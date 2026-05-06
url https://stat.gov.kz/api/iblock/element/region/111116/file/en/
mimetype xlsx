--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="90" yWindow="210" windowWidth="23250" windowHeight="13170" activeTab="1"/>
+    <workbookView xWindow="96" yWindow="216" windowWidth="23256" windowHeight="13176" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="Total population  2024-2026" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="47">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -141,66 +141,66 @@
   <si>
     <t>people</t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Uskemen c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
+    <t>Tarbagatay district</t>
+  </si>
+  <si>
+    <t>Ulan district</t>
+  </si>
+  <si>
+    <t>Shemonaikhi district</t>
+  </si>
+  <si>
     <t>district Markakol</t>
   </si>
   <si>
     <t>district Samara</t>
   </si>
   <si>
-    <t>Tarbagatay district</t>
-[...4 lines deleted...]
-  <si>
     <t>district Ulken Naryn</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shemonaikhi district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -368,51 +368,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -443,253 +443,258 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>259080</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="45720"/>
           <a:ext cx="2156460" cy="601980"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>182880</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="1025" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="38100"/>
-          <a:ext cx="1790700" cy="556260"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -715,51 +720,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -904,171 +909,171 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="19" topLeftCell="AH1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="AK17" sqref="AK17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="27.6640625" style="3" customWidth="1"/>
     <col min="2" max="18" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="19" max="19" width="3.42578125" style="3" hidden="1" customWidth="1"/>
-    <col min="20" max="16384" width="9.140625" style="3"/>
+    <col min="19" max="19" width="3.44140625" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="15.75">
+    <row r="3" spans="1:43" ht="15.6">
       <c r="AA3" s="26"/>
     </row>
-    <row r="5" spans="1:43" ht="12.75">
-      <c r="A5" s="41" t="s">
+    <row r="5" spans="1:43" ht="13.2">
+      <c r="A5" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="41"/>
-[...42 lines deleted...]
-    <row r="6" spans="1:43" s="7" customFormat="1" ht="13.15" customHeight="1">
+      <c r="B5" s="38"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="38"/>
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38"/>
+      <c r="S5" s="38"/>
+      <c r="T5" s="38"/>
+      <c r="U5" s="38"/>
+      <c r="V5" s="38"/>
+      <c r="W5" s="38"/>
+      <c r="X5" s="38"/>
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="38"/>
+      <c r="AA5" s="38"/>
+      <c r="AB5" s="38"/>
+      <c r="AC5" s="38"/>
+      <c r="AD5" s="38"/>
+      <c r="AE5" s="38"/>
+      <c r="AF5" s="38"/>
+      <c r="AG5" s="38"/>
+      <c r="AH5" s="38"/>
+      <c r="AI5" s="38"/>
+      <c r="AJ5" s="38"/>
+      <c r="AK5" s="38"/>
+      <c r="AL5" s="38"/>
+      <c r="AM5" s="38"/>
+      <c r="AN5" s="38"/>
+      <c r="AO5" s="38"/>
+      <c r="AP5" s="38"/>
+      <c r="AQ5" s="38"/>
+    </row>
+    <row r="6" spans="1:43" s="7" customFormat="1" ht="13.2" customHeight="1">
       <c r="X6" s="8"/>
       <c r="Y6" s="2"/>
       <c r="AB6" s="9"/>
       <c r="AQ6" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="36"/>
-      <c r="B7" s="33">
+      <c r="A7" s="39"/>
+      <c r="B7" s="36">
         <v>2021</v>
       </c>
-      <c r="C7" s="34"/>
-[...10 lines deleted...]
-      <c r="N7" s="33">
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="36">
         <v>2022</v>
       </c>
-      <c r="O7" s="34"/>
-[...10 lines deleted...]
-      <c r="Z7" s="38">
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="37"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="41">
         <v>2023</v>
       </c>
-      <c r="AA7" s="38"/>
-[...10 lines deleted...]
-      <c r="AL7" s="33">
+      <c r="AA7" s="41"/>
+      <c r="AB7" s="41"/>
+      <c r="AC7" s="41"/>
+      <c r="AD7" s="41"/>
+      <c r="AE7" s="41"/>
+      <c r="AF7" s="41"/>
+      <c r="AG7" s="41"/>
+      <c r="AH7" s="41"/>
+      <c r="AI7" s="41"/>
+      <c r="AJ7" s="41"/>
+      <c r="AK7" s="36"/>
+      <c r="AL7" s="36">
         <v>2024</v>
       </c>
-      <c r="AM7" s="34"/>
-[...3 lines deleted...]
-      <c r="AQ7" s="34"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="37"/>
+      <c r="A8" s="40"/>
       <c r="B8" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="10" t="s">
@@ -1153,95 +1158,95 @@
         <v>24</v>
       </c>
       <c r="AK8" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AL8" s="27" t="s">
         <v>26</v>
       </c>
       <c r="AM8" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AN8" s="28" t="s">
         <v>28</v>
       </c>
       <c r="AO8" s="27" t="s">
         <v>29</v>
       </c>
       <c r="AP8" s="27" t="s">
         <v>30</v>
       </c>
       <c r="AQ8" s="27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:43">
-      <c r="A9" s="32" t="s">
+      <c r="A9" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="32"/>
-[...40 lines deleted...]
-      <c r="AQ9" s="32"/>
+      <c r="B9" s="35"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="35"/>
+      <c r="F9" s="35"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="35"/>
+      <c r="I9" s="35"/>
+      <c r="J9" s="35"/>
+      <c r="K9" s="35"/>
+      <c r="L9" s="35"/>
+      <c r="M9" s="35"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="35"/>
+      <c r="P9" s="35"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="35"/>
+      <c r="S9" s="35"/>
+      <c r="T9" s="35"/>
+      <c r="U9" s="35"/>
+      <c r="V9" s="35"/>
+      <c r="W9" s="35"/>
+      <c r="X9" s="35"/>
+      <c r="Y9" s="35"/>
+      <c r="Z9" s="35"/>
+      <c r="AA9" s="35"/>
+      <c r="AB9" s="35"/>
+      <c r="AC9" s="35"/>
+      <c r="AD9" s="35"/>
+      <c r="AE9" s="35"/>
+      <c r="AF9" s="35"/>
+      <c r="AG9" s="35"/>
+      <c r="AH9" s="35"/>
+      <c r="AI9" s="35"/>
+      <c r="AJ9" s="35"/>
+      <c r="AK9" s="35"/>
+      <c r="AL9" s="35"/>
+      <c r="AM9" s="35"/>
+      <c r="AN9" s="35"/>
+      <c r="AO9" s="35"/>
+      <c r="AP9" s="35"/>
+      <c r="AQ9" s="35"/>
     </row>
     <row r="10" spans="1:43">
       <c r="A10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="14">
         <v>-921</v>
       </c>
       <c r="C10" s="14">
         <v>-787</v>
       </c>
       <c r="D10" s="15">
         <v>-736</v>
       </c>
       <c r="E10" s="15">
         <v>-679</v>
       </c>
       <c r="F10" s="15">
         <v>-740</v>
       </c>
       <c r="G10" s="15">
         <v>-1271</v>
       </c>
       <c r="H10" s="16">
         <v>-1104</v>
@@ -2092,51 +2097,51 @@
       </c>
       <c r="AK18" s="18">
         <v>-48</v>
       </c>
       <c r="AL18" s="18">
         <v>15</v>
       </c>
       <c r="AM18" s="3">
         <v>31</v>
       </c>
       <c r="AN18" s="20">
         <v>-17</v>
       </c>
       <c r="AO18" s="18">
         <v>-8</v>
       </c>
       <c r="AP18" s="18">
         <v>-14</v>
       </c>
       <c r="AQ18" s="3">
         <v>-48</v>
       </c>
     </row>
     <row r="19" spans="1:43">
       <c r="A19" s="5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="16"/>
       <c r="I19" s="15"/>
       <c r="J19" s="16"/>
       <c r="K19" s="17"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="19"/>
       <c r="T19" s="18">
         <v>-55</v>
       </c>
       <c r="U19" s="18">
         <v>-62</v>
       </c>
@@ -2187,51 +2192,51 @@
       </c>
       <c r="AK19" s="18">
         <v>-31</v>
       </c>
       <c r="AL19" s="18">
         <v>-84</v>
       </c>
       <c r="AM19" s="3">
         <v>-63</v>
       </c>
       <c r="AN19" s="20">
         <v>-44</v>
       </c>
       <c r="AO19" s="18">
         <v>-31</v>
       </c>
       <c r="AP19" s="18">
         <v>-15</v>
       </c>
       <c r="AQ19" s="3">
         <v>-42</v>
       </c>
     </row>
     <row r="20" spans="1:43">
       <c r="A20" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="22"/>
       <c r="I20" s="21"/>
       <c r="J20" s="22"/>
       <c r="K20" s="14"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="19"/>
       <c r="O20" s="19"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="19"/>
       <c r="R20" s="19"/>
       <c r="S20" s="19"/>
       <c r="T20" s="19">
         <v>-26</v>
       </c>
       <c r="U20" s="19">
         <v>-27</v>
       </c>
@@ -2282,51 +2287,51 @@
       </c>
       <c r="AK20" s="18">
         <v>-145</v>
       </c>
       <c r="AL20" s="18">
         <v>-51</v>
       </c>
       <c r="AM20" s="3">
         <v>-23</v>
       </c>
       <c r="AN20" s="20">
         <v>-19</v>
       </c>
       <c r="AO20" s="18">
         <v>-8</v>
       </c>
       <c r="AP20" s="18">
         <v>-29</v>
       </c>
       <c r="AQ20" s="3">
         <v>-77</v>
       </c>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="22"/>
       <c r="I21" s="21"/>
       <c r="J21" s="22"/>
       <c r="K21" s="14"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="19"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="19"/>
       <c r="R21" s="19"/>
       <c r="S21" s="19"/>
       <c r="T21" s="19">
         <v>-30</v>
       </c>
       <c r="U21" s="19">
         <v>-34</v>
       </c>
@@ -2376,95 +2381,95 @@
         <v>-27</v>
       </c>
       <c r="AK21" s="18">
         <v>-5</v>
       </c>
       <c r="AL21" s="18">
         <v>-55</v>
       </c>
       <c r="AM21" s="3">
         <v>-62</v>
       </c>
       <c r="AN21" s="20">
         <v>-38</v>
       </c>
       <c r="AO21" s="18">
         <v>-17</v>
       </c>
       <c r="AP21" s="18">
         <v>-17</v>
       </c>
       <c r="AQ21" s="3">
         <v>-35</v>
       </c>
     </row>
     <row r="22" spans="1:43">
-      <c r="A22" s="39" t="s">
+      <c r="A22" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="39"/>
-[...40 lines deleted...]
-      <c r="AQ22" s="39"/>
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="42"/>
+      <c r="L22" s="42"/>
+      <c r="M22" s="42"/>
+      <c r="N22" s="42"/>
+      <c r="O22" s="42"/>
+      <c r="P22" s="42"/>
+      <c r="Q22" s="42"/>
+      <c r="R22" s="42"/>
+      <c r="S22" s="42"/>
+      <c r="T22" s="42"/>
+      <c r="U22" s="42"/>
+      <c r="V22" s="42"/>
+      <c r="W22" s="42"/>
+      <c r="X22" s="42"/>
+      <c r="Y22" s="42"/>
+      <c r="Z22" s="42"/>
+      <c r="AA22" s="42"/>
+      <c r="AB22" s="42"/>
+      <c r="AC22" s="42"/>
+      <c r="AD22" s="42"/>
+      <c r="AE22" s="42"/>
+      <c r="AF22" s="42"/>
+      <c r="AG22" s="42"/>
+      <c r="AH22" s="42"/>
+      <c r="AI22" s="42"/>
+      <c r="AJ22" s="42"/>
+      <c r="AK22" s="42"/>
+      <c r="AL22" s="42"/>
+      <c r="AM22" s="42"/>
+      <c r="AN22" s="42"/>
+      <c r="AO22" s="42"/>
+      <c r="AP22" s="42"/>
+      <c r="AQ22" s="42"/>
     </row>
     <row r="23" spans="1:43">
       <c r="A23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="14">
         <v>50</v>
       </c>
       <c r="C23" s="14">
         <v>117</v>
       </c>
       <c r="D23" s="15">
         <v>-23</v>
       </c>
       <c r="E23" s="15">
         <v>-47</v>
       </c>
       <c r="F23" s="15">
         <v>-113</v>
       </c>
       <c r="G23" s="15">
         <v>-346</v>
       </c>
       <c r="H23" s="16">
         <v>-254</v>
@@ -2935,51 +2940,51 @@
       </c>
       <c r="AK27" s="18">
         <v>17</v>
       </c>
       <c r="AL27" s="18">
         <v>-37</v>
       </c>
       <c r="AM27" s="3">
         <v>-50</v>
       </c>
       <c r="AN27" s="20">
         <v>-3</v>
       </c>
       <c r="AO27" s="18">
         <v>-13</v>
       </c>
       <c r="AP27" s="18">
         <v>-14</v>
       </c>
       <c r="AQ27" s="3">
         <v>-34</v>
       </c>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" s="3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="16"/>
       <c r="I28" s="15"/>
       <c r="J28" s="22"/>
       <c r="K28" s="14"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="18"/>
       <c r="S28" s="19"/>
       <c r="T28" s="18">
         <v>-6</v>
       </c>
       <c r="U28" s="18">
         <v>-15</v>
       </c>
@@ -3029,95 +3034,95 @@
         <v>-19</v>
       </c>
       <c r="AK28" s="18">
         <v>-2</v>
       </c>
       <c r="AL28" s="18">
         <v>-14</v>
       </c>
       <c r="AM28" s="3">
         <v>-36</v>
       </c>
       <c r="AN28" s="20">
         <v>-14</v>
       </c>
       <c r="AO28" s="18">
         <v>-7</v>
       </c>
       <c r="AP28" s="18">
         <v>8</v>
       </c>
       <c r="AQ28" s="3">
         <v>-6</v>
       </c>
     </row>
     <row r="29" spans="1:43">
-      <c r="A29" s="32" t="s">
+      <c r="A29" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="32"/>
-[...40 lines deleted...]
-      <c r="AQ29" s="32"/>
+      <c r="B29" s="35"/>
+      <c r="C29" s="35"/>
+      <c r="D29" s="35"/>
+      <c r="E29" s="35"/>
+      <c r="F29" s="35"/>
+      <c r="G29" s="35"/>
+      <c r="H29" s="35"/>
+      <c r="I29" s="35"/>
+      <c r="J29" s="35"/>
+      <c r="K29" s="35"/>
+      <c r="L29" s="35"/>
+      <c r="M29" s="35"/>
+      <c r="N29" s="35"/>
+      <c r="O29" s="35"/>
+      <c r="P29" s="35"/>
+      <c r="Q29" s="35"/>
+      <c r="R29" s="35"/>
+      <c r="S29" s="35"/>
+      <c r="T29" s="35"/>
+      <c r="U29" s="35"/>
+      <c r="V29" s="35"/>
+      <c r="W29" s="35"/>
+      <c r="X29" s="35"/>
+      <c r="Y29" s="35"/>
+      <c r="Z29" s="35"/>
+      <c r="AA29" s="35"/>
+      <c r="AB29" s="35"/>
+      <c r="AC29" s="35"/>
+      <c r="AD29" s="35"/>
+      <c r="AE29" s="35"/>
+      <c r="AF29" s="35"/>
+      <c r="AG29" s="35"/>
+      <c r="AH29" s="35"/>
+      <c r="AI29" s="35"/>
+      <c r="AJ29" s="35"/>
+      <c r="AK29" s="35"/>
+      <c r="AL29" s="35"/>
+      <c r="AM29" s="35"/>
+      <c r="AN29" s="35"/>
+      <c r="AO29" s="35"/>
+      <c r="AP29" s="35"/>
+      <c r="AQ29" s="35"/>
     </row>
     <row r="30" spans="1:43">
       <c r="A30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="14">
         <v>-2</v>
       </c>
       <c r="C30" s="14">
         <v>-904</v>
       </c>
       <c r="D30" s="21">
         <v>-713</v>
       </c>
       <c r="E30" s="21">
         <v>-632</v>
       </c>
       <c r="F30" s="21">
         <v>-627</v>
       </c>
       <c r="G30" s="21">
         <v>-925</v>
       </c>
       <c r="H30" s="22">
         <v>-850</v>
@@ -3968,51 +3973,51 @@
       </c>
       <c r="AK38" s="19">
         <v>-48</v>
       </c>
       <c r="AL38" s="18">
         <v>15</v>
       </c>
       <c r="AM38" s="3">
         <v>31</v>
       </c>
       <c r="AN38" s="23">
         <v>-17</v>
       </c>
       <c r="AO38" s="19">
         <v>-8</v>
       </c>
       <c r="AP38" s="19">
         <v>-14</v>
       </c>
       <c r="AQ38" s="3">
         <v>-48</v>
       </c>
     </row>
     <row r="39" spans="1:43">
       <c r="A39" s="5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="5"/>
       <c r="L39" s="5"/>
       <c r="M39" s="5"/>
       <c r="N39" s="5"/>
       <c r="O39" s="5"/>
       <c r="P39" s="5"/>
       <c r="Q39" s="5"/>
       <c r="R39" s="5"/>
       <c r="S39" s="5"/>
       <c r="T39" s="19">
         <v>-55</v>
       </c>
       <c r="U39" s="18">
         <v>-62</v>
       </c>
@@ -4063,51 +4068,51 @@
       </c>
       <c r="AK39" s="19">
         <v>-31</v>
       </c>
       <c r="AL39" s="18">
         <v>-84</v>
       </c>
       <c r="AM39" s="3">
         <v>-63</v>
       </c>
       <c r="AN39" s="23">
         <v>-44</v>
       </c>
       <c r="AO39" s="19">
         <v>-31</v>
       </c>
       <c r="AP39" s="19">
         <v>-15</v>
       </c>
       <c r="AQ39" s="3">
         <v>-42</v>
       </c>
     </row>
     <row r="40" spans="1:43">
       <c r="A40" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="T40" s="18">
         <v>-26</v>
       </c>
       <c r="U40" s="18">
         <v>-27</v>
       </c>
       <c r="V40" s="18">
         <v>16</v>
       </c>
       <c r="W40" s="18">
         <v>-4</v>
       </c>
       <c r="X40" s="18">
         <v>-47</v>
       </c>
       <c r="Y40" s="18">
         <v>-13</v>
       </c>
       <c r="Z40" s="18">
         <v>-29</v>
       </c>
       <c r="AA40" s="18">
         <v>-23</v>
       </c>
@@ -4140,51 +4145,51 @@
       </c>
       <c r="AK40" s="19">
         <v>-145</v>
       </c>
       <c r="AL40" s="18">
         <v>-51</v>
       </c>
       <c r="AM40" s="3">
         <v>-23</v>
       </c>
       <c r="AN40" s="23">
         <v>-19</v>
       </c>
       <c r="AO40" s="19">
         <v>-8</v>
       </c>
       <c r="AP40" s="19">
         <v>-29</v>
       </c>
       <c r="AQ40" s="3">
         <v>-77</v>
       </c>
     </row>
     <row r="41" spans="1:43">
       <c r="A41" s="6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="T41" s="24">
         <v>-24</v>
       </c>
       <c r="U41" s="24">
         <v>-19</v>
       </c>
       <c r="V41" s="24">
         <v>6</v>
       </c>
       <c r="W41" s="24">
         <v>-32</v>
       </c>
       <c r="X41" s="24">
         <v>-31</v>
       </c>
       <c r="Y41" s="24">
         <v>-8</v>
       </c>
       <c r="Z41" s="24">
         <v>-7</v>
       </c>
       <c r="AA41" s="24">
         <v>-27</v>
       </c>
@@ -4242,189 +4247,196 @@
     </row>
     <row r="53" spans="35:35">
       <c r="AI53" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A29:AQ29"/>
     <mergeCell ref="AL7:AQ7"/>
     <mergeCell ref="A5:AQ5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="A9:AQ9"/>
     <mergeCell ref="A22:AQ22"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AW45"/>
+  <dimension ref="A1:CA45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Y43" sqref="Y43"/>
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="19.88671875" style="3" customWidth="1"/>
     <col min="2" max="18" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="19" max="19" width="3.42578125" style="3" hidden="1" customWidth="1"/>
-    <col min="20" max="16384" width="9.140625" style="3"/>
+    <col min="19" max="19" width="3.44140625" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:49" ht="12" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="A5" s="35" t="s">
+    <row r="1" spans="1:79" ht="12.6" customHeight="1"/>
+    <row r="2" spans="1:79" ht="13.2" customHeight="1"/>
+    <row r="3" spans="1:79" ht="12" customHeight="1"/>
+    <row r="4" spans="1:79" ht="12" customHeight="1"/>
+    <row r="5" spans="1:79" ht="14.4" customHeight="1">
+      <c r="Z5" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="35"/>
-[...48 lines deleted...]
-    <row r="6" spans="1:49" s="7" customFormat="1" ht="13.15" customHeight="1">
+      <c r="AA5" s="43"/>
+      <c r="AB5" s="43"/>
+      <c r="AC5" s="43"/>
+      <c r="AD5" s="43"/>
+      <c r="AE5" s="43"/>
+      <c r="AF5" s="43"/>
+      <c r="AG5" s="43"/>
+      <c r="AH5" s="43"/>
+      <c r="AI5" s="43"/>
+      <c r="AJ5" s="43"/>
+      <c r="AK5" s="43"/>
+      <c r="AL5" s="43"/>
+      <c r="AM5" s="43"/>
+      <c r="AN5" s="43"/>
+      <c r="AO5" s="43"/>
+      <c r="AP5" s="43"/>
+      <c r="AQ5" s="43"/>
+      <c r="AR5" s="43"/>
+      <c r="AS5" s="43"/>
+      <c r="AT5" s="43"/>
+      <c r="AU5" s="43"/>
+      <c r="AV5" s="43"/>
+      <c r="AW5" s="43"/>
+      <c r="AX5" s="32"/>
+      <c r="AY5" s="32"/>
+      <c r="AZ5" s="32"/>
+      <c r="BA5" s="32"/>
+      <c r="BB5" s="32"/>
+      <c r="BC5" s="32"/>
+      <c r="BD5" s="32"/>
+      <c r="BE5" s="32"/>
+      <c r="BF5" s="32"/>
+      <c r="BG5" s="32"/>
+      <c r="BH5" s="32"/>
+      <c r="BI5" s="32"/>
+      <c r="BJ5" s="32"/>
+      <c r="BK5" s="32"/>
+      <c r="BL5" s="32"/>
+      <c r="BM5" s="32"/>
+      <c r="BN5" s="32"/>
+      <c r="BO5" s="32"/>
+      <c r="BP5" s="32"/>
+      <c r="BQ5" s="32"/>
+      <c r="BR5" s="32"/>
+      <c r="BS5" s="32"/>
+      <c r="BT5" s="32"/>
+      <c r="BU5" s="32"/>
+      <c r="BV5" s="32"/>
+      <c r="BW5" s="32"/>
+      <c r="BX5" s="32"/>
+      <c r="BY5" s="32"/>
+      <c r="BZ5" s="32"/>
+      <c r="CA5" s="32"/>
+    </row>
+    <row r="6" spans="1:79" s="7" customFormat="1" ht="13.2" customHeight="1">
       <c r="Y6" s="9"/>
       <c r="AK6" s="9"/>
       <c r="AW6" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
-[...1 lines deleted...]
-      <c r="B7" s="33">
+    <row r="7" spans="1:79">
+      <c r="A7" s="39"/>
+      <c r="B7" s="36">
         <v>2021</v>
       </c>
-      <c r="C7" s="34"/>
-[...10 lines deleted...]
-      <c r="N7" s="33">
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="36">
         <v>2022</v>
       </c>
-      <c r="O7" s="34"/>
-[...4 lines deleted...]
-      <c r="T7" s="34">
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37">
         <v>2024</v>
       </c>
-      <c r="U7" s="34"/>
-[...4 lines deleted...]
-      <c r="Z7" s="33">
+      <c r="U7" s="37"/>
+      <c r="V7" s="37"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="36">
         <v>2025</v>
       </c>
-      <c r="AA7" s="34"/>
-[...10 lines deleted...]
-      <c r="AL7" s="33">
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="44"/>
+      <c r="AL7" s="36">
         <v>2026</v>
       </c>
-      <c r="AM7" s="34"/>
-[...12 lines deleted...]
-      <c r="A8" s="37"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
+      <c r="AR7" s="37"/>
+      <c r="AS7" s="37"/>
+      <c r="AT7" s="37"/>
+      <c r="AU7" s="37"/>
+      <c r="AV7" s="37"/>
+      <c r="AW7" s="44"/>
+    </row>
+    <row r="8" spans="1:79" ht="18" customHeight="1">
+      <c r="A8" s="40"/>
       <c r="B8" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="10" t="s">
@@ -4526,94 +4538,94 @@
       <c r="AP8" s="29" t="s">
         <v>30</v>
       </c>
       <c r="AQ8" s="29" t="s">
         <v>31</v>
       </c>
       <c r="AR8" s="29" t="s">
         <v>20</v>
       </c>
       <c r="AS8" s="29" t="s">
         <v>21</v>
       </c>
       <c r="AT8" s="28" t="s">
         <v>34</v>
       </c>
       <c r="AU8" s="28" t="s">
         <v>35</v>
       </c>
       <c r="AV8" s="27" t="s">
         <v>24</v>
       </c>
       <c r="AW8" s="30" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="9" spans="1:49" s="1" customFormat="1">
-      <c r="A9" s="43" t="s">
+    <row r="9" spans="1:79" s="1" customFormat="1">
+      <c r="A9" s="33"/>
+      <c r="B9" s="33"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="33"/>
+      <c r="N9" s="33"/>
+      <c r="O9" s="33"/>
+      <c r="P9" s="33"/>
+      <c r="Q9" s="33"/>
+      <c r="R9" s="33"/>
+      <c r="S9" s="33"/>
+      <c r="T9" s="33"/>
+      <c r="U9" s="33"/>
+      <c r="V9" s="33"/>
+      <c r="W9" s="33"/>
+      <c r="X9" s="33"/>
+      <c r="Y9" s="34"/>
+      <c r="Z9" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="43"/>
-[...38 lines deleted...]
-    <row r="10" spans="1:49">
+      <c r="AA9" s="46"/>
+      <c r="AB9" s="46"/>
+      <c r="AC9" s="46"/>
+      <c r="AD9" s="46"/>
+      <c r="AE9" s="46"/>
+      <c r="AF9" s="46"/>
+      <c r="AG9" s="46"/>
+      <c r="AH9" s="46"/>
+      <c r="AI9" s="46"/>
+      <c r="AJ9" s="46"/>
+      <c r="AK9" s="46"/>
+      <c r="AL9" s="46"/>
+      <c r="AM9" s="46"/>
+    </row>
+    <row r="10" spans="1:79">
       <c r="A10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="3">
         <v>-921</v>
       </c>
       <c r="C10" s="3">
         <v>-787</v>
       </c>
       <c r="D10" s="3">
         <v>-736</v>
       </c>
       <c r="E10" s="3">
         <v>-679</v>
       </c>
       <c r="F10" s="3">
         <v>-740</v>
       </c>
       <c r="G10" s="3">
         <v>-1271</v>
       </c>
       <c r="H10" s="3">
         <v>-1104</v>
       </c>
       <c r="I10" s="3">
@@ -4687,52 +4699,55 @@
       </c>
       <c r="AF10" s="18">
         <v>-578</v>
       </c>
       <c r="AG10" s="18">
         <v>-535</v>
       </c>
       <c r="AH10" s="18">
         <v>-510</v>
       </c>
       <c r="AI10" s="18">
         <v>-279</v>
       </c>
       <c r="AJ10" s="18">
         <v>-297</v>
       </c>
       <c r="AK10" s="18">
         <v>-250</v>
       </c>
       <c r="AL10" s="18">
         <v>-497</v>
       </c>
       <c r="AM10" s="18">
         <v>-370</v>
       </c>
-    </row>
-    <row r="11" spans="1:49">
+      <c r="AN10" s="18">
+        <v>-157</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79">
       <c r="A11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="T11" s="8">
         <v>172</v>
       </c>
       <c r="U11" s="8">
         <v>100</v>
       </c>
       <c r="V11" s="8">
         <v>150</v>
       </c>
       <c r="W11" s="8">
         <v>315</v>
       </c>
       <c r="X11" s="8">
         <v>243</v>
       </c>
       <c r="Y11" s="8">
         <v>338</v>
       </c>
       <c r="Z11" s="18">
         <v>328</v>
       </c>
       <c r="AA11" s="18">
@@ -4752,52 +4767,55 @@
       </c>
       <c r="AF11" s="18">
         <v>264</v>
       </c>
       <c r="AG11" s="18">
         <v>313</v>
       </c>
       <c r="AH11" s="18">
         <v>-33</v>
       </c>
       <c r="AI11" s="18">
         <v>97</v>
       </c>
       <c r="AJ11" s="18">
         <v>55</v>
       </c>
       <c r="AK11" s="18">
         <v>14</v>
       </c>
       <c r="AL11" s="18">
         <v>-42</v>
       </c>
       <c r="AM11" s="18">
         <v>-226</v>
       </c>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AN11" s="18">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79">
       <c r="A12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="8">
         <v>-88</v>
       </c>
       <c r="U12" s="8">
         <v>-42</v>
       </c>
       <c r="V12" s="8">
         <v>-26</v>
       </c>
       <c r="W12" s="8">
         <v>11</v>
       </c>
       <c r="X12" s="8">
         <v>-52</v>
       </c>
       <c r="Y12" s="8">
         <v>-19</v>
       </c>
       <c r="Z12" s="18">
         <v>-22</v>
       </c>
       <c r="AA12" s="18">
@@ -4817,52 +4835,55 @@
       </c>
       <c r="AF12" s="18">
         <v>-68</v>
       </c>
       <c r="AG12" s="18">
         <v>-38</v>
       </c>
       <c r="AH12" s="18">
         <v>-23</v>
       </c>
       <c r="AI12" s="18">
         <v>-25</v>
       </c>
       <c r="AJ12" s="18">
         <v>-13</v>
       </c>
       <c r="AK12" s="18">
         <v>-5</v>
       </c>
       <c r="AL12" s="18">
         <v>-5</v>
       </c>
       <c r="AM12" s="18">
         <v>-1</v>
       </c>
-    </row>
-    <row r="13" spans="1:49">
+      <c r="AN12" s="18">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79">
       <c r="A13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="T13" s="8">
         <v>-38</v>
       </c>
       <c r="U13" s="8">
         <v>-33</v>
       </c>
       <c r="V13" s="8">
         <v>-9</v>
       </c>
       <c r="W13" s="8">
         <v>-43</v>
       </c>
       <c r="X13" s="8">
         <v>-16</v>
       </c>
       <c r="Y13" s="8">
         <v>-44</v>
       </c>
       <c r="Z13" s="18">
         <v>-44</v>
       </c>
       <c r="AA13" s="18">
@@ -4882,52 +4903,55 @@
       </c>
       <c r="AF13" s="18">
         <v>-50</v>
       </c>
       <c r="AG13" s="18">
         <v>-121</v>
       </c>
       <c r="AH13" s="18">
         <v>17</v>
       </c>
       <c r="AI13" s="18">
         <v>38</v>
       </c>
       <c r="AJ13" s="18">
         <v>13</v>
       </c>
       <c r="AK13" s="18">
         <v>-19</v>
       </c>
       <c r="AL13" s="18">
         <v>-45</v>
       </c>
       <c r="AM13" s="18">
         <v>-28</v>
       </c>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AN13" s="18">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79">
       <c r="A14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="8">
         <v>-51</v>
       </c>
       <c r="U14" s="8">
         <v>-88</v>
       </c>
       <c r="V14" s="8">
         <v>-136</v>
       </c>
       <c r="W14" s="8">
         <v>-93</v>
       </c>
       <c r="X14" s="8">
         <v>-63</v>
       </c>
       <c r="Y14" s="8">
         <v>-78</v>
       </c>
       <c r="Z14" s="18">
         <v>-83</v>
       </c>
       <c r="AA14" s="18">
@@ -4947,52 +4971,55 @@
       </c>
       <c r="AF14" s="18">
         <v>-139</v>
       </c>
       <c r="AG14" s="18">
         <v>-147</v>
       </c>
       <c r="AH14" s="18">
         <v>-102</v>
       </c>
       <c r="AI14" s="18">
         <v>-55</v>
       </c>
       <c r="AJ14" s="18">
         <v>-62</v>
       </c>
       <c r="AK14" s="18">
         <v>-34</v>
       </c>
       <c r="AL14" s="18">
         <v>-110</v>
       </c>
       <c r="AM14" s="18">
         <v>-55</v>
       </c>
-    </row>
-    <row r="15" spans="1:49">
+      <c r="AN14" s="18">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:79">
       <c r="A15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T15" s="8">
         <v>-30</v>
       </c>
       <c r="U15" s="8">
         <v>-89</v>
       </c>
       <c r="V15" s="8">
         <v>-74</v>
       </c>
       <c r="W15" s="8">
         <v>-17</v>
       </c>
       <c r="X15" s="8">
         <v>-34</v>
       </c>
       <c r="Y15" s="8">
         <v>-34</v>
       </c>
       <c r="Z15" s="18">
         <v>-58</v>
       </c>
       <c r="AA15" s="18">
@@ -5012,52 +5039,55 @@
       </c>
       <c r="AF15" s="18">
         <v>-82</v>
       </c>
       <c r="AG15" s="18">
         <v>-129</v>
       </c>
       <c r="AH15" s="18">
         <v>-70</v>
       </c>
       <c r="AI15" s="18">
         <v>-38</v>
       </c>
       <c r="AJ15" s="18">
         <v>-99</v>
       </c>
       <c r="AK15" s="18">
         <v>-24</v>
       </c>
       <c r="AL15" s="18">
         <v>-51</v>
       </c>
       <c r="AM15" s="18">
         <v>-6</v>
       </c>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AN15" s="18">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:79">
       <c r="A16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T16" s="8">
         <v>5</v>
       </c>
       <c r="U16" s="8">
         <v>-44</v>
       </c>
       <c r="V16" s="8">
         <v>-56</v>
       </c>
       <c r="W16" s="8">
         <v>-79</v>
       </c>
       <c r="X16" s="8">
         <v>-60</v>
       </c>
       <c r="Y16" s="8">
         <v>-66</v>
       </c>
       <c r="Z16" s="18">
         <v>-70</v>
       </c>
       <c r="AA16" s="18">
@@ -5077,52 +5107,55 @@
       </c>
       <c r="AF16" s="18">
         <v>-53</v>
       </c>
       <c r="AG16" s="18">
         <v>-73</v>
       </c>
       <c r="AH16" s="18">
         <v>-35</v>
       </c>
       <c r="AI16" s="18">
         <v>-32</v>
       </c>
       <c r="AJ16" s="18">
         <v>-62</v>
       </c>
       <c r="AK16" s="18">
         <v>-22</v>
       </c>
       <c r="AL16" s="18">
         <v>-50</v>
       </c>
       <c r="AM16" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16" s="18">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="T17" s="8">
         <v>-15</v>
       </c>
       <c r="U17" s="8">
         <v>-21</v>
       </c>
       <c r="V17" s="8">
         <v>-33</v>
       </c>
       <c r="W17" s="8">
         <v>-37</v>
       </c>
       <c r="X17" s="8">
         <v>-44</v>
       </c>
       <c r="Y17" s="8">
         <v>-26</v>
       </c>
       <c r="Z17" s="18">
         <v>-28</v>
       </c>
       <c r="AA17" s="18">
@@ -5142,54 +5175,57 @@
       </c>
       <c r="AF17" s="18">
         <v>-41</v>
       </c>
       <c r="AG17" s="18">
         <v>-24</v>
       </c>
       <c r="AH17" s="18">
         <v>1</v>
       </c>
       <c r="AI17" s="18">
         <v>-4</v>
       </c>
       <c r="AJ17" s="18">
         <v>10</v>
       </c>
       <c r="AK17" s="18">
         <v>-15</v>
       </c>
       <c r="AL17" s="18">
         <v>12</v>
       </c>
       <c r="AM17" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17" s="18">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="T18" s="8">
         <v>-64</v>
       </c>
       <c r="U18" s="8">
         <v>-46</v>
       </c>
       <c r="V18" s="8">
         <v>-43</v>
       </c>
       <c r="W18" s="8">
         <v>-17</v>
       </c>
       <c r="X18" s="8">
         <v>-104</v>
       </c>
       <c r="Y18" s="8">
         <v>-14</v>
       </c>
       <c r="Z18" s="18">
         <v>-47</v>
       </c>
       <c r="AA18" s="18">
         <v>-13</v>
       </c>
@@ -5207,54 +5243,57 @@
       </c>
       <c r="AF18" s="18">
         <v>-46</v>
       </c>
       <c r="AG18" s="18">
         <v>-17</v>
       </c>
       <c r="AH18" s="18">
         <v>-17</v>
       </c>
       <c r="AI18" s="18">
         <v>-49</v>
       </c>
       <c r="AJ18" s="18">
         <v>-22</v>
       </c>
       <c r="AK18" s="18">
         <v>17</v>
       </c>
       <c r="AL18" s="18">
         <v>-30</v>
       </c>
       <c r="AM18" s="18">
         <v>-16</v>
       </c>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18" s="18">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" s="3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="T19" s="8">
         <v>-33</v>
       </c>
       <c r="U19" s="8">
         <v>5</v>
       </c>
       <c r="V19" s="8">
         <v>-31</v>
       </c>
       <c r="W19" s="8">
         <v>-86</v>
       </c>
       <c r="X19" s="8">
         <v>-79</v>
       </c>
       <c r="Y19" s="8">
         <v>-11</v>
       </c>
       <c r="Z19" s="18">
         <v>-26</v>
       </c>
       <c r="AA19" s="18">
         <v>23</v>
       </c>
@@ -5272,54 +5311,57 @@
       </c>
       <c r="AF19" s="18">
         <v>-28</v>
       </c>
       <c r="AG19" s="18">
         <v>-53</v>
       </c>
       <c r="AH19" s="18">
         <v>-32</v>
       </c>
       <c r="AI19" s="18">
         <v>-12</v>
       </c>
       <c r="AJ19" s="18">
         <v>-22</v>
       </c>
       <c r="AK19" s="18">
         <v>-10</v>
       </c>
       <c r="AL19" s="18">
         <v>-15</v>
       </c>
       <c r="AM19" s="18">
         <v>-10</v>
       </c>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" s="3" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="T20" s="8">
         <v>-75</v>
       </c>
       <c r="U20" s="8">
         <v>-27</v>
       </c>
       <c r="V20" s="8">
         <v>-113</v>
       </c>
       <c r="W20" s="8">
         <v>-85</v>
       </c>
       <c r="X20" s="8">
         <v>-85</v>
       </c>
       <c r="Y20" s="8">
         <v>-83</v>
       </c>
       <c r="Z20" s="18">
         <v>-104</v>
       </c>
       <c r="AA20" s="18">
         <v>-32</v>
       </c>
@@ -5337,54 +5379,57 @@
       </c>
       <c r="AF20" s="18">
         <v>-99</v>
       </c>
       <c r="AG20" s="18">
         <v>-60</v>
       </c>
       <c r="AH20" s="18">
         <v>-94</v>
       </c>
       <c r="AI20" s="18">
         <v>-52</v>
       </c>
       <c r="AJ20" s="18">
         <v>-43</v>
       </c>
       <c r="AK20" s="18">
         <v>-48</v>
       </c>
       <c r="AL20" s="18">
         <v>-103</v>
       </c>
       <c r="AM20" s="18">
         <v>-27</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20" s="18">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="T21" s="8">
         <v>-72</v>
       </c>
       <c r="U21" s="8">
         <v>-48</v>
       </c>
       <c r="V21" s="8">
         <v>-63</v>
       </c>
       <c r="W21" s="8">
         <v>-84</v>
       </c>
       <c r="X21" s="8">
         <v>-39</v>
       </c>
       <c r="Y21" s="8">
         <v>-70</v>
       </c>
       <c r="Z21" s="18">
         <v>-90</v>
       </c>
       <c r="AA21" s="18">
         <v>-158</v>
       </c>
@@ -5402,54 +5447,57 @@
       </c>
       <c r="AF21" s="18">
         <v>-128</v>
       </c>
       <c r="AG21" s="18">
         <v>-103</v>
       </c>
       <c r="AH21" s="18">
         <v>-17</v>
       </c>
       <c r="AI21" s="18">
         <v>-135</v>
       </c>
       <c r="AJ21" s="18">
         <v>-27</v>
       </c>
       <c r="AK21" s="18">
         <v>-33</v>
       </c>
       <c r="AL21" s="18">
         <v>-6</v>
       </c>
       <c r="AM21" s="18">
         <v>-33</v>
       </c>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21" s="18">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T22" s="8">
         <v>-49</v>
       </c>
       <c r="U22" s="8">
         <v>-35</v>
       </c>
       <c r="V22" s="8">
         <v>-33</v>
       </c>
       <c r="W22" s="8">
         <v>-77</v>
       </c>
       <c r="X22" s="8">
         <v>-65</v>
       </c>
       <c r="Y22" s="8">
         <v>-45</v>
       </c>
       <c r="Z22" s="18">
         <v>-37</v>
       </c>
       <c r="AA22" s="18">
         <v>-32</v>
       </c>
@@ -5467,54 +5515,57 @@
       </c>
       <c r="AF22" s="18">
         <v>-34</v>
       </c>
       <c r="AG22" s="18">
         <v>-36</v>
       </c>
       <c r="AH22" s="18">
         <v>-57</v>
       </c>
       <c r="AI22" s="18">
         <v>-33</v>
       </c>
       <c r="AJ22" s="18">
         <v>-19</v>
       </c>
       <c r="AK22" s="18">
         <v>-36</v>
       </c>
       <c r="AL22" s="18">
         <v>-33</v>
       </c>
       <c r="AM22" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22" s="18">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" s="3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="T23" s="8">
         <v>-72</v>
       </c>
       <c r="U23" s="8">
         <v>-40</v>
       </c>
       <c r="V23" s="8">
         <v>-11</v>
       </c>
       <c r="W23" s="8">
         <v>-8</v>
       </c>
       <c r="X23" s="8">
         <v>-63</v>
       </c>
       <c r="Y23" s="8">
         <v>-13</v>
       </c>
       <c r="Z23" s="18">
         <v>-36</v>
       </c>
       <c r="AA23" s="18">
         <v>-51</v>
       </c>
@@ -5532,95 +5583,99 @@
       </c>
       <c r="AF23" s="18">
         <v>-74</v>
       </c>
       <c r="AG23" s="18">
         <v>-47</v>
       </c>
       <c r="AH23" s="18">
         <v>-48</v>
       </c>
       <c r="AI23" s="18">
         <v>21</v>
       </c>
       <c r="AJ23" s="18">
         <v>-6</v>
       </c>
       <c r="AK23" s="18">
         <v>-35</v>
       </c>
       <c r="AL23" s="18">
         <v>-19</v>
       </c>
       <c r="AM23" s="18">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="43" t="s">
+      <c r="AN23" s="18">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40" s="1" customFormat="1">
+      <c r="A24" s="33"/>
+      <c r="B24" s="33"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="33"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
+      <c r="V24" s="33"/>
+      <c r="W24" s="33"/>
+      <c r="X24" s="33"/>
+      <c r="Y24" s="33"/>
+      <c r="Z24" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="43"/>
-[...38 lines deleted...]
-    <row r="25" spans="1:39">
+      <c r="AA24" s="45"/>
+      <c r="AB24" s="45"/>
+      <c r="AC24" s="45"/>
+      <c r="AD24" s="45"/>
+      <c r="AE24" s="45"/>
+      <c r="AF24" s="45"/>
+      <c r="AG24" s="45"/>
+      <c r="AH24" s="45"/>
+      <c r="AI24" s="45"/>
+      <c r="AJ24" s="45"/>
+      <c r="AK24" s="45"/>
+      <c r="AL24" s="45"/>
+      <c r="AM24" s="45"/>
+      <c r="AN24" s="3"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="3">
         <v>50</v>
       </c>
       <c r="C25" s="3">
         <v>117</v>
       </c>
       <c r="D25" s="3">
         <v>-23</v>
       </c>
       <c r="E25" s="3">
         <v>-47</v>
       </c>
       <c r="F25" s="3">
         <v>-113</v>
       </c>
       <c r="G25" s="3">
         <v>-346</v>
       </c>
       <c r="H25" s="3">
         <v>-254</v>
       </c>
       <c r="I25" s="3">
@@ -5694,52 +5749,55 @@
       </c>
       <c r="AF25" s="18">
         <v>86</v>
       </c>
       <c r="AG25" s="18">
         <v>150</v>
       </c>
       <c r="AH25" s="18">
         <v>-128</v>
       </c>
       <c r="AI25" s="18">
         <v>116</v>
       </c>
       <c r="AJ25" s="18">
         <v>-69</v>
       </c>
       <c r="AK25" s="18">
         <v>-12</v>
       </c>
       <c r="AL25" s="18">
         <v>11</v>
       </c>
       <c r="AM25" s="18">
         <v>-206</v>
       </c>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25" s="18">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="T26" s="8">
         <v>180</v>
       </c>
       <c r="U26" s="8">
         <v>64</v>
       </c>
       <c r="V26" s="8">
         <v>145</v>
       </c>
       <c r="W26" s="8">
         <v>313</v>
       </c>
       <c r="X26" s="8">
         <v>274</v>
       </c>
       <c r="Y26" s="8">
         <v>338</v>
       </c>
       <c r="Z26" s="18">
         <v>351</v>
       </c>
       <c r="AA26" s="18">
@@ -5759,52 +5817,55 @@
       </c>
       <c r="AF26" s="18">
         <v>308</v>
       </c>
       <c r="AG26" s="18">
         <v>311</v>
       </c>
       <c r="AH26" s="18">
         <v>-2</v>
       </c>
       <c r="AI26" s="18">
         <v>151</v>
       </c>
       <c r="AJ26" s="18">
         <v>43</v>
       </c>
       <c r="AK26" s="18">
         <v>-18</v>
       </c>
       <c r="AL26" s="18">
         <v>43</v>
       </c>
       <c r="AM26" s="18">
         <v>-212</v>
       </c>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26" s="18">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="8">
         <v>-83</v>
       </c>
       <c r="U27" s="8">
         <v>-31</v>
       </c>
       <c r="V27" s="8">
         <v>-17</v>
       </c>
       <c r="W27" s="8">
         <v>8</v>
       </c>
       <c r="X27" s="8">
         <v>-48</v>
       </c>
       <c r="Y27" s="8">
         <v>-5</v>
       </c>
       <c r="Z27" s="18">
         <v>-19</v>
       </c>
       <c r="AA27" s="18">
@@ -5824,52 +5885,55 @@
       </c>
       <c r="AF27" s="18">
         <v>-53</v>
       </c>
       <c r="AG27" s="18">
         <v>-26</v>
       </c>
       <c r="AH27" s="18">
         <v>-23</v>
       </c>
       <c r="AI27" s="18">
         <v>-10</v>
       </c>
       <c r="AJ27" s="18">
         <v>-17</v>
       </c>
       <c r="AK27" s="18">
         <v>7</v>
       </c>
       <c r="AL27" s="18">
         <v>9</v>
       </c>
       <c r="AM27" s="18">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27" s="18">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T28" s="8">
         <v>-8</v>
       </c>
       <c r="U28" s="8">
         <v>-45</v>
       </c>
       <c r="V28" s="8">
         <v>-70</v>
       </c>
       <c r="W28" s="8">
         <v>-76</v>
       </c>
       <c r="X28" s="8">
         <v>-38</v>
       </c>
       <c r="Y28" s="8">
         <v>-18</v>
       </c>
       <c r="Z28" s="18">
         <v>-40</v>
       </c>
       <c r="AA28" s="18">
@@ -5889,52 +5953,55 @@
       </c>
       <c r="AF28" s="18">
         <v>-81</v>
       </c>
       <c r="AG28" s="18">
         <v>-59</v>
       </c>
       <c r="AH28" s="18">
         <v>-42</v>
       </c>
       <c r="AI28" s="18">
         <v>-65</v>
       </c>
       <c r="AJ28" s="18">
         <v>-20</v>
       </c>
       <c r="AK28" s="18">
         <v>-16</v>
       </c>
       <c r="AL28" s="18">
         <v>-51</v>
       </c>
       <c r="AM28" s="18">
         <v>-7</v>
       </c>
-    </row>
-    <row r="29" spans="1:39">
+      <c r="AN28" s="18">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T29" s="8">
         <v>-3</v>
       </c>
       <c r="U29" s="8">
         <v>-73</v>
       </c>
       <c r="V29" s="8">
         <v>-53</v>
       </c>
       <c r="W29" s="8">
         <v>11</v>
       </c>
       <c r="X29" s="8">
         <v>39</v>
       </c>
       <c r="Y29" s="8">
         <v>8</v>
       </c>
       <c r="Z29" s="18">
         <v>2</v>
       </c>
       <c r="AA29" s="18" t="s">
@@ -5954,54 +6021,57 @@
       </c>
       <c r="AF29" s="18">
         <v>-44</v>
       </c>
       <c r="AG29" s="18">
         <v>-57</v>
       </c>
       <c r="AH29" s="18">
         <v>-34</v>
       </c>
       <c r="AI29" s="18">
         <v>8</v>
       </c>
       <c r="AJ29" s="18">
         <v>-65</v>
       </c>
       <c r="AK29" s="18">
         <v>27</v>
       </c>
       <c r="AL29" s="18">
         <v>-19</v>
       </c>
       <c r="AM29" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29" s="18">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" s="3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="T30" s="8">
         <v>-34</v>
       </c>
       <c r="U30" s="8">
         <v>-9</v>
       </c>
       <c r="V30" s="8">
         <v>3</v>
       </c>
       <c r="W30" s="8">
         <v>-12</v>
       </c>
       <c r="X30" s="8">
         <v>-37</v>
       </c>
       <c r="Y30" s="8">
         <v>17</v>
       </c>
       <c r="Z30" s="18">
         <v>-8</v>
       </c>
       <c r="AA30" s="18">
         <v>-31</v>
       </c>
@@ -6019,95 +6089,99 @@
       </c>
       <c r="AF30" s="18">
         <v>-44</v>
       </c>
       <c r="AG30" s="18">
         <v>-19</v>
       </c>
       <c r="AH30" s="18">
         <v>-27</v>
       </c>
       <c r="AI30" s="18">
         <v>32</v>
       </c>
       <c r="AJ30" s="18">
         <v>-10</v>
       </c>
       <c r="AK30" s="18">
         <v>-12</v>
       </c>
       <c r="AL30" s="18">
         <v>29</v>
       </c>
       <c r="AM30" s="18">
         <v>-3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="43" t="s">
+      <c r="AN30" s="18">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" s="1" customFormat="1">
+      <c r="A31" s="33"/>
+      <c r="B31" s="33"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="33"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="33"/>
+      <c r="G31" s="33"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="33"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="33"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="33"/>
+      <c r="N31" s="33"/>
+      <c r="O31" s="33"/>
+      <c r="P31" s="33"/>
+      <c r="Q31" s="33"/>
+      <c r="R31" s="33"/>
+      <c r="S31" s="33"/>
+      <c r="T31" s="33"/>
+      <c r="U31" s="33"/>
+      <c r="V31" s="33"/>
+      <c r="W31" s="33"/>
+      <c r="X31" s="33"/>
+      <c r="Y31" s="33"/>
+      <c r="Z31" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B31" s="43"/>
-[...38 lines deleted...]
-    <row r="32" spans="1:39">
+      <c r="AA31" s="45"/>
+      <c r="AB31" s="45"/>
+      <c r="AC31" s="45"/>
+      <c r="AD31" s="45"/>
+      <c r="AE31" s="45"/>
+      <c r="AF31" s="45"/>
+      <c r="AG31" s="45"/>
+      <c r="AH31" s="45"/>
+      <c r="AI31" s="45"/>
+      <c r="AJ31" s="45"/>
+      <c r="AK31" s="45"/>
+      <c r="AL31" s="45"/>
+      <c r="AM31" s="45"/>
+      <c r="AN31" s="3"/>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="3">
         <v>-2</v>
       </c>
       <c r="C32" s="3">
         <v>-904</v>
       </c>
       <c r="D32" s="3">
         <v>-713</v>
       </c>
       <c r="E32" s="3">
         <v>-632</v>
       </c>
       <c r="F32" s="3">
         <v>-627</v>
       </c>
       <c r="G32" s="3">
         <v>-925</v>
       </c>
       <c r="H32" s="3">
         <v>-850</v>
       </c>
       <c r="I32" s="3">
@@ -6181,53 +6255,56 @@
       </c>
       <c r="AF32" s="18">
         <v>-664</v>
       </c>
       <c r="AG32" s="18">
         <v>-685</v>
       </c>
       <c r="AH32" s="19">
         <v>-382</v>
       </c>
       <c r="AI32" s="19">
         <v>-395</v>
       </c>
       <c r="AJ32" s="18">
         <v>-228</v>
       </c>
       <c r="AK32" s="18">
         <v>-238</v>
       </c>
       <c r="AL32" s="19">
         <v>-508</v>
       </c>
       <c r="AM32" s="19">
         <v>-164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="AN32" s="18">
+        <v>-136</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="T33" s="8">
         <v>-8</v>
       </c>
       <c r="U33" s="8">
         <v>36</v>
       </c>
       <c r="V33" s="8">
         <v>5</v>
       </c>
       <c r="W33" s="8">
         <v>2</v>
       </c>
       <c r="X33" s="8">
         <v>-31</v>
       </c>
       <c r="Y33" s="8" t="s">
         <v>36</v>
       </c>
       <c r="Z33" s="18">
         <v>-23</v>
       </c>
       <c r="AA33" s="19">
         <v>-25</v>
@@ -6246,53 +6323,56 @@
       </c>
       <c r="AF33" s="18">
         <v>-44</v>
       </c>
       <c r="AG33" s="18">
         <v>2</v>
       </c>
       <c r="AH33" s="19">
         <v>-31</v>
       </c>
       <c r="AI33" s="19">
         <v>-54</v>
       </c>
       <c r="AJ33" s="18">
         <v>12</v>
       </c>
       <c r="AK33" s="18">
         <v>32</v>
       </c>
       <c r="AL33" s="19">
         <v>-85</v>
       </c>
       <c r="AM33" s="19">
         <v>-14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="5" t="s">
+      <c r="AN33" s="18">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="T34" s="8">
         <v>-5</v>
       </c>
       <c r="U34" s="8">
         <v>-11</v>
       </c>
       <c r="V34" s="8">
         <v>-9</v>
       </c>
       <c r="W34" s="8">
         <v>3</v>
       </c>
       <c r="X34" s="8">
         <v>-4</v>
       </c>
       <c r="Y34" s="8">
         <v>-14</v>
       </c>
       <c r="Z34" s="18">
         <v>-3</v>
       </c>
       <c r="AA34" s="19">
         <v>-13</v>
@@ -6311,53 +6391,56 @@
       </c>
       <c r="AF34" s="18">
         <v>-15</v>
       </c>
       <c r="AG34" s="18">
         <v>-12</v>
       </c>
       <c r="AH34" s="19" t="s">
         <v>36</v>
       </c>
       <c r="AI34" s="19">
         <v>-15</v>
       </c>
       <c r="AJ34" s="18">
         <v>4</v>
       </c>
       <c r="AK34" s="18">
         <v>-12</v>
       </c>
       <c r="AL34" s="19">
         <v>-14</v>
       </c>
       <c r="AM34" s="19">
         <v>-8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="5" t="s">
+      <c r="AN34" s="8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
+      <c r="A35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="T35" s="8">
         <v>-38</v>
       </c>
       <c r="U35" s="8">
         <v>-33</v>
       </c>
       <c r="V35" s="8">
         <v>-9</v>
       </c>
       <c r="W35" s="8">
         <v>-43</v>
       </c>
       <c r="X35" s="8">
         <v>-16</v>
       </c>
       <c r="Y35" s="8">
         <v>-44</v>
       </c>
       <c r="Z35" s="18">
         <v>-44</v>
       </c>
       <c r="AA35" s="19">
         <v>-32</v>
@@ -6376,53 +6459,56 @@
       </c>
       <c r="AF35" s="18">
         <v>-50</v>
       </c>
       <c r="AG35" s="18">
         <v>-121</v>
       </c>
       <c r="AH35" s="19">
         <v>17</v>
       </c>
       <c r="AI35" s="19">
         <v>38</v>
       </c>
       <c r="AJ35" s="18">
         <v>13</v>
       </c>
       <c r="AK35" s="18">
         <v>-19</v>
       </c>
       <c r="AL35" s="19">
         <v>-45</v>
       </c>
       <c r="AM35" s="19">
         <v>-28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="5" t="s">
+      <c r="AN35" s="18">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
+      <c r="A36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="8">
         <v>-43</v>
       </c>
       <c r="U36" s="8">
         <v>-43</v>
       </c>
       <c r="V36" s="8">
         <v>-66</v>
       </c>
       <c r="W36" s="8">
         <v>-17</v>
       </c>
       <c r="X36" s="8">
         <v>-25</v>
       </c>
       <c r="Y36" s="8">
         <v>-60</v>
       </c>
       <c r="Z36" s="18">
         <v>-43</v>
       </c>
       <c r="AA36" s="19">
         <v>-22</v>
@@ -6441,53 +6527,56 @@
       </c>
       <c r="AF36" s="18">
         <v>-58</v>
       </c>
       <c r="AG36" s="18">
         <v>-88</v>
       </c>
       <c r="AH36" s="19">
         <v>-60</v>
       </c>
       <c r="AI36" s="19">
         <v>10</v>
       </c>
       <c r="AJ36" s="18">
         <v>-42</v>
       </c>
       <c r="AK36" s="18">
         <v>-18</v>
       </c>
       <c r="AL36" s="19">
         <v>-59</v>
       </c>
       <c r="AM36" s="19">
         <v>-48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="5" t="s">
+      <c r="AN36" s="18">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
+      <c r="A37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T37" s="8">
         <v>-27</v>
       </c>
       <c r="U37" s="8">
         <v>-16</v>
       </c>
       <c r="V37" s="8">
         <v>-21</v>
       </c>
       <c r="W37" s="8">
         <v>-28</v>
       </c>
       <c r="X37" s="8">
         <v>-73</v>
       </c>
       <c r="Y37" s="8">
         <v>-42</v>
       </c>
       <c r="Z37" s="18">
         <v>-60</v>
       </c>
       <c r="AA37" s="19">
         <v>-41</v>
@@ -6506,53 +6595,56 @@
       </c>
       <c r="AF37" s="18">
         <v>-38</v>
       </c>
       <c r="AG37" s="18">
         <v>-72</v>
       </c>
       <c r="AH37" s="19">
         <v>-36</v>
       </c>
       <c r="AI37" s="19">
         <v>-46</v>
       </c>
       <c r="AJ37" s="18">
         <v>-34</v>
       </c>
       <c r="AK37" s="18">
         <v>-51</v>
       </c>
       <c r="AL37" s="19">
         <v>-32</v>
       </c>
       <c r="AM37" s="19">
         <v>-15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="5" t="s">
+      <c r="AN37" s="18">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
+      <c r="A38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T38" s="8">
         <v>5</v>
       </c>
       <c r="U38" s="8">
         <v>-44</v>
       </c>
       <c r="V38" s="8">
         <v>-56</v>
       </c>
       <c r="W38" s="8">
         <v>-79</v>
       </c>
       <c r="X38" s="8">
         <v>-60</v>
       </c>
       <c r="Y38" s="8">
         <v>-66</v>
       </c>
       <c r="Z38" s="18">
         <v>-70</v>
       </c>
       <c r="AA38" s="19">
         <v>-41</v>
@@ -6571,53 +6663,56 @@
       </c>
       <c r="AF38" s="18">
         <v>-53</v>
       </c>
       <c r="AG38" s="18">
         <v>-73</v>
       </c>
       <c r="AH38" s="19">
         <v>-35</v>
       </c>
       <c r="AI38" s="19">
         <v>-32</v>
       </c>
       <c r="AJ38" s="18">
         <v>-62</v>
       </c>
       <c r="AK38" s="18">
         <v>-22</v>
       </c>
       <c r="AL38" s="19">
         <v>-50</v>
       </c>
       <c r="AM38" s="19">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="5" t="s">
+      <c r="AN38" s="18">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
+      <c r="A39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="T39" s="8">
         <v>-15</v>
       </c>
       <c r="U39" s="8">
         <v>-21</v>
       </c>
       <c r="V39" s="8">
         <v>-33</v>
       </c>
       <c r="W39" s="8">
         <v>-37</v>
       </c>
       <c r="X39" s="8">
         <v>-44</v>
       </c>
       <c r="Y39" s="8">
         <v>-26</v>
       </c>
       <c r="Z39" s="18">
         <v>-28</v>
       </c>
       <c r="AA39" s="19">
         <v>-1</v>
@@ -6636,54 +6731,57 @@
       </c>
       <c r="AF39" s="18">
         <v>-41</v>
       </c>
       <c r="AG39" s="18">
         <v>-24</v>
       </c>
       <c r="AH39" s="19">
         <v>1</v>
       </c>
       <c r="AI39" s="19">
         <v>-4</v>
       </c>
       <c r="AJ39" s="18">
         <v>10</v>
       </c>
       <c r="AK39" s="18">
         <v>-15</v>
       </c>
       <c r="AL39" s="19">
         <v>12</v>
       </c>
       <c r="AM39" s="19">
         <v>2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>41</v>
+      <c r="AN39" s="18">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
+      <c r="A40" s="3" t="s">
+        <v>44</v>
       </c>
       <c r="T40" s="8">
         <v>-64</v>
       </c>
       <c r="U40" s="8">
         <v>-46</v>
       </c>
       <c r="V40" s="8">
         <v>-43</v>
       </c>
       <c r="W40" s="8">
         <v>-17</v>
       </c>
       <c r="X40" s="8">
         <v>-104</v>
       </c>
       <c r="Y40" s="8">
         <v>-14</v>
       </c>
       <c r="Z40" s="18">
         <v>-47</v>
       </c>
       <c r="AA40" s="19">
         <v>-13</v>
       </c>
@@ -6701,54 +6799,57 @@
       </c>
       <c r="AF40" s="18">
         <v>-46</v>
       </c>
       <c r="AG40" s="18">
         <v>-17</v>
       </c>
       <c r="AH40" s="19">
         <v>-17</v>
       </c>
       <c r="AI40" s="19">
         <v>-49</v>
       </c>
       <c r="AJ40" s="18">
         <v>-22</v>
       </c>
       <c r="AK40" s="18">
         <v>17</v>
       </c>
       <c r="AL40" s="19">
         <v>-30</v>
       </c>
       <c r="AM40" s="19">
         <v>-16</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>42</v>
+      <c r="AN40" s="18">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
+      <c r="A41" s="3" t="s">
+        <v>45</v>
       </c>
       <c r="T41" s="8">
         <v>-33</v>
       </c>
       <c r="U41" s="8">
         <v>5</v>
       </c>
       <c r="V41" s="8">
         <v>-31</v>
       </c>
       <c r="W41" s="8">
         <v>-86</v>
       </c>
       <c r="X41" s="8">
         <v>-79</v>
       </c>
       <c r="Y41" s="8">
         <v>-11</v>
       </c>
       <c r="Z41" s="18">
         <v>-26</v>
       </c>
       <c r="AA41" s="19">
         <v>23</v>
       </c>
@@ -6766,54 +6867,57 @@
       </c>
       <c r="AF41" s="18">
         <v>-28</v>
       </c>
       <c r="AG41" s="18">
         <v>-53</v>
       </c>
       <c r="AH41" s="19">
         <v>-32</v>
       </c>
       <c r="AI41" s="19">
         <v>-12</v>
       </c>
       <c r="AJ41" s="18">
         <v>-22</v>
       </c>
       <c r="AK41" s="18">
         <v>-10</v>
       </c>
       <c r="AL41" s="19">
         <v>-15</v>
       </c>
       <c r="AM41" s="19">
         <v>-10</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>43</v>
+      <c r="AN41" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
+      <c r="A42" s="3" t="s">
+        <v>41</v>
       </c>
       <c r="T42" s="8">
         <v>-75</v>
       </c>
       <c r="U42" s="8">
         <v>-27</v>
       </c>
       <c r="V42" s="8">
         <v>-113</v>
       </c>
       <c r="W42" s="8">
         <v>-85</v>
       </c>
       <c r="X42" s="8">
         <v>-85</v>
       </c>
       <c r="Y42" s="8">
         <v>-83</v>
       </c>
       <c r="Z42" s="18">
         <v>-104</v>
       </c>
       <c r="AA42" s="19">
         <v>-32</v>
       </c>
@@ -6831,54 +6935,57 @@
       </c>
       <c r="AF42" s="18">
         <v>-99</v>
       </c>
       <c r="AG42" s="18">
         <v>-60</v>
       </c>
       <c r="AH42" s="19">
         <v>-94</v>
       </c>
       <c r="AI42" s="19">
         <v>-52</v>
       </c>
       <c r="AJ42" s="18">
         <v>-43</v>
       </c>
       <c r="AK42" s="18">
         <v>-48</v>
       </c>
       <c r="AL42" s="19">
         <v>-103</v>
       </c>
       <c r="AM42" s="19">
         <v>-27</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>44</v>
+      <c r="AN42" s="18">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
+      <c r="A43" s="3" t="s">
+        <v>42</v>
       </c>
       <c r="T43" s="8">
         <v>-72</v>
       </c>
       <c r="U43" s="8">
         <v>-48</v>
       </c>
       <c r="V43" s="8">
         <v>-63</v>
       </c>
       <c r="W43" s="8">
         <v>-84</v>
       </c>
       <c r="X43" s="8">
         <v>-39</v>
       </c>
       <c r="Y43" s="8">
         <v>-70</v>
       </c>
       <c r="Z43" s="18">
         <v>-90</v>
       </c>
       <c r="AA43" s="19">
         <v>-158</v>
       </c>
@@ -6896,54 +7003,57 @@
       </c>
       <c r="AF43" s="18">
         <v>-128</v>
       </c>
       <c r="AG43" s="18">
         <v>-103</v>
       </c>
       <c r="AH43" s="19">
         <v>-17</v>
       </c>
       <c r="AI43" s="19">
         <v>-135</v>
       </c>
       <c r="AJ43" s="18">
         <v>-27</v>
       </c>
       <c r="AK43" s="18">
         <v>-33</v>
       </c>
       <c r="AL43" s="19">
         <v>-6</v>
       </c>
       <c r="AM43" s="19">
         <v>-33</v>
       </c>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43" s="18">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T44" s="8">
         <v>-49</v>
       </c>
       <c r="U44" s="8">
         <v>-35</v>
       </c>
       <c r="V44" s="8">
         <v>-33</v>
       </c>
       <c r="W44" s="8">
         <v>-77</v>
       </c>
       <c r="X44" s="8">
         <v>-65</v>
       </c>
       <c r="Y44" s="8">
         <v>-45</v>
       </c>
       <c r="Z44" s="18">
         <v>-37</v>
       </c>
       <c r="AA44" s="19">
         <v>-32</v>
       </c>
@@ -6961,54 +7071,57 @@
       </c>
       <c r="AF44" s="18">
         <v>-34</v>
       </c>
       <c r="AG44" s="18">
         <v>-36</v>
       </c>
       <c r="AH44" s="19">
         <v>-57</v>
       </c>
       <c r="AI44" s="19">
         <v>-33</v>
       </c>
       <c r="AJ44" s="18">
         <v>-19</v>
       </c>
       <c r="AK44" s="18">
         <v>-36</v>
       </c>
       <c r="AL44" s="19">
         <v>-33</v>
       </c>
       <c r="AM44" s="19">
         <v>8</v>
       </c>
-    </row>
-    <row r="45" spans="1:39">
+      <c r="AN44" s="18">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" s="6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="2">
         <v>-38</v>
       </c>
       <c r="U45" s="2">
         <v>-31</v>
       </c>
@@ -7044,66 +7157,66 @@
       </c>
       <c r="AF45" s="24">
         <v>-30</v>
       </c>
       <c r="AG45" s="24">
         <v>-28</v>
       </c>
       <c r="AH45" s="24">
         <v>-21</v>
       </c>
       <c r="AI45" s="24">
         <v>-11</v>
       </c>
       <c r="AJ45" s="24">
         <v>4</v>
       </c>
       <c r="AK45" s="24">
         <v>-23</v>
       </c>
       <c r="AL45" s="24">
         <v>-48</v>
       </c>
       <c r="AM45" s="24">
         <v>15</v>
       </c>
+      <c r="AN45" s="24">
+        <v>-31</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...6 lines deleted...]
-    <mergeCell ref="A5:AW5"/>
+  <mergeCells count="10">
+    <mergeCell ref="Z24:AM24"/>
+    <mergeCell ref="Z31:AM31"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="Z9:AM9"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
-    <mergeCell ref="A7:A8"/>
-[...1 lines deleted...]
-    <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>