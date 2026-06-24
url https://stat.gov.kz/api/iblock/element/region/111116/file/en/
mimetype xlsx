--- v1 (2026-05-06)
+++ v2 (2026-06-24)
@@ -16,51 +16,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="96" yWindow="216" windowWidth="23256" windowHeight="13176" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="Total population  2024-2026" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="47">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -472,61 +472,61 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4249,93 +4249,93 @@
       <c r="AI53" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A29:AQ29"/>
     <mergeCell ref="AL7:AQ7"/>
     <mergeCell ref="A5:AQ5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="A9:AQ9"/>
     <mergeCell ref="A22:AQ22"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CA45"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="3" customWidth="1"/>
     <col min="2" max="18" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="3.44140625" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:79" ht="12.6" customHeight="1"/>
     <row r="2" spans="1:79" ht="13.2" customHeight="1"/>
     <row r="3" spans="1:79" ht="12" customHeight="1"/>
     <row r="4" spans="1:79" ht="12" customHeight="1"/>
     <row r="5" spans="1:79" ht="14.4" customHeight="1">
-      <c r="Z5" s="43" t="s">
+      <c r="Z5" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="AA5" s="43"/>
-[...21 lines deleted...]
-      <c r="AW5" s="43"/>
+      <c r="AA5" s="45"/>
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="45"/>
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="45"/>
+      <c r="AG5" s="45"/>
+      <c r="AH5" s="45"/>
+      <c r="AI5" s="45"/>
+      <c r="AJ5" s="45"/>
+      <c r="AK5" s="45"/>
+      <c r="AL5" s="45"/>
+      <c r="AM5" s="45"/>
+      <c r="AN5" s="45"/>
+      <c r="AO5" s="45"/>
+      <c r="AP5" s="45"/>
+      <c r="AQ5" s="45"/>
+      <c r="AR5" s="45"/>
+      <c r="AS5" s="45"/>
+      <c r="AT5" s="45"/>
+      <c r="AU5" s="45"/>
+      <c r="AV5" s="45"/>
+      <c r="AW5" s="45"/>
       <c r="AX5" s="32"/>
       <c r="AY5" s="32"/>
       <c r="AZ5" s="32"/>
       <c r="BA5" s="32"/>
       <c r="BB5" s="32"/>
       <c r="BC5" s="32"/>
       <c r="BD5" s="32"/>
       <c r="BE5" s="32"/>
       <c r="BF5" s="32"/>
       <c r="BG5" s="32"/>
       <c r="BH5" s="32"/>
       <c r="BI5" s="32"/>
       <c r="BJ5" s="32"/>
       <c r="BK5" s="32"/>
       <c r="BL5" s="32"/>
       <c r="BM5" s="32"/>
       <c r="BN5" s="32"/>
       <c r="BO5" s="32"/>
       <c r="BP5" s="32"/>
       <c r="BQ5" s="32"/>
       <c r="BR5" s="32"/>
       <c r="BS5" s="32"/>
       <c r="BT5" s="32"/>
       <c r="BU5" s="32"/>
       <c r="BV5" s="32"/>
@@ -4375,65 +4375,65 @@
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
       <c r="R7" s="37"/>
       <c r="S7" s="37"/>
       <c r="T7" s="37">
         <v>2024</v>
       </c>
       <c r="U7" s="37"/>
       <c r="V7" s="37"/>
       <c r="W7" s="37"/>
       <c r="X7" s="37"/>
       <c r="Y7" s="37"/>
       <c r="Z7" s="36">
         <v>2025</v>
       </c>
       <c r="AA7" s="37"/>
       <c r="AB7" s="37"/>
       <c r="AC7" s="37"/>
       <c r="AD7" s="37"/>
       <c r="AE7" s="37"/>
       <c r="AF7" s="37"/>
       <c r="AG7" s="37"/>
       <c r="AH7" s="37"/>
       <c r="AI7" s="37"/>
       <c r="AJ7" s="37"/>
-      <c r="AK7" s="44"/>
+      <c r="AK7" s="46"/>
       <c r="AL7" s="36">
         <v>2026</v>
       </c>
       <c r="AM7" s="37"/>
       <c r="AN7" s="37"/>
       <c r="AO7" s="37"/>
       <c r="AP7" s="37"/>
       <c r="AQ7" s="37"/>
       <c r="AR7" s="37"/>
       <c r="AS7" s="37"/>
       <c r="AT7" s="37"/>
       <c r="AU7" s="37"/>
       <c r="AV7" s="37"/>
-      <c r="AW7" s="44"/>
+      <c r="AW7" s="46"/>
     </row>
     <row r="8" spans="1:79" ht="18" customHeight="1">
       <c r="A8" s="40"/>
       <c r="B8" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="10" t="s">
@@ -4564,66 +4564,66 @@
       <c r="A9" s="33"/>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="33"/>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="33"/>
       <c r="N9" s="33"/>
       <c r="O9" s="33"/>
       <c r="P9" s="33"/>
       <c r="Q9" s="33"/>
       <c r="R9" s="33"/>
       <c r="S9" s="33"/>
       <c r="T9" s="33"/>
       <c r="U9" s="33"/>
       <c r="V9" s="33"/>
       <c r="W9" s="33"/>
       <c r="X9" s="33"/>
       <c r="Y9" s="34"/>
-      <c r="Z9" s="46" t="s">
+      <c r="Z9" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="AA9" s="46"/>
-[...11 lines deleted...]
-      <c r="AM9" s="46"/>
+      <c r="AA9" s="44"/>
+      <c r="AB9" s="44"/>
+      <c r="AC9" s="44"/>
+      <c r="AD9" s="44"/>
+      <c r="AE9" s="44"/>
+      <c r="AF9" s="44"/>
+      <c r="AG9" s="44"/>
+      <c r="AH9" s="44"/>
+      <c r="AI9" s="44"/>
+      <c r="AJ9" s="44"/>
+      <c r="AK9" s="44"/>
+      <c r="AL9" s="44"/>
+      <c r="AM9" s="44"/>
     </row>
     <row r="10" spans="1:79">
       <c r="A10" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="3">
         <v>-921</v>
       </c>
       <c r="C10" s="3">
         <v>-787</v>
       </c>
       <c r="D10" s="3">
         <v>-736</v>
       </c>
       <c r="E10" s="3">
         <v>-679</v>
       </c>
       <c r="F10" s="3">
         <v>-740</v>
       </c>
       <c r="G10" s="3">
         <v>-1271</v>
       </c>
       <c r="H10" s="3">
         <v>-1104</v>
@@ -4702,50 +4702,53 @@
       </c>
       <c r="AG10" s="18">
         <v>-535</v>
       </c>
       <c r="AH10" s="18">
         <v>-510</v>
       </c>
       <c r="AI10" s="18">
         <v>-279</v>
       </c>
       <c r="AJ10" s="18">
         <v>-297</v>
       </c>
       <c r="AK10" s="18">
         <v>-250</v>
       </c>
       <c r="AL10" s="18">
         <v>-497</v>
       </c>
       <c r="AM10" s="18">
         <v>-370</v>
       </c>
       <c r="AN10" s="18">
         <v>-157</v>
       </c>
+      <c r="AO10" s="18">
+        <v>-113</v>
+      </c>
     </row>
     <row r="11" spans="1:79">
       <c r="A11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="T11" s="8">
         <v>172</v>
       </c>
       <c r="U11" s="8">
         <v>100</v>
       </c>
       <c r="V11" s="8">
         <v>150</v>
       </c>
       <c r="W11" s="8">
         <v>315</v>
       </c>
       <c r="X11" s="8">
         <v>243</v>
       </c>
       <c r="Y11" s="8">
         <v>338</v>
       </c>
       <c r="Z11" s="18">
         <v>328</v>
@@ -4770,50 +4773,53 @@
       </c>
       <c r="AG11" s="18">
         <v>313</v>
       </c>
       <c r="AH11" s="18">
         <v>-33</v>
       </c>
       <c r="AI11" s="18">
         <v>97</v>
       </c>
       <c r="AJ11" s="18">
         <v>55</v>
       </c>
       <c r="AK11" s="18">
         <v>14</v>
       </c>
       <c r="AL11" s="18">
         <v>-42</v>
       </c>
       <c r="AM11" s="18">
         <v>-226</v>
       </c>
       <c r="AN11" s="18">
         <v>-26</v>
       </c>
+      <c r="AO11" s="18">
+        <v>113</v>
+      </c>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="8">
         <v>-88</v>
       </c>
       <c r="U12" s="8">
         <v>-42</v>
       </c>
       <c r="V12" s="8">
         <v>-26</v>
       </c>
       <c r="W12" s="8">
         <v>11</v>
       </c>
       <c r="X12" s="8">
         <v>-52</v>
       </c>
       <c r="Y12" s="8">
         <v>-19</v>
       </c>
       <c r="Z12" s="18">
         <v>-22</v>
@@ -4838,50 +4844,53 @@
       </c>
       <c r="AG12" s="18">
         <v>-38</v>
       </c>
       <c r="AH12" s="18">
         <v>-23</v>
       </c>
       <c r="AI12" s="18">
         <v>-25</v>
       </c>
       <c r="AJ12" s="18">
         <v>-13</v>
       </c>
       <c r="AK12" s="18">
         <v>-5</v>
       </c>
       <c r="AL12" s="18">
         <v>-5</v>
       </c>
       <c r="AM12" s="18">
         <v>-1</v>
       </c>
       <c r="AN12" s="18">
         <v>31</v>
       </c>
+      <c r="AO12" s="18">
+        <v>-43</v>
+      </c>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="T13" s="8">
         <v>-38</v>
       </c>
       <c r="U13" s="8">
         <v>-33</v>
       </c>
       <c r="V13" s="8">
         <v>-9</v>
       </c>
       <c r="W13" s="8">
         <v>-43</v>
       </c>
       <c r="X13" s="8">
         <v>-16</v>
       </c>
       <c r="Y13" s="8">
         <v>-44</v>
       </c>
       <c r="Z13" s="18">
         <v>-44</v>
@@ -4906,50 +4915,53 @@
       </c>
       <c r="AG13" s="18">
         <v>-121</v>
       </c>
       <c r="AH13" s="18">
         <v>17</v>
       </c>
       <c r="AI13" s="18">
         <v>38</v>
       </c>
       <c r="AJ13" s="18">
         <v>13</v>
       </c>
       <c r="AK13" s="18">
         <v>-19</v>
       </c>
       <c r="AL13" s="18">
         <v>-45</v>
       </c>
       <c r="AM13" s="18">
         <v>-28</v>
       </c>
       <c r="AN13" s="18">
         <v>-8</v>
       </c>
+      <c r="AO13" s="18">
+        <v>-80</v>
+      </c>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="8">
         <v>-51</v>
       </c>
       <c r="U14" s="8">
         <v>-88</v>
       </c>
       <c r="V14" s="8">
         <v>-136</v>
       </c>
       <c r="W14" s="8">
         <v>-93</v>
       </c>
       <c r="X14" s="8">
         <v>-63</v>
       </c>
       <c r="Y14" s="8">
         <v>-78</v>
       </c>
       <c r="Z14" s="18">
         <v>-83</v>
@@ -4974,50 +4986,53 @@
       </c>
       <c r="AG14" s="18">
         <v>-147</v>
       </c>
       <c r="AH14" s="18">
         <v>-102</v>
       </c>
       <c r="AI14" s="18">
         <v>-55</v>
       </c>
       <c r="AJ14" s="18">
         <v>-62</v>
       </c>
       <c r="AK14" s="18">
         <v>-34</v>
       </c>
       <c r="AL14" s="18">
         <v>-110</v>
       </c>
       <c r="AM14" s="18">
         <v>-55</v>
       </c>
       <c r="AN14" s="18">
         <v>-21</v>
       </c>
+      <c r="AO14" s="18" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T15" s="8">
         <v>-30</v>
       </c>
       <c r="U15" s="8">
         <v>-89</v>
       </c>
       <c r="V15" s="8">
         <v>-74</v>
       </c>
       <c r="W15" s="8">
         <v>-17</v>
       </c>
       <c r="X15" s="8">
         <v>-34</v>
       </c>
       <c r="Y15" s="8">
         <v>-34</v>
       </c>
       <c r="Z15" s="18">
         <v>-58</v>
@@ -5042,50 +5057,53 @@
       </c>
       <c r="AG15" s="18">
         <v>-129</v>
       </c>
       <c r="AH15" s="18">
         <v>-70</v>
       </c>
       <c r="AI15" s="18">
         <v>-38</v>
       </c>
       <c r="AJ15" s="18">
         <v>-99</v>
       </c>
       <c r="AK15" s="18">
         <v>-24</v>
       </c>
       <c r="AL15" s="18">
         <v>-51</v>
       </c>
       <c r="AM15" s="18">
         <v>-6</v>
       </c>
       <c r="AN15" s="18">
         <v>-24</v>
       </c>
+      <c r="AO15" s="18">
+        <v>-45</v>
+      </c>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T16" s="8">
         <v>5</v>
       </c>
       <c r="U16" s="8">
         <v>-44</v>
       </c>
       <c r="V16" s="8">
         <v>-56</v>
       </c>
       <c r="W16" s="8">
         <v>-79</v>
       </c>
       <c r="X16" s="8">
         <v>-60</v>
       </c>
       <c r="Y16" s="8">
         <v>-66</v>
       </c>
       <c r="Z16" s="18">
         <v>-70</v>
@@ -5110,52 +5128,55 @@
       </c>
       <c r="AG16" s="18">
         <v>-73</v>
       </c>
       <c r="AH16" s="18">
         <v>-35</v>
       </c>
       <c r="AI16" s="18">
         <v>-32</v>
       </c>
       <c r="AJ16" s="18">
         <v>-62</v>
       </c>
       <c r="AK16" s="18">
         <v>-22</v>
       </c>
       <c r="AL16" s="18">
         <v>-50</v>
       </c>
       <c r="AM16" s="18">
         <v>10</v>
       </c>
       <c r="AN16" s="18">
         <v>19</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="18">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="T17" s="8">
         <v>-15</v>
       </c>
       <c r="U17" s="8">
         <v>-21</v>
       </c>
       <c r="V17" s="8">
         <v>-33</v>
       </c>
       <c r="W17" s="8">
         <v>-37</v>
       </c>
       <c r="X17" s="8">
         <v>-44</v>
       </c>
       <c r="Y17" s="8">
         <v>-26</v>
       </c>
       <c r="Z17" s="18">
         <v>-28</v>
       </c>
       <c r="AA17" s="18">
@@ -5178,52 +5199,55 @@
       </c>
       <c r="AG17" s="18">
         <v>-24</v>
       </c>
       <c r="AH17" s="18">
         <v>1</v>
       </c>
       <c r="AI17" s="18">
         <v>-4</v>
       </c>
       <c r="AJ17" s="18">
         <v>10</v>
       </c>
       <c r="AK17" s="18">
         <v>-15</v>
       </c>
       <c r="AL17" s="18">
         <v>12</v>
       </c>
       <c r="AM17" s="18">
         <v>2</v>
       </c>
       <c r="AN17" s="18">
         <v>-3</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T18" s="8">
         <v>-64</v>
       </c>
       <c r="U18" s="8">
         <v>-46</v>
       </c>
       <c r="V18" s="8">
         <v>-43</v>
       </c>
       <c r="W18" s="8">
         <v>-17</v>
       </c>
       <c r="X18" s="8">
         <v>-104</v>
       </c>
       <c r="Y18" s="8">
         <v>-14</v>
       </c>
       <c r="Z18" s="18">
         <v>-47</v>
       </c>
       <c r="AA18" s="18">
@@ -5246,52 +5270,55 @@
       </c>
       <c r="AG18" s="18">
         <v>-17</v>
       </c>
       <c r="AH18" s="18">
         <v>-17</v>
       </c>
       <c r="AI18" s="18">
         <v>-49</v>
       </c>
       <c r="AJ18" s="18">
         <v>-22</v>
       </c>
       <c r="AK18" s="18">
         <v>17</v>
       </c>
       <c r="AL18" s="18">
         <v>-30</v>
       </c>
       <c r="AM18" s="18">
         <v>-16</v>
       </c>
       <c r="AN18" s="18">
         <v>-33</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="18">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="T19" s="8">
         <v>-33</v>
       </c>
       <c r="U19" s="8">
         <v>5</v>
       </c>
       <c r="V19" s="8">
         <v>-31</v>
       </c>
       <c r="W19" s="8">
         <v>-86</v>
       </c>
       <c r="X19" s="8">
         <v>-79</v>
       </c>
       <c r="Y19" s="8">
         <v>-11</v>
       </c>
       <c r="Z19" s="18">
         <v>-26</v>
       </c>
       <c r="AA19" s="18">
@@ -5314,52 +5341,55 @@
       </c>
       <c r="AG19" s="18">
         <v>-53</v>
       </c>
       <c r="AH19" s="18">
         <v>-32</v>
       </c>
       <c r="AI19" s="18">
         <v>-12</v>
       </c>
       <c r="AJ19" s="18">
         <v>-22</v>
       </c>
       <c r="AK19" s="18">
         <v>-10</v>
       </c>
       <c r="AL19" s="18">
         <v>-15</v>
       </c>
       <c r="AM19" s="18">
         <v>-10</v>
       </c>
       <c r="AN19" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="18">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="3" t="s">
         <v>41</v>
       </c>
       <c r="T20" s="8">
         <v>-75</v>
       </c>
       <c r="U20" s="8">
         <v>-27</v>
       </c>
       <c r="V20" s="8">
         <v>-113</v>
       </c>
       <c r="W20" s="8">
         <v>-85</v>
       </c>
       <c r="X20" s="8">
         <v>-85</v>
       </c>
       <c r="Y20" s="8">
         <v>-83</v>
       </c>
       <c r="Z20" s="18">
         <v>-104</v>
       </c>
       <c r="AA20" s="18">
@@ -5382,52 +5412,55 @@
       </c>
       <c r="AG20" s="18">
         <v>-60</v>
       </c>
       <c r="AH20" s="18">
         <v>-94</v>
       </c>
       <c r="AI20" s="18">
         <v>-52</v>
       </c>
       <c r="AJ20" s="18">
         <v>-43</v>
       </c>
       <c r="AK20" s="18">
         <v>-48</v>
       </c>
       <c r="AL20" s="18">
         <v>-103</v>
       </c>
       <c r="AM20" s="18">
         <v>-27</v>
       </c>
       <c r="AN20" s="18">
         <v>-15</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="3" t="s">
         <v>42</v>
       </c>
       <c r="T21" s="8">
         <v>-72</v>
       </c>
       <c r="U21" s="8">
         <v>-48</v>
       </c>
       <c r="V21" s="8">
         <v>-63</v>
       </c>
       <c r="W21" s="8">
         <v>-84</v>
       </c>
       <c r="X21" s="8">
         <v>-39</v>
       </c>
       <c r="Y21" s="8">
         <v>-70</v>
       </c>
       <c r="Z21" s="18">
         <v>-90</v>
       </c>
       <c r="AA21" s="18">
@@ -5450,52 +5483,55 @@
       </c>
       <c r="AG21" s="18">
         <v>-103</v>
       </c>
       <c r="AH21" s="18">
         <v>-17</v>
       </c>
       <c r="AI21" s="18">
         <v>-135</v>
       </c>
       <c r="AJ21" s="18">
         <v>-27</v>
       </c>
       <c r="AK21" s="18">
         <v>-33</v>
       </c>
       <c r="AL21" s="18">
         <v>-6</v>
       </c>
       <c r="AM21" s="18">
         <v>-33</v>
       </c>
       <c r="AN21" s="18">
         <v>-3</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="18">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T22" s="8">
         <v>-49</v>
       </c>
       <c r="U22" s="8">
         <v>-35</v>
       </c>
       <c r="V22" s="8">
         <v>-33</v>
       </c>
       <c r="W22" s="8">
         <v>-77</v>
       </c>
       <c r="X22" s="8">
         <v>-65</v>
       </c>
       <c r="Y22" s="8">
         <v>-45</v>
       </c>
       <c r="Z22" s="18">
         <v>-37</v>
       </c>
       <c r="AA22" s="18">
@@ -5518,52 +5554,55 @@
       </c>
       <c r="AG22" s="18">
         <v>-36</v>
       </c>
       <c r="AH22" s="18">
         <v>-57</v>
       </c>
       <c r="AI22" s="18">
         <v>-33</v>
       </c>
       <c r="AJ22" s="18">
         <v>-19</v>
       </c>
       <c r="AK22" s="18">
         <v>-36</v>
       </c>
       <c r="AL22" s="18">
         <v>-33</v>
       </c>
       <c r="AM22" s="18">
         <v>8</v>
       </c>
       <c r="AN22" s="18">
         <v>-30</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="18">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T23" s="8">
         <v>-72</v>
       </c>
       <c r="U23" s="8">
         <v>-40</v>
       </c>
       <c r="V23" s="8">
         <v>-11</v>
       </c>
       <c r="W23" s="8">
         <v>-8</v>
       </c>
       <c r="X23" s="8">
         <v>-63</v>
       </c>
       <c r="Y23" s="8">
         <v>-13</v>
       </c>
       <c r="Z23" s="18">
         <v>-36</v>
       </c>
       <c r="AA23" s="18">
@@ -5586,96 +5625,100 @@
       </c>
       <c r="AG23" s="18">
         <v>-47</v>
       </c>
       <c r="AH23" s="18">
         <v>-48</v>
       </c>
       <c r="AI23" s="18">
         <v>21</v>
       </c>
       <c r="AJ23" s="18">
         <v>-6</v>
       </c>
       <c r="AK23" s="18">
         <v>-35</v>
       </c>
       <c r="AL23" s="18">
         <v>-19</v>
       </c>
       <c r="AM23" s="18">
         <v>12</v>
       </c>
       <c r="AN23" s="18">
         <v>-52</v>
       </c>
-    </row>
-    <row r="24" spans="1:40" s="1" customFormat="1">
+      <c r="AO23" s="18">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41" s="1" customFormat="1">
       <c r="A24" s="33"/>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="R24" s="33"/>
       <c r="S24" s="33"/>
       <c r="T24" s="33"/>
       <c r="U24" s="33"/>
       <c r="V24" s="33"/>
       <c r="W24" s="33"/>
       <c r="X24" s="33"/>
       <c r="Y24" s="33"/>
-      <c r="Z24" s="45" t="s">
+      <c r="Z24" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="AA24" s="45"/>
-[...11 lines deleted...]
-      <c r="AM24" s="45"/>
+      <c r="AA24" s="43"/>
+      <c r="AB24" s="43"/>
+      <c r="AC24" s="43"/>
+      <c r="AD24" s="43"/>
+      <c r="AE24" s="43"/>
+      <c r="AF24" s="43"/>
+      <c r="AG24" s="43"/>
+      <c r="AH24" s="43"/>
+      <c r="AI24" s="43"/>
+      <c r="AJ24" s="43"/>
+      <c r="AK24" s="43"/>
+      <c r="AL24" s="43"/>
+      <c r="AM24" s="43"/>
       <c r="AN24" s="3"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24" s="3"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="3">
         <v>50</v>
       </c>
       <c r="C25" s="3">
         <v>117</v>
       </c>
       <c r="D25" s="3">
         <v>-23</v>
       </c>
       <c r="E25" s="3">
         <v>-47</v>
       </c>
       <c r="F25" s="3">
         <v>-113</v>
       </c>
       <c r="G25" s="3">
         <v>-346</v>
       </c>
       <c r="H25" s="3">
         <v>-254</v>
       </c>
       <c r="I25" s="3">
@@ -5752,52 +5795,55 @@
       </c>
       <c r="AG25" s="18">
         <v>150</v>
       </c>
       <c r="AH25" s="18">
         <v>-128</v>
       </c>
       <c r="AI25" s="18">
         <v>116</v>
       </c>
       <c r="AJ25" s="18">
         <v>-69</v>
       </c>
       <c r="AK25" s="18">
         <v>-12</v>
       </c>
       <c r="AL25" s="18">
         <v>11</v>
       </c>
       <c r="AM25" s="18">
         <v>-206</v>
       </c>
       <c r="AN25" s="18">
         <v>-21</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="18">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="T26" s="8">
         <v>180</v>
       </c>
       <c r="U26" s="8">
         <v>64</v>
       </c>
       <c r="V26" s="8">
         <v>145</v>
       </c>
       <c r="W26" s="8">
         <v>313</v>
       </c>
       <c r="X26" s="8">
         <v>274</v>
       </c>
       <c r="Y26" s="8">
         <v>338</v>
       </c>
       <c r="Z26" s="18">
         <v>351</v>
       </c>
       <c r="AA26" s="18">
@@ -5820,52 +5866,55 @@
       </c>
       <c r="AG26" s="18">
         <v>311</v>
       </c>
       <c r="AH26" s="18">
         <v>-2</v>
       </c>
       <c r="AI26" s="18">
         <v>151</v>
       </c>
       <c r="AJ26" s="18">
         <v>43</v>
       </c>
       <c r="AK26" s="18">
         <v>-18</v>
       </c>
       <c r="AL26" s="18">
         <v>43</v>
       </c>
       <c r="AM26" s="18">
         <v>-212</v>
       </c>
       <c r="AN26" s="18">
         <v>-15</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="18">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="8">
         <v>-83</v>
       </c>
       <c r="U27" s="8">
         <v>-31</v>
       </c>
       <c r="V27" s="8">
         <v>-17</v>
       </c>
       <c r="W27" s="8">
         <v>8</v>
       </c>
       <c r="X27" s="8">
         <v>-48</v>
       </c>
       <c r="Y27" s="8">
         <v>-5</v>
       </c>
       <c r="Z27" s="18">
         <v>-19</v>
       </c>
       <c r="AA27" s="18">
@@ -5888,52 +5937,55 @@
       </c>
       <c r="AG27" s="18">
         <v>-26</v>
       </c>
       <c r="AH27" s="18">
         <v>-23</v>
       </c>
       <c r="AI27" s="18">
         <v>-10</v>
       </c>
       <c r="AJ27" s="18">
         <v>-17</v>
       </c>
       <c r="AK27" s="18">
         <v>7</v>
       </c>
       <c r="AL27" s="18">
         <v>9</v>
       </c>
       <c r="AM27" s="18">
         <v>7</v>
       </c>
       <c r="AN27" s="18">
         <v>31</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="18">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T28" s="8">
         <v>-8</v>
       </c>
       <c r="U28" s="8">
         <v>-45</v>
       </c>
       <c r="V28" s="8">
         <v>-70</v>
       </c>
       <c r="W28" s="8">
         <v>-76</v>
       </c>
       <c r="X28" s="8">
         <v>-38</v>
       </c>
       <c r="Y28" s="8">
         <v>-18</v>
       </c>
       <c r="Z28" s="18">
         <v>-40</v>
       </c>
       <c r="AA28" s="18">
@@ -5956,52 +6008,55 @@
       </c>
       <c r="AG28" s="18">
         <v>-59</v>
       </c>
       <c r="AH28" s="18">
         <v>-42</v>
       </c>
       <c r="AI28" s="18">
         <v>-65</v>
       </c>
       <c r="AJ28" s="18">
         <v>-20</v>
       </c>
       <c r="AK28" s="18">
         <v>-16</v>
       </c>
       <c r="AL28" s="18">
         <v>-51</v>
       </c>
       <c r="AM28" s="18">
         <v>-7</v>
       </c>
       <c r="AN28" s="18">
         <v>-10</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="18">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T29" s="8">
         <v>-3</v>
       </c>
       <c r="U29" s="8">
         <v>-73</v>
       </c>
       <c r="V29" s="8">
         <v>-53</v>
       </c>
       <c r="W29" s="8">
         <v>11</v>
       </c>
       <c r="X29" s="8">
         <v>39</v>
       </c>
       <c r="Y29" s="8">
         <v>8</v>
       </c>
       <c r="Z29" s="18">
         <v>2</v>
       </c>
       <c r="AA29" s="18" t="s">
@@ -6024,52 +6079,55 @@
       </c>
       <c r="AG29" s="18">
         <v>-57</v>
       </c>
       <c r="AH29" s="18">
         <v>-34</v>
       </c>
       <c r="AI29" s="18">
         <v>8</v>
       </c>
       <c r="AJ29" s="18">
         <v>-65</v>
       </c>
       <c r="AK29" s="18">
         <v>27</v>
       </c>
       <c r="AL29" s="18">
         <v>-19</v>
       </c>
       <c r="AM29" s="18">
         <v>9</v>
       </c>
       <c r="AN29" s="18">
         <v>-6</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T30" s="8">
         <v>-34</v>
       </c>
       <c r="U30" s="8">
         <v>-9</v>
       </c>
       <c r="V30" s="8">
         <v>3</v>
       </c>
       <c r="W30" s="8">
         <v>-12</v>
       </c>
       <c r="X30" s="8">
         <v>-37</v>
       </c>
       <c r="Y30" s="8">
         <v>17</v>
       </c>
       <c r="Z30" s="18">
         <v>-8</v>
       </c>
       <c r="AA30" s="18">
@@ -6092,96 +6150,100 @@
       </c>
       <c r="AG30" s="18">
         <v>-19</v>
       </c>
       <c r="AH30" s="18">
         <v>-27</v>
       </c>
       <c r="AI30" s="18">
         <v>32</v>
       </c>
       <c r="AJ30" s="18">
         <v>-10</v>
       </c>
       <c r="AK30" s="18">
         <v>-12</v>
       </c>
       <c r="AL30" s="18">
         <v>29</v>
       </c>
       <c r="AM30" s="18">
         <v>-3</v>
       </c>
       <c r="AN30" s="18">
         <v>-21</v>
       </c>
-    </row>
-    <row r="31" spans="1:40" s="1" customFormat="1">
+      <c r="AO30" s="18">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41" s="1" customFormat="1">
       <c r="A31" s="33"/>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="33"/>
       <c r="H31" s="33"/>
       <c r="I31" s="33"/>
       <c r="J31" s="33"/>
       <c r="K31" s="33"/>
       <c r="L31" s="33"/>
       <c r="M31" s="33"/>
       <c r="N31" s="33"/>
       <c r="O31" s="33"/>
       <c r="P31" s="33"/>
       <c r="Q31" s="33"/>
       <c r="R31" s="33"/>
       <c r="S31" s="33"/>
       <c r="T31" s="33"/>
       <c r="U31" s="33"/>
       <c r="V31" s="33"/>
       <c r="W31" s="33"/>
       <c r="X31" s="33"/>
       <c r="Y31" s="33"/>
-      <c r="Z31" s="45" t="s">
+      <c r="Z31" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="AA31" s="45"/>
-[...11 lines deleted...]
-      <c r="AM31" s="45"/>
+      <c r="AA31" s="43"/>
+      <c r="AB31" s="43"/>
+      <c r="AC31" s="43"/>
+      <c r="AD31" s="43"/>
+      <c r="AE31" s="43"/>
+      <c r="AF31" s="43"/>
+      <c r="AG31" s="43"/>
+      <c r="AH31" s="43"/>
+      <c r="AI31" s="43"/>
+      <c r="AJ31" s="43"/>
+      <c r="AK31" s="43"/>
+      <c r="AL31" s="43"/>
+      <c r="AM31" s="43"/>
       <c r="AN31" s="3"/>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31" s="3"/>
+    </row>
+    <row r="32" spans="1:41">
       <c r="A32" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="3">
         <v>-2</v>
       </c>
       <c r="C32" s="3">
         <v>-904</v>
       </c>
       <c r="D32" s="3">
         <v>-713</v>
       </c>
       <c r="E32" s="3">
         <v>-632</v>
       </c>
       <c r="F32" s="3">
         <v>-627</v>
       </c>
       <c r="G32" s="3">
         <v>-925</v>
       </c>
       <c r="H32" s="3">
         <v>-850</v>
       </c>
       <c r="I32" s="3">
@@ -6258,52 +6320,55 @@
       </c>
       <c r="AG32" s="18">
         <v>-685</v>
       </c>
       <c r="AH32" s="19">
         <v>-382</v>
       </c>
       <c r="AI32" s="19">
         <v>-395</v>
       </c>
       <c r="AJ32" s="18">
         <v>-228</v>
       </c>
       <c r="AK32" s="18">
         <v>-238</v>
       </c>
       <c r="AL32" s="19">
         <v>-508</v>
       </c>
       <c r="AM32" s="19">
         <v>-164</v>
       </c>
       <c r="AN32" s="18">
         <v>-136</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="18">
+        <v>-221</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="T33" s="8">
         <v>-8</v>
       </c>
       <c r="U33" s="8">
         <v>36</v>
       </c>
       <c r="V33" s="8">
         <v>5</v>
       </c>
       <c r="W33" s="8">
         <v>2</v>
       </c>
       <c r="X33" s="8">
         <v>-31</v>
       </c>
       <c r="Y33" s="8" t="s">
         <v>36</v>
       </c>
       <c r="Z33" s="18">
         <v>-23</v>
       </c>
       <c r="AA33" s="19">
@@ -6326,52 +6391,55 @@
       </c>
       <c r="AG33" s="18">
         <v>2</v>
       </c>
       <c r="AH33" s="19">
         <v>-31</v>
       </c>
       <c r="AI33" s="19">
         <v>-54</v>
       </c>
       <c r="AJ33" s="18">
         <v>12</v>
       </c>
       <c r="AK33" s="18">
         <v>32</v>
       </c>
       <c r="AL33" s="19">
         <v>-85</v>
       </c>
       <c r="AM33" s="19">
         <v>-14</v>
       </c>
       <c r="AN33" s="18">
         <v>-11</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="18">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="T34" s="8">
         <v>-5</v>
       </c>
       <c r="U34" s="8">
         <v>-11</v>
       </c>
       <c r="V34" s="8">
         <v>-9</v>
       </c>
       <c r="W34" s="8">
         <v>3</v>
       </c>
       <c r="X34" s="8">
         <v>-4</v>
       </c>
       <c r="Y34" s="8">
         <v>-14</v>
       </c>
       <c r="Z34" s="18">
         <v>-3</v>
       </c>
       <c r="AA34" s="19">
@@ -6394,52 +6462,55 @@
       </c>
       <c r="AG34" s="18">
         <v>-12</v>
       </c>
       <c r="AH34" s="19" t="s">
         <v>36</v>
       </c>
       <c r="AI34" s="19">
         <v>-15</v>
       </c>
       <c r="AJ34" s="18">
         <v>4</v>
       </c>
       <c r="AK34" s="18">
         <v>-12</v>
       </c>
       <c r="AL34" s="19">
         <v>-14</v>
       </c>
       <c r="AM34" s="19">
         <v>-8</v>
       </c>
       <c r="AN34" s="8" t="s">
         <v>36</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="18">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="T35" s="8">
         <v>-38</v>
       </c>
       <c r="U35" s="8">
         <v>-33</v>
       </c>
       <c r="V35" s="8">
         <v>-9</v>
       </c>
       <c r="W35" s="8">
         <v>-43</v>
       </c>
       <c r="X35" s="8">
         <v>-16</v>
       </c>
       <c r="Y35" s="8">
         <v>-44</v>
       </c>
       <c r="Z35" s="18">
         <v>-44</v>
       </c>
       <c r="AA35" s="19">
@@ -6462,52 +6533,55 @@
       </c>
       <c r="AG35" s="18">
         <v>-121</v>
       </c>
       <c r="AH35" s="19">
         <v>17</v>
       </c>
       <c r="AI35" s="19">
         <v>38</v>
       </c>
       <c r="AJ35" s="18">
         <v>13</v>
       </c>
       <c r="AK35" s="18">
         <v>-19</v>
       </c>
       <c r="AL35" s="19">
         <v>-45</v>
       </c>
       <c r="AM35" s="19">
         <v>-28</v>
       </c>
       <c r="AN35" s="18">
         <v>-8</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="18">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="8">
         <v>-43</v>
       </c>
       <c r="U36" s="8">
         <v>-43</v>
       </c>
       <c r="V36" s="8">
         <v>-66</v>
       </c>
       <c r="W36" s="8">
         <v>-17</v>
       </c>
       <c r="X36" s="8">
         <v>-25</v>
       </c>
       <c r="Y36" s="8">
         <v>-60</v>
       </c>
       <c r="Z36" s="18">
         <v>-43</v>
       </c>
       <c r="AA36" s="19">
@@ -6530,52 +6604,55 @@
       </c>
       <c r="AG36" s="18">
         <v>-88</v>
       </c>
       <c r="AH36" s="19">
         <v>-60</v>
       </c>
       <c r="AI36" s="19">
         <v>10</v>
       </c>
       <c r="AJ36" s="18">
         <v>-42</v>
       </c>
       <c r="AK36" s="18">
         <v>-18</v>
       </c>
       <c r="AL36" s="19">
         <v>-59</v>
       </c>
       <c r="AM36" s="19">
         <v>-48</v>
       </c>
       <c r="AN36" s="18">
         <v>-11</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="18">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T37" s="8">
         <v>-27</v>
       </c>
       <c r="U37" s="8">
         <v>-16</v>
       </c>
       <c r="V37" s="8">
         <v>-21</v>
       </c>
       <c r="W37" s="8">
         <v>-28</v>
       </c>
       <c r="X37" s="8">
         <v>-73</v>
       </c>
       <c r="Y37" s="8">
         <v>-42</v>
       </c>
       <c r="Z37" s="18">
         <v>-60</v>
       </c>
       <c r="AA37" s="19">
@@ -6598,52 +6675,55 @@
       </c>
       <c r="AG37" s="18">
         <v>-72</v>
       </c>
       <c r="AH37" s="19">
         <v>-36</v>
       </c>
       <c r="AI37" s="19">
         <v>-46</v>
       </c>
       <c r="AJ37" s="18">
         <v>-34</v>
       </c>
       <c r="AK37" s="18">
         <v>-51</v>
       </c>
       <c r="AL37" s="19">
         <v>-32</v>
       </c>
       <c r="AM37" s="19">
         <v>-15</v>
       </c>
       <c r="AN37" s="18">
         <v>-18</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="18">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T38" s="8">
         <v>5</v>
       </c>
       <c r="U38" s="8">
         <v>-44</v>
       </c>
       <c r="V38" s="8">
         <v>-56</v>
       </c>
       <c r="W38" s="8">
         <v>-79</v>
       </c>
       <c r="X38" s="8">
         <v>-60</v>
       </c>
       <c r="Y38" s="8">
         <v>-66</v>
       </c>
       <c r="Z38" s="18">
         <v>-70</v>
       </c>
       <c r="AA38" s="19">
@@ -6666,52 +6746,55 @@
       </c>
       <c r="AG38" s="18">
         <v>-73</v>
       </c>
       <c r="AH38" s="19">
         <v>-35</v>
       </c>
       <c r="AI38" s="19">
         <v>-32</v>
       </c>
       <c r="AJ38" s="18">
         <v>-62</v>
       </c>
       <c r="AK38" s="18">
         <v>-22</v>
       </c>
       <c r="AL38" s="19">
         <v>-50</v>
       </c>
       <c r="AM38" s="19">
         <v>10</v>
       </c>
       <c r="AN38" s="18">
         <v>19</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="18">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="T39" s="8">
         <v>-15</v>
       </c>
       <c r="U39" s="8">
         <v>-21</v>
       </c>
       <c r="V39" s="8">
         <v>-33</v>
       </c>
       <c r="W39" s="8">
         <v>-37</v>
       </c>
       <c r="X39" s="8">
         <v>-44</v>
       </c>
       <c r="Y39" s="8">
         <v>-26</v>
       </c>
       <c r="Z39" s="18">
         <v>-28</v>
       </c>
       <c r="AA39" s="19">
@@ -6734,52 +6817,55 @@
       </c>
       <c r="AG39" s="18">
         <v>-24</v>
       </c>
       <c r="AH39" s="19">
         <v>1</v>
       </c>
       <c r="AI39" s="19">
         <v>-4</v>
       </c>
       <c r="AJ39" s="18">
         <v>10</v>
       </c>
       <c r="AK39" s="18">
         <v>-15</v>
       </c>
       <c r="AL39" s="19">
         <v>12</v>
       </c>
       <c r="AM39" s="19">
         <v>2</v>
       </c>
       <c r="AN39" s="18">
         <v>-3</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T40" s="8">
         <v>-64</v>
       </c>
       <c r="U40" s="8">
         <v>-46</v>
       </c>
       <c r="V40" s="8">
         <v>-43</v>
       </c>
       <c r="W40" s="8">
         <v>-17</v>
       </c>
       <c r="X40" s="8">
         <v>-104</v>
       </c>
       <c r="Y40" s="8">
         <v>-14</v>
       </c>
       <c r="Z40" s="18">
         <v>-47</v>
       </c>
       <c r="AA40" s="19">
@@ -6802,52 +6888,55 @@
       </c>
       <c r="AG40" s="18">
         <v>-17</v>
       </c>
       <c r="AH40" s="19">
         <v>-17</v>
       </c>
       <c r="AI40" s="19">
         <v>-49</v>
       </c>
       <c r="AJ40" s="18">
         <v>-22</v>
       </c>
       <c r="AK40" s="18">
         <v>17</v>
       </c>
       <c r="AL40" s="19">
         <v>-30</v>
       </c>
       <c r="AM40" s="19">
         <v>-16</v>
       </c>
       <c r="AN40" s="18">
         <v>-33</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="18">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="T41" s="8">
         <v>-33</v>
       </c>
       <c r="U41" s="8">
         <v>5</v>
       </c>
       <c r="V41" s="8">
         <v>-31</v>
       </c>
       <c r="W41" s="8">
         <v>-86</v>
       </c>
       <c r="X41" s="8">
         <v>-79</v>
       </c>
       <c r="Y41" s="8">
         <v>-11</v>
       </c>
       <c r="Z41" s="18">
         <v>-26</v>
       </c>
       <c r="AA41" s="19">
@@ -6870,52 +6959,55 @@
       </c>
       <c r="AG41" s="18">
         <v>-53</v>
       </c>
       <c r="AH41" s="19">
         <v>-32</v>
       </c>
       <c r="AI41" s="19">
         <v>-12</v>
       </c>
       <c r="AJ41" s="18">
         <v>-22</v>
       </c>
       <c r="AK41" s="18">
         <v>-10</v>
       </c>
       <c r="AL41" s="19">
         <v>-15</v>
       </c>
       <c r="AM41" s="19">
         <v>-10</v>
       </c>
       <c r="AN41" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="18">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="3" t="s">
         <v>41</v>
       </c>
       <c r="T42" s="8">
         <v>-75</v>
       </c>
       <c r="U42" s="8">
         <v>-27</v>
       </c>
       <c r="V42" s="8">
         <v>-113</v>
       </c>
       <c r="W42" s="8">
         <v>-85</v>
       </c>
       <c r="X42" s="8">
         <v>-85</v>
       </c>
       <c r="Y42" s="8">
         <v>-83</v>
       </c>
       <c r="Z42" s="18">
         <v>-104</v>
       </c>
       <c r="AA42" s="19">
@@ -6938,52 +7030,55 @@
       </c>
       <c r="AG42" s="18">
         <v>-60</v>
       </c>
       <c r="AH42" s="19">
         <v>-94</v>
       </c>
       <c r="AI42" s="19">
         <v>-52</v>
       </c>
       <c r="AJ42" s="18">
         <v>-43</v>
       </c>
       <c r="AK42" s="18">
         <v>-48</v>
       </c>
       <c r="AL42" s="19">
         <v>-103</v>
       </c>
       <c r="AM42" s="19">
         <v>-27</v>
       </c>
       <c r="AN42" s="18">
         <v>-15</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="3" t="s">
         <v>42</v>
       </c>
       <c r="T43" s="8">
         <v>-72</v>
       </c>
       <c r="U43" s="8">
         <v>-48</v>
       </c>
       <c r="V43" s="8">
         <v>-63</v>
       </c>
       <c r="W43" s="8">
         <v>-84</v>
       </c>
       <c r="X43" s="8">
         <v>-39</v>
       </c>
       <c r="Y43" s="8">
         <v>-70</v>
       </c>
       <c r="Z43" s="18">
         <v>-90</v>
       </c>
       <c r="AA43" s="19">
@@ -7006,52 +7101,55 @@
       </c>
       <c r="AG43" s="18">
         <v>-103</v>
       </c>
       <c r="AH43" s="19">
         <v>-17</v>
       </c>
       <c r="AI43" s="19">
         <v>-135</v>
       </c>
       <c r="AJ43" s="18">
         <v>-27</v>
       </c>
       <c r="AK43" s="18">
         <v>-33</v>
       </c>
       <c r="AL43" s="19">
         <v>-6</v>
       </c>
       <c r="AM43" s="19">
         <v>-33</v>
       </c>
       <c r="AN43" s="18">
         <v>-3</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="18">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="5" t="s">
         <v>46</v>
       </c>
       <c r="T44" s="8">
         <v>-49</v>
       </c>
       <c r="U44" s="8">
         <v>-35</v>
       </c>
       <c r="V44" s="8">
         <v>-33</v>
       </c>
       <c r="W44" s="8">
         <v>-77</v>
       </c>
       <c r="X44" s="8">
         <v>-65</v>
       </c>
       <c r="Y44" s="8">
         <v>-45</v>
       </c>
       <c r="Z44" s="18">
         <v>-37</v>
       </c>
       <c r="AA44" s="19">
@@ -7074,52 +7172,55 @@
       </c>
       <c r="AG44" s="18">
         <v>-36</v>
       </c>
       <c r="AH44" s="19">
         <v>-57</v>
       </c>
       <c r="AI44" s="19">
         <v>-33</v>
       </c>
       <c r="AJ44" s="18">
         <v>-19</v>
       </c>
       <c r="AK44" s="18">
         <v>-36</v>
       </c>
       <c r="AL44" s="19">
         <v>-33</v>
       </c>
       <c r="AM44" s="19">
         <v>8</v>
       </c>
       <c r="AN44" s="18">
         <v>-30</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="18">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="2">
         <v>-38</v>
       </c>
       <c r="U45" s="2">
@@ -7160,63 +7261,66 @@
       </c>
       <c r="AG45" s="24">
         <v>-28</v>
       </c>
       <c r="AH45" s="24">
         <v>-21</v>
       </c>
       <c r="AI45" s="24">
         <v>-11</v>
       </c>
       <c r="AJ45" s="24">
         <v>4</v>
       </c>
       <c r="AK45" s="24">
         <v>-23</v>
       </c>
       <c r="AL45" s="24">
         <v>-48</v>
       </c>
       <c r="AM45" s="24">
         <v>15</v>
       </c>
       <c r="AN45" s="24">
         <v>-31</v>
       </c>
+      <c r="AO45" s="24">
+        <v>-1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="Z5:AW5"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
     <mergeCell ref="Z24:AM24"/>
     <mergeCell ref="Z31:AM31"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="Z9:AM9"/>
-    <mergeCell ref="A7:A8"/>
-[...4 lines deleted...]
-    <mergeCell ref="T7:Y7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>