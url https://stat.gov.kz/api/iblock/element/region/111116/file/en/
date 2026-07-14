--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -4249,51 +4249,51 @@
       <c r="AI53" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A29:AQ29"/>
     <mergeCell ref="AL7:AQ7"/>
     <mergeCell ref="A5:AQ5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="A9:AQ9"/>
     <mergeCell ref="A22:AQ22"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CA45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="Y1" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="3" customWidth="1"/>
     <col min="2" max="18" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="3.44140625" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:79" ht="12.6" customHeight="1"/>
     <row r="2" spans="1:79" ht="13.2" customHeight="1"/>
     <row r="3" spans="1:79" ht="12" customHeight="1"/>
     <row r="4" spans="1:79" ht="12" customHeight="1"/>
     <row r="5" spans="1:79" ht="14.4" customHeight="1">
       <c r="Z5" s="45" t="s">
         <v>32</v>
       </c>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
       <c r="AD5" s="45"/>
       <c r="AE5" s="45"/>
       <c r="AF5" s="45"/>
@@ -4705,50 +4705,53 @@
       </c>
       <c r="AH10" s="18">
         <v>-510</v>
       </c>
       <c r="AI10" s="18">
         <v>-279</v>
       </c>
       <c r="AJ10" s="18">
         <v>-297</v>
       </c>
       <c r="AK10" s="18">
         <v>-250</v>
       </c>
       <c r="AL10" s="18">
         <v>-497</v>
       </c>
       <c r="AM10" s="18">
         <v>-370</v>
       </c>
       <c r="AN10" s="18">
         <v>-157</v>
       </c>
       <c r="AO10" s="18">
         <v>-113</v>
       </c>
+      <c r="AP10" s="18">
+        <v>-305</v>
+      </c>
     </row>
     <row r="11" spans="1:79">
       <c r="A11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="T11" s="8">
         <v>172</v>
       </c>
       <c r="U11" s="8">
         <v>100</v>
       </c>
       <c r="V11" s="8">
         <v>150</v>
       </c>
       <c r="W11" s="8">
         <v>315</v>
       </c>
       <c r="X11" s="8">
         <v>243</v>
       </c>
       <c r="Y11" s="8">
         <v>338</v>
       </c>
       <c r="Z11" s="18">
         <v>328</v>
@@ -4776,50 +4779,53 @@
       </c>
       <c r="AH11" s="18">
         <v>-33</v>
       </c>
       <c r="AI11" s="18">
         <v>97</v>
       </c>
       <c r="AJ11" s="18">
         <v>55</v>
       </c>
       <c r="AK11" s="18">
         <v>14</v>
       </c>
       <c r="AL11" s="18">
         <v>-42</v>
       </c>
       <c r="AM11" s="18">
         <v>-226</v>
       </c>
       <c r="AN11" s="18">
         <v>-26</v>
       </c>
       <c r="AO11" s="18">
         <v>113</v>
       </c>
+      <c r="AP11" s="18">
+        <v>-62</v>
+      </c>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="8">
         <v>-88</v>
       </c>
       <c r="U12" s="8">
         <v>-42</v>
       </c>
       <c r="V12" s="8">
         <v>-26</v>
       </c>
       <c r="W12" s="8">
         <v>11</v>
       </c>
       <c r="X12" s="8">
         <v>-52</v>
       </c>
       <c r="Y12" s="8">
         <v>-19</v>
       </c>
       <c r="Z12" s="18">
         <v>-22</v>
@@ -4847,50 +4853,53 @@
       </c>
       <c r="AH12" s="18">
         <v>-23</v>
       </c>
       <c r="AI12" s="18">
         <v>-25</v>
       </c>
       <c r="AJ12" s="18">
         <v>-13</v>
       </c>
       <c r="AK12" s="18">
         <v>-5</v>
       </c>
       <c r="AL12" s="18">
         <v>-5</v>
       </c>
       <c r="AM12" s="18">
         <v>-1</v>
       </c>
       <c r="AN12" s="18">
         <v>31</v>
       </c>
       <c r="AO12" s="18">
         <v>-43</v>
       </c>
+      <c r="AP12" s="18">
+        <v>-9</v>
+      </c>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="T13" s="8">
         <v>-38</v>
       </c>
       <c r="U13" s="8">
         <v>-33</v>
       </c>
       <c r="V13" s="8">
         <v>-9</v>
       </c>
       <c r="W13" s="8">
         <v>-43</v>
       </c>
       <c r="X13" s="8">
         <v>-16</v>
       </c>
       <c r="Y13" s="8">
         <v>-44</v>
       </c>
       <c r="Z13" s="18">
         <v>-44</v>
@@ -4918,50 +4927,53 @@
       </c>
       <c r="AH13" s="18">
         <v>17</v>
       </c>
       <c r="AI13" s="18">
         <v>38</v>
       </c>
       <c r="AJ13" s="18">
         <v>13</v>
       </c>
       <c r="AK13" s="18">
         <v>-19</v>
       </c>
       <c r="AL13" s="18">
         <v>-45</v>
       </c>
       <c r="AM13" s="18">
         <v>-28</v>
       </c>
       <c r="AN13" s="18">
         <v>-8</v>
       </c>
       <c r="AO13" s="18">
         <v>-80</v>
       </c>
+      <c r="AP13" s="18">
+        <v>14</v>
+      </c>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="8">
         <v>-51</v>
       </c>
       <c r="U14" s="8">
         <v>-88</v>
       </c>
       <c r="V14" s="8">
         <v>-136</v>
       </c>
       <c r="W14" s="8">
         <v>-93</v>
       </c>
       <c r="X14" s="8">
         <v>-63</v>
       </c>
       <c r="Y14" s="8">
         <v>-78</v>
       </c>
       <c r="Z14" s="18">
         <v>-83</v>
@@ -4989,50 +5001,53 @@
       </c>
       <c r="AH14" s="18">
         <v>-102</v>
       </c>
       <c r="AI14" s="18">
         <v>-55</v>
       </c>
       <c r="AJ14" s="18">
         <v>-62</v>
       </c>
       <c r="AK14" s="18">
         <v>-34</v>
       </c>
       <c r="AL14" s="18">
         <v>-110</v>
       </c>
       <c r="AM14" s="18">
         <v>-55</v>
       </c>
       <c r="AN14" s="18">
         <v>-21</v>
       </c>
       <c r="AO14" s="18" t="s">
         <v>36</v>
       </c>
+      <c r="AP14" s="18">
+        <v>-52</v>
+      </c>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T15" s="8">
         <v>-30</v>
       </c>
       <c r="U15" s="8">
         <v>-89</v>
       </c>
       <c r="V15" s="8">
         <v>-74</v>
       </c>
       <c r="W15" s="8">
         <v>-17</v>
       </c>
       <c r="X15" s="8">
         <v>-34</v>
       </c>
       <c r="Y15" s="8">
         <v>-34</v>
       </c>
       <c r="Z15" s="18">
         <v>-58</v>
@@ -5060,50 +5075,53 @@
       </c>
       <c r="AH15" s="18">
         <v>-70</v>
       </c>
       <c r="AI15" s="18">
         <v>-38</v>
       </c>
       <c r="AJ15" s="18">
         <v>-99</v>
       </c>
       <c r="AK15" s="18">
         <v>-24</v>
       </c>
       <c r="AL15" s="18">
         <v>-51</v>
       </c>
       <c r="AM15" s="18">
         <v>-6</v>
       </c>
       <c r="AN15" s="18">
         <v>-24</v>
       </c>
       <c r="AO15" s="18">
         <v>-45</v>
       </c>
+      <c r="AP15" s="18">
+        <v>-86</v>
+      </c>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T16" s="8">
         <v>5</v>
       </c>
       <c r="U16" s="8">
         <v>-44</v>
       </c>
       <c r="V16" s="8">
         <v>-56</v>
       </c>
       <c r="W16" s="8">
         <v>-79</v>
       </c>
       <c r="X16" s="8">
         <v>-60</v>
       </c>
       <c r="Y16" s="8">
         <v>-66</v>
       </c>
       <c r="Z16" s="18">
         <v>-70</v>
@@ -5131,52 +5149,55 @@
       </c>
       <c r="AH16" s="18">
         <v>-35</v>
       </c>
       <c r="AI16" s="18">
         <v>-32</v>
       </c>
       <c r="AJ16" s="18">
         <v>-62</v>
       </c>
       <c r="AK16" s="18">
         <v>-22</v>
       </c>
       <c r="AL16" s="18">
         <v>-50</v>
       </c>
       <c r="AM16" s="18">
         <v>10</v>
       </c>
       <c r="AN16" s="18">
         <v>19</v>
       </c>
       <c r="AO16" s="18">
         <v>-16</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="18">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="T17" s="8">
         <v>-15</v>
       </c>
       <c r="U17" s="8">
         <v>-21</v>
       </c>
       <c r="V17" s="8">
         <v>-33</v>
       </c>
       <c r="W17" s="8">
         <v>-37</v>
       </c>
       <c r="X17" s="8">
         <v>-44</v>
       </c>
       <c r="Y17" s="8">
         <v>-26</v>
       </c>
       <c r="Z17" s="18">
         <v>-28</v>
       </c>
       <c r="AA17" s="18">
@@ -5202,52 +5223,55 @@
       </c>
       <c r="AH17" s="18">
         <v>1</v>
       </c>
       <c r="AI17" s="18">
         <v>-4</v>
       </c>
       <c r="AJ17" s="18">
         <v>10</v>
       </c>
       <c r="AK17" s="18">
         <v>-15</v>
       </c>
       <c r="AL17" s="18">
         <v>12</v>
       </c>
       <c r="AM17" s="18">
         <v>2</v>
       </c>
       <c r="AN17" s="18">
         <v>-3</v>
       </c>
       <c r="AO17" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="18">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T18" s="8">
         <v>-64</v>
       </c>
       <c r="U18" s="8">
         <v>-46</v>
       </c>
       <c r="V18" s="8">
         <v>-43</v>
       </c>
       <c r="W18" s="8">
         <v>-17</v>
       </c>
       <c r="X18" s="8">
         <v>-104</v>
       </c>
       <c r="Y18" s="8">
         <v>-14</v>
       </c>
       <c r="Z18" s="18">
         <v>-47</v>
       </c>
       <c r="AA18" s="18">
@@ -5273,52 +5297,55 @@
       </c>
       <c r="AH18" s="18">
         <v>-17</v>
       </c>
       <c r="AI18" s="18">
         <v>-49</v>
       </c>
       <c r="AJ18" s="18">
         <v>-22</v>
       </c>
       <c r="AK18" s="18">
         <v>17</v>
       </c>
       <c r="AL18" s="18">
         <v>-30</v>
       </c>
       <c r="AM18" s="18">
         <v>-16</v>
       </c>
       <c r="AN18" s="18">
         <v>-33</v>
       </c>
       <c r="AO18" s="18">
         <v>-21</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="18">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="T19" s="8">
         <v>-33</v>
       </c>
       <c r="U19" s="8">
         <v>5</v>
       </c>
       <c r="V19" s="8">
         <v>-31</v>
       </c>
       <c r="W19" s="8">
         <v>-86</v>
       </c>
       <c r="X19" s="8">
         <v>-79</v>
       </c>
       <c r="Y19" s="8">
         <v>-11</v>
       </c>
       <c r="Z19" s="18">
         <v>-26</v>
       </c>
       <c r="AA19" s="18">
@@ -5344,52 +5371,55 @@
       </c>
       <c r="AH19" s="18">
         <v>-32</v>
       </c>
       <c r="AI19" s="18">
         <v>-12</v>
       </c>
       <c r="AJ19" s="18">
         <v>-22</v>
       </c>
       <c r="AK19" s="18">
         <v>-10</v>
       </c>
       <c r="AL19" s="18">
         <v>-15</v>
       </c>
       <c r="AM19" s="18">
         <v>-10</v>
       </c>
       <c r="AN19" s="18">
         <v>8</v>
       </c>
       <c r="AO19" s="18">
         <v>-5</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="18">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="3" t="s">
         <v>41</v>
       </c>
       <c r="T20" s="8">
         <v>-75</v>
       </c>
       <c r="U20" s="8">
         <v>-27</v>
       </c>
       <c r="V20" s="8">
         <v>-113</v>
       </c>
       <c r="W20" s="8">
         <v>-85</v>
       </c>
       <c r="X20" s="8">
         <v>-85</v>
       </c>
       <c r="Y20" s="8">
         <v>-83</v>
       </c>
       <c r="Z20" s="18">
         <v>-104</v>
       </c>
       <c r="AA20" s="18">
@@ -5415,52 +5445,55 @@
       </c>
       <c r="AH20" s="18">
         <v>-94</v>
       </c>
       <c r="AI20" s="18">
         <v>-52</v>
       </c>
       <c r="AJ20" s="18">
         <v>-43</v>
       </c>
       <c r="AK20" s="18">
         <v>-48</v>
       </c>
       <c r="AL20" s="18">
         <v>-103</v>
       </c>
       <c r="AM20" s="18">
         <v>-27</v>
       </c>
       <c r="AN20" s="18">
         <v>-15</v>
       </c>
       <c r="AO20" s="18">
         <v>30</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="18">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="3" t="s">
         <v>42</v>
       </c>
       <c r="T21" s="8">
         <v>-72</v>
       </c>
       <c r="U21" s="8">
         <v>-48</v>
       </c>
       <c r="V21" s="8">
         <v>-63</v>
       </c>
       <c r="W21" s="8">
         <v>-84</v>
       </c>
       <c r="X21" s="8">
         <v>-39</v>
       </c>
       <c r="Y21" s="8">
         <v>-70</v>
       </c>
       <c r="Z21" s="18">
         <v>-90</v>
       </c>
       <c r="AA21" s="18">
@@ -5486,52 +5519,55 @@
       </c>
       <c r="AH21" s="18">
         <v>-17</v>
       </c>
       <c r="AI21" s="18">
         <v>-135</v>
       </c>
       <c r="AJ21" s="18">
         <v>-27</v>
       </c>
       <c r="AK21" s="18">
         <v>-33</v>
       </c>
       <c r="AL21" s="18">
         <v>-6</v>
       </c>
       <c r="AM21" s="18">
         <v>-33</v>
       </c>
       <c r="AN21" s="18">
         <v>-3</v>
       </c>
       <c r="AO21" s="18">
         <v>-46</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="18">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T22" s="8">
         <v>-49</v>
       </c>
       <c r="U22" s="8">
         <v>-35</v>
       </c>
       <c r="V22" s="8">
         <v>-33</v>
       </c>
       <c r="W22" s="8">
         <v>-77</v>
       </c>
       <c r="X22" s="8">
         <v>-65</v>
       </c>
       <c r="Y22" s="8">
         <v>-45</v>
       </c>
       <c r="Z22" s="18">
         <v>-37</v>
       </c>
       <c r="AA22" s="18">
@@ -5557,52 +5593,55 @@
       </c>
       <c r="AH22" s="18">
         <v>-57</v>
       </c>
       <c r="AI22" s="18">
         <v>-33</v>
       </c>
       <c r="AJ22" s="18">
         <v>-19</v>
       </c>
       <c r="AK22" s="18">
         <v>-36</v>
       </c>
       <c r="AL22" s="18">
         <v>-33</v>
       </c>
       <c r="AM22" s="18">
         <v>8</v>
       </c>
       <c r="AN22" s="18">
         <v>-30</v>
       </c>
       <c r="AO22" s="18">
         <v>-7</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="18">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T23" s="8">
         <v>-72</v>
       </c>
       <c r="U23" s="8">
         <v>-40</v>
       </c>
       <c r="V23" s="8">
         <v>-11</v>
       </c>
       <c r="W23" s="8">
         <v>-8</v>
       </c>
       <c r="X23" s="8">
         <v>-63</v>
       </c>
       <c r="Y23" s="8">
         <v>-13</v>
       </c>
       <c r="Z23" s="18">
         <v>-36</v>
       </c>
       <c r="AA23" s="18">
@@ -5628,97 +5667,101 @@
       </c>
       <c r="AH23" s="18">
         <v>-48</v>
       </c>
       <c r="AI23" s="18">
         <v>21</v>
       </c>
       <c r="AJ23" s="18">
         <v>-6</v>
       </c>
       <c r="AK23" s="18">
         <v>-35</v>
       </c>
       <c r="AL23" s="18">
         <v>-19</v>
       </c>
       <c r="AM23" s="18">
         <v>12</v>
       </c>
       <c r="AN23" s="18">
         <v>-52</v>
       </c>
       <c r="AO23" s="18">
         <v>-7</v>
       </c>
-    </row>
-    <row r="24" spans="1:41" s="1" customFormat="1">
+      <c r="AP23" s="18">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42" s="1" customFormat="1">
       <c r="A24" s="33"/>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="33"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="33"/>
       <c r="P24" s="33"/>
       <c r="Q24" s="33"/>
       <c r="R24" s="33"/>
       <c r="S24" s="33"/>
       <c r="T24" s="33"/>
       <c r="U24" s="33"/>
       <c r="V24" s="33"/>
       <c r="W24" s="33"/>
       <c r="X24" s="33"/>
       <c r="Y24" s="33"/>
       <c r="Z24" s="43" t="s">
         <v>18</v>
       </c>
       <c r="AA24" s="43"/>
       <c r="AB24" s="43"/>
       <c r="AC24" s="43"/>
       <c r="AD24" s="43"/>
       <c r="AE24" s="43"/>
       <c r="AF24" s="43"/>
       <c r="AG24" s="43"/>
       <c r="AH24" s="43"/>
       <c r="AI24" s="43"/>
       <c r="AJ24" s="43"/>
       <c r="AK24" s="43"/>
       <c r="AL24" s="43"/>
       <c r="AM24" s="43"/>
       <c r="AN24" s="3"/>
       <c r="AO24" s="3"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24" s="3"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="3">
         <v>50</v>
       </c>
       <c r="C25" s="3">
         <v>117</v>
       </c>
       <c r="D25" s="3">
         <v>-23</v>
       </c>
       <c r="E25" s="3">
         <v>-47</v>
       </c>
       <c r="F25" s="3">
         <v>-113</v>
       </c>
       <c r="G25" s="3">
         <v>-346</v>
       </c>
       <c r="H25" s="3">
         <v>-254</v>
       </c>
       <c r="I25" s="3">
@@ -5798,52 +5841,55 @@
       </c>
       <c r="AH25" s="18">
         <v>-128</v>
       </c>
       <c r="AI25" s="18">
         <v>116</v>
       </c>
       <c r="AJ25" s="18">
         <v>-69</v>
       </c>
       <c r="AK25" s="18">
         <v>-12</v>
       </c>
       <c r="AL25" s="18">
         <v>11</v>
       </c>
       <c r="AM25" s="18">
         <v>-206</v>
       </c>
       <c r="AN25" s="18">
         <v>-21</v>
       </c>
       <c r="AO25" s="18">
         <v>108</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="18">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="T26" s="8">
         <v>180</v>
       </c>
       <c r="U26" s="8">
         <v>64</v>
       </c>
       <c r="V26" s="8">
         <v>145</v>
       </c>
       <c r="W26" s="8">
         <v>313</v>
       </c>
       <c r="X26" s="8">
         <v>274</v>
       </c>
       <c r="Y26" s="8">
         <v>338</v>
       </c>
       <c r="Z26" s="18">
         <v>351</v>
       </c>
       <c r="AA26" s="18">
@@ -5869,52 +5915,55 @@
       </c>
       <c r="AH26" s="18">
         <v>-2</v>
       </c>
       <c r="AI26" s="18">
         <v>151</v>
       </c>
       <c r="AJ26" s="18">
         <v>43</v>
       </c>
       <c r="AK26" s="18">
         <v>-18</v>
       </c>
       <c r="AL26" s="18">
         <v>43</v>
       </c>
       <c r="AM26" s="18">
         <v>-212</v>
       </c>
       <c r="AN26" s="18">
         <v>-15</v>
       </c>
       <c r="AO26" s="18">
         <v>133</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="18">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="8">
         <v>-83</v>
       </c>
       <c r="U27" s="8">
         <v>-31</v>
       </c>
       <c r="V27" s="8">
         <v>-17</v>
       </c>
       <c r="W27" s="8">
         <v>8</v>
       </c>
       <c r="X27" s="8">
         <v>-48</v>
       </c>
       <c r="Y27" s="8">
         <v>-5</v>
       </c>
       <c r="Z27" s="18">
         <v>-19</v>
       </c>
       <c r="AA27" s="18">
@@ -5940,52 +5989,55 @@
       </c>
       <c r="AH27" s="18">
         <v>-23</v>
       </c>
       <c r="AI27" s="18">
         <v>-10</v>
       </c>
       <c r="AJ27" s="18">
         <v>-17</v>
       </c>
       <c r="AK27" s="18">
         <v>7</v>
       </c>
       <c r="AL27" s="18">
         <v>9</v>
       </c>
       <c r="AM27" s="18">
         <v>7</v>
       </c>
       <c r="AN27" s="18">
         <v>31</v>
       </c>
       <c r="AO27" s="18">
         <v>-39</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="18">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T28" s="8">
         <v>-8</v>
       </c>
       <c r="U28" s="8">
         <v>-45</v>
       </c>
       <c r="V28" s="8">
         <v>-70</v>
       </c>
       <c r="W28" s="8">
         <v>-76</v>
       </c>
       <c r="X28" s="8">
         <v>-38</v>
       </c>
       <c r="Y28" s="8">
         <v>-18</v>
       </c>
       <c r="Z28" s="18">
         <v>-40</v>
       </c>
       <c r="AA28" s="18">
@@ -6011,52 +6063,55 @@
       </c>
       <c r="AH28" s="18">
         <v>-42</v>
       </c>
       <c r="AI28" s="18">
         <v>-65</v>
       </c>
       <c r="AJ28" s="18">
         <v>-20</v>
       </c>
       <c r="AK28" s="18">
         <v>-16</v>
       </c>
       <c r="AL28" s="18">
         <v>-51</v>
       </c>
       <c r="AM28" s="18">
         <v>-7</v>
       </c>
       <c r="AN28" s="18">
         <v>-10</v>
       </c>
       <c r="AO28" s="18">
         <v>19</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="18">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T29" s="8">
         <v>-3</v>
       </c>
       <c r="U29" s="8">
         <v>-73</v>
       </c>
       <c r="V29" s="8">
         <v>-53</v>
       </c>
       <c r="W29" s="8">
         <v>11</v>
       </c>
       <c r="X29" s="8">
         <v>39</v>
       </c>
       <c r="Y29" s="8">
         <v>8</v>
       </c>
       <c r="Z29" s="18">
         <v>2</v>
       </c>
       <c r="AA29" s="18" t="s">
@@ -6082,52 +6137,55 @@
       </c>
       <c r="AH29" s="18">
         <v>-34</v>
       </c>
       <c r="AI29" s="18">
         <v>8</v>
       </c>
       <c r="AJ29" s="18">
         <v>-65</v>
       </c>
       <c r="AK29" s="18">
         <v>27</v>
       </c>
       <c r="AL29" s="18">
         <v>-19</v>
       </c>
       <c r="AM29" s="18">
         <v>9</v>
       </c>
       <c r="AN29" s="18">
         <v>-6</v>
       </c>
       <c r="AO29" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="18">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T30" s="8">
         <v>-34</v>
       </c>
       <c r="U30" s="8">
         <v>-9</v>
       </c>
       <c r="V30" s="8">
         <v>3</v>
       </c>
       <c r="W30" s="8">
         <v>-12</v>
       </c>
       <c r="X30" s="8">
         <v>-37</v>
       </c>
       <c r="Y30" s="8">
         <v>17</v>
       </c>
       <c r="Z30" s="18">
         <v>-8</v>
       </c>
       <c r="AA30" s="18">
@@ -6153,97 +6211,101 @@
       </c>
       <c r="AH30" s="18">
         <v>-27</v>
       </c>
       <c r="AI30" s="18">
         <v>32</v>
       </c>
       <c r="AJ30" s="18">
         <v>-10</v>
       </c>
       <c r="AK30" s="18">
         <v>-12</v>
       </c>
       <c r="AL30" s="18">
         <v>29</v>
       </c>
       <c r="AM30" s="18">
         <v>-3</v>
       </c>
       <c r="AN30" s="18">
         <v>-21</v>
       </c>
       <c r="AO30" s="18">
         <v>-6</v>
       </c>
-    </row>
-    <row r="31" spans="1:41" s="1" customFormat="1">
+      <c r="AP30" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42" s="1" customFormat="1">
       <c r="A31" s="33"/>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="33"/>
       <c r="H31" s="33"/>
       <c r="I31" s="33"/>
       <c r="J31" s="33"/>
       <c r="K31" s="33"/>
       <c r="L31" s="33"/>
       <c r="M31" s="33"/>
       <c r="N31" s="33"/>
       <c r="O31" s="33"/>
       <c r="P31" s="33"/>
       <c r="Q31" s="33"/>
       <c r="R31" s="33"/>
       <c r="S31" s="33"/>
       <c r="T31" s="33"/>
       <c r="U31" s="33"/>
       <c r="V31" s="33"/>
       <c r="W31" s="33"/>
       <c r="X31" s="33"/>
       <c r="Y31" s="33"/>
       <c r="Z31" s="43" t="s">
         <v>17</v>
       </c>
       <c r="AA31" s="43"/>
       <c r="AB31" s="43"/>
       <c r="AC31" s="43"/>
       <c r="AD31" s="43"/>
       <c r="AE31" s="43"/>
       <c r="AF31" s="43"/>
       <c r="AG31" s="43"/>
       <c r="AH31" s="43"/>
       <c r="AI31" s="43"/>
       <c r="AJ31" s="43"/>
       <c r="AK31" s="43"/>
       <c r="AL31" s="43"/>
       <c r="AM31" s="43"/>
       <c r="AN31" s="3"/>
       <c r="AO31" s="3"/>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31" s="3"/>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="3">
         <v>-2</v>
       </c>
       <c r="C32" s="3">
         <v>-904</v>
       </c>
       <c r="D32" s="3">
         <v>-713</v>
       </c>
       <c r="E32" s="3">
         <v>-632</v>
       </c>
       <c r="F32" s="3">
         <v>-627</v>
       </c>
       <c r="G32" s="3">
         <v>-925</v>
       </c>
       <c r="H32" s="3">
         <v>-850</v>
       </c>
       <c r="I32" s="3">
@@ -6323,52 +6385,55 @@
       </c>
       <c r="AH32" s="19">
         <v>-382</v>
       </c>
       <c r="AI32" s="19">
         <v>-395</v>
       </c>
       <c r="AJ32" s="18">
         <v>-228</v>
       </c>
       <c r="AK32" s="18">
         <v>-238</v>
       </c>
       <c r="AL32" s="19">
         <v>-508</v>
       </c>
       <c r="AM32" s="19">
         <v>-164</v>
       </c>
       <c r="AN32" s="18">
         <v>-136</v>
       </c>
       <c r="AO32" s="18">
         <v>-221</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="18">
+        <v>-179</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="T33" s="8">
         <v>-8</v>
       </c>
       <c r="U33" s="8">
         <v>36</v>
       </c>
       <c r="V33" s="8">
         <v>5</v>
       </c>
       <c r="W33" s="8">
         <v>2</v>
       </c>
       <c r="X33" s="8">
         <v>-31</v>
       </c>
       <c r="Y33" s="8" t="s">
         <v>36</v>
       </c>
       <c r="Z33" s="18">
         <v>-23</v>
       </c>
       <c r="AA33" s="19">
@@ -6394,52 +6459,55 @@
       </c>
       <c r="AH33" s="19">
         <v>-31</v>
       </c>
       <c r="AI33" s="19">
         <v>-54</v>
       </c>
       <c r="AJ33" s="18">
         <v>12</v>
       </c>
       <c r="AK33" s="18">
         <v>32</v>
       </c>
       <c r="AL33" s="19">
         <v>-85</v>
       </c>
       <c r="AM33" s="19">
         <v>-14</v>
       </c>
       <c r="AN33" s="18">
         <v>-11</v>
       </c>
       <c r="AO33" s="18">
         <v>-20</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="T34" s="8">
         <v>-5</v>
       </c>
       <c r="U34" s="8">
         <v>-11</v>
       </c>
       <c r="V34" s="8">
         <v>-9</v>
       </c>
       <c r="W34" s="8">
         <v>3</v>
       </c>
       <c r="X34" s="8">
         <v>-4</v>
       </c>
       <c r="Y34" s="8">
         <v>-14</v>
       </c>
       <c r="Z34" s="18">
         <v>-3</v>
       </c>
       <c r="AA34" s="19">
@@ -6465,52 +6533,55 @@
       </c>
       <c r="AH34" s="19" t="s">
         <v>36</v>
       </c>
       <c r="AI34" s="19">
         <v>-15</v>
       </c>
       <c r="AJ34" s="18">
         <v>4</v>
       </c>
       <c r="AK34" s="18">
         <v>-12</v>
       </c>
       <c r="AL34" s="19">
         <v>-14</v>
       </c>
       <c r="AM34" s="19">
         <v>-8</v>
       </c>
       <c r="AN34" s="8" t="s">
         <v>36</v>
       </c>
       <c r="AO34" s="18">
         <v>-4</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="19">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="T35" s="8">
         <v>-38</v>
       </c>
       <c r="U35" s="8">
         <v>-33</v>
       </c>
       <c r="V35" s="8">
         <v>-9</v>
       </c>
       <c r="W35" s="8">
         <v>-43</v>
       </c>
       <c r="X35" s="8">
         <v>-16</v>
       </c>
       <c r="Y35" s="8">
         <v>-44</v>
       </c>
       <c r="Z35" s="18">
         <v>-44</v>
       </c>
       <c r="AA35" s="19">
@@ -6536,52 +6607,55 @@
       </c>
       <c r="AH35" s="19">
         <v>17</v>
       </c>
       <c r="AI35" s="19">
         <v>38</v>
       </c>
       <c r="AJ35" s="18">
         <v>13</v>
       </c>
       <c r="AK35" s="18">
         <v>-19</v>
       </c>
       <c r="AL35" s="19">
         <v>-45</v>
       </c>
       <c r="AM35" s="19">
         <v>-28</v>
       </c>
       <c r="AN35" s="18">
         <v>-8</v>
       </c>
       <c r="AO35" s="18">
         <v>-80</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="8">
         <v>-43</v>
       </c>
       <c r="U36" s="8">
         <v>-43</v>
       </c>
       <c r="V36" s="8">
         <v>-66</v>
       </c>
       <c r="W36" s="8">
         <v>-17</v>
       </c>
       <c r="X36" s="8">
         <v>-25</v>
       </c>
       <c r="Y36" s="8">
         <v>-60</v>
       </c>
       <c r="Z36" s="18">
         <v>-43</v>
       </c>
       <c r="AA36" s="19">
@@ -6607,52 +6681,55 @@
       </c>
       <c r="AH36" s="19">
         <v>-60</v>
       </c>
       <c r="AI36" s="19">
         <v>10</v>
       </c>
       <c r="AJ36" s="18">
         <v>-42</v>
       </c>
       <c r="AK36" s="18">
         <v>-18</v>
       </c>
       <c r="AL36" s="19">
         <v>-59</v>
       </c>
       <c r="AM36" s="19">
         <v>-48</v>
       </c>
       <c r="AN36" s="18">
         <v>-11</v>
       </c>
       <c r="AO36" s="18">
         <v>-19</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="19">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T37" s="8">
         <v>-27</v>
       </c>
       <c r="U37" s="8">
         <v>-16</v>
       </c>
       <c r="V37" s="8">
         <v>-21</v>
       </c>
       <c r="W37" s="8">
         <v>-28</v>
       </c>
       <c r="X37" s="8">
         <v>-73</v>
       </c>
       <c r="Y37" s="8">
         <v>-42</v>
       </c>
       <c r="Z37" s="18">
         <v>-60</v>
       </c>
       <c r="AA37" s="19">
@@ -6678,52 +6755,55 @@
       </c>
       <c r="AH37" s="19">
         <v>-36</v>
       </c>
       <c r="AI37" s="19">
         <v>-46</v>
       </c>
       <c r="AJ37" s="18">
         <v>-34</v>
       </c>
       <c r="AK37" s="18">
         <v>-51</v>
       </c>
       <c r="AL37" s="19">
         <v>-32</v>
       </c>
       <c r="AM37" s="19">
         <v>-15</v>
       </c>
       <c r="AN37" s="18">
         <v>-18</v>
       </c>
       <c r="AO37" s="18">
         <v>-46</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="19">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T38" s="8">
         <v>5</v>
       </c>
       <c r="U38" s="8">
         <v>-44</v>
       </c>
       <c r="V38" s="8">
         <v>-56</v>
       </c>
       <c r="W38" s="8">
         <v>-79</v>
       </c>
       <c r="X38" s="8">
         <v>-60</v>
       </c>
       <c r="Y38" s="8">
         <v>-66</v>
       </c>
       <c r="Z38" s="18">
         <v>-70</v>
       </c>
       <c r="AA38" s="19">
@@ -6749,52 +6829,55 @@
       </c>
       <c r="AH38" s="19">
         <v>-35</v>
       </c>
       <c r="AI38" s="19">
         <v>-32</v>
       </c>
       <c r="AJ38" s="18">
         <v>-62</v>
       </c>
       <c r="AK38" s="18">
         <v>-22</v>
       </c>
       <c r="AL38" s="19">
         <v>-50</v>
       </c>
       <c r="AM38" s="19">
         <v>10</v>
       </c>
       <c r="AN38" s="18">
         <v>19</v>
       </c>
       <c r="AO38" s="18">
         <v>-16</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="19">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="T39" s="8">
         <v>-15</v>
       </c>
       <c r="U39" s="8">
         <v>-21</v>
       </c>
       <c r="V39" s="8">
         <v>-33</v>
       </c>
       <c r="W39" s="8">
         <v>-37</v>
       </c>
       <c r="X39" s="8">
         <v>-44</v>
       </c>
       <c r="Y39" s="8">
         <v>-26</v>
       </c>
       <c r="Z39" s="18">
         <v>-28</v>
       </c>
       <c r="AA39" s="19">
@@ -6820,52 +6903,55 @@
       </c>
       <c r="AH39" s="19">
         <v>1</v>
       </c>
       <c r="AI39" s="19">
         <v>-4</v>
       </c>
       <c r="AJ39" s="18">
         <v>10</v>
       </c>
       <c r="AK39" s="18">
         <v>-15</v>
       </c>
       <c r="AL39" s="19">
         <v>12</v>
       </c>
       <c r="AM39" s="19">
         <v>2</v>
       </c>
       <c r="AN39" s="18">
         <v>-3</v>
       </c>
       <c r="AO39" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="19">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T40" s="8">
         <v>-64</v>
       </c>
       <c r="U40" s="8">
         <v>-46</v>
       </c>
       <c r="V40" s="8">
         <v>-43</v>
       </c>
       <c r="W40" s="8">
         <v>-17</v>
       </c>
       <c r="X40" s="8">
         <v>-104</v>
       </c>
       <c r="Y40" s="8">
         <v>-14</v>
       </c>
       <c r="Z40" s="18">
         <v>-47</v>
       </c>
       <c r="AA40" s="19">
@@ -6891,52 +6977,55 @@
       </c>
       <c r="AH40" s="19">
         <v>-17</v>
       </c>
       <c r="AI40" s="19">
         <v>-49</v>
       </c>
       <c r="AJ40" s="18">
         <v>-22</v>
       </c>
       <c r="AK40" s="18">
         <v>17</v>
       </c>
       <c r="AL40" s="19">
         <v>-30</v>
       </c>
       <c r="AM40" s="19">
         <v>-16</v>
       </c>
       <c r="AN40" s="18">
         <v>-33</v>
       </c>
       <c r="AO40" s="18">
         <v>-21</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="19">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="3" t="s">
         <v>45</v>
       </c>
       <c r="T41" s="8">
         <v>-33</v>
       </c>
       <c r="U41" s="8">
         <v>5</v>
       </c>
       <c r="V41" s="8">
         <v>-31</v>
       </c>
       <c r="W41" s="8">
         <v>-86</v>
       </c>
       <c r="X41" s="8">
         <v>-79</v>
       </c>
       <c r="Y41" s="8">
         <v>-11</v>
       </c>
       <c r="Z41" s="18">
         <v>-26</v>
       </c>
       <c r="AA41" s="19">
@@ -6962,52 +7051,55 @@
       </c>
       <c r="AH41" s="19">
         <v>-32</v>
       </c>
       <c r="AI41" s="19">
         <v>-12</v>
       </c>
       <c r="AJ41" s="18">
         <v>-22</v>
       </c>
       <c r="AK41" s="18">
         <v>-10</v>
       </c>
       <c r="AL41" s="19">
         <v>-15</v>
       </c>
       <c r="AM41" s="19">
         <v>-10</v>
       </c>
       <c r="AN41" s="18">
         <v>8</v>
       </c>
       <c r="AO41" s="18">
         <v>-5</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="19">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="3" t="s">
         <v>41</v>
       </c>
       <c r="T42" s="8">
         <v>-75</v>
       </c>
       <c r="U42" s="8">
         <v>-27</v>
       </c>
       <c r="V42" s="8">
         <v>-113</v>
       </c>
       <c r="W42" s="8">
         <v>-85</v>
       </c>
       <c r="X42" s="8">
         <v>-85</v>
       </c>
       <c r="Y42" s="8">
         <v>-83</v>
       </c>
       <c r="Z42" s="18">
         <v>-104</v>
       </c>
       <c r="AA42" s="19">
@@ -7033,52 +7125,55 @@
       </c>
       <c r="AH42" s="19">
         <v>-94</v>
       </c>
       <c r="AI42" s="19">
         <v>-52</v>
       </c>
       <c r="AJ42" s="18">
         <v>-43</v>
       </c>
       <c r="AK42" s="18">
         <v>-48</v>
       </c>
       <c r="AL42" s="19">
         <v>-103</v>
       </c>
       <c r="AM42" s="19">
         <v>-27</v>
       </c>
       <c r="AN42" s="18">
         <v>-15</v>
       </c>
       <c r="AO42" s="18">
         <v>30</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="19">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="3" t="s">
         <v>42</v>
       </c>
       <c r="T43" s="8">
         <v>-72</v>
       </c>
       <c r="U43" s="8">
         <v>-48</v>
       </c>
       <c r="V43" s="8">
         <v>-63</v>
       </c>
       <c r="W43" s="8">
         <v>-84</v>
       </c>
       <c r="X43" s="8">
         <v>-39</v>
       </c>
       <c r="Y43" s="8">
         <v>-70</v>
       </c>
       <c r="Z43" s="18">
         <v>-90</v>
       </c>
       <c r="AA43" s="19">
@@ -7104,52 +7199,55 @@
       </c>
       <c r="AH43" s="19">
         <v>-17</v>
       </c>
       <c r="AI43" s="19">
         <v>-135</v>
       </c>
       <c r="AJ43" s="18">
         <v>-27</v>
       </c>
       <c r="AK43" s="18">
         <v>-33</v>
       </c>
       <c r="AL43" s="19">
         <v>-6</v>
       </c>
       <c r="AM43" s="19">
         <v>-33</v>
       </c>
       <c r="AN43" s="18">
         <v>-3</v>
       </c>
       <c r="AO43" s="18">
         <v>-46</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="19">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="5" t="s">
         <v>46</v>
       </c>
       <c r="T44" s="8">
         <v>-49</v>
       </c>
       <c r="U44" s="8">
         <v>-35</v>
       </c>
       <c r="V44" s="8">
         <v>-33</v>
       </c>
       <c r="W44" s="8">
         <v>-77</v>
       </c>
       <c r="X44" s="8">
         <v>-65</v>
       </c>
       <c r="Y44" s="8">
         <v>-45</v>
       </c>
       <c r="Z44" s="18">
         <v>-37</v>
       </c>
       <c r="AA44" s="19">
@@ -7175,52 +7273,55 @@
       </c>
       <c r="AH44" s="19">
         <v>-57</v>
       </c>
       <c r="AI44" s="19">
         <v>-33</v>
       </c>
       <c r="AJ44" s="18">
         <v>-19</v>
       </c>
       <c r="AK44" s="18">
         <v>-36</v>
       </c>
       <c r="AL44" s="19">
         <v>-33</v>
       </c>
       <c r="AM44" s="19">
         <v>8</v>
       </c>
       <c r="AN44" s="18">
         <v>-30</v>
       </c>
       <c r="AO44" s="18">
         <v>-7</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="19">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="2">
         <v>-38</v>
       </c>
       <c r="U45" s="2">
@@ -7263,50 +7364,53 @@
         <v>-28</v>
       </c>
       <c r="AH45" s="24">
         <v>-21</v>
       </c>
       <c r="AI45" s="24">
         <v>-11</v>
       </c>
       <c r="AJ45" s="24">
         <v>4</v>
       </c>
       <c r="AK45" s="24">
         <v>-23</v>
       </c>
       <c r="AL45" s="24">
         <v>-48</v>
       </c>
       <c r="AM45" s="24">
         <v>15</v>
       </c>
       <c r="AN45" s="24">
         <v>-31</v>
       </c>
       <c r="AO45" s="24">
         <v>-1</v>
+      </c>
+      <c r="AP45" s="24">
+        <v>-20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="Z24:AM24"/>
     <mergeCell ref="Z31:AM31"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="Z9:AM9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">