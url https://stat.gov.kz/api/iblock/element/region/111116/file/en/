--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,213 +1,338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Mig\месяц\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0770C4DF-392D-4B70-9764-828CD98F58BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="96" yWindow="216" windowWidth="23256" windowHeight="13176" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Total population" sheetId="1" r:id="rId1"/>
-    <sheet name="Total population  2024-2026" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Total population  " sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="87">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Zaysan district</t>
   </si>
   <si>
     <t>Altai district</t>
   </si>
   <si>
     <t>Katon-Karagay district</t>
   </si>
   <si>
-    <t>Samar district</t>
-[...1 lines deleted...]
-  <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
-    <t>Total migration increase (decrease) in the population of the Shygys Kazakhstan region</t>
-[...1 lines deleted...]
-  <si>
     <t>people</t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Uskemen c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
     <t>Shemonaikhi district</t>
   </si>
   <si>
     <t>district Markakol</t>
   </si>
   <si>
     <t>district Samara</t>
   </si>
   <si>
     <t>district Ulken Naryn</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Symbols</t>
+  </si>
+  <si>
+    <t>"-" no phenomenon</t>
+  </si>
+  <si>
+    <t>"0,0"- insignificant amount</t>
+  </si>
+  <si>
+    <t>"x" - data confidential</t>
+  </si>
+  <si>
+    <t>"…" - no data</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding of the data</t>
+  </si>
+  <si>
+    <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Balance of migration for all flows</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>People</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t>The difference between the number of arrivals during the reporting period and the number of departures</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calculation method </t>
+  </si>
+  <si>
+    <t>The arithmetic difference between the number of arrivals and the number of departures during the reporting period</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>To generate current data on population migration statistics, data sources such as administrative data provided by administrative sources are used</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date of last update</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit  </t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statisticsand demographic statistics</t>
+  </si>
+  <si>
+    <t>G. Adilshinova</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -221,72 +346,112 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color indexed="8"/>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -362,409 +527,324 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="5" xr:uid="{61E63FCA-A780-49DE-BAD1-C322BE6E59B4}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4" xr:uid="{4DF1F2C9-77DB-429B-87AB-A606905AD418}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...109 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -893,6560 +973,5026 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AQ53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F464B6E6-24AD-4B06-BAE2-294F70BFF6A5}">
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AK17" sqref="AK17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="27.6640625" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="16384" width="9.109375" style="3"/>
+    <col min="1" max="1" width="34.7109375" style="24" customWidth="1"/>
+    <col min="2" max="2" width="77.140625" style="24" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="24"/>
+    <col min="11" max="11" width="11" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="15.6">
-[...451 lines deleted...]
-      <c r="X11" s="18">
+    <row r="1" spans="1:2">
+      <c r="A1" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="27">
+        <v>613103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="28" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="31.5" customHeight="1">
+      <c r="A6" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="30.75" customHeight="1">
+      <c r="A8" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="19" t="s">
         <v>70</v>
       </c>
-      <c r="Y11" s="18">
-[...1172 lines deleted...]
-      <c r="AN23" s="20">
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30">
+      <c r="A13" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="22">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" s="22">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" s="33" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="26" t="s">
         <v>84</v>
       </c>
-      <c r="AO23" s="18">
-[...1675 lines deleted...]
-      <c r="AI53" s="5"/>
+      <c r="B20" s="23" t="s">
+        <v>49</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...13 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1" xr:uid="{10A6EBC7-B1FB-4900-9531-383961E9D885}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{D01ABAC4-C746-4684-B887-951C4587C0E5}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{04CBC683-54DE-4816-B0E3-394ED17CFF3C}"/>
+    <hyperlink ref="B20" r:id="rId4" xr:uid="{D4FE0424-79CF-4331-A841-2118DA1EA975}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CA45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC383D60-76A8-4F19-9157-7569CEBF0F9F}">
+  <dimension ref="A5:V69"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Y1" workbookViewId="0">
-      <selection activeCell="Z5" sqref="Z5:AW5"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="19.88671875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="25"/>
+    <col min="2" max="2" width="108.42578125" style="25" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="25"/>
+    <col min="11" max="11" width="11" style="25" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:22">
+      <c r="A5" s="24"/>
+      <c r="B5" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="24"/>
+      <c r="J5" s="24"/>
+      <c r="K5" s="24"/>
+      <c r="L5" s="24"/>
+      <c r="M5" s="24"/>
+      <c r="N5" s="24"/>
+      <c r="O5" s="24"/>
+      <c r="P5" s="24"/>
+      <c r="Q5" s="24"/>
+      <c r="R5" s="24"/>
+      <c r="S5" s="24"/>
+      <c r="T5" s="24"/>
+      <c r="U5" s="24"/>
+      <c r="V5" s="24"/>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" s="24"/>
+      <c r="B6" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="24"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="24"/>
+      <c r="R6" s="24"/>
+      <c r="S6" s="24"/>
+      <c r="T6" s="24"/>
+      <c r="U6" s="24"/>
+      <c r="V6" s="24"/>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="A7" s="24"/>
+      <c r="B7" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="24"/>
+      <c r="N7" s="24"/>
+      <c r="O7" s="24"/>
+      <c r="P7" s="24"/>
+      <c r="Q7" s="24"/>
+      <c r="R7" s="24"/>
+      <c r="S7" s="24"/>
+      <c r="T7" s="24"/>
+      <c r="U7" s="24"/>
+      <c r="V7" s="24"/>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" s="24"/>
+      <c r="B8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="24"/>
+      <c r="Q8" s="24"/>
+      <c r="R8" s="24"/>
+      <c r="S8" s="24"/>
+      <c r="T8" s="24"/>
+      <c r="U8" s="24"/>
+      <c r="V8" s="24"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" s="24"/>
+      <c r="B9" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="24"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="24"/>
+      <c r="N9" s="24"/>
+      <c r="O9" s="24"/>
+      <c r="P9" s="24"/>
+      <c r="Q9" s="24"/>
+      <c r="R9" s="24"/>
+      <c r="S9" s="24"/>
+      <c r="T9" s="24"/>
+      <c r="U9" s="24"/>
+      <c r="V9" s="24"/>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" s="24"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="24"/>
+      <c r="L10" s="24"/>
+      <c r="M10" s="24"/>
+      <c r="N10" s="24"/>
+      <c r="O10" s="24"/>
+      <c r="P10" s="24"/>
+      <c r="Q10" s="24"/>
+      <c r="R10" s="24"/>
+      <c r="S10" s="24"/>
+      <c r="T10" s="24"/>
+      <c r="U10" s="24"/>
+      <c r="V10" s="24"/>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" s="24"/>
+      <c r="B11" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="24"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="24"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="24"/>
+      <c r="K11" s="24"/>
+      <c r="L11" s="24"/>
+      <c r="M11" s="24"/>
+      <c r="N11" s="24"/>
+      <c r="O11" s="24"/>
+      <c r="P11" s="24"/>
+      <c r="Q11" s="24"/>
+      <c r="R11" s="24"/>
+      <c r="S11" s="24"/>
+      <c r="T11" s="24"/>
+      <c r="U11" s="24"/>
+      <c r="V11" s="24"/>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" s="24"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
+      <c r="Q12" s="24"/>
+      <c r="R12" s="24"/>
+      <c r="S12" s="24"/>
+      <c r="T12" s="24"/>
+      <c r="U12" s="24"/>
+      <c r="V12" s="24"/>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" s="24"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
+      <c r="Q13" s="24"/>
+      <c r="R13" s="24"/>
+      <c r="S13" s="24"/>
+      <c r="T13" s="24"/>
+      <c r="U13" s="24"/>
+      <c r="V13" s="24"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" s="24"/>
+      <c r="B14" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="24"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="24"/>
+      <c r="Q14" s="24"/>
+      <c r="R14" s="24"/>
+      <c r="S14" s="24"/>
+      <c r="T14" s="24"/>
+      <c r="U14" s="24"/>
+      <c r="V14" s="24"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" s="24"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
+      <c r="Q15" s="24"/>
+      <c r="R15" s="24"/>
+      <c r="S15" s="24"/>
+      <c r="T15" s="24"/>
+      <c r="U15" s="24"/>
+      <c r="V15" s="24"/>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="A16" s="24"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="24"/>
+      <c r="O16" s="24"/>
+      <c r="P16" s="24"/>
+      <c r="Q16" s="24"/>
+      <c r="R16" s="24"/>
+      <c r="S16" s="24"/>
+      <c r="T16" s="24"/>
+      <c r="U16" s="24"/>
+      <c r="V16" s="24"/>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" s="24"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="24"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="24"/>
+      <c r="N17" s="24"/>
+      <c r="O17" s="24"/>
+      <c r="P17" s="24"/>
+      <c r="Q17" s="24"/>
+      <c r="R17" s="24"/>
+      <c r="S17" s="24"/>
+      <c r="T17" s="24"/>
+      <c r="U17" s="24"/>
+      <c r="V17" s="24"/>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" s="24"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="24"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="24"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="24"/>
+      <c r="L18" s="24"/>
+      <c r="M18" s="24"/>
+      <c r="N18" s="24"/>
+      <c r="O18" s="24"/>
+      <c r="P18" s="24"/>
+      <c r="Q18" s="24"/>
+      <c r="R18" s="24"/>
+      <c r="S18" s="24"/>
+      <c r="T18" s="24"/>
+      <c r="U18" s="24"/>
+      <c r="V18" s="24"/>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" s="24"/>
+      <c r="B19" s="24"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="24"/>
+      <c r="O19" s="24"/>
+      <c r="P19" s="24"/>
+      <c r="Q19" s="24"/>
+      <c r="R19" s="24"/>
+      <c r="S19" s="24"/>
+      <c r="T19" s="24"/>
+      <c r="U19" s="24"/>
+      <c r="V19" s="24"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" s="24"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
+      <c r="N20" s="24"/>
+      <c r="O20" s="24"/>
+      <c r="P20" s="24"/>
+      <c r="Q20" s="24"/>
+      <c r="R20" s="24"/>
+      <c r="S20" s="24"/>
+      <c r="T20" s="24"/>
+      <c r="U20" s="24"/>
+      <c r="V20" s="24"/>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" s="24"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="24"/>
+      <c r="O21" s="24"/>
+      <c r="P21" s="24"/>
+      <c r="Q21" s="24"/>
+      <c r="R21" s="24"/>
+      <c r="S21" s="24"/>
+      <c r="T21" s="24"/>
+      <c r="U21" s="24"/>
+      <c r="V21" s="24"/>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" s="24"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="24"/>
+      <c r="O22" s="24"/>
+      <c r="P22" s="24"/>
+      <c r="Q22" s="24"/>
+      <c r="R22" s="24"/>
+      <c r="S22" s="24"/>
+      <c r="T22" s="24"/>
+      <c r="U22" s="24"/>
+      <c r="V22" s="24"/>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" s="24"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="24"/>
+      <c r="O23" s="24"/>
+      <c r="P23" s="24"/>
+      <c r="Q23" s="24"/>
+      <c r="R23" s="24"/>
+      <c r="S23" s="24"/>
+      <c r="T23" s="24"/>
+      <c r="U23" s="24"/>
+      <c r="V23" s="24"/>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" s="24"/>
+      <c r="B24" s="24"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="24"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="24"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="24"/>
+      <c r="J24" s="24"/>
+      <c r="K24" s="24"/>
+      <c r="L24" s="24"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="24"/>
+      <c r="O24" s="24"/>
+      <c r="P24" s="24"/>
+      <c r="Q24" s="24"/>
+      <c r="R24" s="24"/>
+      <c r="S24" s="24"/>
+      <c r="T24" s="24"/>
+      <c r="U24" s="24"/>
+      <c r="V24" s="24"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" s="24"/>
+      <c r="B25" s="24"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="24"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="24"/>
+      <c r="I25" s="24"/>
+      <c r="J25" s="24"/>
+      <c r="K25" s="24"/>
+      <c r="L25" s="24"/>
+      <c r="M25" s="24"/>
+      <c r="N25" s="24"/>
+      <c r="O25" s="24"/>
+      <c r="P25" s="24"/>
+      <c r="Q25" s="24"/>
+      <c r="R25" s="24"/>
+      <c r="S25" s="24"/>
+      <c r="T25" s="24"/>
+      <c r="U25" s="24"/>
+      <c r="V25" s="24"/>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" s="24"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="24"/>
+      <c r="N26" s="24"/>
+      <c r="O26" s="24"/>
+      <c r="P26" s="24"/>
+      <c r="Q26" s="24"/>
+      <c r="R26" s="24"/>
+      <c r="S26" s="24"/>
+      <c r="T26" s="24"/>
+      <c r="U26" s="24"/>
+      <c r="V26" s="24"/>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" s="24"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="24"/>
+      <c r="N27" s="24"/>
+      <c r="O27" s="24"/>
+      <c r="P27" s="24"/>
+      <c r="Q27" s="24"/>
+      <c r="R27" s="24"/>
+      <c r="S27" s="24"/>
+      <c r="T27" s="24"/>
+      <c r="U27" s="24"/>
+      <c r="V27" s="24"/>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" s="24"/>
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="24"/>
+      <c r="O28" s="24"/>
+      <c r="P28" s="24"/>
+      <c r="Q28" s="24"/>
+      <c r="R28" s="24"/>
+      <c r="S28" s="24"/>
+      <c r="T28" s="24"/>
+      <c r="U28" s="24"/>
+      <c r="V28" s="24"/>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" s="24"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="24"/>
+      <c r="O29" s="24"/>
+      <c r="P29" s="24"/>
+      <c r="Q29" s="24"/>
+      <c r="R29" s="24"/>
+      <c r="S29" s="24"/>
+      <c r="T29" s="24"/>
+      <c r="U29" s="24"/>
+      <c r="V29" s="24"/>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" s="24"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="24"/>
+      <c r="N30" s="24"/>
+      <c r="O30" s="24"/>
+      <c r="P30" s="24"/>
+      <c r="Q30" s="24"/>
+      <c r="R30" s="24"/>
+      <c r="S30" s="24"/>
+      <c r="T30" s="24"/>
+      <c r="U30" s="24"/>
+      <c r="V30" s="24"/>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="A31" s="24"/>
+      <c r="B31" s="24"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="24"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="24"/>
+      <c r="I31" s="24"/>
+      <c r="J31" s="24"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="24"/>
+      <c r="M31" s="24"/>
+      <c r="N31" s="24"/>
+      <c r="O31" s="24"/>
+      <c r="P31" s="24"/>
+      <c r="Q31" s="24"/>
+      <c r="R31" s="24"/>
+      <c r="S31" s="24"/>
+      <c r="T31" s="24"/>
+      <c r="U31" s="24"/>
+      <c r="V31" s="24"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" s="24"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="24"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="24"/>
+      <c r="O32" s="24"/>
+      <c r="P32" s="24"/>
+      <c r="Q32" s="24"/>
+      <c r="R32" s="24"/>
+      <c r="S32" s="24"/>
+      <c r="T32" s="24"/>
+      <c r="U32" s="24"/>
+      <c r="V32" s="24"/>
+    </row>
+    <row r="33" spans="1:22">
+      <c r="A33" s="24"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="24"/>
+      <c r="D33" s="24"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="24"/>
+      <c r="H33" s="24"/>
+      <c r="I33" s="24"/>
+      <c r="J33" s="24"/>
+      <c r="K33" s="24"/>
+      <c r="L33" s="24"/>
+      <c r="M33" s="24"/>
+      <c r="N33" s="24"/>
+      <c r="O33" s="24"/>
+      <c r="P33" s="24"/>
+      <c r="Q33" s="24"/>
+      <c r="R33" s="24"/>
+      <c r="S33" s="24"/>
+      <c r="T33" s="24"/>
+      <c r="U33" s="24"/>
+      <c r="V33" s="24"/>
+    </row>
+    <row r="34" spans="1:22">
+      <c r="A34" s="24"/>
+      <c r="B34" s="24"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="24"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="24"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="24"/>
+      <c r="M34" s="24"/>
+      <c r="N34" s="24"/>
+      <c r="O34" s="24"/>
+      <c r="P34" s="24"/>
+      <c r="Q34" s="24"/>
+      <c r="R34" s="24"/>
+      <c r="S34" s="24"/>
+      <c r="T34" s="24"/>
+      <c r="U34" s="24"/>
+      <c r="V34" s="24"/>
+    </row>
+    <row r="35" spans="1:22">
+      <c r="A35" s="24"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
+      <c r="H35" s="24"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="24"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="24"/>
+      <c r="N35" s="24"/>
+      <c r="O35" s="24"/>
+      <c r="P35" s="24"/>
+      <c r="Q35" s="24"/>
+      <c r="R35" s="24"/>
+      <c r="S35" s="24"/>
+      <c r="T35" s="24"/>
+      <c r="U35" s="24"/>
+      <c r="V35" s="24"/>
+    </row>
+    <row r="36" spans="1:22">
+      <c r="A36" s="24"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="24"/>
+      <c r="N36" s="24"/>
+      <c r="O36" s="24"/>
+      <c r="P36" s="24"/>
+      <c r="Q36" s="24"/>
+      <c r="R36" s="24"/>
+      <c r="S36" s="24"/>
+      <c r="T36" s="24"/>
+      <c r="U36" s="24"/>
+      <c r="V36" s="24"/>
+    </row>
+    <row r="37" spans="1:22">
+      <c r="A37" s="24"/>
+      <c r="B37" s="24"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
+      <c r="N37" s="24"/>
+      <c r="O37" s="24"/>
+      <c r="P37" s="24"/>
+      <c r="Q37" s="24"/>
+      <c r="R37" s="24"/>
+      <c r="S37" s="24"/>
+      <c r="T37" s="24"/>
+      <c r="U37" s="24"/>
+      <c r="V37" s="24"/>
+    </row>
+    <row r="38" spans="1:22">
+      <c r="A38" s="24"/>
+      <c r="B38" s="24"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="24"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="24"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="24"/>
+      <c r="I38" s="24"/>
+      <c r="J38" s="24"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="24"/>
+      <c r="N38" s="24"/>
+      <c r="O38" s="24"/>
+      <c r="P38" s="24"/>
+      <c r="Q38" s="24"/>
+      <c r="R38" s="24"/>
+      <c r="S38" s="24"/>
+      <c r="T38" s="24"/>
+      <c r="U38" s="24"/>
+      <c r="V38" s="24"/>
+    </row>
+    <row r="39" spans="1:22">
+      <c r="A39" s="24"/>
+      <c r="B39" s="24"/>
+      <c r="C39" s="24"/>
+      <c r="D39" s="24"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="24"/>
+      <c r="G39" s="24"/>
+      <c r="H39" s="24"/>
+      <c r="I39" s="24"/>
+      <c r="J39" s="24"/>
+      <c r="K39" s="24"/>
+      <c r="L39" s="24"/>
+      <c r="M39" s="24"/>
+      <c r="N39" s="24"/>
+      <c r="O39" s="24"/>
+      <c r="P39" s="24"/>
+      <c r="Q39" s="24"/>
+      <c r="R39" s="24"/>
+      <c r="S39" s="24"/>
+      <c r="T39" s="24"/>
+      <c r="U39" s="24"/>
+      <c r="V39" s="24"/>
+    </row>
+    <row r="40" spans="1:22">
+      <c r="A40" s="24"/>
+      <c r="B40" s="24"/>
+      <c r="C40" s="24"/>
+      <c r="D40" s="24"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="24"/>
+      <c r="G40" s="24"/>
+      <c r="H40" s="24"/>
+      <c r="I40" s="24"/>
+      <c r="J40" s="24"/>
+      <c r="K40" s="24"/>
+      <c r="L40" s="24"/>
+      <c r="M40" s="24"/>
+      <c r="N40" s="24"/>
+      <c r="O40" s="24"/>
+      <c r="P40" s="24"/>
+      <c r="Q40" s="24"/>
+      <c r="R40" s="24"/>
+      <c r="S40" s="24"/>
+      <c r="T40" s="24"/>
+      <c r="U40" s="24"/>
+      <c r="V40" s="24"/>
+    </row>
+    <row r="41" spans="1:22">
+      <c r="A41" s="24"/>
+      <c r="B41" s="24"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="24"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="24"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="24"/>
+      <c r="I41" s="24"/>
+      <c r="J41" s="24"/>
+      <c r="K41" s="24"/>
+      <c r="L41" s="24"/>
+      <c r="M41" s="24"/>
+      <c r="N41" s="24"/>
+      <c r="O41" s="24"/>
+      <c r="P41" s="24"/>
+      <c r="Q41" s="24"/>
+      <c r="R41" s="24"/>
+      <c r="S41" s="24"/>
+      <c r="T41" s="24"/>
+      <c r="U41" s="24"/>
+      <c r="V41" s="24"/>
+    </row>
+    <row r="42" spans="1:22">
+      <c r="A42" s="24"/>
+      <c r="B42" s="24"/>
+      <c r="C42" s="24"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="24"/>
+      <c r="N42" s="24"/>
+      <c r="O42" s="24"/>
+      <c r="P42" s="24"/>
+      <c r="Q42" s="24"/>
+      <c r="R42" s="24"/>
+      <c r="S42" s="24"/>
+      <c r="T42" s="24"/>
+      <c r="U42" s="24"/>
+      <c r="V42" s="24"/>
+    </row>
+    <row r="43" spans="1:22">
+      <c r="A43" s="24"/>
+      <c r="B43" s="24"/>
+      <c r="C43" s="24"/>
+      <c r="D43" s="24"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="24"/>
+      <c r="G43" s="24"/>
+      <c r="H43" s="24"/>
+      <c r="I43" s="24"/>
+      <c r="J43" s="24"/>
+      <c r="K43" s="24"/>
+      <c r="L43" s="24"/>
+      <c r="M43" s="24"/>
+      <c r="N43" s="24"/>
+      <c r="O43" s="24"/>
+      <c r="P43" s="24"/>
+      <c r="Q43" s="24"/>
+      <c r="R43" s="24"/>
+      <c r="S43" s="24"/>
+      <c r="T43" s="24"/>
+      <c r="U43" s="24"/>
+      <c r="V43" s="24"/>
+    </row>
+    <row r="44" spans="1:22">
+      <c r="A44" s="24"/>
+      <c r="B44" s="24"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="24"/>
+      <c r="E44" s="24"/>
+      <c r="F44" s="24"/>
+      <c r="G44" s="24"/>
+      <c r="H44" s="24"/>
+      <c r="I44" s="24"/>
+      <c r="J44" s="24"/>
+      <c r="K44" s="24"/>
+      <c r="L44" s="24"/>
+      <c r="M44" s="24"/>
+      <c r="N44" s="24"/>
+      <c r="O44" s="24"/>
+      <c r="P44" s="24"/>
+      <c r="Q44" s="24"/>
+      <c r="R44" s="24"/>
+      <c r="S44" s="24"/>
+      <c r="T44" s="24"/>
+      <c r="U44" s="24"/>
+      <c r="V44" s="24"/>
+    </row>
+    <row r="45" spans="1:22">
+      <c r="A45" s="24"/>
+      <c r="B45" s="24"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="24"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="24"/>
+      <c r="I45" s="24"/>
+      <c r="J45" s="24"/>
+      <c r="K45" s="24"/>
+      <c r="L45" s="24"/>
+      <c r="M45" s="24"/>
+      <c r="N45" s="24"/>
+      <c r="O45" s="24"/>
+      <c r="P45" s="24"/>
+      <c r="Q45" s="24"/>
+      <c r="R45" s="24"/>
+      <c r="S45" s="24"/>
+      <c r="T45" s="24"/>
+      <c r="U45" s="24"/>
+      <c r="V45" s="24"/>
+    </row>
+    <row r="46" spans="1:22">
+      <c r="A46" s="24"/>
+      <c r="B46" s="24"/>
+      <c r="C46" s="24"/>
+      <c r="D46" s="24"/>
+      <c r="E46" s="24"/>
+      <c r="F46" s="24"/>
+      <c r="G46" s="24"/>
+      <c r="H46" s="24"/>
+      <c r="I46" s="24"/>
+      <c r="J46" s="24"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="24"/>
+      <c r="M46" s="24"/>
+      <c r="N46" s="24"/>
+      <c r="O46" s="24"/>
+      <c r="P46" s="24"/>
+      <c r="Q46" s="24"/>
+      <c r="R46" s="24"/>
+      <c r="S46" s="24"/>
+      <c r="T46" s="24"/>
+      <c r="U46" s="24"/>
+      <c r="V46" s="24"/>
+    </row>
+    <row r="47" spans="1:22">
+      <c r="A47" s="24"/>
+      <c r="B47" s="24"/>
+      <c r="C47" s="24"/>
+      <c r="D47" s="24"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="24"/>
+      <c r="J47" s="24"/>
+      <c r="K47" s="24"/>
+      <c r="L47" s="24"/>
+      <c r="M47" s="24"/>
+      <c r="N47" s="24"/>
+      <c r="O47" s="24"/>
+      <c r="P47" s="24"/>
+      <c r="Q47" s="24"/>
+      <c r="R47" s="24"/>
+      <c r="S47" s="24"/>
+      <c r="T47" s="24"/>
+      <c r="U47" s="24"/>
+      <c r="V47" s="24"/>
+    </row>
+    <row r="48" spans="1:22">
+      <c r="A48" s="24"/>
+      <c r="B48" s="24"/>
+      <c r="C48" s="24"/>
+      <c r="D48" s="24"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="24"/>
+      <c r="G48" s="24"/>
+      <c r="H48" s="24"/>
+      <c r="I48" s="24"/>
+      <c r="J48" s="24"/>
+      <c r="K48" s="24"/>
+      <c r="L48" s="24"/>
+      <c r="M48" s="24"/>
+      <c r="N48" s="24"/>
+      <c r="O48" s="24"/>
+      <c r="P48" s="24"/>
+      <c r="Q48" s="24"/>
+      <c r="R48" s="24"/>
+      <c r="S48" s="24"/>
+      <c r="T48" s="24"/>
+      <c r="U48" s="24"/>
+      <c r="V48" s="24"/>
+    </row>
+    <row r="49" spans="1:22">
+      <c r="A49" s="24"/>
+      <c r="B49" s="24"/>
+      <c r="C49" s="24"/>
+      <c r="D49" s="24"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="24"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="24"/>
+      <c r="I49" s="24"/>
+      <c r="J49" s="24"/>
+      <c r="K49" s="24"/>
+      <c r="L49" s="24"/>
+      <c r="M49" s="24"/>
+      <c r="N49" s="24"/>
+      <c r="O49" s="24"/>
+      <c r="P49" s="24"/>
+      <c r="Q49" s="24"/>
+      <c r="R49" s="24"/>
+      <c r="S49" s="24"/>
+      <c r="T49" s="24"/>
+      <c r="U49" s="24"/>
+      <c r="V49" s="24"/>
+    </row>
+    <row r="50" spans="1:22">
+      <c r="A50" s="24"/>
+      <c r="B50" s="24"/>
+      <c r="C50" s="24"/>
+      <c r="D50" s="24"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="24"/>
+      <c r="G50" s="24"/>
+      <c r="H50" s="24"/>
+      <c r="I50" s="24"/>
+      <c r="J50" s="24"/>
+      <c r="K50" s="24"/>
+      <c r="L50" s="24"/>
+      <c r="M50" s="24"/>
+      <c r="N50" s="24"/>
+      <c r="O50" s="24"/>
+      <c r="P50" s="24"/>
+      <c r="Q50" s="24"/>
+      <c r="R50" s="24"/>
+      <c r="S50" s="24"/>
+      <c r="T50" s="24"/>
+      <c r="U50" s="24"/>
+      <c r="V50" s="24"/>
+    </row>
+    <row r="51" spans="1:22">
+      <c r="A51" s="24"/>
+      <c r="B51" s="24"/>
+      <c r="C51" s="24"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="24"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="24"/>
+      <c r="I51" s="24"/>
+      <c r="J51" s="24"/>
+      <c r="K51" s="24"/>
+      <c r="L51" s="24"/>
+      <c r="M51" s="24"/>
+      <c r="N51" s="24"/>
+      <c r="O51" s="24"/>
+      <c r="P51" s="24"/>
+      <c r="Q51" s="24"/>
+      <c r="R51" s="24"/>
+      <c r="S51" s="24"/>
+      <c r="T51" s="24"/>
+      <c r="U51" s="24"/>
+      <c r="V51" s="24"/>
+    </row>
+    <row r="52" spans="1:22">
+      <c r="A52" s="24"/>
+      <c r="B52" s="24"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24"/>
+      <c r="G52" s="24"/>
+      <c r="H52" s="24"/>
+      <c r="I52" s="24"/>
+      <c r="J52" s="24"/>
+      <c r="K52" s="24"/>
+      <c r="L52" s="24"/>
+      <c r="M52" s="24"/>
+      <c r="N52" s="24"/>
+      <c r="O52" s="24"/>
+      <c r="P52" s="24"/>
+      <c r="Q52" s="24"/>
+      <c r="R52" s="24"/>
+      <c r="S52" s="24"/>
+      <c r="T52" s="24"/>
+      <c r="U52" s="24"/>
+      <c r="V52" s="24"/>
+    </row>
+    <row r="53" spans="1:22">
+      <c r="A53" s="24"/>
+      <c r="B53" s="24"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="24"/>
+      <c r="E53" s="24"/>
+      <c r="F53" s="24"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="24"/>
+      <c r="I53" s="24"/>
+      <c r="J53" s="24"/>
+      <c r="K53" s="24"/>
+      <c r="L53" s="24"/>
+      <c r="M53" s="24"/>
+      <c r="N53" s="24"/>
+      <c r="O53" s="24"/>
+      <c r="P53" s="24"/>
+      <c r="Q53" s="24"/>
+      <c r="R53" s="24"/>
+      <c r="S53" s="24"/>
+      <c r="T53" s="24"/>
+      <c r="U53" s="24"/>
+      <c r="V53" s="24"/>
+    </row>
+    <row r="54" spans="1:22">
+      <c r="A54" s="24"/>
+      <c r="B54" s="24"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="24"/>
+      <c r="E54" s="24"/>
+      <c r="F54" s="24"/>
+      <c r="G54" s="24"/>
+      <c r="H54" s="24"/>
+      <c r="I54" s="24"/>
+      <c r="J54" s="24"/>
+      <c r="K54" s="24"/>
+      <c r="L54" s="24"/>
+      <c r="M54" s="24"/>
+      <c r="N54" s="24"/>
+      <c r="O54" s="24"/>
+      <c r="P54" s="24"/>
+      <c r="Q54" s="24"/>
+      <c r="R54" s="24"/>
+      <c r="S54" s="24"/>
+      <c r="T54" s="24"/>
+      <c r="U54" s="24"/>
+      <c r="V54" s="24"/>
+    </row>
+    <row r="55" spans="1:22">
+      <c r="A55" s="24"/>
+      <c r="B55" s="24"/>
+      <c r="C55" s="24"/>
+      <c r="D55" s="24"/>
+      <c r="E55" s="24"/>
+      <c r="F55" s="24"/>
+      <c r="G55" s="24"/>
+      <c r="H55" s="24"/>
+      <c r="I55" s="24"/>
+      <c r="J55" s="24"/>
+      <c r="K55" s="24"/>
+      <c r="L55" s="24"/>
+      <c r="M55" s="24"/>
+      <c r="N55" s="24"/>
+      <c r="O55" s="24"/>
+      <c r="P55" s="24"/>
+      <c r="Q55" s="24"/>
+      <c r="R55" s="24"/>
+      <c r="S55" s="24"/>
+      <c r="T55" s="24"/>
+      <c r="U55" s="24"/>
+      <c r="V55" s="24"/>
+    </row>
+    <row r="56" spans="1:22">
+      <c r="A56" s="24"/>
+      <c r="B56" s="24"/>
+      <c r="C56" s="24"/>
+      <c r="D56" s="24"/>
+      <c r="E56" s="24"/>
+      <c r="F56" s="24"/>
+      <c r="G56" s="24"/>
+      <c r="H56" s="24"/>
+      <c r="I56" s="24"/>
+      <c r="J56" s="24"/>
+      <c r="K56" s="24"/>
+      <c r="L56" s="24"/>
+      <c r="M56" s="24"/>
+      <c r="N56" s="24"/>
+      <c r="O56" s="24"/>
+      <c r="P56" s="24"/>
+      <c r="Q56" s="24"/>
+      <c r="R56" s="24"/>
+      <c r="S56" s="24"/>
+      <c r="T56" s="24"/>
+      <c r="U56" s="24"/>
+      <c r="V56" s="24"/>
+    </row>
+    <row r="57" spans="1:22">
+      <c r="A57" s="24"/>
+      <c r="B57" s="24"/>
+      <c r="C57" s="24"/>
+      <c r="D57" s="24"/>
+      <c r="E57" s="24"/>
+      <c r="F57" s="24"/>
+      <c r="G57" s="24"/>
+      <c r="H57" s="24"/>
+      <c r="I57" s="24"/>
+      <c r="J57" s="24"/>
+      <c r="K57" s="24"/>
+      <c r="L57" s="24"/>
+      <c r="M57" s="24"/>
+      <c r="N57" s="24"/>
+      <c r="O57" s="24"/>
+      <c r="P57" s="24"/>
+      <c r="Q57" s="24"/>
+      <c r="R57" s="24"/>
+      <c r="S57" s="24"/>
+      <c r="T57" s="24"/>
+      <c r="U57" s="24"/>
+      <c r="V57" s="24"/>
+    </row>
+    <row r="58" spans="1:22">
+      <c r="A58" s="24"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="24"/>
+      <c r="G58" s="24"/>
+      <c r="H58" s="24"/>
+      <c r="I58" s="24"/>
+      <c r="J58" s="24"/>
+      <c r="K58" s="24"/>
+      <c r="L58" s="24"/>
+      <c r="M58" s="24"/>
+      <c r="N58" s="24"/>
+      <c r="O58" s="24"/>
+      <c r="P58" s="24"/>
+      <c r="Q58" s="24"/>
+      <c r="R58" s="24"/>
+      <c r="S58" s="24"/>
+      <c r="T58" s="24"/>
+      <c r="U58" s="24"/>
+      <c r="V58" s="24"/>
+    </row>
+    <row r="59" spans="1:22">
+      <c r="A59" s="24"/>
+      <c r="B59" s="24"/>
+      <c r="C59" s="24"/>
+      <c r="D59" s="24"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="24"/>
+      <c r="G59" s="24"/>
+      <c r="H59" s="24"/>
+      <c r="I59" s="24"/>
+      <c r="J59" s="24"/>
+      <c r="K59" s="24"/>
+      <c r="L59" s="24"/>
+      <c r="M59" s="24"/>
+      <c r="N59" s="24"/>
+      <c r="O59" s="24"/>
+      <c r="P59" s="24"/>
+      <c r="Q59" s="24"/>
+      <c r="R59" s="24"/>
+      <c r="S59" s="24"/>
+      <c r="T59" s="24"/>
+      <c r="U59" s="24"/>
+      <c r="V59" s="24"/>
+    </row>
+    <row r="60" spans="1:22">
+      <c r="A60" s="24"/>
+      <c r="B60" s="24"/>
+      <c r="C60" s="24"/>
+      <c r="D60" s="24"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="24"/>
+      <c r="G60" s="24"/>
+      <c r="H60" s="24"/>
+      <c r="I60" s="24"/>
+      <c r="J60" s="24"/>
+      <c r="K60" s="24"/>
+      <c r="L60" s="24"/>
+      <c r="M60" s="24"/>
+      <c r="N60" s="24"/>
+      <c r="O60" s="24"/>
+      <c r="P60" s="24"/>
+      <c r="Q60" s="24"/>
+      <c r="R60" s="24"/>
+      <c r="S60" s="24"/>
+      <c r="T60" s="24"/>
+      <c r="U60" s="24"/>
+      <c r="V60" s="24"/>
+    </row>
+    <row r="61" spans="1:22">
+      <c r="A61" s="24"/>
+      <c r="B61" s="24"/>
+      <c r="C61" s="24"/>
+      <c r="D61" s="24"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="24"/>
+      <c r="G61" s="24"/>
+      <c r="H61" s="24"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+      <c r="K61" s="24"/>
+      <c r="L61" s="24"/>
+      <c r="M61" s="24"/>
+      <c r="N61" s="24"/>
+      <c r="O61" s="24"/>
+      <c r="P61" s="24"/>
+      <c r="Q61" s="24"/>
+      <c r="R61" s="24"/>
+      <c r="S61" s="24"/>
+      <c r="T61" s="24"/>
+      <c r="U61" s="24"/>
+      <c r="V61" s="24"/>
+    </row>
+    <row r="62" spans="1:22">
+      <c r="A62" s="24"/>
+      <c r="B62" s="24"/>
+      <c r="C62" s="24"/>
+      <c r="D62" s="24"/>
+      <c r="E62" s="24"/>
+      <c r="F62" s="24"/>
+      <c r="G62" s="24"/>
+      <c r="H62" s="24"/>
+      <c r="I62" s="24"/>
+      <c r="J62" s="24"/>
+      <c r="K62" s="24"/>
+      <c r="L62" s="24"/>
+      <c r="M62" s="24"/>
+      <c r="N62" s="24"/>
+      <c r="O62" s="24"/>
+      <c r="P62" s="24"/>
+      <c r="Q62" s="24"/>
+      <c r="R62" s="24"/>
+      <c r="S62" s="24"/>
+      <c r="T62" s="24"/>
+      <c r="U62" s="24"/>
+      <c r="V62" s="24"/>
+    </row>
+    <row r="63" spans="1:22">
+      <c r="A63" s="24"/>
+      <c r="B63" s="24"/>
+      <c r="C63" s="24"/>
+      <c r="D63" s="24"/>
+      <c r="E63" s="24"/>
+      <c r="F63" s="24"/>
+      <c r="G63" s="24"/>
+      <c r="H63" s="24"/>
+      <c r="I63" s="24"/>
+      <c r="J63" s="24"/>
+      <c r="K63" s="24"/>
+      <c r="L63" s="24"/>
+      <c r="M63" s="24"/>
+      <c r="N63" s="24"/>
+      <c r="O63" s="24"/>
+      <c r="P63" s="24"/>
+      <c r="Q63" s="24"/>
+      <c r="R63" s="24"/>
+      <c r="S63" s="24"/>
+      <c r="T63" s="24"/>
+      <c r="U63" s="24"/>
+      <c r="V63" s="24"/>
+    </row>
+    <row r="64" spans="1:22">
+      <c r="A64" s="24"/>
+      <c r="B64" s="24"/>
+      <c r="C64" s="24"/>
+      <c r="D64" s="24"/>
+      <c r="E64" s="24"/>
+      <c r="F64" s="24"/>
+      <c r="G64" s="24"/>
+      <c r="H64" s="24"/>
+      <c r="I64" s="24"/>
+      <c r="J64" s="24"/>
+      <c r="K64" s="24"/>
+      <c r="L64" s="24"/>
+      <c r="M64" s="24"/>
+      <c r="N64" s="24"/>
+      <c r="O64" s="24"/>
+      <c r="P64" s="24"/>
+      <c r="Q64" s="24"/>
+      <c r="R64" s="24"/>
+      <c r="S64" s="24"/>
+      <c r="T64" s="24"/>
+      <c r="U64" s="24"/>
+      <c r="V64" s="24"/>
+    </row>
+    <row r="65" spans="1:22">
+      <c r="A65" s="24"/>
+      <c r="B65" s="24"/>
+      <c r="C65" s="24"/>
+      <c r="D65" s="24"/>
+      <c r="E65" s="24"/>
+      <c r="F65" s="24"/>
+      <c r="G65" s="24"/>
+      <c r="H65" s="24"/>
+      <c r="I65" s="24"/>
+      <c r="J65" s="24"/>
+      <c r="K65" s="24"/>
+      <c r="L65" s="24"/>
+      <c r="M65" s="24"/>
+      <c r="N65" s="24"/>
+      <c r="O65" s="24"/>
+      <c r="P65" s="24"/>
+      <c r="Q65" s="24"/>
+      <c r="R65" s="24"/>
+      <c r="S65" s="24"/>
+      <c r="T65" s="24"/>
+      <c r="U65" s="24"/>
+      <c r="V65" s="24"/>
+    </row>
+    <row r="66" spans="1:22">
+      <c r="A66" s="24"/>
+      <c r="B66" s="24"/>
+      <c r="C66" s="24"/>
+      <c r="D66" s="24"/>
+      <c r="E66" s="24"/>
+      <c r="F66" s="24"/>
+      <c r="G66" s="24"/>
+      <c r="H66" s="24"/>
+      <c r="I66" s="24"/>
+      <c r="J66" s="24"/>
+      <c r="K66" s="24"/>
+      <c r="L66" s="24"/>
+      <c r="M66" s="24"/>
+      <c r="N66" s="24"/>
+      <c r="O66" s="24"/>
+      <c r="P66" s="24"/>
+      <c r="Q66" s="24"/>
+      <c r="R66" s="24"/>
+      <c r="S66" s="24"/>
+      <c r="T66" s="24"/>
+      <c r="U66" s="24"/>
+      <c r="V66" s="24"/>
+    </row>
+    <row r="67" spans="1:22">
+      <c r="A67" s="24"/>
+      <c r="B67" s="24"/>
+      <c r="C67" s="24"/>
+      <c r="D67" s="24"/>
+      <c r="E67" s="24"/>
+      <c r="F67" s="24"/>
+      <c r="G67" s="24"/>
+      <c r="H67" s="24"/>
+      <c r="I67" s="24"/>
+      <c r="J67" s="24"/>
+      <c r="K67" s="24"/>
+      <c r="L67" s="24"/>
+      <c r="M67" s="24"/>
+      <c r="N67" s="24"/>
+      <c r="O67" s="24"/>
+      <c r="P67" s="24"/>
+      <c r="Q67" s="24"/>
+      <c r="R67" s="24"/>
+      <c r="S67" s="24"/>
+      <c r="T67" s="24"/>
+      <c r="U67" s="24"/>
+      <c r="V67" s="24"/>
+    </row>
+    <row r="68" spans="1:22">
+      <c r="A68" s="24"/>
+      <c r="B68" s="24"/>
+      <c r="C68" s="24"/>
+      <c r="D68" s="24"/>
+      <c r="E68" s="24"/>
+      <c r="F68" s="24"/>
+      <c r="G68" s="24"/>
+      <c r="H68" s="24"/>
+      <c r="I68" s="24"/>
+      <c r="J68" s="24"/>
+      <c r="K68" s="24"/>
+      <c r="L68" s="24"/>
+      <c r="M68" s="24"/>
+      <c r="N68" s="24"/>
+      <c r="O68" s="24"/>
+      <c r="P68" s="24"/>
+      <c r="Q68" s="24"/>
+      <c r="R68" s="24"/>
+      <c r="S68" s="24"/>
+      <c r="T68" s="24"/>
+      <c r="U68" s="24"/>
+      <c r="V68" s="24"/>
+    </row>
+    <row r="69" spans="1:22">
+      <c r="A69" s="24"/>
+      <c r="B69" s="24"/>
+      <c r="C69" s="24"/>
+      <c r="D69" s="24"/>
+      <c r="E69" s="24"/>
+      <c r="F69" s="24"/>
+      <c r="G69" s="24"/>
+      <c r="H69" s="24"/>
+      <c r="I69" s="24"/>
+      <c r="J69" s="24"/>
+      <c r="K69" s="24"/>
+      <c r="L69" s="24"/>
+      <c r="M69" s="24"/>
+      <c r="N69" s="24"/>
+      <c r="O69" s="24"/>
+      <c r="P69" s="24"/>
+      <c r="Q69" s="24"/>
+      <c r="R69" s="24"/>
+      <c r="S69" s="24"/>
+      <c r="T69" s="24"/>
+      <c r="U69" s="24"/>
+      <c r="V69" s="24"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:CA42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AQ7" sqref="AQ7:AQ42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="25.28515625" style="3" customWidth="1"/>
     <col min="2" max="18" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="19" max="19" width="3.44140625" style="3" hidden="1" customWidth="1"/>
-    <col min="20" max="16384" width="9.109375" style="3"/>
+    <col min="19" max="19" width="3.42578125" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="25" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:79" ht="12.6" customHeight="1"/>
-    <row r="2" spans="1:79" ht="13.2" customHeight="1"/>
-[...3 lines deleted...]
-      <c r="Z5" s="45" t="s">
+    <row r="2" spans="1:79" ht="14.45" customHeight="1">
+      <c r="Z2" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA2" s="34"/>
+      <c r="AB2" s="34"/>
+      <c r="AC2" s="34"/>
+      <c r="AD2" s="34"/>
+      <c r="AE2" s="34"/>
+      <c r="AF2" s="34"/>
+      <c r="AG2" s="34"/>
+      <c r="AH2" s="34"/>
+      <c r="AI2" s="34"/>
+      <c r="AJ2" s="34"/>
+      <c r="AK2" s="34"/>
+      <c r="AL2" s="34"/>
+      <c r="AM2" s="34"/>
+      <c r="AN2" s="34"/>
+      <c r="AO2" s="34"/>
+      <c r="AP2" s="34"/>
+      <c r="AQ2" s="34"/>
+      <c r="AR2" s="34"/>
+      <c r="AS2" s="34"/>
+      <c r="AT2" s="34"/>
+      <c r="AU2" s="34"/>
+      <c r="AV2" s="34"/>
+      <c r="AW2" s="34"/>
+      <c r="AX2" s="17"/>
+      <c r="AY2" s="17"/>
+      <c r="AZ2" s="17"/>
+      <c r="BA2" s="17"/>
+      <c r="BB2" s="17"/>
+      <c r="BC2" s="17"/>
+      <c r="BD2" s="17"/>
+      <c r="BE2" s="17"/>
+      <c r="BF2" s="17"/>
+      <c r="BG2" s="17"/>
+      <c r="BH2" s="17"/>
+      <c r="BI2" s="17"/>
+      <c r="BJ2" s="17"/>
+      <c r="BK2" s="17"/>
+      <c r="BL2" s="17"/>
+      <c r="BM2" s="17"/>
+      <c r="BN2" s="17"/>
+      <c r="BO2" s="17"/>
+      <c r="BP2" s="17"/>
+      <c r="BQ2" s="17"/>
+      <c r="BR2" s="17"/>
+      <c r="BS2" s="17"/>
+      <c r="BT2" s="17"/>
+      <c r="BU2" s="17"/>
+      <c r="BV2" s="17"/>
+      <c r="BW2" s="17"/>
+      <c r="BX2" s="17"/>
+      <c r="BY2" s="17"/>
+      <c r="BZ2" s="17"/>
+      <c r="CA2" s="17"/>
+    </row>
+    <row r="3" spans="1:79" s="5" customFormat="1" ht="13.15" customHeight="1">
+      <c r="Y3" s="6"/>
+      <c r="AK3" s="6"/>
+      <c r="AW3" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:79">
+      <c r="A4" s="38"/>
+      <c r="B4" s="35">
+        <v>2021</v>
+      </c>
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="35">
+        <v>2022</v>
+      </c>
+      <c r="O4" s="36"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="36"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="36">
+        <v>2024</v>
+      </c>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36"/>
+      <c r="Z4" s="35">
+        <v>2025</v>
+      </c>
+      <c r="AA4" s="36"/>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
+      <c r="AD4" s="36"/>
+      <c r="AE4" s="36"/>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="36"/>
+      <c r="AH4" s="36"/>
+      <c r="AI4" s="36"/>
+      <c r="AJ4" s="36"/>
+      <c r="AK4" s="37"/>
+      <c r="AL4" s="35">
+        <v>2026</v>
+      </c>
+      <c r="AM4" s="36"/>
+      <c r="AN4" s="36"/>
+      <c r="AO4" s="36"/>
+      <c r="AP4" s="36"/>
+      <c r="AQ4" s="36"/>
+      <c r="AR4" s="36"/>
+      <c r="AS4" s="36"/>
+      <c r="AT4" s="36"/>
+      <c r="AU4" s="36"/>
+      <c r="AV4" s="36"/>
+      <c r="AW4" s="37"/>
+    </row>
+    <row r="5" spans="1:79" ht="18" customHeight="1">
+      <c r="A5" s="39"/>
+      <c r="B5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="U5" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="W5" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="X5" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y5" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z5" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA5" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB5" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC5" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD5" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE5" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF5" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG5" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="AH5" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="AA5" s="45"/>
-[...56 lines deleted...]
-      <c r="AW6" s="9" t="s">
+      <c r="AI5" s="13" t="s">
         <v>33</v>
       </c>
+      <c r="AJ5" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="AK5" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="AL5" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="AM5" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="AN5" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="AO5" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP5" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="AQ5" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="AR5" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="AS5" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="AT5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="AV5" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="AW5" s="15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:79" s="1" customFormat="1">
+      <c r="Z6" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA6" s="41"/>
+      <c r="AB6" s="41"/>
+      <c r="AC6" s="41"/>
+      <c r="AD6" s="41"/>
+      <c r="AE6" s="41"/>
+      <c r="AF6" s="41"/>
+      <c r="AG6" s="41"/>
+      <c r="AH6" s="41"/>
+      <c r="AI6" s="41"/>
+      <c r="AJ6" s="41"/>
+      <c r="AK6" s="41"/>
+      <c r="AL6" s="41"/>
+      <c r="AM6" s="41"/>
     </row>
     <row r="7" spans="1:79">
-      <c r="A7" s="39"/>
-[...94 lines deleted...]
-      <c r="M8" s="12" t="s">
+      <c r="A7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="3">
+        <v>-921</v>
+      </c>
+      <c r="C7" s="3">
+        <v>-787</v>
+      </c>
+      <c r="D7" s="3">
+        <v>-736</v>
+      </c>
+      <c r="E7" s="3">
+        <v>-679</v>
+      </c>
+      <c r="F7" s="3">
+        <v>-740</v>
+      </c>
+      <c r="G7" s="3">
+        <v>-1271</v>
+      </c>
+      <c r="H7" s="3">
+        <v>-1104</v>
+      </c>
+      <c r="I7" s="3">
+        <v>-1533</v>
+      </c>
+      <c r="J7" s="3">
+        <v>-1136</v>
+      </c>
+      <c r="K7" s="3">
+        <v>-916</v>
+      </c>
+      <c r="L7" s="3">
+        <v>-1080</v>
+      </c>
+      <c r="M7" s="3">
+        <v>-776</v>
+      </c>
+      <c r="N7" s="3">
+        <v>-290</v>
+      </c>
+      <c r="O7" s="3">
+        <v>-250</v>
+      </c>
+      <c r="P7" s="3">
+        <v>-310</v>
+      </c>
+      <c r="Q7" s="3">
+        <v>-255</v>
+      </c>
+      <c r="R7" s="3">
+        <v>-240</v>
+      </c>
+      <c r="S7" s="3">
+        <v>-412</v>
+      </c>
+      <c r="T7" s="6">
+        <v>-410</v>
+      </c>
+      <c r="U7" s="6">
+        <v>-408</v>
+      </c>
+      <c r="V7" s="6">
+        <v>-478</v>
+      </c>
+      <c r="W7" s="6">
+        <v>-300</v>
+      </c>
+      <c r="X7" s="6">
+        <v>-461</v>
+      </c>
+      <c r="Y7" s="6">
+        <v>-165</v>
+      </c>
+      <c r="Z7" s="10">
+        <v>-317</v>
+      </c>
+      <c r="AA7" s="10">
+        <v>-299</v>
+      </c>
+      <c r="AB7" s="10">
+        <v>-276</v>
+      </c>
+      <c r="AC7" s="10">
+        <v>-283</v>
+      </c>
+      <c r="AD7" s="10">
+        <v>-256</v>
+      </c>
+      <c r="AE7" s="10">
+        <v>-443</v>
+      </c>
+      <c r="AF7" s="10">
+        <v>-578</v>
+      </c>
+      <c r="AG7" s="10">
+        <v>-535</v>
+      </c>
+      <c r="AH7" s="10">
+        <v>-510</v>
+      </c>
+      <c r="AI7" s="10">
+        <v>-279</v>
+      </c>
+      <c r="AJ7" s="10">
+        <v>-297</v>
+      </c>
+      <c r="AK7" s="10">
+        <v>-250</v>
+      </c>
+      <c r="AL7" s="10">
+        <v>-497</v>
+      </c>
+      <c r="AM7" s="10">
+        <v>-370</v>
+      </c>
+      <c r="AN7" s="10">
+        <v>-157</v>
+      </c>
+      <c r="AO7" s="10">
+        <v>-113</v>
+      </c>
+      <c r="AP7" s="10">
+        <v>-305</v>
+      </c>
+      <c r="AQ7" s="10">
+        <v>-409</v>
+      </c>
+    </row>
+    <row r="8" spans="1:79">
+      <c r="A8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T8" s="6">
+        <v>172</v>
+      </c>
+      <c r="U8" s="6">
+        <v>100</v>
+      </c>
+      <c r="V8" s="6">
+        <v>150</v>
+      </c>
+      <c r="W8" s="6">
+        <v>315</v>
+      </c>
+      <c r="X8" s="6">
+        <v>243</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>338</v>
+      </c>
+      <c r="Z8" s="10">
+        <v>328</v>
+      </c>
+      <c r="AA8" s="10">
+        <v>205</v>
+      </c>
+      <c r="AB8" s="10">
+        <v>208</v>
+      </c>
+      <c r="AC8" s="10">
+        <v>331</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>210</v>
+      </c>
+      <c r="AE8" s="10">
+        <v>199</v>
+      </c>
+      <c r="AF8" s="10">
+        <v>264</v>
+      </c>
+      <c r="AG8" s="10">
+        <v>313</v>
+      </c>
+      <c r="AH8" s="10">
+        <v>-33</v>
+      </c>
+      <c r="AI8" s="10">
+        <v>97</v>
+      </c>
+      <c r="AJ8" s="10">
+        <v>55</v>
+      </c>
+      <c r="AK8" s="10">
+        <v>14</v>
+      </c>
+      <c r="AL8" s="10">
+        <v>-42</v>
+      </c>
+      <c r="AM8" s="10">
+        <v>-226</v>
+      </c>
+      <c r="AN8" s="10">
+        <v>-26</v>
+      </c>
+      <c r="AO8" s="10">
+        <v>113</v>
+      </c>
+      <c r="AP8" s="10">
+        <v>-62</v>
+      </c>
+      <c r="AQ8" s="10">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="9" spans="1:79">
+      <c r="A9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="T9" s="6">
+        <v>-88</v>
+      </c>
+      <c r="U9" s="6">
+        <v>-42</v>
+      </c>
+      <c r="V9" s="6">
+        <v>-26</v>
+      </c>
+      <c r="W9" s="6">
         <v>11</v>
       </c>
-      <c r="N8" s="13" t="s">
-[...50 lines deleted...]
-      <c r="AE8" s="29" t="s">
+      <c r="X9" s="6">
+        <v>-52</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>-19</v>
+      </c>
+      <c r="Z9" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AA9" s="10">
+        <v>-65</v>
+      </c>
+      <c r="AB9" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AC9" s="10">
+        <v>-34</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>-34</v>
+      </c>
+      <c r="AE9" s="10">
+        <v>-71</v>
+      </c>
+      <c r="AF9" s="10">
+        <v>-68</v>
+      </c>
+      <c r="AG9" s="10">
+        <v>-38</v>
+      </c>
+      <c r="AH9" s="10">
+        <v>-23</v>
+      </c>
+      <c r="AI9" s="10">
+        <v>-25</v>
+      </c>
+      <c r="AJ9" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AK9" s="10">
+        <v>-5</v>
+      </c>
+      <c r="AL9" s="10">
+        <v>-5</v>
+      </c>
+      <c r="AM9" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AN9" s="10">
         <v>31</v>
       </c>
-      <c r="AF8" s="29" t="s">
-[...95 lines deleted...]
-      <c r="AM9" s="44"/>
+      <c r="AO9" s="10">
+        <v>-43</v>
+      </c>
+      <c r="AP9" s="10">
+        <v>-9</v>
+      </c>
+      <c r="AQ9" s="10">
+        <v>-30</v>
+      </c>
     </row>
     <row r="10" spans="1:79">
-      <c r="A10" s="1" t="s">
-[...123 lines deleted...]
-        <v>-305</v>
+      <c r="A10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="T10" s="6">
+        <v>-38</v>
+      </c>
+      <c r="U10" s="6">
+        <v>-33</v>
+      </c>
+      <c r="V10" s="6">
+        <v>-9</v>
+      </c>
+      <c r="W10" s="6">
+        <v>-43</v>
+      </c>
+      <c r="X10" s="6">
+        <v>-16</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>-44</v>
+      </c>
+      <c r="Z10" s="10">
+        <v>-44</v>
+      </c>
+      <c r="AA10" s="10">
+        <v>-32</v>
+      </c>
+      <c r="AB10" s="10">
+        <v>-39</v>
+      </c>
+      <c r="AC10" s="10">
+        <v>-84</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>-33</v>
+      </c>
+      <c r="AE10" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AF10" s="10">
+        <v>-50</v>
+      </c>
+      <c r="AG10" s="10">
+        <v>-121</v>
+      </c>
+      <c r="AH10" s="10">
+        <v>17</v>
+      </c>
+      <c r="AI10" s="10">
+        <v>38</v>
+      </c>
+      <c r="AJ10" s="10">
+        <v>13</v>
+      </c>
+      <c r="AK10" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AL10" s="10">
+        <v>-45</v>
+      </c>
+      <c r="AM10" s="10">
+        <v>-28</v>
+      </c>
+      <c r="AN10" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AO10" s="10">
+        <v>-80</v>
+      </c>
+      <c r="AP10" s="10">
+        <v>14</v>
+      </c>
+      <c r="AQ10" s="10">
+        <v>-97</v>
       </c>
     </row>
     <row r="11" spans="1:79">
       <c r="A11" s="3" t="s">
-        <v>37</v>
-[...67 lines deleted...]
-      <c r="AP11" s="18">
+        <v>13</v>
+      </c>
+      <c r="T11" s="6">
+        <v>-51</v>
+      </c>
+      <c r="U11" s="6">
+        <v>-88</v>
+      </c>
+      <c r="V11" s="6">
+        <v>-136</v>
+      </c>
+      <c r="W11" s="6">
+        <v>-93</v>
+      </c>
+      <c r="X11" s="6">
+        <v>-63</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>-78</v>
+      </c>
+      <c r="Z11" s="10">
+        <v>-83</v>
+      </c>
+      <c r="AA11" s="10">
+        <v>-61</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>-51</v>
+      </c>
+      <c r="AC11" s="10">
+        <v>-93</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>-76</v>
+      </c>
+      <c r="AE11" s="10">
+        <v>-64</v>
+      </c>
+      <c r="AF11" s="10">
+        <v>-139</v>
+      </c>
+      <c r="AG11" s="10">
+        <v>-147</v>
+      </c>
+      <c r="AH11" s="10">
+        <v>-102</v>
+      </c>
+      <c r="AI11" s="10">
+        <v>-55</v>
+      </c>
+      <c r="AJ11" s="10">
         <v>-62</v>
+      </c>
+      <c r="AK11" s="10">
+        <v>-34</v>
+      </c>
+      <c r="AL11" s="10">
+        <v>-110</v>
+      </c>
+      <c r="AM11" s="10">
+        <v>-55</v>
+      </c>
+      <c r="AN11" s="10">
+        <v>-21</v>
+      </c>
+      <c r="AO11" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP11" s="10">
+        <v>-52</v>
+      </c>
+      <c r="AQ11" s="10">
+        <v>-86</v>
       </c>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" s="3" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-      <c r="U12" s="8">
+        <v>14</v>
+      </c>
+      <c r="T12" s="6">
+        <v>-30</v>
+      </c>
+      <c r="U12" s="6">
+        <v>-89</v>
+      </c>
+      <c r="V12" s="6">
+        <v>-74</v>
+      </c>
+      <c r="W12" s="6">
+        <v>-17</v>
+      </c>
+      <c r="X12" s="6">
+        <v>-34</v>
+      </c>
+      <c r="Y12" s="6">
+        <v>-34</v>
+      </c>
+      <c r="Z12" s="10">
+        <v>-58</v>
+      </c>
+      <c r="AA12" s="10">
+        <v>-41</v>
+      </c>
+      <c r="AB12" s="10">
+        <v>-49</v>
+      </c>
+      <c r="AC12" s="10">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>-52</v>
+      </c>
+      <c r="AE12" s="10">
+        <v>-98</v>
+      </c>
+      <c r="AF12" s="10">
+        <v>-82</v>
+      </c>
+      <c r="AG12" s="10">
+        <v>-129</v>
+      </c>
+      <c r="AH12" s="10">
+        <v>-70</v>
+      </c>
+      <c r="AI12" s="10">
+        <v>-38</v>
+      </c>
+      <c r="AJ12" s="10">
+        <v>-99</v>
+      </c>
+      <c r="AK12" s="10">
+        <v>-24</v>
+      </c>
+      <c r="AL12" s="10">
+        <v>-51</v>
+      </c>
+      <c r="AM12" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AN12" s="10">
+        <v>-24</v>
+      </c>
+      <c r="AO12" s="10">
+        <v>-45</v>
+      </c>
+      <c r="AP12" s="10">
+        <v>-86</v>
+      </c>
+      <c r="AQ12" s="10">
         <v>-42</v>
-      </c>
-[...61 lines deleted...]
-        <v>-9</v>
       </c>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" s="3" t="s">
-        <v>39</v>
-[...13 lines deleted...]
-      <c r="X13" s="8">
+        <v>38</v>
+      </c>
+      <c r="T13" s="6">
+        <v>5</v>
+      </c>
+      <c r="U13" s="6">
+        <v>-44</v>
+      </c>
+      <c r="V13" s="6">
+        <v>-56</v>
+      </c>
+      <c r="W13" s="6">
+        <v>-79</v>
+      </c>
+      <c r="X13" s="6">
+        <v>-60</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>-66</v>
+      </c>
+      <c r="Z13" s="10">
+        <v>-70</v>
+      </c>
+      <c r="AA13" s="10">
+        <v>-41</v>
+      </c>
+      <c r="AB13" s="10">
+        <v>-45</v>
+      </c>
+      <c r="AC13" s="10">
+        <v>-96</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>-46</v>
+      </c>
+      <c r="AE13" s="10">
+        <v>2</v>
+      </c>
+      <c r="AF13" s="10">
+        <v>-53</v>
+      </c>
+      <c r="AG13" s="10">
+        <v>-73</v>
+      </c>
+      <c r="AH13" s="10">
+        <v>-35</v>
+      </c>
+      <c r="AI13" s="10">
+        <v>-32</v>
+      </c>
+      <c r="AJ13" s="10">
+        <v>-62</v>
+      </c>
+      <c r="AK13" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AL13" s="10">
+        <v>-50</v>
+      </c>
+      <c r="AM13" s="10">
+        <v>10</v>
+      </c>
+      <c r="AN13" s="10">
+        <v>19</v>
+      </c>
+      <c r="AO13" s="10">
         <v>-16</v>
       </c>
-      <c r="Y13" s="8">
-[...51 lines deleted...]
-        <v>14</v>
+      <c r="AP13" s="10">
+        <v>-54</v>
+      </c>
+      <c r="AQ13" s="10">
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" s="3" t="s">
-        <v>13</v>
-[...61 lines deleted...]
-      <c r="AN14" s="18">
+        <v>15</v>
+      </c>
+      <c r="T14" s="6">
+        <v>-15</v>
+      </c>
+      <c r="U14" s="6">
         <v>-21</v>
       </c>
-      <c r="AO14" s="18" t="s">
-[...3 lines deleted...]
-        <v>-52</v>
+      <c r="V14" s="6">
+        <v>-33</v>
+      </c>
+      <c r="W14" s="6">
+        <v>-37</v>
+      </c>
+      <c r="X14" s="6">
+        <v>-44</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>-26</v>
+      </c>
+      <c r="Z14" s="10">
+        <v>-28</v>
+      </c>
+      <c r="AA14" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AB14" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AC14" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AD14" s="10">
+        <v>-26</v>
+      </c>
+      <c r="AE14" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AF14" s="10">
+        <v>-41</v>
+      </c>
+      <c r="AG14" s="10">
+        <v>-24</v>
+      </c>
+      <c r="AH14" s="10">
+        <v>1</v>
+      </c>
+      <c r="AI14" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AJ14" s="10">
+        <v>10</v>
+      </c>
+      <c r="AK14" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AL14" s="10">
+        <v>12</v>
+      </c>
+      <c r="AM14" s="10">
+        <v>2</v>
+      </c>
+      <c r="AN14" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AO14" s="10">
+        <v>14</v>
+      </c>
+      <c r="AP14" s="10">
+        <v>33</v>
+      </c>
+      <c r="AQ14" s="10">
+        <v>-3</v>
       </c>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" s="3" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="T15" s="8">
+        <v>42</v>
+      </c>
+      <c r="T15" s="6">
+        <v>-64</v>
+      </c>
+      <c r="U15" s="6">
+        <v>-46</v>
+      </c>
+      <c r="V15" s="6">
+        <v>-43</v>
+      </c>
+      <c r="W15" s="6">
+        <v>-17</v>
+      </c>
+      <c r="X15" s="6">
+        <v>-104</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>-14</v>
+      </c>
+      <c r="Z15" s="10">
+        <v>-47</v>
+      </c>
+      <c r="AA15" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AB15" s="10">
+        <v>-39</v>
+      </c>
+      <c r="AC15" s="10">
+        <v>-31</v>
+      </c>
+      <c r="AD15" s="10">
+        <v>6</v>
+      </c>
+      <c r="AE15" s="10">
+        <v>-65</v>
+      </c>
+      <c r="AF15" s="10">
+        <v>-46</v>
+      </c>
+      <c r="AG15" s="10">
+        <v>-17</v>
+      </c>
+      <c r="AH15" s="10">
+        <v>-17</v>
+      </c>
+      <c r="AI15" s="10">
+        <v>-49</v>
+      </c>
+      <c r="AJ15" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AK15" s="10">
+        <v>17</v>
+      </c>
+      <c r="AL15" s="10">
         <v>-30</v>
       </c>
-      <c r="U15" s="8">
-[...63 lines deleted...]
-        <v>-86</v>
+      <c r="AM15" s="10">
+        <v>-16</v>
+      </c>
+      <c r="AN15" s="10">
+        <v>-33</v>
+      </c>
+      <c r="AO15" s="10">
+        <v>-21</v>
+      </c>
+      <c r="AP15" s="10">
+        <v>-14</v>
+      </c>
+      <c r="AQ15" s="10">
+        <v>-30</v>
       </c>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="T16" s="6">
+        <v>-33</v>
+      </c>
+      <c r="U16" s="6">
+        <v>5</v>
+      </c>
+      <c r="V16" s="6">
+        <v>-31</v>
+      </c>
+      <c r="W16" s="6">
+        <v>-86</v>
+      </c>
+      <c r="X16" s="6">
+        <v>-79</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>-11</v>
+      </c>
+      <c r="Z16" s="10">
+        <v>-26</v>
+      </c>
+      <c r="AA16" s="10">
+        <v>23</v>
+      </c>
+      <c r="AB16" s="10">
+        <v>-39</v>
+      </c>
+      <c r="AC16" s="10">
+        <v>18</v>
+      </c>
+      <c r="AD16" s="10">
+        <v>-26</v>
+      </c>
+      <c r="AE16" s="10">
+        <v>-23</v>
+      </c>
+      <c r="AF16" s="10">
+        <v>-28</v>
+      </c>
+      <c r="AG16" s="10">
+        <v>-53</v>
+      </c>
+      <c r="AH16" s="10">
+        <v>-32</v>
+      </c>
+      <c r="AI16" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AJ16" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AK16" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AL16" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AM16" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AN16" s="10">
+        <v>8</v>
+      </c>
+      <c r="AO16" s="10">
+        <v>-5</v>
+      </c>
+      <c r="AP16" s="10">
+        <v>23</v>
+      </c>
+      <c r="AQ16" s="10">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="T17" s="6">
+        <v>-75</v>
+      </c>
+      <c r="U17" s="6">
+        <v>-27</v>
+      </c>
+      <c r="V17" s="6">
+        <v>-113</v>
+      </c>
+      <c r="W17" s="6">
+        <v>-85</v>
+      </c>
+      <c r="X17" s="6">
+        <v>-85</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>-83</v>
+      </c>
+      <c r="Z17" s="10">
+        <v>-104</v>
+      </c>
+      <c r="AA17" s="10">
+        <v>-32</v>
+      </c>
+      <c r="AB17" s="10">
+        <v>-78</v>
+      </c>
+      <c r="AC17" s="10">
+        <v>-92</v>
+      </c>
+      <c r="AD17" s="10">
+        <v>-68</v>
+      </c>
+      <c r="AE17" s="10">
+        <v>-74</v>
+      </c>
+      <c r="AF17" s="10">
+        <v>-99</v>
+      </c>
+      <c r="AG17" s="10">
+        <v>-60</v>
+      </c>
+      <c r="AH17" s="10">
+        <v>-94</v>
+      </c>
+      <c r="AI17" s="10">
+        <v>-52</v>
+      </c>
+      <c r="AJ17" s="10">
+        <v>-43</v>
+      </c>
+      <c r="AK17" s="10">
+        <v>-48</v>
+      </c>
+      <c r="AL17" s="10">
+        <v>-103</v>
+      </c>
+      <c r="AM17" s="10">
+        <v>-27</v>
+      </c>
+      <c r="AN17" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AO17" s="10">
+        <v>30</v>
+      </c>
+      <c r="AP17" s="10">
+        <v>-31</v>
+      </c>
+      <c r="AQ17" s="10">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="T16" s="8">
-[...17 lines deleted...]
-      <c r="Z16" s="18">
+      <c r="T18" s="6">
+        <v>-72</v>
+      </c>
+      <c r="U18" s="6">
+        <v>-48</v>
+      </c>
+      <c r="V18" s="6">
+        <v>-63</v>
+      </c>
+      <c r="W18" s="6">
+        <v>-84</v>
+      </c>
+      <c r="X18" s="6">
+        <v>-39</v>
+      </c>
+      <c r="Y18" s="6">
         <v>-70</v>
       </c>
-      <c r="AA16" s="18">
+      <c r="Z18" s="10">
+        <v>-90</v>
+      </c>
+      <c r="AA18" s="10">
+        <v>-158</v>
+      </c>
+      <c r="AB18" s="10">
+        <v>-51</v>
+      </c>
+      <c r="AC18" s="10">
+        <v>-95</v>
+      </c>
+      <c r="AD18" s="10">
+        <v>-62</v>
+      </c>
+      <c r="AE18" s="10">
+        <v>-114</v>
+      </c>
+      <c r="AF18" s="10">
+        <v>-128</v>
+      </c>
+      <c r="AG18" s="10">
+        <v>-103</v>
+      </c>
+      <c r="AH18" s="10">
+        <v>-17</v>
+      </c>
+      <c r="AI18" s="10">
+        <v>-135</v>
+      </c>
+      <c r="AJ18" s="10">
+        <v>-27</v>
+      </c>
+      <c r="AK18" s="10">
+        <v>-33</v>
+      </c>
+      <c r="AL18" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AM18" s="10">
+        <v>-33</v>
+      </c>
+      <c r="AN18" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AO18" s="10">
+        <v>-46</v>
+      </c>
+      <c r="AP18" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AQ18" s="10">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T19" s="6">
+        <v>-49</v>
+      </c>
+      <c r="U19" s="6">
+        <v>-35</v>
+      </c>
+      <c r="V19" s="6">
+        <v>-33</v>
+      </c>
+      <c r="W19" s="6">
+        <v>-77</v>
+      </c>
+      <c r="X19" s="6">
+        <v>-65</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>-45</v>
+      </c>
+      <c r="Z19" s="10">
+        <v>-37</v>
+      </c>
+      <c r="AA19" s="10">
+        <v>-32</v>
+      </c>
+      <c r="AB19" s="10">
         <v>-41</v>
       </c>
-      <c r="AB16" s="18">
-[...5 lines deleted...]
-      <c r="AD16" s="19">
+      <c r="AC19" s="10">
+        <v>-55</v>
+      </c>
+      <c r="AD19" s="10">
+        <v>-31</v>
+      </c>
+      <c r="AE19" s="10">
+        <v>-55</v>
+      </c>
+      <c r="AF19" s="10">
+        <v>-34</v>
+      </c>
+      <c r="AG19" s="10">
+        <v>-36</v>
+      </c>
+      <c r="AH19" s="10">
+        <v>-57</v>
+      </c>
+      <c r="AI19" s="10">
+        <v>-33</v>
+      </c>
+      <c r="AJ19" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AK19" s="10">
+        <v>-36</v>
+      </c>
+      <c r="AL19" s="10">
+        <v>-33</v>
+      </c>
+      <c r="AM19" s="10">
+        <v>8</v>
+      </c>
+      <c r="AN19" s="10">
+        <v>-30</v>
+      </c>
+      <c r="AO19" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AP19" s="10">
         <v>-46</v>
       </c>
-      <c r="AE16" s="18">
-[...43 lines deleted...]
-      <c r="U17" s="8">
+      <c r="AQ19" s="10">
         <v>-21</v>
       </c>
-      <c r="V17" s="8">
-[...211 lines deleted...]
-    <row r="20" spans="1:42">
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="T20" s="8">
+      <c r="T20" s="6">
+        <v>-72</v>
+      </c>
+      <c r="U20" s="6">
+        <v>-40</v>
+      </c>
+      <c r="V20" s="6">
+        <v>-11</v>
+      </c>
+      <c r="W20" s="6">
+        <v>-8</v>
+      </c>
+      <c r="X20" s="6">
+        <v>-63</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>-13</v>
+      </c>
+      <c r="Z20" s="10">
+        <v>-36</v>
+      </c>
+      <c r="AA20" s="10">
+        <v>-51</v>
+      </c>
+      <c r="AB20" s="10">
+        <v>-39</v>
+      </c>
+      <c r="AC20" s="10">
+        <v>-51</v>
+      </c>
+      <c r="AD20" s="10">
+        <v>-18</v>
+      </c>
+      <c r="AE20" s="10">
+        <v>-48</v>
+      </c>
+      <c r="AF20" s="10">
+        <v>-74</v>
+      </c>
+      <c r="AG20" s="10">
+        <v>-47</v>
+      </c>
+      <c r="AH20" s="10">
+        <v>-48</v>
+      </c>
+      <c r="AI20" s="10">
+        <v>21</v>
+      </c>
+      <c r="AJ20" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AK20" s="10">
+        <v>-35</v>
+      </c>
+      <c r="AL20" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AM20" s="10">
+        <v>12</v>
+      </c>
+      <c r="AN20" s="10">
+        <v>-52</v>
+      </c>
+      <c r="AO20" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AP20" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AQ20" s="10">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" s="1" customFormat="1">
+      <c r="Z21" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA21" s="40"/>
+      <c r="AB21" s="40"/>
+      <c r="AC21" s="40"/>
+      <c r="AD21" s="40"/>
+      <c r="AE21" s="40"/>
+      <c r="AF21" s="40"/>
+      <c r="AG21" s="40"/>
+      <c r="AH21" s="40"/>
+      <c r="AI21" s="40"/>
+      <c r="AJ21" s="40"/>
+      <c r="AK21" s="40"/>
+      <c r="AL21" s="40"/>
+      <c r="AM21" s="40"/>
+      <c r="AN21" s="3"/>
+      <c r="AO21" s="3"/>
+      <c r="AP21" s="3"/>
+      <c r="AQ21" s="10"/>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="3">
+        <v>50</v>
+      </c>
+      <c r="C22" s="3">
+        <v>117</v>
+      </c>
+      <c r="D22" s="3">
+        <v>-23</v>
+      </c>
+      <c r="E22" s="3">
+        <v>-47</v>
+      </c>
+      <c r="F22" s="3">
+        <v>-113</v>
+      </c>
+      <c r="G22" s="3">
+        <v>-346</v>
+      </c>
+      <c r="H22" s="3">
+        <v>-254</v>
+      </c>
+      <c r="I22" s="3">
+        <v>-528</v>
+      </c>
+      <c r="J22" s="3">
+        <v>-299</v>
+      </c>
+      <c r="K22" s="3">
+        <v>-240</v>
+      </c>
+      <c r="L22" s="3">
+        <v>-169</v>
+      </c>
+      <c r="M22" s="3">
+        <v>12</v>
+      </c>
+      <c r="N22" s="3">
+        <v>22</v>
+      </c>
+      <c r="O22" s="3">
+        <v>-3</v>
+      </c>
+      <c r="P22" s="3">
+        <v>-64</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>27</v>
+      </c>
+      <c r="R22" s="3">
+        <v>-51</v>
+      </c>
+      <c r="S22" s="3">
+        <v>-49</v>
+      </c>
+      <c r="T22" s="6">
+        <v>52</v>
+      </c>
+      <c r="U22" s="6">
+        <v>-94</v>
+      </c>
+      <c r="V22" s="6">
+        <v>8</v>
+      </c>
+      <c r="W22" s="6">
+        <v>244</v>
+      </c>
+      <c r="X22" s="6">
+        <v>190</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>340</v>
+      </c>
+      <c r="Z22" s="10">
+        <v>286</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>108</v>
+      </c>
+      <c r="AB22" s="10">
+        <v>142</v>
+      </c>
+      <c r="AC22" s="10">
+        <v>278</v>
+      </c>
+      <c r="AD22" s="10">
+        <v>61</v>
+      </c>
+      <c r="AE22" s="10">
+        <v>22</v>
+      </c>
+      <c r="AF22" s="10">
+        <v>86</v>
+      </c>
+      <c r="AG22" s="10">
+        <v>150</v>
+      </c>
+      <c r="AH22" s="10">
+        <v>-128</v>
+      </c>
+      <c r="AI22" s="10">
+        <v>116</v>
+      </c>
+      <c r="AJ22" s="10">
+        <v>-69</v>
+      </c>
+      <c r="AK22" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AL22" s="10">
+        <v>11</v>
+      </c>
+      <c r="AM22" s="10">
+        <v>-206</v>
+      </c>
+      <c r="AN22" s="10">
+        <v>-21</v>
+      </c>
+      <c r="AO22" s="10">
+        <v>108</v>
+      </c>
+      <c r="AP22" s="10">
+        <v>-126</v>
+      </c>
+      <c r="AQ22" s="10">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T23" s="6">
+        <v>180</v>
+      </c>
+      <c r="U23" s="6">
+        <v>64</v>
+      </c>
+      <c r="V23" s="6">
+        <v>145</v>
+      </c>
+      <c r="W23" s="6">
+        <v>313</v>
+      </c>
+      <c r="X23" s="6">
+        <v>274</v>
+      </c>
+      <c r="Y23" s="6">
+        <v>338</v>
+      </c>
+      <c r="Z23" s="10">
+        <v>351</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>230</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>219</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>304</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>181</v>
+      </c>
+      <c r="AE23" s="10">
+        <v>188</v>
+      </c>
+      <c r="AF23" s="10">
+        <v>308</v>
+      </c>
+      <c r="AG23" s="10">
+        <v>311</v>
+      </c>
+      <c r="AH23" s="10">
+        <v>-2</v>
+      </c>
+      <c r="AI23" s="10">
+        <v>151</v>
+      </c>
+      <c r="AJ23" s="10">
+        <v>43</v>
+      </c>
+      <c r="AK23" s="10">
+        <v>-18</v>
+      </c>
+      <c r="AL23" s="10">
+        <v>43</v>
+      </c>
+      <c r="AM23" s="10">
+        <v>-212</v>
+      </c>
+      <c r="AN23" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AO23" s="10">
+        <v>133</v>
+      </c>
+      <c r="AP23" s="10">
+        <v>-69</v>
+      </c>
+      <c r="AQ23" s="10">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="T24" s="6">
+        <v>-83</v>
+      </c>
+      <c r="U24" s="6">
+        <v>-31</v>
+      </c>
+      <c r="V24" s="6">
+        <v>-17</v>
+      </c>
+      <c r="W24" s="6">
+        <v>8</v>
+      </c>
+      <c r="X24" s="6">
+        <v>-48</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>-5</v>
+      </c>
+      <c r="Z24" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>-52</v>
+      </c>
+      <c r="AB24" s="10">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>-27</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>-36</v>
+      </c>
+      <c r="AE24" s="10">
+        <v>-79</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>-53</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>-26</v>
+      </c>
+      <c r="AH24" s="10">
+        <v>-23</v>
+      </c>
+      <c r="AI24" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AJ24" s="10">
+        <v>-17</v>
+      </c>
+      <c r="AK24" s="10">
+        <v>7</v>
+      </c>
+      <c r="AL24" s="10">
+        <v>9</v>
+      </c>
+      <c r="AM24" s="10">
+        <v>7</v>
+      </c>
+      <c r="AN24" s="10">
+        <v>31</v>
+      </c>
+      <c r="AO24" s="10">
+        <v>-39</v>
+      </c>
+      <c r="AP24" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AQ24" s="10">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="T25" s="6">
+        <v>-8</v>
+      </c>
+      <c r="U25" s="6">
+        <v>-45</v>
+      </c>
+      <c r="V25" s="6">
+        <v>-70</v>
+      </c>
+      <c r="W25" s="6">
+        <v>-76</v>
+      </c>
+      <c r="X25" s="6">
+        <v>-38</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>-18</v>
+      </c>
+      <c r="Z25" s="10">
+        <v>-40</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>-39</v>
+      </c>
+      <c r="AB25" s="10">
+        <v>-37</v>
+      </c>
+      <c r="AC25" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AD25" s="10">
+        <v>-63</v>
+      </c>
+      <c r="AE25" s="10">
+        <v>-36</v>
+      </c>
+      <c r="AF25" s="10">
+        <v>-81</v>
+      </c>
+      <c r="AG25" s="10">
+        <v>-59</v>
+      </c>
+      <c r="AH25" s="10">
+        <v>-42</v>
+      </c>
+      <c r="AI25" s="10">
+        <v>-65</v>
+      </c>
+      <c r="AJ25" s="10">
+        <v>-20</v>
+      </c>
+      <c r="AK25" s="10">
+        <v>-16</v>
+      </c>
+      <c r="AL25" s="10">
+        <v>-51</v>
+      </c>
+      <c r="AM25" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AN25" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AO25" s="10">
+        <v>19</v>
+      </c>
+      <c r="AP25" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AQ25" s="10">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="T26" s="6">
+        <v>-3</v>
+      </c>
+      <c r="U26" s="6">
+        <v>-73</v>
+      </c>
+      <c r="V26" s="6">
+        <v>-53</v>
+      </c>
+      <c r="W26" s="6">
+        <v>11</v>
+      </c>
+      <c r="X26" s="6">
+        <v>39</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>8</v>
+      </c>
+      <c r="Z26" s="10">
+        <v>2</v>
+      </c>
+      <c r="AA26" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB26" s="10">
+        <v>-18</v>
+      </c>
+      <c r="AC26" s="10">
+        <v>37</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AE26" s="10">
+        <v>-34</v>
+      </c>
+      <c r="AF26" s="10">
+        <v>-44</v>
+      </c>
+      <c r="AG26" s="10">
+        <v>-57</v>
+      </c>
+      <c r="AH26" s="10">
+        <v>-34</v>
+      </c>
+      <c r="AI26" s="10">
+        <v>8</v>
+      </c>
+      <c r="AJ26" s="10">
+        <v>-65</v>
+      </c>
+      <c r="AK26" s="10">
+        <v>27</v>
+      </c>
+      <c r="AL26" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AM26" s="10">
+        <v>9</v>
+      </c>
+      <c r="AN26" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AO26" s="10">
+        <v>1</v>
+      </c>
+      <c r="AP26" s="10">
+        <v>-52</v>
+      </c>
+      <c r="AQ26" s="10">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="T27" s="6">
+        <v>-34</v>
+      </c>
+      <c r="U27" s="6">
+        <v>-9</v>
+      </c>
+      <c r="V27" s="6">
+        <v>3</v>
+      </c>
+      <c r="W27" s="6">
+        <v>-12</v>
+      </c>
+      <c r="X27" s="6">
+        <v>-37</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>17</v>
+      </c>
+      <c r="Z27" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>-31</v>
+      </c>
+      <c r="AB27" s="10">
+        <v>-24</v>
+      </c>
+      <c r="AC27" s="10">
+        <v>-23</v>
+      </c>
+      <c r="AD27" s="10">
+        <v>1</v>
+      </c>
+      <c r="AE27" s="10">
+        <v>-17</v>
+      </c>
+      <c r="AF27" s="10">
+        <v>-44</v>
+      </c>
+      <c r="AG27" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AH27" s="10">
+        <v>-27</v>
+      </c>
+      <c r="AI27" s="10">
+        <v>32</v>
+      </c>
+      <c r="AJ27" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AK27" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AL27" s="10">
+        <v>29</v>
+      </c>
+      <c r="AM27" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AN27" s="10">
+        <v>-21</v>
+      </c>
+      <c r="AO27" s="10">
+        <v>-6</v>
+      </c>
+      <c r="AP27" s="10">
+        <v>14</v>
+      </c>
+      <c r="AQ27" s="10">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" s="1" customFormat="1">
+      <c r="Z28" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA28" s="40"/>
+      <c r="AB28" s="40"/>
+      <c r="AC28" s="40"/>
+      <c r="AD28" s="40"/>
+      <c r="AE28" s="40"/>
+      <c r="AF28" s="40"/>
+      <c r="AG28" s="40"/>
+      <c r="AH28" s="40"/>
+      <c r="AI28" s="40"/>
+      <c r="AJ28" s="40"/>
+      <c r="AK28" s="40"/>
+      <c r="AL28" s="40"/>
+      <c r="AM28" s="40"/>
+      <c r="AN28" s="3"/>
+      <c r="AO28" s="3"/>
+      <c r="AP28" s="3"/>
+      <c r="AQ28" s="10"/>
+    </row>
+    <row r="29" spans="1:43">
+      <c r="A29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="3">
+        <v>-2</v>
+      </c>
+      <c r="C29" s="3">
+        <v>-904</v>
+      </c>
+      <c r="D29" s="3">
+        <v>-713</v>
+      </c>
+      <c r="E29" s="3">
+        <v>-632</v>
+      </c>
+      <c r="F29" s="3">
+        <v>-627</v>
+      </c>
+      <c r="G29" s="3">
+        <v>-925</v>
+      </c>
+      <c r="H29" s="3">
+        <v>-850</v>
+      </c>
+      <c r="I29" s="3">
+        <v>-1005</v>
+      </c>
+      <c r="J29" s="3">
+        <v>-837</v>
+      </c>
+      <c r="K29" s="3">
+        <v>-676</v>
+      </c>
+      <c r="L29" s="3">
+        <v>-911</v>
+      </c>
+      <c r="M29" s="3">
+        <v>-788</v>
+      </c>
+      <c r="N29" s="3">
+        <v>-312</v>
+      </c>
+      <c r="O29" s="3">
+        <v>-247</v>
+      </c>
+      <c r="P29" s="3">
+        <v>-246</v>
+      </c>
+      <c r="Q29" s="3">
+        <v>-282</v>
+      </c>
+      <c r="R29" s="3">
+        <v>-189</v>
+      </c>
+      <c r="S29" s="3">
+        <v>-363</v>
+      </c>
+      <c r="T29" s="6">
+        <v>-462</v>
+      </c>
+      <c r="U29" s="6">
+        <v>-314</v>
+      </c>
+      <c r="V29" s="6">
+        <v>-486</v>
+      </c>
+      <c r="W29" s="6">
+        <v>-544</v>
+      </c>
+      <c r="X29" s="6">
+        <v>-651</v>
+      </c>
+      <c r="Y29" s="6">
+        <v>-505</v>
+      </c>
+      <c r="Z29" s="10">
+        <v>-603</v>
+      </c>
+      <c r="AA29" s="10">
+        <v>-407</v>
+      </c>
+      <c r="AB29" s="10">
+        <v>-418</v>
+      </c>
+      <c r="AC29" s="10">
+        <v>-561</v>
+      </c>
+      <c r="AD29" s="10">
+        <v>-317</v>
+      </c>
+      <c r="AE29" s="10">
+        <v>-465</v>
+      </c>
+      <c r="AF29" s="10">
+        <v>-664</v>
+      </c>
+      <c r="AG29" s="10">
+        <v>-685</v>
+      </c>
+      <c r="AH29" s="10">
+        <v>-382</v>
+      </c>
+      <c r="AI29" s="10">
+        <v>-395</v>
+      </c>
+      <c r="AJ29" s="10">
+        <v>-228</v>
+      </c>
+      <c r="AK29" s="10">
+        <v>-238</v>
+      </c>
+      <c r="AL29" s="10">
+        <v>-508</v>
+      </c>
+      <c r="AM29" s="10">
+        <v>-164</v>
+      </c>
+      <c r="AN29" s="10">
+        <v>-136</v>
+      </c>
+      <c r="AO29" s="10">
+        <v>-221</v>
+      </c>
+      <c r="AP29" s="10">
+        <v>-179</v>
+      </c>
+      <c r="AQ29" s="10">
+        <v>-521</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43">
+      <c r="A30" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T30" s="6">
+        <v>-8</v>
+      </c>
+      <c r="U30" s="6">
+        <v>36</v>
+      </c>
+      <c r="V30" s="6">
+        <v>5</v>
+      </c>
+      <c r="W30" s="6">
+        <v>2</v>
+      </c>
+      <c r="X30" s="6">
+        <v>-31</v>
+      </c>
+      <c r="Y30" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z30" s="10">
+        <v>-23</v>
+      </c>
+      <c r="AA30" s="10">
+        <v>-25</v>
+      </c>
+      <c r="AB30" s="10">
+        <v>-11</v>
+      </c>
+      <c r="AC30" s="10">
+        <v>27</v>
+      </c>
+      <c r="AD30" s="10">
+        <v>29</v>
+      </c>
+      <c r="AE30" s="10">
+        <v>11</v>
+      </c>
+      <c r="AF30" s="10">
+        <v>-44</v>
+      </c>
+      <c r="AG30" s="10">
+        <v>2</v>
+      </c>
+      <c r="AH30" s="10">
+        <v>-31</v>
+      </c>
+      <c r="AI30" s="10">
+        <v>-54</v>
+      </c>
+      <c r="AJ30" s="10">
+        <v>12</v>
+      </c>
+      <c r="AK30" s="10">
+        <v>32</v>
+      </c>
+      <c r="AL30" s="10">
+        <v>-85</v>
+      </c>
+      <c r="AM30" s="10">
+        <v>-14</v>
+      </c>
+      <c r="AN30" s="10">
+        <v>-11</v>
+      </c>
+      <c r="AO30" s="10">
+        <v>-20</v>
+      </c>
+      <c r="AP30" s="10">
+        <v>7</v>
+      </c>
+      <c r="AQ30" s="10">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="T31" s="6">
+        <v>-5</v>
+      </c>
+      <c r="U31" s="6">
+        <v>-11</v>
+      </c>
+      <c r="V31" s="6">
+        <v>-9</v>
+      </c>
+      <c r="W31" s="6">
+        <v>3</v>
+      </c>
+      <c r="X31" s="6">
+        <v>-4</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>-14</v>
+      </c>
+      <c r="Z31" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AA31" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AB31" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AC31" s="10">
+        <v>-7</v>
+      </c>
+      <c r="AD31" s="10">
+        <v>2</v>
+      </c>
+      <c r="AE31" s="10">
+        <v>8</v>
+      </c>
+      <c r="AF31" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AG31" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AH31" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="AI31" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AJ31" s="10">
+        <v>4</v>
+      </c>
+      <c r="AK31" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AL31" s="10">
+        <v>-14</v>
+      </c>
+      <c r="AM31" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AN31" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="AO31" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AP31" s="10">
+        <v>4</v>
+      </c>
+      <c r="AQ31" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="T32" s="6">
+        <v>-38</v>
+      </c>
+      <c r="U32" s="6">
+        <v>-33</v>
+      </c>
+      <c r="V32" s="6">
+        <v>-9</v>
+      </c>
+      <c r="W32" s="6">
+        <v>-43</v>
+      </c>
+      <c r="X32" s="6">
+        <v>-16</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>-44</v>
+      </c>
+      <c r="Z32" s="10">
+        <v>-44</v>
+      </c>
+      <c r="AA32" s="10">
+        <v>-32</v>
+      </c>
+      <c r="AB32" s="10">
+        <v>-39</v>
+      </c>
+      <c r="AC32" s="10">
+        <v>-84</v>
+      </c>
+      <c r="AD32" s="10">
+        <v>-33</v>
+      </c>
+      <c r="AE32" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AF32" s="10">
+        <v>-50</v>
+      </c>
+      <c r="AG32" s="10">
+        <v>-121</v>
+      </c>
+      <c r="AH32" s="10">
+        <v>17</v>
+      </c>
+      <c r="AI32" s="10">
+        <v>38</v>
+      </c>
+      <c r="AJ32" s="10">
+        <v>13</v>
+      </c>
+      <c r="AK32" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AL32" s="10">
+        <v>-45</v>
+      </c>
+      <c r="AM32" s="10">
+        <v>-28</v>
+      </c>
+      <c r="AN32" s="10">
+        <v>-8</v>
+      </c>
+      <c r="AO32" s="10">
+        <v>-80</v>
+      </c>
+      <c r="AP32" s="10">
+        <v>14</v>
+      </c>
+      <c r="AQ32" s="10">
+        <v>-97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="T33" s="6">
+        <v>-43</v>
+      </c>
+      <c r="U33" s="6">
+        <v>-43</v>
+      </c>
+      <c r="V33" s="6">
+        <v>-66</v>
+      </c>
+      <c r="W33" s="6">
+        <v>-17</v>
+      </c>
+      <c r="X33" s="6">
+        <v>-25</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>-60</v>
+      </c>
+      <c r="Z33" s="10">
+        <v>-43</v>
+      </c>
+      <c r="AA33" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AB33" s="10">
+        <v>-14</v>
+      </c>
+      <c r="AC33" s="10">
+        <v>-80</v>
+      </c>
+      <c r="AD33" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AE33" s="10">
+        <v>-28</v>
+      </c>
+      <c r="AF33" s="10">
+        <v>-58</v>
+      </c>
+      <c r="AG33" s="10">
+        <v>-88</v>
+      </c>
+      <c r="AH33" s="10">
+        <v>-60</v>
+      </c>
+      <c r="AI33" s="10">
+        <v>10</v>
+      </c>
+      <c r="AJ33" s="10">
+        <v>-42</v>
+      </c>
+      <c r="AK33" s="10">
+        <v>-18</v>
+      </c>
+      <c r="AL33" s="10">
+        <v>-59</v>
+      </c>
+      <c r="AM33" s="10">
+        <v>-48</v>
+      </c>
+      <c r="AN33" s="10">
+        <v>-11</v>
+      </c>
+      <c r="AO33" s="10">
+        <v>-19</v>
+      </c>
+      <c r="AP33" s="10">
+        <v>-46</v>
+      </c>
+      <c r="AQ33" s="10">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="T34" s="6">
+        <v>-27</v>
+      </c>
+      <c r="U34" s="6">
+        <v>-16</v>
+      </c>
+      <c r="V34" s="6">
+        <v>-21</v>
+      </c>
+      <c r="W34" s="6">
+        <v>-28</v>
+      </c>
+      <c r="X34" s="6">
+        <v>-73</v>
+      </c>
+      <c r="Y34" s="6">
+        <v>-42</v>
+      </c>
+      <c r="Z34" s="10">
+        <v>-60</v>
+      </c>
+      <c r="AA34" s="10">
+        <v>-41</v>
+      </c>
+      <c r="AB34" s="10">
+        <v>-31</v>
+      </c>
+      <c r="AC34" s="10">
+        <v>-34</v>
+      </c>
+      <c r="AD34" s="10">
+        <v>-30</v>
+      </c>
+      <c r="AE34" s="10">
+        <v>-64</v>
+      </c>
+      <c r="AF34" s="10">
+        <v>-38</v>
+      </c>
+      <c r="AG34" s="10">
+        <v>-72</v>
+      </c>
+      <c r="AH34" s="10">
+        <v>-36</v>
+      </c>
+      <c r="AI34" s="10">
+        <v>-46</v>
+      </c>
+      <c r="AJ34" s="10">
+        <v>-34</v>
+      </c>
+      <c r="AK34" s="10">
+        <v>-51</v>
+      </c>
+      <c r="AL34" s="10">
+        <v>-32</v>
+      </c>
+      <c r="AM34" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AN34" s="10">
+        <v>-18</v>
+      </c>
+      <c r="AO34" s="10">
+        <v>-46</v>
+      </c>
+      <c r="AP34" s="10">
+        <v>-34</v>
+      </c>
+      <c r="AQ34" s="10">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="T35" s="6">
+        <v>5</v>
+      </c>
+      <c r="U35" s="6">
+        <v>-44</v>
+      </c>
+      <c r="V35" s="6">
+        <v>-56</v>
+      </c>
+      <c r="W35" s="6">
+        <v>-79</v>
+      </c>
+      <c r="X35" s="6">
+        <v>-60</v>
+      </c>
+      <c r="Y35" s="6">
+        <v>-66</v>
+      </c>
+      <c r="Z35" s="10">
+        <v>-70</v>
+      </c>
+      <c r="AA35" s="10">
+        <v>-41</v>
+      </c>
+      <c r="AB35" s="10">
+        <v>-45</v>
+      </c>
+      <c r="AC35" s="10">
+        <v>-96</v>
+      </c>
+      <c r="AD35" s="10">
+        <v>-46</v>
+      </c>
+      <c r="AE35" s="10">
+        <v>2</v>
+      </c>
+      <c r="AF35" s="10">
+        <v>-53</v>
+      </c>
+      <c r="AG35" s="10">
+        <v>-73</v>
+      </c>
+      <c r="AH35" s="10">
+        <v>-35</v>
+      </c>
+      <c r="AI35" s="10">
+        <v>-32</v>
+      </c>
+      <c r="AJ35" s="10">
+        <v>-62</v>
+      </c>
+      <c r="AK35" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AL35" s="10">
+        <v>-50</v>
+      </c>
+      <c r="AM35" s="10">
+        <v>10</v>
+      </c>
+      <c r="AN35" s="10">
+        <v>19</v>
+      </c>
+      <c r="AO35" s="10">
+        <v>-16</v>
+      </c>
+      <c r="AP35" s="10">
+        <v>-54</v>
+      </c>
+      <c r="AQ35" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="T36" s="6">
+        <v>-15</v>
+      </c>
+      <c r="U36" s="6">
+        <v>-21</v>
+      </c>
+      <c r="V36" s="6">
+        <v>-33</v>
+      </c>
+      <c r="W36" s="6">
+        <v>-37</v>
+      </c>
+      <c r="X36" s="6">
+        <v>-44</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>-26</v>
+      </c>
+      <c r="Z36" s="10">
+        <v>-28</v>
+      </c>
+      <c r="AA36" s="10">
+        <v>-1</v>
+      </c>
+      <c r="AB36" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AC36" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AD36" s="10">
+        <v>-26</v>
+      </c>
+      <c r="AE36" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AF36" s="10">
+        <v>-41</v>
+      </c>
+      <c r="AG36" s="10">
+        <v>-24</v>
+      </c>
+      <c r="AH36" s="10">
+        <v>1</v>
+      </c>
+      <c r="AI36" s="10">
+        <v>-4</v>
+      </c>
+      <c r="AJ36" s="10">
+        <v>10</v>
+      </c>
+      <c r="AK36" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AL36" s="10">
+        <v>12</v>
+      </c>
+      <c r="AM36" s="10">
+        <v>2</v>
+      </c>
+      <c r="AN36" s="10">
+        <v>-3</v>
+      </c>
+      <c r="AO36" s="10">
+        <v>14</v>
+      </c>
+      <c r="AP36" s="10">
+        <v>33</v>
+      </c>
+      <c r="AQ36" s="10">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="T37" s="6">
+        <v>-64</v>
+      </c>
+      <c r="U37" s="6">
+        <v>-46</v>
+      </c>
+      <c r="V37" s="6">
+        <v>-43</v>
+      </c>
+      <c r="W37" s="6">
+        <v>-17</v>
+      </c>
+      <c r="X37" s="6">
+        <v>-104</v>
+      </c>
+      <c r="Y37" s="6">
+        <v>-14</v>
+      </c>
+      <c r="Z37" s="10">
+        <v>-47</v>
+      </c>
+      <c r="AA37" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AB37" s="10">
+        <v>-39</v>
+      </c>
+      <c r="AC37" s="10">
+        <v>-31</v>
+      </c>
+      <c r="AD37" s="10">
+        <v>6</v>
+      </c>
+      <c r="AE37" s="10">
+        <v>-65</v>
+      </c>
+      <c r="AF37" s="10">
+        <v>-46</v>
+      </c>
+      <c r="AG37" s="10">
+        <v>-17</v>
+      </c>
+      <c r="AH37" s="10">
+        <v>-17</v>
+      </c>
+      <c r="AI37" s="10">
+        <v>-49</v>
+      </c>
+      <c r="AJ37" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AK37" s="10">
+        <v>17</v>
+      </c>
+      <c r="AL37" s="10">
+        <v>-30</v>
+      </c>
+      <c r="AM37" s="10">
+        <v>-16</v>
+      </c>
+      <c r="AN37" s="10">
+        <v>-33</v>
+      </c>
+      <c r="AO37" s="10">
+        <v>-21</v>
+      </c>
+      <c r="AP37" s="10">
+        <v>-14</v>
+      </c>
+      <c r="AQ37" s="10">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="T38" s="6">
+        <v>-33</v>
+      </c>
+      <c r="U38" s="6">
+        <v>5</v>
+      </c>
+      <c r="V38" s="6">
+        <v>-31</v>
+      </c>
+      <c r="W38" s="6">
+        <v>-86</v>
+      </c>
+      <c r="X38" s="6">
+        <v>-79</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>-11</v>
+      </c>
+      <c r="Z38" s="10">
+        <v>-26</v>
+      </c>
+      <c r="AA38" s="10">
+        <v>23</v>
+      </c>
+      <c r="AB38" s="10">
+        <v>-39</v>
+      </c>
+      <c r="AC38" s="10">
+        <v>18</v>
+      </c>
+      <c r="AD38" s="10">
+        <v>-26</v>
+      </c>
+      <c r="AE38" s="10">
+        <v>-23</v>
+      </c>
+      <c r="AF38" s="10">
+        <v>-28</v>
+      </c>
+      <c r="AG38" s="10">
+        <v>-53</v>
+      </c>
+      <c r="AH38" s="10">
+        <v>-32</v>
+      </c>
+      <c r="AI38" s="10">
+        <v>-12</v>
+      </c>
+      <c r="AJ38" s="10">
+        <v>-22</v>
+      </c>
+      <c r="AK38" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AL38" s="10">
+        <v>-15</v>
+      </c>
+      <c r="AM38" s="10">
+        <v>-10</v>
+      </c>
+      <c r="AN38" s="10">
+        <v>8</v>
+      </c>
+      <c r="AO38" s="10">
+        <v>-5</v>
+      </c>
+      <c r="AP38" s="10">
+        <v>23</v>
+      </c>
+      <c r="AQ38" s="10">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="T39" s="6">
         <v>-75</v>
       </c>
-      <c r="U20" s="8">
+      <c r="U39" s="6">
         <v>-27</v>
       </c>
-      <c r="V20" s="8">
+      <c r="V39" s="6">
         <v>-113</v>
       </c>
-      <c r="W20" s="8">
+      <c r="W39" s="6">
         <v>-85</v>
       </c>
-      <c r="X20" s="8">
+      <c r="X39" s="6">
         <v>-85</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y39" s="6">
         <v>-83</v>
       </c>
-      <c r="Z20" s="18">
+      <c r="Z39" s="10">
         <v>-104</v>
       </c>
-      <c r="AA20" s="18">
+      <c r="AA39" s="10">
         <v>-32</v>
       </c>
-      <c r="AB20" s="18">
+      <c r="AB39" s="10">
         <v>-78</v>
       </c>
-      <c r="AC20" s="18">
+      <c r="AC39" s="10">
         <v>-92</v>
       </c>
-      <c r="AD20" s="19">
+      <c r="AD39" s="10">
         <v>-68</v>
       </c>
-      <c r="AE20" s="18">
+      <c r="AE39" s="10">
         <v>-74</v>
       </c>
-      <c r="AF20" s="18">
+      <c r="AF39" s="10">
         <v>-99</v>
       </c>
-      <c r="AG20" s="18">
+      <c r="AG39" s="10">
         <v>-60</v>
       </c>
-      <c r="AH20" s="18">
+      <c r="AH39" s="10">
         <v>-94</v>
       </c>
-      <c r="AI20" s="18">
+      <c r="AI39" s="10">
         <v>-52</v>
       </c>
-      <c r="AJ20" s="18">
+      <c r="AJ39" s="10">
         <v>-43</v>
       </c>
-      <c r="AK20" s="18">
+      <c r="AK39" s="10">
         <v>-48</v>
       </c>
-      <c r="AL20" s="18">
+      <c r="AL39" s="10">
         <v>-103</v>
       </c>
-      <c r="AM20" s="18">
+      <c r="AM39" s="10">
         <v>-27</v>
       </c>
-      <c r="AN20" s="18">
+      <c r="AN39" s="10">
         <v>-15</v>
       </c>
-      <c r="AO20" s="18">
+      <c r="AO39" s="10">
         <v>30</v>
       </c>
-      <c r="AP20" s="18">
+      <c r="AP39" s="10">
         <v>-31</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T21" s="8">
+      <c r="AQ39" s="10">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T40" s="6">
         <v>-72</v>
       </c>
-      <c r="U21" s="8">
+      <c r="U40" s="6">
         <v>-48</v>
       </c>
-      <c r="V21" s="8">
+      <c r="V40" s="6">
         <v>-63</v>
       </c>
-      <c r="W21" s="8">
+      <c r="W40" s="6">
         <v>-84</v>
       </c>
-      <c r="X21" s="8">
+      <c r="X40" s="6">
         <v>-39</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Y40" s="6">
         <v>-70</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z40" s="10">
         <v>-90</v>
       </c>
-      <c r="AA21" s="18">
+      <c r="AA40" s="10">
         <v>-158</v>
       </c>
-      <c r="AB21" s="18">
+      <c r="AB40" s="10">
         <v>-51</v>
       </c>
-      <c r="AC21" s="18">
+      <c r="AC40" s="10">
         <v>-95</v>
       </c>
-      <c r="AD21" s="19">
+      <c r="AD40" s="10">
         <v>-62</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE40" s="10">
         <v>-114</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF40" s="10">
         <v>-128</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG40" s="10">
         <v>-103</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH40" s="10">
         <v>-17</v>
       </c>
-      <c r="AI21" s="18">
+      <c r="AI40" s="10">
         <v>-135</v>
       </c>
-      <c r="AJ21" s="18">
+      <c r="AJ40" s="10">
         <v>-27</v>
       </c>
-      <c r="AK21" s="18">
+      <c r="AK40" s="10">
         <v>-33</v>
       </c>
-      <c r="AL21" s="18">
+      <c r="AL40" s="10">
         <v>-6</v>
       </c>
-      <c r="AM21" s="18">
+      <c r="AM40" s="10">
         <v>-33</v>
       </c>
-      <c r="AN21" s="18">
+      <c r="AN40" s="10">
         <v>-3</v>
       </c>
-      <c r="AO21" s="18">
+      <c r="AO40" s="10">
         <v>-46</v>
       </c>
-      <c r="AP21" s="18">
+      <c r="AP40" s="10">
         <v>-15</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T22" s="8">
+      <c r="AQ40" s="10">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T41" s="6">
         <v>-49</v>
       </c>
-      <c r="U22" s="8">
+      <c r="U41" s="6">
         <v>-35</v>
       </c>
-      <c r="V22" s="8">
+      <c r="V41" s="6">
         <v>-33</v>
       </c>
-      <c r="W22" s="8">
+      <c r="W41" s="6">
         <v>-77</v>
       </c>
-      <c r="X22" s="8">
+      <c r="X41" s="6">
         <v>-65</v>
       </c>
-      <c r="Y22" s="8">
+      <c r="Y41" s="6">
         <v>-45</v>
       </c>
-      <c r="Z22" s="18">
+      <c r="Z41" s="10">
         <v>-37</v>
       </c>
-      <c r="AA22" s="18">
+      <c r="AA41" s="10">
         <v>-32</v>
       </c>
-      <c r="AB22" s="18">
+      <c r="AB41" s="10">
         <v>-41</v>
       </c>
-      <c r="AC22" s="18">
+      <c r="AC41" s="10">
         <v>-55</v>
       </c>
-      <c r="AD22" s="19">
+      <c r="AD41" s="10">
         <v>-31</v>
       </c>
-      <c r="AE22" s="18">
+      <c r="AE41" s="10">
         <v>-55</v>
       </c>
-      <c r="AF22" s="18">
+      <c r="AF41" s="10">
         <v>-34</v>
       </c>
-      <c r="AG22" s="18">
+      <c r="AG41" s="10">
         <v>-36</v>
       </c>
-      <c r="AH22" s="18">
+      <c r="AH41" s="10">
         <v>-57</v>
       </c>
-      <c r="AI22" s="18">
+      <c r="AI41" s="10">
         <v>-33</v>
       </c>
-      <c r="AJ22" s="18">
+      <c r="AJ41" s="10">
         <v>-19</v>
       </c>
-      <c r="AK22" s="18">
+      <c r="AK41" s="10">
         <v>-36</v>
       </c>
-      <c r="AL22" s="18">
+      <c r="AL41" s="10">
         <v>-33</v>
       </c>
-      <c r="AM22" s="18">
+      <c r="AM41" s="10">
         <v>8</v>
       </c>
-      <c r="AN22" s="18">
+      <c r="AN41" s="10">
         <v>-30</v>
       </c>
-      <c r="AO22" s="18">
+      <c r="AO41" s="10">
         <v>-7</v>
       </c>
-      <c r="AP22" s="18">
+      <c r="AP41" s="10">
         <v>-46</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="V23" s="8">
+      <c r="AQ41" s="10">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="4"/>
+      <c r="F42" s="4"/>
+      <c r="G42" s="4"/>
+      <c r="H42" s="4"/>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+      <c r="K42" s="4"/>
+      <c r="L42" s="4"/>
+      <c r="M42" s="4"/>
+      <c r="N42" s="4"/>
+      <c r="O42" s="4"/>
+      <c r="P42" s="4"/>
+      <c r="Q42" s="4"/>
+      <c r="R42" s="4"/>
+      <c r="S42" s="4"/>
+      <c r="T42" s="2">
+        <v>-38</v>
+      </c>
+      <c r="U42" s="2">
+        <v>-31</v>
+      </c>
+      <c r="V42" s="2">
+        <v>-14</v>
+      </c>
+      <c r="W42" s="2">
+        <v>4</v>
+      </c>
+      <c r="X42" s="2">
+        <v>-26</v>
+      </c>
+      <c r="Y42" s="2">
+        <v>-30</v>
+      </c>
+      <c r="Z42" s="16">
+        <v>-28</v>
+      </c>
+      <c r="AA42" s="11">
+        <v>-20</v>
+      </c>
+      <c r="AB42" s="11">
+        <v>-15</v>
+      </c>
+      <c r="AC42" s="11">
+        <v>-28</v>
+      </c>
+      <c r="AD42" s="11">
+        <v>-19</v>
+      </c>
+      <c r="AE42" s="11">
+        <v>-31</v>
+      </c>
+      <c r="AF42" s="11">
+        <v>-30</v>
+      </c>
+      <c r="AG42" s="11">
+        <v>-28</v>
+      </c>
+      <c r="AH42" s="11">
+        <v>-21</v>
+      </c>
+      <c r="AI42" s="11">
         <v>-11</v>
       </c>
-      <c r="W23" s="8">
-[...23 lines deleted...]
-      <c r="AE23" s="18">
+      <c r="AJ42" s="11">
+        <v>4</v>
+      </c>
+      <c r="AK42" s="11">
+        <v>-23</v>
+      </c>
+      <c r="AL42" s="11">
         <v>-48</v>
       </c>
-      <c r="AF23" s="18">
-[...288 lines deleted...]
-      <c r="U27" s="8">
+      <c r="AM42" s="11">
+        <v>15</v>
+      </c>
+      <c r="AN42" s="11">
         <v>-31</v>
       </c>
-      <c r="V27" s="8">
-[...115 lines deleted...]
-      <c r="AJ28" s="18">
+      <c r="AO42" s="11">
+        <v>-1</v>
+      </c>
+      <c r="AP42" s="11">
         <v>-20</v>
       </c>
-      <c r="AK28" s="18">
-[...661 lines deleted...]
-      <c r="AA37" s="19">
+      <c r="AQ42" s="11">
         <v>-41</v>
-      </c>
-[...653 lines deleted...]
-        <v>-20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="Z5:AW5"/>
-[...8 lines deleted...]
-    <mergeCell ref="Z9:AM9"/>
+    <mergeCell ref="Z21:AM21"/>
+    <mergeCell ref="Z28:AM28"/>
+    <mergeCell ref="N4:S4"/>
+    <mergeCell ref="Z6:AM6"/>
+    <mergeCell ref="Z2:AW2"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="T4:Y4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Total population  2024-2026</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Total population  </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>