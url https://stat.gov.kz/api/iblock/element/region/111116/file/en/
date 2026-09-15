--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Mig\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0770C4DF-392D-4B70-9764-828CD98F58BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1C9B4F1-7C6E-4AA6-AB9B-1A03A332DA8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Total population  " sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="87">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -164,80 +164,71 @@
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
     <t>Shemonaikhi district</t>
   </si>
   <si>
     <t>district Markakol</t>
   </si>
   <si>
     <t>district Samara</t>
   </si>
   <si>
     <t>district Ulken Naryn</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
-    <t>G.Adilshinova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Symbols</t>
   </si>
   <si>
     <t>"-" no phenomenon</t>
   </si>
   <si>
     <t>"0,0"- insignificant amount</t>
   </si>
   <si>
     <t>"x" - data confidential</t>
   </si>
   <si>
     <t>"…" - no data</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding of the data</t>
   </si>
   <si>
-    <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Statistical indicator name</t>
   </si>
   <si>
     <t>Balance of migration for all flows</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>People</t>
   </si>
   <si>
     <t>Short name of the KSP</t>
   </si>
   <si>
     <t>History of the indicator</t>
   </si>
   <si>
     <t>From January 1, 2024</t>
   </si>
   <si>
     <t>Defining an indicator</t>
@@ -257,82 +248,91 @@
   <si>
     <t>The arithmetic difference between the number of arrivals and the number of departures during the reporting period</t>
   </si>
   <si>
     <t>The source of the indicator</t>
   </si>
   <si>
     <t>To generate current data on population migration statistics, data sources such as administrative data provided by administrative sources are used</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Classifiers</t>
   </si>
   <si>
     <t>Methodological explanations</t>
   </si>
   <si>
     <t>Related publications</t>
   </si>
   <si>
     <t>Useful links</t>
   </si>
   <si>
-    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Date of last update</t>
   </si>
   <si>
     <t xml:space="preserve">Date of the next update </t>
   </si>
   <si>
     <t xml:space="preserve">Responsible structural unit  </t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
     <t>Phone number:</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Division of social and demographic statisticsand demographic statistics</t>
   </si>
   <si>
-    <t>G. Adilshinova</t>
+    <t>A.Bakhtiyarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>A.Bakhtiyarova</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/vko/spreadsheets/?industry=28251&amp;year=2026&amp;name=87358&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -395,50 +395,56 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -543,62 +549,63 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -614,105 +621,113 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="5" xr:uid="{61E63FCA-A780-49DE-BAD1-C322BE6E59B4}"/>
+    <cellStyle name="Гиперссылка 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -973,1987 +988,1971 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/dynamic-tables/38/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F464B6E6-24AD-4B06-BAE2-294F70BFF6A5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="24" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="24"/>
+    <col min="1" max="1" width="34.7109375" style="23" customWidth="1"/>
+    <col min="2" max="2" width="77.140625" style="23" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="23"/>
+    <col min="11" max="11" width="11" style="23" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="26">
+        <v>613103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="27">
-[...4 lines deleted...]
-      <c r="A2" s="26" t="s">
+      <c r="B3" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="28" t="s">
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="26" t="s">
+      <c r="B4" s="27" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="29" t="s">
+      <c r="B5" s="28" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-      <c r="A4" s="26" t="s">
+    <row r="6" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="28" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="26" t="s">
+      <c r="B6" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B5" s="29" t="s">
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="26" t="s">
+      <c r="B7" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="B6" s="18" t="s">
+    </row>
+    <row r="8" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="26" t="s">
+      <c r="B8" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="B7" s="30" t="s">
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="26" t="s">
+      <c r="B9" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="B8" s="19" t="s">
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="26" t="s">
+      <c r="B10" s="28" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
         <v>71</v>
-      </c>
-[...14 lines deleted...]
-        <v>74</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-      <c r="A12" s="26" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="26" t="s">
+      <c r="B15" s="22">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B13" s="21" t="s">
+      <c r="B16" s="22">
+        <v>46302</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="22" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-[...16 lines deleted...]
-      <c r="A16" s="26" t="s">
+    <row r="20" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="25" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="22">
-[...12 lines deleted...]
-      <c r="A18" s="26" t="s">
+      <c r="B20" s="32" t="s">
         <v>82</v>
-      </c>
-[...17 lines deleted...]
-        <v>49</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B11" r:id="rId1" xr:uid="{10A6EBC7-B1FB-4900-9531-383961E9D885}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B20" r:id="rId4" xr:uid="{D4FE0424-79CF-4331-A841-2118DA1EA975}"/>
+    <hyperlink ref="B11" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B20" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B18" r:id="rId3" display="A.Bakhtiyarova@aspire.gov.kz" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC383D60-76A8-4F19-9157-7569CEBF0F9F}">
-  <dimension ref="A5:V69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A5:V68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="25"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="9.140625" style="24"/>
+    <col min="2" max="2" width="108.42578125" style="24" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="24"/>
+    <col min="11" max="11" width="11" style="24" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:22">
-[...1 lines deleted...]
-      <c r="B5" s="24" t="s">
+    <row r="5" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A5" s="23"/>
+      <c r="B5" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23"/>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
+      <c r="P5" s="23"/>
+      <c r="Q5" s="23"/>
+      <c r="R5" s="23"/>
+      <c r="S5" s="23"/>
+      <c r="T5" s="23"/>
+      <c r="U5" s="23"/>
+      <c r="V5" s="23"/>
+    </row>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A6" s="23"/>
+      <c r="B6" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="23"/>
+      <c r="I6" s="23"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="23"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23"/>
+      <c r="P6" s="23"/>
+      <c r="Q6" s="23"/>
+      <c r="R6" s="23"/>
+      <c r="S6" s="23"/>
+      <c r="T6" s="23"/>
+      <c r="U6" s="23"/>
+      <c r="V6" s="23"/>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A7" s="23"/>
+      <c r="B7" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="C5" s="24"/>
-[...22 lines deleted...]
-      <c r="B6" s="24" t="s">
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="23"/>
+      <c r="M7" s="23"/>
+      <c r="N7" s="23"/>
+      <c r="O7" s="23"/>
+      <c r="P7" s="23"/>
+      <c r="Q7" s="23"/>
+      <c r="R7" s="23"/>
+      <c r="S7" s="23"/>
+      <c r="T7" s="23"/>
+      <c r="U7" s="23"/>
+      <c r="V7" s="23"/>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A8" s="23"/>
+      <c r="B8" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="C6" s="24"/>
-[...22 lines deleted...]
-      <c r="B7" s="24" t="s">
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="23"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="23"/>
+      <c r="L8" s="23"/>
+      <c r="M8" s="23"/>
+      <c r="N8" s="23"/>
+      <c r="O8" s="23"/>
+      <c r="P8" s="23"/>
+      <c r="Q8" s="23"/>
+      <c r="R8" s="23"/>
+      <c r="S8" s="23"/>
+      <c r="T8" s="23"/>
+      <c r="U8" s="23"/>
+      <c r="V8" s="23"/>
+    </row>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A9" s="23"/>
+      <c r="B9" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="C7" s="24"/>
-[...22 lines deleted...]
-      <c r="B8" s="24" t="s">
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="23"/>
+      <c r="N9" s="23"/>
+      <c r="O9" s="23"/>
+      <c r="P9" s="23"/>
+      <c r="Q9" s="23"/>
+      <c r="R9" s="23"/>
+      <c r="S9" s="23"/>
+      <c r="T9" s="23"/>
+      <c r="U9" s="23"/>
+      <c r="V9" s="23"/>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A10" s="23"/>
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="23"/>
+      <c r="N10" s="23"/>
+      <c r="O10" s="23"/>
+      <c r="P10" s="23"/>
+      <c r="Q10" s="23"/>
+      <c r="R10" s="23"/>
+      <c r="S10" s="23"/>
+      <c r="T10" s="23"/>
+      <c r="U10" s="23"/>
+      <c r="V10" s="23"/>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A11" s="23"/>
+      <c r="B11" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="C8" s="24"/>
-[...1488 lines deleted...]
-      <c r="V69" s="24"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="23"/>
+      <c r="P11" s="23"/>
+      <c r="Q11" s="23"/>
+      <c r="R11" s="23"/>
+      <c r="S11" s="23"/>
+      <c r="T11" s="23"/>
+      <c r="U11" s="23"/>
+      <c r="V11" s="23"/>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A12" s="23"/>
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="23"/>
+      <c r="N12" s="23"/>
+      <c r="O12" s="23"/>
+      <c r="P12" s="23"/>
+      <c r="Q12" s="23"/>
+      <c r="R12" s="23"/>
+      <c r="S12" s="23"/>
+      <c r="T12" s="23"/>
+      <c r="U12" s="23"/>
+      <c r="V12" s="23"/>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A13" s="23"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="23"/>
+      <c r="N13" s="23"/>
+      <c r="O13" s="23"/>
+      <c r="P13" s="23"/>
+      <c r="Q13" s="23"/>
+      <c r="R13" s="23"/>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+      <c r="U13" s="23"/>
+      <c r="V13" s="23"/>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A14" s="23"/>
+      <c r="B14" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" s="36"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="36"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="23"/>
+      <c r="N14" s="23"/>
+      <c r="O14" s="23"/>
+      <c r="P14" s="23"/>
+      <c r="Q14" s="23"/>
+      <c r="R14" s="23"/>
+      <c r="S14" s="23"/>
+      <c r="T14" s="23"/>
+      <c r="U14" s="23"/>
+      <c r="V14" s="23"/>
+    </row>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A15" s="23"/>
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="23"/>
+      <c r="O15" s="23"/>
+      <c r="P15" s="23"/>
+      <c r="Q15" s="23"/>
+      <c r="R15" s="23"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+      <c r="U15" s="23"/>
+      <c r="V15" s="23"/>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A16" s="23"/>
+      <c r="B16" s="23"/>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
+      <c r="N16" s="23"/>
+      <c r="O16" s="23"/>
+      <c r="P16" s="23"/>
+      <c r="Q16" s="23"/>
+      <c r="R16" s="23"/>
+      <c r="S16" s="23"/>
+      <c r="T16" s="23"/>
+      <c r="U16" s="23"/>
+      <c r="V16" s="23"/>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A17" s="23"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="23"/>
+      <c r="O17" s="23"/>
+      <c r="P17" s="23"/>
+      <c r="Q17" s="23"/>
+      <c r="R17" s="23"/>
+      <c r="S17" s="23"/>
+      <c r="T17" s="23"/>
+      <c r="U17" s="23"/>
+      <c r="V17" s="23"/>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A18" s="23"/>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="23"/>
+      <c r="N18" s="23"/>
+      <c r="O18" s="23"/>
+      <c r="P18" s="23"/>
+      <c r="Q18" s="23"/>
+      <c r="R18" s="23"/>
+      <c r="S18" s="23"/>
+      <c r="T18" s="23"/>
+      <c r="U18" s="23"/>
+      <c r="V18" s="23"/>
+    </row>
+    <row r="19" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A19" s="23"/>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="23"/>
+      <c r="O19" s="23"/>
+      <c r="P19" s="23"/>
+      <c r="Q19" s="23"/>
+      <c r="R19" s="23"/>
+      <c r="S19" s="23"/>
+      <c r="T19" s="23"/>
+      <c r="U19" s="23"/>
+      <c r="V19" s="23"/>
+    </row>
+    <row r="20" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A20" s="23"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+      <c r="N20" s="23"/>
+      <c r="O20" s="23"/>
+      <c r="P20" s="23"/>
+      <c r="Q20" s="23"/>
+      <c r="R20" s="23"/>
+      <c r="S20" s="23"/>
+      <c r="T20" s="23"/>
+      <c r="U20" s="23"/>
+      <c r="V20" s="23"/>
+    </row>
+    <row r="21" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A21" s="23"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="23"/>
+      <c r="O21" s="23"/>
+      <c r="P21" s="23"/>
+      <c r="Q21" s="23"/>
+      <c r="R21" s="23"/>
+      <c r="S21" s="23"/>
+      <c r="T21" s="23"/>
+      <c r="U21" s="23"/>
+      <c r="V21" s="23"/>
+    </row>
+    <row r="22" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A22" s="23"/>
+      <c r="B22" s="23"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
+      <c r="N22" s="23"/>
+      <c r="O22" s="23"/>
+      <c r="P22" s="23"/>
+      <c r="Q22" s="23"/>
+      <c r="R22" s="23"/>
+      <c r="S22" s="23"/>
+      <c r="T22" s="23"/>
+      <c r="U22" s="23"/>
+      <c r="V22" s="23"/>
+    </row>
+    <row r="23" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A23" s="23"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="23"/>
+      <c r="O23" s="23"/>
+      <c r="P23" s="23"/>
+      <c r="Q23" s="23"/>
+      <c r="R23" s="23"/>
+      <c r="S23" s="23"/>
+      <c r="T23" s="23"/>
+      <c r="U23" s="23"/>
+      <c r="V23" s="23"/>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A24" s="23"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="23"/>
+      <c r="P24" s="23"/>
+      <c r="Q24" s="23"/>
+      <c r="R24" s="23"/>
+      <c r="S24" s="23"/>
+      <c r="T24" s="23"/>
+      <c r="U24" s="23"/>
+      <c r="V24" s="23"/>
+    </row>
+    <row r="25" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A25" s="23"/>
+      <c r="B25" s="23"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+      <c r="N25" s="23"/>
+      <c r="O25" s="23"/>
+      <c r="P25" s="23"/>
+      <c r="Q25" s="23"/>
+      <c r="R25" s="23"/>
+      <c r="S25" s="23"/>
+      <c r="T25" s="23"/>
+      <c r="U25" s="23"/>
+      <c r="V25" s="23"/>
+    </row>
+    <row r="26" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A26" s="23"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+      <c r="N26" s="23"/>
+      <c r="O26" s="23"/>
+      <c r="P26" s="23"/>
+      <c r="Q26" s="23"/>
+      <c r="R26" s="23"/>
+      <c r="S26" s="23"/>
+      <c r="T26" s="23"/>
+      <c r="U26" s="23"/>
+      <c r="V26" s="23"/>
+    </row>
+    <row r="27" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A27" s="23"/>
+      <c r="B27" s="23"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="23"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="23"/>
+      <c r="N27" s="23"/>
+      <c r="O27" s="23"/>
+      <c r="P27" s="23"/>
+      <c r="Q27" s="23"/>
+      <c r="R27" s="23"/>
+      <c r="S27" s="23"/>
+      <c r="T27" s="23"/>
+      <c r="U27" s="23"/>
+      <c r="V27" s="23"/>
+    </row>
+    <row r="28" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A28" s="23"/>
+      <c r="B28" s="23"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="23"/>
+      <c r="M28" s="23"/>
+      <c r="N28" s="23"/>
+      <c r="O28" s="23"/>
+      <c r="P28" s="23"/>
+      <c r="Q28" s="23"/>
+      <c r="R28" s="23"/>
+      <c r="S28" s="23"/>
+      <c r="T28" s="23"/>
+      <c r="U28" s="23"/>
+      <c r="V28" s="23"/>
+    </row>
+    <row r="29" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A29" s="23"/>
+      <c r="B29" s="23"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23"/>
+      <c r="L29" s="23"/>
+      <c r="M29" s="23"/>
+      <c r="N29" s="23"/>
+      <c r="O29" s="23"/>
+      <c r="P29" s="23"/>
+      <c r="Q29" s="23"/>
+      <c r="R29" s="23"/>
+      <c r="S29" s="23"/>
+      <c r="T29" s="23"/>
+      <c r="U29" s="23"/>
+      <c r="V29" s="23"/>
+    </row>
+    <row r="30" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A30" s="23"/>
+      <c r="B30" s="23"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="23"/>
+      <c r="I30" s="23"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="23"/>
+      <c r="M30" s="23"/>
+      <c r="N30" s="23"/>
+      <c r="O30" s="23"/>
+      <c r="P30" s="23"/>
+      <c r="Q30" s="23"/>
+      <c r="R30" s="23"/>
+      <c r="S30" s="23"/>
+      <c r="T30" s="23"/>
+      <c r="U30" s="23"/>
+      <c r="V30" s="23"/>
+    </row>
+    <row r="31" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A31" s="23"/>
+      <c r="B31" s="23"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
+      <c r="K31" s="23"/>
+      <c r="L31" s="23"/>
+      <c r="M31" s="23"/>
+      <c r="N31" s="23"/>
+      <c r="O31" s="23"/>
+      <c r="P31" s="23"/>
+      <c r="Q31" s="23"/>
+      <c r="R31" s="23"/>
+      <c r="S31" s="23"/>
+      <c r="T31" s="23"/>
+      <c r="U31" s="23"/>
+      <c r="V31" s="23"/>
+    </row>
+    <row r="32" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A32" s="23"/>
+      <c r="B32" s="23"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="23"/>
+      <c r="N32" s="23"/>
+      <c r="O32" s="23"/>
+      <c r="P32" s="23"/>
+      <c r="Q32" s="23"/>
+      <c r="R32" s="23"/>
+      <c r="S32" s="23"/>
+      <c r="T32" s="23"/>
+      <c r="U32" s="23"/>
+      <c r="V32" s="23"/>
+    </row>
+    <row r="33" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A33" s="23"/>
+      <c r="B33" s="23"/>
+      <c r="C33" s="23"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="23"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="23"/>
+      <c r="I33" s="23"/>
+      <c r="J33" s="23"/>
+      <c r="K33" s="23"/>
+      <c r="L33" s="23"/>
+      <c r="M33" s="23"/>
+      <c r="N33" s="23"/>
+      <c r="O33" s="23"/>
+      <c r="P33" s="23"/>
+      <c r="Q33" s="23"/>
+      <c r="R33" s="23"/>
+      <c r="S33" s="23"/>
+      <c r="T33" s="23"/>
+      <c r="U33" s="23"/>
+      <c r="V33" s="23"/>
+    </row>
+    <row r="34" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A34" s="23"/>
+      <c r="B34" s="23"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="23"/>
+      <c r="I34" s="23"/>
+      <c r="J34" s="23"/>
+      <c r="K34" s="23"/>
+      <c r="L34" s="23"/>
+      <c r="M34" s="23"/>
+      <c r="N34" s="23"/>
+      <c r="O34" s="23"/>
+      <c r="P34" s="23"/>
+      <c r="Q34" s="23"/>
+      <c r="R34" s="23"/>
+      <c r="S34" s="23"/>
+      <c r="T34" s="23"/>
+      <c r="U34" s="23"/>
+      <c r="V34" s="23"/>
+    </row>
+    <row r="35" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A35" s="23"/>
+      <c r="B35" s="23"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="23"/>
+      <c r="L35" s="23"/>
+      <c r="M35" s="23"/>
+      <c r="N35" s="23"/>
+      <c r="O35" s="23"/>
+      <c r="P35" s="23"/>
+      <c r="Q35" s="23"/>
+      <c r="R35" s="23"/>
+      <c r="S35" s="23"/>
+      <c r="T35" s="23"/>
+      <c r="U35" s="23"/>
+      <c r="V35" s="23"/>
+    </row>
+    <row r="36" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A36" s="23"/>
+      <c r="B36" s="23"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
+      <c r="I36" s="23"/>
+      <c r="J36" s="23"/>
+      <c r="K36" s="23"/>
+      <c r="L36" s="23"/>
+      <c r="M36" s="23"/>
+      <c r="N36" s="23"/>
+      <c r="O36" s="23"/>
+      <c r="P36" s="23"/>
+      <c r="Q36" s="23"/>
+      <c r="R36" s="23"/>
+      <c r="S36" s="23"/>
+      <c r="T36" s="23"/>
+      <c r="U36" s="23"/>
+      <c r="V36" s="23"/>
+    </row>
+    <row r="37" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A37" s="23"/>
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="23"/>
+      <c r="K37" s="23"/>
+      <c r="L37" s="23"/>
+      <c r="M37" s="23"/>
+      <c r="N37" s="23"/>
+      <c r="O37" s="23"/>
+      <c r="P37" s="23"/>
+      <c r="Q37" s="23"/>
+      <c r="R37" s="23"/>
+      <c r="S37" s="23"/>
+      <c r="T37" s="23"/>
+      <c r="U37" s="23"/>
+      <c r="V37" s="23"/>
+    </row>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A38" s="23"/>
+      <c r="B38" s="23"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="23"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="23"/>
+      <c r="H38" s="23"/>
+      <c r="I38" s="23"/>
+      <c r="J38" s="23"/>
+      <c r="K38" s="23"/>
+      <c r="L38" s="23"/>
+      <c r="M38" s="23"/>
+      <c r="N38" s="23"/>
+      <c r="O38" s="23"/>
+      <c r="P38" s="23"/>
+      <c r="Q38" s="23"/>
+      <c r="R38" s="23"/>
+      <c r="S38" s="23"/>
+      <c r="T38" s="23"/>
+      <c r="U38" s="23"/>
+      <c r="V38" s="23"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A39" s="23"/>
+      <c r="B39" s="23"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="23"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="23"/>
+      <c r="J39" s="23"/>
+      <c r="K39" s="23"/>
+      <c r="L39" s="23"/>
+      <c r="M39" s="23"/>
+      <c r="N39" s="23"/>
+      <c r="O39" s="23"/>
+      <c r="P39" s="23"/>
+      <c r="Q39" s="23"/>
+      <c r="R39" s="23"/>
+      <c r="S39" s="23"/>
+      <c r="T39" s="23"/>
+      <c r="U39" s="23"/>
+      <c r="V39" s="23"/>
+    </row>
+    <row r="40" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A40" s="23"/>
+      <c r="B40" s="23"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="23"/>
+      <c r="J40" s="23"/>
+      <c r="K40" s="23"/>
+      <c r="L40" s="23"/>
+      <c r="M40" s="23"/>
+      <c r="N40" s="23"/>
+      <c r="O40" s="23"/>
+      <c r="P40" s="23"/>
+      <c r="Q40" s="23"/>
+      <c r="R40" s="23"/>
+      <c r="S40" s="23"/>
+      <c r="T40" s="23"/>
+      <c r="U40" s="23"/>
+      <c r="V40" s="23"/>
+    </row>
+    <row r="41" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A41" s="23"/>
+      <c r="B41" s="23"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="23"/>
+      <c r="F41" s="23"/>
+      <c r="G41" s="23"/>
+      <c r="H41" s="23"/>
+      <c r="I41" s="23"/>
+      <c r="J41" s="23"/>
+      <c r="K41" s="23"/>
+      <c r="L41" s="23"/>
+      <c r="M41" s="23"/>
+      <c r="N41" s="23"/>
+      <c r="O41" s="23"/>
+      <c r="P41" s="23"/>
+      <c r="Q41" s="23"/>
+      <c r="R41" s="23"/>
+      <c r="S41" s="23"/>
+      <c r="T41" s="23"/>
+      <c r="U41" s="23"/>
+      <c r="V41" s="23"/>
+    </row>
+    <row r="42" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A42" s="23"/>
+      <c r="B42" s="23"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="23"/>
+      <c r="M42" s="23"/>
+      <c r="N42" s="23"/>
+      <c r="O42" s="23"/>
+      <c r="P42" s="23"/>
+      <c r="Q42" s="23"/>
+      <c r="R42" s="23"/>
+      <c r="S42" s="23"/>
+      <c r="T42" s="23"/>
+      <c r="U42" s="23"/>
+      <c r="V42" s="23"/>
+    </row>
+    <row r="43" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A43" s="23"/>
+      <c r="B43" s="23"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="23"/>
+      <c r="F43" s="23"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="23"/>
+      <c r="I43" s="23"/>
+      <c r="J43" s="23"/>
+      <c r="K43" s="23"/>
+      <c r="L43" s="23"/>
+      <c r="M43" s="23"/>
+      <c r="N43" s="23"/>
+      <c r="O43" s="23"/>
+      <c r="P43" s="23"/>
+      <c r="Q43" s="23"/>
+      <c r="R43" s="23"/>
+      <c r="S43" s="23"/>
+      <c r="T43" s="23"/>
+      <c r="U43" s="23"/>
+      <c r="V43" s="23"/>
+    </row>
+    <row r="44" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A44" s="23"/>
+      <c r="B44" s="23"/>
+      <c r="C44" s="23"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="23"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="23"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="23"/>
+      <c r="K44" s="23"/>
+      <c r="L44" s="23"/>
+      <c r="M44" s="23"/>
+      <c r="N44" s="23"/>
+      <c r="O44" s="23"/>
+      <c r="P44" s="23"/>
+      <c r="Q44" s="23"/>
+      <c r="R44" s="23"/>
+      <c r="S44" s="23"/>
+      <c r="T44" s="23"/>
+      <c r="U44" s="23"/>
+      <c r="V44" s="23"/>
+    </row>
+    <row r="45" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A45" s="23"/>
+      <c r="B45" s="23"/>
+      <c r="C45" s="23"/>
+      <c r="D45" s="23"/>
+      <c r="E45" s="23"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="23"/>
+      <c r="H45" s="23"/>
+      <c r="I45" s="23"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="23"/>
+      <c r="M45" s="23"/>
+      <c r="N45" s="23"/>
+      <c r="O45" s="23"/>
+      <c r="P45" s="23"/>
+      <c r="Q45" s="23"/>
+      <c r="R45" s="23"/>
+      <c r="S45" s="23"/>
+      <c r="T45" s="23"/>
+      <c r="U45" s="23"/>
+      <c r="V45" s="23"/>
+    </row>
+    <row r="46" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A46" s="23"/>
+      <c r="B46" s="23"/>
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="23"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="23"/>
+      <c r="J46" s="23"/>
+      <c r="K46" s="23"/>
+      <c r="L46" s="23"/>
+      <c r="M46" s="23"/>
+      <c r="N46" s="23"/>
+      <c r="O46" s="23"/>
+      <c r="P46" s="23"/>
+      <c r="Q46" s="23"/>
+      <c r="R46" s="23"/>
+      <c r="S46" s="23"/>
+      <c r="T46" s="23"/>
+      <c r="U46" s="23"/>
+      <c r="V46" s="23"/>
+    </row>
+    <row r="47" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A47" s="23"/>
+      <c r="B47" s="23"/>
+      <c r="C47" s="23"/>
+      <c r="D47" s="23"/>
+      <c r="E47" s="23"/>
+      <c r="F47" s="23"/>
+      <c r="G47" s="23"/>
+      <c r="H47" s="23"/>
+      <c r="I47" s="23"/>
+      <c r="J47" s="23"/>
+      <c r="K47" s="23"/>
+      <c r="L47" s="23"/>
+      <c r="M47" s="23"/>
+      <c r="N47" s="23"/>
+      <c r="O47" s="23"/>
+      <c r="P47" s="23"/>
+      <c r="Q47" s="23"/>
+      <c r="R47" s="23"/>
+      <c r="S47" s="23"/>
+      <c r="T47" s="23"/>
+      <c r="U47" s="23"/>
+      <c r="V47" s="23"/>
+    </row>
+    <row r="48" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A48" s="23"/>
+      <c r="B48" s="23"/>
+      <c r="C48" s="23"/>
+      <c r="D48" s="23"/>
+      <c r="E48" s="23"/>
+      <c r="F48" s="23"/>
+      <c r="G48" s="23"/>
+      <c r="H48" s="23"/>
+      <c r="I48" s="23"/>
+      <c r="J48" s="23"/>
+      <c r="K48" s="23"/>
+      <c r="L48" s="23"/>
+      <c r="M48" s="23"/>
+      <c r="N48" s="23"/>
+      <c r="O48" s="23"/>
+      <c r="P48" s="23"/>
+      <c r="Q48" s="23"/>
+      <c r="R48" s="23"/>
+      <c r="S48" s="23"/>
+      <c r="T48" s="23"/>
+      <c r="U48" s="23"/>
+      <c r="V48" s="23"/>
+    </row>
+    <row r="49" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A49" s="23"/>
+      <c r="B49" s="23"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="23"/>
+      <c r="F49" s="23"/>
+      <c r="G49" s="23"/>
+      <c r="H49" s="23"/>
+      <c r="I49" s="23"/>
+      <c r="J49" s="23"/>
+      <c r="K49" s="23"/>
+      <c r="L49" s="23"/>
+      <c r="M49" s="23"/>
+      <c r="N49" s="23"/>
+      <c r="O49" s="23"/>
+      <c r="P49" s="23"/>
+      <c r="Q49" s="23"/>
+      <c r="R49" s="23"/>
+      <c r="S49" s="23"/>
+      <c r="T49" s="23"/>
+      <c r="U49" s="23"/>
+      <c r="V49" s="23"/>
+    </row>
+    <row r="50" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A50" s="23"/>
+      <c r="B50" s="23"/>
+      <c r="C50" s="23"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="23"/>
+      <c r="F50" s="23"/>
+      <c r="G50" s="23"/>
+      <c r="H50" s="23"/>
+      <c r="I50" s="23"/>
+      <c r="J50" s="23"/>
+      <c r="K50" s="23"/>
+      <c r="L50" s="23"/>
+      <c r="M50" s="23"/>
+      <c r="N50" s="23"/>
+      <c r="O50" s="23"/>
+      <c r="P50" s="23"/>
+      <c r="Q50" s="23"/>
+      <c r="R50" s="23"/>
+      <c r="S50" s="23"/>
+      <c r="T50" s="23"/>
+      <c r="U50" s="23"/>
+      <c r="V50" s="23"/>
+    </row>
+    <row r="51" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A51" s="23"/>
+      <c r="B51" s="23"/>
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="23"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="23"/>
+      <c r="I51" s="23"/>
+      <c r="J51" s="23"/>
+      <c r="K51" s="23"/>
+      <c r="L51" s="23"/>
+      <c r="M51" s="23"/>
+      <c r="N51" s="23"/>
+      <c r="O51" s="23"/>
+      <c r="P51" s="23"/>
+      <c r="Q51" s="23"/>
+      <c r="R51" s="23"/>
+      <c r="S51" s="23"/>
+      <c r="T51" s="23"/>
+      <c r="U51" s="23"/>
+      <c r="V51" s="23"/>
+    </row>
+    <row r="52" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A52" s="23"/>
+      <c r="B52" s="23"/>
+      <c r="C52" s="23"/>
+      <c r="D52" s="23"/>
+      <c r="E52" s="23"/>
+      <c r="F52" s="23"/>
+      <c r="G52" s="23"/>
+      <c r="H52" s="23"/>
+      <c r="I52" s="23"/>
+      <c r="J52" s="23"/>
+      <c r="K52" s="23"/>
+      <c r="L52" s="23"/>
+      <c r="M52" s="23"/>
+      <c r="N52" s="23"/>
+      <c r="O52" s="23"/>
+      <c r="P52" s="23"/>
+      <c r="Q52" s="23"/>
+      <c r="R52" s="23"/>
+      <c r="S52" s="23"/>
+      <c r="T52" s="23"/>
+      <c r="U52" s="23"/>
+      <c r="V52" s="23"/>
+    </row>
+    <row r="53" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A53" s="23"/>
+      <c r="B53" s="23"/>
+      <c r="C53" s="23"/>
+      <c r="D53" s="23"/>
+      <c r="E53" s="23"/>
+      <c r="F53" s="23"/>
+      <c r="G53" s="23"/>
+      <c r="H53" s="23"/>
+      <c r="I53" s="23"/>
+      <c r="J53" s="23"/>
+      <c r="K53" s="23"/>
+      <c r="L53" s="23"/>
+      <c r="M53" s="23"/>
+      <c r="N53" s="23"/>
+      <c r="O53" s="23"/>
+      <c r="P53" s="23"/>
+      <c r="Q53" s="23"/>
+      <c r="R53" s="23"/>
+      <c r="S53" s="23"/>
+      <c r="T53" s="23"/>
+      <c r="U53" s="23"/>
+      <c r="V53" s="23"/>
+    </row>
+    <row r="54" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A54" s="23"/>
+      <c r="B54" s="23"/>
+      <c r="C54" s="23"/>
+      <c r="D54" s="23"/>
+      <c r="E54" s="23"/>
+      <c r="F54" s="23"/>
+      <c r="G54" s="23"/>
+      <c r="H54" s="23"/>
+      <c r="I54" s="23"/>
+      <c r="J54" s="23"/>
+      <c r="K54" s="23"/>
+      <c r="L54" s="23"/>
+      <c r="M54" s="23"/>
+      <c r="N54" s="23"/>
+      <c r="O54" s="23"/>
+      <c r="P54" s="23"/>
+      <c r="Q54" s="23"/>
+      <c r="R54" s="23"/>
+      <c r="S54" s="23"/>
+      <c r="T54" s="23"/>
+      <c r="U54" s="23"/>
+      <c r="V54" s="23"/>
+    </row>
+    <row r="55" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A55" s="23"/>
+      <c r="B55" s="23"/>
+      <c r="C55" s="23"/>
+      <c r="D55" s="23"/>
+      <c r="E55" s="23"/>
+      <c r="F55" s="23"/>
+      <c r="G55" s="23"/>
+      <c r="H55" s="23"/>
+      <c r="I55" s="23"/>
+      <c r="J55" s="23"/>
+      <c r="K55" s="23"/>
+      <c r="L55" s="23"/>
+      <c r="M55" s="23"/>
+      <c r="N55" s="23"/>
+      <c r="O55" s="23"/>
+      <c r="P55" s="23"/>
+      <c r="Q55" s="23"/>
+      <c r="R55" s="23"/>
+      <c r="S55" s="23"/>
+      <c r="T55" s="23"/>
+      <c r="U55" s="23"/>
+      <c r="V55" s="23"/>
+    </row>
+    <row r="56" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A56" s="23"/>
+      <c r="B56" s="23"/>
+      <c r="C56" s="23"/>
+      <c r="D56" s="23"/>
+      <c r="E56" s="23"/>
+      <c r="F56" s="23"/>
+      <c r="G56" s="23"/>
+      <c r="H56" s="23"/>
+      <c r="I56" s="23"/>
+      <c r="J56" s="23"/>
+      <c r="K56" s="23"/>
+      <c r="L56" s="23"/>
+      <c r="M56" s="23"/>
+      <c r="N56" s="23"/>
+      <c r="O56" s="23"/>
+      <c r="P56" s="23"/>
+      <c r="Q56" s="23"/>
+      <c r="R56" s="23"/>
+      <c r="S56" s="23"/>
+      <c r="T56" s="23"/>
+      <c r="U56" s="23"/>
+      <c r="V56" s="23"/>
+    </row>
+    <row r="57" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A57" s="23"/>
+      <c r="B57" s="23"/>
+      <c r="C57" s="23"/>
+      <c r="D57" s="23"/>
+      <c r="E57" s="23"/>
+      <c r="F57" s="23"/>
+      <c r="G57" s="23"/>
+      <c r="H57" s="23"/>
+      <c r="I57" s="23"/>
+      <c r="J57" s="23"/>
+      <c r="K57" s="23"/>
+      <c r="L57" s="23"/>
+      <c r="M57" s="23"/>
+      <c r="N57" s="23"/>
+      <c r="O57" s="23"/>
+      <c r="P57" s="23"/>
+      <c r="Q57" s="23"/>
+      <c r="R57" s="23"/>
+      <c r="S57" s="23"/>
+      <c r="T57" s="23"/>
+      <c r="U57" s="23"/>
+      <c r="V57" s="23"/>
+    </row>
+    <row r="58" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A58" s="23"/>
+      <c r="B58" s="23"/>
+      <c r="C58" s="23"/>
+      <c r="D58" s="23"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="23"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="23"/>
+      <c r="I58" s="23"/>
+      <c r="J58" s="23"/>
+      <c r="K58" s="23"/>
+      <c r="L58" s="23"/>
+      <c r="M58" s="23"/>
+      <c r="N58" s="23"/>
+      <c r="O58" s="23"/>
+      <c r="P58" s="23"/>
+      <c r="Q58" s="23"/>
+      <c r="R58" s="23"/>
+      <c r="S58" s="23"/>
+      <c r="T58" s="23"/>
+      <c r="U58" s="23"/>
+      <c r="V58" s="23"/>
+    </row>
+    <row r="59" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A59" s="23"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23"/>
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
+      <c r="N59" s="23"/>
+      <c r="O59" s="23"/>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="23"/>
+      <c r="T59" s="23"/>
+      <c r="U59" s="23"/>
+      <c r="V59" s="23"/>
+    </row>
+    <row r="60" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A60" s="23"/>
+      <c r="B60" s="23"/>
+      <c r="C60" s="23"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="23"/>
+      <c r="F60" s="23"/>
+      <c r="G60" s="23"/>
+      <c r="H60" s="23"/>
+      <c r="I60" s="23"/>
+      <c r="J60" s="23"/>
+      <c r="K60" s="23"/>
+      <c r="L60" s="23"/>
+      <c r="M60" s="23"/>
+      <c r="N60" s="23"/>
+      <c r="O60" s="23"/>
+      <c r="P60" s="23"/>
+      <c r="Q60" s="23"/>
+      <c r="R60" s="23"/>
+      <c r="S60" s="23"/>
+      <c r="T60" s="23"/>
+      <c r="U60" s="23"/>
+      <c r="V60" s="23"/>
+    </row>
+    <row r="61" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A61" s="23"/>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
+      <c r="I61" s="23"/>
+      <c r="J61" s="23"/>
+      <c r="K61" s="23"/>
+      <c r="L61" s="23"/>
+      <c r="M61" s="23"/>
+      <c r="N61" s="23"/>
+      <c r="O61" s="23"/>
+      <c r="P61" s="23"/>
+      <c r="Q61" s="23"/>
+      <c r="R61" s="23"/>
+      <c r="S61" s="23"/>
+      <c r="T61" s="23"/>
+      <c r="U61" s="23"/>
+      <c r="V61" s="23"/>
+    </row>
+    <row r="62" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A62" s="23"/>
+      <c r="B62" s="23"/>
+      <c r="C62" s="23"/>
+      <c r="D62" s="23"/>
+      <c r="E62" s="23"/>
+      <c r="F62" s="23"/>
+      <c r="G62" s="23"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="23"/>
+      <c r="K62" s="23"/>
+      <c r="L62" s="23"/>
+      <c r="M62" s="23"/>
+      <c r="N62" s="23"/>
+      <c r="O62" s="23"/>
+      <c r="P62" s="23"/>
+      <c r="Q62" s="23"/>
+      <c r="R62" s="23"/>
+      <c r="S62" s="23"/>
+      <c r="T62" s="23"/>
+      <c r="U62" s="23"/>
+      <c r="V62" s="23"/>
+    </row>
+    <row r="63" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A63" s="23"/>
+      <c r="B63" s="23"/>
+      <c r="C63" s="23"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+      <c r="K63" s="23"/>
+      <c r="L63" s="23"/>
+      <c r="M63" s="23"/>
+      <c r="N63" s="23"/>
+      <c r="O63" s="23"/>
+      <c r="P63" s="23"/>
+      <c r="Q63" s="23"/>
+      <c r="R63" s="23"/>
+      <c r="S63" s="23"/>
+      <c r="T63" s="23"/>
+      <c r="U63" s="23"/>
+      <c r="V63" s="23"/>
+    </row>
+    <row r="64" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A64" s="23"/>
+      <c r="B64" s="23"/>
+      <c r="C64" s="23"/>
+      <c r="D64" s="23"/>
+      <c r="E64" s="23"/>
+      <c r="F64" s="23"/>
+      <c r="G64" s="23"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="23"/>
+      <c r="K64" s="23"/>
+      <c r="L64" s="23"/>
+      <c r="M64" s="23"/>
+      <c r="N64" s="23"/>
+      <c r="O64" s="23"/>
+      <c r="P64" s="23"/>
+      <c r="Q64" s="23"/>
+      <c r="R64" s="23"/>
+      <c r="S64" s="23"/>
+      <c r="T64" s="23"/>
+      <c r="U64" s="23"/>
+      <c r="V64" s="23"/>
+    </row>
+    <row r="65" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A65" s="23"/>
+      <c r="B65" s="23"/>
+      <c r="C65" s="23"/>
+      <c r="D65" s="23"/>
+      <c r="E65" s="23"/>
+      <c r="F65" s="23"/>
+      <c r="G65" s="23"/>
+      <c r="H65" s="23"/>
+      <c r="I65" s="23"/>
+      <c r="J65" s="23"/>
+      <c r="K65" s="23"/>
+      <c r="L65" s="23"/>
+      <c r="M65" s="23"/>
+      <c r="N65" s="23"/>
+      <c r="O65" s="23"/>
+      <c r="P65" s="23"/>
+      <c r="Q65" s="23"/>
+      <c r="R65" s="23"/>
+      <c r="S65" s="23"/>
+      <c r="T65" s="23"/>
+      <c r="U65" s="23"/>
+      <c r="V65" s="23"/>
+    </row>
+    <row r="66" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A66" s="23"/>
+      <c r="B66" s="23"/>
+      <c r="C66" s="23"/>
+      <c r="D66" s="23"/>
+      <c r="E66" s="23"/>
+      <c r="F66" s="23"/>
+      <c r="G66" s="23"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="23"/>
+      <c r="K66" s="23"/>
+      <c r="L66" s="23"/>
+      <c r="M66" s="23"/>
+      <c r="N66" s="23"/>
+      <c r="O66" s="23"/>
+      <c r="P66" s="23"/>
+      <c r="Q66" s="23"/>
+      <c r="R66" s="23"/>
+      <c r="S66" s="23"/>
+      <c r="T66" s="23"/>
+      <c r="U66" s="23"/>
+      <c r="V66" s="23"/>
+    </row>
+    <row r="67" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A67" s="23"/>
+      <c r="B67" s="23"/>
+      <c r="C67" s="23"/>
+      <c r="D67" s="23"/>
+      <c r="E67" s="23"/>
+      <c r="F67" s="23"/>
+      <c r="G67" s="23"/>
+      <c r="H67" s="23"/>
+      <c r="I67" s="23"/>
+      <c r="J67" s="23"/>
+      <c r="K67" s="23"/>
+      <c r="L67" s="23"/>
+      <c r="M67" s="23"/>
+      <c r="N67" s="23"/>
+      <c r="O67" s="23"/>
+      <c r="P67" s="23"/>
+      <c r="Q67" s="23"/>
+      <c r="R67" s="23"/>
+      <c r="S67" s="23"/>
+      <c r="T67" s="23"/>
+      <c r="U67" s="23"/>
+      <c r="V67" s="23"/>
+    </row>
+    <row r="68" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A68" s="23"/>
+      <c r="B68" s="23"/>
+      <c r="C68" s="23"/>
+      <c r="D68" s="23"/>
+      <c r="E68" s="23"/>
+      <c r="F68" s="23"/>
+      <c r="G68" s="23"/>
+      <c r="H68" s="23"/>
+      <c r="I68" s="23"/>
+      <c r="J68" s="23"/>
+      <c r="K68" s="23"/>
+      <c r="L68" s="23"/>
+      <c r="M68" s="23"/>
+      <c r="N68" s="23"/>
+      <c r="O68" s="23"/>
+      <c r="P68" s="23"/>
+      <c r="Q68" s="23"/>
+      <c r="R68" s="23"/>
+      <c r="S68" s="23"/>
+      <c r="T68" s="23"/>
+      <c r="U68" s="23"/>
+      <c r="V68" s="23"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B14:I14"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:CA42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AQ7" sqref="AQ7:AQ42"/>
+      <selection activeCell="Z2" sqref="Z2:AW2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="3" customWidth="1"/>
     <col min="2" max="18" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="3.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="25" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" ht="12.6" customHeight="1"/>
-[...26 lines deleted...]
-      <c r="AW2" s="34"/>
+    <row r="1" spans="1:79" ht="12.6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:79" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z2" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
+      <c r="AF2" s="43"/>
+      <c r="AG2" s="43"/>
+      <c r="AH2" s="43"/>
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
+      <c r="AL2" s="43"/>
+      <c r="AM2" s="43"/>
+      <c r="AN2" s="43"/>
+      <c r="AO2" s="43"/>
+      <c r="AP2" s="43"/>
+      <c r="AQ2" s="43"/>
+      <c r="AR2" s="43"/>
+      <c r="AS2" s="43"/>
+      <c r="AT2" s="43"/>
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
       <c r="AX2" s="17"/>
       <c r="AY2" s="17"/>
       <c r="AZ2" s="17"/>
       <c r="BA2" s="17"/>
       <c r="BB2" s="17"/>
       <c r="BC2" s="17"/>
       <c r="BD2" s="17"/>
       <c r="BE2" s="17"/>
       <c r="BF2" s="17"/>
       <c r="BG2" s="17"/>
       <c r="BH2" s="17"/>
       <c r="BI2" s="17"/>
       <c r="BJ2" s="17"/>
       <c r="BK2" s="17"/>
       <c r="BL2" s="17"/>
       <c r="BM2" s="17"/>
       <c r="BN2" s="17"/>
       <c r="BO2" s="17"/>
       <c r="BP2" s="17"/>
       <c r="BQ2" s="17"/>
       <c r="BR2" s="17"/>
       <c r="BS2" s="17"/>
       <c r="BT2" s="17"/>
       <c r="BU2" s="17"/>
       <c r="BV2" s="17"/>
       <c r="BW2" s="17"/>
       <c r="BX2" s="17"/>
       <c r="BY2" s="17"/>
       <c r="BZ2" s="17"/>
       <c r="CA2" s="17"/>
     </row>
-    <row r="3" spans="1:79" s="5" customFormat="1" ht="13.15" customHeight="1">
+    <row r="3" spans="1:79" s="5" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Y3" s="6"/>
       <c r="AK3" s="6"/>
       <c r="AW3" s="6" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:79">
-[...1 lines deleted...]
-      <c r="B4" s="35">
+    <row r="4" spans="1:79" x14ac:dyDescent="0.2">
+      <c r="A4" s="37"/>
+      <c r="B4" s="39">
         <v>2021</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="39">
         <v>2022</v>
       </c>
-      <c r="O4" s="36"/>
-[...4 lines deleted...]
-      <c r="T4" s="36">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40">
         <v>2024</v>
       </c>
-      <c r="U4" s="36"/>
-[...4 lines deleted...]
-      <c r="Z4" s="35">
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="39">
         <v>2025</v>
       </c>
-      <c r="AA4" s="36"/>
-[...10 lines deleted...]
-      <c r="AL4" s="35">
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="39">
         <v>2026</v>
       </c>
-      <c r="AM4" s="36"/>
-[...12 lines deleted...]
-      <c r="A5" s="39"/>
+      <c r="AM4" s="40"/>
+      <c r="AN4" s="40"/>
+      <c r="AO4" s="40"/>
+      <c r="AP4" s="40"/>
+      <c r="AQ4" s="40"/>
+      <c r="AR4" s="40"/>
+      <c r="AS4" s="40"/>
+      <c r="AT4" s="40"/>
+      <c r="AU4" s="40"/>
+      <c r="AV4" s="40"/>
+      <c r="AW4" s="44"/>
+    </row>
+    <row r="5" spans="1:79" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -3055,69 +3054,69 @@
       <c r="AP5" s="14" t="s">
         <v>29</v>
       </c>
       <c r="AQ5" s="14" t="s">
         <v>30</v>
       </c>
       <c r="AR5" s="14" t="s">
         <v>19</v>
       </c>
       <c r="AS5" s="14" t="s">
         <v>20</v>
       </c>
       <c r="AT5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="AU5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="AV5" s="12" t="s">
         <v>23</v>
       </c>
       <c r="AW5" s="15" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:79" s="1" customFormat="1">
-      <c r="Z6" s="41" t="s">
+    <row r="6" spans="1:79" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z6" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="AA6" s="41"/>
-[...13 lines deleted...]
-    <row r="7" spans="1:79">
+      <c r="AA6" s="42"/>
+      <c r="AB6" s="42"/>
+      <c r="AC6" s="42"/>
+      <c r="AD6" s="42"/>
+      <c r="AE6" s="42"/>
+      <c r="AF6" s="42"/>
+      <c r="AG6" s="42"/>
+      <c r="AH6" s="42"/>
+      <c r="AI6" s="42"/>
+      <c r="AJ6" s="42"/>
+      <c r="AK6" s="42"/>
+      <c r="AL6" s="42"/>
+      <c r="AM6" s="42"/>
+    </row>
+    <row r="7" spans="1:79" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="3">
         <v>-921</v>
       </c>
       <c r="C7" s="3">
         <v>-787</v>
       </c>
       <c r="D7" s="3">
         <v>-736</v>
       </c>
       <c r="E7" s="3">
         <v>-679</v>
       </c>
       <c r="F7" s="3">
         <v>-740</v>
       </c>
       <c r="G7" s="3">
         <v>-1271</v>
       </c>
       <c r="H7" s="3">
         <v>-1104</v>
       </c>
       <c r="I7" s="3">
@@ -3203,52 +3202,55 @@
       </c>
       <c r="AJ7" s="10">
         <v>-297</v>
       </c>
       <c r="AK7" s="10">
         <v>-250</v>
       </c>
       <c r="AL7" s="10">
         <v>-497</v>
       </c>
       <c r="AM7" s="10">
         <v>-370</v>
       </c>
       <c r="AN7" s="10">
         <v>-157</v>
       </c>
       <c r="AO7" s="10">
         <v>-113</v>
       </c>
       <c r="AP7" s="10">
         <v>-305</v>
       </c>
       <c r="AQ7" s="10">
         <v>-409</v>
       </c>
-    </row>
-    <row r="8" spans="1:79">
+      <c r="AR7" s="33">
+        <v>-343</v>
+      </c>
+    </row>
+    <row r="8" spans="1:79" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="6">
         <v>172</v>
       </c>
       <c r="U8" s="6">
         <v>100</v>
       </c>
       <c r="V8" s="6">
         <v>150</v>
       </c>
       <c r="W8" s="6">
         <v>315</v>
       </c>
       <c r="X8" s="6">
         <v>243</v>
       </c>
       <c r="Y8" s="6">
         <v>338</v>
       </c>
       <c r="Z8" s="10">
         <v>328</v>
       </c>
       <c r="AA8" s="10">
@@ -3280,52 +3282,55 @@
       </c>
       <c r="AJ8" s="10">
         <v>55</v>
       </c>
       <c r="AK8" s="10">
         <v>14</v>
       </c>
       <c r="AL8" s="10">
         <v>-42</v>
       </c>
       <c r="AM8" s="10">
         <v>-226</v>
       </c>
       <c r="AN8" s="10">
         <v>-26</v>
       </c>
       <c r="AO8" s="10">
         <v>113</v>
       </c>
       <c r="AP8" s="10">
         <v>-62</v>
       </c>
       <c r="AQ8" s="10">
         <v>105</v>
       </c>
-    </row>
-    <row r="9" spans="1:79">
+      <c r="AR8" s="33">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:79" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T9" s="6">
         <v>-88</v>
       </c>
       <c r="U9" s="6">
         <v>-42</v>
       </c>
       <c r="V9" s="6">
         <v>-26</v>
       </c>
       <c r="W9" s="6">
         <v>11</v>
       </c>
       <c r="X9" s="6">
         <v>-52</v>
       </c>
       <c r="Y9" s="6">
         <v>-19</v>
       </c>
       <c r="Z9" s="10">
         <v>-22</v>
       </c>
       <c r="AA9" s="10">
@@ -3357,52 +3362,55 @@
       </c>
       <c r="AJ9" s="10">
         <v>-13</v>
       </c>
       <c r="AK9" s="10">
         <v>-5</v>
       </c>
       <c r="AL9" s="10">
         <v>-5</v>
       </c>
       <c r="AM9" s="10">
         <v>-1</v>
       </c>
       <c r="AN9" s="10">
         <v>31</v>
       </c>
       <c r="AO9" s="10">
         <v>-43</v>
       </c>
       <c r="AP9" s="10">
         <v>-9</v>
       </c>
       <c r="AQ9" s="10">
         <v>-30</v>
       </c>
-    </row>
-    <row r="10" spans="1:79">
+      <c r="AR9" s="33">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:79" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="T10" s="6">
         <v>-38</v>
       </c>
       <c r="U10" s="6">
         <v>-33</v>
       </c>
       <c r="V10" s="6">
         <v>-9</v>
       </c>
       <c r="W10" s="6">
         <v>-43</v>
       </c>
       <c r="X10" s="6">
         <v>-16</v>
       </c>
       <c r="Y10" s="6">
         <v>-44</v>
       </c>
       <c r="Z10" s="10">
         <v>-44</v>
       </c>
       <c r="AA10" s="10">
@@ -3434,52 +3442,55 @@
       </c>
       <c r="AJ10" s="10">
         <v>13</v>
       </c>
       <c r="AK10" s="10">
         <v>-19</v>
       </c>
       <c r="AL10" s="10">
         <v>-45</v>
       </c>
       <c r="AM10" s="10">
         <v>-28</v>
       </c>
       <c r="AN10" s="10">
         <v>-8</v>
       </c>
       <c r="AO10" s="10">
         <v>-80</v>
       </c>
       <c r="AP10" s="10">
         <v>14</v>
       </c>
       <c r="AQ10" s="10">
         <v>-97</v>
       </c>
-    </row>
-    <row r="11" spans="1:79">
+      <c r="AR10" s="33">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T11" s="6">
         <v>-51</v>
       </c>
       <c r="U11" s="6">
         <v>-88</v>
       </c>
       <c r="V11" s="6">
         <v>-136</v>
       </c>
       <c r="W11" s="6">
         <v>-93</v>
       </c>
       <c r="X11" s="6">
         <v>-63</v>
       </c>
       <c r="Y11" s="6">
         <v>-78</v>
       </c>
       <c r="Z11" s="10">
         <v>-83</v>
       </c>
       <c r="AA11" s="10">
@@ -3511,52 +3522,55 @@
       </c>
       <c r="AJ11" s="10">
         <v>-62</v>
       </c>
       <c r="AK11" s="10">
         <v>-34</v>
       </c>
       <c r="AL11" s="10">
         <v>-110</v>
       </c>
       <c r="AM11" s="10">
         <v>-55</v>
       </c>
       <c r="AN11" s="10">
         <v>-21</v>
       </c>
       <c r="AO11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="AP11" s="10">
         <v>-52</v>
       </c>
       <c r="AQ11" s="10">
         <v>-86</v>
       </c>
-    </row>
-    <row r="12" spans="1:79">
+      <c r="AR11" s="33">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T12" s="6">
         <v>-30</v>
       </c>
       <c r="U12" s="6">
         <v>-89</v>
       </c>
       <c r="V12" s="6">
         <v>-74</v>
       </c>
       <c r="W12" s="6">
         <v>-17</v>
       </c>
       <c r="X12" s="6">
         <v>-34</v>
       </c>
       <c r="Y12" s="6">
         <v>-34</v>
       </c>
       <c r="Z12" s="10">
         <v>-58</v>
       </c>
       <c r="AA12" s="10">
@@ -3588,52 +3602,55 @@
       </c>
       <c r="AJ12" s="10">
         <v>-99</v>
       </c>
       <c r="AK12" s="10">
         <v>-24</v>
       </c>
       <c r="AL12" s="10">
         <v>-51</v>
       </c>
       <c r="AM12" s="10">
         <v>-6</v>
       </c>
       <c r="AN12" s="10">
         <v>-24</v>
       </c>
       <c r="AO12" s="10">
         <v>-45</v>
       </c>
       <c r="AP12" s="10">
         <v>-86</v>
       </c>
       <c r="AQ12" s="10">
         <v>-42</v>
       </c>
-    </row>
-    <row r="13" spans="1:79">
+      <c r="AR12" s="33">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="T13" s="6">
         <v>5</v>
       </c>
       <c r="U13" s="6">
         <v>-44</v>
       </c>
       <c r="V13" s="6">
         <v>-56</v>
       </c>
       <c r="W13" s="6">
         <v>-79</v>
       </c>
       <c r="X13" s="6">
         <v>-60</v>
       </c>
       <c r="Y13" s="6">
         <v>-66</v>
       </c>
       <c r="Z13" s="10">
         <v>-70</v>
       </c>
       <c r="AA13" s="10">
@@ -3665,52 +3682,55 @@
       </c>
       <c r="AJ13" s="10">
         <v>-62</v>
       </c>
       <c r="AK13" s="10">
         <v>-22</v>
       </c>
       <c r="AL13" s="10">
         <v>-50</v>
       </c>
       <c r="AM13" s="10">
         <v>10</v>
       </c>
       <c r="AN13" s="10">
         <v>19</v>
       </c>
       <c r="AO13" s="10">
         <v>-16</v>
       </c>
       <c r="AP13" s="10">
         <v>-54</v>
       </c>
       <c r="AQ13" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="14" spans="1:79">
+      <c r="AR13" s="33">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="T14" s="6">
         <v>-15</v>
       </c>
       <c r="U14" s="6">
         <v>-21</v>
       </c>
       <c r="V14" s="6">
         <v>-33</v>
       </c>
       <c r="W14" s="6">
         <v>-37</v>
       </c>
       <c r="X14" s="6">
         <v>-44</v>
       </c>
       <c r="Y14" s="6">
         <v>-26</v>
       </c>
       <c r="Z14" s="10">
         <v>-28</v>
       </c>
       <c r="AA14" s="10">
@@ -3742,52 +3762,55 @@
       </c>
       <c r="AJ14" s="10">
         <v>10</v>
       </c>
       <c r="AK14" s="10">
         <v>-15</v>
       </c>
       <c r="AL14" s="10">
         <v>12</v>
       </c>
       <c r="AM14" s="10">
         <v>2</v>
       </c>
       <c r="AN14" s="10">
         <v>-3</v>
       </c>
       <c r="AO14" s="10">
         <v>14</v>
       </c>
       <c r="AP14" s="10">
         <v>33</v>
       </c>
       <c r="AQ14" s="10">
         <v>-3</v>
       </c>
-    </row>
-    <row r="15" spans="1:79">
+      <c r="AR14" s="33">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:79" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>42</v>
       </c>
       <c r="T15" s="6">
         <v>-64</v>
       </c>
       <c r="U15" s="6">
         <v>-46</v>
       </c>
       <c r="V15" s="6">
         <v>-43</v>
       </c>
       <c r="W15" s="6">
         <v>-17</v>
       </c>
       <c r="X15" s="6">
         <v>-104</v>
       </c>
       <c r="Y15" s="6">
         <v>-14</v>
       </c>
       <c r="Z15" s="10">
         <v>-47</v>
       </c>
       <c r="AA15" s="10">
@@ -3819,52 +3842,55 @@
       </c>
       <c r="AJ15" s="10">
         <v>-22</v>
       </c>
       <c r="AK15" s="10">
         <v>17</v>
       </c>
       <c r="AL15" s="10">
         <v>-30</v>
       </c>
       <c r="AM15" s="10">
         <v>-16</v>
       </c>
       <c r="AN15" s="10">
         <v>-33</v>
       </c>
       <c r="AO15" s="10">
         <v>-21</v>
       </c>
       <c r="AP15" s="10">
         <v>-14</v>
       </c>
       <c r="AQ15" s="10">
         <v>-30</v>
       </c>
-    </row>
-    <row r="16" spans="1:79">
+      <c r="AR15" s="33">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:79" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T16" s="6">
         <v>-33</v>
       </c>
       <c r="U16" s="6">
         <v>5</v>
       </c>
       <c r="V16" s="6">
         <v>-31</v>
       </c>
       <c r="W16" s="6">
         <v>-86</v>
       </c>
       <c r="X16" s="6">
         <v>-79</v>
       </c>
       <c r="Y16" s="6">
         <v>-11</v>
       </c>
       <c r="Z16" s="10">
         <v>-26</v>
       </c>
       <c r="AA16" s="10">
@@ -3896,52 +3922,55 @@
       </c>
       <c r="AJ16" s="10">
         <v>-22</v>
       </c>
       <c r="AK16" s="10">
         <v>-10</v>
       </c>
       <c r="AL16" s="10">
         <v>-15</v>
       </c>
       <c r="AM16" s="10">
         <v>-10</v>
       </c>
       <c r="AN16" s="10">
         <v>8</v>
       </c>
       <c r="AO16" s="10">
         <v>-5</v>
       </c>
       <c r="AP16" s="10">
         <v>23</v>
       </c>
       <c r="AQ16" s="10">
         <v>-6</v>
       </c>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="T17" s="6">
         <v>-75</v>
       </c>
       <c r="U17" s="6">
         <v>-27</v>
       </c>
       <c r="V17" s="6">
         <v>-113</v>
       </c>
       <c r="W17" s="6">
         <v>-85</v>
       </c>
       <c r="X17" s="6">
         <v>-85</v>
       </c>
       <c r="Y17" s="6">
         <v>-83</v>
       </c>
       <c r="Z17" s="10">
         <v>-104</v>
       </c>
       <c r="AA17" s="10">
@@ -3973,52 +4002,55 @@
       </c>
       <c r="AJ17" s="10">
         <v>-43</v>
       </c>
       <c r="AK17" s="10">
         <v>-48</v>
       </c>
       <c r="AL17" s="10">
         <v>-103</v>
       </c>
       <c r="AM17" s="10">
         <v>-27</v>
       </c>
       <c r="AN17" s="10">
         <v>-15</v>
       </c>
       <c r="AO17" s="10">
         <v>30</v>
       </c>
       <c r="AP17" s="10">
         <v>-31</v>
       </c>
       <c r="AQ17" s="10">
         <v>-58</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17" s="33">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T18" s="6">
         <v>-72</v>
       </c>
       <c r="U18" s="6">
         <v>-48</v>
       </c>
       <c r="V18" s="6">
         <v>-63</v>
       </c>
       <c r="W18" s="6">
         <v>-84</v>
       </c>
       <c r="X18" s="6">
         <v>-39</v>
       </c>
       <c r="Y18" s="6">
         <v>-70</v>
       </c>
       <c r="Z18" s="10">
         <v>-90</v>
       </c>
       <c r="AA18" s="10">
@@ -4050,52 +4082,55 @@
       </c>
       <c r="AJ18" s="10">
         <v>-27</v>
       </c>
       <c r="AK18" s="10">
         <v>-33</v>
       </c>
       <c r="AL18" s="10">
         <v>-6</v>
       </c>
       <c r="AM18" s="10">
         <v>-33</v>
       </c>
       <c r="AN18" s="10">
         <v>-3</v>
       </c>
       <c r="AO18" s="10">
         <v>-46</v>
       </c>
       <c r="AP18" s="10">
         <v>-15</v>
       </c>
       <c r="AQ18" s="10">
         <v>-95</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18" s="33">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T19" s="6">
         <v>-49</v>
       </c>
       <c r="U19" s="6">
         <v>-35</v>
       </c>
       <c r="V19" s="6">
         <v>-33</v>
       </c>
       <c r="W19" s="6">
         <v>-77</v>
       </c>
       <c r="X19" s="6">
         <v>-65</v>
       </c>
       <c r="Y19" s="6">
         <v>-45</v>
       </c>
       <c r="Z19" s="10">
         <v>-37</v>
       </c>
       <c r="AA19" s="10">
@@ -4127,52 +4162,55 @@
       </c>
       <c r="AJ19" s="10">
         <v>-19</v>
       </c>
       <c r="AK19" s="10">
         <v>-36</v>
       </c>
       <c r="AL19" s="10">
         <v>-33</v>
       </c>
       <c r="AM19" s="10">
         <v>8</v>
       </c>
       <c r="AN19" s="10">
         <v>-30</v>
       </c>
       <c r="AO19" s="10">
         <v>-7</v>
       </c>
       <c r="AP19" s="10">
         <v>-46</v>
       </c>
       <c r="AQ19" s="10">
         <v>-21</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19" s="33">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>41</v>
       </c>
       <c r="T20" s="6">
         <v>-72</v>
       </c>
       <c r="U20" s="6">
         <v>-40</v>
       </c>
       <c r="V20" s="6">
         <v>-11</v>
       </c>
       <c r="W20" s="6">
         <v>-8</v>
       </c>
       <c r="X20" s="6">
         <v>-63</v>
       </c>
       <c r="Y20" s="6">
         <v>-13</v>
       </c>
       <c r="Z20" s="10">
         <v>-36</v>
       </c>
       <c r="AA20" s="10">
@@ -4204,74 +4242,78 @@
       </c>
       <c r="AJ20" s="10">
         <v>-6</v>
       </c>
       <c r="AK20" s="10">
         <v>-35</v>
       </c>
       <c r="AL20" s="10">
         <v>-19</v>
       </c>
       <c r="AM20" s="10">
         <v>12</v>
       </c>
       <c r="AN20" s="10">
         <v>-52</v>
       </c>
       <c r="AO20" s="10">
         <v>-7</v>
       </c>
       <c r="AP20" s="10">
         <v>-6</v>
       </c>
       <c r="AQ20" s="10">
         <v>-51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="Z21" s="40" t="s">
+      <c r="AR20" s="33">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z21" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AA21" s="40"/>
-[...11 lines deleted...]
-      <c r="AM21" s="40"/>
+      <c r="AA21" s="41"/>
+      <c r="AB21" s="41"/>
+      <c r="AC21" s="41"/>
+      <c r="AD21" s="41"/>
+      <c r="AE21" s="41"/>
+      <c r="AF21" s="41"/>
+      <c r="AG21" s="41"/>
+      <c r="AH21" s="41"/>
+      <c r="AI21" s="41"/>
+      <c r="AJ21" s="41"/>
+      <c r="AK21" s="41"/>
+      <c r="AL21" s="41"/>
+      <c r="AM21" s="41"/>
       <c r="AN21" s="3"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="10"/>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21" s="34"/>
+    </row>
+    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="3">
         <v>50</v>
       </c>
       <c r="C22" s="3">
         <v>117</v>
       </c>
       <c r="D22" s="3">
         <v>-23</v>
       </c>
       <c r="E22" s="3">
         <v>-47</v>
       </c>
       <c r="F22" s="3">
         <v>-113</v>
       </c>
       <c r="G22" s="3">
         <v>-346</v>
       </c>
       <c r="H22" s="3">
         <v>-254</v>
       </c>
       <c r="I22" s="3">
@@ -4357,52 +4399,55 @@
       </c>
       <c r="AJ22" s="10">
         <v>-69</v>
       </c>
       <c r="AK22" s="10">
         <v>-12</v>
       </c>
       <c r="AL22" s="10">
         <v>11</v>
       </c>
       <c r="AM22" s="10">
         <v>-206</v>
       </c>
       <c r="AN22" s="10">
         <v>-21</v>
       </c>
       <c r="AO22" s="10">
         <v>108</v>
       </c>
       <c r="AP22" s="10">
         <v>-126</v>
       </c>
       <c r="AQ22" s="10">
         <v>112</v>
       </c>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22" s="33">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T23" s="6">
         <v>180</v>
       </c>
       <c r="U23" s="6">
         <v>64</v>
       </c>
       <c r="V23" s="6">
         <v>145</v>
       </c>
       <c r="W23" s="6">
         <v>313</v>
       </c>
       <c r="X23" s="6">
         <v>274</v>
       </c>
       <c r="Y23" s="6">
         <v>338</v>
       </c>
       <c r="Z23" s="10">
         <v>351</v>
       </c>
       <c r="AA23" s="10">
@@ -4434,52 +4479,55 @@
       </c>
       <c r="AJ23" s="10">
         <v>43</v>
       </c>
       <c r="AK23" s="10">
         <v>-18</v>
       </c>
       <c r="AL23" s="10">
         <v>43</v>
       </c>
       <c r="AM23" s="10">
         <v>-212</v>
       </c>
       <c r="AN23" s="10">
         <v>-15</v>
       </c>
       <c r="AO23" s="10">
         <v>133</v>
       </c>
       <c r="AP23" s="10">
         <v>-69</v>
       </c>
       <c r="AQ23" s="10">
         <v>184</v>
       </c>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T24" s="6">
         <v>-83</v>
       </c>
       <c r="U24" s="6">
         <v>-31</v>
       </c>
       <c r="V24" s="6">
         <v>-17</v>
       </c>
       <c r="W24" s="6">
         <v>8</v>
       </c>
       <c r="X24" s="6">
         <v>-48</v>
       </c>
       <c r="Y24" s="6">
         <v>-5</v>
       </c>
       <c r="Z24" s="10">
         <v>-19</v>
       </c>
       <c r="AA24" s="10">
@@ -4511,52 +4559,55 @@
       </c>
       <c r="AJ24" s="10">
         <v>-17</v>
       </c>
       <c r="AK24" s="10">
         <v>7</v>
       </c>
       <c r="AL24" s="10">
         <v>9</v>
       </c>
       <c r="AM24" s="10">
         <v>7</v>
       </c>
       <c r="AN24" s="10">
         <v>31</v>
       </c>
       <c r="AO24" s="10">
         <v>-39</v>
       </c>
       <c r="AP24" s="10">
         <v>-13</v>
       </c>
       <c r="AQ24" s="10">
         <v>-31</v>
       </c>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24" s="33">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T25" s="6">
         <v>-8</v>
       </c>
       <c r="U25" s="6">
         <v>-45</v>
       </c>
       <c r="V25" s="6">
         <v>-70</v>
       </c>
       <c r="W25" s="6">
         <v>-76</v>
       </c>
       <c r="X25" s="6">
         <v>-38</v>
       </c>
       <c r="Y25" s="6">
         <v>-18</v>
       </c>
       <c r="Z25" s="10">
         <v>-40</v>
       </c>
       <c r="AA25" s="10">
@@ -4588,52 +4639,55 @@
       </c>
       <c r="AJ25" s="10">
         <v>-20</v>
       </c>
       <c r="AK25" s="10">
         <v>-16</v>
       </c>
       <c r="AL25" s="10">
         <v>-51</v>
       </c>
       <c r="AM25" s="10">
         <v>-7</v>
       </c>
       <c r="AN25" s="10">
         <v>-10</v>
       </c>
       <c r="AO25" s="10">
         <v>19</v>
       </c>
       <c r="AP25" s="10">
         <v>-6</v>
       </c>
       <c r="AQ25" s="10">
         <v>-29</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="33">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T26" s="6">
         <v>-3</v>
       </c>
       <c r="U26" s="6">
         <v>-73</v>
       </c>
       <c r="V26" s="6">
         <v>-53</v>
       </c>
       <c r="W26" s="6">
         <v>11</v>
       </c>
       <c r="X26" s="6">
         <v>39</v>
       </c>
       <c r="Y26" s="6">
         <v>8</v>
       </c>
       <c r="Z26" s="10">
         <v>2</v>
       </c>
       <c r="AA26" s="10" t="s">
@@ -4665,52 +4719,55 @@
       </c>
       <c r="AJ26" s="10">
         <v>-65</v>
       </c>
       <c r="AK26" s="10">
         <v>27</v>
       </c>
       <c r="AL26" s="10">
         <v>-19</v>
       </c>
       <c r="AM26" s="10">
         <v>9</v>
       </c>
       <c r="AN26" s="10">
         <v>-6</v>
       </c>
       <c r="AO26" s="10">
         <v>1</v>
       </c>
       <c r="AP26" s="10">
         <v>-52</v>
       </c>
       <c r="AQ26" s="10">
         <v>-2</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="33">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>41</v>
       </c>
       <c r="T27" s="6">
         <v>-34</v>
       </c>
       <c r="U27" s="6">
         <v>-9</v>
       </c>
       <c r="V27" s="6">
         <v>3</v>
       </c>
       <c r="W27" s="6">
         <v>-12</v>
       </c>
       <c r="X27" s="6">
         <v>-37</v>
       </c>
       <c r="Y27" s="6">
         <v>17</v>
       </c>
       <c r="Z27" s="10">
         <v>-8</v>
       </c>
       <c r="AA27" s="10">
@@ -4742,74 +4799,78 @@
       </c>
       <c r="AJ27" s="10">
         <v>-10</v>
       </c>
       <c r="AK27" s="10">
         <v>-12</v>
       </c>
       <c r="AL27" s="10">
         <v>29</v>
       </c>
       <c r="AM27" s="10">
         <v>-3</v>
       </c>
       <c r="AN27" s="10">
         <v>-21</v>
       </c>
       <c r="AO27" s="10">
         <v>-6</v>
       </c>
       <c r="AP27" s="10">
         <v>14</v>
       </c>
       <c r="AQ27" s="10">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="Z28" s="40" t="s">
+      <c r="AR27" s="33">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z28" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="AA28" s="40"/>
-[...11 lines deleted...]
-      <c r="AM28" s="40"/>
+      <c r="AA28" s="41"/>
+      <c r="AB28" s="41"/>
+      <c r="AC28" s="41"/>
+      <c r="AD28" s="41"/>
+      <c r="AE28" s="41"/>
+      <c r="AF28" s="41"/>
+      <c r="AG28" s="41"/>
+      <c r="AH28" s="41"/>
+      <c r="AI28" s="41"/>
+      <c r="AJ28" s="41"/>
+      <c r="AK28" s="41"/>
+      <c r="AL28" s="41"/>
+      <c r="AM28" s="41"/>
       <c r="AN28" s="3"/>
       <c r="AO28" s="3"/>
       <c r="AP28" s="3"/>
       <c r="AQ28" s="10"/>
-    </row>
-    <row r="29" spans="1:43">
+      <c r="AR28" s="34"/>
+    </row>
+    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="3">
         <v>-2</v>
       </c>
       <c r="C29" s="3">
         <v>-904</v>
       </c>
       <c r="D29" s="3">
         <v>-713</v>
       </c>
       <c r="E29" s="3">
         <v>-632</v>
       </c>
       <c r="F29" s="3">
         <v>-627</v>
       </c>
       <c r="G29" s="3">
         <v>-925</v>
       </c>
       <c r="H29" s="3">
         <v>-850</v>
       </c>
       <c r="I29" s="3">
@@ -4895,52 +4956,55 @@
       </c>
       <c r="AJ29" s="10">
         <v>-228</v>
       </c>
       <c r="AK29" s="10">
         <v>-238</v>
       </c>
       <c r="AL29" s="10">
         <v>-508</v>
       </c>
       <c r="AM29" s="10">
         <v>-164</v>
       </c>
       <c r="AN29" s="10">
         <v>-136</v>
       </c>
       <c r="AO29" s="10">
         <v>-221</v>
       </c>
       <c r="AP29" s="10">
         <v>-179</v>
       </c>
       <c r="AQ29" s="10">
         <v>-521</v>
       </c>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29" s="33">
+        <v>-294</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T30" s="6">
         <v>-8</v>
       </c>
       <c r="U30" s="6">
         <v>36</v>
       </c>
       <c r="V30" s="6">
         <v>5</v>
       </c>
       <c r="W30" s="6">
         <v>2</v>
       </c>
       <c r="X30" s="6">
         <v>-31</v>
       </c>
       <c r="Y30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="Z30" s="10">
         <v>-23</v>
       </c>
       <c r="AA30" s="10">
@@ -4972,52 +5036,55 @@
       </c>
       <c r="AJ30" s="10">
         <v>12</v>
       </c>
       <c r="AK30" s="10">
         <v>32</v>
       </c>
       <c r="AL30" s="10">
         <v>-85</v>
       </c>
       <c r="AM30" s="10">
         <v>-14</v>
       </c>
       <c r="AN30" s="10">
         <v>-11</v>
       </c>
       <c r="AO30" s="10">
         <v>-20</v>
       </c>
       <c r="AP30" s="10">
         <v>7</v>
       </c>
       <c r="AQ30" s="10">
         <v>-79</v>
       </c>
-    </row>
-    <row r="31" spans="1:43">
+      <c r="AR30" s="33">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>36</v>
       </c>
       <c r="T31" s="6">
         <v>-5</v>
       </c>
       <c r="U31" s="6">
         <v>-11</v>
       </c>
       <c r="V31" s="6">
         <v>-9</v>
       </c>
       <c r="W31" s="6">
         <v>3</v>
       </c>
       <c r="X31" s="6">
         <v>-4</v>
       </c>
       <c r="Y31" s="6">
         <v>-14</v>
       </c>
       <c r="Z31" s="10">
         <v>-3</v>
       </c>
       <c r="AA31" s="10">
@@ -5049,52 +5116,55 @@
       </c>
       <c r="AJ31" s="10">
         <v>4</v>
       </c>
       <c r="AK31" s="10">
         <v>-12</v>
       </c>
       <c r="AL31" s="10">
         <v>-14</v>
       </c>
       <c r="AM31" s="10">
         <v>-8</v>
       </c>
       <c r="AN31" s="6" t="s">
         <v>34</v>
       </c>
       <c r="AO31" s="10">
         <v>-4</v>
       </c>
       <c r="AP31" s="10">
         <v>4</v>
       </c>
       <c r="AQ31" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31" s="33">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>37</v>
       </c>
       <c r="T32" s="6">
         <v>-38</v>
       </c>
       <c r="U32" s="6">
         <v>-33</v>
       </c>
       <c r="V32" s="6">
         <v>-9</v>
       </c>
       <c r="W32" s="6">
         <v>-43</v>
       </c>
       <c r="X32" s="6">
         <v>-16</v>
       </c>
       <c r="Y32" s="6">
         <v>-44</v>
       </c>
       <c r="Z32" s="10">
         <v>-44</v>
       </c>
       <c r="AA32" s="10">
@@ -5126,52 +5196,55 @@
       </c>
       <c r="AJ32" s="10">
         <v>13</v>
       </c>
       <c r="AK32" s="10">
         <v>-19</v>
       </c>
       <c r="AL32" s="10">
         <v>-45</v>
       </c>
       <c r="AM32" s="10">
         <v>-28</v>
       </c>
       <c r="AN32" s="10">
         <v>-8</v>
       </c>
       <c r="AO32" s="10">
         <v>-80</v>
       </c>
       <c r="AP32" s="10">
         <v>14</v>
       </c>
       <c r="AQ32" s="10">
         <v>-97</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="33">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T33" s="6">
         <v>-43</v>
       </c>
       <c r="U33" s="6">
         <v>-43</v>
       </c>
       <c r="V33" s="6">
         <v>-66</v>
       </c>
       <c r="W33" s="6">
         <v>-17</v>
       </c>
       <c r="X33" s="6">
         <v>-25</v>
       </c>
       <c r="Y33" s="6">
         <v>-60</v>
       </c>
       <c r="Z33" s="10">
         <v>-43</v>
       </c>
       <c r="AA33" s="10">
@@ -5203,52 +5276,55 @@
       </c>
       <c r="AJ33" s="10">
         <v>-42</v>
       </c>
       <c r="AK33" s="10">
         <v>-18</v>
       </c>
       <c r="AL33" s="10">
         <v>-59</v>
       </c>
       <c r="AM33" s="10">
         <v>-48</v>
       </c>
       <c r="AN33" s="10">
         <v>-11</v>
       </c>
       <c r="AO33" s="10">
         <v>-19</v>
       </c>
       <c r="AP33" s="10">
         <v>-46</v>
       </c>
       <c r="AQ33" s="10">
         <v>-57</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="33">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T34" s="6">
         <v>-27</v>
       </c>
       <c r="U34" s="6">
         <v>-16</v>
       </c>
       <c r="V34" s="6">
         <v>-21</v>
       </c>
       <c r="W34" s="6">
         <v>-28</v>
       </c>
       <c r="X34" s="6">
         <v>-73</v>
       </c>
       <c r="Y34" s="6">
         <v>-42</v>
       </c>
       <c r="Z34" s="10">
         <v>-60</v>
       </c>
       <c r="AA34" s="10">
@@ -5280,52 +5356,55 @@
       </c>
       <c r="AJ34" s="10">
         <v>-34</v>
       </c>
       <c r="AK34" s="10">
         <v>-51</v>
       </c>
       <c r="AL34" s="10">
         <v>-32</v>
       </c>
       <c r="AM34" s="10">
         <v>-15</v>
       </c>
       <c r="AN34" s="10">
         <v>-18</v>
       </c>
       <c r="AO34" s="10">
         <v>-46</v>
       </c>
       <c r="AP34" s="10">
         <v>-34</v>
       </c>
       <c r="AQ34" s="10">
         <v>-40</v>
       </c>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34" s="33">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="T35" s="6">
         <v>5</v>
       </c>
       <c r="U35" s="6">
         <v>-44</v>
       </c>
       <c r="V35" s="6">
         <v>-56</v>
       </c>
       <c r="W35" s="6">
         <v>-79</v>
       </c>
       <c r="X35" s="6">
         <v>-60</v>
       </c>
       <c r="Y35" s="6">
         <v>-66</v>
       </c>
       <c r="Z35" s="10">
         <v>-70</v>
       </c>
       <c r="AA35" s="10">
@@ -5357,52 +5436,55 @@
       </c>
       <c r="AJ35" s="10">
         <v>-62</v>
       </c>
       <c r="AK35" s="10">
         <v>-22</v>
       </c>
       <c r="AL35" s="10">
         <v>-50</v>
       </c>
       <c r="AM35" s="10">
         <v>10</v>
       </c>
       <c r="AN35" s="10">
         <v>19</v>
       </c>
       <c r="AO35" s="10">
         <v>-16</v>
       </c>
       <c r="AP35" s="10">
         <v>-54</v>
       </c>
       <c r="AQ35" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="33">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="T36" s="6">
         <v>-15</v>
       </c>
       <c r="U36" s="6">
         <v>-21</v>
       </c>
       <c r="V36" s="6">
         <v>-33</v>
       </c>
       <c r="W36" s="6">
         <v>-37</v>
       </c>
       <c r="X36" s="6">
         <v>-44</v>
       </c>
       <c r="Y36" s="6">
         <v>-26</v>
       </c>
       <c r="Z36" s="10">
         <v>-28</v>
       </c>
       <c r="AA36" s="10">
@@ -5434,52 +5516,55 @@
       </c>
       <c r="AJ36" s="10">
         <v>10</v>
       </c>
       <c r="AK36" s="10">
         <v>-15</v>
       </c>
       <c r="AL36" s="10">
         <v>12</v>
       </c>
       <c r="AM36" s="10">
         <v>2</v>
       </c>
       <c r="AN36" s="10">
         <v>-3</v>
       </c>
       <c r="AO36" s="10">
         <v>14</v>
       </c>
       <c r="AP36" s="10">
         <v>33</v>
       </c>
       <c r="AQ36" s="10">
         <v>-3</v>
       </c>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36" s="33">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>42</v>
       </c>
       <c r="T37" s="6">
         <v>-64</v>
       </c>
       <c r="U37" s="6">
         <v>-46</v>
       </c>
       <c r="V37" s="6">
         <v>-43</v>
       </c>
       <c r="W37" s="6">
         <v>-17</v>
       </c>
       <c r="X37" s="6">
         <v>-104</v>
       </c>
       <c r="Y37" s="6">
         <v>-14</v>
       </c>
       <c r="Z37" s="10">
         <v>-47</v>
       </c>
       <c r="AA37" s="10">
@@ -5511,52 +5596,55 @@
       </c>
       <c r="AJ37" s="10">
         <v>-22</v>
       </c>
       <c r="AK37" s="10">
         <v>17</v>
       </c>
       <c r="AL37" s="10">
         <v>-30</v>
       </c>
       <c r="AM37" s="10">
         <v>-16</v>
       </c>
       <c r="AN37" s="10">
         <v>-33</v>
       </c>
       <c r="AO37" s="10">
         <v>-21</v>
       </c>
       <c r="AP37" s="10">
         <v>-14</v>
       </c>
       <c r="AQ37" s="10">
         <v>-30</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="33">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T38" s="6">
         <v>-33</v>
       </c>
       <c r="U38" s="6">
         <v>5</v>
       </c>
       <c r="V38" s="6">
         <v>-31</v>
       </c>
       <c r="W38" s="6">
         <v>-86</v>
       </c>
       <c r="X38" s="6">
         <v>-79</v>
       </c>
       <c r="Y38" s="6">
         <v>-11</v>
       </c>
       <c r="Z38" s="10">
         <v>-26</v>
       </c>
       <c r="AA38" s="10">
@@ -5588,52 +5676,55 @@
       </c>
       <c r="AJ38" s="10">
         <v>-22</v>
       </c>
       <c r="AK38" s="10">
         <v>-10</v>
       </c>
       <c r="AL38" s="10">
         <v>-15</v>
       </c>
       <c r="AM38" s="10">
         <v>-10</v>
       </c>
       <c r="AN38" s="10">
         <v>8</v>
       </c>
       <c r="AO38" s="10">
         <v>-5</v>
       </c>
       <c r="AP38" s="10">
         <v>23</v>
       </c>
       <c r="AQ38" s="10">
         <v>-6</v>
       </c>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="T39" s="6">
         <v>-75</v>
       </c>
       <c r="U39" s="6">
         <v>-27</v>
       </c>
       <c r="V39" s="6">
         <v>-113</v>
       </c>
       <c r="W39" s="6">
         <v>-85</v>
       </c>
       <c r="X39" s="6">
         <v>-85</v>
       </c>
       <c r="Y39" s="6">
         <v>-83</v>
       </c>
       <c r="Z39" s="10">
         <v>-104</v>
       </c>
       <c r="AA39" s="10">
@@ -5665,52 +5756,55 @@
       </c>
       <c r="AJ39" s="10">
         <v>-43</v>
       </c>
       <c r="AK39" s="10">
         <v>-48</v>
       </c>
       <c r="AL39" s="10">
         <v>-103</v>
       </c>
       <c r="AM39" s="10">
         <v>-27</v>
       </c>
       <c r="AN39" s="10">
         <v>-15</v>
       </c>
       <c r="AO39" s="10">
         <v>30</v>
       </c>
       <c r="AP39" s="10">
         <v>-31</v>
       </c>
       <c r="AQ39" s="10">
         <v>-58</v>
       </c>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39" s="33">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T40" s="6">
         <v>-72</v>
       </c>
       <c r="U40" s="6">
         <v>-48</v>
       </c>
       <c r="V40" s="6">
         <v>-63</v>
       </c>
       <c r="W40" s="6">
         <v>-84</v>
       </c>
       <c r="X40" s="6">
         <v>-39</v>
       </c>
       <c r="Y40" s="6">
         <v>-70</v>
       </c>
       <c r="Z40" s="10">
         <v>-90</v>
       </c>
       <c r="AA40" s="10">
@@ -5742,52 +5836,55 @@
       </c>
       <c r="AJ40" s="10">
         <v>-27</v>
       </c>
       <c r="AK40" s="10">
         <v>-33</v>
       </c>
       <c r="AL40" s="10">
         <v>-6</v>
       </c>
       <c r="AM40" s="10">
         <v>-33</v>
       </c>
       <c r="AN40" s="10">
         <v>-3</v>
       </c>
       <c r="AO40" s="10">
         <v>-46</v>
       </c>
       <c r="AP40" s="10">
         <v>-15</v>
       </c>
       <c r="AQ40" s="10">
         <v>-95</v>
       </c>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40" s="33">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T41" s="6">
         <v>-49</v>
       </c>
       <c r="U41" s="6">
         <v>-35</v>
       </c>
       <c r="V41" s="6">
         <v>-33</v>
       </c>
       <c r="W41" s="6">
         <v>-77</v>
       </c>
       <c r="X41" s="6">
         <v>-65</v>
       </c>
       <c r="Y41" s="6">
         <v>-45</v>
       </c>
       <c r="Z41" s="10">
         <v>-37</v>
       </c>
       <c r="AA41" s="10">
@@ -5819,52 +5916,55 @@
       </c>
       <c r="AJ41" s="10">
         <v>-19</v>
       </c>
       <c r="AK41" s="10">
         <v>-36</v>
       </c>
       <c r="AL41" s="10">
         <v>-33</v>
       </c>
       <c r="AM41" s="10">
         <v>8</v>
       </c>
       <c r="AN41" s="10">
         <v>-30</v>
       </c>
       <c r="AO41" s="10">
         <v>-7</v>
       </c>
       <c r="AP41" s="10">
         <v>-46</v>
       </c>
       <c r="AQ41" s="10">
         <v>-21</v>
       </c>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41" s="33">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="4"/>
       <c r="L42" s="4"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="4"/>
       <c r="T42" s="2">
         <v>-38</v>
       </c>
       <c r="U42" s="2">
@@ -5914,63 +6014,66 @@
       </c>
       <c r="AJ42" s="11">
         <v>4</v>
       </c>
       <c r="AK42" s="11">
         <v>-23</v>
       </c>
       <c r="AL42" s="11">
         <v>-48</v>
       </c>
       <c r="AM42" s="11">
         <v>15</v>
       </c>
       <c r="AN42" s="11">
         <v>-31</v>
       </c>
       <c r="AO42" s="11">
         <v>-1</v>
       </c>
       <c r="AP42" s="11">
         <v>-20</v>
       </c>
       <c r="AQ42" s="11">
         <v>-41</v>
       </c>
+      <c r="AR42" s="35">
+        <v>-5</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="Z21:AM21"/>
-[...2 lines deleted...]
-    <mergeCell ref="Z6:AM6"/>
     <mergeCell ref="Z2:AW2"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="T4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z21:AM21"/>
+    <mergeCell ref="Z28:AM28"/>
+    <mergeCell ref="N4:S4"/>
+    <mergeCell ref="Z6:AM6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">