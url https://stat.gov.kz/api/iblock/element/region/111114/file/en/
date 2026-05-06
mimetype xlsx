--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -10,69 +10,69 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" firstSheet="2" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Arrivals July 2024-2026" sheetId="4" r:id="rId2"/>
     <sheet name="Retired" sheetId="2" r:id="rId3"/>
     <sheet name="Retired July 2024-2026" sheetId="5" r:id="rId4"/>
     <sheet name="Net internal migration" sheetId="3" r:id="rId5"/>
     <sheet name="Net inter migration 2024-2026" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="44">
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -120,96 +120,90 @@
   <si>
     <t>Kurchumsky district</t>
   </si>
   <si>
     <t>Katon-Karagay district</t>
   </si>
   <si>
     <t>Samar district</t>
   </si>
   <si>
     <t>Tarbagatai district</t>
   </si>
   <si>
     <t>Ulansky district</t>
   </si>
   <si>
     <t>Shemonaikha district</t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
-    <t>Markakol district</t>
-[...4 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">The number of arrivals within the Republic of Kazakhstan </t>
   </si>
   <si>
     <t xml:space="preserve">The number of departures within the Republic of Kazakhstan </t>
   </si>
   <si>
     <t>Balance of internal migration of the population of  Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Uskemen c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
+    <t>Tarbagatay district</t>
+  </si>
+  <si>
+    <t>Ulan district</t>
+  </si>
+  <si>
+    <t>Shemonaikhi district</t>
+  </si>
+  <si>
     <t>district Markakol</t>
   </si>
   <si>
     <t>district Samara</t>
   </si>
   <si>
-    <t>Tarbagatay district</t>
-[...4 lines deleted...]
-  <si>
     <t>district Ulken Naryn</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shemonaikhi district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -376,51 +370,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -429,487 +423,493 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>487680</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="22860"/>
           <a:ext cx="2468880" cy="548640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>106680</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>45720</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="1025" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="106680" y="45720"/>
-          <a:ext cx="1661160" cy="495300"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>137160</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="3073" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="137160" y="76200"/>
           <a:ext cx="2552700" cy="480060"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>106680</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>60960</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>1508760</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>365760</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="4097" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="106680" y="60960"/>
-          <a:ext cx="1402080" cy="579120"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>99060</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>99060</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="5121" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="121920" y="38100"/>
           <a:ext cx="2598420" cy="579120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>106680</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>60960</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="6145" name="Picture 4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="106680" y="60960"/>
-          <a:ext cx="1539240" cy="525780"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -935,51 +935,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1140,129 +1140,129 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A55" sqref="A55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="28.88671875" style="7" customWidth="1"/>
+    <col min="2" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" ht="19.149999999999999" customHeight="1">
+    <row r="2" spans="1:25" ht="19.2" customHeight="1">
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
     </row>
-    <row r="3" spans="1:25" ht="12.75">
-[...28 lines deleted...]
-    <row r="4" spans="1:25" s="1" customFormat="1" ht="13.9" customHeight="1">
+    <row r="3" spans="1:25" ht="13.2">
+      <c r="A3" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
+      <c r="R3" s="34"/>
+      <c r="S3" s="34"/>
+      <c r="T3" s="34"/>
+      <c r="U3" s="34"/>
+      <c r="V3" s="34"/>
+      <c r="W3" s="34"/>
+      <c r="X3" s="34"/>
+      <c r="Y3" s="34"/>
+    </row>
+    <row r="4" spans="1:25" s="1" customFormat="1" ht="13.95" customHeight="1">
       <c r="Y4" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="29">
+      <c r="A5" s="35"/>
+      <c r="B5" s="31">
         <v>2022</v>
       </c>
-      <c r="C5" s="30"/>
-[...4 lines deleted...]
-      <c r="H5" s="35">
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="37">
         <v>2023</v>
       </c>
-      <c r="I5" s="35"/>
-[...10 lines deleted...]
-      <c r="T5" s="29">
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
+      <c r="O5" s="37"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="37"/>
+      <c r="R5" s="37"/>
+      <c r="S5" s="31"/>
+      <c r="T5" s="31">
         <v>2024</v>
       </c>
-      <c r="U5" s="30"/>
-[...3 lines deleted...]
-      <c r="Y5" s="30"/>
+      <c r="U5" s="32"/>
+      <c r="V5" s="32"/>
+      <c r="W5" s="32"/>
+      <c r="X5" s="32"/>
+      <c r="Y5" s="32"/>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="34"/>
+      <c r="A6" s="36"/>
       <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1293,77 +1293,77 @@
         <v>13</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="U6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="V6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="W6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="X6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="Y6" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="36" t="s">
+      <c r="A7" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="36"/>
-[...22 lines deleted...]
-      <c r="Y7" s="36"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="38"/>
+      <c r="T7" s="38"/>
+      <c r="U7" s="38"/>
+      <c r="V7" s="38"/>
+      <c r="W7" s="38"/>
+      <c r="X7" s="38"/>
+      <c r="Y7" s="38"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>1418</v>
       </c>
       <c r="C8" s="11">
         <v>1773</v>
       </c>
       <c r="D8" s="11">
         <v>1901</v>
       </c>
       <c r="E8" s="11">
         <v>2024</v>
       </c>
       <c r="F8" s="11">
         <v>2107</v>
       </c>
       <c r="G8" s="11">
         <v>1295</v>
       </c>
       <c r="H8" s="11">
         <v>1625</v>
@@ -2246,77 +2246,77 @@
         <v>77</v>
       </c>
       <c r="S19" s="11">
         <v>125</v>
       </c>
       <c r="T19" s="13">
         <v>143</v>
       </c>
       <c r="U19" s="11">
         <v>79</v>
       </c>
       <c r="V19" s="14">
         <v>101</v>
       </c>
       <c r="W19" s="11">
         <v>125</v>
       </c>
       <c r="X19" s="11">
         <v>129</v>
       </c>
       <c r="Y19" s="20">
         <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:25">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="37"/>
-[...22 lines deleted...]
-      <c r="Y20" s="37"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="39"/>
+      <c r="J20" s="39"/>
+      <c r="K20" s="39"/>
+      <c r="L20" s="39"/>
+      <c r="M20" s="39"/>
+      <c r="N20" s="39"/>
+      <c r="O20" s="39"/>
+      <c r="P20" s="39"/>
+      <c r="Q20" s="39"/>
+      <c r="R20" s="39"/>
+      <c r="S20" s="39"/>
+      <c r="T20" s="39"/>
+      <c r="U20" s="39"/>
+      <c r="V20" s="39"/>
+      <c r="W20" s="39"/>
+      <c r="X20" s="39"/>
+      <c r="Y20" s="39"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="11">
         <v>837</v>
       </c>
       <c r="C21" s="11">
         <v>1078</v>
       </c>
       <c r="D21" s="11">
         <v>1094</v>
       </c>
       <c r="E21" s="11">
         <v>1159</v>
       </c>
       <c r="F21" s="11">
         <v>1250</v>
       </c>
       <c r="G21" s="11">
         <v>792</v>
       </c>
       <c r="H21" s="11">
         <v>976</v>
@@ -2737,77 +2737,77 @@
         <v>35</v>
       </c>
       <c r="S26" s="11">
         <v>49</v>
       </c>
       <c r="T26" s="13">
         <v>56</v>
       </c>
       <c r="U26" s="11">
         <v>33</v>
       </c>
       <c r="V26" s="14">
         <v>39</v>
       </c>
       <c r="W26" s="11">
         <v>55</v>
       </c>
       <c r="X26" s="11">
         <v>49</v>
       </c>
       <c r="Y26" s="20">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:25">
-      <c r="A27" s="28" t="s">
+      <c r="A27" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B27" s="28"/>
-[...22 lines deleted...]
-      <c r="Y27" s="28"/>
+      <c r="B27" s="30"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="30"/>
+      <c r="I27" s="30"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="30"/>
+      <c r="O27" s="30"/>
+      <c r="P27" s="30"/>
+      <c r="Q27" s="30"/>
+      <c r="R27" s="30"/>
+      <c r="S27" s="30"/>
+      <c r="T27" s="30"/>
+      <c r="U27" s="30"/>
+      <c r="V27" s="30"/>
+      <c r="W27" s="30"/>
+      <c r="X27" s="30"/>
+      <c r="Y27" s="30"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="11">
         <v>581</v>
       </c>
       <c r="C28" s="11">
         <v>695</v>
       </c>
       <c r="D28" s="11">
         <v>807</v>
       </c>
       <c r="E28" s="11">
         <v>865</v>
       </c>
       <c r="F28" s="11">
         <v>857</v>
       </c>
       <c r="G28" s="11">
         <v>503</v>
       </c>
       <c r="H28" s="11">
         <v>649</v>
@@ -3758,2649 +3758,2759 @@
       <c r="L42" s="11"/>
       <c r="M42" s="11"/>
       <c r="N42" s="11"/>
       <c r="O42" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A27:Y27"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="T5:Y5"/>
     <mergeCell ref="A3:Y3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="H5:S5"/>
     <mergeCell ref="A7:Y7"/>
     <mergeCell ref="A20:Y20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AE46"/>
+  <dimension ref="A4:AP48"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="U8" sqref="U8:U43"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="H5" sqref="H5:AE5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.85546875" style="7" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="18.77734375" style="7" customWidth="1"/>
+    <col min="2" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="19.149999999999999" customHeight="1"/>
-[...38 lines deleted...]
-      <c r="AE4" s="2" t="s">
+    <row r="4" spans="1:42" ht="19.2" customHeight="1"/>
+    <row r="5" spans="1:42" ht="14.4" customHeight="1">
+      <c r="H5" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="34"/>
+      <c r="L5" s="34"/>
+      <c r="M5" s="34"/>
+      <c r="N5" s="34"/>
+      <c r="O5" s="34"/>
+      <c r="P5" s="34"/>
+      <c r="Q5" s="34"/>
+      <c r="R5" s="34"/>
+      <c r="S5" s="34"/>
+      <c r="T5" s="34"/>
+      <c r="U5" s="34"/>
+      <c r="V5" s="34"/>
+      <c r="W5" s="34"/>
+      <c r="X5" s="34"/>
+      <c r="Y5" s="34"/>
+      <c r="Z5" s="34"/>
+      <c r="AA5" s="34"/>
+      <c r="AB5" s="34"/>
+      <c r="AC5" s="34"/>
+      <c r="AD5" s="34"/>
+      <c r="AE5" s="34"/>
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="28"/>
+      <c r="AH5" s="28"/>
+      <c r="AI5" s="28"/>
+      <c r="AJ5" s="28"/>
+      <c r="AK5" s="28"/>
+      <c r="AL5" s="28"/>
+      <c r="AM5" s="28"/>
+      <c r="AN5" s="28"/>
+      <c r="AO5" s="28"/>
+      <c r="AP5" s="28"/>
+    </row>
+    <row r="6" spans="1:42" s="1" customFormat="1" ht="13.95" customHeight="1">
+      <c r="G6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="AE6" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...1 lines deleted...]
-      <c r="B5" s="30">
+    <row r="7" spans="1:42">
+      <c r="A7" s="35"/>
+      <c r="B7" s="32">
         <v>2024</v>
       </c>
-      <c r="C5" s="30"/>
-[...4 lines deleted...]
-      <c r="H5" s="29">
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="31">
         <v>2025</v>
       </c>
-      <c r="I5" s="30"/>
-[...10 lines deleted...]
-      <c r="T5" s="29">
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="32"/>
+      <c r="P7" s="32"/>
+      <c r="Q7" s="32"/>
+      <c r="R7" s="32"/>
+      <c r="S7" s="41"/>
+      <c r="T7" s="31">
         <v>2026</v>
       </c>
-      <c r="U5" s="30"/>
-[...13 lines deleted...]
-      <c r="B6" s="4" t="s">
+      <c r="U7" s="32"/>
+      <c r="V7" s="32"/>
+      <c r="W7" s="32"/>
+      <c r="X7" s="32"/>
+      <c r="Y7" s="32"/>
+      <c r="Z7" s="32"/>
+      <c r="AA7" s="32"/>
+      <c r="AB7" s="32"/>
+      <c r="AC7" s="32"/>
+      <c r="AD7" s="32"/>
+      <c r="AE7" s="41"/>
+    </row>
+    <row r="8" spans="1:42" ht="18.600000000000001" customHeight="1">
+      <c r="A8" s="36"/>
+      <c r="B8" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C8" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="23" t="s">
+      <c r="D8" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="E6" s="23" t="s">
+      <c r="E8" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="F6" s="23" t="s">
+      <c r="F8" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="G6" s="4" t="s">
+      <c r="G8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="H6" s="24" t="s">
+      <c r="H8" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="24" t="s">
+      <c r="I8" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="J6" s="24" t="s">
+      <c r="J8" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="K6" s="24" t="s">
+      <c r="K8" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="L6" s="24" t="s">
+      <c r="L8" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="M6" s="24" t="s">
+      <c r="M8" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="24" t="s">
+      <c r="N8" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="O6" s="24" t="s">
+      <c r="O8" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="P6" s="25" t="s">
+      <c r="P8" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="Q6" s="25" t="s">
+      <c r="Q8" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="R6" s="23" t="s">
+      <c r="R8" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="S6" s="3" t="s">
+      <c r="S8" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="T6" s="24" t="s">
+      <c r="T8" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="U6" s="24" t="s">
+      <c r="U8" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="V6" s="24" t="s">
+      <c r="V8" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="W6" s="24" t="s">
+      <c r="W8" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="X6" s="24" t="s">
+      <c r="X8" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="Y6" s="24" t="s">
+      <c r="Y8" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="Z6" s="24" t="s">
+      <c r="Z8" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="AA6" s="24" t="s">
+      <c r="AA8" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="AB6" s="25" t="s">
+      <c r="AB8" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="AC6" s="25" t="s">
+      <c r="AC8" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="AD6" s="23" t="s">
+      <c r="AD8" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AE6" s="3" t="s">
+      <c r="AE8" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
-      <c r="B7" s="36" t="s">
+    <row r="9" spans="1:42">
+      <c r="B9" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="36"/>
-[...18 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+      <c r="P9" s="38"/>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="38"/>
+      <c r="S9" s="38"/>
+      <c r="T9" s="38"/>
+      <c r="U9" s="38"/>
+    </row>
+    <row r="10" spans="1:42">
+      <c r="A10" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B10" s="20">
         <v>2406</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C10" s="20">
         <v>2233</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D10" s="20">
         <v>3213</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E10" s="20">
         <v>3406</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F10" s="20">
         <v>3014</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G10" s="20">
         <v>2673</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H10" s="11">
         <v>2995</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I10" s="11">
         <v>2777</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J10" s="11">
         <v>2150</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K10" s="11">
         <v>2868</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L10" s="13">
         <v>2561</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M10" s="11">
         <v>2615</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N10" s="11">
         <v>2893</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O10" s="11">
         <v>3557</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P10" s="11">
         <v>3532</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q10" s="11">
         <v>3102</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R10" s="11">
         <v>2672</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S10" s="11">
         <v>2309</v>
       </c>
-      <c r="T8" s="13">
+      <c r="T10" s="13">
         <v>2861</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U10" s="11">
         <v>2835</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="20">
+      <c r="V10" s="11">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42">
+      <c r="A11" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="20">
         <v>1359</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C11" s="20">
         <v>1237</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D11" s="20">
         <v>1732</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E11" s="20">
         <v>1859</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F11" s="20">
         <v>1639</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G11" s="20">
         <v>1452</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H11" s="11">
         <v>1643</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I11" s="11">
         <v>1480</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J11" s="11">
         <v>1223</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K11" s="11">
         <v>1547</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L11" s="13">
         <v>1420</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M11" s="11">
         <v>1480</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N11" s="11">
         <v>1682</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O11" s="11">
         <v>2041</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P11" s="11">
         <v>1667</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q11" s="11">
         <v>1540</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R11" s="11">
         <v>1315</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S11" s="11">
         <v>1142</v>
       </c>
-      <c r="T9" s="13">
+      <c r="T11" s="13">
         <v>1426</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U11" s="11">
         <v>1292</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="20">
+      <c r="V11" s="11">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42">
+      <c r="A12" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="20">
         <v>76</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C12" s="20">
         <v>112</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D12" s="20">
         <v>162</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E12" s="20">
         <v>124</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F12" s="20">
         <v>113</v>
       </c>
-      <c r="G10" s="20">
+      <c r="G12" s="20">
         <v>93</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H12" s="11">
         <v>104</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I12" s="11">
         <v>99</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J12" s="11">
         <v>104</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K12" s="11">
         <v>118</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L12" s="13">
         <v>112</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M12" s="11">
         <v>123</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N12" s="11">
         <v>118</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O12" s="11">
         <v>115</v>
-      </c>
-[...128 lines deleted...]
-        <v>161</v>
       </c>
       <c r="P12" s="11">
         <v>142</v>
       </c>
       <c r="Q12" s="11">
+        <v>139</v>
+      </c>
+      <c r="R12" s="11">
+        <v>128</v>
+      </c>
+      <c r="S12" s="11">
+        <v>103</v>
+      </c>
+      <c r="T12" s="13">
+        <v>165</v>
+      </c>
+      <c r="U12" s="11">
+        <v>172</v>
+      </c>
+      <c r="V12" s="11">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42">
+      <c r="A13" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="20">
+        <v>198</v>
+      </c>
+      <c r="C13" s="20">
+        <v>175</v>
+      </c>
+      <c r="D13" s="20">
+        <v>271</v>
+      </c>
+      <c r="E13" s="20">
+        <v>287</v>
+      </c>
+      <c r="F13" s="20">
+        <v>256</v>
+      </c>
+      <c r="G13" s="20">
+        <v>224</v>
+      </c>
+      <c r="H13" s="11">
+        <v>244</v>
+      </c>
+      <c r="I13" s="11">
+        <v>214</v>
+      </c>
+      <c r="J13" s="11">
+        <v>169</v>
+      </c>
+      <c r="K13" s="11">
+        <v>209</v>
+      </c>
+      <c r="L13" s="13">
+        <v>201</v>
+      </c>
+      <c r="M13" s="11">
+        <v>201</v>
+      </c>
+      <c r="N13" s="11">
+        <v>249</v>
+      </c>
+      <c r="O13" s="11">
+        <v>275</v>
+      </c>
+      <c r="P13" s="11">
+        <v>359</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>290</v>
+      </c>
+      <c r="R13" s="11">
+        <v>208</v>
+      </c>
+      <c r="S13" s="11">
+        <v>196</v>
+      </c>
+      <c r="T13" s="13">
+        <v>226</v>
+      </c>
+      <c r="U13" s="11">
+        <v>222</v>
+      </c>
+      <c r="V13" s="11">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42">
+      <c r="A14" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="20">
+        <v>114</v>
+      </c>
+      <c r="C14" s="20">
+        <v>98</v>
+      </c>
+      <c r="D14" s="20">
+        <v>122</v>
+      </c>
+      <c r="E14" s="20">
+        <v>180</v>
+      </c>
+      <c r="F14" s="20">
+        <v>145</v>
+      </c>
+      <c r="G14" s="20">
+        <v>162</v>
+      </c>
+      <c r="H14" s="11">
+        <v>163</v>
+      </c>
+      <c r="I14" s="11">
+        <v>151</v>
+      </c>
+      <c r="J14" s="11">
+        <v>120</v>
+      </c>
+      <c r="K14" s="11">
+        <v>125</v>
+      </c>
+      <c r="L14" s="13">
+        <v>102</v>
+      </c>
+      <c r="M14" s="11">
+        <v>150</v>
+      </c>
+      <c r="N14" s="11">
+        <v>113</v>
+      </c>
+      <c r="O14" s="11">
+        <v>161</v>
+      </c>
+      <c r="P14" s="11">
+        <v>142</v>
+      </c>
+      <c r="Q14" s="11">
         <v>195</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R14" s="11">
         <v>171</v>
       </c>
-      <c r="S12" s="11">
+      <c r="S14" s="11">
         <v>133</v>
       </c>
-      <c r="T12" s="13">
+      <c r="T14" s="13">
         <v>149</v>
       </c>
-      <c r="U12" s="11">
+      <c r="U14" s="11">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="V14" s="11">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
+      <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="20">
+      <c r="B15" s="20">
         <v>145</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C15" s="20">
         <v>104</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D15" s="20">
         <v>204</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E15" s="20">
         <v>221</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F15" s="20">
         <v>162</v>
       </c>
-      <c r="G13" s="20">
+      <c r="G15" s="20">
         <v>145</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H15" s="11">
         <v>156</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I15" s="11">
         <v>150</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J15" s="11">
         <v>109</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K15" s="11">
         <v>199</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L15" s="13">
         <v>158</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M15" s="11">
         <v>134</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N15" s="11">
         <v>140</v>
       </c>
-      <c r="O13" s="11">
+      <c r="O15" s="11">
         <v>162</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P15" s="11">
         <v>264</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q15" s="11">
         <v>193</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R15" s="11">
         <v>124</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S15" s="11">
         <v>134</v>
       </c>
-      <c r="T13" s="13">
+      <c r="T15" s="13">
         <v>148</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U15" s="11">
         <v>165</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B14" s="20">
+      <c r="V15" s="11">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42">
+      <c r="A16" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="20">
         <v>61</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C16" s="20">
         <v>54</v>
       </c>
-      <c r="D14" s="20">
+      <c r="D16" s="20">
         <v>77</v>
       </c>
-      <c r="E14" s="20">
+      <c r="E16" s="20">
         <v>62</v>
       </c>
-      <c r="F14" s="20">
+      <c r="F16" s="20">
         <v>71</v>
       </c>
-      <c r="G14" s="20">
+      <c r="G16" s="20">
         <v>50</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H16" s="11">
         <v>77</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I16" s="11">
         <v>80</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J16" s="11">
         <v>48</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K16" s="11">
         <v>66</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L16" s="13">
         <v>69</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M16" s="11">
         <v>66</v>
       </c>
-      <c r="N14" s="11">
+      <c r="N16" s="11">
         <v>53</v>
       </c>
-      <c r="O14" s="11">
+      <c r="O16" s="11">
         <v>85</v>
       </c>
-      <c r="P14" s="11">
+      <c r="P16" s="11">
         <v>107</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q16" s="11">
         <v>58</v>
       </c>
-      <c r="R14" s="11">
+      <c r="R16" s="11">
         <v>61</v>
       </c>
-      <c r="S14" s="11">
+      <c r="S16" s="11">
         <v>67</v>
       </c>
-      <c r="T14" s="13">
+      <c r="T16" s="13">
         <v>91</v>
       </c>
-      <c r="U14" s="11">
+      <c r="U16" s="11">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="7" t="s">
+      <c r="V16" s="11">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" s="7" t="s">
         <v>23</v>
-      </c>
-[...128 lines deleted...]
-        <v>24</v>
       </c>
       <c r="B17" s="20">
         <v>33</v>
       </c>
       <c r="C17" s="20">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D17" s="20">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="E17" s="20">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F17" s="20">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="G17" s="20">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="H17" s="11">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="I17" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J17" s="11">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="K17" s="11">
         <v>62</v>
       </c>
       <c r="L17" s="13">
+        <v>24</v>
+      </c>
+      <c r="M17" s="11">
+        <v>30</v>
+      </c>
+      <c r="N17" s="11">
+        <v>53</v>
+      </c>
+      <c r="O17" s="11">
+        <v>61</v>
+      </c>
+      <c r="P17" s="11">
+        <v>79</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>70</v>
+      </c>
+      <c r="R17" s="11">
+        <v>86</v>
+      </c>
+      <c r="S17" s="11">
+        <v>46</v>
+      </c>
+      <c r="T17" s="13">
+        <v>72</v>
+      </c>
+      <c r="U17" s="11">
+        <v>51</v>
+      </c>
+      <c r="V17" s="11">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="20">
+        <v>36</v>
+      </c>
+      <c r="C18" s="20">
+        <v>26</v>
+      </c>
+      <c r="D18" s="20">
+        <v>41</v>
+      </c>
+      <c r="E18" s="20">
+        <v>58</v>
+      </c>
+      <c r="F18" s="20">
+        <v>46</v>
+      </c>
+      <c r="G18" s="20">
+        <v>56</v>
+      </c>
+      <c r="H18" s="11">
+        <v>43</v>
+      </c>
+      <c r="I18" s="11">
+        <v>51</v>
+      </c>
+      <c r="J18" s="11">
+        <v>22</v>
+      </c>
+      <c r="K18" s="11">
+        <v>46</v>
+      </c>
+      <c r="L18" s="13">
+        <v>57</v>
+      </c>
+      <c r="M18" s="11">
+        <v>25</v>
+      </c>
+      <c r="N18" s="11">
+        <v>34</v>
+      </c>
+      <c r="O18" s="11">
+        <v>54</v>
+      </c>
+      <c r="P18" s="11">
+        <v>55</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>57</v>
+      </c>
+      <c r="R18" s="11">
+        <v>40</v>
+      </c>
+      <c r="S18" s="11">
+        <v>80</v>
+      </c>
+      <c r="T18" s="13">
+        <v>52</v>
+      </c>
+      <c r="U18" s="11">
+        <v>57</v>
+      </c>
+      <c r="V18" s="11">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="20">
+        <v>33</v>
+      </c>
+      <c r="C19" s="20">
+        <v>44</v>
+      </c>
+      <c r="D19" s="20">
+        <v>55</v>
+      </c>
+      <c r="E19" s="20">
+        <v>47</v>
+      </c>
+      <c r="F19" s="20">
+        <v>52</v>
+      </c>
+      <c r="G19" s="20">
+        <v>54</v>
+      </c>
+      <c r="H19" s="11">
+        <v>67</v>
+      </c>
+      <c r="I19" s="11">
+        <v>67</v>
+      </c>
+      <c r="J19" s="11">
+        <v>25</v>
+      </c>
+      <c r="K19" s="11">
+        <v>62</v>
+      </c>
+      <c r="L19" s="13">
         <v>28</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M19" s="11">
         <v>42</v>
       </c>
-      <c r="N17" s="11">
+      <c r="N19" s="11">
         <v>41</v>
       </c>
-      <c r="O17" s="11">
+      <c r="O19" s="11">
         <v>44</v>
       </c>
-      <c r="P17" s="11">
+      <c r="P19" s="11">
         <v>49</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="Q19" s="11">
         <v>74</v>
       </c>
-      <c r="R17" s="11">
+      <c r="R19" s="11">
         <v>48</v>
       </c>
-      <c r="S17" s="11">
+      <c r="S19" s="11">
         <v>45</v>
       </c>
-      <c r="T17" s="13">
+      <c r="T19" s="13">
         <v>52</v>
       </c>
-      <c r="U17" s="11">
+      <c r="U19" s="11">
         <v>50</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B18" s="20">
+      <c r="V19" s="11">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="20">
         <v>84</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C20" s="20">
         <v>82</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D20" s="20">
         <v>82</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E20" s="20">
         <v>95</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F20" s="20">
         <v>118</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G20" s="20">
         <v>49</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H20" s="11">
         <v>107</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I20" s="11">
         <v>101</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J20" s="11">
         <v>53</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K20" s="11">
         <v>99</v>
       </c>
-      <c r="L18" s="13">
+      <c r="L20" s="13">
         <v>74</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M20" s="11">
         <v>72</v>
       </c>
-      <c r="N18" s="11">
+      <c r="N20" s="11">
         <v>68</v>
       </c>
-      <c r="O18" s="11">
+      <c r="O20" s="11">
         <v>122</v>
       </c>
-      <c r="P18" s="11">
+      <c r="P20" s="11">
         <v>109</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="Q20" s="11">
         <v>98</v>
       </c>
-      <c r="R18" s="11">
+      <c r="R20" s="11">
         <v>80</v>
       </c>
-      <c r="S18" s="11">
+      <c r="S20" s="11">
         <v>58</v>
       </c>
-      <c r="T18" s="13">
+      <c r="T20" s="13">
         <v>82</v>
       </c>
-      <c r="U18" s="11">
+      <c r="U20" s="11">
         <v>123</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B19" s="20">
+      <c r="V20" s="11">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="20">
         <v>144</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C21" s="20">
         <v>130</v>
       </c>
-      <c r="D19" s="20">
+      <c r="D21" s="20">
         <v>219</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E21" s="20">
         <v>210</v>
       </c>
-      <c r="F19" s="20">
+      <c r="F21" s="20">
         <v>212</v>
       </c>
-      <c r="G19" s="20">
+      <c r="G21" s="20">
         <v>186</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H21" s="11">
         <v>168</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I21" s="11">
         <v>161</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J21" s="11">
         <v>144</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K21" s="11">
         <v>195</v>
       </c>
-      <c r="L19" s="13">
+      <c r="L21" s="13">
         <v>150</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M21" s="11">
         <v>136</v>
       </c>
-      <c r="N19" s="11">
+      <c r="N21" s="11">
         <v>168</v>
       </c>
-      <c r="O19" s="11">
+      <c r="O21" s="11">
         <v>239</v>
       </c>
-      <c r="P19" s="11">
+      <c r="P21" s="11">
         <v>304</v>
       </c>
-      <c r="Q19" s="11">
+      <c r="Q21" s="11">
         <v>168</v>
       </c>
-      <c r="R19" s="11">
+      <c r="R21" s="11">
         <v>162</v>
       </c>
-      <c r="S19" s="11">
+      <c r="S21" s="11">
         <v>143</v>
       </c>
-      <c r="T19" s="13">
+      <c r="T21" s="13">
         <v>227</v>
       </c>
-      <c r="U19" s="11">
+      <c r="U21" s="11">
         <v>201</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B20" s="20">
+      <c r="V21" s="11">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="20">
         <v>36</v>
       </c>
-      <c r="C20" s="20">
+      <c r="C22" s="20">
         <v>36</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D22" s="20">
         <v>64</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E22" s="20">
         <v>43</v>
       </c>
-      <c r="F20" s="20">
+      <c r="F22" s="20">
         <v>49</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G22" s="20">
         <v>46</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H22" s="11">
         <v>51</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I22" s="11">
         <v>63</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J22" s="11">
         <v>38</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K22" s="11">
         <v>56</v>
       </c>
-      <c r="L20" s="13">
+      <c r="L22" s="13">
         <v>57</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M22" s="11">
         <v>44</v>
       </c>
-      <c r="N20" s="11">
+      <c r="N22" s="11">
         <v>52</v>
       </c>
-      <c r="O20" s="11">
+      <c r="O22" s="11">
         <v>76</v>
       </c>
-      <c r="P20" s="11">
+      <c r="P22" s="11">
         <v>70</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="Q22" s="11">
         <v>66</v>
       </c>
-      <c r="R20" s="11">
+      <c r="R22" s="11">
         <v>77</v>
       </c>
-      <c r="S20" s="11">
+      <c r="S22" s="11">
         <v>42</v>
       </c>
-      <c r="T20" s="13">
+      <c r="T22" s="13">
         <v>77</v>
       </c>
-      <c r="U20" s="11">
+      <c r="U22" s="11">
         <v>81</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B21" s="20">
+      <c r="V22" s="11">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="20">
         <v>87</v>
       </c>
-      <c r="C21" s="20">
+      <c r="C23" s="20">
         <v>100</v>
       </c>
-      <c r="D21" s="20">
+      <c r="D23" s="20">
         <v>156</v>
       </c>
-      <c r="E21" s="20">
+      <c r="E23" s="20">
         <v>172</v>
       </c>
-      <c r="F21" s="20">
+      <c r="F23" s="20">
         <v>118</v>
       </c>
-      <c r="G21" s="20">
+      <c r="G23" s="20">
         <v>118</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H23" s="11">
         <v>115</v>
       </c>
-      <c r="I21" s="11">
+      <c r="I23" s="11">
         <v>92</v>
       </c>
-      <c r="J21" s="13">
+      <c r="J23" s="13">
         <v>66</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K23" s="11">
         <v>84</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L23" s="13">
         <v>109</v>
       </c>
-      <c r="M21" s="11">
+      <c r="M23" s="11">
         <v>112</v>
       </c>
-      <c r="N21" s="11">
+      <c r="N23" s="11">
         <v>122</v>
       </c>
-      <c r="O21" s="11">
+      <c r="O23" s="11">
         <v>122</v>
       </c>
-      <c r="P21" s="11">
+      <c r="P23" s="11">
         <v>185</v>
       </c>
-      <c r="Q21" s="11">
+      <c r="Q23" s="11">
         <v>154</v>
       </c>
-      <c r="R21" s="11">
+      <c r="R23" s="11">
         <v>172</v>
       </c>
-      <c r="S21" s="11">
+      <c r="S23" s="11">
         <v>120</v>
       </c>
-      <c r="T21" s="13">
+      <c r="T23" s="13">
         <v>94</v>
       </c>
-      <c r="U21" s="11">
+      <c r="U23" s="11">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="39" t="s">
+      <c r="V23" s="11">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="B24" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="39"/>
-[...19 lines deleted...]
-      <c r="A23" s="6" t="s">
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
+      <c r="N24" s="40"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+      <c r="S24" s="40"/>
+      <c r="T24" s="40"/>
+      <c r="U24" s="40"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="20">
+      <c r="B25" s="20">
         <v>1533</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C25" s="20">
         <v>1413</v>
       </c>
-      <c r="D23" s="20">
+      <c r="D25" s="20">
         <v>1974</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E25" s="20">
         <v>2122</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F25" s="20">
         <v>1879</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G25" s="20">
         <v>1673</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H25" s="11">
         <v>1866</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I25" s="11">
         <v>1655</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J25" s="11">
         <v>1367</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K25" s="11">
         <v>1782</v>
       </c>
-      <c r="L23" s="13">
+      <c r="L25" s="13">
         <v>1596</v>
       </c>
-      <c r="M23" s="11">
+      <c r="M25" s="11">
         <v>1679</v>
       </c>
-      <c r="N23" s="11">
+      <c r="N25" s="11">
         <v>1851</v>
       </c>
-      <c r="O23" s="13">
+      <c r="O25" s="13">
         <v>2234</v>
       </c>
-      <c r="P23" s="11">
+      <c r="P25" s="11">
         <v>1963</v>
       </c>
-      <c r="Q23" s="11">
+      <c r="Q25" s="11">
         <v>1864</v>
       </c>
-      <c r="R23" s="11">
+      <c r="R25" s="11">
         <v>1546</v>
       </c>
-      <c r="S23" s="11">
+      <c r="S25" s="11">
         <v>1353</v>
       </c>
-      <c r="T23" s="13">
+      <c r="T25" s="13">
         <v>1750</v>
       </c>
-      <c r="U23" s="11">
+      <c r="U25" s="11">
         <v>1593</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B24" s="20">
+      <c r="V25" s="11">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="20">
         <v>1236</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C26" s="20">
         <v>1099</v>
       </c>
-      <c r="D24" s="20">
+      <c r="D26" s="20">
         <v>1554</v>
       </c>
-      <c r="E24" s="20">
+      <c r="E26" s="20">
         <v>1695</v>
       </c>
-      <c r="F24" s="20">
+      <c r="F26" s="20">
         <v>1509</v>
       </c>
-      <c r="G24" s="20">
+      <c r="G26" s="20">
         <v>1318</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H26" s="11">
         <v>1506</v>
       </c>
-      <c r="I24" s="11">
+      <c r="I26" s="11">
         <v>1344</v>
       </c>
-      <c r="J24" s="11">
+      <c r="J26" s="11">
         <v>1113</v>
       </c>
-      <c r="K24" s="11">
+      <c r="K26" s="11">
         <v>1419</v>
       </c>
-      <c r="L24" s="13">
+      <c r="L26" s="13">
         <v>1287</v>
       </c>
-      <c r="M24" s="11">
+      <c r="M26" s="11">
         <v>1344</v>
       </c>
-      <c r="N24" s="11">
+      <c r="N26" s="11">
         <v>1549</v>
       </c>
-      <c r="O24" s="11">
+      <c r="O26" s="11">
         <v>1839</v>
       </c>
-      <c r="P24" s="11">
+      <c r="P26" s="11">
         <v>1515</v>
       </c>
-      <c r="Q24" s="11">
+      <c r="Q26" s="11">
         <v>1429</v>
       </c>
-      <c r="R24" s="11">
+      <c r="R26" s="11">
         <v>1203</v>
       </c>
-      <c r="S24" s="11">
+      <c r="S26" s="11">
         <v>1007</v>
       </c>
-      <c r="T24" s="13">
+      <c r="T26" s="13">
         <v>1348</v>
       </c>
-      <c r="U24" s="11">
+      <c r="U26" s="11">
         <v>1170</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" s="20">
+      <c r="V26" s="11">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="20">
         <v>72</v>
       </c>
-      <c r="C25" s="20">
+      <c r="C27" s="20">
         <v>106</v>
       </c>
-      <c r="D25" s="20">
+      <c r="D27" s="20">
         <v>155</v>
       </c>
-      <c r="E25" s="20">
+      <c r="E27" s="20">
         <v>111</v>
       </c>
-      <c r="F25" s="20">
+      <c r="F27" s="20">
         <v>103</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G27" s="20">
         <v>89</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H27" s="11">
         <v>95</v>
       </c>
-      <c r="I25" s="11">
+      <c r="I27" s="11">
         <v>93</v>
       </c>
-      <c r="J25" s="11">
+      <c r="J27" s="11">
         <v>95</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K27" s="11">
         <v>112</v>
       </c>
-      <c r="L25" s="13">
+      <c r="L27" s="13">
         <v>107</v>
       </c>
-      <c r="M25" s="11">
+      <c r="M27" s="11">
         <v>109</v>
       </c>
-      <c r="N25" s="11">
+      <c r="N27" s="11">
         <v>116</v>
-      </c>
-[...128 lines deleted...]
-        <v>93</v>
       </c>
       <c r="O27" s="11">
         <v>108</v>
       </c>
       <c r="P27" s="11">
+        <v>127</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>130</v>
+      </c>
+      <c r="R27" s="11">
+        <v>106</v>
+      </c>
+      <c r="S27" s="11">
+        <v>97</v>
+      </c>
+      <c r="T27" s="13">
+        <v>158</v>
+      </c>
+      <c r="U27" s="11">
+        <v>165</v>
+      </c>
+      <c r="V27" s="11">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="20">
+        <v>68</v>
+      </c>
+      <c r="C28" s="20">
+        <v>83</v>
+      </c>
+      <c r="D28" s="20">
+        <v>72</v>
+      </c>
+      <c r="E28" s="20">
+        <v>96</v>
+      </c>
+      <c r="F28" s="20">
+        <v>86</v>
+      </c>
+      <c r="G28" s="20">
+        <v>111</v>
+      </c>
+      <c r="H28" s="11">
+        <v>94</v>
+      </c>
+      <c r="I28" s="11">
+        <v>91</v>
+      </c>
+      <c r="J28" s="11">
+        <v>71</v>
+      </c>
+      <c r="K28" s="11">
+        <v>92</v>
+      </c>
+      <c r="L28" s="13">
+        <v>51</v>
+      </c>
+      <c r="M28" s="11">
+        <v>83</v>
+      </c>
+      <c r="N28" s="11">
+        <v>53</v>
+      </c>
+      <c r="O28" s="11">
+        <v>113</v>
+      </c>
+      <c r="P28" s="11">
+        <v>76</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>97</v>
+      </c>
+      <c r="R28" s="11">
+        <v>107</v>
+      </c>
+      <c r="S28" s="11">
+        <v>80</v>
+      </c>
+      <c r="T28" s="13">
+        <v>89</v>
+      </c>
+      <c r="U28" s="11">
+        <v>105</v>
+      </c>
+      <c r="V28" s="11">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="20">
+        <v>108</v>
+      </c>
+      <c r="C29" s="20">
+        <v>69</v>
+      </c>
+      <c r="D29" s="20">
+        <v>125</v>
+      </c>
+      <c r="E29" s="20">
+        <v>144</v>
+      </c>
+      <c r="F29" s="20">
+        <v>122</v>
+      </c>
+      <c r="G29" s="20">
+        <v>94</v>
+      </c>
+      <c r="H29" s="11">
+        <v>114</v>
+      </c>
+      <c r="I29" s="11">
+        <v>92</v>
+      </c>
+      <c r="J29" s="11">
+        <v>62</v>
+      </c>
+      <c r="K29" s="11">
+        <v>125</v>
+      </c>
+      <c r="L29" s="13">
+        <v>92</v>
+      </c>
+      <c r="M29" s="11">
+        <v>92</v>
+      </c>
+      <c r="N29" s="11">
+        <v>93</v>
+      </c>
+      <c r="O29" s="11">
+        <v>108</v>
+      </c>
+      <c r="P29" s="11">
         <v>167</v>
       </c>
-      <c r="Q27" s="11">
+      <c r="Q29" s="11">
         <v>128</v>
       </c>
-      <c r="R27" s="11">
+      <c r="R29" s="11">
         <v>75</v>
       </c>
-      <c r="S27" s="11">
+      <c r="S29" s="11">
         <v>108</v>
       </c>
-      <c r="T27" s="13">
+      <c r="T29" s="13">
         <v>95</v>
       </c>
-      <c r="U27" s="11">
+      <c r="U29" s="11">
         <v>98</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B28" s="20">
+      <c r="V29" s="11">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="20">
         <v>49</v>
       </c>
-      <c r="C28" s="20">
+      <c r="C30" s="20">
         <v>56</v>
       </c>
-      <c r="D28" s="20">
+      <c r="D30" s="20">
         <v>68</v>
       </c>
-      <c r="E28" s="20">
+      <c r="E30" s="20">
         <v>76</v>
       </c>
-      <c r="F28" s="20">
+      <c r="F30" s="20">
         <v>59</v>
       </c>
-      <c r="G28" s="20">
+      <c r="G30" s="20">
         <v>61</v>
       </c>
-      <c r="H28" s="11">
+      <c r="H30" s="11">
         <v>57</v>
       </c>
-      <c r="I28" s="11">
+      <c r="I30" s="11">
         <v>35</v>
       </c>
-      <c r="J28" s="11">
+      <c r="J30" s="11">
         <v>26</v>
       </c>
-      <c r="K28" s="11">
+      <c r="K30" s="11">
         <v>34</v>
       </c>
-      <c r="L28" s="13">
+      <c r="L30" s="13">
         <v>59</v>
       </c>
-      <c r="M28" s="11">
+      <c r="M30" s="11">
         <v>51</v>
       </c>
-      <c r="N28" s="11">
+      <c r="N30" s="11">
         <v>40</v>
       </c>
-      <c r="O28" s="11">
+      <c r="O30" s="11">
         <v>66</v>
       </c>
-      <c r="P28" s="11">
+      <c r="P30" s="11">
         <v>78</v>
       </c>
-      <c r="Q28" s="11">
+      <c r="Q30" s="11">
         <v>80</v>
       </c>
-      <c r="R28" s="11">
+      <c r="R30" s="11">
         <v>55</v>
       </c>
-      <c r="S28" s="11">
+      <c r="S30" s="11">
         <v>61</v>
       </c>
-      <c r="T28" s="13">
+      <c r="T30" s="13">
         <v>60</v>
       </c>
-      <c r="U28" s="11">
+      <c r="U30" s="11">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="39" t="s">
+      <c r="V30" s="11">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="B31" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C29" s="39"/>
-[...19 lines deleted...]
-      <c r="A30" s="6" t="s">
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40"/>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="40"/>
+      <c r="S31" s="40"/>
+      <c r="T31" s="40"/>
+      <c r="U31" s="40"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B30" s="20">
+      <c r="B32" s="20">
         <v>873</v>
       </c>
-      <c r="C30" s="20">
+      <c r="C32" s="20">
         <v>820</v>
       </c>
-      <c r="D30" s="20">
+      <c r="D32" s="20">
         <v>1239</v>
       </c>
-      <c r="E30" s="20">
+      <c r="E32" s="20">
         <v>1284</v>
       </c>
-      <c r="F30" s="20">
+      <c r="F32" s="20">
         <v>1135</v>
       </c>
-      <c r="G30" s="20">
+      <c r="G32" s="20">
         <v>1000</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H32" s="11">
         <v>1129</v>
       </c>
-      <c r="I30" s="11">
+      <c r="I32" s="11">
         <v>1122</v>
       </c>
-      <c r="J30" s="13">
+      <c r="J32" s="13">
         <v>783</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K32" s="13">
         <v>1086</v>
       </c>
-      <c r="L30" s="13">
+      <c r="L32" s="13">
         <v>965</v>
       </c>
-      <c r="M30" s="11">
+      <c r="M32" s="11">
         <v>936</v>
       </c>
-      <c r="N30" s="11">
+      <c r="N32" s="11">
         <v>1042</v>
       </c>
-      <c r="O30" s="13">
+      <c r="O32" s="13">
         <v>1323</v>
       </c>
-      <c r="P30" s="13">
+      <c r="P32" s="13">
         <v>1569</v>
       </c>
-      <c r="Q30" s="13">
+      <c r="Q32" s="13">
         <v>1238</v>
       </c>
-      <c r="R30" s="11">
+      <c r="R32" s="11">
         <v>1126</v>
       </c>
-      <c r="S30" s="11">
+      <c r="S32" s="11">
         <v>956</v>
       </c>
-      <c r="T30" s="13">
+      <c r="T32" s="13">
         <v>1111</v>
       </c>
-      <c r="U30" s="13">
+      <c r="U32" s="13">
         <v>1242</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B31" s="20">
+      <c r="V32" s="11">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22">
+      <c r="A33" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="20">
         <v>123</v>
       </c>
-      <c r="C31" s="20">
+      <c r="C33" s="20">
         <v>138</v>
       </c>
-      <c r="D31" s="20">
+      <c r="D33" s="20">
         <v>178</v>
       </c>
-      <c r="E31" s="20">
+      <c r="E33" s="20">
         <v>164</v>
       </c>
-      <c r="F31" s="20">
+      <c r="F33" s="20">
         <v>130</v>
       </c>
-      <c r="G31" s="20">
+      <c r="G33" s="20">
         <v>134</v>
       </c>
-      <c r="H31" s="11">
+      <c r="H33" s="11">
         <v>137</v>
       </c>
-      <c r="I31" s="11">
+      <c r="I33" s="11">
         <v>136</v>
       </c>
-      <c r="J31" s="13">
+      <c r="J33" s="13">
         <v>110</v>
       </c>
-      <c r="K31" s="13">
+      <c r="K33" s="13">
         <v>128</v>
       </c>
-      <c r="L31" s="13">
+      <c r="L33" s="13">
         <v>133</v>
       </c>
-      <c r="M31" s="11">
+      <c r="M33" s="11">
         <v>136</v>
       </c>
-      <c r="N31" s="11">
+      <c r="N33" s="11">
         <v>133</v>
       </c>
-      <c r="O31" s="11">
+      <c r="O33" s="11">
         <v>202</v>
       </c>
-      <c r="P31" s="13">
+      <c r="P33" s="13">
         <v>152</v>
       </c>
-      <c r="Q31" s="13">
+      <c r="Q33" s="13">
         <v>111</v>
       </c>
-      <c r="R31" s="11">
+      <c r="R33" s="11">
         <v>112</v>
       </c>
-      <c r="S31" s="11">
+      <c r="S33" s="11">
         <v>135</v>
       </c>
-      <c r="T31" s="13">
+      <c r="T33" s="13">
         <v>78</v>
       </c>
-      <c r="U31" s="13">
+      <c r="U33" s="13">
         <v>122</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B32" s="20">
+      <c r="V33" s="11">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22">
+      <c r="A34" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B34" s="20">
         <v>4</v>
       </c>
-      <c r="C32" s="20">
+      <c r="C34" s="20">
         <v>6</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D34" s="20">
         <v>7</v>
       </c>
-      <c r="E32" s="20">
+      <c r="E34" s="20">
         <v>13</v>
       </c>
-      <c r="F32" s="20">
+      <c r="F34" s="20">
         <v>10</v>
       </c>
-      <c r="G32" s="20">
+      <c r="G34" s="20">
         <v>4</v>
       </c>
-      <c r="H32" s="11">
+      <c r="H34" s="11">
         <v>9</v>
       </c>
-      <c r="I32" s="11">
+      <c r="I34" s="11">
         <v>6</v>
       </c>
-      <c r="J32" s="13">
+      <c r="J34" s="13">
         <v>9</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K34" s="13">
         <v>6</v>
       </c>
-      <c r="L32" s="13">
+      <c r="L34" s="13">
         <v>5</v>
       </c>
-      <c r="M32" s="11">
+      <c r="M34" s="11">
         <v>14</v>
       </c>
-      <c r="N32" s="11">
+      <c r="N34" s="11">
         <v>2</v>
       </c>
-      <c r="O32" s="11">
+      <c r="O34" s="11">
         <v>7</v>
       </c>
-      <c r="P32" s="13">
+      <c r="P34" s="13">
         <v>15</v>
       </c>
-      <c r="Q32" s="13">
+      <c r="Q34" s="13">
         <v>9</v>
       </c>
-      <c r="R32" s="11">
+      <c r="R34" s="11">
         <v>22</v>
       </c>
-      <c r="S32" s="11">
+      <c r="S34" s="11">
         <v>6</v>
       </c>
-      <c r="T32" s="13">
+      <c r="T34" s="13">
         <v>7</v>
       </c>
-      <c r="U32" s="13">
+      <c r="U34" s="13">
         <v>7</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B33" s="20">
+      <c r="V34" s="29" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22">
+      <c r="A35" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" s="20">
         <v>198</v>
       </c>
-      <c r="C33" s="20">
+      <c r="C35" s="20">
         <v>175</v>
       </c>
-      <c r="D33" s="20">
+      <c r="D35" s="20">
         <v>271</v>
       </c>
-      <c r="E33" s="20">
+      <c r="E35" s="20">
         <v>287</v>
       </c>
-      <c r="F33" s="20">
+      <c r="F35" s="20">
         <v>256</v>
       </c>
-      <c r="G33" s="20">
+      <c r="G35" s="20">
         <v>224</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H35" s="11">
         <v>244</v>
       </c>
-      <c r="I33" s="11">
+      <c r="I35" s="11">
         <v>214</v>
       </c>
-      <c r="J33" s="13">
+      <c r="J35" s="13">
         <v>169</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K35" s="13">
         <v>209</v>
       </c>
-      <c r="L33" s="13">
+      <c r="L35" s="13">
         <v>201</v>
       </c>
-      <c r="M33" s="11">
+      <c r="M35" s="11">
         <v>201</v>
       </c>
-      <c r="N33" s="11">
+      <c r="N35" s="11">
         <v>249</v>
       </c>
-      <c r="O33" s="11">
+      <c r="O35" s="11">
         <v>275</v>
       </c>
-      <c r="P33" s="13">
+      <c r="P35" s="13">
         <v>359</v>
       </c>
-      <c r="Q33" s="13">
+      <c r="Q35" s="13">
         <v>290</v>
       </c>
-      <c r="R33" s="11">
+      <c r="R35" s="11">
         <v>208</v>
       </c>
-      <c r="S33" s="11">
+      <c r="S35" s="11">
         <v>196</v>
       </c>
-      <c r="T33" s="13">
+      <c r="T35" s="13">
         <v>226</v>
       </c>
-      <c r="U33" s="13">
+      <c r="U35" s="13">
         <v>222</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="7" t="s">
+      <c r="V35" s="11">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22">
+      <c r="A36" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B34" s="20">
+      <c r="B36" s="20">
         <v>46</v>
       </c>
-      <c r="C34" s="20">
+      <c r="C36" s="20">
         <v>15</v>
       </c>
-      <c r="D34" s="20">
+      <c r="D36" s="20">
         <v>50</v>
       </c>
-      <c r="E34" s="20">
+      <c r="E36" s="20">
         <v>84</v>
       </c>
-      <c r="F34" s="20">
+      <c r="F36" s="20">
         <v>59</v>
       </c>
-      <c r="G34" s="20">
+      <c r="G36" s="20">
         <v>51</v>
       </c>
-      <c r="H34" s="11">
+      <c r="H36" s="11">
         <v>69</v>
       </c>
-      <c r="I34" s="11">
+      <c r="I36" s="11">
         <v>60</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J36" s="13">
         <v>49</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K36" s="13">
         <v>33</v>
       </c>
-      <c r="L34" s="13">
+      <c r="L36" s="13">
         <v>51</v>
       </c>
-      <c r="M34" s="11">
+      <c r="M36" s="11">
         <v>67</v>
       </c>
-      <c r="N34" s="11">
+      <c r="N36" s="11">
         <v>60</v>
       </c>
-      <c r="O34" s="11">
+      <c r="O36" s="11">
         <v>48</v>
       </c>
-      <c r="P34" s="13">
+      <c r="P36" s="13">
         <v>66</v>
       </c>
-      <c r="Q34" s="13">
+      <c r="Q36" s="13">
         <v>98</v>
       </c>
-      <c r="R34" s="11">
+      <c r="R36" s="11">
         <v>64</v>
       </c>
-      <c r="S34" s="11">
+      <c r="S36" s="11">
         <v>53</v>
       </c>
-      <c r="T34" s="13">
+      <c r="T36" s="13">
         <v>60</v>
       </c>
-      <c r="U34" s="13">
+      <c r="U36" s="13">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="7" t="s">
+      <c r="V36" s="11">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22">
+      <c r="A37" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B35" s="20">
+      <c r="B37" s="20">
         <v>37</v>
-      </c>
-[...128 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C37" s="20">
         <v>35</v>
       </c>
       <c r="D37" s="20">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="E37" s="20">
+        <v>77</v>
+      </c>
+      <c r="F37" s="20">
+        <v>40</v>
+      </c>
+      <c r="G37" s="20">
+        <v>51</v>
+      </c>
+      <c r="H37" s="11">
+        <v>42</v>
+      </c>
+      <c r="I37" s="11">
+        <v>58</v>
+      </c>
+      <c r="J37" s="13">
+        <v>47</v>
+      </c>
+      <c r="K37" s="13">
+        <v>74</v>
+      </c>
+      <c r="L37" s="13">
+        <v>66</v>
+      </c>
+      <c r="M37" s="11">
+        <v>42</v>
+      </c>
+      <c r="N37" s="11">
+        <v>47</v>
+      </c>
+      <c r="O37" s="11">
+        <v>54</v>
+      </c>
+      <c r="P37" s="13">
+        <v>97</v>
+      </c>
+      <c r="Q37" s="13">
+        <v>65</v>
+      </c>
+      <c r="R37" s="11">
+        <v>49</v>
+      </c>
+      <c r="S37" s="11">
+        <v>26</v>
+      </c>
+      <c r="T37" s="13">
+        <v>53</v>
+      </c>
+      <c r="U37" s="13">
+        <v>67</v>
+      </c>
+      <c r="V37" s="11">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22">
+      <c r="A38" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="20">
+        <v>61</v>
+      </c>
+      <c r="C38" s="20">
+        <v>54</v>
+      </c>
+      <c r="D38" s="20">
+        <v>77</v>
+      </c>
+      <c r="E38" s="20">
+        <v>62</v>
+      </c>
+      <c r="F38" s="20">
+        <v>71</v>
+      </c>
+      <c r="G38" s="20">
+        <v>50</v>
+      </c>
+      <c r="H38" s="11">
+        <v>77</v>
+      </c>
+      <c r="I38" s="11">
+        <v>80</v>
+      </c>
+      <c r="J38" s="13">
         <v>48</v>
       </c>
-      <c r="F37" s="20">
-[...23 lines deleted...]
-      <c r="N37" s="11">
+      <c r="K38" s="13">
+        <v>66</v>
+      </c>
+      <c r="L38" s="13">
+        <v>69</v>
+      </c>
+      <c r="M38" s="11">
+        <v>66</v>
+      </c>
+      <c r="N38" s="11">
         <v>53</v>
       </c>
-      <c r="O37" s="11">
+      <c r="O38" s="11">
+        <v>85</v>
+      </c>
+      <c r="P38" s="13">
+        <v>107</v>
+      </c>
+      <c r="Q38" s="13">
+        <v>58</v>
+      </c>
+      <c r="R38" s="11">
         <v>61</v>
       </c>
-      <c r="P37" s="13">
-[...72 lines deleted...]
-      </c>
       <c r="S38" s="11">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="T38" s="13">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="U38" s="13">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:21">
+        <v>116</v>
+      </c>
+      <c r="V38" s="11">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B39" s="20">
         <v>33</v>
       </c>
       <c r="C39" s="20">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D39" s="20">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="E39" s="20">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F39" s="20">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="G39" s="20">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="H39" s="11">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="I39" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J39" s="13">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="K39" s="13">
         <v>62</v>
       </c>
       <c r="L39" s="13">
+        <v>24</v>
+      </c>
+      <c r="M39" s="11">
+        <v>30</v>
+      </c>
+      <c r="N39" s="11">
+        <v>53</v>
+      </c>
+      <c r="O39" s="11">
+        <v>61</v>
+      </c>
+      <c r="P39" s="13">
+        <v>79</v>
+      </c>
+      <c r="Q39" s="13">
+        <v>70</v>
+      </c>
+      <c r="R39" s="11">
+        <v>86</v>
+      </c>
+      <c r="S39" s="11">
+        <v>46</v>
+      </c>
+      <c r="T39" s="13">
+        <v>72</v>
+      </c>
+      <c r="U39" s="13">
+        <v>51</v>
+      </c>
+      <c r="V39" s="11">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22">
+      <c r="A40" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="20">
+        <v>36</v>
+      </c>
+      <c r="C40" s="20">
+        <v>26</v>
+      </c>
+      <c r="D40" s="20">
+        <v>41</v>
+      </c>
+      <c r="E40" s="20">
+        <v>58</v>
+      </c>
+      <c r="F40" s="20">
+        <v>46</v>
+      </c>
+      <c r="G40" s="20">
+        <v>56</v>
+      </c>
+      <c r="H40" s="11">
+        <v>43</v>
+      </c>
+      <c r="I40" s="11">
+        <v>51</v>
+      </c>
+      <c r="J40" s="13">
+        <v>22</v>
+      </c>
+      <c r="K40" s="13">
+        <v>46</v>
+      </c>
+      <c r="L40" s="13">
+        <v>57</v>
+      </c>
+      <c r="M40" s="11">
+        <v>25</v>
+      </c>
+      <c r="N40" s="11">
+        <v>34</v>
+      </c>
+      <c r="O40" s="11">
+        <v>54</v>
+      </c>
+      <c r="P40" s="13">
+        <v>55</v>
+      </c>
+      <c r="Q40" s="13">
+        <v>57</v>
+      </c>
+      <c r="R40" s="11">
+        <v>40</v>
+      </c>
+      <c r="S40" s="11">
+        <v>80</v>
+      </c>
+      <c r="T40" s="13">
+        <v>52</v>
+      </c>
+      <c r="U40" s="13">
+        <v>57</v>
+      </c>
+      <c r="V40" s="11">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22">
+      <c r="A41" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="20">
+        <v>33</v>
+      </c>
+      <c r="C41" s="20">
+        <v>44</v>
+      </c>
+      <c r="D41" s="20">
+        <v>55</v>
+      </c>
+      <c r="E41" s="20">
+        <v>47</v>
+      </c>
+      <c r="F41" s="20">
+        <v>52</v>
+      </c>
+      <c r="G41" s="20">
+        <v>54</v>
+      </c>
+      <c r="H41" s="11">
+        <v>67</v>
+      </c>
+      <c r="I41" s="11">
+        <v>67</v>
+      </c>
+      <c r="J41" s="13">
+        <v>25</v>
+      </c>
+      <c r="K41" s="13">
+        <v>62</v>
+      </c>
+      <c r="L41" s="13">
         <v>28</v>
       </c>
-      <c r="M39" s="11">
+      <c r="M41" s="11">
         <v>42</v>
       </c>
-      <c r="N39" s="11">
+      <c r="N41" s="11">
         <v>41</v>
       </c>
-      <c r="O39" s="11">
+      <c r="O41" s="11">
         <v>44</v>
       </c>
-      <c r="P39" s="13">
+      <c r="P41" s="13">
         <v>49</v>
       </c>
-      <c r="Q39" s="13">
+      <c r="Q41" s="13">
         <v>74</v>
       </c>
-      <c r="R39" s="11">
+      <c r="R41" s="11">
         <v>48</v>
       </c>
-      <c r="S39" s="11">
+      <c r="S41" s="11">
         <v>45</v>
       </c>
-      <c r="T39" s="13">
+      <c r="T41" s="13">
         <v>52</v>
       </c>
-      <c r="U39" s="13">
+      <c r="U41" s="13">
         <v>50</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B40" s="20">
+      <c r="V41" s="11">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22">
+      <c r="A42" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="20">
         <v>84</v>
       </c>
-      <c r="C40" s="20">
+      <c r="C42" s="20">
         <v>82</v>
       </c>
-      <c r="D40" s="20">
+      <c r="D42" s="20">
         <v>82</v>
       </c>
-      <c r="E40" s="20">
+      <c r="E42" s="20">
         <v>95</v>
       </c>
-      <c r="F40" s="20">
+      <c r="F42" s="20">
         <v>118</v>
       </c>
-      <c r="G40" s="20">
+      <c r="G42" s="20">
         <v>49</v>
       </c>
-      <c r="H40" s="11">
+      <c r="H42" s="11">
         <v>107</v>
       </c>
-      <c r="I40" s="11">
+      <c r="I42" s="11">
         <v>101</v>
       </c>
-      <c r="J40" s="13">
+      <c r="J42" s="13">
         <v>53</v>
       </c>
-      <c r="K40" s="13">
+      <c r="K42" s="13">
         <v>99</v>
       </c>
-      <c r="L40" s="13">
+      <c r="L42" s="13">
         <v>74</v>
       </c>
-      <c r="M40" s="11">
+      <c r="M42" s="11">
         <v>72</v>
       </c>
-      <c r="N40" s="11">
+      <c r="N42" s="11">
         <v>68</v>
       </c>
-      <c r="O40" s="11">
+      <c r="O42" s="11">
         <v>122</v>
       </c>
-      <c r="P40" s="13">
+      <c r="P42" s="13">
         <v>109</v>
       </c>
-      <c r="Q40" s="13">
+      <c r="Q42" s="13">
         <v>98</v>
       </c>
-      <c r="R40" s="11">
+      <c r="R42" s="11">
         <v>80</v>
       </c>
-      <c r="S40" s="11">
+      <c r="S42" s="11">
         <v>58</v>
       </c>
-      <c r="T40" s="13">
+      <c r="T42" s="13">
         <v>82</v>
       </c>
-      <c r="U40" s="13">
+      <c r="U42" s="13">
         <v>123</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B41" s="20">
+      <c r="V42" s="11">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22">
+      <c r="A43" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="20">
         <v>144</v>
       </c>
-      <c r="C41" s="20">
+      <c r="C43" s="20">
         <v>130</v>
       </c>
-      <c r="D41" s="20">
+      <c r="D43" s="20">
         <v>219</v>
       </c>
-      <c r="E41" s="20">
+      <c r="E43" s="20">
         <v>210</v>
       </c>
-      <c r="F41" s="20">
+      <c r="F43" s="20">
         <v>212</v>
       </c>
-      <c r="G41" s="20">
+      <c r="G43" s="20">
         <v>186</v>
       </c>
-      <c r="H41" s="11">
+      <c r="H43" s="11">
         <v>168</v>
       </c>
-      <c r="I41" s="11">
+      <c r="I43" s="11">
         <v>161</v>
       </c>
-      <c r="J41" s="13">
+      <c r="J43" s="13">
         <v>144</v>
       </c>
-      <c r="K41" s="13">
+      <c r="K43" s="13">
         <v>195</v>
       </c>
-      <c r="L41" s="13">
+      <c r="L43" s="13">
         <v>150</v>
       </c>
-      <c r="M41" s="11">
+      <c r="M43" s="11">
         <v>136</v>
       </c>
-      <c r="N41" s="11">
+      <c r="N43" s="11">
         <v>168</v>
       </c>
-      <c r="O41" s="11">
+      <c r="O43" s="11">
         <v>239</v>
       </c>
-      <c r="P41" s="13">
+      <c r="P43" s="13">
         <v>304</v>
       </c>
-      <c r="Q41" s="13">
+      <c r="Q43" s="13">
         <v>168</v>
       </c>
-      <c r="R41" s="11">
+      <c r="R43" s="11">
         <v>162</v>
       </c>
-      <c r="S41" s="11">
+      <c r="S43" s="11">
         <v>143</v>
       </c>
-      <c r="T41" s="13">
+      <c r="T43" s="13">
         <v>227</v>
       </c>
-      <c r="U41" s="13">
+      <c r="U43" s="13">
         <v>201</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B42" s="20">
+      <c r="V43" s="11">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22">
+      <c r="A44" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="20">
         <v>36</v>
       </c>
-      <c r="C42" s="20">
+      <c r="C44" s="20">
         <v>36</v>
       </c>
-      <c r="D42" s="20">
+      <c r="D44" s="20">
         <v>64</v>
       </c>
-      <c r="E42" s="20">
+      <c r="E44" s="20">
         <v>43</v>
       </c>
-      <c r="F42" s="20">
+      <c r="F44" s="20">
         <v>49</v>
       </c>
-      <c r="G42" s="20">
+      <c r="G44" s="20">
         <v>46</v>
       </c>
-      <c r="H42" s="11">
+      <c r="H44" s="11">
         <v>51</v>
       </c>
-      <c r="I42" s="11">
+      <c r="I44" s="11">
         <v>63</v>
       </c>
-      <c r="J42" s="13">
+      <c r="J44" s="13">
         <v>38</v>
       </c>
-      <c r="K42" s="13">
+      <c r="K44" s="13">
         <v>56</v>
       </c>
-      <c r="L42" s="13">
+      <c r="L44" s="13">
         <v>57</v>
       </c>
-      <c r="M42" s="11">
+      <c r="M44" s="11">
         <v>44</v>
       </c>
-      <c r="N42" s="11">
+      <c r="N44" s="11">
         <v>52</v>
       </c>
-      <c r="O42" s="11">
+      <c r="O44" s="11">
         <v>76</v>
       </c>
-      <c r="P42" s="13">
+      <c r="P44" s="13">
         <v>70</v>
       </c>
-      <c r="Q42" s="13">
+      <c r="Q44" s="13">
         <v>66</v>
       </c>
-      <c r="R42" s="11">
+      <c r="R44" s="11">
         <v>77</v>
       </c>
-      <c r="S42" s="11">
+      <c r="S44" s="11">
         <v>42</v>
       </c>
-      <c r="T42" s="13">
+      <c r="T44" s="13">
         <v>77</v>
       </c>
-      <c r="U42" s="13">
+      <c r="U44" s="13">
         <v>81</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B43" s="22">
+      <c r="V44" s="11">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22">
+      <c r="A45" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="22">
         <v>38</v>
       </c>
-      <c r="C43" s="22">
+      <c r="C45" s="22">
         <v>44</v>
       </c>
-      <c r="D43" s="22">
+      <c r="D45" s="22">
         <v>88</v>
       </c>
-      <c r="E43" s="22">
+      <c r="E45" s="22">
         <v>96</v>
       </c>
-      <c r="F43" s="22">
+      <c r="F45" s="22">
         <v>59</v>
       </c>
-      <c r="G43" s="22">
+      <c r="G45" s="22">
         <v>57</v>
       </c>
-      <c r="H43" s="12">
+      <c r="H45" s="12">
         <v>58</v>
       </c>
-      <c r="I43" s="12">
+      <c r="I45" s="12">
         <v>57</v>
       </c>
-      <c r="J43" s="12">
+      <c r="J45" s="12">
         <v>40</v>
       </c>
-      <c r="K43" s="12">
+      <c r="K45" s="12">
         <v>50</v>
       </c>
-      <c r="L43" s="12">
+      <c r="L45" s="12">
         <v>50</v>
       </c>
-      <c r="M43" s="12">
+      <c r="M45" s="12">
         <v>61</v>
       </c>
-      <c r="N43" s="12">
+      <c r="N45" s="12">
         <v>82</v>
       </c>
-      <c r="O43" s="12">
+      <c r="O45" s="12">
         <v>56</v>
       </c>
-      <c r="P43" s="12">
+      <c r="P45" s="12">
         <v>107</v>
       </c>
-      <c r="Q43" s="12">
+      <c r="Q45" s="12">
         <v>74</v>
       </c>
-      <c r="R43" s="12">
+      <c r="R45" s="12">
         <v>117</v>
       </c>
-      <c r="S43" s="12">
+      <c r="S45" s="12">
         <v>59</v>
       </c>
-      <c r="T43" s="12">
+      <c r="T45" s="12">
         <v>34</v>
       </c>
-      <c r="U43" s="12">
+      <c r="U45" s="12">
         <v>81</v>
       </c>
-    </row>
-[...6 lines deleted...]
-    <row r="46" spans="1:21">
+      <c r="V45" s="12">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" s="9"/>
+    </row>
+    <row r="47" spans="1:22">
+      <c r="A47" s="9"/>
+    </row>
+    <row r="48" spans="1:22">
+      <c r="A48" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A3:AE3"/>
-[...6 lines deleted...]
-    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B31:U31"/>
+    <mergeCell ref="T7:AE7"/>
+    <mergeCell ref="H5:AE5"/>
+    <mergeCell ref="B9:U9"/>
+    <mergeCell ref="B24:U24"/>
+    <mergeCell ref="H7:S7"/>
+    <mergeCell ref="B7:G7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y42"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="A42" sqref="A42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="29.5703125" style="7" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="29.5546875" style="7" customWidth="1"/>
+    <col min="2" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="42"/>
+      <c r="A1" s="44"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="A2" s="42"/>
-[...2 lines deleted...]
-      <c r="A3" s="43"/>
+      <c r="A2" s="44"/>
+    </row>
+    <row r="3" spans="1:25" ht="13.2">
+      <c r="A3" s="45"/>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
       <c r="N3" s="17"/>
       <c r="O3" s="17"/>
     </row>
-    <row r="6" spans="1:25" ht="12.75">
-[...28 lines deleted...]
-    <row r="7" spans="1:25" s="1" customFormat="1" ht="13.15" customHeight="1">
+    <row r="6" spans="1:25" ht="13.2">
+      <c r="A6" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="34"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="34"/>
+      <c r="O6" s="34"/>
+      <c r="P6" s="34"/>
+      <c r="Q6" s="34"/>
+      <c r="R6" s="34"/>
+      <c r="S6" s="34"/>
+      <c r="T6" s="34"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="34"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="34"/>
+      <c r="Y6" s="34"/>
+    </row>
+    <row r="7" spans="1:25" s="1" customFormat="1" ht="13.2" customHeight="1">
       <c r="Y7" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="33"/>
-      <c r="B8" s="29">
+      <c r="A8" s="35"/>
+      <c r="B8" s="31">
         <v>2022</v>
       </c>
-      <c r="C8" s="30"/>
-[...4 lines deleted...]
-      <c r="H8" s="35">
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="33"/>
+      <c r="H8" s="37">
         <v>2023</v>
       </c>
-      <c r="I8" s="35"/>
-[...10 lines deleted...]
-      <c r="T8" s="29">
+      <c r="I8" s="37"/>
+      <c r="J8" s="37"/>
+      <c r="K8" s="37"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="37"/>
+      <c r="N8" s="37"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="37"/>
+      <c r="R8" s="37"/>
+      <c r="S8" s="31"/>
+      <c r="T8" s="31">
         <v>2024</v>
       </c>
-      <c r="U8" s="30"/>
-[...6 lines deleted...]
-      <c r="A9" s="34"/>
+      <c r="U8" s="32"/>
+      <c r="V8" s="32"/>
+      <c r="W8" s="32"/>
+      <c r="X8" s="32"/>
+      <c r="Y8" s="32"/>
+    </row>
+    <row r="9" spans="1:25" ht="13.95" customHeight="1">
+      <c r="A9" s="36"/>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J9" s="4" t="s">
@@ -6431,77 +6541,77 @@
         <v>13</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="W9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="X9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="Y9" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:25">
-      <c r="A10" s="36" t="s">
+      <c r="A10" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="36"/>
-[...22 lines deleted...]
-      <c r="Y10" s="36"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="38"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="38"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="38"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="38"/>
+      <c r="K10" s="38"/>
+      <c r="L10" s="38"/>
+      <c r="M10" s="38"/>
+      <c r="N10" s="38"/>
+      <c r="O10" s="38"/>
+      <c r="P10" s="38"/>
+      <c r="Q10" s="38"/>
+      <c r="R10" s="38"/>
+      <c r="S10" s="38"/>
+      <c r="T10" s="38"/>
+      <c r="U10" s="38"/>
+      <c r="V10" s="38"/>
+      <c r="W10" s="38"/>
+      <c r="X10" s="38"/>
+      <c r="Y10" s="38"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="11">
         <v>1584</v>
       </c>
       <c r="C11" s="11">
         <v>1933</v>
       </c>
       <c r="D11" s="11">
         <v>2001</v>
       </c>
       <c r="E11" s="11">
         <v>2260</v>
       </c>
       <c r="F11" s="11">
         <v>2370</v>
       </c>
       <c r="G11" s="11">
         <v>1425</v>
       </c>
       <c r="H11" s="11">
         <v>1836</v>
@@ -6538,51 +6648,51 @@
       </c>
       <c r="S11" s="11">
         <v>2353</v>
       </c>
       <c r="T11" s="13">
         <v>3148</v>
       </c>
       <c r="U11" s="11">
         <v>2639</v>
       </c>
       <c r="V11" s="11">
         <v>2191</v>
       </c>
       <c r="W11" s="11">
         <v>2512</v>
       </c>
       <c r="X11" s="11">
         <v>2534</v>
       </c>
       <c r="Y11" s="21">
         <v>2621</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B12" s="11">
         <v>601</v>
       </c>
       <c r="C12" s="11">
         <v>708</v>
       </c>
       <c r="D12" s="11">
         <v>770</v>
       </c>
       <c r="E12" s="11">
         <v>898</v>
       </c>
       <c r="F12" s="11">
         <v>987</v>
       </c>
       <c r="G12" s="11">
         <v>597</v>
       </c>
       <c r="H12" s="11">
         <v>747</v>
       </c>
       <c r="I12" s="11">
         <v>381</v>
       </c>
@@ -6615,51 +6725,51 @@
       </c>
       <c r="S12" s="11">
         <v>931</v>
       </c>
       <c r="T12" s="13">
         <v>1268</v>
       </c>
       <c r="U12" s="11">
         <v>1163</v>
       </c>
       <c r="V12" s="14">
         <v>923</v>
       </c>
       <c r="W12" s="11">
         <v>1069</v>
       </c>
       <c r="X12" s="11">
         <v>1005</v>
       </c>
       <c r="Y12" s="21">
         <v>1026</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B13" s="11">
         <v>86</v>
       </c>
       <c r="C13" s="11">
         <v>92</v>
       </c>
       <c r="D13" s="11">
         <v>80</v>
       </c>
       <c r="E13" s="11">
         <v>89</v>
       </c>
       <c r="F13" s="11">
         <v>98</v>
       </c>
       <c r="G13" s="11">
         <v>66</v>
       </c>
       <c r="H13" s="11">
         <v>69</v>
       </c>
       <c r="I13" s="11">
         <v>44</v>
       </c>
@@ -6692,51 +6802,51 @@
       </c>
       <c r="S13" s="11">
         <v>97</v>
       </c>
       <c r="T13" s="13">
         <v>154</v>
       </c>
       <c r="U13" s="11">
         <v>114</v>
       </c>
       <c r="V13" s="14">
         <v>105</v>
       </c>
       <c r="W13" s="11">
         <v>121</v>
       </c>
       <c r="X13" s="11">
         <v>97</v>
       </c>
       <c r="Y13" s="21">
         <v>118</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B14" s="11">
         <v>169</v>
       </c>
       <c r="C14" s="11">
         <v>180</v>
       </c>
       <c r="D14" s="11">
         <v>177</v>
       </c>
       <c r="E14" s="11">
         <v>220</v>
       </c>
       <c r="F14" s="11">
         <v>204</v>
       </c>
       <c r="G14" s="11">
         <v>127</v>
       </c>
       <c r="H14" s="11">
         <v>172</v>
       </c>
       <c r="I14" s="11">
         <v>82</v>
       </c>
@@ -6923,51 +7033,51 @@
       </c>
       <c r="S16" s="11">
         <v>132</v>
       </c>
       <c r="T16" s="13">
         <v>168</v>
       </c>
       <c r="U16" s="11">
         <v>178</v>
       </c>
       <c r="V16" s="14">
         <v>133</v>
       </c>
       <c r="W16" s="11">
         <v>161</v>
       </c>
       <c r="X16" s="11">
         <v>151</v>
       </c>
       <c r="Y16" s="21">
         <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B17" s="11">
         <v>105</v>
       </c>
       <c r="C17" s="11">
         <v>130</v>
       </c>
       <c r="D17" s="11">
         <v>129</v>
       </c>
       <c r="E17" s="11">
         <v>145</v>
       </c>
       <c r="F17" s="11">
         <v>136</v>
       </c>
       <c r="G17" s="11">
         <v>84</v>
       </c>
       <c r="H17" s="11">
         <v>137</v>
       </c>
       <c r="I17" s="11">
         <v>59</v>
       </c>
@@ -7154,51 +7264,51 @@
       </c>
       <c r="S19" s="11">
         <v>75</v>
       </c>
       <c r="T19" s="13">
         <v>51</v>
       </c>
       <c r="U19" s="11">
         <v>66</v>
       </c>
       <c r="V19" s="14">
         <v>64</v>
       </c>
       <c r="W19" s="11">
         <v>52</v>
       </c>
       <c r="X19" s="11">
         <v>56</v>
       </c>
       <c r="Y19" s="21">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B20" s="11">
         <v>97</v>
       </c>
       <c r="C20" s="11">
         <v>126</v>
       </c>
       <c r="D20" s="11">
         <v>112</v>
       </c>
       <c r="E20" s="11">
         <v>134</v>
       </c>
       <c r="F20" s="11">
         <v>139</v>
       </c>
       <c r="G20" s="11">
         <v>100</v>
       </c>
       <c r="H20" s="11">
         <v>112</v>
       </c>
       <c r="I20" s="11">
         <v>81</v>
       </c>
@@ -7231,51 +7341,51 @@
       </c>
       <c r="S20" s="11">
         <v>118</v>
       </c>
       <c r="T20" s="13">
         <v>195</v>
       </c>
       <c r="U20" s="11">
         <v>147</v>
       </c>
       <c r="V20" s="14">
         <v>113</v>
       </c>
       <c r="W20" s="11">
         <v>120</v>
       </c>
       <c r="X20" s="11">
         <v>109</v>
       </c>
       <c r="Y20" s="21">
         <v>133</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B21" s="11">
         <v>119</v>
       </c>
       <c r="C21" s="11">
         <v>149</v>
       </c>
       <c r="D21" s="11">
         <v>137</v>
       </c>
       <c r="E21" s="11">
         <v>139</v>
       </c>
       <c r="F21" s="11">
         <v>178</v>
       </c>
       <c r="G21" s="11">
         <v>95</v>
       </c>
       <c r="H21" s="11">
         <v>145</v>
       </c>
       <c r="I21" s="11">
         <v>85</v>
       </c>
@@ -7308,51 +7418,51 @@
       </c>
       <c r="S21" s="11">
         <v>259</v>
       </c>
       <c r="T21" s="13">
         <v>305</v>
       </c>
       <c r="U21" s="11">
         <v>220</v>
       </c>
       <c r="V21" s="14">
         <v>158</v>
       </c>
       <c r="W21" s="11">
         <v>192</v>
       </c>
       <c r="X21" s="11">
         <v>227</v>
       </c>
       <c r="Y21" s="21">
         <v>218</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="7" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B22" s="11">
         <v>91</v>
       </c>
       <c r="C22" s="11">
         <v>109</v>
       </c>
       <c r="D22" s="11">
         <v>127</v>
       </c>
       <c r="E22" s="11">
         <v>129</v>
       </c>
       <c r="F22" s="11">
         <v>136</v>
       </c>
       <c r="G22" s="11">
         <v>75</v>
       </c>
       <c r="H22" s="11">
         <v>97</v>
       </c>
       <c r="I22" s="11">
         <v>55</v>
       </c>
@@ -7384,77 +7494,77 @@
         <v>93</v>
       </c>
       <c r="S22" s="11">
         <v>120</v>
       </c>
       <c r="T22" s="13">
         <v>194</v>
       </c>
       <c r="U22" s="11">
         <v>134</v>
       </c>
       <c r="V22" s="14">
         <v>140</v>
       </c>
       <c r="W22" s="11">
         <v>145</v>
       </c>
       <c r="X22" s="11">
         <v>148</v>
       </c>
       <c r="Y22" s="21">
         <v>133</v>
       </c>
     </row>
     <row r="23" spans="1:25">
-      <c r="A23" s="40" t="s">
+      <c r="A23" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B23" s="40"/>
-[...22 lines deleted...]
-      <c r="Y23" s="40"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42"/>
+      <c r="V23" s="42"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="42"/>
+      <c r="Y23" s="42"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="11">
         <v>774</v>
       </c>
       <c r="C24" s="11">
         <v>937</v>
       </c>
       <c r="D24" s="11">
         <v>1001</v>
       </c>
       <c r="E24" s="11">
         <v>1095</v>
       </c>
       <c r="F24" s="11">
         <v>1198</v>
       </c>
       <c r="G24" s="11">
         <v>703</v>
       </c>
       <c r="H24" s="11">
         <v>882</v>
@@ -7491,51 +7601,51 @@
       </c>
       <c r="S24" s="11">
         <v>1104</v>
       </c>
       <c r="T24" s="13">
         <v>1595</v>
       </c>
       <c r="U24" s="11">
         <v>1456</v>
       </c>
       <c r="V24" s="11">
         <v>1121</v>
       </c>
       <c r="W24" s="11">
         <v>1300</v>
       </c>
       <c r="X24" s="11">
         <v>1164</v>
       </c>
       <c r="Y24" s="21">
         <v>1292</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B25" s="11">
         <v>550</v>
       </c>
       <c r="C25" s="11">
         <v>629</v>
       </c>
       <c r="D25" s="11">
         <v>693</v>
       </c>
       <c r="E25" s="11">
         <v>799</v>
       </c>
       <c r="F25" s="11">
         <v>897</v>
       </c>
       <c r="G25" s="11">
         <v>524</v>
       </c>
       <c r="H25" s="11">
         <v>670</v>
       </c>
       <c r="I25" s="11">
         <v>339</v>
       </c>
@@ -7568,51 +7678,51 @@
       </c>
       <c r="S25" s="11">
         <v>819</v>
       </c>
       <c r="T25" s="13">
         <v>1133</v>
       </c>
       <c r="U25" s="11">
         <v>1077</v>
       </c>
       <c r="V25" s="14">
         <v>832</v>
       </c>
       <c r="W25" s="11">
         <v>952</v>
       </c>
       <c r="X25" s="11">
         <v>858</v>
       </c>
       <c r="Y25" s="21">
         <v>904</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B26" s="11">
         <v>81</v>
       </c>
       <c r="C26" s="11">
         <v>87</v>
       </c>
       <c r="D26" s="11">
         <v>73</v>
       </c>
       <c r="E26" s="11">
         <v>78</v>
       </c>
       <c r="F26" s="11">
         <v>91</v>
       </c>
       <c r="G26" s="11">
         <v>62</v>
       </c>
       <c r="H26" s="11">
         <v>58</v>
       </c>
       <c r="I26" s="11">
         <v>42</v>
       </c>
@@ -7799,51 +7909,51 @@
       </c>
       <c r="S28" s="11">
         <v>60</v>
       </c>
       <c r="T28" s="13">
         <v>114</v>
       </c>
       <c r="U28" s="11">
         <v>110</v>
       </c>
       <c r="V28" s="14">
         <v>67</v>
       </c>
       <c r="W28" s="11">
         <v>89</v>
       </c>
       <c r="X28" s="11">
         <v>94</v>
       </c>
       <c r="Y28" s="21">
         <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" s="7" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B29" s="11">
         <v>35</v>
       </c>
       <c r="C29" s="11">
         <v>33</v>
       </c>
       <c r="D29" s="11">
         <v>53</v>
       </c>
       <c r="E29" s="11">
         <v>42</v>
       </c>
       <c r="F29" s="11">
         <v>51</v>
       </c>
       <c r="G29" s="11">
         <v>24</v>
       </c>
       <c r="H29" s="11">
         <v>39</v>
       </c>
       <c r="I29" s="11">
         <v>14</v>
       </c>
@@ -7875,77 +7985,77 @@
         <v>47</v>
       </c>
       <c r="S29" s="11">
         <v>47</v>
       </c>
       <c r="T29" s="13">
         <v>67</v>
       </c>
       <c r="U29" s="11">
         <v>66</v>
       </c>
       <c r="V29" s="14">
         <v>56</v>
       </c>
       <c r="W29" s="11">
         <v>64</v>
       </c>
       <c r="X29" s="11">
         <v>43</v>
       </c>
       <c r="Y29" s="21">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:25">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="41"/>
-[...22 lines deleted...]
-      <c r="Y30" s="41"/>
+      <c r="B30" s="43"/>
+      <c r="C30" s="43"/>
+      <c r="D30" s="43"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="43"/>
+      <c r="I30" s="43"/>
+      <c r="J30" s="43"/>
+      <c r="K30" s="43"/>
+      <c r="L30" s="43"/>
+      <c r="M30" s="43"/>
+      <c r="N30" s="43"/>
+      <c r="O30" s="43"/>
+      <c r="P30" s="43"/>
+      <c r="Q30" s="43"/>
+      <c r="R30" s="43"/>
+      <c r="S30" s="43"/>
+      <c r="T30" s="43"/>
+      <c r="U30" s="43"/>
+      <c r="V30" s="43"/>
+      <c r="W30" s="43"/>
+      <c r="X30" s="43"/>
+      <c r="Y30" s="43"/>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="11">
         <v>810</v>
       </c>
       <c r="C31" s="11">
         <v>996</v>
       </c>
       <c r="D31" s="11">
         <v>1000</v>
       </c>
       <c r="E31" s="11">
         <v>1165</v>
       </c>
       <c r="F31" s="11">
         <v>1172</v>
       </c>
       <c r="G31" s="11">
         <v>722</v>
       </c>
       <c r="H31" s="11">
         <v>954</v>
@@ -7982,51 +8092,51 @@
       </c>
       <c r="S31" s="13">
         <v>1249</v>
       </c>
       <c r="T31" s="13">
         <v>1553</v>
       </c>
       <c r="U31" s="13">
         <v>1183</v>
       </c>
       <c r="V31" s="13">
         <v>1070</v>
       </c>
       <c r="W31" s="13">
         <v>1212</v>
       </c>
       <c r="X31" s="13">
         <v>1370</v>
       </c>
       <c r="Y31" s="21">
         <v>1329</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B32" s="11">
         <v>51</v>
       </c>
       <c r="C32" s="11">
         <v>79</v>
       </c>
       <c r="D32" s="11">
         <v>77</v>
       </c>
       <c r="E32" s="11">
         <v>99</v>
       </c>
       <c r="F32" s="11">
         <v>90</v>
       </c>
       <c r="G32" s="11">
         <v>73</v>
       </c>
       <c r="H32" s="11">
         <v>77</v>
       </c>
       <c r="I32" s="11">
         <v>42</v>
       </c>
@@ -8059,51 +8169,51 @@
       </c>
       <c r="S32" s="13">
         <v>112</v>
       </c>
       <c r="T32" s="13">
         <v>135</v>
       </c>
       <c r="U32" s="13">
         <v>86</v>
       </c>
       <c r="V32" s="14">
         <v>91</v>
       </c>
       <c r="W32" s="13">
         <v>117</v>
       </c>
       <c r="X32" s="13">
         <v>147</v>
       </c>
       <c r="Y32" s="21">
         <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B33" s="11">
         <v>5</v>
       </c>
       <c r="C33" s="11">
         <v>5</v>
       </c>
       <c r="D33" s="11">
         <v>7</v>
       </c>
       <c r="E33" s="11">
         <v>11</v>
       </c>
       <c r="F33" s="11">
         <v>7</v>
       </c>
       <c r="G33" s="11">
         <v>4</v>
       </c>
       <c r="H33" s="11">
         <v>11</v>
       </c>
       <c r="I33" s="11">
         <v>2</v>
       </c>
@@ -8134,51 +8244,51 @@
       </c>
       <c r="S33" s="13">
         <v>6</v>
       </c>
       <c r="T33" s="13">
         <v>12</v>
       </c>
       <c r="U33" s="13">
         <v>12</v>
       </c>
       <c r="V33" s="14">
         <v>8</v>
       </c>
       <c r="W33" s="13">
         <v>14</v>
       </c>
       <c r="X33" s="13">
         <v>11</v>
       </c>
       <c r="Y33" s="21">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B34" s="11">
         <v>169</v>
       </c>
       <c r="C34" s="11">
         <v>180</v>
       </c>
       <c r="D34" s="11">
         <v>177</v>
       </c>
       <c r="E34" s="11">
         <v>220</v>
       </c>
       <c r="F34" s="11">
         <v>204</v>
       </c>
       <c r="G34" s="11">
         <v>127</v>
       </c>
       <c r="H34" s="11">
         <v>172</v>
       </c>
       <c r="I34" s="11">
         <v>82</v>
       </c>
@@ -8365,51 +8475,51 @@
       </c>
       <c r="S36" s="13">
         <v>72</v>
       </c>
       <c r="T36" s="13">
         <v>54</v>
       </c>
       <c r="U36" s="13">
         <v>68</v>
       </c>
       <c r="V36" s="14">
         <v>66</v>
       </c>
       <c r="W36" s="13">
         <v>72</v>
       </c>
       <c r="X36" s="13">
         <v>57</v>
       </c>
       <c r="Y36" s="21">
         <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B37" s="11">
         <v>105</v>
       </c>
       <c r="C37" s="11">
         <v>130</v>
       </c>
       <c r="D37" s="11">
         <v>129</v>
       </c>
       <c r="E37" s="11">
         <v>145</v>
       </c>
       <c r="F37" s="11">
         <v>136</v>
       </c>
       <c r="G37" s="11">
         <v>84</v>
       </c>
       <c r="H37" s="11">
         <v>137</v>
       </c>
       <c r="I37" s="11">
         <v>59</v>
       </c>
@@ -8596,51 +8706,51 @@
       </c>
       <c r="S39" s="13">
         <v>75</v>
       </c>
       <c r="T39" s="13">
         <v>51</v>
       </c>
       <c r="U39" s="13">
         <v>66</v>
       </c>
       <c r="V39" s="14">
         <v>64</v>
       </c>
       <c r="W39" s="13">
         <v>52</v>
       </c>
       <c r="X39" s="13">
         <v>56</v>
       </c>
       <c r="Y39" s="21">
         <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" s="7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B40" s="11">
         <v>97</v>
       </c>
       <c r="C40" s="11">
         <v>126</v>
       </c>
       <c r="D40" s="11">
         <v>112</v>
       </c>
       <c r="E40" s="11">
         <v>134</v>
       </c>
       <c r="F40" s="11">
         <v>139</v>
       </c>
       <c r="G40" s="11">
         <v>100</v>
       </c>
       <c r="H40" s="11">
         <v>112</v>
       </c>
       <c r="I40" s="11">
         <v>81</v>
       </c>
@@ -8673,51 +8783,51 @@
       </c>
       <c r="S40" s="13">
         <v>118</v>
       </c>
       <c r="T40" s="13">
         <v>195</v>
       </c>
       <c r="U40" s="13">
         <v>147</v>
       </c>
       <c r="V40" s="14">
         <v>113</v>
       </c>
       <c r="W40" s="13">
         <v>120</v>
       </c>
       <c r="X40" s="13">
         <v>109</v>
       </c>
       <c r="Y40" s="21">
         <v>133</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B41" s="11">
         <v>119</v>
       </c>
       <c r="C41" s="11">
         <v>149</v>
       </c>
       <c r="D41" s="11">
         <v>137</v>
       </c>
       <c r="E41" s="11">
         <v>139</v>
       </c>
       <c r="F41" s="11">
         <v>178</v>
       </c>
       <c r="G41" s="11">
         <v>95</v>
       </c>
       <c r="H41" s="11">
         <v>145</v>
       </c>
       <c r="I41" s="11">
         <v>85</v>
       </c>
@@ -8750,51 +8860,51 @@
       </c>
       <c r="S41" s="13">
         <v>259</v>
       </c>
       <c r="T41" s="13">
         <v>305</v>
       </c>
       <c r="U41" s="13">
         <v>220</v>
       </c>
       <c r="V41" s="14">
         <v>158</v>
       </c>
       <c r="W41" s="13">
         <v>192</v>
       </c>
       <c r="X41" s="13">
         <v>227</v>
       </c>
       <c r="Y41" s="21">
         <v>218</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" s="10" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B42" s="12">
         <v>56</v>
       </c>
       <c r="C42" s="12">
         <v>76</v>
       </c>
       <c r="D42" s="12">
         <v>74</v>
       </c>
       <c r="E42" s="12">
         <v>87</v>
       </c>
       <c r="F42" s="12">
         <v>85</v>
       </c>
       <c r="G42" s="12">
         <v>51</v>
       </c>
       <c r="H42" s="12">
         <v>58</v>
       </c>
       <c r="I42" s="12">
         <v>41</v>
       </c>
@@ -8846,2640 +8956,2751 @@
       <c r="Y42" s="22">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A10:Y10"/>
     <mergeCell ref="A23:Y23"/>
     <mergeCell ref="A30:Y30"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="H8:S8"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="T8:Y8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE47"/>
+  <dimension ref="A1:AP46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H5" sqref="H5:AE5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="29.5703125" style="7" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="18.44140625" style="7" customWidth="1"/>
+    <col min="2" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
-[...9 lines deleted...]
-      <c r="A6" s="32" t="s">
+    <row r="1" spans="1:42" ht="15" customHeight="1">
+      <c r="A1" s="44"/>
+    </row>
+    <row r="2" spans="1:42" ht="15" customHeight="1">
+      <c r="A2" s="44"/>
+    </row>
+    <row r="3" spans="1:42" ht="15" customHeight="1">
+      <c r="A3" s="45"/>
+    </row>
+    <row r="4" spans="1:42" ht="15" customHeight="1"/>
+    <row r="5" spans="1:42" ht="15" customHeight="1">
+      <c r="H5" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="34"/>
+      <c r="L5" s="34"/>
+      <c r="M5" s="34"/>
+      <c r="N5" s="34"/>
+      <c r="O5" s="34"/>
+      <c r="P5" s="34"/>
+      <c r="Q5" s="34"/>
+      <c r="R5" s="34"/>
+      <c r="S5" s="34"/>
+      <c r="T5" s="34"/>
+      <c r="U5" s="34"/>
+      <c r="V5" s="34"/>
+      <c r="W5" s="34"/>
+      <c r="X5" s="34"/>
+      <c r="Y5" s="34"/>
+      <c r="Z5" s="34"/>
+      <c r="AA5" s="34"/>
+      <c r="AB5" s="34"/>
+      <c r="AC5" s="34"/>
+      <c r="AD5" s="34"/>
+      <c r="AE5" s="34"/>
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="28"/>
+      <c r="AH5" s="28"/>
+      <c r="AI5" s="28"/>
+      <c r="AJ5" s="28"/>
+      <c r="AK5" s="28"/>
+      <c r="AL5" s="28"/>
+      <c r="AM5" s="28"/>
+      <c r="AN5" s="28"/>
+      <c r="AO5" s="28"/>
+      <c r="AP5" s="28"/>
+    </row>
+    <row r="6" spans="1:42" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="G6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="AE6" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:42">
+      <c r="A7" s="35"/>
+      <c r="B7" s="32">
+        <v>2024</v>
+      </c>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="31">
+        <v>2025</v>
+      </c>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="32"/>
+      <c r="P7" s="32"/>
+      <c r="Q7" s="32"/>
+      <c r="R7" s="32"/>
+      <c r="S7" s="41"/>
+      <c r="T7" s="31">
+        <v>2026</v>
+      </c>
+      <c r="U7" s="32"/>
+      <c r="V7" s="32"/>
+      <c r="W7" s="32"/>
+      <c r="X7" s="32"/>
+      <c r="Y7" s="32"/>
+      <c r="Z7" s="32"/>
+      <c r="AA7" s="32"/>
+      <c r="AB7" s="32"/>
+      <c r="AC7" s="32"/>
+      <c r="AD7" s="32"/>
+      <c r="AE7" s="41"/>
+    </row>
+    <row r="8" spans="1:42" ht="18" customHeight="1">
+      <c r="A8" s="36"/>
+      <c r="B8" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="J8" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="K8" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="L8" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="M8" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="N8" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="P8" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q8" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="R8" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="T8" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="U8" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="V8" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="W8" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="X8" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y8" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA8" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB8" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC8" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD8" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE8" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:42">
+      <c r="A9" s="6"/>
+      <c r="B9" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+      <c r="P9" s="38"/>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="38"/>
+      <c r="S9" s="38"/>
+      <c r="T9" s="38"/>
+      <c r="U9" s="38"/>
+    </row>
+    <row r="10" spans="1:42">
+      <c r="A10" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="20">
+        <v>2706</v>
+      </c>
+      <c r="C10" s="20">
+        <v>2521</v>
+      </c>
+      <c r="D10" s="20">
+        <v>3608</v>
+      </c>
+      <c r="E10" s="20">
+        <v>3651</v>
+      </c>
+      <c r="F10" s="20">
+        <v>3443</v>
+      </c>
+      <c r="G10" s="20">
+        <v>2833</v>
+      </c>
+      <c r="H10" s="13">
+        <v>3325</v>
+      </c>
+      <c r="I10" s="13">
+        <v>3082</v>
+      </c>
+      <c r="J10" s="11">
+        <v>2427</v>
+      </c>
+      <c r="K10" s="11">
+        <v>3169</v>
+      </c>
+      <c r="L10" s="13">
+        <v>2792</v>
+      </c>
+      <c r="M10" s="11">
+        <v>2990</v>
+      </c>
+      <c r="N10" s="11">
+        <v>3409</v>
+      </c>
+      <c r="O10" s="11">
+        <v>4053</v>
+      </c>
+      <c r="P10" s="11">
+        <v>4014</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>3412</v>
+      </c>
+      <c r="R10" s="11">
+        <v>2964</v>
+      </c>
+      <c r="S10" s="11">
+        <v>2642</v>
+      </c>
+      <c r="T10" s="13">
+        <v>3425</v>
+      </c>
+      <c r="U10" s="11">
+        <v>3237</v>
+      </c>
+      <c r="V10" s="11">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42">
+      <c r="A11" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="32"/>
-[...195 lines deleted...]
-      </c>
       <c r="B11" s="20">
-        <v>2706</v>
+        <v>1125</v>
       </c>
       <c r="C11" s="20">
-        <v>2521</v>
+        <v>1084</v>
       </c>
       <c r="D11" s="20">
-        <v>3608</v>
+        <v>1520</v>
       </c>
       <c r="E11" s="20">
-        <v>3651</v>
+        <v>1517</v>
       </c>
       <c r="F11" s="20">
-        <v>3443</v>
+        <v>1375</v>
       </c>
       <c r="G11" s="20">
-        <v>2833</v>
+        <v>1110</v>
       </c>
       <c r="H11" s="13">
-        <v>3325</v>
+        <v>1322</v>
       </c>
       <c r="I11" s="13">
-        <v>3082</v>
+        <v>1288</v>
       </c>
       <c r="J11" s="11">
-        <v>2427</v>
+        <v>1012</v>
       </c>
       <c r="K11" s="11">
-        <v>3169</v>
+        <v>1226</v>
       </c>
       <c r="L11" s="13">
-        <v>2792</v>
+        <v>1210</v>
       </c>
       <c r="M11" s="11">
-        <v>2990</v>
+        <v>1251</v>
       </c>
       <c r="N11" s="11">
-        <v>3409</v>
+        <v>1388</v>
       </c>
       <c r="O11" s="11">
-        <v>4053</v>
+        <v>1719</v>
       </c>
       <c r="P11" s="11">
-        <v>4014</v>
+        <v>1686</v>
       </c>
       <c r="Q11" s="11">
-        <v>3412</v>
+        <v>1460</v>
       </c>
       <c r="R11" s="11">
-        <v>2964</v>
+        <v>1263</v>
       </c>
       <c r="S11" s="11">
-        <v>2642</v>
+        <v>1183</v>
       </c>
       <c r="T11" s="13">
-        <v>3425</v>
+        <v>1502</v>
       </c>
       <c r="U11" s="11">
-        <v>3237</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:31">
+        <v>1521</v>
+      </c>
+      <c r="V11" s="11">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="20">
+        <v>137</v>
+      </c>
+      <c r="C12" s="20">
+        <v>143</v>
+      </c>
+      <c r="D12" s="20">
+        <v>188</v>
+      </c>
+      <c r="E12" s="20">
+        <v>115</v>
+      </c>
+      <c r="F12" s="20">
+        <v>165</v>
+      </c>
+      <c r="G12" s="20">
+        <v>110</v>
+      </c>
+      <c r="H12" s="13">
+        <v>126</v>
+      </c>
+      <c r="I12" s="13">
+        <v>158</v>
+      </c>
+      <c r="J12" s="11">
+        <v>102</v>
+      </c>
+      <c r="K12" s="11">
+        <v>148</v>
+      </c>
+      <c r="L12" s="13">
+        <v>149</v>
+      </c>
+      <c r="M12" s="11">
+        <v>183</v>
+      </c>
+      <c r="N12" s="11">
+        <v>172</v>
+      </c>
+      <c r="O12" s="11">
+        <v>150</v>
+      </c>
+      <c r="P12" s="11">
+        <v>166</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>164</v>
+      </c>
+      <c r="R12" s="11">
+        <v>135</v>
+      </c>
+      <c r="S12" s="11">
+        <v>109</v>
+      </c>
+      <c r="T12" s="13">
+        <v>173</v>
+      </c>
+      <c r="U12" s="11">
+        <v>170</v>
+      </c>
+      <c r="V12" s="11">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42">
+      <c r="A13" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="20">
-[...61 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="B13" s="20">
+        <v>228</v>
+      </c>
+      <c r="C13" s="20">
+        <v>204</v>
+      </c>
+      <c r="D13" s="20">
+        <v>282</v>
+      </c>
+      <c r="E13" s="20">
+        <v>324</v>
+      </c>
+      <c r="F13" s="20">
+        <v>262</v>
+      </c>
+      <c r="G13" s="20">
+        <v>268</v>
+      </c>
+      <c r="H13" s="13">
+        <v>288</v>
+      </c>
+      <c r="I13" s="13">
+        <v>247</v>
+      </c>
+      <c r="J13" s="11">
+        <v>209</v>
+      </c>
+      <c r="K13" s="11">
+        <v>297</v>
+      </c>
+      <c r="L13" s="13">
+        <v>230</v>
+      </c>
+      <c r="M13" s="11">
+        <v>219</v>
+      </c>
+      <c r="N13" s="11">
+        <v>300</v>
+      </c>
+      <c r="O13" s="11">
+        <v>392</v>
+      </c>
+      <c r="P13" s="11">
+        <v>342</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>261</v>
+      </c>
+      <c r="R13" s="11">
+        <v>197</v>
+      </c>
+      <c r="S13" s="11">
+        <v>220</v>
+      </c>
+      <c r="T13" s="13">
+        <v>276</v>
+      </c>
+      <c r="U13" s="11">
+        <v>249</v>
+      </c>
+      <c r="V13" s="11">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42">
+      <c r="A14" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="20">
+        <v>165</v>
+      </c>
+      <c r="C14" s="20">
+        <v>186</v>
+      </c>
+      <c r="D14" s="20">
+        <v>259</v>
+      </c>
+      <c r="E14" s="20">
+        <v>276</v>
+      </c>
+      <c r="F14" s="20">
+        <v>209</v>
+      </c>
+      <c r="G14" s="20">
+        <v>242</v>
+      </c>
+      <c r="H14" s="13">
+        <v>246</v>
+      </c>
+      <c r="I14" s="13">
+        <v>216</v>
+      </c>
+      <c r="J14" s="11">
+        <v>174</v>
+      </c>
+      <c r="K14" s="11">
+        <v>219</v>
+      </c>
+      <c r="L14" s="13">
+        <v>178</v>
+      </c>
+      <c r="M14" s="11">
+        <v>220</v>
+      </c>
+      <c r="N14" s="11">
+        <v>254</v>
+      </c>
+      <c r="O14" s="11">
+        <v>308</v>
+      </c>
+      <c r="P14" s="11">
+        <v>247</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>259</v>
+      </c>
+      <c r="R14" s="11">
+        <v>235</v>
+      </c>
+      <c r="S14" s="11">
+        <v>180</v>
+      </c>
+      <c r="T14" s="13">
+        <v>269</v>
+      </c>
+      <c r="U14" s="11">
+        <v>237</v>
+      </c>
+      <c r="V14" s="11">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
+      <c r="A15" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="20">
+        <v>163</v>
+      </c>
+      <c r="C15" s="20">
+        <v>168</v>
+      </c>
+      <c r="D15" s="20">
+        <v>260</v>
+      </c>
+      <c r="E15" s="20">
+        <v>229</v>
+      </c>
+      <c r="F15" s="20">
+        <v>201</v>
+      </c>
+      <c r="G15" s="20">
+        <v>183</v>
+      </c>
+      <c r="H15" s="13">
+        <v>218</v>
+      </c>
+      <c r="I15" s="13">
+        <v>189</v>
+      </c>
+      <c r="J15" s="11">
+        <v>159</v>
+      </c>
+      <c r="K15" s="11">
+        <v>202</v>
+      </c>
+      <c r="L15" s="13">
+        <v>197</v>
+      </c>
+      <c r="M15" s="11">
+        <v>210</v>
+      </c>
+      <c r="N15" s="11">
+        <v>206</v>
+      </c>
+      <c r="O15" s="11">
+        <v>278</v>
+      </c>
+      <c r="P15" s="11">
+        <v>322</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>222</v>
+      </c>
+      <c r="R15" s="11">
+        <v>218</v>
+      </c>
+      <c r="S15" s="11">
+        <v>162</v>
+      </c>
+      <c r="T15" s="13">
+        <v>203</v>
+      </c>
+      <c r="U15" s="11">
+        <v>173</v>
+      </c>
+      <c r="V15" s="11">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42">
+      <c r="A16" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="20">
-[...8 lines deleted...]
-      <c r="E13" s="20">
+      <c r="B16" s="20">
+        <v>56</v>
+      </c>
+      <c r="C16" s="20">
+        <v>98</v>
+      </c>
+      <c r="D16" s="20">
+        <v>133</v>
+      </c>
+      <c r="E16" s="20">
+        <v>141</v>
+      </c>
+      <c r="F16" s="20">
+        <v>131</v>
+      </c>
+      <c r="G16" s="20">
+        <v>116</v>
+      </c>
+      <c r="H16" s="13">
+        <v>147</v>
+      </c>
+      <c r="I16" s="13">
+        <v>121</v>
+      </c>
+      <c r="J16" s="11">
+        <v>93</v>
+      </c>
+      <c r="K16" s="11">
+        <v>162</v>
+      </c>
+      <c r="L16" s="13">
         <v>115</v>
       </c>
-      <c r="F13" s="20">
-[...8 lines deleted...]
-      <c r="I13" s="13">
+      <c r="M16" s="11">
+        <v>64</v>
+      </c>
+      <c r="N16" s="11">
+        <v>106</v>
+      </c>
+      <c r="O16" s="11">
         <v>158</v>
       </c>
-      <c r="J13" s="11">
-[...14 lines deleted...]
-      <c r="O13" s="11">
+      <c r="P16" s="11">
+        <v>142</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>90</v>
+      </c>
+      <c r="R16" s="11">
+        <v>123</v>
+      </c>
+      <c r="S16" s="11">
+        <v>89</v>
+      </c>
+      <c r="T16" s="13">
+        <v>141</v>
+      </c>
+      <c r="U16" s="11">
+        <v>106</v>
+      </c>
+      <c r="V16" s="11">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="20">
+        <v>48</v>
+      </c>
+      <c r="C17" s="20">
+        <v>48</v>
+      </c>
+      <c r="D17" s="20">
+        <v>61</v>
+      </c>
+      <c r="E17" s="20">
+        <v>85</v>
+      </c>
+      <c r="F17" s="20">
+        <v>77</v>
+      </c>
+      <c r="G17" s="20">
+        <v>64</v>
+      </c>
+      <c r="H17" s="13">
+        <v>85</v>
+      </c>
+      <c r="I17" s="13">
+        <v>69</v>
+      </c>
+      <c r="J17" s="11">
+        <v>41</v>
+      </c>
+      <c r="K17" s="11">
+        <v>62</v>
+      </c>
+      <c r="L17" s="13">
+        <v>50</v>
+      </c>
+      <c r="M17" s="11">
+        <v>52</v>
+      </c>
+      <c r="N17" s="11">
+        <v>94</v>
+      </c>
+      <c r="O17" s="11">
+        <v>85</v>
+      </c>
+      <c r="P17" s="11">
+        <v>78</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>74</v>
+      </c>
+      <c r="R17" s="11">
+        <v>76</v>
+      </c>
+      <c r="S17" s="11">
+        <v>61</v>
+      </c>
+      <c r="T17" s="13">
+        <v>60</v>
+      </c>
+      <c r="U17" s="11">
+        <v>49</v>
+      </c>
+      <c r="V17" s="11">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="20">
+        <v>100</v>
+      </c>
+      <c r="C18" s="20">
+        <v>72</v>
+      </c>
+      <c r="D18" s="20">
+        <v>84</v>
+      </c>
+      <c r="E18" s="20">
+        <v>75</v>
+      </c>
+      <c r="F18" s="20">
         <v>150</v>
       </c>
-      <c r="P13" s="11">
-[...8 lines deleted...]
-      <c r="S13" s="11">
+      <c r="G18" s="20">
+        <v>70</v>
+      </c>
+      <c r="H18" s="13">
+        <v>90</v>
+      </c>
+      <c r="I18" s="13">
+        <v>64</v>
+      </c>
+      <c r="J18" s="11">
+        <v>61</v>
+      </c>
+      <c r="K18" s="11">
+        <v>77</v>
+      </c>
+      <c r="L18" s="13">
+        <v>51</v>
+      </c>
+      <c r="M18" s="11">
+        <v>90</v>
+      </c>
+      <c r="N18" s="11">
+        <v>80</v>
+      </c>
+      <c r="O18" s="11">
+        <v>71</v>
+      </c>
+      <c r="P18" s="11">
+        <v>72</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>107</v>
+      </c>
+      <c r="R18" s="11">
+        <v>62</v>
+      </c>
+      <c r="S18" s="11">
+        <v>63</v>
+      </c>
+      <c r="T18" s="13">
+        <v>82</v>
+      </c>
+      <c r="U18" s="11">
+        <v>73</v>
+      </c>
+      <c r="V18" s="11">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="20">
+        <v>66</v>
+      </c>
+      <c r="C19" s="20">
+        <v>39</v>
+      </c>
+      <c r="D19" s="20">
+        <v>86</v>
+      </c>
+      <c r="E19" s="20">
+        <v>133</v>
+      </c>
+      <c r="F19" s="20">
+        <v>132</v>
+      </c>
+      <c r="G19" s="20">
+        <v>65</v>
+      </c>
+      <c r="H19" s="13">
+        <v>93</v>
+      </c>
+      <c r="I19" s="13">
+        <v>46</v>
+      </c>
+      <c r="J19" s="11">
+        <v>64</v>
+      </c>
+      <c r="K19" s="11">
+        <v>47</v>
+      </c>
+      <c r="L19" s="13">
+        <v>54</v>
+      </c>
+      <c r="M19" s="11">
+        <v>65</v>
+      </c>
+      <c r="N19" s="11">
+        <v>69</v>
+      </c>
+      <c r="O19" s="11">
+        <v>96</v>
+      </c>
+      <c r="P19" s="11">
+        <v>81</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>86</v>
+      </c>
+      <c r="R19" s="11">
+        <v>70</v>
+      </c>
+      <c r="S19" s="11">
+        <v>55</v>
+      </c>
+      <c r="T19" s="13">
+        <v>67</v>
+      </c>
+      <c r="U19" s="11">
+        <v>60</v>
+      </c>
+      <c r="V19" s="11">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="20">
+        <v>159</v>
+      </c>
+      <c r="C20" s="20">
         <v>109</v>
       </c>
-      <c r="T13" s="13">
-[...22 lines deleted...]
-      <c r="F14" s="20">
+      <c r="D20" s="20">
+        <v>195</v>
+      </c>
+      <c r="E20" s="20">
+        <v>180</v>
+      </c>
+      <c r="F20" s="20">
+        <v>203</v>
+      </c>
+      <c r="G20" s="20">
+        <v>132</v>
+      </c>
+      <c r="H20" s="13">
+        <v>211</v>
+      </c>
+      <c r="I20" s="13">
+        <v>133</v>
+      </c>
+      <c r="J20" s="11">
+        <v>131</v>
+      </c>
+      <c r="K20" s="11">
+        <v>191</v>
+      </c>
+      <c r="L20" s="13">
+        <v>142</v>
+      </c>
+      <c r="M20" s="11">
+        <v>146</v>
+      </c>
+      <c r="N20" s="11">
+        <v>167</v>
+      </c>
+      <c r="O20" s="11">
+        <v>182</v>
+      </c>
+      <c r="P20" s="11">
+        <v>203</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>150</v>
+      </c>
+      <c r="R20" s="11">
+        <v>123</v>
+      </c>
+      <c r="S20" s="11">
+        <v>106</v>
+      </c>
+      <c r="T20" s="13">
+        <v>185</v>
+      </c>
+      <c r="U20" s="11">
+        <v>150</v>
+      </c>
+      <c r="V20" s="11">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="20">
+        <v>216</v>
+      </c>
+      <c r="C21" s="20">
+        <v>178</v>
+      </c>
+      <c r="D21" s="20">
+        <v>277</v>
+      </c>
+      <c r="E21" s="20">
+        <v>292</v>
+      </c>
+      <c r="F21" s="20">
+        <v>251</v>
+      </c>
+      <c r="G21" s="20">
+        <v>253</v>
+      </c>
+      <c r="H21" s="13">
+        <v>258</v>
+      </c>
+      <c r="I21" s="13">
+        <v>318</v>
+      </c>
+      <c r="J21" s="11">
+        <v>195</v>
+      </c>
+      <c r="K21" s="11">
+        <v>290</v>
+      </c>
+      <c r="L21" s="13">
+        <v>212</v>
+      </c>
+      <c r="M21" s="11">
+        <v>248</v>
+      </c>
+      <c r="N21" s="11">
+        <v>295</v>
+      </c>
+      <c r="O21" s="11">
+        <v>340</v>
+      </c>
+      <c r="P21" s="11">
+        <v>320</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>303</v>
+      </c>
+      <c r="R21" s="11">
+        <v>193</v>
+      </c>
+      <c r="S21" s="11">
+        <v>182</v>
+      </c>
+      <c r="T21" s="13">
+        <v>236</v>
+      </c>
+      <c r="U21" s="11">
+        <v>248</v>
+      </c>
+      <c r="V21" s="11">
         <v>262</v>
       </c>
-      <c r="G14" s="20">
-[...500 lines deleted...]
-    <row r="22" spans="1:21">
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="20">
+        <v>85</v>
+      </c>
+      <c r="C22" s="20">
+        <v>71</v>
+      </c>
+      <c r="D22" s="20">
+        <v>98</v>
+      </c>
+      <c r="E22" s="20">
+        <v>121</v>
+      </c>
+      <c r="F22" s="20">
+        <v>114</v>
+      </c>
+      <c r="G22" s="20">
+        <v>91</v>
+      </c>
+      <c r="H22" s="13">
+        <v>88</v>
+      </c>
+      <c r="I22" s="13">
+        <v>94</v>
+      </c>
+      <c r="J22" s="11">
+        <v>78</v>
+      </c>
+      <c r="K22" s="11">
+        <v>111</v>
+      </c>
+      <c r="L22" s="13">
+        <v>88</v>
+      </c>
+      <c r="M22" s="11">
+        <v>99</v>
+      </c>
+      <c r="N22" s="11">
+        <v>86</v>
+      </c>
+      <c r="O22" s="11">
+        <v>112</v>
+      </c>
+      <c r="P22" s="11">
+        <v>127</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>99</v>
+      </c>
+      <c r="R22" s="11">
+        <v>96</v>
+      </c>
+      <c r="S22" s="11">
+        <v>78</v>
+      </c>
+      <c r="T22" s="13">
+        <v>110</v>
+      </c>
+      <c r="U22" s="11">
+        <v>73</v>
+      </c>
+      <c r="V22" s="11">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="20">
+        <v>158</v>
+      </c>
+      <c r="C23" s="20">
+        <v>121</v>
+      </c>
+      <c r="D23" s="20">
+        <v>165</v>
+      </c>
+      <c r="E23" s="20">
+        <v>163</v>
+      </c>
+      <c r="F23" s="20">
+        <v>173</v>
+      </c>
+      <c r="G23" s="20">
+        <v>129</v>
+      </c>
+      <c r="H23" s="13">
+        <v>153</v>
+      </c>
+      <c r="I23" s="13">
+        <v>139</v>
+      </c>
+      <c r="J23" s="13">
+        <v>108</v>
+      </c>
+      <c r="K23" s="11">
+        <v>137</v>
+      </c>
+      <c r="L23" s="13">
+        <v>116</v>
+      </c>
+      <c r="M23" s="11">
+        <v>143</v>
+      </c>
+      <c r="N23" s="11">
+        <v>192</v>
+      </c>
+      <c r="O23" s="11">
+        <v>162</v>
+      </c>
+      <c r="P23" s="11">
+        <v>228</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>137</v>
+      </c>
+      <c r="R23" s="11">
+        <v>173</v>
+      </c>
+      <c r="S23" s="11">
+        <v>154</v>
+      </c>
+      <c r="T23" s="13">
+        <v>121</v>
+      </c>
+      <c r="U23" s="11">
+        <v>128</v>
+      </c>
+      <c r="V23" s="11">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="B24" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
+      <c r="N24" s="40"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+      <c r="S24" s="40"/>
+      <c r="T24" s="40"/>
+      <c r="U24" s="40"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="20">
+        <v>1389</v>
+      </c>
+      <c r="C25" s="20">
+        <v>1418</v>
+      </c>
+      <c r="D25" s="20">
+        <v>1890</v>
+      </c>
+      <c r="E25" s="20">
+        <v>1839</v>
+      </c>
+      <c r="F25" s="20">
+        <v>1674</v>
+      </c>
+      <c r="G25" s="20">
+        <v>1336</v>
+      </c>
+      <c r="H25" s="13">
+        <v>1593</v>
+      </c>
+      <c r="I25" s="13">
+        <v>1560</v>
+      </c>
+      <c r="J25" s="11">
+        <v>1223</v>
+      </c>
+      <c r="K25" s="11">
+        <v>1512</v>
+      </c>
+      <c r="L25" s="13">
+        <v>1523</v>
+      </c>
+      <c r="M25" s="11">
+        <v>1606</v>
+      </c>
+      <c r="N25" s="11">
+        <v>1707</v>
+      </c>
+      <c r="O25" s="11">
+        <v>2053</v>
+      </c>
+      <c r="P25" s="11">
+        <v>2067</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>1767</v>
+      </c>
+      <c r="R25" s="11">
+        <v>1598</v>
+      </c>
+      <c r="S25" s="11">
+        <v>1428</v>
+      </c>
+      <c r="T25" s="13">
+        <v>1788</v>
+      </c>
+      <c r="U25" s="11">
+        <v>1806</v>
+      </c>
+      <c r="V25" s="11">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="20">
+        <v>1000</v>
+      </c>
+      <c r="C26" s="20">
+        <v>988</v>
+      </c>
+      <c r="D26" s="20">
+        <v>1347</v>
+      </c>
+      <c r="E26" s="20">
+        <v>1361</v>
+      </c>
+      <c r="F26" s="20">
+        <v>1213</v>
+      </c>
+      <c r="G26" s="20">
+        <v>975</v>
+      </c>
+      <c r="H26" s="13">
+        <v>1162</v>
+      </c>
+      <c r="I26" s="13">
+        <v>1133</v>
+      </c>
+      <c r="J26" s="11">
+        <v>891</v>
+      </c>
+      <c r="K26" s="11">
+        <v>1121</v>
+      </c>
+      <c r="L26" s="13">
+        <v>1105</v>
+      </c>
+      <c r="M26" s="11">
+        <v>1129</v>
+      </c>
+      <c r="N26" s="11">
+        <v>1217</v>
+      </c>
+      <c r="O26" s="11">
+        <v>1517</v>
+      </c>
+      <c r="P26" s="11">
+        <v>1503</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>1295</v>
+      </c>
+      <c r="R26" s="11">
+        <v>1160</v>
+      </c>
+      <c r="S26" s="11">
+        <v>1080</v>
+      </c>
+      <c r="T26" s="13">
+        <v>1335</v>
+      </c>
+      <c r="U26" s="11">
+        <v>1385</v>
+      </c>
+      <c r="V26" s="11">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="20">
+        <v>128</v>
+      </c>
+      <c r="C27" s="20">
+        <v>126</v>
+      </c>
+      <c r="D27" s="20">
+        <v>172</v>
+      </c>
+      <c r="E27" s="20">
+        <v>105</v>
+      </c>
+      <c r="F27" s="20">
+        <v>151</v>
+      </c>
+      <c r="G27" s="20">
+        <v>95</v>
+      </c>
+      <c r="H27" s="13">
+        <v>114</v>
+      </c>
+      <c r="I27" s="13">
+        <v>139</v>
+      </c>
+      <c r="J27" s="11">
+        <v>90</v>
+      </c>
+      <c r="K27" s="11">
+        <v>135</v>
+      </c>
+      <c r="L27" s="13">
+        <v>147</v>
+      </c>
+      <c r="M27" s="11">
+        <v>177</v>
+      </c>
+      <c r="N27" s="11">
+        <v>158</v>
+      </c>
+      <c r="O27" s="11">
+        <v>131</v>
+      </c>
+      <c r="P27" s="11">
+        <v>151</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>140</v>
+      </c>
+      <c r="R27" s="11">
+        <v>117</v>
+      </c>
+      <c r="S27" s="11">
+        <v>93</v>
+      </c>
+      <c r="T27" s="13">
+        <v>152</v>
+      </c>
+      <c r="U27" s="11">
+        <v>155</v>
+      </c>
+      <c r="V27" s="11">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="20">
+        <v>76</v>
+      </c>
+      <c r="C28" s="20">
+        <v>128</v>
+      </c>
+      <c r="D28" s="20">
+        <v>143</v>
+      </c>
+      <c r="E28" s="20">
+        <v>175</v>
+      </c>
+      <c r="F28" s="20">
+        <v>125</v>
+      </c>
+      <c r="G28" s="20">
+        <v>131</v>
+      </c>
+      <c r="H28" s="13">
+        <v>134</v>
+      </c>
+      <c r="I28" s="13">
+        <v>131</v>
+      </c>
+      <c r="J28" s="11">
+        <v>109</v>
+      </c>
+      <c r="K28" s="11">
+        <v>105</v>
+      </c>
+      <c r="L28" s="13">
+        <v>114</v>
+      </c>
+      <c r="M28" s="11">
+        <v>122</v>
+      </c>
+      <c r="N28" s="11">
+        <v>134</v>
+      </c>
+      <c r="O28" s="11">
+        <v>172</v>
+      </c>
+      <c r="P28" s="11">
+        <v>119</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>168</v>
+      </c>
+      <c r="R28" s="11">
+        <v>127</v>
+      </c>
+      <c r="S28" s="11">
+        <v>100</v>
+      </c>
+      <c r="T28" s="13">
+        <v>145</v>
+      </c>
+      <c r="U28" s="11">
+        <v>119</v>
+      </c>
+      <c r="V28" s="11">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="20">
+        <v>102</v>
+      </c>
+      <c r="C29" s="20">
+        <v>119</v>
+      </c>
+      <c r="D29" s="20">
+        <v>164</v>
+      </c>
+      <c r="E29" s="20">
+        <v>124</v>
+      </c>
+      <c r="F29" s="20">
+        <v>88</v>
+      </c>
+      <c r="G29" s="20">
+        <v>92</v>
+      </c>
+      <c r="H29" s="13">
+        <v>116</v>
+      </c>
+      <c r="I29" s="13">
+        <v>90</v>
+      </c>
+      <c r="J29" s="11">
+        <v>83</v>
+      </c>
+      <c r="K29" s="11">
+        <v>91</v>
+      </c>
+      <c r="L29" s="13">
+        <v>103</v>
+      </c>
+      <c r="M29" s="11">
+        <v>113</v>
+      </c>
+      <c r="N29" s="11">
+        <v>116</v>
+      </c>
+      <c r="O29" s="11">
+        <v>153</v>
+      </c>
+      <c r="P29" s="11">
+        <v>192</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>112</v>
+      </c>
+      <c r="R29" s="11">
+        <v>135</v>
+      </c>
+      <c r="S29" s="11">
+        <v>83</v>
+      </c>
+      <c r="T29" s="13">
+        <v>117</v>
+      </c>
+      <c r="U29" s="11">
+        <v>90</v>
+      </c>
+      <c r="V29" s="11">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="20">
+        <v>83</v>
+      </c>
+      <c r="C30" s="20">
+        <v>57</v>
+      </c>
+      <c r="D30" s="20">
+        <v>64</v>
+      </c>
+      <c r="E30" s="20">
+        <v>74</v>
+      </c>
+      <c r="F30" s="20">
+        <v>97</v>
+      </c>
+      <c r="G30" s="20">
+        <v>43</v>
+      </c>
+      <c r="H30" s="13">
+        <v>67</v>
+      </c>
+      <c r="I30" s="13">
+        <v>67</v>
+      </c>
+      <c r="J30" s="11">
+        <v>50</v>
+      </c>
+      <c r="K30" s="11">
+        <v>60</v>
+      </c>
+      <c r="L30" s="13">
+        <v>54</v>
+      </c>
+      <c r="M30" s="11">
+        <v>65</v>
+      </c>
+      <c r="N30" s="11">
+        <v>82</v>
+      </c>
+      <c r="O30" s="11">
+        <v>80</v>
+      </c>
+      <c r="P30" s="11">
+        <v>102</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>52</v>
+      </c>
+      <c r="R30" s="11">
+        <v>59</v>
+      </c>
+      <c r="S30" s="11">
+        <v>72</v>
+      </c>
+      <c r="T30" s="13">
+        <v>39</v>
+      </c>
+      <c r="U30" s="11">
+        <v>57</v>
+      </c>
+      <c r="V30" s="11">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="14.4" customHeight="1">
+      <c r="B31" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40"/>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="40"/>
+      <c r="S31" s="40"/>
+      <c r="T31" s="40"/>
+      <c r="U31" s="40"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="20">
+        <v>1317</v>
+      </c>
+      <c r="C32" s="20">
+        <v>1103</v>
+      </c>
+      <c r="D32" s="20">
+        <v>1718</v>
+      </c>
+      <c r="E32" s="20">
+        <v>1812</v>
+      </c>
+      <c r="F32" s="20">
+        <v>1769</v>
+      </c>
+      <c r="G32" s="20">
+        <v>1497</v>
+      </c>
+      <c r="H32" s="13">
+        <v>1732</v>
+      </c>
+      <c r="I32" s="13">
+        <v>1522</v>
+      </c>
+      <c r="J32" s="13">
+        <v>1204</v>
+      </c>
+      <c r="K32" s="13">
+        <v>1657</v>
+      </c>
+      <c r="L32" s="13">
+        <v>1269</v>
+      </c>
+      <c r="M32" s="11">
+        <v>1384</v>
+      </c>
+      <c r="N32" s="11">
+        <v>1702</v>
+      </c>
+      <c r="O32" s="11">
+        <v>2000</v>
+      </c>
+      <c r="P32" s="13">
+        <v>1947</v>
+      </c>
+      <c r="Q32" s="13">
+        <v>1645</v>
+      </c>
+      <c r="R32" s="11">
+        <v>1366</v>
+      </c>
+      <c r="S32" s="11">
+        <v>1214</v>
+      </c>
+      <c r="T32" s="13">
+        <v>1637</v>
+      </c>
+      <c r="U32" s="13">
+        <v>1431</v>
+      </c>
+      <c r="V32" s="11">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22">
+      <c r="A33" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="20">
+        <v>125</v>
+      </c>
+      <c r="C33" s="20">
+        <v>96</v>
+      </c>
+      <c r="D33" s="20">
+        <v>173</v>
+      </c>
+      <c r="E33" s="20">
+        <v>156</v>
+      </c>
+      <c r="F33" s="20">
+        <v>162</v>
+      </c>
+      <c r="G33" s="20">
+        <v>135</v>
+      </c>
+      <c r="H33" s="13">
+        <v>160</v>
+      </c>
+      <c r="I33" s="13">
+        <v>155</v>
+      </c>
+      <c r="J33" s="13">
+        <v>121</v>
+      </c>
+      <c r="K33" s="13">
+        <v>105</v>
+      </c>
+      <c r="L33" s="13">
+        <v>105</v>
+      </c>
+      <c r="M33" s="11">
+        <v>122</v>
+      </c>
+      <c r="N33" s="11">
+        <v>171</v>
+      </c>
+      <c r="O33" s="11">
+        <v>202</v>
+      </c>
+      <c r="P33" s="13">
+        <v>183</v>
+      </c>
+      <c r="Q33" s="13">
+        <v>165</v>
+      </c>
+      <c r="R33" s="11">
+        <v>103</v>
+      </c>
+      <c r="S33" s="11">
+        <v>103</v>
+      </c>
+      <c r="T33" s="13">
+        <v>167</v>
+      </c>
+      <c r="U33" s="13">
+        <v>136</v>
+      </c>
+      <c r="V33" s="11">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22">
+      <c r="A34" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B34" s="20">
+        <v>9</v>
+      </c>
+      <c r="C34" s="20">
+        <v>17</v>
+      </c>
+      <c r="D34" s="20">
+        <v>16</v>
+      </c>
+      <c r="E34" s="20">
+        <v>10</v>
+      </c>
+      <c r="F34" s="20">
+        <v>14</v>
+      </c>
+      <c r="G34" s="20">
+        <v>15</v>
+      </c>
+      <c r="H34" s="13">
+        <v>12</v>
+      </c>
+      <c r="I34" s="13">
+        <v>19</v>
+      </c>
+      <c r="J34" s="13">
+        <v>12</v>
+      </c>
+      <c r="K34" s="13">
+        <v>13</v>
+      </c>
+      <c r="L34" s="13">
+        <v>2</v>
+      </c>
+      <c r="M34" s="11">
+        <v>6</v>
+      </c>
+      <c r="N34" s="11">
+        <v>14</v>
+      </c>
+      <c r="O34" s="11">
+        <v>19</v>
+      </c>
+      <c r="P34" s="13">
+        <v>15</v>
+      </c>
+      <c r="Q34" s="13">
+        <v>24</v>
+      </c>
+      <c r="R34" s="11">
+        <v>18</v>
+      </c>
+      <c r="S34" s="11">
+        <v>16</v>
+      </c>
+      <c r="T34" s="13">
+        <v>21</v>
+      </c>
+      <c r="U34" s="13">
+        <v>15</v>
+      </c>
+      <c r="V34" s="29" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22">
+      <c r="A35" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" s="20">
+        <v>228</v>
+      </c>
+      <c r="C35" s="20">
+        <v>204</v>
+      </c>
+      <c r="D35" s="20">
+        <v>282</v>
+      </c>
+      <c r="E35" s="20">
+        <v>324</v>
+      </c>
+      <c r="F35" s="20">
+        <v>262</v>
+      </c>
+      <c r="G35" s="20">
+        <v>268</v>
+      </c>
+      <c r="H35" s="13">
+        <v>288</v>
+      </c>
+      <c r="I35" s="13">
+        <v>247</v>
+      </c>
+      <c r="J35" s="13">
+        <v>209</v>
+      </c>
+      <c r="K35" s="13">
+        <v>297</v>
+      </c>
+      <c r="L35" s="13">
+        <v>230</v>
+      </c>
+      <c r="M35" s="11">
+        <v>219</v>
+      </c>
+      <c r="N35" s="11">
+        <v>300</v>
+      </c>
+      <c r="O35" s="11">
+        <v>392</v>
+      </c>
+      <c r="P35" s="13">
+        <v>342</v>
+      </c>
+      <c r="Q35" s="13">
+        <v>261</v>
+      </c>
+      <c r="R35" s="11">
+        <v>197</v>
+      </c>
+      <c r="S35" s="11">
+        <v>220</v>
+      </c>
+      <c r="T35" s="13">
+        <v>276</v>
+      </c>
+      <c r="U35" s="13">
+        <v>249</v>
+      </c>
+      <c r="V35" s="13">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22">
+      <c r="A36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="20">
+        <v>89</v>
+      </c>
+      <c r="C36" s="20">
+        <v>58</v>
+      </c>
+      <c r="D36" s="20">
+        <v>116</v>
+      </c>
+      <c r="E36" s="20">
+        <v>101</v>
+      </c>
+      <c r="F36" s="20">
+        <v>84</v>
+      </c>
+      <c r="G36" s="20">
+        <v>111</v>
+      </c>
+      <c r="H36" s="13">
+        <v>112</v>
+      </c>
+      <c r="I36" s="13">
+        <v>85</v>
+      </c>
+      <c r="J36" s="13">
+        <v>65</v>
+      </c>
+      <c r="K36" s="13">
+        <v>114</v>
+      </c>
+      <c r="L36" s="13">
+        <v>64</v>
+      </c>
+      <c r="M36" s="11">
+        <v>98</v>
+      </c>
+      <c r="N36" s="11">
+        <v>120</v>
+      </c>
+      <c r="O36" s="11">
+        <v>136</v>
+      </c>
+      <c r="P36" s="13">
+        <v>128</v>
+      </c>
+      <c r="Q36" s="13">
+        <v>91</v>
+      </c>
+      <c r="R36" s="11">
+        <v>108</v>
+      </c>
+      <c r="S36" s="11">
+        <v>80</v>
+      </c>
+      <c r="T36" s="13">
+        <v>124</v>
+      </c>
+      <c r="U36" s="13">
+        <v>118</v>
+      </c>
+      <c r="V36" s="13">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22">
+      <c r="A37" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" s="20">
+        <v>61</v>
+      </c>
+      <c r="C37" s="20">
+        <v>49</v>
+      </c>
+      <c r="D37" s="20">
+        <v>96</v>
+      </c>
+      <c r="E37" s="20">
+        <v>105</v>
+      </c>
+      <c r="F37" s="20">
+        <v>113</v>
+      </c>
+      <c r="G37" s="20">
+        <v>91</v>
+      </c>
+      <c r="H37" s="13">
+        <v>102</v>
+      </c>
+      <c r="I37" s="13">
+        <v>99</v>
+      </c>
+      <c r="J37" s="13">
+        <v>76</v>
+      </c>
+      <c r="K37" s="13">
+        <v>111</v>
+      </c>
+      <c r="L37" s="13">
+        <v>94</v>
+      </c>
+      <c r="M37" s="11">
+        <v>97</v>
+      </c>
+      <c r="N37" s="11">
+        <v>90</v>
+      </c>
+      <c r="O37" s="11">
+        <v>125</v>
+      </c>
+      <c r="P37" s="13">
+        <v>130</v>
+      </c>
+      <c r="Q37" s="13">
+        <v>110</v>
+      </c>
+      <c r="R37" s="11">
+        <v>83</v>
+      </c>
+      <c r="S37" s="11">
+        <v>79</v>
+      </c>
+      <c r="T37" s="13">
+        <v>86</v>
+      </c>
+      <c r="U37" s="13">
+        <v>83</v>
+      </c>
+      <c r="V37" s="13">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22">
+      <c r="A38" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="20">
+        <v>56</v>
+      </c>
+      <c r="C38" s="20">
+        <v>98</v>
+      </c>
+      <c r="D38" s="20">
+        <v>133</v>
+      </c>
+      <c r="E38" s="20">
+        <v>141</v>
+      </c>
+      <c r="F38" s="20">
+        <v>131</v>
+      </c>
+      <c r="G38" s="20">
+        <v>116</v>
+      </c>
+      <c r="H38" s="13">
+        <v>147</v>
+      </c>
+      <c r="I38" s="13">
+        <v>121</v>
+      </c>
+      <c r="J38" s="13">
+        <v>93</v>
+      </c>
+      <c r="K38" s="13">
+        <v>162</v>
+      </c>
+      <c r="L38" s="13">
+        <v>115</v>
+      </c>
+      <c r="M38" s="11">
+        <v>64</v>
+      </c>
+      <c r="N38" s="11">
+        <v>106</v>
+      </c>
+      <c r="O38" s="11">
+        <v>158</v>
+      </c>
+      <c r="P38" s="13">
+        <v>142</v>
+      </c>
+      <c r="Q38" s="13">
+        <v>90</v>
+      </c>
+      <c r="R38" s="11">
+        <v>123</v>
+      </c>
+      <c r="S38" s="11">
+        <v>89</v>
+      </c>
+      <c r="T38" s="13">
+        <v>141</v>
+      </c>
+      <c r="U38" s="13">
+        <v>106</v>
+      </c>
+      <c r="V38" s="13">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22">
+      <c r="A39" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="20">
+        <v>48</v>
+      </c>
+      <c r="C39" s="20">
+        <v>48</v>
+      </c>
+      <c r="D39" s="20">
+        <v>61</v>
+      </c>
+      <c r="E39" s="20">
+        <v>85</v>
+      </c>
+      <c r="F39" s="20">
+        <v>77</v>
+      </c>
+      <c r="G39" s="20">
+        <v>64</v>
+      </c>
+      <c r="H39" s="13">
+        <v>85</v>
+      </c>
+      <c r="I39" s="13">
+        <v>69</v>
+      </c>
+      <c r="J39" s="13">
+        <v>41</v>
+      </c>
+      <c r="K39" s="13">
+        <v>62</v>
+      </c>
+      <c r="L39" s="13">
+        <v>50</v>
+      </c>
+      <c r="M39" s="11">
+        <v>52</v>
+      </c>
+      <c r="N39" s="11">
+        <v>94</v>
+      </c>
+      <c r="O39" s="11">
+        <v>85</v>
+      </c>
+      <c r="P39" s="13">
+        <v>78</v>
+      </c>
+      <c r="Q39" s="13">
+        <v>74</v>
+      </c>
+      <c r="R39" s="11">
+        <v>76</v>
+      </c>
+      <c r="S39" s="11">
+        <v>61</v>
+      </c>
+      <c r="T39" s="13">
+        <v>60</v>
+      </c>
+      <c r="U39" s="13">
+        <v>49</v>
+      </c>
+      <c r="V39" s="13">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22">
+      <c r="A40" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="20">
+        <v>100</v>
+      </c>
+      <c r="C40" s="20">
+        <v>72</v>
+      </c>
+      <c r="D40" s="20">
+        <v>84</v>
+      </c>
+      <c r="E40" s="20">
+        <v>75</v>
+      </c>
+      <c r="F40" s="20">
+        <v>150</v>
+      </c>
+      <c r="G40" s="20">
+        <v>70</v>
+      </c>
+      <c r="H40" s="13">
+        <v>90</v>
+      </c>
+      <c r="I40" s="13">
+        <v>64</v>
+      </c>
+      <c r="J40" s="13">
+        <v>61</v>
+      </c>
+      <c r="K40" s="13">
+        <v>77</v>
+      </c>
+      <c r="L40" s="13">
+        <v>51</v>
+      </c>
+      <c r="M40" s="11">
+        <v>90</v>
+      </c>
+      <c r="N40" s="11">
+        <v>80</v>
+      </c>
+      <c r="O40" s="11">
+        <v>71</v>
+      </c>
+      <c r="P40" s="13">
+        <v>72</v>
+      </c>
+      <c r="Q40" s="13">
+        <v>107</v>
+      </c>
+      <c r="R40" s="11">
+        <v>62</v>
+      </c>
+      <c r="S40" s="11">
+        <v>63</v>
+      </c>
+      <c r="T40" s="13">
+        <v>82</v>
+      </c>
+      <c r="U40" s="13">
+        <v>73</v>
+      </c>
+      <c r="V40" s="13">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22">
+      <c r="A41" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="20">
+        <v>66</v>
+      </c>
+      <c r="C41" s="20">
+        <v>39</v>
+      </c>
+      <c r="D41" s="20">
+        <v>86</v>
+      </c>
+      <c r="E41" s="20">
+        <v>133</v>
+      </c>
+      <c r="F41" s="20">
+        <v>132</v>
+      </c>
+      <c r="G41" s="20">
+        <v>65</v>
+      </c>
+      <c r="H41" s="13">
+        <v>93</v>
+      </c>
+      <c r="I41" s="13">
+        <v>46</v>
+      </c>
+      <c r="J41" s="13">
+        <v>64</v>
+      </c>
+      <c r="K41" s="13">
+        <v>47</v>
+      </c>
+      <c r="L41" s="13">
+        <v>54</v>
+      </c>
+      <c r="M41" s="11">
+        <v>65</v>
+      </c>
+      <c r="N41" s="11">
+        <v>69</v>
+      </c>
+      <c r="O41" s="11">
+        <v>96</v>
+      </c>
+      <c r="P41" s="13">
+        <v>81</v>
+      </c>
+      <c r="Q41" s="13">
+        <v>86</v>
+      </c>
+      <c r="R41" s="11">
+        <v>70</v>
+      </c>
+      <c r="S41" s="11">
+        <v>55</v>
+      </c>
+      <c r="T41" s="13">
+        <v>67</v>
+      </c>
+      <c r="U41" s="13">
+        <v>60</v>
+      </c>
+      <c r="V41" s="13">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22">
+      <c r="A42" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="20">
+        <v>159</v>
+      </c>
+      <c r="C42" s="20">
+        <v>109</v>
+      </c>
+      <c r="D42" s="20">
+        <v>195</v>
+      </c>
+      <c r="E42" s="20">
+        <v>180</v>
+      </c>
+      <c r="F42" s="20">
+        <v>203</v>
+      </c>
+      <c r="G42" s="20">
+        <v>132</v>
+      </c>
+      <c r="H42" s="13">
+        <v>211</v>
+      </c>
+      <c r="I42" s="13">
+        <v>133</v>
+      </c>
+      <c r="J42" s="13">
+        <v>131</v>
+      </c>
+      <c r="K42" s="13">
+        <v>191</v>
+      </c>
+      <c r="L42" s="13">
+        <v>142</v>
+      </c>
+      <c r="M42" s="11">
+        <v>146</v>
+      </c>
+      <c r="N42" s="11">
+        <v>167</v>
+      </c>
+      <c r="O42" s="11">
+        <v>182</v>
+      </c>
+      <c r="P42" s="13">
+        <v>203</v>
+      </c>
+      <c r="Q42" s="13">
+        <v>150</v>
+      </c>
+      <c r="R42" s="11">
+        <v>123</v>
+      </c>
+      <c r="S42" s="11">
+        <v>106</v>
+      </c>
+      <c r="T42" s="13">
+        <v>185</v>
+      </c>
+      <c r="U42" s="13">
+        <v>150</v>
+      </c>
+      <c r="V42" s="13">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22">
+      <c r="A43" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="20">
         <v>216</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C43" s="20">
         <v>178</v>
       </c>
-      <c r="D22" s="20">
+      <c r="D43" s="20">
         <v>277</v>
       </c>
-      <c r="E22" s="20">
+      <c r="E43" s="20">
         <v>292</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F43" s="20">
         <v>251</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G43" s="20">
         <v>253</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H43" s="13">
         <v>258</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I43" s="13">
         <v>318</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J43" s="13">
         <v>195</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K43" s="13">
         <v>290</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L43" s="13">
         <v>212</v>
       </c>
-      <c r="M22" s="11">
+      <c r="M43" s="11">
         <v>248</v>
       </c>
-      <c r="N22" s="11">
+      <c r="N43" s="11">
         <v>295</v>
       </c>
-      <c r="O22" s="11">
+      <c r="O43" s="11">
         <v>340</v>
       </c>
-      <c r="P22" s="11">
+      <c r="P43" s="13">
         <v>320</v>
       </c>
-      <c r="Q22" s="11">
+      <c r="Q43" s="13">
         <v>303</v>
       </c>
-      <c r="R22" s="11">
+      <c r="R43" s="11">
         <v>193</v>
       </c>
-      <c r="S22" s="11">
+      <c r="S43" s="11">
         <v>182</v>
       </c>
-      <c r="T22" s="13">
+      <c r="T43" s="13">
         <v>236</v>
       </c>
-      <c r="U22" s="11">
+      <c r="U43" s="13">
         <v>248</v>
       </c>
-    </row>
-[...777 lines deleted...]
-      <c r="F36" s="20">
+      <c r="V43" s="13">
         <v>262</v>
       </c>
-      <c r="G36" s="20">
-[...500 lines deleted...]
-    <row r="44" spans="1:21">
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="20">
-        <v>216</v>
+        <v>85</v>
       </c>
       <c r="C44" s="20">
-        <v>178</v>
+        <v>71</v>
       </c>
       <c r="D44" s="20">
-        <v>277</v>
+        <v>98</v>
       </c>
       <c r="E44" s="20">
-        <v>292</v>
+        <v>121</v>
       </c>
       <c r="F44" s="20">
-        <v>251</v>
+        <v>114</v>
       </c>
       <c r="G44" s="20">
-        <v>253</v>
+        <v>91</v>
       </c>
       <c r="H44" s="13">
-        <v>258</v>
+        <v>88</v>
       </c>
       <c r="I44" s="13">
-        <v>318</v>
+        <v>94</v>
       </c>
       <c r="J44" s="13">
-        <v>195</v>
+        <v>78</v>
       </c>
       <c r="K44" s="13">
-        <v>290</v>
+        <v>111</v>
       </c>
       <c r="L44" s="13">
-        <v>212</v>
+        <v>88</v>
       </c>
       <c r="M44" s="11">
-        <v>248</v>
+        <v>99</v>
       </c>
       <c r="N44" s="11">
-        <v>295</v>
+        <v>86</v>
       </c>
       <c r="O44" s="11">
-        <v>340</v>
+        <v>112</v>
       </c>
       <c r="P44" s="13">
-        <v>320</v>
+        <v>127</v>
       </c>
       <c r="Q44" s="13">
-        <v>303</v>
+        <v>99</v>
       </c>
       <c r="R44" s="11">
-        <v>193</v>
+        <v>96</v>
       </c>
       <c r="S44" s="11">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>78</v>
+      </c>
+      <c r="T44" s="9">
+        <v>110</v>
       </c>
       <c r="U44" s="13">
-        <v>248</v>
-[...6 lines deleted...]
-      <c r="B45" s="20">
+        <v>73</v>
+      </c>
+      <c r="V44" s="13">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22">
+      <c r="A45" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="22">
+        <v>75</v>
+      </c>
+      <c r="C45" s="22">
+        <v>64</v>
+      </c>
+      <c r="D45" s="22">
+        <v>101</v>
+      </c>
+      <c r="E45" s="22">
+        <v>89</v>
+      </c>
+      <c r="F45" s="22">
+        <v>76</v>
+      </c>
+      <c r="G45" s="22">
+        <v>86</v>
+      </c>
+      <c r="H45" s="12">
+        <v>86</v>
+      </c>
+      <c r="I45" s="12">
+        <v>72</v>
+      </c>
+      <c r="J45" s="12">
+        <v>58</v>
+      </c>
+      <c r="K45" s="12">
+        <v>77</v>
+      </c>
+      <c r="L45" s="12">
+        <v>62</v>
+      </c>
+      <c r="M45" s="12">
+        <v>78</v>
+      </c>
+      <c r="N45" s="12">
+        <v>110</v>
+      </c>
+      <c r="O45" s="12">
+        <v>82</v>
+      </c>
+      <c r="P45" s="12">
+        <v>126</v>
+      </c>
+      <c r="Q45" s="12">
         <v>85</v>
       </c>
-      <c r="C45" s="20">
+      <c r="R45" s="12">
+        <v>114</v>
+      </c>
+      <c r="S45" s="12">
+        <v>82</v>
+      </c>
+      <c r="T45" s="10">
+        <v>82</v>
+      </c>
+      <c r="U45" s="12">
         <v>71</v>
       </c>
-      <c r="D45" s="20">
-[...17 lines deleted...]
-      <c r="J45" s="13">
+      <c r="V45" s="12">
         <v>78</v>
       </c>
-      <c r="K45" s="13">
-[...104 lines deleted...]
-      <c r="G47" s="20"/>
+    </row>
+    <row r="46" spans="1:22">
+      <c r="B46" s="20"/>
+      <c r="C46" s="20"/>
+      <c r="D46" s="20"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="20"/>
+      <c r="G46" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B10:S10"/>
-[...1 lines deleted...]
-    <mergeCell ref="B32:S32"/>
+    <mergeCell ref="B31:U31"/>
+    <mergeCell ref="T7:AE7"/>
+    <mergeCell ref="H5:AE5"/>
+    <mergeCell ref="B9:U9"/>
+    <mergeCell ref="B24:U24"/>
     <mergeCell ref="A1:A3"/>
-    <mergeCell ref="A8:A9"/>
-[...3 lines deleted...]
-    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="H7:S7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="29.140625" style="7" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="29.109375" style="7" customWidth="1"/>
+    <col min="2" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" ht="17.45" customHeight="1">
+    <row r="2" spans="1:25" ht="17.399999999999999" customHeight="1">
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
     </row>
-    <row r="3" spans="1:25" ht="12.75">
-[...28 lines deleted...]
-    <row r="4" spans="1:25" s="1" customFormat="1" ht="13.15" customHeight="1">
+    <row r="3" spans="1:25" ht="13.2">
+      <c r="A3" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
+      <c r="R3" s="34"/>
+      <c r="S3" s="34"/>
+      <c r="T3" s="34"/>
+      <c r="U3" s="34"/>
+      <c r="V3" s="34"/>
+      <c r="W3" s="34"/>
+      <c r="X3" s="34"/>
+      <c r="Y3" s="34"/>
+    </row>
+    <row r="4" spans="1:25" s="1" customFormat="1" ht="13.2" customHeight="1">
       <c r="Y4" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:25">
-      <c r="A5" s="33"/>
-      <c r="B5" s="29">
+      <c r="A5" s="35"/>
+      <c r="B5" s="31">
         <v>2022</v>
       </c>
-      <c r="C5" s="30"/>
-[...4 lines deleted...]
-      <c r="H5" s="35">
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="37">
         <v>2023</v>
       </c>
-      <c r="I5" s="35"/>
-[...10 lines deleted...]
-      <c r="T5" s="29">
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
+      <c r="O5" s="37"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="37"/>
+      <c r="R5" s="37"/>
+      <c r="S5" s="31"/>
+      <c r="T5" s="31">
         <v>2024</v>
       </c>
-      <c r="U5" s="30"/>
-[...3 lines deleted...]
-      <c r="Y5" s="30"/>
+      <c r="U5" s="32"/>
+      <c r="V5" s="32"/>
+      <c r="W5" s="32"/>
+      <c r="X5" s="32"/>
+      <c r="Y5" s="32"/>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="34"/>
+      <c r="A6" s="36"/>
       <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -11510,77 +11731,77 @@
         <v>13</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="U6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="V6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="W6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="X6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="Y6" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="36" t="s">
+      <c r="A7" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="36"/>
-[...22 lines deleted...]
-      <c r="Y7" s="36"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="38"/>
+      <c r="T7" s="38"/>
+      <c r="U7" s="38"/>
+      <c r="V7" s="38"/>
+      <c r="W7" s="38"/>
+      <c r="X7" s="38"/>
+      <c r="Y7" s="38"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11">
         <v>1584</v>
       </c>
       <c r="C8" s="11">
         <v>-160</v>
       </c>
       <c r="D8" s="11">
         <v>-100</v>
       </c>
       <c r="E8" s="11">
         <v>-236</v>
       </c>
       <c r="F8" s="11">
         <v>-263</v>
       </c>
       <c r="G8" s="11">
         <v>-130</v>
       </c>
       <c r="H8" s="11">
         <v>-211</v>
@@ -11617,51 +11838,51 @@
       </c>
       <c r="S8" s="11">
         <v>-175</v>
       </c>
       <c r="T8" s="11">
         <v>-272</v>
       </c>
       <c r="U8" s="11">
         <v>-180</v>
       </c>
       <c r="V8" s="14">
         <v>-148</v>
       </c>
       <c r="W8" s="11">
         <v>-160</v>
       </c>
       <c r="X8" s="11">
         <v>-17</v>
       </c>
       <c r="Y8" s="20">
         <v>-201</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B9" s="11">
         <v>601</v>
       </c>
       <c r="C9" s="11">
         <v>200</v>
       </c>
       <c r="D9" s="11">
         <v>109</v>
       </c>
       <c r="E9" s="11">
         <v>132</v>
       </c>
       <c r="F9" s="11">
         <v>117</v>
       </c>
       <c r="G9" s="11">
         <v>110</v>
       </c>
       <c r="H9" s="11">
         <v>122</v>
       </c>
       <c r="I9" s="11">
         <v>110</v>
       </c>
@@ -11694,51 +11915,51 @@
       </c>
       <c r="S9" s="11">
         <v>283</v>
       </c>
       <c r="T9" s="11">
         <v>215</v>
       </c>
       <c r="U9" s="11">
         <v>109</v>
       </c>
       <c r="V9" s="14">
         <v>164</v>
       </c>
       <c r="W9" s="11">
         <v>133</v>
       </c>
       <c r="X9" s="11">
         <v>304</v>
       </c>
       <c r="Y9" s="20">
         <v>306</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B10" s="11">
         <v>86</v>
       </c>
       <c r="C10" s="11">
         <v>-18</v>
       </c>
       <c r="D10" s="11">
         <v>9</v>
       </c>
       <c r="E10" s="11">
         <v>-14</v>
       </c>
       <c r="F10" s="11">
         <v>5</v>
       </c>
       <c r="G10" s="11">
         <v>-8</v>
       </c>
       <c r="H10" s="11">
         <v>-1</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
       </c>
@@ -11771,51 +11992,51 @@
       </c>
       <c r="S10" s="11">
         <v>-10</v>
       </c>
       <c r="T10" s="11">
         <v>-20</v>
       </c>
       <c r="U10" s="11">
         <v>22</v>
       </c>
       <c r="V10" s="14">
         <v>-13</v>
       </c>
       <c r="W10" s="11">
         <v>-25</v>
       </c>
       <c r="X10" s="11">
         <v>9</v>
       </c>
       <c r="Y10" s="20">
         <v>-6</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B11" s="11">
         <v>169</v>
       </c>
       <c r="C11" s="11">
         <v>-13</v>
       </c>
       <c r="D11" s="11">
         <v>27</v>
       </c>
       <c r="E11" s="11">
         <v>-12</v>
       </c>
       <c r="F11" s="11">
         <v>-16</v>
       </c>
       <c r="G11" s="11">
         <v>-4</v>
       </c>
       <c r="H11" s="11">
         <v>-21</v>
       </c>
       <c r="I11" s="11">
         <v>13</v>
       </c>
@@ -12002,51 +12223,51 @@
       </c>
       <c r="S13" s="11">
         <v>-24</v>
       </c>
       <c r="T13" s="11">
         <v>-41</v>
       </c>
       <c r="U13" s="11">
         <v>-69</v>
       </c>
       <c r="V13" s="14">
         <v>-23</v>
       </c>
       <c r="W13" s="11">
         <v>-26</v>
       </c>
       <c r="X13" s="11">
         <v>-19</v>
       </c>
       <c r="Y13" s="20">
         <v>-83</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B14" s="11">
         <v>105</v>
       </c>
       <c r="C14" s="11">
         <v>-70</v>
       </c>
       <c r="D14" s="11">
         <v>-59</v>
       </c>
       <c r="E14" s="11">
         <v>-74</v>
       </c>
       <c r="F14" s="11">
         <v>-70</v>
       </c>
       <c r="G14" s="11">
         <v>-43</v>
       </c>
       <c r="H14" s="11">
         <v>-59</v>
       </c>
       <c r="I14" s="11">
         <v>-16</v>
       </c>
@@ -12233,51 +12454,51 @@
       </c>
       <c r="S16" s="11">
         <v>-48</v>
       </c>
       <c r="T16" s="11">
         <v>14</v>
       </c>
       <c r="U16" s="11">
         <v>30</v>
       </c>
       <c r="V16" s="14">
         <v>-16</v>
       </c>
       <c r="W16" s="11">
         <v>-8</v>
       </c>
       <c r="X16" s="11">
         <v>-14</v>
       </c>
       <c r="Y16" s="20">
         <v>-48</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B17" s="11">
         <v>97</v>
       </c>
       <c r="C17" s="11">
         <v>-62</v>
       </c>
       <c r="D17" s="11">
         <v>-37</v>
       </c>
       <c r="E17" s="11">
         <v>-71</v>
       </c>
       <c r="F17" s="11">
         <v>-78</v>
       </c>
       <c r="G17" s="11">
         <v>-69</v>
       </c>
       <c r="H17" s="11">
         <v>-70</v>
       </c>
       <c r="I17" s="11">
         <v>-45</v>
       </c>
@@ -12310,51 +12531,51 @@
       </c>
       <c r="S17" s="11">
         <v>-31</v>
       </c>
       <c r="T17" s="11">
         <v>-84</v>
       </c>
       <c r="U17" s="11">
         <v>-63</v>
       </c>
       <c r="V17" s="14">
         <v>-44</v>
       </c>
       <c r="W17" s="11">
         <v>-31</v>
       </c>
       <c r="X17" s="11">
         <v>-15</v>
       </c>
       <c r="Y17" s="20">
         <v>-42</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B18" s="11">
         <v>119</v>
       </c>
       <c r="C18" s="11">
         <v>-27</v>
       </c>
       <c r="D18" s="11">
         <v>16</v>
       </c>
       <c r="E18" s="11">
         <v>-8</v>
       </c>
       <c r="F18" s="11">
         <v>-48</v>
       </c>
       <c r="G18" s="11">
         <v>-16</v>
       </c>
       <c r="H18" s="11">
         <v>-29</v>
       </c>
       <c r="I18" s="11">
         <v>-24</v>
       </c>
@@ -12387,51 +12608,51 @@
       </c>
       <c r="S18" s="11">
         <v>-145</v>
       </c>
       <c r="T18" s="11">
         <v>-51</v>
       </c>
       <c r="U18" s="11">
         <v>-37</v>
       </c>
       <c r="V18" s="14">
         <v>-26</v>
       </c>
       <c r="W18" s="11">
         <v>-14</v>
       </c>
       <c r="X18" s="11">
         <v>-40</v>
       </c>
       <c r="Y18" s="20">
         <v>-77</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="7" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B19" s="11">
         <v>91</v>
       </c>
       <c r="C19" s="11">
         <v>0</v>
       </c>
       <c r="D19" s="11">
         <v>41</v>
       </c>
       <c r="E19" s="11">
         <v>6</v>
       </c>
       <c r="F19" s="11">
         <v>-20</v>
       </c>
       <c r="G19" s="11">
         <v>-8</v>
       </c>
       <c r="H19" s="11">
         <v>-22</v>
       </c>
       <c r="I19" s="11">
         <v>-13</v>
       </c>
@@ -12463,77 +12684,77 @@
         <v>-16</v>
       </c>
       <c r="S19" s="11">
         <v>5</v>
       </c>
       <c r="T19" s="11">
         <v>-51</v>
       </c>
       <c r="U19" s="11">
         <v>-55</v>
       </c>
       <c r="V19" s="14">
         <v>-39</v>
       </c>
       <c r="W19" s="11">
         <v>-20</v>
       </c>
       <c r="X19" s="11">
         <v>-19</v>
       </c>
       <c r="Y19" s="20">
         <v>-24</v>
       </c>
     </row>
     <row r="20" spans="1:25">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="44"/>
-[...22 lines deleted...]
-      <c r="Y20" s="44"/>
+      <c r="B20" s="46"/>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="46"/>
+      <c r="F20" s="46"/>
+      <c r="G20" s="46"/>
+      <c r="H20" s="46"/>
+      <c r="I20" s="46"/>
+      <c r="J20" s="46"/>
+      <c r="K20" s="46"/>
+      <c r="L20" s="46"/>
+      <c r="M20" s="46"/>
+      <c r="N20" s="46"/>
+      <c r="O20" s="46"/>
+      <c r="P20" s="46"/>
+      <c r="Q20" s="46"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+      <c r="U20" s="46"/>
+      <c r="V20" s="46"/>
+      <c r="W20" s="46"/>
+      <c r="X20" s="46"/>
+      <c r="Y20" s="46"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="11">
         <v>63</v>
       </c>
       <c r="C21" s="11">
         <v>141</v>
       </c>
       <c r="D21" s="11">
         <v>93</v>
       </c>
       <c r="E21" s="11">
         <v>64</v>
       </c>
       <c r="F21" s="11">
         <v>52</v>
       </c>
       <c r="G21" s="11">
         <v>89</v>
       </c>
       <c r="H21" s="11">
         <v>94</v>
@@ -12570,51 +12791,51 @@
       </c>
       <c r="S21" s="11">
         <v>269</v>
       </c>
       <c r="T21" s="11">
         <v>20</v>
       </c>
       <c r="U21" s="11">
         <v>-14</v>
       </c>
       <c r="V21" s="14">
         <v>109</v>
       </c>
       <c r="W21" s="11">
         <v>80</v>
       </c>
       <c r="X21" s="11">
         <v>357</v>
       </c>
       <c r="Y21" s="20">
         <v>258</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B22" s="11">
         <v>89</v>
       </c>
       <c r="C22" s="11">
         <v>204</v>
       </c>
       <c r="D22" s="11">
         <v>127</v>
       </c>
       <c r="E22" s="11">
         <v>89</v>
       </c>
       <c r="F22" s="11">
         <v>57</v>
       </c>
       <c r="G22" s="11">
         <v>95</v>
       </c>
       <c r="H22" s="11">
         <v>108</v>
       </c>
       <c r="I22" s="11">
         <v>112</v>
       </c>
@@ -12647,51 +12868,51 @@
       </c>
       <c r="S22" s="11">
         <v>282</v>
       </c>
       <c r="T22" s="11">
         <v>157</v>
       </c>
       <c r="U22" s="11">
         <v>71</v>
       </c>
       <c r="V22" s="14">
         <v>154</v>
       </c>
       <c r="W22" s="11">
         <v>145</v>
       </c>
       <c r="X22" s="11">
         <v>350</v>
       </c>
       <c r="Y22" s="20">
         <v>297</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B23" s="11">
         <v>-26</v>
       </c>
       <c r="C23" s="11">
         <v>-19</v>
       </c>
       <c r="D23" s="11">
         <v>10</v>
       </c>
       <c r="E23" s="11">
         <v>-8</v>
       </c>
       <c r="F23" s="11">
         <v>5</v>
       </c>
       <c r="G23" s="11">
         <v>-4</v>
       </c>
       <c r="H23" s="11">
         <v>4</v>
       </c>
       <c r="I23" s="11">
         <v>-2</v>
       </c>
@@ -12878,51 +13099,51 @@
       </c>
       <c r="S25" s="11">
         <v>20</v>
       </c>
       <c r="T25" s="11">
         <v>-37</v>
       </c>
       <c r="U25" s="11">
         <v>-42</v>
       </c>
       <c r="V25" s="14">
         <v>6</v>
       </c>
       <c r="W25" s="11">
         <v>-10</v>
       </c>
       <c r="X25" s="11">
         <v>-4</v>
       </c>
       <c r="Y25" s="20">
         <v>-9</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="7" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B26" s="11">
         <v>-1</v>
       </c>
       <c r="C26" s="11">
         <v>10</v>
       </c>
       <c r="D26" s="11">
         <v>17</v>
       </c>
       <c r="E26" s="11">
         <v>27</v>
       </c>
       <c r="F26" s="11">
         <v>2</v>
       </c>
       <c r="G26" s="11">
         <v>3</v>
       </c>
       <c r="H26" s="11">
         <v>-12</v>
       </c>
       <c r="I26" s="11">
         <v>8</v>
       </c>
@@ -12954,77 +13175,77 @@
         <v>-12</v>
       </c>
       <c r="S26" s="11">
         <v>2</v>
       </c>
       <c r="T26" s="11">
         <v>-11</v>
       </c>
       <c r="U26" s="11">
         <v>-33</v>
       </c>
       <c r="V26" s="14">
         <v>-17</v>
       </c>
       <c r="W26" s="11">
         <v>-9</v>
       </c>
       <c r="X26" s="11">
         <v>6</v>
       </c>
       <c r="Y26" s="20">
         <v>-5</v>
       </c>
     </row>
     <row r="27" spans="1:25">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B27" s="39"/>
-[...22 lines deleted...]
-      <c r="Y27" s="39"/>
+      <c r="B27" s="40"/>
+      <c r="C27" s="40"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="40"/>
+      <c r="I27" s="40"/>
+      <c r="J27" s="40"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+      <c r="S27" s="40"/>
+      <c r="T27" s="40"/>
+      <c r="U27" s="40"/>
+      <c r="V27" s="40"/>
+      <c r="W27" s="40"/>
+      <c r="X27" s="40"/>
+      <c r="Y27" s="40"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="11">
         <v>-229</v>
       </c>
       <c r="C28" s="11">
         <v>-301</v>
       </c>
       <c r="D28" s="11">
         <v>-193</v>
       </c>
       <c r="E28" s="11">
         <v>-300</v>
       </c>
       <c r="F28" s="11">
         <v>-315</v>
       </c>
       <c r="G28" s="11">
         <v>-219</v>
       </c>
       <c r="H28" s="11">
         <v>-305</v>
@@ -13061,51 +13282,51 @@
       </c>
       <c r="S28" s="13">
         <v>-444</v>
       </c>
       <c r="T28" s="13">
         <v>-292</v>
       </c>
       <c r="U28" s="13">
         <v>-166</v>
       </c>
       <c r="V28" s="15">
         <v>-257</v>
       </c>
       <c r="W28" s="13">
         <v>-240</v>
       </c>
       <c r="X28" s="13">
         <v>-374</v>
       </c>
       <c r="Y28" s="20">
         <v>-459</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B29" s="11">
         <v>19</v>
       </c>
       <c r="C29" s="11">
         <v>-4</v>
       </c>
       <c r="D29" s="11">
         <v>-18</v>
       </c>
       <c r="E29" s="11">
         <v>43</v>
       </c>
       <c r="F29" s="11">
         <v>60</v>
       </c>
       <c r="G29" s="11">
         <v>15</v>
       </c>
       <c r="H29" s="11">
         <v>14</v>
       </c>
       <c r="I29" s="11">
         <v>-2</v>
       </c>
@@ -13138,51 +13359,51 @@
       </c>
       <c r="S29" s="13">
         <v>1</v>
       </c>
       <c r="T29" s="13">
         <v>58</v>
       </c>
       <c r="U29" s="13">
         <v>38</v>
       </c>
       <c r="V29" s="15">
         <v>10</v>
       </c>
       <c r="W29" s="13">
         <v>-12</v>
       </c>
       <c r="X29" s="13">
         <v>-46</v>
       </c>
       <c r="Y29" s="21">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B30" s="11">
         <v>10</v>
       </c>
       <c r="C30" s="11">
         <v>1</v>
       </c>
       <c r="D30" s="11">
         <v>-1</v>
       </c>
       <c r="E30" s="11">
         <v>-6</v>
       </c>
       <c r="F30" s="11">
         <v>0</v>
       </c>
       <c r="G30" s="11">
         <v>-4</v>
       </c>
       <c r="H30" s="11">
         <v>-5</v>
       </c>
       <c r="I30" s="11">
         <v>2</v>
       </c>
@@ -13213,51 +13434,51 @@
       </c>
       <c r="S30" s="13">
         <v>-3</v>
       </c>
       <c r="T30" s="13">
         <v>-4</v>
       </c>
       <c r="U30" s="13">
         <v>-2</v>
       </c>
       <c r="V30" s="15">
         <v>3</v>
       </c>
       <c r="W30" s="13">
         <v>-2</v>
       </c>
       <c r="X30" s="13">
         <v>0</v>
       </c>
       <c r="Y30" s="21">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B31" s="11">
         <v>-32</v>
       </c>
       <c r="C31" s="11">
         <v>-13</v>
       </c>
       <c r="D31" s="11">
         <v>27</v>
       </c>
       <c r="E31" s="11">
         <v>-12</v>
       </c>
       <c r="F31" s="11">
         <v>-16</v>
       </c>
       <c r="G31" s="11">
         <v>-4</v>
       </c>
       <c r="H31" s="11">
         <v>-21</v>
       </c>
       <c r="I31" s="11">
         <v>13</v>
       </c>
@@ -13444,51 +13665,51 @@
       </c>
       <c r="S33" s="13">
         <v>-44</v>
       </c>
       <c r="T33" s="13">
         <v>-4</v>
       </c>
       <c r="U33" s="13">
         <v>-27</v>
       </c>
       <c r="V33" s="15">
         <v>-29</v>
       </c>
       <c r="W33" s="13">
         <v>-16</v>
       </c>
       <c r="X33" s="13">
         <v>-15</v>
       </c>
       <c r="Y33" s="21">
         <v>-74</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" s="7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B34" s="11">
         <v>-45</v>
       </c>
       <c r="C34" s="11">
         <v>-70</v>
       </c>
       <c r="D34" s="11">
         <v>-59</v>
       </c>
       <c r="E34" s="11">
         <v>-74</v>
       </c>
       <c r="F34" s="11">
         <v>-70</v>
       </c>
       <c r="G34" s="11">
         <v>-43</v>
       </c>
       <c r="H34" s="11">
         <v>-59</v>
       </c>
       <c r="I34" s="11">
         <v>-16</v>
       </c>
@@ -13675,51 +13896,51 @@
       </c>
       <c r="S36" s="13">
         <v>-48</v>
       </c>
       <c r="T36" s="13">
         <v>14</v>
       </c>
       <c r="U36" s="13">
         <v>30</v>
       </c>
       <c r="V36" s="15">
         <v>-16</v>
       </c>
       <c r="W36" s="13">
         <v>-8</v>
       </c>
       <c r="X36" s="13">
         <v>-14</v>
       </c>
       <c r="Y36" s="21">
         <v>-48</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" s="7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B37" s="11">
         <v>-55</v>
       </c>
       <c r="C37" s="11">
         <v>-62</v>
       </c>
       <c r="D37" s="11">
         <v>-37</v>
       </c>
       <c r="E37" s="11">
         <v>-71</v>
       </c>
       <c r="F37" s="11">
         <v>-78</v>
       </c>
       <c r="G37" s="11">
         <v>-69</v>
       </c>
       <c r="H37" s="11">
         <v>-70</v>
       </c>
       <c r="I37" s="11">
         <v>-45</v>
       </c>
@@ -13752,51 +13973,51 @@
       </c>
       <c r="S37" s="13">
         <v>-31</v>
       </c>
       <c r="T37" s="13">
         <v>-84</v>
       </c>
       <c r="U37" s="13">
         <v>-63</v>
       </c>
       <c r="V37" s="15">
         <v>-44</v>
       </c>
       <c r="W37" s="13">
         <v>-31</v>
       </c>
       <c r="X37" s="13">
         <v>-15</v>
       </c>
       <c r="Y37" s="21">
         <v>-42</v>
       </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B38" s="13">
         <v>-26</v>
       </c>
       <c r="C38" s="13">
         <v>-27</v>
       </c>
       <c r="D38" s="13">
         <v>16</v>
       </c>
       <c r="E38" s="13">
         <v>-8</v>
       </c>
       <c r="F38" s="13">
         <v>-48</v>
       </c>
       <c r="G38" s="13">
         <v>-16</v>
       </c>
       <c r="H38" s="13">
         <v>-29</v>
       </c>
       <c r="I38" s="13">
         <v>-24</v>
       </c>
@@ -13829,51 +14050,51 @@
       </c>
       <c r="S38" s="13">
         <v>-145</v>
       </c>
       <c r="T38" s="13">
         <v>-51</v>
       </c>
       <c r="U38" s="13">
         <v>-37</v>
       </c>
       <c r="V38" s="15">
         <v>-26</v>
       </c>
       <c r="W38" s="13">
         <v>-14</v>
       </c>
       <c r="X38" s="13">
         <v>-40</v>
       </c>
       <c r="Y38" s="21">
         <v>-77</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" s="10" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B39" s="12">
         <v>-9</v>
       </c>
       <c r="C39" s="12">
         <v>-10</v>
       </c>
       <c r="D39" s="12">
         <v>24</v>
       </c>
       <c r="E39" s="12">
         <v>-21</v>
       </c>
       <c r="F39" s="12">
         <v>-22</v>
       </c>
       <c r="G39" s="12">
         <v>-11</v>
       </c>
       <c r="H39" s="12">
         <v>-10</v>
       </c>
       <c r="I39" s="12">
         <v>-21</v>
       </c>
@@ -13923,2524 +14144,2636 @@
         <v>-25</v>
       </c>
       <c r="Y39" s="22">
         <v>-19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A27:Y27"/>
     <mergeCell ref="H5:S5"/>
     <mergeCell ref="A3:Y3"/>
     <mergeCell ref="A7:Y7"/>
     <mergeCell ref="A20:Y20"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="T5:Y5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE43"/>
+  <dimension ref="A2:AQ45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A21" sqref="A21"/>
+      <selection activeCell="H5" sqref="H5:AE5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="29.140625" style="7" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="19.88671875" style="7" customWidth="1"/>
+    <col min="2" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="21" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="A3" s="32" t="s">
+    <row r="2" spans="1:43" ht="15" customHeight="1"/>
+    <row r="3" spans="1:43" ht="15" customHeight="1"/>
+    <row r="4" spans="1:43" ht="15" customHeight="1"/>
+    <row r="5" spans="1:43" ht="13.2" customHeight="1">
+      <c r="H5" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="34"/>
+      <c r="L5" s="34"/>
+      <c r="M5" s="34"/>
+      <c r="N5" s="34"/>
+      <c r="O5" s="34"/>
+      <c r="P5" s="34"/>
+      <c r="Q5" s="34"/>
+      <c r="R5" s="34"/>
+      <c r="S5" s="34"/>
+      <c r="T5" s="34"/>
+      <c r="U5" s="34"/>
+      <c r="V5" s="34"/>
+      <c r="W5" s="34"/>
+      <c r="X5" s="34"/>
+      <c r="Y5" s="34"/>
+      <c r="Z5" s="34"/>
+      <c r="AA5" s="34"/>
+      <c r="AB5" s="34"/>
+      <c r="AC5" s="34"/>
+      <c r="AD5" s="34"/>
+      <c r="AE5" s="34"/>
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="28"/>
+      <c r="AH5" s="28"/>
+      <c r="AI5" s="28"/>
+      <c r="AJ5" s="28"/>
+      <c r="AK5" s="28"/>
+      <c r="AL5" s="28"/>
+      <c r="AM5" s="28"/>
+      <c r="AN5" s="28"/>
+      <c r="AO5" s="28"/>
+      <c r="AP5" s="28"/>
+      <c r="AQ5" s="28"/>
+    </row>
+    <row r="6" spans="1:43" s="1" customFormat="1" ht="12.6" customHeight="1">
+      <c r="G6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="AE6" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:43">
+      <c r="A7" s="35"/>
+      <c r="B7" s="32">
+        <v>2024</v>
+      </c>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="31">
+        <v>2025</v>
+      </c>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="32"/>
+      <c r="P7" s="32"/>
+      <c r="Q7" s="32"/>
+      <c r="R7" s="32"/>
+      <c r="S7" s="41"/>
+      <c r="T7" s="31">
+        <v>2026</v>
+      </c>
+      <c r="U7" s="32"/>
+      <c r="V7" s="32"/>
+      <c r="W7" s="32"/>
+      <c r="X7" s="32"/>
+      <c r="Y7" s="32"/>
+      <c r="Z7" s="32"/>
+      <c r="AA7" s="32"/>
+      <c r="AB7" s="32"/>
+      <c r="AC7" s="32"/>
+      <c r="AD7" s="32"/>
+      <c r="AE7" s="41"/>
+    </row>
+    <row r="8" spans="1:43" ht="18" customHeight="1">
+      <c r="A8" s="36"/>
+      <c r="B8" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="J8" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="K8" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="L8" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="M8" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="N8" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="P8" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q8" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="R8" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="T8" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="U8" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="V8" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="W8" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="X8" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y8" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA8" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB8" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC8" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD8" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE8" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43" ht="14.4" customHeight="1">
+      <c r="B9" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+      <c r="P9" s="38"/>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="38"/>
+      <c r="S9" s="38"/>
+      <c r="T9" s="38"/>
+      <c r="U9" s="38"/>
+    </row>
+    <row r="10" spans="1:43">
+      <c r="A10" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="26">
+        <v>-300</v>
+      </c>
+      <c r="C10" s="26">
+        <v>-288</v>
+      </c>
+      <c r="D10" s="26">
+        <v>-395</v>
+      </c>
+      <c r="E10" s="26">
+        <v>-245</v>
+      </c>
+      <c r="F10" s="26">
+        <v>-429</v>
+      </c>
+      <c r="G10" s="26">
+        <v>-160</v>
+      </c>
+      <c r="H10" s="11">
+        <v>-330</v>
+      </c>
+      <c r="I10" s="13">
+        <v>-305</v>
+      </c>
+      <c r="J10" s="11">
+        <v>-277</v>
+      </c>
+      <c r="K10" s="11">
+        <v>-301</v>
+      </c>
+      <c r="L10" s="13">
+        <v>-231</v>
+      </c>
+      <c r="M10" s="11">
+        <v>-375</v>
+      </c>
+      <c r="N10" s="11">
+        <v>-516</v>
+      </c>
+      <c r="O10" s="11">
+        <v>-496</v>
+      </c>
+      <c r="P10" s="11">
+        <v>-482</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>-310</v>
+      </c>
+      <c r="R10" s="11">
+        <v>-292</v>
+      </c>
+      <c r="S10" s="11">
+        <v>-333</v>
+      </c>
+      <c r="T10" s="13">
+        <v>-564</v>
+      </c>
+      <c r="U10" s="11">
+        <v>-402</v>
+      </c>
+      <c r="V10" s="11">
+        <v>-200</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
+      <c r="A11" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="26">
+        <v>234</v>
+      </c>
+      <c r="C11" s="26">
+        <v>153</v>
+      </c>
+      <c r="D11" s="26">
+        <v>212</v>
+      </c>
+      <c r="E11" s="26">
+        <v>342</v>
+      </c>
+      <c r="F11" s="26">
+        <v>264</v>
+      </c>
+      <c r="G11" s="26">
+        <v>342</v>
+      </c>
+      <c r="H11" s="11">
+        <v>321</v>
+      </c>
+      <c r="I11" s="13">
+        <v>192</v>
+      </c>
+      <c r="J11" s="11">
+        <v>211</v>
+      </c>
+      <c r="K11" s="11">
+        <v>321</v>
+      </c>
+      <c r="L11" s="13">
+        <v>210</v>
+      </c>
+      <c r="M11" s="11">
+        <v>229</v>
+      </c>
+      <c r="N11" s="11">
+        <v>294</v>
+      </c>
+      <c r="O11" s="11">
+        <v>322</v>
+      </c>
+      <c r="P11" s="11">
+        <v>-19</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>80</v>
+      </c>
+      <c r="R11" s="11">
+        <v>52</v>
+      </c>
+      <c r="S11" s="11">
+        <v>-41</v>
+      </c>
+      <c r="T11" s="13">
+        <v>-76</v>
+      </c>
+      <c r="U11" s="11">
+        <v>-229</v>
+      </c>
+      <c r="V11" s="11">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
+      <c r="A12" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="32"/>
-[...78 lines deleted...]
-      <c r="B6" s="4" t="s">
+      <c r="B12" s="26">
+        <v>-61</v>
+      </c>
+      <c r="C12" s="26">
+        <v>-31</v>
+      </c>
+      <c r="D12" s="26">
+        <v>-26</v>
+      </c>
+      <c r="E12" s="26">
         <v>9</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="F12" s="26">
+        <v>-52</v>
+      </c>
+      <c r="G12" s="26">
+        <v>-17</v>
+      </c>
+      <c r="H12" s="11">
+        <v>-22</v>
+      </c>
+      <c r="I12" s="13">
+        <v>-59</v>
+      </c>
+      <c r="J12" s="11">
+        <v>2</v>
+      </c>
+      <c r="K12" s="11">
+        <v>-30</v>
+      </c>
+      <c r="L12" s="13">
+        <v>-37</v>
+      </c>
+      <c r="M12" s="11">
+        <v>-60</v>
+      </c>
+      <c r="N12" s="11">
+        <v>-54</v>
+      </c>
+      <c r="O12" s="11">
+        <v>-35</v>
+      </c>
+      <c r="P12" s="11">
+        <v>-24</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>-25</v>
+      </c>
+      <c r="R12" s="11">
+        <v>-7</v>
+      </c>
+      <c r="S12" s="11">
+        <v>-6</v>
+      </c>
+      <c r="T12" s="13">
+        <v>-8</v>
+      </c>
+      <c r="U12" s="11">
+        <v>2</v>
+      </c>
+      <c r="V12" s="11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
+      <c r="A13" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="26">
+        <v>-30</v>
+      </c>
+      <c r="C13" s="26">
+        <v>-29</v>
+      </c>
+      <c r="D13" s="26">
+        <v>-11</v>
+      </c>
+      <c r="E13" s="26">
+        <v>-37</v>
+      </c>
+      <c r="F13" s="26">
+        <v>-6</v>
+      </c>
+      <c r="G13" s="26">
+        <v>-44</v>
+      </c>
+      <c r="H13" s="11">
+        <v>-44</v>
+      </c>
+      <c r="I13" s="13">
+        <v>-33</v>
+      </c>
+      <c r="J13" s="11">
+        <v>-40</v>
+      </c>
+      <c r="K13" s="11">
+        <v>-88</v>
+      </c>
+      <c r="L13" s="13">
+        <v>-29</v>
+      </c>
+      <c r="M13" s="11">
+        <v>-18</v>
+      </c>
+      <c r="N13" s="11">
+        <v>-51</v>
+      </c>
+      <c r="O13" s="11">
+        <v>-117</v>
+      </c>
+      <c r="P13" s="11">
+        <v>17</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>29</v>
+      </c>
+      <c r="R13" s="11">
+        <v>11</v>
+      </c>
+      <c r="S13" s="11">
+        <v>-24</v>
+      </c>
+      <c r="T13" s="13">
+        <v>-50</v>
+      </c>
+      <c r="U13" s="11">
+        <v>-27</v>
+      </c>
+      <c r="V13" s="11">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43">
+      <c r="A14" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="26">
+        <v>-51</v>
+      </c>
+      <c r="C14" s="26">
+        <v>-88</v>
+      </c>
+      <c r="D14" s="26">
+        <v>-137</v>
+      </c>
+      <c r="E14" s="26">
+        <v>-96</v>
+      </c>
+      <c r="F14" s="26">
+        <v>-64</v>
+      </c>
+      <c r="G14" s="26">
+        <v>-80</v>
+      </c>
+      <c r="H14" s="11">
+        <v>-83</v>
+      </c>
+      <c r="I14" s="13">
+        <v>-65</v>
+      </c>
+      <c r="J14" s="11">
+        <v>-54</v>
+      </c>
+      <c r="K14" s="11">
+        <v>-94</v>
+      </c>
+      <c r="L14" s="13">
+        <v>-76</v>
+      </c>
+      <c r="M14" s="11">
+        <v>-70</v>
+      </c>
+      <c r="N14" s="11">
+        <v>-141</v>
+      </c>
+      <c r="O14" s="11">
+        <v>-147</v>
+      </c>
+      <c r="P14" s="11">
+        <v>-105</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>-64</v>
+      </c>
+      <c r="R14" s="11">
+        <v>-64</v>
+      </c>
+      <c r="S14" s="11">
+        <v>-47</v>
+      </c>
+      <c r="T14" s="13">
+        <v>-120</v>
+      </c>
+      <c r="U14" s="11">
+        <v>-68</v>
+      </c>
+      <c r="V14" s="11">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
+      <c r="A15" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="26">
+        <v>-18</v>
+      </c>
+      <c r="C15" s="26">
+        <v>-64</v>
+      </c>
+      <c r="D15" s="26">
+        <v>-56</v>
+      </c>
+      <c r="E15" s="26">
+        <v>-8</v>
+      </c>
+      <c r="F15" s="26">
+        <v>-39</v>
+      </c>
+      <c r="G15" s="26">
+        <v>-38</v>
+      </c>
+      <c r="H15" s="11">
+        <v>-62</v>
+      </c>
+      <c r="I15" s="13">
+        <v>-39</v>
+      </c>
+      <c r="J15" s="11">
+        <v>-50</v>
+      </c>
+      <c r="K15" s="11">
+        <v>-3</v>
+      </c>
+      <c r="L15" s="13">
+        <v>-39</v>
+      </c>
+      <c r="M15" s="11">
+        <v>-76</v>
+      </c>
+      <c r="N15" s="11">
+        <v>-66</v>
+      </c>
+      <c r="O15" s="11">
+        <v>-116</v>
+      </c>
+      <c r="P15" s="11">
+        <v>-58</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>-29</v>
+      </c>
+      <c r="R15" s="11">
+        <v>-94</v>
+      </c>
+      <c r="S15" s="11">
+        <v>-28</v>
+      </c>
+      <c r="T15" s="13">
+        <v>-55</v>
+      </c>
+      <c r="U15" s="11">
+        <v>-8</v>
+      </c>
+      <c r="V15" s="11">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
+      <c r="A16" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="26">
+        <v>5</v>
+      </c>
+      <c r="C16" s="26">
+        <v>-44</v>
+      </c>
+      <c r="D16" s="26">
+        <v>-56</v>
+      </c>
+      <c r="E16" s="26">
+        <v>-79</v>
+      </c>
+      <c r="F16" s="26">
+        <v>-60</v>
+      </c>
+      <c r="G16" s="26">
+        <v>-66</v>
+      </c>
+      <c r="H16" s="11">
+        <v>-70</v>
+      </c>
+      <c r="I16" s="13">
+        <v>-41</v>
+      </c>
+      <c r="J16" s="11">
+        <v>-45</v>
+      </c>
+      <c r="K16" s="11">
+        <v>-96</v>
+      </c>
+      <c r="L16" s="13">
+        <v>-46</v>
+      </c>
+      <c r="M16" s="11">
+        <v>2</v>
+      </c>
+      <c r="N16" s="11">
+        <v>-53</v>
+      </c>
+      <c r="O16" s="11">
+        <v>-73</v>
+      </c>
+      <c r="P16" s="11">
+        <v>-35</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>-32</v>
+      </c>
+      <c r="R16" s="11">
+        <v>-62</v>
+      </c>
+      <c r="S16" s="11">
+        <v>-22</v>
+      </c>
+      <c r="T16" s="13">
+        <v>-50</v>
+      </c>
+      <c r="U16" s="11">
         <v>10</v>
       </c>
-      <c r="D6" s="23" t="s">
-[...246 lines deleted...]
-      <c r="D10" s="26">
+      <c r="V16" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="26">
+        <v>-15</v>
+      </c>
+      <c r="C17" s="26">
+        <v>-13</v>
+      </c>
+      <c r="D17" s="26">
+        <v>-33</v>
+      </c>
+      <c r="E17" s="26">
+        <v>-37</v>
+      </c>
+      <c r="F17" s="26">
+        <v>-44</v>
+      </c>
+      <c r="G17" s="26">
         <v>-26</v>
       </c>
-      <c r="E10" s="26">
-[...236 lines deleted...]
-      <c r="S13" s="11">
+      <c r="H17" s="11">
         <v>-28</v>
       </c>
-      <c r="T13" s="13">
-[...96 lines deleted...]
-      <c r="I15" s="13">
+      <c r="I17" s="13">
         <v>-1</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J17" s="11">
         <v>-12</v>
       </c>
-      <c r="K15" s="11" t="s">
-[...130 lines deleted...]
-        <v>15</v>
+      <c r="K17" s="11" t="s">
+        <v>30</v>
       </c>
       <c r="L17" s="13">
         <v>-26</v>
       </c>
       <c r="M17" s="11">
+        <v>-22</v>
+      </c>
+      <c r="N17" s="11">
+        <v>-41</v>
+      </c>
+      <c r="O17" s="11">
+        <v>-24</v>
+      </c>
+      <c r="P17" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>-4</v>
+      </c>
+      <c r="R17" s="11">
+        <v>10</v>
+      </c>
+      <c r="S17" s="11">
+        <v>-15</v>
+      </c>
+      <c r="T17" s="13">
+        <v>12</v>
+      </c>
+      <c r="U17" s="11">
+        <v>2</v>
+      </c>
+      <c r="V17" s="11">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="26">
+        <v>-64</v>
+      </c>
+      <c r="C18" s="26">
+        <v>-46</v>
+      </c>
+      <c r="D18" s="26">
+        <v>-43</v>
+      </c>
+      <c r="E18" s="26">
+        <v>-17</v>
+      </c>
+      <c r="F18" s="26">
+        <v>-104</v>
+      </c>
+      <c r="G18" s="26">
+        <v>-14</v>
+      </c>
+      <c r="H18" s="11">
+        <v>-47</v>
+      </c>
+      <c r="I18" s="13">
+        <v>-13</v>
+      </c>
+      <c r="J18" s="11">
+        <v>-39</v>
+      </c>
+      <c r="K18" s="11">
+        <v>-31</v>
+      </c>
+      <c r="L18" s="13">
+        <v>6</v>
+      </c>
+      <c r="M18" s="11">
+        <v>-65</v>
+      </c>
+      <c r="N18" s="11">
+        <v>-46</v>
+      </c>
+      <c r="O18" s="11">
+        <v>-17</v>
+      </c>
+      <c r="P18" s="11">
+        <v>-17</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>-50</v>
+      </c>
+      <c r="R18" s="11">
+        <v>-22</v>
+      </c>
+      <c r="S18" s="11">
+        <v>17</v>
+      </c>
+      <c r="T18" s="13">
+        <v>-30</v>
+      </c>
+      <c r="U18" s="11">
+        <v>-16</v>
+      </c>
+      <c r="V18" s="11">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="26">
+        <v>-33</v>
+      </c>
+      <c r="C19" s="26">
+        <v>5</v>
+      </c>
+      <c r="D19" s="26">
+        <v>-31</v>
+      </c>
+      <c r="E19" s="26">
+        <v>-86</v>
+      </c>
+      <c r="F19" s="26">
+        <v>-80</v>
+      </c>
+      <c r="G19" s="26">
+        <v>-11</v>
+      </c>
+      <c r="H19" s="11">
+        <v>-26</v>
+      </c>
+      <c r="I19" s="13">
+        <v>21</v>
+      </c>
+      <c r="J19" s="11">
+        <v>-39</v>
+      </c>
+      <c r="K19" s="11">
+        <v>15</v>
+      </c>
+      <c r="L19" s="13">
+        <v>-26</v>
+      </c>
+      <c r="M19" s="11">
         <v>-23</v>
       </c>
-      <c r="N17" s="11">
+      <c r="N19" s="11">
         <v>-28</v>
       </c>
-      <c r="O17" s="11">
+      <c r="O19" s="11">
         <v>-52</v>
       </c>
-      <c r="P17" s="11">
+      <c r="P19" s="11">
         <v>-32</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="Q19" s="11">
         <v>-12</v>
       </c>
-      <c r="R17" s="11">
+      <c r="R19" s="11">
         <v>-22</v>
       </c>
-      <c r="S17" s="11">
+      <c r="S19" s="11">
         <v>-10</v>
       </c>
-      <c r="T17" s="13">
+      <c r="T19" s="13">
         <v>-15</v>
       </c>
-      <c r="U17" s="11">
+      <c r="U19" s="11">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="7" t="s">
+      <c r="V19" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="26">
+        <v>-75</v>
+      </c>
+      <c r="C20" s="26">
+        <v>-27</v>
+      </c>
+      <c r="D20" s="26">
+        <v>-113</v>
+      </c>
+      <c r="E20" s="26">
+        <v>-85</v>
+      </c>
+      <c r="F20" s="26">
+        <v>-85</v>
+      </c>
+      <c r="G20" s="26">
+        <v>-83</v>
+      </c>
+      <c r="H20" s="11">
+        <v>-104</v>
+      </c>
+      <c r="I20" s="13">
+        <v>-32</v>
+      </c>
+      <c r="J20" s="11">
+        <v>-78</v>
+      </c>
+      <c r="K20" s="11">
+        <v>-92</v>
+      </c>
+      <c r="L20" s="13">
+        <v>-68</v>
+      </c>
+      <c r="M20" s="11">
+        <v>-74</v>
+      </c>
+      <c r="N20" s="11">
+        <v>-99</v>
+      </c>
+      <c r="O20" s="11">
+        <v>-60</v>
+      </c>
+      <c r="P20" s="11">
+        <v>-94</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>-52</v>
+      </c>
+      <c r="R20" s="11">
+        <v>-43</v>
+      </c>
+      <c r="S20" s="11">
+        <v>-48</v>
+      </c>
+      <c r="T20" s="13">
+        <v>-103</v>
+      </c>
+      <c r="U20" s="11">
+        <v>-27</v>
+      </c>
+      <c r="V20" s="11">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="26">
+        <v>-72</v>
+      </c>
+      <c r="C21" s="26">
+        <v>-48</v>
+      </c>
+      <c r="D21" s="26">
+        <v>-58</v>
+      </c>
+      <c r="E21" s="26">
+        <v>-82</v>
+      </c>
+      <c r="F21" s="26">
+        <v>-39</v>
+      </c>
+      <c r="G21" s="26">
+        <v>-67</v>
+      </c>
+      <c r="H21" s="11">
+        <v>-90</v>
+      </c>
+      <c r="I21" s="13">
+        <v>-157</v>
+      </c>
+      <c r="J21" s="11">
+        <v>-51</v>
+      </c>
+      <c r="K21" s="11">
+        <v>-95</v>
+      </c>
+      <c r="L21" s="13">
+        <v>-62</v>
+      </c>
+      <c r="M21" s="11">
+        <v>-112</v>
+      </c>
+      <c r="N21" s="11">
+        <v>-127</v>
+      </c>
+      <c r="O21" s="11">
+        <v>-101</v>
+      </c>
+      <c r="P21" s="11">
+        <v>-16</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>-135</v>
+      </c>
+      <c r="R21" s="11">
+        <v>-31</v>
+      </c>
+      <c r="S21" s="11">
+        <v>-39</v>
+      </c>
+      <c r="T21" s="13">
+        <v>-9</v>
+      </c>
+      <c r="U21" s="11">
+        <v>-47</v>
+      </c>
+      <c r="V21" s="11">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="26">
+        <v>-49</v>
+      </c>
+      <c r="C22" s="26">
+        <v>-35</v>
+      </c>
+      <c r="D22" s="26">
+        <v>-34</v>
+      </c>
+      <c r="E22" s="26">
+        <v>-78</v>
+      </c>
+      <c r="F22" s="26">
+        <v>-65</v>
+      </c>
+      <c r="G22" s="26">
+        <v>-45</v>
+      </c>
+      <c r="H22" s="11">
+        <v>-37</v>
+      </c>
+      <c r="I22" s="13">
+        <v>-31</v>
+      </c>
+      <c r="J22" s="11">
+        <v>-40</v>
+      </c>
+      <c r="K22" s="11">
+        <v>-55</v>
+      </c>
+      <c r="L22" s="13">
+        <v>-31</v>
+      </c>
+      <c r="M22" s="11">
+        <v>-55</v>
+      </c>
+      <c r="N22" s="11">
+        <v>-34</v>
+      </c>
+      <c r="O22" s="11">
+        <v>-36</v>
+      </c>
+      <c r="P22" s="11">
+        <v>-57</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>-33</v>
+      </c>
+      <c r="R22" s="11">
+        <v>-19</v>
+      </c>
+      <c r="S22" s="11">
+        <v>-36</v>
+      </c>
+      <c r="T22" s="13">
+        <v>-33</v>
+      </c>
+      <c r="U22" s="11">
+        <v>8</v>
+      </c>
+      <c r="V22" s="11">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="26">
+        <v>-71</v>
+      </c>
+      <c r="C23" s="26">
+        <v>-21</v>
+      </c>
+      <c r="D23" s="26">
+        <v>-9</v>
+      </c>
+      <c r="E23" s="26">
+        <v>9</v>
+      </c>
+      <c r="F23" s="26">
+        <v>-55</v>
+      </c>
+      <c r="G23" s="26">
+        <v>-11</v>
+      </c>
+      <c r="H23" s="11">
+        <v>-38</v>
+      </c>
+      <c r="I23" s="13">
+        <v>-47</v>
+      </c>
+      <c r="J23" s="13">
+        <v>-42</v>
+      </c>
+      <c r="K23" s="11">
+        <v>-53</v>
+      </c>
+      <c r="L23" s="13">
+        <v>-7</v>
+      </c>
+      <c r="M23" s="11">
+        <v>-31</v>
+      </c>
+      <c r="N23" s="11">
+        <v>-70</v>
+      </c>
+      <c r="O23" s="11">
+        <v>-40</v>
+      </c>
+      <c r="P23" s="11">
+        <v>-43</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>17</v>
+      </c>
+      <c r="R23" s="11">
+        <v>-1</v>
+      </c>
+      <c r="S23" s="11">
+        <v>-34</v>
+      </c>
+      <c r="T23" s="13">
+        <v>-27</v>
+      </c>
+      <c r="U23" s="11">
+        <v>8</v>
+      </c>
+      <c r="V23" s="11">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="14.4" customHeight="1">
+      <c r="B24" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
+      <c r="N24" s="40"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+      <c r="S24" s="40"/>
+      <c r="T24" s="40"/>
+      <c r="U24" s="40"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="26">
+        <v>144</v>
+      </c>
+      <c r="C25" s="26">
+        <v>-5</v>
+      </c>
+      <c r="D25" s="26">
+        <v>84</v>
+      </c>
+      <c r="E25" s="26">
+        <v>283</v>
+      </c>
+      <c r="F25" s="26">
+        <v>205</v>
+      </c>
+      <c r="G25" s="26">
+        <v>337</v>
+      </c>
+      <c r="H25" s="11">
+        <v>273</v>
+      </c>
+      <c r="I25" s="13">
+        <v>95</v>
+      </c>
+      <c r="J25" s="11">
+        <v>144</v>
+      </c>
+      <c r="K25" s="11">
+        <v>270</v>
+      </c>
+      <c r="L25" s="13">
+        <v>73</v>
+      </c>
+      <c r="M25" s="11">
+        <v>73</v>
+      </c>
+      <c r="N25" s="11">
+        <v>144</v>
+      </c>
+      <c r="O25" s="11">
+        <v>181</v>
+      </c>
+      <c r="P25" s="11">
+        <v>-104</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>97</v>
+      </c>
+      <c r="R25" s="11">
+        <v>-52</v>
+      </c>
+      <c r="S25" s="11">
+        <v>-75</v>
+      </c>
+      <c r="T25" s="13">
+        <v>-38</v>
+      </c>
+      <c r="U25" s="11">
+        <v>-213</v>
+      </c>
+      <c r="V25" s="11">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="26">
+        <v>236</v>
+      </c>
+      <c r="C26" s="26">
+        <v>111</v>
+      </c>
+      <c r="D26" s="26">
+        <v>207</v>
+      </c>
+      <c r="E26" s="26">
+        <v>334</v>
+      </c>
+      <c r="F26" s="26">
+        <v>296</v>
+      </c>
+      <c r="G26" s="26">
+        <v>343</v>
+      </c>
+      <c r="H26" s="11">
+        <v>344</v>
+      </c>
+      <c r="I26" s="13">
+        <v>211</v>
+      </c>
+      <c r="J26" s="11">
+        <v>222</v>
+      </c>
+      <c r="K26" s="11">
+        <v>298</v>
+      </c>
+      <c r="L26" s="13">
+        <v>182</v>
+      </c>
+      <c r="M26" s="11">
+        <v>215</v>
+      </c>
+      <c r="N26" s="11">
+        <v>332</v>
+      </c>
+      <c r="O26" s="11">
+        <v>322</v>
+      </c>
+      <c r="P26" s="11">
+        <v>12</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>134</v>
+      </c>
+      <c r="R26" s="11">
+        <v>43</v>
+      </c>
+      <c r="S26" s="11">
+        <v>-73</v>
+      </c>
+      <c r="T26" s="13">
+        <v>13</v>
+      </c>
+      <c r="U26" s="11">
+        <v>-215</v>
+      </c>
+      <c r="V26" s="11">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="26">
+        <v>-56</v>
+      </c>
+      <c r="C27" s="26">
+        <v>-20</v>
+      </c>
+      <c r="D27" s="26">
+        <v>-17</v>
+      </c>
+      <c r="E27" s="26">
+        <v>6</v>
+      </c>
+      <c r="F27" s="26">
+        <v>-48</v>
+      </c>
+      <c r="G27" s="26">
+        <v>-6</v>
+      </c>
+      <c r="H27" s="11">
+        <v>-19</v>
+      </c>
+      <c r="I27" s="13">
+        <v>-46</v>
+      </c>
+      <c r="J27" s="11">
+        <v>5</v>
+      </c>
+      <c r="K27" s="11">
+        <v>-23</v>
+      </c>
+      <c r="L27" s="13">
+        <v>-40</v>
+      </c>
+      <c r="M27" s="11">
+        <v>-68</v>
+      </c>
+      <c r="N27" s="11">
+        <v>-42</v>
+      </c>
+      <c r="O27" s="11">
+        <v>-23</v>
+      </c>
+      <c r="P27" s="11">
+        <v>-24</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>-10</v>
+      </c>
+      <c r="R27" s="11">
+        <v>-11</v>
+      </c>
+      <c r="S27" s="11">
+        <v>4</v>
+      </c>
+      <c r="T27" s="13">
+        <v>6</v>
+      </c>
+      <c r="U27" s="11">
+        <v>10</v>
+      </c>
+      <c r="V27" s="11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="26">
+        <v>-8</v>
+      </c>
+      <c r="C28" s="26">
+        <v>-45</v>
+      </c>
+      <c r="D28" s="26">
+        <v>-71</v>
+      </c>
+      <c r="E28" s="26">
+        <v>-79</v>
+      </c>
+      <c r="F28" s="26">
+        <v>-39</v>
+      </c>
+      <c r="G28" s="26">
+        <v>-20</v>
+      </c>
+      <c r="H28" s="11">
+        <v>-40</v>
+      </c>
+      <c r="I28" s="13">
+        <v>-40</v>
+      </c>
+      <c r="J28" s="11">
+        <v>-38</v>
+      </c>
+      <c r="K28" s="11">
+        <v>-13</v>
+      </c>
+      <c r="L28" s="13">
+        <v>-63</v>
+      </c>
+      <c r="M28" s="11">
+        <v>-39</v>
+      </c>
+      <c r="N28" s="11">
+        <v>-81</v>
+      </c>
+      <c r="O28" s="11">
+        <v>-59</v>
+      </c>
+      <c r="P28" s="11">
+        <v>-43</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>-71</v>
+      </c>
+      <c r="R28" s="11">
+        <v>-20</v>
+      </c>
+      <c r="S28" s="11">
+        <v>-20</v>
+      </c>
+      <c r="T28" s="13">
+        <v>-56</v>
+      </c>
+      <c r="U28" s="11">
+        <v>-14</v>
+      </c>
+      <c r="V28" s="11">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="26">
+        <v>6</v>
+      </c>
+      <c r="C29" s="26">
+        <v>-50</v>
+      </c>
+      <c r="D29" s="26">
+        <v>-39</v>
+      </c>
+      <c r="E29" s="26">
+        <v>20</v>
+      </c>
+      <c r="F29" s="26">
+        <v>34</v>
+      </c>
+      <c r="G29" s="26">
+        <v>2</v>
+      </c>
+      <c r="H29" s="11">
+        <v>-2</v>
+      </c>
+      <c r="I29" s="13">
+        <v>2</v>
+      </c>
+      <c r="J29" s="11">
+        <v>-21</v>
+      </c>
+      <c r="K29" s="11">
+        <v>34</v>
+      </c>
+      <c r="L29" s="13">
+        <v>-11</v>
+      </c>
+      <c r="M29" s="11">
+        <v>-21</v>
+      </c>
+      <c r="N29" s="11">
+        <v>-23</v>
+      </c>
+      <c r="O29" s="11">
+        <v>-45</v>
+      </c>
+      <c r="P29" s="11">
+        <v>-25</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>16</v>
+      </c>
+      <c r="R29" s="11">
+        <v>-60</v>
+      </c>
+      <c r="S29" s="11">
+        <v>25</v>
+      </c>
+      <c r="T29" s="13">
+        <v>-22</v>
+      </c>
+      <c r="U29" s="11">
+        <v>8</v>
+      </c>
+      <c r="V29" s="11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="26">
+        <v>-34</v>
+      </c>
+      <c r="C30" s="26">
+        <v>-1</v>
+      </c>
+      <c r="D30" s="26">
+        <v>4</v>
+      </c>
+      <c r="E30" s="26">
+        <v>2</v>
+      </c>
+      <c r="F30" s="26">
+        <v>-38</v>
+      </c>
+      <c r="G30" s="26">
+        <v>18</v>
+      </c>
+      <c r="H30" s="11">
+        <v>-10</v>
+      </c>
+      <c r="I30" s="13">
+        <v>-32</v>
+      </c>
+      <c r="J30" s="11">
+        <v>-24</v>
+      </c>
+      <c r="K30" s="11">
+        <v>-26</v>
+      </c>
+      <c r="L30" s="13">
+        <v>5</v>
+      </c>
+      <c r="M30" s="11">
+        <v>-14</v>
+      </c>
+      <c r="N30" s="11">
+        <v>-42</v>
+      </c>
+      <c r="O30" s="11">
+        <v>-14</v>
+      </c>
+      <c r="P30" s="11">
+        <v>-24</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>28</v>
+      </c>
+      <c r="R30" s="26"/>
+      <c r="S30" s="11">
+        <v>-11</v>
+      </c>
+      <c r="T30" s="13">
+        <v>21</v>
+      </c>
+      <c r="U30" s="11">
+        <v>-2</v>
+      </c>
+      <c r="V30" s="11">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="14.4" customHeight="1">
+      <c r="B31" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40"/>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40"/>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="40"/>
+      <c r="S31" s="40"/>
+      <c r="T31" s="40"/>
+      <c r="U31" s="40"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="26">
+        <v>-444</v>
+      </c>
+      <c r="C32" s="26">
+        <v>-283</v>
+      </c>
+      <c r="D32" s="26">
+        <v>-479</v>
+      </c>
+      <c r="E32" s="26">
+        <v>-528</v>
+      </c>
+      <c r="F32" s="26">
+        <v>-634</v>
+      </c>
+      <c r="G32" s="26">
+        <v>-497</v>
+      </c>
+      <c r="H32" s="11">
+        <v>-603</v>
+      </c>
+      <c r="I32" s="13">
+        <v>-400</v>
+      </c>
+      <c r="J32" s="13">
+        <v>-421</v>
+      </c>
+      <c r="K32" s="13">
+        <v>-571</v>
+      </c>
+      <c r="L32" s="13">
+        <v>-304</v>
+      </c>
+      <c r="M32" s="11">
+        <v>-448</v>
+      </c>
+      <c r="N32" s="11">
+        <v>-660</v>
+      </c>
+      <c r="O32" s="11">
+        <v>-677</v>
+      </c>
+      <c r="P32" s="13">
+        <v>-378</v>
+      </c>
+      <c r="Q32" s="13">
+        <v>-407</v>
+      </c>
+      <c r="R32" s="11">
+        <v>-240</v>
+      </c>
+      <c r="S32" s="11">
+        <v>-258</v>
+      </c>
+      <c r="T32" s="13">
+        <v>-526</v>
+      </c>
+      <c r="U32" s="13">
+        <v>-189</v>
+      </c>
+      <c r="V32" s="11">
+        <v>-148</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22">
+      <c r="A33" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="26">
+        <v>-2</v>
+      </c>
+      <c r="C33" s="26">
         <v>42</v>
       </c>
-      <c r="B18" s="26">
-[...2 lines deleted...]
-      <c r="C18" s="26">
+      <c r="D33" s="26">
+        <v>5</v>
+      </c>
+      <c r="E33" s="26">
+        <v>8</v>
+      </c>
+      <c r="F33" s="26">
+        <v>-32</v>
+      </c>
+      <c r="G33" s="26">
+        <v>-1</v>
+      </c>
+      <c r="H33" s="11">
+        <v>-23</v>
+      </c>
+      <c r="I33" s="13">
+        <v>-19</v>
+      </c>
+      <c r="J33" s="13">
+        <v>-11</v>
+      </c>
+      <c r="K33" s="13">
+        <v>23</v>
+      </c>
+      <c r="L33" s="13">
+        <v>28</v>
+      </c>
+      <c r="M33" s="11">
+        <v>14</v>
+      </c>
+      <c r="N33" s="11">
+        <v>-38</v>
+      </c>
+      <c r="O33" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="P33" s="13">
+        <v>-31</v>
+      </c>
+      <c r="Q33" s="13">
+        <v>-54</v>
+      </c>
+      <c r="R33" s="11">
+        <v>9</v>
+      </c>
+      <c r="S33" s="11">
+        <v>32</v>
+      </c>
+      <c r="T33" s="13">
+        <v>-89</v>
+      </c>
+      <c r="U33" s="13">
+        <v>-14</v>
+      </c>
+      <c r="V33" s="11">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22">
+      <c r="A34" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B34" s="26">
+        <v>-5</v>
+      </c>
+      <c r="C34" s="26">
+        <v>-11</v>
+      </c>
+      <c r="D34" s="26">
+        <v>-9</v>
+      </c>
+      <c r="E34" s="26">
+        <v>3</v>
+      </c>
+      <c r="F34" s="26">
+        <v>-4</v>
+      </c>
+      <c r="G34" s="26">
+        <v>-11</v>
+      </c>
+      <c r="H34" s="11">
+        <v>-3</v>
+      </c>
+      <c r="I34" s="13">
+        <v>-13</v>
+      </c>
+      <c r="J34" s="13">
+        <v>-3</v>
+      </c>
+      <c r="K34" s="13">
+        <v>-7</v>
+      </c>
+      <c r="L34" s="13">
+        <v>3</v>
+      </c>
+      <c r="M34" s="11">
+        <v>8</v>
+      </c>
+      <c r="N34" s="11">
+        <v>-12</v>
+      </c>
+      <c r="O34" s="11">
+        <v>-12</v>
+      </c>
+      <c r="P34" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q34" s="13">
+        <v>-15</v>
+      </c>
+      <c r="R34" s="11">
+        <v>4</v>
+      </c>
+      <c r="S34" s="11">
+        <v>-10</v>
+      </c>
+      <c r="T34" s="13">
+        <v>-14</v>
+      </c>
+      <c r="U34" s="13">
+        <v>-8</v>
+      </c>
+      <c r="V34" s="29" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22">
+      <c r="A35" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" s="26">
+        <v>-30</v>
+      </c>
+      <c r="C35" s="26">
+        <v>-29</v>
+      </c>
+      <c r="D35" s="26">
+        <v>-11</v>
+      </c>
+      <c r="E35" s="26">
+        <v>-37</v>
+      </c>
+      <c r="F35" s="26">
+        <v>-6</v>
+      </c>
+      <c r="G35" s="26">
+        <v>-44</v>
+      </c>
+      <c r="H35" s="11">
+        <v>-44</v>
+      </c>
+      <c r="I35" s="13">
+        <v>-33</v>
+      </c>
+      <c r="J35" s="13">
+        <v>-40</v>
+      </c>
+      <c r="K35" s="13">
+        <v>-88</v>
+      </c>
+      <c r="L35" s="13">
+        <v>-29</v>
+      </c>
+      <c r="M35" s="11">
+        <v>-18</v>
+      </c>
+      <c r="N35" s="11">
+        <v>-51</v>
+      </c>
+      <c r="O35" s="11">
+        <v>-117</v>
+      </c>
+      <c r="P35" s="13">
+        <v>17</v>
+      </c>
+      <c r="Q35" s="13">
+        <v>29</v>
+      </c>
+      <c r="R35" s="11">
+        <v>11</v>
+      </c>
+      <c r="S35" s="11">
+        <v>-24</v>
+      </c>
+      <c r="T35" s="13">
+        <v>-50</v>
+      </c>
+      <c r="U35" s="13">
         <v>-27</v>
       </c>
-      <c r="D18" s="26">
-[...14 lines deleted...]
-      <c r="I18" s="13">
+      <c r="V35" s="11">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22">
+      <c r="A36" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="26">
+        <v>-43</v>
+      </c>
+      <c r="C36" s="26">
+        <v>-43</v>
+      </c>
+      <c r="D36" s="26">
+        <v>-66</v>
+      </c>
+      <c r="E36" s="26">
+        <v>-17</v>
+      </c>
+      <c r="F36" s="26">
+        <v>-25</v>
+      </c>
+      <c r="G36" s="26">
+        <v>-60</v>
+      </c>
+      <c r="H36" s="11">
+        <v>-43</v>
+      </c>
+      <c r="I36" s="13">
+        <v>-25</v>
+      </c>
+      <c r="J36" s="13">
+        <v>-16</v>
+      </c>
+      <c r="K36" s="13">
+        <v>-81</v>
+      </c>
+      <c r="L36" s="13">
+        <v>-13</v>
+      </c>
+      <c r="M36" s="11">
+        <v>-31</v>
+      </c>
+      <c r="N36" s="11">
+        <v>-60</v>
+      </c>
+      <c r="O36" s="11">
+        <v>-88</v>
+      </c>
+      <c r="P36" s="13">
+        <v>-62</v>
+      </c>
+      <c r="Q36" s="13">
+        <v>7</v>
+      </c>
+      <c r="R36" s="11">
+        <v>-44</v>
+      </c>
+      <c r="S36" s="11">
+        <v>-27</v>
+      </c>
+      <c r="T36" s="13">
+        <v>-64</v>
+      </c>
+      <c r="U36" s="13">
+        <v>-54</v>
+      </c>
+      <c r="V36" s="11">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22">
+      <c r="A37" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" s="26">
+        <v>-24</v>
+      </c>
+      <c r="C37" s="26">
+        <v>-14</v>
+      </c>
+      <c r="D37" s="26">
+        <v>-17</v>
+      </c>
+      <c r="E37" s="26">
+        <v>-28</v>
+      </c>
+      <c r="F37" s="26">
+        <v>-73</v>
+      </c>
+      <c r="G37" s="26">
+        <v>-40</v>
+      </c>
+      <c r="H37" s="11">
+        <v>-60</v>
+      </c>
+      <c r="I37" s="13">
+        <v>-41</v>
+      </c>
+      <c r="J37" s="13">
+        <v>-29</v>
+      </c>
+      <c r="K37" s="13">
+        <v>-37</v>
+      </c>
+      <c r="L37" s="13">
+        <v>-28</v>
+      </c>
+      <c r="M37" s="11">
+        <v>-55</v>
+      </c>
+      <c r="N37" s="11">
+        <v>-43</v>
+      </c>
+      <c r="O37" s="11">
+        <v>-71</v>
+      </c>
+      <c r="P37" s="13">
+        <v>-33</v>
+      </c>
+      <c r="Q37" s="13">
+        <v>-45</v>
+      </c>
+      <c r="R37" s="11">
+        <v>-34</v>
+      </c>
+      <c r="S37" s="11">
+        <v>-53</v>
+      </c>
+      <c r="T37" s="13">
+        <v>-33</v>
+      </c>
+      <c r="U37" s="13">
+        <v>-16</v>
+      </c>
+      <c r="V37" s="11">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22">
+      <c r="A38" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="26">
+        <v>5</v>
+      </c>
+      <c r="C38" s="26">
+        <v>-44</v>
+      </c>
+      <c r="D38" s="26">
+        <v>-56</v>
+      </c>
+      <c r="E38" s="26">
+        <v>-79</v>
+      </c>
+      <c r="F38" s="26">
+        <v>-60</v>
+      </c>
+      <c r="G38" s="26">
+        <v>-66</v>
+      </c>
+      <c r="H38" s="11">
+        <v>-70</v>
+      </c>
+      <c r="I38" s="13">
+        <v>-41</v>
+      </c>
+      <c r="J38" s="13">
+        <v>-45</v>
+      </c>
+      <c r="K38" s="13">
+        <v>-96</v>
+      </c>
+      <c r="L38" s="13">
+        <v>-46</v>
+      </c>
+      <c r="M38" s="11">
+        <v>2</v>
+      </c>
+      <c r="N38" s="11">
+        <v>-53</v>
+      </c>
+      <c r="O38" s="11">
+        <v>-73</v>
+      </c>
+      <c r="P38" s="13">
+        <v>-35</v>
+      </c>
+      <c r="Q38" s="13">
         <v>-32</v>
       </c>
-      <c r="J18" s="11">
-[...70 lines deleted...]
-      <c r="L19" s="13">
+      <c r="R38" s="11">
         <v>-62</v>
       </c>
-      <c r="M19" s="11">
-[...49 lines deleted...]
-      <c r="H20" s="11">
+      <c r="S38" s="11">
+        <v>-22</v>
+      </c>
+      <c r="T38" s="13">
+        <v>-50</v>
+      </c>
+      <c r="U38" s="13">
+        <v>10</v>
+      </c>
+      <c r="V38" s="11">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22">
+      <c r="A39" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="26">
+        <v>-15</v>
+      </c>
+      <c r="C39" s="26">
+        <v>-13</v>
+      </c>
+      <c r="D39" s="26">
+        <v>-33</v>
+      </c>
+      <c r="E39" s="26">
         <v>-37</v>
       </c>
-      <c r="I20" s="13">
-[...91 lines deleted...]
-      <c r="R21" s="11">
+      <c r="F39" s="26">
+        <v>-44</v>
+      </c>
+      <c r="G39" s="26">
+        <v>-26</v>
+      </c>
+      <c r="H39" s="11">
+        <v>-28</v>
+      </c>
+      <c r="I39" s="13">
         <v>-1</v>
       </c>
-      <c r="S21" s="11">
-[...613 lines deleted...]
-      <c r="N32" s="11">
+      <c r="J39" s="13">
         <v>-12</v>
       </c>
-      <c r="O32" s="11">
-[...443 lines deleted...]
-        <v>15</v>
+      <c r="K39" s="13" t="s">
+        <v>30</v>
       </c>
       <c r="L39" s="13">
         <v>-26</v>
       </c>
       <c r="M39" s="11">
+        <v>-22</v>
+      </c>
+      <c r="N39" s="11">
+        <v>-41</v>
+      </c>
+      <c r="O39" s="11">
+        <v>-24</v>
+      </c>
+      <c r="P39" s="13">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="13">
+        <v>-4</v>
+      </c>
+      <c r="R39" s="11">
+        <v>10</v>
+      </c>
+      <c r="S39" s="11">
+        <v>-15</v>
+      </c>
+      <c r="T39" s="13">
+        <v>12</v>
+      </c>
+      <c r="U39" s="13">
+        <v>2</v>
+      </c>
+      <c r="V39" s="11">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22">
+      <c r="A40" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="26">
+        <v>-64</v>
+      </c>
+      <c r="C40" s="26">
+        <v>-46</v>
+      </c>
+      <c r="D40" s="26">
+        <v>-43</v>
+      </c>
+      <c r="E40" s="26">
+        <v>-17</v>
+      </c>
+      <c r="F40" s="26">
+        <v>-104</v>
+      </c>
+      <c r="G40" s="26">
+        <v>-14</v>
+      </c>
+      <c r="H40" s="11">
+        <v>-47</v>
+      </c>
+      <c r="I40" s="13">
+        <v>-13</v>
+      </c>
+      <c r="J40" s="13">
+        <v>-39</v>
+      </c>
+      <c r="K40" s="13">
+        <v>-31</v>
+      </c>
+      <c r="L40" s="13">
+        <v>6</v>
+      </c>
+      <c r="M40" s="11">
+        <v>-65</v>
+      </c>
+      <c r="N40" s="11">
+        <v>-46</v>
+      </c>
+      <c r="O40" s="11">
+        <v>-17</v>
+      </c>
+      <c r="P40" s="13">
+        <v>-17</v>
+      </c>
+      <c r="Q40" s="13">
+        <v>-50</v>
+      </c>
+      <c r="R40" s="11">
+        <v>-22</v>
+      </c>
+      <c r="S40" s="11">
+        <v>17</v>
+      </c>
+      <c r="T40" s="13">
+        <v>-30</v>
+      </c>
+      <c r="U40" s="13">
+        <v>-16</v>
+      </c>
+      <c r="V40" s="11">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22">
+      <c r="A41" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="26">
+        <v>-33</v>
+      </c>
+      <c r="C41" s="26">
+        <v>5</v>
+      </c>
+      <c r="D41" s="26">
+        <v>-31</v>
+      </c>
+      <c r="E41" s="26">
+        <v>-86</v>
+      </c>
+      <c r="F41" s="26">
+        <v>-80</v>
+      </c>
+      <c r="G41" s="26">
+        <v>-11</v>
+      </c>
+      <c r="H41" s="11">
+        <v>-26</v>
+      </c>
+      <c r="I41" s="13">
+        <v>21</v>
+      </c>
+      <c r="J41" s="13">
+        <v>-39</v>
+      </c>
+      <c r="K41" s="13">
+        <v>15</v>
+      </c>
+      <c r="L41" s="13">
+        <v>-26</v>
+      </c>
+      <c r="M41" s="11">
         <v>-23</v>
       </c>
-      <c r="N39" s="11">
+      <c r="N41" s="11">
         <v>-28</v>
       </c>
-      <c r="O39" s="11">
+      <c r="O41" s="11">
         <v>-52</v>
       </c>
-      <c r="P39" s="13">
+      <c r="P41" s="13">
         <v>-32</v>
       </c>
-      <c r="Q39" s="13">
+      <c r="Q41" s="13">
         <v>-12</v>
       </c>
-      <c r="R39" s="11">
+      <c r="R41" s="11">
         <v>-22</v>
       </c>
-      <c r="S39" s="11">
+      <c r="S41" s="11">
         <v>-10</v>
       </c>
-      <c r="T39" s="13">
+      <c r="T41" s="13">
         <v>-15</v>
       </c>
-      <c r="U39" s="13">
+      <c r="U41" s="13">
         <v>-10</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B40" s="26">
+      <c r="V41" s="11">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22">
+      <c r="A42" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="26">
         <v>-75</v>
       </c>
-      <c r="C40" s="26">
+      <c r="C42" s="26">
         <v>-27</v>
       </c>
-      <c r="D40" s="26">
+      <c r="D42" s="26">
         <v>-113</v>
       </c>
-      <c r="E40" s="26">
+      <c r="E42" s="26">
         <v>-85</v>
       </c>
-      <c r="F40" s="26">
+      <c r="F42" s="26">
         <v>-85</v>
       </c>
-      <c r="G40" s="26">
+      <c r="G42" s="26">
         <v>-83</v>
       </c>
-      <c r="H40" s="11">
+      <c r="H42" s="11">
         <v>-104</v>
       </c>
-      <c r="I40" s="13">
+      <c r="I42" s="13">
         <v>-32</v>
       </c>
-      <c r="J40" s="13">
+      <c r="J42" s="13">
         <v>-78</v>
       </c>
-      <c r="K40" s="13">
+      <c r="K42" s="13">
         <v>-92</v>
       </c>
-      <c r="L40" s="13">
+      <c r="L42" s="13">
         <v>-68</v>
       </c>
-      <c r="M40" s="11">
+      <c r="M42" s="11">
         <v>-74</v>
       </c>
-      <c r="N40" s="11">
+      <c r="N42" s="11">
         <v>-99</v>
       </c>
-      <c r="O40" s="11">
+      <c r="O42" s="11">
         <v>-60</v>
       </c>
-      <c r="P40" s="13">
+      <c r="P42" s="13">
         <v>-94</v>
       </c>
-      <c r="Q40" s="13">
+      <c r="Q42" s="13">
         <v>-52</v>
       </c>
-      <c r="R40" s="11">
+      <c r="R42" s="11">
         <v>-43</v>
       </c>
-      <c r="S40" s="11">
+      <c r="S42" s="11">
         <v>-48</v>
       </c>
-      <c r="T40" s="13">
+      <c r="T42" s="13">
         <v>-103</v>
       </c>
-      <c r="U40" s="13">
+      <c r="U42" s="13">
         <v>-27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="9" t="s">
+      <c r="V42" s="11">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22">
+      <c r="A43" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="26">
+        <v>-72</v>
+      </c>
+      <c r="C43" s="26">
+        <v>-48</v>
+      </c>
+      <c r="D43" s="26">
+        <v>-58</v>
+      </c>
+      <c r="E43" s="26">
+        <v>-82</v>
+      </c>
+      <c r="F43" s="26">
+        <v>-39</v>
+      </c>
+      <c r="G43" s="26">
+        <v>-67</v>
+      </c>
+      <c r="H43" s="11">
+        <v>-90</v>
+      </c>
+      <c r="I43" s="13">
+        <v>-157</v>
+      </c>
+      <c r="J43" s="13">
+        <v>-51</v>
+      </c>
+      <c r="K43" s="13">
+        <v>-95</v>
+      </c>
+      <c r="L43" s="13">
+        <v>-62</v>
+      </c>
+      <c r="M43" s="11">
+        <v>-112</v>
+      </c>
+      <c r="N43" s="11">
+        <v>-127</v>
+      </c>
+      <c r="O43" s="11">
+        <v>-101</v>
+      </c>
+      <c r="P43" s="13">
+        <v>-16</v>
+      </c>
+      <c r="Q43" s="13">
+        <v>-135</v>
+      </c>
+      <c r="R43" s="11">
+        <v>-31</v>
+      </c>
+      <c r="S43" s="11">
+        <v>-39</v>
+      </c>
+      <c r="T43" s="13">
+        <v>-9</v>
+      </c>
+      <c r="U43" s="13">
+        <v>-47</v>
+      </c>
+      <c r="V43" s="11">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22">
+      <c r="A44" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B41" s="26">
-[...2 lines deleted...]
-      <c r="C41" s="26">
+      <c r="B44" s="26">
+        <v>-49</v>
+      </c>
+      <c r="C44" s="26">
+        <v>-35</v>
+      </c>
+      <c r="D44" s="26">
+        <v>-34</v>
+      </c>
+      <c r="E44" s="26">
+        <v>-78</v>
+      </c>
+      <c r="F44" s="26">
+        <v>-65</v>
+      </c>
+      <c r="G44" s="26">
+        <v>-45</v>
+      </c>
+      <c r="H44" s="11">
+        <v>-37</v>
+      </c>
+      <c r="I44" s="13">
+        <v>-31</v>
+      </c>
+      <c r="J44" s="13">
+        <v>-40</v>
+      </c>
+      <c r="K44" s="13">
+        <v>-55</v>
+      </c>
+      <c r="L44" s="13">
+        <v>-31</v>
+      </c>
+      <c r="M44" s="11">
+        <v>-55</v>
+      </c>
+      <c r="N44" s="11">
+        <v>-34</v>
+      </c>
+      <c r="O44" s="11">
+        <v>-36</v>
+      </c>
+      <c r="P44" s="13">
+        <v>-57</v>
+      </c>
+      <c r="Q44" s="13">
+        <v>-33</v>
+      </c>
+      <c r="R44" s="11">
+        <v>-19</v>
+      </c>
+      <c r="S44" s="11">
+        <v>-36</v>
+      </c>
+      <c r="T44" s="13">
+        <v>-33</v>
+      </c>
+      <c r="U44" s="13">
+        <v>8</v>
+      </c>
+      <c r="V44" s="11">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22">
+      <c r="A45" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="27">
+        <v>-37</v>
+      </c>
+      <c r="C45" s="27">
+        <v>-20</v>
+      </c>
+      <c r="D45" s="27">
+        <v>-13</v>
+      </c>
+      <c r="E45" s="27">
+        <v>7</v>
+      </c>
+      <c r="F45" s="27">
+        <v>-17</v>
+      </c>
+      <c r="G45" s="27">
+        <v>-29</v>
+      </c>
+      <c r="H45" s="12">
+        <v>-28</v>
+      </c>
+      <c r="I45" s="12">
+        <v>-15</v>
+      </c>
+      <c r="J45" s="12">
+        <v>-18</v>
+      </c>
+      <c r="K45" s="12">
+        <v>-27</v>
+      </c>
+      <c r="L45" s="12">
+        <v>-12</v>
+      </c>
+      <c r="M45" s="12">
+        <v>-17</v>
+      </c>
+      <c r="N45" s="12">
+        <v>-28</v>
+      </c>
+      <c r="O45" s="12">
+        <v>-26</v>
+      </c>
+      <c r="P45" s="12">
+        <v>-19</v>
+      </c>
+      <c r="Q45" s="12">
+        <v>-11</v>
+      </c>
+      <c r="R45" s="12">
+        <v>3</v>
+      </c>
+      <c r="S45" s="12">
+        <v>-23</v>
+      </c>
+      <c r="T45" s="12">
         <v>-48</v>
       </c>
-      <c r="D41" s="26">
-[...180 lines deleted...]
-      <c r="U43" s="12">
+      <c r="U45" s="12">
         <v>10</v>
+      </c>
+      <c r="V45" s="12">
+        <v>-30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A3:AE3"/>
-[...6 lines deleted...]
-    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B31:U31"/>
+    <mergeCell ref="T7:AE7"/>
+    <mergeCell ref="H5:AE5"/>
+    <mergeCell ref="B9:U9"/>
+    <mergeCell ref="B24:U24"/>
+    <mergeCell ref="H7:S7"/>
+    <mergeCell ref="B7:G7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">