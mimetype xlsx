--- v1 (2026-05-06)
+++ v2 (2026-06-24)
@@ -28,51 +28,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Arrivals July 2024-2026" sheetId="4" r:id="rId2"/>
     <sheet name="Retired" sheetId="2" r:id="rId3"/>
     <sheet name="Retired July 2024-2026" sheetId="5" r:id="rId4"/>
     <sheet name="Net internal migration" sheetId="3" r:id="rId5"/>
     <sheet name="Net inter migration 2024-2026" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="44">
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -3760,51 +3760,51 @@
       <c r="N42" s="11"/>
       <c r="O42" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A27:Y27"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="T5:Y5"/>
     <mergeCell ref="A3:Y3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="H5:S5"/>
     <mergeCell ref="A7:Y7"/>
     <mergeCell ref="A20:Y20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A4:AP48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="E4" workbookViewId="0">
       <selection activeCell="H5" sqref="H5:AE5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="18.77734375" style="7" customWidth="1"/>
     <col min="2" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:42" ht="19.2" customHeight="1"/>
     <row r="5" spans="1:42" ht="14.4" customHeight="1">
       <c r="H5" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="34"/>
       <c r="S5" s="34"/>
@@ -4040,50 +4040,53 @@
       </c>
       <c r="O10" s="11">
         <v>3557</v>
       </c>
       <c r="P10" s="11">
         <v>3532</v>
       </c>
       <c r="Q10" s="11">
         <v>3102</v>
       </c>
       <c r="R10" s="11">
         <v>2672</v>
       </c>
       <c r="S10" s="11">
         <v>2309</v>
       </c>
       <c r="T10" s="13">
         <v>2861</v>
       </c>
       <c r="U10" s="11">
         <v>2835</v>
       </c>
       <c r="V10" s="11">
         <v>3169</v>
       </c>
+      <c r="W10" s="11">
+        <v>2718</v>
+      </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="20">
         <v>1359</v>
       </c>
       <c r="C11" s="20">
         <v>1237</v>
       </c>
       <c r="D11" s="20">
         <v>1732</v>
       </c>
       <c r="E11" s="20">
         <v>1859</v>
       </c>
       <c r="F11" s="20">
         <v>1639</v>
       </c>
       <c r="G11" s="20">
         <v>1452</v>
       </c>
       <c r="H11" s="11">
         <v>1643</v>
@@ -4108,50 +4111,53 @@
       </c>
       <c r="O11" s="11">
         <v>2041</v>
       </c>
       <c r="P11" s="11">
         <v>1667</v>
       </c>
       <c r="Q11" s="11">
         <v>1540</v>
       </c>
       <c r="R11" s="11">
         <v>1315</v>
       </c>
       <c r="S11" s="11">
         <v>1142</v>
       </c>
       <c r="T11" s="13">
         <v>1426</v>
       </c>
       <c r="U11" s="11">
         <v>1292</v>
       </c>
       <c r="V11" s="11">
         <v>1464</v>
       </c>
+      <c r="W11" s="11">
+        <v>1333</v>
+      </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>76</v>
       </c>
       <c r="C12" s="20">
         <v>112</v>
       </c>
       <c r="D12" s="20">
         <v>162</v>
       </c>
       <c r="E12" s="20">
         <v>124</v>
       </c>
       <c r="F12" s="20">
         <v>113</v>
       </c>
       <c r="G12" s="20">
         <v>93</v>
       </c>
       <c r="H12" s="11">
         <v>104</v>
@@ -4176,50 +4182,53 @@
       </c>
       <c r="O12" s="11">
         <v>115</v>
       </c>
       <c r="P12" s="11">
         <v>142</v>
       </c>
       <c r="Q12" s="11">
         <v>139</v>
       </c>
       <c r="R12" s="11">
         <v>128</v>
       </c>
       <c r="S12" s="11">
         <v>103</v>
       </c>
       <c r="T12" s="13">
         <v>165</v>
       </c>
       <c r="U12" s="11">
         <v>172</v>
       </c>
       <c r="V12" s="11">
         <v>172</v>
       </c>
+      <c r="W12" s="11">
+        <v>108</v>
+      </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="20">
         <v>198</v>
       </c>
       <c r="C13" s="20">
         <v>175</v>
       </c>
       <c r="D13" s="20">
         <v>271</v>
       </c>
       <c r="E13" s="20">
         <v>287</v>
       </c>
       <c r="F13" s="20">
         <v>256</v>
       </c>
       <c r="G13" s="20">
         <v>224</v>
       </c>
       <c r="H13" s="11">
         <v>244</v>
@@ -4244,50 +4253,53 @@
       </c>
       <c r="O13" s="11">
         <v>275</v>
       </c>
       <c r="P13" s="11">
         <v>359</v>
       </c>
       <c r="Q13" s="11">
         <v>290</v>
       </c>
       <c r="R13" s="11">
         <v>208</v>
       </c>
       <c r="S13" s="11">
         <v>196</v>
       </c>
       <c r="T13" s="13">
         <v>226</v>
       </c>
       <c r="U13" s="11">
         <v>222</v>
       </c>
       <c r="V13" s="11">
         <v>259</v>
       </c>
+      <c r="W13" s="11">
+        <v>194</v>
+      </c>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="20">
         <v>114</v>
       </c>
       <c r="C14" s="20">
         <v>98</v>
       </c>
       <c r="D14" s="20">
         <v>122</v>
       </c>
       <c r="E14" s="20">
         <v>180</v>
       </c>
       <c r="F14" s="20">
         <v>145</v>
       </c>
       <c r="G14" s="20">
         <v>162</v>
       </c>
       <c r="H14" s="11">
         <v>163</v>
@@ -4312,50 +4324,53 @@
       </c>
       <c r="O14" s="11">
         <v>161</v>
       </c>
       <c r="P14" s="11">
         <v>142</v>
       </c>
       <c r="Q14" s="11">
         <v>195</v>
       </c>
       <c r="R14" s="11">
         <v>171</v>
       </c>
       <c r="S14" s="11">
         <v>133</v>
       </c>
       <c r="T14" s="13">
         <v>149</v>
       </c>
       <c r="U14" s="11">
         <v>169</v>
       </c>
       <c r="V14" s="11">
         <v>207</v>
       </c>
+      <c r="W14" s="11">
+        <v>180</v>
+      </c>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="20">
         <v>145</v>
       </c>
       <c r="C15" s="20">
         <v>104</v>
       </c>
       <c r="D15" s="20">
         <v>204</v>
       </c>
       <c r="E15" s="20">
         <v>221</v>
       </c>
       <c r="F15" s="20">
         <v>162</v>
       </c>
       <c r="G15" s="20">
         <v>145</v>
       </c>
       <c r="H15" s="11">
         <v>156</v>
@@ -4380,50 +4395,53 @@
       </c>
       <c r="O15" s="11">
         <v>162</v>
       </c>
       <c r="P15" s="11">
         <v>264</v>
       </c>
       <c r="Q15" s="11">
         <v>193</v>
       </c>
       <c r="R15" s="11">
         <v>124</v>
       </c>
       <c r="S15" s="11">
         <v>134</v>
       </c>
       <c r="T15" s="13">
         <v>148</v>
       </c>
       <c r="U15" s="11">
         <v>165</v>
       </c>
       <c r="V15" s="11">
         <v>177</v>
       </c>
+      <c r="W15" s="11">
+        <v>165</v>
+      </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="20">
         <v>61</v>
       </c>
       <c r="C16" s="20">
         <v>54</v>
       </c>
       <c r="D16" s="20">
         <v>77</v>
       </c>
       <c r="E16" s="20">
         <v>62</v>
       </c>
       <c r="F16" s="20">
         <v>71</v>
       </c>
       <c r="G16" s="20">
         <v>50</v>
       </c>
       <c r="H16" s="11">
         <v>77</v>
@@ -4448,52 +4466,55 @@
       </c>
       <c r="O16" s="11">
         <v>85</v>
       </c>
       <c r="P16" s="11">
         <v>107</v>
       </c>
       <c r="Q16" s="11">
         <v>58</v>
       </c>
       <c r="R16" s="11">
         <v>61</v>
       </c>
       <c r="S16" s="11">
         <v>67</v>
       </c>
       <c r="T16" s="13">
         <v>91</v>
       </c>
       <c r="U16" s="11">
         <v>116</v>
       </c>
       <c r="V16" s="11">
         <v>118</v>
       </c>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16" s="11">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="20">
         <v>33</v>
       </c>
       <c r="C17" s="20">
         <v>35</v>
       </c>
       <c r="D17" s="20">
         <v>28</v>
       </c>
       <c r="E17" s="20">
         <v>48</v>
       </c>
       <c r="F17" s="20">
         <v>33</v>
       </c>
       <c r="G17" s="20">
         <v>38</v>
       </c>
       <c r="H17" s="11">
         <v>57</v>
       </c>
       <c r="I17" s="11">
@@ -4516,52 +4537,55 @@
       </c>
       <c r="O17" s="11">
         <v>61</v>
       </c>
       <c r="P17" s="11">
         <v>79</v>
       </c>
       <c r="Q17" s="11">
         <v>70</v>
       </c>
       <c r="R17" s="11">
         <v>86</v>
       </c>
       <c r="S17" s="11">
         <v>46</v>
       </c>
       <c r="T17" s="13">
         <v>72</v>
       </c>
       <c r="U17" s="11">
         <v>51</v>
       </c>
       <c r="V17" s="11">
         <v>72</v>
       </c>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17" s="11">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="20">
         <v>36</v>
       </c>
       <c r="C18" s="20">
         <v>26</v>
       </c>
       <c r="D18" s="20">
         <v>41</v>
       </c>
       <c r="E18" s="20">
         <v>58</v>
       </c>
       <c r="F18" s="20">
         <v>46</v>
       </c>
       <c r="G18" s="20">
         <v>56</v>
       </c>
       <c r="H18" s="11">
         <v>43</v>
       </c>
       <c r="I18" s="11">
@@ -4584,52 +4608,55 @@
       </c>
       <c r="O18" s="11">
         <v>54</v>
       </c>
       <c r="P18" s="11">
         <v>55</v>
       </c>
       <c r="Q18" s="11">
         <v>57</v>
       </c>
       <c r="R18" s="11">
         <v>40</v>
       </c>
       <c r="S18" s="11">
         <v>80</v>
       </c>
       <c r="T18" s="13">
         <v>52</v>
       </c>
       <c r="U18" s="11">
         <v>57</v>
       </c>
       <c r="V18" s="11">
         <v>49</v>
       </c>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18" s="11">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="20">
         <v>33</v>
       </c>
       <c r="C19" s="20">
         <v>44</v>
       </c>
       <c r="D19" s="20">
         <v>55</v>
       </c>
       <c r="E19" s="20">
         <v>47</v>
       </c>
       <c r="F19" s="20">
         <v>52</v>
       </c>
       <c r="G19" s="20">
         <v>54</v>
       </c>
       <c r="H19" s="11">
         <v>67</v>
       </c>
       <c r="I19" s="11">
@@ -4652,52 +4679,55 @@
       </c>
       <c r="O19" s="11">
         <v>44</v>
       </c>
       <c r="P19" s="11">
         <v>49</v>
       </c>
       <c r="Q19" s="11">
         <v>74</v>
       </c>
       <c r="R19" s="11">
         <v>48</v>
       </c>
       <c r="S19" s="11">
         <v>45</v>
       </c>
       <c r="T19" s="13">
         <v>52</v>
       </c>
       <c r="U19" s="11">
         <v>50</v>
       </c>
       <c r="V19" s="11">
         <v>77</v>
       </c>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19" s="11">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="20">
         <v>84</v>
       </c>
       <c r="C20" s="20">
         <v>82</v>
       </c>
       <c r="D20" s="20">
         <v>82</v>
       </c>
       <c r="E20" s="20">
         <v>95</v>
       </c>
       <c r="F20" s="20">
         <v>118</v>
       </c>
       <c r="G20" s="20">
         <v>49</v>
       </c>
       <c r="H20" s="11">
         <v>107</v>
       </c>
       <c r="I20" s="11">
@@ -4720,52 +4750,55 @@
       </c>
       <c r="O20" s="11">
         <v>122</v>
       </c>
       <c r="P20" s="11">
         <v>109</v>
       </c>
       <c r="Q20" s="11">
         <v>98</v>
       </c>
       <c r="R20" s="11">
         <v>80</v>
       </c>
       <c r="S20" s="11">
         <v>58</v>
       </c>
       <c r="T20" s="13">
         <v>82</v>
       </c>
       <c r="U20" s="11">
         <v>123</v>
       </c>
       <c r="V20" s="11">
         <v>129</v>
       </c>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20" s="11">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20">
         <v>144</v>
       </c>
       <c r="C21" s="20">
         <v>130</v>
       </c>
       <c r="D21" s="20">
         <v>219</v>
       </c>
       <c r="E21" s="20">
         <v>210</v>
       </c>
       <c r="F21" s="20">
         <v>212</v>
       </c>
       <c r="G21" s="20">
         <v>186</v>
       </c>
       <c r="H21" s="11">
         <v>168</v>
       </c>
       <c r="I21" s="11">
@@ -4788,52 +4821,55 @@
       </c>
       <c r="O21" s="11">
         <v>239</v>
       </c>
       <c r="P21" s="11">
         <v>304</v>
       </c>
       <c r="Q21" s="11">
         <v>168</v>
       </c>
       <c r="R21" s="11">
         <v>162</v>
       </c>
       <c r="S21" s="11">
         <v>143</v>
       </c>
       <c r="T21" s="13">
         <v>227</v>
       </c>
       <c r="U21" s="11">
         <v>201</v>
       </c>
       <c r="V21" s="11">
         <v>258</v>
       </c>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21" s="11">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="20">
         <v>36</v>
       </c>
       <c r="C22" s="20">
         <v>36</v>
       </c>
       <c r="D22" s="20">
         <v>64</v>
       </c>
       <c r="E22" s="20">
         <v>43</v>
       </c>
       <c r="F22" s="20">
         <v>49</v>
       </c>
       <c r="G22" s="20">
         <v>46</v>
       </c>
       <c r="H22" s="11">
         <v>51</v>
       </c>
       <c r="I22" s="11">
@@ -4856,52 +4892,55 @@
       </c>
       <c r="O22" s="11">
         <v>76</v>
       </c>
       <c r="P22" s="11">
         <v>70</v>
       </c>
       <c r="Q22" s="11">
         <v>66</v>
       </c>
       <c r="R22" s="11">
         <v>77</v>
       </c>
       <c r="S22" s="11">
         <v>42</v>
       </c>
       <c r="T22" s="13">
         <v>77</v>
       </c>
       <c r="U22" s="11">
         <v>81</v>
       </c>
       <c r="V22" s="11">
         <v>81</v>
       </c>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22" s="11">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="20">
         <v>87</v>
       </c>
       <c r="C23" s="20">
         <v>100</v>
       </c>
       <c r="D23" s="20">
         <v>156</v>
       </c>
       <c r="E23" s="20">
         <v>172</v>
       </c>
       <c r="F23" s="20">
         <v>118</v>
       </c>
       <c r="G23" s="20">
         <v>118</v>
       </c>
       <c r="H23" s="11">
         <v>115</v>
       </c>
       <c r="I23" s="11">
@@ -4924,76 +4963,79 @@
       </c>
       <c r="O23" s="11">
         <v>122</v>
       </c>
       <c r="P23" s="11">
         <v>185</v>
       </c>
       <c r="Q23" s="11">
         <v>154</v>
       </c>
       <c r="R23" s="11">
         <v>172</v>
       </c>
       <c r="S23" s="11">
         <v>120</v>
       </c>
       <c r="T23" s="13">
         <v>94</v>
       </c>
       <c r="U23" s="11">
         <v>136</v>
       </c>
       <c r="V23" s="11">
         <v>106</v>
       </c>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23" s="11">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="B24" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="40"/>
       <c r="O24" s="40"/>
       <c r="P24" s="40"/>
       <c r="Q24" s="40"/>
       <c r="R24" s="40"/>
       <c r="S24" s="40"/>
       <c r="T24" s="40"/>
       <c r="U24" s="40"/>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="20">
         <v>1533</v>
       </c>
       <c r="C25" s="20">
         <v>1413</v>
       </c>
       <c r="D25" s="20">
         <v>1974</v>
       </c>
       <c r="E25" s="20">
         <v>2122</v>
       </c>
       <c r="F25" s="20">
         <v>1879</v>
       </c>
       <c r="G25" s="20">
         <v>1673</v>
       </c>
       <c r="H25" s="11">
         <v>1866</v>
       </c>
       <c r="I25" s="11">
@@ -5016,52 +5058,55 @@
       </c>
       <c r="O25" s="13">
         <v>2234</v>
       </c>
       <c r="P25" s="11">
         <v>1963</v>
       </c>
       <c r="Q25" s="11">
         <v>1864</v>
       </c>
       <c r="R25" s="11">
         <v>1546</v>
       </c>
       <c r="S25" s="11">
         <v>1353</v>
       </c>
       <c r="T25" s="13">
         <v>1750</v>
       </c>
       <c r="U25" s="11">
         <v>1593</v>
       </c>
       <c r="V25" s="11">
         <v>1785</v>
       </c>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25" s="11">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="20">
         <v>1236</v>
       </c>
       <c r="C26" s="20">
         <v>1099</v>
       </c>
       <c r="D26" s="20">
         <v>1554</v>
       </c>
       <c r="E26" s="20">
         <v>1695</v>
       </c>
       <c r="F26" s="20">
         <v>1509</v>
       </c>
       <c r="G26" s="20">
         <v>1318</v>
       </c>
       <c r="H26" s="11">
         <v>1506</v>
       </c>
       <c r="I26" s="11">
@@ -5084,52 +5129,55 @@
       </c>
       <c r="O26" s="11">
         <v>1839</v>
       </c>
       <c r="P26" s="11">
         <v>1515</v>
       </c>
       <c r="Q26" s="11">
         <v>1429</v>
       </c>
       <c r="R26" s="11">
         <v>1203</v>
       </c>
       <c r="S26" s="11">
         <v>1007</v>
       </c>
       <c r="T26" s="13">
         <v>1348</v>
       </c>
       <c r="U26" s="11">
         <v>1170</v>
       </c>
       <c r="V26" s="11">
         <v>1349</v>
       </c>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26" s="11">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="20">
         <v>72</v>
       </c>
       <c r="C27" s="20">
         <v>106</v>
       </c>
       <c r="D27" s="20">
         <v>155</v>
       </c>
       <c r="E27" s="20">
         <v>111</v>
       </c>
       <c r="F27" s="20">
         <v>103</v>
       </c>
       <c r="G27" s="20">
         <v>89</v>
       </c>
       <c r="H27" s="11">
         <v>95</v>
       </c>
       <c r="I27" s="11">
@@ -5152,52 +5200,55 @@
       </c>
       <c r="O27" s="11">
         <v>108</v>
       </c>
       <c r="P27" s="11">
         <v>127</v>
       </c>
       <c r="Q27" s="11">
         <v>130</v>
       </c>
       <c r="R27" s="11">
         <v>106</v>
       </c>
       <c r="S27" s="11">
         <v>97</v>
       </c>
       <c r="T27" s="13">
         <v>158</v>
       </c>
       <c r="U27" s="11">
         <v>165</v>
       </c>
       <c r="V27" s="11">
         <v>157</v>
       </c>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27" s="11">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="20">
         <v>68</v>
       </c>
       <c r="C28" s="20">
         <v>83</v>
       </c>
       <c r="D28" s="20">
         <v>72</v>
       </c>
       <c r="E28" s="20">
         <v>96</v>
       </c>
       <c r="F28" s="20">
         <v>86</v>
       </c>
       <c r="G28" s="20">
         <v>111</v>
       </c>
       <c r="H28" s="11">
         <v>94</v>
       </c>
       <c r="I28" s="11">
@@ -5220,52 +5271,55 @@
       </c>
       <c r="O28" s="11">
         <v>113</v>
       </c>
       <c r="P28" s="11">
         <v>76</v>
       </c>
       <c r="Q28" s="11">
         <v>97</v>
       </c>
       <c r="R28" s="11">
         <v>107</v>
       </c>
       <c r="S28" s="11">
         <v>80</v>
       </c>
       <c r="T28" s="13">
         <v>89</v>
       </c>
       <c r="U28" s="11">
         <v>105</v>
       </c>
       <c r="V28" s="11">
         <v>115</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28" s="11">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20">
         <v>108</v>
       </c>
       <c r="C29" s="20">
         <v>69</v>
       </c>
       <c r="D29" s="20">
         <v>125</v>
       </c>
       <c r="E29" s="20">
         <v>144</v>
       </c>
       <c r="F29" s="20">
         <v>122</v>
       </c>
       <c r="G29" s="20">
         <v>94</v>
       </c>
       <c r="H29" s="11">
         <v>114</v>
       </c>
       <c r="I29" s="11">
@@ -5288,52 +5342,55 @@
       </c>
       <c r="O29" s="11">
         <v>108</v>
       </c>
       <c r="P29" s="11">
         <v>167</v>
       </c>
       <c r="Q29" s="11">
         <v>128</v>
       </c>
       <c r="R29" s="11">
         <v>75</v>
       </c>
       <c r="S29" s="11">
         <v>108</v>
       </c>
       <c r="T29" s="13">
         <v>95</v>
       </c>
       <c r="U29" s="11">
         <v>98</v>
       </c>
       <c r="V29" s="11">
         <v>106</v>
       </c>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29" s="11">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="20">
         <v>49</v>
       </c>
       <c r="C30" s="20">
         <v>56</v>
       </c>
       <c r="D30" s="20">
         <v>68</v>
       </c>
       <c r="E30" s="20">
         <v>76</v>
       </c>
       <c r="F30" s="20">
         <v>59</v>
       </c>
       <c r="G30" s="20">
         <v>61</v>
       </c>
       <c r="H30" s="11">
         <v>57</v>
       </c>
       <c r="I30" s="11">
@@ -5356,76 +5413,79 @@
       </c>
       <c r="O30" s="11">
         <v>66</v>
       </c>
       <c r="P30" s="11">
         <v>78</v>
       </c>
       <c r="Q30" s="11">
         <v>80</v>
       </c>
       <c r="R30" s="11">
         <v>55</v>
       </c>
       <c r="S30" s="11">
         <v>61</v>
       </c>
       <c r="T30" s="13">
         <v>60</v>
       </c>
       <c r="U30" s="11">
         <v>55</v>
       </c>
       <c r="V30" s="11">
         <v>58</v>
       </c>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30" s="11">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="B31" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40"/>
       <c r="T31" s="40"/>
       <c r="U31" s="40"/>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="20">
         <v>873</v>
       </c>
       <c r="C32" s="20">
         <v>820</v>
       </c>
       <c r="D32" s="20">
         <v>1239</v>
       </c>
       <c r="E32" s="20">
         <v>1284</v>
       </c>
       <c r="F32" s="20">
         <v>1135</v>
       </c>
       <c r="G32" s="20">
         <v>1000</v>
       </c>
       <c r="H32" s="11">
         <v>1129</v>
       </c>
       <c r="I32" s="11">
@@ -5448,52 +5508,55 @@
       </c>
       <c r="O32" s="13">
         <v>1323</v>
       </c>
       <c r="P32" s="13">
         <v>1569</v>
       </c>
       <c r="Q32" s="13">
         <v>1238</v>
       </c>
       <c r="R32" s="11">
         <v>1126</v>
       </c>
       <c r="S32" s="11">
         <v>956</v>
       </c>
       <c r="T32" s="13">
         <v>1111</v>
       </c>
       <c r="U32" s="13">
         <v>1242</v>
       </c>
       <c r="V32" s="11">
         <v>1384</v>
       </c>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32" s="11">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="20">
         <v>123</v>
       </c>
       <c r="C33" s="20">
         <v>138</v>
       </c>
       <c r="D33" s="20">
         <v>178</v>
       </c>
       <c r="E33" s="20">
         <v>164</v>
       </c>
       <c r="F33" s="20">
         <v>130</v>
       </c>
       <c r="G33" s="20">
         <v>134</v>
       </c>
       <c r="H33" s="11">
         <v>137</v>
       </c>
       <c r="I33" s="11">
@@ -5516,52 +5579,55 @@
       </c>
       <c r="O33" s="11">
         <v>202</v>
       </c>
       <c r="P33" s="13">
         <v>152</v>
       </c>
       <c r="Q33" s="13">
         <v>111</v>
       </c>
       <c r="R33" s="11">
         <v>112</v>
       </c>
       <c r="S33" s="11">
         <v>135</v>
       </c>
       <c r="T33" s="13">
         <v>78</v>
       </c>
       <c r="U33" s="13">
         <v>122</v>
       </c>
       <c r="V33" s="11">
         <v>115</v>
       </c>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33" s="11">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="20">
         <v>4</v>
       </c>
       <c r="C34" s="20">
         <v>6</v>
       </c>
       <c r="D34" s="20">
         <v>7</v>
       </c>
       <c r="E34" s="20">
         <v>13</v>
       </c>
       <c r="F34" s="20">
         <v>10</v>
       </c>
       <c r="G34" s="20">
         <v>4</v>
       </c>
       <c r="H34" s="11">
         <v>9</v>
       </c>
       <c r="I34" s="11">
@@ -5584,52 +5650,55 @@
       </c>
       <c r="O34" s="11">
         <v>7</v>
       </c>
       <c r="P34" s="13">
         <v>15</v>
       </c>
       <c r="Q34" s="13">
         <v>9</v>
       </c>
       <c r="R34" s="11">
         <v>22</v>
       </c>
       <c r="S34" s="11">
         <v>6</v>
       </c>
       <c r="T34" s="13">
         <v>7</v>
       </c>
       <c r="U34" s="13">
         <v>7</v>
       </c>
       <c r="V34" s="29" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="20">
         <v>198</v>
       </c>
       <c r="C35" s="20">
         <v>175</v>
       </c>
       <c r="D35" s="20">
         <v>271</v>
       </c>
       <c r="E35" s="20">
         <v>287</v>
       </c>
       <c r="F35" s="20">
         <v>256</v>
       </c>
       <c r="G35" s="20">
         <v>224</v>
       </c>
       <c r="H35" s="11">
         <v>244</v>
       </c>
       <c r="I35" s="11">
@@ -5652,52 +5721,55 @@
       </c>
       <c r="O35" s="11">
         <v>275</v>
       </c>
       <c r="P35" s="13">
         <v>359</v>
       </c>
       <c r="Q35" s="13">
         <v>290</v>
       </c>
       <c r="R35" s="11">
         <v>208</v>
       </c>
       <c r="S35" s="11">
         <v>196</v>
       </c>
       <c r="T35" s="13">
         <v>226</v>
       </c>
       <c r="U35" s="13">
         <v>222</v>
       </c>
       <c r="V35" s="11">
         <v>259</v>
       </c>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35" s="11">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="20">
         <v>46</v>
       </c>
       <c r="C36" s="20">
         <v>15</v>
       </c>
       <c r="D36" s="20">
         <v>50</v>
       </c>
       <c r="E36" s="20">
         <v>84</v>
       </c>
       <c r="F36" s="20">
         <v>59</v>
       </c>
       <c r="G36" s="20">
         <v>51</v>
       </c>
       <c r="H36" s="11">
         <v>69</v>
       </c>
       <c r="I36" s="11">
@@ -5720,52 +5792,55 @@
       </c>
       <c r="O36" s="11">
         <v>48</v>
       </c>
       <c r="P36" s="13">
         <v>66</v>
       </c>
       <c r="Q36" s="13">
         <v>98</v>
       </c>
       <c r="R36" s="11">
         <v>64</v>
       </c>
       <c r="S36" s="11">
         <v>53</v>
       </c>
       <c r="T36" s="13">
         <v>60</v>
       </c>
       <c r="U36" s="13">
         <v>64</v>
       </c>
       <c r="V36" s="11">
         <v>92</v>
       </c>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36" s="11">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="20">
         <v>37</v>
       </c>
       <c r="C37" s="20">
         <v>35</v>
       </c>
       <c r="D37" s="20">
         <v>79</v>
       </c>
       <c r="E37" s="20">
         <v>77</v>
       </c>
       <c r="F37" s="20">
         <v>40</v>
       </c>
       <c r="G37" s="20">
         <v>51</v>
       </c>
       <c r="H37" s="11">
         <v>42</v>
       </c>
       <c r="I37" s="11">
@@ -5788,52 +5863,55 @@
       </c>
       <c r="O37" s="11">
         <v>54</v>
       </c>
       <c r="P37" s="13">
         <v>97</v>
       </c>
       <c r="Q37" s="13">
         <v>65</v>
       </c>
       <c r="R37" s="11">
         <v>49</v>
       </c>
       <c r="S37" s="11">
         <v>26</v>
       </c>
       <c r="T37" s="13">
         <v>53</v>
       </c>
       <c r="U37" s="13">
         <v>67</v>
       </c>
       <c r="V37" s="11">
         <v>71</v>
       </c>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37" s="11">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="20">
         <v>61</v>
       </c>
       <c r="C38" s="20">
         <v>54</v>
       </c>
       <c r="D38" s="20">
         <v>77</v>
       </c>
       <c r="E38" s="20">
         <v>62</v>
       </c>
       <c r="F38" s="20">
         <v>71</v>
       </c>
       <c r="G38" s="20">
         <v>50</v>
       </c>
       <c r="H38" s="11">
         <v>77</v>
       </c>
       <c r="I38" s="11">
@@ -5856,52 +5934,55 @@
       </c>
       <c r="O38" s="11">
         <v>85</v>
       </c>
       <c r="P38" s="13">
         <v>107</v>
       </c>
       <c r="Q38" s="13">
         <v>58</v>
       </c>
       <c r="R38" s="11">
         <v>61</v>
       </c>
       <c r="S38" s="11">
         <v>67</v>
       </c>
       <c r="T38" s="13">
         <v>91</v>
       </c>
       <c r="U38" s="13">
         <v>116</v>
       </c>
       <c r="V38" s="11">
         <v>118</v>
       </c>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38" s="11">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="20">
         <v>33</v>
       </c>
       <c r="C39" s="20">
         <v>35</v>
       </c>
       <c r="D39" s="20">
         <v>28</v>
       </c>
       <c r="E39" s="20">
         <v>48</v>
       </c>
       <c r="F39" s="20">
         <v>33</v>
       </c>
       <c r="G39" s="20">
         <v>38</v>
       </c>
       <c r="H39" s="11">
         <v>57</v>
       </c>
       <c r="I39" s="11">
@@ -5924,52 +6005,55 @@
       </c>
       <c r="O39" s="11">
         <v>61</v>
       </c>
       <c r="P39" s="13">
         <v>79</v>
       </c>
       <c r="Q39" s="13">
         <v>70</v>
       </c>
       <c r="R39" s="11">
         <v>86</v>
       </c>
       <c r="S39" s="11">
         <v>46</v>
       </c>
       <c r="T39" s="13">
         <v>72</v>
       </c>
       <c r="U39" s="13">
         <v>51</v>
       </c>
       <c r="V39" s="11">
         <v>72</v>
       </c>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39" s="11">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="20">
         <v>36</v>
       </c>
       <c r="C40" s="20">
         <v>26</v>
       </c>
       <c r="D40" s="20">
         <v>41</v>
       </c>
       <c r="E40" s="20">
         <v>58</v>
       </c>
       <c r="F40" s="20">
         <v>46</v>
       </c>
       <c r="G40" s="20">
         <v>56</v>
       </c>
       <c r="H40" s="11">
         <v>43</v>
       </c>
       <c r="I40" s="11">
@@ -5992,52 +6076,55 @@
       </c>
       <c r="O40" s="11">
         <v>54</v>
       </c>
       <c r="P40" s="13">
         <v>55</v>
       </c>
       <c r="Q40" s="13">
         <v>57</v>
       </c>
       <c r="R40" s="11">
         <v>40</v>
       </c>
       <c r="S40" s="11">
         <v>80</v>
       </c>
       <c r="T40" s="13">
         <v>52</v>
       </c>
       <c r="U40" s="13">
         <v>57</v>
       </c>
       <c r="V40" s="11">
         <v>49</v>
       </c>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40" s="11">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="20">
         <v>33</v>
       </c>
       <c r="C41" s="20">
         <v>44</v>
       </c>
       <c r="D41" s="20">
         <v>55</v>
       </c>
       <c r="E41" s="20">
         <v>47</v>
       </c>
       <c r="F41" s="20">
         <v>52</v>
       </c>
       <c r="G41" s="20">
         <v>54</v>
       </c>
       <c r="H41" s="11">
         <v>67</v>
       </c>
       <c r="I41" s="11">
@@ -6060,52 +6147,55 @@
       </c>
       <c r="O41" s="11">
         <v>44</v>
       </c>
       <c r="P41" s="13">
         <v>49</v>
       </c>
       <c r="Q41" s="13">
         <v>74</v>
       </c>
       <c r="R41" s="11">
         <v>48</v>
       </c>
       <c r="S41" s="11">
         <v>45</v>
       </c>
       <c r="T41" s="13">
         <v>52</v>
       </c>
       <c r="U41" s="13">
         <v>50</v>
       </c>
       <c r="V41" s="11">
         <v>77</v>
       </c>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41" s="11">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="20">
         <v>84</v>
       </c>
       <c r="C42" s="20">
         <v>82</v>
       </c>
       <c r="D42" s="20">
         <v>82</v>
       </c>
       <c r="E42" s="20">
         <v>95</v>
       </c>
       <c r="F42" s="20">
         <v>118</v>
       </c>
       <c r="G42" s="20">
         <v>49</v>
       </c>
       <c r="H42" s="11">
         <v>107</v>
       </c>
       <c r="I42" s="11">
@@ -6128,52 +6218,55 @@
       </c>
       <c r="O42" s="11">
         <v>122</v>
       </c>
       <c r="P42" s="13">
         <v>109</v>
       </c>
       <c r="Q42" s="13">
         <v>98</v>
       </c>
       <c r="R42" s="11">
         <v>80</v>
       </c>
       <c r="S42" s="11">
         <v>58</v>
       </c>
       <c r="T42" s="13">
         <v>82</v>
       </c>
       <c r="U42" s="13">
         <v>123</v>
       </c>
       <c r="V42" s="11">
         <v>129</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42" s="11">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="20">
         <v>144</v>
       </c>
       <c r="C43" s="20">
         <v>130</v>
       </c>
       <c r="D43" s="20">
         <v>219</v>
       </c>
       <c r="E43" s="20">
         <v>210</v>
       </c>
       <c r="F43" s="20">
         <v>212</v>
       </c>
       <c r="G43" s="20">
         <v>186</v>
       </c>
       <c r="H43" s="11">
         <v>168</v>
       </c>
       <c r="I43" s="11">
@@ -6196,52 +6289,55 @@
       </c>
       <c r="O43" s="11">
         <v>239</v>
       </c>
       <c r="P43" s="13">
         <v>304</v>
       </c>
       <c r="Q43" s="13">
         <v>168</v>
       </c>
       <c r="R43" s="11">
         <v>162</v>
       </c>
       <c r="S43" s="11">
         <v>143</v>
       </c>
       <c r="T43" s="13">
         <v>227</v>
       </c>
       <c r="U43" s="13">
         <v>201</v>
       </c>
       <c r="V43" s="11">
         <v>258</v>
       </c>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43" s="11">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="20">
         <v>36</v>
       </c>
       <c r="C44" s="20">
         <v>36</v>
       </c>
       <c r="D44" s="20">
         <v>64</v>
       </c>
       <c r="E44" s="20">
         <v>43</v>
       </c>
       <c r="F44" s="20">
         <v>49</v>
       </c>
       <c r="G44" s="20">
         <v>46</v>
       </c>
       <c r="H44" s="11">
         <v>51</v>
       </c>
       <c r="I44" s="11">
@@ -6264,52 +6360,55 @@
       </c>
       <c r="O44" s="11">
         <v>76</v>
       </c>
       <c r="P44" s="13">
         <v>70</v>
       </c>
       <c r="Q44" s="13">
         <v>66</v>
       </c>
       <c r="R44" s="11">
         <v>77</v>
       </c>
       <c r="S44" s="11">
         <v>42</v>
       </c>
       <c r="T44" s="13">
         <v>77</v>
       </c>
       <c r="U44" s="13">
         <v>81</v>
       </c>
       <c r="V44" s="11">
         <v>81</v>
       </c>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44" s="11">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="22">
         <v>38</v>
       </c>
       <c r="C45" s="22">
         <v>44</v>
       </c>
       <c r="D45" s="22">
         <v>88</v>
       </c>
       <c r="E45" s="22">
         <v>96</v>
       </c>
       <c r="F45" s="22">
         <v>59</v>
       </c>
       <c r="G45" s="22">
         <v>57</v>
       </c>
       <c r="H45" s="12">
         <v>58</v>
       </c>
       <c r="I45" s="12">
@@ -6332,58 +6431,61 @@
       </c>
       <c r="O45" s="12">
         <v>56</v>
       </c>
       <c r="P45" s="12">
         <v>107</v>
       </c>
       <c r="Q45" s="12">
         <v>74</v>
       </c>
       <c r="R45" s="12">
         <v>117</v>
       </c>
       <c r="S45" s="12">
         <v>59</v>
       </c>
       <c r="T45" s="12">
         <v>34</v>
       </c>
       <c r="U45" s="12">
         <v>81</v>
       </c>
       <c r="V45" s="12">
         <v>48</v>
       </c>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45" s="12">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" s="9"/>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:23">
       <c r="A47" s="9"/>
     </row>
-    <row r="48" spans="1:22">
+    <row r="48" spans="1:23">
       <c r="A48" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B31:U31"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="H5:AE5"/>
     <mergeCell ref="B9:U9"/>
     <mergeCell ref="B24:U24"/>
     <mergeCell ref="H7:S7"/>
     <mergeCell ref="B7:G7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y42"/>
   <sheetViews>
@@ -8958,51 +9060,51 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A10:Y10"/>
     <mergeCell ref="A23:Y23"/>
     <mergeCell ref="A30:Y30"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="H8:S8"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="T8:Y8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AP46"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="E1" workbookViewId="0">
       <selection activeCell="H5" sqref="H5:AE5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="18.44140625" style="7" customWidth="1"/>
     <col min="2" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="15" customHeight="1">
       <c r="A1" s="44"/>
     </row>
     <row r="2" spans="1:42" ht="15" customHeight="1">
       <c r="A2" s="44"/>
     </row>
     <row r="3" spans="1:42" ht="15" customHeight="1">
       <c r="A3" s="45"/>
     </row>
     <row r="4" spans="1:42" ht="15" customHeight="1"/>
     <row r="5" spans="1:42" ht="15" customHeight="1">
       <c r="H5" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
@@ -9248,50 +9350,53 @@
       </c>
       <c r="O10" s="11">
         <v>4053</v>
       </c>
       <c r="P10" s="11">
         <v>4014</v>
       </c>
       <c r="Q10" s="11">
         <v>3412</v>
       </c>
       <c r="R10" s="11">
         <v>2964</v>
       </c>
       <c r="S10" s="11">
         <v>2642</v>
       </c>
       <c r="T10" s="13">
         <v>3425</v>
       </c>
       <c r="U10" s="11">
         <v>3237</v>
       </c>
       <c r="V10" s="11">
         <v>3369</v>
       </c>
+      <c r="W10" s="11">
+        <v>2863</v>
+      </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="20">
         <v>1125</v>
       </c>
       <c r="C11" s="20">
         <v>1084</v>
       </c>
       <c r="D11" s="20">
         <v>1520</v>
       </c>
       <c r="E11" s="20">
         <v>1517</v>
       </c>
       <c r="F11" s="20">
         <v>1375</v>
       </c>
       <c r="G11" s="20">
         <v>1110</v>
       </c>
       <c r="H11" s="13">
         <v>1322</v>
@@ -9316,50 +9421,53 @@
       </c>
       <c r="O11" s="11">
         <v>1719</v>
       </c>
       <c r="P11" s="11">
         <v>1686</v>
       </c>
       <c r="Q11" s="11">
         <v>1460</v>
       </c>
       <c r="R11" s="11">
         <v>1263</v>
       </c>
       <c r="S11" s="11">
         <v>1183</v>
       </c>
       <c r="T11" s="13">
         <v>1502</v>
       </c>
       <c r="U11" s="11">
         <v>1521</v>
       </c>
       <c r="V11" s="11">
         <v>1515</v>
       </c>
+      <c r="W11" s="11">
+        <v>1224</v>
+      </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>137</v>
       </c>
       <c r="C12" s="20">
         <v>143</v>
       </c>
       <c r="D12" s="20">
         <v>188</v>
       </c>
       <c r="E12" s="20">
         <v>115</v>
       </c>
       <c r="F12" s="20">
         <v>165</v>
       </c>
       <c r="G12" s="20">
         <v>110</v>
       </c>
       <c r="H12" s="13">
         <v>126</v>
@@ -9384,50 +9492,53 @@
       </c>
       <c r="O12" s="11">
         <v>150</v>
       </c>
       <c r="P12" s="11">
         <v>166</v>
       </c>
       <c r="Q12" s="11">
         <v>164</v>
       </c>
       <c r="R12" s="11">
         <v>135</v>
       </c>
       <c r="S12" s="11">
         <v>109</v>
       </c>
       <c r="T12" s="13">
         <v>173</v>
       </c>
       <c r="U12" s="11">
         <v>170</v>
       </c>
       <c r="V12" s="11">
         <v>142</v>
       </c>
+      <c r="W12" s="11">
+        <v>153</v>
+      </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="20">
         <v>228</v>
       </c>
       <c r="C13" s="20">
         <v>204</v>
       </c>
       <c r="D13" s="20">
         <v>282</v>
       </c>
       <c r="E13" s="20">
         <v>324</v>
       </c>
       <c r="F13" s="20">
         <v>262</v>
       </c>
       <c r="G13" s="20">
         <v>268</v>
       </c>
       <c r="H13" s="13">
         <v>288</v>
@@ -9452,50 +9563,53 @@
       </c>
       <c r="O13" s="11">
         <v>392</v>
       </c>
       <c r="P13" s="11">
         <v>342</v>
       </c>
       <c r="Q13" s="11">
         <v>261</v>
       </c>
       <c r="R13" s="11">
         <v>197</v>
       </c>
       <c r="S13" s="11">
         <v>220</v>
       </c>
       <c r="T13" s="13">
         <v>276</v>
       </c>
       <c r="U13" s="11">
         <v>249</v>
       </c>
       <c r="V13" s="11">
         <v>268</v>
       </c>
+      <c r="W13" s="11">
+        <v>275</v>
+      </c>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="20">
         <v>165</v>
       </c>
       <c r="C14" s="20">
         <v>186</v>
       </c>
       <c r="D14" s="20">
         <v>259</v>
       </c>
       <c r="E14" s="20">
         <v>276</v>
       </c>
       <c r="F14" s="20">
         <v>209</v>
       </c>
       <c r="G14" s="20">
         <v>242</v>
       </c>
       <c r="H14" s="13">
         <v>246</v>
@@ -9520,50 +9634,53 @@
       </c>
       <c r="O14" s="11">
         <v>308</v>
       </c>
       <c r="P14" s="11">
         <v>247</v>
       </c>
       <c r="Q14" s="11">
         <v>259</v>
       </c>
       <c r="R14" s="11">
         <v>235</v>
       </c>
       <c r="S14" s="11">
         <v>180</v>
       </c>
       <c r="T14" s="13">
         <v>269</v>
       </c>
       <c r="U14" s="11">
         <v>237</v>
       </c>
       <c r="V14" s="11">
         <v>251</v>
       </c>
+      <c r="W14" s="11">
+        <v>198</v>
+      </c>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="20">
         <v>163</v>
       </c>
       <c r="C15" s="20">
         <v>168</v>
       </c>
       <c r="D15" s="20">
         <v>260</v>
       </c>
       <c r="E15" s="20">
         <v>229</v>
       </c>
       <c r="F15" s="20">
         <v>201</v>
       </c>
       <c r="G15" s="20">
         <v>183</v>
       </c>
       <c r="H15" s="13">
         <v>218</v>
@@ -9588,50 +9705,53 @@
       </c>
       <c r="O15" s="11">
         <v>278</v>
       </c>
       <c r="P15" s="11">
         <v>322</v>
       </c>
       <c r="Q15" s="11">
         <v>222</v>
       </c>
       <c r="R15" s="11">
         <v>218</v>
       </c>
       <c r="S15" s="11">
         <v>162</v>
       </c>
       <c r="T15" s="13">
         <v>203</v>
       </c>
       <c r="U15" s="11">
         <v>173</v>
       </c>
       <c r="V15" s="11">
         <v>195</v>
       </c>
+      <c r="W15" s="11">
+        <v>212</v>
+      </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="20">
         <v>56</v>
       </c>
       <c r="C16" s="20">
         <v>98</v>
       </c>
       <c r="D16" s="20">
         <v>133</v>
       </c>
       <c r="E16" s="20">
         <v>141</v>
       </c>
       <c r="F16" s="20">
         <v>131</v>
       </c>
       <c r="G16" s="20">
         <v>116</v>
       </c>
       <c r="H16" s="13">
         <v>147</v>
@@ -9656,52 +9776,55 @@
       </c>
       <c r="O16" s="11">
         <v>158</v>
       </c>
       <c r="P16" s="11">
         <v>142</v>
       </c>
       <c r="Q16" s="11">
         <v>90</v>
       </c>
       <c r="R16" s="11">
         <v>123</v>
       </c>
       <c r="S16" s="11">
         <v>89</v>
       </c>
       <c r="T16" s="13">
         <v>141</v>
       </c>
       <c r="U16" s="11">
         <v>106</v>
       </c>
       <c r="V16" s="11">
         <v>99</v>
       </c>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16" s="11">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="20">
         <v>48</v>
       </c>
       <c r="C17" s="20">
         <v>48</v>
       </c>
       <c r="D17" s="20">
         <v>61</v>
       </c>
       <c r="E17" s="20">
         <v>85</v>
       </c>
       <c r="F17" s="20">
         <v>77</v>
       </c>
       <c r="G17" s="20">
         <v>64</v>
       </c>
       <c r="H17" s="13">
         <v>85</v>
       </c>
       <c r="I17" s="13">
@@ -9724,52 +9847,55 @@
       </c>
       <c r="O17" s="11">
         <v>85</v>
       </c>
       <c r="P17" s="11">
         <v>78</v>
       </c>
       <c r="Q17" s="11">
         <v>74</v>
       </c>
       <c r="R17" s="11">
         <v>76</v>
       </c>
       <c r="S17" s="11">
         <v>61</v>
       </c>
       <c r="T17" s="13">
         <v>60</v>
       </c>
       <c r="U17" s="11">
         <v>49</v>
       </c>
       <c r="V17" s="11">
         <v>75</v>
       </c>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17" s="11">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="20">
         <v>100</v>
       </c>
       <c r="C18" s="20">
         <v>72</v>
       </c>
       <c r="D18" s="20">
         <v>84</v>
       </c>
       <c r="E18" s="20">
         <v>75</v>
       </c>
       <c r="F18" s="20">
         <v>150</v>
       </c>
       <c r="G18" s="20">
         <v>70</v>
       </c>
       <c r="H18" s="13">
         <v>90</v>
       </c>
       <c r="I18" s="13">
@@ -9792,52 +9918,55 @@
       </c>
       <c r="O18" s="11">
         <v>71</v>
       </c>
       <c r="P18" s="11">
         <v>72</v>
       </c>
       <c r="Q18" s="11">
         <v>107</v>
       </c>
       <c r="R18" s="11">
         <v>62</v>
       </c>
       <c r="S18" s="11">
         <v>63</v>
       </c>
       <c r="T18" s="13">
         <v>82</v>
       </c>
       <c r="U18" s="11">
         <v>73</v>
       </c>
       <c r="V18" s="11">
         <v>82</v>
       </c>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18" s="11">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="20">
         <v>66</v>
       </c>
       <c r="C19" s="20">
         <v>39</v>
       </c>
       <c r="D19" s="20">
         <v>86</v>
       </c>
       <c r="E19" s="20">
         <v>133</v>
       </c>
       <c r="F19" s="20">
         <v>132</v>
       </c>
       <c r="G19" s="20">
         <v>65</v>
       </c>
       <c r="H19" s="13">
         <v>93</v>
       </c>
       <c r="I19" s="13">
@@ -9860,52 +9989,55 @@
       </c>
       <c r="O19" s="11">
         <v>96</v>
       </c>
       <c r="P19" s="11">
         <v>81</v>
       </c>
       <c r="Q19" s="11">
         <v>86</v>
       </c>
       <c r="R19" s="11">
         <v>70</v>
       </c>
       <c r="S19" s="11">
         <v>55</v>
       </c>
       <c r="T19" s="13">
         <v>67</v>
       </c>
       <c r="U19" s="11">
         <v>60</v>
       </c>
       <c r="V19" s="11">
         <v>69</v>
       </c>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19" s="11">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="20">
         <v>159</v>
       </c>
       <c r="C20" s="20">
         <v>109</v>
       </c>
       <c r="D20" s="20">
         <v>195</v>
       </c>
       <c r="E20" s="20">
         <v>180</v>
       </c>
       <c r="F20" s="20">
         <v>203</v>
       </c>
       <c r="G20" s="20">
         <v>132</v>
       </c>
       <c r="H20" s="13">
         <v>211</v>
       </c>
       <c r="I20" s="13">
@@ -9928,52 +10060,55 @@
       </c>
       <c r="O20" s="11">
         <v>182</v>
       </c>
       <c r="P20" s="11">
         <v>203</v>
       </c>
       <c r="Q20" s="11">
         <v>150</v>
       </c>
       <c r="R20" s="11">
         <v>123</v>
       </c>
       <c r="S20" s="11">
         <v>106</v>
       </c>
       <c r="T20" s="13">
         <v>185</v>
       </c>
       <c r="U20" s="11">
         <v>150</v>
       </c>
       <c r="V20" s="11">
         <v>144</v>
       </c>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20" s="11">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20">
         <v>216</v>
       </c>
       <c r="C21" s="20">
         <v>178</v>
       </c>
       <c r="D21" s="20">
         <v>277</v>
       </c>
       <c r="E21" s="20">
         <v>292</v>
       </c>
       <c r="F21" s="20">
         <v>251</v>
       </c>
       <c r="G21" s="20">
         <v>253</v>
       </c>
       <c r="H21" s="13">
         <v>258</v>
       </c>
       <c r="I21" s="13">
@@ -9996,52 +10131,55 @@
       </c>
       <c r="O21" s="11">
         <v>340</v>
       </c>
       <c r="P21" s="11">
         <v>320</v>
       </c>
       <c r="Q21" s="11">
         <v>303</v>
       </c>
       <c r="R21" s="11">
         <v>193</v>
       </c>
       <c r="S21" s="11">
         <v>182</v>
       </c>
       <c r="T21" s="13">
         <v>236</v>
       </c>
       <c r="U21" s="11">
         <v>248</v>
       </c>
       <c r="V21" s="11">
         <v>262</v>
       </c>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21" s="11">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="20">
         <v>85</v>
       </c>
       <c r="C22" s="20">
         <v>71</v>
       </c>
       <c r="D22" s="20">
         <v>98</v>
       </c>
       <c r="E22" s="20">
         <v>121</v>
       </c>
       <c r="F22" s="20">
         <v>114</v>
       </c>
       <c r="G22" s="20">
         <v>91</v>
       </c>
       <c r="H22" s="13">
         <v>88</v>
       </c>
       <c r="I22" s="13">
@@ -10064,52 +10202,55 @@
       </c>
       <c r="O22" s="11">
         <v>112</v>
       </c>
       <c r="P22" s="11">
         <v>127</v>
       </c>
       <c r="Q22" s="11">
         <v>99</v>
       </c>
       <c r="R22" s="11">
         <v>96</v>
       </c>
       <c r="S22" s="11">
         <v>78</v>
       </c>
       <c r="T22" s="13">
         <v>110</v>
       </c>
       <c r="U22" s="11">
         <v>73</v>
       </c>
       <c r="V22" s="11">
         <v>111</v>
       </c>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22" s="11">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="20">
         <v>158</v>
       </c>
       <c r="C23" s="20">
         <v>121</v>
       </c>
       <c r="D23" s="20">
         <v>165</v>
       </c>
       <c r="E23" s="20">
         <v>163</v>
       </c>
       <c r="F23" s="20">
         <v>173</v>
       </c>
       <c r="G23" s="20">
         <v>129</v>
       </c>
       <c r="H23" s="13">
         <v>153</v>
       </c>
       <c r="I23" s="13">
@@ -10132,76 +10273,79 @@
       </c>
       <c r="O23" s="11">
         <v>162</v>
       </c>
       <c r="P23" s="11">
         <v>228</v>
       </c>
       <c r="Q23" s="11">
         <v>137</v>
       </c>
       <c r="R23" s="11">
         <v>173</v>
       </c>
       <c r="S23" s="11">
         <v>154</v>
       </c>
       <c r="T23" s="13">
         <v>121</v>
       </c>
       <c r="U23" s="11">
         <v>128</v>
       </c>
       <c r="V23" s="11">
         <v>156</v>
       </c>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23" s="11">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="B24" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="40"/>
       <c r="O24" s="40"/>
       <c r="P24" s="40"/>
       <c r="Q24" s="40"/>
       <c r="R24" s="40"/>
       <c r="S24" s="40"/>
       <c r="T24" s="40"/>
       <c r="U24" s="40"/>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="20">
         <v>1389</v>
       </c>
       <c r="C25" s="20">
         <v>1418</v>
       </c>
       <c r="D25" s="20">
         <v>1890</v>
       </c>
       <c r="E25" s="20">
         <v>1839</v>
       </c>
       <c r="F25" s="20">
         <v>1674</v>
       </c>
       <c r="G25" s="20">
         <v>1336</v>
       </c>
       <c r="H25" s="13">
         <v>1593</v>
       </c>
       <c r="I25" s="13">
@@ -10224,52 +10368,55 @@
       </c>
       <c r="O25" s="11">
         <v>2053</v>
       </c>
       <c r="P25" s="11">
         <v>2067</v>
       </c>
       <c r="Q25" s="11">
         <v>1767</v>
       </c>
       <c r="R25" s="11">
         <v>1598</v>
       </c>
       <c r="S25" s="11">
         <v>1428</v>
       </c>
       <c r="T25" s="13">
         <v>1788</v>
       </c>
       <c r="U25" s="11">
         <v>1806</v>
       </c>
       <c r="V25" s="11">
         <v>1837</v>
       </c>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25" s="11">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="20">
         <v>1000</v>
       </c>
       <c r="C26" s="20">
         <v>988</v>
       </c>
       <c r="D26" s="20">
         <v>1347</v>
       </c>
       <c r="E26" s="20">
         <v>1361</v>
       </c>
       <c r="F26" s="20">
         <v>1213</v>
       </c>
       <c r="G26" s="20">
         <v>975</v>
       </c>
       <c r="H26" s="13">
         <v>1162</v>
       </c>
       <c r="I26" s="13">
@@ -10292,52 +10439,55 @@
       </c>
       <c r="O26" s="11">
         <v>1517</v>
       </c>
       <c r="P26" s="11">
         <v>1503</v>
       </c>
       <c r="Q26" s="11">
         <v>1295</v>
       </c>
       <c r="R26" s="11">
         <v>1160</v>
       </c>
       <c r="S26" s="11">
         <v>1080</v>
       </c>
       <c r="T26" s="13">
         <v>1335</v>
       </c>
       <c r="U26" s="11">
         <v>1385</v>
       </c>
       <c r="V26" s="11">
         <v>1392</v>
       </c>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26" s="11">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="20">
         <v>128</v>
       </c>
       <c r="C27" s="20">
         <v>126</v>
       </c>
       <c r="D27" s="20">
         <v>172</v>
       </c>
       <c r="E27" s="20">
         <v>105</v>
       </c>
       <c r="F27" s="20">
         <v>151</v>
       </c>
       <c r="G27" s="20">
         <v>95</v>
       </c>
       <c r="H27" s="13">
         <v>114</v>
       </c>
       <c r="I27" s="13">
@@ -10360,52 +10510,55 @@
       </c>
       <c r="O27" s="11">
         <v>131</v>
       </c>
       <c r="P27" s="11">
         <v>151</v>
       </c>
       <c r="Q27" s="11">
         <v>140</v>
       </c>
       <c r="R27" s="11">
         <v>117</v>
       </c>
       <c r="S27" s="11">
         <v>93</v>
       </c>
       <c r="T27" s="13">
         <v>152</v>
       </c>
       <c r="U27" s="11">
         <v>155</v>
       </c>
       <c r="V27" s="11">
         <v>127</v>
       </c>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27" s="11">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="20">
         <v>76</v>
       </c>
       <c r="C28" s="20">
         <v>128</v>
       </c>
       <c r="D28" s="20">
         <v>143</v>
       </c>
       <c r="E28" s="20">
         <v>175</v>
       </c>
       <c r="F28" s="20">
         <v>125</v>
       </c>
       <c r="G28" s="20">
         <v>131</v>
       </c>
       <c r="H28" s="13">
         <v>134</v>
       </c>
       <c r="I28" s="13">
@@ -10428,52 +10581,55 @@
       </c>
       <c r="O28" s="11">
         <v>172</v>
       </c>
       <c r="P28" s="11">
         <v>119</v>
       </c>
       <c r="Q28" s="11">
         <v>168</v>
       </c>
       <c r="R28" s="11">
         <v>127</v>
       </c>
       <c r="S28" s="11">
         <v>100</v>
       </c>
       <c r="T28" s="13">
         <v>145</v>
       </c>
       <c r="U28" s="11">
         <v>119</v>
       </c>
       <c r="V28" s="11">
         <v>134</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28" s="11">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20">
         <v>102</v>
       </c>
       <c r="C29" s="20">
         <v>119</v>
       </c>
       <c r="D29" s="20">
         <v>164</v>
       </c>
       <c r="E29" s="20">
         <v>124</v>
       </c>
       <c r="F29" s="20">
         <v>88</v>
       </c>
       <c r="G29" s="20">
         <v>92</v>
       </c>
       <c r="H29" s="13">
         <v>116</v>
       </c>
       <c r="I29" s="13">
@@ -10496,52 +10652,55 @@
       </c>
       <c r="O29" s="11">
         <v>153</v>
       </c>
       <c r="P29" s="11">
         <v>192</v>
       </c>
       <c r="Q29" s="11">
         <v>112</v>
       </c>
       <c r="R29" s="11">
         <v>135</v>
       </c>
       <c r="S29" s="11">
         <v>83</v>
       </c>
       <c r="T29" s="13">
         <v>117</v>
       </c>
       <c r="U29" s="11">
         <v>90</v>
       </c>
       <c r="V29" s="11">
         <v>106</v>
       </c>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29" s="11">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="20">
         <v>83</v>
       </c>
       <c r="C30" s="20">
         <v>57</v>
       </c>
       <c r="D30" s="20">
         <v>64</v>
       </c>
       <c r="E30" s="20">
         <v>74</v>
       </c>
       <c r="F30" s="20">
         <v>97</v>
       </c>
       <c r="G30" s="20">
         <v>43</v>
       </c>
       <c r="H30" s="13">
         <v>67</v>
       </c>
       <c r="I30" s="13">
@@ -10564,76 +10723,79 @@
       </c>
       <c r="O30" s="11">
         <v>80</v>
       </c>
       <c r="P30" s="11">
         <v>102</v>
       </c>
       <c r="Q30" s="11">
         <v>52</v>
       </c>
       <c r="R30" s="11">
         <v>59</v>
       </c>
       <c r="S30" s="11">
         <v>72</v>
       </c>
       <c r="T30" s="13">
         <v>39</v>
       </c>
       <c r="U30" s="11">
         <v>57</v>
       </c>
       <c r="V30" s="11">
         <v>78</v>
       </c>
-    </row>
-    <row r="31" spans="1:22" ht="14.4" customHeight="1">
+      <c r="W30" s="11">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="14.4" customHeight="1">
       <c r="B31" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40"/>
       <c r="T31" s="40"/>
       <c r="U31" s="40"/>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="20">
         <v>1317</v>
       </c>
       <c r="C32" s="20">
         <v>1103</v>
       </c>
       <c r="D32" s="20">
         <v>1718</v>
       </c>
       <c r="E32" s="20">
         <v>1812</v>
       </c>
       <c r="F32" s="20">
         <v>1769</v>
       </c>
       <c r="G32" s="20">
         <v>1497</v>
       </c>
       <c r="H32" s="13">
         <v>1732</v>
       </c>
       <c r="I32" s="13">
@@ -10656,52 +10818,55 @@
       </c>
       <c r="O32" s="11">
         <v>2000</v>
       </c>
       <c r="P32" s="13">
         <v>1947</v>
       </c>
       <c r="Q32" s="13">
         <v>1645</v>
       </c>
       <c r="R32" s="11">
         <v>1366</v>
       </c>
       <c r="S32" s="11">
         <v>1214</v>
       </c>
       <c r="T32" s="13">
         <v>1637</v>
       </c>
       <c r="U32" s="13">
         <v>1431</v>
       </c>
       <c r="V32" s="11">
         <v>1532</v>
       </c>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32" s="13">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="20">
         <v>125</v>
       </c>
       <c r="C33" s="20">
         <v>96</v>
       </c>
       <c r="D33" s="20">
         <v>173</v>
       </c>
       <c r="E33" s="20">
         <v>156</v>
       </c>
       <c r="F33" s="20">
         <v>162</v>
       </c>
       <c r="G33" s="20">
         <v>135</v>
       </c>
       <c r="H33" s="13">
         <v>160</v>
       </c>
       <c r="I33" s="13">
@@ -10724,52 +10889,55 @@
       </c>
       <c r="O33" s="11">
         <v>202</v>
       </c>
       <c r="P33" s="13">
         <v>183</v>
       </c>
       <c r="Q33" s="13">
         <v>165</v>
       </c>
       <c r="R33" s="11">
         <v>103</v>
       </c>
       <c r="S33" s="11">
         <v>103</v>
       </c>
       <c r="T33" s="13">
         <v>167</v>
       </c>
       <c r="U33" s="13">
         <v>136</v>
       </c>
       <c r="V33" s="11">
         <v>123</v>
       </c>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33" s="13">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="20">
         <v>9</v>
       </c>
       <c r="C34" s="20">
         <v>17</v>
       </c>
       <c r="D34" s="20">
         <v>16</v>
       </c>
       <c r="E34" s="20">
         <v>10</v>
       </c>
       <c r="F34" s="20">
         <v>14</v>
       </c>
       <c r="G34" s="20">
         <v>15</v>
       </c>
       <c r="H34" s="13">
         <v>12</v>
       </c>
       <c r="I34" s="13">
@@ -10792,52 +10960,55 @@
       </c>
       <c r="O34" s="11">
         <v>19</v>
       </c>
       <c r="P34" s="13">
         <v>15</v>
       </c>
       <c r="Q34" s="13">
         <v>24</v>
       </c>
       <c r="R34" s="11">
         <v>18</v>
       </c>
       <c r="S34" s="11">
         <v>16</v>
       </c>
       <c r="T34" s="13">
         <v>21</v>
       </c>
       <c r="U34" s="13">
         <v>15</v>
       </c>
       <c r="V34" s="29" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="20">
         <v>228</v>
       </c>
       <c r="C35" s="20">
         <v>204</v>
       </c>
       <c r="D35" s="20">
         <v>282</v>
       </c>
       <c r="E35" s="20">
         <v>324</v>
       </c>
       <c r="F35" s="20">
         <v>262</v>
       </c>
       <c r="G35" s="20">
         <v>268</v>
       </c>
       <c r="H35" s="13">
         <v>288</v>
       </c>
       <c r="I35" s="13">
@@ -10860,52 +11031,55 @@
       </c>
       <c r="O35" s="11">
         <v>392</v>
       </c>
       <c r="P35" s="13">
         <v>342</v>
       </c>
       <c r="Q35" s="13">
         <v>261</v>
       </c>
       <c r="R35" s="11">
         <v>197</v>
       </c>
       <c r="S35" s="11">
         <v>220</v>
       </c>
       <c r="T35" s="13">
         <v>276</v>
       </c>
       <c r="U35" s="13">
         <v>249</v>
       </c>
       <c r="V35" s="13">
         <v>268</v>
       </c>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35" s="13">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="20">
         <v>89</v>
       </c>
       <c r="C36" s="20">
         <v>58</v>
       </c>
       <c r="D36" s="20">
         <v>116</v>
       </c>
       <c r="E36" s="20">
         <v>101</v>
       </c>
       <c r="F36" s="20">
         <v>84</v>
       </c>
       <c r="G36" s="20">
         <v>111</v>
       </c>
       <c r="H36" s="13">
         <v>112</v>
       </c>
       <c r="I36" s="13">
@@ -10928,52 +11102,55 @@
       </c>
       <c r="O36" s="11">
         <v>136</v>
       </c>
       <c r="P36" s="13">
         <v>128</v>
       </c>
       <c r="Q36" s="13">
         <v>91</v>
       </c>
       <c r="R36" s="11">
         <v>108</v>
       </c>
       <c r="S36" s="11">
         <v>80</v>
       </c>
       <c r="T36" s="13">
         <v>124</v>
       </c>
       <c r="U36" s="13">
         <v>118</v>
       </c>
       <c r="V36" s="13">
         <v>117</v>
       </c>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36" s="13">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="20">
         <v>61</v>
       </c>
       <c r="C37" s="20">
         <v>49</v>
       </c>
       <c r="D37" s="20">
         <v>96</v>
       </c>
       <c r="E37" s="20">
         <v>105</v>
       </c>
       <c r="F37" s="20">
         <v>113</v>
       </c>
       <c r="G37" s="20">
         <v>91</v>
       </c>
       <c r="H37" s="13">
         <v>102</v>
       </c>
       <c r="I37" s="13">
@@ -10996,52 +11173,55 @@
       </c>
       <c r="O37" s="11">
         <v>125</v>
       </c>
       <c r="P37" s="13">
         <v>130</v>
       </c>
       <c r="Q37" s="13">
         <v>110</v>
       </c>
       <c r="R37" s="11">
         <v>83</v>
       </c>
       <c r="S37" s="11">
         <v>79</v>
       </c>
       <c r="T37" s="13">
         <v>86</v>
       </c>
       <c r="U37" s="13">
         <v>83</v>
       </c>
       <c r="V37" s="13">
         <v>89</v>
       </c>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37" s="13">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="20">
         <v>56</v>
       </c>
       <c r="C38" s="20">
         <v>98</v>
       </c>
       <c r="D38" s="20">
         <v>133</v>
       </c>
       <c r="E38" s="20">
         <v>141</v>
       </c>
       <c r="F38" s="20">
         <v>131</v>
       </c>
       <c r="G38" s="20">
         <v>116</v>
       </c>
       <c r="H38" s="13">
         <v>147</v>
       </c>
       <c r="I38" s="13">
@@ -11064,52 +11244,55 @@
       </c>
       <c r="O38" s="11">
         <v>158</v>
       </c>
       <c r="P38" s="13">
         <v>142</v>
       </c>
       <c r="Q38" s="13">
         <v>90</v>
       </c>
       <c r="R38" s="11">
         <v>123</v>
       </c>
       <c r="S38" s="11">
         <v>89</v>
       </c>
       <c r="T38" s="13">
         <v>141</v>
       </c>
       <c r="U38" s="13">
         <v>106</v>
       </c>
       <c r="V38" s="13">
         <v>99</v>
       </c>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38" s="13">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="20">
         <v>48</v>
       </c>
       <c r="C39" s="20">
         <v>48</v>
       </c>
       <c r="D39" s="20">
         <v>61</v>
       </c>
       <c r="E39" s="20">
         <v>85</v>
       </c>
       <c r="F39" s="20">
         <v>77</v>
       </c>
       <c r="G39" s="20">
         <v>64</v>
       </c>
       <c r="H39" s="13">
         <v>85</v>
       </c>
       <c r="I39" s="13">
@@ -11132,52 +11315,55 @@
       </c>
       <c r="O39" s="11">
         <v>85</v>
       </c>
       <c r="P39" s="13">
         <v>78</v>
       </c>
       <c r="Q39" s="13">
         <v>74</v>
       </c>
       <c r="R39" s="11">
         <v>76</v>
       </c>
       <c r="S39" s="11">
         <v>61</v>
       </c>
       <c r="T39" s="13">
         <v>60</v>
       </c>
       <c r="U39" s="13">
         <v>49</v>
       </c>
       <c r="V39" s="13">
         <v>75</v>
       </c>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39" s="13">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="20">
         <v>100</v>
       </c>
       <c r="C40" s="20">
         <v>72</v>
       </c>
       <c r="D40" s="20">
         <v>84</v>
       </c>
       <c r="E40" s="20">
         <v>75</v>
       </c>
       <c r="F40" s="20">
         <v>150</v>
       </c>
       <c r="G40" s="20">
         <v>70</v>
       </c>
       <c r="H40" s="13">
         <v>90</v>
       </c>
       <c r="I40" s="13">
@@ -11200,52 +11386,55 @@
       </c>
       <c r="O40" s="11">
         <v>71</v>
       </c>
       <c r="P40" s="13">
         <v>72</v>
       </c>
       <c r="Q40" s="13">
         <v>107</v>
       </c>
       <c r="R40" s="11">
         <v>62</v>
       </c>
       <c r="S40" s="11">
         <v>63</v>
       </c>
       <c r="T40" s="13">
         <v>82</v>
       </c>
       <c r="U40" s="13">
         <v>73</v>
       </c>
       <c r="V40" s="13">
         <v>82</v>
       </c>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40" s="13">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="20">
         <v>66</v>
       </c>
       <c r="C41" s="20">
         <v>39</v>
       </c>
       <c r="D41" s="20">
         <v>86</v>
       </c>
       <c r="E41" s="20">
         <v>133</v>
       </c>
       <c r="F41" s="20">
         <v>132</v>
       </c>
       <c r="G41" s="20">
         <v>65</v>
       </c>
       <c r="H41" s="13">
         <v>93</v>
       </c>
       <c r="I41" s="13">
@@ -11268,52 +11457,55 @@
       </c>
       <c r="O41" s="11">
         <v>96</v>
       </c>
       <c r="P41" s="13">
         <v>81</v>
       </c>
       <c r="Q41" s="13">
         <v>86</v>
       </c>
       <c r="R41" s="11">
         <v>70</v>
       </c>
       <c r="S41" s="11">
         <v>55</v>
       </c>
       <c r="T41" s="13">
         <v>67</v>
       </c>
       <c r="U41" s="13">
         <v>60</v>
       </c>
       <c r="V41" s="13">
         <v>69</v>
       </c>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="20">
         <v>159</v>
       </c>
       <c r="C42" s="20">
         <v>109</v>
       </c>
       <c r="D42" s="20">
         <v>195</v>
       </c>
       <c r="E42" s="20">
         <v>180</v>
       </c>
       <c r="F42" s="20">
         <v>203</v>
       </c>
       <c r="G42" s="20">
         <v>132</v>
       </c>
       <c r="H42" s="13">
         <v>211</v>
       </c>
       <c r="I42" s="13">
@@ -11336,52 +11528,55 @@
       </c>
       <c r="O42" s="11">
         <v>182</v>
       </c>
       <c r="P42" s="13">
         <v>203</v>
       </c>
       <c r="Q42" s="13">
         <v>150</v>
       </c>
       <c r="R42" s="11">
         <v>123</v>
       </c>
       <c r="S42" s="11">
         <v>106</v>
       </c>
       <c r="T42" s="13">
         <v>185</v>
       </c>
       <c r="U42" s="13">
         <v>150</v>
       </c>
       <c r="V42" s="13">
         <v>144</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42" s="13">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="20">
         <v>216</v>
       </c>
       <c r="C43" s="20">
         <v>178</v>
       </c>
       <c r="D43" s="20">
         <v>277</v>
       </c>
       <c r="E43" s="20">
         <v>292</v>
       </c>
       <c r="F43" s="20">
         <v>251</v>
       </c>
       <c r="G43" s="20">
         <v>253</v>
       </c>
       <c r="H43" s="13">
         <v>258</v>
       </c>
       <c r="I43" s="13">
@@ -11404,52 +11599,55 @@
       </c>
       <c r="O43" s="11">
         <v>340</v>
       </c>
       <c r="P43" s="13">
         <v>320</v>
       </c>
       <c r="Q43" s="13">
         <v>303</v>
       </c>
       <c r="R43" s="11">
         <v>193</v>
       </c>
       <c r="S43" s="11">
         <v>182</v>
       </c>
       <c r="T43" s="13">
         <v>236</v>
       </c>
       <c r="U43" s="13">
         <v>248</v>
       </c>
       <c r="V43" s="13">
         <v>262</v>
       </c>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43" s="13">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="20">
         <v>85</v>
       </c>
       <c r="C44" s="20">
         <v>71</v>
       </c>
       <c r="D44" s="20">
         <v>98</v>
       </c>
       <c r="E44" s="20">
         <v>121</v>
       </c>
       <c r="F44" s="20">
         <v>114</v>
       </c>
       <c r="G44" s="20">
         <v>91</v>
       </c>
       <c r="H44" s="13">
         <v>88</v>
       </c>
       <c r="I44" s="13">
@@ -11472,52 +11670,55 @@
       </c>
       <c r="O44" s="11">
         <v>112</v>
       </c>
       <c r="P44" s="13">
         <v>127</v>
       </c>
       <c r="Q44" s="13">
         <v>99</v>
       </c>
       <c r="R44" s="11">
         <v>96</v>
       </c>
       <c r="S44" s="11">
         <v>78</v>
       </c>
       <c r="T44" s="9">
         <v>110</v>
       </c>
       <c r="U44" s="13">
         <v>73</v>
       </c>
       <c r="V44" s="13">
         <v>111</v>
       </c>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44" s="13">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="22">
         <v>75</v>
       </c>
       <c r="C45" s="22">
         <v>64</v>
       </c>
       <c r="D45" s="22">
         <v>101</v>
       </c>
       <c r="E45" s="22">
         <v>89</v>
       </c>
       <c r="F45" s="22">
         <v>76</v>
       </c>
       <c r="G45" s="22">
         <v>86</v>
       </c>
       <c r="H45" s="12">
         <v>86</v>
       </c>
       <c r="I45" s="12">
@@ -11540,52 +11741,55 @@
       </c>
       <c r="O45" s="12">
         <v>82</v>
       </c>
       <c r="P45" s="12">
         <v>126</v>
       </c>
       <c r="Q45" s="12">
         <v>85</v>
       </c>
       <c r="R45" s="12">
         <v>114</v>
       </c>
       <c r="S45" s="12">
         <v>82</v>
       </c>
       <c r="T45" s="10">
         <v>82</v>
       </c>
       <c r="U45" s="12">
         <v>71</v>
       </c>
       <c r="V45" s="12">
         <v>78</v>
       </c>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45" s="12">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
       <c r="B46" s="20"/>
       <c r="C46" s="20"/>
       <c r="D46" s="20"/>
       <c r="E46" s="20"/>
       <c r="F46" s="20"/>
       <c r="G46" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B31:U31"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="H5:AE5"/>
     <mergeCell ref="B9:U9"/>
     <mergeCell ref="B24:U24"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="H7:S7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
@@ -14146,51 +14350,51 @@
       <c r="Y39" s="22">
         <v>-19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A27:Y27"/>
     <mergeCell ref="H5:S5"/>
     <mergeCell ref="A3:Y3"/>
     <mergeCell ref="A7:Y7"/>
     <mergeCell ref="A20:Y20"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="T5:Y5"/>
     <mergeCell ref="A5:A6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AQ45"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="F1" workbookViewId="0">
       <selection activeCell="H5" sqref="H5:AE5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="7" customWidth="1"/>
     <col min="2" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:43" ht="15" customHeight="1"/>
     <row r="3" spans="1:43" ht="15" customHeight="1"/>
     <row r="4" spans="1:43" ht="15" customHeight="1"/>
     <row r="5" spans="1:43" ht="13.2" customHeight="1">
       <c r="H5" s="34" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
@@ -14429,50 +14633,53 @@
       </c>
       <c r="O10" s="11">
         <v>-496</v>
       </c>
       <c r="P10" s="11">
         <v>-482</v>
       </c>
       <c r="Q10" s="11">
         <v>-310</v>
       </c>
       <c r="R10" s="11">
         <v>-292</v>
       </c>
       <c r="S10" s="11">
         <v>-333</v>
       </c>
       <c r="T10" s="13">
         <v>-564</v>
       </c>
       <c r="U10" s="11">
         <v>-402</v>
       </c>
       <c r="V10" s="11">
         <v>-200</v>
       </c>
+      <c r="W10" s="11">
+        <v>-145</v>
+      </c>
     </row>
     <row r="11" spans="1:43">
       <c r="A11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="26">
         <v>234</v>
       </c>
       <c r="C11" s="26">
         <v>153</v>
       </c>
       <c r="D11" s="26">
         <v>212</v>
       </c>
       <c r="E11" s="26">
         <v>342</v>
       </c>
       <c r="F11" s="26">
         <v>264</v>
       </c>
       <c r="G11" s="26">
         <v>342</v>
       </c>
       <c r="H11" s="11">
         <v>321</v>
@@ -14497,50 +14704,53 @@
       </c>
       <c r="O11" s="11">
         <v>322</v>
       </c>
       <c r="P11" s="11">
         <v>-19</v>
       </c>
       <c r="Q11" s="11">
         <v>80</v>
       </c>
       <c r="R11" s="11">
         <v>52</v>
       </c>
       <c r="S11" s="11">
         <v>-41</v>
       </c>
       <c r="T11" s="13">
         <v>-76</v>
       </c>
       <c r="U11" s="11">
         <v>-229</v>
       </c>
       <c r="V11" s="11">
         <v>-51</v>
       </c>
+      <c r="W11" s="11">
+        <v>109</v>
+      </c>
     </row>
     <row r="12" spans="1:43">
       <c r="A12" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="26">
         <v>-61</v>
       </c>
       <c r="C12" s="26">
         <v>-31</v>
       </c>
       <c r="D12" s="26">
         <v>-26</v>
       </c>
       <c r="E12" s="26">
         <v>9</v>
       </c>
       <c r="F12" s="26">
         <v>-52</v>
       </c>
       <c r="G12" s="26">
         <v>-17</v>
       </c>
       <c r="H12" s="11">
         <v>-22</v>
@@ -14565,50 +14775,53 @@
       </c>
       <c r="O12" s="11">
         <v>-35</v>
       </c>
       <c r="P12" s="11">
         <v>-24</v>
       </c>
       <c r="Q12" s="11">
         <v>-25</v>
       </c>
       <c r="R12" s="11">
         <v>-7</v>
       </c>
       <c r="S12" s="11">
         <v>-6</v>
       </c>
       <c r="T12" s="13">
         <v>-8</v>
       </c>
       <c r="U12" s="11">
         <v>2</v>
       </c>
       <c r="V12" s="11">
         <v>30</v>
       </c>
+      <c r="W12" s="11">
+        <v>-45</v>
+      </c>
     </row>
     <row r="13" spans="1:43">
       <c r="A13" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>-30</v>
       </c>
       <c r="C13" s="26">
         <v>-29</v>
       </c>
       <c r="D13" s="26">
         <v>-11</v>
       </c>
       <c r="E13" s="26">
         <v>-37</v>
       </c>
       <c r="F13" s="26">
         <v>-6</v>
       </c>
       <c r="G13" s="26">
         <v>-44</v>
       </c>
       <c r="H13" s="11">
         <v>-44</v>
@@ -14633,50 +14846,53 @@
       </c>
       <c r="O13" s="11">
         <v>-117</v>
       </c>
       <c r="P13" s="11">
         <v>17</v>
       </c>
       <c r="Q13" s="11">
         <v>29</v>
       </c>
       <c r="R13" s="11">
         <v>11</v>
       </c>
       <c r="S13" s="11">
         <v>-24</v>
       </c>
       <c r="T13" s="13">
         <v>-50</v>
       </c>
       <c r="U13" s="11">
         <v>-27</v>
       </c>
       <c r="V13" s="11">
         <v>-9</v>
       </c>
+      <c r="W13" s="11">
+        <v>-81</v>
+      </c>
     </row>
     <row r="14" spans="1:43">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="26">
         <v>-51</v>
       </c>
       <c r="C14" s="26">
         <v>-88</v>
       </c>
       <c r="D14" s="26">
         <v>-137</v>
       </c>
       <c r="E14" s="26">
         <v>-96</v>
       </c>
       <c r="F14" s="26">
         <v>-64</v>
       </c>
       <c r="G14" s="26">
         <v>-80</v>
       </c>
       <c r="H14" s="11">
         <v>-83</v>
@@ -14701,50 +14917,53 @@
       </c>
       <c r="O14" s="11">
         <v>-147</v>
       </c>
       <c r="P14" s="11">
         <v>-105</v>
       </c>
       <c r="Q14" s="11">
         <v>-64</v>
       </c>
       <c r="R14" s="11">
         <v>-64</v>
       </c>
       <c r="S14" s="11">
         <v>-47</v>
       </c>
       <c r="T14" s="13">
         <v>-120</v>
       </c>
       <c r="U14" s="11">
         <v>-68</v>
       </c>
       <c r="V14" s="11">
         <v>-44</v>
       </c>
+      <c r="W14" s="11">
+        <v>-18</v>
+      </c>
     </row>
     <row r="15" spans="1:43">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="26">
         <v>-18</v>
       </c>
       <c r="C15" s="26">
         <v>-64</v>
       </c>
       <c r="D15" s="26">
         <v>-56</v>
       </c>
       <c r="E15" s="26">
         <v>-8</v>
       </c>
       <c r="F15" s="26">
         <v>-39</v>
       </c>
       <c r="G15" s="26">
         <v>-38</v>
       </c>
       <c r="H15" s="11">
         <v>-62</v>
@@ -14769,50 +14988,53 @@
       </c>
       <c r="O15" s="11">
         <v>-116</v>
       </c>
       <c r="P15" s="11">
         <v>-58</v>
       </c>
       <c r="Q15" s="11">
         <v>-29</v>
       </c>
       <c r="R15" s="11">
         <v>-94</v>
       </c>
       <c r="S15" s="11">
         <v>-28</v>
       </c>
       <c r="T15" s="13">
         <v>-55</v>
       </c>
       <c r="U15" s="11">
         <v>-8</v>
       </c>
       <c r="V15" s="11">
         <v>-18</v>
       </c>
+      <c r="W15" s="11">
+        <v>-47</v>
+      </c>
     </row>
     <row r="16" spans="1:43">
       <c r="A16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="26">
         <v>5</v>
       </c>
       <c r="C16" s="26">
         <v>-44</v>
       </c>
       <c r="D16" s="26">
         <v>-56</v>
       </c>
       <c r="E16" s="26">
         <v>-79</v>
       </c>
       <c r="F16" s="26">
         <v>-60</v>
       </c>
       <c r="G16" s="26">
         <v>-66</v>
       </c>
       <c r="H16" s="11">
         <v>-70</v>
@@ -14837,52 +15059,55 @@
       </c>
       <c r="O16" s="11">
         <v>-73</v>
       </c>
       <c r="P16" s="11">
         <v>-35</v>
       </c>
       <c r="Q16" s="11">
         <v>-32</v>
       </c>
       <c r="R16" s="11">
         <v>-62</v>
       </c>
       <c r="S16" s="11">
         <v>-22</v>
       </c>
       <c r="T16" s="13">
         <v>-50</v>
       </c>
       <c r="U16" s="11">
         <v>10</v>
       </c>
       <c r="V16" s="11">
         <v>19</v>
       </c>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16" s="11">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="26">
         <v>-15</v>
       </c>
       <c r="C17" s="26">
         <v>-13</v>
       </c>
       <c r="D17" s="26">
         <v>-33</v>
       </c>
       <c r="E17" s="26">
         <v>-37</v>
       </c>
       <c r="F17" s="26">
         <v>-44</v>
       </c>
       <c r="G17" s="26">
         <v>-26</v>
       </c>
       <c r="H17" s="11">
         <v>-28</v>
       </c>
       <c r="I17" s="13">
@@ -14905,52 +15130,55 @@
       </c>
       <c r="O17" s="11">
         <v>-24</v>
       </c>
       <c r="P17" s="11">
         <v>1</v>
       </c>
       <c r="Q17" s="11">
         <v>-4</v>
       </c>
       <c r="R17" s="11">
         <v>10</v>
       </c>
       <c r="S17" s="11">
         <v>-15</v>
       </c>
       <c r="T17" s="13">
         <v>12</v>
       </c>
       <c r="U17" s="11">
         <v>2</v>
       </c>
       <c r="V17" s="11">
         <v>-3</v>
       </c>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="26">
         <v>-64</v>
       </c>
       <c r="C18" s="26">
         <v>-46</v>
       </c>
       <c r="D18" s="26">
         <v>-43</v>
       </c>
       <c r="E18" s="26">
         <v>-17</v>
       </c>
       <c r="F18" s="26">
         <v>-104</v>
       </c>
       <c r="G18" s="26">
         <v>-14</v>
       </c>
       <c r="H18" s="11">
         <v>-47</v>
       </c>
       <c r="I18" s="13">
@@ -14973,52 +15201,55 @@
       </c>
       <c r="O18" s="11">
         <v>-17</v>
       </c>
       <c r="P18" s="11">
         <v>-17</v>
       </c>
       <c r="Q18" s="11">
         <v>-50</v>
       </c>
       <c r="R18" s="11">
         <v>-22</v>
       </c>
       <c r="S18" s="11">
         <v>17</v>
       </c>
       <c r="T18" s="13">
         <v>-30</v>
       </c>
       <c r="U18" s="11">
         <v>-16</v>
       </c>
       <c r="V18" s="11">
         <v>-33</v>
       </c>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18" s="11">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="26">
         <v>-33</v>
       </c>
       <c r="C19" s="26">
         <v>5</v>
       </c>
       <c r="D19" s="26">
         <v>-31</v>
       </c>
       <c r="E19" s="26">
         <v>-86</v>
       </c>
       <c r="F19" s="26">
         <v>-80</v>
       </c>
       <c r="G19" s="26">
         <v>-11</v>
       </c>
       <c r="H19" s="11">
         <v>-26</v>
       </c>
       <c r="I19" s="13">
@@ -15041,52 +15272,55 @@
       </c>
       <c r="O19" s="11">
         <v>-52</v>
       </c>
       <c r="P19" s="11">
         <v>-32</v>
       </c>
       <c r="Q19" s="11">
         <v>-12</v>
       </c>
       <c r="R19" s="11">
         <v>-22</v>
       </c>
       <c r="S19" s="11">
         <v>-10</v>
       </c>
       <c r="T19" s="13">
         <v>-15</v>
       </c>
       <c r="U19" s="11">
         <v>-10</v>
       </c>
       <c r="V19" s="11">
         <v>8</v>
       </c>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19" s="11">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="26">
         <v>-75</v>
       </c>
       <c r="C20" s="26">
         <v>-27</v>
       </c>
       <c r="D20" s="26">
         <v>-113</v>
       </c>
       <c r="E20" s="26">
         <v>-85</v>
       </c>
       <c r="F20" s="26">
         <v>-85</v>
       </c>
       <c r="G20" s="26">
         <v>-83</v>
       </c>
       <c r="H20" s="11">
         <v>-104</v>
       </c>
       <c r="I20" s="13">
@@ -15109,52 +15343,55 @@
       </c>
       <c r="O20" s="11">
         <v>-60</v>
       </c>
       <c r="P20" s="11">
         <v>-94</v>
       </c>
       <c r="Q20" s="11">
         <v>-52</v>
       </c>
       <c r="R20" s="11">
         <v>-43</v>
       </c>
       <c r="S20" s="11">
         <v>-48</v>
       </c>
       <c r="T20" s="13">
         <v>-103</v>
       </c>
       <c r="U20" s="11">
         <v>-27</v>
       </c>
       <c r="V20" s="11">
         <v>-15</v>
       </c>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20" s="11">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="26">
         <v>-72</v>
       </c>
       <c r="C21" s="26">
         <v>-48</v>
       </c>
       <c r="D21" s="26">
         <v>-58</v>
       </c>
       <c r="E21" s="26">
         <v>-82</v>
       </c>
       <c r="F21" s="26">
         <v>-39</v>
       </c>
       <c r="G21" s="26">
         <v>-67</v>
       </c>
       <c r="H21" s="11">
         <v>-90</v>
       </c>
       <c r="I21" s="13">
@@ -15177,52 +15414,55 @@
       </c>
       <c r="O21" s="11">
         <v>-101</v>
       </c>
       <c r="P21" s="11">
         <v>-16</v>
       </c>
       <c r="Q21" s="11">
         <v>-135</v>
       </c>
       <c r="R21" s="11">
         <v>-31</v>
       </c>
       <c r="S21" s="11">
         <v>-39</v>
       </c>
       <c r="T21" s="13">
         <v>-9</v>
       </c>
       <c r="U21" s="11">
         <v>-47</v>
       </c>
       <c r="V21" s="11">
         <v>-4</v>
       </c>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21" s="11">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="26">
         <v>-49</v>
       </c>
       <c r="C22" s="26">
         <v>-35</v>
       </c>
       <c r="D22" s="26">
         <v>-34</v>
       </c>
       <c r="E22" s="26">
         <v>-78</v>
       </c>
       <c r="F22" s="26">
         <v>-65</v>
       </c>
       <c r="G22" s="26">
         <v>-45</v>
       </c>
       <c r="H22" s="11">
         <v>-37</v>
       </c>
       <c r="I22" s="13">
@@ -15245,52 +15485,55 @@
       </c>
       <c r="O22" s="11">
         <v>-36</v>
       </c>
       <c r="P22" s="11">
         <v>-57</v>
       </c>
       <c r="Q22" s="11">
         <v>-33</v>
       </c>
       <c r="R22" s="11">
         <v>-19</v>
       </c>
       <c r="S22" s="11">
         <v>-36</v>
       </c>
       <c r="T22" s="13">
         <v>-33</v>
       </c>
       <c r="U22" s="11">
         <v>8</v>
       </c>
       <c r="V22" s="11">
         <v>-30</v>
       </c>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22" s="11">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="26">
         <v>-71</v>
       </c>
       <c r="C23" s="26">
         <v>-21</v>
       </c>
       <c r="D23" s="26">
         <v>-9</v>
       </c>
       <c r="E23" s="26">
         <v>9</v>
       </c>
       <c r="F23" s="26">
         <v>-55</v>
       </c>
       <c r="G23" s="26">
         <v>-11</v>
       </c>
       <c r="H23" s="11">
         <v>-38</v>
       </c>
       <c r="I23" s="13">
@@ -15313,76 +15556,79 @@
       </c>
       <c r="O23" s="11">
         <v>-40</v>
       </c>
       <c r="P23" s="11">
         <v>-43</v>
       </c>
       <c r="Q23" s="11">
         <v>17</v>
       </c>
       <c r="R23" s="11">
         <v>-1</v>
       </c>
       <c r="S23" s="11">
         <v>-34</v>
       </c>
       <c r="T23" s="13">
         <v>-27</v>
       </c>
       <c r="U23" s="11">
         <v>8</v>
       </c>
       <c r="V23" s="11">
         <v>-50</v>
       </c>
-    </row>
-    <row r="24" spans="1:22" ht="14.4" customHeight="1">
+      <c r="W23" s="11">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" ht="14.4" customHeight="1">
       <c r="B24" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="40"/>
       <c r="O24" s="40"/>
       <c r="P24" s="40"/>
       <c r="Q24" s="40"/>
       <c r="R24" s="40"/>
       <c r="S24" s="40"/>
       <c r="T24" s="40"/>
       <c r="U24" s="40"/>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="26">
         <v>144</v>
       </c>
       <c r="C25" s="26">
         <v>-5</v>
       </c>
       <c r="D25" s="26">
         <v>84</v>
       </c>
       <c r="E25" s="26">
         <v>283</v>
       </c>
       <c r="F25" s="26">
         <v>205</v>
       </c>
       <c r="G25" s="26">
         <v>337</v>
       </c>
       <c r="H25" s="11">
         <v>273</v>
       </c>
       <c r="I25" s="13">
@@ -15405,52 +15651,55 @@
       </c>
       <c r="O25" s="11">
         <v>181</v>
       </c>
       <c r="P25" s="11">
         <v>-104</v>
       </c>
       <c r="Q25" s="11">
         <v>97</v>
       </c>
       <c r="R25" s="11">
         <v>-52</v>
       </c>
       <c r="S25" s="11">
         <v>-75</v>
       </c>
       <c r="T25" s="13">
         <v>-38</v>
       </c>
       <c r="U25" s="11">
         <v>-213</v>
       </c>
       <c r="V25" s="11">
         <v>-52</v>
       </c>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25" s="11">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="26">
         <v>236</v>
       </c>
       <c r="C26" s="26">
         <v>111</v>
       </c>
       <c r="D26" s="26">
         <v>207</v>
       </c>
       <c r="E26" s="26">
         <v>334</v>
       </c>
       <c r="F26" s="26">
         <v>296</v>
       </c>
       <c r="G26" s="26">
         <v>343</v>
       </c>
       <c r="H26" s="11">
         <v>344</v>
       </c>
       <c r="I26" s="13">
@@ -15473,52 +15722,55 @@
       </c>
       <c r="O26" s="11">
         <v>322</v>
       </c>
       <c r="P26" s="11">
         <v>12</v>
       </c>
       <c r="Q26" s="11">
         <v>134</v>
       </c>
       <c r="R26" s="11">
         <v>43</v>
       </c>
       <c r="S26" s="11">
         <v>-73</v>
       </c>
       <c r="T26" s="13">
         <v>13</v>
       </c>
       <c r="U26" s="11">
         <v>-215</v>
       </c>
       <c r="V26" s="11">
         <v>-43</v>
       </c>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26" s="11">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="26">
         <v>-56</v>
       </c>
       <c r="C27" s="26">
         <v>-20</v>
       </c>
       <c r="D27" s="26">
         <v>-17</v>
       </c>
       <c r="E27" s="26">
         <v>6</v>
       </c>
       <c r="F27" s="26">
         <v>-48</v>
       </c>
       <c r="G27" s="26">
         <v>-6</v>
       </c>
       <c r="H27" s="11">
         <v>-19</v>
       </c>
       <c r="I27" s="13">
@@ -15541,52 +15793,55 @@
       </c>
       <c r="O27" s="11">
         <v>-23</v>
       </c>
       <c r="P27" s="11">
         <v>-24</v>
       </c>
       <c r="Q27" s="11">
         <v>-10</v>
       </c>
       <c r="R27" s="11">
         <v>-11</v>
       </c>
       <c r="S27" s="11">
         <v>4</v>
       </c>
       <c r="T27" s="13">
         <v>6</v>
       </c>
       <c r="U27" s="11">
         <v>10</v>
       </c>
       <c r="V27" s="11">
         <v>30</v>
       </c>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27" s="11">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="26">
         <v>-8</v>
       </c>
       <c r="C28" s="26">
         <v>-45</v>
       </c>
       <c r="D28" s="26">
         <v>-71</v>
       </c>
       <c r="E28" s="26">
         <v>-79</v>
       </c>
       <c r="F28" s="26">
         <v>-39</v>
       </c>
       <c r="G28" s="26">
         <v>-20</v>
       </c>
       <c r="H28" s="11">
         <v>-40</v>
       </c>
       <c r="I28" s="13">
@@ -15609,52 +15864,55 @@
       </c>
       <c r="O28" s="11">
         <v>-59</v>
       </c>
       <c r="P28" s="11">
         <v>-43</v>
       </c>
       <c r="Q28" s="11">
         <v>-71</v>
       </c>
       <c r="R28" s="11">
         <v>-20</v>
       </c>
       <c r="S28" s="11">
         <v>-20</v>
       </c>
       <c r="T28" s="13">
         <v>-56</v>
       </c>
       <c r="U28" s="11">
         <v>-14</v>
       </c>
       <c r="V28" s="11">
         <v>-19</v>
       </c>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28" s="11">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="26">
         <v>6</v>
       </c>
       <c r="C29" s="26">
         <v>-50</v>
       </c>
       <c r="D29" s="26">
         <v>-39</v>
       </c>
       <c r="E29" s="26">
         <v>20</v>
       </c>
       <c r="F29" s="26">
         <v>34</v>
       </c>
       <c r="G29" s="26">
         <v>2</v>
       </c>
       <c r="H29" s="11">
         <v>-2</v>
       </c>
       <c r="I29" s="13">
@@ -15677,52 +15935,55 @@
       </c>
       <c r="O29" s="11">
         <v>-45</v>
       </c>
       <c r="P29" s="11">
         <v>-25</v>
       </c>
       <c r="Q29" s="11">
         <v>16</v>
       </c>
       <c r="R29" s="11">
         <v>-60</v>
       </c>
       <c r="S29" s="11">
         <v>25</v>
       </c>
       <c r="T29" s="13">
         <v>-22</v>
       </c>
       <c r="U29" s="11">
         <v>8</v>
       </c>
       <c r="V29" s="11" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29" s="11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="26">
         <v>-34</v>
       </c>
       <c r="C30" s="26">
         <v>-1</v>
       </c>
       <c r="D30" s="26">
         <v>4</v>
       </c>
       <c r="E30" s="26">
         <v>2</v>
       </c>
       <c r="F30" s="26">
         <v>-38</v>
       </c>
       <c r="G30" s="26">
         <v>18</v>
       </c>
       <c r="H30" s="11">
         <v>-10</v>
       </c>
       <c r="I30" s="13">
@@ -15743,76 +16004,79 @@
       <c r="N30" s="11">
         <v>-42</v>
       </c>
       <c r="O30" s="11">
         <v>-14</v>
       </c>
       <c r="P30" s="11">
         <v>-24</v>
       </c>
       <c r="Q30" s="11">
         <v>28</v>
       </c>
       <c r="R30" s="26"/>
       <c r="S30" s="11">
         <v>-11</v>
       </c>
       <c r="T30" s="13">
         <v>21</v>
       </c>
       <c r="U30" s="11">
         <v>-2</v>
       </c>
       <c r="V30" s="11">
         <v>-20</v>
       </c>
-    </row>
-    <row r="31" spans="1:22" ht="14.4" customHeight="1">
+      <c r="W30" s="11">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" ht="14.4" customHeight="1">
       <c r="B31" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40"/>
       <c r="T31" s="40"/>
       <c r="U31" s="40"/>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="26">
         <v>-444</v>
       </c>
       <c r="C32" s="26">
         <v>-283</v>
       </c>
       <c r="D32" s="26">
         <v>-479</v>
       </c>
       <c r="E32" s="26">
         <v>-528</v>
       </c>
       <c r="F32" s="26">
         <v>-634</v>
       </c>
       <c r="G32" s="26">
         <v>-497</v>
       </c>
       <c r="H32" s="11">
         <v>-603</v>
       </c>
       <c r="I32" s="13">
@@ -15835,52 +16099,55 @@
       </c>
       <c r="O32" s="11">
         <v>-677</v>
       </c>
       <c r="P32" s="13">
         <v>-378</v>
       </c>
       <c r="Q32" s="13">
         <v>-407</v>
       </c>
       <c r="R32" s="11">
         <v>-240</v>
       </c>
       <c r="S32" s="11">
         <v>-258</v>
       </c>
       <c r="T32" s="13">
         <v>-526</v>
       </c>
       <c r="U32" s="13">
         <v>-189</v>
       </c>
       <c r="V32" s="11">
         <v>-148</v>
       </c>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32" s="13">
+        <v>-244</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="26">
         <v>-2</v>
       </c>
       <c r="C33" s="26">
         <v>42</v>
       </c>
       <c r="D33" s="26">
         <v>5</v>
       </c>
       <c r="E33" s="26">
         <v>8</v>
       </c>
       <c r="F33" s="26">
         <v>-32</v>
       </c>
       <c r="G33" s="26">
         <v>-1</v>
       </c>
       <c r="H33" s="11">
         <v>-23</v>
       </c>
       <c r="I33" s="13">
@@ -15903,52 +16170,55 @@
       </c>
       <c r="O33" s="11" t="s">
         <v>30</v>
       </c>
       <c r="P33" s="13">
         <v>-31</v>
       </c>
       <c r="Q33" s="13">
         <v>-54</v>
       </c>
       <c r="R33" s="11">
         <v>9</v>
       </c>
       <c r="S33" s="11">
         <v>32</v>
       </c>
       <c r="T33" s="13">
         <v>-89</v>
       </c>
       <c r="U33" s="13">
         <v>-14</v>
       </c>
       <c r="V33" s="11">
         <v>-8</v>
       </c>
-    </row>
-    <row r="34" spans="1:22">
+      <c r="W33" s="13">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="26">
         <v>-5</v>
       </c>
       <c r="C34" s="26">
         <v>-11</v>
       </c>
       <c r="D34" s="26">
         <v>-9</v>
       </c>
       <c r="E34" s="26">
         <v>3</v>
       </c>
       <c r="F34" s="26">
         <v>-4</v>
       </c>
       <c r="G34" s="26">
         <v>-11</v>
       </c>
       <c r="H34" s="11">
         <v>-3</v>
       </c>
       <c r="I34" s="13">
@@ -15971,52 +16241,55 @@
       </c>
       <c r="O34" s="11">
         <v>-12</v>
       </c>
       <c r="P34" s="13" t="s">
         <v>30</v>
       </c>
       <c r="Q34" s="13">
         <v>-15</v>
       </c>
       <c r="R34" s="11">
         <v>4</v>
       </c>
       <c r="S34" s="11">
         <v>-10</v>
       </c>
       <c r="T34" s="13">
         <v>-14</v>
       </c>
       <c r="U34" s="13">
         <v>-8</v>
       </c>
       <c r="V34" s="29" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34" s="13">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="26">
         <v>-30</v>
       </c>
       <c r="C35" s="26">
         <v>-29</v>
       </c>
       <c r="D35" s="26">
         <v>-11</v>
       </c>
       <c r="E35" s="26">
         <v>-37</v>
       </c>
       <c r="F35" s="26">
         <v>-6</v>
       </c>
       <c r="G35" s="26">
         <v>-44</v>
       </c>
       <c r="H35" s="11">
         <v>-44</v>
       </c>
       <c r="I35" s="13">
@@ -16039,52 +16312,55 @@
       </c>
       <c r="O35" s="11">
         <v>-117</v>
       </c>
       <c r="P35" s="13">
         <v>17</v>
       </c>
       <c r="Q35" s="13">
         <v>29</v>
       </c>
       <c r="R35" s="11">
         <v>11</v>
       </c>
       <c r="S35" s="11">
         <v>-24</v>
       </c>
       <c r="T35" s="13">
         <v>-50</v>
       </c>
       <c r="U35" s="13">
         <v>-27</v>
       </c>
       <c r="V35" s="11">
         <v>-9</v>
       </c>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35" s="13">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="26">
         <v>-43</v>
       </c>
       <c r="C36" s="26">
         <v>-43</v>
       </c>
       <c r="D36" s="26">
         <v>-66</v>
       </c>
       <c r="E36" s="26">
         <v>-17</v>
       </c>
       <c r="F36" s="26">
         <v>-25</v>
       </c>
       <c r="G36" s="26">
         <v>-60</v>
       </c>
       <c r="H36" s="11">
         <v>-43</v>
       </c>
       <c r="I36" s="13">
@@ -16107,52 +16383,55 @@
       </c>
       <c r="O36" s="11">
         <v>-88</v>
       </c>
       <c r="P36" s="13">
         <v>-62</v>
       </c>
       <c r="Q36" s="13">
         <v>7</v>
       </c>
       <c r="R36" s="11">
         <v>-44</v>
       </c>
       <c r="S36" s="11">
         <v>-27</v>
       </c>
       <c r="T36" s="13">
         <v>-64</v>
       </c>
       <c r="U36" s="13">
         <v>-54</v>
       </c>
       <c r="V36" s="11">
         <v>-25</v>
       </c>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36" s="13">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="26">
         <v>-24</v>
       </c>
       <c r="C37" s="26">
         <v>-14</v>
       </c>
       <c r="D37" s="26">
         <v>-17</v>
       </c>
       <c r="E37" s="26">
         <v>-28</v>
       </c>
       <c r="F37" s="26">
         <v>-73</v>
       </c>
       <c r="G37" s="26">
         <v>-40</v>
       </c>
       <c r="H37" s="11">
         <v>-60</v>
       </c>
       <c r="I37" s="13">
@@ -16175,52 +16454,55 @@
       </c>
       <c r="O37" s="11">
         <v>-71</v>
       </c>
       <c r="P37" s="13">
         <v>-33</v>
       </c>
       <c r="Q37" s="13">
         <v>-45</v>
       </c>
       <c r="R37" s="11">
         <v>-34</v>
       </c>
       <c r="S37" s="11">
         <v>-53</v>
       </c>
       <c r="T37" s="13">
         <v>-33</v>
       </c>
       <c r="U37" s="13">
         <v>-16</v>
       </c>
       <c r="V37" s="11">
         <v>-18</v>
       </c>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37" s="13">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="26">
         <v>5</v>
       </c>
       <c r="C38" s="26">
         <v>-44</v>
       </c>
       <c r="D38" s="26">
         <v>-56</v>
       </c>
       <c r="E38" s="26">
         <v>-79</v>
       </c>
       <c r="F38" s="26">
         <v>-60</v>
       </c>
       <c r="G38" s="26">
         <v>-66</v>
       </c>
       <c r="H38" s="11">
         <v>-70</v>
       </c>
       <c r="I38" s="13">
@@ -16243,52 +16525,55 @@
       </c>
       <c r="O38" s="11">
         <v>-73</v>
       </c>
       <c r="P38" s="13">
         <v>-35</v>
       </c>
       <c r="Q38" s="13">
         <v>-32</v>
       </c>
       <c r="R38" s="11">
         <v>-62</v>
       </c>
       <c r="S38" s="11">
         <v>-22</v>
       </c>
       <c r="T38" s="13">
         <v>-50</v>
       </c>
       <c r="U38" s="13">
         <v>10</v>
       </c>
       <c r="V38" s="11">
         <v>19</v>
       </c>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38" s="13">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="26">
         <v>-15</v>
       </c>
       <c r="C39" s="26">
         <v>-13</v>
       </c>
       <c r="D39" s="26">
         <v>-33</v>
       </c>
       <c r="E39" s="26">
         <v>-37</v>
       </c>
       <c r="F39" s="26">
         <v>-44</v>
       </c>
       <c r="G39" s="26">
         <v>-26</v>
       </c>
       <c r="H39" s="11">
         <v>-28</v>
       </c>
       <c r="I39" s="13">
@@ -16311,52 +16596,55 @@
       </c>
       <c r="O39" s="11">
         <v>-24</v>
       </c>
       <c r="P39" s="13">
         <v>1</v>
       </c>
       <c r="Q39" s="13">
         <v>-4</v>
       </c>
       <c r="R39" s="11">
         <v>10</v>
       </c>
       <c r="S39" s="11">
         <v>-15</v>
       </c>
       <c r="T39" s="13">
         <v>12</v>
       </c>
       <c r="U39" s="13">
         <v>2</v>
       </c>
       <c r="V39" s="11">
         <v>-3</v>
       </c>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="26">
         <v>-64</v>
       </c>
       <c r="C40" s="26">
         <v>-46</v>
       </c>
       <c r="D40" s="26">
         <v>-43</v>
       </c>
       <c r="E40" s="26">
         <v>-17</v>
       </c>
       <c r="F40" s="26">
         <v>-104</v>
       </c>
       <c r="G40" s="26">
         <v>-14</v>
       </c>
       <c r="H40" s="11">
         <v>-47</v>
       </c>
       <c r="I40" s="13">
@@ -16379,52 +16667,55 @@
       </c>
       <c r="O40" s="11">
         <v>-17</v>
       </c>
       <c r="P40" s="13">
         <v>-17</v>
       </c>
       <c r="Q40" s="13">
         <v>-50</v>
       </c>
       <c r="R40" s="11">
         <v>-22</v>
       </c>
       <c r="S40" s="11">
         <v>17</v>
       </c>
       <c r="T40" s="13">
         <v>-30</v>
       </c>
       <c r="U40" s="13">
         <v>-16</v>
       </c>
       <c r="V40" s="11">
         <v>-33</v>
       </c>
-    </row>
-    <row r="41" spans="1:22">
+      <c r="W40" s="13">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="26">
         <v>-33</v>
       </c>
       <c r="C41" s="26">
         <v>5</v>
       </c>
       <c r="D41" s="26">
         <v>-31</v>
       </c>
       <c r="E41" s="26">
         <v>-86</v>
       </c>
       <c r="F41" s="26">
         <v>-80</v>
       </c>
       <c r="G41" s="26">
         <v>-11</v>
       </c>
       <c r="H41" s="11">
         <v>-26</v>
       </c>
       <c r="I41" s="13">
@@ -16447,52 +16738,55 @@
       </c>
       <c r="O41" s="11">
         <v>-52</v>
       </c>
       <c r="P41" s="13">
         <v>-32</v>
       </c>
       <c r="Q41" s="13">
         <v>-12</v>
       </c>
       <c r="R41" s="11">
         <v>-22</v>
       </c>
       <c r="S41" s="11">
         <v>-10</v>
       </c>
       <c r="T41" s="13">
         <v>-15</v>
       </c>
       <c r="U41" s="13">
         <v>-10</v>
       </c>
       <c r="V41" s="11">
         <v>8</v>
       </c>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41" s="13">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="26">
         <v>-75</v>
       </c>
       <c r="C42" s="26">
         <v>-27</v>
       </c>
       <c r="D42" s="26">
         <v>-113</v>
       </c>
       <c r="E42" s="26">
         <v>-85</v>
       </c>
       <c r="F42" s="26">
         <v>-85</v>
       </c>
       <c r="G42" s="26">
         <v>-83</v>
       </c>
       <c r="H42" s="11">
         <v>-104</v>
       </c>
       <c r="I42" s="13">
@@ -16515,52 +16809,55 @@
       </c>
       <c r="O42" s="11">
         <v>-60</v>
       </c>
       <c r="P42" s="13">
         <v>-94</v>
       </c>
       <c r="Q42" s="13">
         <v>-52</v>
       </c>
       <c r="R42" s="11">
         <v>-43</v>
       </c>
       <c r="S42" s="11">
         <v>-48</v>
       </c>
       <c r="T42" s="13">
         <v>-103</v>
       </c>
       <c r="U42" s="13">
         <v>-27</v>
       </c>
       <c r="V42" s="11">
         <v>-15</v>
       </c>
-    </row>
-    <row r="43" spans="1:22">
+      <c r="W42" s="13">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="26">
         <v>-72</v>
       </c>
       <c r="C43" s="26">
         <v>-48</v>
       </c>
       <c r="D43" s="26">
         <v>-58</v>
       </c>
       <c r="E43" s="26">
         <v>-82</v>
       </c>
       <c r="F43" s="26">
         <v>-39</v>
       </c>
       <c r="G43" s="26">
         <v>-67</v>
       </c>
       <c r="H43" s="11">
         <v>-90</v>
       </c>
       <c r="I43" s="13">
@@ -16583,52 +16880,55 @@
       </c>
       <c r="O43" s="11">
         <v>-101</v>
       </c>
       <c r="P43" s="13">
         <v>-16</v>
       </c>
       <c r="Q43" s="13">
         <v>-135</v>
       </c>
       <c r="R43" s="11">
         <v>-31</v>
       </c>
       <c r="S43" s="11">
         <v>-39</v>
       </c>
       <c r="T43" s="13">
         <v>-9</v>
       </c>
       <c r="U43" s="13">
         <v>-47</v>
       </c>
       <c r="V43" s="11">
         <v>-4</v>
       </c>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43" s="13">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="26">
         <v>-49</v>
       </c>
       <c r="C44" s="26">
         <v>-35</v>
       </c>
       <c r="D44" s="26">
         <v>-34</v>
       </c>
       <c r="E44" s="26">
         <v>-78</v>
       </c>
       <c r="F44" s="26">
         <v>-65</v>
       </c>
       <c r="G44" s="26">
         <v>-45</v>
       </c>
       <c r="H44" s="11">
         <v>-37</v>
       </c>
       <c r="I44" s="13">
@@ -16651,52 +16951,55 @@
       </c>
       <c r="O44" s="11">
         <v>-36</v>
       </c>
       <c r="P44" s="13">
         <v>-57</v>
       </c>
       <c r="Q44" s="13">
         <v>-33</v>
       </c>
       <c r="R44" s="11">
         <v>-19</v>
       </c>
       <c r="S44" s="11">
         <v>-36</v>
       </c>
       <c r="T44" s="13">
         <v>-33</v>
       </c>
       <c r="U44" s="13">
         <v>8</v>
       </c>
       <c r="V44" s="11">
         <v>-30</v>
       </c>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44" s="13">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="27">
         <v>-37</v>
       </c>
       <c r="C45" s="27">
         <v>-20</v>
       </c>
       <c r="D45" s="27">
         <v>-13</v>
       </c>
       <c r="E45" s="27">
         <v>7</v>
       </c>
       <c r="F45" s="27">
         <v>-17</v>
       </c>
       <c r="G45" s="27">
         <v>-29</v>
       </c>
       <c r="H45" s="12">
         <v>-28</v>
       </c>
       <c r="I45" s="12">
@@ -16718,50 +17021,53 @@
         <v>-28</v>
       </c>
       <c r="O45" s="12">
         <v>-26</v>
       </c>
       <c r="P45" s="12">
         <v>-19</v>
       </c>
       <c r="Q45" s="12">
         <v>-11</v>
       </c>
       <c r="R45" s="12">
         <v>3</v>
       </c>
       <c r="S45" s="12">
         <v>-23</v>
       </c>
       <c r="T45" s="12">
         <v>-48</v>
       </c>
       <c r="U45" s="12">
         <v>10</v>
       </c>
       <c r="V45" s="12">
         <v>-30</v>
+      </c>
+      <c r="W45" s="12" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B31:U31"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="H5:AE5"/>
     <mergeCell ref="B9:U9"/>
     <mergeCell ref="B24:U24"/>
     <mergeCell ref="H7:S7"/>
     <mergeCell ref="B7:G7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>