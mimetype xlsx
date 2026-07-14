--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -586,255 +586,255 @@
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>137160</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="4097" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="137160" y="76200"/>
           <a:ext cx="2552700" cy="480060"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>365760</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 3"/>
+        <xdr:cNvPr id="5121" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>99060</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>99060</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
+        <xdr:cNvPr id="6145" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="121920" y="38100"/>
           <a:ext cx="2598420" cy="579120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 4"/>
+        <xdr:cNvPr id="1025" name="Picture 4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
@@ -4043,50 +4043,53 @@
       </c>
       <c r="P10" s="11">
         <v>3532</v>
       </c>
       <c r="Q10" s="11">
         <v>3102</v>
       </c>
       <c r="R10" s="11">
         <v>2672</v>
       </c>
       <c r="S10" s="11">
         <v>2309</v>
       </c>
       <c r="T10" s="13">
         <v>2861</v>
       </c>
       <c r="U10" s="11">
         <v>2835</v>
       </c>
       <c r="V10" s="11">
         <v>3169</v>
       </c>
       <c r="W10" s="11">
         <v>2718</v>
       </c>
+      <c r="X10" s="11">
+        <v>2207</v>
+      </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="20">
         <v>1359</v>
       </c>
       <c r="C11" s="20">
         <v>1237</v>
       </c>
       <c r="D11" s="20">
         <v>1732</v>
       </c>
       <c r="E11" s="20">
         <v>1859</v>
       </c>
       <c r="F11" s="20">
         <v>1639</v>
       </c>
       <c r="G11" s="20">
         <v>1452</v>
       </c>
       <c r="H11" s="11">
         <v>1643</v>
@@ -4114,50 +4117,53 @@
       </c>
       <c r="P11" s="11">
         <v>1667</v>
       </c>
       <c r="Q11" s="11">
         <v>1540</v>
       </c>
       <c r="R11" s="11">
         <v>1315</v>
       </c>
       <c r="S11" s="11">
         <v>1142</v>
       </c>
       <c r="T11" s="13">
         <v>1426</v>
       </c>
       <c r="U11" s="11">
         <v>1292</v>
       </c>
       <c r="V11" s="11">
         <v>1464</v>
       </c>
       <c r="W11" s="11">
         <v>1333</v>
       </c>
+      <c r="X11" s="11">
+        <v>1070</v>
+      </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>76</v>
       </c>
       <c r="C12" s="20">
         <v>112</v>
       </c>
       <c r="D12" s="20">
         <v>162</v>
       </c>
       <c r="E12" s="20">
         <v>124</v>
       </c>
       <c r="F12" s="20">
         <v>113</v>
       </c>
       <c r="G12" s="20">
         <v>93</v>
       </c>
       <c r="H12" s="11">
         <v>104</v>
@@ -4185,50 +4191,53 @@
       </c>
       <c r="P12" s="11">
         <v>142</v>
       </c>
       <c r="Q12" s="11">
         <v>139</v>
       </c>
       <c r="R12" s="11">
         <v>128</v>
       </c>
       <c r="S12" s="11">
         <v>103</v>
       </c>
       <c r="T12" s="13">
         <v>165</v>
       </c>
       <c r="U12" s="11">
         <v>172</v>
       </c>
       <c r="V12" s="11">
         <v>172</v>
       </c>
       <c r="W12" s="11">
         <v>108</v>
       </c>
+      <c r="X12" s="11">
+        <v>116</v>
+      </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="20">
         <v>198</v>
       </c>
       <c r="C13" s="20">
         <v>175</v>
       </c>
       <c r="D13" s="20">
         <v>271</v>
       </c>
       <c r="E13" s="20">
         <v>287</v>
       </c>
       <c r="F13" s="20">
         <v>256</v>
       </c>
       <c r="G13" s="20">
         <v>224</v>
       </c>
       <c r="H13" s="11">
         <v>244</v>
@@ -4256,50 +4265,53 @@
       </c>
       <c r="P13" s="11">
         <v>359</v>
       </c>
       <c r="Q13" s="11">
         <v>290</v>
       </c>
       <c r="R13" s="11">
         <v>208</v>
       </c>
       <c r="S13" s="11">
         <v>196</v>
       </c>
       <c r="T13" s="13">
         <v>226</v>
       </c>
       <c r="U13" s="11">
         <v>222</v>
       </c>
       <c r="V13" s="11">
         <v>259</v>
       </c>
       <c r="W13" s="11">
         <v>194</v>
       </c>
+      <c r="X13" s="11">
+        <v>180</v>
+      </c>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="20">
         <v>114</v>
       </c>
       <c r="C14" s="20">
         <v>98</v>
       </c>
       <c r="D14" s="20">
         <v>122</v>
       </c>
       <c r="E14" s="20">
         <v>180</v>
       </c>
       <c r="F14" s="20">
         <v>145</v>
       </c>
       <c r="G14" s="20">
         <v>162</v>
       </c>
       <c r="H14" s="11">
         <v>163</v>
@@ -4327,50 +4339,53 @@
       </c>
       <c r="P14" s="11">
         <v>142</v>
       </c>
       <c r="Q14" s="11">
         <v>195</v>
       </c>
       <c r="R14" s="11">
         <v>171</v>
       </c>
       <c r="S14" s="11">
         <v>133</v>
       </c>
       <c r="T14" s="13">
         <v>149</v>
       </c>
       <c r="U14" s="11">
         <v>169</v>
       </c>
       <c r="V14" s="11">
         <v>207</v>
       </c>
       <c r="W14" s="11">
         <v>180</v>
       </c>
+      <c r="X14" s="11">
+        <v>123</v>
+      </c>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="20">
         <v>145</v>
       </c>
       <c r="C15" s="20">
         <v>104</v>
       </c>
       <c r="D15" s="20">
         <v>204</v>
       </c>
       <c r="E15" s="20">
         <v>221</v>
       </c>
       <c r="F15" s="20">
         <v>162</v>
       </c>
       <c r="G15" s="20">
         <v>145</v>
       </c>
       <c r="H15" s="11">
         <v>156</v>
@@ -4398,50 +4413,53 @@
       </c>
       <c r="P15" s="11">
         <v>264</v>
       </c>
       <c r="Q15" s="11">
         <v>193</v>
       </c>
       <c r="R15" s="11">
         <v>124</v>
       </c>
       <c r="S15" s="11">
         <v>134</v>
       </c>
       <c r="T15" s="13">
         <v>148</v>
       </c>
       <c r="U15" s="11">
         <v>165</v>
       </c>
       <c r="V15" s="11">
         <v>177</v>
       </c>
       <c r="W15" s="11">
         <v>165</v>
       </c>
+      <c r="X15" s="11">
+        <v>138</v>
+      </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="20">
         <v>61</v>
       </c>
       <c r="C16" s="20">
         <v>54</v>
       </c>
       <c r="D16" s="20">
         <v>77</v>
       </c>
       <c r="E16" s="20">
         <v>62</v>
       </c>
       <c r="F16" s="20">
         <v>71</v>
       </c>
       <c r="G16" s="20">
         <v>50</v>
       </c>
       <c r="H16" s="11">
         <v>77</v>
@@ -4469,52 +4487,55 @@
       </c>
       <c r="P16" s="11">
         <v>107</v>
       </c>
       <c r="Q16" s="11">
         <v>58</v>
       </c>
       <c r="R16" s="11">
         <v>61</v>
       </c>
       <c r="S16" s="11">
         <v>67</v>
       </c>
       <c r="T16" s="13">
         <v>91</v>
       </c>
       <c r="U16" s="11">
         <v>116</v>
       </c>
       <c r="V16" s="11">
         <v>118</v>
       </c>
       <c r="W16" s="11">
         <v>78</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="11">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="20">
         <v>33</v>
       </c>
       <c r="C17" s="20">
         <v>35</v>
       </c>
       <c r="D17" s="20">
         <v>28</v>
       </c>
       <c r="E17" s="20">
         <v>48</v>
       </c>
       <c r="F17" s="20">
         <v>33</v>
       </c>
       <c r="G17" s="20">
         <v>38</v>
       </c>
       <c r="H17" s="11">
         <v>57</v>
       </c>
       <c r="I17" s="11">
@@ -4540,52 +4561,55 @@
       </c>
       <c r="P17" s="11">
         <v>79</v>
       </c>
       <c r="Q17" s="11">
         <v>70</v>
       </c>
       <c r="R17" s="11">
         <v>86</v>
       </c>
       <c r="S17" s="11">
         <v>46</v>
       </c>
       <c r="T17" s="13">
         <v>72</v>
       </c>
       <c r="U17" s="11">
         <v>51</v>
       </c>
       <c r="V17" s="11">
         <v>72</v>
       </c>
       <c r="W17" s="11">
         <v>62</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="20">
         <v>36</v>
       </c>
       <c r="C18" s="20">
         <v>26</v>
       </c>
       <c r="D18" s="20">
         <v>41</v>
       </c>
       <c r="E18" s="20">
         <v>58</v>
       </c>
       <c r="F18" s="20">
         <v>46</v>
       </c>
       <c r="G18" s="20">
         <v>56</v>
       </c>
       <c r="H18" s="11">
         <v>43</v>
       </c>
       <c r="I18" s="11">
@@ -4611,52 +4635,55 @@
       </c>
       <c r="P18" s="11">
         <v>55</v>
       </c>
       <c r="Q18" s="11">
         <v>57</v>
       </c>
       <c r="R18" s="11">
         <v>40</v>
       </c>
       <c r="S18" s="11">
         <v>80</v>
       </c>
       <c r="T18" s="13">
         <v>52</v>
       </c>
       <c r="U18" s="11">
         <v>57</v>
       </c>
       <c r="V18" s="11">
         <v>49</v>
       </c>
       <c r="W18" s="11">
         <v>51</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="20">
         <v>33</v>
       </c>
       <c r="C19" s="20">
         <v>44</v>
       </c>
       <c r="D19" s="20">
         <v>55</v>
       </c>
       <c r="E19" s="20">
         <v>47</v>
       </c>
       <c r="F19" s="20">
         <v>52</v>
       </c>
       <c r="G19" s="20">
         <v>54</v>
       </c>
       <c r="H19" s="11">
         <v>67</v>
       </c>
       <c r="I19" s="11">
@@ -4682,52 +4709,55 @@
       </c>
       <c r="P19" s="11">
         <v>49</v>
       </c>
       <c r="Q19" s="11">
         <v>74</v>
       </c>
       <c r="R19" s="11">
         <v>48</v>
       </c>
       <c r="S19" s="11">
         <v>45</v>
       </c>
       <c r="T19" s="13">
         <v>52</v>
       </c>
       <c r="U19" s="11">
         <v>50</v>
       </c>
       <c r="V19" s="11">
         <v>77</v>
       </c>
       <c r="W19" s="11">
         <v>55</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19" s="11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="20">
         <v>84</v>
       </c>
       <c r="C20" s="20">
         <v>82</v>
       </c>
       <c r="D20" s="20">
         <v>82</v>
       </c>
       <c r="E20" s="20">
         <v>95</v>
       </c>
       <c r="F20" s="20">
         <v>118</v>
       </c>
       <c r="G20" s="20">
         <v>49</v>
       </c>
       <c r="H20" s="11">
         <v>107</v>
       </c>
       <c r="I20" s="11">
@@ -4753,52 +4783,55 @@
       </c>
       <c r="P20" s="11">
         <v>109</v>
       </c>
       <c r="Q20" s="11">
         <v>98</v>
       </c>
       <c r="R20" s="11">
         <v>80</v>
       </c>
       <c r="S20" s="11">
         <v>58</v>
       </c>
       <c r="T20" s="13">
         <v>82</v>
       </c>
       <c r="U20" s="11">
         <v>123</v>
       </c>
       <c r="V20" s="11">
         <v>129</v>
       </c>
       <c r="W20" s="11">
         <v>121</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="11">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20">
         <v>144</v>
       </c>
       <c r="C21" s="20">
         <v>130</v>
       </c>
       <c r="D21" s="20">
         <v>219</v>
       </c>
       <c r="E21" s="20">
         <v>210</v>
       </c>
       <c r="F21" s="20">
         <v>212</v>
       </c>
       <c r="G21" s="20">
         <v>186</v>
       </c>
       <c r="H21" s="11">
         <v>168</v>
       </c>
       <c r="I21" s="11">
@@ -4824,52 +4857,55 @@
       </c>
       <c r="P21" s="11">
         <v>304</v>
       </c>
       <c r="Q21" s="11">
         <v>168</v>
       </c>
       <c r="R21" s="11">
         <v>162</v>
       </c>
       <c r="S21" s="11">
         <v>143</v>
       </c>
       <c r="T21" s="13">
         <v>227</v>
       </c>
       <c r="U21" s="11">
         <v>201</v>
       </c>
       <c r="V21" s="11">
         <v>258</v>
       </c>
       <c r="W21" s="11">
         <v>192</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21" s="11">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="20">
         <v>36</v>
       </c>
       <c r="C22" s="20">
         <v>36</v>
       </c>
       <c r="D22" s="20">
         <v>64</v>
       </c>
       <c r="E22" s="20">
         <v>43</v>
       </c>
       <c r="F22" s="20">
         <v>49</v>
       </c>
       <c r="G22" s="20">
         <v>46</v>
       </c>
       <c r="H22" s="11">
         <v>51</v>
       </c>
       <c r="I22" s="11">
@@ -4895,52 +4931,55 @@
       </c>
       <c r="P22" s="11">
         <v>70</v>
       </c>
       <c r="Q22" s="11">
         <v>66</v>
       </c>
       <c r="R22" s="11">
         <v>77</v>
       </c>
       <c r="S22" s="11">
         <v>42</v>
       </c>
       <c r="T22" s="13">
         <v>77</v>
       </c>
       <c r="U22" s="11">
         <v>81</v>
       </c>
       <c r="V22" s="11">
         <v>81</v>
       </c>
       <c r="W22" s="11">
         <v>64</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22" s="11">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="20">
         <v>87</v>
       </c>
       <c r="C23" s="20">
         <v>100</v>
       </c>
       <c r="D23" s="20">
         <v>156</v>
       </c>
       <c r="E23" s="20">
         <v>172</v>
       </c>
       <c r="F23" s="20">
         <v>118</v>
       </c>
       <c r="G23" s="20">
         <v>118</v>
       </c>
       <c r="H23" s="11">
         <v>115</v>
       </c>
       <c r="I23" s="11">
@@ -4966,76 +5005,79 @@
       </c>
       <c r="P23" s="11">
         <v>185</v>
       </c>
       <c r="Q23" s="11">
         <v>154</v>
       </c>
       <c r="R23" s="11">
         <v>172</v>
       </c>
       <c r="S23" s="11">
         <v>120</v>
       </c>
       <c r="T23" s="13">
         <v>94</v>
       </c>
       <c r="U23" s="11">
         <v>136</v>
       </c>
       <c r="V23" s="11">
         <v>106</v>
       </c>
       <c r="W23" s="11">
         <v>115</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="X23" s="11">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="B24" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="40"/>
       <c r="O24" s="40"/>
       <c r="P24" s="40"/>
       <c r="Q24" s="40"/>
       <c r="R24" s="40"/>
       <c r="S24" s="40"/>
       <c r="T24" s="40"/>
       <c r="U24" s="40"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="20">
         <v>1533</v>
       </c>
       <c r="C25" s="20">
         <v>1413</v>
       </c>
       <c r="D25" s="20">
         <v>1974</v>
       </c>
       <c r="E25" s="20">
         <v>2122</v>
       </c>
       <c r="F25" s="20">
         <v>1879</v>
       </c>
       <c r="G25" s="20">
         <v>1673</v>
       </c>
       <c r="H25" s="11">
         <v>1866</v>
       </c>
       <c r="I25" s="11">
@@ -5061,52 +5103,55 @@
       </c>
       <c r="P25" s="11">
         <v>1963</v>
       </c>
       <c r="Q25" s="11">
         <v>1864</v>
       </c>
       <c r="R25" s="11">
         <v>1546</v>
       </c>
       <c r="S25" s="11">
         <v>1353</v>
       </c>
       <c r="T25" s="13">
         <v>1750</v>
       </c>
       <c r="U25" s="11">
         <v>1593</v>
       </c>
       <c r="V25" s="11">
         <v>1785</v>
       </c>
       <c r="W25" s="11">
         <v>1573</v>
       </c>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25" s="11">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="20">
         <v>1236</v>
       </c>
       <c r="C26" s="20">
         <v>1099</v>
       </c>
       <c r="D26" s="20">
         <v>1554</v>
       </c>
       <c r="E26" s="20">
         <v>1695</v>
       </c>
       <c r="F26" s="20">
         <v>1509</v>
       </c>
       <c r="G26" s="20">
         <v>1318</v>
       </c>
       <c r="H26" s="11">
         <v>1506</v>
       </c>
       <c r="I26" s="11">
@@ -5132,52 +5177,55 @@
       </c>
       <c r="P26" s="11">
         <v>1515</v>
       </c>
       <c r="Q26" s="11">
         <v>1429</v>
       </c>
       <c r="R26" s="11">
         <v>1203</v>
       </c>
       <c r="S26" s="11">
         <v>1007</v>
       </c>
       <c r="T26" s="13">
         <v>1348</v>
       </c>
       <c r="U26" s="11">
         <v>1170</v>
       </c>
       <c r="V26" s="11">
         <v>1349</v>
       </c>
       <c r="W26" s="11">
         <v>1226</v>
       </c>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26" s="11">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="20">
         <v>72</v>
       </c>
       <c r="C27" s="20">
         <v>106</v>
       </c>
       <c r="D27" s="20">
         <v>155</v>
       </c>
       <c r="E27" s="20">
         <v>111</v>
       </c>
       <c r="F27" s="20">
         <v>103</v>
       </c>
       <c r="G27" s="20">
         <v>89</v>
       </c>
       <c r="H27" s="11">
         <v>95</v>
       </c>
       <c r="I27" s="11">
@@ -5203,52 +5251,55 @@
       </c>
       <c r="P27" s="11">
         <v>127</v>
       </c>
       <c r="Q27" s="11">
         <v>130</v>
       </c>
       <c r="R27" s="11">
         <v>106</v>
       </c>
       <c r="S27" s="11">
         <v>97</v>
       </c>
       <c r="T27" s="13">
         <v>158</v>
       </c>
       <c r="U27" s="11">
         <v>165</v>
       </c>
       <c r="V27" s="11">
         <v>157</v>
       </c>
       <c r="W27" s="11">
         <v>93</v>
       </c>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27" s="11">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="20">
         <v>68</v>
       </c>
       <c r="C28" s="20">
         <v>83</v>
       </c>
       <c r="D28" s="20">
         <v>72</v>
       </c>
       <c r="E28" s="20">
         <v>96</v>
       </c>
       <c r="F28" s="20">
         <v>86</v>
       </c>
       <c r="G28" s="20">
         <v>111</v>
       </c>
       <c r="H28" s="11">
         <v>94</v>
       </c>
       <c r="I28" s="11">
@@ -5274,52 +5325,55 @@
       </c>
       <c r="P28" s="11">
         <v>76</v>
       </c>
       <c r="Q28" s="11">
         <v>97</v>
       </c>
       <c r="R28" s="11">
         <v>107</v>
       </c>
       <c r="S28" s="11">
         <v>80</v>
       </c>
       <c r="T28" s="13">
         <v>89</v>
       </c>
       <c r="U28" s="11">
         <v>105</v>
       </c>
       <c r="V28" s="11">
         <v>115</v>
       </c>
       <c r="W28" s="11">
         <v>109</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28" s="11">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20">
         <v>108</v>
       </c>
       <c r="C29" s="20">
         <v>69</v>
       </c>
       <c r="D29" s="20">
         <v>125</v>
       </c>
       <c r="E29" s="20">
         <v>144</v>
       </c>
       <c r="F29" s="20">
         <v>122</v>
       </c>
       <c r="G29" s="20">
         <v>94</v>
       </c>
       <c r="H29" s="11">
         <v>114</v>
       </c>
       <c r="I29" s="11">
@@ -5345,52 +5399,55 @@
       </c>
       <c r="P29" s="11">
         <v>167</v>
       </c>
       <c r="Q29" s="11">
         <v>128</v>
       </c>
       <c r="R29" s="11">
         <v>75</v>
       </c>
       <c r="S29" s="11">
         <v>108</v>
       </c>
       <c r="T29" s="13">
         <v>95</v>
       </c>
       <c r="U29" s="11">
         <v>98</v>
       </c>
       <c r="V29" s="11">
         <v>106</v>
       </c>
       <c r="W29" s="11">
         <v>102</v>
       </c>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29" s="11">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="20">
         <v>49</v>
       </c>
       <c r="C30" s="20">
         <v>56</v>
       </c>
       <c r="D30" s="20">
         <v>68</v>
       </c>
       <c r="E30" s="20">
         <v>76</v>
       </c>
       <c r="F30" s="20">
         <v>59</v>
       </c>
       <c r="G30" s="20">
         <v>61</v>
       </c>
       <c r="H30" s="11">
         <v>57</v>
       </c>
       <c r="I30" s="11">
@@ -5416,76 +5473,79 @@
       </c>
       <c r="P30" s="11">
         <v>78</v>
       </c>
       <c r="Q30" s="11">
         <v>80</v>
       </c>
       <c r="R30" s="11">
         <v>55</v>
       </c>
       <c r="S30" s="11">
         <v>61</v>
       </c>
       <c r="T30" s="13">
         <v>60</v>
       </c>
       <c r="U30" s="11">
         <v>55</v>
       </c>
       <c r="V30" s="11">
         <v>58</v>
       </c>
       <c r="W30" s="11">
         <v>43</v>
       </c>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="X30" s="11">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
       <c r="B31" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40"/>
       <c r="T31" s="40"/>
       <c r="U31" s="40"/>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="20">
         <v>873</v>
       </c>
       <c r="C32" s="20">
         <v>820</v>
       </c>
       <c r="D32" s="20">
         <v>1239</v>
       </c>
       <c r="E32" s="20">
         <v>1284</v>
       </c>
       <c r="F32" s="20">
         <v>1135</v>
       </c>
       <c r="G32" s="20">
         <v>1000</v>
       </c>
       <c r="H32" s="11">
         <v>1129</v>
       </c>
       <c r="I32" s="11">
@@ -5511,52 +5571,55 @@
       </c>
       <c r="P32" s="13">
         <v>1569</v>
       </c>
       <c r="Q32" s="13">
         <v>1238</v>
       </c>
       <c r="R32" s="11">
         <v>1126</v>
       </c>
       <c r="S32" s="11">
         <v>956</v>
       </c>
       <c r="T32" s="13">
         <v>1111</v>
       </c>
       <c r="U32" s="13">
         <v>1242</v>
       </c>
       <c r="V32" s="11">
         <v>1384</v>
       </c>
       <c r="W32" s="11">
         <v>1145</v>
       </c>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32" s="11">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="20">
         <v>123</v>
       </c>
       <c r="C33" s="20">
         <v>138</v>
       </c>
       <c r="D33" s="20">
         <v>178</v>
       </c>
       <c r="E33" s="20">
         <v>164</v>
       </c>
       <c r="F33" s="20">
         <v>130</v>
       </c>
       <c r="G33" s="20">
         <v>134</v>
       </c>
       <c r="H33" s="11">
         <v>137</v>
       </c>
       <c r="I33" s="11">
@@ -5582,52 +5645,55 @@
       </c>
       <c r="P33" s="13">
         <v>152</v>
       </c>
       <c r="Q33" s="13">
         <v>111</v>
       </c>
       <c r="R33" s="11">
         <v>112</v>
       </c>
       <c r="S33" s="11">
         <v>135</v>
       </c>
       <c r="T33" s="13">
         <v>78</v>
       </c>
       <c r="U33" s="13">
         <v>122</v>
       </c>
       <c r="V33" s="11">
         <v>115</v>
       </c>
       <c r="W33" s="11">
         <v>107</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33" s="11">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="20">
         <v>4</v>
       </c>
       <c r="C34" s="20">
         <v>6</v>
       </c>
       <c r="D34" s="20">
         <v>7</v>
       </c>
       <c r="E34" s="20">
         <v>13</v>
       </c>
       <c r="F34" s="20">
         <v>10</v>
       </c>
       <c r="G34" s="20">
         <v>4</v>
       </c>
       <c r="H34" s="11">
         <v>9</v>
       </c>
       <c r="I34" s="11">
@@ -5653,52 +5719,55 @@
       </c>
       <c r="P34" s="13">
         <v>15</v>
       </c>
       <c r="Q34" s="13">
         <v>9</v>
       </c>
       <c r="R34" s="11">
         <v>22</v>
       </c>
       <c r="S34" s="11">
         <v>6</v>
       </c>
       <c r="T34" s="13">
         <v>7</v>
       </c>
       <c r="U34" s="13">
         <v>7</v>
       </c>
       <c r="V34" s="29" t="s">
         <v>30</v>
       </c>
       <c r="W34" s="11">
         <v>15</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="20">
         <v>198</v>
       </c>
       <c r="C35" s="20">
         <v>175</v>
       </c>
       <c r="D35" s="20">
         <v>271</v>
       </c>
       <c r="E35" s="20">
         <v>287</v>
       </c>
       <c r="F35" s="20">
         <v>256</v>
       </c>
       <c r="G35" s="20">
         <v>224</v>
       </c>
       <c r="H35" s="11">
         <v>244</v>
       </c>
       <c r="I35" s="11">
@@ -5724,52 +5793,55 @@
       </c>
       <c r="P35" s="13">
         <v>359</v>
       </c>
       <c r="Q35" s="13">
         <v>290</v>
       </c>
       <c r="R35" s="11">
         <v>208</v>
       </c>
       <c r="S35" s="11">
         <v>196</v>
       </c>
       <c r="T35" s="13">
         <v>226</v>
       </c>
       <c r="U35" s="13">
         <v>222</v>
       </c>
       <c r="V35" s="11">
         <v>259</v>
       </c>
       <c r="W35" s="11">
         <v>194</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35" s="11">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="20">
         <v>46</v>
       </c>
       <c r="C36" s="20">
         <v>15</v>
       </c>
       <c r="D36" s="20">
         <v>50</v>
       </c>
       <c r="E36" s="20">
         <v>84</v>
       </c>
       <c r="F36" s="20">
         <v>59</v>
       </c>
       <c r="G36" s="20">
         <v>51</v>
       </c>
       <c r="H36" s="11">
         <v>69</v>
       </c>
       <c r="I36" s="11">
@@ -5795,52 +5867,55 @@
       </c>
       <c r="P36" s="13">
         <v>66</v>
       </c>
       <c r="Q36" s="13">
         <v>98</v>
       </c>
       <c r="R36" s="11">
         <v>64</v>
       </c>
       <c r="S36" s="11">
         <v>53</v>
       </c>
       <c r="T36" s="13">
         <v>60</v>
       </c>
       <c r="U36" s="13">
         <v>64</v>
       </c>
       <c r="V36" s="11">
         <v>92</v>
       </c>
       <c r="W36" s="11">
         <v>71</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36" s="11">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="20">
         <v>37</v>
       </c>
       <c r="C37" s="20">
         <v>35</v>
       </c>
       <c r="D37" s="20">
         <v>79</v>
       </c>
       <c r="E37" s="20">
         <v>77</v>
       </c>
       <c r="F37" s="20">
         <v>40</v>
       </c>
       <c r="G37" s="20">
         <v>51</v>
       </c>
       <c r="H37" s="11">
         <v>42</v>
       </c>
       <c r="I37" s="11">
@@ -5866,52 +5941,55 @@
       </c>
       <c r="P37" s="13">
         <v>97</v>
       </c>
       <c r="Q37" s="13">
         <v>65</v>
       </c>
       <c r="R37" s="11">
         <v>49</v>
       </c>
       <c r="S37" s="11">
         <v>26</v>
       </c>
       <c r="T37" s="13">
         <v>53</v>
       </c>
       <c r="U37" s="13">
         <v>67</v>
       </c>
       <c r="V37" s="11">
         <v>71</v>
       </c>
       <c r="W37" s="11">
         <v>63</v>
       </c>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37" s="11">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="20">
         <v>61</v>
       </c>
       <c r="C38" s="20">
         <v>54</v>
       </c>
       <c r="D38" s="20">
         <v>77</v>
       </c>
       <c r="E38" s="20">
         <v>62</v>
       </c>
       <c r="F38" s="20">
         <v>71</v>
       </c>
       <c r="G38" s="20">
         <v>50</v>
       </c>
       <c r="H38" s="11">
         <v>77</v>
       </c>
       <c r="I38" s="11">
@@ -5937,52 +6015,55 @@
       </c>
       <c r="P38" s="13">
         <v>107</v>
       </c>
       <c r="Q38" s="13">
         <v>58</v>
       </c>
       <c r="R38" s="11">
         <v>61</v>
       </c>
       <c r="S38" s="11">
         <v>67</v>
       </c>
       <c r="T38" s="13">
         <v>91</v>
       </c>
       <c r="U38" s="13">
         <v>116</v>
       </c>
       <c r="V38" s="11">
         <v>118</v>
       </c>
       <c r="W38" s="11">
         <v>78</v>
       </c>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38" s="11">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="20">
         <v>33</v>
       </c>
       <c r="C39" s="20">
         <v>35</v>
       </c>
       <c r="D39" s="20">
         <v>28</v>
       </c>
       <c r="E39" s="20">
         <v>48</v>
       </c>
       <c r="F39" s="20">
         <v>33</v>
       </c>
       <c r="G39" s="20">
         <v>38</v>
       </c>
       <c r="H39" s="11">
         <v>57</v>
       </c>
       <c r="I39" s="11">
@@ -6008,52 +6089,55 @@
       </c>
       <c r="P39" s="13">
         <v>79</v>
       </c>
       <c r="Q39" s="13">
         <v>70</v>
       </c>
       <c r="R39" s="11">
         <v>86</v>
       </c>
       <c r="S39" s="11">
         <v>46</v>
       </c>
       <c r="T39" s="13">
         <v>72</v>
       </c>
       <c r="U39" s="13">
         <v>51</v>
       </c>
       <c r="V39" s="11">
         <v>72</v>
       </c>
       <c r="W39" s="11">
         <v>62</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39" s="11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="20">
         <v>36</v>
       </c>
       <c r="C40" s="20">
         <v>26</v>
       </c>
       <c r="D40" s="20">
         <v>41</v>
       </c>
       <c r="E40" s="20">
         <v>58</v>
       </c>
       <c r="F40" s="20">
         <v>46</v>
       </c>
       <c r="G40" s="20">
         <v>56</v>
       </c>
       <c r="H40" s="11">
         <v>43</v>
       </c>
       <c r="I40" s="11">
@@ -6079,52 +6163,55 @@
       </c>
       <c r="P40" s="13">
         <v>55</v>
       </c>
       <c r="Q40" s="13">
         <v>57</v>
       </c>
       <c r="R40" s="11">
         <v>40</v>
       </c>
       <c r="S40" s="11">
         <v>80</v>
       </c>
       <c r="T40" s="13">
         <v>52</v>
       </c>
       <c r="U40" s="13">
         <v>57</v>
       </c>
       <c r="V40" s="11">
         <v>49</v>
       </c>
       <c r="W40" s="11">
         <v>51</v>
       </c>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40" s="11">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="20">
         <v>33</v>
       </c>
       <c r="C41" s="20">
         <v>44</v>
       </c>
       <c r="D41" s="20">
         <v>55</v>
       </c>
       <c r="E41" s="20">
         <v>47</v>
       </c>
       <c r="F41" s="20">
         <v>52</v>
       </c>
       <c r="G41" s="20">
         <v>54</v>
       </c>
       <c r="H41" s="11">
         <v>67</v>
       </c>
       <c r="I41" s="11">
@@ -6150,52 +6237,55 @@
       </c>
       <c r="P41" s="13">
         <v>49</v>
       </c>
       <c r="Q41" s="13">
         <v>74</v>
       </c>
       <c r="R41" s="11">
         <v>48</v>
       </c>
       <c r="S41" s="11">
         <v>45</v>
       </c>
       <c r="T41" s="13">
         <v>52</v>
       </c>
       <c r="U41" s="13">
         <v>50</v>
       </c>
       <c r="V41" s="11">
         <v>77</v>
       </c>
       <c r="W41" s="11">
         <v>55</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41" s="11">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="20">
         <v>84</v>
       </c>
       <c r="C42" s="20">
         <v>82</v>
       </c>
       <c r="D42" s="20">
         <v>82</v>
       </c>
       <c r="E42" s="20">
         <v>95</v>
       </c>
       <c r="F42" s="20">
         <v>118</v>
       </c>
       <c r="G42" s="20">
         <v>49</v>
       </c>
       <c r="H42" s="11">
         <v>107</v>
       </c>
       <c r="I42" s="11">
@@ -6221,52 +6311,55 @@
       </c>
       <c r="P42" s="13">
         <v>109</v>
       </c>
       <c r="Q42" s="13">
         <v>98</v>
       </c>
       <c r="R42" s="11">
         <v>80</v>
       </c>
       <c r="S42" s="11">
         <v>58</v>
       </c>
       <c r="T42" s="13">
         <v>82</v>
       </c>
       <c r="U42" s="13">
         <v>123</v>
       </c>
       <c r="V42" s="11">
         <v>129</v>
       </c>
       <c r="W42" s="11">
         <v>121</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42" s="11">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="20">
         <v>144</v>
       </c>
       <c r="C43" s="20">
         <v>130</v>
       </c>
       <c r="D43" s="20">
         <v>219</v>
       </c>
       <c r="E43" s="20">
         <v>210</v>
       </c>
       <c r="F43" s="20">
         <v>212</v>
       </c>
       <c r="G43" s="20">
         <v>186</v>
       </c>
       <c r="H43" s="11">
         <v>168</v>
       </c>
       <c r="I43" s="11">
@@ -6292,52 +6385,55 @@
       </c>
       <c r="P43" s="13">
         <v>304</v>
       </c>
       <c r="Q43" s="13">
         <v>168</v>
       </c>
       <c r="R43" s="11">
         <v>162</v>
       </c>
       <c r="S43" s="11">
         <v>143</v>
       </c>
       <c r="T43" s="13">
         <v>227</v>
       </c>
       <c r="U43" s="13">
         <v>201</v>
       </c>
       <c r="V43" s="11">
         <v>258</v>
       </c>
       <c r="W43" s="11">
         <v>192</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43" s="11">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="20">
         <v>36</v>
       </c>
       <c r="C44" s="20">
         <v>36</v>
       </c>
       <c r="D44" s="20">
         <v>64</v>
       </c>
       <c r="E44" s="20">
         <v>43</v>
       </c>
       <c r="F44" s="20">
         <v>49</v>
       </c>
       <c r="G44" s="20">
         <v>46</v>
       </c>
       <c r="H44" s="11">
         <v>51</v>
       </c>
       <c r="I44" s="11">
@@ -6363,52 +6459,55 @@
       </c>
       <c r="P44" s="13">
         <v>70</v>
       </c>
       <c r="Q44" s="13">
         <v>66</v>
       </c>
       <c r="R44" s="11">
         <v>77</v>
       </c>
       <c r="S44" s="11">
         <v>42</v>
       </c>
       <c r="T44" s="13">
         <v>77</v>
       </c>
       <c r="U44" s="13">
         <v>81</v>
       </c>
       <c r="V44" s="11">
         <v>81</v>
       </c>
       <c r="W44" s="11">
         <v>64</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44" s="11">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="22">
         <v>38</v>
       </c>
       <c r="C45" s="22">
         <v>44</v>
       </c>
       <c r="D45" s="22">
         <v>88</v>
       </c>
       <c r="E45" s="22">
         <v>96</v>
       </c>
       <c r="F45" s="22">
         <v>59</v>
       </c>
       <c r="G45" s="22">
         <v>57</v>
       </c>
       <c r="H45" s="12">
         <v>58</v>
       </c>
       <c r="I45" s="12">
@@ -6434,58 +6533,61 @@
       </c>
       <c r="P45" s="12">
         <v>107</v>
       </c>
       <c r="Q45" s="12">
         <v>74</v>
       </c>
       <c r="R45" s="12">
         <v>117</v>
       </c>
       <c r="S45" s="12">
         <v>59</v>
       </c>
       <c r="T45" s="12">
         <v>34</v>
       </c>
       <c r="U45" s="12">
         <v>81</v>
       </c>
       <c r="V45" s="12">
         <v>48</v>
       </c>
       <c r="W45" s="12">
         <v>72</v>
       </c>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45" s="12">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" s="9"/>
     </row>
-    <row r="47" spans="1:23">
+    <row r="47" spans="1:24">
       <c r="A47" s="9"/>
     </row>
-    <row r="48" spans="1:23">
+    <row r="48" spans="1:24">
       <c r="A48" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B31:U31"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="H5:AE5"/>
     <mergeCell ref="B9:U9"/>
     <mergeCell ref="B24:U24"/>
     <mergeCell ref="H7:S7"/>
     <mergeCell ref="B7:G7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y42"/>
   <sheetViews>
@@ -9060,51 +9162,51 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A10:Y10"/>
     <mergeCell ref="A23:Y23"/>
     <mergeCell ref="A30:Y30"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="H8:S8"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="T8:Y8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AP46"/>
   <sheetViews>
-    <sheetView topLeftCell="E1" workbookViewId="0">
+    <sheetView topLeftCell="E4" workbookViewId="0">
       <selection activeCell="H5" sqref="H5:AE5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="18.44140625" style="7" customWidth="1"/>
     <col min="2" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="15" customHeight="1">
       <c r="A1" s="44"/>
     </row>
     <row r="2" spans="1:42" ht="15" customHeight="1">
       <c r="A2" s="44"/>
     </row>
     <row r="3" spans="1:42" ht="15" customHeight="1">
       <c r="A3" s="45"/>
     </row>
     <row r="4" spans="1:42" ht="15" customHeight="1"/>
     <row r="5" spans="1:42" ht="15" customHeight="1">
       <c r="H5" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
@@ -9353,50 +9455,53 @@
       </c>
       <c r="P10" s="11">
         <v>4014</v>
       </c>
       <c r="Q10" s="11">
         <v>3412</v>
       </c>
       <c r="R10" s="11">
         <v>2964</v>
       </c>
       <c r="S10" s="11">
         <v>2642</v>
       </c>
       <c r="T10" s="13">
         <v>3425</v>
       </c>
       <c r="U10" s="11">
         <v>3237</v>
       </c>
       <c r="V10" s="11">
         <v>3369</v>
       </c>
       <c r="W10" s="11">
         <v>2863</v>
       </c>
+      <c r="X10" s="11">
+        <v>2472</v>
+      </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="20">
         <v>1125</v>
       </c>
       <c r="C11" s="20">
         <v>1084</v>
       </c>
       <c r="D11" s="20">
         <v>1520</v>
       </c>
       <c r="E11" s="20">
         <v>1517</v>
       </c>
       <c r="F11" s="20">
         <v>1375</v>
       </c>
       <c r="G11" s="20">
         <v>1110</v>
       </c>
       <c r="H11" s="13">
         <v>1322</v>
@@ -9424,50 +9529,53 @@
       </c>
       <c r="P11" s="11">
         <v>1686</v>
       </c>
       <c r="Q11" s="11">
         <v>1460</v>
       </c>
       <c r="R11" s="11">
         <v>1263</v>
       </c>
       <c r="S11" s="11">
         <v>1183</v>
       </c>
       <c r="T11" s="13">
         <v>1502</v>
       </c>
       <c r="U11" s="11">
         <v>1521</v>
       </c>
       <c r="V11" s="11">
         <v>1515</v>
       </c>
       <c r="W11" s="11">
         <v>1224</v>
       </c>
+      <c r="X11" s="11">
+        <v>1107</v>
+      </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20">
         <v>137</v>
       </c>
       <c r="C12" s="20">
         <v>143</v>
       </c>
       <c r="D12" s="20">
         <v>188</v>
       </c>
       <c r="E12" s="20">
         <v>115</v>
       </c>
       <c r="F12" s="20">
         <v>165</v>
       </c>
       <c r="G12" s="20">
         <v>110</v>
       </c>
       <c r="H12" s="13">
         <v>126</v>
@@ -9495,50 +9603,53 @@
       </c>
       <c r="P12" s="11">
         <v>166</v>
       </c>
       <c r="Q12" s="11">
         <v>164</v>
       </c>
       <c r="R12" s="11">
         <v>135</v>
       </c>
       <c r="S12" s="11">
         <v>109</v>
       </c>
       <c r="T12" s="13">
         <v>173</v>
       </c>
       <c r="U12" s="11">
         <v>170</v>
       </c>
       <c r="V12" s="11">
         <v>142</v>
       </c>
       <c r="W12" s="11">
         <v>153</v>
       </c>
+      <c r="X12" s="11">
+        <v>123</v>
+      </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="20">
         <v>228</v>
       </c>
       <c r="C13" s="20">
         <v>204</v>
       </c>
       <c r="D13" s="20">
         <v>282</v>
       </c>
       <c r="E13" s="20">
         <v>324</v>
       </c>
       <c r="F13" s="20">
         <v>262</v>
       </c>
       <c r="G13" s="20">
         <v>268</v>
       </c>
       <c r="H13" s="13">
         <v>288</v>
@@ -9566,50 +9677,53 @@
       </c>
       <c r="P13" s="11">
         <v>342</v>
       </c>
       <c r="Q13" s="11">
         <v>261</v>
       </c>
       <c r="R13" s="11">
         <v>197</v>
       </c>
       <c r="S13" s="11">
         <v>220</v>
       </c>
       <c r="T13" s="13">
         <v>276</v>
       </c>
       <c r="U13" s="11">
         <v>249</v>
       </c>
       <c r="V13" s="11">
         <v>268</v>
       </c>
       <c r="W13" s="11">
         <v>275</v>
       </c>
+      <c r="X13" s="11">
+        <v>162</v>
+      </c>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="20">
         <v>165</v>
       </c>
       <c r="C14" s="20">
         <v>186</v>
       </c>
       <c r="D14" s="20">
         <v>259</v>
       </c>
       <c r="E14" s="20">
         <v>276</v>
       </c>
       <c r="F14" s="20">
         <v>209</v>
       </c>
       <c r="G14" s="20">
         <v>242</v>
       </c>
       <c r="H14" s="13">
         <v>246</v>
@@ -9637,50 +9751,53 @@
       </c>
       <c r="P14" s="11">
         <v>247</v>
       </c>
       <c r="Q14" s="11">
         <v>259</v>
       </c>
       <c r="R14" s="11">
         <v>235</v>
       </c>
       <c r="S14" s="11">
         <v>180</v>
       </c>
       <c r="T14" s="13">
         <v>269</v>
       </c>
       <c r="U14" s="11">
         <v>237</v>
       </c>
       <c r="V14" s="11">
         <v>251</v>
       </c>
       <c r="W14" s="11">
         <v>198</v>
       </c>
+      <c r="X14" s="11">
+        <v>177</v>
+      </c>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="20">
         <v>163</v>
       </c>
       <c r="C15" s="20">
         <v>168</v>
       </c>
       <c r="D15" s="20">
         <v>260</v>
       </c>
       <c r="E15" s="20">
         <v>229</v>
       </c>
       <c r="F15" s="20">
         <v>201</v>
       </c>
       <c r="G15" s="20">
         <v>183</v>
       </c>
       <c r="H15" s="13">
         <v>218</v>
@@ -9708,50 +9825,53 @@
       </c>
       <c r="P15" s="11">
         <v>322</v>
       </c>
       <c r="Q15" s="11">
         <v>222</v>
       </c>
       <c r="R15" s="11">
         <v>218</v>
       </c>
       <c r="S15" s="11">
         <v>162</v>
       </c>
       <c r="T15" s="13">
         <v>203</v>
       </c>
       <c r="U15" s="11">
         <v>173</v>
       </c>
       <c r="V15" s="11">
         <v>195</v>
       </c>
       <c r="W15" s="11">
         <v>212</v>
       </c>
+      <c r="X15" s="11">
+        <v>213</v>
+      </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="20">
         <v>56</v>
       </c>
       <c r="C16" s="20">
         <v>98</v>
       </c>
       <c r="D16" s="20">
         <v>133</v>
       </c>
       <c r="E16" s="20">
         <v>141</v>
       </c>
       <c r="F16" s="20">
         <v>131</v>
       </c>
       <c r="G16" s="20">
         <v>116</v>
       </c>
       <c r="H16" s="13">
         <v>147</v>
@@ -9779,52 +9899,55 @@
       </c>
       <c r="P16" s="11">
         <v>142</v>
       </c>
       <c r="Q16" s="11">
         <v>90</v>
       </c>
       <c r="R16" s="11">
         <v>123</v>
       </c>
       <c r="S16" s="11">
         <v>89</v>
       </c>
       <c r="T16" s="13">
         <v>141</v>
       </c>
       <c r="U16" s="11">
         <v>106</v>
       </c>
       <c r="V16" s="11">
         <v>99</v>
       </c>
       <c r="W16" s="11">
         <v>94</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="11">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="20">
         <v>48</v>
       </c>
       <c r="C17" s="20">
         <v>48</v>
       </c>
       <c r="D17" s="20">
         <v>61</v>
       </c>
       <c r="E17" s="20">
         <v>85</v>
       </c>
       <c r="F17" s="20">
         <v>77</v>
       </c>
       <c r="G17" s="20">
         <v>64</v>
       </c>
       <c r="H17" s="13">
         <v>85</v>
       </c>
       <c r="I17" s="13">
@@ -9850,52 +9973,55 @@
       </c>
       <c r="P17" s="11">
         <v>78</v>
       </c>
       <c r="Q17" s="11">
         <v>74</v>
       </c>
       <c r="R17" s="11">
         <v>76</v>
       </c>
       <c r="S17" s="11">
         <v>61</v>
       </c>
       <c r="T17" s="13">
         <v>60</v>
       </c>
       <c r="U17" s="11">
         <v>49</v>
       </c>
       <c r="V17" s="11">
         <v>75</v>
       </c>
       <c r="W17" s="11">
         <v>48</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="20">
         <v>100</v>
       </c>
       <c r="C18" s="20">
         <v>72</v>
       </c>
       <c r="D18" s="20">
         <v>84</v>
       </c>
       <c r="E18" s="20">
         <v>75</v>
       </c>
       <c r="F18" s="20">
         <v>150</v>
       </c>
       <c r="G18" s="20">
         <v>70</v>
       </c>
       <c r="H18" s="13">
         <v>90</v>
       </c>
       <c r="I18" s="13">
@@ -9921,52 +10047,55 @@
       </c>
       <c r="P18" s="11">
         <v>72</v>
       </c>
       <c r="Q18" s="11">
         <v>107</v>
       </c>
       <c r="R18" s="11">
         <v>62</v>
       </c>
       <c r="S18" s="11">
         <v>63</v>
       </c>
       <c r="T18" s="13">
         <v>82</v>
       </c>
       <c r="U18" s="11">
         <v>73</v>
       </c>
       <c r="V18" s="11">
         <v>82</v>
       </c>
       <c r="W18" s="11">
         <v>72</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18" s="11">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="20">
         <v>66</v>
       </c>
       <c r="C19" s="20">
         <v>39</v>
       </c>
       <c r="D19" s="20">
         <v>86</v>
       </c>
       <c r="E19" s="20">
         <v>133</v>
       </c>
       <c r="F19" s="20">
         <v>132</v>
       </c>
       <c r="G19" s="20">
         <v>65</v>
       </c>
       <c r="H19" s="13">
         <v>93</v>
       </c>
       <c r="I19" s="13">
@@ -9992,52 +10121,55 @@
       </c>
       <c r="P19" s="11">
         <v>81</v>
       </c>
       <c r="Q19" s="11">
         <v>86</v>
       </c>
       <c r="R19" s="11">
         <v>70</v>
       </c>
       <c r="S19" s="11">
         <v>55</v>
       </c>
       <c r="T19" s="13">
         <v>67</v>
       </c>
       <c r="U19" s="11">
         <v>60</v>
       </c>
       <c r="V19" s="11">
         <v>69</v>
       </c>
       <c r="W19" s="11">
         <v>60</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19" s="11">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="20">
         <v>159</v>
       </c>
       <c r="C20" s="20">
         <v>109</v>
       </c>
       <c r="D20" s="20">
         <v>195</v>
       </c>
       <c r="E20" s="20">
         <v>180</v>
       </c>
       <c r="F20" s="20">
         <v>203</v>
       </c>
       <c r="G20" s="20">
         <v>132</v>
       </c>
       <c r="H20" s="13">
         <v>211</v>
       </c>
       <c r="I20" s="13">
@@ -10063,52 +10195,55 @@
       </c>
       <c r="P20" s="11">
         <v>203</v>
       </c>
       <c r="Q20" s="11">
         <v>150</v>
       </c>
       <c r="R20" s="11">
         <v>123</v>
       </c>
       <c r="S20" s="11">
         <v>106</v>
       </c>
       <c r="T20" s="13">
         <v>185</v>
       </c>
       <c r="U20" s="11">
         <v>150</v>
       </c>
       <c r="V20" s="11">
         <v>144</v>
       </c>
       <c r="W20" s="11">
         <v>91</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="11">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="20">
         <v>216</v>
       </c>
       <c r="C21" s="20">
         <v>178</v>
       </c>
       <c r="D21" s="20">
         <v>277</v>
       </c>
       <c r="E21" s="20">
         <v>292</v>
       </c>
       <c r="F21" s="20">
         <v>251</v>
       </c>
       <c r="G21" s="20">
         <v>253</v>
       </c>
       <c r="H21" s="13">
         <v>258</v>
       </c>
       <c r="I21" s="13">
@@ -10134,52 +10269,55 @@
       </c>
       <c r="P21" s="11">
         <v>320</v>
       </c>
       <c r="Q21" s="11">
         <v>303</v>
       </c>
       <c r="R21" s="11">
         <v>193</v>
       </c>
       <c r="S21" s="11">
         <v>182</v>
       </c>
       <c r="T21" s="13">
         <v>236</v>
       </c>
       <c r="U21" s="11">
         <v>248</v>
       </c>
       <c r="V21" s="11">
         <v>262</v>
       </c>
       <c r="W21" s="11">
         <v>244</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21" s="11">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="20">
         <v>85</v>
       </c>
       <c r="C22" s="20">
         <v>71</v>
       </c>
       <c r="D22" s="20">
         <v>98</v>
       </c>
       <c r="E22" s="20">
         <v>121</v>
       </c>
       <c r="F22" s="20">
         <v>114</v>
       </c>
       <c r="G22" s="20">
         <v>91</v>
       </c>
       <c r="H22" s="13">
         <v>88</v>
       </c>
       <c r="I22" s="13">
@@ -10205,52 +10343,55 @@
       </c>
       <c r="P22" s="11">
         <v>127</v>
       </c>
       <c r="Q22" s="11">
         <v>99</v>
       </c>
       <c r="R22" s="11">
         <v>96</v>
       </c>
       <c r="S22" s="11">
         <v>78</v>
       </c>
       <c r="T22" s="13">
         <v>110</v>
       </c>
       <c r="U22" s="11">
         <v>73</v>
       </c>
       <c r="V22" s="11">
         <v>111</v>
       </c>
       <c r="W22" s="11">
         <v>71</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22" s="11">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="20">
         <v>158</v>
       </c>
       <c r="C23" s="20">
         <v>121</v>
       </c>
       <c r="D23" s="20">
         <v>165</v>
       </c>
       <c r="E23" s="20">
         <v>163</v>
       </c>
       <c r="F23" s="20">
         <v>173</v>
       </c>
       <c r="G23" s="20">
         <v>129</v>
       </c>
       <c r="H23" s="13">
         <v>153</v>
       </c>
       <c r="I23" s="13">
@@ -10276,76 +10417,79 @@
       </c>
       <c r="P23" s="11">
         <v>228</v>
       </c>
       <c r="Q23" s="11">
         <v>137</v>
       </c>
       <c r="R23" s="11">
         <v>173</v>
       </c>
       <c r="S23" s="11">
         <v>154</v>
       </c>
       <c r="T23" s="13">
         <v>121</v>
       </c>
       <c r="U23" s="11">
         <v>128</v>
       </c>
       <c r="V23" s="11">
         <v>156</v>
       </c>
       <c r="W23" s="11">
         <v>121</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="X23" s="11">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="B24" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="40"/>
       <c r="O24" s="40"/>
       <c r="P24" s="40"/>
       <c r="Q24" s="40"/>
       <c r="R24" s="40"/>
       <c r="S24" s="40"/>
       <c r="T24" s="40"/>
       <c r="U24" s="40"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="20">
         <v>1389</v>
       </c>
       <c r="C25" s="20">
         <v>1418</v>
       </c>
       <c r="D25" s="20">
         <v>1890</v>
       </c>
       <c r="E25" s="20">
         <v>1839</v>
       </c>
       <c r="F25" s="20">
         <v>1674</v>
       </c>
       <c r="G25" s="20">
         <v>1336</v>
       </c>
       <c r="H25" s="13">
         <v>1593</v>
       </c>
       <c r="I25" s="13">
@@ -10371,52 +10515,55 @@
       </c>
       <c r="P25" s="11">
         <v>2067</v>
       </c>
       <c r="Q25" s="11">
         <v>1767</v>
       </c>
       <c r="R25" s="11">
         <v>1598</v>
       </c>
       <c r="S25" s="11">
         <v>1428</v>
       </c>
       <c r="T25" s="13">
         <v>1788</v>
       </c>
       <c r="U25" s="11">
         <v>1806</v>
       </c>
       <c r="V25" s="11">
         <v>1837</v>
       </c>
       <c r="W25" s="11">
         <v>1474</v>
       </c>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25" s="11">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="20">
         <v>1000</v>
       </c>
       <c r="C26" s="20">
         <v>988</v>
       </c>
       <c r="D26" s="20">
         <v>1347</v>
       </c>
       <c r="E26" s="20">
         <v>1361</v>
       </c>
       <c r="F26" s="20">
         <v>1213</v>
       </c>
       <c r="G26" s="20">
         <v>975</v>
       </c>
       <c r="H26" s="13">
         <v>1162</v>
       </c>
       <c r="I26" s="13">
@@ -10442,52 +10589,55 @@
       </c>
       <c r="P26" s="11">
         <v>1503</v>
       </c>
       <c r="Q26" s="11">
         <v>1295</v>
       </c>
       <c r="R26" s="11">
         <v>1160</v>
       </c>
       <c r="S26" s="11">
         <v>1080</v>
       </c>
       <c r="T26" s="13">
         <v>1335</v>
       </c>
       <c r="U26" s="11">
         <v>1385</v>
       </c>
       <c r="V26" s="11">
         <v>1392</v>
       </c>
       <c r="W26" s="11">
         <v>1096</v>
       </c>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26" s="11">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="20">
         <v>128</v>
       </c>
       <c r="C27" s="20">
         <v>126</v>
       </c>
       <c r="D27" s="20">
         <v>172</v>
       </c>
       <c r="E27" s="20">
         <v>105</v>
       </c>
       <c r="F27" s="20">
         <v>151</v>
       </c>
       <c r="G27" s="20">
         <v>95</v>
       </c>
       <c r="H27" s="13">
         <v>114</v>
       </c>
       <c r="I27" s="13">
@@ -10513,52 +10663,55 @@
       </c>
       <c r="P27" s="11">
         <v>151</v>
       </c>
       <c r="Q27" s="11">
         <v>140</v>
       </c>
       <c r="R27" s="11">
         <v>117</v>
       </c>
       <c r="S27" s="11">
         <v>93</v>
       </c>
       <c r="T27" s="13">
         <v>152</v>
       </c>
       <c r="U27" s="11">
         <v>155</v>
       </c>
       <c r="V27" s="11">
         <v>127</v>
       </c>
       <c r="W27" s="11">
         <v>134</v>
       </c>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27" s="11">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="20">
         <v>76</v>
       </c>
       <c r="C28" s="20">
         <v>128</v>
       </c>
       <c r="D28" s="20">
         <v>143</v>
       </c>
       <c r="E28" s="20">
         <v>175</v>
       </c>
       <c r="F28" s="20">
         <v>125</v>
       </c>
       <c r="G28" s="20">
         <v>131</v>
       </c>
       <c r="H28" s="13">
         <v>134</v>
       </c>
       <c r="I28" s="13">
@@ -10584,52 +10737,55 @@
       </c>
       <c r="P28" s="11">
         <v>119</v>
       </c>
       <c r="Q28" s="11">
         <v>168</v>
       </c>
       <c r="R28" s="11">
         <v>127</v>
       </c>
       <c r="S28" s="11">
         <v>100</v>
       </c>
       <c r="T28" s="13">
         <v>145</v>
       </c>
       <c r="U28" s="11">
         <v>119</v>
       </c>
       <c r="V28" s="11">
         <v>134</v>
       </c>
       <c r="W28" s="11">
         <v>93</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28" s="11">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="20">
         <v>102</v>
       </c>
       <c r="C29" s="20">
         <v>119</v>
       </c>
       <c r="D29" s="20">
         <v>164</v>
       </c>
       <c r="E29" s="20">
         <v>124</v>
       </c>
       <c r="F29" s="20">
         <v>88</v>
       </c>
       <c r="G29" s="20">
         <v>92</v>
       </c>
       <c r="H29" s="13">
         <v>116</v>
       </c>
       <c r="I29" s="13">
@@ -10655,52 +10811,55 @@
       </c>
       <c r="P29" s="11">
         <v>192</v>
       </c>
       <c r="Q29" s="11">
         <v>112</v>
       </c>
       <c r="R29" s="11">
         <v>135</v>
       </c>
       <c r="S29" s="11">
         <v>83</v>
       </c>
       <c r="T29" s="13">
         <v>117</v>
       </c>
       <c r="U29" s="11">
         <v>90</v>
       </c>
       <c r="V29" s="11">
         <v>106</v>
       </c>
       <c r="W29" s="11">
         <v>102</v>
       </c>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29" s="11">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="20">
         <v>83</v>
       </c>
       <c r="C30" s="20">
         <v>57</v>
       </c>
       <c r="D30" s="20">
         <v>64</v>
       </c>
       <c r="E30" s="20">
         <v>74</v>
       </c>
       <c r="F30" s="20">
         <v>97</v>
       </c>
       <c r="G30" s="20">
         <v>43</v>
       </c>
       <c r="H30" s="13">
         <v>67</v>
       </c>
       <c r="I30" s="13">
@@ -10726,76 +10885,79 @@
       </c>
       <c r="P30" s="11">
         <v>102</v>
       </c>
       <c r="Q30" s="11">
         <v>52</v>
       </c>
       <c r="R30" s="11">
         <v>59</v>
       </c>
       <c r="S30" s="11">
         <v>72</v>
       </c>
       <c r="T30" s="13">
         <v>39</v>
       </c>
       <c r="U30" s="11">
         <v>57</v>
       </c>
       <c r="V30" s="11">
         <v>78</v>
       </c>
       <c r="W30" s="11">
         <v>49</v>
       </c>
-    </row>
-    <row r="31" spans="1:23" ht="14.4" customHeight="1">
+      <c r="X30" s="11">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" ht="14.4" customHeight="1">
       <c r="B31" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40"/>
       <c r="T31" s="40"/>
       <c r="U31" s="40"/>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="20">
         <v>1317</v>
       </c>
       <c r="C32" s="20">
         <v>1103</v>
       </c>
       <c r="D32" s="20">
         <v>1718</v>
       </c>
       <c r="E32" s="20">
         <v>1812</v>
       </c>
       <c r="F32" s="20">
         <v>1769</v>
       </c>
       <c r="G32" s="20">
         <v>1497</v>
       </c>
       <c r="H32" s="13">
         <v>1732</v>
       </c>
       <c r="I32" s="13">
@@ -10821,52 +10983,55 @@
       </c>
       <c r="P32" s="13">
         <v>1947</v>
       </c>
       <c r="Q32" s="13">
         <v>1645</v>
       </c>
       <c r="R32" s="11">
         <v>1366</v>
       </c>
       <c r="S32" s="11">
         <v>1214</v>
       </c>
       <c r="T32" s="13">
         <v>1637</v>
       </c>
       <c r="U32" s="13">
         <v>1431</v>
       </c>
       <c r="V32" s="11">
         <v>1532</v>
       </c>
       <c r="W32" s="13">
         <v>1389</v>
       </c>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32" s="11">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="20">
         <v>125</v>
       </c>
       <c r="C33" s="20">
         <v>96</v>
       </c>
       <c r="D33" s="20">
         <v>173</v>
       </c>
       <c r="E33" s="20">
         <v>156</v>
       </c>
       <c r="F33" s="20">
         <v>162</v>
       </c>
       <c r="G33" s="20">
         <v>135</v>
       </c>
       <c r="H33" s="13">
         <v>160</v>
       </c>
       <c r="I33" s="13">
@@ -10892,52 +11057,55 @@
       </c>
       <c r="P33" s="13">
         <v>183</v>
       </c>
       <c r="Q33" s="13">
         <v>165</v>
       </c>
       <c r="R33" s="11">
         <v>103</v>
       </c>
       <c r="S33" s="11">
         <v>103</v>
       </c>
       <c r="T33" s="13">
         <v>167</v>
       </c>
       <c r="U33" s="13">
         <v>136</v>
       </c>
       <c r="V33" s="11">
         <v>123</v>
       </c>
       <c r="W33" s="13">
         <v>128</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33" s="13">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="20">
         <v>9</v>
       </c>
       <c r="C34" s="20">
         <v>17</v>
       </c>
       <c r="D34" s="20">
         <v>16</v>
       </c>
       <c r="E34" s="20">
         <v>10</v>
       </c>
       <c r="F34" s="20">
         <v>14</v>
       </c>
       <c r="G34" s="20">
         <v>15</v>
       </c>
       <c r="H34" s="13">
         <v>12</v>
       </c>
       <c r="I34" s="13">
@@ -10963,52 +11131,55 @@
       </c>
       <c r="P34" s="13">
         <v>15</v>
       </c>
       <c r="Q34" s="13">
         <v>24</v>
       </c>
       <c r="R34" s="11">
         <v>18</v>
       </c>
       <c r="S34" s="11">
         <v>16</v>
       </c>
       <c r="T34" s="13">
         <v>21</v>
       </c>
       <c r="U34" s="13">
         <v>15</v>
       </c>
       <c r="V34" s="29" t="s">
         <v>30</v>
       </c>
       <c r="W34" s="13">
         <v>19</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="20">
         <v>228</v>
       </c>
       <c r="C35" s="20">
         <v>204</v>
       </c>
       <c r="D35" s="20">
         <v>282</v>
       </c>
       <c r="E35" s="20">
         <v>324</v>
       </c>
       <c r="F35" s="20">
         <v>262</v>
       </c>
       <c r="G35" s="20">
         <v>268</v>
       </c>
       <c r="H35" s="13">
         <v>288</v>
       </c>
       <c r="I35" s="13">
@@ -11034,52 +11205,55 @@
       </c>
       <c r="P35" s="13">
         <v>342</v>
       </c>
       <c r="Q35" s="13">
         <v>261</v>
       </c>
       <c r="R35" s="11">
         <v>197</v>
       </c>
       <c r="S35" s="11">
         <v>220</v>
       </c>
       <c r="T35" s="13">
         <v>276</v>
       </c>
       <c r="U35" s="13">
         <v>249</v>
       </c>
       <c r="V35" s="13">
         <v>268</v>
       </c>
       <c r="W35" s="13">
         <v>275</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35" s="13">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="20">
         <v>89</v>
       </c>
       <c r="C36" s="20">
         <v>58</v>
       </c>
       <c r="D36" s="20">
         <v>116</v>
       </c>
       <c r="E36" s="20">
         <v>101</v>
       </c>
       <c r="F36" s="20">
         <v>84</v>
       </c>
       <c r="G36" s="20">
         <v>111</v>
       </c>
       <c r="H36" s="13">
         <v>112</v>
       </c>
       <c r="I36" s="13">
@@ -11105,52 +11279,55 @@
       </c>
       <c r="P36" s="13">
         <v>128</v>
       </c>
       <c r="Q36" s="13">
         <v>91</v>
       </c>
       <c r="R36" s="11">
         <v>108</v>
       </c>
       <c r="S36" s="11">
         <v>80</v>
       </c>
       <c r="T36" s="13">
         <v>124</v>
       </c>
       <c r="U36" s="13">
         <v>118</v>
       </c>
       <c r="V36" s="13">
         <v>117</v>
       </c>
       <c r="W36" s="13">
         <v>105</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36" s="13">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="20">
         <v>61</v>
       </c>
       <c r="C37" s="20">
         <v>49</v>
       </c>
       <c r="D37" s="20">
         <v>96</v>
       </c>
       <c r="E37" s="20">
         <v>105</v>
       </c>
       <c r="F37" s="20">
         <v>113</v>
       </c>
       <c r="G37" s="20">
         <v>91</v>
       </c>
       <c r="H37" s="13">
         <v>102</v>
       </c>
       <c r="I37" s="13">
@@ -11176,52 +11353,55 @@
       </c>
       <c r="P37" s="13">
         <v>130</v>
       </c>
       <c r="Q37" s="13">
         <v>110</v>
       </c>
       <c r="R37" s="11">
         <v>83</v>
       </c>
       <c r="S37" s="11">
         <v>79</v>
       </c>
       <c r="T37" s="13">
         <v>86</v>
       </c>
       <c r="U37" s="13">
         <v>83</v>
       </c>
       <c r="V37" s="13">
         <v>89</v>
       </c>
       <c r="W37" s="13">
         <v>110</v>
       </c>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37" s="13">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="20">
         <v>56</v>
       </c>
       <c r="C38" s="20">
         <v>98</v>
       </c>
       <c r="D38" s="20">
         <v>133</v>
       </c>
       <c r="E38" s="20">
         <v>141</v>
       </c>
       <c r="F38" s="20">
         <v>131</v>
       </c>
       <c r="G38" s="20">
         <v>116</v>
       </c>
       <c r="H38" s="13">
         <v>147</v>
       </c>
       <c r="I38" s="13">
@@ -11247,52 +11427,55 @@
       </c>
       <c r="P38" s="13">
         <v>142</v>
       </c>
       <c r="Q38" s="13">
         <v>90</v>
       </c>
       <c r="R38" s="11">
         <v>123</v>
       </c>
       <c r="S38" s="11">
         <v>89</v>
       </c>
       <c r="T38" s="13">
         <v>141</v>
       </c>
       <c r="U38" s="13">
         <v>106</v>
       </c>
       <c r="V38" s="13">
         <v>99</v>
       </c>
       <c r="W38" s="13">
         <v>94</v>
       </c>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38" s="13">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="20">
         <v>48</v>
       </c>
       <c r="C39" s="20">
         <v>48</v>
       </c>
       <c r="D39" s="20">
         <v>61</v>
       </c>
       <c r="E39" s="20">
         <v>85</v>
       </c>
       <c r="F39" s="20">
         <v>77</v>
       </c>
       <c r="G39" s="20">
         <v>64</v>
       </c>
       <c r="H39" s="13">
         <v>85</v>
       </c>
       <c r="I39" s="13">
@@ -11318,52 +11501,55 @@
       </c>
       <c r="P39" s="13">
         <v>78</v>
       </c>
       <c r="Q39" s="13">
         <v>74</v>
       </c>
       <c r="R39" s="11">
         <v>76</v>
       </c>
       <c r="S39" s="11">
         <v>61</v>
       </c>
       <c r="T39" s="13">
         <v>60</v>
       </c>
       <c r="U39" s="13">
         <v>49</v>
       </c>
       <c r="V39" s="13">
         <v>75</v>
       </c>
       <c r="W39" s="13">
         <v>48</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39" s="13">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="20">
         <v>100</v>
       </c>
       <c r="C40" s="20">
         <v>72</v>
       </c>
       <c r="D40" s="20">
         <v>84</v>
       </c>
       <c r="E40" s="20">
         <v>75</v>
       </c>
       <c r="F40" s="20">
         <v>150</v>
       </c>
       <c r="G40" s="20">
         <v>70</v>
       </c>
       <c r="H40" s="13">
         <v>90</v>
       </c>
       <c r="I40" s="13">
@@ -11389,52 +11575,55 @@
       </c>
       <c r="P40" s="13">
         <v>72</v>
       </c>
       <c r="Q40" s="13">
         <v>107</v>
       </c>
       <c r="R40" s="11">
         <v>62</v>
       </c>
       <c r="S40" s="11">
         <v>63</v>
       </c>
       <c r="T40" s="13">
         <v>82</v>
       </c>
       <c r="U40" s="13">
         <v>73</v>
       </c>
       <c r="V40" s="13">
         <v>82</v>
       </c>
       <c r="W40" s="13">
         <v>72</v>
       </c>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40" s="13">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="20">
         <v>66</v>
       </c>
       <c r="C41" s="20">
         <v>39</v>
       </c>
       <c r="D41" s="20">
         <v>86</v>
       </c>
       <c r="E41" s="20">
         <v>133</v>
       </c>
       <c r="F41" s="20">
         <v>132</v>
       </c>
       <c r="G41" s="20">
         <v>65</v>
       </c>
       <c r="H41" s="13">
         <v>93</v>
       </c>
       <c r="I41" s="13">
@@ -11460,52 +11649,55 @@
       </c>
       <c r="P41" s="13">
         <v>81</v>
       </c>
       <c r="Q41" s="13">
         <v>86</v>
       </c>
       <c r="R41" s="11">
         <v>70</v>
       </c>
       <c r="S41" s="11">
         <v>55</v>
       </c>
       <c r="T41" s="13">
         <v>67</v>
       </c>
       <c r="U41" s="13">
         <v>60</v>
       </c>
       <c r="V41" s="13">
         <v>69</v>
       </c>
       <c r="W41" s="13">
         <v>60</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41" s="13">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="20">
         <v>159</v>
       </c>
       <c r="C42" s="20">
         <v>109</v>
       </c>
       <c r="D42" s="20">
         <v>195</v>
       </c>
       <c r="E42" s="20">
         <v>180</v>
       </c>
       <c r="F42" s="20">
         <v>203</v>
       </c>
       <c r="G42" s="20">
         <v>132</v>
       </c>
       <c r="H42" s="13">
         <v>211</v>
       </c>
       <c r="I42" s="13">
@@ -11531,52 +11723,55 @@
       </c>
       <c r="P42" s="13">
         <v>203</v>
       </c>
       <c r="Q42" s="13">
         <v>150</v>
       </c>
       <c r="R42" s="11">
         <v>123</v>
       </c>
       <c r="S42" s="11">
         <v>106</v>
       </c>
       <c r="T42" s="13">
         <v>185</v>
       </c>
       <c r="U42" s="13">
         <v>150</v>
       </c>
       <c r="V42" s="13">
         <v>144</v>
       </c>
       <c r="W42" s="13">
         <v>91</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42" s="13">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="20">
         <v>216</v>
       </c>
       <c r="C43" s="20">
         <v>178</v>
       </c>
       <c r="D43" s="20">
         <v>277</v>
       </c>
       <c r="E43" s="20">
         <v>292</v>
       </c>
       <c r="F43" s="20">
         <v>251</v>
       </c>
       <c r="G43" s="20">
         <v>253</v>
       </c>
       <c r="H43" s="13">
         <v>258</v>
       </c>
       <c r="I43" s="13">
@@ -11602,52 +11797,55 @@
       </c>
       <c r="P43" s="13">
         <v>320</v>
       </c>
       <c r="Q43" s="13">
         <v>303</v>
       </c>
       <c r="R43" s="11">
         <v>193</v>
       </c>
       <c r="S43" s="11">
         <v>182</v>
       </c>
       <c r="T43" s="13">
         <v>236</v>
       </c>
       <c r="U43" s="13">
         <v>248</v>
       </c>
       <c r="V43" s="13">
         <v>262</v>
       </c>
       <c r="W43" s="13">
         <v>244</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43" s="13">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="20">
         <v>85</v>
       </c>
       <c r="C44" s="20">
         <v>71</v>
       </c>
       <c r="D44" s="20">
         <v>98</v>
       </c>
       <c r="E44" s="20">
         <v>121</v>
       </c>
       <c r="F44" s="20">
         <v>114</v>
       </c>
       <c r="G44" s="20">
         <v>91</v>
       </c>
       <c r="H44" s="13">
         <v>88</v>
       </c>
       <c r="I44" s="13">
@@ -11673,52 +11871,55 @@
       </c>
       <c r="P44" s="13">
         <v>127</v>
       </c>
       <c r="Q44" s="13">
         <v>99</v>
       </c>
       <c r="R44" s="11">
         <v>96</v>
       </c>
       <c r="S44" s="11">
         <v>78</v>
       </c>
       <c r="T44" s="9">
         <v>110</v>
       </c>
       <c r="U44" s="13">
         <v>73</v>
       </c>
       <c r="V44" s="13">
         <v>111</v>
       </c>
       <c r="W44" s="13">
         <v>71</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44" s="13">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="22">
         <v>75</v>
       </c>
       <c r="C45" s="22">
         <v>64</v>
       </c>
       <c r="D45" s="22">
         <v>101</v>
       </c>
       <c r="E45" s="22">
         <v>89</v>
       </c>
       <c r="F45" s="22">
         <v>76</v>
       </c>
       <c r="G45" s="22">
         <v>86</v>
       </c>
       <c r="H45" s="12">
         <v>86</v>
       </c>
       <c r="I45" s="12">
@@ -11744,52 +11945,55 @@
       </c>
       <c r="P45" s="12">
         <v>126</v>
       </c>
       <c r="Q45" s="12">
         <v>85</v>
       </c>
       <c r="R45" s="12">
         <v>114</v>
       </c>
       <c r="S45" s="12">
         <v>82</v>
       </c>
       <c r="T45" s="10">
         <v>82</v>
       </c>
       <c r="U45" s="12">
         <v>71</v>
       </c>
       <c r="V45" s="12">
         <v>78</v>
       </c>
       <c r="W45" s="12">
         <v>72</v>
       </c>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45" s="12">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
       <c r="B46" s="20"/>
       <c r="C46" s="20"/>
       <c r="D46" s="20"/>
       <c r="E46" s="20"/>
       <c r="F46" s="20"/>
       <c r="G46" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B31:U31"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="H5:AE5"/>
     <mergeCell ref="B9:U9"/>
     <mergeCell ref="B24:U24"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="H7:S7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
@@ -14636,50 +14840,53 @@
       </c>
       <c r="P10" s="11">
         <v>-482</v>
       </c>
       <c r="Q10" s="11">
         <v>-310</v>
       </c>
       <c r="R10" s="11">
         <v>-292</v>
       </c>
       <c r="S10" s="11">
         <v>-333</v>
       </c>
       <c r="T10" s="13">
         <v>-564</v>
       </c>
       <c r="U10" s="11">
         <v>-402</v>
       </c>
       <c r="V10" s="11">
         <v>-200</v>
       </c>
       <c r="W10" s="11">
         <v>-145</v>
       </c>
+      <c r="X10" s="11">
+        <v>-265</v>
+      </c>
     </row>
     <row r="11" spans="1:43">
       <c r="A11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="26">
         <v>234</v>
       </c>
       <c r="C11" s="26">
         <v>153</v>
       </c>
       <c r="D11" s="26">
         <v>212</v>
       </c>
       <c r="E11" s="26">
         <v>342</v>
       </c>
       <c r="F11" s="26">
         <v>264</v>
       </c>
       <c r="G11" s="26">
         <v>342</v>
       </c>
       <c r="H11" s="11">
         <v>321</v>
@@ -14707,50 +14914,53 @@
       </c>
       <c r="P11" s="11">
         <v>-19</v>
       </c>
       <c r="Q11" s="11">
         <v>80</v>
       </c>
       <c r="R11" s="11">
         <v>52</v>
       </c>
       <c r="S11" s="11">
         <v>-41</v>
       </c>
       <c r="T11" s="13">
         <v>-76</v>
       </c>
       <c r="U11" s="11">
         <v>-229</v>
       </c>
       <c r="V11" s="11">
         <v>-51</v>
       </c>
       <c r="W11" s="11">
         <v>109</v>
       </c>
+      <c r="X11" s="11">
+        <v>-37</v>
+      </c>
     </row>
     <row r="12" spans="1:43">
       <c r="A12" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="26">
         <v>-61</v>
       </c>
       <c r="C12" s="26">
         <v>-31</v>
       </c>
       <c r="D12" s="26">
         <v>-26</v>
       </c>
       <c r="E12" s="26">
         <v>9</v>
       </c>
       <c r="F12" s="26">
         <v>-52</v>
       </c>
       <c r="G12" s="26">
         <v>-17</v>
       </c>
       <c r="H12" s="11">
         <v>-22</v>
@@ -14778,50 +14988,53 @@
       </c>
       <c r="P12" s="11">
         <v>-24</v>
       </c>
       <c r="Q12" s="11">
         <v>-25</v>
       </c>
       <c r="R12" s="11">
         <v>-7</v>
       </c>
       <c r="S12" s="11">
         <v>-6</v>
       </c>
       <c r="T12" s="13">
         <v>-8</v>
       </c>
       <c r="U12" s="11">
         <v>2</v>
       </c>
       <c r="V12" s="11">
         <v>30</v>
       </c>
       <c r="W12" s="11">
         <v>-45</v>
       </c>
+      <c r="X12" s="11">
+        <v>-7</v>
+      </c>
     </row>
     <row r="13" spans="1:43">
       <c r="A13" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="26">
         <v>-30</v>
       </c>
       <c r="C13" s="26">
         <v>-29</v>
       </c>
       <c r="D13" s="26">
         <v>-11</v>
       </c>
       <c r="E13" s="26">
         <v>-37</v>
       </c>
       <c r="F13" s="26">
         <v>-6</v>
       </c>
       <c r="G13" s="26">
         <v>-44</v>
       </c>
       <c r="H13" s="11">
         <v>-44</v>
@@ -14849,50 +15062,53 @@
       </c>
       <c r="P13" s="11">
         <v>17</v>
       </c>
       <c r="Q13" s="11">
         <v>29</v>
       </c>
       <c r="R13" s="11">
         <v>11</v>
       </c>
       <c r="S13" s="11">
         <v>-24</v>
       </c>
       <c r="T13" s="13">
         <v>-50</v>
       </c>
       <c r="U13" s="11">
         <v>-27</v>
       </c>
       <c r="V13" s="11">
         <v>-9</v>
       </c>
       <c r="W13" s="11">
         <v>-81</v>
       </c>
+      <c r="X13" s="11">
+        <v>18</v>
+      </c>
     </row>
     <row r="14" spans="1:43">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="26">
         <v>-51</v>
       </c>
       <c r="C14" s="26">
         <v>-88</v>
       </c>
       <c r="D14" s="26">
         <v>-137</v>
       </c>
       <c r="E14" s="26">
         <v>-96</v>
       </c>
       <c r="F14" s="26">
         <v>-64</v>
       </c>
       <c r="G14" s="26">
         <v>-80</v>
       </c>
       <c r="H14" s="11">
         <v>-83</v>
@@ -14920,50 +15136,53 @@
       </c>
       <c r="P14" s="11">
         <v>-105</v>
       </c>
       <c r="Q14" s="11">
         <v>-64</v>
       </c>
       <c r="R14" s="11">
         <v>-64</v>
       </c>
       <c r="S14" s="11">
         <v>-47</v>
       </c>
       <c r="T14" s="13">
         <v>-120</v>
       </c>
       <c r="U14" s="11">
         <v>-68</v>
       </c>
       <c r="V14" s="11">
         <v>-44</v>
       </c>
       <c r="W14" s="11">
         <v>-18</v>
       </c>
+      <c r="X14" s="11">
+        <v>-54</v>
+      </c>
     </row>
     <row r="15" spans="1:43">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="26">
         <v>-18</v>
       </c>
       <c r="C15" s="26">
         <v>-64</v>
       </c>
       <c r="D15" s="26">
         <v>-56</v>
       </c>
       <c r="E15" s="26">
         <v>-8</v>
       </c>
       <c r="F15" s="26">
         <v>-39</v>
       </c>
       <c r="G15" s="26">
         <v>-38</v>
       </c>
       <c r="H15" s="11">
         <v>-62</v>
@@ -14991,50 +15210,53 @@
       </c>
       <c r="P15" s="11">
         <v>-58</v>
       </c>
       <c r="Q15" s="11">
         <v>-29</v>
       </c>
       <c r="R15" s="11">
         <v>-94</v>
       </c>
       <c r="S15" s="11">
         <v>-28</v>
       </c>
       <c r="T15" s="13">
         <v>-55</v>
       </c>
       <c r="U15" s="11">
         <v>-8</v>
       </c>
       <c r="V15" s="11">
         <v>-18</v>
       </c>
       <c r="W15" s="11">
         <v>-47</v>
       </c>
+      <c r="X15" s="11">
+        <v>-75</v>
+      </c>
     </row>
     <row r="16" spans="1:43">
       <c r="A16" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="26">
         <v>5</v>
       </c>
       <c r="C16" s="26">
         <v>-44</v>
       </c>
       <c r="D16" s="26">
         <v>-56</v>
       </c>
       <c r="E16" s="26">
         <v>-79</v>
       </c>
       <c r="F16" s="26">
         <v>-60</v>
       </c>
       <c r="G16" s="26">
         <v>-66</v>
       </c>
       <c r="H16" s="11">
         <v>-70</v>
@@ -15062,52 +15284,55 @@
       </c>
       <c r="P16" s="11">
         <v>-35</v>
       </c>
       <c r="Q16" s="11">
         <v>-32</v>
       </c>
       <c r="R16" s="11">
         <v>-62</v>
       </c>
       <c r="S16" s="11">
         <v>-22</v>
       </c>
       <c r="T16" s="13">
         <v>-50</v>
       </c>
       <c r="U16" s="11">
         <v>10</v>
       </c>
       <c r="V16" s="11">
         <v>19</v>
       </c>
       <c r="W16" s="11">
         <v>-16</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="11">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="26">
         <v>-15</v>
       </c>
       <c r="C17" s="26">
         <v>-13</v>
       </c>
       <c r="D17" s="26">
         <v>-33</v>
       </c>
       <c r="E17" s="26">
         <v>-37</v>
       </c>
       <c r="F17" s="26">
         <v>-44</v>
       </c>
       <c r="G17" s="26">
         <v>-26</v>
       </c>
       <c r="H17" s="11">
         <v>-28</v>
       </c>
       <c r="I17" s="13">
@@ -15133,52 +15358,55 @@
       </c>
       <c r="P17" s="11">
         <v>1</v>
       </c>
       <c r="Q17" s="11">
         <v>-4</v>
       </c>
       <c r="R17" s="11">
         <v>10</v>
       </c>
       <c r="S17" s="11">
         <v>-15</v>
       </c>
       <c r="T17" s="13">
         <v>12</v>
       </c>
       <c r="U17" s="11">
         <v>2</v>
       </c>
       <c r="V17" s="11">
         <v>-3</v>
       </c>
       <c r="W17" s="11">
         <v>14</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="11">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="26">
         <v>-64</v>
       </c>
       <c r="C18" s="26">
         <v>-46</v>
       </c>
       <c r="D18" s="26">
         <v>-43</v>
       </c>
       <c r="E18" s="26">
         <v>-17</v>
       </c>
       <c r="F18" s="26">
         <v>-104</v>
       </c>
       <c r="G18" s="26">
         <v>-14</v>
       </c>
       <c r="H18" s="11">
         <v>-47</v>
       </c>
       <c r="I18" s="13">
@@ -15204,52 +15432,55 @@
       </c>
       <c r="P18" s="11">
         <v>-17</v>
       </c>
       <c r="Q18" s="11">
         <v>-50</v>
       </c>
       <c r="R18" s="11">
         <v>-22</v>
       </c>
       <c r="S18" s="11">
         <v>17</v>
       </c>
       <c r="T18" s="13">
         <v>-30</v>
       </c>
       <c r="U18" s="11">
         <v>-16</v>
       </c>
       <c r="V18" s="11">
         <v>-33</v>
       </c>
       <c r="W18" s="11">
         <v>-21</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18" s="11">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="26">
         <v>-33</v>
       </c>
       <c r="C19" s="26">
         <v>5</v>
       </c>
       <c r="D19" s="26">
         <v>-31</v>
       </c>
       <c r="E19" s="26">
         <v>-86</v>
       </c>
       <c r="F19" s="26">
         <v>-80</v>
       </c>
       <c r="G19" s="26">
         <v>-11</v>
       </c>
       <c r="H19" s="11">
         <v>-26</v>
       </c>
       <c r="I19" s="13">
@@ -15275,52 +15506,55 @@
       </c>
       <c r="P19" s="11">
         <v>-32</v>
       </c>
       <c r="Q19" s="11">
         <v>-12</v>
       </c>
       <c r="R19" s="11">
         <v>-22</v>
       </c>
       <c r="S19" s="11">
         <v>-10</v>
       </c>
       <c r="T19" s="13">
         <v>-15</v>
       </c>
       <c r="U19" s="11">
         <v>-10</v>
       </c>
       <c r="V19" s="11">
         <v>8</v>
       </c>
       <c r="W19" s="11">
         <v>-5</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19" s="11">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="26">
         <v>-75</v>
       </c>
       <c r="C20" s="26">
         <v>-27</v>
       </c>
       <c r="D20" s="26">
         <v>-113</v>
       </c>
       <c r="E20" s="26">
         <v>-85</v>
       </c>
       <c r="F20" s="26">
         <v>-85</v>
       </c>
       <c r="G20" s="26">
         <v>-83</v>
       </c>
       <c r="H20" s="11">
         <v>-104</v>
       </c>
       <c r="I20" s="13">
@@ -15346,52 +15580,55 @@
       </c>
       <c r="P20" s="11">
         <v>-94</v>
       </c>
       <c r="Q20" s="11">
         <v>-52</v>
       </c>
       <c r="R20" s="11">
         <v>-43</v>
       </c>
       <c r="S20" s="11">
         <v>-48</v>
       </c>
       <c r="T20" s="13">
         <v>-103</v>
       </c>
       <c r="U20" s="11">
         <v>-27</v>
       </c>
       <c r="V20" s="11">
         <v>-15</v>
       </c>
       <c r="W20" s="11">
         <v>30</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="11">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="26">
         <v>-72</v>
       </c>
       <c r="C21" s="26">
         <v>-48</v>
       </c>
       <c r="D21" s="26">
         <v>-58</v>
       </c>
       <c r="E21" s="26">
         <v>-82</v>
       </c>
       <c r="F21" s="26">
         <v>-39</v>
       </c>
       <c r="G21" s="26">
         <v>-67</v>
       </c>
       <c r="H21" s="11">
         <v>-90</v>
       </c>
       <c r="I21" s="13">
@@ -15417,52 +15654,55 @@
       </c>
       <c r="P21" s="11">
         <v>-16</v>
       </c>
       <c r="Q21" s="11">
         <v>-135</v>
       </c>
       <c r="R21" s="11">
         <v>-31</v>
       </c>
       <c r="S21" s="11">
         <v>-39</v>
       </c>
       <c r="T21" s="13">
         <v>-9</v>
       </c>
       <c r="U21" s="11">
         <v>-47</v>
       </c>
       <c r="V21" s="11">
         <v>-4</v>
       </c>
       <c r="W21" s="11">
         <v>-52</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21" s="11">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="26">
         <v>-49</v>
       </c>
       <c r="C22" s="26">
         <v>-35</v>
       </c>
       <c r="D22" s="26">
         <v>-34</v>
       </c>
       <c r="E22" s="26">
         <v>-78</v>
       </c>
       <c r="F22" s="26">
         <v>-65</v>
       </c>
       <c r="G22" s="26">
         <v>-45</v>
       </c>
       <c r="H22" s="11">
         <v>-37</v>
       </c>
       <c r="I22" s="13">
@@ -15488,52 +15728,55 @@
       </c>
       <c r="P22" s="11">
         <v>-57</v>
       </c>
       <c r="Q22" s="11">
         <v>-33</v>
       </c>
       <c r="R22" s="11">
         <v>-19</v>
       </c>
       <c r="S22" s="11">
         <v>-36</v>
       </c>
       <c r="T22" s="13">
         <v>-33</v>
       </c>
       <c r="U22" s="11">
         <v>8</v>
       </c>
       <c r="V22" s="11">
         <v>-30</v>
       </c>
       <c r="W22" s="11">
         <v>-7</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22" s="11">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="26">
         <v>-71</v>
       </c>
       <c r="C23" s="26">
         <v>-21</v>
       </c>
       <c r="D23" s="26">
         <v>-9</v>
       </c>
       <c r="E23" s="26">
         <v>9</v>
       </c>
       <c r="F23" s="26">
         <v>-55</v>
       </c>
       <c r="G23" s="26">
         <v>-11</v>
       </c>
       <c r="H23" s="11">
         <v>-38</v>
       </c>
       <c r="I23" s="13">
@@ -15559,76 +15802,79 @@
       </c>
       <c r="P23" s="11">
         <v>-43</v>
       </c>
       <c r="Q23" s="11">
         <v>17</v>
       </c>
       <c r="R23" s="11">
         <v>-1</v>
       </c>
       <c r="S23" s="11">
         <v>-34</v>
       </c>
       <c r="T23" s="13">
         <v>-27</v>
       </c>
       <c r="U23" s="11">
         <v>8</v>
       </c>
       <c r="V23" s="11">
         <v>-50</v>
       </c>
       <c r="W23" s="11">
         <v>-6</v>
       </c>
-    </row>
-    <row r="24" spans="1:23" ht="14.4" customHeight="1">
+      <c r="X23" s="11">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" ht="14.4" customHeight="1">
       <c r="B24" s="40" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="40"/>
       <c r="O24" s="40"/>
       <c r="P24" s="40"/>
       <c r="Q24" s="40"/>
       <c r="R24" s="40"/>
       <c r="S24" s="40"/>
       <c r="T24" s="40"/>
       <c r="U24" s="40"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="26">
         <v>144</v>
       </c>
       <c r="C25" s="26">
         <v>-5</v>
       </c>
       <c r="D25" s="26">
         <v>84</v>
       </c>
       <c r="E25" s="26">
         <v>283</v>
       </c>
       <c r="F25" s="26">
         <v>205</v>
       </c>
       <c r="G25" s="26">
         <v>337</v>
       </c>
       <c r="H25" s="11">
         <v>273</v>
       </c>
       <c r="I25" s="13">
@@ -15654,52 +15900,55 @@
       </c>
       <c r="P25" s="11">
         <v>-104</v>
       </c>
       <c r="Q25" s="11">
         <v>97</v>
       </c>
       <c r="R25" s="11">
         <v>-52</v>
       </c>
       <c r="S25" s="11">
         <v>-75</v>
       </c>
       <c r="T25" s="13">
         <v>-38</v>
       </c>
       <c r="U25" s="11">
         <v>-213</v>
       </c>
       <c r="V25" s="11">
         <v>-52</v>
       </c>
       <c r="W25" s="11">
         <v>99</v>
       </c>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25" s="11">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="26">
         <v>236</v>
       </c>
       <c r="C26" s="26">
         <v>111</v>
       </c>
       <c r="D26" s="26">
         <v>207</v>
       </c>
       <c r="E26" s="26">
         <v>334</v>
       </c>
       <c r="F26" s="26">
         <v>296</v>
       </c>
       <c r="G26" s="26">
         <v>343</v>
       </c>
       <c r="H26" s="11">
         <v>344</v>
       </c>
       <c r="I26" s="13">
@@ -15725,52 +15974,55 @@
       </c>
       <c r="P26" s="11">
         <v>12</v>
       </c>
       <c r="Q26" s="11">
         <v>134</v>
       </c>
       <c r="R26" s="11">
         <v>43</v>
       </c>
       <c r="S26" s="11">
         <v>-73</v>
       </c>
       <c r="T26" s="13">
         <v>13</v>
       </c>
       <c r="U26" s="11">
         <v>-215</v>
       </c>
       <c r="V26" s="11">
         <v>-43</v>
       </c>
       <c r="W26" s="11">
         <v>130</v>
       </c>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26" s="11">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="26">
         <v>-56</v>
       </c>
       <c r="C27" s="26">
         <v>-20</v>
       </c>
       <c r="D27" s="26">
         <v>-17</v>
       </c>
       <c r="E27" s="26">
         <v>6</v>
       </c>
       <c r="F27" s="26">
         <v>-48</v>
       </c>
       <c r="G27" s="26">
         <v>-6</v>
       </c>
       <c r="H27" s="11">
         <v>-19</v>
       </c>
       <c r="I27" s="13">
@@ -15796,52 +16048,55 @@
       </c>
       <c r="P27" s="11">
         <v>-24</v>
       </c>
       <c r="Q27" s="11">
         <v>-10</v>
       </c>
       <c r="R27" s="11">
         <v>-11</v>
       </c>
       <c r="S27" s="11">
         <v>4</v>
       </c>
       <c r="T27" s="13">
         <v>6</v>
       </c>
       <c r="U27" s="11">
         <v>10</v>
       </c>
       <c r="V27" s="11">
         <v>30</v>
       </c>
       <c r="W27" s="11">
         <v>-41</v>
       </c>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27" s="11">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="26">
         <v>-8</v>
       </c>
       <c r="C28" s="26">
         <v>-45</v>
       </c>
       <c r="D28" s="26">
         <v>-71</v>
       </c>
       <c r="E28" s="26">
         <v>-79</v>
       </c>
       <c r="F28" s="26">
         <v>-39</v>
       </c>
       <c r="G28" s="26">
         <v>-20</v>
       </c>
       <c r="H28" s="11">
         <v>-40</v>
       </c>
       <c r="I28" s="13">
@@ -15867,52 +16122,55 @@
       </c>
       <c r="P28" s="11">
         <v>-43</v>
       </c>
       <c r="Q28" s="11">
         <v>-71</v>
       </c>
       <c r="R28" s="11">
         <v>-20</v>
       </c>
       <c r="S28" s="11">
         <v>-20</v>
       </c>
       <c r="T28" s="13">
         <v>-56</v>
       </c>
       <c r="U28" s="11">
         <v>-14</v>
       </c>
       <c r="V28" s="11">
         <v>-19</v>
       </c>
       <c r="W28" s="11">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28" s="11">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="26">
         <v>6</v>
       </c>
       <c r="C29" s="26">
         <v>-50</v>
       </c>
       <c r="D29" s="26">
         <v>-39</v>
       </c>
       <c r="E29" s="26">
         <v>20</v>
       </c>
       <c r="F29" s="26">
         <v>34</v>
       </c>
       <c r="G29" s="26">
         <v>2</v>
       </c>
       <c r="H29" s="11">
         <v>-2</v>
       </c>
       <c r="I29" s="13">
@@ -15938,52 +16196,55 @@
       </c>
       <c r="P29" s="11">
         <v>-25</v>
       </c>
       <c r="Q29" s="11">
         <v>16</v>
       </c>
       <c r="R29" s="11">
         <v>-60</v>
       </c>
       <c r="S29" s="11">
         <v>25</v>
       </c>
       <c r="T29" s="13">
         <v>-22</v>
       </c>
       <c r="U29" s="11">
         <v>8</v>
       </c>
       <c r="V29" s="11" t="s">
         <v>30</v>
       </c>
       <c r="W29" s="11" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29" s="11">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="26">
         <v>-34</v>
       </c>
       <c r="C30" s="26">
         <v>-1</v>
       </c>
       <c r="D30" s="26">
         <v>4</v>
       </c>
       <c r="E30" s="26">
         <v>2</v>
       </c>
       <c r="F30" s="26">
         <v>-38</v>
       </c>
       <c r="G30" s="26">
         <v>18</v>
       </c>
       <c r="H30" s="11">
         <v>-10</v>
       </c>
       <c r="I30" s="13">
@@ -16007,76 +16268,79 @@
       <c r="O30" s="11">
         <v>-14</v>
       </c>
       <c r="P30" s="11">
         <v>-24</v>
       </c>
       <c r="Q30" s="11">
         <v>28</v>
       </c>
       <c r="R30" s="26"/>
       <c r="S30" s="11">
         <v>-11</v>
       </c>
       <c r="T30" s="13">
         <v>21</v>
       </c>
       <c r="U30" s="11">
         <v>-2</v>
       </c>
       <c r="V30" s="11">
         <v>-20</v>
       </c>
       <c r="W30" s="11">
         <v>-6</v>
       </c>
-    </row>
-    <row r="31" spans="1:23" ht="14.4" customHeight="1">
+      <c r="X30" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" ht="14.4" customHeight="1">
       <c r="B31" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40"/>
       <c r="T31" s="40"/>
       <c r="U31" s="40"/>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="26">
         <v>-444</v>
       </c>
       <c r="C32" s="26">
         <v>-283</v>
       </c>
       <c r="D32" s="26">
         <v>-479</v>
       </c>
       <c r="E32" s="26">
         <v>-528</v>
       </c>
       <c r="F32" s="26">
         <v>-634</v>
       </c>
       <c r="G32" s="26">
         <v>-497</v>
       </c>
       <c r="H32" s="11">
         <v>-603</v>
       </c>
       <c r="I32" s="13">
@@ -16102,52 +16366,55 @@
       </c>
       <c r="P32" s="13">
         <v>-378</v>
       </c>
       <c r="Q32" s="13">
         <v>-407</v>
       </c>
       <c r="R32" s="11">
         <v>-240</v>
       </c>
       <c r="S32" s="11">
         <v>-258</v>
       </c>
       <c r="T32" s="13">
         <v>-526</v>
       </c>
       <c r="U32" s="13">
         <v>-189</v>
       </c>
       <c r="V32" s="11">
         <v>-148</v>
       </c>
       <c r="W32" s="13">
         <v>-244</v>
       </c>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32" s="13">
+        <v>-176</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="26">
         <v>-2</v>
       </c>
       <c r="C33" s="26">
         <v>42</v>
       </c>
       <c r="D33" s="26">
         <v>5</v>
       </c>
       <c r="E33" s="26">
         <v>8</v>
       </c>
       <c r="F33" s="26">
         <v>-32</v>
       </c>
       <c r="G33" s="26">
         <v>-1</v>
       </c>
       <c r="H33" s="11">
         <v>-23</v>
       </c>
       <c r="I33" s="13">
@@ -16173,52 +16440,55 @@
       </c>
       <c r="P33" s="13">
         <v>-31</v>
       </c>
       <c r="Q33" s="13">
         <v>-54</v>
       </c>
       <c r="R33" s="11">
         <v>9</v>
       </c>
       <c r="S33" s="11">
         <v>32</v>
       </c>
       <c r="T33" s="13">
         <v>-89</v>
       </c>
       <c r="U33" s="13">
         <v>-14</v>
       </c>
       <c r="V33" s="11">
         <v>-8</v>
       </c>
       <c r="W33" s="13">
         <v>-21</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="26">
         <v>-5</v>
       </c>
       <c r="C34" s="26">
         <v>-11</v>
       </c>
       <c r="D34" s="26">
         <v>-9</v>
       </c>
       <c r="E34" s="26">
         <v>3</v>
       </c>
       <c r="F34" s="26">
         <v>-4</v>
       </c>
       <c r="G34" s="26">
         <v>-11</v>
       </c>
       <c r="H34" s="11">
         <v>-3</v>
       </c>
       <c r="I34" s="13">
@@ -16244,52 +16514,55 @@
       </c>
       <c r="P34" s="13" t="s">
         <v>30</v>
       </c>
       <c r="Q34" s="13">
         <v>-15</v>
       </c>
       <c r="R34" s="11">
         <v>4</v>
       </c>
       <c r="S34" s="11">
         <v>-10</v>
       </c>
       <c r="T34" s="13">
         <v>-14</v>
       </c>
       <c r="U34" s="13">
         <v>-8</v>
       </c>
       <c r="V34" s="29" t="s">
         <v>30</v>
       </c>
       <c r="W34" s="13">
         <v>-4</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="26">
         <v>-30</v>
       </c>
       <c r="C35" s="26">
         <v>-29</v>
       </c>
       <c r="D35" s="26">
         <v>-11</v>
       </c>
       <c r="E35" s="26">
         <v>-37</v>
       </c>
       <c r="F35" s="26">
         <v>-6</v>
       </c>
       <c r="G35" s="26">
         <v>-44</v>
       </c>
       <c r="H35" s="11">
         <v>-44</v>
       </c>
       <c r="I35" s="13">
@@ -16315,52 +16588,55 @@
       </c>
       <c r="P35" s="13">
         <v>17</v>
       </c>
       <c r="Q35" s="13">
         <v>29</v>
       </c>
       <c r="R35" s="11">
         <v>11</v>
       </c>
       <c r="S35" s="11">
         <v>-24</v>
       </c>
       <c r="T35" s="13">
         <v>-50</v>
       </c>
       <c r="U35" s="13">
         <v>-27</v>
       </c>
       <c r="V35" s="11">
         <v>-9</v>
       </c>
       <c r="W35" s="13">
         <v>-81</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="26">
         <v>-43</v>
       </c>
       <c r="C36" s="26">
         <v>-43</v>
       </c>
       <c r="D36" s="26">
         <v>-66</v>
       </c>
       <c r="E36" s="26">
         <v>-17</v>
       </c>
       <c r="F36" s="26">
         <v>-25</v>
       </c>
       <c r="G36" s="26">
         <v>-60</v>
       </c>
       <c r="H36" s="11">
         <v>-43</v>
       </c>
       <c r="I36" s="13">
@@ -16386,52 +16662,55 @@
       </c>
       <c r="P36" s="13">
         <v>-62</v>
       </c>
       <c r="Q36" s="13">
         <v>7</v>
       </c>
       <c r="R36" s="11">
         <v>-44</v>
       </c>
       <c r="S36" s="11">
         <v>-27</v>
       </c>
       <c r="T36" s="13">
         <v>-64</v>
       </c>
       <c r="U36" s="13">
         <v>-54</v>
       </c>
       <c r="V36" s="11">
         <v>-25</v>
       </c>
       <c r="W36" s="13">
         <v>-34</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36" s="13">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="26">
         <v>-24</v>
       </c>
       <c r="C37" s="26">
         <v>-14</v>
       </c>
       <c r="D37" s="26">
         <v>-17</v>
       </c>
       <c r="E37" s="26">
         <v>-28</v>
       </c>
       <c r="F37" s="26">
         <v>-73</v>
       </c>
       <c r="G37" s="26">
         <v>-40</v>
       </c>
       <c r="H37" s="11">
         <v>-60</v>
       </c>
       <c r="I37" s="13">
@@ -16457,52 +16736,55 @@
       </c>
       <c r="P37" s="13">
         <v>-33</v>
       </c>
       <c r="Q37" s="13">
         <v>-45</v>
       </c>
       <c r="R37" s="11">
         <v>-34</v>
       </c>
       <c r="S37" s="11">
         <v>-53</v>
       </c>
       <c r="T37" s="13">
         <v>-33</v>
       </c>
       <c r="U37" s="13">
         <v>-16</v>
       </c>
       <c r="V37" s="11">
         <v>-18</v>
       </c>
       <c r="W37" s="13">
         <v>-47</v>
       </c>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37" s="13">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="26">
         <v>5</v>
       </c>
       <c r="C38" s="26">
         <v>-44</v>
       </c>
       <c r="D38" s="26">
         <v>-56</v>
       </c>
       <c r="E38" s="26">
         <v>-79</v>
       </c>
       <c r="F38" s="26">
         <v>-60</v>
       </c>
       <c r="G38" s="26">
         <v>-66</v>
       </c>
       <c r="H38" s="11">
         <v>-70</v>
       </c>
       <c r="I38" s="13">
@@ -16528,52 +16810,55 @@
       </c>
       <c r="P38" s="13">
         <v>-35</v>
       </c>
       <c r="Q38" s="13">
         <v>-32</v>
       </c>
       <c r="R38" s="11">
         <v>-62</v>
       </c>
       <c r="S38" s="11">
         <v>-22</v>
       </c>
       <c r="T38" s="13">
         <v>-50</v>
       </c>
       <c r="U38" s="13">
         <v>10</v>
       </c>
       <c r="V38" s="11">
         <v>19</v>
       </c>
       <c r="W38" s="13">
         <v>-16</v>
       </c>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38" s="13">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="26">
         <v>-15</v>
       </c>
       <c r="C39" s="26">
         <v>-13</v>
       </c>
       <c r="D39" s="26">
         <v>-33</v>
       </c>
       <c r="E39" s="26">
         <v>-37</v>
       </c>
       <c r="F39" s="26">
         <v>-44</v>
       </c>
       <c r="G39" s="26">
         <v>-26</v>
       </c>
       <c r="H39" s="11">
         <v>-28</v>
       </c>
       <c r="I39" s="13">
@@ -16599,52 +16884,55 @@
       </c>
       <c r="P39" s="13">
         <v>1</v>
       </c>
       <c r="Q39" s="13">
         <v>-4</v>
       </c>
       <c r="R39" s="11">
         <v>10</v>
       </c>
       <c r="S39" s="11">
         <v>-15</v>
       </c>
       <c r="T39" s="13">
         <v>12</v>
       </c>
       <c r="U39" s="13">
         <v>2</v>
       </c>
       <c r="V39" s="11">
         <v>-3</v>
       </c>
       <c r="W39" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39" s="13">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="26">
         <v>-64</v>
       </c>
       <c r="C40" s="26">
         <v>-46</v>
       </c>
       <c r="D40" s="26">
         <v>-43</v>
       </c>
       <c r="E40" s="26">
         <v>-17</v>
       </c>
       <c r="F40" s="26">
         <v>-104</v>
       </c>
       <c r="G40" s="26">
         <v>-14</v>
       </c>
       <c r="H40" s="11">
         <v>-47</v>
       </c>
       <c r="I40" s="13">
@@ -16670,52 +16958,55 @@
       </c>
       <c r="P40" s="13">
         <v>-17</v>
       </c>
       <c r="Q40" s="13">
         <v>-50</v>
       </c>
       <c r="R40" s="11">
         <v>-22</v>
       </c>
       <c r="S40" s="11">
         <v>17</v>
       </c>
       <c r="T40" s="13">
         <v>-30</v>
       </c>
       <c r="U40" s="13">
         <v>-16</v>
       </c>
       <c r="V40" s="11">
         <v>-33</v>
       </c>
       <c r="W40" s="13">
         <v>-21</v>
       </c>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40" s="13">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="26">
         <v>-33</v>
       </c>
       <c r="C41" s="26">
         <v>5</v>
       </c>
       <c r="D41" s="26">
         <v>-31</v>
       </c>
       <c r="E41" s="26">
         <v>-86</v>
       </c>
       <c r="F41" s="26">
         <v>-80</v>
       </c>
       <c r="G41" s="26">
         <v>-11</v>
       </c>
       <c r="H41" s="11">
         <v>-26</v>
       </c>
       <c r="I41" s="13">
@@ -16741,52 +17032,55 @@
       </c>
       <c r="P41" s="13">
         <v>-32</v>
       </c>
       <c r="Q41" s="13">
         <v>-12</v>
       </c>
       <c r="R41" s="11">
         <v>-22</v>
       </c>
       <c r="S41" s="11">
         <v>-10</v>
       </c>
       <c r="T41" s="13">
         <v>-15</v>
       </c>
       <c r="U41" s="13">
         <v>-10</v>
       </c>
       <c r="V41" s="11">
         <v>8</v>
       </c>
       <c r="W41" s="13">
         <v>-5</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41" s="13">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="26">
         <v>-75</v>
       </c>
       <c r="C42" s="26">
         <v>-27</v>
       </c>
       <c r="D42" s="26">
         <v>-113</v>
       </c>
       <c r="E42" s="26">
         <v>-85</v>
       </c>
       <c r="F42" s="26">
         <v>-85</v>
       </c>
       <c r="G42" s="26">
         <v>-83</v>
       </c>
       <c r="H42" s="11">
         <v>-104</v>
       </c>
       <c r="I42" s="13">
@@ -16812,52 +17106,55 @@
       </c>
       <c r="P42" s="13">
         <v>-94</v>
       </c>
       <c r="Q42" s="13">
         <v>-52</v>
       </c>
       <c r="R42" s="11">
         <v>-43</v>
       </c>
       <c r="S42" s="11">
         <v>-48</v>
       </c>
       <c r="T42" s="13">
         <v>-103</v>
       </c>
       <c r="U42" s="13">
         <v>-27</v>
       </c>
       <c r="V42" s="11">
         <v>-15</v>
       </c>
       <c r="W42" s="13">
         <v>30</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42" s="13">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="26">
         <v>-72</v>
       </c>
       <c r="C43" s="26">
         <v>-48</v>
       </c>
       <c r="D43" s="26">
         <v>-58</v>
       </c>
       <c r="E43" s="26">
         <v>-82</v>
       </c>
       <c r="F43" s="26">
         <v>-39</v>
       </c>
       <c r="G43" s="26">
         <v>-67</v>
       </c>
       <c r="H43" s="11">
         <v>-90</v>
       </c>
       <c r="I43" s="13">
@@ -16883,52 +17180,55 @@
       </c>
       <c r="P43" s="13">
         <v>-16</v>
       </c>
       <c r="Q43" s="13">
         <v>-135</v>
       </c>
       <c r="R43" s="11">
         <v>-31</v>
       </c>
       <c r="S43" s="11">
         <v>-39</v>
       </c>
       <c r="T43" s="13">
         <v>-9</v>
       </c>
       <c r="U43" s="13">
         <v>-47</v>
       </c>
       <c r="V43" s="11">
         <v>-4</v>
       </c>
       <c r="W43" s="13">
         <v>-52</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43" s="13">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="26">
         <v>-49</v>
       </c>
       <c r="C44" s="26">
         <v>-35</v>
       </c>
       <c r="D44" s="26">
         <v>-34</v>
       </c>
       <c r="E44" s="26">
         <v>-78</v>
       </c>
       <c r="F44" s="26">
         <v>-65</v>
       </c>
       <c r="G44" s="26">
         <v>-45</v>
       </c>
       <c r="H44" s="11">
         <v>-37</v>
       </c>
       <c r="I44" s="13">
@@ -16954,52 +17254,55 @@
       </c>
       <c r="P44" s="13">
         <v>-57</v>
       </c>
       <c r="Q44" s="13">
         <v>-33</v>
       </c>
       <c r="R44" s="11">
         <v>-19</v>
       </c>
       <c r="S44" s="11">
         <v>-36</v>
       </c>
       <c r="T44" s="13">
         <v>-33</v>
       </c>
       <c r="U44" s="13">
         <v>8</v>
       </c>
       <c r="V44" s="11">
         <v>-30</v>
       </c>
       <c r="W44" s="13">
         <v>-7</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44" s="13">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="27">
         <v>-37</v>
       </c>
       <c r="C45" s="27">
         <v>-20</v>
       </c>
       <c r="D45" s="27">
         <v>-13</v>
       </c>
       <c r="E45" s="27">
         <v>7</v>
       </c>
       <c r="F45" s="27">
         <v>-17</v>
       </c>
       <c r="G45" s="27">
         <v>-29</v>
       </c>
       <c r="H45" s="12">
         <v>-28</v>
       </c>
       <c r="I45" s="12">
@@ -17024,50 +17327,53 @@
         <v>-26</v>
       </c>
       <c r="P45" s="12">
         <v>-19</v>
       </c>
       <c r="Q45" s="12">
         <v>-11</v>
       </c>
       <c r="R45" s="12">
         <v>3</v>
       </c>
       <c r="S45" s="12">
         <v>-23</v>
       </c>
       <c r="T45" s="12">
         <v>-48</v>
       </c>
       <c r="U45" s="12">
         <v>10</v>
       </c>
       <c r="V45" s="12">
         <v>-30</v>
       </c>
       <c r="W45" s="12" t="s">
         <v>30</v>
+      </c>
+      <c r="X45" s="12">
+        <v>-18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B31:U31"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="H5:AE5"/>
     <mergeCell ref="B9:U9"/>
     <mergeCell ref="B24:U24"/>
     <mergeCell ref="H7:S7"/>
     <mergeCell ref="B7:G7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>