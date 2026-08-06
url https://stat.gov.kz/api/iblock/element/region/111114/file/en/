--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,279 +1,416 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Mig\месяц\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{011E608C-F511-4A62-90B1-660FDE51CBCD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Net inter migration 2024-2026" sheetId="6" r:id="rId6"/>
+    <sheet name="Metadata" sheetId="7" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="8" r:id="rId2"/>
+    <sheet name="Arrivals" sheetId="4" r:id="rId3"/>
+    <sheet name="Retired " sheetId="5" r:id="rId4"/>
+    <sheet name="Net inter migration" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="76">
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
-    <t>September</t>
-[...4 lines deleted...]
-  <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
-    <t>Ust-Kamenogorsk city administration</t>
-[...7 lines deleted...]
-  <si>
     <t>Zaysan district</t>
   </si>
   <si>
     <t>Altai district</t>
   </si>
   <si>
-    <t>Kurchumsky district</t>
-[...1 lines deleted...]
-  <si>
     <t>Katon-Karagay district</t>
-  </si>
-[...10 lines deleted...]
-    <t>Shemonaikha district</t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
     <t xml:space="preserve">October </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">The number of arrivals within the Republic of Kazakhstan </t>
   </si>
   <si>
     <t xml:space="preserve">The number of departures within the Republic of Kazakhstan </t>
   </si>
   <si>
     <t>Balance of internal migration of the population of  Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Uskemen c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
     <t>Shemonaikhi district</t>
   </si>
   <si>
     <t>district Markakol</t>
   </si>
   <si>
     <t>district Samara</t>
   </si>
   <si>
     <t>district Ulken Naryn</t>
   </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t>Defining an indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calculation method </t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Related publications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful links</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Date of last update</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit  </t>
+  </si>
+  <si>
+    <t>Division of social and demographic statisticsand demographic statistics</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>G. Adilshinova</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Symbols</t>
+  </si>
+  <si>
+    <t>"-" no phenomenon</t>
+  </si>
+  <si>
+    <t>"0,0"- insignificant amount</t>
+  </si>
+  <si>
+    <t>"x" - data confidential</t>
+  </si>
+  <si>
+    <t>"…" - no data</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding of the data</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of Agency for Strategic Planning and Reforms of Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Internal migration for all flows - departure</t>
+  </si>
+  <si>
+    <t>persons who have moved to another region for permanent or long-trem residence</t>
+  </si>
+  <si>
+    <t>Counting</t>
+  </si>
+  <si>
+    <t>the number of people who lesft for another region for permanent or long-term residence</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="10">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
-      <color indexed="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -314,672 +451,361 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...11 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{55BF19CD-2ABA-4015-AC50-DA260A5E1EFC}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="5" xr:uid="{1D44E5E0-FCC1-4D77-8E83-8297C92EC8FD}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3" xr:uid="{C33EC4FF-B973-4472-97C5-B703CBB24204}"/>
+    <cellStyle name="Обычный_05_19" xfId="6" xr:uid="{7753C86F-EEC0-4B84-A6BD-FA5F2C9EE181}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...329 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1108,16309 +934,10586 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Y42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D44D0CB-262D-43A9-B3DB-5AA254878F7C}">
+  <dimension ref="A1:B28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="A55" sqref="A55"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.88671875" style="7" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="7"/>
+    <col min="1" max="1" width="34.7109375" style="19" customWidth="1"/>
+    <col min="2" max="2" width="77.140625" style="19" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="19"/>
+    <col min="11" max="11" width="11" style="19" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" ht="19.2" customHeight="1">
-[...335 lines deleted...]
-      <c r="C10" s="11">
+    <row r="1" spans="1:2">
+      <c r="A1" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="32">
+        <v>613102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="33" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="31.5" customHeight="1">
+      <c r="A6" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="33" t="s">
         <v>74</v>
       </c>
-      <c r="D10" s="11">
-[...2 lines deleted...]
-      <c r="E10" s="11">
+    </row>
+    <row r="8" spans="1:2" ht="30.75" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="34" t="s">
         <v>75</v>
       </c>
-      <c r="F10" s="11">
-[...2 lines deleted...]
-      <c r="G10" s="11">
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30">
+      <c r="A13" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="25">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="25">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="H10" s="11">
-[...135 lines deleted...]
-      <c r="B12" s="11">
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="27" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="C12" s="11">
-[...278 lines deleted...]
-      <c r="S15" s="11">
+      <c r="B20" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="T15" s="13">
-[...1817 lines deleted...]
-      <c r="O42" s="11"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="29"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...12 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1" xr:uid="{5B5744FD-182C-4044-9AF5-A2B32CA33531}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{CB53FF1E-C911-4CFA-A39D-13389BD0EEAE}"/>
+    <hyperlink ref="B20" r:id="rId3" xr:uid="{245669E2-16F1-4BF0-95A0-4D345ECF237A}"/>
+    <hyperlink ref="B11" r:id="rId4" xr:uid="{10345718-9D28-4519-95E1-F39265A4CBC0}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AP48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82B468DC-778E-408F-B2A6-9F977D4293F5}">
+  <dimension ref="A5:V69"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E4" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5:AE5"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="18.77734375" style="7" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="7"/>
+    <col min="1" max="1" width="9.140625" style="30"/>
+    <col min="2" max="2" width="108.42578125" style="30" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="30"/>
+    <col min="11" max="11" width="11" style="30" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:42" ht="19.2" customHeight="1"/>
-[...43 lines deleted...]
-        <v>15</v>
+    <row r="5" spans="1:22">
+      <c r="A5" s="19"/>
+      <c r="B5" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="Q5" s="19"/>
+      <c r="R5" s="19"/>
+      <c r="S5" s="19"/>
+      <c r="T5" s="19"/>
+      <c r="U5" s="19"/>
+      <c r="V5" s="19"/>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" s="19"/>
+      <c r="B6" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="19"/>
+      <c r="K6" s="19"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="19"/>
+      <c r="N6" s="19"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="19"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="19"/>
+      <c r="U6" s="19"/>
+      <c r="V6" s="19"/>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="A7" s="19"/>
+      <c r="B7" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" s="19"/>
+      <c r="D7" s="19"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="19"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="19"/>
+      <c r="L7" s="19"/>
+      <c r="M7" s="19"/>
+      <c r="N7" s="19"/>
+      <c r="O7" s="19"/>
+      <c r="P7" s="19"/>
+      <c r="Q7" s="19"/>
+      <c r="R7" s="19"/>
+      <c r="S7" s="19"/>
+      <c r="T7" s="19"/>
+      <c r="U7" s="19"/>
+      <c r="V7" s="19"/>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="19"/>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19"/>
+      <c r="S8" s="19"/>
+      <c r="T8" s="19"/>
+      <c r="U8" s="19"/>
+      <c r="V8" s="19"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" s="19"/>
+      <c r="B9" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="19"/>
+      <c r="K9" s="19"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="19"/>
+      <c r="N9" s="19"/>
+      <c r="O9" s="19"/>
+      <c r="P9" s="19"/>
+      <c r="Q9" s="19"/>
+      <c r="R9" s="19"/>
+      <c r="S9" s="19"/>
+      <c r="T9" s="19"/>
+      <c r="U9" s="19"/>
+      <c r="V9" s="19"/>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" s="19"/>
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
+      <c r="N10" s="19"/>
+      <c r="O10" s="19"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="19"/>
+      <c r="R10" s="19"/>
+      <c r="S10" s="19"/>
+      <c r="T10" s="19"/>
+      <c r="U10" s="19"/>
+      <c r="V10" s="19"/>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" s="19"/>
+      <c r="B11" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="19"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="19"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="19"/>
+      <c r="N11" s="19"/>
+      <c r="O11" s="19"/>
+      <c r="P11" s="19"/>
+      <c r="Q11" s="19"/>
+      <c r="R11" s="19"/>
+      <c r="S11" s="19"/>
+      <c r="T11" s="19"/>
+      <c r="U11" s="19"/>
+      <c r="V11" s="19"/>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" s="19"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="19"/>
+      <c r="K12" s="19"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="19"/>
+      <c r="N12" s="19"/>
+      <c r="O12" s="19"/>
+      <c r="P12" s="19"/>
+      <c r="Q12" s="19"/>
+      <c r="R12" s="19"/>
+      <c r="S12" s="19"/>
+      <c r="T12" s="19"/>
+      <c r="U12" s="19"/>
+      <c r="V12" s="19"/>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" s="19"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="19"/>
+      <c r="N13" s="19"/>
+      <c r="O13" s="19"/>
+      <c r="P13" s="19"/>
+      <c r="Q13" s="19"/>
+      <c r="R13" s="19"/>
+      <c r="S13" s="19"/>
+      <c r="T13" s="19"/>
+      <c r="U13" s="19"/>
+      <c r="V13" s="19"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" s="19"/>
+      <c r="B14" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="19"/>
+      <c r="D14" s="19"/>
+      <c r="E14" s="19"/>
+      <c r="F14" s="19"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="19"/>
+      <c r="J14" s="19"/>
+      <c r="K14" s="19"/>
+      <c r="L14" s="19"/>
+      <c r="M14" s="19"/>
+      <c r="N14" s="19"/>
+      <c r="O14" s="19"/>
+      <c r="P14" s="19"/>
+      <c r="Q14" s="19"/>
+      <c r="R14" s="19"/>
+      <c r="S14" s="19"/>
+      <c r="T14" s="19"/>
+      <c r="U14" s="19"/>
+      <c r="V14" s="19"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" s="19"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="19"/>
+      <c r="R15" s="19"/>
+      <c r="S15" s="19"/>
+      <c r="T15" s="19"/>
+      <c r="U15" s="19"/>
+      <c r="V15" s="19"/>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="A16" s="19"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
+      <c r="N16" s="19"/>
+      <c r="O16" s="19"/>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="19"/>
+      <c r="R16" s="19"/>
+      <c r="S16" s="19"/>
+      <c r="T16" s="19"/>
+      <c r="U16" s="19"/>
+      <c r="V16" s="19"/>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" s="19"/>
+      <c r="B17" s="19"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="19"/>
+      <c r="N17" s="19"/>
+      <c r="O17" s="19"/>
+      <c r="P17" s="19"/>
+      <c r="Q17" s="19"/>
+      <c r="R17" s="19"/>
+      <c r="S17" s="19"/>
+      <c r="T17" s="19"/>
+      <c r="U17" s="19"/>
+      <c r="V17" s="19"/>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" s="19"/>
+      <c r="B18" s="19"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="19"/>
+      <c r="N18" s="19"/>
+      <c r="O18" s="19"/>
+      <c r="P18" s="19"/>
+      <c r="Q18" s="19"/>
+      <c r="R18" s="19"/>
+      <c r="S18" s="19"/>
+      <c r="T18" s="19"/>
+      <c r="U18" s="19"/>
+      <c r="V18" s="19"/>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" s="19"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+      <c r="K19" s="19"/>
+      <c r="L19" s="19"/>
+      <c r="M19" s="19"/>
+      <c r="N19" s="19"/>
+      <c r="O19" s="19"/>
+      <c r="P19" s="19"/>
+      <c r="Q19" s="19"/>
+      <c r="R19" s="19"/>
+      <c r="S19" s="19"/>
+      <c r="T19" s="19"/>
+      <c r="U19" s="19"/>
+      <c r="V19" s="19"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" s="19"/>
+      <c r="B20" s="19"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="19"/>
+      <c r="N20" s="19"/>
+      <c r="O20" s="19"/>
+      <c r="P20" s="19"/>
+      <c r="Q20" s="19"/>
+      <c r="R20" s="19"/>
+      <c r="S20" s="19"/>
+      <c r="T20" s="19"/>
+      <c r="U20" s="19"/>
+      <c r="V20" s="19"/>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" s="19"/>
+      <c r="B21" s="19"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+      <c r="K21" s="19"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="19"/>
+      <c r="N21" s="19"/>
+      <c r="O21" s="19"/>
+      <c r="P21" s="19"/>
+      <c r="Q21" s="19"/>
+      <c r="R21" s="19"/>
+      <c r="S21" s="19"/>
+      <c r="T21" s="19"/>
+      <c r="U21" s="19"/>
+      <c r="V21" s="19"/>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" s="19"/>
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+      <c r="K22" s="19"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="19"/>
+      <c r="N22" s="19"/>
+      <c r="O22" s="19"/>
+      <c r="P22" s="19"/>
+      <c r="Q22" s="19"/>
+      <c r="R22" s="19"/>
+      <c r="S22" s="19"/>
+      <c r="T22" s="19"/>
+      <c r="U22" s="19"/>
+      <c r="V22" s="19"/>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" s="19"/>
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+      <c r="K23" s="19"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="19"/>
+      <c r="N23" s="19"/>
+      <c r="O23" s="19"/>
+      <c r="P23" s="19"/>
+      <c r="Q23" s="19"/>
+      <c r="R23" s="19"/>
+      <c r="S23" s="19"/>
+      <c r="T23" s="19"/>
+      <c r="U23" s="19"/>
+      <c r="V23" s="19"/>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" s="19"/>
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+      <c r="K24" s="19"/>
+      <c r="L24" s="19"/>
+      <c r="M24" s="19"/>
+      <c r="N24" s="19"/>
+      <c r="O24" s="19"/>
+      <c r="P24" s="19"/>
+      <c r="Q24" s="19"/>
+      <c r="R24" s="19"/>
+      <c r="S24" s="19"/>
+      <c r="T24" s="19"/>
+      <c r="U24" s="19"/>
+      <c r="V24" s="19"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" s="19"/>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+      <c r="K25" s="19"/>
+      <c r="L25" s="19"/>
+      <c r="M25" s="19"/>
+      <c r="N25" s="19"/>
+      <c r="O25" s="19"/>
+      <c r="P25" s="19"/>
+      <c r="Q25" s="19"/>
+      <c r="R25" s="19"/>
+      <c r="S25" s="19"/>
+      <c r="T25" s="19"/>
+      <c r="U25" s="19"/>
+      <c r="V25" s="19"/>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" s="19"/>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="19"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="19"/>
+      <c r="N26" s="19"/>
+      <c r="O26" s="19"/>
+      <c r="P26" s="19"/>
+      <c r="Q26" s="19"/>
+      <c r="R26" s="19"/>
+      <c r="S26" s="19"/>
+      <c r="T26" s="19"/>
+      <c r="U26" s="19"/>
+      <c r="V26" s="19"/>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" s="19"/>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+      <c r="K27" s="19"/>
+      <c r="L27" s="19"/>
+      <c r="M27" s="19"/>
+      <c r="N27" s="19"/>
+      <c r="O27" s="19"/>
+      <c r="P27" s="19"/>
+      <c r="Q27" s="19"/>
+      <c r="R27" s="19"/>
+      <c r="S27" s="19"/>
+      <c r="T27" s="19"/>
+      <c r="U27" s="19"/>
+      <c r="V27" s="19"/>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" s="19"/>
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="19"/>
+      <c r="N28" s="19"/>
+      <c r="O28" s="19"/>
+      <c r="P28" s="19"/>
+      <c r="Q28" s="19"/>
+      <c r="R28" s="19"/>
+      <c r="S28" s="19"/>
+      <c r="T28" s="19"/>
+      <c r="U28" s="19"/>
+      <c r="V28" s="19"/>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" s="19"/>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+      <c r="K29" s="19"/>
+      <c r="L29" s="19"/>
+      <c r="M29" s="19"/>
+      <c r="N29" s="19"/>
+      <c r="O29" s="19"/>
+      <c r="P29" s="19"/>
+      <c r="Q29" s="19"/>
+      <c r="R29" s="19"/>
+      <c r="S29" s="19"/>
+      <c r="T29" s="19"/>
+      <c r="U29" s="19"/>
+      <c r="V29" s="19"/>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" s="19"/>
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+      <c r="K30" s="19"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="19"/>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+      <c r="Q30" s="19"/>
+      <c r="R30" s="19"/>
+      <c r="S30" s="19"/>
+      <c r="T30" s="19"/>
+      <c r="U30" s="19"/>
+      <c r="V30" s="19"/>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="A31" s="19"/>
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+      <c r="K31" s="19"/>
+      <c r="L31" s="19"/>
+      <c r="M31" s="19"/>
+      <c r="N31" s="19"/>
+      <c r="O31" s="19"/>
+      <c r="P31" s="19"/>
+      <c r="Q31" s="19"/>
+      <c r="R31" s="19"/>
+      <c r="S31" s="19"/>
+      <c r="T31" s="19"/>
+      <c r="U31" s="19"/>
+      <c r="V31" s="19"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" s="19"/>
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+      <c r="G32" s="19"/>
+      <c r="H32" s="19"/>
+      <c r="I32" s="19"/>
+      <c r="J32" s="19"/>
+      <c r="K32" s="19"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="19"/>
+      <c r="N32" s="19"/>
+      <c r="O32" s="19"/>
+      <c r="P32" s="19"/>
+      <c r="Q32" s="19"/>
+      <c r="R32" s="19"/>
+      <c r="S32" s="19"/>
+      <c r="T32" s="19"/>
+      <c r="U32" s="19"/>
+      <c r="V32" s="19"/>
+    </row>
+    <row r="33" spans="1:22">
+      <c r="A33" s="19"/>
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="19"/>
+      <c r="G33" s="19"/>
+      <c r="H33" s="19"/>
+      <c r="I33" s="19"/>
+      <c r="J33" s="19"/>
+      <c r="K33" s="19"/>
+      <c r="L33" s="19"/>
+      <c r="M33" s="19"/>
+      <c r="N33" s="19"/>
+      <c r="O33" s="19"/>
+      <c r="P33" s="19"/>
+      <c r="Q33" s="19"/>
+      <c r="R33" s="19"/>
+      <c r="S33" s="19"/>
+      <c r="T33" s="19"/>
+      <c r="U33" s="19"/>
+      <c r="V33" s="19"/>
+    </row>
+    <row r="34" spans="1:22">
+      <c r="A34" s="19"/>
+      <c r="B34" s="19"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="19"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="19"/>
+      <c r="K34" s="19"/>
+      <c r="L34" s="19"/>
+      <c r="M34" s="19"/>
+      <c r="N34" s="19"/>
+      <c r="O34" s="19"/>
+      <c r="P34" s="19"/>
+      <c r="Q34" s="19"/>
+      <c r="R34" s="19"/>
+      <c r="S34" s="19"/>
+      <c r="T34" s="19"/>
+      <c r="U34" s="19"/>
+      <c r="V34" s="19"/>
+    </row>
+    <row r="35" spans="1:22">
+      <c r="A35" s="19"/>
+      <c r="B35" s="19"/>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+      <c r="E35" s="19"/>
+      <c r="F35" s="19"/>
+      <c r="G35" s="19"/>
+      <c r="H35" s="19"/>
+      <c r="I35" s="19"/>
+      <c r="J35" s="19"/>
+      <c r="K35" s="19"/>
+      <c r="L35" s="19"/>
+      <c r="M35" s="19"/>
+      <c r="N35" s="19"/>
+      <c r="O35" s="19"/>
+      <c r="P35" s="19"/>
+      <c r="Q35" s="19"/>
+      <c r="R35" s="19"/>
+      <c r="S35" s="19"/>
+      <c r="T35" s="19"/>
+      <c r="U35" s="19"/>
+      <c r="V35" s="19"/>
+    </row>
+    <row r="36" spans="1:22">
+      <c r="A36" s="19"/>
+      <c r="B36" s="19"/>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="19"/>
+      <c r="G36" s="19"/>
+      <c r="H36" s="19"/>
+      <c r="I36" s="19"/>
+      <c r="J36" s="19"/>
+      <c r="K36" s="19"/>
+      <c r="L36" s="19"/>
+      <c r="M36" s="19"/>
+      <c r="N36" s="19"/>
+      <c r="O36" s="19"/>
+      <c r="P36" s="19"/>
+      <c r="Q36" s="19"/>
+      <c r="R36" s="19"/>
+      <c r="S36" s="19"/>
+      <c r="T36" s="19"/>
+      <c r="U36" s="19"/>
+      <c r="V36" s="19"/>
+    </row>
+    <row r="37" spans="1:22">
+      <c r="A37" s="19"/>
+      <c r="B37" s="19"/>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+      <c r="E37" s="19"/>
+      <c r="F37" s="19"/>
+      <c r="G37" s="19"/>
+      <c r="H37" s="19"/>
+      <c r="I37" s="19"/>
+      <c r="J37" s="19"/>
+      <c r="K37" s="19"/>
+      <c r="L37" s="19"/>
+      <c r="M37" s="19"/>
+      <c r="N37" s="19"/>
+      <c r="O37" s="19"/>
+      <c r="P37" s="19"/>
+      <c r="Q37" s="19"/>
+      <c r="R37" s="19"/>
+      <c r="S37" s="19"/>
+      <c r="T37" s="19"/>
+      <c r="U37" s="19"/>
+      <c r="V37" s="19"/>
+    </row>
+    <row r="38" spans="1:22">
+      <c r="A38" s="19"/>
+      <c r="B38" s="19"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="E38" s="19"/>
+      <c r="F38" s="19"/>
+      <c r="G38" s="19"/>
+      <c r="H38" s="19"/>
+      <c r="I38" s="19"/>
+      <c r="J38" s="19"/>
+      <c r="K38" s="19"/>
+      <c r="L38" s="19"/>
+      <c r="M38" s="19"/>
+      <c r="N38" s="19"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19"/>
+      <c r="Q38" s="19"/>
+      <c r="R38" s="19"/>
+      <c r="S38" s="19"/>
+      <c r="T38" s="19"/>
+      <c r="U38" s="19"/>
+      <c r="V38" s="19"/>
+    </row>
+    <row r="39" spans="1:22">
+      <c r="A39" s="19"/>
+      <c r="B39" s="19"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="19"/>
+      <c r="H39" s="19"/>
+      <c r="I39" s="19"/>
+      <c r="J39" s="19"/>
+      <c r="K39" s="19"/>
+      <c r="L39" s="19"/>
+      <c r="M39" s="19"/>
+      <c r="N39" s="19"/>
+      <c r="O39" s="19"/>
+      <c r="P39" s="19"/>
+      <c r="Q39" s="19"/>
+      <c r="R39" s="19"/>
+      <c r="S39" s="19"/>
+      <c r="T39" s="19"/>
+      <c r="U39" s="19"/>
+      <c r="V39" s="19"/>
+    </row>
+    <row r="40" spans="1:22">
+      <c r="A40" s="19"/>
+      <c r="B40" s="19"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="19"/>
+      <c r="F40" s="19"/>
+      <c r="G40" s="19"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="19"/>
+      <c r="J40" s="19"/>
+      <c r="K40" s="19"/>
+      <c r="L40" s="19"/>
+      <c r="M40" s="19"/>
+      <c r="N40" s="19"/>
+      <c r="O40" s="19"/>
+      <c r="P40" s="19"/>
+      <c r="Q40" s="19"/>
+      <c r="R40" s="19"/>
+      <c r="S40" s="19"/>
+      <c r="T40" s="19"/>
+      <c r="U40" s="19"/>
+      <c r="V40" s="19"/>
+    </row>
+    <row r="41" spans="1:22">
+      <c r="A41" s="19"/>
+      <c r="B41" s="19"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+      <c r="E41" s="19"/>
+      <c r="F41" s="19"/>
+      <c r="G41" s="19"/>
+      <c r="H41" s="19"/>
+      <c r="I41" s="19"/>
+      <c r="J41" s="19"/>
+      <c r="K41" s="19"/>
+      <c r="L41" s="19"/>
+      <c r="M41" s="19"/>
+      <c r="N41" s="19"/>
+      <c r="O41" s="19"/>
+      <c r="P41" s="19"/>
+      <c r="Q41" s="19"/>
+      <c r="R41" s="19"/>
+      <c r="S41" s="19"/>
+      <c r="T41" s="19"/>
+      <c r="U41" s="19"/>
+      <c r="V41" s="19"/>
+    </row>
+    <row r="42" spans="1:22">
+      <c r="A42" s="19"/>
+      <c r="B42" s="19"/>
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+      <c r="E42" s="19"/>
+      <c r="F42" s="19"/>
+      <c r="G42" s="19"/>
+      <c r="H42" s="19"/>
+      <c r="I42" s="19"/>
+      <c r="J42" s="19"/>
+      <c r="K42" s="19"/>
+      <c r="L42" s="19"/>
+      <c r="M42" s="19"/>
+      <c r="N42" s="19"/>
+      <c r="O42" s="19"/>
+      <c r="P42" s="19"/>
+      <c r="Q42" s="19"/>
+      <c r="R42" s="19"/>
+      <c r="S42" s="19"/>
+      <c r="T42" s="19"/>
+      <c r="U42" s="19"/>
+      <c r="V42" s="19"/>
+    </row>
+    <row r="43" spans="1:22">
+      <c r="A43" s="19"/>
+      <c r="B43" s="19"/>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="19"/>
+      <c r="F43" s="19"/>
+      <c r="G43" s="19"/>
+      <c r="H43" s="19"/>
+      <c r="I43" s="19"/>
+      <c r="J43" s="19"/>
+      <c r="K43" s="19"/>
+      <c r="L43" s="19"/>
+      <c r="M43" s="19"/>
+      <c r="N43" s="19"/>
+      <c r="O43" s="19"/>
+      <c r="P43" s="19"/>
+      <c r="Q43" s="19"/>
+      <c r="R43" s="19"/>
+      <c r="S43" s="19"/>
+      <c r="T43" s="19"/>
+      <c r="U43" s="19"/>
+      <c r="V43" s="19"/>
+    </row>
+    <row r="44" spans="1:22">
+      <c r="A44" s="19"/>
+      <c r="B44" s="19"/>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+      <c r="E44" s="19"/>
+      <c r="F44" s="19"/>
+      <c r="G44" s="19"/>
+      <c r="H44" s="19"/>
+      <c r="I44" s="19"/>
+      <c r="J44" s="19"/>
+      <c r="K44" s="19"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
+      <c r="N44" s="19"/>
+      <c r="O44" s="19"/>
+      <c r="P44" s="19"/>
+      <c r="Q44" s="19"/>
+      <c r="R44" s="19"/>
+      <c r="S44" s="19"/>
+      <c r="T44" s="19"/>
+      <c r="U44" s="19"/>
+      <c r="V44" s="19"/>
+    </row>
+    <row r="45" spans="1:22">
+      <c r="A45" s="19"/>
+      <c r="B45" s="19"/>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+      <c r="E45" s="19"/>
+      <c r="F45" s="19"/>
+      <c r="G45" s="19"/>
+      <c r="H45" s="19"/>
+      <c r="I45" s="19"/>
+      <c r="J45" s="19"/>
+      <c r="K45" s="19"/>
+      <c r="L45" s="19"/>
+      <c r="M45" s="19"/>
+      <c r="N45" s="19"/>
+      <c r="O45" s="19"/>
+      <c r="P45" s="19"/>
+      <c r="Q45" s="19"/>
+      <c r="R45" s="19"/>
+      <c r="S45" s="19"/>
+      <c r="T45" s="19"/>
+      <c r="U45" s="19"/>
+      <c r="V45" s="19"/>
+    </row>
+    <row r="46" spans="1:22">
+      <c r="A46" s="19"/>
+      <c r="B46" s="19"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="19"/>
+      <c r="H46" s="19"/>
+      <c r="I46" s="19"/>
+      <c r="J46" s="19"/>
+      <c r="K46" s="19"/>
+      <c r="L46" s="19"/>
+      <c r="M46" s="19"/>
+      <c r="N46" s="19"/>
+      <c r="O46" s="19"/>
+      <c r="P46" s="19"/>
+      <c r="Q46" s="19"/>
+      <c r="R46" s="19"/>
+      <c r="S46" s="19"/>
+      <c r="T46" s="19"/>
+      <c r="U46" s="19"/>
+      <c r="V46" s="19"/>
+    </row>
+    <row r="47" spans="1:22">
+      <c r="A47" s="19"/>
+      <c r="B47" s="19"/>
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+      <c r="E47" s="19"/>
+      <c r="F47" s="19"/>
+      <c r="G47" s="19"/>
+      <c r="H47" s="19"/>
+      <c r="I47" s="19"/>
+      <c r="J47" s="19"/>
+      <c r="K47" s="19"/>
+      <c r="L47" s="19"/>
+      <c r="M47" s="19"/>
+      <c r="N47" s="19"/>
+      <c r="O47" s="19"/>
+      <c r="P47" s="19"/>
+      <c r="Q47" s="19"/>
+      <c r="R47" s="19"/>
+      <c r="S47" s="19"/>
+      <c r="T47" s="19"/>
+      <c r="U47" s="19"/>
+      <c r="V47" s="19"/>
+    </row>
+    <row r="48" spans="1:22">
+      <c r="A48" s="19"/>
+      <c r="B48" s="19"/>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="19"/>
+      <c r="H48" s="19"/>
+      <c r="I48" s="19"/>
+      <c r="J48" s="19"/>
+      <c r="K48" s="19"/>
+      <c r="L48" s="19"/>
+      <c r="M48" s="19"/>
+      <c r="N48" s="19"/>
+      <c r="O48" s="19"/>
+      <c r="P48" s="19"/>
+      <c r="Q48" s="19"/>
+      <c r="R48" s="19"/>
+      <c r="S48" s="19"/>
+      <c r="T48" s="19"/>
+      <c r="U48" s="19"/>
+      <c r="V48" s="19"/>
+    </row>
+    <row r="49" spans="1:22">
+      <c r="A49" s="19"/>
+      <c r="B49" s="19"/>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+      <c r="E49" s="19"/>
+      <c r="F49" s="19"/>
+      <c r="G49" s="19"/>
+      <c r="H49" s="19"/>
+      <c r="I49" s="19"/>
+      <c r="J49" s="19"/>
+      <c r="K49" s="19"/>
+      <c r="L49" s="19"/>
+      <c r="M49" s="19"/>
+      <c r="N49" s="19"/>
+      <c r="O49" s="19"/>
+      <c r="P49" s="19"/>
+      <c r="Q49" s="19"/>
+      <c r="R49" s="19"/>
+      <c r="S49" s="19"/>
+      <c r="T49" s="19"/>
+      <c r="U49" s="19"/>
+      <c r="V49" s="19"/>
+    </row>
+    <row r="50" spans="1:22">
+      <c r="A50" s="19"/>
+      <c r="B50" s="19"/>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+      <c r="E50" s="19"/>
+      <c r="F50" s="19"/>
+      <c r="G50" s="19"/>
+      <c r="H50" s="19"/>
+      <c r="I50" s="19"/>
+      <c r="J50" s="19"/>
+      <c r="K50" s="19"/>
+      <c r="L50" s="19"/>
+      <c r="M50" s="19"/>
+      <c r="N50" s="19"/>
+      <c r="O50" s="19"/>
+      <c r="P50" s="19"/>
+      <c r="Q50" s="19"/>
+      <c r="R50" s="19"/>
+      <c r="S50" s="19"/>
+      <c r="T50" s="19"/>
+      <c r="U50" s="19"/>
+      <c r="V50" s="19"/>
+    </row>
+    <row r="51" spans="1:22">
+      <c r="A51" s="19"/>
+      <c r="B51" s="19"/>
+      <c r="C51" s="19"/>
+      <c r="D51" s="19"/>
+      <c r="E51" s="19"/>
+      <c r="F51" s="19"/>
+      <c r="G51" s="19"/>
+      <c r="H51" s="19"/>
+      <c r="I51" s="19"/>
+      <c r="J51" s="19"/>
+      <c r="K51" s="19"/>
+      <c r="L51" s="19"/>
+      <c r="M51" s="19"/>
+      <c r="N51" s="19"/>
+      <c r="O51" s="19"/>
+      <c r="P51" s="19"/>
+      <c r="Q51" s="19"/>
+      <c r="R51" s="19"/>
+      <c r="S51" s="19"/>
+      <c r="T51" s="19"/>
+      <c r="U51" s="19"/>
+      <c r="V51" s="19"/>
+    </row>
+    <row r="52" spans="1:22">
+      <c r="A52" s="19"/>
+      <c r="B52" s="19"/>
+      <c r="C52" s="19"/>
+      <c r="D52" s="19"/>
+      <c r="E52" s="19"/>
+      <c r="F52" s="19"/>
+      <c r="G52" s="19"/>
+      <c r="H52" s="19"/>
+      <c r="I52" s="19"/>
+      <c r="J52" s="19"/>
+      <c r="K52" s="19"/>
+      <c r="L52" s="19"/>
+      <c r="M52" s="19"/>
+      <c r="N52" s="19"/>
+      <c r="O52" s="19"/>
+      <c r="P52" s="19"/>
+      <c r="Q52" s="19"/>
+      <c r="R52" s="19"/>
+      <c r="S52" s="19"/>
+      <c r="T52" s="19"/>
+      <c r="U52" s="19"/>
+      <c r="V52" s="19"/>
+    </row>
+    <row r="53" spans="1:22">
+      <c r="A53" s="19"/>
+      <c r="B53" s="19"/>
+      <c r="C53" s="19"/>
+      <c r="D53" s="19"/>
+      <c r="E53" s="19"/>
+      <c r="F53" s="19"/>
+      <c r="G53" s="19"/>
+      <c r="H53" s="19"/>
+      <c r="I53" s="19"/>
+      <c r="J53" s="19"/>
+      <c r="K53" s="19"/>
+      <c r="L53" s="19"/>
+      <c r="M53" s="19"/>
+      <c r="N53" s="19"/>
+      <c r="O53" s="19"/>
+      <c r="P53" s="19"/>
+      <c r="Q53" s="19"/>
+      <c r="R53" s="19"/>
+      <c r="S53" s="19"/>
+      <c r="T53" s="19"/>
+      <c r="U53" s="19"/>
+      <c r="V53" s="19"/>
+    </row>
+    <row r="54" spans="1:22">
+      <c r="A54" s="19"/>
+      <c r="B54" s="19"/>
+      <c r="C54" s="19"/>
+      <c r="D54" s="19"/>
+      <c r="E54" s="19"/>
+      <c r="F54" s="19"/>
+      <c r="G54" s="19"/>
+      <c r="H54" s="19"/>
+      <c r="I54" s="19"/>
+      <c r="J54" s="19"/>
+      <c r="K54" s="19"/>
+      <c r="L54" s="19"/>
+      <c r="M54" s="19"/>
+      <c r="N54" s="19"/>
+      <c r="O54" s="19"/>
+      <c r="P54" s="19"/>
+      <c r="Q54" s="19"/>
+      <c r="R54" s="19"/>
+      <c r="S54" s="19"/>
+      <c r="T54" s="19"/>
+      <c r="U54" s="19"/>
+      <c r="V54" s="19"/>
+    </row>
+    <row r="55" spans="1:22">
+      <c r="A55" s="19"/>
+      <c r="B55" s="19"/>
+      <c r="C55" s="19"/>
+      <c r="D55" s="19"/>
+      <c r="E55" s="19"/>
+      <c r="F55" s="19"/>
+      <c r="G55" s="19"/>
+      <c r="H55" s="19"/>
+      <c r="I55" s="19"/>
+      <c r="J55" s="19"/>
+      <c r="K55" s="19"/>
+      <c r="L55" s="19"/>
+      <c r="M55" s="19"/>
+      <c r="N55" s="19"/>
+      <c r="O55" s="19"/>
+      <c r="P55" s="19"/>
+      <c r="Q55" s="19"/>
+      <c r="R55" s="19"/>
+      <c r="S55" s="19"/>
+      <c r="T55" s="19"/>
+      <c r="U55" s="19"/>
+      <c r="V55" s="19"/>
+    </row>
+    <row r="56" spans="1:22">
+      <c r="A56" s="19"/>
+      <c r="B56" s="19"/>
+      <c r="C56" s="19"/>
+      <c r="D56" s="19"/>
+      <c r="E56" s="19"/>
+      <c r="F56" s="19"/>
+      <c r="G56" s="19"/>
+      <c r="H56" s="19"/>
+      <c r="I56" s="19"/>
+      <c r="J56" s="19"/>
+      <c r="K56" s="19"/>
+      <c r="L56" s="19"/>
+      <c r="M56" s="19"/>
+      <c r="N56" s="19"/>
+      <c r="O56" s="19"/>
+      <c r="P56" s="19"/>
+      <c r="Q56" s="19"/>
+      <c r="R56" s="19"/>
+      <c r="S56" s="19"/>
+      <c r="T56" s="19"/>
+      <c r="U56" s="19"/>
+      <c r="V56" s="19"/>
+    </row>
+    <row r="57" spans="1:22">
+      <c r="A57" s="19"/>
+      <c r="B57" s="19"/>
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+      <c r="E57" s="19"/>
+      <c r="F57" s="19"/>
+      <c r="G57" s="19"/>
+      <c r="H57" s="19"/>
+      <c r="I57" s="19"/>
+      <c r="J57" s="19"/>
+      <c r="K57" s="19"/>
+      <c r="L57" s="19"/>
+      <c r="M57" s="19"/>
+      <c r="N57" s="19"/>
+      <c r="O57" s="19"/>
+      <c r="P57" s="19"/>
+      <c r="Q57" s="19"/>
+      <c r="R57" s="19"/>
+      <c r="S57" s="19"/>
+      <c r="T57" s="19"/>
+      <c r="U57" s="19"/>
+      <c r="V57" s="19"/>
+    </row>
+    <row r="58" spans="1:22">
+      <c r="A58" s="19"/>
+      <c r="B58" s="19"/>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+      <c r="E58" s="19"/>
+      <c r="F58" s="19"/>
+      <c r="G58" s="19"/>
+      <c r="H58" s="19"/>
+      <c r="I58" s="19"/>
+      <c r="J58" s="19"/>
+      <c r="K58" s="19"/>
+      <c r="L58" s="19"/>
+      <c r="M58" s="19"/>
+      <c r="N58" s="19"/>
+      <c r="O58" s="19"/>
+      <c r="P58" s="19"/>
+      <c r="Q58" s="19"/>
+      <c r="R58" s="19"/>
+      <c r="S58" s="19"/>
+      <c r="T58" s="19"/>
+      <c r="U58" s="19"/>
+      <c r="V58" s="19"/>
+    </row>
+    <row r="59" spans="1:22">
+      <c r="A59" s="19"/>
+      <c r="B59" s="19"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="19"/>
+      <c r="F59" s="19"/>
+      <c r="G59" s="19"/>
+      <c r="H59" s="19"/>
+      <c r="I59" s="19"/>
+      <c r="J59" s="19"/>
+      <c r="K59" s="19"/>
+      <c r="L59" s="19"/>
+      <c r="M59" s="19"/>
+      <c r="N59" s="19"/>
+      <c r="O59" s="19"/>
+      <c r="P59" s="19"/>
+      <c r="Q59" s="19"/>
+      <c r="R59" s="19"/>
+      <c r="S59" s="19"/>
+      <c r="T59" s="19"/>
+      <c r="U59" s="19"/>
+      <c r="V59" s="19"/>
+    </row>
+    <row r="60" spans="1:22">
+      <c r="A60" s="19"/>
+      <c r="B60" s="19"/>
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="19"/>
+      <c r="G60" s="19"/>
+      <c r="H60" s="19"/>
+      <c r="I60" s="19"/>
+      <c r="J60" s="19"/>
+      <c r="K60" s="19"/>
+      <c r="L60" s="19"/>
+      <c r="M60" s="19"/>
+      <c r="N60" s="19"/>
+      <c r="O60" s="19"/>
+      <c r="P60" s="19"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="19"/>
+      <c r="S60" s="19"/>
+      <c r="T60" s="19"/>
+      <c r="U60" s="19"/>
+      <c r="V60" s="19"/>
+    </row>
+    <row r="61" spans="1:22">
+      <c r="A61" s="19"/>
+      <c r="B61" s="19"/>
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+      <c r="E61" s="19"/>
+      <c r="F61" s="19"/>
+      <c r="G61" s="19"/>
+      <c r="H61" s="19"/>
+      <c r="I61" s="19"/>
+      <c r="J61" s="19"/>
+      <c r="K61" s="19"/>
+      <c r="L61" s="19"/>
+      <c r="M61" s="19"/>
+      <c r="N61" s="19"/>
+      <c r="O61" s="19"/>
+      <c r="P61" s="19"/>
+      <c r="Q61" s="19"/>
+      <c r="R61" s="19"/>
+      <c r="S61" s="19"/>
+      <c r="T61" s="19"/>
+      <c r="U61" s="19"/>
+      <c r="V61" s="19"/>
+    </row>
+    <row r="62" spans="1:22">
+      <c r="A62" s="19"/>
+      <c r="B62" s="19"/>
+      <c r="C62" s="19"/>
+      <c r="D62" s="19"/>
+      <c r="E62" s="19"/>
+      <c r="F62" s="19"/>
+      <c r="G62" s="19"/>
+      <c r="H62" s="19"/>
+      <c r="I62" s="19"/>
+      <c r="J62" s="19"/>
+      <c r="K62" s="19"/>
+      <c r="L62" s="19"/>
+      <c r="M62" s="19"/>
+      <c r="N62" s="19"/>
+      <c r="O62" s="19"/>
+      <c r="P62" s="19"/>
+      <c r="Q62" s="19"/>
+      <c r="R62" s="19"/>
+      <c r="S62" s="19"/>
+      <c r="T62" s="19"/>
+      <c r="U62" s="19"/>
+      <c r="V62" s="19"/>
+    </row>
+    <row r="63" spans="1:22">
+      <c r="A63" s="19"/>
+      <c r="B63" s="19"/>
+      <c r="C63" s="19"/>
+      <c r="D63" s="19"/>
+      <c r="E63" s="19"/>
+      <c r="F63" s="19"/>
+      <c r="G63" s="19"/>
+      <c r="H63" s="19"/>
+      <c r="I63" s="19"/>
+      <c r="J63" s="19"/>
+      <c r="K63" s="19"/>
+      <c r="L63" s="19"/>
+      <c r="M63" s="19"/>
+      <c r="N63" s="19"/>
+      <c r="O63" s="19"/>
+      <c r="P63" s="19"/>
+      <c r="Q63" s="19"/>
+      <c r="R63" s="19"/>
+      <c r="S63" s="19"/>
+      <c r="T63" s="19"/>
+      <c r="U63" s="19"/>
+      <c r="V63" s="19"/>
+    </row>
+    <row r="64" spans="1:22">
+      <c r="A64" s="19"/>
+      <c r="B64" s="19"/>
+      <c r="C64" s="19"/>
+      <c r="D64" s="19"/>
+      <c r="E64" s="19"/>
+      <c r="F64" s="19"/>
+      <c r="G64" s="19"/>
+      <c r="H64" s="19"/>
+      <c r="I64" s="19"/>
+      <c r="J64" s="19"/>
+      <c r="K64" s="19"/>
+      <c r="L64" s="19"/>
+      <c r="M64" s="19"/>
+      <c r="N64" s="19"/>
+      <c r="O64" s="19"/>
+      <c r="P64" s="19"/>
+      <c r="Q64" s="19"/>
+      <c r="R64" s="19"/>
+      <c r="S64" s="19"/>
+      <c r="T64" s="19"/>
+      <c r="U64" s="19"/>
+      <c r="V64" s="19"/>
+    </row>
+    <row r="65" spans="1:22">
+      <c r="A65" s="19"/>
+      <c r="B65" s="19"/>
+      <c r="C65" s="19"/>
+      <c r="D65" s="19"/>
+      <c r="E65" s="19"/>
+      <c r="F65" s="19"/>
+      <c r="G65" s="19"/>
+      <c r="H65" s="19"/>
+      <c r="I65" s="19"/>
+      <c r="J65" s="19"/>
+      <c r="K65" s="19"/>
+      <c r="L65" s="19"/>
+      <c r="M65" s="19"/>
+      <c r="N65" s="19"/>
+      <c r="O65" s="19"/>
+      <c r="P65" s="19"/>
+      <c r="Q65" s="19"/>
+      <c r="R65" s="19"/>
+      <c r="S65" s="19"/>
+      <c r="T65" s="19"/>
+      <c r="U65" s="19"/>
+      <c r="V65" s="19"/>
+    </row>
+    <row r="66" spans="1:22">
+      <c r="A66" s="19"/>
+      <c r="B66" s="19"/>
+      <c r="C66" s="19"/>
+      <c r="D66" s="19"/>
+      <c r="E66" s="19"/>
+      <c r="F66" s="19"/>
+      <c r="G66" s="19"/>
+      <c r="H66" s="19"/>
+      <c r="I66" s="19"/>
+      <c r="J66" s="19"/>
+      <c r="K66" s="19"/>
+      <c r="L66" s="19"/>
+      <c r="M66" s="19"/>
+      <c r="N66" s="19"/>
+      <c r="O66" s="19"/>
+      <c r="P66" s="19"/>
+      <c r="Q66" s="19"/>
+      <c r="R66" s="19"/>
+      <c r="S66" s="19"/>
+      <c r="T66" s="19"/>
+      <c r="U66" s="19"/>
+      <c r="V66" s="19"/>
+    </row>
+    <row r="67" spans="1:22">
+      <c r="A67" s="19"/>
+      <c r="B67" s="19"/>
+      <c r="C67" s="19"/>
+      <c r="D67" s="19"/>
+      <c r="E67" s="19"/>
+      <c r="F67" s="19"/>
+      <c r="G67" s="19"/>
+      <c r="H67" s="19"/>
+      <c r="I67" s="19"/>
+      <c r="J67" s="19"/>
+      <c r="K67" s="19"/>
+      <c r="L67" s="19"/>
+      <c r="M67" s="19"/>
+      <c r="N67" s="19"/>
+      <c r="O67" s="19"/>
+      <c r="P67" s="19"/>
+      <c r="Q67" s="19"/>
+      <c r="R67" s="19"/>
+      <c r="S67" s="19"/>
+      <c r="T67" s="19"/>
+      <c r="U67" s="19"/>
+      <c r="V67" s="19"/>
+    </row>
+    <row r="68" spans="1:22">
+      <c r="A68" s="19"/>
+      <c r="B68" s="19"/>
+      <c r="C68" s="19"/>
+      <c r="D68" s="19"/>
+      <c r="E68" s="19"/>
+      <c r="F68" s="19"/>
+      <c r="G68" s="19"/>
+      <c r="H68" s="19"/>
+      <c r="I68" s="19"/>
+      <c r="J68" s="19"/>
+      <c r="K68" s="19"/>
+      <c r="L68" s="19"/>
+      <c r="M68" s="19"/>
+      <c r="N68" s="19"/>
+      <c r="O68" s="19"/>
+      <c r="P68" s="19"/>
+      <c r="Q68" s="19"/>
+      <c r="R68" s="19"/>
+      <c r="S68" s="19"/>
+      <c r="T68" s="19"/>
+      <c r="U68" s="19"/>
+      <c r="V68" s="19"/>
+    </row>
+    <row r="69" spans="1:22">
+      <c r="A69" s="19"/>
+      <c r="B69" s="19"/>
+      <c r="C69" s="19"/>
+      <c r="D69" s="19"/>
+      <c r="E69" s="19"/>
+      <c r="F69" s="19"/>
+      <c r="G69" s="19"/>
+      <c r="H69" s="19"/>
+      <c r="I69" s="19"/>
+      <c r="J69" s="19"/>
+      <c r="K69" s="19"/>
+      <c r="L69" s="19"/>
+      <c r="M69" s="19"/>
+      <c r="N69" s="19"/>
+      <c r="O69" s="19"/>
+      <c r="P69" s="19"/>
+      <c r="Q69" s="19"/>
+      <c r="R69" s="19"/>
+      <c r="S69" s="19"/>
+      <c r="T69" s="19"/>
+      <c r="U69" s="19"/>
+      <c r="V69" s="19"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A2:AP43"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Y8" sqref="Y8:Y43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="18.7109375" style="6" customWidth="1"/>
+    <col min="2" max="7" width="0" style="6" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:42" ht="19.149999999999999" customHeight="1"/>
+    <row r="3" spans="1:42" ht="14.45" customHeight="1">
+      <c r="H3" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="41"/>
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+      <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="17"/>
+      <c r="AG3" s="17"/>
+      <c r="AH3" s="17"/>
+      <c r="AI3" s="17"/>
+      <c r="AJ3" s="17"/>
+      <c r="AK3" s="17"/>
+      <c r="AL3" s="17"/>
+      <c r="AM3" s="17"/>
+      <c r="AN3" s="17"/>
+      <c r="AO3" s="17"/>
+      <c r="AP3" s="17"/>
+    </row>
+    <row r="4" spans="1:42" s="1" customFormat="1" ht="13.9" customHeight="1">
+      <c r="G4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="AE4" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:42">
+      <c r="A5" s="35"/>
+      <c r="B5" s="39">
+        <v>2024</v>
+      </c>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="38">
+        <v>2025</v>
+      </c>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="39"/>
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="40"/>
+      <c r="T5" s="38">
+        <v>2026</v>
+      </c>
+      <c r="U5" s="39"/>
+      <c r="V5" s="39"/>
+      <c r="W5" s="39"/>
+      <c r="X5" s="39"/>
+      <c r="Y5" s="39"/>
+      <c r="Z5" s="39"/>
+      <c r="AA5" s="39"/>
+      <c r="AB5" s="39"/>
+      <c r="AC5" s="39"/>
+      <c r="AD5" s="39"/>
+      <c r="AE5" s="40"/>
+    </row>
+    <row r="6" spans="1:42" ht="18.600000000000001" customHeight="1">
+      <c r="A6" s="36"/>
+      <c r="B6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="P6" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="R6" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="T6" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="U6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="V6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="W6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="X6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB6" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC6" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD6" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE6" s="3" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:42">
-      <c r="A7" s="35"/>
-[...54 lines deleted...]
-      <c r="G8" s="4" t="s">
+      <c r="B7" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="42"/>
+      <c r="P7" s="42"/>
+      <c r="Q7" s="42"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="42"/>
+      <c r="T7" s="42"/>
+      <c r="U7" s="42"/>
+    </row>
+    <row r="8" spans="1:42">
+      <c r="A8" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H8" s="24" t="s">
-[...69 lines deleted...]
-        <v>14</v>
+      <c r="B8" s="10">
+        <v>2406</v>
+      </c>
+      <c r="C8" s="10">
+        <v>2233</v>
+      </c>
+      <c r="D8" s="10">
+        <v>3213</v>
+      </c>
+      <c r="E8" s="10">
+        <v>3406</v>
+      </c>
+      <c r="F8" s="10">
+        <v>3014</v>
+      </c>
+      <c r="G8" s="10">
+        <v>2673</v>
+      </c>
+      <c r="H8" s="8">
+        <v>2995</v>
+      </c>
+      <c r="I8" s="8">
+        <v>2777</v>
+      </c>
+      <c r="J8" s="8">
+        <v>2150</v>
+      </c>
+      <c r="K8" s="8">
+        <v>2868</v>
+      </c>
+      <c r="L8" s="8">
+        <v>2561</v>
+      </c>
+      <c r="M8" s="8">
+        <v>2615</v>
+      </c>
+      <c r="N8" s="8">
+        <v>2893</v>
+      </c>
+      <c r="O8" s="8">
+        <v>3557</v>
+      </c>
+      <c r="P8" s="8">
+        <v>3532</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>3102</v>
+      </c>
+      <c r="R8" s="8">
+        <v>2672</v>
+      </c>
+      <c r="S8" s="8">
+        <v>2309</v>
+      </c>
+      <c r="T8" s="8">
+        <v>2861</v>
+      </c>
+      <c r="U8" s="8">
+        <v>2835</v>
+      </c>
+      <c r="V8" s="8">
+        <v>3169</v>
+      </c>
+      <c r="W8" s="8">
+        <v>2718</v>
+      </c>
+      <c r="X8" s="8">
+        <v>2207</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>2774</v>
       </c>
     </row>
     <row r="9" spans="1:42">
-      <c r="B9" s="38" t="s">
-[...20 lines deleted...]
-      <c r="U9" s="38"/>
+      <c r="A9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="10">
+        <v>1359</v>
+      </c>
+      <c r="C9" s="10">
+        <v>1237</v>
+      </c>
+      <c r="D9" s="10">
+        <v>1732</v>
+      </c>
+      <c r="E9" s="10">
+        <v>1859</v>
+      </c>
+      <c r="F9" s="10">
+        <v>1639</v>
+      </c>
+      <c r="G9" s="10">
+        <v>1452</v>
+      </c>
+      <c r="H9" s="8">
+        <v>1643</v>
+      </c>
+      <c r="I9" s="8">
+        <v>1480</v>
+      </c>
+      <c r="J9" s="8">
+        <v>1223</v>
+      </c>
+      <c r="K9" s="8">
+        <v>1547</v>
+      </c>
+      <c r="L9" s="8">
+        <v>1420</v>
+      </c>
+      <c r="M9" s="8">
+        <v>1480</v>
+      </c>
+      <c r="N9" s="8">
+        <v>1682</v>
+      </c>
+      <c r="O9" s="8">
+        <v>2041</v>
+      </c>
+      <c r="P9" s="8">
+        <v>1667</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>1540</v>
+      </c>
+      <c r="R9" s="8">
+        <v>1315</v>
+      </c>
+      <c r="S9" s="8">
+        <v>1142</v>
+      </c>
+      <c r="T9" s="8">
+        <v>1426</v>
+      </c>
+      <c r="U9" s="8">
+        <v>1292</v>
+      </c>
+      <c r="V9" s="8">
+        <v>1464</v>
+      </c>
+      <c r="W9" s="8">
+        <v>1333</v>
+      </c>
+      <c r="X9" s="8">
+        <v>1070</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>1504</v>
+      </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="10">
+        <v>76</v>
+      </c>
+      <c r="C10" s="10">
+        <v>112</v>
+      </c>
+      <c r="D10" s="10">
+        <v>162</v>
+      </c>
+      <c r="E10" s="10">
+        <v>124</v>
+      </c>
+      <c r="F10" s="10">
+        <v>113</v>
+      </c>
+      <c r="G10" s="10">
+        <v>93</v>
+      </c>
+      <c r="H10" s="8">
+        <v>104</v>
+      </c>
+      <c r="I10" s="8">
+        <v>99</v>
+      </c>
+      <c r="J10" s="8">
+        <v>104</v>
+      </c>
+      <c r="K10" s="8">
+        <v>118</v>
+      </c>
+      <c r="L10" s="8">
+        <v>112</v>
+      </c>
+      <c r="M10" s="8">
+        <v>123</v>
+      </c>
+      <c r="N10" s="8">
+        <v>118</v>
+      </c>
+      <c r="O10" s="8">
+        <v>115</v>
+      </c>
+      <c r="P10" s="8">
+        <v>142</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>139</v>
+      </c>
+      <c r="R10" s="8">
+        <v>128</v>
+      </c>
+      <c r="S10" s="8">
+        <v>103</v>
+      </c>
+      <c r="T10" s="8">
+        <v>165</v>
+      </c>
+      <c r="U10" s="8">
+        <v>172</v>
+      </c>
+      <c r="V10" s="8">
+        <v>172</v>
+      </c>
+      <c r="W10" s="8">
+        <v>108</v>
+      </c>
+      <c r="X10" s="8">
+        <v>116</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42">
+      <c r="A11" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="10">
+        <v>198</v>
+      </c>
+      <c r="C11" s="10">
+        <v>175</v>
+      </c>
+      <c r="D11" s="10">
+        <v>271</v>
+      </c>
+      <c r="E11" s="10">
+        <v>287</v>
+      </c>
+      <c r="F11" s="10">
+        <v>256</v>
+      </c>
+      <c r="G11" s="10">
+        <v>224</v>
+      </c>
+      <c r="H11" s="8">
+        <v>244</v>
+      </c>
+      <c r="I11" s="8">
+        <v>214</v>
+      </c>
+      <c r="J11" s="8">
+        <v>169</v>
+      </c>
+      <c r="K11" s="8">
+        <v>209</v>
+      </c>
+      <c r="L11" s="8">
+        <v>201</v>
+      </c>
+      <c r="M11" s="8">
+        <v>201</v>
+      </c>
+      <c r="N11" s="8">
+        <v>249</v>
+      </c>
+      <c r="O11" s="8">
+        <v>275</v>
+      </c>
+      <c r="P11" s="8">
+        <v>359</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>290</v>
+      </c>
+      <c r="R11" s="8">
+        <v>208</v>
+      </c>
+      <c r="S11" s="8">
+        <v>196</v>
+      </c>
+      <c r="T11" s="8">
+        <v>226</v>
+      </c>
+      <c r="U11" s="8">
+        <v>222</v>
+      </c>
+      <c r="V11" s="8">
+        <v>259</v>
+      </c>
+      <c r="W11" s="8">
+        <v>194</v>
+      </c>
+      <c r="X11" s="8">
+        <v>180</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42">
+      <c r="A12" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="10">
+        <v>114</v>
+      </c>
+      <c r="C12" s="10">
+        <v>98</v>
+      </c>
+      <c r="D12" s="10">
+        <v>122</v>
+      </c>
+      <c r="E12" s="10">
+        <v>180</v>
+      </c>
+      <c r="F12" s="10">
+        <v>145</v>
+      </c>
+      <c r="G12" s="10">
+        <v>162</v>
+      </c>
+      <c r="H12" s="8">
+        <v>163</v>
+      </c>
+      <c r="I12" s="8">
+        <v>151</v>
+      </c>
+      <c r="J12" s="8">
+        <v>120</v>
+      </c>
+      <c r="K12" s="8">
+        <v>125</v>
+      </c>
+      <c r="L12" s="8">
+        <v>102</v>
+      </c>
+      <c r="M12" s="8">
+        <v>150</v>
+      </c>
+      <c r="N12" s="8">
+        <v>113</v>
+      </c>
+      <c r="O12" s="8">
+        <v>161</v>
+      </c>
+      <c r="P12" s="8">
+        <v>142</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>195</v>
+      </c>
+      <c r="R12" s="8">
+        <v>171</v>
+      </c>
+      <c r="S12" s="8">
+        <v>133</v>
+      </c>
+      <c r="T12" s="8">
+        <v>149</v>
+      </c>
+      <c r="U12" s="8">
+        <v>169</v>
+      </c>
+      <c r="V12" s="8">
+        <v>207</v>
+      </c>
+      <c r="W12" s="8">
+        <v>180</v>
+      </c>
+      <c r="X12" s="8">
+        <v>123</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42">
+      <c r="A13" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="20">
-[...70 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="B13" s="10">
+        <v>145</v>
+      </c>
+      <c r="C13" s="10">
+        <v>104</v>
+      </c>
+      <c r="D13" s="10">
+        <v>204</v>
+      </c>
+      <c r="E13" s="10">
+        <v>221</v>
+      </c>
+      <c r="F13" s="10">
+        <v>162</v>
+      </c>
+      <c r="G13" s="10">
+        <v>145</v>
+      </c>
+      <c r="H13" s="8">
+        <v>156</v>
+      </c>
+      <c r="I13" s="8">
+        <v>150</v>
+      </c>
+      <c r="J13" s="8">
+        <v>109</v>
+      </c>
+      <c r="K13" s="8">
+        <v>199</v>
+      </c>
+      <c r="L13" s="8">
+        <v>158</v>
+      </c>
+      <c r="M13" s="8">
+        <v>134</v>
+      </c>
+      <c r="N13" s="8">
+        <v>140</v>
+      </c>
+      <c r="O13" s="8">
+        <v>162</v>
+      </c>
+      <c r="P13" s="8">
+        <v>264</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>193</v>
+      </c>
+      <c r="R13" s="8">
+        <v>124</v>
+      </c>
+      <c r="S13" s="8">
+        <v>134</v>
+      </c>
+      <c r="T13" s="8">
+        <v>148</v>
+      </c>
+      <c r="U13" s="8">
+        <v>165</v>
+      </c>
+      <c r="V13" s="8">
+        <v>177</v>
+      </c>
+      <c r="W13" s="8">
+        <v>165</v>
+      </c>
+      <c r="X13" s="8">
+        <v>138</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42">
+      <c r="A14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="10">
+        <v>61</v>
+      </c>
+      <c r="C14" s="10">
+        <v>54</v>
+      </c>
+      <c r="D14" s="10">
+        <v>77</v>
+      </c>
+      <c r="E14" s="10">
+        <v>62</v>
+      </c>
+      <c r="F14" s="10">
+        <v>71</v>
+      </c>
+      <c r="G14" s="10">
+        <v>50</v>
+      </c>
+      <c r="H14" s="8">
+        <v>77</v>
+      </c>
+      <c r="I14" s="8">
+        <v>80</v>
+      </c>
+      <c r="J14" s="8">
+        <v>48</v>
+      </c>
+      <c r="K14" s="8">
+        <v>66</v>
+      </c>
+      <c r="L14" s="8">
+        <v>69</v>
+      </c>
+      <c r="M14" s="8">
+        <v>66</v>
+      </c>
+      <c r="N14" s="8">
+        <v>53</v>
+      </c>
+      <c r="O14" s="8">
+        <v>85</v>
+      </c>
+      <c r="P14" s="8">
+        <v>107</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>58</v>
+      </c>
+      <c r="R14" s="8">
+        <v>61</v>
+      </c>
+      <c r="S14" s="8">
+        <v>67</v>
+      </c>
+      <c r="T14" s="8">
+        <v>91</v>
+      </c>
+      <c r="U14" s="8">
+        <v>116</v>
+      </c>
+      <c r="V14" s="8">
+        <v>118</v>
+      </c>
+      <c r="W14" s="8">
+        <v>78</v>
+      </c>
+      <c r="X14" s="8">
+        <v>53</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
+      <c r="A15" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="10">
+        <v>33</v>
+      </c>
+      <c r="C15" s="10">
+        <v>35</v>
+      </c>
+      <c r="D15" s="10">
+        <v>28</v>
+      </c>
+      <c r="E15" s="10">
+        <v>48</v>
+      </c>
+      <c r="F15" s="10">
+        <v>33</v>
+      </c>
+      <c r="G15" s="10">
+        <v>38</v>
+      </c>
+      <c r="H15" s="8">
+        <v>57</v>
+      </c>
+      <c r="I15" s="8">
+        <v>68</v>
+      </c>
+      <c r="J15" s="8">
+        <v>29</v>
+      </c>
+      <c r="K15" s="8">
+        <v>62</v>
+      </c>
+      <c r="L15" s="8">
+        <v>24</v>
+      </c>
+      <c r="M15" s="8">
+        <v>30</v>
+      </c>
+      <c r="N15" s="8">
+        <v>53</v>
+      </c>
+      <c r="O15" s="8">
+        <v>61</v>
+      </c>
+      <c r="P15" s="8">
+        <v>79</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>70</v>
+      </c>
+      <c r="R15" s="8">
+        <v>86</v>
+      </c>
+      <c r="S15" s="8">
+        <v>46</v>
+      </c>
+      <c r="T15" s="8">
+        <v>72</v>
+      </c>
+      <c r="U15" s="8">
+        <v>51</v>
+      </c>
+      <c r="V15" s="8">
+        <v>72</v>
+      </c>
+      <c r="W15" s="8">
+        <v>62</v>
+      </c>
+      <c r="X15" s="8">
+        <v>73</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42">
+      <c r="A16" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="10">
+        <v>36</v>
+      </c>
+      <c r="C16" s="10">
+        <v>26</v>
+      </c>
+      <c r="D16" s="10">
+        <v>41</v>
+      </c>
+      <c r="E16" s="10">
+        <v>58</v>
+      </c>
+      <c r="F16" s="10">
+        <v>46</v>
+      </c>
+      <c r="G16" s="10">
+        <v>56</v>
+      </c>
+      <c r="H16" s="8">
+        <v>43</v>
+      </c>
+      <c r="I16" s="8">
+        <v>51</v>
+      </c>
+      <c r="J16" s="8">
+        <v>22</v>
+      </c>
+      <c r="K16" s="8">
+        <v>46</v>
+      </c>
+      <c r="L16" s="8">
+        <v>57</v>
+      </c>
+      <c r="M16" s="8">
+        <v>25</v>
+      </c>
+      <c r="N16" s="8">
         <v>34</v>
       </c>
-      <c r="B11" s="20">
-[...70 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="O16" s="8">
+        <v>54</v>
+      </c>
+      <c r="P16" s="8">
+        <v>55</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>57</v>
+      </c>
+      <c r="R16" s="8">
+        <v>40</v>
+      </c>
+      <c r="S16" s="8">
+        <v>80</v>
+      </c>
+      <c r="T16" s="8">
+        <v>52</v>
+      </c>
+      <c r="U16" s="8">
+        <v>57</v>
+      </c>
+      <c r="V16" s="8">
+        <v>49</v>
+      </c>
+      <c r="W16" s="8">
+        <v>51</v>
+      </c>
+      <c r="X16" s="8">
+        <v>29</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="10">
+        <v>33</v>
+      </c>
+      <c r="C17" s="10">
+        <v>44</v>
+      </c>
+      <c r="D17" s="10">
+        <v>55</v>
+      </c>
+      <c r="E17" s="10">
+        <v>47</v>
+      </c>
+      <c r="F17" s="10">
+        <v>52</v>
+      </c>
+      <c r="G17" s="10">
+        <v>54</v>
+      </c>
+      <c r="H17" s="8">
+        <v>67</v>
+      </c>
+      <c r="I17" s="8">
+        <v>67</v>
+      </c>
+      <c r="J17" s="8">
+        <v>25</v>
+      </c>
+      <c r="K17" s="8">
+        <v>62</v>
+      </c>
+      <c r="L17" s="8">
+        <v>28</v>
+      </c>
+      <c r="M17" s="8">
+        <v>42</v>
+      </c>
+      <c r="N17" s="8">
+        <v>41</v>
+      </c>
+      <c r="O17" s="8">
+        <v>44</v>
+      </c>
+      <c r="P17" s="8">
+        <v>49</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>74</v>
+      </c>
+      <c r="R17" s="8">
+        <v>48</v>
+      </c>
+      <c r="S17" s="8">
+        <v>45</v>
+      </c>
+      <c r="T17" s="8">
+        <v>52</v>
+      </c>
+      <c r="U17" s="8">
+        <v>50</v>
+      </c>
+      <c r="V17" s="8">
+        <v>77</v>
+      </c>
+      <c r="W17" s="8">
+        <v>55</v>
+      </c>
+      <c r="X17" s="8">
+        <v>73</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="10">
+        <v>84</v>
+      </c>
+      <c r="C18" s="10">
+        <v>82</v>
+      </c>
+      <c r="D18" s="10">
+        <v>82</v>
+      </c>
+      <c r="E18" s="10">
+        <v>95</v>
+      </c>
+      <c r="F18" s="10">
+        <v>118</v>
+      </c>
+      <c r="G18" s="10">
+        <v>49</v>
+      </c>
+      <c r="H18" s="8">
+        <v>107</v>
+      </c>
+      <c r="I18" s="8">
+        <v>101</v>
+      </c>
+      <c r="J18" s="8">
+        <v>53</v>
+      </c>
+      <c r="K18" s="8">
+        <v>99</v>
+      </c>
+      <c r="L18" s="8">
+        <v>74</v>
+      </c>
+      <c r="M18" s="8">
+        <v>72</v>
+      </c>
+      <c r="N18" s="8">
+        <v>68</v>
+      </c>
+      <c r="O18" s="8">
+        <v>122</v>
+      </c>
+      <c r="P18" s="8">
+        <v>109</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>98</v>
+      </c>
+      <c r="R18" s="8">
+        <v>80</v>
+      </c>
+      <c r="S18" s="8">
+        <v>58</v>
+      </c>
+      <c r="T18" s="8">
+        <v>82</v>
+      </c>
+      <c r="U18" s="8">
+        <v>123</v>
+      </c>
+      <c r="V18" s="8">
+        <v>129</v>
+      </c>
+      <c r="W18" s="8">
+        <v>121</v>
+      </c>
+      <c r="X18" s="8">
+        <v>50</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="10">
+        <v>144</v>
+      </c>
+      <c r="C19" s="10">
+        <v>130</v>
+      </c>
+      <c r="D19" s="10">
+        <v>219</v>
+      </c>
+      <c r="E19" s="10">
+        <v>210</v>
+      </c>
+      <c r="F19" s="10">
+        <v>212</v>
+      </c>
+      <c r="G19" s="10">
+        <v>186</v>
+      </c>
+      <c r="H19" s="8">
+        <v>168</v>
+      </c>
+      <c r="I19" s="8">
+        <v>161</v>
+      </c>
+      <c r="J19" s="8">
+        <v>144</v>
+      </c>
+      <c r="K19" s="8">
+        <v>195</v>
+      </c>
+      <c r="L19" s="8">
+        <v>150</v>
+      </c>
+      <c r="M19" s="8">
+        <v>136</v>
+      </c>
+      <c r="N19" s="8">
+        <v>168</v>
+      </c>
+      <c r="O19" s="8">
+        <v>239</v>
+      </c>
+      <c r="P19" s="8">
+        <v>304</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>168</v>
+      </c>
+      <c r="R19" s="8">
+        <v>162</v>
+      </c>
+      <c r="S19" s="8">
+        <v>143</v>
+      </c>
+      <c r="T19" s="8">
+        <v>227</v>
+      </c>
+      <c r="U19" s="8">
+        <v>201</v>
+      </c>
+      <c r="V19" s="8">
+        <v>258</v>
+      </c>
+      <c r="W19" s="8">
+        <v>192</v>
+      </c>
+      <c r="X19" s="8">
+        <v>155</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="10">
+        <v>36</v>
+      </c>
+      <c r="C20" s="10">
+        <v>36</v>
+      </c>
+      <c r="D20" s="10">
+        <v>64</v>
+      </c>
+      <c r="E20" s="10">
+        <v>43</v>
+      </c>
+      <c r="F20" s="10">
+        <v>49</v>
+      </c>
+      <c r="G20" s="10">
+        <v>46</v>
+      </c>
+      <c r="H20" s="8">
+        <v>51</v>
+      </c>
+      <c r="I20" s="8">
+        <v>63</v>
+      </c>
+      <c r="J20" s="8">
+        <v>38</v>
+      </c>
+      <c r="K20" s="8">
+        <v>56</v>
+      </c>
+      <c r="L20" s="8">
+        <v>57</v>
+      </c>
+      <c r="M20" s="8">
+        <v>44</v>
+      </c>
+      <c r="N20" s="8">
+        <v>52</v>
+      </c>
+      <c r="O20" s="8">
+        <v>76</v>
+      </c>
+      <c r="P20" s="8">
+        <v>70</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>66</v>
+      </c>
+      <c r="R20" s="8">
+        <v>77</v>
+      </c>
+      <c r="S20" s="8">
+        <v>42</v>
+      </c>
+      <c r="T20" s="8">
+        <v>77</v>
+      </c>
+      <c r="U20" s="8">
+        <v>81</v>
+      </c>
+      <c r="V20" s="8">
+        <v>81</v>
+      </c>
+      <c r="W20" s="8">
+        <v>64</v>
+      </c>
+      <c r="X20" s="8">
         <v>35</v>
       </c>
-      <c r="B12" s="20">
+      <c r="Y20" s="8">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="10">
+        <v>87</v>
+      </c>
+      <c r="C21" s="10">
+        <v>100</v>
+      </c>
+      <c r="D21" s="10">
+        <v>156</v>
+      </c>
+      <c r="E21" s="10">
+        <v>172</v>
+      </c>
+      <c r="F21" s="10">
+        <v>118</v>
+      </c>
+      <c r="G21" s="10">
+        <v>118</v>
+      </c>
+      <c r="H21" s="8">
+        <v>115</v>
+      </c>
+      <c r="I21" s="8">
+        <v>92</v>
+      </c>
+      <c r="J21" s="8">
+        <v>66</v>
+      </c>
+      <c r="K21" s="8">
+        <v>84</v>
+      </c>
+      <c r="L21" s="8">
+        <v>109</v>
+      </c>
+      <c r="M21" s="8">
+        <v>112</v>
+      </c>
+      <c r="N21" s="8">
+        <v>122</v>
+      </c>
+      <c r="O21" s="8">
+        <v>122</v>
+      </c>
+      <c r="P21" s="8">
+        <v>185</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>154</v>
+      </c>
+      <c r="R21" s="8">
+        <v>172</v>
+      </c>
+      <c r="S21" s="8">
+        <v>120</v>
+      </c>
+      <c r="T21" s="8">
+        <v>94</v>
+      </c>
+      <c r="U21" s="8">
+        <v>136</v>
+      </c>
+      <c r="V21" s="8">
+        <v>106</v>
+      </c>
+      <c r="W21" s="8">
+        <v>115</v>
+      </c>
+      <c r="X21" s="8">
+        <v>112</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="B22" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="37"/>
+      <c r="H22" s="37"/>
+      <c r="I22" s="37"/>
+      <c r="J22" s="37"/>
+      <c r="K22" s="37"/>
+      <c r="L22" s="37"/>
+      <c r="M22" s="37"/>
+      <c r="N22" s="37"/>
+      <c r="O22" s="37"/>
+      <c r="P22" s="37"/>
+      <c r="Q22" s="37"/>
+      <c r="R22" s="37"/>
+      <c r="S22" s="37"/>
+      <c r="T22" s="37"/>
+      <c r="U22" s="37"/>
+      <c r="Y22" s="8"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="10">
+        <v>1533</v>
+      </c>
+      <c r="C23" s="10">
+        <v>1413</v>
+      </c>
+      <c r="D23" s="10">
+        <v>1974</v>
+      </c>
+      <c r="E23" s="10">
+        <v>2122</v>
+      </c>
+      <c r="F23" s="10">
+        <v>1879</v>
+      </c>
+      <c r="G23" s="10">
+        <v>1673</v>
+      </c>
+      <c r="H23" s="8">
+        <v>1866</v>
+      </c>
+      <c r="I23" s="8">
+        <v>1655</v>
+      </c>
+      <c r="J23" s="8">
+        <v>1367</v>
+      </c>
+      <c r="K23" s="8">
+        <v>1782</v>
+      </c>
+      <c r="L23" s="8">
+        <v>1596</v>
+      </c>
+      <c r="M23" s="8">
+        <v>1679</v>
+      </c>
+      <c r="N23" s="8">
+        <v>1851</v>
+      </c>
+      <c r="O23" s="8">
+        <v>2234</v>
+      </c>
+      <c r="P23" s="8">
+        <v>1963</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>1864</v>
+      </c>
+      <c r="R23" s="8">
+        <v>1546</v>
+      </c>
+      <c r="S23" s="8">
+        <v>1353</v>
+      </c>
+      <c r="T23" s="8">
+        <v>1750</v>
+      </c>
+      <c r="U23" s="8">
+        <v>1593</v>
+      </c>
+      <c r="V23" s="8">
+        <v>1785</v>
+      </c>
+      <c r="W23" s="8">
+        <v>1573</v>
+      </c>
+      <c r="X23" s="8">
+        <v>1306</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="10">
+        <v>1236</v>
+      </c>
+      <c r="C24" s="10">
+        <v>1099</v>
+      </c>
+      <c r="D24" s="10">
+        <v>1554</v>
+      </c>
+      <c r="E24" s="10">
+        <v>1695</v>
+      </c>
+      <c r="F24" s="10">
+        <v>1509</v>
+      </c>
+      <c r="G24" s="10">
+        <v>1318</v>
+      </c>
+      <c r="H24" s="8">
+        <v>1506</v>
+      </c>
+      <c r="I24" s="8">
+        <v>1344</v>
+      </c>
+      <c r="J24" s="8">
+        <v>1113</v>
+      </c>
+      <c r="K24" s="8">
+        <v>1419</v>
+      </c>
+      <c r="L24" s="8">
+        <v>1287</v>
+      </c>
+      <c r="M24" s="8">
+        <v>1344</v>
+      </c>
+      <c r="N24" s="8">
+        <v>1549</v>
+      </c>
+      <c r="O24" s="8">
+        <v>1839</v>
+      </c>
+      <c r="P24" s="8">
+        <v>1515</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>1429</v>
+      </c>
+      <c r="R24" s="8">
+        <v>1203</v>
+      </c>
+      <c r="S24" s="8">
+        <v>1007</v>
+      </c>
+      <c r="T24" s="8">
+        <v>1348</v>
+      </c>
+      <c r="U24" s="8">
+        <v>1170</v>
+      </c>
+      <c r="V24" s="8">
+        <v>1349</v>
+      </c>
+      <c r="W24" s="8">
+        <v>1226</v>
+      </c>
+      <c r="X24" s="8">
+        <v>974</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="10">
+        <v>72</v>
+      </c>
+      <c r="C25" s="10">
+        <v>106</v>
+      </c>
+      <c r="D25" s="10">
+        <v>155</v>
+      </c>
+      <c r="E25" s="10">
+        <v>111</v>
+      </c>
+      <c r="F25" s="10">
+        <v>103</v>
+      </c>
+      <c r="G25" s="10">
+        <v>89</v>
+      </c>
+      <c r="H25" s="8">
+        <v>95</v>
+      </c>
+      <c r="I25" s="8">
+        <v>93</v>
+      </c>
+      <c r="J25" s="8">
+        <v>95</v>
+      </c>
+      <c r="K25" s="8">
+        <v>112</v>
+      </c>
+      <c r="L25" s="8">
+        <v>107</v>
+      </c>
+      <c r="M25" s="8">
+        <v>109</v>
+      </c>
+      <c r="N25" s="8">
+        <v>116</v>
+      </c>
+      <c r="O25" s="8">
+        <v>108</v>
+      </c>
+      <c r="P25" s="8">
+        <v>127</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>130</v>
+      </c>
+      <c r="R25" s="8">
+        <v>106</v>
+      </c>
+      <c r="S25" s="8">
+        <v>97</v>
+      </c>
+      <c r="T25" s="8">
+        <v>158</v>
+      </c>
+      <c r="U25" s="8">
+        <v>165</v>
+      </c>
+      <c r="V25" s="8">
+        <v>157</v>
+      </c>
+      <c r="W25" s="8">
+        <v>93</v>
+      </c>
+      <c r="X25" s="8">
+        <v>106</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="10">
+        <v>68</v>
+      </c>
+      <c r="C26" s="10">
+        <v>83</v>
+      </c>
+      <c r="D26" s="10">
+        <v>72</v>
+      </c>
+      <c r="E26" s="10">
+        <v>96</v>
+      </c>
+      <c r="F26" s="10">
+        <v>86</v>
+      </c>
+      <c r="G26" s="10">
+        <v>111</v>
+      </c>
+      <c r="H26" s="8">
+        <v>94</v>
+      </c>
+      <c r="I26" s="8">
+        <v>91</v>
+      </c>
+      <c r="J26" s="8">
+        <v>71</v>
+      </c>
+      <c r="K26" s="8">
+        <v>92</v>
+      </c>
+      <c r="L26" s="8">
+        <v>51</v>
+      </c>
+      <c r="M26" s="8">
+        <v>83</v>
+      </c>
+      <c r="N26" s="8">
+        <v>53</v>
+      </c>
+      <c r="O26" s="8">
+        <v>113</v>
+      </c>
+      <c r="P26" s="8">
         <v>76</v>
       </c>
-      <c r="C12" s="20">
+      <c r="Q26" s="8">
+        <v>97</v>
+      </c>
+      <c r="R26" s="8">
+        <v>107</v>
+      </c>
+      <c r="S26" s="8">
+        <v>80</v>
+      </c>
+      <c r="T26" s="8">
+        <v>89</v>
+      </c>
+      <c r="U26" s="8">
+        <v>105</v>
+      </c>
+      <c r="V26" s="8">
+        <v>115</v>
+      </c>
+      <c r="W26" s="8">
+        <v>109</v>
+      </c>
+      <c r="X26" s="8">
+        <v>79</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="10">
+        <v>108</v>
+      </c>
+      <c r="C27" s="10">
+        <v>69</v>
+      </c>
+      <c r="D27" s="10">
+        <v>125</v>
+      </c>
+      <c r="E27" s="10">
+        <v>144</v>
+      </c>
+      <c r="F27" s="10">
+        <v>122</v>
+      </c>
+      <c r="G27" s="10">
+        <v>94</v>
+      </c>
+      <c r="H27" s="8">
+        <v>114</v>
+      </c>
+      <c r="I27" s="8">
+        <v>92</v>
+      </c>
+      <c r="J27" s="8">
+        <v>62</v>
+      </c>
+      <c r="K27" s="8">
+        <v>125</v>
+      </c>
+      <c r="L27" s="8">
+        <v>92</v>
+      </c>
+      <c r="M27" s="8">
+        <v>92</v>
+      </c>
+      <c r="N27" s="8">
+        <v>93</v>
+      </c>
+      <c r="O27" s="8">
+        <v>108</v>
+      </c>
+      <c r="P27" s="8">
+        <v>167</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>128</v>
+      </c>
+      <c r="R27" s="8">
+        <v>75</v>
+      </c>
+      <c r="S27" s="8">
+        <v>108</v>
+      </c>
+      <c r="T27" s="8">
+        <v>95</v>
+      </c>
+      <c r="U27" s="8">
+        <v>98</v>
+      </c>
+      <c r="V27" s="8">
+        <v>106</v>
+      </c>
+      <c r="W27" s="8">
+        <v>102</v>
+      </c>
+      <c r="X27" s="8">
+        <v>90</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="10">
+        <v>49</v>
+      </c>
+      <c r="C28" s="10">
+        <v>56</v>
+      </c>
+      <c r="D28" s="10">
+        <v>68</v>
+      </c>
+      <c r="E28" s="10">
+        <v>76</v>
+      </c>
+      <c r="F28" s="10">
+        <v>59</v>
+      </c>
+      <c r="G28" s="10">
+        <v>61</v>
+      </c>
+      <c r="H28" s="8">
+        <v>57</v>
+      </c>
+      <c r="I28" s="8">
+        <v>35</v>
+      </c>
+      <c r="J28" s="8">
+        <v>26</v>
+      </c>
+      <c r="K28" s="8">
+        <v>34</v>
+      </c>
+      <c r="L28" s="8">
+        <v>59</v>
+      </c>
+      <c r="M28" s="8">
+        <v>51</v>
+      </c>
+      <c r="N28" s="8">
+        <v>40</v>
+      </c>
+      <c r="O28" s="8">
+        <v>66</v>
+      </c>
+      <c r="P28" s="8">
+        <v>78</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>80</v>
+      </c>
+      <c r="R28" s="8">
+        <v>55</v>
+      </c>
+      <c r="S28" s="8">
+        <v>61</v>
+      </c>
+      <c r="T28" s="8">
+        <v>60</v>
+      </c>
+      <c r="U28" s="8">
+        <v>55</v>
+      </c>
+      <c r="V28" s="8">
+        <v>58</v>
+      </c>
+      <c r="W28" s="8">
+        <v>43</v>
+      </c>
+      <c r="X28" s="8">
+        <v>57</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="B29" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="37"/>
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="37"/>
+      <c r="K29" s="37"/>
+      <c r="L29" s="37"/>
+      <c r="M29" s="37"/>
+      <c r="N29" s="37"/>
+      <c r="O29" s="37"/>
+      <c r="P29" s="37"/>
+      <c r="Q29" s="37"/>
+      <c r="R29" s="37"/>
+      <c r="S29" s="37"/>
+      <c r="T29" s="37"/>
+      <c r="U29" s="37"/>
+      <c r="Y29" s="8"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="10">
+        <v>873</v>
+      </c>
+      <c r="C30" s="10">
+        <v>820</v>
+      </c>
+      <c r="D30" s="10">
+        <v>1239</v>
+      </c>
+      <c r="E30" s="10">
+        <v>1284</v>
+      </c>
+      <c r="F30" s="10">
+        <v>1135</v>
+      </c>
+      <c r="G30" s="10">
+        <v>1000</v>
+      </c>
+      <c r="H30" s="8">
+        <v>1129</v>
+      </c>
+      <c r="I30" s="8">
+        <v>1122</v>
+      </c>
+      <c r="J30" s="8">
+        <v>783</v>
+      </c>
+      <c r="K30" s="8">
+        <v>1086</v>
+      </c>
+      <c r="L30" s="8">
+        <v>965</v>
+      </c>
+      <c r="M30" s="8">
+        <v>936</v>
+      </c>
+      <c r="N30" s="8">
+        <v>1042</v>
+      </c>
+      <c r="O30" s="8">
+        <v>1323</v>
+      </c>
+      <c r="P30" s="8">
+        <v>1569</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>1238</v>
+      </c>
+      <c r="R30" s="8">
+        <v>1126</v>
+      </c>
+      <c r="S30" s="8">
+        <v>956</v>
+      </c>
+      <c r="T30" s="8">
+        <v>1111</v>
+      </c>
+      <c r="U30" s="8">
+        <v>1242</v>
+      </c>
+      <c r="V30" s="8">
+        <v>1384</v>
+      </c>
+      <c r="W30" s="8">
+        <v>1145</v>
+      </c>
+      <c r="X30" s="8">
+        <v>901</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="10">
+        <v>123</v>
+      </c>
+      <c r="C31" s="10">
+        <v>138</v>
+      </c>
+      <c r="D31" s="10">
+        <v>178</v>
+      </c>
+      <c r="E31" s="10">
+        <v>164</v>
+      </c>
+      <c r="F31" s="10">
+        <v>130</v>
+      </c>
+      <c r="G31" s="10">
+        <v>134</v>
+      </c>
+      <c r="H31" s="8">
+        <v>137</v>
+      </c>
+      <c r="I31" s="8">
+        <v>136</v>
+      </c>
+      <c r="J31" s="8">
+        <v>110</v>
+      </c>
+      <c r="K31" s="8">
+        <v>128</v>
+      </c>
+      <c r="L31" s="8">
+        <v>133</v>
+      </c>
+      <c r="M31" s="8">
+        <v>136</v>
+      </c>
+      <c r="N31" s="8">
+        <v>133</v>
+      </c>
+      <c r="O31" s="8">
+        <v>202</v>
+      </c>
+      <c r="P31" s="8">
+        <v>152</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>111</v>
+      </c>
+      <c r="R31" s="8">
         <v>112</v>
       </c>
-      <c r="D12" s="20">
+      <c r="S31" s="8">
+        <v>135</v>
+      </c>
+      <c r="T31" s="8">
+        <v>78</v>
+      </c>
+      <c r="U31" s="8">
+        <v>122</v>
+      </c>
+      <c r="V31" s="8">
+        <v>115</v>
+      </c>
+      <c r="W31" s="8">
+        <v>107</v>
+      </c>
+      <c r="X31" s="8">
+        <v>96</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="10">
+        <v>4</v>
+      </c>
+      <c r="C32" s="10">
+        <v>6</v>
+      </c>
+      <c r="D32" s="10">
+        <v>7</v>
+      </c>
+      <c r="E32" s="10">
+        <v>13</v>
+      </c>
+      <c r="F32" s="10">
+        <v>10</v>
+      </c>
+      <c r="G32" s="10">
+        <v>4</v>
+      </c>
+      <c r="H32" s="8">
+        <v>9</v>
+      </c>
+      <c r="I32" s="8">
+        <v>6</v>
+      </c>
+      <c r="J32" s="8">
+        <v>9</v>
+      </c>
+      <c r="K32" s="8">
+        <v>6</v>
+      </c>
+      <c r="L32" s="8">
+        <v>5</v>
+      </c>
+      <c r="M32" s="8">
+        <v>14</v>
+      </c>
+      <c r="N32" s="8">
+        <v>2</v>
+      </c>
+      <c r="O32" s="8">
+        <v>7</v>
+      </c>
+      <c r="P32" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>9</v>
+      </c>
+      <c r="R32" s="8">
+        <v>22</v>
+      </c>
+      <c r="S32" s="8">
+        <v>6</v>
+      </c>
+      <c r="T32" s="8">
+        <v>7</v>
+      </c>
+      <c r="U32" s="8">
+        <v>7</v>
+      </c>
+      <c r="V32" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="W32" s="8">
+        <v>15</v>
+      </c>
+      <c r="X32" s="8">
+        <v>10</v>
+      </c>
+      <c r="Y32" s="8">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="10">
+        <v>198</v>
+      </c>
+      <c r="C33" s="10">
+        <v>175</v>
+      </c>
+      <c r="D33" s="10">
+        <v>271</v>
+      </c>
+      <c r="E33" s="10">
+        <v>287</v>
+      </c>
+      <c r="F33" s="10">
+        <v>256</v>
+      </c>
+      <c r="G33" s="10">
+        <v>224</v>
+      </c>
+      <c r="H33" s="8">
+        <v>244</v>
+      </c>
+      <c r="I33" s="8">
+        <v>214</v>
+      </c>
+      <c r="J33" s="8">
+        <v>169</v>
+      </c>
+      <c r="K33" s="8">
+        <v>209</v>
+      </c>
+      <c r="L33" s="8">
+        <v>201</v>
+      </c>
+      <c r="M33" s="8">
+        <v>201</v>
+      </c>
+      <c r="N33" s="8">
+        <v>249</v>
+      </c>
+      <c r="O33" s="8">
+        <v>275</v>
+      </c>
+      <c r="P33" s="8">
+        <v>359</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>290</v>
+      </c>
+      <c r="R33" s="8">
+        <v>208</v>
+      </c>
+      <c r="S33" s="8">
+        <v>196</v>
+      </c>
+      <c r="T33" s="8">
+        <v>226</v>
+      </c>
+      <c r="U33" s="8">
+        <v>222</v>
+      </c>
+      <c r="V33" s="8">
+        <v>259</v>
+      </c>
+      <c r="W33" s="8">
+        <v>194</v>
+      </c>
+      <c r="X33" s="8">
+        <v>180</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="10">
+        <v>46</v>
+      </c>
+      <c r="C34" s="10">
+        <v>15</v>
+      </c>
+      <c r="D34" s="10">
+        <v>50</v>
+      </c>
+      <c r="E34" s="10">
+        <v>84</v>
+      </c>
+      <c r="F34" s="10">
+        <v>59</v>
+      </c>
+      <c r="G34" s="10">
+        <v>51</v>
+      </c>
+      <c r="H34" s="8">
+        <v>69</v>
+      </c>
+      <c r="I34" s="8">
+        <v>60</v>
+      </c>
+      <c r="J34" s="8">
+        <v>49</v>
+      </c>
+      <c r="K34" s="8">
+        <v>33</v>
+      </c>
+      <c r="L34" s="8">
+        <v>51</v>
+      </c>
+      <c r="M34" s="8">
+        <v>67</v>
+      </c>
+      <c r="N34" s="8">
+        <v>60</v>
+      </c>
+      <c r="O34" s="8">
+        <v>48</v>
+      </c>
+      <c r="P34" s="8">
+        <v>66</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>98</v>
+      </c>
+      <c r="R34" s="8">
+        <v>64</v>
+      </c>
+      <c r="S34" s="8">
+        <v>53</v>
+      </c>
+      <c r="T34" s="8">
+        <v>60</v>
+      </c>
+      <c r="U34" s="8">
+        <v>64</v>
+      </c>
+      <c r="V34" s="8">
+        <v>92</v>
+      </c>
+      <c r="W34" s="8">
+        <v>71</v>
+      </c>
+      <c r="X34" s="8">
+        <v>44</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="10">
+        <v>37</v>
+      </c>
+      <c r="C35" s="10">
+        <v>35</v>
+      </c>
+      <c r="D35" s="10">
+        <v>79</v>
+      </c>
+      <c r="E35" s="10">
+        <v>77</v>
+      </c>
+      <c r="F35" s="10">
+        <v>40</v>
+      </c>
+      <c r="G35" s="10">
+        <v>51</v>
+      </c>
+      <c r="H35" s="8">
+        <v>42</v>
+      </c>
+      <c r="I35" s="8">
+        <v>58</v>
+      </c>
+      <c r="J35" s="8">
+        <v>47</v>
+      </c>
+      <c r="K35" s="8">
+        <v>74</v>
+      </c>
+      <c r="L35" s="8">
+        <v>66</v>
+      </c>
+      <c r="M35" s="8">
+        <v>42</v>
+      </c>
+      <c r="N35" s="8">
+        <v>47</v>
+      </c>
+      <c r="O35" s="8">
+        <v>54</v>
+      </c>
+      <c r="P35" s="8">
+        <v>97</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>65</v>
+      </c>
+      <c r="R35" s="8">
+        <v>49</v>
+      </c>
+      <c r="S35" s="8">
+        <v>26</v>
+      </c>
+      <c r="T35" s="8">
+        <v>53</v>
+      </c>
+      <c r="U35" s="8">
+        <v>67</v>
+      </c>
+      <c r="V35" s="8">
+        <v>71</v>
+      </c>
+      <c r="W35" s="8">
+        <v>63</v>
+      </c>
+      <c r="X35" s="8">
+        <v>48</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="10">
+        <v>61</v>
+      </c>
+      <c r="C36" s="10">
+        <v>54</v>
+      </c>
+      <c r="D36" s="10">
+        <v>77</v>
+      </c>
+      <c r="E36" s="10">
+        <v>62</v>
+      </c>
+      <c r="F36" s="10">
+        <v>71</v>
+      </c>
+      <c r="G36" s="10">
+        <v>50</v>
+      </c>
+      <c r="H36" s="8">
+        <v>77</v>
+      </c>
+      <c r="I36" s="8">
+        <v>80</v>
+      </c>
+      <c r="J36" s="8">
+        <v>48</v>
+      </c>
+      <c r="K36" s="8">
+        <v>66</v>
+      </c>
+      <c r="L36" s="8">
+        <v>69</v>
+      </c>
+      <c r="M36" s="8">
+        <v>66</v>
+      </c>
+      <c r="N36" s="8">
+        <v>53</v>
+      </c>
+      <c r="O36" s="8">
+        <v>85</v>
+      </c>
+      <c r="P36" s="8">
+        <v>107</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>58</v>
+      </c>
+      <c r="R36" s="8">
+        <v>61</v>
+      </c>
+      <c r="S36" s="8">
+        <v>67</v>
+      </c>
+      <c r="T36" s="8">
+        <v>91</v>
+      </c>
+      <c r="U36" s="8">
+        <v>116</v>
+      </c>
+      <c r="V36" s="8">
+        <v>118</v>
+      </c>
+      <c r="W36" s="8">
+        <v>78</v>
+      </c>
+      <c r="X36" s="8">
+        <v>53</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="10">
+        <v>33</v>
+      </c>
+      <c r="C37" s="10">
+        <v>35</v>
+      </c>
+      <c r="D37" s="10">
+        <v>28</v>
+      </c>
+      <c r="E37" s="10">
+        <v>48</v>
+      </c>
+      <c r="F37" s="10">
+        <v>33</v>
+      </c>
+      <c r="G37" s="10">
+        <v>38</v>
+      </c>
+      <c r="H37" s="8">
+        <v>57</v>
+      </c>
+      <c r="I37" s="8">
+        <v>68</v>
+      </c>
+      <c r="J37" s="8">
+        <v>29</v>
+      </c>
+      <c r="K37" s="8">
+        <v>62</v>
+      </c>
+      <c r="L37" s="8">
+        <v>24</v>
+      </c>
+      <c r="M37" s="8">
+        <v>30</v>
+      </c>
+      <c r="N37" s="8">
+        <v>53</v>
+      </c>
+      <c r="O37" s="8">
+        <v>61</v>
+      </c>
+      <c r="P37" s="8">
+        <v>79</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>70</v>
+      </c>
+      <c r="R37" s="8">
+        <v>86</v>
+      </c>
+      <c r="S37" s="8">
+        <v>46</v>
+      </c>
+      <c r="T37" s="8">
+        <v>72</v>
+      </c>
+      <c r="U37" s="8">
+        <v>51</v>
+      </c>
+      <c r="V37" s="8">
+        <v>72</v>
+      </c>
+      <c r="W37" s="8">
+        <v>62</v>
+      </c>
+      <c r="X37" s="8">
+        <v>73</v>
+      </c>
+      <c r="Y37" s="8">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="10">
+        <v>36</v>
+      </c>
+      <c r="C38" s="10">
+        <v>26</v>
+      </c>
+      <c r="D38" s="10">
+        <v>41</v>
+      </c>
+      <c r="E38" s="10">
+        <v>58</v>
+      </c>
+      <c r="F38" s="10">
+        <v>46</v>
+      </c>
+      <c r="G38" s="10">
+        <v>56</v>
+      </c>
+      <c r="H38" s="8">
+        <v>43</v>
+      </c>
+      <c r="I38" s="8">
+        <v>51</v>
+      </c>
+      <c r="J38" s="8">
+        <v>22</v>
+      </c>
+      <c r="K38" s="8">
+        <v>46</v>
+      </c>
+      <c r="L38" s="8">
+        <v>57</v>
+      </c>
+      <c r="M38" s="8">
+        <v>25</v>
+      </c>
+      <c r="N38" s="8">
+        <v>34</v>
+      </c>
+      <c r="O38" s="8">
+        <v>54</v>
+      </c>
+      <c r="P38" s="8">
+        <v>55</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>57</v>
+      </c>
+      <c r="R38" s="8">
+        <v>40</v>
+      </c>
+      <c r="S38" s="8">
+        <v>80</v>
+      </c>
+      <c r="T38" s="8">
+        <v>52</v>
+      </c>
+      <c r="U38" s="8">
+        <v>57</v>
+      </c>
+      <c r="V38" s="8">
+        <v>49</v>
+      </c>
+      <c r="W38" s="8">
+        <v>51</v>
+      </c>
+      <c r="X38" s="8">
+        <v>29</v>
+      </c>
+      <c r="Y38" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="10">
+        <v>33</v>
+      </c>
+      <c r="C39" s="10">
+        <v>44</v>
+      </c>
+      <c r="D39" s="10">
+        <v>55</v>
+      </c>
+      <c r="E39" s="10">
+        <v>47</v>
+      </c>
+      <c r="F39" s="10">
+        <v>52</v>
+      </c>
+      <c r="G39" s="10">
+        <v>54</v>
+      </c>
+      <c r="H39" s="8">
+        <v>67</v>
+      </c>
+      <c r="I39" s="8">
+        <v>67</v>
+      </c>
+      <c r="J39" s="8">
+        <v>25</v>
+      </c>
+      <c r="K39" s="8">
+        <v>62</v>
+      </c>
+      <c r="L39" s="8">
+        <v>28</v>
+      </c>
+      <c r="M39" s="8">
+        <v>42</v>
+      </c>
+      <c r="N39" s="8">
+        <v>41</v>
+      </c>
+      <c r="O39" s="8">
+        <v>44</v>
+      </c>
+      <c r="P39" s="8">
+        <v>49</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>74</v>
+      </c>
+      <c r="R39" s="8">
+        <v>48</v>
+      </c>
+      <c r="S39" s="8">
+        <v>45</v>
+      </c>
+      <c r="T39" s="8">
+        <v>52</v>
+      </c>
+      <c r="U39" s="8">
+        <v>50</v>
+      </c>
+      <c r="V39" s="8">
+        <v>77</v>
+      </c>
+      <c r="W39" s="8">
+        <v>55</v>
+      </c>
+      <c r="X39" s="8">
+        <v>73</v>
+      </c>
+      <c r="Y39" s="8">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="10">
+        <v>84</v>
+      </c>
+      <c r="C40" s="10">
+        <v>82</v>
+      </c>
+      <c r="D40" s="10">
+        <v>82</v>
+      </c>
+      <c r="E40" s="10">
+        <v>95</v>
+      </c>
+      <c r="F40" s="10">
+        <v>118</v>
+      </c>
+      <c r="G40" s="10">
+        <v>49</v>
+      </c>
+      <c r="H40" s="8">
+        <v>107</v>
+      </c>
+      <c r="I40" s="8">
+        <v>101</v>
+      </c>
+      <c r="J40" s="8">
+        <v>53</v>
+      </c>
+      <c r="K40" s="8">
+        <v>99</v>
+      </c>
+      <c r="L40" s="8">
+        <v>74</v>
+      </c>
+      <c r="M40" s="8">
+        <v>72</v>
+      </c>
+      <c r="N40" s="8">
+        <v>68</v>
+      </c>
+      <c r="O40" s="8">
+        <v>122</v>
+      </c>
+      <c r="P40" s="8">
+        <v>109</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>98</v>
+      </c>
+      <c r="R40" s="8">
+        <v>80</v>
+      </c>
+      <c r="S40" s="8">
+        <v>58</v>
+      </c>
+      <c r="T40" s="8">
+        <v>82</v>
+      </c>
+      <c r="U40" s="8">
+        <v>123</v>
+      </c>
+      <c r="V40" s="8">
+        <v>129</v>
+      </c>
+      <c r="W40" s="8">
+        <v>121</v>
+      </c>
+      <c r="X40" s="8">
+        <v>50</v>
+      </c>
+      <c r="Y40" s="8">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="10">
+        <v>144</v>
+      </c>
+      <c r="C41" s="10">
+        <v>130</v>
+      </c>
+      <c r="D41" s="10">
+        <v>219</v>
+      </c>
+      <c r="E41" s="10">
+        <v>210</v>
+      </c>
+      <c r="F41" s="10">
+        <v>212</v>
+      </c>
+      <c r="G41" s="10">
+        <v>186</v>
+      </c>
+      <c r="H41" s="8">
+        <v>168</v>
+      </c>
+      <c r="I41" s="8">
+        <v>161</v>
+      </c>
+      <c r="J41" s="8">
+        <v>144</v>
+      </c>
+      <c r="K41" s="8">
+        <v>195</v>
+      </c>
+      <c r="L41" s="8">
+        <v>150</v>
+      </c>
+      <c r="M41" s="8">
+        <v>136</v>
+      </c>
+      <c r="N41" s="8">
+        <v>168</v>
+      </c>
+      <c r="O41" s="8">
+        <v>239</v>
+      </c>
+      <c r="P41" s="8">
+        <v>304</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>168</v>
+      </c>
+      <c r="R41" s="8">
         <v>162</v>
       </c>
-      <c r="E12" s="20">
-[...61 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="S41" s="8">
+        <v>143</v>
+      </c>
+      <c r="T41" s="8">
+        <v>227</v>
+      </c>
+      <c r="U41" s="8">
+        <v>201</v>
+      </c>
+      <c r="V41" s="8">
+        <v>258</v>
+      </c>
+      <c r="W41" s="8">
+        <v>192</v>
+      </c>
+      <c r="X41" s="8">
+        <v>155</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="10">
         <v>36</v>
       </c>
-      <c r="B13" s="20">
-[...221 lines deleted...]
-      <c r="B16" s="20">
+      <c r="C42" s="10">
+        <v>36</v>
+      </c>
+      <c r="D42" s="10">
+        <v>64</v>
+      </c>
+      <c r="E42" s="10">
+        <v>43</v>
+      </c>
+      <c r="F42" s="10">
+        <v>49</v>
+      </c>
+      <c r="G42" s="10">
+        <v>46</v>
+      </c>
+      <c r="H42" s="8">
+        <v>51</v>
+      </c>
+      <c r="I42" s="8">
+        <v>63</v>
+      </c>
+      <c r="J42" s="8">
+        <v>38</v>
+      </c>
+      <c r="K42" s="8">
+        <v>56</v>
+      </c>
+      <c r="L42" s="8">
+        <v>57</v>
+      </c>
+      <c r="M42" s="8">
+        <v>44</v>
+      </c>
+      <c r="N42" s="8">
+        <v>52</v>
+      </c>
+      <c r="O42" s="8">
+        <v>76</v>
+      </c>
+      <c r="P42" s="8">
+        <v>70</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>66</v>
+      </c>
+      <c r="R42" s="8">
+        <v>77</v>
+      </c>
+      <c r="S42" s="8">
+        <v>42</v>
+      </c>
+      <c r="T42" s="8">
+        <v>77</v>
+      </c>
+      <c r="U42" s="8">
+        <v>81</v>
+      </c>
+      <c r="V42" s="8">
+        <v>81</v>
+      </c>
+      <c r="W42" s="8">
+        <v>64</v>
+      </c>
+      <c r="X42" s="8">
+        <v>35</v>
+      </c>
+      <c r="Y42" s="8">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="11">
+        <v>38</v>
+      </c>
+      <c r="C43" s="11">
+        <v>44</v>
+      </c>
+      <c r="D43" s="11">
+        <v>88</v>
+      </c>
+      <c r="E43" s="11">
+        <v>96</v>
+      </c>
+      <c r="F43" s="11">
+        <v>59</v>
+      </c>
+      <c r="G43" s="11">
+        <v>57</v>
+      </c>
+      <c r="H43" s="9">
+        <v>58</v>
+      </c>
+      <c r="I43" s="9">
+        <v>57</v>
+      </c>
+      <c r="J43" s="9">
+        <v>40</v>
+      </c>
+      <c r="K43" s="9">
+        <v>50</v>
+      </c>
+      <c r="L43" s="9">
+        <v>50</v>
+      </c>
+      <c r="M43" s="9">
         <v>61</v>
       </c>
-      <c r="C16" s="20">
-[...20 lines deleted...]
-      <c r="J16" s="11">
+      <c r="N43" s="9">
+        <v>82</v>
+      </c>
+      <c r="O43" s="9">
+        <v>56</v>
+      </c>
+      <c r="P43" s="9">
+        <v>107</v>
+      </c>
+      <c r="Q43" s="9">
+        <v>74</v>
+      </c>
+      <c r="R43" s="9">
+        <v>117</v>
+      </c>
+      <c r="S43" s="9">
+        <v>59</v>
+      </c>
+      <c r="T43" s="9">
+        <v>34</v>
+      </c>
+      <c r="U43" s="9">
+        <v>81</v>
+      </c>
+      <c r="V43" s="9">
         <v>48</v>
       </c>
-      <c r="K16" s="11">
-[...100 lines deleted...]
-      <c r="T17" s="13">
+      <c r="W43" s="9">
         <v>72</v>
       </c>
-      <c r="U17" s="11">
-[...58 lines deleted...]
-      <c r="P18" s="11">
+      <c r="X43" s="9">
         <v>55</v>
       </c>
-      <c r="Q18" s="11">
-[...256 lines deleted...]
-      <c r="D22" s="20">
+      <c r="Y43" s="9">
         <v>64</v>
       </c>
-      <c r="E22" s="20">
-[...1669 lines deleted...]
-      <c r="A48" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:A8"/>
-[...6 lines deleted...]
-    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B29:U29"/>
+    <mergeCell ref="T5:AE5"/>
+    <mergeCell ref="H3:AE3"/>
+    <mergeCell ref="B7:U7"/>
+    <mergeCell ref="B22:U22"/>
+    <mergeCell ref="H5:S5"/>
+    <mergeCell ref="B5:G5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
-[...2592 lines deleted...]
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AP46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:AP43"/>
   <sheetViews>
-    <sheetView topLeftCell="E4" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5:AE5"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Y7" sqref="Y7:Y42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="18.44140625" style="7" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="7"/>
+    <col min="1" max="1" width="18.42578125" style="6" customWidth="1"/>
+    <col min="2" max="7" width="0" style="6" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" ht="15" customHeight="1">
-[...1 lines deleted...]
-    </row>
+    <row r="1" spans="1:42" ht="15" customHeight="1"/>
     <row r="2" spans="1:42" ht="15" customHeight="1">
-      <c r="A2" s="44"/>
-[...49 lines deleted...]
-      </c>
+      <c r="H2" s="41" t="s">
+        <v>22</v>
+      </c>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
+      <c r="AC2" s="41"/>
+      <c r="AD2" s="41"/>
+      <c r="AE2" s="41"/>
+      <c r="AF2" s="17"/>
+      <c r="AG2" s="17"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="17"/>
+      <c r="AJ2" s="17"/>
+      <c r="AK2" s="17"/>
+      <c r="AL2" s="17"/>
+      <c r="AM2" s="17"/>
+      <c r="AN2" s="17"/>
+      <c r="AO2" s="17"/>
+      <c r="AP2" s="17"/>
+    </row>
+    <row r="3" spans="1:42" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="G3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="AE3" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:42">
+      <c r="A4" s="35"/>
+      <c r="B4" s="39">
+        <v>2024</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="38">
+        <v>2025</v>
+      </c>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="39"/>
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="38">
+        <v>2026</v>
+      </c>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="39"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="40"/>
+    </row>
+    <row r="5" spans="1:42" ht="18" customHeight="1">
+      <c r="A5" s="36"/>
+      <c r="B5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="L5" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="M5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="O5" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="P5" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q5" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="R5" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="T5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="U5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="W5" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="X5" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA5" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB5" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC5" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD5" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE5" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:42">
+      <c r="A6" s="5"/>
+      <c r="B6" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
     </row>
     <row r="7" spans="1:42">
-      <c r="A7" s="35"/>
-[...54 lines deleted...]
-      <c r="G8" s="4" t="s">
+      <c r="A7" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H8" s="24" t="s">
-[...69 lines deleted...]
-        <v>14</v>
+      <c r="B7" s="10">
+        <v>2706</v>
+      </c>
+      <c r="C7" s="10">
+        <v>2521</v>
+      </c>
+      <c r="D7" s="10">
+        <v>3608</v>
+      </c>
+      <c r="E7" s="10">
+        <v>3651</v>
+      </c>
+      <c r="F7" s="10">
+        <v>3443</v>
+      </c>
+      <c r="G7" s="10">
+        <v>2833</v>
+      </c>
+      <c r="H7" s="8">
+        <v>3325</v>
+      </c>
+      <c r="I7" s="8">
+        <v>3082</v>
+      </c>
+      <c r="J7" s="8">
+        <v>2427</v>
+      </c>
+      <c r="K7" s="8">
+        <v>3169</v>
+      </c>
+      <c r="L7" s="8">
+        <v>2792</v>
+      </c>
+      <c r="M7" s="8">
+        <v>2990</v>
+      </c>
+      <c r="N7" s="8">
+        <v>3409</v>
+      </c>
+      <c r="O7" s="8">
+        <v>4053</v>
+      </c>
+      <c r="P7" s="8">
+        <v>4014</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>3412</v>
+      </c>
+      <c r="R7" s="8">
+        <v>2964</v>
+      </c>
+      <c r="S7" s="8">
+        <v>2642</v>
+      </c>
+      <c r="T7" s="8">
+        <v>3425</v>
+      </c>
+      <c r="U7" s="8">
+        <v>3237</v>
+      </c>
+      <c r="V7" s="8">
+        <v>3369</v>
+      </c>
+      <c r="W7" s="8">
+        <v>2863</v>
+      </c>
+      <c r="X7" s="8">
+        <v>2472</v>
+      </c>
+      <c r="Y7" s="8">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="8" spans="1:42">
+      <c r="A8" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="10">
+        <v>1125</v>
+      </c>
+      <c r="C8" s="10">
+        <v>1084</v>
+      </c>
+      <c r="D8" s="10">
+        <v>1520</v>
+      </c>
+      <c r="E8" s="10">
+        <v>1517</v>
+      </c>
+      <c r="F8" s="10">
+        <v>1375</v>
+      </c>
+      <c r="G8" s="10">
+        <v>1110</v>
+      </c>
+      <c r="H8" s="8">
+        <v>1322</v>
+      </c>
+      <c r="I8" s="8">
+        <v>1288</v>
+      </c>
+      <c r="J8" s="8">
+        <v>1012</v>
+      </c>
+      <c r="K8" s="8">
+        <v>1226</v>
+      </c>
+      <c r="L8" s="8">
+        <v>1210</v>
+      </c>
+      <c r="M8" s="8">
+        <v>1251</v>
+      </c>
+      <c r="N8" s="8">
+        <v>1388</v>
+      </c>
+      <c r="O8" s="8">
+        <v>1719</v>
+      </c>
+      <c r="P8" s="8">
+        <v>1686</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>1460</v>
+      </c>
+      <c r="R8" s="8">
+        <v>1263</v>
+      </c>
+      <c r="S8" s="8">
+        <v>1183</v>
+      </c>
+      <c r="T8" s="8">
+        <v>1502</v>
+      </c>
+      <c r="U8" s="8">
+        <v>1521</v>
+      </c>
+      <c r="V8" s="8">
+        <v>1515</v>
+      </c>
+      <c r="W8" s="8">
+        <v>1224</v>
+      </c>
+      <c r="X8" s="8">
+        <v>1107</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>1389</v>
       </c>
     </row>
     <row r="9" spans="1:42">
-      <c r="A9" s="6"/>
-[...21 lines deleted...]
-      <c r="U9" s="38"/>
+      <c r="A9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="10">
+        <v>137</v>
+      </c>
+      <c r="C9" s="10">
+        <v>143</v>
+      </c>
+      <c r="D9" s="10">
+        <v>188</v>
+      </c>
+      <c r="E9" s="10">
+        <v>115</v>
+      </c>
+      <c r="F9" s="10">
+        <v>165</v>
+      </c>
+      <c r="G9" s="10">
+        <v>110</v>
+      </c>
+      <c r="H9" s="8">
+        <v>126</v>
+      </c>
+      <c r="I9" s="8">
+        <v>158</v>
+      </c>
+      <c r="J9" s="8">
+        <v>102</v>
+      </c>
+      <c r="K9" s="8">
+        <v>148</v>
+      </c>
+      <c r="L9" s="8">
+        <v>149</v>
+      </c>
+      <c r="M9" s="8">
+        <v>183</v>
+      </c>
+      <c r="N9" s="8">
+        <v>172</v>
+      </c>
+      <c r="O9" s="8">
+        <v>150</v>
+      </c>
+      <c r="P9" s="8">
+        <v>166</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>164</v>
+      </c>
+      <c r="R9" s="8">
+        <v>135</v>
+      </c>
+      <c r="S9" s="8">
+        <v>109</v>
+      </c>
+      <c r="T9" s="8">
+        <v>173</v>
+      </c>
+      <c r="U9" s="8">
+        <v>170</v>
+      </c>
+      <c r="V9" s="8">
+        <v>142</v>
+      </c>
+      <c r="W9" s="8">
+        <v>153</v>
+      </c>
+      <c r="X9" s="8">
+        <v>123</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>134</v>
+      </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="10">
+        <v>228</v>
+      </c>
+      <c r="C10" s="10">
+        <v>204</v>
+      </c>
+      <c r="D10" s="10">
+        <v>282</v>
+      </c>
+      <c r="E10" s="10">
+        <v>324</v>
+      </c>
+      <c r="F10" s="10">
+        <v>262</v>
+      </c>
+      <c r="G10" s="10">
+        <v>268</v>
+      </c>
+      <c r="H10" s="8">
+        <v>288</v>
+      </c>
+      <c r="I10" s="8">
+        <v>247</v>
+      </c>
+      <c r="J10" s="8">
+        <v>209</v>
+      </c>
+      <c r="K10" s="8">
+        <v>297</v>
+      </c>
+      <c r="L10" s="8">
+        <v>230</v>
+      </c>
+      <c r="M10" s="8">
+        <v>219</v>
+      </c>
+      <c r="N10" s="8">
+        <v>300</v>
+      </c>
+      <c r="O10" s="8">
+        <v>392</v>
+      </c>
+      <c r="P10" s="8">
+        <v>342</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>261</v>
+      </c>
+      <c r="R10" s="8">
+        <v>197</v>
+      </c>
+      <c r="S10" s="8">
+        <v>220</v>
+      </c>
+      <c r="T10" s="8">
+        <v>276</v>
+      </c>
+      <c r="U10" s="8">
+        <v>249</v>
+      </c>
+      <c r="V10" s="8">
+        <v>268</v>
+      </c>
+      <c r="W10" s="8">
+        <v>275</v>
+      </c>
+      <c r="X10" s="8">
+        <v>162</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42">
+      <c r="A11" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="10">
+        <v>165</v>
+      </c>
+      <c r="C11" s="10">
+        <v>186</v>
+      </c>
+      <c r="D11" s="10">
+        <v>259</v>
+      </c>
+      <c r="E11" s="10">
+        <v>276</v>
+      </c>
+      <c r="F11" s="10">
+        <v>209</v>
+      </c>
+      <c r="G11" s="10">
+        <v>242</v>
+      </c>
+      <c r="H11" s="8">
+        <v>246</v>
+      </c>
+      <c r="I11" s="8">
+        <v>216</v>
+      </c>
+      <c r="J11" s="8">
+        <v>174</v>
+      </c>
+      <c r="K11" s="8">
+        <v>219</v>
+      </c>
+      <c r="L11" s="8">
+        <v>178</v>
+      </c>
+      <c r="M11" s="8">
+        <v>220</v>
+      </c>
+      <c r="N11" s="8">
+        <v>254</v>
+      </c>
+      <c r="O11" s="8">
+        <v>308</v>
+      </c>
+      <c r="P11" s="8">
+        <v>247</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>259</v>
+      </c>
+      <c r="R11" s="8">
+        <v>235</v>
+      </c>
+      <c r="S11" s="8">
+        <v>180</v>
+      </c>
+      <c r="T11" s="8">
+        <v>269</v>
+      </c>
+      <c r="U11" s="8">
+        <v>237</v>
+      </c>
+      <c r="V11" s="8">
+        <v>251</v>
+      </c>
+      <c r="W11" s="8">
+        <v>198</v>
+      </c>
+      <c r="X11" s="8">
+        <v>177</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42">
+      <c r="A12" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="20">
-[...82 lines deleted...]
-      <c r="E11" s="20">
+      <c r="B12" s="10">
+        <v>163</v>
+      </c>
+      <c r="C12" s="10">
+        <v>168</v>
+      </c>
+      <c r="D12" s="10">
+        <v>260</v>
+      </c>
+      <c r="E12" s="10">
+        <v>229</v>
+      </c>
+      <c r="F12" s="10">
+        <v>201</v>
+      </c>
+      <c r="G12" s="10">
+        <v>183</v>
+      </c>
+      <c r="H12" s="8">
+        <v>218</v>
+      </c>
+      <c r="I12" s="8">
+        <v>189</v>
+      </c>
+      <c r="J12" s="8">
+        <v>159</v>
+      </c>
+      <c r="K12" s="8">
+        <v>202</v>
+      </c>
+      <c r="L12" s="8">
+        <v>197</v>
+      </c>
+      <c r="M12" s="8">
+        <v>210</v>
+      </c>
+      <c r="N12" s="8">
+        <v>206</v>
+      </c>
+      <c r="O12" s="8">
+        <v>278</v>
+      </c>
+      <c r="P12" s="8">
+        <v>322</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>222</v>
+      </c>
+      <c r="R12" s="8">
+        <v>218</v>
+      </c>
+      <c r="S12" s="8">
+        <v>162</v>
+      </c>
+      <c r="T12" s="8">
+        <v>203</v>
+      </c>
+      <c r="U12" s="8">
+        <v>173</v>
+      </c>
+      <c r="V12" s="8">
+        <v>195</v>
+      </c>
+      <c r="W12" s="8">
+        <v>212</v>
+      </c>
+      <c r="X12" s="8">
+        <v>213</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42">
+      <c r="A13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="10">
+        <v>56</v>
+      </c>
+      <c r="C13" s="10">
+        <v>98</v>
+      </c>
+      <c r="D13" s="10">
+        <v>133</v>
+      </c>
+      <c r="E13" s="10">
+        <v>141</v>
+      </c>
+      <c r="F13" s="10">
+        <v>131</v>
+      </c>
+      <c r="G13" s="10">
+        <v>116</v>
+      </c>
+      <c r="H13" s="8">
+        <v>147</v>
+      </c>
+      <c r="I13" s="8">
+        <v>121</v>
+      </c>
+      <c r="J13" s="8">
+        <v>93</v>
+      </c>
+      <c r="K13" s="8">
+        <v>162</v>
+      </c>
+      <c r="L13" s="8">
+        <v>115</v>
+      </c>
+      <c r="M13" s="8">
+        <v>64</v>
+      </c>
+      <c r="N13" s="8">
+        <v>106</v>
+      </c>
+      <c r="O13" s="8">
+        <v>158</v>
+      </c>
+      <c r="P13" s="8">
+        <v>142</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>90</v>
+      </c>
+      <c r="R13" s="8">
+        <v>123</v>
+      </c>
+      <c r="S13" s="8">
+        <v>89</v>
+      </c>
+      <c r="T13" s="8">
+        <v>141</v>
+      </c>
+      <c r="U13" s="8">
+        <v>106</v>
+      </c>
+      <c r="V13" s="8">
+        <v>99</v>
+      </c>
+      <c r="W13" s="8">
+        <v>94</v>
+      </c>
+      <c r="X13" s="8">
+        <v>107</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42">
+      <c r="A14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="10">
+        <v>48</v>
+      </c>
+      <c r="C14" s="10">
+        <v>48</v>
+      </c>
+      <c r="D14" s="10">
+        <v>61</v>
+      </c>
+      <c r="E14" s="10">
+        <v>85</v>
+      </c>
+      <c r="F14" s="10">
+        <v>77</v>
+      </c>
+      <c r="G14" s="10">
+        <v>64</v>
+      </c>
+      <c r="H14" s="8">
+        <v>85</v>
+      </c>
+      <c r="I14" s="8">
+        <v>69</v>
+      </c>
+      <c r="J14" s="8">
+        <v>41</v>
+      </c>
+      <c r="K14" s="8">
+        <v>62</v>
+      </c>
+      <c r="L14" s="8">
+        <v>50</v>
+      </c>
+      <c r="M14" s="8">
+        <v>52</v>
+      </c>
+      <c r="N14" s="8">
+        <v>94</v>
+      </c>
+      <c r="O14" s="8">
+        <v>85</v>
+      </c>
+      <c r="P14" s="8">
+        <v>78</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>74</v>
+      </c>
+      <c r="R14" s="8">
+        <v>76</v>
+      </c>
+      <c r="S14" s="8">
+        <v>61</v>
+      </c>
+      <c r="T14" s="8">
+        <v>60</v>
+      </c>
+      <c r="U14" s="8">
+        <v>49</v>
+      </c>
+      <c r="V14" s="8">
+        <v>75</v>
+      </c>
+      <c r="W14" s="8">
+        <v>48</v>
+      </c>
+      <c r="X14" s="8">
+        <v>40</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
+      <c r="A15" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="10">
+        <v>100</v>
+      </c>
+      <c r="C15" s="10">
+        <v>72</v>
+      </c>
+      <c r="D15" s="10">
+        <v>84</v>
+      </c>
+      <c r="E15" s="10">
+        <v>75</v>
+      </c>
+      <c r="F15" s="10">
+        <v>150</v>
+      </c>
+      <c r="G15" s="10">
+        <v>70</v>
+      </c>
+      <c r="H15" s="8">
+        <v>90</v>
+      </c>
+      <c r="I15" s="8">
+        <v>64</v>
+      </c>
+      <c r="J15" s="8">
+        <v>61</v>
+      </c>
+      <c r="K15" s="8">
+        <v>77</v>
+      </c>
+      <c r="L15" s="8">
+        <v>51</v>
+      </c>
+      <c r="M15" s="8">
+        <v>90</v>
+      </c>
+      <c r="N15" s="8">
+        <v>80</v>
+      </c>
+      <c r="O15" s="8">
+        <v>71</v>
+      </c>
+      <c r="P15" s="8">
+        <v>72</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>107</v>
+      </c>
+      <c r="R15" s="8">
+        <v>62</v>
+      </c>
+      <c r="S15" s="8">
+        <v>63</v>
+      </c>
+      <c r="T15" s="8">
+        <v>82</v>
+      </c>
+      <c r="U15" s="8">
+        <v>73</v>
+      </c>
+      <c r="V15" s="8">
+        <v>82</v>
+      </c>
+      <c r="W15" s="8">
+        <v>72</v>
+      </c>
+      <c r="X15" s="8">
+        <v>43</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42">
+      <c r="A16" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="10">
+        <v>66</v>
+      </c>
+      <c r="C16" s="10">
+        <v>39</v>
+      </c>
+      <c r="D16" s="10">
+        <v>86</v>
+      </c>
+      <c r="E16" s="10">
+        <v>133</v>
+      </c>
+      <c r="F16" s="10">
+        <v>132</v>
+      </c>
+      <c r="G16" s="10">
+        <v>65</v>
+      </c>
+      <c r="H16" s="8">
+        <v>93</v>
+      </c>
+      <c r="I16" s="8">
+        <v>46</v>
+      </c>
+      <c r="J16" s="8">
+        <v>64</v>
+      </c>
+      <c r="K16" s="8">
+        <v>47</v>
+      </c>
+      <c r="L16" s="8">
+        <v>54</v>
+      </c>
+      <c r="M16" s="8">
+        <v>65</v>
+      </c>
+      <c r="N16" s="8">
+        <v>69</v>
+      </c>
+      <c r="O16" s="8">
+        <v>96</v>
+      </c>
+      <c r="P16" s="8">
+        <v>81</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>86</v>
+      </c>
+      <c r="R16" s="8">
+        <v>70</v>
+      </c>
+      <c r="S16" s="8">
+        <v>55</v>
+      </c>
+      <c r="T16" s="8">
+        <v>67</v>
+      </c>
+      <c r="U16" s="8">
+        <v>60</v>
+      </c>
+      <c r="V16" s="8">
+        <v>69</v>
+      </c>
+      <c r="W16" s="8">
+        <v>60</v>
+      </c>
+      <c r="X16" s="8">
+        <v>51</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="10">
+        <v>159</v>
+      </c>
+      <c r="C17" s="10">
+        <v>109</v>
+      </c>
+      <c r="D17" s="10">
+        <v>195</v>
+      </c>
+      <c r="E17" s="10">
+        <v>180</v>
+      </c>
+      <c r="F17" s="10">
+        <v>203</v>
+      </c>
+      <c r="G17" s="10">
+        <v>132</v>
+      </c>
+      <c r="H17" s="8">
+        <v>211</v>
+      </c>
+      <c r="I17" s="8">
+        <v>133</v>
+      </c>
+      <c r="J17" s="8">
+        <v>131</v>
+      </c>
+      <c r="K17" s="8">
+        <v>191</v>
+      </c>
+      <c r="L17" s="8">
+        <v>142</v>
+      </c>
+      <c r="M17" s="8">
+        <v>146</v>
+      </c>
+      <c r="N17" s="8">
+        <v>167</v>
+      </c>
+      <c r="O17" s="8">
+        <v>182</v>
+      </c>
+      <c r="P17" s="8">
+        <v>203</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>150</v>
+      </c>
+      <c r="R17" s="8">
+        <v>123</v>
+      </c>
+      <c r="S17" s="8">
+        <v>106</v>
+      </c>
+      <c r="T17" s="8">
+        <v>185</v>
+      </c>
+      <c r="U17" s="8">
+        <v>150</v>
+      </c>
+      <c r="V17" s="8">
+        <v>144</v>
+      </c>
+      <c r="W17" s="8">
+        <v>91</v>
+      </c>
+      <c r="X17" s="8">
+        <v>81</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="10">
+        <v>216</v>
+      </c>
+      <c r="C18" s="10">
+        <v>178</v>
+      </c>
+      <c r="D18" s="10">
+        <v>277</v>
+      </c>
+      <c r="E18" s="10">
+        <v>292</v>
+      </c>
+      <c r="F18" s="10">
+        <v>251</v>
+      </c>
+      <c r="G18" s="10">
+        <v>253</v>
+      </c>
+      <c r="H18" s="8">
+        <v>258</v>
+      </c>
+      <c r="I18" s="8">
+        <v>318</v>
+      </c>
+      <c r="J18" s="8">
+        <v>195</v>
+      </c>
+      <c r="K18" s="8">
+        <v>290</v>
+      </c>
+      <c r="L18" s="8">
+        <v>212</v>
+      </c>
+      <c r="M18" s="8">
+        <v>248</v>
+      </c>
+      <c r="N18" s="8">
+        <v>295</v>
+      </c>
+      <c r="O18" s="8">
+        <v>340</v>
+      </c>
+      <c r="P18" s="8">
+        <v>320</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>303</v>
+      </c>
+      <c r="R18" s="8">
+        <v>193</v>
+      </c>
+      <c r="S18" s="8">
+        <v>182</v>
+      </c>
+      <c r="T18" s="8">
+        <v>236</v>
+      </c>
+      <c r="U18" s="8">
+        <v>248</v>
+      </c>
+      <c r="V18" s="8">
+        <v>262</v>
+      </c>
+      <c r="W18" s="8">
+        <v>244</v>
+      </c>
+      <c r="X18" s="8">
+        <v>170</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="10">
+        <v>85</v>
+      </c>
+      <c r="C19" s="10">
+        <v>71</v>
+      </c>
+      <c r="D19" s="10">
+        <v>98</v>
+      </c>
+      <c r="E19" s="10">
+        <v>121</v>
+      </c>
+      <c r="F19" s="10">
+        <v>114</v>
+      </c>
+      <c r="G19" s="10">
+        <v>91</v>
+      </c>
+      <c r="H19" s="8">
+        <v>88</v>
+      </c>
+      <c r="I19" s="8">
+        <v>94</v>
+      </c>
+      <c r="J19" s="8">
+        <v>78</v>
+      </c>
+      <c r="K19" s="8">
+        <v>111</v>
+      </c>
+      <c r="L19" s="8">
+        <v>88</v>
+      </c>
+      <c r="M19" s="8">
+        <v>99</v>
+      </c>
+      <c r="N19" s="8">
+        <v>86</v>
+      </c>
+      <c r="O19" s="8">
+        <v>112</v>
+      </c>
+      <c r="P19" s="8">
+        <v>127</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>99</v>
+      </c>
+      <c r="R19" s="8">
+        <v>96</v>
+      </c>
+      <c r="S19" s="8">
+        <v>78</v>
+      </c>
+      <c r="T19" s="8">
+        <v>110</v>
+      </c>
+      <c r="U19" s="8">
+        <v>73</v>
+      </c>
+      <c r="V19" s="8">
+        <v>111</v>
+      </c>
+      <c r="W19" s="8">
+        <v>71</v>
+      </c>
+      <c r="X19" s="8">
+        <v>81</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="10">
+        <v>158</v>
+      </c>
+      <c r="C20" s="10">
+        <v>121</v>
+      </c>
+      <c r="D20" s="10">
+        <v>165</v>
+      </c>
+      <c r="E20" s="10">
+        <v>163</v>
+      </c>
+      <c r="F20" s="10">
+        <v>173</v>
+      </c>
+      <c r="G20" s="10">
+        <v>129</v>
+      </c>
+      <c r="H20" s="8">
+        <v>153</v>
+      </c>
+      <c r="I20" s="8">
+        <v>139</v>
+      </c>
+      <c r="J20" s="8">
+        <v>108</v>
+      </c>
+      <c r="K20" s="8">
+        <v>137</v>
+      </c>
+      <c r="L20" s="8">
+        <v>116</v>
+      </c>
+      <c r="M20" s="8">
+        <v>143</v>
+      </c>
+      <c r="N20" s="8">
+        <v>192</v>
+      </c>
+      <c r="O20" s="8">
+        <v>162</v>
+      </c>
+      <c r="P20" s="8">
+        <v>228</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>137</v>
+      </c>
+      <c r="R20" s="8">
+        <v>173</v>
+      </c>
+      <c r="S20" s="8">
+        <v>154</v>
+      </c>
+      <c r="T20" s="8">
+        <v>121</v>
+      </c>
+      <c r="U20" s="8">
+        <v>128</v>
+      </c>
+      <c r="V20" s="8">
+        <v>156</v>
+      </c>
+      <c r="W20" s="8">
+        <v>121</v>
+      </c>
+      <c r="X20" s="8">
+        <v>117</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="B21" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="37"/>
+      <c r="K21" s="37"/>
+      <c r="L21" s="37"/>
+      <c r="M21" s="37"/>
+      <c r="N21" s="37"/>
+      <c r="O21" s="37"/>
+      <c r="P21" s="37"/>
+      <c r="Q21" s="37"/>
+      <c r="R21" s="37"/>
+      <c r="S21" s="37"/>
+      <c r="T21" s="37"/>
+      <c r="U21" s="37"/>
+      <c r="Y21" s="8"/>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="10">
+        <v>1389</v>
+      </c>
+      <c r="C22" s="10">
+        <v>1418</v>
+      </c>
+      <c r="D22" s="10">
+        <v>1890</v>
+      </c>
+      <c r="E22" s="10">
+        <v>1839</v>
+      </c>
+      <c r="F22" s="10">
+        <v>1674</v>
+      </c>
+      <c r="G22" s="10">
+        <v>1336</v>
+      </c>
+      <c r="H22" s="8">
+        <v>1593</v>
+      </c>
+      <c r="I22" s="8">
+        <v>1560</v>
+      </c>
+      <c r="J22" s="8">
+        <v>1223</v>
+      </c>
+      <c r="K22" s="8">
+        <v>1512</v>
+      </c>
+      <c r="L22" s="8">
+        <v>1523</v>
+      </c>
+      <c r="M22" s="8">
+        <v>1606</v>
+      </c>
+      <c r="N22" s="8">
+        <v>1707</v>
+      </c>
+      <c r="O22" s="8">
+        <v>2053</v>
+      </c>
+      <c r="P22" s="8">
+        <v>2067</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>1767</v>
+      </c>
+      <c r="R22" s="8">
+        <v>1598</v>
+      </c>
+      <c r="S22" s="8">
+        <v>1428</v>
+      </c>
+      <c r="T22" s="8">
+        <v>1788</v>
+      </c>
+      <c r="U22" s="8">
+        <v>1806</v>
+      </c>
+      <c r="V22" s="8">
+        <v>1837</v>
+      </c>
+      <c r="W22" s="8">
+        <v>1474</v>
+      </c>
+      <c r="X22" s="8">
+        <v>1395</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="10">
+        <v>1000</v>
+      </c>
+      <c r="C23" s="10">
+        <v>988</v>
+      </c>
+      <c r="D23" s="10">
+        <v>1347</v>
+      </c>
+      <c r="E23" s="10">
+        <v>1361</v>
+      </c>
+      <c r="F23" s="10">
+        <v>1213</v>
+      </c>
+      <c r="G23" s="10">
+        <v>975</v>
+      </c>
+      <c r="H23" s="8">
+        <v>1162</v>
+      </c>
+      <c r="I23" s="8">
+        <v>1133</v>
+      </c>
+      <c r="J23" s="8">
+        <v>891</v>
+      </c>
+      <c r="K23" s="8">
+        <v>1121</v>
+      </c>
+      <c r="L23" s="8">
+        <v>1105</v>
+      </c>
+      <c r="M23" s="8">
+        <v>1129</v>
+      </c>
+      <c r="N23" s="8">
+        <v>1217</v>
+      </c>
+      <c r="O23" s="8">
         <v>1517</v>
       </c>
-      <c r="F11" s="20">
-[...64 lines deleted...]
-      <c r="C12" s="20">
+      <c r="P23" s="8">
+        <v>1503</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>1295</v>
+      </c>
+      <c r="R23" s="8">
+        <v>1160</v>
+      </c>
+      <c r="S23" s="8">
+        <v>1080</v>
+      </c>
+      <c r="T23" s="8">
+        <v>1335</v>
+      </c>
+      <c r="U23" s="8">
+        <v>1385</v>
+      </c>
+      <c r="V23" s="8">
+        <v>1392</v>
+      </c>
+      <c r="W23" s="8">
+        <v>1096</v>
+      </c>
+      <c r="X23" s="8">
+        <v>1018</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="10">
+        <v>128</v>
+      </c>
+      <c r="C24" s="10">
+        <v>126</v>
+      </c>
+      <c r="D24" s="10">
+        <v>172</v>
+      </c>
+      <c r="E24" s="10">
+        <v>105</v>
+      </c>
+      <c r="F24" s="10">
+        <v>151</v>
+      </c>
+      <c r="G24" s="10">
+        <v>95</v>
+      </c>
+      <c r="H24" s="8">
+        <v>114</v>
+      </c>
+      <c r="I24" s="8">
+        <v>139</v>
+      </c>
+      <c r="J24" s="8">
+        <v>90</v>
+      </c>
+      <c r="K24" s="8">
+        <v>135</v>
+      </c>
+      <c r="L24" s="8">
+        <v>147</v>
+      </c>
+      <c r="M24" s="8">
+        <v>177</v>
+      </c>
+      <c r="N24" s="8">
+        <v>158</v>
+      </c>
+      <c r="O24" s="8">
+        <v>131</v>
+      </c>
+      <c r="P24" s="8">
+        <v>151</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>140</v>
+      </c>
+      <c r="R24" s="8">
+        <v>117</v>
+      </c>
+      <c r="S24" s="8">
+        <v>93</v>
+      </c>
+      <c r="T24" s="8">
+        <v>152</v>
+      </c>
+      <c r="U24" s="8">
+        <v>155</v>
+      </c>
+      <c r="V24" s="8">
+        <v>127</v>
+      </c>
+      <c r="W24" s="8">
+        <v>134</v>
+      </c>
+      <c r="X24" s="8">
+        <v>117</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="10">
+        <v>76</v>
+      </c>
+      <c r="C25" s="10">
+        <v>128</v>
+      </c>
+      <c r="D25" s="10">
         <v>143</v>
       </c>
-      <c r="D12" s="20">
-[...2 lines deleted...]
-      <c r="E12" s="20">
+      <c r="E25" s="10">
+        <v>175</v>
+      </c>
+      <c r="F25" s="10">
+        <v>125</v>
+      </c>
+      <c r="G25" s="10">
+        <v>131</v>
+      </c>
+      <c r="H25" s="8">
+        <v>134</v>
+      </c>
+      <c r="I25" s="8">
+        <v>131</v>
+      </c>
+      <c r="J25" s="8">
+        <v>109</v>
+      </c>
+      <c r="K25" s="8">
+        <v>105</v>
+      </c>
+      <c r="L25" s="8">
+        <v>114</v>
+      </c>
+      <c r="M25" s="8">
+        <v>122</v>
+      </c>
+      <c r="N25" s="8">
+        <v>134</v>
+      </c>
+      <c r="O25" s="8">
+        <v>172</v>
+      </c>
+      <c r="P25" s="8">
+        <v>119</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>168</v>
+      </c>
+      <c r="R25" s="8">
+        <v>127</v>
+      </c>
+      <c r="S25" s="8">
+        <v>100</v>
+      </c>
+      <c r="T25" s="8">
+        <v>145</v>
+      </c>
+      <c r="U25" s="8">
+        <v>119</v>
+      </c>
+      <c r="V25" s="8">
+        <v>134</v>
+      </c>
+      <c r="W25" s="8">
+        <v>93</v>
+      </c>
+      <c r="X25" s="8">
+        <v>85</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="10">
+        <v>102</v>
+      </c>
+      <c r="C26" s="10">
+        <v>119</v>
+      </c>
+      <c r="D26" s="10">
+        <v>164</v>
+      </c>
+      <c r="E26" s="10">
+        <v>124</v>
+      </c>
+      <c r="F26" s="10">
+        <v>88</v>
+      </c>
+      <c r="G26" s="10">
+        <v>92</v>
+      </c>
+      <c r="H26" s="8">
+        <v>116</v>
+      </c>
+      <c r="I26" s="8">
+        <v>90</v>
+      </c>
+      <c r="J26" s="8">
+        <v>83</v>
+      </c>
+      <c r="K26" s="8">
+        <v>91</v>
+      </c>
+      <c r="L26" s="8">
+        <v>103</v>
+      </c>
+      <c r="M26" s="8">
+        <v>113</v>
+      </c>
+      <c r="N26" s="8">
+        <v>116</v>
+      </c>
+      <c r="O26" s="8">
+        <v>153</v>
+      </c>
+      <c r="P26" s="8">
+        <v>192</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>112</v>
+      </c>
+      <c r="R26" s="8">
+        <v>135</v>
+      </c>
+      <c r="S26" s="8">
+        <v>83</v>
+      </c>
+      <c r="T26" s="8">
+        <v>117</v>
+      </c>
+      <c r="U26" s="8">
+        <v>90</v>
+      </c>
+      <c r="V26" s="8">
+        <v>106</v>
+      </c>
+      <c r="W26" s="8">
+        <v>102</v>
+      </c>
+      <c r="X26" s="8">
+        <v>131</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="10">
+        <v>83</v>
+      </c>
+      <c r="C27" s="10">
+        <v>57</v>
+      </c>
+      <c r="D27" s="10">
+        <v>64</v>
+      </c>
+      <c r="E27" s="10">
+        <v>74</v>
+      </c>
+      <c r="F27" s="10">
+        <v>97</v>
+      </c>
+      <c r="G27" s="10">
+        <v>43</v>
+      </c>
+      <c r="H27" s="8">
+        <v>67</v>
+      </c>
+      <c r="I27" s="8">
+        <v>67</v>
+      </c>
+      <c r="J27" s="8">
+        <v>50</v>
+      </c>
+      <c r="K27" s="8">
+        <v>60</v>
+      </c>
+      <c r="L27" s="8">
+        <v>54</v>
+      </c>
+      <c r="M27" s="8">
+        <v>65</v>
+      </c>
+      <c r="N27" s="8">
+        <v>82</v>
+      </c>
+      <c r="O27" s="8">
+        <v>80</v>
+      </c>
+      <c r="P27" s="8">
+        <v>102</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>52</v>
+      </c>
+      <c r="R27" s="8">
+        <v>59</v>
+      </c>
+      <c r="S27" s="8">
+        <v>72</v>
+      </c>
+      <c r="T27" s="8">
+        <v>39</v>
+      </c>
+      <c r="U27" s="8">
+        <v>57</v>
+      </c>
+      <c r="V27" s="8">
+        <v>78</v>
+      </c>
+      <c r="W27" s="8">
+        <v>49</v>
+      </c>
+      <c r="X27" s="8">
+        <v>44</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" ht="14.45" customHeight="1">
+      <c r="B28" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37"/>
+      <c r="K28" s="37"/>
+      <c r="L28" s="37"/>
+      <c r="M28" s="37"/>
+      <c r="N28" s="37"/>
+      <c r="O28" s="37"/>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="37"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+      <c r="Y28" s="8"/>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="10">
+        <v>1317</v>
+      </c>
+      <c r="C29" s="10">
+        <v>1103</v>
+      </c>
+      <c r="D29" s="10">
+        <v>1718</v>
+      </c>
+      <c r="E29" s="10">
+        <v>1812</v>
+      </c>
+      <c r="F29" s="10">
+        <v>1769</v>
+      </c>
+      <c r="G29" s="10">
+        <v>1497</v>
+      </c>
+      <c r="H29" s="8">
+        <v>1732</v>
+      </c>
+      <c r="I29" s="8">
+        <v>1522</v>
+      </c>
+      <c r="J29" s="8">
+        <v>1204</v>
+      </c>
+      <c r="K29" s="8">
+        <v>1657</v>
+      </c>
+      <c r="L29" s="8">
+        <v>1269</v>
+      </c>
+      <c r="M29" s="8">
+        <v>1384</v>
+      </c>
+      <c r="N29" s="8">
+        <v>1702</v>
+      </c>
+      <c r="O29" s="8">
+        <v>2000</v>
+      </c>
+      <c r="P29" s="8">
+        <v>1947</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>1645</v>
+      </c>
+      <c r="R29" s="8">
+        <v>1366</v>
+      </c>
+      <c r="S29" s="8">
+        <v>1214</v>
+      </c>
+      <c r="T29" s="8">
+        <v>1637</v>
+      </c>
+      <c r="U29" s="8">
+        <v>1431</v>
+      </c>
+      <c r="V29" s="8">
+        <v>1532</v>
+      </c>
+      <c r="W29" s="8">
+        <v>1389</v>
+      </c>
+      <c r="X29" s="8">
+        <v>1077</v>
+      </c>
+      <c r="Y29" s="8">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="10">
+        <v>125</v>
+      </c>
+      <c r="C30" s="10">
+        <v>96</v>
+      </c>
+      <c r="D30" s="10">
+        <v>173</v>
+      </c>
+      <c r="E30" s="10">
+        <v>156</v>
+      </c>
+      <c r="F30" s="10">
+        <v>162</v>
+      </c>
+      <c r="G30" s="10">
+        <v>135</v>
+      </c>
+      <c r="H30" s="8">
+        <v>160</v>
+      </c>
+      <c r="I30" s="8">
+        <v>155</v>
+      </c>
+      <c r="J30" s="8">
+        <v>121</v>
+      </c>
+      <c r="K30" s="8">
+        <v>105</v>
+      </c>
+      <c r="L30" s="8">
+        <v>105</v>
+      </c>
+      <c r="M30" s="8">
+        <v>122</v>
+      </c>
+      <c r="N30" s="8">
+        <v>171</v>
+      </c>
+      <c r="O30" s="8">
+        <v>202</v>
+      </c>
+      <c r="P30" s="8">
+        <v>183</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>165</v>
+      </c>
+      <c r="R30" s="8">
+        <v>103</v>
+      </c>
+      <c r="S30" s="8">
+        <v>103</v>
+      </c>
+      <c r="T30" s="8">
+        <v>167</v>
+      </c>
+      <c r="U30" s="8">
+        <v>136</v>
+      </c>
+      <c r="V30" s="8">
+        <v>123</v>
+      </c>
+      <c r="W30" s="8">
+        <v>128</v>
+      </c>
+      <c r="X30" s="8">
+        <v>89</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="10">
+        <v>9</v>
+      </c>
+      <c r="C31" s="10">
+        <v>17</v>
+      </c>
+      <c r="D31" s="10">
+        <v>16</v>
+      </c>
+      <c r="E31" s="10">
+        <v>10</v>
+      </c>
+      <c r="F31" s="10">
+        <v>14</v>
+      </c>
+      <c r="G31" s="10">
+        <v>15</v>
+      </c>
+      <c r="H31" s="8">
+        <v>12</v>
+      </c>
+      <c r="I31" s="8">
+        <v>19</v>
+      </c>
+      <c r="J31" s="8">
+        <v>12</v>
+      </c>
+      <c r="K31" s="8">
+        <v>13</v>
+      </c>
+      <c r="L31" s="8">
+        <v>2</v>
+      </c>
+      <c r="M31" s="8">
+        <v>6</v>
+      </c>
+      <c r="N31" s="8">
+        <v>14</v>
+      </c>
+      <c r="O31" s="8">
+        <v>19</v>
+      </c>
+      <c r="P31" s="8">
+        <v>15</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>24</v>
+      </c>
+      <c r="R31" s="8">
+        <v>18</v>
+      </c>
+      <c r="S31" s="8">
+        <v>16</v>
+      </c>
+      <c r="T31" s="8">
+        <v>21</v>
+      </c>
+      <c r="U31" s="8">
+        <v>15</v>
+      </c>
+      <c r="V31" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="W31" s="8">
+        <v>19</v>
+      </c>
+      <c r="X31" s="8">
+        <v>6</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="10">
+        <v>228</v>
+      </c>
+      <c r="C32" s="10">
+        <v>204</v>
+      </c>
+      <c r="D32" s="10">
+        <v>282</v>
+      </c>
+      <c r="E32" s="10">
+        <v>324</v>
+      </c>
+      <c r="F32" s="10">
+        <v>262</v>
+      </c>
+      <c r="G32" s="10">
+        <v>268</v>
+      </c>
+      <c r="H32" s="8">
+        <v>288</v>
+      </c>
+      <c r="I32" s="8">
+        <v>247</v>
+      </c>
+      <c r="J32" s="8">
+        <v>209</v>
+      </c>
+      <c r="K32" s="8">
+        <v>297</v>
+      </c>
+      <c r="L32" s="8">
+        <v>230</v>
+      </c>
+      <c r="M32" s="8">
+        <v>219</v>
+      </c>
+      <c r="N32" s="8">
+        <v>300</v>
+      </c>
+      <c r="O32" s="8">
+        <v>392</v>
+      </c>
+      <c r="P32" s="8">
+        <v>342</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>261</v>
+      </c>
+      <c r="R32" s="8">
+        <v>197</v>
+      </c>
+      <c r="S32" s="8">
+        <v>220</v>
+      </c>
+      <c r="T32" s="8">
+        <v>276</v>
+      </c>
+      <c r="U32" s="8">
+        <v>249</v>
+      </c>
+      <c r="V32" s="8">
+        <v>268</v>
+      </c>
+      <c r="W32" s="8">
+        <v>275</v>
+      </c>
+      <c r="X32" s="8">
+        <v>162</v>
+      </c>
+      <c r="Y32" s="8">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="10">
+        <v>89</v>
+      </c>
+      <c r="C33" s="10">
+        <v>58</v>
+      </c>
+      <c r="D33" s="10">
+        <v>116</v>
+      </c>
+      <c r="E33" s="10">
+        <v>101</v>
+      </c>
+      <c r="F33" s="10">
+        <v>84</v>
+      </c>
+      <c r="G33" s="10">
+        <v>111</v>
+      </c>
+      <c r="H33" s="8">
+        <v>112</v>
+      </c>
+      <c r="I33" s="8">
+        <v>85</v>
+      </c>
+      <c r="J33" s="8">
+        <v>65</v>
+      </c>
+      <c r="K33" s="8">
+        <v>114</v>
+      </c>
+      <c r="L33" s="8">
+        <v>64</v>
+      </c>
+      <c r="M33" s="8">
+        <v>98</v>
+      </c>
+      <c r="N33" s="8">
+        <v>120</v>
+      </c>
+      <c r="O33" s="8">
+        <v>136</v>
+      </c>
+      <c r="P33" s="8">
+        <v>128</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>91</v>
+      </c>
+      <c r="R33" s="8">
+        <v>108</v>
+      </c>
+      <c r="S33" s="8">
+        <v>80</v>
+      </c>
+      <c r="T33" s="8">
+        <v>124</v>
+      </c>
+      <c r="U33" s="8">
+        <v>118</v>
+      </c>
+      <c r="V33" s="8">
+        <v>117</v>
+      </c>
+      <c r="W33" s="8">
+        <v>105</v>
+      </c>
+      <c r="X33" s="8">
+        <v>92</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="10">
+        <v>61</v>
+      </c>
+      <c r="C34" s="10">
+        <v>49</v>
+      </c>
+      <c r="D34" s="10">
+        <v>96</v>
+      </c>
+      <c r="E34" s="10">
+        <v>105</v>
+      </c>
+      <c r="F34" s="10">
+        <v>113</v>
+      </c>
+      <c r="G34" s="10">
+        <v>91</v>
+      </c>
+      <c r="H34" s="8">
+        <v>102</v>
+      </c>
+      <c r="I34" s="8">
+        <v>99</v>
+      </c>
+      <c r="J34" s="8">
+        <v>76</v>
+      </c>
+      <c r="K34" s="8">
+        <v>111</v>
+      </c>
+      <c r="L34" s="8">
+        <v>94</v>
+      </c>
+      <c r="M34" s="8">
+        <v>97</v>
+      </c>
+      <c r="N34" s="8">
+        <v>90</v>
+      </c>
+      <c r="O34" s="8">
+        <v>125</v>
+      </c>
+      <c r="P34" s="8">
+        <v>130</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>110</v>
+      </c>
+      <c r="R34" s="8">
+        <v>83</v>
+      </c>
+      <c r="S34" s="8">
+        <v>79</v>
+      </c>
+      <c r="T34" s="8">
+        <v>86</v>
+      </c>
+      <c r="U34" s="8">
+        <v>83</v>
+      </c>
+      <c r="V34" s="8">
+        <v>89</v>
+      </c>
+      <c r="W34" s="8">
+        <v>110</v>
+      </c>
+      <c r="X34" s="8">
+        <v>82</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="10">
+        <v>56</v>
+      </c>
+      <c r="C35" s="10">
+        <v>98</v>
+      </c>
+      <c r="D35" s="10">
+        <v>133</v>
+      </c>
+      <c r="E35" s="10">
+        <v>141</v>
+      </c>
+      <c r="F35" s="10">
+        <v>131</v>
+      </c>
+      <c r="G35" s="10">
+        <v>116</v>
+      </c>
+      <c r="H35" s="8">
+        <v>147</v>
+      </c>
+      <c r="I35" s="8">
+        <v>121</v>
+      </c>
+      <c r="J35" s="8">
+        <v>93</v>
+      </c>
+      <c r="K35" s="8">
+        <v>162</v>
+      </c>
+      <c r="L35" s="8">
         <v>115</v>
       </c>
-      <c r="F12" s="20">
-[...2 lines deleted...]
-      <c r="G12" s="20">
+      <c r="M35" s="8">
+        <v>64</v>
+      </c>
+      <c r="N35" s="8">
+        <v>106</v>
+      </c>
+      <c r="O35" s="8">
+        <v>158</v>
+      </c>
+      <c r="P35" s="8">
+        <v>142</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>90</v>
+      </c>
+      <c r="R35" s="8">
+        <v>123</v>
+      </c>
+      <c r="S35" s="8">
+        <v>89</v>
+      </c>
+      <c r="T35" s="8">
+        <v>141</v>
+      </c>
+      <c r="U35" s="8">
+        <v>106</v>
+      </c>
+      <c r="V35" s="8">
+        <v>99</v>
+      </c>
+      <c r="W35" s="8">
+        <v>94</v>
+      </c>
+      <c r="X35" s="8">
+        <v>107</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B36" s="10">
+        <v>48</v>
+      </c>
+      <c r="C36" s="10">
+        <v>48</v>
+      </c>
+      <c r="D36" s="10">
+        <v>61</v>
+      </c>
+      <c r="E36" s="10">
+        <v>85</v>
+      </c>
+      <c r="F36" s="10">
+        <v>77</v>
+      </c>
+      <c r="G36" s="10">
+        <v>64</v>
+      </c>
+      <c r="H36" s="8">
+        <v>85</v>
+      </c>
+      <c r="I36" s="8">
+        <v>69</v>
+      </c>
+      <c r="J36" s="8">
+        <v>41</v>
+      </c>
+      <c r="K36" s="8">
+        <v>62</v>
+      </c>
+      <c r="L36" s="8">
+        <v>50</v>
+      </c>
+      <c r="M36" s="8">
+        <v>52</v>
+      </c>
+      <c r="N36" s="8">
+        <v>94</v>
+      </c>
+      <c r="O36" s="8">
+        <v>85</v>
+      </c>
+      <c r="P36" s="8">
+        <v>78</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>74</v>
+      </c>
+      <c r="R36" s="8">
+        <v>76</v>
+      </c>
+      <c r="S36" s="8">
+        <v>61</v>
+      </c>
+      <c r="T36" s="8">
+        <v>60</v>
+      </c>
+      <c r="U36" s="8">
+        <v>49</v>
+      </c>
+      <c r="V36" s="8">
+        <v>75</v>
+      </c>
+      <c r="W36" s="8">
+        <v>48</v>
+      </c>
+      <c r="X36" s="8">
+        <v>40</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="10">
+        <v>100</v>
+      </c>
+      <c r="C37" s="10">
+        <v>72</v>
+      </c>
+      <c r="D37" s="10">
+        <v>84</v>
+      </c>
+      <c r="E37" s="10">
+        <v>75</v>
+      </c>
+      <c r="F37" s="10">
+        <v>150</v>
+      </c>
+      <c r="G37" s="10">
+        <v>70</v>
+      </c>
+      <c r="H37" s="8">
+        <v>90</v>
+      </c>
+      <c r="I37" s="8">
+        <v>64</v>
+      </c>
+      <c r="J37" s="8">
+        <v>61</v>
+      </c>
+      <c r="K37" s="8">
+        <v>77</v>
+      </c>
+      <c r="L37" s="8">
+        <v>51</v>
+      </c>
+      <c r="M37" s="8">
+        <v>90</v>
+      </c>
+      <c r="N37" s="8">
+        <v>80</v>
+      </c>
+      <c r="O37" s="8">
+        <v>71</v>
+      </c>
+      <c r="P37" s="8">
+        <v>72</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>107</v>
+      </c>
+      <c r="R37" s="8">
+        <v>62</v>
+      </c>
+      <c r="S37" s="8">
+        <v>63</v>
+      </c>
+      <c r="T37" s="8">
+        <v>82</v>
+      </c>
+      <c r="U37" s="8">
+        <v>73</v>
+      </c>
+      <c r="V37" s="8">
+        <v>82</v>
+      </c>
+      <c r="W37" s="8">
+        <v>72</v>
+      </c>
+      <c r="X37" s="8">
+        <v>43</v>
+      </c>
+      <c r="Y37" s="8">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="10">
+        <v>66</v>
+      </c>
+      <c r="C38" s="10">
+        <v>39</v>
+      </c>
+      <c r="D38" s="10">
+        <v>86</v>
+      </c>
+      <c r="E38" s="10">
+        <v>133</v>
+      </c>
+      <c r="F38" s="10">
+        <v>132</v>
+      </c>
+      <c r="G38" s="10">
+        <v>65</v>
+      </c>
+      <c r="H38" s="8">
+        <v>93</v>
+      </c>
+      <c r="I38" s="8">
+        <v>46</v>
+      </c>
+      <c r="J38" s="8">
+        <v>64</v>
+      </c>
+      <c r="K38" s="8">
+        <v>47</v>
+      </c>
+      <c r="L38" s="8">
+        <v>54</v>
+      </c>
+      <c r="M38" s="8">
+        <v>65</v>
+      </c>
+      <c r="N38" s="8">
+        <v>69</v>
+      </c>
+      <c r="O38" s="8">
+        <v>96</v>
+      </c>
+      <c r="P38" s="8">
+        <v>81</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>86</v>
+      </c>
+      <c r="R38" s="8">
+        <v>70</v>
+      </c>
+      <c r="S38" s="8">
+        <v>55</v>
+      </c>
+      <c r="T38" s="8">
+        <v>67</v>
+      </c>
+      <c r="U38" s="8">
+        <v>60</v>
+      </c>
+      <c r="V38" s="8">
+        <v>69</v>
+      </c>
+      <c r="W38" s="8">
+        <v>60</v>
+      </c>
+      <c r="X38" s="8">
+        <v>51</v>
+      </c>
+      <c r="Y38" s="8">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B39" s="10">
+        <v>159</v>
+      </c>
+      <c r="C39" s="10">
+        <v>109</v>
+      </c>
+      <c r="D39" s="10">
+        <v>195</v>
+      </c>
+      <c r="E39" s="10">
+        <v>180</v>
+      </c>
+      <c r="F39" s="10">
+        <v>203</v>
+      </c>
+      <c r="G39" s="10">
+        <v>132</v>
+      </c>
+      <c r="H39" s="8">
+        <v>211</v>
+      </c>
+      <c r="I39" s="8">
+        <v>133</v>
+      </c>
+      <c r="J39" s="8">
+        <v>131</v>
+      </c>
+      <c r="K39" s="8">
+        <v>191</v>
+      </c>
+      <c r="L39" s="8">
+        <v>142</v>
+      </c>
+      <c r="M39" s="8">
+        <v>146</v>
+      </c>
+      <c r="N39" s="8">
+        <v>167</v>
+      </c>
+      <c r="O39" s="8">
+        <v>182</v>
+      </c>
+      <c r="P39" s="8">
+        <v>203</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>150</v>
+      </c>
+      <c r="R39" s="8">
+        <v>123</v>
+      </c>
+      <c r="S39" s="8">
+        <v>106</v>
+      </c>
+      <c r="T39" s="8">
+        <v>185</v>
+      </c>
+      <c r="U39" s="8">
+        <v>150</v>
+      </c>
+      <c r="V39" s="8">
+        <v>144</v>
+      </c>
+      <c r="W39" s="8">
+        <v>91</v>
+      </c>
+      <c r="X39" s="8">
+        <v>81</v>
+      </c>
+      <c r="Y39" s="8">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="10">
+        <v>216</v>
+      </c>
+      <c r="C40" s="10">
+        <v>178</v>
+      </c>
+      <c r="D40" s="10">
+        <v>277</v>
+      </c>
+      <c r="E40" s="10">
+        <v>292</v>
+      </c>
+      <c r="F40" s="10">
+        <v>251</v>
+      </c>
+      <c r="G40" s="10">
+        <v>253</v>
+      </c>
+      <c r="H40" s="8">
+        <v>258</v>
+      </c>
+      <c r="I40" s="8">
+        <v>318</v>
+      </c>
+      <c r="J40" s="8">
+        <v>195</v>
+      </c>
+      <c r="K40" s="8">
+        <v>290</v>
+      </c>
+      <c r="L40" s="8">
+        <v>212</v>
+      </c>
+      <c r="M40" s="8">
+        <v>248</v>
+      </c>
+      <c r="N40" s="8">
+        <v>295</v>
+      </c>
+      <c r="O40" s="8">
+        <v>340</v>
+      </c>
+      <c r="P40" s="8">
+        <v>320</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>303</v>
+      </c>
+      <c r="R40" s="8">
+        <v>193</v>
+      </c>
+      <c r="S40" s="8">
+        <v>182</v>
+      </c>
+      <c r="T40" s="8">
+        <v>236</v>
+      </c>
+      <c r="U40" s="8">
+        <v>248</v>
+      </c>
+      <c r="V40" s="8">
+        <v>262</v>
+      </c>
+      <c r="W40" s="8">
+        <v>244</v>
+      </c>
+      <c r="X40" s="8">
+        <v>170</v>
+      </c>
+      <c r="Y40" s="8">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="10">
+        <v>85</v>
+      </c>
+      <c r="C41" s="10">
+        <v>71</v>
+      </c>
+      <c r="D41" s="10">
+        <v>98</v>
+      </c>
+      <c r="E41" s="10">
+        <v>121</v>
+      </c>
+      <c r="F41" s="10">
+        <v>114</v>
+      </c>
+      <c r="G41" s="10">
+        <v>91</v>
+      </c>
+      <c r="H41" s="8">
+        <v>88</v>
+      </c>
+      <c r="I41" s="8">
+        <v>94</v>
+      </c>
+      <c r="J41" s="8">
+        <v>78</v>
+      </c>
+      <c r="K41" s="8">
+        <v>111</v>
+      </c>
+      <c r="L41" s="8">
+        <v>88</v>
+      </c>
+      <c r="M41" s="8">
+        <v>99</v>
+      </c>
+      <c r="N41" s="8">
+        <v>86</v>
+      </c>
+      <c r="O41" s="8">
+        <v>112</v>
+      </c>
+      <c r="P41" s="8">
+        <v>127</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>99</v>
+      </c>
+      <c r="R41" s="8">
+        <v>96</v>
+      </c>
+      <c r="S41" s="8">
+        <v>78</v>
+      </c>
+      <c r="T41" s="6">
         <v>110</v>
       </c>
-      <c r="H12" s="13">
+      <c r="U41" s="8">
+        <v>73</v>
+      </c>
+      <c r="V41" s="8">
+        <v>111</v>
+      </c>
+      <c r="W41" s="8">
+        <v>71</v>
+      </c>
+      <c r="X41" s="8">
+        <v>81</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" s="11">
+        <v>75</v>
+      </c>
+      <c r="C42" s="11">
+        <v>64</v>
+      </c>
+      <c r="D42" s="11">
+        <v>101</v>
+      </c>
+      <c r="E42" s="11">
+        <v>89</v>
+      </c>
+      <c r="F42" s="11">
+        <v>76</v>
+      </c>
+      <c r="G42" s="11">
+        <v>86</v>
+      </c>
+      <c r="H42" s="9">
+        <v>86</v>
+      </c>
+      <c r="I42" s="9">
+        <v>72</v>
+      </c>
+      <c r="J42" s="9">
+        <v>58</v>
+      </c>
+      <c r="K42" s="9">
+        <v>77</v>
+      </c>
+      <c r="L42" s="9">
+        <v>62</v>
+      </c>
+      <c r="M42" s="9">
+        <v>78</v>
+      </c>
+      <c r="N42" s="9">
+        <v>110</v>
+      </c>
+      <c r="O42" s="9">
+        <v>82</v>
+      </c>
+      <c r="P42" s="9">
         <v>126</v>
       </c>
-      <c r="I12" s="13">
-[...310 lines deleted...]
-      <c r="N16" s="11">
+      <c r="Q42" s="9">
+        <v>85</v>
+      </c>
+      <c r="R42" s="9">
+        <v>114</v>
+      </c>
+      <c r="S42" s="9">
+        <v>82</v>
+      </c>
+      <c r="T42" s="7">
+        <v>82</v>
+      </c>
+      <c r="U42" s="9">
+        <v>71</v>
+      </c>
+      <c r="V42" s="9">
+        <v>78</v>
+      </c>
+      <c r="W42" s="9">
+        <v>72</v>
+      </c>
+      <c r="X42" s="9">
+        <v>73</v>
+      </c>
+      <c r="Y42" s="9">
         <v>106</v>
       </c>
-      <c r="O16" s="11">
-[...2082 lines deleted...]
-      <c r="G46" s="20"/>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="B43" s="10"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="10"/>
+      <c r="E43" s="10"/>
+      <c r="F43" s="10"/>
+      <c r="G43" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="H7:S7"/>
+  <mergeCells count="8">
+    <mergeCell ref="H2:AE2"/>
+    <mergeCell ref="B6:U6"/>
+    <mergeCell ref="B21:U21"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="H4:S4"/>
+    <mergeCell ref="B28:U28"/>
+    <mergeCell ref="T4:AE4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Y39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A2:AQ43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+      <selection activeCell="Y8" sqref="Y8:Y43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="29.109375" style="7" customWidth="1"/>
-[...2573 lines deleted...]
-    <col min="2" max="16384" width="9.109375" style="7"/>
+    <col min="1" max="1" width="19.85546875" style="6" customWidth="1"/>
+    <col min="2" max="7" width="0" style="6" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:43" ht="15" customHeight="1"/>
-    <row r="3" spans="1:43" ht="15" customHeight="1"/>
-[...50 lines deleted...]
-      <c r="B7" s="32">
+    <row r="3" spans="1:43" ht="13.15" customHeight="1">
+      <c r="H3" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="41"/>
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+      <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="17"/>
+      <c r="AG3" s="17"/>
+      <c r="AH3" s="17"/>
+      <c r="AI3" s="17"/>
+      <c r="AJ3" s="17"/>
+      <c r="AK3" s="17"/>
+      <c r="AL3" s="17"/>
+      <c r="AM3" s="17"/>
+      <c r="AN3" s="17"/>
+      <c r="AO3" s="17"/>
+      <c r="AP3" s="17"/>
+      <c r="AQ3" s="17"/>
+    </row>
+    <row r="4" spans="1:43" s="1" customFormat="1" ht="12.6" customHeight="1">
+      <c r="G4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="AE4" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:43">
+      <c r="A5" s="35"/>
+      <c r="B5" s="39">
         <v>2024</v>
       </c>
-      <c r="C7" s="32"/>
-[...4 lines deleted...]
-      <c r="H7" s="31">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="38">
         <v>2025</v>
       </c>
-      <c r="I7" s="32"/>
-[...10 lines deleted...]
-      <c r="T7" s="31">
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="39"/>
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="40"/>
+      <c r="T5" s="38">
         <v>2026</v>
       </c>
-      <c r="U7" s="32"/>
-[...13 lines deleted...]
-      <c r="B8" s="4" t="s">
+      <c r="U5" s="39"/>
+      <c r="V5" s="39"/>
+      <c r="W5" s="39"/>
+      <c r="X5" s="39"/>
+      <c r="Y5" s="39"/>
+      <c r="Z5" s="39"/>
+      <c r="AA5" s="39"/>
+      <c r="AB5" s="39"/>
+      <c r="AC5" s="39"/>
+      <c r="AD5" s="39"/>
+      <c r="AE5" s="40"/>
+    </row>
+    <row r="6" spans="1:43" ht="18" customHeight="1">
+      <c r="A6" s="36"/>
+      <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="C6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="23" t="s">
-[...8 lines deleted...]
-      <c r="G8" s="4" t="s">
+      <c r="D6" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="P6" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="R6" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="T6" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="U6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="V6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="W6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="X6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB6" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="AC6" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD6" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE6" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B7" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="42"/>
+      <c r="P7" s="42"/>
+      <c r="Q7" s="42"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="42"/>
+      <c r="T7" s="42"/>
+      <c r="U7" s="42"/>
+    </row>
+    <row r="8" spans="1:43">
+      <c r="A8" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="H8" s="24" t="s">
-[...94 lines deleted...]
-      <c r="U9" s="38"/>
+      <c r="B8" s="15">
+        <v>-300</v>
+      </c>
+      <c r="C8" s="15">
+        <v>-288</v>
+      </c>
+      <c r="D8" s="15">
+        <v>-395</v>
+      </c>
+      <c r="E8" s="15">
+        <v>-245</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-429</v>
+      </c>
+      <c r="G8" s="15">
+        <v>-160</v>
+      </c>
+      <c r="H8" s="8">
+        <v>-330</v>
+      </c>
+      <c r="I8" s="8">
+        <v>-305</v>
+      </c>
+      <c r="J8" s="8">
+        <v>-277</v>
+      </c>
+      <c r="K8" s="8">
+        <v>-301</v>
+      </c>
+      <c r="L8" s="8">
+        <v>-231</v>
+      </c>
+      <c r="M8" s="8">
+        <v>-375</v>
+      </c>
+      <c r="N8" s="8">
+        <v>-516</v>
+      </c>
+      <c r="O8" s="8">
+        <v>-496</v>
+      </c>
+      <c r="P8" s="8">
+        <v>-482</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>-310</v>
+      </c>
+      <c r="R8" s="8">
+        <v>-292</v>
+      </c>
+      <c r="S8" s="8">
+        <v>-333</v>
+      </c>
+      <c r="T8" s="8">
+        <v>-564</v>
+      </c>
+      <c r="U8" s="8">
+        <v>-402</v>
+      </c>
+      <c r="V8" s="8">
+        <v>-200</v>
+      </c>
+      <c r="W8" s="8">
+        <v>-145</v>
+      </c>
+      <c r="X8" s="8">
+        <v>-265</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>-385</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43">
+      <c r="A9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="15">
+        <v>234</v>
+      </c>
+      <c r="C9" s="15">
+        <v>153</v>
+      </c>
+      <c r="D9" s="15">
+        <v>212</v>
+      </c>
+      <c r="E9" s="15">
+        <v>342</v>
+      </c>
+      <c r="F9" s="15">
+        <v>264</v>
+      </c>
+      <c r="G9" s="15">
+        <v>342</v>
+      </c>
+      <c r="H9" s="8">
+        <v>321</v>
+      </c>
+      <c r="I9" s="8">
+        <v>192</v>
+      </c>
+      <c r="J9" s="8">
+        <v>211</v>
+      </c>
+      <c r="K9" s="8">
+        <v>321</v>
+      </c>
+      <c r="L9" s="8">
+        <v>210</v>
+      </c>
+      <c r="M9" s="8">
+        <v>229</v>
+      </c>
+      <c r="N9" s="8">
+        <v>294</v>
+      </c>
+      <c r="O9" s="8">
+        <v>322</v>
+      </c>
+      <c r="P9" s="8">
+        <v>-19</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>80</v>
+      </c>
+      <c r="R9" s="8">
+        <v>52</v>
+      </c>
+      <c r="S9" s="8">
+        <v>-41</v>
+      </c>
+      <c r="T9" s="8">
+        <v>-76</v>
+      </c>
+      <c r="U9" s="8">
+        <v>-229</v>
+      </c>
+      <c r="V9" s="8">
+        <v>-51</v>
+      </c>
+      <c r="W9" s="8">
+        <v>109</v>
+      </c>
+      <c r="X9" s="8">
+        <v>-37</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>115</v>
+      </c>
     </row>
     <row r="10" spans="1:43">
       <c r="A10" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="15">
+        <v>-61</v>
+      </c>
+      <c r="C10" s="15">
+        <v>-31</v>
+      </c>
+      <c r="D10" s="15">
+        <v>-26</v>
+      </c>
+      <c r="E10" s="15">
+        <v>9</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-52</v>
+      </c>
+      <c r="G10" s="15">
+        <v>-17</v>
+      </c>
+      <c r="H10" s="8">
+        <v>-22</v>
+      </c>
+      <c r="I10" s="8">
+        <v>-59</v>
+      </c>
+      <c r="J10" s="8">
+        <v>2</v>
+      </c>
+      <c r="K10" s="8">
+        <v>-30</v>
+      </c>
+      <c r="L10" s="8">
+        <v>-37</v>
+      </c>
+      <c r="M10" s="8">
+        <v>-60</v>
+      </c>
+      <c r="N10" s="8">
+        <v>-54</v>
+      </c>
+      <c r="O10" s="8">
+        <v>-35</v>
+      </c>
+      <c r="P10" s="8">
+        <v>-24</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>-25</v>
+      </c>
+      <c r="R10" s="8">
+        <v>-7</v>
+      </c>
+      <c r="S10" s="8">
+        <v>-6</v>
+      </c>
+      <c r="T10" s="8">
+        <v>-8</v>
+      </c>
+      <c r="U10" s="8">
+        <v>2</v>
+      </c>
+      <c r="V10" s="8">
+        <v>30</v>
+      </c>
+      <c r="W10" s="8">
+        <v>-45</v>
+      </c>
+      <c r="X10" s="8">
+        <v>-7</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
+      <c r="A11" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="15">
+        <v>-30</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-29</v>
+      </c>
+      <c r="D11" s="15">
+        <v>-11</v>
+      </c>
+      <c r="E11" s="15">
+        <v>-37</v>
+      </c>
+      <c r="F11" s="15">
+        <v>-6</v>
+      </c>
+      <c r="G11" s="15">
+        <v>-44</v>
+      </c>
+      <c r="H11" s="8">
+        <v>-44</v>
+      </c>
+      <c r="I11" s="8">
+        <v>-33</v>
+      </c>
+      <c r="J11" s="8">
+        <v>-40</v>
+      </c>
+      <c r="K11" s="8">
+        <v>-88</v>
+      </c>
+      <c r="L11" s="8">
+        <v>-29</v>
+      </c>
+      <c r="M11" s="8">
+        <v>-18</v>
+      </c>
+      <c r="N11" s="8">
+        <v>-51</v>
+      </c>
+      <c r="O11" s="8">
+        <v>-117</v>
+      </c>
+      <c r="P11" s="8">
+        <v>17</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>29</v>
+      </c>
+      <c r="R11" s="8">
+        <v>11</v>
+      </c>
+      <c r="S11" s="8">
+        <v>-24</v>
+      </c>
+      <c r="T11" s="8">
+        <v>-50</v>
+      </c>
+      <c r="U11" s="8">
+        <v>-27</v>
+      </c>
+      <c r="V11" s="8">
+        <v>-9</v>
+      </c>
+      <c r="W11" s="8">
+        <v>-81</v>
+      </c>
+      <c r="X11" s="8">
+        <v>18</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
+      <c r="A12" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="15">
+        <v>-51</v>
+      </c>
+      <c r="C12" s="15">
+        <v>-88</v>
+      </c>
+      <c r="D12" s="15">
+        <v>-137</v>
+      </c>
+      <c r="E12" s="15">
+        <v>-96</v>
+      </c>
+      <c r="F12" s="15">
+        <v>-64</v>
+      </c>
+      <c r="G12" s="15">
+        <v>-80</v>
+      </c>
+      <c r="H12" s="8">
+        <v>-83</v>
+      </c>
+      <c r="I12" s="8">
+        <v>-65</v>
+      </c>
+      <c r="J12" s="8">
+        <v>-54</v>
+      </c>
+      <c r="K12" s="8">
+        <v>-94</v>
+      </c>
+      <c r="L12" s="8">
+        <v>-76</v>
+      </c>
+      <c r="M12" s="8">
+        <v>-70</v>
+      </c>
+      <c r="N12" s="8">
+        <v>-141</v>
+      </c>
+      <c r="O12" s="8">
+        <v>-147</v>
+      </c>
+      <c r="P12" s="8">
+        <v>-105</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>-64</v>
+      </c>
+      <c r="R12" s="8">
+        <v>-64</v>
+      </c>
+      <c r="S12" s="8">
+        <v>-47</v>
+      </c>
+      <c r="T12" s="8">
+        <v>-120</v>
+      </c>
+      <c r="U12" s="8">
+        <v>-68</v>
+      </c>
+      <c r="V12" s="8">
+        <v>-44</v>
+      </c>
+      <c r="W12" s="8">
+        <v>-18</v>
+      </c>
+      <c r="X12" s="8">
+        <v>-54</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>-88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
+      <c r="A13" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="26">
-[...70 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="B13" s="15">
+        <v>-18</v>
+      </c>
+      <c r="C13" s="15">
+        <v>-64</v>
+      </c>
+      <c r="D13" s="15">
+        <v>-56</v>
+      </c>
+      <c r="E13" s="15">
+        <v>-8</v>
+      </c>
+      <c r="F13" s="15">
+        <v>-39</v>
+      </c>
+      <c r="G13" s="15">
+        <v>-38</v>
+      </c>
+      <c r="H13" s="8">
+        <v>-62</v>
+      </c>
+      <c r="I13" s="8">
+        <v>-39</v>
+      </c>
+      <c r="J13" s="8">
+        <v>-50</v>
+      </c>
+      <c r="K13" s="8">
+        <v>-3</v>
+      </c>
+      <c r="L13" s="8">
+        <v>-39</v>
+      </c>
+      <c r="M13" s="8">
+        <v>-76</v>
+      </c>
+      <c r="N13" s="8">
+        <v>-66</v>
+      </c>
+      <c r="O13" s="8">
+        <v>-116</v>
+      </c>
+      <c r="P13" s="8">
+        <v>-58</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>-29</v>
+      </c>
+      <c r="R13" s="8">
+        <v>-94</v>
+      </c>
+      <c r="S13" s="8">
+        <v>-28</v>
+      </c>
+      <c r="T13" s="8">
+        <v>-55</v>
+      </c>
+      <c r="U13" s="8">
+        <v>-8</v>
+      </c>
+      <c r="V13" s="8">
+        <v>-18</v>
+      </c>
+      <c r="W13" s="8">
+        <v>-47</v>
+      </c>
+      <c r="X13" s="8">
+        <v>-75</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43">
+      <c r="A14" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="15">
+        <v>5</v>
+      </c>
+      <c r="C14" s="15">
+        <v>-44</v>
+      </c>
+      <c r="D14" s="15">
+        <v>-56</v>
+      </c>
+      <c r="E14" s="15">
+        <v>-79</v>
+      </c>
+      <c r="F14" s="15">
+        <v>-60</v>
+      </c>
+      <c r="G14" s="15">
+        <v>-66</v>
+      </c>
+      <c r="H14" s="8">
+        <v>-70</v>
+      </c>
+      <c r="I14" s="8">
+        <v>-41</v>
+      </c>
+      <c r="J14" s="8">
+        <v>-45</v>
+      </c>
+      <c r="K14" s="8">
+        <v>-96</v>
+      </c>
+      <c r="L14" s="8">
+        <v>-46</v>
+      </c>
+      <c r="M14" s="8">
+        <v>2</v>
+      </c>
+      <c r="N14" s="8">
+        <v>-53</v>
+      </c>
+      <c r="O14" s="8">
+        <v>-73</v>
+      </c>
+      <c r="P14" s="8">
+        <v>-35</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>-32</v>
+      </c>
+      <c r="R14" s="8">
+        <v>-62</v>
+      </c>
+      <c r="S14" s="8">
+        <v>-22</v>
+      </c>
+      <c r="T14" s="8">
+        <v>-50</v>
+      </c>
+      <c r="U14" s="8">
+        <v>10</v>
+      </c>
+      <c r="V14" s="8">
+        <v>19</v>
+      </c>
+      <c r="W14" s="8">
+        <v>-16</v>
+      </c>
+      <c r="X14" s="8">
+        <v>-54</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
+      <c r="A15" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="15">
+        <v>-15</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-13</v>
+      </c>
+      <c r="D15" s="15">
+        <v>-33</v>
+      </c>
+      <c r="E15" s="15">
+        <v>-37</v>
+      </c>
+      <c r="F15" s="15">
+        <v>-44</v>
+      </c>
+      <c r="G15" s="15">
+        <v>-26</v>
+      </c>
+      <c r="H15" s="8">
+        <v>-28</v>
+      </c>
+      <c r="I15" s="8">
+        <v>-1</v>
+      </c>
+      <c r="J15" s="8">
+        <v>-12</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="L15" s="8">
+        <v>-26</v>
+      </c>
+      <c r="M15" s="8">
+        <v>-22</v>
+      </c>
+      <c r="N15" s="8">
+        <v>-41</v>
+      </c>
+      <c r="O15" s="8">
+        <v>-24</v>
+      </c>
+      <c r="P15" s="8">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>-4</v>
+      </c>
+      <c r="R15" s="8">
+        <v>10</v>
+      </c>
+      <c r="S15" s="8">
+        <v>-15</v>
+      </c>
+      <c r="T15" s="8">
+        <v>12</v>
+      </c>
+      <c r="U15" s="8">
+        <v>2</v>
+      </c>
+      <c r="V15" s="8">
+        <v>-3</v>
+      </c>
+      <c r="W15" s="8">
+        <v>14</v>
+      </c>
+      <c r="X15" s="8">
+        <v>33</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
+      <c r="A16" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="15">
+        <v>-64</v>
+      </c>
+      <c r="C16" s="15">
+        <v>-46</v>
+      </c>
+      <c r="D16" s="15">
+        <v>-43</v>
+      </c>
+      <c r="E16" s="15">
+        <v>-17</v>
+      </c>
+      <c r="F16" s="15">
+        <v>-104</v>
+      </c>
+      <c r="G16" s="15">
+        <v>-14</v>
+      </c>
+      <c r="H16" s="8">
+        <v>-47</v>
+      </c>
+      <c r="I16" s="8">
+        <v>-13</v>
+      </c>
+      <c r="J16" s="8">
+        <v>-39</v>
+      </c>
+      <c r="K16" s="8">
+        <v>-31</v>
+      </c>
+      <c r="L16" s="8">
+        <v>6</v>
+      </c>
+      <c r="M16" s="8">
+        <v>-65</v>
+      </c>
+      <c r="N16" s="8">
+        <v>-46</v>
+      </c>
+      <c r="O16" s="8">
+        <v>-17</v>
+      </c>
+      <c r="P16" s="8">
+        <v>-17</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>-50</v>
+      </c>
+      <c r="R16" s="8">
+        <v>-22</v>
+      </c>
+      <c r="S16" s="8">
+        <v>17</v>
+      </c>
+      <c r="T16" s="8">
+        <v>-30</v>
+      </c>
+      <c r="U16" s="8">
+        <v>-16</v>
+      </c>
+      <c r="V16" s="8">
+        <v>-33</v>
+      </c>
+      <c r="W16" s="8">
+        <v>-21</v>
+      </c>
+      <c r="X16" s="8">
+        <v>-14</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="15">
+        <v>-33</v>
+      </c>
+      <c r="C17" s="15">
+        <v>5</v>
+      </c>
+      <c r="D17" s="15">
+        <v>-31</v>
+      </c>
+      <c r="E17" s="15">
+        <v>-86</v>
+      </c>
+      <c r="F17" s="15">
+        <v>-80</v>
+      </c>
+      <c r="G17" s="15">
+        <v>-11</v>
+      </c>
+      <c r="H17" s="8">
+        <v>-26</v>
+      </c>
+      <c r="I17" s="8">
+        <v>21</v>
+      </c>
+      <c r="J17" s="8">
+        <v>-39</v>
+      </c>
+      <c r="K17" s="8">
+        <v>15</v>
+      </c>
+      <c r="L17" s="8">
+        <v>-26</v>
+      </c>
+      <c r="M17" s="8">
+        <v>-23</v>
+      </c>
+      <c r="N17" s="8">
+        <v>-28</v>
+      </c>
+      <c r="O17" s="8">
+        <v>-52</v>
+      </c>
+      <c r="P17" s="8">
+        <v>-32</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>-12</v>
+      </c>
+      <c r="R17" s="8">
+        <v>-22</v>
+      </c>
+      <c r="S17" s="8">
+        <v>-10</v>
+      </c>
+      <c r="T17" s="8">
+        <v>-15</v>
+      </c>
+      <c r="U17" s="8">
+        <v>-10</v>
+      </c>
+      <c r="V17" s="8">
+        <v>8</v>
+      </c>
+      <c r="W17" s="8">
+        <v>-5</v>
+      </c>
+      <c r="X17" s="8">
+        <v>22</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="15">
+        <v>-75</v>
+      </c>
+      <c r="C18" s="15">
+        <v>-27</v>
+      </c>
+      <c r="D18" s="15">
+        <v>-113</v>
+      </c>
+      <c r="E18" s="15">
+        <v>-85</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-85</v>
+      </c>
+      <c r="G18" s="15">
+        <v>-83</v>
+      </c>
+      <c r="H18" s="8">
+        <v>-104</v>
+      </c>
+      <c r="I18" s="8">
+        <v>-32</v>
+      </c>
+      <c r="J18" s="8">
+        <v>-78</v>
+      </c>
+      <c r="K18" s="8">
+        <v>-92</v>
+      </c>
+      <c r="L18" s="8">
+        <v>-68</v>
+      </c>
+      <c r="M18" s="8">
+        <v>-74</v>
+      </c>
+      <c r="N18" s="8">
+        <v>-99</v>
+      </c>
+      <c r="O18" s="8">
+        <v>-60</v>
+      </c>
+      <c r="P18" s="8">
+        <v>-94</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>-52</v>
+      </c>
+      <c r="R18" s="8">
+        <v>-43</v>
+      </c>
+      <c r="S18" s="8">
+        <v>-48</v>
+      </c>
+      <c r="T18" s="8">
+        <v>-103</v>
+      </c>
+      <c r="U18" s="8">
+        <v>-27</v>
+      </c>
+      <c r="V18" s="8">
+        <v>-15</v>
+      </c>
+      <c r="W18" s="8">
+        <v>30</v>
+      </c>
+      <c r="X18" s="8">
+        <v>-31</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="15">
+        <v>-72</v>
+      </c>
+      <c r="C19" s="15">
+        <v>-48</v>
+      </c>
+      <c r="D19" s="15">
+        <v>-58</v>
+      </c>
+      <c r="E19" s="15">
+        <v>-82</v>
+      </c>
+      <c r="F19" s="15">
+        <v>-39</v>
+      </c>
+      <c r="G19" s="15">
+        <v>-67</v>
+      </c>
+      <c r="H19" s="8">
+        <v>-90</v>
+      </c>
+      <c r="I19" s="8">
+        <v>-157</v>
+      </c>
+      <c r="J19" s="8">
+        <v>-51</v>
+      </c>
+      <c r="K19" s="8">
+        <v>-95</v>
+      </c>
+      <c r="L19" s="8">
+        <v>-62</v>
+      </c>
+      <c r="M19" s="8">
+        <v>-112</v>
+      </c>
+      <c r="N19" s="8">
+        <v>-127</v>
+      </c>
+      <c r="O19" s="8">
+        <v>-101</v>
+      </c>
+      <c r="P19" s="8">
+        <v>-16</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>-135</v>
+      </c>
+      <c r="R19" s="8">
+        <v>-31</v>
+      </c>
+      <c r="S19" s="8">
+        <v>-39</v>
+      </c>
+      <c r="T19" s="8">
+        <v>-9</v>
+      </c>
+      <c r="U19" s="8">
+        <v>-47</v>
+      </c>
+      <c r="V19" s="8">
+        <v>-4</v>
+      </c>
+      <c r="W19" s="8">
+        <v>-52</v>
+      </c>
+      <c r="X19" s="8">
+        <v>-15</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="15">
+        <v>-49</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-35</v>
+      </c>
+      <c r="D20" s="15">
+        <v>-34</v>
+      </c>
+      <c r="E20" s="15">
+        <v>-78</v>
+      </c>
+      <c r="F20" s="15">
+        <v>-65</v>
+      </c>
+      <c r="G20" s="15">
+        <v>-45</v>
+      </c>
+      <c r="H20" s="8">
+        <v>-37</v>
+      </c>
+      <c r="I20" s="8">
+        <v>-31</v>
+      </c>
+      <c r="J20" s="8">
+        <v>-40</v>
+      </c>
+      <c r="K20" s="8">
+        <v>-55</v>
+      </c>
+      <c r="L20" s="8">
+        <v>-31</v>
+      </c>
+      <c r="M20" s="8">
+        <v>-55</v>
+      </c>
+      <c r="N20" s="8">
+        <v>-34</v>
+      </c>
+      <c r="O20" s="8">
+        <v>-36</v>
+      </c>
+      <c r="P20" s="8">
+        <v>-57</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>-33</v>
+      </c>
+      <c r="R20" s="8">
+        <v>-19</v>
+      </c>
+      <c r="S20" s="8">
+        <v>-36</v>
+      </c>
+      <c r="T20" s="8">
+        <v>-33</v>
+      </c>
+      <c r="U20" s="8">
+        <v>8</v>
+      </c>
+      <c r="V20" s="8">
+        <v>-30</v>
+      </c>
+      <c r="W20" s="8">
+        <v>-7</v>
+      </c>
+      <c r="X20" s="8">
+        <v>-46</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="15">
+        <v>-71</v>
+      </c>
+      <c r="C21" s="15">
+        <v>-21</v>
+      </c>
+      <c r="D21" s="15">
+        <v>-9</v>
+      </c>
+      <c r="E21" s="15">
+        <v>9</v>
+      </c>
+      <c r="F21" s="15">
+        <v>-55</v>
+      </c>
+      <c r="G21" s="15">
+        <v>-11</v>
+      </c>
+      <c r="H21" s="8">
+        <v>-38</v>
+      </c>
+      <c r="I21" s="8">
+        <v>-47</v>
+      </c>
+      <c r="J21" s="8">
+        <v>-42</v>
+      </c>
+      <c r="K21" s="8">
+        <v>-53</v>
+      </c>
+      <c r="L21" s="8">
+        <v>-7</v>
+      </c>
+      <c r="M21" s="8">
+        <v>-31</v>
+      </c>
+      <c r="N21" s="8">
+        <v>-70</v>
+      </c>
+      <c r="O21" s="8">
+        <v>-40</v>
+      </c>
+      <c r="P21" s="8">
+        <v>-43</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>17</v>
+      </c>
+      <c r="R21" s="8">
+        <v>-1</v>
+      </c>
+      <c r="S21" s="8">
+        <v>-34</v>
+      </c>
+      <c r="T21" s="8">
+        <v>-27</v>
+      </c>
+      <c r="U21" s="8">
+        <v>8</v>
+      </c>
+      <c r="V21" s="8">
+        <v>-50</v>
+      </c>
+      <c r="W21" s="8">
+        <v>-6</v>
+      </c>
+      <c r="X21" s="8">
+        <v>-5</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="14.45" customHeight="1">
+      <c r="B22" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="37"/>
+      <c r="H22" s="37"/>
+      <c r="I22" s="37"/>
+      <c r="J22" s="37"/>
+      <c r="K22" s="37"/>
+      <c r="L22" s="37"/>
+      <c r="M22" s="37"/>
+      <c r="N22" s="37"/>
+      <c r="O22" s="37"/>
+      <c r="P22" s="37"/>
+      <c r="Q22" s="37"/>
+      <c r="R22" s="37"/>
+      <c r="S22" s="37"/>
+      <c r="T22" s="37"/>
+      <c r="U22" s="37"/>
+      <c r="Y22" s="8"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="15">
+        <v>144</v>
+      </c>
+      <c r="C23" s="15">
+        <v>-5</v>
+      </c>
+      <c r="D23" s="15">
+        <v>84</v>
+      </c>
+      <c r="E23" s="15">
+        <v>283</v>
+      </c>
+      <c r="F23" s="15">
+        <v>205</v>
+      </c>
+      <c r="G23" s="15">
+        <v>337</v>
+      </c>
+      <c r="H23" s="8">
+        <v>273</v>
+      </c>
+      <c r="I23" s="8">
+        <v>95</v>
+      </c>
+      <c r="J23" s="8">
+        <v>144</v>
+      </c>
+      <c r="K23" s="8">
+        <v>270</v>
+      </c>
+      <c r="L23" s="8">
+        <v>73</v>
+      </c>
+      <c r="M23" s="8">
+        <v>73</v>
+      </c>
+      <c r="N23" s="8">
+        <v>144</v>
+      </c>
+      <c r="O23" s="8">
+        <v>181</v>
+      </c>
+      <c r="P23" s="8">
+        <v>-104</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>97</v>
+      </c>
+      <c r="R23" s="8">
+        <v>-52</v>
+      </c>
+      <c r="S23" s="8">
+        <v>-75</v>
+      </c>
+      <c r="T23" s="8">
+        <v>-38</v>
+      </c>
+      <c r="U23" s="8">
+        <v>-213</v>
+      </c>
+      <c r="V23" s="8">
+        <v>-52</v>
+      </c>
+      <c r="W23" s="8">
+        <v>99</v>
+      </c>
+      <c r="X23" s="8">
+        <v>-89</v>
+      </c>
+      <c r="Y23" s="8">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="15">
+        <v>236</v>
+      </c>
+      <c r="C24" s="15">
+        <v>111</v>
+      </c>
+      <c r="D24" s="15">
+        <v>207</v>
+      </c>
+      <c r="E24" s="15">
+        <v>334</v>
+      </c>
+      <c r="F24" s="15">
+        <v>296</v>
+      </c>
+      <c r="G24" s="15">
+        <v>343</v>
+      </c>
+      <c r="H24" s="8">
+        <v>344</v>
+      </c>
+      <c r="I24" s="8">
+        <v>211</v>
+      </c>
+      <c r="J24" s="8">
+        <v>222</v>
+      </c>
+      <c r="K24" s="8">
+        <v>298</v>
+      </c>
+      <c r="L24" s="8">
+        <v>182</v>
+      </c>
+      <c r="M24" s="8">
+        <v>215</v>
+      </c>
+      <c r="N24" s="8">
+        <v>332</v>
+      </c>
+      <c r="O24" s="8">
+        <v>322</v>
+      </c>
+      <c r="P24" s="8">
+        <v>12</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>134</v>
+      </c>
+      <c r="R24" s="8">
+        <v>43</v>
+      </c>
+      <c r="S24" s="8">
+        <v>-73</v>
+      </c>
+      <c r="T24" s="8">
+        <v>13</v>
+      </c>
+      <c r="U24" s="8">
+        <v>-215</v>
+      </c>
+      <c r="V24" s="8">
+        <v>-43</v>
+      </c>
+      <c r="W24" s="8">
+        <v>130</v>
+      </c>
+      <c r="X24" s="8">
+        <v>-44</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="15">
+        <v>-56</v>
+      </c>
+      <c r="C25" s="15">
+        <v>-20</v>
+      </c>
+      <c r="D25" s="15">
+        <v>-17</v>
+      </c>
+      <c r="E25" s="15">
+        <v>6</v>
+      </c>
+      <c r="F25" s="15">
+        <v>-48</v>
+      </c>
+      <c r="G25" s="15">
+        <v>-6</v>
+      </c>
+      <c r="H25" s="8">
+        <v>-19</v>
+      </c>
+      <c r="I25" s="8">
+        <v>-46</v>
+      </c>
+      <c r="J25" s="8">
+        <v>5</v>
+      </c>
+      <c r="K25" s="8">
+        <v>-23</v>
+      </c>
+      <c r="L25" s="8">
+        <v>-40</v>
+      </c>
+      <c r="M25" s="8">
+        <v>-68</v>
+      </c>
+      <c r="N25" s="8">
+        <v>-42</v>
+      </c>
+      <c r="O25" s="8">
+        <v>-23</v>
+      </c>
+      <c r="P25" s="8">
+        <v>-24</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>-10</v>
+      </c>
+      <c r="R25" s="8">
+        <v>-11</v>
+      </c>
+      <c r="S25" s="8">
+        <v>4</v>
+      </c>
+      <c r="T25" s="8">
+        <v>6</v>
+      </c>
+      <c r="U25" s="8">
+        <v>10</v>
+      </c>
+      <c r="V25" s="8">
+        <v>30</v>
+      </c>
+      <c r="W25" s="8">
+        <v>-41</v>
+      </c>
+      <c r="X25" s="8">
+        <v>-11</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="15">
+        <v>-8</v>
+      </c>
+      <c r="C26" s="15">
+        <v>-45</v>
+      </c>
+      <c r="D26" s="15">
+        <v>-71</v>
+      </c>
+      <c r="E26" s="15">
+        <v>-79</v>
+      </c>
+      <c r="F26" s="15">
+        <v>-39</v>
+      </c>
+      <c r="G26" s="15">
+        <v>-20</v>
+      </c>
+      <c r="H26" s="8">
+        <v>-40</v>
+      </c>
+      <c r="I26" s="8">
+        <v>-40</v>
+      </c>
+      <c r="J26" s="8">
+        <v>-38</v>
+      </c>
+      <c r="K26" s="8">
+        <v>-13</v>
+      </c>
+      <c r="L26" s="8">
+        <v>-63</v>
+      </c>
+      <c r="M26" s="8">
+        <v>-39</v>
+      </c>
+      <c r="N26" s="8">
+        <v>-81</v>
+      </c>
+      <c r="O26" s="8">
+        <v>-59</v>
+      </c>
+      <c r="P26" s="8">
+        <v>-43</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>-71</v>
+      </c>
+      <c r="R26" s="8">
+        <v>-20</v>
+      </c>
+      <c r="S26" s="8">
+        <v>-20</v>
+      </c>
+      <c r="T26" s="8">
+        <v>-56</v>
+      </c>
+      <c r="U26" s="8">
+        <v>-14</v>
+      </c>
+      <c r="V26" s="8">
+        <v>-19</v>
+      </c>
+      <c r="W26" s="8">
+        <v>16</v>
+      </c>
+      <c r="X26" s="8">
+        <v>-6</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="15">
+        <v>6</v>
+      </c>
+      <c r="C27" s="15">
+        <v>-50</v>
+      </c>
+      <c r="D27" s="15">
+        <v>-39</v>
+      </c>
+      <c r="E27" s="15">
+        <v>20</v>
+      </c>
+      <c r="F27" s="15">
         <v>34</v>
       </c>
-      <c r="B11" s="26">
-[...41 lines deleted...]
-      <c r="P11" s="11">
+      <c r="G27" s="15">
+        <v>2</v>
+      </c>
+      <c r="H27" s="8">
+        <v>-2</v>
+      </c>
+      <c r="I27" s="8">
+        <v>2</v>
+      </c>
+      <c r="J27" s="8">
+        <v>-21</v>
+      </c>
+      <c r="K27" s="8">
+        <v>34</v>
+      </c>
+      <c r="L27" s="8">
+        <v>-11</v>
+      </c>
+      <c r="M27" s="8">
+        <v>-21</v>
+      </c>
+      <c r="N27" s="8">
+        <v>-23</v>
+      </c>
+      <c r="O27" s="8">
+        <v>-45</v>
+      </c>
+      <c r="P27" s="8">
+        <v>-25</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>16</v>
+      </c>
+      <c r="R27" s="8">
+        <v>-60</v>
+      </c>
+      <c r="S27" s="8">
+        <v>25</v>
+      </c>
+      <c r="T27" s="8">
+        <v>-22</v>
+      </c>
+      <c r="U27" s="8">
+        <v>8</v>
+      </c>
+      <c r="V27" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="W27" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="X27" s="8">
+        <v>-41</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="15">
+        <v>-34</v>
+      </c>
+      <c r="C28" s="15">
+        <v>-1</v>
+      </c>
+      <c r="D28" s="15">
+        <v>4</v>
+      </c>
+      <c r="E28" s="15">
+        <v>2</v>
+      </c>
+      <c r="F28" s="15">
+        <v>-38</v>
+      </c>
+      <c r="G28" s="15">
+        <v>18</v>
+      </c>
+      <c r="H28" s="8">
+        <v>-10</v>
+      </c>
+      <c r="I28" s="8">
+        <v>-32</v>
+      </c>
+      <c r="J28" s="8">
+        <v>-24</v>
+      </c>
+      <c r="K28" s="8">
+        <v>-26</v>
+      </c>
+      <c r="L28" s="8">
+        <v>5</v>
+      </c>
+      <c r="M28" s="8">
+        <v>-14</v>
+      </c>
+      <c r="N28" s="8">
+        <v>-42</v>
+      </c>
+      <c r="O28" s="8">
+        <v>-14</v>
+      </c>
+      <c r="P28" s="8">
+        <v>-24</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>28</v>
+      </c>
+      <c r="R28" s="15"/>
+      <c r="S28" s="8">
+        <v>-11</v>
+      </c>
+      <c r="T28" s="8">
+        <v>21</v>
+      </c>
+      <c r="U28" s="8">
+        <v>-2</v>
+      </c>
+      <c r="V28" s="8">
+        <v>-20</v>
+      </c>
+      <c r="W28" s="8">
+        <v>-6</v>
+      </c>
+      <c r="X28" s="8">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="14.45" customHeight="1">
+      <c r="B29" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="37"/>
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="37"/>
+      <c r="K29" s="37"/>
+      <c r="L29" s="37"/>
+      <c r="M29" s="37"/>
+      <c r="N29" s="37"/>
+      <c r="O29" s="37"/>
+      <c r="P29" s="37"/>
+      <c r="Q29" s="37"/>
+      <c r="R29" s="37"/>
+      <c r="S29" s="37"/>
+      <c r="T29" s="37"/>
+      <c r="U29" s="37"/>
+      <c r="Y29" s="8"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="15">
+        <v>-444</v>
+      </c>
+      <c r="C30" s="15">
+        <v>-283</v>
+      </c>
+      <c r="D30" s="15">
+        <v>-479</v>
+      </c>
+      <c r="E30" s="15">
+        <v>-528</v>
+      </c>
+      <c r="F30" s="15">
+        <v>-634</v>
+      </c>
+      <c r="G30" s="15">
+        <v>-497</v>
+      </c>
+      <c r="H30" s="8">
+        <v>-603</v>
+      </c>
+      <c r="I30" s="8">
+        <v>-400</v>
+      </c>
+      <c r="J30" s="8">
+        <v>-421</v>
+      </c>
+      <c r="K30" s="8">
+        <v>-571</v>
+      </c>
+      <c r="L30" s="8">
+        <v>-304</v>
+      </c>
+      <c r="M30" s="8">
+        <v>-448</v>
+      </c>
+      <c r="N30" s="8">
+        <v>-660</v>
+      </c>
+      <c r="O30" s="8">
+        <v>-677</v>
+      </c>
+      <c r="P30" s="8">
+        <v>-378</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>-407</v>
+      </c>
+      <c r="R30" s="8">
+        <v>-240</v>
+      </c>
+      <c r="S30" s="8">
+        <v>-258</v>
+      </c>
+      <c r="T30" s="8">
+        <v>-526</v>
+      </c>
+      <c r="U30" s="8">
+        <v>-189</v>
+      </c>
+      <c r="V30" s="8">
+        <v>-148</v>
+      </c>
+      <c r="W30" s="8">
+        <v>-244</v>
+      </c>
+      <c r="X30" s="8">
+        <v>-176</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>-517</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="15">
+        <v>-2</v>
+      </c>
+      <c r="C31" s="15">
+        <v>42</v>
+      </c>
+      <c r="D31" s="15">
+        <v>5</v>
+      </c>
+      <c r="E31" s="15">
+        <v>8</v>
+      </c>
+      <c r="F31" s="15">
+        <v>-32</v>
+      </c>
+      <c r="G31" s="15">
+        <v>-1</v>
+      </c>
+      <c r="H31" s="8">
+        <v>-23</v>
+      </c>
+      <c r="I31" s="8">
         <v>-19</v>
       </c>
-      <c r="Q11" s="11">
-[...5 lines deleted...]
-      <c r="S11" s="11">
+      <c r="J31" s="8">
+        <v>-11</v>
+      </c>
+      <c r="K31" s="8">
+        <v>23</v>
+      </c>
+      <c r="L31" s="8">
+        <v>28</v>
+      </c>
+      <c r="M31" s="8">
+        <v>14</v>
+      </c>
+      <c r="N31" s="8">
+        <v>-38</v>
+      </c>
+      <c r="O31" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="P31" s="8">
+        <v>-31</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>-54</v>
+      </c>
+      <c r="R31" s="8">
+        <v>9</v>
+      </c>
+      <c r="S31" s="8">
+        <v>32</v>
+      </c>
+      <c r="T31" s="8">
+        <v>-89</v>
+      </c>
+      <c r="U31" s="8">
+        <v>-14</v>
+      </c>
+      <c r="V31" s="8">
+        <v>-8</v>
+      </c>
+      <c r="W31" s="8">
+        <v>-21</v>
+      </c>
+      <c r="X31" s="8">
+        <v>7</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="15">
+        <v>-5</v>
+      </c>
+      <c r="C32" s="15">
+        <v>-11</v>
+      </c>
+      <c r="D32" s="15">
+        <v>-9</v>
+      </c>
+      <c r="E32" s="15">
+        <v>3</v>
+      </c>
+      <c r="F32" s="15">
+        <v>-4</v>
+      </c>
+      <c r="G32" s="15">
+        <v>-11</v>
+      </c>
+      <c r="H32" s="8">
+        <v>-3</v>
+      </c>
+      <c r="I32" s="8">
+        <v>-13</v>
+      </c>
+      <c r="J32" s="8">
+        <v>-3</v>
+      </c>
+      <c r="K32" s="8">
+        <v>-7</v>
+      </c>
+      <c r="L32" s="8">
+        <v>3</v>
+      </c>
+      <c r="M32" s="8">
+        <v>8</v>
+      </c>
+      <c r="N32" s="8">
+        <v>-12</v>
+      </c>
+      <c r="O32" s="8">
+        <v>-12</v>
+      </c>
+      <c r="P32" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>-15</v>
+      </c>
+      <c r="R32" s="8">
+        <v>4</v>
+      </c>
+      <c r="S32" s="8">
+        <v>-10</v>
+      </c>
+      <c r="T32" s="8">
+        <v>-14</v>
+      </c>
+      <c r="U32" s="8">
+        <v>-8</v>
+      </c>
+      <c r="V32" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="W32" s="8">
+        <v>-4</v>
+      </c>
+      <c r="X32" s="8">
+        <v>4</v>
+      </c>
+      <c r="Y32" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="15">
+        <v>-30</v>
+      </c>
+      <c r="C33" s="15">
+        <v>-29</v>
+      </c>
+      <c r="D33" s="15">
+        <v>-11</v>
+      </c>
+      <c r="E33" s="15">
+        <v>-37</v>
+      </c>
+      <c r="F33" s="15">
+        <v>-6</v>
+      </c>
+      <c r="G33" s="15">
+        <v>-44</v>
+      </c>
+      <c r="H33" s="8">
+        <v>-44</v>
+      </c>
+      <c r="I33" s="8">
+        <v>-33</v>
+      </c>
+      <c r="J33" s="8">
+        <v>-40</v>
+      </c>
+      <c r="K33" s="8">
+        <v>-88</v>
+      </c>
+      <c r="L33" s="8">
+        <v>-29</v>
+      </c>
+      <c r="M33" s="8">
+        <v>-18</v>
+      </c>
+      <c r="N33" s="8">
+        <v>-51</v>
+      </c>
+      <c r="O33" s="8">
+        <v>-117</v>
+      </c>
+      <c r="P33" s="8">
+        <v>17</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>29</v>
+      </c>
+      <c r="R33" s="8">
+        <v>11</v>
+      </c>
+      <c r="S33" s="8">
+        <v>-24</v>
+      </c>
+      <c r="T33" s="8">
+        <v>-50</v>
+      </c>
+      <c r="U33" s="8">
+        <v>-27</v>
+      </c>
+      <c r="V33" s="8">
+        <v>-9</v>
+      </c>
+      <c r="W33" s="8">
+        <v>-81</v>
+      </c>
+      <c r="X33" s="8">
+        <v>18</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="15">
+        <v>-43</v>
+      </c>
+      <c r="C34" s="15">
+        <v>-43</v>
+      </c>
+      <c r="D34" s="15">
+        <v>-66</v>
+      </c>
+      <c r="E34" s="15">
+        <v>-17</v>
+      </c>
+      <c r="F34" s="15">
+        <v>-25</v>
+      </c>
+      <c r="G34" s="15">
+        <v>-60</v>
+      </c>
+      <c r="H34" s="8">
+        <v>-43</v>
+      </c>
+      <c r="I34" s="8">
+        <v>-25</v>
+      </c>
+      <c r="J34" s="8">
+        <v>-16</v>
+      </c>
+      <c r="K34" s="8">
+        <v>-81</v>
+      </c>
+      <c r="L34" s="8">
+        <v>-13</v>
+      </c>
+      <c r="M34" s="8">
+        <v>-31</v>
+      </c>
+      <c r="N34" s="8">
+        <v>-60</v>
+      </c>
+      <c r="O34" s="8">
+        <v>-88</v>
+      </c>
+      <c r="P34" s="8">
+        <v>-62</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>7</v>
+      </c>
+      <c r="R34" s="8">
+        <v>-44</v>
+      </c>
+      <c r="S34" s="8">
+        <v>-27</v>
+      </c>
+      <c r="T34" s="8">
+        <v>-64</v>
+      </c>
+      <c r="U34" s="8">
+        <v>-54</v>
+      </c>
+      <c r="V34" s="8">
+        <v>-25</v>
+      </c>
+      <c r="W34" s="8">
+        <v>-34</v>
+      </c>
+      <c r="X34" s="8">
+        <v>-48</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
+      <c r="A35" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="15">
+        <v>-24</v>
+      </c>
+      <c r="C35" s="15">
+        <v>-14</v>
+      </c>
+      <c r="D35" s="15">
+        <v>-17</v>
+      </c>
+      <c r="E35" s="15">
+        <v>-28</v>
+      </c>
+      <c r="F35" s="15">
+        <v>-73</v>
+      </c>
+      <c r="G35" s="15">
+        <v>-40</v>
+      </c>
+      <c r="H35" s="8">
+        <v>-60</v>
+      </c>
+      <c r="I35" s="8">
         <v>-41</v>
       </c>
-      <c r="T11" s="13">
-[...5 lines deleted...]
-      <c r="V11" s="11">
+      <c r="J35" s="8">
+        <v>-29</v>
+      </c>
+      <c r="K35" s="8">
+        <v>-37</v>
+      </c>
+      <c r="L35" s="8">
+        <v>-28</v>
+      </c>
+      <c r="M35" s="8">
+        <v>-55</v>
+      </c>
+      <c r="N35" s="8">
+        <v>-43</v>
+      </c>
+      <c r="O35" s="8">
+        <v>-71</v>
+      </c>
+      <c r="P35" s="8">
+        <v>-33</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>-45</v>
+      </c>
+      <c r="R35" s="8">
+        <v>-34</v>
+      </c>
+      <c r="S35" s="8">
+        <v>-53</v>
+      </c>
+      <c r="T35" s="8">
+        <v>-33</v>
+      </c>
+      <c r="U35" s="8">
+        <v>-16</v>
+      </c>
+      <c r="V35" s="8">
+        <v>-18</v>
+      </c>
+      <c r="W35" s="8">
+        <v>-47</v>
+      </c>
+      <c r="X35" s="8">
+        <v>-34</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
+      <c r="A36" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="15">
+        <v>5</v>
+      </c>
+      <c r="C36" s="15">
+        <v>-44</v>
+      </c>
+      <c r="D36" s="15">
+        <v>-56</v>
+      </c>
+      <c r="E36" s="15">
+        <v>-79</v>
+      </c>
+      <c r="F36" s="15">
+        <v>-60</v>
+      </c>
+      <c r="G36" s="15">
+        <v>-66</v>
+      </c>
+      <c r="H36" s="8">
+        <v>-70</v>
+      </c>
+      <c r="I36" s="8">
+        <v>-41</v>
+      </c>
+      <c r="J36" s="8">
+        <v>-45</v>
+      </c>
+      <c r="K36" s="8">
+        <v>-96</v>
+      </c>
+      <c r="L36" s="8">
+        <v>-46</v>
+      </c>
+      <c r="M36" s="8">
+        <v>2</v>
+      </c>
+      <c r="N36" s="8">
+        <v>-53</v>
+      </c>
+      <c r="O36" s="8">
+        <v>-73</v>
+      </c>
+      <c r="P36" s="8">
+        <v>-35</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>-32</v>
+      </c>
+      <c r="R36" s="8">
+        <v>-62</v>
+      </c>
+      <c r="S36" s="8">
+        <v>-22</v>
+      </c>
+      <c r="T36" s="8">
+        <v>-50</v>
+      </c>
+      <c r="U36" s="8">
+        <v>10</v>
+      </c>
+      <c r="V36" s="8">
+        <v>19</v>
+      </c>
+      <c r="W36" s="8">
+        <v>-16</v>
+      </c>
+      <c r="X36" s="8">
+        <v>-54</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="15">
+        <v>-15</v>
+      </c>
+      <c r="C37" s="15">
+        <v>-13</v>
+      </c>
+      <c r="D37" s="15">
+        <v>-33</v>
+      </c>
+      <c r="E37" s="15">
+        <v>-37</v>
+      </c>
+      <c r="F37" s="15">
+        <v>-44</v>
+      </c>
+      <c r="G37" s="15">
+        <v>-26</v>
+      </c>
+      <c r="H37" s="8">
+        <v>-28</v>
+      </c>
+      <c r="I37" s="8">
+        <v>-1</v>
+      </c>
+      <c r="J37" s="8">
+        <v>-12</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="L37" s="8">
+        <v>-26</v>
+      </c>
+      <c r="M37" s="8">
+        <v>-22</v>
+      </c>
+      <c r="N37" s="8">
+        <v>-41</v>
+      </c>
+      <c r="O37" s="8">
+        <v>-24</v>
+      </c>
+      <c r="P37" s="8">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>-4</v>
+      </c>
+      <c r="R37" s="8">
+        <v>10</v>
+      </c>
+      <c r="S37" s="8">
+        <v>-15</v>
+      </c>
+      <c r="T37" s="8">
+        <v>12</v>
+      </c>
+      <c r="U37" s="8">
+        <v>2</v>
+      </c>
+      <c r="V37" s="8">
+        <v>-3</v>
+      </c>
+      <c r="W37" s="8">
+        <v>14</v>
+      </c>
+      <c r="X37" s="8">
+        <v>33</v>
+      </c>
+      <c r="Y37" s="8">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
+      <c r="A38" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="15">
+        <v>-64</v>
+      </c>
+      <c r="C38" s="15">
+        <v>-46</v>
+      </c>
+      <c r="D38" s="15">
+        <v>-43</v>
+      </c>
+      <c r="E38" s="15">
+        <v>-17</v>
+      </c>
+      <c r="F38" s="15">
+        <v>-104</v>
+      </c>
+      <c r="G38" s="15">
+        <v>-14</v>
+      </c>
+      <c r="H38" s="8">
+        <v>-47</v>
+      </c>
+      <c r="I38" s="8">
+        <v>-13</v>
+      </c>
+      <c r="J38" s="8">
+        <v>-39</v>
+      </c>
+      <c r="K38" s="8">
+        <v>-31</v>
+      </c>
+      <c r="L38" s="8">
+        <v>6</v>
+      </c>
+      <c r="M38" s="8">
+        <v>-65</v>
+      </c>
+      <c r="N38" s="8">
+        <v>-46</v>
+      </c>
+      <c r="O38" s="8">
+        <v>-17</v>
+      </c>
+      <c r="P38" s="8">
+        <v>-17</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>-50</v>
+      </c>
+      <c r="R38" s="8">
+        <v>-22</v>
+      </c>
+      <c r="S38" s="8">
+        <v>17</v>
+      </c>
+      <c r="T38" s="8">
+        <v>-30</v>
+      </c>
+      <c r="U38" s="8">
+        <v>-16</v>
+      </c>
+      <c r="V38" s="8">
+        <v>-33</v>
+      </c>
+      <c r="W38" s="8">
+        <v>-21</v>
+      </c>
+      <c r="X38" s="8">
+        <v>-14</v>
+      </c>
+      <c r="Y38" s="8">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B39" s="15">
+        <v>-33</v>
+      </c>
+      <c r="C39" s="15">
+        <v>5</v>
+      </c>
+      <c r="D39" s="15">
+        <v>-31</v>
+      </c>
+      <c r="E39" s="15">
+        <v>-86</v>
+      </c>
+      <c r="F39" s="15">
+        <v>-80</v>
+      </c>
+      <c r="G39" s="15">
+        <v>-11</v>
+      </c>
+      <c r="H39" s="8">
+        <v>-26</v>
+      </c>
+      <c r="I39" s="8">
+        <v>21</v>
+      </c>
+      <c r="J39" s="8">
+        <v>-39</v>
+      </c>
+      <c r="K39" s="8">
+        <v>15</v>
+      </c>
+      <c r="L39" s="8">
+        <v>-26</v>
+      </c>
+      <c r="M39" s="8">
+        <v>-23</v>
+      </c>
+      <c r="N39" s="8">
+        <v>-28</v>
+      </c>
+      <c r="O39" s="8">
+        <v>-52</v>
+      </c>
+      <c r="P39" s="8">
+        <v>-32</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>-12</v>
+      </c>
+      <c r="R39" s="8">
+        <v>-22</v>
+      </c>
+      <c r="S39" s="8">
+        <v>-10</v>
+      </c>
+      <c r="T39" s="8">
+        <v>-15</v>
+      </c>
+      <c r="U39" s="8">
+        <v>-10</v>
+      </c>
+      <c r="V39" s="8">
+        <v>8</v>
+      </c>
+      <c r="W39" s="8">
+        <v>-5</v>
+      </c>
+      <c r="X39" s="8">
+        <v>22</v>
+      </c>
+      <c r="Y39" s="8">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
+      <c r="A40" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="15">
+        <v>-75</v>
+      </c>
+      <c r="C40" s="15">
+        <v>-27</v>
+      </c>
+      <c r="D40" s="15">
+        <v>-113</v>
+      </c>
+      <c r="E40" s="15">
+        <v>-85</v>
+      </c>
+      <c r="F40" s="15">
+        <v>-85</v>
+      </c>
+      <c r="G40" s="15">
+        <v>-83</v>
+      </c>
+      <c r="H40" s="8">
+        <v>-104</v>
+      </c>
+      <c r="I40" s="8">
+        <v>-32</v>
+      </c>
+      <c r="J40" s="8">
+        <v>-78</v>
+      </c>
+      <c r="K40" s="8">
+        <v>-92</v>
+      </c>
+      <c r="L40" s="8">
+        <v>-68</v>
+      </c>
+      <c r="M40" s="8">
+        <v>-74</v>
+      </c>
+      <c r="N40" s="8">
+        <v>-99</v>
+      </c>
+      <c r="O40" s="8">
+        <v>-60</v>
+      </c>
+      <c r="P40" s="8">
+        <v>-94</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>-52</v>
+      </c>
+      <c r="R40" s="8">
+        <v>-43</v>
+      </c>
+      <c r="S40" s="8">
+        <v>-48</v>
+      </c>
+      <c r="T40" s="8">
+        <v>-103</v>
+      </c>
+      <c r="U40" s="8">
+        <v>-27</v>
+      </c>
+      <c r="V40" s="8">
+        <v>-15</v>
+      </c>
+      <c r="W40" s="8">
+        <v>30</v>
+      </c>
+      <c r="X40" s="8">
+        <v>-31</v>
+      </c>
+      <c r="Y40" s="8">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
+      <c r="A41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="15">
+        <v>-72</v>
+      </c>
+      <c r="C41" s="15">
+        <v>-48</v>
+      </c>
+      <c r="D41" s="15">
+        <v>-58</v>
+      </c>
+      <c r="E41" s="15">
+        <v>-82</v>
+      </c>
+      <c r="F41" s="15">
+        <v>-39</v>
+      </c>
+      <c r="G41" s="15">
+        <v>-67</v>
+      </c>
+      <c r="H41" s="8">
+        <v>-90</v>
+      </c>
+      <c r="I41" s="8">
+        <v>-157</v>
+      </c>
+      <c r="J41" s="8">
         <v>-51</v>
       </c>
-      <c r="W11" s="11">
-[...2 lines deleted...]
-      <c r="X11" s="11">
+      <c r="K41" s="8">
+        <v>-95</v>
+      </c>
+      <c r="L41" s="8">
+        <v>-62</v>
+      </c>
+      <c r="M41" s="8">
+        <v>-112</v>
+      </c>
+      <c r="N41" s="8">
+        <v>-127</v>
+      </c>
+      <c r="O41" s="8">
+        <v>-101</v>
+      </c>
+      <c r="P41" s="8">
+        <v>-16</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>-135</v>
+      </c>
+      <c r="R41" s="8">
+        <v>-31</v>
+      </c>
+      <c r="S41" s="8">
+        <v>-39</v>
+      </c>
+      <c r="T41" s="8">
+        <v>-9</v>
+      </c>
+      <c r="U41" s="8">
+        <v>-47</v>
+      </c>
+      <c r="V41" s="8">
+        <v>-4</v>
+      </c>
+      <c r="W41" s="8">
+        <v>-52</v>
+      </c>
+      <c r="X41" s="8">
+        <v>-15</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="15">
+        <v>-49</v>
+      </c>
+      <c r="C42" s="15">
+        <v>-35</v>
+      </c>
+      <c r="D42" s="15">
+        <v>-34</v>
+      </c>
+      <c r="E42" s="15">
+        <v>-78</v>
+      </c>
+      <c r="F42" s="15">
+        <v>-65</v>
+      </c>
+      <c r="G42" s="15">
+        <v>-45</v>
+      </c>
+      <c r="H42" s="8">
         <v>-37</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C12" s="26">
+      <c r="I42" s="8">
         <v>-31</v>
       </c>
-      <c r="D12" s="26">
+      <c r="J42" s="8">
+        <v>-40</v>
+      </c>
+      <c r="K42" s="8">
+        <v>-55</v>
+      </c>
+      <c r="L42" s="8">
+        <v>-31</v>
+      </c>
+      <c r="M42" s="8">
+        <v>-55</v>
+      </c>
+      <c r="N42" s="8">
+        <v>-34</v>
+      </c>
+      <c r="O42" s="8">
+        <v>-36</v>
+      </c>
+      <c r="P42" s="8">
+        <v>-57</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>-33</v>
+      </c>
+      <c r="R42" s="8">
+        <v>-19</v>
+      </c>
+      <c r="S42" s="8">
+        <v>-36</v>
+      </c>
+      <c r="T42" s="8">
+        <v>-33</v>
+      </c>
+      <c r="U42" s="8">
+        <v>8</v>
+      </c>
+      <c r="V42" s="8">
+        <v>-30</v>
+      </c>
+      <c r="W42" s="8">
+        <v>-7</v>
+      </c>
+      <c r="X42" s="8">
+        <v>-46</v>
+      </c>
+      <c r="Y42" s="8">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="16">
+        <v>-37</v>
+      </c>
+      <c r="C43" s="16">
+        <v>-20</v>
+      </c>
+      <c r="D43" s="16">
+        <v>-13</v>
+      </c>
+      <c r="E43" s="16">
+        <v>7</v>
+      </c>
+      <c r="F43" s="16">
+        <v>-17</v>
+      </c>
+      <c r="G43" s="16">
+        <v>-29</v>
+      </c>
+      <c r="H43" s="9">
+        <v>-28</v>
+      </c>
+      <c r="I43" s="9">
+        <v>-15</v>
+      </c>
+      <c r="J43" s="9">
+        <v>-18</v>
+      </c>
+      <c r="K43" s="9">
+        <v>-27</v>
+      </c>
+      <c r="L43" s="9">
+        <v>-12</v>
+      </c>
+      <c r="M43" s="9">
+        <v>-17</v>
+      </c>
+      <c r="N43" s="9">
+        <v>-28</v>
+      </c>
+      <c r="O43" s="9">
         <v>-26</v>
       </c>
-      <c r="E12" s="26">
-[...17 lines deleted...]
-      <c r="K12" s="11">
+      <c r="P43" s="9">
+        <v>-19</v>
+      </c>
+      <c r="Q43" s="9">
+        <v>-11</v>
+      </c>
+      <c r="R43" s="9">
+        <v>3</v>
+      </c>
+      <c r="S43" s="9">
+        <v>-23</v>
+      </c>
+      <c r="T43" s="9">
+        <v>-48</v>
+      </c>
+      <c r="U43" s="9">
+        <v>10</v>
+      </c>
+      <c r="V43" s="9">
         <v>-30</v>
       </c>
-      <c r="L12" s="13">
-[...76 lines deleted...]
-      <c r="M13" s="11">
+      <c r="W43" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="X43" s="9">
         <v>-18</v>
       </c>
-      <c r="N13" s="11">
-[...727 lines deleted...]
-      <c r="J23" s="13">
+      <c r="Y43" s="9">
         <v>-42</v>
-      </c>
-[...1566 lines deleted...]
-        <v>-18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:A8"/>
-[...6 lines deleted...]
-    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B29:U29"/>
+    <mergeCell ref="T5:AE5"/>
+    <mergeCell ref="H3:AE3"/>
+    <mergeCell ref="B7:U7"/>
+    <mergeCell ref="B22:U22"/>
+    <mergeCell ref="H5:S5"/>
+    <mergeCell ref="B5:G5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Arrivals</vt:lpstr>
-      <vt:lpstr>Arrivals July 2024-2026</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Net inter migration 2024-2026</vt:lpstr>
+      <vt:lpstr>Retired </vt:lpstr>
+      <vt:lpstr>Net inter migration</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>