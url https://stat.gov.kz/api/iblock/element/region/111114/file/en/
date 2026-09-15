--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -9,62 +9,62 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Mig\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{011E608C-F511-4A62-90B1-660FDE51CBCD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E072C4E0-12CD-4ECE-A83A-3005E35D786A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name="Arrivals" sheetId="4" r:id="rId3"/>
     <sheet name="Retired " sheetId="5" r:id="rId4"/>
     <sheet name="Net inter migration" sheetId="6" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="76">
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
@@ -183,127 +183,130 @@
   <si>
     <t>The source of the indicator</t>
   </si>
   <si>
     <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Classifiers</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Methodological explanations</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
     <t>Related publications</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Useful links</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t xml:space="preserve"> Date of last update</t>
   </si>
   <si>
     <t xml:space="preserve">Date of the next update </t>
   </si>
   <si>
     <t xml:space="preserve">Responsible structural unit  </t>
   </si>
   <si>
     <t>Division of social and demographic statisticsand demographic statistics</t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
-    <t>G. Adilshinova</t>
-[...1 lines deleted...]
-  <si>
     <t>Phone number:</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>E-mail</t>
-  </si>
-[...1 lines deleted...]
-    <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Symbols</t>
   </si>
   <si>
     <t>"-" no phenomenon</t>
   </si>
   <si>
     <t>"0,0"- insignificant amount</t>
   </si>
   <si>
     <t>"x" - data confidential</t>
   </si>
   <si>
     <t>"…" - no data</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding of the data</t>
   </si>
   <si>
-    <t>© Bureau of National Statistics of Agency for Strategic Planning and Reforms of Republic of Kazakhstan</t>
-[...1 lines deleted...]
-  <si>
     <t>Internal migration for all flows - departure</t>
   </si>
   <si>
     <t>persons who have moved to another region for permanent or long-trem residence</t>
   </si>
   <si>
     <t>Counting</t>
   </si>
   <si>
     <t>the number of people who lesft for another region for permanent or long-term residence</t>
   </si>
+  <si>
+    <t>A.Bakhtiyarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>A.Bakhtiyarova</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of  the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/vko/spreadsheets/?industry=28251&amp;year=2026&amp;name=87358&amp;period=&amp;type=</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -365,50 +368,56 @@
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -517,51 +526,51 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -572,108 +581,109 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{55BF19CD-2ABA-4015-AC50-DA260A5E1EFC}"/>
+    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="5" xr:uid="{1D44E5E0-FCC1-4D77-8E83-8297C92EC8FD}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный_05_19" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -934,1954 +944,1954 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/dynamic-tables/38/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D44D0CB-262D-43A9-B3DB-5AA254878F7C}">
-  <dimension ref="A1:B28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="19" customWidth="1"/>
     <col min="2" max="2" width="77.140625" style="19" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="19"/>
     <col min="11" max="11" width="11" style="19" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-      <c r="A1" s="18" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="32">
+      <c r="B2" s="29">
         <v>613102</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
-      <c r="A2" s="18" t="s">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="33" t="s">
+      <c r="B3" s="30" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" x14ac:dyDescent="0.2">
+      <c r="A15" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="24">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="24">
+        <v>46302</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="32" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...115 lines deleted...]
-      <c r="B17" s="26" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="18" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="18" t="s">
+      <c r="B20" s="24" t="s">
         <v>59</v>
       </c>
-      <c r="B18" s="27" t="s">
+    </row>
+    <row r="21" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="18" t="s">
         <v>60</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="A28" s="29"/>
+      <c r="B21" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="26"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{5B5744FD-182C-4044-9AF5-A2B32CA33531}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B11" r:id="rId4" xr:uid="{10345718-9D28-4519-95E1-F39265A4CBC0}"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B21" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B19" r:id="rId3" display="A.Bakhtiyarova@aspire.gov.kz" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82B468DC-778E-408F-B2A6-9F977D4293F5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A5:V69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="30"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="30"/>
+    <col min="1" max="1" width="9.140625" style="27"/>
+    <col min="2" max="2" width="108.42578125" style="27" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="27"/>
+    <col min="11" max="11" width="11" style="27" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5" s="19"/>
       <c r="B5" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C5" s="19"/>
       <c r="D5" s="19"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
       <c r="N5" s="19"/>
       <c r="O5" s="19"/>
       <c r="P5" s="19"/>
       <c r="Q5" s="19"/>
       <c r="R5" s="19"/>
       <c r="S5" s="19"/>
       <c r="T5" s="19"/>
       <c r="U5" s="19"/>
       <c r="V5" s="19"/>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A6" s="19"/>
       <c r="B6" s="19" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="I6" s="19"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
       <c r="L6" s="19"/>
       <c r="M6" s="19"/>
       <c r="N6" s="19"/>
       <c r="O6" s="19"/>
       <c r="P6" s="19"/>
       <c r="Q6" s="19"/>
       <c r="R6" s="19"/>
       <c r="S6" s="19"/>
       <c r="T6" s="19"/>
       <c r="U6" s="19"/>
       <c r="V6" s="19"/>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A7" s="19"/>
       <c r="B7" s="19" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="N7" s="19"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19"/>
       <c r="Q7" s="19"/>
       <c r="R7" s="19"/>
       <c r="S7" s="19"/>
       <c r="T7" s="19"/>
       <c r="U7" s="19"/>
       <c r="V7" s="19"/>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A8" s="19"/>
       <c r="B8" s="19" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="N8" s="19"/>
       <c r="O8" s="19"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A9" s="19"/>
       <c r="B9" s="19" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
       <c r="O9" s="19"/>
       <c r="P9" s="19"/>
       <c r="Q9" s="19"/>
       <c r="R9" s="19"/>
       <c r="S9" s="19"/>
       <c r="T9" s="19"/>
       <c r="U9" s="19"/>
       <c r="V9" s="19"/>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A10" s="19"/>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="19"/>
       <c r="R10" s="19"/>
       <c r="S10" s="19"/>
       <c r="T10" s="19"/>
       <c r="U10" s="19"/>
       <c r="V10" s="19"/>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A11" s="19"/>
       <c r="B11" s="19" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="19"/>
       <c r="S11" s="19"/>
       <c r="T11" s="19"/>
       <c r="U11" s="19"/>
       <c r="V11" s="19"/>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="19"/>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A13" s="19"/>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A14" s="19"/>
-      <c r="B14" s="31" t="s">
-        <v>71</v>
+      <c r="B14" s="28" t="s">
+        <v>73</v>
       </c>
       <c r="C14" s="19"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="19"/>
       <c r="S14" s="19"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
       <c r="V14" s="19"/>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A15" s="19"/>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19"/>
       <c r="V15" s="19"/>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A16" s="19"/>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
       <c r="N16" s="19"/>
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="19"/>
       <c r="R16" s="19"/>
       <c r="S16" s="19"/>
       <c r="T16" s="19"/>
       <c r="U16" s="19"/>
       <c r="V16" s="19"/>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="19"/>
       <c r="O17" s="19"/>
       <c r="P17" s="19"/>
       <c r="Q17" s="19"/>
       <c r="R17" s="19"/>
       <c r="S17" s="19"/>
       <c r="T17" s="19"/>
       <c r="U17" s="19"/>
       <c r="V17" s="19"/>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A18" s="19"/>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
       <c r="O18" s="19"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="19"/>
       <c r="R18" s="19"/>
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="V18" s="19"/>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A19" s="19"/>
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A20" s="19"/>
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="19"/>
       <c r="O20" s="19"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="19"/>
       <c r="R20" s="19"/>
       <c r="S20" s="19"/>
       <c r="T20" s="19"/>
       <c r="U20" s="19"/>
       <c r="V20" s="19"/>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A21" s="19"/>
       <c r="B21" s="19"/>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="19"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="19"/>
       <c r="R21" s="19"/>
       <c r="S21" s="19"/>
       <c r="T21" s="19"/>
       <c r="U21" s="19"/>
       <c r="V21" s="19"/>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A22" s="19"/>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="19"/>
       <c r="O22" s="19"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="19"/>
       <c r="R22" s="19"/>
       <c r="S22" s="19"/>
       <c r="T22" s="19"/>
       <c r="U22" s="19"/>
       <c r="V22" s="19"/>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A23" s="19"/>
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
       <c r="N23" s="19"/>
       <c r="O23" s="19"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="19"/>
       <c r="R23" s="19"/>
       <c r="S23" s="19"/>
       <c r="T23" s="19"/>
       <c r="U23" s="19"/>
       <c r="V23" s="19"/>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A24" s="19"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
       <c r="K24" s="19"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="19"/>
       <c r="O24" s="19"/>
       <c r="P24" s="19"/>
       <c r="Q24" s="19"/>
       <c r="R24" s="19"/>
       <c r="S24" s="19"/>
       <c r="T24" s="19"/>
       <c r="U24" s="19"/>
       <c r="V24" s="19"/>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A25" s="19"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
       <c r="L25" s="19"/>
       <c r="M25" s="19"/>
       <c r="N25" s="19"/>
       <c r="O25" s="19"/>
       <c r="P25" s="19"/>
       <c r="Q25" s="19"/>
       <c r="R25" s="19"/>
       <c r="S25" s="19"/>
       <c r="T25" s="19"/>
       <c r="U25" s="19"/>
       <c r="V25" s="19"/>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A26" s="19"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
       <c r="N26" s="19"/>
       <c r="O26" s="19"/>
       <c r="P26" s="19"/>
       <c r="Q26" s="19"/>
       <c r="R26" s="19"/>
       <c r="S26" s="19"/>
       <c r="T26" s="19"/>
       <c r="U26" s="19"/>
       <c r="V26" s="19"/>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A27" s="19"/>
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
       <c r="N27" s="19"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="R27" s="19"/>
       <c r="S27" s="19"/>
       <c r="T27" s="19"/>
       <c r="U27" s="19"/>
       <c r="V27" s="19"/>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A28" s="19"/>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="19"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19"/>
       <c r="U28" s="19"/>
       <c r="V28" s="19"/>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A29" s="19"/>
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
       <c r="L29" s="19"/>
       <c r="M29" s="19"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="19"/>
       <c r="S29" s="19"/>
       <c r="T29" s="19"/>
       <c r="U29" s="19"/>
       <c r="V29" s="19"/>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A30" s="19"/>
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="19"/>
       <c r="M30" s="19"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="19"/>
       <c r="R30" s="19"/>
       <c r="S30" s="19"/>
       <c r="T30" s="19"/>
       <c r="U30" s="19"/>
       <c r="V30" s="19"/>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A31" s="19"/>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
       <c r="M31" s="19"/>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
       <c r="Q31" s="19"/>
       <c r="R31" s="19"/>
       <c r="S31" s="19"/>
       <c r="T31" s="19"/>
       <c r="U31" s="19"/>
       <c r="V31" s="19"/>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A32" s="19"/>
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="19"/>
       <c r="N32" s="19"/>
       <c r="O32" s="19"/>
       <c r="P32" s="19"/>
       <c r="Q32" s="19"/>
       <c r="R32" s="19"/>
       <c r="S32" s="19"/>
       <c r="T32" s="19"/>
       <c r="U32" s="19"/>
       <c r="V32" s="19"/>
     </row>
-    <row r="33" spans="1:22">
+    <row r="33" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A33" s="19"/>
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="19"/>
       <c r="S33" s="19"/>
       <c r="T33" s="19"/>
       <c r="U33" s="19"/>
       <c r="V33" s="19"/>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A34" s="19"/>
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="19"/>
       <c r="N34" s="19"/>
       <c r="O34" s="19"/>
       <c r="P34" s="19"/>
       <c r="Q34" s="19"/>
       <c r="R34" s="19"/>
       <c r="S34" s="19"/>
       <c r="T34" s="19"/>
       <c r="U34" s="19"/>
       <c r="V34" s="19"/>
     </row>
-    <row r="35" spans="1:22">
+    <row r="35" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A35" s="19"/>
       <c r="B35" s="19"/>
       <c r="C35" s="19"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="19"/>
       <c r="M35" s="19"/>
       <c r="N35" s="19"/>
       <c r="O35" s="19"/>
       <c r="P35" s="19"/>
       <c r="Q35" s="19"/>
       <c r="R35" s="19"/>
       <c r="S35" s="19"/>
       <c r="T35" s="19"/>
       <c r="U35" s="19"/>
       <c r="V35" s="19"/>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A36" s="19"/>
       <c r="B36" s="19"/>
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="19"/>
       <c r="M36" s="19"/>
       <c r="N36" s="19"/>
       <c r="O36" s="19"/>
       <c r="P36" s="19"/>
       <c r="Q36" s="19"/>
       <c r="R36" s="19"/>
       <c r="S36" s="19"/>
       <c r="T36" s="19"/>
       <c r="U36" s="19"/>
       <c r="V36" s="19"/>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A37" s="19"/>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
       <c r="K37" s="19"/>
       <c r="L37" s="19"/>
       <c r="M37" s="19"/>
       <c r="N37" s="19"/>
       <c r="O37" s="19"/>
       <c r="P37" s="19"/>
       <c r="Q37" s="19"/>
       <c r="R37" s="19"/>
       <c r="S37" s="19"/>
       <c r="T37" s="19"/>
       <c r="U37" s="19"/>
       <c r="V37" s="19"/>
     </row>
-    <row r="38" spans="1:22">
+    <row r="38" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A38" s="19"/>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19"/>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="19"/>
       <c r="R38" s="19"/>
       <c r="S38" s="19"/>
       <c r="T38" s="19"/>
       <c r="U38" s="19"/>
       <c r="V38" s="19"/>
     </row>
-    <row r="39" spans="1:22">
+    <row r="39" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A39" s="19"/>
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="19"/>
       <c r="I39" s="19"/>
       <c r="J39" s="19"/>
       <c r="K39" s="19"/>
       <c r="L39" s="19"/>
       <c r="M39" s="19"/>
       <c r="N39" s="19"/>
       <c r="O39" s="19"/>
       <c r="P39" s="19"/>
       <c r="Q39" s="19"/>
       <c r="R39" s="19"/>
       <c r="S39" s="19"/>
       <c r="T39" s="19"/>
       <c r="U39" s="19"/>
       <c r="V39" s="19"/>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A40" s="19"/>
       <c r="B40" s="19"/>
       <c r="C40" s="19"/>
       <c r="D40" s="19"/>
       <c r="E40" s="19"/>
       <c r="F40" s="19"/>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
       <c r="I40" s="19"/>
       <c r="J40" s="19"/>
       <c r="K40" s="19"/>
       <c r="L40" s="19"/>
       <c r="M40" s="19"/>
       <c r="N40" s="19"/>
       <c r="O40" s="19"/>
       <c r="P40" s="19"/>
       <c r="Q40" s="19"/>
       <c r="R40" s="19"/>
       <c r="S40" s="19"/>
       <c r="T40" s="19"/>
       <c r="U40" s="19"/>
       <c r="V40" s="19"/>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A41" s="19"/>
       <c r="B41" s="19"/>
       <c r="C41" s="19"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="19"/>
       <c r="J41" s="19"/>
       <c r="K41" s="19"/>
       <c r="L41" s="19"/>
       <c r="M41" s="19"/>
       <c r="N41" s="19"/>
       <c r="O41" s="19"/>
       <c r="P41" s="19"/>
       <c r="Q41" s="19"/>
       <c r="R41" s="19"/>
       <c r="S41" s="19"/>
       <c r="T41" s="19"/>
       <c r="U41" s="19"/>
       <c r="V41" s="19"/>
     </row>
-    <row r="42" spans="1:22">
+    <row r="42" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A42" s="19"/>
       <c r="B42" s="19"/>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="19"/>
       <c r="J42" s="19"/>
       <c r="K42" s="19"/>
       <c r="L42" s="19"/>
       <c r="M42" s="19"/>
       <c r="N42" s="19"/>
       <c r="O42" s="19"/>
       <c r="P42" s="19"/>
       <c r="Q42" s="19"/>
       <c r="R42" s="19"/>
       <c r="S42" s="19"/>
       <c r="T42" s="19"/>
       <c r="U42" s="19"/>
       <c r="V42" s="19"/>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A43" s="19"/>
       <c r="B43" s="19"/>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="19"/>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="19"/>
       <c r="I43" s="19"/>
       <c r="J43" s="19"/>
       <c r="K43" s="19"/>
       <c r="L43" s="19"/>
       <c r="M43" s="19"/>
       <c r="N43" s="19"/>
       <c r="O43" s="19"/>
       <c r="P43" s="19"/>
       <c r="Q43" s="19"/>
       <c r="R43" s="19"/>
       <c r="S43" s="19"/>
       <c r="T43" s="19"/>
       <c r="U43" s="19"/>
       <c r="V43" s="19"/>
     </row>
-    <row r="44" spans="1:22">
+    <row r="44" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A44" s="19"/>
       <c r="B44" s="19"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
       <c r="N44" s="19"/>
       <c r="O44" s="19"/>
       <c r="P44" s="19"/>
       <c r="Q44" s="19"/>
       <c r="R44" s="19"/>
       <c r="S44" s="19"/>
       <c r="T44" s="19"/>
       <c r="U44" s="19"/>
       <c r="V44" s="19"/>
     </row>
-    <row r="45" spans="1:22">
+    <row r="45" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A45" s="19"/>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="19"/>
       <c r="H45" s="19"/>
       <c r="I45" s="19"/>
       <c r="J45" s="19"/>
       <c r="K45" s="19"/>
       <c r="L45" s="19"/>
       <c r="M45" s="19"/>
       <c r="N45" s="19"/>
       <c r="O45" s="19"/>
       <c r="P45" s="19"/>
       <c r="Q45" s="19"/>
       <c r="R45" s="19"/>
       <c r="S45" s="19"/>
       <c r="T45" s="19"/>
       <c r="U45" s="19"/>
       <c r="V45" s="19"/>
     </row>
-    <row r="46" spans="1:22">
+    <row r="46" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A46" s="19"/>
       <c r="B46" s="19"/>
       <c r="C46" s="19"/>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
       <c r="F46" s="19"/>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
       <c r="I46" s="19"/>
       <c r="J46" s="19"/>
       <c r="K46" s="19"/>
       <c r="L46" s="19"/>
       <c r="M46" s="19"/>
       <c r="N46" s="19"/>
       <c r="O46" s="19"/>
       <c r="P46" s="19"/>
       <c r="Q46" s="19"/>
       <c r="R46" s="19"/>
       <c r="S46" s="19"/>
       <c r="T46" s="19"/>
       <c r="U46" s="19"/>
       <c r="V46" s="19"/>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A47" s="19"/>
       <c r="B47" s="19"/>
       <c r="C47" s="19"/>
       <c r="D47" s="19"/>
       <c r="E47" s="19"/>
       <c r="F47" s="19"/>
       <c r="G47" s="19"/>
       <c r="H47" s="19"/>
       <c r="I47" s="19"/>
       <c r="J47" s="19"/>
       <c r="K47" s="19"/>
       <c r="L47" s="19"/>
       <c r="M47" s="19"/>
       <c r="N47" s="19"/>
       <c r="O47" s="19"/>
       <c r="P47" s="19"/>
       <c r="Q47" s="19"/>
       <c r="R47" s="19"/>
       <c r="S47" s="19"/>
       <c r="T47" s="19"/>
       <c r="U47" s="19"/>
       <c r="V47" s="19"/>
     </row>
-    <row r="48" spans="1:22">
+    <row r="48" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A48" s="19"/>
       <c r="B48" s="19"/>
       <c r="C48" s="19"/>
       <c r="D48" s="19"/>
       <c r="E48" s="19"/>
       <c r="F48" s="19"/>
       <c r="G48" s="19"/>
       <c r="H48" s="19"/>
       <c r="I48" s="19"/>
       <c r="J48" s="19"/>
       <c r="K48" s="19"/>
       <c r="L48" s="19"/>
       <c r="M48" s="19"/>
       <c r="N48" s="19"/>
       <c r="O48" s="19"/>
       <c r="P48" s="19"/>
       <c r="Q48" s="19"/>
       <c r="R48" s="19"/>
       <c r="S48" s="19"/>
       <c r="T48" s="19"/>
       <c r="U48" s="19"/>
       <c r="V48" s="19"/>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A49" s="19"/>
       <c r="B49" s="19"/>
       <c r="C49" s="19"/>
       <c r="D49" s="19"/>
       <c r="E49" s="19"/>
       <c r="F49" s="19"/>
       <c r="G49" s="19"/>
       <c r="H49" s="19"/>
       <c r="I49" s="19"/>
       <c r="J49" s="19"/>
       <c r="K49" s="19"/>
       <c r="L49" s="19"/>
       <c r="M49" s="19"/>
       <c r="N49" s="19"/>
       <c r="O49" s="19"/>
       <c r="P49" s="19"/>
       <c r="Q49" s="19"/>
       <c r="R49" s="19"/>
       <c r="S49" s="19"/>
       <c r="T49" s="19"/>
       <c r="U49" s="19"/>
       <c r="V49" s="19"/>
     </row>
-    <row r="50" spans="1:22">
+    <row r="50" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A50" s="19"/>
       <c r="B50" s="19"/>
       <c r="C50" s="19"/>
       <c r="D50" s="19"/>
       <c r="E50" s="19"/>
       <c r="F50" s="19"/>
       <c r="G50" s="19"/>
       <c r="H50" s="19"/>
       <c r="I50" s="19"/>
       <c r="J50" s="19"/>
       <c r="K50" s="19"/>
       <c r="L50" s="19"/>
       <c r="M50" s="19"/>
       <c r="N50" s="19"/>
       <c r="O50" s="19"/>
       <c r="P50" s="19"/>
       <c r="Q50" s="19"/>
       <c r="R50" s="19"/>
       <c r="S50" s="19"/>
       <c r="T50" s="19"/>
       <c r="U50" s="19"/>
       <c r="V50" s="19"/>
     </row>
-    <row r="51" spans="1:22">
+    <row r="51" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A51" s="19"/>
       <c r="B51" s="19"/>
       <c r="C51" s="19"/>
       <c r="D51" s="19"/>
       <c r="E51" s="19"/>
       <c r="F51" s="19"/>
       <c r="G51" s="19"/>
       <c r="H51" s="19"/>
       <c r="I51" s="19"/>
       <c r="J51" s="19"/>
       <c r="K51" s="19"/>
       <c r="L51" s="19"/>
       <c r="M51" s="19"/>
       <c r="N51" s="19"/>
       <c r="O51" s="19"/>
       <c r="P51" s="19"/>
       <c r="Q51" s="19"/>
       <c r="R51" s="19"/>
       <c r="S51" s="19"/>
       <c r="T51" s="19"/>
       <c r="U51" s="19"/>
       <c r="V51" s="19"/>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A52" s="19"/>
       <c r="B52" s="19"/>
       <c r="C52" s="19"/>
       <c r="D52" s="19"/>
       <c r="E52" s="19"/>
       <c r="F52" s="19"/>
       <c r="G52" s="19"/>
       <c r="H52" s="19"/>
       <c r="I52" s="19"/>
       <c r="J52" s="19"/>
       <c r="K52" s="19"/>
       <c r="L52" s="19"/>
       <c r="M52" s="19"/>
       <c r="N52" s="19"/>
       <c r="O52" s="19"/>
       <c r="P52" s="19"/>
       <c r="Q52" s="19"/>
       <c r="R52" s="19"/>
       <c r="S52" s="19"/>
       <c r="T52" s="19"/>
       <c r="U52" s="19"/>
       <c r="V52" s="19"/>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A53" s="19"/>
       <c r="B53" s="19"/>
       <c r="C53" s="19"/>
       <c r="D53" s="19"/>
       <c r="E53" s="19"/>
       <c r="F53" s="19"/>
       <c r="G53" s="19"/>
       <c r="H53" s="19"/>
       <c r="I53" s="19"/>
       <c r="J53" s="19"/>
       <c r="K53" s="19"/>
       <c r="L53" s="19"/>
       <c r="M53" s="19"/>
       <c r="N53" s="19"/>
       <c r="O53" s="19"/>
       <c r="P53" s="19"/>
       <c r="Q53" s="19"/>
       <c r="R53" s="19"/>
       <c r="S53" s="19"/>
       <c r="T53" s="19"/>
       <c r="U53" s="19"/>
       <c r="V53" s="19"/>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A54" s="19"/>
       <c r="B54" s="19"/>
       <c r="C54" s="19"/>
       <c r="D54" s="19"/>
       <c r="E54" s="19"/>
       <c r="F54" s="19"/>
       <c r="G54" s="19"/>
       <c r="H54" s="19"/>
       <c r="I54" s="19"/>
       <c r="J54" s="19"/>
       <c r="K54" s="19"/>
       <c r="L54" s="19"/>
       <c r="M54" s="19"/>
       <c r="N54" s="19"/>
       <c r="O54" s="19"/>
       <c r="P54" s="19"/>
       <c r="Q54" s="19"/>
       <c r="R54" s="19"/>
       <c r="S54" s="19"/>
       <c r="T54" s="19"/>
       <c r="U54" s="19"/>
       <c r="V54" s="19"/>
     </row>
-    <row r="55" spans="1:22">
+    <row r="55" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A55" s="19"/>
       <c r="B55" s="19"/>
       <c r="C55" s="19"/>
       <c r="D55" s="19"/>
       <c r="E55" s="19"/>
       <c r="F55" s="19"/>
       <c r="G55" s="19"/>
       <c r="H55" s="19"/>
       <c r="I55" s="19"/>
       <c r="J55" s="19"/>
       <c r="K55" s="19"/>
       <c r="L55" s="19"/>
       <c r="M55" s="19"/>
       <c r="N55" s="19"/>
       <c r="O55" s="19"/>
       <c r="P55" s="19"/>
       <c r="Q55" s="19"/>
       <c r="R55" s="19"/>
       <c r="S55" s="19"/>
       <c r="T55" s="19"/>
       <c r="U55" s="19"/>
       <c r="V55" s="19"/>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A56" s="19"/>
       <c r="B56" s="19"/>
       <c r="C56" s="19"/>
       <c r="D56" s="19"/>
       <c r="E56" s="19"/>
       <c r="F56" s="19"/>
       <c r="G56" s="19"/>
       <c r="H56" s="19"/>
       <c r="I56" s="19"/>
       <c r="J56" s="19"/>
       <c r="K56" s="19"/>
       <c r="L56" s="19"/>
       <c r="M56" s="19"/>
       <c r="N56" s="19"/>
       <c r="O56" s="19"/>
       <c r="P56" s="19"/>
       <c r="Q56" s="19"/>
       <c r="R56" s="19"/>
       <c r="S56" s="19"/>
       <c r="T56" s="19"/>
       <c r="U56" s="19"/>
       <c r="V56" s="19"/>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A57" s="19"/>
       <c r="B57" s="19"/>
       <c r="C57" s="19"/>
       <c r="D57" s="19"/>
       <c r="E57" s="19"/>
       <c r="F57" s="19"/>
       <c r="G57" s="19"/>
       <c r="H57" s="19"/>
       <c r="I57" s="19"/>
       <c r="J57" s="19"/>
       <c r="K57" s="19"/>
       <c r="L57" s="19"/>
       <c r="M57" s="19"/>
       <c r="N57" s="19"/>
       <c r="O57" s="19"/>
       <c r="P57" s="19"/>
       <c r="Q57" s="19"/>
       <c r="R57" s="19"/>
       <c r="S57" s="19"/>
       <c r="T57" s="19"/>
       <c r="U57" s="19"/>
       <c r="V57" s="19"/>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A58" s="19"/>
       <c r="B58" s="19"/>
       <c r="C58" s="19"/>
       <c r="D58" s="19"/>
       <c r="E58" s="19"/>
       <c r="F58" s="19"/>
       <c r="G58" s="19"/>
       <c r="H58" s="19"/>
       <c r="I58" s="19"/>
       <c r="J58" s="19"/>
       <c r="K58" s="19"/>
       <c r="L58" s="19"/>
       <c r="M58" s="19"/>
       <c r="N58" s="19"/>
       <c r="O58" s="19"/>
       <c r="P58" s="19"/>
       <c r="Q58" s="19"/>
       <c r="R58" s="19"/>
       <c r="S58" s="19"/>
       <c r="T58" s="19"/>
       <c r="U58" s="19"/>
       <c r="V58" s="19"/>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A59" s="19"/>
       <c r="B59" s="19"/>
       <c r="C59" s="19"/>
       <c r="D59" s="19"/>
       <c r="E59" s="19"/>
       <c r="F59" s="19"/>
       <c r="G59" s="19"/>
       <c r="H59" s="19"/>
       <c r="I59" s="19"/>
       <c r="J59" s="19"/>
       <c r="K59" s="19"/>
       <c r="L59" s="19"/>
       <c r="M59" s="19"/>
       <c r="N59" s="19"/>
       <c r="O59" s="19"/>
       <c r="P59" s="19"/>
       <c r="Q59" s="19"/>
       <c r="R59" s="19"/>
       <c r="S59" s="19"/>
       <c r="T59" s="19"/>
       <c r="U59" s="19"/>
       <c r="V59" s="19"/>
     </row>
-    <row r="60" spans="1:22">
+    <row r="60" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A60" s="19"/>
       <c r="B60" s="19"/>
       <c r="C60" s="19"/>
       <c r="D60" s="19"/>
       <c r="E60" s="19"/>
       <c r="F60" s="19"/>
       <c r="G60" s="19"/>
       <c r="H60" s="19"/>
       <c r="I60" s="19"/>
       <c r="J60" s="19"/>
       <c r="K60" s="19"/>
       <c r="L60" s="19"/>
       <c r="M60" s="19"/>
       <c r="N60" s="19"/>
       <c r="O60" s="19"/>
       <c r="P60" s="19"/>
       <c r="Q60" s="19"/>
       <c r="R60" s="19"/>
       <c r="S60" s="19"/>
       <c r="T60" s="19"/>
       <c r="U60" s="19"/>
       <c r="V60" s="19"/>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A61" s="19"/>
       <c r="B61" s="19"/>
       <c r="C61" s="19"/>
       <c r="D61" s="19"/>
       <c r="E61" s="19"/>
       <c r="F61" s="19"/>
       <c r="G61" s="19"/>
       <c r="H61" s="19"/>
       <c r="I61" s="19"/>
       <c r="J61" s="19"/>
       <c r="K61" s="19"/>
       <c r="L61" s="19"/>
       <c r="M61" s="19"/>
       <c r="N61" s="19"/>
       <c r="O61" s="19"/>
       <c r="P61" s="19"/>
       <c r="Q61" s="19"/>
       <c r="R61" s="19"/>
       <c r="S61" s="19"/>
       <c r="T61" s="19"/>
       <c r="U61" s="19"/>
       <c r="V61" s="19"/>
     </row>
-    <row r="62" spans="1:22">
+    <row r="62" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A62" s="19"/>
       <c r="B62" s="19"/>
       <c r="C62" s="19"/>
       <c r="D62" s="19"/>
       <c r="E62" s="19"/>
       <c r="F62" s="19"/>
       <c r="G62" s="19"/>
       <c r="H62" s="19"/>
       <c r="I62" s="19"/>
       <c r="J62" s="19"/>
       <c r="K62" s="19"/>
       <c r="L62" s="19"/>
       <c r="M62" s="19"/>
       <c r="N62" s="19"/>
       <c r="O62" s="19"/>
       <c r="P62" s="19"/>
       <c r="Q62" s="19"/>
       <c r="R62" s="19"/>
       <c r="S62" s="19"/>
       <c r="T62" s="19"/>
       <c r="U62" s="19"/>
       <c r="V62" s="19"/>
     </row>
-    <row r="63" spans="1:22">
+    <row r="63" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A63" s="19"/>
       <c r="B63" s="19"/>
       <c r="C63" s="19"/>
       <c r="D63" s="19"/>
       <c r="E63" s="19"/>
       <c r="F63" s="19"/>
       <c r="G63" s="19"/>
       <c r="H63" s="19"/>
       <c r="I63" s="19"/>
       <c r="J63" s="19"/>
       <c r="K63" s="19"/>
       <c r="L63" s="19"/>
       <c r="M63" s="19"/>
       <c r="N63" s="19"/>
       <c r="O63" s="19"/>
       <c r="P63" s="19"/>
       <c r="Q63" s="19"/>
       <c r="R63" s="19"/>
       <c r="S63" s="19"/>
       <c r="T63" s="19"/>
       <c r="U63" s="19"/>
       <c r="V63" s="19"/>
     </row>
-    <row r="64" spans="1:22">
+    <row r="64" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A64" s="19"/>
       <c r="B64" s="19"/>
       <c r="C64" s="19"/>
       <c r="D64" s="19"/>
       <c r="E64" s="19"/>
       <c r="F64" s="19"/>
       <c r="G64" s="19"/>
       <c r="H64" s="19"/>
       <c r="I64" s="19"/>
       <c r="J64" s="19"/>
       <c r="K64" s="19"/>
       <c r="L64" s="19"/>
       <c r="M64" s="19"/>
       <c r="N64" s="19"/>
       <c r="O64" s="19"/>
       <c r="P64" s="19"/>
       <c r="Q64" s="19"/>
       <c r="R64" s="19"/>
       <c r="S64" s="19"/>
       <c r="T64" s="19"/>
       <c r="U64" s="19"/>
       <c r="V64" s="19"/>
     </row>
-    <row r="65" spans="1:22">
+    <row r="65" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A65" s="19"/>
       <c r="B65" s="19"/>
       <c r="C65" s="19"/>
       <c r="D65" s="19"/>
       <c r="E65" s="19"/>
       <c r="F65" s="19"/>
       <c r="G65" s="19"/>
       <c r="H65" s="19"/>
       <c r="I65" s="19"/>
       <c r="J65" s="19"/>
       <c r="K65" s="19"/>
       <c r="L65" s="19"/>
       <c r="M65" s="19"/>
       <c r="N65" s="19"/>
       <c r="O65" s="19"/>
       <c r="P65" s="19"/>
       <c r="Q65" s="19"/>
       <c r="R65" s="19"/>
       <c r="S65" s="19"/>
       <c r="T65" s="19"/>
       <c r="U65" s="19"/>
       <c r="V65" s="19"/>
     </row>
-    <row r="66" spans="1:22">
+    <row r="66" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A66" s="19"/>
       <c r="B66" s="19"/>
       <c r="C66" s="19"/>
       <c r="D66" s="19"/>
       <c r="E66" s="19"/>
       <c r="F66" s="19"/>
       <c r="G66" s="19"/>
       <c r="H66" s="19"/>
       <c r="I66" s="19"/>
       <c r="J66" s="19"/>
       <c r="K66" s="19"/>
       <c r="L66" s="19"/>
       <c r="M66" s="19"/>
       <c r="N66" s="19"/>
       <c r="O66" s="19"/>
       <c r="P66" s="19"/>
       <c r="Q66" s="19"/>
       <c r="R66" s="19"/>
       <c r="S66" s="19"/>
       <c r="T66" s="19"/>
       <c r="U66" s="19"/>
       <c r="V66" s="19"/>
     </row>
-    <row r="67" spans="1:22">
+    <row r="67" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A67" s="19"/>
       <c r="B67" s="19"/>
       <c r="C67" s="19"/>
       <c r="D67" s="19"/>
       <c r="E67" s="19"/>
       <c r="F67" s="19"/>
       <c r="G67" s="19"/>
       <c r="H67" s="19"/>
       <c r="I67" s="19"/>
       <c r="J67" s="19"/>
       <c r="K67" s="19"/>
       <c r="L67" s="19"/>
       <c r="M67" s="19"/>
       <c r="N67" s="19"/>
       <c r="O67" s="19"/>
       <c r="P67" s="19"/>
       <c r="Q67" s="19"/>
       <c r="R67" s="19"/>
       <c r="S67" s="19"/>
       <c r="T67" s="19"/>
       <c r="U67" s="19"/>
       <c r="V67" s="19"/>
     </row>
-    <row r="68" spans="1:22">
+    <row r="68" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A68" s="19"/>
       <c r="B68" s="19"/>
       <c r="C68" s="19"/>
       <c r="D68" s="19"/>
       <c r="E68" s="19"/>
       <c r="F68" s="19"/>
       <c r="G68" s="19"/>
       <c r="H68" s="19"/>
       <c r="I68" s="19"/>
       <c r="J68" s="19"/>
       <c r="K68" s="19"/>
       <c r="L68" s="19"/>
       <c r="M68" s="19"/>
       <c r="N68" s="19"/>
       <c r="O68" s="19"/>
       <c r="P68" s="19"/>
       <c r="Q68" s="19"/>
       <c r="R68" s="19"/>
       <c r="S68" s="19"/>
       <c r="T68" s="19"/>
       <c r="U68" s="19"/>
       <c r="V68" s="19"/>
     </row>
-    <row r="69" spans="1:22">
+    <row r="69" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A69" s="19"/>
       <c r="B69" s="19"/>
       <c r="C69" s="19"/>
       <c r="D69" s="19"/>
       <c r="E69" s="19"/>
       <c r="F69" s="19"/>
       <c r="G69" s="19"/>
       <c r="H69" s="19"/>
       <c r="I69" s="19"/>
       <c r="J69" s="19"/>
       <c r="K69" s="19"/>
       <c r="L69" s="19"/>
       <c r="M69" s="19"/>
       <c r="N69" s="19"/>
       <c r="O69" s="19"/>
       <c r="P69" s="19"/>
       <c r="Q69" s="19"/>
       <c r="R69" s="19"/>
       <c r="S69" s="19"/>
       <c r="T69" s="19"/>
       <c r="U69" s="19"/>
       <c r="V69" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AP43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Y8" sqref="Y8:Y43"/>
+      <selection activeCell="H3" sqref="H3:AE3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="6" customWidth="1"/>
     <col min="2" max="7" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:42" ht="19.149999999999999" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="H3" s="41" t="s">
+    <row r="2" spans="1:42" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:42" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H3" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="41"/>
-[...21 lines deleted...]
-      <c r="AE3" s="41"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="42"/>
+      <c r="Y3" s="42"/>
+      <c r="Z3" s="42"/>
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="42"/>
+      <c r="AC3" s="42"/>
+      <c r="AD3" s="42"/>
+      <c r="AE3" s="42"/>
       <c r="AF3" s="17"/>
       <c r="AG3" s="17"/>
       <c r="AH3" s="17"/>
       <c r="AI3" s="17"/>
       <c r="AJ3" s="17"/>
       <c r="AK3" s="17"/>
       <c r="AL3" s="17"/>
       <c r="AM3" s="17"/>
       <c r="AN3" s="17"/>
       <c r="AO3" s="17"/>
       <c r="AP3" s="17"/>
     </row>
-    <row r="4" spans="1:42" s="1" customFormat="1" ht="13.9" customHeight="1">
+    <row r="4" spans="1:42" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G4" s="2"/>
       <c r="S4" s="2"/>
       <c r="AE4" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:42">
-[...1 lines deleted...]
-      <c r="B5" s="39">
+    <row r="5" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="A5" s="36"/>
+      <c r="B5" s="40">
         <v>2024</v>
       </c>
-      <c r="C5" s="39"/>
-[...4 lines deleted...]
-      <c r="H5" s="38">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="39">
         <v>2025</v>
       </c>
-      <c r="I5" s="39"/>
-[...10 lines deleted...]
-      <c r="T5" s="38">
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="39">
         <v>2026</v>
       </c>
-      <c r="U5" s="39"/>
-[...12 lines deleted...]
-      <c r="A6" s="36"/>
+      <c r="U5" s="40"/>
+      <c r="V5" s="40"/>
+      <c r="W5" s="40"/>
+      <c r="X5" s="40"/>
+      <c r="Y5" s="40"/>
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+      <c r="AD5" s="40"/>
+      <c r="AE5" s="41"/>
+    </row>
+    <row r="6" spans="1:42" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -2929,75 +2939,75 @@
       <c r="X6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Z6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AA6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AB6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="AC6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="AD6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AE6" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
-      <c r="B7" s="42" t="s">
+    <row r="7" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="B7" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="42"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:42">
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43"/>
+      <c r="S7" s="43"/>
+      <c r="T7" s="43"/>
+      <c r="U7" s="43"/>
+    </row>
+    <row r="8" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="10">
         <v>2406</v>
       </c>
       <c r="C8" s="10">
         <v>2233</v>
       </c>
       <c r="D8" s="10">
         <v>3213</v>
       </c>
       <c r="E8" s="10">
         <v>3406</v>
       </c>
       <c r="F8" s="10">
         <v>3014</v>
       </c>
       <c r="G8" s="10">
         <v>2673</v>
       </c>
       <c r="H8" s="8">
         <v>2995</v>
       </c>
       <c r="I8" s="8">
@@ -3029,52 +3039,55 @@
       </c>
       <c r="R8" s="8">
         <v>2672</v>
       </c>
       <c r="S8" s="8">
         <v>2309</v>
       </c>
       <c r="T8" s="8">
         <v>2861</v>
       </c>
       <c r="U8" s="8">
         <v>2835</v>
       </c>
       <c r="V8" s="8">
         <v>3169</v>
       </c>
       <c r="W8" s="8">
         <v>2718</v>
       </c>
       <c r="X8" s="8">
         <v>2207</v>
       </c>
       <c r="Y8" s="8">
         <v>2774</v>
       </c>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="Z8" s="33">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="9" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10">
         <v>1359</v>
       </c>
       <c r="C9" s="10">
         <v>1237</v>
       </c>
       <c r="D9" s="10">
         <v>1732</v>
       </c>
       <c r="E9" s="10">
         <v>1859</v>
       </c>
       <c r="F9" s="10">
         <v>1639</v>
       </c>
       <c r="G9" s="10">
         <v>1452</v>
       </c>
       <c r="H9" s="8">
         <v>1643</v>
       </c>
       <c r="I9" s="8">
@@ -3106,52 +3119,55 @@
       </c>
       <c r="R9" s="8">
         <v>1315</v>
       </c>
       <c r="S9" s="8">
         <v>1142</v>
       </c>
       <c r="T9" s="8">
         <v>1426</v>
       </c>
       <c r="U9" s="8">
         <v>1292</v>
       </c>
       <c r="V9" s="8">
         <v>1464</v>
       </c>
       <c r="W9" s="8">
         <v>1333</v>
       </c>
       <c r="X9" s="8">
         <v>1070</v>
       </c>
       <c r="Y9" s="8">
         <v>1504</v>
       </c>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="Z9" s="33">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="10" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="10">
         <v>76</v>
       </c>
       <c r="C10" s="10">
         <v>112</v>
       </c>
       <c r="D10" s="10">
         <v>162</v>
       </c>
       <c r="E10" s="10">
         <v>124</v>
       </c>
       <c r="F10" s="10">
         <v>113</v>
       </c>
       <c r="G10" s="10">
         <v>93</v>
       </c>
       <c r="H10" s="8">
         <v>104</v>
       </c>
       <c r="I10" s="8">
@@ -3183,52 +3199,55 @@
       </c>
       <c r="R10" s="8">
         <v>128</v>
       </c>
       <c r="S10" s="8">
         <v>103</v>
       </c>
       <c r="T10" s="8">
         <v>165</v>
       </c>
       <c r="U10" s="8">
         <v>172</v>
       </c>
       <c r="V10" s="8">
         <v>172</v>
       </c>
       <c r="W10" s="8">
         <v>108</v>
       </c>
       <c r="X10" s="8">
         <v>116</v>
       </c>
       <c r="Y10" s="8">
         <v>103</v>
       </c>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="Z10" s="33">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10">
         <v>198</v>
       </c>
       <c r="C11" s="10">
         <v>175</v>
       </c>
       <c r="D11" s="10">
         <v>271</v>
       </c>
       <c r="E11" s="10">
         <v>287</v>
       </c>
       <c r="F11" s="10">
         <v>256</v>
       </c>
       <c r="G11" s="10">
         <v>224</v>
       </c>
       <c r="H11" s="8">
         <v>244</v>
       </c>
       <c r="I11" s="8">
@@ -3260,52 +3279,55 @@
       </c>
       <c r="R11" s="8">
         <v>208</v>
       </c>
       <c r="S11" s="8">
         <v>196</v>
       </c>
       <c r="T11" s="8">
         <v>226</v>
       </c>
       <c r="U11" s="8">
         <v>222</v>
       </c>
       <c r="V11" s="8">
         <v>259</v>
       </c>
       <c r="W11" s="8">
         <v>194</v>
       </c>
       <c r="X11" s="8">
         <v>180</v>
       </c>
       <c r="Y11" s="8">
         <v>202</v>
       </c>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="Z11" s="33">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10">
         <v>114</v>
       </c>
       <c r="C12" s="10">
         <v>98</v>
       </c>
       <c r="D12" s="10">
         <v>122</v>
       </c>
       <c r="E12" s="10">
         <v>180</v>
       </c>
       <c r="F12" s="10">
         <v>145</v>
       </c>
       <c r="G12" s="10">
         <v>162</v>
       </c>
       <c r="H12" s="8">
         <v>163</v>
       </c>
       <c r="I12" s="8">
@@ -3337,52 +3359,55 @@
       </c>
       <c r="R12" s="8">
         <v>171</v>
       </c>
       <c r="S12" s="8">
         <v>133</v>
       </c>
       <c r="T12" s="8">
         <v>149</v>
       </c>
       <c r="U12" s="8">
         <v>169</v>
       </c>
       <c r="V12" s="8">
         <v>207</v>
       </c>
       <c r="W12" s="8">
         <v>180</v>
       </c>
       <c r="X12" s="8">
         <v>123</v>
       </c>
       <c r="Y12" s="8">
         <v>198</v>
       </c>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="Z12" s="33">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="10">
         <v>145</v>
       </c>
       <c r="C13" s="10">
         <v>104</v>
       </c>
       <c r="D13" s="10">
         <v>204</v>
       </c>
       <c r="E13" s="10">
         <v>221</v>
       </c>
       <c r="F13" s="10">
         <v>162</v>
       </c>
       <c r="G13" s="10">
         <v>145</v>
       </c>
       <c r="H13" s="8">
         <v>156</v>
       </c>
       <c r="I13" s="8">
@@ -3414,52 +3439,55 @@
       </c>
       <c r="R13" s="8">
         <v>124</v>
       </c>
       <c r="S13" s="8">
         <v>134</v>
       </c>
       <c r="T13" s="8">
         <v>148</v>
       </c>
       <c r="U13" s="8">
         <v>165</v>
       </c>
       <c r="V13" s="8">
         <v>177</v>
       </c>
       <c r="W13" s="8">
         <v>165</v>
       </c>
       <c r="X13" s="8">
         <v>138</v>
       </c>
       <c r="Y13" s="8">
         <v>152</v>
       </c>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="Z13" s="33">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="10">
         <v>61</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="10">
         <v>77</v>
       </c>
       <c r="E14" s="10">
         <v>62</v>
       </c>
       <c r="F14" s="10">
         <v>71</v>
       </c>
       <c r="G14" s="10">
         <v>50</v>
       </c>
       <c r="H14" s="8">
         <v>77</v>
       </c>
       <c r="I14" s="8">
@@ -3491,52 +3519,55 @@
       </c>
       <c r="R14" s="8">
         <v>61</v>
       </c>
       <c r="S14" s="8">
         <v>67</v>
       </c>
       <c r="T14" s="8">
         <v>91</v>
       </c>
       <c r="U14" s="8">
         <v>116</v>
       </c>
       <c r="V14" s="8">
         <v>118</v>
       </c>
       <c r="W14" s="8">
         <v>78</v>
       </c>
       <c r="X14" s="8">
         <v>53</v>
       </c>
       <c r="Y14" s="8">
         <v>72</v>
       </c>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="Z14" s="33">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="10">
         <v>33</v>
       </c>
       <c r="C15" s="10">
         <v>35</v>
       </c>
       <c r="D15" s="10">
         <v>28</v>
       </c>
       <c r="E15" s="10">
         <v>48</v>
       </c>
       <c r="F15" s="10">
         <v>33</v>
       </c>
       <c r="G15" s="10">
         <v>38</v>
       </c>
       <c r="H15" s="8">
         <v>57</v>
       </c>
       <c r="I15" s="8">
@@ -3568,52 +3599,55 @@
       </c>
       <c r="R15" s="8">
         <v>86</v>
       </c>
       <c r="S15" s="8">
         <v>46</v>
       </c>
       <c r="T15" s="8">
         <v>72</v>
       </c>
       <c r="U15" s="8">
         <v>51</v>
       </c>
       <c r="V15" s="8">
         <v>72</v>
       </c>
       <c r="W15" s="8">
         <v>62</v>
       </c>
       <c r="X15" s="8">
         <v>73</v>
       </c>
       <c r="Y15" s="8">
         <v>39</v>
       </c>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="Z15" s="33">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="10">
         <v>36</v>
       </c>
       <c r="C16" s="10">
         <v>26</v>
       </c>
       <c r="D16" s="10">
         <v>41</v>
       </c>
       <c r="E16" s="10">
         <v>58</v>
       </c>
       <c r="F16" s="10">
         <v>46</v>
       </c>
       <c r="G16" s="10">
         <v>56</v>
       </c>
       <c r="H16" s="8">
         <v>43</v>
       </c>
       <c r="I16" s="8">
@@ -3645,52 +3679,55 @@
       </c>
       <c r="R16" s="8">
         <v>40</v>
       </c>
       <c r="S16" s="8">
         <v>80</v>
       </c>
       <c r="T16" s="8">
         <v>52</v>
       </c>
       <c r="U16" s="8">
         <v>57</v>
       </c>
       <c r="V16" s="8">
         <v>49</v>
       </c>
       <c r="W16" s="8">
         <v>51</v>
       </c>
       <c r="X16" s="8">
         <v>29</v>
       </c>
       <c r="Y16" s="8">
         <v>42</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16" s="33">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="10">
         <v>33</v>
       </c>
       <c r="C17" s="10">
         <v>44</v>
       </c>
       <c r="D17" s="10">
         <v>55</v>
       </c>
       <c r="E17" s="10">
         <v>47</v>
       </c>
       <c r="F17" s="10">
         <v>52</v>
       </c>
       <c r="G17" s="10">
         <v>54</v>
       </c>
       <c r="H17" s="8">
         <v>67</v>
       </c>
       <c r="I17" s="8">
@@ -3722,52 +3759,55 @@
       </c>
       <c r="R17" s="8">
         <v>48</v>
       </c>
       <c r="S17" s="8">
         <v>45</v>
       </c>
       <c r="T17" s="8">
         <v>52</v>
       </c>
       <c r="U17" s="8">
         <v>50</v>
       </c>
       <c r="V17" s="8">
         <v>77</v>
       </c>
       <c r="W17" s="8">
         <v>55</v>
       </c>
       <c r="X17" s="8">
         <v>73</v>
       </c>
       <c r="Y17" s="8">
         <v>51</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17" s="33">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="10">
         <v>84</v>
       </c>
       <c r="C18" s="10">
         <v>82</v>
       </c>
       <c r="D18" s="10">
         <v>82</v>
       </c>
       <c r="E18" s="10">
         <v>95</v>
       </c>
       <c r="F18" s="10">
         <v>118</v>
       </c>
       <c r="G18" s="10">
         <v>49</v>
       </c>
       <c r="H18" s="8">
         <v>107</v>
       </c>
       <c r="I18" s="8">
@@ -3799,52 +3839,55 @@
       </c>
       <c r="R18" s="8">
         <v>80</v>
       </c>
       <c r="S18" s="8">
         <v>58</v>
       </c>
       <c r="T18" s="8">
         <v>82</v>
       </c>
       <c r="U18" s="8">
         <v>123</v>
       </c>
       <c r="V18" s="8">
         <v>129</v>
       </c>
       <c r="W18" s="8">
         <v>121</v>
       </c>
       <c r="X18" s="8">
         <v>50</v>
       </c>
       <c r="Y18" s="8">
         <v>64</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18" s="33">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="10">
         <v>144</v>
       </c>
       <c r="C19" s="10">
         <v>130</v>
       </c>
       <c r="D19" s="10">
         <v>219</v>
       </c>
       <c r="E19" s="10">
         <v>210</v>
       </c>
       <c r="F19" s="10">
         <v>212</v>
       </c>
       <c r="G19" s="10">
         <v>186</v>
       </c>
       <c r="H19" s="8">
         <v>168</v>
       </c>
       <c r="I19" s="8">
@@ -3876,52 +3919,55 @@
       </c>
       <c r="R19" s="8">
         <v>162</v>
       </c>
       <c r="S19" s="8">
         <v>143</v>
       </c>
       <c r="T19" s="8">
         <v>227</v>
       </c>
       <c r="U19" s="8">
         <v>201</v>
       </c>
       <c r="V19" s="8">
         <v>258</v>
       </c>
       <c r="W19" s="8">
         <v>192</v>
       </c>
       <c r="X19" s="8">
         <v>155</v>
       </c>
       <c r="Y19" s="8">
         <v>158</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19" s="33">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="10">
         <v>36</v>
       </c>
       <c r="C20" s="10">
         <v>36</v>
       </c>
       <c r="D20" s="10">
         <v>64</v>
       </c>
       <c r="E20" s="10">
         <v>43</v>
       </c>
       <c r="F20" s="10">
         <v>49</v>
       </c>
       <c r="G20" s="10">
         <v>46</v>
       </c>
       <c r="H20" s="8">
         <v>51</v>
       </c>
       <c r="I20" s="8">
@@ -3953,52 +3999,55 @@
       </c>
       <c r="R20" s="8">
         <v>77</v>
       </c>
       <c r="S20" s="8">
         <v>42</v>
       </c>
       <c r="T20" s="8">
         <v>77</v>
       </c>
       <c r="U20" s="8">
         <v>81</v>
       </c>
       <c r="V20" s="8">
         <v>81</v>
       </c>
       <c r="W20" s="8">
         <v>64</v>
       </c>
       <c r="X20" s="8">
         <v>35</v>
       </c>
       <c r="Y20" s="8">
         <v>71</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20" s="33">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="10">
         <v>87</v>
       </c>
       <c r="C21" s="10">
         <v>100</v>
       </c>
       <c r="D21" s="10">
         <v>156</v>
       </c>
       <c r="E21" s="10">
         <v>172</v>
       </c>
       <c r="F21" s="10">
         <v>118</v>
       </c>
       <c r="G21" s="10">
         <v>118</v>
       </c>
       <c r="H21" s="8">
         <v>115</v>
       </c>
       <c r="I21" s="8">
@@ -4030,77 +4079,81 @@
       </c>
       <c r="R21" s="8">
         <v>172</v>
       </c>
       <c r="S21" s="8">
         <v>120</v>
       </c>
       <c r="T21" s="8">
         <v>94</v>
       </c>
       <c r="U21" s="8">
         <v>136</v>
       </c>
       <c r="V21" s="8">
         <v>106</v>
       </c>
       <c r="W21" s="8">
         <v>115</v>
       </c>
       <c r="X21" s="8">
         <v>112</v>
       </c>
       <c r="Y21" s="8">
         <v>118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="37" t="s">
+      <c r="Z21" s="33">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B22" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="37"/>
-[...17 lines deleted...]
-      <c r="U22" s="37"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
       <c r="Y22" s="8"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22" s="34"/>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="10">
         <v>1533</v>
       </c>
       <c r="C23" s="10">
         <v>1413</v>
       </c>
       <c r="D23" s="10">
         <v>1974</v>
       </c>
       <c r="E23" s="10">
         <v>2122</v>
       </c>
       <c r="F23" s="10">
         <v>1879</v>
       </c>
       <c r="G23" s="10">
         <v>1673</v>
       </c>
       <c r="H23" s="8">
         <v>1866</v>
       </c>
       <c r="I23" s="8">
@@ -4132,52 +4185,55 @@
       </c>
       <c r="R23" s="8">
         <v>1546</v>
       </c>
       <c r="S23" s="8">
         <v>1353</v>
       </c>
       <c r="T23" s="8">
         <v>1750</v>
       </c>
       <c r="U23" s="8">
         <v>1593</v>
       </c>
       <c r="V23" s="8">
         <v>1785</v>
       </c>
       <c r="W23" s="8">
         <v>1573</v>
       </c>
       <c r="X23" s="8">
         <v>1306</v>
       </c>
       <c r="Y23" s="8">
         <v>1786</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23" s="33">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="10">
         <v>1236</v>
       </c>
       <c r="C24" s="10">
         <v>1099</v>
       </c>
       <c r="D24" s="10">
         <v>1554</v>
       </c>
       <c r="E24" s="10">
         <v>1695</v>
       </c>
       <c r="F24" s="10">
         <v>1509</v>
       </c>
       <c r="G24" s="10">
         <v>1318</v>
       </c>
       <c r="H24" s="8">
         <v>1506</v>
       </c>
       <c r="I24" s="8">
@@ -4209,52 +4265,55 @@
       </c>
       <c r="R24" s="8">
         <v>1203</v>
       </c>
       <c r="S24" s="8">
         <v>1007</v>
       </c>
       <c r="T24" s="8">
         <v>1348</v>
       </c>
       <c r="U24" s="8">
         <v>1170</v>
       </c>
       <c r="V24" s="8">
         <v>1349</v>
       </c>
       <c r="W24" s="8">
         <v>1226</v>
       </c>
       <c r="X24" s="8">
         <v>974</v>
       </c>
       <c r="Y24" s="8">
         <v>1406</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24" s="33">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="10">
         <v>72</v>
       </c>
       <c r="C25" s="10">
         <v>106</v>
       </c>
       <c r="D25" s="10">
         <v>155</v>
       </c>
       <c r="E25" s="10">
         <v>111</v>
       </c>
       <c r="F25" s="10">
         <v>103</v>
       </c>
       <c r="G25" s="10">
         <v>89</v>
       </c>
       <c r="H25" s="8">
         <v>95</v>
       </c>
       <c r="I25" s="8">
@@ -4286,52 +4345,55 @@
       </c>
       <c r="R25" s="8">
         <v>106</v>
       </c>
       <c r="S25" s="8">
         <v>97</v>
       </c>
       <c r="T25" s="8">
         <v>158</v>
       </c>
       <c r="U25" s="8">
         <v>165</v>
       </c>
       <c r="V25" s="8">
         <v>157</v>
       </c>
       <c r="W25" s="8">
         <v>93</v>
       </c>
       <c r="X25" s="8">
         <v>106</v>
       </c>
       <c r="Y25" s="8">
         <v>94</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25" s="33">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="10">
         <v>68</v>
       </c>
       <c r="C26" s="10">
         <v>83</v>
       </c>
       <c r="D26" s="10">
         <v>72</v>
       </c>
       <c r="E26" s="10">
         <v>96</v>
       </c>
       <c r="F26" s="10">
         <v>86</v>
       </c>
       <c r="G26" s="10">
         <v>111</v>
       </c>
       <c r="H26" s="8">
         <v>94</v>
       </c>
       <c r="I26" s="8">
@@ -4363,52 +4425,55 @@
       </c>
       <c r="R26" s="8">
         <v>107</v>
       </c>
       <c r="S26" s="8">
         <v>80</v>
       </c>
       <c r="T26" s="8">
         <v>89</v>
       </c>
       <c r="U26" s="8">
         <v>105</v>
       </c>
       <c r="V26" s="8">
         <v>115</v>
       </c>
       <c r="W26" s="8">
         <v>109</v>
       </c>
       <c r="X26" s="8">
         <v>79</v>
       </c>
       <c r="Y26" s="8">
         <v>121</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="33">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="10">
         <v>108</v>
       </c>
       <c r="C27" s="10">
         <v>69</v>
       </c>
       <c r="D27" s="10">
         <v>125</v>
       </c>
       <c r="E27" s="10">
         <v>144</v>
       </c>
       <c r="F27" s="10">
         <v>122</v>
       </c>
       <c r="G27" s="10">
         <v>94</v>
       </c>
       <c r="H27" s="8">
         <v>114</v>
       </c>
       <c r="I27" s="8">
@@ -4440,52 +4505,55 @@
       </c>
       <c r="R27" s="8">
         <v>75</v>
       </c>
       <c r="S27" s="8">
         <v>108</v>
       </c>
       <c r="T27" s="8">
         <v>95</v>
       </c>
       <c r="U27" s="8">
         <v>98</v>
       </c>
       <c r="V27" s="8">
         <v>106</v>
       </c>
       <c r="W27" s="8">
         <v>102</v>
       </c>
       <c r="X27" s="8">
         <v>90</v>
       </c>
       <c r="Y27" s="8">
         <v>111</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27" s="33">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="10">
         <v>49</v>
       </c>
       <c r="C28" s="10">
         <v>56</v>
       </c>
       <c r="D28" s="10">
         <v>68</v>
       </c>
       <c r="E28" s="10">
         <v>76</v>
       </c>
       <c r="F28" s="10">
         <v>59</v>
       </c>
       <c r="G28" s="10">
         <v>61</v>
       </c>
       <c r="H28" s="8">
         <v>57</v>
       </c>
       <c r="I28" s="8">
@@ -4517,77 +4585,80 @@
       </c>
       <c r="R28" s="8">
         <v>55</v>
       </c>
       <c r="S28" s="8">
         <v>61</v>
       </c>
       <c r="T28" s="8">
         <v>60</v>
       </c>
       <c r="U28" s="8">
         <v>55</v>
       </c>
       <c r="V28" s="8">
         <v>58</v>
       </c>
       <c r="W28" s="8">
         <v>43</v>
       </c>
       <c r="X28" s="8">
         <v>57</v>
       </c>
       <c r="Y28" s="8">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="37" t="s">
+      <c r="Z28" s="33">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B29" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C29" s="37"/>
-[...17 lines deleted...]
-      <c r="U29" s="37"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="38"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="38"/>
+      <c r="J29" s="38"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="38"/>
+      <c r="N29" s="38"/>
+      <c r="O29" s="38"/>
+      <c r="P29" s="38"/>
+      <c r="Q29" s="38"/>
+      <c r="R29" s="38"/>
+      <c r="S29" s="38"/>
+      <c r="T29" s="38"/>
+      <c r="U29" s="38"/>
       <c r="Y29" s="8"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="10">
         <v>873</v>
       </c>
       <c r="C30" s="10">
         <v>820</v>
       </c>
       <c r="D30" s="10">
         <v>1239</v>
       </c>
       <c r="E30" s="10">
         <v>1284</v>
       </c>
       <c r="F30" s="10">
         <v>1135</v>
       </c>
       <c r="G30" s="10">
         <v>1000</v>
       </c>
       <c r="H30" s="8">
         <v>1129</v>
       </c>
       <c r="I30" s="8">
@@ -4619,52 +4690,55 @@
       </c>
       <c r="R30" s="8">
         <v>1126</v>
       </c>
       <c r="S30" s="8">
         <v>956</v>
       </c>
       <c r="T30" s="8">
         <v>1111</v>
       </c>
       <c r="U30" s="8">
         <v>1242</v>
       </c>
       <c r="V30" s="8">
         <v>1384</v>
       </c>
       <c r="W30" s="8">
         <v>1145</v>
       </c>
       <c r="X30" s="8">
         <v>901</v>
       </c>
       <c r="Y30" s="8">
         <v>988</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30" s="33">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="10">
         <v>123</v>
       </c>
       <c r="C31" s="10">
         <v>138</v>
       </c>
       <c r="D31" s="10">
         <v>178</v>
       </c>
       <c r="E31" s="10">
         <v>164</v>
       </c>
       <c r="F31" s="10">
         <v>130</v>
       </c>
       <c r="G31" s="10">
         <v>134</v>
       </c>
       <c r="H31" s="8">
         <v>137</v>
       </c>
       <c r="I31" s="8">
@@ -4696,52 +4770,55 @@
       </c>
       <c r="R31" s="8">
         <v>112</v>
       </c>
       <c r="S31" s="8">
         <v>135</v>
       </c>
       <c r="T31" s="8">
         <v>78</v>
       </c>
       <c r="U31" s="8">
         <v>122</v>
       </c>
       <c r="V31" s="8">
         <v>115</v>
       </c>
       <c r="W31" s="8">
         <v>107</v>
       </c>
       <c r="X31" s="8">
         <v>96</v>
       </c>
       <c r="Y31" s="8">
         <v>98</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31" s="33">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="10">
         <v>4</v>
       </c>
       <c r="C32" s="10">
         <v>6</v>
       </c>
       <c r="D32" s="10">
         <v>7</v>
       </c>
       <c r="E32" s="10">
         <v>13</v>
       </c>
       <c r="F32" s="10">
         <v>10</v>
       </c>
       <c r="G32" s="10">
         <v>4</v>
       </c>
       <c r="H32" s="8">
         <v>9</v>
       </c>
       <c r="I32" s="8">
@@ -4773,52 +4850,55 @@
       </c>
       <c r="R32" s="8">
         <v>22</v>
       </c>
       <c r="S32" s="8">
         <v>6</v>
       </c>
       <c r="T32" s="8">
         <v>7</v>
       </c>
       <c r="U32" s="8">
         <v>7</v>
       </c>
       <c r="V32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="W32" s="8">
         <v>15</v>
       </c>
       <c r="X32" s="8">
         <v>10</v>
       </c>
       <c r="Y32" s="8">
         <v>9</v>
       </c>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32" s="33">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="10">
         <v>198</v>
       </c>
       <c r="C33" s="10">
         <v>175</v>
       </c>
       <c r="D33" s="10">
         <v>271</v>
       </c>
       <c r="E33" s="10">
         <v>287</v>
       </c>
       <c r="F33" s="10">
         <v>256</v>
       </c>
       <c r="G33" s="10">
         <v>224</v>
       </c>
       <c r="H33" s="8">
         <v>244</v>
       </c>
       <c r="I33" s="8">
@@ -4850,52 +4930,55 @@
       </c>
       <c r="R33" s="8">
         <v>208</v>
       </c>
       <c r="S33" s="8">
         <v>196</v>
       </c>
       <c r="T33" s="8">
         <v>226</v>
       </c>
       <c r="U33" s="8">
         <v>222</v>
       </c>
       <c r="V33" s="8">
         <v>259</v>
       </c>
       <c r="W33" s="8">
         <v>194</v>
       </c>
       <c r="X33" s="8">
         <v>180</v>
       </c>
       <c r="Y33" s="8">
         <v>202</v>
       </c>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33" s="33">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="10">
         <v>46</v>
       </c>
       <c r="C34" s="10">
         <v>15</v>
       </c>
       <c r="D34" s="10">
         <v>50</v>
       </c>
       <c r="E34" s="10">
         <v>84</v>
       </c>
       <c r="F34" s="10">
         <v>59</v>
       </c>
       <c r="G34" s="10">
         <v>51</v>
       </c>
       <c r="H34" s="8">
         <v>69</v>
       </c>
       <c r="I34" s="8">
@@ -4927,52 +5010,55 @@
       </c>
       <c r="R34" s="8">
         <v>64</v>
       </c>
       <c r="S34" s="8">
         <v>53</v>
       </c>
       <c r="T34" s="8">
         <v>60</v>
       </c>
       <c r="U34" s="8">
         <v>64</v>
       </c>
       <c r="V34" s="8">
         <v>92</v>
       </c>
       <c r="W34" s="8">
         <v>71</v>
       </c>
       <c r="X34" s="8">
         <v>44</v>
       </c>
       <c r="Y34" s="8">
         <v>77</v>
       </c>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34" s="33">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="10">
         <v>37</v>
       </c>
       <c r="C35" s="10">
         <v>35</v>
       </c>
       <c r="D35" s="10">
         <v>79</v>
       </c>
       <c r="E35" s="10">
         <v>77</v>
       </c>
       <c r="F35" s="10">
         <v>40</v>
       </c>
       <c r="G35" s="10">
         <v>51</v>
       </c>
       <c r="H35" s="8">
         <v>42</v>
       </c>
       <c r="I35" s="8">
@@ -5004,52 +5090,55 @@
       </c>
       <c r="R35" s="8">
         <v>49</v>
       </c>
       <c r="S35" s="8">
         <v>26</v>
       </c>
       <c r="T35" s="8">
         <v>53</v>
       </c>
       <c r="U35" s="8">
         <v>67</v>
       </c>
       <c r="V35" s="8">
         <v>71</v>
       </c>
       <c r="W35" s="8">
         <v>63</v>
       </c>
       <c r="X35" s="8">
         <v>48</v>
       </c>
       <c r="Y35" s="8">
         <v>41</v>
       </c>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35" s="33">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="10">
         <v>61</v>
       </c>
       <c r="C36" s="10">
         <v>54</v>
       </c>
       <c r="D36" s="10">
         <v>77</v>
       </c>
       <c r="E36" s="10">
         <v>62</v>
       </c>
       <c r="F36" s="10">
         <v>71</v>
       </c>
       <c r="G36" s="10">
         <v>50</v>
       </c>
       <c r="H36" s="8">
         <v>77</v>
       </c>
       <c r="I36" s="8">
@@ -5081,52 +5170,55 @@
       </c>
       <c r="R36" s="8">
         <v>61</v>
       </c>
       <c r="S36" s="8">
         <v>67</v>
       </c>
       <c r="T36" s="8">
         <v>91</v>
       </c>
       <c r="U36" s="8">
         <v>116</v>
       </c>
       <c r="V36" s="8">
         <v>118</v>
       </c>
       <c r="W36" s="8">
         <v>78</v>
       </c>
       <c r="X36" s="8">
         <v>53</v>
       </c>
       <c r="Y36" s="8">
         <v>72</v>
       </c>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36" s="33">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="10">
         <v>33</v>
       </c>
       <c r="C37" s="10">
         <v>35</v>
       </c>
       <c r="D37" s="10">
         <v>28</v>
       </c>
       <c r="E37" s="10">
         <v>48</v>
       </c>
       <c r="F37" s="10">
         <v>33</v>
       </c>
       <c r="G37" s="10">
         <v>38</v>
       </c>
       <c r="H37" s="8">
         <v>57</v>
       </c>
       <c r="I37" s="8">
@@ -5158,52 +5250,55 @@
       </c>
       <c r="R37" s="8">
         <v>86</v>
       </c>
       <c r="S37" s="8">
         <v>46</v>
       </c>
       <c r="T37" s="8">
         <v>72</v>
       </c>
       <c r="U37" s="8">
         <v>51</v>
       </c>
       <c r="V37" s="8">
         <v>72</v>
       </c>
       <c r="W37" s="8">
         <v>62</v>
       </c>
       <c r="X37" s="8">
         <v>73</v>
       </c>
       <c r="Y37" s="8">
         <v>39</v>
       </c>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37" s="33">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="10">
         <v>36</v>
       </c>
       <c r="C38" s="10">
         <v>26</v>
       </c>
       <c r="D38" s="10">
         <v>41</v>
       </c>
       <c r="E38" s="10">
         <v>58</v>
       </c>
       <c r="F38" s="10">
         <v>46</v>
       </c>
       <c r="G38" s="10">
         <v>56</v>
       </c>
       <c r="H38" s="8">
         <v>43</v>
       </c>
       <c r="I38" s="8">
@@ -5235,52 +5330,55 @@
       </c>
       <c r="R38" s="8">
         <v>40</v>
       </c>
       <c r="S38" s="8">
         <v>80</v>
       </c>
       <c r="T38" s="8">
         <v>52</v>
       </c>
       <c r="U38" s="8">
         <v>57</v>
       </c>
       <c r="V38" s="8">
         <v>49</v>
       </c>
       <c r="W38" s="8">
         <v>51</v>
       </c>
       <c r="X38" s="8">
         <v>29</v>
       </c>
       <c r="Y38" s="8">
         <v>42</v>
       </c>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38" s="33">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="10">
         <v>33</v>
       </c>
       <c r="C39" s="10">
         <v>44</v>
       </c>
       <c r="D39" s="10">
         <v>55</v>
       </c>
       <c r="E39" s="10">
         <v>47</v>
       </c>
       <c r="F39" s="10">
         <v>52</v>
       </c>
       <c r="G39" s="10">
         <v>54</v>
       </c>
       <c r="H39" s="8">
         <v>67</v>
       </c>
       <c r="I39" s="8">
@@ -5312,52 +5410,55 @@
       </c>
       <c r="R39" s="8">
         <v>48</v>
       </c>
       <c r="S39" s="8">
         <v>45</v>
       </c>
       <c r="T39" s="8">
         <v>52</v>
       </c>
       <c r="U39" s="8">
         <v>50</v>
       </c>
       <c r="V39" s="8">
         <v>77</v>
       </c>
       <c r="W39" s="8">
         <v>55</v>
       </c>
       <c r="X39" s="8">
         <v>73</v>
       </c>
       <c r="Y39" s="8">
         <v>51</v>
       </c>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39" s="33">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="10">
         <v>84</v>
       </c>
       <c r="C40" s="10">
         <v>82</v>
       </c>
       <c r="D40" s="10">
         <v>82</v>
       </c>
       <c r="E40" s="10">
         <v>95</v>
       </c>
       <c r="F40" s="10">
         <v>118</v>
       </c>
       <c r="G40" s="10">
         <v>49</v>
       </c>
       <c r="H40" s="8">
         <v>107</v>
       </c>
       <c r="I40" s="8">
@@ -5389,52 +5490,55 @@
       </c>
       <c r="R40" s="8">
         <v>80</v>
       </c>
       <c r="S40" s="8">
         <v>58</v>
       </c>
       <c r="T40" s="8">
         <v>82</v>
       </c>
       <c r="U40" s="8">
         <v>123</v>
       </c>
       <c r="V40" s="8">
         <v>129</v>
       </c>
       <c r="W40" s="8">
         <v>121</v>
       </c>
       <c r="X40" s="8">
         <v>50</v>
       </c>
       <c r="Y40" s="8">
         <v>64</v>
       </c>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40" s="33">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="10">
         <v>144</v>
       </c>
       <c r="C41" s="10">
         <v>130</v>
       </c>
       <c r="D41" s="10">
         <v>219</v>
       </c>
       <c r="E41" s="10">
         <v>210</v>
       </c>
       <c r="F41" s="10">
         <v>212</v>
       </c>
       <c r="G41" s="10">
         <v>186</v>
       </c>
       <c r="H41" s="8">
         <v>168</v>
       </c>
       <c r="I41" s="8">
@@ -5466,52 +5570,55 @@
       </c>
       <c r="R41" s="8">
         <v>162</v>
       </c>
       <c r="S41" s="8">
         <v>143</v>
       </c>
       <c r="T41" s="8">
         <v>227</v>
       </c>
       <c r="U41" s="8">
         <v>201</v>
       </c>
       <c r="V41" s="8">
         <v>258</v>
       </c>
       <c r="W41" s="8">
         <v>192</v>
       </c>
       <c r="X41" s="8">
         <v>155</v>
       </c>
       <c r="Y41" s="8">
         <v>158</v>
       </c>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41" s="33">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="10">
         <v>36</v>
       </c>
       <c r="C42" s="10">
         <v>36</v>
       </c>
       <c r="D42" s="10">
         <v>64</v>
       </c>
       <c r="E42" s="10">
         <v>43</v>
       </c>
       <c r="F42" s="10">
         <v>49</v>
       </c>
       <c r="G42" s="10">
         <v>46</v>
       </c>
       <c r="H42" s="8">
         <v>51</v>
       </c>
       <c r="I42" s="8">
@@ -5543,52 +5650,55 @@
       </c>
       <c r="R42" s="8">
         <v>77</v>
       </c>
       <c r="S42" s="8">
         <v>42</v>
       </c>
       <c r="T42" s="8">
         <v>77</v>
       </c>
       <c r="U42" s="8">
         <v>81</v>
       </c>
       <c r="V42" s="8">
         <v>81</v>
       </c>
       <c r="W42" s="8">
         <v>64</v>
       </c>
       <c r="X42" s="8">
         <v>35</v>
       </c>
       <c r="Y42" s="8">
         <v>71</v>
       </c>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42" s="33">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="11">
         <v>38</v>
       </c>
       <c r="C43" s="11">
         <v>44</v>
       </c>
       <c r="D43" s="11">
         <v>88</v>
       </c>
       <c r="E43" s="11">
         <v>96</v>
       </c>
       <c r="F43" s="11">
         <v>59</v>
       </c>
       <c r="G43" s="11">
         <v>57</v>
       </c>
       <c r="H43" s="9">
         <v>58</v>
       </c>
       <c r="I43" s="9">
@@ -5619,173 +5729,176 @@
         <v>74</v>
       </c>
       <c r="R43" s="9">
         <v>117</v>
       </c>
       <c r="S43" s="9">
         <v>59</v>
       </c>
       <c r="T43" s="9">
         <v>34</v>
       </c>
       <c r="U43" s="9">
         <v>81</v>
       </c>
       <c r="V43" s="9">
         <v>48</v>
       </c>
       <c r="W43" s="9">
         <v>72</v>
       </c>
       <c r="X43" s="9">
         <v>55</v>
       </c>
       <c r="Y43" s="9">
         <v>64</v>
+      </c>
+      <c r="Z43" s="35">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B29:U29"/>
     <mergeCell ref="T5:AE5"/>
     <mergeCell ref="H3:AE3"/>
     <mergeCell ref="B7:U7"/>
     <mergeCell ref="B22:U22"/>
     <mergeCell ref="H5:S5"/>
     <mergeCell ref="B5:G5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AP43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Y7" sqref="Y7:Y42"/>
+      <selection activeCell="H2" sqref="H2:AE2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="6" customWidth="1"/>
     <col min="2" max="7" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="H2" s="41" t="s">
+    <row r="1" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H2" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="I2" s="41"/>
-[...21 lines deleted...]
-      <c r="AE2" s="41"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
       <c r="AH2" s="17"/>
       <c r="AI2" s="17"/>
       <c r="AJ2" s="17"/>
       <c r="AK2" s="17"/>
       <c r="AL2" s="17"/>
       <c r="AM2" s="17"/>
       <c r="AN2" s="17"/>
       <c r="AO2" s="17"/>
       <c r="AP2" s="17"/>
     </row>
-    <row r="3" spans="1:42" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:42" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G3" s="2"/>
       <c r="S3" s="2"/>
       <c r="AE3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
-[...1 lines deleted...]
-      <c r="B4" s="39">
+    <row r="4" spans="1:42" x14ac:dyDescent="0.2">
+      <c r="A4" s="36"/>
+      <c r="B4" s="40">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...4 lines deleted...]
-      <c r="H4" s="38">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="39">
         <v>2025</v>
       </c>
-      <c r="I4" s="39"/>
-[...10 lines deleted...]
-      <c r="T4" s="38">
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="39">
         <v>2026</v>
       </c>
-      <c r="U4" s="39"/>
-[...12 lines deleted...]
-      <c r="A5" s="36"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="40"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="41"/>
+    </row>
+    <row r="5" spans="1:42" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37"/>
       <c r="B5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -5833,76 +5946,76 @@
       <c r="X5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="Y5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Z5" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AA5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AB5" s="14" t="s">
         <v>18</v>
       </c>
       <c r="AC5" s="14" t="s">
         <v>19</v>
       </c>
       <c r="AD5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
-      <c r="B6" s="42" t="s">
+      <c r="B6" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="42"/>
-[...19 lines deleted...]
-    <row r="7" spans="1:42">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="43"/>
+      <c r="R6" s="43"/>
+      <c r="S6" s="43"/>
+      <c r="T6" s="43"/>
+      <c r="U6" s="43"/>
+    </row>
+    <row r="7" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="10">
         <v>2706</v>
       </c>
       <c r="C7" s="10">
         <v>2521</v>
       </c>
       <c r="D7" s="10">
         <v>3608</v>
       </c>
       <c r="E7" s="10">
         <v>3651</v>
       </c>
       <c r="F7" s="10">
         <v>3443</v>
       </c>
       <c r="G7" s="10">
         <v>2833</v>
       </c>
       <c r="H7" s="8">
         <v>3325</v>
       </c>
       <c r="I7" s="8">
@@ -5934,52 +6047,55 @@
       </c>
       <c r="R7" s="8">
         <v>2964</v>
       </c>
       <c r="S7" s="8">
         <v>2642</v>
       </c>
       <c r="T7" s="8">
         <v>3425</v>
       </c>
       <c r="U7" s="8">
         <v>3237</v>
       </c>
       <c r="V7" s="8">
         <v>3369</v>
       </c>
       <c r="W7" s="8">
         <v>2863</v>
       </c>
       <c r="X7" s="8">
         <v>2472</v>
       </c>
       <c r="Y7" s="8">
         <v>3159</v>
       </c>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="Z7" s="33">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="8" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="10">
         <v>1125</v>
       </c>
       <c r="C8" s="10">
         <v>1084</v>
       </c>
       <c r="D8" s="10">
         <v>1520</v>
       </c>
       <c r="E8" s="10">
         <v>1517</v>
       </c>
       <c r="F8" s="10">
         <v>1375</v>
       </c>
       <c r="G8" s="10">
         <v>1110</v>
       </c>
       <c r="H8" s="8">
         <v>1322</v>
       </c>
       <c r="I8" s="8">
@@ -6011,52 +6127,55 @@
       </c>
       <c r="R8" s="8">
         <v>1263</v>
       </c>
       <c r="S8" s="8">
         <v>1183</v>
       </c>
       <c r="T8" s="8">
         <v>1502</v>
       </c>
       <c r="U8" s="8">
         <v>1521</v>
       </c>
       <c r="V8" s="8">
         <v>1515</v>
       </c>
       <c r="W8" s="8">
         <v>1224</v>
       </c>
       <c r="X8" s="8">
         <v>1107</v>
       </c>
       <c r="Y8" s="8">
         <v>1389</v>
       </c>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="Z8" s="33">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="9" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="10">
         <v>137</v>
       </c>
       <c r="C9" s="10">
         <v>143</v>
       </c>
       <c r="D9" s="10">
         <v>188</v>
       </c>
       <c r="E9" s="10">
         <v>115</v>
       </c>
       <c r="F9" s="10">
         <v>165</v>
       </c>
       <c r="G9" s="10">
         <v>110</v>
       </c>
       <c r="H9" s="8">
         <v>126</v>
       </c>
       <c r="I9" s="8">
@@ -6088,52 +6207,55 @@
       </c>
       <c r="R9" s="8">
         <v>135</v>
       </c>
       <c r="S9" s="8">
         <v>109</v>
       </c>
       <c r="T9" s="8">
         <v>173</v>
       </c>
       <c r="U9" s="8">
         <v>170</v>
       </c>
       <c r="V9" s="8">
         <v>142</v>
       </c>
       <c r="W9" s="8">
         <v>153</v>
       </c>
       <c r="X9" s="8">
         <v>123</v>
       </c>
       <c r="Y9" s="8">
         <v>134</v>
       </c>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="Z9" s="33">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="10" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="10">
         <v>228</v>
       </c>
       <c r="C10" s="10">
         <v>204</v>
       </c>
       <c r="D10" s="10">
         <v>282</v>
       </c>
       <c r="E10" s="10">
         <v>324</v>
       </c>
       <c r="F10" s="10">
         <v>262</v>
       </c>
       <c r="G10" s="10">
         <v>268</v>
       </c>
       <c r="H10" s="8">
         <v>288</v>
       </c>
       <c r="I10" s="8">
@@ -6165,52 +6287,55 @@
       </c>
       <c r="R10" s="8">
         <v>197</v>
       </c>
       <c r="S10" s="8">
         <v>220</v>
       </c>
       <c r="T10" s="8">
         <v>276</v>
       </c>
       <c r="U10" s="8">
         <v>249</v>
       </c>
       <c r="V10" s="8">
         <v>268</v>
       </c>
       <c r="W10" s="8">
         <v>275</v>
       </c>
       <c r="X10" s="8">
         <v>162</v>
       </c>
       <c r="Y10" s="8">
         <v>296</v>
       </c>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="Z10" s="33">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="10">
         <v>165</v>
       </c>
       <c r="C11" s="10">
         <v>186</v>
       </c>
       <c r="D11" s="10">
         <v>259</v>
       </c>
       <c r="E11" s="10">
         <v>276</v>
       </c>
       <c r="F11" s="10">
         <v>209</v>
       </c>
       <c r="G11" s="10">
         <v>242</v>
       </c>
       <c r="H11" s="8">
         <v>246</v>
       </c>
       <c r="I11" s="8">
@@ -6242,52 +6367,55 @@
       </c>
       <c r="R11" s="8">
         <v>235</v>
       </c>
       <c r="S11" s="8">
         <v>180</v>
       </c>
       <c r="T11" s="8">
         <v>269</v>
       </c>
       <c r="U11" s="8">
         <v>237</v>
       </c>
       <c r="V11" s="8">
         <v>251</v>
       </c>
       <c r="W11" s="8">
         <v>198</v>
       </c>
       <c r="X11" s="8">
         <v>177</v>
       </c>
       <c r="Y11" s="8">
         <v>286</v>
       </c>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="Z11" s="33">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="10">
         <v>163</v>
       </c>
       <c r="C12" s="10">
         <v>168</v>
       </c>
       <c r="D12" s="10">
         <v>260</v>
       </c>
       <c r="E12" s="10">
         <v>229</v>
       </c>
       <c r="F12" s="10">
         <v>201</v>
       </c>
       <c r="G12" s="10">
         <v>183</v>
       </c>
       <c r="H12" s="8">
         <v>218</v>
       </c>
       <c r="I12" s="8">
@@ -6319,52 +6447,55 @@
       </c>
       <c r="R12" s="8">
         <v>218</v>
       </c>
       <c r="S12" s="8">
         <v>162</v>
       </c>
       <c r="T12" s="8">
         <v>203</v>
       </c>
       <c r="U12" s="8">
         <v>173</v>
       </c>
       <c r="V12" s="8">
         <v>195</v>
       </c>
       <c r="W12" s="8">
         <v>212</v>
       </c>
       <c r="X12" s="8">
         <v>213</v>
       </c>
       <c r="Y12" s="8">
         <v>180</v>
       </c>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="Z12" s="33">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="10">
         <v>56</v>
       </c>
       <c r="C13" s="10">
         <v>98</v>
       </c>
       <c r="D13" s="10">
         <v>133</v>
       </c>
       <c r="E13" s="10">
         <v>141</v>
       </c>
       <c r="F13" s="10">
         <v>131</v>
       </c>
       <c r="G13" s="10">
         <v>116</v>
       </c>
       <c r="H13" s="8">
         <v>147</v>
       </c>
       <c r="I13" s="8">
@@ -6396,52 +6527,55 @@
       </c>
       <c r="R13" s="8">
         <v>123</v>
       </c>
       <c r="S13" s="8">
         <v>89</v>
       </c>
       <c r="T13" s="8">
         <v>141</v>
       </c>
       <c r="U13" s="8">
         <v>106</v>
       </c>
       <c r="V13" s="8">
         <v>99</v>
       </c>
       <c r="W13" s="8">
         <v>94</v>
       </c>
       <c r="X13" s="8">
         <v>107</v>
       </c>
       <c r="Y13" s="8">
         <v>67</v>
       </c>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="Z13" s="33">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="10">
         <v>48</v>
       </c>
       <c r="C14" s="10">
         <v>48</v>
       </c>
       <c r="D14" s="10">
         <v>61</v>
       </c>
       <c r="E14" s="10">
         <v>85</v>
       </c>
       <c r="F14" s="10">
         <v>77</v>
       </c>
       <c r="G14" s="10">
         <v>64</v>
       </c>
       <c r="H14" s="8">
         <v>85</v>
       </c>
       <c r="I14" s="8">
@@ -6473,52 +6607,55 @@
       </c>
       <c r="R14" s="8">
         <v>76</v>
       </c>
       <c r="S14" s="8">
         <v>61</v>
       </c>
       <c r="T14" s="8">
         <v>60</v>
       </c>
       <c r="U14" s="8">
         <v>49</v>
       </c>
       <c r="V14" s="8">
         <v>75</v>
       </c>
       <c r="W14" s="8">
         <v>48</v>
       </c>
       <c r="X14" s="8">
         <v>40</v>
       </c>
       <c r="Y14" s="8">
         <v>42</v>
       </c>
-    </row>
-    <row r="15" spans="1:42">
+      <c r="Z14" s="33">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="10">
         <v>100</v>
       </c>
       <c r="C15" s="10">
         <v>72</v>
       </c>
       <c r="D15" s="10">
         <v>84</v>
       </c>
       <c r="E15" s="10">
         <v>75</v>
       </c>
       <c r="F15" s="10">
         <v>150</v>
       </c>
       <c r="G15" s="10">
         <v>70</v>
       </c>
       <c r="H15" s="8">
         <v>90</v>
       </c>
       <c r="I15" s="8">
@@ -6550,52 +6687,55 @@
       </c>
       <c r="R15" s="8">
         <v>62</v>
       </c>
       <c r="S15" s="8">
         <v>63</v>
       </c>
       <c r="T15" s="8">
         <v>82</v>
       </c>
       <c r="U15" s="8">
         <v>73</v>
       </c>
       <c r="V15" s="8">
         <v>82</v>
       </c>
       <c r="W15" s="8">
         <v>72</v>
       </c>
       <c r="X15" s="8">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>72</v>
       </c>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="Z15" s="33">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="10">
         <v>66</v>
       </c>
       <c r="C16" s="10">
         <v>39</v>
       </c>
       <c r="D16" s="10">
         <v>86</v>
       </c>
       <c r="E16" s="10">
         <v>133</v>
       </c>
       <c r="F16" s="10">
         <v>132</v>
       </c>
       <c r="G16" s="10">
         <v>65</v>
       </c>
       <c r="H16" s="8">
         <v>93</v>
       </c>
       <c r="I16" s="8">
@@ -6627,52 +6767,55 @@
       </c>
       <c r="R16" s="8">
         <v>70</v>
       </c>
       <c r="S16" s="8">
         <v>55</v>
       </c>
       <c r="T16" s="8">
         <v>67</v>
       </c>
       <c r="U16" s="8">
         <v>60</v>
       </c>
       <c r="V16" s="8">
         <v>69</v>
       </c>
       <c r="W16" s="8">
         <v>60</v>
       </c>
       <c r="X16" s="8">
         <v>51</v>
       </c>
       <c r="Y16" s="8">
         <v>57</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16" s="33">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="10">
         <v>159</v>
       </c>
       <c r="C17" s="10">
         <v>109</v>
       </c>
       <c r="D17" s="10">
         <v>195</v>
       </c>
       <c r="E17" s="10">
         <v>180</v>
       </c>
       <c r="F17" s="10">
         <v>203</v>
       </c>
       <c r="G17" s="10">
         <v>132</v>
       </c>
       <c r="H17" s="8">
         <v>211</v>
       </c>
       <c r="I17" s="8">
@@ -6704,52 +6847,55 @@
       </c>
       <c r="R17" s="8">
         <v>123</v>
       </c>
       <c r="S17" s="8">
         <v>106</v>
       </c>
       <c r="T17" s="8">
         <v>185</v>
       </c>
       <c r="U17" s="8">
         <v>150</v>
       </c>
       <c r="V17" s="8">
         <v>144</v>
       </c>
       <c r="W17" s="8">
         <v>91</v>
       </c>
       <c r="X17" s="8">
         <v>81</v>
       </c>
       <c r="Y17" s="8">
         <v>122</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17" s="33">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10">
         <v>216</v>
       </c>
       <c r="C18" s="10">
         <v>178</v>
       </c>
       <c r="D18" s="10">
         <v>277</v>
       </c>
       <c r="E18" s="10">
         <v>292</v>
       </c>
       <c r="F18" s="10">
         <v>251</v>
       </c>
       <c r="G18" s="10">
         <v>253</v>
       </c>
       <c r="H18" s="8">
         <v>258</v>
       </c>
       <c r="I18" s="8">
@@ -6781,52 +6927,55 @@
       </c>
       <c r="R18" s="8">
         <v>193</v>
       </c>
       <c r="S18" s="8">
         <v>182</v>
       </c>
       <c r="T18" s="8">
         <v>236</v>
       </c>
       <c r="U18" s="8">
         <v>248</v>
       </c>
       <c r="V18" s="8">
         <v>262</v>
       </c>
       <c r="W18" s="8">
         <v>244</v>
       </c>
       <c r="X18" s="8">
         <v>170</v>
       </c>
       <c r="Y18" s="8">
         <v>253</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18" s="33">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10">
         <v>85</v>
       </c>
       <c r="C19" s="10">
         <v>71</v>
       </c>
       <c r="D19" s="10">
         <v>98</v>
       </c>
       <c r="E19" s="10">
         <v>121</v>
       </c>
       <c r="F19" s="10">
         <v>114</v>
       </c>
       <c r="G19" s="10">
         <v>91</v>
       </c>
       <c r="H19" s="8">
         <v>88</v>
       </c>
       <c r="I19" s="8">
@@ -6858,52 +7007,55 @@
       </c>
       <c r="R19" s="8">
         <v>96</v>
       </c>
       <c r="S19" s="8">
         <v>78</v>
       </c>
       <c r="T19" s="8">
         <v>110</v>
       </c>
       <c r="U19" s="8">
         <v>73</v>
       </c>
       <c r="V19" s="8">
         <v>111</v>
       </c>
       <c r="W19" s="8">
         <v>71</v>
       </c>
       <c r="X19" s="8">
         <v>81</v>
       </c>
       <c r="Y19" s="8">
         <v>92</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19" s="33">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="10">
         <v>158</v>
       </c>
       <c r="C20" s="10">
         <v>121</v>
       </c>
       <c r="D20" s="10">
         <v>165</v>
       </c>
       <c r="E20" s="10">
         <v>163</v>
       </c>
       <c r="F20" s="10">
         <v>173</v>
       </c>
       <c r="G20" s="10">
         <v>129</v>
       </c>
       <c r="H20" s="8">
         <v>153</v>
       </c>
       <c r="I20" s="8">
@@ -6935,77 +7087,80 @@
       </c>
       <c r="R20" s="8">
         <v>173</v>
       </c>
       <c r="S20" s="8">
         <v>154</v>
       </c>
       <c r="T20" s="8">
         <v>121</v>
       </c>
       <c r="U20" s="8">
         <v>128</v>
       </c>
       <c r="V20" s="8">
         <v>156</v>
       </c>
       <c r="W20" s="8">
         <v>121</v>
       </c>
       <c r="X20" s="8">
         <v>117</v>
       </c>
       <c r="Y20" s="8">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" s="37" t="s">
+      <c r="Z20" s="33">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B21" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C21" s="37"/>
-[...17 lines deleted...]
-      <c r="U21" s="37"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="38"/>
+      <c r="N21" s="38"/>
+      <c r="O21" s="38"/>
+      <c r="P21" s="38"/>
+      <c r="Q21" s="38"/>
+      <c r="R21" s="38"/>
+      <c r="S21" s="38"/>
+      <c r="T21" s="38"/>
+      <c r="U21" s="38"/>
       <c r="Y21" s="8"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="10">
         <v>1389</v>
       </c>
       <c r="C22" s="10">
         <v>1418</v>
       </c>
       <c r="D22" s="10">
         <v>1890</v>
       </c>
       <c r="E22" s="10">
         <v>1839</v>
       </c>
       <c r="F22" s="10">
         <v>1674</v>
       </c>
       <c r="G22" s="10">
         <v>1336</v>
       </c>
       <c r="H22" s="8">
         <v>1593</v>
       </c>
       <c r="I22" s="8">
@@ -7037,52 +7192,55 @@
       </c>
       <c r="R22" s="8">
         <v>1598</v>
       </c>
       <c r="S22" s="8">
         <v>1428</v>
       </c>
       <c r="T22" s="8">
         <v>1788</v>
       </c>
       <c r="U22" s="8">
         <v>1806</v>
       </c>
       <c r="V22" s="8">
         <v>1837</v>
       </c>
       <c r="W22" s="8">
         <v>1474</v>
       </c>
       <c r="X22" s="8">
         <v>1395</v>
       </c>
       <c r="Y22" s="8">
         <v>1654</v>
       </c>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22" s="33">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="10">
         <v>1000</v>
       </c>
       <c r="C23" s="10">
         <v>988</v>
       </c>
       <c r="D23" s="10">
         <v>1347</v>
       </c>
       <c r="E23" s="10">
         <v>1361</v>
       </c>
       <c r="F23" s="10">
         <v>1213</v>
       </c>
       <c r="G23" s="10">
         <v>975</v>
       </c>
       <c r="H23" s="8">
         <v>1162</v>
       </c>
       <c r="I23" s="8">
@@ -7114,52 +7272,55 @@
       </c>
       <c r="R23" s="8">
         <v>1160</v>
       </c>
       <c r="S23" s="8">
         <v>1080</v>
       </c>
       <c r="T23" s="8">
         <v>1335</v>
       </c>
       <c r="U23" s="8">
         <v>1385</v>
       </c>
       <c r="V23" s="8">
         <v>1392</v>
       </c>
       <c r="W23" s="8">
         <v>1096</v>
       </c>
       <c r="X23" s="8">
         <v>1018</v>
       </c>
       <c r="Y23" s="8">
         <v>1214</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23" s="33">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="10">
         <v>128</v>
       </c>
       <c r="C24" s="10">
         <v>126</v>
       </c>
       <c r="D24" s="10">
         <v>172</v>
       </c>
       <c r="E24" s="10">
         <v>105</v>
       </c>
       <c r="F24" s="10">
         <v>151</v>
       </c>
       <c r="G24" s="10">
         <v>95</v>
       </c>
       <c r="H24" s="8">
         <v>114</v>
       </c>
       <c r="I24" s="8">
@@ -7191,52 +7352,55 @@
       </c>
       <c r="R24" s="8">
         <v>117</v>
       </c>
       <c r="S24" s="8">
         <v>93</v>
       </c>
       <c r="T24" s="8">
         <v>152</v>
       </c>
       <c r="U24" s="8">
         <v>155</v>
       </c>
       <c r="V24" s="8">
         <v>127</v>
       </c>
       <c r="W24" s="8">
         <v>134</v>
       </c>
       <c r="X24" s="8">
         <v>117</v>
       </c>
       <c r="Y24" s="8">
         <v>126</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24" s="33">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="10">
         <v>76</v>
       </c>
       <c r="C25" s="10">
         <v>128</v>
       </c>
       <c r="D25" s="10">
         <v>143</v>
       </c>
       <c r="E25" s="10">
         <v>175</v>
       </c>
       <c r="F25" s="10">
         <v>125</v>
       </c>
       <c r="G25" s="10">
         <v>131</v>
       </c>
       <c r="H25" s="8">
         <v>134</v>
       </c>
       <c r="I25" s="8">
@@ -7268,52 +7432,55 @@
       </c>
       <c r="R25" s="8">
         <v>127</v>
       </c>
       <c r="S25" s="8">
         <v>100</v>
       </c>
       <c r="T25" s="8">
         <v>145</v>
       </c>
       <c r="U25" s="8">
         <v>119</v>
       </c>
       <c r="V25" s="8">
         <v>134</v>
       </c>
       <c r="W25" s="8">
         <v>93</v>
       </c>
       <c r="X25" s="8">
         <v>85</v>
       </c>
       <c r="Y25" s="8">
         <v>151</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25" s="33">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="10">
         <v>102</v>
       </c>
       <c r="C26" s="10">
         <v>119</v>
       </c>
       <c r="D26" s="10">
         <v>164</v>
       </c>
       <c r="E26" s="10">
         <v>124</v>
       </c>
       <c r="F26" s="10">
         <v>88</v>
       </c>
       <c r="G26" s="10">
         <v>92</v>
       </c>
       <c r="H26" s="8">
         <v>116</v>
       </c>
       <c r="I26" s="8">
@@ -7345,52 +7512,55 @@
       </c>
       <c r="R26" s="8">
         <v>135</v>
       </c>
       <c r="S26" s="8">
         <v>83</v>
       </c>
       <c r="T26" s="8">
         <v>117</v>
       </c>
       <c r="U26" s="8">
         <v>90</v>
       </c>
       <c r="V26" s="8">
         <v>106</v>
       </c>
       <c r="W26" s="8">
         <v>102</v>
       </c>
       <c r="X26" s="8">
         <v>131</v>
       </c>
       <c r="Y26" s="8">
         <v>100</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="33">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="10">
         <v>83</v>
       </c>
       <c r="C27" s="10">
         <v>57</v>
       </c>
       <c r="D27" s="10">
         <v>64</v>
       </c>
       <c r="E27" s="10">
         <v>74</v>
       </c>
       <c r="F27" s="10">
         <v>97</v>
       </c>
       <c r="G27" s="10">
         <v>43</v>
       </c>
       <c r="H27" s="8">
         <v>67</v>
       </c>
       <c r="I27" s="8">
@@ -7422,77 +7592,80 @@
       </c>
       <c r="R27" s="8">
         <v>59</v>
       </c>
       <c r="S27" s="8">
         <v>72</v>
       </c>
       <c r="T27" s="8">
         <v>39</v>
       </c>
       <c r="U27" s="8">
         <v>57</v>
       </c>
       <c r="V27" s="8">
         <v>78</v>
       </c>
       <c r="W27" s="8">
         <v>49</v>
       </c>
       <c r="X27" s="8">
         <v>44</v>
       </c>
       <c r="Y27" s="8">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="37" t="s">
+      <c r="Z27" s="33">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C28" s="37"/>
-[...17 lines deleted...]
-      <c r="U28" s="37"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="38"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="38"/>
+      <c r="J28" s="38"/>
+      <c r="K28" s="38"/>
+      <c r="L28" s="38"/>
+      <c r="M28" s="38"/>
+      <c r="N28" s="38"/>
+      <c r="O28" s="38"/>
+      <c r="P28" s="38"/>
+      <c r="Q28" s="38"/>
+      <c r="R28" s="38"/>
+      <c r="S28" s="38"/>
+      <c r="T28" s="38"/>
+      <c r="U28" s="38"/>
       <c r="Y28" s="8"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="10">
         <v>1317</v>
       </c>
       <c r="C29" s="10">
         <v>1103</v>
       </c>
       <c r="D29" s="10">
         <v>1718</v>
       </c>
       <c r="E29" s="10">
         <v>1812</v>
       </c>
       <c r="F29" s="10">
         <v>1769</v>
       </c>
       <c r="G29" s="10">
         <v>1497</v>
       </c>
       <c r="H29" s="8">
         <v>1732</v>
       </c>
       <c r="I29" s="8">
@@ -7524,52 +7697,55 @@
       </c>
       <c r="R29" s="8">
         <v>1366</v>
       </c>
       <c r="S29" s="8">
         <v>1214</v>
       </c>
       <c r="T29" s="8">
         <v>1637</v>
       </c>
       <c r="U29" s="8">
         <v>1431</v>
       </c>
       <c r="V29" s="8">
         <v>1532</v>
       </c>
       <c r="W29" s="8">
         <v>1389</v>
       </c>
       <c r="X29" s="8">
         <v>1077</v>
       </c>
       <c r="Y29" s="8">
         <v>1505</v>
       </c>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29" s="33">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="10">
         <v>125</v>
       </c>
       <c r="C30" s="10">
         <v>96</v>
       </c>
       <c r="D30" s="10">
         <v>173</v>
       </c>
       <c r="E30" s="10">
         <v>156</v>
       </c>
       <c r="F30" s="10">
         <v>162</v>
       </c>
       <c r="G30" s="10">
         <v>135</v>
       </c>
       <c r="H30" s="8">
         <v>160</v>
       </c>
       <c r="I30" s="8">
@@ -7601,52 +7777,55 @@
       </c>
       <c r="R30" s="8">
         <v>103</v>
       </c>
       <c r="S30" s="8">
         <v>103</v>
       </c>
       <c r="T30" s="8">
         <v>167</v>
       </c>
       <c r="U30" s="8">
         <v>136</v>
       </c>
       <c r="V30" s="8">
         <v>123</v>
       </c>
       <c r="W30" s="8">
         <v>128</v>
       </c>
       <c r="X30" s="8">
         <v>89</v>
       </c>
       <c r="Y30" s="8">
         <v>175</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30" s="33">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="10">
         <v>9</v>
       </c>
       <c r="C31" s="10">
         <v>17</v>
       </c>
       <c r="D31" s="10">
         <v>16</v>
       </c>
       <c r="E31" s="10">
         <v>10</v>
       </c>
       <c r="F31" s="10">
         <v>14</v>
       </c>
       <c r="G31" s="10">
         <v>15</v>
       </c>
       <c r="H31" s="8">
         <v>12</v>
       </c>
       <c r="I31" s="8">
@@ -7678,52 +7857,55 @@
       </c>
       <c r="R31" s="8">
         <v>18</v>
       </c>
       <c r="S31" s="8">
         <v>16</v>
       </c>
       <c r="T31" s="8">
         <v>21</v>
       </c>
       <c r="U31" s="8">
         <v>15</v>
       </c>
       <c r="V31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="W31" s="8">
         <v>19</v>
       </c>
       <c r="X31" s="8">
         <v>6</v>
       </c>
       <c r="Y31" s="8">
         <v>8</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31" s="33">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="10">
         <v>228</v>
       </c>
       <c r="C32" s="10">
         <v>204</v>
       </c>
       <c r="D32" s="10">
         <v>282</v>
       </c>
       <c r="E32" s="10">
         <v>324</v>
       </c>
       <c r="F32" s="10">
         <v>262</v>
       </c>
       <c r="G32" s="10">
         <v>268</v>
       </c>
       <c r="H32" s="8">
         <v>288</v>
       </c>
       <c r="I32" s="8">
@@ -7755,52 +7937,55 @@
       </c>
       <c r="R32" s="8">
         <v>197</v>
       </c>
       <c r="S32" s="8">
         <v>220</v>
       </c>
       <c r="T32" s="8">
         <v>276</v>
       </c>
       <c r="U32" s="8">
         <v>249</v>
       </c>
       <c r="V32" s="8">
         <v>268</v>
       </c>
       <c r="W32" s="8">
         <v>275</v>
       </c>
       <c r="X32" s="8">
         <v>162</v>
       </c>
       <c r="Y32" s="8">
         <v>296</v>
       </c>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32" s="33">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="10">
         <v>89</v>
       </c>
       <c r="C33" s="10">
         <v>58</v>
       </c>
       <c r="D33" s="10">
         <v>116</v>
       </c>
       <c r="E33" s="10">
         <v>101</v>
       </c>
       <c r="F33" s="10">
         <v>84</v>
       </c>
       <c r="G33" s="10">
         <v>111</v>
       </c>
       <c r="H33" s="8">
         <v>112</v>
       </c>
       <c r="I33" s="8">
@@ -7832,52 +8017,55 @@
       </c>
       <c r="R33" s="8">
         <v>108</v>
       </c>
       <c r="S33" s="8">
         <v>80</v>
       </c>
       <c r="T33" s="8">
         <v>124</v>
       </c>
       <c r="U33" s="8">
         <v>118</v>
       </c>
       <c r="V33" s="8">
         <v>117</v>
       </c>
       <c r="W33" s="8">
         <v>105</v>
       </c>
       <c r="X33" s="8">
         <v>92</v>
       </c>
       <c r="Y33" s="8">
         <v>135</v>
       </c>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33" s="33">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="10">
         <v>61</v>
       </c>
       <c r="C34" s="10">
         <v>49</v>
       </c>
       <c r="D34" s="10">
         <v>96</v>
       </c>
       <c r="E34" s="10">
         <v>105</v>
       </c>
       <c r="F34" s="10">
         <v>113</v>
       </c>
       <c r="G34" s="10">
         <v>91</v>
       </c>
       <c r="H34" s="8">
         <v>102</v>
       </c>
       <c r="I34" s="8">
@@ -7909,52 +8097,55 @@
       </c>
       <c r="R34" s="8">
         <v>83</v>
       </c>
       <c r="S34" s="8">
         <v>79</v>
       </c>
       <c r="T34" s="8">
         <v>86</v>
       </c>
       <c r="U34" s="8">
         <v>83</v>
       </c>
       <c r="V34" s="8">
         <v>89</v>
       </c>
       <c r="W34" s="8">
         <v>110</v>
       </c>
       <c r="X34" s="8">
         <v>82</v>
       </c>
       <c r="Y34" s="8">
         <v>80</v>
       </c>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34" s="33">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="10">
         <v>56</v>
       </c>
       <c r="C35" s="10">
         <v>98</v>
       </c>
       <c r="D35" s="10">
         <v>133</v>
       </c>
       <c r="E35" s="10">
         <v>141</v>
       </c>
       <c r="F35" s="10">
         <v>131</v>
       </c>
       <c r="G35" s="10">
         <v>116</v>
       </c>
       <c r="H35" s="8">
         <v>147</v>
       </c>
       <c r="I35" s="8">
@@ -7986,52 +8177,55 @@
       </c>
       <c r="R35" s="8">
         <v>123</v>
       </c>
       <c r="S35" s="8">
         <v>89</v>
       </c>
       <c r="T35" s="8">
         <v>141</v>
       </c>
       <c r="U35" s="8">
         <v>106</v>
       </c>
       <c r="V35" s="8">
         <v>99</v>
       </c>
       <c r="W35" s="8">
         <v>94</v>
       </c>
       <c r="X35" s="8">
         <v>107</v>
       </c>
       <c r="Y35" s="8">
         <v>67</v>
       </c>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35" s="33">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="10">
         <v>48</v>
       </c>
       <c r="C36" s="10">
         <v>48</v>
       </c>
       <c r="D36" s="10">
         <v>61</v>
       </c>
       <c r="E36" s="10">
         <v>85</v>
       </c>
       <c r="F36" s="10">
         <v>77</v>
       </c>
       <c r="G36" s="10">
         <v>64</v>
       </c>
       <c r="H36" s="8">
         <v>85</v>
       </c>
       <c r="I36" s="8">
@@ -8063,52 +8257,55 @@
       </c>
       <c r="R36" s="8">
         <v>76</v>
       </c>
       <c r="S36" s="8">
         <v>61</v>
       </c>
       <c r="T36" s="8">
         <v>60</v>
       </c>
       <c r="U36" s="8">
         <v>49</v>
       </c>
       <c r="V36" s="8">
         <v>75</v>
       </c>
       <c r="W36" s="8">
         <v>48</v>
       </c>
       <c r="X36" s="8">
         <v>40</v>
       </c>
       <c r="Y36" s="8">
         <v>42</v>
       </c>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36" s="33">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="10">
         <v>100</v>
       </c>
       <c r="C37" s="10">
         <v>72</v>
       </c>
       <c r="D37" s="10">
         <v>84</v>
       </c>
       <c r="E37" s="10">
         <v>75</v>
       </c>
       <c r="F37" s="10">
         <v>150</v>
       </c>
       <c r="G37" s="10">
         <v>70</v>
       </c>
       <c r="H37" s="8">
         <v>90</v>
       </c>
       <c r="I37" s="8">
@@ -8140,52 +8337,55 @@
       </c>
       <c r="R37" s="8">
         <v>62</v>
       </c>
       <c r="S37" s="8">
         <v>63</v>
       </c>
       <c r="T37" s="8">
         <v>82</v>
       </c>
       <c r="U37" s="8">
         <v>73</v>
       </c>
       <c r="V37" s="8">
         <v>82</v>
       </c>
       <c r="W37" s="8">
         <v>72</v>
       </c>
       <c r="X37" s="8">
         <v>43</v>
       </c>
       <c r="Y37" s="8">
         <v>72</v>
       </c>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37" s="33">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="10">
         <v>66</v>
       </c>
       <c r="C38" s="10">
         <v>39</v>
       </c>
       <c r="D38" s="10">
         <v>86</v>
       </c>
       <c r="E38" s="10">
         <v>133</v>
       </c>
       <c r="F38" s="10">
         <v>132</v>
       </c>
       <c r="G38" s="10">
         <v>65</v>
       </c>
       <c r="H38" s="8">
         <v>93</v>
       </c>
       <c r="I38" s="8">
@@ -8217,52 +8417,55 @@
       </c>
       <c r="R38" s="8">
         <v>70</v>
       </c>
       <c r="S38" s="8">
         <v>55</v>
       </c>
       <c r="T38" s="8">
         <v>67</v>
       </c>
       <c r="U38" s="8">
         <v>60</v>
       </c>
       <c r="V38" s="8">
         <v>69</v>
       </c>
       <c r="W38" s="8">
         <v>60</v>
       </c>
       <c r="X38" s="8">
         <v>51</v>
       </c>
       <c r="Y38" s="8">
         <v>57</v>
       </c>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38" s="33">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="10">
         <v>159</v>
       </c>
       <c r="C39" s="10">
         <v>109</v>
       </c>
       <c r="D39" s="10">
         <v>195</v>
       </c>
       <c r="E39" s="10">
         <v>180</v>
       </c>
       <c r="F39" s="10">
         <v>203</v>
       </c>
       <c r="G39" s="10">
         <v>132</v>
       </c>
       <c r="H39" s="8">
         <v>211</v>
       </c>
       <c r="I39" s="8">
@@ -8294,52 +8497,55 @@
       </c>
       <c r="R39" s="8">
         <v>123</v>
       </c>
       <c r="S39" s="8">
         <v>106</v>
       </c>
       <c r="T39" s="8">
         <v>185</v>
       </c>
       <c r="U39" s="8">
         <v>150</v>
       </c>
       <c r="V39" s="8">
         <v>144</v>
       </c>
       <c r="W39" s="8">
         <v>91</v>
       </c>
       <c r="X39" s="8">
         <v>81</v>
       </c>
       <c r="Y39" s="8">
         <v>122</v>
       </c>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39" s="33">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="10">
         <v>216</v>
       </c>
       <c r="C40" s="10">
         <v>178</v>
       </c>
       <c r="D40" s="10">
         <v>277</v>
       </c>
       <c r="E40" s="10">
         <v>292</v>
       </c>
       <c r="F40" s="10">
         <v>251</v>
       </c>
       <c r="G40" s="10">
         <v>253</v>
       </c>
       <c r="H40" s="8">
         <v>258</v>
       </c>
       <c r="I40" s="8">
@@ -8371,52 +8577,55 @@
       </c>
       <c r="R40" s="8">
         <v>193</v>
       </c>
       <c r="S40" s="8">
         <v>182</v>
       </c>
       <c r="T40" s="8">
         <v>236</v>
       </c>
       <c r="U40" s="8">
         <v>248</v>
       </c>
       <c r="V40" s="8">
         <v>262</v>
       </c>
       <c r="W40" s="8">
         <v>244</v>
       </c>
       <c r="X40" s="8">
         <v>170</v>
       </c>
       <c r="Y40" s="8">
         <v>253</v>
       </c>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40" s="33">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="10">
         <v>85</v>
       </c>
       <c r="C41" s="10">
         <v>71</v>
       </c>
       <c r="D41" s="10">
         <v>98</v>
       </c>
       <c r="E41" s="10">
         <v>121</v>
       </c>
       <c r="F41" s="10">
         <v>114</v>
       </c>
       <c r="G41" s="10">
         <v>91</v>
       </c>
       <c r="H41" s="8">
         <v>88</v>
       </c>
       <c r="I41" s="8">
@@ -8448,52 +8657,55 @@
       </c>
       <c r="R41" s="8">
         <v>96</v>
       </c>
       <c r="S41" s="8">
         <v>78</v>
       </c>
       <c r="T41" s="6">
         <v>110</v>
       </c>
       <c r="U41" s="8">
         <v>73</v>
       </c>
       <c r="V41" s="8">
         <v>111</v>
       </c>
       <c r="W41" s="8">
         <v>71</v>
       </c>
       <c r="X41" s="8">
         <v>81</v>
       </c>
       <c r="Y41" s="8">
         <v>92</v>
       </c>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41" s="33">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="11">
         <v>75</v>
       </c>
       <c r="C42" s="11">
         <v>64</v>
       </c>
       <c r="D42" s="11">
         <v>101</v>
       </c>
       <c r="E42" s="11">
         <v>89</v>
       </c>
       <c r="F42" s="11">
         <v>76</v>
       </c>
       <c r="G42" s="11">
         <v>86</v>
       </c>
       <c r="H42" s="9">
         <v>86</v>
       </c>
       <c r="I42" s="9">
@@ -8525,181 +8737,184 @@
       </c>
       <c r="R42" s="9">
         <v>114</v>
       </c>
       <c r="S42" s="9">
         <v>82</v>
       </c>
       <c r="T42" s="7">
         <v>82</v>
       </c>
       <c r="U42" s="9">
         <v>71</v>
       </c>
       <c r="V42" s="9">
         <v>78</v>
       </c>
       <c r="W42" s="9">
         <v>72</v>
       </c>
       <c r="X42" s="9">
         <v>73</v>
       </c>
       <c r="Y42" s="9">
         <v>106</v>
       </c>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42" s="35">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="B43" s="10"/>
       <c r="C43" s="10"/>
       <c r="D43" s="10"/>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
       <c r="G43" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="B28:U28"/>
+    <mergeCell ref="T4:AE4"/>
     <mergeCell ref="H2:AE2"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="B21:U21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
-    <mergeCell ref="B28:U28"/>
-    <mergeCell ref="T4:AE4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:AQ43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Y8" sqref="Y8:Y43"/>
+      <selection activeCell="H3" sqref="H3:AE3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="6" customWidth="1"/>
     <col min="2" max="7" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:43" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="H3" s="41" t="s">
+    <row r="2" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:43" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H3" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="41"/>
-[...21 lines deleted...]
-      <c r="AE3" s="41"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="42"/>
+      <c r="Y3" s="42"/>
+      <c r="Z3" s="42"/>
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="42"/>
+      <c r="AC3" s="42"/>
+      <c r="AD3" s="42"/>
+      <c r="AE3" s="42"/>
       <c r="AF3" s="17"/>
       <c r="AG3" s="17"/>
       <c r="AH3" s="17"/>
       <c r="AI3" s="17"/>
       <c r="AJ3" s="17"/>
       <c r="AK3" s="17"/>
       <c r="AL3" s="17"/>
       <c r="AM3" s="17"/>
       <c r="AN3" s="17"/>
       <c r="AO3" s="17"/>
       <c r="AP3" s="17"/>
       <c r="AQ3" s="17"/>
     </row>
-    <row r="4" spans="1:43" s="1" customFormat="1" ht="12.6" customHeight="1">
+    <row r="4" spans="1:43" s="1" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G4" s="2"/>
       <c r="S4" s="2"/>
       <c r="AE4" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:43">
-[...1 lines deleted...]
-      <c r="B5" s="39">
+    <row r="5" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A5" s="36"/>
+      <c r="B5" s="40">
         <v>2024</v>
       </c>
-      <c r="C5" s="39"/>
-[...4 lines deleted...]
-      <c r="H5" s="38">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="39">
         <v>2025</v>
       </c>
-      <c r="I5" s="39"/>
-[...10 lines deleted...]
-      <c r="T5" s="38">
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="39">
         <v>2026</v>
       </c>
-      <c r="U5" s="39"/>
-[...12 lines deleted...]
-      <c r="A6" s="36"/>
+      <c r="U5" s="40"/>
+      <c r="V5" s="40"/>
+      <c r="W5" s="40"/>
+      <c r="X5" s="40"/>
+      <c r="Y5" s="40"/>
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+      <c r="AD5" s="40"/>
+      <c r="AE5" s="41"/>
+    </row>
+    <row r="6" spans="1:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="37"/>
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -8747,75 +8962,75 @@
       <c r="X6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Z6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AA6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AB6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="AC6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="AD6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AE6" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:43" ht="14.45" customHeight="1">
-      <c r="B7" s="42" t="s">
+    <row r="7" spans="1:43" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="42"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:43">
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43"/>
+      <c r="S7" s="43"/>
+      <c r="T7" s="43"/>
+      <c r="U7" s="43"/>
+    </row>
+    <row r="8" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="15">
         <v>-300</v>
       </c>
       <c r="C8" s="15">
         <v>-288</v>
       </c>
       <c r="D8" s="15">
         <v>-395</v>
       </c>
       <c r="E8" s="15">
         <v>-245</v>
       </c>
       <c r="F8" s="15">
         <v>-429</v>
       </c>
       <c r="G8" s="15">
         <v>-160</v>
       </c>
       <c r="H8" s="8">
         <v>-330</v>
       </c>
       <c r="I8" s="8">
@@ -8847,52 +9062,55 @@
       </c>
       <c r="R8" s="8">
         <v>-292</v>
       </c>
       <c r="S8" s="8">
         <v>-333</v>
       </c>
       <c r="T8" s="8">
         <v>-564</v>
       </c>
       <c r="U8" s="8">
         <v>-402</v>
       </c>
       <c r="V8" s="8">
         <v>-200</v>
       </c>
       <c r="W8" s="8">
         <v>-145</v>
       </c>
       <c r="X8" s="8">
         <v>-265</v>
       </c>
       <c r="Y8" s="8">
         <v>-385</v>
       </c>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="Z8" s="33">
+        <v>-334</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="15">
         <v>234</v>
       </c>
       <c r="C9" s="15">
         <v>153</v>
       </c>
       <c r="D9" s="15">
         <v>212</v>
       </c>
       <c r="E9" s="15">
         <v>342</v>
       </c>
       <c r="F9" s="15">
         <v>264</v>
       </c>
       <c r="G9" s="15">
         <v>342</v>
       </c>
       <c r="H9" s="8">
         <v>321</v>
       </c>
       <c r="I9" s="8">
@@ -8924,52 +9142,55 @@
       </c>
       <c r="R9" s="8">
         <v>52</v>
       </c>
       <c r="S9" s="8">
         <v>-41</v>
       </c>
       <c r="T9" s="8">
         <v>-76</v>
       </c>
       <c r="U9" s="8">
         <v>-229</v>
       </c>
       <c r="V9" s="8">
         <v>-51</v>
       </c>
       <c r="W9" s="8">
         <v>109</v>
       </c>
       <c r="X9" s="8">
         <v>-37</v>
       </c>
       <c r="Y9" s="8">
         <v>115</v>
       </c>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="Z9" s="33">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="15">
         <v>-61</v>
       </c>
       <c r="C10" s="15">
         <v>-31</v>
       </c>
       <c r="D10" s="15">
         <v>-26</v>
       </c>
       <c r="E10" s="15">
         <v>9</v>
       </c>
       <c r="F10" s="15">
         <v>-52</v>
       </c>
       <c r="G10" s="15">
         <v>-17</v>
       </c>
       <c r="H10" s="8">
         <v>-22</v>
       </c>
       <c r="I10" s="8">
@@ -9001,52 +9222,55 @@
       </c>
       <c r="R10" s="8">
         <v>-7</v>
       </c>
       <c r="S10" s="8">
         <v>-6</v>
       </c>
       <c r="T10" s="8">
         <v>-8</v>
       </c>
       <c r="U10" s="8">
         <v>2</v>
       </c>
       <c r="V10" s="8">
         <v>30</v>
       </c>
       <c r="W10" s="8">
         <v>-45</v>
       </c>
       <c r="X10" s="8">
         <v>-7</v>
       </c>
       <c r="Y10" s="8">
         <v>-31</v>
       </c>
-    </row>
-    <row r="11" spans="1:43">
+      <c r="Z10" s="33">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="15">
         <v>-30</v>
       </c>
       <c r="C11" s="15">
         <v>-29</v>
       </c>
       <c r="D11" s="15">
         <v>-11</v>
       </c>
       <c r="E11" s="15">
         <v>-37</v>
       </c>
       <c r="F11" s="15">
         <v>-6</v>
       </c>
       <c r="G11" s="15">
         <v>-44</v>
       </c>
       <c r="H11" s="8">
         <v>-44</v>
       </c>
       <c r="I11" s="8">
@@ -9078,52 +9302,55 @@
       </c>
       <c r="R11" s="8">
         <v>11</v>
       </c>
       <c r="S11" s="8">
         <v>-24</v>
       </c>
       <c r="T11" s="8">
         <v>-50</v>
       </c>
       <c r="U11" s="8">
         <v>-27</v>
       </c>
       <c r="V11" s="8">
         <v>-9</v>
       </c>
       <c r="W11" s="8">
         <v>-81</v>
       </c>
       <c r="X11" s="8">
         <v>18</v>
       </c>
       <c r="Y11" s="8">
         <v>-94</v>
       </c>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="Z11" s="33">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="15">
         <v>-51</v>
       </c>
       <c r="C12" s="15">
         <v>-88</v>
       </c>
       <c r="D12" s="15">
         <v>-137</v>
       </c>
       <c r="E12" s="15">
         <v>-96</v>
       </c>
       <c r="F12" s="15">
         <v>-64</v>
       </c>
       <c r="G12" s="15">
         <v>-80</v>
       </c>
       <c r="H12" s="8">
         <v>-83</v>
       </c>
       <c r="I12" s="8">
@@ -9155,52 +9382,55 @@
       </c>
       <c r="R12" s="8">
         <v>-64</v>
       </c>
       <c r="S12" s="8">
         <v>-47</v>
       </c>
       <c r="T12" s="8">
         <v>-120</v>
       </c>
       <c r="U12" s="8">
         <v>-68</v>
       </c>
       <c r="V12" s="8">
         <v>-44</v>
       </c>
       <c r="W12" s="8">
         <v>-18</v>
       </c>
       <c r="X12" s="8">
         <v>-54</v>
       </c>
       <c r="Y12" s="8">
         <v>-88</v>
       </c>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="Z12" s="33">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="15">
         <v>-18</v>
       </c>
       <c r="C13" s="15">
         <v>-64</v>
       </c>
       <c r="D13" s="15">
         <v>-56</v>
       </c>
       <c r="E13" s="15">
         <v>-8</v>
       </c>
       <c r="F13" s="15">
         <v>-39</v>
       </c>
       <c r="G13" s="15">
         <v>-38</v>
       </c>
       <c r="H13" s="8">
         <v>-62</v>
       </c>
       <c r="I13" s="8">
@@ -9232,52 +9462,55 @@
       </c>
       <c r="R13" s="8">
         <v>-94</v>
       </c>
       <c r="S13" s="8">
         <v>-28</v>
       </c>
       <c r="T13" s="8">
         <v>-55</v>
       </c>
       <c r="U13" s="8">
         <v>-8</v>
       </c>
       <c r="V13" s="8">
         <v>-18</v>
       </c>
       <c r="W13" s="8">
         <v>-47</v>
       </c>
       <c r="X13" s="8">
         <v>-75</v>
       </c>
       <c r="Y13" s="8">
         <v>-28</v>
       </c>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="Z13" s="33">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15">
         <v>5</v>
       </c>
       <c r="C14" s="15">
         <v>-44</v>
       </c>
       <c r="D14" s="15">
         <v>-56</v>
       </c>
       <c r="E14" s="15">
         <v>-79</v>
       </c>
       <c r="F14" s="15">
         <v>-60</v>
       </c>
       <c r="G14" s="15">
         <v>-66</v>
       </c>
       <c r="H14" s="8">
         <v>-70</v>
       </c>
       <c r="I14" s="8">
@@ -9309,52 +9542,55 @@
       </c>
       <c r="R14" s="8">
         <v>-62</v>
       </c>
       <c r="S14" s="8">
         <v>-22</v>
       </c>
       <c r="T14" s="8">
         <v>-50</v>
       </c>
       <c r="U14" s="8">
         <v>10</v>
       </c>
       <c r="V14" s="8">
         <v>19</v>
       </c>
       <c r="W14" s="8">
         <v>-16</v>
       </c>
       <c r="X14" s="8">
         <v>-54</v>
       </c>
       <c r="Y14" s="8">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:43">
+      <c r="Z14" s="33">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="15">
         <v>-15</v>
       </c>
       <c r="C15" s="15">
         <v>-13</v>
       </c>
       <c r="D15" s="15">
         <v>-33</v>
       </c>
       <c r="E15" s="15">
         <v>-37</v>
       </c>
       <c r="F15" s="15">
         <v>-44</v>
       </c>
       <c r="G15" s="15">
         <v>-26</v>
       </c>
       <c r="H15" s="8">
         <v>-28</v>
       </c>
       <c r="I15" s="8">
@@ -9386,52 +9622,55 @@
       </c>
       <c r="R15" s="8">
         <v>10</v>
       </c>
       <c r="S15" s="8">
         <v>-15</v>
       </c>
       <c r="T15" s="8">
         <v>12</v>
       </c>
       <c r="U15" s="8">
         <v>2</v>
       </c>
       <c r="V15" s="8">
         <v>-3</v>
       </c>
       <c r="W15" s="8">
         <v>14</v>
       </c>
       <c r="X15" s="8">
         <v>33</v>
       </c>
       <c r="Y15" s="8">
         <v>-3</v>
       </c>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="Z15" s="33">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15">
         <v>-64</v>
       </c>
       <c r="C16" s="15">
         <v>-46</v>
       </c>
       <c r="D16" s="15">
         <v>-43</v>
       </c>
       <c r="E16" s="15">
         <v>-17</v>
       </c>
       <c r="F16" s="15">
         <v>-104</v>
       </c>
       <c r="G16" s="15">
         <v>-14</v>
       </c>
       <c r="H16" s="8">
         <v>-47</v>
       </c>
       <c r="I16" s="8">
@@ -9463,52 +9702,55 @@
       </c>
       <c r="R16" s="8">
         <v>-22</v>
       </c>
       <c r="S16" s="8">
         <v>17</v>
       </c>
       <c r="T16" s="8">
         <v>-30</v>
       </c>
       <c r="U16" s="8">
         <v>-16</v>
       </c>
       <c r="V16" s="8">
         <v>-33</v>
       </c>
       <c r="W16" s="8">
         <v>-21</v>
       </c>
       <c r="X16" s="8">
         <v>-14</v>
       </c>
       <c r="Y16" s="8">
         <v>-30</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16" s="33">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="15">
         <v>-33</v>
       </c>
       <c r="C17" s="15">
         <v>5</v>
       </c>
       <c r="D17" s="15">
         <v>-31</v>
       </c>
       <c r="E17" s="15">
         <v>-86</v>
       </c>
       <c r="F17" s="15">
         <v>-80</v>
       </c>
       <c r="G17" s="15">
         <v>-11</v>
       </c>
       <c r="H17" s="8">
         <v>-26</v>
       </c>
       <c r="I17" s="8">
@@ -9540,52 +9782,55 @@
       </c>
       <c r="R17" s="8">
         <v>-22</v>
       </c>
       <c r="S17" s="8">
         <v>-10</v>
       </c>
       <c r="T17" s="8">
         <v>-15</v>
       </c>
       <c r="U17" s="8">
         <v>-10</v>
       </c>
       <c r="V17" s="8">
         <v>8</v>
       </c>
       <c r="W17" s="8">
         <v>-5</v>
       </c>
       <c r="X17" s="8">
         <v>22</v>
       </c>
       <c r="Y17" s="8">
         <v>-6</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="15">
         <v>-75</v>
       </c>
       <c r="C18" s="15">
         <v>-27</v>
       </c>
       <c r="D18" s="15">
         <v>-113</v>
       </c>
       <c r="E18" s="15">
         <v>-85</v>
       </c>
       <c r="F18" s="15">
         <v>-85</v>
       </c>
       <c r="G18" s="15">
         <v>-83</v>
       </c>
       <c r="H18" s="8">
         <v>-104</v>
       </c>
       <c r="I18" s="8">
@@ -9617,52 +9862,55 @@
       </c>
       <c r="R18" s="8">
         <v>-43</v>
       </c>
       <c r="S18" s="8">
         <v>-48</v>
       </c>
       <c r="T18" s="8">
         <v>-103</v>
       </c>
       <c r="U18" s="8">
         <v>-27</v>
       </c>
       <c r="V18" s="8">
         <v>-15</v>
       </c>
       <c r="W18" s="8">
         <v>30</v>
       </c>
       <c r="X18" s="8">
         <v>-31</v>
       </c>
       <c r="Y18" s="8">
         <v>-58</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18" s="33">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="15">
         <v>-72</v>
       </c>
       <c r="C19" s="15">
         <v>-48</v>
       </c>
       <c r="D19" s="15">
         <v>-58</v>
       </c>
       <c r="E19" s="15">
         <v>-82</v>
       </c>
       <c r="F19" s="15">
         <v>-39</v>
       </c>
       <c r="G19" s="15">
         <v>-67</v>
       </c>
       <c r="H19" s="8">
         <v>-90</v>
       </c>
       <c r="I19" s="8">
@@ -9694,52 +9942,55 @@
       </c>
       <c r="R19" s="8">
         <v>-31</v>
       </c>
       <c r="S19" s="8">
         <v>-39</v>
       </c>
       <c r="T19" s="8">
         <v>-9</v>
       </c>
       <c r="U19" s="8">
         <v>-47</v>
       </c>
       <c r="V19" s="8">
         <v>-4</v>
       </c>
       <c r="W19" s="8">
         <v>-52</v>
       </c>
       <c r="X19" s="8">
         <v>-15</v>
       </c>
       <c r="Y19" s="8">
         <v>-95</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19" s="33">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="15">
         <v>-49</v>
       </c>
       <c r="C20" s="15">
         <v>-35</v>
       </c>
       <c r="D20" s="15">
         <v>-34</v>
       </c>
       <c r="E20" s="15">
         <v>-78</v>
       </c>
       <c r="F20" s="15">
         <v>-65</v>
       </c>
       <c r="G20" s="15">
         <v>-45</v>
       </c>
       <c r="H20" s="8">
         <v>-37</v>
       </c>
       <c r="I20" s="8">
@@ -9771,52 +10022,55 @@
       </c>
       <c r="R20" s="8">
         <v>-19</v>
       </c>
       <c r="S20" s="8">
         <v>-36</v>
       </c>
       <c r="T20" s="8">
         <v>-33</v>
       </c>
       <c r="U20" s="8">
         <v>8</v>
       </c>
       <c r="V20" s="8">
         <v>-30</v>
       </c>
       <c r="W20" s="8">
         <v>-7</v>
       </c>
       <c r="X20" s="8">
         <v>-46</v>
       </c>
       <c r="Y20" s="8">
         <v>-21</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20" s="33">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="15">
         <v>-71</v>
       </c>
       <c r="C21" s="15">
         <v>-21</v>
       </c>
       <c r="D21" s="15">
         <v>-9</v>
       </c>
       <c r="E21" s="15">
         <v>9</v>
       </c>
       <c r="F21" s="15">
         <v>-55</v>
       </c>
       <c r="G21" s="15">
         <v>-11</v>
       </c>
       <c r="H21" s="8">
         <v>-38</v>
       </c>
       <c r="I21" s="8">
@@ -9848,77 +10102,80 @@
       </c>
       <c r="R21" s="8">
         <v>-1</v>
       </c>
       <c r="S21" s="8">
         <v>-34</v>
       </c>
       <c r="T21" s="8">
         <v>-27</v>
       </c>
       <c r="U21" s="8">
         <v>8</v>
       </c>
       <c r="V21" s="8">
         <v>-50</v>
       </c>
       <c r="W21" s="8">
         <v>-6</v>
       </c>
       <c r="X21" s="8">
         <v>-5</v>
       </c>
       <c r="Y21" s="8">
         <v>-51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="37" t="s">
+      <c r="Z21" s="33">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="37"/>
-[...17 lines deleted...]
-      <c r="U22" s="37"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
       <c r="Y22" s="8"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="15">
         <v>144</v>
       </c>
       <c r="C23" s="15">
         <v>-5</v>
       </c>
       <c r="D23" s="15">
         <v>84</v>
       </c>
       <c r="E23" s="15">
         <v>283</v>
       </c>
       <c r="F23" s="15">
         <v>205</v>
       </c>
       <c r="G23" s="15">
         <v>337</v>
       </c>
       <c r="H23" s="8">
         <v>273</v>
       </c>
       <c r="I23" s="8">
@@ -9950,52 +10207,55 @@
       </c>
       <c r="R23" s="8">
         <v>-52</v>
       </c>
       <c r="S23" s="8">
         <v>-75</v>
       </c>
       <c r="T23" s="8">
         <v>-38</v>
       </c>
       <c r="U23" s="8">
         <v>-213</v>
       </c>
       <c r="V23" s="8">
         <v>-52</v>
       </c>
       <c r="W23" s="8">
         <v>99</v>
       </c>
       <c r="X23" s="8">
         <v>-89</v>
       </c>
       <c r="Y23" s="8">
         <v>132</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23" s="33">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="15">
         <v>236</v>
       </c>
       <c r="C24" s="15">
         <v>111</v>
       </c>
       <c r="D24" s="15">
         <v>207</v>
       </c>
       <c r="E24" s="15">
         <v>334</v>
       </c>
       <c r="F24" s="15">
         <v>296</v>
       </c>
       <c r="G24" s="15">
         <v>343</v>
       </c>
       <c r="H24" s="8">
         <v>344</v>
       </c>
       <c r="I24" s="8">
@@ -10027,52 +10287,55 @@
       </c>
       <c r="R24" s="8">
         <v>43</v>
       </c>
       <c r="S24" s="8">
         <v>-73</v>
       </c>
       <c r="T24" s="8">
         <v>13</v>
       </c>
       <c r="U24" s="8">
         <v>-215</v>
       </c>
       <c r="V24" s="8">
         <v>-43</v>
       </c>
       <c r="W24" s="8">
         <v>130</v>
       </c>
       <c r="X24" s="8">
         <v>-44</v>
       </c>
       <c r="Y24" s="8">
         <v>192</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24" s="33">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="15">
         <v>-56</v>
       </c>
       <c r="C25" s="15">
         <v>-20</v>
       </c>
       <c r="D25" s="15">
         <v>-17</v>
       </c>
       <c r="E25" s="15">
         <v>6</v>
       </c>
       <c r="F25" s="15">
         <v>-48</v>
       </c>
       <c r="G25" s="15">
         <v>-6</v>
       </c>
       <c r="H25" s="8">
         <v>-19</v>
       </c>
       <c r="I25" s="8">
@@ -10104,52 +10367,55 @@
       </c>
       <c r="R25" s="8">
         <v>-11</v>
       </c>
       <c r="S25" s="8">
         <v>4</v>
       </c>
       <c r="T25" s="8">
         <v>6</v>
       </c>
       <c r="U25" s="8">
         <v>10</v>
       </c>
       <c r="V25" s="8">
         <v>30</v>
       </c>
       <c r="W25" s="8">
         <v>-41</v>
       </c>
       <c r="X25" s="8">
         <v>-11</v>
       </c>
       <c r="Y25" s="8">
         <v>-32</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25" s="33">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="15">
         <v>-8</v>
       </c>
       <c r="C26" s="15">
         <v>-45</v>
       </c>
       <c r="D26" s="15">
         <v>-71</v>
       </c>
       <c r="E26" s="15">
         <v>-79</v>
       </c>
       <c r="F26" s="15">
         <v>-39</v>
       </c>
       <c r="G26" s="15">
         <v>-20</v>
       </c>
       <c r="H26" s="8">
         <v>-40</v>
       </c>
       <c r="I26" s="8">
@@ -10181,52 +10447,55 @@
       </c>
       <c r="R26" s="8">
         <v>-20</v>
       </c>
       <c r="S26" s="8">
         <v>-20</v>
       </c>
       <c r="T26" s="8">
         <v>-56</v>
       </c>
       <c r="U26" s="8">
         <v>-14</v>
       </c>
       <c r="V26" s="8">
         <v>-19</v>
       </c>
       <c r="W26" s="8">
         <v>16</v>
       </c>
       <c r="X26" s="8">
         <v>-6</v>
       </c>
       <c r="Y26" s="8">
         <v>-30</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="33">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="15">
         <v>6</v>
       </c>
       <c r="C27" s="15">
         <v>-50</v>
       </c>
       <c r="D27" s="15">
         <v>-39</v>
       </c>
       <c r="E27" s="15">
         <v>20</v>
       </c>
       <c r="F27" s="15">
         <v>34</v>
       </c>
       <c r="G27" s="15">
         <v>2</v>
       </c>
       <c r="H27" s="8">
         <v>-2</v>
       </c>
       <c r="I27" s="8">
@@ -10258,52 +10527,55 @@
       </c>
       <c r="R27" s="8">
         <v>-60</v>
       </c>
       <c r="S27" s="8">
         <v>25</v>
       </c>
       <c r="T27" s="8">
         <v>-22</v>
       </c>
       <c r="U27" s="8">
         <v>8</v>
       </c>
       <c r="V27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="W27" s="8" t="s">
         <v>20</v>
       </c>
       <c r="X27" s="8">
         <v>-41</v>
       </c>
       <c r="Y27" s="8">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27" s="33">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="15">
         <v>-34</v>
       </c>
       <c r="C28" s="15">
         <v>-1</v>
       </c>
       <c r="D28" s="15">
         <v>4</v>
       </c>
       <c r="E28" s="15">
         <v>2</v>
       </c>
       <c r="F28" s="15">
         <v>-38</v>
       </c>
       <c r="G28" s="15">
         <v>18</v>
       </c>
       <c r="H28" s="8">
         <v>-10</v>
       </c>
       <c r="I28" s="8">
@@ -10333,77 +10605,80 @@
       <c r="Q28" s="8">
         <v>28</v>
       </c>
       <c r="R28" s="15"/>
       <c r="S28" s="8">
         <v>-11</v>
       </c>
       <c r="T28" s="8">
         <v>21</v>
       </c>
       <c r="U28" s="8">
         <v>-2</v>
       </c>
       <c r="V28" s="8">
         <v>-20</v>
       </c>
       <c r="W28" s="8">
         <v>-6</v>
       </c>
       <c r="X28" s="8">
         <v>13</v>
       </c>
       <c r="Y28" s="8">
         <v>-9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="37" t="s">
+      <c r="Z28" s="33">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C29" s="37"/>
-[...17 lines deleted...]
-      <c r="U29" s="37"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="38"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="38"/>
+      <c r="J29" s="38"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="38"/>
+      <c r="N29" s="38"/>
+      <c r="O29" s="38"/>
+      <c r="P29" s="38"/>
+      <c r="Q29" s="38"/>
+      <c r="R29" s="38"/>
+      <c r="S29" s="38"/>
+      <c r="T29" s="38"/>
+      <c r="U29" s="38"/>
       <c r="Y29" s="8"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="15">
         <v>-444</v>
       </c>
       <c r="C30" s="15">
         <v>-283</v>
       </c>
       <c r="D30" s="15">
         <v>-479</v>
       </c>
       <c r="E30" s="15">
         <v>-528</v>
       </c>
       <c r="F30" s="15">
         <v>-634</v>
       </c>
       <c r="G30" s="15">
         <v>-497</v>
       </c>
       <c r="H30" s="8">
         <v>-603</v>
       </c>
       <c r="I30" s="8">
@@ -10435,52 +10710,55 @@
       </c>
       <c r="R30" s="8">
         <v>-240</v>
       </c>
       <c r="S30" s="8">
         <v>-258</v>
       </c>
       <c r="T30" s="8">
         <v>-526</v>
       </c>
       <c r="U30" s="8">
         <v>-189</v>
       </c>
       <c r="V30" s="8">
         <v>-148</v>
       </c>
       <c r="W30" s="8">
         <v>-244</v>
       </c>
       <c r="X30" s="8">
         <v>-176</v>
       </c>
       <c r="Y30" s="8">
         <v>-517</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30" s="33">
+        <v>-290</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="15">
         <v>-2</v>
       </c>
       <c r="C31" s="15">
         <v>42</v>
       </c>
       <c r="D31" s="15">
         <v>5</v>
       </c>
       <c r="E31" s="15">
         <v>8</v>
       </c>
       <c r="F31" s="15">
         <v>-32</v>
       </c>
       <c r="G31" s="15">
         <v>-1</v>
       </c>
       <c r="H31" s="8">
         <v>-23</v>
       </c>
       <c r="I31" s="8">
@@ -10512,52 +10790,55 @@
       </c>
       <c r="R31" s="8">
         <v>9</v>
       </c>
       <c r="S31" s="8">
         <v>32</v>
       </c>
       <c r="T31" s="8">
         <v>-89</v>
       </c>
       <c r="U31" s="8">
         <v>-14</v>
       </c>
       <c r="V31" s="8">
         <v>-8</v>
       </c>
       <c r="W31" s="8">
         <v>-21</v>
       </c>
       <c r="X31" s="8">
         <v>7</v>
       </c>
       <c r="Y31" s="8">
         <v>-77</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31" s="33">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="15">
         <v>-5</v>
       </c>
       <c r="C32" s="15">
         <v>-11</v>
       </c>
       <c r="D32" s="15">
         <v>-9</v>
       </c>
       <c r="E32" s="15">
         <v>3</v>
       </c>
       <c r="F32" s="15">
         <v>-4</v>
       </c>
       <c r="G32" s="15">
         <v>-11</v>
       </c>
       <c r="H32" s="8">
         <v>-3</v>
       </c>
       <c r="I32" s="8">
@@ -10589,52 +10870,55 @@
       </c>
       <c r="R32" s="8">
         <v>4</v>
       </c>
       <c r="S32" s="8">
         <v>-10</v>
       </c>
       <c r="T32" s="8">
         <v>-14</v>
       </c>
       <c r="U32" s="8">
         <v>-8</v>
       </c>
       <c r="V32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="W32" s="8">
         <v>-4</v>
       </c>
       <c r="X32" s="8">
         <v>4</v>
       </c>
       <c r="Y32" s="8">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32" s="33">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="15">
         <v>-30</v>
       </c>
       <c r="C33" s="15">
         <v>-29</v>
       </c>
       <c r="D33" s="15">
         <v>-11</v>
       </c>
       <c r="E33" s="15">
         <v>-37</v>
       </c>
       <c r="F33" s="15">
         <v>-6</v>
       </c>
       <c r="G33" s="15">
         <v>-44</v>
       </c>
       <c r="H33" s="8">
         <v>-44</v>
       </c>
       <c r="I33" s="8">
@@ -10666,52 +10950,55 @@
       </c>
       <c r="R33" s="8">
         <v>11</v>
       </c>
       <c r="S33" s="8">
         <v>-24</v>
       </c>
       <c r="T33" s="8">
         <v>-50</v>
       </c>
       <c r="U33" s="8">
         <v>-27</v>
       </c>
       <c r="V33" s="8">
         <v>-9</v>
       </c>
       <c r="W33" s="8">
         <v>-81</v>
       </c>
       <c r="X33" s="8">
         <v>18</v>
       </c>
       <c r="Y33" s="8">
         <v>-94</v>
       </c>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33" s="33">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="15">
         <v>-43</v>
       </c>
       <c r="C34" s="15">
         <v>-43</v>
       </c>
       <c r="D34" s="15">
         <v>-66</v>
       </c>
       <c r="E34" s="15">
         <v>-17</v>
       </c>
       <c r="F34" s="15">
         <v>-25</v>
       </c>
       <c r="G34" s="15">
         <v>-60</v>
       </c>
       <c r="H34" s="8">
         <v>-43</v>
       </c>
       <c r="I34" s="8">
@@ -10743,52 +11030,55 @@
       </c>
       <c r="R34" s="8">
         <v>-44</v>
       </c>
       <c r="S34" s="8">
         <v>-27</v>
       </c>
       <c r="T34" s="8">
         <v>-64</v>
       </c>
       <c r="U34" s="8">
         <v>-54</v>
       </c>
       <c r="V34" s="8">
         <v>-25</v>
       </c>
       <c r="W34" s="8">
         <v>-34</v>
       </c>
       <c r="X34" s="8">
         <v>-48</v>
       </c>
       <c r="Y34" s="8">
         <v>-58</v>
       </c>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34" s="33">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="15">
         <v>-24</v>
       </c>
       <c r="C35" s="15">
         <v>-14</v>
       </c>
       <c r="D35" s="15">
         <v>-17</v>
       </c>
       <c r="E35" s="15">
         <v>-28</v>
       </c>
       <c r="F35" s="15">
         <v>-73</v>
       </c>
       <c r="G35" s="15">
         <v>-40</v>
       </c>
       <c r="H35" s="8">
         <v>-60</v>
       </c>
       <c r="I35" s="8">
@@ -10820,52 +11110,55 @@
       </c>
       <c r="R35" s="8">
         <v>-34</v>
       </c>
       <c r="S35" s="8">
         <v>-53</v>
       </c>
       <c r="T35" s="8">
         <v>-33</v>
       </c>
       <c r="U35" s="8">
         <v>-16</v>
       </c>
       <c r="V35" s="8">
         <v>-18</v>
       </c>
       <c r="W35" s="8">
         <v>-47</v>
       </c>
       <c r="X35" s="8">
         <v>-34</v>
       </c>
       <c r="Y35" s="8">
         <v>-39</v>
       </c>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35" s="33">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="15">
         <v>5</v>
       </c>
       <c r="C36" s="15">
         <v>-44</v>
       </c>
       <c r="D36" s="15">
         <v>-56</v>
       </c>
       <c r="E36" s="15">
         <v>-79</v>
       </c>
       <c r="F36" s="15">
         <v>-60</v>
       </c>
       <c r="G36" s="15">
         <v>-66</v>
       </c>
       <c r="H36" s="8">
         <v>-70</v>
       </c>
       <c r="I36" s="8">
@@ -10897,52 +11190,55 @@
       </c>
       <c r="R36" s="8">
         <v>-62</v>
       </c>
       <c r="S36" s="8">
         <v>-22</v>
       </c>
       <c r="T36" s="8">
         <v>-50</v>
       </c>
       <c r="U36" s="8">
         <v>10</v>
       </c>
       <c r="V36" s="8">
         <v>19</v>
       </c>
       <c r="W36" s="8">
         <v>-16</v>
       </c>
       <c r="X36" s="8">
         <v>-54</v>
       </c>
       <c r="Y36" s="8">
         <v>5</v>
       </c>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36" s="33">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="15">
         <v>-15</v>
       </c>
       <c r="C37" s="15">
         <v>-13</v>
       </c>
       <c r="D37" s="15">
         <v>-33</v>
       </c>
       <c r="E37" s="15">
         <v>-37</v>
       </c>
       <c r="F37" s="15">
         <v>-44</v>
       </c>
       <c r="G37" s="15">
         <v>-26</v>
       </c>
       <c r="H37" s="8">
         <v>-28</v>
       </c>
       <c r="I37" s="8">
@@ -10974,52 +11270,55 @@
       </c>
       <c r="R37" s="8">
         <v>10</v>
       </c>
       <c r="S37" s="8">
         <v>-15</v>
       </c>
       <c r="T37" s="8">
         <v>12</v>
       </c>
       <c r="U37" s="8">
         <v>2</v>
       </c>
       <c r="V37" s="8">
         <v>-3</v>
       </c>
       <c r="W37" s="8">
         <v>14</v>
       </c>
       <c r="X37" s="8">
         <v>33</v>
       </c>
       <c r="Y37" s="8">
         <v>-3</v>
       </c>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37" s="33">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="15">
         <v>-64</v>
       </c>
       <c r="C38" s="15">
         <v>-46</v>
       </c>
       <c r="D38" s="15">
         <v>-43</v>
       </c>
       <c r="E38" s="15">
         <v>-17</v>
       </c>
       <c r="F38" s="15">
         <v>-104</v>
       </c>
       <c r="G38" s="15">
         <v>-14</v>
       </c>
       <c r="H38" s="8">
         <v>-47</v>
       </c>
       <c r="I38" s="8">
@@ -11051,52 +11350,55 @@
       </c>
       <c r="R38" s="8">
         <v>-22</v>
       </c>
       <c r="S38" s="8">
         <v>17</v>
       </c>
       <c r="T38" s="8">
         <v>-30</v>
       </c>
       <c r="U38" s="8">
         <v>-16</v>
       </c>
       <c r="V38" s="8">
         <v>-33</v>
       </c>
       <c r="W38" s="8">
         <v>-21</v>
       </c>
       <c r="X38" s="8">
         <v>-14</v>
       </c>
       <c r="Y38" s="8">
         <v>-30</v>
       </c>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38" s="33">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="15">
         <v>-33</v>
       </c>
       <c r="C39" s="15">
         <v>5</v>
       </c>
       <c r="D39" s="15">
         <v>-31</v>
       </c>
       <c r="E39" s="15">
         <v>-86</v>
       </c>
       <c r="F39" s="15">
         <v>-80</v>
       </c>
       <c r="G39" s="15">
         <v>-11</v>
       </c>
       <c r="H39" s="8">
         <v>-26</v>
       </c>
       <c r="I39" s="8">
@@ -11128,52 +11430,55 @@
       </c>
       <c r="R39" s="8">
         <v>-22</v>
       </c>
       <c r="S39" s="8">
         <v>-10</v>
       </c>
       <c r="T39" s="8">
         <v>-15</v>
       </c>
       <c r="U39" s="8">
         <v>-10</v>
       </c>
       <c r="V39" s="8">
         <v>8</v>
       </c>
       <c r="W39" s="8">
         <v>-5</v>
       </c>
       <c r="X39" s="8">
         <v>22</v>
       </c>
       <c r="Y39" s="8">
         <v>-6</v>
       </c>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="15">
         <v>-75</v>
       </c>
       <c r="C40" s="15">
         <v>-27</v>
       </c>
       <c r="D40" s="15">
         <v>-113</v>
       </c>
       <c r="E40" s="15">
         <v>-85</v>
       </c>
       <c r="F40" s="15">
         <v>-85</v>
       </c>
       <c r="G40" s="15">
         <v>-83</v>
       </c>
       <c r="H40" s="8">
         <v>-104</v>
       </c>
       <c r="I40" s="8">
@@ -11205,52 +11510,55 @@
       </c>
       <c r="R40" s="8">
         <v>-43</v>
       </c>
       <c r="S40" s="8">
         <v>-48</v>
       </c>
       <c r="T40" s="8">
         <v>-103</v>
       </c>
       <c r="U40" s="8">
         <v>-27</v>
       </c>
       <c r="V40" s="8">
         <v>-15</v>
       </c>
       <c r="W40" s="8">
         <v>30</v>
       </c>
       <c r="X40" s="8">
         <v>-31</v>
       </c>
       <c r="Y40" s="8">
         <v>-58</v>
       </c>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40" s="33">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="15">
         <v>-72</v>
       </c>
       <c r="C41" s="15">
         <v>-48</v>
       </c>
       <c r="D41" s="15">
         <v>-58</v>
       </c>
       <c r="E41" s="15">
         <v>-82</v>
       </c>
       <c r="F41" s="15">
         <v>-39</v>
       </c>
       <c r="G41" s="15">
         <v>-67</v>
       </c>
       <c r="H41" s="8">
         <v>-90</v>
       </c>
       <c r="I41" s="8">
@@ -11282,52 +11590,55 @@
       </c>
       <c r="R41" s="8">
         <v>-31</v>
       </c>
       <c r="S41" s="8">
         <v>-39</v>
       </c>
       <c r="T41" s="8">
         <v>-9</v>
       </c>
       <c r="U41" s="8">
         <v>-47</v>
       </c>
       <c r="V41" s="8">
         <v>-4</v>
       </c>
       <c r="W41" s="8">
         <v>-52</v>
       </c>
       <c r="X41" s="8">
         <v>-15</v>
       </c>
       <c r="Y41" s="8">
         <v>-95</v>
       </c>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41" s="33">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="15">
         <v>-49</v>
       </c>
       <c r="C42" s="15">
         <v>-35</v>
       </c>
       <c r="D42" s="15">
         <v>-34</v>
       </c>
       <c r="E42" s="15">
         <v>-78</v>
       </c>
       <c r="F42" s="15">
         <v>-65</v>
       </c>
       <c r="G42" s="15">
         <v>-45</v>
       </c>
       <c r="H42" s="8">
         <v>-37</v>
       </c>
       <c r="I42" s="8">
@@ -11359,52 +11670,55 @@
       </c>
       <c r="R42" s="8">
         <v>-19</v>
       </c>
       <c r="S42" s="8">
         <v>-36</v>
       </c>
       <c r="T42" s="8">
         <v>-33</v>
       </c>
       <c r="U42" s="8">
         <v>8</v>
       </c>
       <c r="V42" s="8">
         <v>-30</v>
       </c>
       <c r="W42" s="8">
         <v>-7</v>
       </c>
       <c r="X42" s="8">
         <v>-46</v>
       </c>
       <c r="Y42" s="8">
         <v>-21</v>
       </c>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42" s="33">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="16">
         <v>-37</v>
       </c>
       <c r="C43" s="16">
         <v>-20</v>
       </c>
       <c r="D43" s="16">
         <v>-13</v>
       </c>
       <c r="E43" s="16">
         <v>7</v>
       </c>
       <c r="F43" s="16">
         <v>-17</v>
       </c>
       <c r="G43" s="16">
         <v>-29</v>
       </c>
       <c r="H43" s="9">
         <v>-28</v>
       </c>
       <c r="I43" s="9">
@@ -11435,50 +11749,53 @@
         <v>-11</v>
       </c>
       <c r="R43" s="9">
         <v>3</v>
       </c>
       <c r="S43" s="9">
         <v>-23</v>
       </c>
       <c r="T43" s="9">
         <v>-48</v>
       </c>
       <c r="U43" s="9">
         <v>10</v>
       </c>
       <c r="V43" s="9">
         <v>-30</v>
       </c>
       <c r="W43" s="9" t="s">
         <v>20</v>
       </c>
       <c r="X43" s="9">
         <v>-18</v>
       </c>
       <c r="Y43" s="9">
         <v>-42</v>
+      </c>
+      <c r="Z43" s="35">
+        <v>-3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B29:U29"/>
     <mergeCell ref="T5:AE5"/>
     <mergeCell ref="H3:AE3"/>
     <mergeCell ref="B7:U7"/>
     <mergeCell ref="B22:U22"/>
     <mergeCell ref="H5:S5"/>
     <mergeCell ref="B5:G5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>