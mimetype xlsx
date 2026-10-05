--- v5 (2026-09-15)
+++ v6 (2026-10-05)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Mig\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E072C4E0-12CD-4ECE-A83A-3005E35D786A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9BE4A15-D781-4178-A1AF-774D8819A267}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name="Arrivals" sheetId="4" r:id="rId3"/>
     <sheet name="Retired " sheetId="5" r:id="rId4"/>
     <sheet name="Net inter migration" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="76">
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
@@ -262,86 +262,79 @@
     <t>the number of people who lesft for another region for permanent or long-term residence</t>
   </si>
   <si>
     <t>A.Bakhtiyarova@aspire.gov.kz</t>
   </si>
   <si>
     <t>A.Bakhtiyarova</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of  the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/38/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/vko/spreadsheets/?industry=28251&amp;year=2026&amp;name=87358&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -373,52 +366,52 @@
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -517,162 +510,168 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный_05_19" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -960,10841 +959,11157 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/dynamic-tables/38/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="19" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="19"/>
+    <col min="1" max="1" width="34.7109375" style="6" customWidth="1"/>
+    <col min="2" max="2" width="77.140625" style="6" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="6"/>
+    <col min="11" max="11" width="11" style="6" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="29">
+      <c r="B2" s="16">
         <v>613102</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A3" s="18" t="s">
+      <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="30" t="s">
+      <c r="B3" s="17" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="30" t="s">
+      <c r="B5" s="17" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="30" t="s">
+      <c r="B6" s="17" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="17" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="B8" s="30" t="s">
+      <c r="B8" s="17" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="18" t="s">
+      <c r="A9" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="31" t="s">
+      <c r="B9" s="18" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="20" t="s">
+      <c r="B10" s="7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A11" s="18" t="s">
+      <c r="A11" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="30" t="s">
+      <c r="B11" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="21" t="s">
+      <c r="B12" s="8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A13" s="18" t="s">
+      <c r="A13" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="22" t="s">
+      <c r="B13" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="18" t="s">
+      <c r="A14" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="23" t="s">
+      <c r="B14" s="10" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" x14ac:dyDescent="0.2">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="23" t="s">
+      <c r="B15" s="10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A16" s="18" t="s">
+      <c r="A16" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="24">
-        <v>46272</v>
+      <c r="B16" s="11">
+        <v>46300</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A17" s="18" t="s">
+      <c r="A17" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="24">
-        <v>46302</v>
+      <c r="B17" s="11">
+        <v>46331</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A18" s="18" t="s">
+      <c r="A18" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="25" t="s">
+      <c r="B18" s="12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A19" s="18" t="s">
+      <c r="A19" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="32" t="s">
+      <c r="B19" s="19" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A20" s="18" t="s">
+      <c r="A20" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B20" s="24" t="s">
+      <c r="B20" s="11" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A21" s="18" t="s">
+      <c r="A21" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="32" t="s">
+      <c r="B21" s="19" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A28" s="26"/>
+      <c r="A28" s="13"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A29" s="26"/>
+      <c r="A29" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B21" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B19" r:id="rId3" display="A.Bakhtiyarova@aspire.gov.kz" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A5:V69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="27"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="9.140625" style="14"/>
+    <col min="2" max="2" width="108.42578125" style="14" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="14"/>
+    <col min="11" max="11" width="11" style="14" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A5" s="19"/>
-      <c r="B5" s="19" t="s">
+      <c r="A5" s="6"/>
+      <c r="B5" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="C5" s="19"/>
-[...18 lines deleted...]
-      <c r="V5" s="19"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="6"/>
+      <c r="T5" s="6"/>
+      <c r="U5" s="6"/>
+      <c r="V5" s="6"/>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A6" s="19"/>
-      <c r="B6" s="19" t="s">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="C6" s="19"/>
-[...18 lines deleted...]
-      <c r="V6" s="19"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A7" s="19"/>
-      <c r="B7" s="19" t="s">
+      <c r="A7" s="6"/>
+      <c r="B7" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="C7" s="19"/>
-[...18 lines deleted...]
-      <c r="V7" s="19"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="6"/>
+      <c r="S7" s="6"/>
+      <c r="T7" s="6"/>
+      <c r="U7" s="6"/>
+      <c r="V7" s="6"/>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A8" s="19"/>
-      <c r="B8" s="19" t="s">
+      <c r="A8" s="6"/>
+      <c r="B8" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="C8" s="19"/>
-[...18 lines deleted...]
-      <c r="V8" s="19"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
+      <c r="U8" s="6"/>
+      <c r="V8" s="6"/>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A9" s="19"/>
-      <c r="B9" s="19" t="s">
+      <c r="A9" s="6"/>
+      <c r="B9" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="C9" s="19"/>
-[...18 lines deleted...]
-      <c r="V9" s="19"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="6"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
+      <c r="U9" s="6"/>
+      <c r="V9" s="6"/>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A10" s="19"/>
-[...20 lines deleted...]
-      <c r="V10" s="19"/>
+      <c r="A10" s="6"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="6"/>
+      <c r="R10" s="6"/>
+      <c r="S10" s="6"/>
+      <c r="T10" s="6"/>
+      <c r="U10" s="6"/>
+      <c r="V10" s="6"/>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A11" s="19"/>
-      <c r="B11" s="19" t="s">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="C11" s="19"/>
-[...18 lines deleted...]
-      <c r="V11" s="19"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
+      <c r="N11" s="6"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="6"/>
+      <c r="S11" s="6"/>
+      <c r="T11" s="6"/>
+      <c r="U11" s="6"/>
+      <c r="V11" s="6"/>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A12" s="19"/>
-[...20 lines deleted...]
-      <c r="V12" s="19"/>
+      <c r="A12" s="6"/>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
+      <c r="U12" s="6"/>
+      <c r="V12" s="6"/>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A13" s="19"/>
-[...20 lines deleted...]
-      <c r="V13" s="19"/>
+      <c r="A13" s="6"/>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
+      <c r="U13" s="6"/>
+      <c r="V13" s="6"/>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A14" s="19"/>
-      <c r="B14" s="28" t="s">
+      <c r="A14" s="6"/>
+      <c r="B14" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="C14" s="19"/>
-[...18 lines deleted...]
-      <c r="V14" s="19"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="6"/>
+      <c r="S14" s="6"/>
+      <c r="T14" s="6"/>
+      <c r="U14" s="6"/>
+      <c r="V14" s="6"/>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A15" s="19"/>
-[...20 lines deleted...]
-      <c r="V15" s="19"/>
+      <c r="A15" s="6"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
+      <c r="T15" s="6"/>
+      <c r="U15" s="6"/>
+      <c r="V15" s="6"/>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A16" s="19"/>
-[...20 lines deleted...]
-      <c r="V16" s="19"/>
+      <c r="A16" s="6"/>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6"/>
+      <c r="T16" s="6"/>
+      <c r="U16" s="6"/>
+      <c r="V16" s="6"/>
     </row>
     <row r="17" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A17" s="19"/>
-[...20 lines deleted...]
-      <c r="V17" s="19"/>
+      <c r="A17" s="6"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="6"/>
+      <c r="L17" s="6"/>
+      <c r="M17" s="6"/>
+      <c r="N17" s="6"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="6"/>
+      <c r="S17" s="6"/>
+      <c r="T17" s="6"/>
+      <c r="U17" s="6"/>
+      <c r="V17" s="6"/>
     </row>
     <row r="18" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A18" s="19"/>
-[...20 lines deleted...]
-      <c r="V18" s="19"/>
+      <c r="A18" s="6"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="6"/>
+      <c r="M18" s="6"/>
+      <c r="N18" s="6"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="6"/>
+      <c r="S18" s="6"/>
+      <c r="T18" s="6"/>
+      <c r="U18" s="6"/>
+      <c r="V18" s="6"/>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A19" s="19"/>
-[...20 lines deleted...]
-      <c r="V19" s="19"/>
+      <c r="A19" s="6"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="6"/>
+      <c r="N19" s="6"/>
+      <c r="O19" s="6"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6"/>
+      <c r="T19" s="6"/>
+      <c r="U19" s="6"/>
+      <c r="V19" s="6"/>
     </row>
     <row r="20" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A20" s="19"/>
-[...20 lines deleted...]
-      <c r="V20" s="19"/>
+      <c r="A20" s="6"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="6"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="6"/>
+      <c r="R20" s="6"/>
+      <c r="S20" s="6"/>
+      <c r="T20" s="6"/>
+      <c r="U20" s="6"/>
+      <c r="V20" s="6"/>
     </row>
     <row r="21" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A21" s="19"/>
-[...20 lines deleted...]
-      <c r="V21" s="19"/>
+      <c r="A21" s="6"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="6"/>
+      <c r="O21" s="6"/>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6"/>
+      <c r="S21" s="6"/>
+      <c r="T21" s="6"/>
+      <c r="U21" s="6"/>
+      <c r="V21" s="6"/>
     </row>
     <row r="22" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A22" s="19"/>
-[...20 lines deleted...]
-      <c r="V22" s="19"/>
+      <c r="A22" s="6"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="6"/>
+      <c r="O22" s="6"/>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="6"/>
+      <c r="R22" s="6"/>
+      <c r="S22" s="6"/>
+      <c r="T22" s="6"/>
+      <c r="U22" s="6"/>
+      <c r="V22" s="6"/>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A23" s="19"/>
-[...20 lines deleted...]
-      <c r="V23" s="19"/>
+      <c r="A23" s="6"/>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6"/>
+      <c r="T23" s="6"/>
+      <c r="U23" s="6"/>
+      <c r="V23" s="6"/>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A24" s="19"/>
-[...20 lines deleted...]
-      <c r="V24" s="19"/>
+      <c r="A24" s="6"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
     </row>
     <row r="25" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A25" s="19"/>
-[...20 lines deleted...]
-      <c r="V25" s="19"/>
+      <c r="A25" s="6"/>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="6"/>
+      <c r="T25" s="6"/>
+      <c r="U25" s="6"/>
+      <c r="V25" s="6"/>
     </row>
     <row r="26" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A26" s="19"/>
-[...20 lines deleted...]
-      <c r="V26" s="19"/>
+      <c r="A26" s="6"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6"/>
+      <c r="S26" s="6"/>
+      <c r="T26" s="6"/>
+      <c r="U26" s="6"/>
+      <c r="V26" s="6"/>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A27" s="19"/>
-[...20 lines deleted...]
-      <c r="V27" s="19"/>
+      <c r="A27" s="6"/>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="6"/>
     </row>
     <row r="28" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A28" s="19"/>
-[...20 lines deleted...]
-      <c r="V28" s="19"/>
+      <c r="A28" s="6"/>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6"/>
+      <c r="T28" s="6"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="6"/>
     </row>
     <row r="29" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A29" s="19"/>
-[...20 lines deleted...]
-      <c r="V29" s="19"/>
+      <c r="A29" s="6"/>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="6"/>
+      <c r="T29" s="6"/>
+      <c r="U29" s="6"/>
+      <c r="V29" s="6"/>
     </row>
     <row r="30" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A30" s="19"/>
-[...20 lines deleted...]
-      <c r="V30" s="19"/>
+      <c r="A30" s="6"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
     </row>
     <row r="31" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A31" s="19"/>
-[...20 lines deleted...]
-      <c r="V31" s="19"/>
+      <c r="A31" s="6"/>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+      <c r="S31" s="6"/>
+      <c r="T31" s="6"/>
+      <c r="U31" s="6"/>
+      <c r="V31" s="6"/>
     </row>
     <row r="32" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A32" s="19"/>
-[...20 lines deleted...]
-      <c r="V32" s="19"/>
+      <c r="A32" s="6"/>
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+      <c r="S32" s="6"/>
+      <c r="T32" s="6"/>
+      <c r="U32" s="6"/>
+      <c r="V32" s="6"/>
     </row>
     <row r="33" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A33" s="19"/>
-[...20 lines deleted...]
-      <c r="V33" s="19"/>
+      <c r="A33" s="6"/>
+      <c r="B33" s="6"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
     </row>
     <row r="34" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A34" s="19"/>
-[...20 lines deleted...]
-      <c r="V34" s="19"/>
+      <c r="A34" s="6"/>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6"/>
+      <c r="S34" s="6"/>
+      <c r="T34" s="6"/>
+      <c r="U34" s="6"/>
+      <c r="V34" s="6"/>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A35" s="19"/>
-[...20 lines deleted...]
-      <c r="V35" s="19"/>
+      <c r="A35" s="6"/>
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="6"/>
+      <c r="S35" s="6"/>
+      <c r="T35" s="6"/>
+      <c r="U35" s="6"/>
+      <c r="V35" s="6"/>
     </row>
     <row r="36" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A36" s="19"/>
-[...20 lines deleted...]
-      <c r="V36" s="19"/>
+      <c r="A36" s="6"/>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="6"/>
+      <c r="S36" s="6"/>
+      <c r="T36" s="6"/>
+      <c r="U36" s="6"/>
+      <c r="V36" s="6"/>
     </row>
     <row r="37" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A37" s="19"/>
-[...20 lines deleted...]
-      <c r="V37" s="19"/>
+      <c r="A37" s="6"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+      <c r="S37" s="6"/>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6"/>
+      <c r="V37" s="6"/>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A38" s="19"/>
-[...20 lines deleted...]
-      <c r="V38" s="19"/>
+      <c r="A38" s="6"/>
+      <c r="B38" s="6"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="6"/>
+      <c r="S38" s="6"/>
+      <c r="T38" s="6"/>
+      <c r="U38" s="6"/>
+      <c r="V38" s="6"/>
     </row>
     <row r="39" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A39" s="19"/>
-[...20 lines deleted...]
-      <c r="V39" s="19"/>
+      <c r="A39" s="6"/>
+      <c r="B39" s="6"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="6"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+      <c r="M39" s="6"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="6"/>
+      <c r="S39" s="6"/>
+      <c r="T39" s="6"/>
+      <c r="U39" s="6"/>
+      <c r="V39" s="6"/>
     </row>
     <row r="40" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A40" s="19"/>
-[...20 lines deleted...]
-      <c r="V40" s="19"/>
+      <c r="A40" s="6"/>
+      <c r="B40" s="6"/>
+      <c r="C40" s="6"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="6"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6"/>
+      <c r="U40" s="6"/>
+      <c r="V40" s="6"/>
     </row>
     <row r="41" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A41" s="19"/>
-[...20 lines deleted...]
-      <c r="V41" s="19"/>
+      <c r="A41" s="6"/>
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="6"/>
+      <c r="G41" s="6"/>
+      <c r="H41" s="6"/>
+      <c r="I41" s="6"/>
+      <c r="J41" s="6"/>
+      <c r="K41" s="6"/>
+      <c r="L41" s="6"/>
+      <c r="M41" s="6"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6"/>
+      <c r="U41" s="6"/>
+      <c r="V41" s="6"/>
     </row>
     <row r="42" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A42" s="19"/>
-[...20 lines deleted...]
-      <c r="V42" s="19"/>
+      <c r="A42" s="6"/>
+      <c r="B42" s="6"/>
+      <c r="C42" s="6"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="6"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
     </row>
     <row r="43" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A43" s="19"/>
-[...20 lines deleted...]
-      <c r="V43" s="19"/>
+      <c r="A43" s="6"/>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="6"/>
+      <c r="M43" s="6"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="6"/>
+      <c r="R43" s="6"/>
+      <c r="S43" s="6"/>
+      <c r="T43" s="6"/>
+      <c r="U43" s="6"/>
+      <c r="V43" s="6"/>
     </row>
     <row r="44" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A44" s="19"/>
-[...20 lines deleted...]
-      <c r="V44" s="19"/>
+      <c r="A44" s="6"/>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="6"/>
+      <c r="S44" s="6"/>
+      <c r="T44" s="6"/>
+      <c r="U44" s="6"/>
+      <c r="V44" s="6"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A45" s="19"/>
-[...20 lines deleted...]
-      <c r="V45" s="19"/>
+      <c r="A45" s="6"/>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="6"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="6"/>
+      <c r="S45" s="6"/>
+      <c r="T45" s="6"/>
+      <c r="U45" s="6"/>
+      <c r="V45" s="6"/>
     </row>
     <row r="46" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A46" s="19"/>
-[...20 lines deleted...]
-      <c r="V46" s="19"/>
+      <c r="A46" s="6"/>
+      <c r="B46" s="6"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="6"/>
+      <c r="M46" s="6"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
+      <c r="R46" s="6"/>
+      <c r="S46" s="6"/>
+      <c r="T46" s="6"/>
+      <c r="U46" s="6"/>
+      <c r="V46" s="6"/>
     </row>
     <row r="47" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A47" s="19"/>
-[...20 lines deleted...]
-      <c r="V47" s="19"/>
+      <c r="A47" s="6"/>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="6"/>
+      <c r="M47" s="6"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="6"/>
+      <c r="S47" s="6"/>
+      <c r="T47" s="6"/>
+      <c r="U47" s="6"/>
+      <c r="V47" s="6"/>
     </row>
     <row r="48" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A48" s="19"/>
-[...20 lines deleted...]
-      <c r="V48" s="19"/>
+      <c r="A48" s="6"/>
+      <c r="B48" s="6"/>
+      <c r="C48" s="6"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="6"/>
+      <c r="M48" s="6"/>
+      <c r="N48" s="6"/>
+      <c r="O48" s="6"/>
+      <c r="P48" s="6"/>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6"/>
+      <c r="U48" s="6"/>
+      <c r="V48" s="6"/>
     </row>
     <row r="49" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A49" s="19"/>
-[...20 lines deleted...]
-      <c r="V49" s="19"/>
+      <c r="A49" s="6"/>
+      <c r="B49" s="6"/>
+      <c r="C49" s="6"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="6"/>
+      <c r="I49" s="6"/>
+      <c r="J49" s="6"/>
+      <c r="K49" s="6"/>
+      <c r="L49" s="6"/>
+      <c r="M49" s="6"/>
+      <c r="N49" s="6"/>
+      <c r="O49" s="6"/>
+      <c r="P49" s="6"/>
+      <c r="Q49" s="6"/>
+      <c r="R49" s="6"/>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6"/>
+      <c r="U49" s="6"/>
+      <c r="V49" s="6"/>
     </row>
     <row r="50" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A50" s="19"/>
-[...20 lines deleted...]
-      <c r="V50" s="19"/>
+      <c r="A50" s="6"/>
+      <c r="B50" s="6"/>
+      <c r="C50" s="6"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="6"/>
+      <c r="F50" s="6"/>
+      <c r="G50" s="6"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="6"/>
+      <c r="J50" s="6"/>
+      <c r="K50" s="6"/>
+      <c r="L50" s="6"/>
+      <c r="M50" s="6"/>
+      <c r="N50" s="6"/>
+      <c r="O50" s="6"/>
+      <c r="P50" s="6"/>
+      <c r="Q50" s="6"/>
+      <c r="R50" s="6"/>
+      <c r="S50" s="6"/>
+      <c r="T50" s="6"/>
+      <c r="U50" s="6"/>
+      <c r="V50" s="6"/>
     </row>
     <row r="51" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A51" s="19"/>
-[...20 lines deleted...]
-      <c r="V51" s="19"/>
+      <c r="A51" s="6"/>
+      <c r="B51" s="6"/>
+      <c r="C51" s="6"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="6"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="6"/>
+      <c r="I51" s="6"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="6"/>
+      <c r="L51" s="6"/>
+      <c r="M51" s="6"/>
+      <c r="N51" s="6"/>
+      <c r="O51" s="6"/>
+      <c r="P51" s="6"/>
+      <c r="Q51" s="6"/>
+      <c r="R51" s="6"/>
+      <c r="S51" s="6"/>
+      <c r="T51" s="6"/>
+      <c r="U51" s="6"/>
+      <c r="V51" s="6"/>
     </row>
     <row r="52" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A52" s="19"/>
-[...20 lines deleted...]
-      <c r="V52" s="19"/>
+      <c r="A52" s="6"/>
+      <c r="B52" s="6"/>
+      <c r="C52" s="6"/>
+      <c r="D52" s="6"/>
+      <c r="E52" s="6"/>
+      <c r="F52" s="6"/>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="6"/>
+      <c r="L52" s="6"/>
+      <c r="M52" s="6"/>
+      <c r="N52" s="6"/>
+      <c r="O52" s="6"/>
+      <c r="P52" s="6"/>
+      <c r="Q52" s="6"/>
+      <c r="R52" s="6"/>
+      <c r="S52" s="6"/>
+      <c r="T52" s="6"/>
+      <c r="U52" s="6"/>
+      <c r="V52" s="6"/>
     </row>
     <row r="53" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A53" s="19"/>
-[...20 lines deleted...]
-      <c r="V53" s="19"/>
+      <c r="A53" s="6"/>
+      <c r="B53" s="6"/>
+      <c r="C53" s="6"/>
+      <c r="D53" s="6"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="6"/>
+      <c r="G53" s="6"/>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="6"/>
+      <c r="L53" s="6"/>
+      <c r="M53" s="6"/>
+      <c r="N53" s="6"/>
+      <c r="O53" s="6"/>
+      <c r="P53" s="6"/>
+      <c r="Q53" s="6"/>
+      <c r="R53" s="6"/>
+      <c r="S53" s="6"/>
+      <c r="T53" s="6"/>
+      <c r="U53" s="6"/>
+      <c r="V53" s="6"/>
     </row>
     <row r="54" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A54" s="19"/>
-[...20 lines deleted...]
-      <c r="V54" s="19"/>
+      <c r="A54" s="6"/>
+      <c r="B54" s="6"/>
+      <c r="C54" s="6"/>
+      <c r="D54" s="6"/>
+      <c r="E54" s="6"/>
+      <c r="F54" s="6"/>
+      <c r="G54" s="6"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="6"/>
+      <c r="K54" s="6"/>
+      <c r="L54" s="6"/>
+      <c r="M54" s="6"/>
+      <c r="N54" s="6"/>
+      <c r="O54" s="6"/>
+      <c r="P54" s="6"/>
+      <c r="Q54" s="6"/>
+      <c r="R54" s="6"/>
+      <c r="S54" s="6"/>
+      <c r="T54" s="6"/>
+      <c r="U54" s="6"/>
+      <c r="V54" s="6"/>
     </row>
     <row r="55" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A55" s="19"/>
-[...20 lines deleted...]
-      <c r="V55" s="19"/>
+      <c r="A55" s="6"/>
+      <c r="B55" s="6"/>
+      <c r="C55" s="6"/>
+      <c r="D55" s="6"/>
+      <c r="E55" s="6"/>
+      <c r="F55" s="6"/>
+      <c r="G55" s="6"/>
+      <c r="H55" s="6"/>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6"/>
+      <c r="K55" s="6"/>
+      <c r="L55" s="6"/>
+      <c r="M55" s="6"/>
+      <c r="N55" s="6"/>
+      <c r="O55" s="6"/>
+      <c r="P55" s="6"/>
+      <c r="Q55" s="6"/>
+      <c r="R55" s="6"/>
+      <c r="S55" s="6"/>
+      <c r="T55" s="6"/>
+      <c r="U55" s="6"/>
+      <c r="V55" s="6"/>
     </row>
     <row r="56" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A56" s="19"/>
-[...20 lines deleted...]
-      <c r="V56" s="19"/>
+      <c r="A56" s="6"/>
+      <c r="B56" s="6"/>
+      <c r="C56" s="6"/>
+      <c r="D56" s="6"/>
+      <c r="E56" s="6"/>
+      <c r="F56" s="6"/>
+      <c r="G56" s="6"/>
+      <c r="H56" s="6"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="6"/>
+      <c r="K56" s="6"/>
+      <c r="L56" s="6"/>
+      <c r="M56" s="6"/>
+      <c r="N56" s="6"/>
+      <c r="O56" s="6"/>
+      <c r="P56" s="6"/>
+      <c r="Q56" s="6"/>
+      <c r="R56" s="6"/>
+      <c r="S56" s="6"/>
+      <c r="T56" s="6"/>
+      <c r="U56" s="6"/>
+      <c r="V56" s="6"/>
     </row>
     <row r="57" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A57" s="19"/>
-[...20 lines deleted...]
-      <c r="V57" s="19"/>
+      <c r="A57" s="6"/>
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="6"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="6"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="6"/>
+      <c r="I57" s="6"/>
+      <c r="J57" s="6"/>
+      <c r="K57" s="6"/>
+      <c r="L57" s="6"/>
+      <c r="M57" s="6"/>
+      <c r="N57" s="6"/>
+      <c r="O57" s="6"/>
+      <c r="P57" s="6"/>
+      <c r="Q57" s="6"/>
+      <c r="R57" s="6"/>
+      <c r="S57" s="6"/>
+      <c r="T57" s="6"/>
+      <c r="U57" s="6"/>
+      <c r="V57" s="6"/>
     </row>
     <row r="58" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A58" s="19"/>
-[...20 lines deleted...]
-      <c r="V58" s="19"/>
+      <c r="A58" s="6"/>
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
+      <c r="I58" s="6"/>
+      <c r="J58" s="6"/>
+      <c r="K58" s="6"/>
+      <c r="L58" s="6"/>
+      <c r="M58" s="6"/>
+      <c r="N58" s="6"/>
+      <c r="O58" s="6"/>
+      <c r="P58" s="6"/>
+      <c r="Q58" s="6"/>
+      <c r="R58" s="6"/>
+      <c r="S58" s="6"/>
+      <c r="T58" s="6"/>
+      <c r="U58" s="6"/>
+      <c r="V58" s="6"/>
     </row>
     <row r="59" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A59" s="19"/>
-[...20 lines deleted...]
-      <c r="V59" s="19"/>
+      <c r="A59" s="6"/>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
+      <c r="F59" s="6"/>
+      <c r="G59" s="6"/>
+      <c r="H59" s="6"/>
+      <c r="I59" s="6"/>
+      <c r="J59" s="6"/>
+      <c r="K59" s="6"/>
+      <c r="L59" s="6"/>
+      <c r="M59" s="6"/>
+      <c r="N59" s="6"/>
+      <c r="O59" s="6"/>
+      <c r="P59" s="6"/>
+      <c r="Q59" s="6"/>
+      <c r="R59" s="6"/>
+      <c r="S59" s="6"/>
+      <c r="T59" s="6"/>
+      <c r="U59" s="6"/>
+      <c r="V59" s="6"/>
     </row>
     <row r="60" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A60" s="19"/>
-[...20 lines deleted...]
-      <c r="V60" s="19"/>
+      <c r="A60" s="6"/>
+      <c r="B60" s="6"/>
+      <c r="C60" s="6"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="6"/>
+      <c r="F60" s="6"/>
+      <c r="G60" s="6"/>
+      <c r="H60" s="6"/>
+      <c r="I60" s="6"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="6"/>
+      <c r="L60" s="6"/>
+      <c r="M60" s="6"/>
+      <c r="N60" s="6"/>
+      <c r="O60" s="6"/>
+      <c r="P60" s="6"/>
+      <c r="Q60" s="6"/>
+      <c r="R60" s="6"/>
+      <c r="S60" s="6"/>
+      <c r="T60" s="6"/>
+      <c r="U60" s="6"/>
+      <c r="V60" s="6"/>
     </row>
     <row r="61" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A61" s="19"/>
-[...20 lines deleted...]
-      <c r="V61" s="19"/>
+      <c r="A61" s="6"/>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
+      <c r="F61" s="6"/>
+      <c r="G61" s="6"/>
+      <c r="H61" s="6"/>
+      <c r="I61" s="6"/>
+      <c r="J61" s="6"/>
+      <c r="K61" s="6"/>
+      <c r="L61" s="6"/>
+      <c r="M61" s="6"/>
+      <c r="N61" s="6"/>
+      <c r="O61" s="6"/>
+      <c r="P61" s="6"/>
+      <c r="Q61" s="6"/>
+      <c r="R61" s="6"/>
+      <c r="S61" s="6"/>
+      <c r="T61" s="6"/>
+      <c r="U61" s="6"/>
+      <c r="V61" s="6"/>
     </row>
     <row r="62" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A62" s="19"/>
-[...20 lines deleted...]
-      <c r="V62" s="19"/>
+      <c r="A62" s="6"/>
+      <c r="B62" s="6"/>
+      <c r="C62" s="6"/>
+      <c r="D62" s="6"/>
+      <c r="E62" s="6"/>
+      <c r="F62" s="6"/>
+      <c r="G62" s="6"/>
+      <c r="H62" s="6"/>
+      <c r="I62" s="6"/>
+      <c r="J62" s="6"/>
+      <c r="K62" s="6"/>
+      <c r="L62" s="6"/>
+      <c r="M62" s="6"/>
+      <c r="N62" s="6"/>
+      <c r="O62" s="6"/>
+      <c r="P62" s="6"/>
+      <c r="Q62" s="6"/>
+      <c r="R62" s="6"/>
+      <c r="S62" s="6"/>
+      <c r="T62" s="6"/>
+      <c r="U62" s="6"/>
+      <c r="V62" s="6"/>
     </row>
     <row r="63" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A63" s="19"/>
-[...20 lines deleted...]
-      <c r="V63" s="19"/>
+      <c r="A63" s="6"/>
+      <c r="B63" s="6"/>
+      <c r="C63" s="6"/>
+      <c r="D63" s="6"/>
+      <c r="E63" s="6"/>
+      <c r="F63" s="6"/>
+      <c r="G63" s="6"/>
+      <c r="H63" s="6"/>
+      <c r="I63" s="6"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="6"/>
+      <c r="L63" s="6"/>
+      <c r="M63" s="6"/>
+      <c r="N63" s="6"/>
+      <c r="O63" s="6"/>
+      <c r="P63" s="6"/>
+      <c r="Q63" s="6"/>
+      <c r="R63" s="6"/>
+      <c r="S63" s="6"/>
+      <c r="T63" s="6"/>
+      <c r="U63" s="6"/>
+      <c r="V63" s="6"/>
     </row>
     <row r="64" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A64" s="19"/>
-[...20 lines deleted...]
-      <c r="V64" s="19"/>
+      <c r="A64" s="6"/>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+      <c r="I64" s="6"/>
+      <c r="J64" s="6"/>
+      <c r="K64" s="6"/>
+      <c r="L64" s="6"/>
+      <c r="M64" s="6"/>
+      <c r="N64" s="6"/>
+      <c r="O64" s="6"/>
+      <c r="P64" s="6"/>
+      <c r="Q64" s="6"/>
+      <c r="R64" s="6"/>
+      <c r="S64" s="6"/>
+      <c r="T64" s="6"/>
+      <c r="U64" s="6"/>
+      <c r="V64" s="6"/>
     </row>
     <row r="65" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A65" s="19"/>
-[...20 lines deleted...]
-      <c r="V65" s="19"/>
+      <c r="A65" s="6"/>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
+      <c r="H65" s="6"/>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="6"/>
+      <c r="L65" s="6"/>
+      <c r="M65" s="6"/>
+      <c r="N65" s="6"/>
+      <c r="O65" s="6"/>
+      <c r="P65" s="6"/>
+      <c r="Q65" s="6"/>
+      <c r="R65" s="6"/>
+      <c r="S65" s="6"/>
+      <c r="T65" s="6"/>
+      <c r="U65" s="6"/>
+      <c r="V65" s="6"/>
     </row>
     <row r="66" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A66" s="19"/>
-[...20 lines deleted...]
-      <c r="V66" s="19"/>
+      <c r="A66" s="6"/>
+      <c r="B66" s="6"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6"/>
+      <c r="G66" s="6"/>
+      <c r="H66" s="6"/>
+      <c r="I66" s="6"/>
+      <c r="J66" s="6"/>
+      <c r="K66" s="6"/>
+      <c r="L66" s="6"/>
+      <c r="M66" s="6"/>
+      <c r="N66" s="6"/>
+      <c r="O66" s="6"/>
+      <c r="P66" s="6"/>
+      <c r="Q66" s="6"/>
+      <c r="R66" s="6"/>
+      <c r="S66" s="6"/>
+      <c r="T66" s="6"/>
+      <c r="U66" s="6"/>
+      <c r="V66" s="6"/>
     </row>
     <row r="67" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A67" s="19"/>
-[...20 lines deleted...]
-      <c r="V67" s="19"/>
+      <c r="A67" s="6"/>
+      <c r="B67" s="6"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="6"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="6"/>
+      <c r="I67" s="6"/>
+      <c r="J67" s="6"/>
+      <c r="K67" s="6"/>
+      <c r="L67" s="6"/>
+      <c r="M67" s="6"/>
+      <c r="N67" s="6"/>
+      <c r="O67" s="6"/>
+      <c r="P67" s="6"/>
+      <c r="Q67" s="6"/>
+      <c r="R67" s="6"/>
+      <c r="S67" s="6"/>
+      <c r="T67" s="6"/>
+      <c r="U67" s="6"/>
+      <c r="V67" s="6"/>
     </row>
     <row r="68" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A68" s="19"/>
-[...20 lines deleted...]
-      <c r="V68" s="19"/>
+      <c r="A68" s="6"/>
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+      <c r="D68" s="6"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6"/>
+      <c r="G68" s="6"/>
+      <c r="H68" s="6"/>
+      <c r="I68" s="6"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="6"/>
+      <c r="L68" s="6"/>
+      <c r="M68" s="6"/>
+      <c r="N68" s="6"/>
+      <c r="O68" s="6"/>
+      <c r="P68" s="6"/>
+      <c r="Q68" s="6"/>
+      <c r="R68" s="6"/>
+      <c r="S68" s="6"/>
+      <c r="T68" s="6"/>
+      <c r="U68" s="6"/>
+      <c r="V68" s="6"/>
     </row>
     <row r="69" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A69" s="19"/>
-[...20 lines deleted...]
-      <c r="V69" s="19"/>
+      <c r="A69" s="6"/>
+      <c r="B69" s="6"/>
+      <c r="C69" s="6"/>
+      <c r="D69" s="6"/>
+      <c r="E69" s="6"/>
+      <c r="F69" s="6"/>
+      <c r="G69" s="6"/>
+      <c r="H69" s="6"/>
+      <c r="I69" s="6"/>
+      <c r="J69" s="6"/>
+      <c r="K69" s="6"/>
+      <c r="L69" s="6"/>
+      <c r="M69" s="6"/>
+      <c r="N69" s="6"/>
+      <c r="O69" s="6"/>
+      <c r="P69" s="6"/>
+      <c r="Q69" s="6"/>
+      <c r="R69" s="6"/>
+      <c r="S69" s="6"/>
+      <c r="T69" s="6"/>
+      <c r="U69" s="6"/>
+      <c r="V69" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AP43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H3" sqref="H3:AE3"/>
+      <selection activeCell="B5" sqref="A5:XFD6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="18.7109375" style="3" customWidth="1"/>
+    <col min="2" max="7" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:42" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:42" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="H3" s="42" t="s">
+      <c r="H3" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="42"/>
-[...32 lines deleted...]
-      <c r="AP3" s="17"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="44"/>
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="4"/>
+      <c r="AG3" s="4"/>
+      <c r="AH3" s="4"/>
+      <c r="AI3" s="4"/>
+      <c r="AJ3" s="4"/>
+      <c r="AK3" s="4"/>
+      <c r="AL3" s="4"/>
+      <c r="AM3" s="4"/>
+      <c r="AN3" s="4"/>
+      <c r="AO3" s="4"/>
+      <c r="AP3" s="4"/>
     </row>
     <row r="4" spans="1:42" s="1" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G4" s="2"/>
       <c r="S4" s="2"/>
       <c r="AE4" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:42" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="40">
+    <row r="5" spans="1:42" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
+      <c r="B5" s="42">
         <v>2024</v>
       </c>
-      <c r="C5" s="40"/>
-[...4 lines deleted...]
-      <c r="H5" s="39">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="41">
         <v>2025</v>
       </c>
-      <c r="I5" s="40"/>
-[...10 lines deleted...]
-      <c r="T5" s="39">
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="42"/>
+      <c r="O5" s="42"/>
+      <c r="P5" s="42"/>
+      <c r="Q5" s="42"/>
+      <c r="R5" s="42"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="41">
         <v>2026</v>
       </c>
-      <c r="U5" s="40"/>
-[...13 lines deleted...]
-      <c r="B6" s="4" t="s">
+      <c r="U5" s="42"/>
+      <c r="V5" s="42"/>
+      <c r="W5" s="42"/>
+      <c r="X5" s="42"/>
+      <c r="Y5" s="42"/>
+      <c r="Z5" s="42"/>
+      <c r="AA5" s="42"/>
+      <c r="AB5" s="42"/>
+      <c r="AC5" s="42"/>
+      <c r="AD5" s="42"/>
+      <c r="AE5" s="43"/>
+    </row>
+    <row r="6" spans="1:42" s="21" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="39"/>
+      <c r="B6" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D6" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="E6" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="F6" s="12" t="s">
+      <c r="F6" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="H6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="K6" s="13" t="s">
+      <c r="K6" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="L6" s="13" t="s">
+      <c r="L6" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="M6" s="13" t="s">
+      <c r="M6" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="13" t="s">
+      <c r="N6" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="O6" s="13" t="s">
+      <c r="O6" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="P6" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="Q6" s="14" t="s">
+      <c r="Q6" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="R6" s="12" t="s">
+      <c r="R6" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="S6" s="3" t="s">
+      <c r="S6" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="T6" s="13" t="s">
+      <c r="T6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="U6" s="13" t="s">
+      <c r="U6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="V6" s="13" t="s">
+      <c r="V6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="W6" s="13" t="s">
+      <c r="W6" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="X6" s="13" t="s">
+      <c r="X6" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="Y6" s="13" t="s">
+      <c r="Y6" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="Z6" s="13" t="s">
+      <c r="Z6" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="AA6" s="13" t="s">
+      <c r="AA6" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="AB6" s="14" t="s">
+      <c r="AB6" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="AC6" s="14" t="s">
+      <c r="AC6" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="AD6" s="12" t="s">
+      <c r="AD6" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="AE6" s="3" t="s">
+      <c r="AE6" s="34" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:42" x14ac:dyDescent="0.2">
-      <c r="B7" s="43" t="s">
+    <row r="7" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B7" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="43"/>
-[...20 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+      <c r="S7" s="45"/>
+      <c r="T7" s="45"/>
+      <c r="U7" s="45"/>
+    </row>
+    <row r="8" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="22">
         <v>2406</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="22">
         <v>2233</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="22">
         <v>3213</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="22">
         <v>3406</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="22">
         <v>3014</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="22">
         <v>2673</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="23">
         <v>2995</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="23">
         <v>2777</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="23">
         <v>2150</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="23">
         <v>2868</v>
       </c>
-      <c r="L8" s="8">
+      <c r="L8" s="23">
         <v>2561</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="23">
         <v>2615</v>
       </c>
-      <c r="N8" s="8">
+      <c r="N8" s="23">
         <v>2893</v>
       </c>
-      <c r="O8" s="8">
+      <c r="O8" s="23">
         <v>3557</v>
       </c>
-      <c r="P8" s="8">
+      <c r="P8" s="23">
         <v>3532</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q8" s="23">
         <v>3102</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R8" s="23">
         <v>2672</v>
       </c>
-      <c r="S8" s="8">
+      <c r="S8" s="23">
         <v>2309</v>
       </c>
-      <c r="T8" s="8">
+      <c r="T8" s="23">
         <v>2861</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U8" s="23">
         <v>2835</v>
       </c>
-      <c r="V8" s="8">
+      <c r="V8" s="23">
         <v>3169</v>
       </c>
-      <c r="W8" s="8">
+      <c r="W8" s="23">
         <v>2718</v>
       </c>
-      <c r="X8" s="8">
+      <c r="X8" s="23">
         <v>2207</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Y8" s="23">
         <v>2774</v>
       </c>
-      <c r="Z8" s="33">
+      <c r="Z8" s="24">
         <v>2481</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="AA8" s="24">
+        <v>4138</v>
+      </c>
+      <c r="AB8" s="24"/>
+      <c r="AC8" s="24"/>
+    </row>
+    <row r="9" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="22">
         <v>1359</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="22">
         <v>1237</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="22">
         <v>1732</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="22">
         <v>1859</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="22">
         <v>1639</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="22">
         <v>1452</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="23">
         <v>1643</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="23">
         <v>1480</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="23">
         <v>1223</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="23">
         <v>1547</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="23">
         <v>1420</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="23">
         <v>1480</v>
       </c>
-      <c r="N9" s="8">
+      <c r="N9" s="23">
         <v>1682</v>
       </c>
-      <c r="O9" s="8">
+      <c r="O9" s="23">
         <v>2041</v>
       </c>
-      <c r="P9" s="8">
+      <c r="P9" s="23">
         <v>1667</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="23">
         <v>1540</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="23">
         <v>1315</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="23">
         <v>1142</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="23">
         <v>1426</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U9" s="23">
         <v>1292</v>
       </c>
-      <c r="V9" s="8">
+      <c r="V9" s="23">
         <v>1464</v>
       </c>
-      <c r="W9" s="8">
+      <c r="W9" s="23">
         <v>1333</v>
       </c>
-      <c r="X9" s="8">
+      <c r="X9" s="23">
         <v>1070</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Y9" s="23">
         <v>1504</v>
       </c>
-      <c r="Z9" s="33">
+      <c r="Z9" s="24">
         <v>1217</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="AA9" s="24">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="10" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="22">
         <v>76</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="22">
         <v>112</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="22">
         <v>162</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="22">
         <v>124</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="22">
         <v>113</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="22">
         <v>93</v>
       </c>
-      <c r="H10" s="8">
+      <c r="H10" s="23">
         <v>104</v>
       </c>
-      <c r="I10" s="8">
+      <c r="I10" s="23">
         <v>99</v>
       </c>
-      <c r="J10" s="8">
+      <c r="J10" s="23">
         <v>104</v>
       </c>
-      <c r="K10" s="8">
+      <c r="K10" s="23">
         <v>118</v>
       </c>
-      <c r="L10" s="8">
+      <c r="L10" s="23">
         <v>112</v>
       </c>
-      <c r="M10" s="8">
+      <c r="M10" s="23">
         <v>123</v>
       </c>
-      <c r="N10" s="8">
+      <c r="N10" s="23">
         <v>118</v>
       </c>
-      <c r="O10" s="8">
+      <c r="O10" s="23">
         <v>115</v>
       </c>
-      <c r="P10" s="8">
+      <c r="P10" s="23">
         <v>142</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="23">
         <v>139</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="23">
         <v>128</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="23">
         <v>103</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="23">
         <v>165</v>
       </c>
-      <c r="U10" s="8">
+      <c r="U10" s="23">
         <v>172</v>
       </c>
-      <c r="V10" s="8">
+      <c r="V10" s="23">
         <v>172</v>
       </c>
-      <c r="W10" s="8">
+      <c r="W10" s="23">
         <v>108</v>
       </c>
-      <c r="X10" s="8">
+      <c r="X10" s="23">
         <v>116</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Y10" s="23">
         <v>103</v>
       </c>
-      <c r="Z10" s="33">
+      <c r="Z10" s="24">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="AA10" s="24">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="22">
         <v>198</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="22">
         <v>175</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="22">
         <v>271</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="22">
         <v>287</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="22">
         <v>256</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="22">
         <v>224</v>
       </c>
-      <c r="H11" s="8">
+      <c r="H11" s="23">
         <v>244</v>
       </c>
-      <c r="I11" s="8">
+      <c r="I11" s="23">
         <v>214</v>
       </c>
-      <c r="J11" s="8">
+      <c r="J11" s="23">
         <v>169</v>
       </c>
-      <c r="K11" s="8">
+      <c r="K11" s="23">
         <v>209</v>
       </c>
-      <c r="L11" s="8">
+      <c r="L11" s="23">
         <v>201</v>
       </c>
-      <c r="M11" s="8">
+      <c r="M11" s="23">
         <v>201</v>
       </c>
-      <c r="N11" s="8">
+      <c r="N11" s="23">
         <v>249</v>
       </c>
-      <c r="O11" s="8">
+      <c r="O11" s="23">
         <v>275</v>
       </c>
-      <c r="P11" s="8">
+      <c r="P11" s="23">
         <v>359</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="23">
         <v>290</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="23">
         <v>208</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="23">
         <v>196</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="23">
         <v>226</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U11" s="23">
         <v>222</v>
       </c>
-      <c r="V11" s="8">
+      <c r="V11" s="23">
         <v>259</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W11" s="23">
         <v>194</v>
       </c>
-      <c r="X11" s="8">
+      <c r="X11" s="23">
         <v>180</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y11" s="23">
         <v>202</v>
       </c>
-      <c r="Z11" s="33">
+      <c r="Z11" s="24">
         <v>247</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="AA11" s="24">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="22">
         <v>114</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="22">
         <v>98</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="22">
         <v>122</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="22">
         <v>180</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="22">
         <v>145</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="22">
         <v>162</v>
       </c>
-      <c r="H12" s="8">
+      <c r="H12" s="23">
         <v>163</v>
       </c>
-      <c r="I12" s="8">
+      <c r="I12" s="23">
         <v>151</v>
       </c>
-      <c r="J12" s="8">
+      <c r="J12" s="23">
         <v>120</v>
       </c>
-      <c r="K12" s="8">
+      <c r="K12" s="23">
         <v>125</v>
       </c>
-      <c r="L12" s="8">
+      <c r="L12" s="23">
         <v>102</v>
       </c>
-      <c r="M12" s="8">
+      <c r="M12" s="23">
         <v>150</v>
       </c>
-      <c r="N12" s="8">
+      <c r="N12" s="23">
         <v>113</v>
       </c>
-      <c r="O12" s="8">
+      <c r="O12" s="23">
         <v>161</v>
       </c>
-      <c r="P12" s="8">
+      <c r="P12" s="23">
         <v>142</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="23">
         <v>195</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="23">
         <v>171</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="23">
         <v>133</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="23">
         <v>149</v>
       </c>
-      <c r="U12" s="8">
+      <c r="U12" s="23">
         <v>169</v>
       </c>
-      <c r="V12" s="8">
+      <c r="V12" s="23">
         <v>207</v>
       </c>
-      <c r="W12" s="8">
+      <c r="W12" s="23">
         <v>180</v>
       </c>
-      <c r="X12" s="8">
+      <c r="X12" s="23">
         <v>123</v>
       </c>
-      <c r="Y12" s="8">
+      <c r="Y12" s="23">
         <v>198</v>
       </c>
-      <c r="Z12" s="33">
+      <c r="Z12" s="24">
         <v>141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="AA12" s="24">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="22">
         <v>145</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="22">
         <v>104</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="22">
         <v>204</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="22">
         <v>221</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="22">
         <v>162</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="22">
         <v>145</v>
       </c>
-      <c r="H13" s="8">
+      <c r="H13" s="23">
         <v>156</v>
       </c>
-      <c r="I13" s="8">
+      <c r="I13" s="23">
         <v>150</v>
       </c>
-      <c r="J13" s="8">
+      <c r="J13" s="23">
         <v>109</v>
       </c>
-      <c r="K13" s="8">
+      <c r="K13" s="23">
         <v>199</v>
       </c>
-      <c r="L13" s="8">
+      <c r="L13" s="23">
         <v>158</v>
       </c>
-      <c r="M13" s="8">
+      <c r="M13" s="23">
         <v>134</v>
       </c>
-      <c r="N13" s="8">
+      <c r="N13" s="23">
         <v>140</v>
       </c>
-      <c r="O13" s="8">
+      <c r="O13" s="23">
         <v>162</v>
       </c>
-      <c r="P13" s="8">
+      <c r="P13" s="23">
         <v>264</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="23">
         <v>193</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="23">
         <v>124</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="23">
         <v>134</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="23">
         <v>148</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U13" s="23">
         <v>165</v>
       </c>
-      <c r="V13" s="8">
+      <c r="V13" s="23">
         <v>177</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W13" s="23">
         <v>165</v>
       </c>
-      <c r="X13" s="8">
+      <c r="X13" s="23">
         <v>138</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Y13" s="23">
         <v>152</v>
       </c>
-      <c r="Z13" s="33">
+      <c r="Z13" s="24">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="6" t="s">
+      <c r="AA13" s="24">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="22">
         <v>61</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="22">
         <v>54</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="22">
         <v>77</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="22">
         <v>62</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="22">
         <v>71</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="22">
         <v>50</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H14" s="23">
         <v>77</v>
       </c>
-      <c r="I14" s="8">
+      <c r="I14" s="23">
         <v>80</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J14" s="23">
         <v>48</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K14" s="23">
         <v>66</v>
       </c>
-      <c r="L14" s="8">
+      <c r="L14" s="23">
         <v>69</v>
       </c>
-      <c r="M14" s="8">
+      <c r="M14" s="23">
         <v>66</v>
       </c>
-      <c r="N14" s="8">
+      <c r="N14" s="23">
         <v>53</v>
       </c>
-      <c r="O14" s="8">
+      <c r="O14" s="23">
         <v>85</v>
       </c>
-      <c r="P14" s="8">
+      <c r="P14" s="23">
         <v>107</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="23">
         <v>58</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="23">
         <v>61</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="23">
         <v>67</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="23">
         <v>91</v>
       </c>
-      <c r="U14" s="8">
+      <c r="U14" s="23">
         <v>116</v>
       </c>
-      <c r="V14" s="8">
+      <c r="V14" s="23">
         <v>118</v>
       </c>
-      <c r="W14" s="8">
+      <c r="W14" s="23">
         <v>78</v>
       </c>
-      <c r="X14" s="8">
+      <c r="X14" s="23">
         <v>53</v>
       </c>
-      <c r="Y14" s="8">
+      <c r="Y14" s="23">
         <v>72</v>
       </c>
-      <c r="Z14" s="33">
+      <c r="Z14" s="24">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="AA14" s="24">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B15" s="22">
         <v>33</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="22">
         <v>35</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="22">
         <v>28</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="22">
         <v>48</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="22">
         <v>33</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="22">
         <v>38</v>
       </c>
-      <c r="H15" s="8">
+      <c r="H15" s="23">
         <v>57</v>
       </c>
-      <c r="I15" s="8">
+      <c r="I15" s="23">
         <v>68</v>
       </c>
-      <c r="J15" s="8">
+      <c r="J15" s="23">
         <v>29</v>
       </c>
-      <c r="K15" s="8">
+      <c r="K15" s="23">
         <v>62</v>
       </c>
-      <c r="L15" s="8">
+      <c r="L15" s="23">
         <v>24</v>
       </c>
-      <c r="M15" s="8">
+      <c r="M15" s="23">
         <v>30</v>
       </c>
-      <c r="N15" s="8">
+      <c r="N15" s="23">
         <v>53</v>
       </c>
-      <c r="O15" s="8">
+      <c r="O15" s="23">
         <v>61</v>
       </c>
-      <c r="P15" s="8">
+      <c r="P15" s="23">
         <v>79</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="23">
         <v>70</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="23">
         <v>86</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="23">
         <v>46</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="23">
         <v>72</v>
       </c>
-      <c r="U15" s="8">
+      <c r="U15" s="23">
         <v>51</v>
       </c>
-      <c r="V15" s="8">
+      <c r="V15" s="23">
         <v>72</v>
       </c>
-      <c r="W15" s="8">
+      <c r="W15" s="23">
         <v>62</v>
       </c>
-      <c r="X15" s="8">
+      <c r="X15" s="23">
         <v>73</v>
       </c>
-      <c r="Y15" s="8">
+      <c r="Y15" s="23">
         <v>39</v>
       </c>
-      <c r="Z15" s="33">
+      <c r="Z15" s="24">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="6" t="s">
+      <c r="AA15" s="24">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="10">
+      <c r="B16" s="22">
         <v>36</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="22">
         <v>26</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="22">
         <v>41</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="22">
         <v>58</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="22">
         <v>46</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="22">
         <v>56</v>
       </c>
-      <c r="H16" s="8">
+      <c r="H16" s="23">
         <v>43</v>
       </c>
-      <c r="I16" s="8">
+      <c r="I16" s="23">
         <v>51</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J16" s="23">
         <v>22</v>
       </c>
-      <c r="K16" s="8">
+      <c r="K16" s="23">
         <v>46</v>
       </c>
-      <c r="L16" s="8">
+      <c r="L16" s="23">
         <v>57</v>
       </c>
-      <c r="M16" s="8">
+      <c r="M16" s="23">
         <v>25</v>
       </c>
-      <c r="N16" s="8">
+      <c r="N16" s="23">
         <v>34</v>
       </c>
-      <c r="O16" s="8">
+      <c r="O16" s="23">
         <v>54</v>
       </c>
-      <c r="P16" s="8">
+      <c r="P16" s="23">
         <v>55</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="Q16" s="23">
         <v>57</v>
       </c>
-      <c r="R16" s="8">
+      <c r="R16" s="23">
         <v>40</v>
       </c>
-      <c r="S16" s="8">
+      <c r="S16" s="23">
         <v>80</v>
       </c>
-      <c r="T16" s="8">
+      <c r="T16" s="23">
         <v>52</v>
       </c>
-      <c r="U16" s="8">
+      <c r="U16" s="23">
         <v>57</v>
       </c>
-      <c r="V16" s="8">
+      <c r="V16" s="23">
         <v>49</v>
       </c>
-      <c r="W16" s="8">
+      <c r="W16" s="23">
         <v>51</v>
       </c>
-      <c r="X16" s="8">
+      <c r="X16" s="23">
         <v>29</v>
       </c>
-      <c r="Y16" s="8">
+      <c r="Y16" s="23">
         <v>42</v>
       </c>
-      <c r="Z16" s="33">
+      <c r="Z16" s="24">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="AA16" s="24">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="10">
+      <c r="B17" s="22">
         <v>33</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="22">
         <v>44</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="22">
         <v>55</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="22">
         <v>47</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="22">
         <v>52</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="22">
         <v>54</v>
       </c>
-      <c r="H17" s="8">
+      <c r="H17" s="23">
         <v>67</v>
       </c>
-      <c r="I17" s="8">
+      <c r="I17" s="23">
         <v>67</v>
       </c>
-      <c r="J17" s="8">
+      <c r="J17" s="23">
         <v>25</v>
       </c>
-      <c r="K17" s="8">
+      <c r="K17" s="23">
         <v>62</v>
       </c>
-      <c r="L17" s="8">
+      <c r="L17" s="23">
         <v>28</v>
       </c>
-      <c r="M17" s="8">
+      <c r="M17" s="23">
         <v>42</v>
       </c>
-      <c r="N17" s="8">
+      <c r="N17" s="23">
         <v>41</v>
       </c>
-      <c r="O17" s="8">
+      <c r="O17" s="23">
         <v>44</v>
       </c>
-      <c r="P17" s="8">
+      <c r="P17" s="23">
         <v>49</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="Q17" s="23">
         <v>74</v>
       </c>
-      <c r="R17" s="8">
+      <c r="R17" s="23">
         <v>48</v>
       </c>
-      <c r="S17" s="8">
+      <c r="S17" s="23">
         <v>45</v>
       </c>
-      <c r="T17" s="8">
+      <c r="T17" s="23">
         <v>52</v>
       </c>
-      <c r="U17" s="8">
+      <c r="U17" s="23">
         <v>50</v>
       </c>
-      <c r="V17" s="8">
+      <c r="V17" s="23">
         <v>77</v>
       </c>
-      <c r="W17" s="8">
+      <c r="W17" s="23">
         <v>55</v>
       </c>
-      <c r="X17" s="8">
+      <c r="X17" s="23">
         <v>73</v>
       </c>
-      <c r="Y17" s="8">
+      <c r="Y17" s="23">
         <v>51</v>
       </c>
-      <c r="Z17" s="33">
+      <c r="Z17" s="24">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="6" t="s">
+      <c r="AA17" s="24">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="22">
         <v>84</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="22">
         <v>82</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="22">
         <v>82</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="22">
         <v>95</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="22">
         <v>118</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="22">
         <v>49</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="23">
         <v>107</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I18" s="23">
         <v>101</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="23">
         <v>53</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K18" s="23">
         <v>99</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L18" s="23">
         <v>74</v>
       </c>
-      <c r="M18" s="8">
+      <c r="M18" s="23">
         <v>72</v>
       </c>
-      <c r="N18" s="8">
+      <c r="N18" s="23">
         <v>68</v>
       </c>
-      <c r="O18" s="8">
+      <c r="O18" s="23">
         <v>122</v>
       </c>
-      <c r="P18" s="8">
+      <c r="P18" s="23">
         <v>109</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="Q18" s="23">
         <v>98</v>
       </c>
-      <c r="R18" s="8">
+      <c r="R18" s="23">
         <v>80</v>
       </c>
-      <c r="S18" s="8">
+      <c r="S18" s="23">
         <v>58</v>
       </c>
-      <c r="T18" s="8">
+      <c r="T18" s="23">
         <v>82</v>
       </c>
-      <c r="U18" s="8">
+      <c r="U18" s="23">
         <v>123</v>
       </c>
-      <c r="V18" s="8">
+      <c r="V18" s="23">
         <v>129</v>
       </c>
-      <c r="W18" s="8">
+      <c r="W18" s="23">
         <v>121</v>
       </c>
-      <c r="X18" s="8">
+      <c r="X18" s="23">
         <v>50</v>
       </c>
-      <c r="Y18" s="8">
+      <c r="Y18" s="23">
         <v>64</v>
       </c>
-      <c r="Z18" s="33">
+      <c r="Z18" s="24">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="6" t="s">
+      <c r="AA18" s="24">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B19" s="22">
         <v>144</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="22">
         <v>130</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="22">
         <v>219</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="22">
         <v>210</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="22">
         <v>212</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="22">
         <v>186</v>
       </c>
-      <c r="H19" s="8">
+      <c r="H19" s="23">
         <v>168</v>
       </c>
-      <c r="I19" s="8">
+      <c r="I19" s="23">
         <v>161</v>
       </c>
-      <c r="J19" s="8">
+      <c r="J19" s="23">
         <v>144</v>
       </c>
-      <c r="K19" s="8">
+      <c r="K19" s="23">
         <v>195</v>
       </c>
-      <c r="L19" s="8">
+      <c r="L19" s="23">
         <v>150</v>
       </c>
-      <c r="M19" s="8">
+      <c r="M19" s="23">
         <v>136</v>
       </c>
-      <c r="N19" s="8">
+      <c r="N19" s="23">
         <v>168</v>
       </c>
-      <c r="O19" s="8">
+      <c r="O19" s="23">
         <v>239</v>
       </c>
-      <c r="P19" s="8">
+      <c r="P19" s="23">
         <v>304</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="Q19" s="23">
         <v>168</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R19" s="23">
         <v>162</v>
       </c>
-      <c r="S19" s="8">
+      <c r="S19" s="23">
         <v>143</v>
       </c>
-      <c r="T19" s="8">
+      <c r="T19" s="23">
         <v>227</v>
       </c>
-      <c r="U19" s="8">
+      <c r="U19" s="23">
         <v>201</v>
       </c>
-      <c r="V19" s="8">
+      <c r="V19" s="23">
         <v>258</v>
       </c>
-      <c r="W19" s="8">
+      <c r="W19" s="23">
         <v>192</v>
       </c>
-      <c r="X19" s="8">
+      <c r="X19" s="23">
         <v>155</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y19" s="23">
         <v>158</v>
       </c>
-      <c r="Z19" s="33">
+      <c r="Z19" s="24">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="6" t="s">
+      <c r="AA19" s="24">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="22">
         <v>36</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="22">
         <v>36</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="22">
         <v>64</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="22">
         <v>43</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="22">
         <v>49</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="22">
         <v>46</v>
       </c>
-      <c r="H20" s="8">
+      <c r="H20" s="23">
         <v>51</v>
       </c>
-      <c r="I20" s="8">
+      <c r="I20" s="23">
         <v>63</v>
       </c>
-      <c r="J20" s="8">
+      <c r="J20" s="23">
         <v>38</v>
       </c>
-      <c r="K20" s="8">
+      <c r="K20" s="23">
         <v>56</v>
       </c>
-      <c r="L20" s="8">
+      <c r="L20" s="23">
         <v>57</v>
       </c>
-      <c r="M20" s="8">
+      <c r="M20" s="23">
         <v>44</v>
       </c>
-      <c r="N20" s="8">
+      <c r="N20" s="23">
         <v>52</v>
       </c>
-      <c r="O20" s="8">
+      <c r="O20" s="23">
         <v>76</v>
       </c>
-      <c r="P20" s="8">
+      <c r="P20" s="23">
         <v>70</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="Q20" s="23">
         <v>66</v>
       </c>
-      <c r="R20" s="8">
+      <c r="R20" s="23">
         <v>77</v>
       </c>
-      <c r="S20" s="8">
+      <c r="S20" s="23">
         <v>42</v>
       </c>
-      <c r="T20" s="8">
+      <c r="T20" s="23">
         <v>77</v>
       </c>
-      <c r="U20" s="8">
+      <c r="U20" s="23">
         <v>81</v>
       </c>
-      <c r="V20" s="8">
+      <c r="V20" s="23">
         <v>81</v>
       </c>
-      <c r="W20" s="8">
+      <c r="W20" s="23">
         <v>64</v>
       </c>
-      <c r="X20" s="8">
+      <c r="X20" s="23">
         <v>35</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y20" s="23">
         <v>71</v>
       </c>
-      <c r="Z20" s="33">
+      <c r="Z20" s="24">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="6" t="s">
+      <c r="AA20" s="24">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="10">
+      <c r="B21" s="22">
         <v>87</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="22">
         <v>100</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="22">
         <v>156</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="22">
         <v>172</v>
       </c>
-      <c r="F21" s="10">
+      <c r="F21" s="22">
         <v>118</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="22">
         <v>118</v>
       </c>
-      <c r="H21" s="8">
+      <c r="H21" s="23">
         <v>115</v>
       </c>
-      <c r="I21" s="8">
+      <c r="I21" s="23">
         <v>92</v>
       </c>
-      <c r="J21" s="8">
+      <c r="J21" s="23">
         <v>66</v>
       </c>
-      <c r="K21" s="8">
+      <c r="K21" s="23">
         <v>84</v>
       </c>
-      <c r="L21" s="8">
+      <c r="L21" s="23">
         <v>109</v>
       </c>
-      <c r="M21" s="8">
+      <c r="M21" s="23">
         <v>112</v>
       </c>
-      <c r="N21" s="8">
+      <c r="N21" s="23">
         <v>122</v>
       </c>
-      <c r="O21" s="8">
+      <c r="O21" s="23">
         <v>122</v>
       </c>
-      <c r="P21" s="8">
+      <c r="P21" s="23">
         <v>185</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="23">
         <v>154</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="23">
         <v>172</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="23">
         <v>120</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="23">
         <v>94</v>
       </c>
-      <c r="U21" s="8">
+      <c r="U21" s="23">
         <v>136</v>
       </c>
-      <c r="V21" s="8">
+      <c r="V21" s="23">
         <v>106</v>
       </c>
-      <c r="W21" s="8">
+      <c r="W21" s="23">
         <v>115</v>
       </c>
-      <c r="X21" s="8">
+      <c r="X21" s="23">
         <v>112</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Y21" s="23">
         <v>118</v>
       </c>
-      <c r="Z21" s="33">
+      <c r="Z21" s="24">
         <v>102</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="38" t="s">
+      <c r="AA21" s="24">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B22" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="38"/>
-[...22 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+      <c r="S22" s="40"/>
+      <c r="T22" s="40"/>
+      <c r="U22" s="40"/>
+      <c r="Y22" s="23"/>
+      <c r="Z22" s="6"/>
+    </row>
+    <row r="23" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B23" s="22">
         <v>1533</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="22">
         <v>1413</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="22">
         <v>1974</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="22">
         <v>2122</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="22">
         <v>1879</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="22">
         <v>1673</v>
       </c>
-      <c r="H23" s="8">
+      <c r="H23" s="23">
         <v>1866</v>
       </c>
-      <c r="I23" s="8">
+      <c r="I23" s="23">
         <v>1655</v>
       </c>
-      <c r="J23" s="8">
+      <c r="J23" s="23">
         <v>1367</v>
       </c>
-      <c r="K23" s="8">
+      <c r="K23" s="23">
         <v>1782</v>
       </c>
-      <c r="L23" s="8">
+      <c r="L23" s="23">
         <v>1596</v>
       </c>
-      <c r="M23" s="8">
+      <c r="M23" s="23">
         <v>1679</v>
       </c>
-      <c r="N23" s="8">
+      <c r="N23" s="23">
         <v>1851</v>
       </c>
-      <c r="O23" s="8">
+      <c r="O23" s="23">
         <v>2234</v>
       </c>
-      <c r="P23" s="8">
+      <c r="P23" s="23">
         <v>1963</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="23">
         <v>1864</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="23">
         <v>1546</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="23">
         <v>1353</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="23">
         <v>1750</v>
       </c>
-      <c r="U23" s="8">
+      <c r="U23" s="23">
         <v>1593</v>
       </c>
-      <c r="V23" s="8">
+      <c r="V23" s="23">
         <v>1785</v>
       </c>
-      <c r="W23" s="8">
+      <c r="W23" s="23">
         <v>1573</v>
       </c>
-      <c r="X23" s="8">
+      <c r="X23" s="23">
         <v>1306</v>
       </c>
-      <c r="Y23" s="8">
+      <c r="Y23" s="23">
         <v>1786</v>
       </c>
-      <c r="Z23" s="33">
+      <c r="Z23" s="24">
         <v>1469</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="6" t="s">
+      <c r="AA23" s="24">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="22">
         <v>1236</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="22">
         <v>1099</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="22">
         <v>1554</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="22">
         <v>1695</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="22">
         <v>1509</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="22">
         <v>1318</v>
       </c>
-      <c r="H24" s="8">
+      <c r="H24" s="23">
         <v>1506</v>
       </c>
-      <c r="I24" s="8">
+      <c r="I24" s="23">
         <v>1344</v>
       </c>
-      <c r="J24" s="8">
+      <c r="J24" s="23">
         <v>1113</v>
       </c>
-      <c r="K24" s="8">
+      <c r="K24" s="23">
         <v>1419</v>
       </c>
-      <c r="L24" s="8">
+      <c r="L24" s="23">
         <v>1287</v>
       </c>
-      <c r="M24" s="8">
+      <c r="M24" s="23">
         <v>1344</v>
       </c>
-      <c r="N24" s="8">
+      <c r="N24" s="23">
         <v>1549</v>
       </c>
-      <c r="O24" s="8">
+      <c r="O24" s="23">
         <v>1839</v>
       </c>
-      <c r="P24" s="8">
+      <c r="P24" s="23">
         <v>1515</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="23">
         <v>1429</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="23">
         <v>1203</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="23">
         <v>1007</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="23">
         <v>1348</v>
       </c>
-      <c r="U24" s="8">
+      <c r="U24" s="23">
         <v>1170</v>
       </c>
-      <c r="V24" s="8">
+      <c r="V24" s="23">
         <v>1349</v>
       </c>
-      <c r="W24" s="8">
+      <c r="W24" s="23">
         <v>1226</v>
       </c>
-      <c r="X24" s="8">
+      <c r="X24" s="23">
         <v>974</v>
       </c>
-      <c r="Y24" s="8">
+      <c r="Y24" s="23">
         <v>1406</v>
       </c>
-      <c r="Z24" s="33">
+      <c r="Z24" s="24">
         <v>1142</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="6" t="s">
+      <c r="AA24" s="24">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="22">
         <v>72</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="22">
         <v>106</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="22">
         <v>155</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="22">
         <v>111</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="22">
         <v>103</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="22">
         <v>89</v>
       </c>
-      <c r="H25" s="8">
+      <c r="H25" s="23">
         <v>95</v>
       </c>
-      <c r="I25" s="8">
+      <c r="I25" s="23">
         <v>93</v>
       </c>
-      <c r="J25" s="8">
+      <c r="J25" s="23">
         <v>95</v>
       </c>
-      <c r="K25" s="8">
+      <c r="K25" s="23">
         <v>112</v>
       </c>
-      <c r="L25" s="8">
+      <c r="L25" s="23">
         <v>107</v>
       </c>
-      <c r="M25" s="8">
+      <c r="M25" s="23">
         <v>109</v>
       </c>
-      <c r="N25" s="8">
+      <c r="N25" s="23">
         <v>116</v>
       </c>
-      <c r="O25" s="8">
+      <c r="O25" s="23">
         <v>108</v>
       </c>
-      <c r="P25" s="8">
+      <c r="P25" s="23">
         <v>127</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="23">
         <v>130</v>
       </c>
-      <c r="R25" s="8">
+      <c r="R25" s="23">
         <v>106</v>
       </c>
-      <c r="S25" s="8">
+      <c r="S25" s="23">
         <v>97</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="23">
         <v>158</v>
       </c>
-      <c r="U25" s="8">
+      <c r="U25" s="23">
         <v>165</v>
       </c>
-      <c r="V25" s="8">
+      <c r="V25" s="23">
         <v>157</v>
       </c>
-      <c r="W25" s="8">
+      <c r="W25" s="23">
         <v>93</v>
       </c>
-      <c r="X25" s="8">
+      <c r="X25" s="23">
         <v>106</v>
       </c>
-      <c r="Y25" s="8">
+      <c r="Y25" s="23">
         <v>94</v>
       </c>
-      <c r="Z25" s="33">
+      <c r="Z25" s="24">
         <v>105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="AA25" s="24">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B26" s="22">
         <v>68</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="22">
         <v>83</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="22">
         <v>72</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="22">
         <v>96</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="22">
         <v>86</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="22">
         <v>111</v>
       </c>
-      <c r="H26" s="8">
+      <c r="H26" s="23">
         <v>94</v>
       </c>
-      <c r="I26" s="8">
+      <c r="I26" s="23">
         <v>91</v>
       </c>
-      <c r="J26" s="8">
+      <c r="J26" s="23">
         <v>71</v>
       </c>
-      <c r="K26" s="8">
+      <c r="K26" s="23">
         <v>92</v>
       </c>
-      <c r="L26" s="8">
+      <c r="L26" s="23">
         <v>51</v>
       </c>
-      <c r="M26" s="8">
+      <c r="M26" s="23">
         <v>83</v>
       </c>
-      <c r="N26" s="8">
+      <c r="N26" s="23">
         <v>53</v>
       </c>
-      <c r="O26" s="8">
+      <c r="O26" s="23">
         <v>113</v>
       </c>
-      <c r="P26" s="8">
+      <c r="P26" s="23">
         <v>76</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="23">
         <v>97</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="23">
         <v>107</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="23">
         <v>80</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="23">
         <v>89</v>
       </c>
-      <c r="U26" s="8">
+      <c r="U26" s="23">
         <v>105</v>
       </c>
-      <c r="V26" s="8">
+      <c r="V26" s="23">
         <v>115</v>
       </c>
-      <c r="W26" s="8">
+      <c r="W26" s="23">
         <v>109</v>
       </c>
-      <c r="X26" s="8">
+      <c r="X26" s="23">
         <v>79</v>
       </c>
-      <c r="Y26" s="8">
+      <c r="Y26" s="23">
         <v>121</v>
       </c>
-      <c r="Z26" s="33">
+      <c r="Z26" s="24">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="6" t="s">
+      <c r="AA26" s="24">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B27" s="22">
         <v>108</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="22">
         <v>69</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="22">
         <v>125</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="22">
         <v>144</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F27" s="22">
         <v>122</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="22">
         <v>94</v>
       </c>
-      <c r="H27" s="8">
+      <c r="H27" s="23">
         <v>114</v>
       </c>
-      <c r="I27" s="8">
+      <c r="I27" s="23">
         <v>92</v>
       </c>
-      <c r="J27" s="8">
+      <c r="J27" s="23">
         <v>62</v>
       </c>
-      <c r="K27" s="8">
+      <c r="K27" s="23">
         <v>125</v>
       </c>
-      <c r="L27" s="8">
+      <c r="L27" s="23">
         <v>92</v>
       </c>
-      <c r="M27" s="8">
+      <c r="M27" s="23">
         <v>92</v>
       </c>
-      <c r="N27" s="8">
+      <c r="N27" s="23">
         <v>93</v>
       </c>
-      <c r="O27" s="8">
+      <c r="O27" s="23">
         <v>108</v>
       </c>
-      <c r="P27" s="8">
+      <c r="P27" s="23">
         <v>167</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="23">
         <v>128</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="23">
         <v>75</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="23">
         <v>108</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="23">
         <v>95</v>
       </c>
-      <c r="U27" s="8">
+      <c r="U27" s="23">
         <v>98</v>
       </c>
-      <c r="V27" s="8">
+      <c r="V27" s="23">
         <v>106</v>
       </c>
-      <c r="W27" s="8">
+      <c r="W27" s="23">
         <v>102</v>
       </c>
-      <c r="X27" s="8">
+      <c r="X27" s="23">
         <v>90</v>
       </c>
-      <c r="Y27" s="8">
+      <c r="Y27" s="23">
         <v>111</v>
       </c>
-      <c r="Z27" s="33">
+      <c r="Z27" s="24">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="6" t="s">
+      <c r="AA27" s="24">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="22">
         <v>49</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="22">
         <v>56</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="22">
         <v>68</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="22">
         <v>76</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="22">
         <v>59</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="22">
         <v>61</v>
       </c>
-      <c r="H28" s="8">
+      <c r="H28" s="23">
         <v>57</v>
       </c>
-      <c r="I28" s="8">
+      <c r="I28" s="23">
         <v>35</v>
       </c>
-      <c r="J28" s="8">
+      <c r="J28" s="23">
         <v>26</v>
       </c>
-      <c r="K28" s="8">
+      <c r="K28" s="23">
         <v>34</v>
       </c>
-      <c r="L28" s="8">
+      <c r="L28" s="23">
         <v>59</v>
       </c>
-      <c r="M28" s="8">
+      <c r="M28" s="23">
         <v>51</v>
       </c>
-      <c r="N28" s="8">
+      <c r="N28" s="23">
         <v>40</v>
       </c>
-      <c r="O28" s="8">
+      <c r="O28" s="23">
         <v>66</v>
       </c>
-      <c r="P28" s="8">
+      <c r="P28" s="23">
         <v>78</v>
       </c>
-      <c r="Q28" s="8">
+      <c r="Q28" s="23">
         <v>80</v>
       </c>
-      <c r="R28" s="8">
+      <c r="R28" s="23">
         <v>55</v>
       </c>
-      <c r="S28" s="8">
+      <c r="S28" s="23">
         <v>61</v>
       </c>
-      <c r="T28" s="8">
+      <c r="T28" s="23">
         <v>60</v>
       </c>
-      <c r="U28" s="8">
+      <c r="U28" s="23">
         <v>55</v>
       </c>
-      <c r="V28" s="8">
+      <c r="V28" s="23">
         <v>58</v>
       </c>
-      <c r="W28" s="8">
+      <c r="W28" s="23">
         <v>43</v>
       </c>
-      <c r="X28" s="8">
+      <c r="X28" s="23">
         <v>57</v>
       </c>
-      <c r="Y28" s="8">
+      <c r="Y28" s="23">
         <v>54</v>
       </c>
-      <c r="Z28" s="33">
+      <c r="Z28" s="24">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="38" t="s">
+      <c r="AA28" s="24">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B29" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C29" s="38"/>
-[...21 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+      <c r="S29" s="40"/>
+      <c r="T29" s="40"/>
+      <c r="U29" s="40"/>
+      <c r="Y29" s="23"/>
+    </row>
+    <row r="30" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="10">
+      <c r="B30" s="22">
         <v>873</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="22">
         <v>820</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="22">
         <v>1239</v>
       </c>
-      <c r="E30" s="10">
+      <c r="E30" s="22">
         <v>1284</v>
       </c>
-      <c r="F30" s="10">
+      <c r="F30" s="22">
         <v>1135</v>
       </c>
-      <c r="G30" s="10">
+      <c r="G30" s="22">
         <v>1000</v>
       </c>
-      <c r="H30" s="8">
+      <c r="H30" s="23">
         <v>1129</v>
       </c>
-      <c r="I30" s="8">
+      <c r="I30" s="23">
         <v>1122</v>
       </c>
-      <c r="J30" s="8">
+      <c r="J30" s="23">
         <v>783</v>
       </c>
-      <c r="K30" s="8">
+      <c r="K30" s="23">
         <v>1086</v>
       </c>
-      <c r="L30" s="8">
+      <c r="L30" s="23">
         <v>965</v>
       </c>
-      <c r="M30" s="8">
+      <c r="M30" s="23">
         <v>936</v>
       </c>
-      <c r="N30" s="8">
+      <c r="N30" s="23">
         <v>1042</v>
       </c>
-      <c r="O30" s="8">
+      <c r="O30" s="23">
         <v>1323</v>
       </c>
-      <c r="P30" s="8">
+      <c r="P30" s="23">
         <v>1569</v>
       </c>
-      <c r="Q30" s="8">
+      <c r="Q30" s="23">
         <v>1238</v>
       </c>
-      <c r="R30" s="8">
+      <c r="R30" s="23">
         <v>1126</v>
       </c>
-      <c r="S30" s="8">
+      <c r="S30" s="23">
         <v>956</v>
       </c>
-      <c r="T30" s="8">
+      <c r="T30" s="23">
         <v>1111</v>
       </c>
-      <c r="U30" s="8">
+      <c r="U30" s="23">
         <v>1242</v>
       </c>
-      <c r="V30" s="8">
+      <c r="V30" s="23">
         <v>1384</v>
       </c>
-      <c r="W30" s="8">
+      <c r="W30" s="23">
         <v>1145</v>
       </c>
-      <c r="X30" s="8">
+      <c r="X30" s="23">
         <v>901</v>
       </c>
-      <c r="Y30" s="8">
+      <c r="Y30" s="23">
         <v>988</v>
       </c>
-      <c r="Z30" s="33">
+      <c r="Z30" s="24">
         <v>1012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="6" t="s">
+      <c r="AA30" s="24">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B31" s="10">
+      <c r="B31" s="22">
         <v>123</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="22">
         <v>138</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="22">
         <v>178</v>
       </c>
-      <c r="E31" s="10">
+      <c r="E31" s="22">
         <v>164</v>
       </c>
-      <c r="F31" s="10">
+      <c r="F31" s="22">
         <v>130</v>
       </c>
-      <c r="G31" s="10">
+      <c r="G31" s="22">
         <v>134</v>
       </c>
-      <c r="H31" s="8">
+      <c r="H31" s="23">
         <v>137</v>
       </c>
-      <c r="I31" s="8">
+      <c r="I31" s="23">
         <v>136</v>
       </c>
-      <c r="J31" s="8">
+      <c r="J31" s="23">
         <v>110</v>
       </c>
-      <c r="K31" s="8">
+      <c r="K31" s="23">
         <v>128</v>
       </c>
-      <c r="L31" s="8">
+      <c r="L31" s="23">
         <v>133</v>
       </c>
-      <c r="M31" s="8">
+      <c r="M31" s="23">
         <v>136</v>
       </c>
-      <c r="N31" s="8">
+      <c r="N31" s="23">
         <v>133</v>
       </c>
-      <c r="O31" s="8">
+      <c r="O31" s="23">
         <v>202</v>
       </c>
-      <c r="P31" s="8">
+      <c r="P31" s="23">
         <v>152</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="Q31" s="23">
         <v>111</v>
       </c>
-      <c r="R31" s="8">
+      <c r="R31" s="23">
         <v>112</v>
       </c>
-      <c r="S31" s="8">
+      <c r="S31" s="23">
         <v>135</v>
       </c>
-      <c r="T31" s="8">
+      <c r="T31" s="23">
         <v>78</v>
       </c>
-      <c r="U31" s="8">
+      <c r="U31" s="23">
         <v>122</v>
       </c>
-      <c r="V31" s="8">
+      <c r="V31" s="23">
         <v>115</v>
       </c>
-      <c r="W31" s="8">
+      <c r="W31" s="23">
         <v>107</v>
       </c>
-      <c r="X31" s="8">
+      <c r="X31" s="23">
         <v>96</v>
       </c>
-      <c r="Y31" s="8">
+      <c r="Y31" s="23">
         <v>98</v>
       </c>
-      <c r="Z31" s="33">
+      <c r="Z31" s="24">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="6" t="s">
+      <c r="AA31" s="24">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="10">
+      <c r="B32" s="22">
         <v>4</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="22">
         <v>6</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="22">
         <v>7</v>
       </c>
-      <c r="E32" s="10">
+      <c r="E32" s="22">
         <v>13</v>
       </c>
-      <c r="F32" s="10">
+      <c r="F32" s="22">
         <v>10</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G32" s="22">
         <v>4</v>
       </c>
-      <c r="H32" s="8">
+      <c r="H32" s="23">
         <v>9</v>
       </c>
-      <c r="I32" s="8">
+      <c r="I32" s="23">
         <v>6</v>
       </c>
-      <c r="J32" s="8">
+      <c r="J32" s="23">
         <v>9</v>
       </c>
-      <c r="K32" s="8">
+      <c r="K32" s="23">
         <v>6</v>
       </c>
-      <c r="L32" s="8">
+      <c r="L32" s="23">
         <v>5</v>
       </c>
-      <c r="M32" s="8">
+      <c r="M32" s="23">
         <v>14</v>
       </c>
-      <c r="N32" s="8">
+      <c r="N32" s="23">
         <v>2</v>
       </c>
-      <c r="O32" s="8">
+      <c r="O32" s="23">
         <v>7</v>
       </c>
-      <c r="P32" s="8">
+      <c r="P32" s="23">
         <v>15</v>
       </c>
-      <c r="Q32" s="8">
+      <c r="Q32" s="23">
         <v>9</v>
       </c>
-      <c r="R32" s="8">
+      <c r="R32" s="23">
         <v>22</v>
       </c>
-      <c r="S32" s="8">
+      <c r="S32" s="23">
         <v>6</v>
       </c>
-      <c r="T32" s="8">
+      <c r="T32" s="23">
         <v>7</v>
       </c>
-      <c r="U32" s="8">
+      <c r="U32" s="23">
         <v>7</v>
       </c>
-      <c r="V32" s="2" t="s">
+      <c r="V32" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="W32" s="8">
+      <c r="W32" s="23">
         <v>15</v>
       </c>
-      <c r="X32" s="8">
+      <c r="X32" s="23">
         <v>10</v>
       </c>
-      <c r="Y32" s="8">
+      <c r="Y32" s="23">
         <v>9</v>
       </c>
-      <c r="Z32" s="33">
+      <c r="Z32" s="24">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="6" t="s">
+      <c r="AA32" s="24">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="10">
+      <c r="B33" s="22">
         <v>198</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C33" s="22">
         <v>175</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="22">
         <v>271</v>
       </c>
-      <c r="E33" s="10">
+      <c r="E33" s="22">
         <v>287</v>
       </c>
-      <c r="F33" s="10">
+      <c r="F33" s="22">
         <v>256</v>
       </c>
-      <c r="G33" s="10">
+      <c r="G33" s="22">
         <v>224</v>
       </c>
-      <c r="H33" s="8">
+      <c r="H33" s="23">
         <v>244</v>
       </c>
-      <c r="I33" s="8">
+      <c r="I33" s="23">
         <v>214</v>
       </c>
-      <c r="J33" s="8">
+      <c r="J33" s="23">
         <v>169</v>
       </c>
-      <c r="K33" s="8">
+      <c r="K33" s="23">
         <v>209</v>
       </c>
-      <c r="L33" s="8">
+      <c r="L33" s="23">
         <v>201</v>
       </c>
-      <c r="M33" s="8">
+      <c r="M33" s="23">
         <v>201</v>
       </c>
-      <c r="N33" s="8">
+      <c r="N33" s="23">
         <v>249</v>
       </c>
-      <c r="O33" s="8">
+      <c r="O33" s="23">
         <v>275</v>
       </c>
-      <c r="P33" s="8">
+      <c r="P33" s="23">
         <v>359</v>
       </c>
-      <c r="Q33" s="8">
+      <c r="Q33" s="23">
         <v>290</v>
       </c>
-      <c r="R33" s="8">
+      <c r="R33" s="23">
         <v>208</v>
       </c>
-      <c r="S33" s="8">
+      <c r="S33" s="23">
         <v>196</v>
       </c>
-      <c r="T33" s="8">
+      <c r="T33" s="23">
         <v>226</v>
       </c>
-      <c r="U33" s="8">
+      <c r="U33" s="23">
         <v>222</v>
       </c>
-      <c r="V33" s="8">
+      <c r="V33" s="23">
         <v>259</v>
       </c>
-      <c r="W33" s="8">
+      <c r="W33" s="23">
         <v>194</v>
       </c>
-      <c r="X33" s="8">
+      <c r="X33" s="23">
         <v>180</v>
       </c>
-      <c r="Y33" s="8">
+      <c r="Y33" s="23">
         <v>202</v>
       </c>
-      <c r="Z33" s="33">
+      <c r="Z33" s="24">
         <v>247</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="6" t="s">
+      <c r="AA33" s="24">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B34" s="10">
+      <c r="B34" s="22">
         <v>46</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="22">
         <v>15</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="22">
         <v>50</v>
       </c>
-      <c r="E34" s="10">
+      <c r="E34" s="22">
         <v>84</v>
       </c>
-      <c r="F34" s="10">
+      <c r="F34" s="22">
         <v>59</v>
       </c>
-      <c r="G34" s="10">
+      <c r="G34" s="22">
         <v>51</v>
       </c>
-      <c r="H34" s="8">
+      <c r="H34" s="23">
         <v>69</v>
       </c>
-      <c r="I34" s="8">
+      <c r="I34" s="23">
         <v>60</v>
       </c>
-      <c r="J34" s="8">
+      <c r="J34" s="23">
         <v>49</v>
       </c>
-      <c r="K34" s="8">
+      <c r="K34" s="23">
         <v>33</v>
       </c>
-      <c r="L34" s="8">
+      <c r="L34" s="23">
         <v>51</v>
       </c>
-      <c r="M34" s="8">
+      <c r="M34" s="23">
         <v>67</v>
       </c>
-      <c r="N34" s="8">
+      <c r="N34" s="23">
         <v>60</v>
       </c>
-      <c r="O34" s="8">
+      <c r="O34" s="23">
         <v>48</v>
       </c>
-      <c r="P34" s="8">
+      <c r="P34" s="23">
         <v>66</v>
       </c>
-      <c r="Q34" s="8">
+      <c r="Q34" s="23">
         <v>98</v>
       </c>
-      <c r="R34" s="8">
+      <c r="R34" s="23">
         <v>64</v>
       </c>
-      <c r="S34" s="8">
+      <c r="S34" s="23">
         <v>53</v>
       </c>
-      <c r="T34" s="8">
+      <c r="T34" s="23">
         <v>60</v>
       </c>
-      <c r="U34" s="8">
+      <c r="U34" s="23">
         <v>64</v>
       </c>
-      <c r="V34" s="8">
+      <c r="V34" s="23">
         <v>92</v>
       </c>
-      <c r="W34" s="8">
+      <c r="W34" s="23">
         <v>71</v>
       </c>
-      <c r="X34" s="8">
+      <c r="X34" s="23">
         <v>44</v>
       </c>
-      <c r="Y34" s="8">
+      <c r="Y34" s="23">
         <v>77</v>
       </c>
-      <c r="Z34" s="33">
+      <c r="Z34" s="24">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="6" t="s">
+      <c r="AA34" s="24">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="10">
+      <c r="B35" s="22">
         <v>37</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C35" s="22">
         <v>35</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D35" s="22">
         <v>79</v>
       </c>
-      <c r="E35" s="10">
+      <c r="E35" s="22">
         <v>77</v>
       </c>
-      <c r="F35" s="10">
+      <c r="F35" s="22">
         <v>40</v>
       </c>
-      <c r="G35" s="10">
+      <c r="G35" s="22">
         <v>51</v>
       </c>
-      <c r="H35" s="8">
+      <c r="H35" s="23">
         <v>42</v>
       </c>
-      <c r="I35" s="8">
+      <c r="I35" s="23">
         <v>58</v>
       </c>
-      <c r="J35" s="8">
+      <c r="J35" s="23">
         <v>47</v>
       </c>
-      <c r="K35" s="8">
+      <c r="K35" s="23">
         <v>74</v>
       </c>
-      <c r="L35" s="8">
+      <c r="L35" s="23">
         <v>66</v>
       </c>
-      <c r="M35" s="8">
+      <c r="M35" s="23">
         <v>42</v>
       </c>
-      <c r="N35" s="8">
+      <c r="N35" s="23">
         <v>47</v>
       </c>
-      <c r="O35" s="8">
+      <c r="O35" s="23">
         <v>54</v>
       </c>
-      <c r="P35" s="8">
+      <c r="P35" s="23">
         <v>97</v>
       </c>
-      <c r="Q35" s="8">
+      <c r="Q35" s="23">
         <v>65</v>
       </c>
-      <c r="R35" s="8">
+      <c r="R35" s="23">
         <v>49</v>
       </c>
-      <c r="S35" s="8">
+      <c r="S35" s="23">
         <v>26</v>
       </c>
-      <c r="T35" s="8">
+      <c r="T35" s="23">
         <v>53</v>
       </c>
-      <c r="U35" s="8">
+      <c r="U35" s="23">
         <v>67</v>
       </c>
-      <c r="V35" s="8">
+      <c r="V35" s="23">
         <v>71</v>
       </c>
-      <c r="W35" s="8">
+      <c r="W35" s="23">
         <v>63</v>
       </c>
-      <c r="X35" s="8">
+      <c r="X35" s="23">
         <v>48</v>
       </c>
-      <c r="Y35" s="8">
+      <c r="Y35" s="23">
         <v>41</v>
       </c>
-      <c r="Z35" s="33">
+      <c r="Z35" s="24">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="6" t="s">
+      <c r="AA35" s="24">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="10">
+      <c r="B36" s="22">
         <v>61</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C36" s="22">
         <v>54</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="22">
         <v>77</v>
       </c>
-      <c r="E36" s="10">
+      <c r="E36" s="22">
         <v>62</v>
       </c>
-      <c r="F36" s="10">
+      <c r="F36" s="22">
         <v>71</v>
       </c>
-      <c r="G36" s="10">
+      <c r="G36" s="22">
         <v>50</v>
       </c>
-      <c r="H36" s="8">
+      <c r="H36" s="23">
         <v>77</v>
       </c>
-      <c r="I36" s="8">
+      <c r="I36" s="23">
         <v>80</v>
       </c>
-      <c r="J36" s="8">
+      <c r="J36" s="23">
         <v>48</v>
       </c>
-      <c r="K36" s="8">
+      <c r="K36" s="23">
         <v>66</v>
       </c>
-      <c r="L36" s="8">
+      <c r="L36" s="23">
         <v>69</v>
       </c>
-      <c r="M36" s="8">
+      <c r="M36" s="23">
         <v>66</v>
       </c>
-      <c r="N36" s="8">
+      <c r="N36" s="23">
         <v>53</v>
       </c>
-      <c r="O36" s="8">
+      <c r="O36" s="23">
         <v>85</v>
       </c>
-      <c r="P36" s="8">
+      <c r="P36" s="23">
         <v>107</v>
       </c>
-      <c r="Q36" s="8">
+      <c r="Q36" s="23">
         <v>58</v>
       </c>
-      <c r="R36" s="8">
+      <c r="R36" s="23">
         <v>61</v>
       </c>
-      <c r="S36" s="8">
+      <c r="S36" s="23">
         <v>67</v>
       </c>
-      <c r="T36" s="8">
+      <c r="T36" s="23">
         <v>91</v>
       </c>
-      <c r="U36" s="8">
+      <c r="U36" s="23">
         <v>116</v>
       </c>
-      <c r="V36" s="8">
+      <c r="V36" s="23">
         <v>118</v>
       </c>
-      <c r="W36" s="8">
+      <c r="W36" s="23">
         <v>78</v>
       </c>
-      <c r="X36" s="8">
+      <c r="X36" s="23">
         <v>53</v>
       </c>
-      <c r="Y36" s="8">
+      <c r="Y36" s="23">
         <v>72</v>
       </c>
-      <c r="Z36" s="33">
+      <c r="Z36" s="24">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="6" t="s">
+      <c r="AA36" s="24">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="10">
+      <c r="B37" s="22">
         <v>33</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C37" s="22">
         <v>35</v>
       </c>
-      <c r="D37" s="10">
+      <c r="D37" s="22">
         <v>28</v>
       </c>
-      <c r="E37" s="10">
+      <c r="E37" s="22">
         <v>48</v>
       </c>
-      <c r="F37" s="10">
+      <c r="F37" s="22">
         <v>33</v>
       </c>
-      <c r="G37" s="10">
+      <c r="G37" s="22">
         <v>38</v>
       </c>
-      <c r="H37" s="8">
+      <c r="H37" s="23">
         <v>57</v>
       </c>
-      <c r="I37" s="8">
+      <c r="I37" s="23">
         <v>68</v>
       </c>
-      <c r="J37" s="8">
+      <c r="J37" s="23">
         <v>29</v>
       </c>
-      <c r="K37" s="8">
+      <c r="K37" s="23">
         <v>62</v>
       </c>
-      <c r="L37" s="8">
+      <c r="L37" s="23">
         <v>24</v>
       </c>
-      <c r="M37" s="8">
+      <c r="M37" s="23">
         <v>30</v>
       </c>
-      <c r="N37" s="8">
+      <c r="N37" s="23">
         <v>53</v>
       </c>
-      <c r="O37" s="8">
+      <c r="O37" s="23">
         <v>61</v>
       </c>
-      <c r="P37" s="8">
+      <c r="P37" s="23">
         <v>79</v>
       </c>
-      <c r="Q37" s="8">
+      <c r="Q37" s="23">
         <v>70</v>
       </c>
-      <c r="R37" s="8">
+      <c r="R37" s="23">
         <v>86</v>
       </c>
-      <c r="S37" s="8">
+      <c r="S37" s="23">
         <v>46</v>
       </c>
-      <c r="T37" s="8">
+      <c r="T37" s="23">
         <v>72</v>
       </c>
-      <c r="U37" s="8">
+      <c r="U37" s="23">
         <v>51</v>
       </c>
-      <c r="V37" s="8">
+      <c r="V37" s="23">
         <v>72</v>
       </c>
-      <c r="W37" s="8">
+      <c r="W37" s="23">
         <v>62</v>
       </c>
-      <c r="X37" s="8">
+      <c r="X37" s="23">
         <v>73</v>
       </c>
-      <c r="Y37" s="8">
+      <c r="Y37" s="23">
         <v>39</v>
       </c>
-      <c r="Z37" s="33">
+      <c r="Z37" s="24">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="6" t="s">
+      <c r="AA37" s="24">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="10">
+      <c r="B38" s="22">
         <v>36</v>
       </c>
-      <c r="C38" s="10">
+      <c r="C38" s="22">
         <v>26</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="22">
         <v>41</v>
       </c>
-      <c r="E38" s="10">
+      <c r="E38" s="22">
         <v>58</v>
       </c>
-      <c r="F38" s="10">
+      <c r="F38" s="22">
         <v>46</v>
       </c>
-      <c r="G38" s="10">
+      <c r="G38" s="22">
         <v>56</v>
       </c>
-      <c r="H38" s="8">
+      <c r="H38" s="23">
         <v>43</v>
       </c>
-      <c r="I38" s="8">
+      <c r="I38" s="23">
         <v>51</v>
       </c>
-      <c r="J38" s="8">
+      <c r="J38" s="23">
         <v>22</v>
       </c>
-      <c r="K38" s="8">
+      <c r="K38" s="23">
         <v>46</v>
       </c>
-      <c r="L38" s="8">
+      <c r="L38" s="23">
         <v>57</v>
       </c>
-      <c r="M38" s="8">
+      <c r="M38" s="23">
         <v>25</v>
       </c>
-      <c r="N38" s="8">
+      <c r="N38" s="23">
         <v>34</v>
       </c>
-      <c r="O38" s="8">
+      <c r="O38" s="23">
         <v>54</v>
       </c>
-      <c r="P38" s="8">
+      <c r="P38" s="23">
         <v>55</v>
       </c>
-      <c r="Q38" s="8">
+      <c r="Q38" s="23">
         <v>57</v>
       </c>
-      <c r="R38" s="8">
+      <c r="R38" s="23">
         <v>40</v>
       </c>
-      <c r="S38" s="8">
+      <c r="S38" s="23">
         <v>80</v>
       </c>
-      <c r="T38" s="8">
+      <c r="T38" s="23">
         <v>52</v>
       </c>
-      <c r="U38" s="8">
+      <c r="U38" s="23">
         <v>57</v>
       </c>
-      <c r="V38" s="8">
+      <c r="V38" s="23">
         <v>49</v>
       </c>
-      <c r="W38" s="8">
+      <c r="W38" s="23">
         <v>51</v>
       </c>
-      <c r="X38" s="8">
+      <c r="X38" s="23">
         <v>29</v>
       </c>
-      <c r="Y38" s="8">
+      <c r="Y38" s="23">
         <v>42</v>
       </c>
-      <c r="Z38" s="33">
+      <c r="Z38" s="24">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="6" t="s">
+      <c r="AA38" s="24">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B39" s="10">
+      <c r="B39" s="22">
         <v>33</v>
       </c>
-      <c r="C39" s="10">
+      <c r="C39" s="22">
         <v>44</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="22">
         <v>55</v>
       </c>
-      <c r="E39" s="10">
+      <c r="E39" s="22">
         <v>47</v>
       </c>
-      <c r="F39" s="10">
+      <c r="F39" s="22">
         <v>52</v>
       </c>
-      <c r="G39" s="10">
+      <c r="G39" s="22">
         <v>54</v>
       </c>
-      <c r="H39" s="8">
+      <c r="H39" s="23">
         <v>67</v>
       </c>
-      <c r="I39" s="8">
+      <c r="I39" s="23">
         <v>67</v>
       </c>
-      <c r="J39" s="8">
+      <c r="J39" s="23">
         <v>25</v>
       </c>
-      <c r="K39" s="8">
+      <c r="K39" s="23">
         <v>62</v>
       </c>
-      <c r="L39" s="8">
+      <c r="L39" s="23">
         <v>28</v>
       </c>
-      <c r="M39" s="8">
+      <c r="M39" s="23">
         <v>42</v>
       </c>
-      <c r="N39" s="8">
+      <c r="N39" s="23">
         <v>41</v>
       </c>
-      <c r="O39" s="8">
+      <c r="O39" s="23">
         <v>44</v>
       </c>
-      <c r="P39" s="8">
+      <c r="P39" s="23">
         <v>49</v>
       </c>
-      <c r="Q39" s="8">
+      <c r="Q39" s="23">
         <v>74</v>
       </c>
-      <c r="R39" s="8">
+      <c r="R39" s="23">
         <v>48</v>
       </c>
-      <c r="S39" s="8">
+      <c r="S39" s="23">
         <v>45</v>
       </c>
-      <c r="T39" s="8">
+      <c r="T39" s="23">
         <v>52</v>
       </c>
-      <c r="U39" s="8">
+      <c r="U39" s="23">
         <v>50</v>
       </c>
-      <c r="V39" s="8">
+      <c r="V39" s="23">
         <v>77</v>
       </c>
-      <c r="W39" s="8">
+      <c r="W39" s="23">
         <v>55</v>
       </c>
-      <c r="X39" s="8">
+      <c r="X39" s="23">
         <v>73</v>
       </c>
-      <c r="Y39" s="8">
+      <c r="Y39" s="23">
         <v>51</v>
       </c>
-      <c r="Z39" s="33">
+      <c r="Z39" s="24">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="6" t="s">
+      <c r="AA39" s="24">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="10">
+      <c r="B40" s="22">
         <v>84</v>
       </c>
-      <c r="C40" s="10">
+      <c r="C40" s="22">
         <v>82</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="22">
         <v>82</v>
       </c>
-      <c r="E40" s="10">
+      <c r="E40" s="22">
         <v>95</v>
       </c>
-      <c r="F40" s="10">
+      <c r="F40" s="22">
         <v>118</v>
       </c>
-      <c r="G40" s="10">
+      <c r="G40" s="22">
         <v>49</v>
       </c>
-      <c r="H40" s="8">
+      <c r="H40" s="23">
         <v>107</v>
       </c>
-      <c r="I40" s="8">
+      <c r="I40" s="23">
         <v>101</v>
       </c>
-      <c r="J40" s="8">
+      <c r="J40" s="23">
         <v>53</v>
       </c>
-      <c r="K40" s="8">
+      <c r="K40" s="23">
         <v>99</v>
       </c>
-      <c r="L40" s="8">
+      <c r="L40" s="23">
         <v>74</v>
       </c>
-      <c r="M40" s="8">
+      <c r="M40" s="23">
         <v>72</v>
       </c>
-      <c r="N40" s="8">
+      <c r="N40" s="23">
         <v>68</v>
       </c>
-      <c r="O40" s="8">
+      <c r="O40" s="23">
         <v>122</v>
       </c>
-      <c r="P40" s="8">
+      <c r="P40" s="23">
         <v>109</v>
       </c>
-      <c r="Q40" s="8">
+      <c r="Q40" s="23">
         <v>98</v>
       </c>
-      <c r="R40" s="8">
+      <c r="R40" s="23">
         <v>80</v>
       </c>
-      <c r="S40" s="8">
+      <c r="S40" s="23">
         <v>58</v>
       </c>
-      <c r="T40" s="8">
+      <c r="T40" s="23">
         <v>82</v>
       </c>
-      <c r="U40" s="8">
+      <c r="U40" s="23">
         <v>123</v>
       </c>
-      <c r="V40" s="8">
+      <c r="V40" s="23">
         <v>129</v>
       </c>
-      <c r="W40" s="8">
+      <c r="W40" s="23">
         <v>121</v>
       </c>
-      <c r="X40" s="8">
+      <c r="X40" s="23">
         <v>50</v>
       </c>
-      <c r="Y40" s="8">
+      <c r="Y40" s="23">
         <v>64</v>
       </c>
-      <c r="Z40" s="33">
+      <c r="Z40" s="24">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="6" t="s">
+      <c r="AA40" s="24">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B41" s="10">
+      <c r="B41" s="22">
         <v>144</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C41" s="22">
         <v>130</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="22">
         <v>219</v>
       </c>
-      <c r="E41" s="10">
+      <c r="E41" s="22">
         <v>210</v>
       </c>
-      <c r="F41" s="10">
+      <c r="F41" s="22">
         <v>212</v>
       </c>
-      <c r="G41" s="10">
+      <c r="G41" s="22">
         <v>186</v>
       </c>
-      <c r="H41" s="8">
+      <c r="H41" s="23">
         <v>168</v>
       </c>
-      <c r="I41" s="8">
+      <c r="I41" s="23">
         <v>161</v>
       </c>
-      <c r="J41" s="8">
+      <c r="J41" s="23">
         <v>144</v>
       </c>
-      <c r="K41" s="8">
+      <c r="K41" s="23">
         <v>195</v>
       </c>
-      <c r="L41" s="8">
+      <c r="L41" s="23">
         <v>150</v>
       </c>
-      <c r="M41" s="8">
+      <c r="M41" s="23">
         <v>136</v>
       </c>
-      <c r="N41" s="8">
+      <c r="N41" s="23">
         <v>168</v>
       </c>
-      <c r="O41" s="8">
+      <c r="O41" s="23">
         <v>239</v>
       </c>
-      <c r="P41" s="8">
+      <c r="P41" s="23">
         <v>304</v>
       </c>
-      <c r="Q41" s="8">
+      <c r="Q41" s="23">
         <v>168</v>
       </c>
-      <c r="R41" s="8">
+      <c r="R41" s="23">
         <v>162</v>
       </c>
-      <c r="S41" s="8">
+      <c r="S41" s="23">
         <v>143</v>
       </c>
-      <c r="T41" s="8">
+      <c r="T41" s="23">
         <v>227</v>
       </c>
-      <c r="U41" s="8">
+      <c r="U41" s="23">
         <v>201</v>
       </c>
-      <c r="V41" s="8">
+      <c r="V41" s="23">
         <v>258</v>
       </c>
-      <c r="W41" s="8">
+      <c r="W41" s="23">
         <v>192</v>
       </c>
-      <c r="X41" s="8">
+      <c r="X41" s="23">
         <v>155</v>
       </c>
-      <c r="Y41" s="8">
+      <c r="Y41" s="23">
         <v>158</v>
       </c>
-      <c r="Z41" s="33">
+      <c r="Z41" s="24">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="6" t="s">
+      <c r="AA41" s="24">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B42" s="10">
+      <c r="B42" s="22">
         <v>36</v>
       </c>
-      <c r="C42" s="10">
+      <c r="C42" s="22">
         <v>36</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="22">
         <v>64</v>
       </c>
-      <c r="E42" s="10">
+      <c r="E42" s="22">
         <v>43</v>
       </c>
-      <c r="F42" s="10">
+      <c r="F42" s="22">
         <v>49</v>
       </c>
-      <c r="G42" s="10">
+      <c r="G42" s="22">
         <v>46</v>
       </c>
-      <c r="H42" s="8">
+      <c r="H42" s="23">
         <v>51</v>
       </c>
-      <c r="I42" s="8">
+      <c r="I42" s="23">
         <v>63</v>
       </c>
-      <c r="J42" s="8">
+      <c r="J42" s="23">
         <v>38</v>
       </c>
-      <c r="K42" s="8">
+      <c r="K42" s="23">
         <v>56</v>
       </c>
-      <c r="L42" s="8">
+      <c r="L42" s="23">
         <v>57</v>
       </c>
-      <c r="M42" s="8">
+      <c r="M42" s="23">
         <v>44</v>
       </c>
-      <c r="N42" s="8">
+      <c r="N42" s="23">
         <v>52</v>
       </c>
-      <c r="O42" s="8">
+      <c r="O42" s="23">
         <v>76</v>
       </c>
-      <c r="P42" s="8">
+      <c r="P42" s="23">
         <v>70</v>
       </c>
-      <c r="Q42" s="8">
+      <c r="Q42" s="23">
         <v>66</v>
       </c>
-      <c r="R42" s="8">
+      <c r="R42" s="23">
         <v>77</v>
       </c>
-      <c r="S42" s="8">
+      <c r="S42" s="23">
         <v>42</v>
       </c>
-      <c r="T42" s="8">
+      <c r="T42" s="23">
         <v>77</v>
       </c>
-      <c r="U42" s="8">
+      <c r="U42" s="23">
         <v>81</v>
       </c>
-      <c r="V42" s="8">
+      <c r="V42" s="23">
         <v>81</v>
       </c>
-      <c r="W42" s="8">
+      <c r="W42" s="23">
         <v>64</v>
       </c>
-      <c r="X42" s="8">
+      <c r="X42" s="23">
         <v>35</v>
       </c>
-      <c r="Y42" s="8">
+      <c r="Y42" s="23">
         <v>71</v>
       </c>
-      <c r="Z42" s="33">
+      <c r="Z42" s="24">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="7" t="s">
+      <c r="AA42" s="24">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="B43" s="11">
+      <c r="B43" s="27">
         <v>38</v>
       </c>
-      <c r="C43" s="11">
+      <c r="C43" s="27">
         <v>44</v>
       </c>
-      <c r="D43" s="11">
+      <c r="D43" s="27">
         <v>88</v>
       </c>
-      <c r="E43" s="11">
+      <c r="E43" s="27">
         <v>96</v>
       </c>
-      <c r="F43" s="11">
+      <c r="F43" s="27">
         <v>59</v>
       </c>
-      <c r="G43" s="11">
+      <c r="G43" s="27">
         <v>57</v>
       </c>
-      <c r="H43" s="9">
+      <c r="H43" s="28">
         <v>58</v>
       </c>
-      <c r="I43" s="9">
+      <c r="I43" s="28">
         <v>57</v>
       </c>
-      <c r="J43" s="9">
+      <c r="J43" s="28">
         <v>40</v>
       </c>
-      <c r="K43" s="9">
+      <c r="K43" s="28">
         <v>50</v>
       </c>
-      <c r="L43" s="9">
+      <c r="L43" s="28">
         <v>50</v>
       </c>
-      <c r="M43" s="9">
+      <c r="M43" s="28">
         <v>61</v>
       </c>
-      <c r="N43" s="9">
+      <c r="N43" s="28">
         <v>82</v>
       </c>
-      <c r="O43" s="9">
+      <c r="O43" s="28">
         <v>56</v>
       </c>
-      <c r="P43" s="9">
+      <c r="P43" s="28">
         <v>107</v>
       </c>
-      <c r="Q43" s="9">
+      <c r="Q43" s="28">
         <v>74</v>
       </c>
-      <c r="R43" s="9">
+      <c r="R43" s="28">
         <v>117</v>
       </c>
-      <c r="S43" s="9">
+      <c r="S43" s="28">
         <v>59</v>
       </c>
-      <c r="T43" s="9">
+      <c r="T43" s="28">
         <v>34</v>
       </c>
-      <c r="U43" s="9">
+      <c r="U43" s="28">
         <v>81</v>
       </c>
-      <c r="V43" s="9">
+      <c r="V43" s="28">
         <v>48</v>
       </c>
-      <c r="W43" s="9">
+      <c r="W43" s="28">
         <v>72</v>
       </c>
-      <c r="X43" s="9">
+      <c r="X43" s="28">
         <v>55</v>
       </c>
-      <c r="Y43" s="9">
+      <c r="Y43" s="28">
         <v>64</v>
       </c>
-      <c r="Z43" s="35">
+      <c r="Z43" s="29">
         <v>52</v>
+      </c>
+      <c r="AA43" s="29">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B29:U29"/>
     <mergeCell ref="T5:AE5"/>
     <mergeCell ref="H3:AE3"/>
     <mergeCell ref="B7:U7"/>
     <mergeCell ref="B22:U22"/>
     <mergeCell ref="H5:S5"/>
     <mergeCell ref="B5:G5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:AP43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H2" sqref="H2:AE2"/>
+      <selection activeCell="B4" sqref="A4:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.42578125" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="18.42578125" style="3" customWidth="1"/>
+    <col min="2" max="7" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="H2" s="42" t="s">
+      <c r="H2" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="I2" s="42"/>
-[...32 lines deleted...]
-      <c r="AP2" s="17"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
+      <c r="AJ2" s="4"/>
+      <c r="AK2" s="4"/>
+      <c r="AL2" s="4"/>
+      <c r="AM2" s="4"/>
+      <c r="AN2" s="4"/>
+      <c r="AO2" s="4"/>
+      <c r="AP2" s="4"/>
     </row>
     <row r="3" spans="1:42" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G3" s="2"/>
       <c r="S3" s="2"/>
       <c r="AE3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:42" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="40">
+    <row r="4" spans="1:42" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="38"/>
+      <c r="B4" s="42">
         <v>2024</v>
       </c>
-      <c r="C4" s="40"/>
-[...4 lines deleted...]
-      <c r="H4" s="39">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="41">
         <v>2025</v>
       </c>
-      <c r="I4" s="40"/>
-[...10 lines deleted...]
-      <c r="T4" s="39">
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="41">
         <v>2026</v>
       </c>
-      <c r="U4" s="40"/>
-[...13 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="42"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="43"/>
+    </row>
+    <row r="5" spans="1:42" s="21" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="39"/>
+      <c r="B5" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C5" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="D5" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="4" t="s">
+      <c r="G5" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="13" t="s">
+      <c r="H5" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="13" t="s">
+      <c r="K5" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="13" t="s">
+      <c r="L5" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="M5" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="N5" s="13" t="s">
+      <c r="N5" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="13" t="s">
+      <c r="O5" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="P5" s="14" t="s">
+      <c r="P5" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="Q5" s="14" t="s">
+      <c r="Q5" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="R5" s="12" t="s">
+      <c r="R5" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="S5" s="3" t="s">
+      <c r="S5" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="T5" s="13" t="s">
+      <c r="T5" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="V5" s="13" t="s">
+      <c r="V5" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="W5" s="13" t="s">
+      <c r="W5" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="X5" s="13" t="s">
+      <c r="X5" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="Y5" s="13" t="s">
+      <c r="Y5" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="Z5" s="13" t="s">
+      <c r="Z5" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="AA5" s="13" t="s">
+      <c r="AA5" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="AB5" s="14" t="s">
+      <c r="AB5" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="AC5" s="14" t="s">
+      <c r="AC5" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="AD5" s="12" t="s">
+      <c r="AD5" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="AE5" s="3" t="s">
+      <c r="AE5" s="34" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:42" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B6" s="43" t="s">
+    <row r="6" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="21"/>
+      <c r="B6" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="43"/>
-[...20 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+    </row>
+    <row r="7" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="22">
         <v>2706</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="22">
         <v>2521</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="22">
         <v>3608</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="22">
         <v>3651</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="22">
         <v>3443</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="22">
         <v>2833</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H7" s="23">
         <v>3325</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I7" s="23">
         <v>3082</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J7" s="23">
         <v>2427</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K7" s="23">
         <v>3169</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L7" s="23">
         <v>2792</v>
       </c>
-      <c r="M7" s="8">
+      <c r="M7" s="23">
         <v>2990</v>
       </c>
-      <c r="N7" s="8">
+      <c r="N7" s="23">
         <v>3409</v>
       </c>
-      <c r="O7" s="8">
+      <c r="O7" s="23">
         <v>4053</v>
       </c>
-      <c r="P7" s="8">
+      <c r="P7" s="23">
         <v>4014</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="Q7" s="23">
         <v>3412</v>
       </c>
-      <c r="R7" s="8">
+      <c r="R7" s="23">
         <v>2964</v>
       </c>
-      <c r="S7" s="8">
+      <c r="S7" s="23">
         <v>2642</v>
       </c>
-      <c r="T7" s="8">
+      <c r="T7" s="23">
         <v>3425</v>
       </c>
-      <c r="U7" s="8">
+      <c r="U7" s="23">
         <v>3237</v>
       </c>
-      <c r="V7" s="8">
+      <c r="V7" s="23">
         <v>3369</v>
       </c>
-      <c r="W7" s="8">
+      <c r="W7" s="23">
         <v>2863</v>
       </c>
-      <c r="X7" s="8">
+      <c r="X7" s="23">
         <v>2472</v>
       </c>
-      <c r="Y7" s="8">
+      <c r="Y7" s="23">
         <v>3159</v>
       </c>
-      <c r="Z7" s="33">
+      <c r="Z7" s="24">
         <v>2815</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="AA7" s="24">
+        <v>4539</v>
+      </c>
+      <c r="AB7" s="24"/>
+      <c r="AC7" s="24"/>
+    </row>
+    <row r="8" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="22">
         <v>1125</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="22">
         <v>1084</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="22">
         <v>1520</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="22">
         <v>1517</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="22">
         <v>1375</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="22">
         <v>1110</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="23">
         <v>1322</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="23">
         <v>1288</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="23">
         <v>1012</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="23">
         <v>1226</v>
       </c>
-      <c r="L8" s="8">
+      <c r="L8" s="23">
         <v>1210</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="23">
         <v>1251</v>
       </c>
-      <c r="N8" s="8">
+      <c r="N8" s="23">
         <v>1388</v>
       </c>
-      <c r="O8" s="8">
+      <c r="O8" s="23">
         <v>1719</v>
       </c>
-      <c r="P8" s="8">
+      <c r="P8" s="23">
         <v>1686</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q8" s="23">
         <v>1460</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R8" s="23">
         <v>1263</v>
       </c>
-      <c r="S8" s="8">
+      <c r="S8" s="23">
         <v>1183</v>
       </c>
-      <c r="T8" s="8">
+      <c r="T8" s="23">
         <v>1502</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U8" s="23">
         <v>1521</v>
       </c>
-      <c r="V8" s="8">
+      <c r="V8" s="23">
         <v>1515</v>
       </c>
-      <c r="W8" s="8">
+      <c r="W8" s="23">
         <v>1224</v>
       </c>
-      <c r="X8" s="8">
+      <c r="X8" s="23">
         <v>1107</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Y8" s="23">
         <v>1389</v>
       </c>
-      <c r="Z8" s="33">
+      <c r="Z8" s="24">
         <v>1235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="AA8" s="24">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="9" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="22">
         <v>137</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="22">
         <v>143</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="22">
         <v>188</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="22">
         <v>115</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="22">
         <v>165</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="22">
         <v>110</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="23">
         <v>126</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="23">
         <v>158</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="23">
         <v>102</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="23">
         <v>148</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="23">
         <v>149</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="23">
         <v>183</v>
       </c>
-      <c r="N9" s="8">
+      <c r="N9" s="23">
         <v>172</v>
       </c>
-      <c r="O9" s="8">
+      <c r="O9" s="23">
         <v>150</v>
       </c>
-      <c r="P9" s="8">
+      <c r="P9" s="23">
         <v>166</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="23">
         <v>164</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="23">
         <v>135</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="23">
         <v>109</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="23">
         <v>173</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U9" s="23">
         <v>170</v>
       </c>
-      <c r="V9" s="8">
+      <c r="V9" s="23">
         <v>142</v>
       </c>
-      <c r="W9" s="8">
+      <c r="W9" s="23">
         <v>153</v>
       </c>
-      <c r="X9" s="8">
+      <c r="X9" s="23">
         <v>123</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Y9" s="23">
         <v>134</v>
       </c>
-      <c r="Z9" s="33">
+      <c r="Z9" s="24">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="AA9" s="24">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="10" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="22">
         <v>228</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="22">
         <v>204</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="22">
         <v>282</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="22">
         <v>324</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="22">
         <v>262</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="22">
         <v>268</v>
       </c>
-      <c r="H10" s="8">
+      <c r="H10" s="23">
         <v>288</v>
       </c>
-      <c r="I10" s="8">
+      <c r="I10" s="23">
         <v>247</v>
       </c>
-      <c r="J10" s="8">
+      <c r="J10" s="23">
         <v>209</v>
       </c>
-      <c r="K10" s="8">
+      <c r="K10" s="23">
         <v>297</v>
       </c>
-      <c r="L10" s="8">
+      <c r="L10" s="23">
         <v>230</v>
       </c>
-      <c r="M10" s="8">
+      <c r="M10" s="23">
         <v>219</v>
       </c>
-      <c r="N10" s="8">
+      <c r="N10" s="23">
         <v>300</v>
       </c>
-      <c r="O10" s="8">
+      <c r="O10" s="23">
         <v>392</v>
       </c>
-      <c r="P10" s="8">
+      <c r="P10" s="23">
         <v>342</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="23">
         <v>261</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="23">
         <v>197</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="23">
         <v>220</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="23">
         <v>276</v>
       </c>
-      <c r="U10" s="8">
+      <c r="U10" s="23">
         <v>249</v>
       </c>
-      <c r="V10" s="8">
+      <c r="V10" s="23">
         <v>268</v>
       </c>
-      <c r="W10" s="8">
+      <c r="W10" s="23">
         <v>275</v>
       </c>
-      <c r="X10" s="8">
+      <c r="X10" s="23">
         <v>162</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Y10" s="23">
         <v>296</v>
       </c>
-      <c r="Z10" s="33">
+      <c r="Z10" s="24">
         <v>233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="AA10" s="24">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="22">
         <v>165</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="22">
         <v>186</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="22">
         <v>259</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="22">
         <v>276</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="22">
         <v>209</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="22">
         <v>242</v>
       </c>
-      <c r="H11" s="8">
+      <c r="H11" s="23">
         <v>246</v>
       </c>
-      <c r="I11" s="8">
+      <c r="I11" s="23">
         <v>216</v>
       </c>
-      <c r="J11" s="8">
+      <c r="J11" s="23">
         <v>174</v>
       </c>
-      <c r="K11" s="8">
+      <c r="K11" s="23">
         <v>219</v>
       </c>
-      <c r="L11" s="8">
+      <c r="L11" s="23">
         <v>178</v>
       </c>
-      <c r="M11" s="8">
+      <c r="M11" s="23">
         <v>220</v>
       </c>
-      <c r="N11" s="8">
+      <c r="N11" s="23">
         <v>254</v>
       </c>
-      <c r="O11" s="8">
+      <c r="O11" s="23">
         <v>308</v>
       </c>
-      <c r="P11" s="8">
+      <c r="P11" s="23">
         <v>247</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="23">
         <v>259</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="23">
         <v>235</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="23">
         <v>180</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="23">
         <v>269</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U11" s="23">
         <v>237</v>
       </c>
-      <c r="V11" s="8">
+      <c r="V11" s="23">
         <v>251</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W11" s="23">
         <v>198</v>
       </c>
-      <c r="X11" s="8">
+      <c r="X11" s="23">
         <v>177</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y11" s="23">
         <v>286</v>
       </c>
-      <c r="Z11" s="33">
+      <c r="Z11" s="24">
         <v>191</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="AA11" s="24">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="22">
         <v>163</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="22">
         <v>168</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="22">
         <v>260</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="22">
         <v>229</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="22">
         <v>201</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="22">
         <v>183</v>
       </c>
-      <c r="H12" s="8">
+      <c r="H12" s="23">
         <v>218</v>
       </c>
-      <c r="I12" s="8">
+      <c r="I12" s="23">
         <v>189</v>
       </c>
-      <c r="J12" s="8">
+      <c r="J12" s="23">
         <v>159</v>
       </c>
-      <c r="K12" s="8">
+      <c r="K12" s="23">
         <v>202</v>
       </c>
-      <c r="L12" s="8">
+      <c r="L12" s="23">
         <v>197</v>
       </c>
-      <c r="M12" s="8">
+      <c r="M12" s="23">
         <v>210</v>
       </c>
-      <c r="N12" s="8">
+      <c r="N12" s="23">
         <v>206</v>
       </c>
-      <c r="O12" s="8">
+      <c r="O12" s="23">
         <v>278</v>
       </c>
-      <c r="P12" s="8">
+      <c r="P12" s="23">
         <v>322</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="23">
         <v>222</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="23">
         <v>218</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="23">
         <v>162</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="23">
         <v>203</v>
       </c>
-      <c r="U12" s="8">
+      <c r="U12" s="23">
         <v>173</v>
       </c>
-      <c r="V12" s="8">
+      <c r="V12" s="23">
         <v>195</v>
       </c>
-      <c r="W12" s="8">
+      <c r="W12" s="23">
         <v>212</v>
       </c>
-      <c r="X12" s="8">
+      <c r="X12" s="23">
         <v>213</v>
       </c>
-      <c r="Y12" s="8">
+      <c r="Y12" s="23">
         <v>180</v>
       </c>
-      <c r="Z12" s="33">
+      <c r="Z12" s="24">
         <v>163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="AA12" s="24">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="22">
         <v>56</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="22">
         <v>98</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="22">
         <v>133</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="22">
         <v>141</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="22">
         <v>131</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="22">
         <v>116</v>
       </c>
-      <c r="H13" s="8">
+      <c r="H13" s="23">
         <v>147</v>
       </c>
-      <c r="I13" s="8">
+      <c r="I13" s="23">
         <v>121</v>
       </c>
-      <c r="J13" s="8">
+      <c r="J13" s="23">
         <v>93</v>
       </c>
-      <c r="K13" s="8">
+      <c r="K13" s="23">
         <v>162</v>
       </c>
-      <c r="L13" s="8">
+      <c r="L13" s="23">
         <v>115</v>
       </c>
-      <c r="M13" s="8">
+      <c r="M13" s="23">
         <v>64</v>
       </c>
-      <c r="N13" s="8">
+      <c r="N13" s="23">
         <v>106</v>
       </c>
-      <c r="O13" s="8">
+      <c r="O13" s="23">
         <v>158</v>
       </c>
-      <c r="P13" s="8">
+      <c r="P13" s="23">
         <v>142</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="23">
         <v>90</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="23">
         <v>123</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="23">
         <v>89</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="23">
         <v>141</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U13" s="23">
         <v>106</v>
       </c>
-      <c r="V13" s="8">
+      <c r="V13" s="23">
         <v>99</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W13" s="23">
         <v>94</v>
       </c>
-      <c r="X13" s="8">
+      <c r="X13" s="23">
         <v>107</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Y13" s="23">
         <v>67</v>
       </c>
-      <c r="Z13" s="33">
+      <c r="Z13" s="24">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="6" t="s">
+      <c r="AA13" s="24">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="22">
         <v>48</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="22">
         <v>48</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="22">
         <v>61</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="22">
         <v>85</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="22">
         <v>77</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="22">
         <v>64</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H14" s="23">
         <v>85</v>
       </c>
-      <c r="I14" s="8">
+      <c r="I14" s="23">
         <v>69</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J14" s="23">
         <v>41</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K14" s="23">
         <v>62</v>
       </c>
-      <c r="L14" s="8">
+      <c r="L14" s="23">
         <v>50</v>
       </c>
-      <c r="M14" s="8">
+      <c r="M14" s="23">
         <v>52</v>
       </c>
-      <c r="N14" s="8">
+      <c r="N14" s="23">
         <v>94</v>
       </c>
-      <c r="O14" s="8">
+      <c r="O14" s="23">
         <v>85</v>
       </c>
-      <c r="P14" s="8">
+      <c r="P14" s="23">
         <v>78</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="23">
         <v>74</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="23">
         <v>76</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="23">
         <v>61</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="23">
         <v>60</v>
       </c>
-      <c r="U14" s="8">
+      <c r="U14" s="23">
         <v>49</v>
       </c>
-      <c r="V14" s="8">
+      <c r="V14" s="23">
         <v>75</v>
       </c>
-      <c r="W14" s="8">
+      <c r="W14" s="23">
         <v>48</v>
       </c>
-      <c r="X14" s="8">
+      <c r="X14" s="23">
         <v>40</v>
       </c>
-      <c r="Y14" s="8">
+      <c r="Y14" s="23">
         <v>42</v>
       </c>
-      <c r="Z14" s="33">
+      <c r="Z14" s="24">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="AA14" s="24">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B15" s="22">
         <v>100</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="22">
         <v>72</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="22">
         <v>84</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="22">
         <v>75</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="22">
         <v>150</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="22">
         <v>70</v>
       </c>
-      <c r="H15" s="8">
+      <c r="H15" s="23">
         <v>90</v>
       </c>
-      <c r="I15" s="8">
+      <c r="I15" s="23">
         <v>64</v>
       </c>
-      <c r="J15" s="8">
+      <c r="J15" s="23">
         <v>61</v>
       </c>
-      <c r="K15" s="8">
+      <c r="K15" s="23">
         <v>77</v>
       </c>
-      <c r="L15" s="8">
+      <c r="L15" s="23">
         <v>51</v>
       </c>
-      <c r="M15" s="8">
+      <c r="M15" s="23">
         <v>90</v>
       </c>
-      <c r="N15" s="8">
+      <c r="N15" s="23">
         <v>80</v>
       </c>
-      <c r="O15" s="8">
+      <c r="O15" s="23">
         <v>71</v>
       </c>
-      <c r="P15" s="8">
+      <c r="P15" s="23">
         <v>72</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="23">
         <v>107</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="23">
         <v>62</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="23">
         <v>63</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="23">
         <v>82</v>
       </c>
-      <c r="U15" s="8">
+      <c r="U15" s="23">
         <v>73</v>
       </c>
-      <c r="V15" s="8">
+      <c r="V15" s="23">
         <v>82</v>
       </c>
-      <c r="W15" s="8">
+      <c r="W15" s="23">
         <v>72</v>
       </c>
-      <c r="X15" s="8">
+      <c r="X15" s="23">
         <v>43</v>
       </c>
-      <c r="Y15" s="8">
+      <c r="Y15" s="23">
         <v>72</v>
       </c>
-      <c r="Z15" s="33">
+      <c r="Z15" s="24">
         <v>93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="6" t="s">
+      <c r="AA15" s="24">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="10">
+      <c r="B16" s="22">
         <v>66</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="22">
         <v>39</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="22">
         <v>86</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="22">
         <v>133</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="22">
         <v>132</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="22">
         <v>65</v>
       </c>
-      <c r="H16" s="8">
+      <c r="H16" s="23">
         <v>93</v>
       </c>
-      <c r="I16" s="8">
+      <c r="I16" s="23">
         <v>46</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J16" s="23">
         <v>64</v>
       </c>
-      <c r="K16" s="8">
+      <c r="K16" s="23">
         <v>47</v>
       </c>
-      <c r="L16" s="8">
+      <c r="L16" s="23">
         <v>54</v>
       </c>
-      <c r="M16" s="8">
+      <c r="M16" s="23">
         <v>65</v>
       </c>
-      <c r="N16" s="8">
+      <c r="N16" s="23">
         <v>69</v>
       </c>
-      <c r="O16" s="8">
+      <c r="O16" s="23">
         <v>96</v>
       </c>
-      <c r="P16" s="8">
+      <c r="P16" s="23">
         <v>81</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="Q16" s="23">
         <v>86</v>
       </c>
-      <c r="R16" s="8">
+      <c r="R16" s="23">
         <v>70</v>
       </c>
-      <c r="S16" s="8">
+      <c r="S16" s="23">
         <v>55</v>
       </c>
-      <c r="T16" s="8">
+      <c r="T16" s="23">
         <v>67</v>
       </c>
-      <c r="U16" s="8">
+      <c r="U16" s="23">
         <v>60</v>
       </c>
-      <c r="V16" s="8">
+      <c r="V16" s="23">
         <v>69</v>
       </c>
-      <c r="W16" s="8">
+      <c r="W16" s="23">
         <v>60</v>
       </c>
-      <c r="X16" s="8">
+      <c r="X16" s="23">
         <v>51</v>
       </c>
-      <c r="Y16" s="8">
+      <c r="Y16" s="23">
         <v>57</v>
       </c>
-      <c r="Z16" s="33">
+      <c r="Z16" s="24">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="AA16" s="24">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="10">
+      <c r="B17" s="22">
         <v>159</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="22">
         <v>109</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="22">
         <v>195</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="22">
         <v>180</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="22">
         <v>203</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="22">
         <v>132</v>
       </c>
-      <c r="H17" s="8">
+      <c r="H17" s="23">
         <v>211</v>
       </c>
-      <c r="I17" s="8">
+      <c r="I17" s="23">
         <v>133</v>
       </c>
-      <c r="J17" s="8">
+      <c r="J17" s="23">
         <v>131</v>
       </c>
-      <c r="K17" s="8">
+      <c r="K17" s="23">
         <v>191</v>
       </c>
-      <c r="L17" s="8">
+      <c r="L17" s="23">
         <v>142</v>
       </c>
-      <c r="M17" s="8">
+      <c r="M17" s="23">
         <v>146</v>
       </c>
-      <c r="N17" s="8">
+      <c r="N17" s="23">
         <v>167</v>
       </c>
-      <c r="O17" s="8">
+      <c r="O17" s="23">
         <v>182</v>
       </c>
-      <c r="P17" s="8">
+      <c r="P17" s="23">
         <v>203</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="Q17" s="23">
         <v>150</v>
       </c>
-      <c r="R17" s="8">
+      <c r="R17" s="23">
         <v>123</v>
       </c>
-      <c r="S17" s="8">
+      <c r="S17" s="23">
         <v>106</v>
       </c>
-      <c r="T17" s="8">
+      <c r="T17" s="23">
         <v>185</v>
       </c>
-      <c r="U17" s="8">
+      <c r="U17" s="23">
         <v>150</v>
       </c>
-      <c r="V17" s="8">
+      <c r="V17" s="23">
         <v>144</v>
       </c>
-      <c r="W17" s="8">
+      <c r="W17" s="23">
         <v>91</v>
       </c>
-      <c r="X17" s="8">
+      <c r="X17" s="23">
         <v>81</v>
       </c>
-      <c r="Y17" s="8">
+      <c r="Y17" s="23">
         <v>122</v>
       </c>
-      <c r="Z17" s="33">
+      <c r="Z17" s="24">
         <v>156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="6" t="s">
+      <c r="AA17" s="24">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="22">
         <v>216</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="22">
         <v>178</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="22">
         <v>277</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="22">
         <v>292</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="22">
         <v>251</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="22">
         <v>253</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="23">
         <v>258</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I18" s="23">
         <v>318</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="23">
         <v>195</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K18" s="23">
         <v>290</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L18" s="23">
         <v>212</v>
       </c>
-      <c r="M18" s="8">
+      <c r="M18" s="23">
         <v>248</v>
       </c>
-      <c r="N18" s="8">
+      <c r="N18" s="23">
         <v>295</v>
       </c>
-      <c r="O18" s="8">
+      <c r="O18" s="23">
         <v>340</v>
       </c>
-      <c r="P18" s="8">
+      <c r="P18" s="23">
         <v>320</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="Q18" s="23">
         <v>303</v>
       </c>
-      <c r="R18" s="8">
+      <c r="R18" s="23">
         <v>193</v>
       </c>
-      <c r="S18" s="8">
+      <c r="S18" s="23">
         <v>182</v>
       </c>
-      <c r="T18" s="8">
+      <c r="T18" s="23">
         <v>236</v>
       </c>
-      <c r="U18" s="8">
+      <c r="U18" s="23">
         <v>248</v>
       </c>
-      <c r="V18" s="8">
+      <c r="V18" s="23">
         <v>262</v>
       </c>
-      <c r="W18" s="8">
+      <c r="W18" s="23">
         <v>244</v>
       </c>
-      <c r="X18" s="8">
+      <c r="X18" s="23">
         <v>170</v>
       </c>
-      <c r="Y18" s="8">
+      <c r="Y18" s="23">
         <v>253</v>
       </c>
-      <c r="Z18" s="33">
+      <c r="Z18" s="24">
         <v>244</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="6" t="s">
+      <c r="AA18" s="24">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B19" s="22">
         <v>85</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="22">
         <v>71</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="22">
         <v>98</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="22">
         <v>121</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="22">
         <v>114</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="22">
         <v>91</v>
       </c>
-      <c r="H19" s="8">
+      <c r="H19" s="23">
         <v>88</v>
       </c>
-      <c r="I19" s="8">
+      <c r="I19" s="23">
         <v>94</v>
       </c>
-      <c r="J19" s="8">
+      <c r="J19" s="23">
         <v>78</v>
       </c>
-      <c r="K19" s="8">
+      <c r="K19" s="23">
         <v>111</v>
       </c>
-      <c r="L19" s="8">
+      <c r="L19" s="23">
         <v>88</v>
       </c>
-      <c r="M19" s="8">
+      <c r="M19" s="23">
         <v>99</v>
       </c>
-      <c r="N19" s="8">
+      <c r="N19" s="23">
         <v>86</v>
       </c>
-      <c r="O19" s="8">
+      <c r="O19" s="23">
         <v>112</v>
       </c>
-      <c r="P19" s="8">
+      <c r="P19" s="23">
         <v>127</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="Q19" s="23">
         <v>99</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R19" s="23">
         <v>96</v>
       </c>
-      <c r="S19" s="8">
+      <c r="S19" s="23">
         <v>78</v>
       </c>
-      <c r="T19" s="8">
+      <c r="T19" s="23">
         <v>110</v>
       </c>
-      <c r="U19" s="8">
+      <c r="U19" s="23">
         <v>73</v>
       </c>
-      <c r="V19" s="8">
+      <c r="V19" s="23">
         <v>111</v>
       </c>
-      <c r="W19" s="8">
+      <c r="W19" s="23">
         <v>71</v>
       </c>
-      <c r="X19" s="8">
+      <c r="X19" s="23">
         <v>81</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y19" s="23">
         <v>92</v>
       </c>
-      <c r="Z19" s="33">
+      <c r="Z19" s="24">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="6" t="s">
+      <c r="AA19" s="24">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="22">
         <v>158</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="22">
         <v>121</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="22">
         <v>165</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="22">
         <v>163</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="22">
         <v>173</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="22">
         <v>129</v>
       </c>
-      <c r="H20" s="8">
+      <c r="H20" s="23">
         <v>153</v>
       </c>
-      <c r="I20" s="8">
+      <c r="I20" s="23">
         <v>139</v>
       </c>
-      <c r="J20" s="8">
+      <c r="J20" s="23">
         <v>108</v>
       </c>
-      <c r="K20" s="8">
+      <c r="K20" s="23">
         <v>137</v>
       </c>
-      <c r="L20" s="8">
+      <c r="L20" s="23">
         <v>116</v>
       </c>
-      <c r="M20" s="8">
+      <c r="M20" s="23">
         <v>143</v>
       </c>
-      <c r="N20" s="8">
+      <c r="N20" s="23">
         <v>192</v>
       </c>
-      <c r="O20" s="8">
+      <c r="O20" s="23">
         <v>162</v>
       </c>
-      <c r="P20" s="8">
+      <c r="P20" s="23">
         <v>228</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="Q20" s="23">
         <v>137</v>
       </c>
-      <c r="R20" s="8">
+      <c r="R20" s="23">
         <v>173</v>
       </c>
-      <c r="S20" s="8">
+      <c r="S20" s="23">
         <v>154</v>
       </c>
-      <c r="T20" s="8">
+      <c r="T20" s="23">
         <v>121</v>
       </c>
-      <c r="U20" s="8">
+      <c r="U20" s="23">
         <v>128</v>
       </c>
-      <c r="V20" s="8">
+      <c r="V20" s="23">
         <v>156</v>
       </c>
-      <c r="W20" s="8">
+      <c r="W20" s="23">
         <v>121</v>
       </c>
-      <c r="X20" s="8">
+      <c r="X20" s="23">
         <v>117</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y20" s="23">
         <v>169</v>
       </c>
-      <c r="Z20" s="33">
+      <c r="Z20" s="24">
         <v>118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" s="38" t="s">
+      <c r="AA20" s="24">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="C21" s="38"/>
-[...21 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40"/>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40"/>
+      <c r="R21" s="40"/>
+      <c r="S21" s="40"/>
+      <c r="T21" s="40"/>
+      <c r="U21" s="40"/>
+      <c r="Y21" s="23"/>
+    </row>
+    <row r="22" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B22" s="22">
         <v>1389</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="22">
         <v>1418</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="22">
         <v>1890</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="22">
         <v>1839</v>
       </c>
-      <c r="F22" s="10">
+      <c r="F22" s="22">
         <v>1674</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="22">
         <v>1336</v>
       </c>
-      <c r="H22" s="8">
+      <c r="H22" s="23">
         <v>1593</v>
       </c>
-      <c r="I22" s="8">
+      <c r="I22" s="23">
         <v>1560</v>
       </c>
-      <c r="J22" s="8">
+      <c r="J22" s="23">
         <v>1223</v>
       </c>
-      <c r="K22" s="8">
+      <c r="K22" s="23">
         <v>1512</v>
       </c>
-      <c r="L22" s="8">
+      <c r="L22" s="23">
         <v>1523</v>
       </c>
-      <c r="M22" s="8">
+      <c r="M22" s="23">
         <v>1606</v>
       </c>
-      <c r="N22" s="8">
+      <c r="N22" s="23">
         <v>1707</v>
       </c>
-      <c r="O22" s="8">
+      <c r="O22" s="23">
         <v>2053</v>
       </c>
-      <c r="P22" s="8">
+      <c r="P22" s="23">
         <v>2067</v>
       </c>
-      <c r="Q22" s="8">
+      <c r="Q22" s="23">
         <v>1767</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="23">
         <v>1598</v>
       </c>
-      <c r="S22" s="8">
+      <c r="S22" s="23">
         <v>1428</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T22" s="23">
         <v>1788</v>
       </c>
-      <c r="U22" s="8">
+      <c r="U22" s="23">
         <v>1806</v>
       </c>
-      <c r="V22" s="8">
+      <c r="V22" s="23">
         <v>1837</v>
       </c>
-      <c r="W22" s="8">
+      <c r="W22" s="23">
         <v>1474</v>
       </c>
-      <c r="X22" s="8">
+      <c r="X22" s="23">
         <v>1395</v>
       </c>
-      <c r="Y22" s="8">
+      <c r="Y22" s="23">
         <v>1654</v>
       </c>
-      <c r="Z22" s="33">
+      <c r="Z22" s="24">
         <v>1513</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="6" t="s">
+      <c r="AA22" s="24">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B23" s="22">
         <v>1000</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="22">
         <v>988</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="22">
         <v>1347</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="22">
         <v>1361</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="22">
         <v>1213</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="22">
         <v>975</v>
       </c>
-      <c r="H23" s="8">
+      <c r="H23" s="23">
         <v>1162</v>
       </c>
-      <c r="I23" s="8">
+      <c r="I23" s="23">
         <v>1133</v>
       </c>
-      <c r="J23" s="8">
+      <c r="J23" s="23">
         <v>891</v>
       </c>
-      <c r="K23" s="8">
+      <c r="K23" s="23">
         <v>1121</v>
       </c>
-      <c r="L23" s="8">
+      <c r="L23" s="23">
         <v>1105</v>
       </c>
-      <c r="M23" s="8">
+      <c r="M23" s="23">
         <v>1129</v>
       </c>
-      <c r="N23" s="8">
+      <c r="N23" s="23">
         <v>1217</v>
       </c>
-      <c r="O23" s="8">
+      <c r="O23" s="23">
         <v>1517</v>
       </c>
-      <c r="P23" s="8">
+      <c r="P23" s="23">
         <v>1503</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="23">
         <v>1295</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="23">
         <v>1160</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="23">
         <v>1080</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="23">
         <v>1335</v>
       </c>
-      <c r="U23" s="8">
+      <c r="U23" s="23">
         <v>1385</v>
       </c>
-      <c r="V23" s="8">
+      <c r="V23" s="23">
         <v>1392</v>
       </c>
-      <c r="W23" s="8">
+      <c r="W23" s="23">
         <v>1096</v>
       </c>
-      <c r="X23" s="8">
+      <c r="X23" s="23">
         <v>1018</v>
       </c>
-      <c r="Y23" s="8">
+      <c r="Y23" s="23">
         <v>1214</v>
       </c>
-      <c r="Z23" s="33">
+      <c r="Z23" s="24">
         <v>1148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="6" t="s">
+      <c r="AA23" s="24">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="22">
         <v>128</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="22">
         <v>126</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="22">
         <v>172</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="22">
         <v>105</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="22">
         <v>151</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="22">
         <v>95</v>
       </c>
-      <c r="H24" s="8">
+      <c r="H24" s="23">
         <v>114</v>
       </c>
-      <c r="I24" s="8">
+      <c r="I24" s="23">
         <v>139</v>
       </c>
-      <c r="J24" s="8">
+      <c r="J24" s="23">
         <v>90</v>
       </c>
-      <c r="K24" s="8">
+      <c r="K24" s="23">
         <v>135</v>
       </c>
-      <c r="L24" s="8">
+      <c r="L24" s="23">
         <v>147</v>
       </c>
-      <c r="M24" s="8">
+      <c r="M24" s="23">
         <v>177</v>
       </c>
-      <c r="N24" s="8">
+      <c r="N24" s="23">
         <v>158</v>
       </c>
-      <c r="O24" s="8">
+      <c r="O24" s="23">
         <v>131</v>
       </c>
-      <c r="P24" s="8">
+      <c r="P24" s="23">
         <v>151</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="23">
         <v>140</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="23">
         <v>117</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="23">
         <v>93</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="23">
         <v>152</v>
       </c>
-      <c r="U24" s="8">
+      <c r="U24" s="23">
         <v>155</v>
       </c>
-      <c r="V24" s="8">
+      <c r="V24" s="23">
         <v>127</v>
       </c>
-      <c r="W24" s="8">
+      <c r="W24" s="23">
         <v>134</v>
       </c>
-      <c r="X24" s="8">
+      <c r="X24" s="23">
         <v>117</v>
       </c>
-      <c r="Y24" s="8">
+      <c r="Y24" s="23">
         <v>126</v>
       </c>
-      <c r="Z24" s="33">
+      <c r="Z24" s="24">
         <v>128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="6" t="s">
+      <c r="AA24" s="24">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="22">
         <v>76</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="22">
         <v>128</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="22">
         <v>143</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="22">
         <v>175</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="22">
         <v>125</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="22">
         <v>131</v>
       </c>
-      <c r="H25" s="8">
+      <c r="H25" s="23">
         <v>134</v>
       </c>
-      <c r="I25" s="8">
+      <c r="I25" s="23">
         <v>131</v>
       </c>
-      <c r="J25" s="8">
+      <c r="J25" s="23">
         <v>109</v>
       </c>
-      <c r="K25" s="8">
+      <c r="K25" s="23">
         <v>105</v>
       </c>
-      <c r="L25" s="8">
+      <c r="L25" s="23">
         <v>114</v>
       </c>
-      <c r="M25" s="8">
+      <c r="M25" s="23">
         <v>122</v>
       </c>
-      <c r="N25" s="8">
+      <c r="N25" s="23">
         <v>134</v>
       </c>
-      <c r="O25" s="8">
+      <c r="O25" s="23">
         <v>172</v>
       </c>
-      <c r="P25" s="8">
+      <c r="P25" s="23">
         <v>119</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="23">
         <v>168</v>
       </c>
-      <c r="R25" s="8">
+      <c r="R25" s="23">
         <v>127</v>
       </c>
-      <c r="S25" s="8">
+      <c r="S25" s="23">
         <v>100</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="23">
         <v>145</v>
       </c>
-      <c r="U25" s="8">
+      <c r="U25" s="23">
         <v>119</v>
       </c>
-      <c r="V25" s="8">
+      <c r="V25" s="23">
         <v>134</v>
       </c>
-      <c r="W25" s="8">
+      <c r="W25" s="23">
         <v>93</v>
       </c>
-      <c r="X25" s="8">
+      <c r="X25" s="23">
         <v>85</v>
       </c>
-      <c r="Y25" s="8">
+      <c r="Y25" s="23">
         <v>151</v>
       </c>
-      <c r="Z25" s="33">
+      <c r="Z25" s="24">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="AA25" s="24">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B26" s="22">
         <v>102</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="22">
         <v>119</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="22">
         <v>164</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="22">
         <v>124</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="22">
         <v>88</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="22">
         <v>92</v>
       </c>
-      <c r="H26" s="8">
+      <c r="H26" s="23">
         <v>116</v>
       </c>
-      <c r="I26" s="8">
+      <c r="I26" s="23">
         <v>90</v>
       </c>
-      <c r="J26" s="8">
+      <c r="J26" s="23">
         <v>83</v>
       </c>
-      <c r="K26" s="8">
+      <c r="K26" s="23">
         <v>91</v>
       </c>
-      <c r="L26" s="8">
+      <c r="L26" s="23">
         <v>103</v>
       </c>
-      <c r="M26" s="8">
+      <c r="M26" s="23">
         <v>113</v>
       </c>
-      <c r="N26" s="8">
+      <c r="N26" s="23">
         <v>116</v>
       </c>
-      <c r="O26" s="8">
+      <c r="O26" s="23">
         <v>153</v>
       </c>
-      <c r="P26" s="8">
+      <c r="P26" s="23">
         <v>192</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="23">
         <v>112</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="23">
         <v>135</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="23">
         <v>83</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="23">
         <v>117</v>
       </c>
-      <c r="U26" s="8">
+      <c r="U26" s="23">
         <v>90</v>
       </c>
-      <c r="V26" s="8">
+      <c r="V26" s="23">
         <v>106</v>
       </c>
-      <c r="W26" s="8">
+      <c r="W26" s="23">
         <v>102</v>
       </c>
-      <c r="X26" s="8">
+      <c r="X26" s="23">
         <v>131</v>
       </c>
-      <c r="Y26" s="8">
+      <c r="Y26" s="23">
         <v>100</v>
       </c>
-      <c r="Z26" s="33">
+      <c r="Z26" s="24">
         <v>67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="6" t="s">
+      <c r="AA26" s="24">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B27" s="22">
         <v>83</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="22">
         <v>57</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="22">
         <v>64</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="22">
         <v>74</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F27" s="22">
         <v>97</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="22">
         <v>43</v>
       </c>
-      <c r="H27" s="8">
+      <c r="H27" s="23">
         <v>67</v>
       </c>
-      <c r="I27" s="8">
+      <c r="I27" s="23">
         <v>67</v>
       </c>
-      <c r="J27" s="8">
+      <c r="J27" s="23">
         <v>50</v>
       </c>
-      <c r="K27" s="8">
+      <c r="K27" s="23">
         <v>60</v>
       </c>
-      <c r="L27" s="8">
+      <c r="L27" s="23">
         <v>54</v>
       </c>
-      <c r="M27" s="8">
+      <c r="M27" s="23">
         <v>65</v>
       </c>
-      <c r="N27" s="8">
+      <c r="N27" s="23">
         <v>82</v>
       </c>
-      <c r="O27" s="8">
+      <c r="O27" s="23">
         <v>80</v>
       </c>
-      <c r="P27" s="8">
+      <c r="P27" s="23">
         <v>102</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="23">
         <v>52</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="23">
         <v>59</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="23">
         <v>72</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="23">
         <v>39</v>
       </c>
-      <c r="U27" s="8">
+      <c r="U27" s="23">
         <v>57</v>
       </c>
-      <c r="V27" s="8">
+      <c r="V27" s="23">
         <v>78</v>
       </c>
-      <c r="W27" s="8">
+      <c r="W27" s="23">
         <v>49</v>
       </c>
-      <c r="X27" s="8">
+      <c r="X27" s="23">
         <v>44</v>
       </c>
-      <c r="Y27" s="8">
+      <c r="Y27" s="23">
         <v>63</v>
       </c>
-      <c r="Z27" s="33">
+      <c r="Z27" s="24">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="38" t="s">
+      <c r="AA27" s="24">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="20" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C28" s="38"/>
-[...21 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="40"/>
+      <c r="I28" s="40"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+      <c r="S28" s="40"/>
+      <c r="T28" s="40"/>
+      <c r="U28" s="40"/>
+      <c r="Y28" s="23"/>
+    </row>
+    <row r="29" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="10">
+      <c r="B29" s="22">
         <v>1317</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="22">
         <v>1103</v>
       </c>
-      <c r="D29" s="10">
+      <c r="D29" s="22">
         <v>1718</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="22">
         <v>1812</v>
       </c>
-      <c r="F29" s="10">
+      <c r="F29" s="22">
         <v>1769</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G29" s="22">
         <v>1497</v>
       </c>
-      <c r="H29" s="8">
+      <c r="H29" s="23">
         <v>1732</v>
       </c>
-      <c r="I29" s="8">
+      <c r="I29" s="23">
         <v>1522</v>
       </c>
-      <c r="J29" s="8">
+      <c r="J29" s="23">
         <v>1204</v>
       </c>
-      <c r="K29" s="8">
+      <c r="K29" s="23">
         <v>1657</v>
       </c>
-      <c r="L29" s="8">
+      <c r="L29" s="23">
         <v>1269</v>
       </c>
-      <c r="M29" s="8">
+      <c r="M29" s="23">
         <v>1384</v>
       </c>
-      <c r="N29" s="8">
+      <c r="N29" s="23">
         <v>1702</v>
       </c>
-      <c r="O29" s="8">
+      <c r="O29" s="23">
         <v>2000</v>
       </c>
-      <c r="P29" s="8">
+      <c r="P29" s="23">
         <v>1947</v>
       </c>
-      <c r="Q29" s="8">
+      <c r="Q29" s="23">
         <v>1645</v>
       </c>
-      <c r="R29" s="8">
+      <c r="R29" s="23">
         <v>1366</v>
       </c>
-      <c r="S29" s="8">
+      <c r="S29" s="23">
         <v>1214</v>
       </c>
-      <c r="T29" s="8">
+      <c r="T29" s="23">
         <v>1637</v>
       </c>
-      <c r="U29" s="8">
+      <c r="U29" s="23">
         <v>1431</v>
       </c>
-      <c r="V29" s="8">
+      <c r="V29" s="23">
         <v>1532</v>
       </c>
-      <c r="W29" s="8">
+      <c r="W29" s="23">
         <v>1389</v>
       </c>
-      <c r="X29" s="8">
+      <c r="X29" s="23">
         <v>1077</v>
       </c>
-      <c r="Y29" s="8">
+      <c r="Y29" s="23">
         <v>1505</v>
       </c>
-      <c r="Z29" s="33">
+      <c r="Z29" s="24">
         <v>1302</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="6" t="s">
+      <c r="AA29" s="24">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="10">
+      <c r="B30" s="22">
         <v>125</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="22">
         <v>96</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="22">
         <v>173</v>
       </c>
-      <c r="E30" s="10">
+      <c r="E30" s="22">
         <v>156</v>
       </c>
-      <c r="F30" s="10">
+      <c r="F30" s="22">
         <v>162</v>
       </c>
-      <c r="G30" s="10">
+      <c r="G30" s="22">
         <v>135</v>
       </c>
-      <c r="H30" s="8">
+      <c r="H30" s="23">
         <v>160</v>
       </c>
-      <c r="I30" s="8">
+      <c r="I30" s="23">
         <v>155</v>
       </c>
-      <c r="J30" s="8">
+      <c r="J30" s="23">
         <v>121</v>
       </c>
-      <c r="K30" s="8">
+      <c r="K30" s="23">
         <v>105</v>
       </c>
-      <c r="L30" s="8">
+      <c r="L30" s="23">
         <v>105</v>
       </c>
-      <c r="M30" s="8">
+      <c r="M30" s="23">
         <v>122</v>
       </c>
-      <c r="N30" s="8">
+      <c r="N30" s="23">
         <v>171</v>
       </c>
-      <c r="O30" s="8">
+      <c r="O30" s="23">
         <v>202</v>
       </c>
-      <c r="P30" s="8">
+      <c r="P30" s="23">
         <v>183</v>
       </c>
-      <c r="Q30" s="8">
+      <c r="Q30" s="23">
         <v>165</v>
       </c>
-      <c r="R30" s="8">
+      <c r="R30" s="23">
         <v>103</v>
       </c>
-      <c r="S30" s="8">
+      <c r="S30" s="23">
         <v>103</v>
       </c>
-      <c r="T30" s="8">
+      <c r="T30" s="23">
         <v>167</v>
       </c>
-      <c r="U30" s="8">
+      <c r="U30" s="23">
         <v>136</v>
       </c>
-      <c r="V30" s="8">
+      <c r="V30" s="23">
         <v>123</v>
       </c>
-      <c r="W30" s="8">
+      <c r="W30" s="23">
         <v>128</v>
       </c>
-      <c r="X30" s="8">
+      <c r="X30" s="23">
         <v>89</v>
       </c>
-      <c r="Y30" s="8">
+      <c r="Y30" s="23">
         <v>175</v>
       </c>
-      <c r="Z30" s="33">
+      <c r="Z30" s="24">
         <v>87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="6" t="s">
+      <c r="AA30" s="24">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="10">
+      <c r="B31" s="22">
         <v>9</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="22">
         <v>17</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="22">
         <v>16</v>
       </c>
-      <c r="E31" s="10">
+      <c r="E31" s="22">
         <v>10</v>
       </c>
-      <c r="F31" s="10">
+      <c r="F31" s="22">
         <v>14</v>
       </c>
-      <c r="G31" s="10">
+      <c r="G31" s="22">
         <v>15</v>
       </c>
-      <c r="H31" s="8">
+      <c r="H31" s="23">
         <v>12</v>
       </c>
-      <c r="I31" s="8">
+      <c r="I31" s="23">
         <v>19</v>
       </c>
-      <c r="J31" s="8">
+      <c r="J31" s="23">
         <v>12</v>
       </c>
-      <c r="K31" s="8">
+      <c r="K31" s="23">
         <v>13</v>
       </c>
-      <c r="L31" s="8">
+      <c r="L31" s="23">
         <v>2</v>
       </c>
-      <c r="M31" s="8">
+      <c r="M31" s="23">
         <v>6</v>
       </c>
-      <c r="N31" s="8">
+      <c r="N31" s="23">
         <v>14</v>
       </c>
-      <c r="O31" s="8">
+      <c r="O31" s="23">
         <v>19</v>
       </c>
-      <c r="P31" s="8">
+      <c r="P31" s="23">
         <v>15</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="Q31" s="23">
         <v>24</v>
       </c>
-      <c r="R31" s="8">
+      <c r="R31" s="23">
         <v>18</v>
       </c>
-      <c r="S31" s="8">
+      <c r="S31" s="23">
         <v>16</v>
       </c>
-      <c r="T31" s="8">
+      <c r="T31" s="23">
         <v>21</v>
       </c>
-      <c r="U31" s="8">
+      <c r="U31" s="23">
         <v>15</v>
       </c>
-      <c r="V31" s="2" t="s">
+      <c r="V31" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="W31" s="8">
+      <c r="W31" s="23">
         <v>19</v>
       </c>
-      <c r="X31" s="8">
+      <c r="X31" s="23">
         <v>6</v>
       </c>
-      <c r="Y31" s="8">
+      <c r="Y31" s="23">
         <v>8</v>
       </c>
-      <c r="Z31" s="33">
+      <c r="Z31" s="24">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="6" t="s">
+      <c r="AA31" s="24">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="10">
+      <c r="B32" s="22">
         <v>228</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="22">
         <v>204</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="22">
         <v>282</v>
       </c>
-      <c r="E32" s="10">
+      <c r="E32" s="22">
         <v>324</v>
       </c>
-      <c r="F32" s="10">
+      <c r="F32" s="22">
         <v>262</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G32" s="22">
         <v>268</v>
       </c>
-      <c r="H32" s="8">
+      <c r="H32" s="23">
         <v>288</v>
       </c>
-      <c r="I32" s="8">
+      <c r="I32" s="23">
         <v>247</v>
       </c>
-      <c r="J32" s="8">
+      <c r="J32" s="23">
         <v>209</v>
       </c>
-      <c r="K32" s="8">
+      <c r="K32" s="23">
         <v>297</v>
       </c>
-      <c r="L32" s="8">
+      <c r="L32" s="23">
         <v>230</v>
       </c>
-      <c r="M32" s="8">
+      <c r="M32" s="23">
         <v>219</v>
       </c>
-      <c r="N32" s="8">
+      <c r="N32" s="23">
         <v>300</v>
       </c>
-      <c r="O32" s="8">
+      <c r="O32" s="23">
         <v>392</v>
       </c>
-      <c r="P32" s="8">
+      <c r="P32" s="23">
         <v>342</v>
       </c>
-      <c r="Q32" s="8">
+      <c r="Q32" s="23">
         <v>261</v>
       </c>
-      <c r="R32" s="8">
+      <c r="R32" s="23">
         <v>197</v>
       </c>
-      <c r="S32" s="8">
+      <c r="S32" s="23">
         <v>220</v>
       </c>
-      <c r="T32" s="8">
+      <c r="T32" s="23">
         <v>276</v>
       </c>
-      <c r="U32" s="8">
+      <c r="U32" s="23">
         <v>249</v>
       </c>
-      <c r="V32" s="8">
+      <c r="V32" s="23">
         <v>268</v>
       </c>
-      <c r="W32" s="8">
+      <c r="W32" s="23">
         <v>275</v>
       </c>
-      <c r="X32" s="8">
+      <c r="X32" s="23">
         <v>162</v>
       </c>
-      <c r="Y32" s="8">
+      <c r="Y32" s="23">
         <v>296</v>
       </c>
-      <c r="Z32" s="33">
+      <c r="Z32" s="24">
         <v>233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="6" t="s">
+      <c r="AA32" s="24">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B33" s="10">
+      <c r="B33" s="22">
         <v>89</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C33" s="22">
         <v>58</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="22">
         <v>116</v>
       </c>
-      <c r="E33" s="10">
+      <c r="E33" s="22">
         <v>101</v>
       </c>
-      <c r="F33" s="10">
+      <c r="F33" s="22">
         <v>84</v>
       </c>
-      <c r="G33" s="10">
+      <c r="G33" s="22">
         <v>111</v>
       </c>
-      <c r="H33" s="8">
+      <c r="H33" s="23">
         <v>112</v>
       </c>
-      <c r="I33" s="8">
+      <c r="I33" s="23">
         <v>85</v>
       </c>
-      <c r="J33" s="8">
+      <c r="J33" s="23">
         <v>65</v>
       </c>
-      <c r="K33" s="8">
+      <c r="K33" s="23">
         <v>114</v>
       </c>
-      <c r="L33" s="8">
+      <c r="L33" s="23">
         <v>64</v>
       </c>
-      <c r="M33" s="8">
+      <c r="M33" s="23">
         <v>98</v>
       </c>
-      <c r="N33" s="8">
+      <c r="N33" s="23">
         <v>120</v>
       </c>
-      <c r="O33" s="8">
+      <c r="O33" s="23">
         <v>136</v>
       </c>
-      <c r="P33" s="8">
+      <c r="P33" s="23">
         <v>128</v>
       </c>
-      <c r="Q33" s="8">
+      <c r="Q33" s="23">
         <v>91</v>
       </c>
-      <c r="R33" s="8">
+      <c r="R33" s="23">
         <v>108</v>
       </c>
-      <c r="S33" s="8">
+      <c r="S33" s="23">
         <v>80</v>
       </c>
-      <c r="T33" s="8">
+      <c r="T33" s="23">
         <v>124</v>
       </c>
-      <c r="U33" s="8">
+      <c r="U33" s="23">
         <v>118</v>
       </c>
-      <c r="V33" s="8">
+      <c r="V33" s="23">
         <v>117</v>
       </c>
-      <c r="W33" s="8">
+      <c r="W33" s="23">
         <v>105</v>
       </c>
-      <c r="X33" s="8">
+      <c r="X33" s="23">
         <v>92</v>
       </c>
-      <c r="Y33" s="8">
+      <c r="Y33" s="23">
         <v>135</v>
       </c>
-      <c r="Z33" s="33">
+      <c r="Z33" s="24">
         <v>84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="6" t="s">
+      <c r="AA33" s="24">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B34" s="10">
+      <c r="B34" s="22">
         <v>61</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="22">
         <v>49</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="22">
         <v>96</v>
       </c>
-      <c r="E34" s="10">
+      <c r="E34" s="22">
         <v>105</v>
       </c>
-      <c r="F34" s="10">
+      <c r="F34" s="22">
         <v>113</v>
       </c>
-      <c r="G34" s="10">
+      <c r="G34" s="22">
         <v>91</v>
       </c>
-      <c r="H34" s="8">
+      <c r="H34" s="23">
         <v>102</v>
       </c>
-      <c r="I34" s="8">
+      <c r="I34" s="23">
         <v>99</v>
       </c>
-      <c r="J34" s="8">
+      <c r="J34" s="23">
         <v>76</v>
       </c>
-      <c r="K34" s="8">
+      <c r="K34" s="23">
         <v>111</v>
       </c>
-      <c r="L34" s="8">
+      <c r="L34" s="23">
         <v>94</v>
       </c>
-      <c r="M34" s="8">
+      <c r="M34" s="23">
         <v>97</v>
       </c>
-      <c r="N34" s="8">
+      <c r="N34" s="23">
         <v>90</v>
       </c>
-      <c r="O34" s="8">
+      <c r="O34" s="23">
         <v>125</v>
       </c>
-      <c r="P34" s="8">
+      <c r="P34" s="23">
         <v>130</v>
       </c>
-      <c r="Q34" s="8">
+      <c r="Q34" s="23">
         <v>110</v>
       </c>
-      <c r="R34" s="8">
+      <c r="R34" s="23">
         <v>83</v>
       </c>
-      <c r="S34" s="8">
+      <c r="S34" s="23">
         <v>79</v>
       </c>
-      <c r="T34" s="8">
+      <c r="T34" s="23">
         <v>86</v>
       </c>
-      <c r="U34" s="8">
+      <c r="U34" s="23">
         <v>83</v>
       </c>
-      <c r="V34" s="8">
+      <c r="V34" s="23">
         <v>89</v>
       </c>
-      <c r="W34" s="8">
+      <c r="W34" s="23">
         <v>110</v>
       </c>
-      <c r="X34" s="8">
+      <c r="X34" s="23">
         <v>82</v>
       </c>
-      <c r="Y34" s="8">
+      <c r="Y34" s="23">
         <v>80</v>
       </c>
-      <c r="Z34" s="33">
+      <c r="Z34" s="24">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="6" t="s">
+      <c r="AA34" s="24">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B35" s="10">
+      <c r="B35" s="22">
         <v>56</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C35" s="22">
         <v>98</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D35" s="22">
         <v>133</v>
       </c>
-      <c r="E35" s="10">
+      <c r="E35" s="22">
         <v>141</v>
       </c>
-      <c r="F35" s="10">
+      <c r="F35" s="22">
         <v>131</v>
       </c>
-      <c r="G35" s="10">
+      <c r="G35" s="22">
         <v>116</v>
       </c>
-      <c r="H35" s="8">
+      <c r="H35" s="23">
         <v>147</v>
       </c>
-      <c r="I35" s="8">
+      <c r="I35" s="23">
         <v>121</v>
       </c>
-      <c r="J35" s="8">
+      <c r="J35" s="23">
         <v>93</v>
       </c>
-      <c r="K35" s="8">
+      <c r="K35" s="23">
         <v>162</v>
       </c>
-      <c r="L35" s="8">
+      <c r="L35" s="23">
         <v>115</v>
       </c>
-      <c r="M35" s="8">
+      <c r="M35" s="23">
         <v>64</v>
       </c>
-      <c r="N35" s="8">
+      <c r="N35" s="23">
         <v>106</v>
       </c>
-      <c r="O35" s="8">
+      <c r="O35" s="23">
         <v>158</v>
       </c>
-      <c r="P35" s="8">
+      <c r="P35" s="23">
         <v>142</v>
       </c>
-      <c r="Q35" s="8">
+      <c r="Q35" s="23">
         <v>90</v>
       </c>
-      <c r="R35" s="8">
+      <c r="R35" s="23">
         <v>123</v>
       </c>
-      <c r="S35" s="8">
+      <c r="S35" s="23">
         <v>89</v>
       </c>
-      <c r="T35" s="8">
+      <c r="T35" s="23">
         <v>141</v>
       </c>
-      <c r="U35" s="8">
+      <c r="U35" s="23">
         <v>106</v>
       </c>
-      <c r="V35" s="8">
+      <c r="V35" s="23">
         <v>99</v>
       </c>
-      <c r="W35" s="8">
+      <c r="W35" s="23">
         <v>94</v>
       </c>
-      <c r="X35" s="8">
+      <c r="X35" s="23">
         <v>107</v>
       </c>
-      <c r="Y35" s="8">
+      <c r="Y35" s="23">
         <v>67</v>
       </c>
-      <c r="Z35" s="33">
+      <c r="Z35" s="24">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="6" t="s">
+      <c r="AA35" s="24">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="10">
+      <c r="B36" s="22">
         <v>48</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C36" s="22">
         <v>48</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="22">
         <v>61</v>
       </c>
-      <c r="E36" s="10">
+      <c r="E36" s="22">
         <v>85</v>
       </c>
-      <c r="F36" s="10">
+      <c r="F36" s="22">
         <v>77</v>
       </c>
-      <c r="G36" s="10">
+      <c r="G36" s="22">
         <v>64</v>
       </c>
-      <c r="H36" s="8">
+      <c r="H36" s="23">
         <v>85</v>
       </c>
-      <c r="I36" s="8">
+      <c r="I36" s="23">
         <v>69</v>
       </c>
-      <c r="J36" s="8">
+      <c r="J36" s="23">
         <v>41</v>
       </c>
-      <c r="K36" s="8">
+      <c r="K36" s="23">
         <v>62</v>
       </c>
-      <c r="L36" s="8">
+      <c r="L36" s="23">
         <v>50</v>
       </c>
-      <c r="M36" s="8">
+      <c r="M36" s="23">
         <v>52</v>
       </c>
-      <c r="N36" s="8">
+      <c r="N36" s="23">
         <v>94</v>
       </c>
-      <c r="O36" s="8">
+      <c r="O36" s="23">
         <v>85</v>
       </c>
-      <c r="P36" s="8">
+      <c r="P36" s="23">
         <v>78</v>
       </c>
-      <c r="Q36" s="8">
+      <c r="Q36" s="23">
         <v>74</v>
       </c>
-      <c r="R36" s="8">
+      <c r="R36" s="23">
         <v>76</v>
       </c>
-      <c r="S36" s="8">
+      <c r="S36" s="23">
         <v>61</v>
       </c>
-      <c r="T36" s="8">
+      <c r="T36" s="23">
         <v>60</v>
       </c>
-      <c r="U36" s="8">
+      <c r="U36" s="23">
         <v>49</v>
       </c>
-      <c r="V36" s="8">
+      <c r="V36" s="23">
         <v>75</v>
       </c>
-      <c r="W36" s="8">
+      <c r="W36" s="23">
         <v>48</v>
       </c>
-      <c r="X36" s="8">
+      <c r="X36" s="23">
         <v>40</v>
       </c>
-      <c r="Y36" s="8">
+      <c r="Y36" s="23">
         <v>42</v>
       </c>
-      <c r="Z36" s="33">
+      <c r="Z36" s="24">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="6" t="s">
+      <c r="AA36" s="24">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B37" s="10">
+      <c r="B37" s="22">
         <v>100</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C37" s="22">
         <v>72</v>
       </c>
-      <c r="D37" s="10">
+      <c r="D37" s="22">
         <v>84</v>
       </c>
-      <c r="E37" s="10">
+      <c r="E37" s="22">
         <v>75</v>
       </c>
-      <c r="F37" s="10">
+      <c r="F37" s="22">
         <v>150</v>
       </c>
-      <c r="G37" s="10">
+      <c r="G37" s="22">
         <v>70</v>
       </c>
-      <c r="H37" s="8">
+      <c r="H37" s="23">
         <v>90</v>
       </c>
-      <c r="I37" s="8">
+      <c r="I37" s="23">
         <v>64</v>
       </c>
-      <c r="J37" s="8">
+      <c r="J37" s="23">
         <v>61</v>
       </c>
-      <c r="K37" s="8">
+      <c r="K37" s="23">
         <v>77</v>
       </c>
-      <c r="L37" s="8">
+      <c r="L37" s="23">
         <v>51</v>
       </c>
-      <c r="M37" s="8">
+      <c r="M37" s="23">
         <v>90</v>
       </c>
-      <c r="N37" s="8">
+      <c r="N37" s="23">
         <v>80</v>
       </c>
-      <c r="O37" s="8">
+      <c r="O37" s="23">
         <v>71</v>
       </c>
-      <c r="P37" s="8">
+      <c r="P37" s="23">
         <v>72</v>
       </c>
-      <c r="Q37" s="8">
+      <c r="Q37" s="23">
         <v>107</v>
       </c>
-      <c r="R37" s="8">
+      <c r="R37" s="23">
         <v>62</v>
       </c>
-      <c r="S37" s="8">
+      <c r="S37" s="23">
         <v>63</v>
       </c>
-      <c r="T37" s="8">
+      <c r="T37" s="23">
         <v>82</v>
       </c>
-      <c r="U37" s="8">
+      <c r="U37" s="23">
         <v>73</v>
       </c>
-      <c r="V37" s="8">
+      <c r="V37" s="23">
         <v>82</v>
       </c>
-      <c r="W37" s="8">
+      <c r="W37" s="23">
         <v>72</v>
       </c>
-      <c r="X37" s="8">
+      <c r="X37" s="23">
         <v>43</v>
       </c>
-      <c r="Y37" s="8">
+      <c r="Y37" s="23">
         <v>72</v>
       </c>
-      <c r="Z37" s="33">
+      <c r="Z37" s="24">
         <v>93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="6" t="s">
+      <c r="AA37" s="24">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B38" s="10">
+      <c r="B38" s="22">
         <v>66</v>
       </c>
-      <c r="C38" s="10">
+      <c r="C38" s="22">
         <v>39</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="22">
         <v>86</v>
       </c>
-      <c r="E38" s="10">
+      <c r="E38" s="22">
         <v>133</v>
       </c>
-      <c r="F38" s="10">
+      <c r="F38" s="22">
         <v>132</v>
       </c>
-      <c r="G38" s="10">
+      <c r="G38" s="22">
         <v>65</v>
       </c>
-      <c r="H38" s="8">
+      <c r="H38" s="23">
         <v>93</v>
       </c>
-      <c r="I38" s="8">
+      <c r="I38" s="23">
         <v>46</v>
       </c>
-      <c r="J38" s="8">
+      <c r="J38" s="23">
         <v>64</v>
       </c>
-      <c r="K38" s="8">
+      <c r="K38" s="23">
         <v>47</v>
       </c>
-      <c r="L38" s="8">
+      <c r="L38" s="23">
         <v>54</v>
       </c>
-      <c r="M38" s="8">
+      <c r="M38" s="23">
         <v>65</v>
       </c>
-      <c r="N38" s="8">
+      <c r="N38" s="23">
         <v>69</v>
       </c>
-      <c r="O38" s="8">
+      <c r="O38" s="23">
         <v>96</v>
       </c>
-      <c r="P38" s="8">
+      <c r="P38" s="23">
         <v>81</v>
       </c>
-      <c r="Q38" s="8">
+      <c r="Q38" s="23">
         <v>86</v>
       </c>
-      <c r="R38" s="8">
+      <c r="R38" s="23">
         <v>70</v>
       </c>
-      <c r="S38" s="8">
+      <c r="S38" s="23">
         <v>55</v>
       </c>
-      <c r="T38" s="8">
+      <c r="T38" s="23">
         <v>67</v>
       </c>
-      <c r="U38" s="8">
+      <c r="U38" s="23">
         <v>60</v>
       </c>
-      <c r="V38" s="8">
+      <c r="V38" s="23">
         <v>69</v>
       </c>
-      <c r="W38" s="8">
+      <c r="W38" s="23">
         <v>60</v>
       </c>
-      <c r="X38" s="8">
+      <c r="X38" s="23">
         <v>51</v>
       </c>
-      <c r="Y38" s="8">
+      <c r="Y38" s="23">
         <v>57</v>
       </c>
-      <c r="Z38" s="33">
+      <c r="Z38" s="24">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="6" t="s">
+      <c r="AA38" s="24">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="10">
+      <c r="B39" s="22">
         <v>159</v>
       </c>
-      <c r="C39" s="10">
+      <c r="C39" s="22">
         <v>109</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="22">
         <v>195</v>
       </c>
-      <c r="E39" s="10">
+      <c r="E39" s="22">
         <v>180</v>
       </c>
-      <c r="F39" s="10">
+      <c r="F39" s="22">
         <v>203</v>
       </c>
-      <c r="G39" s="10">
+      <c r="G39" s="22">
         <v>132</v>
       </c>
-      <c r="H39" s="8">
+      <c r="H39" s="23">
         <v>211</v>
       </c>
-      <c r="I39" s="8">
+      <c r="I39" s="23">
         <v>133</v>
       </c>
-      <c r="J39" s="8">
+      <c r="J39" s="23">
         <v>131</v>
       </c>
-      <c r="K39" s="8">
+      <c r="K39" s="23">
         <v>191</v>
       </c>
-      <c r="L39" s="8">
+      <c r="L39" s="23">
         <v>142</v>
       </c>
-      <c r="M39" s="8">
+      <c r="M39" s="23">
         <v>146</v>
       </c>
-      <c r="N39" s="8">
+      <c r="N39" s="23">
         <v>167</v>
       </c>
-      <c r="O39" s="8">
+      <c r="O39" s="23">
         <v>182</v>
       </c>
-      <c r="P39" s="8">
+      <c r="P39" s="23">
         <v>203</v>
       </c>
-      <c r="Q39" s="8">
+      <c r="Q39" s="23">
         <v>150</v>
       </c>
-      <c r="R39" s="8">
+      <c r="R39" s="23">
         <v>123</v>
       </c>
-      <c r="S39" s="8">
+      <c r="S39" s="23">
         <v>106</v>
       </c>
-      <c r="T39" s="8">
+      <c r="T39" s="23">
         <v>185</v>
       </c>
-      <c r="U39" s="8">
+      <c r="U39" s="23">
         <v>150</v>
       </c>
-      <c r="V39" s="8">
+      <c r="V39" s="23">
         <v>144</v>
       </c>
-      <c r="W39" s="8">
+      <c r="W39" s="23">
         <v>91</v>
       </c>
-      <c r="X39" s="8">
+      <c r="X39" s="23">
         <v>81</v>
       </c>
-      <c r="Y39" s="8">
+      <c r="Y39" s="23">
         <v>122</v>
       </c>
-      <c r="Z39" s="33">
+      <c r="Z39" s="24">
         <v>156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="6" t="s">
+      <c r="AA39" s="24">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B40" s="10">
+      <c r="B40" s="22">
         <v>216</v>
       </c>
-      <c r="C40" s="10">
+      <c r="C40" s="22">
         <v>178</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="22">
         <v>277</v>
       </c>
-      <c r="E40" s="10">
+      <c r="E40" s="22">
         <v>292</v>
       </c>
-      <c r="F40" s="10">
+      <c r="F40" s="22">
         <v>251</v>
       </c>
-      <c r="G40" s="10">
+      <c r="G40" s="22">
         <v>253</v>
       </c>
-      <c r="H40" s="8">
+      <c r="H40" s="23">
         <v>258</v>
       </c>
-      <c r="I40" s="8">
+      <c r="I40" s="23">
         <v>318</v>
       </c>
-      <c r="J40" s="8">
+      <c r="J40" s="23">
         <v>195</v>
       </c>
-      <c r="K40" s="8">
+      <c r="K40" s="23">
         <v>290</v>
       </c>
-      <c r="L40" s="8">
+      <c r="L40" s="23">
         <v>212</v>
       </c>
-      <c r="M40" s="8">
+      <c r="M40" s="23">
         <v>248</v>
       </c>
-      <c r="N40" s="8">
+      <c r="N40" s="23">
         <v>295</v>
       </c>
-      <c r="O40" s="8">
+      <c r="O40" s="23">
         <v>340</v>
       </c>
-      <c r="P40" s="8">
+      <c r="P40" s="23">
         <v>320</v>
       </c>
-      <c r="Q40" s="8">
+      <c r="Q40" s="23">
         <v>303</v>
       </c>
-      <c r="R40" s="8">
+      <c r="R40" s="23">
         <v>193</v>
       </c>
-      <c r="S40" s="8">
+      <c r="S40" s="23">
         <v>182</v>
       </c>
-      <c r="T40" s="8">
+      <c r="T40" s="23">
         <v>236</v>
       </c>
-      <c r="U40" s="8">
+      <c r="U40" s="23">
         <v>248</v>
       </c>
-      <c r="V40" s="8">
+      <c r="V40" s="23">
         <v>262</v>
       </c>
-      <c r="W40" s="8">
+      <c r="W40" s="23">
         <v>244</v>
       </c>
-      <c r="X40" s="8">
+      <c r="X40" s="23">
         <v>170</v>
       </c>
-      <c r="Y40" s="8">
+      <c r="Y40" s="23">
         <v>253</v>
       </c>
-      <c r="Z40" s="33">
+      <c r="Z40" s="24">
         <v>244</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="6" t="s">
+      <c r="AA40" s="24">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B41" s="10">
+      <c r="B41" s="22">
         <v>85</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C41" s="22">
         <v>71</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="22">
         <v>98</v>
       </c>
-      <c r="E41" s="10">
+      <c r="E41" s="22">
         <v>121</v>
       </c>
-      <c r="F41" s="10">
+      <c r="F41" s="22">
         <v>114</v>
       </c>
-      <c r="G41" s="10">
+      <c r="G41" s="22">
         <v>91</v>
       </c>
-      <c r="H41" s="8">
+      <c r="H41" s="23">
         <v>88</v>
       </c>
-      <c r="I41" s="8">
+      <c r="I41" s="23">
         <v>94</v>
       </c>
-      <c r="J41" s="8">
+      <c r="J41" s="23">
         <v>78</v>
       </c>
-      <c r="K41" s="8">
+      <c r="K41" s="23">
         <v>111</v>
       </c>
-      <c r="L41" s="8">
+      <c r="L41" s="23">
         <v>88</v>
       </c>
-      <c r="M41" s="8">
+      <c r="M41" s="23">
         <v>99</v>
       </c>
-      <c r="N41" s="8">
+      <c r="N41" s="23">
         <v>86</v>
       </c>
-      <c r="O41" s="8">
+      <c r="O41" s="23">
         <v>112</v>
       </c>
-      <c r="P41" s="8">
+      <c r="P41" s="23">
         <v>127</v>
       </c>
-      <c r="Q41" s="8">
+      <c r="Q41" s="23">
         <v>99</v>
       </c>
-      <c r="R41" s="8">
+      <c r="R41" s="23">
         <v>96</v>
       </c>
-      <c r="S41" s="8">
+      <c r="S41" s="23">
         <v>78</v>
       </c>
-      <c r="T41" s="6">
+      <c r="T41" s="20">
         <v>110</v>
       </c>
-      <c r="U41" s="8">
+      <c r="U41" s="23">
         <v>73</v>
       </c>
-      <c r="V41" s="8">
+      <c r="V41" s="23">
         <v>111</v>
       </c>
-      <c r="W41" s="8">
+      <c r="W41" s="23">
         <v>71</v>
       </c>
-      <c r="X41" s="8">
+      <c r="X41" s="23">
         <v>81</v>
       </c>
-      <c r="Y41" s="8">
+      <c r="Y41" s="23">
         <v>92</v>
       </c>
-      <c r="Z41" s="33">
+      <c r="Z41" s="24">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="7" t="s">
+      <c r="AA41" s="24">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="B42" s="11">
+      <c r="B42" s="27">
         <v>75</v>
       </c>
-      <c r="C42" s="11">
+      <c r="C42" s="27">
         <v>64</v>
       </c>
-      <c r="D42" s="11">
+      <c r="D42" s="27">
         <v>101</v>
       </c>
-      <c r="E42" s="11">
+      <c r="E42" s="27">
         <v>89</v>
       </c>
-      <c r="F42" s="11">
+      <c r="F42" s="27">
         <v>76</v>
       </c>
-      <c r="G42" s="11">
+      <c r="G42" s="27">
         <v>86</v>
       </c>
-      <c r="H42" s="9">
+      <c r="H42" s="28">
         <v>86</v>
       </c>
-      <c r="I42" s="9">
+      <c r="I42" s="28">
         <v>72</v>
       </c>
-      <c r="J42" s="9">
+      <c r="J42" s="28">
         <v>58</v>
       </c>
-      <c r="K42" s="9">
+      <c r="K42" s="28">
         <v>77</v>
       </c>
-      <c r="L42" s="9">
+      <c r="L42" s="28">
         <v>62</v>
       </c>
-      <c r="M42" s="9">
+      <c r="M42" s="28">
         <v>78</v>
       </c>
-      <c r="N42" s="9">
+      <c r="N42" s="28">
         <v>110</v>
       </c>
-      <c r="O42" s="9">
+      <c r="O42" s="28">
         <v>82</v>
       </c>
-      <c r="P42" s="9">
+      <c r="P42" s="28">
         <v>126</v>
       </c>
-      <c r="Q42" s="9">
+      <c r="Q42" s="28">
         <v>85</v>
       </c>
-      <c r="R42" s="9">
+      <c r="R42" s="28">
         <v>114</v>
       </c>
-      <c r="S42" s="9">
+      <c r="S42" s="28">
         <v>82</v>
       </c>
-      <c r="T42" s="7">
+      <c r="T42" s="26">
         <v>82</v>
       </c>
-      <c r="U42" s="9">
+      <c r="U42" s="28">
         <v>71</v>
       </c>
-      <c r="V42" s="9">
+      <c r="V42" s="28">
         <v>78</v>
       </c>
-      <c r="W42" s="9">
+      <c r="W42" s="28">
         <v>72</v>
       </c>
-      <c r="X42" s="9">
+      <c r="X42" s="28">
         <v>73</v>
       </c>
-      <c r="Y42" s="9">
+      <c r="Y42" s="28">
         <v>106</v>
       </c>
-      <c r="Z42" s="35">
+      <c r="Z42" s="29">
         <v>55</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="G43" s="10"/>
+      <c r="AA42" s="29">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B43" s="22"/>
+      <c r="C43" s="22"/>
+      <c r="D43" s="22"/>
+      <c r="E43" s="22"/>
+      <c r="F43" s="22"/>
+      <c r="G43" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B28:U28"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="H2:AE2"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="B21:U21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:AQ43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H3" sqref="H3:AE3"/>
+      <selection activeCell="U19" sqref="U19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="19.85546875" style="3" customWidth="1"/>
+    <col min="2" max="7" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:43" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:43" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="H3" s="42" t="s">
+      <c r="H3" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="42"/>
-[...33 lines deleted...]
-      <c r="AQ3" s="17"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="44"/>
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="4"/>
+      <c r="AG3" s="4"/>
+      <c r="AH3" s="4"/>
+      <c r="AI3" s="4"/>
+      <c r="AJ3" s="4"/>
+      <c r="AK3" s="4"/>
+      <c r="AL3" s="4"/>
+      <c r="AM3" s="4"/>
+      <c r="AN3" s="4"/>
+      <c r="AO3" s="4"/>
+      <c r="AP3" s="4"/>
+      <c r="AQ3" s="4"/>
     </row>
     <row r="4" spans="1:43" s="1" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G4" s="2"/>
       <c r="S4" s="2"/>
       <c r="AE4" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:43" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="40">
+    <row r="5" spans="1:43" s="21" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
+      <c r="B5" s="42">
         <v>2024</v>
       </c>
-      <c r="C5" s="40"/>
-[...4 lines deleted...]
-      <c r="H5" s="39">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="41">
         <v>2025</v>
       </c>
-      <c r="I5" s="40"/>
-[...10 lines deleted...]
-      <c r="T5" s="39">
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="42"/>
+      <c r="O5" s="42"/>
+      <c r="P5" s="42"/>
+      <c r="Q5" s="42"/>
+      <c r="R5" s="42"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="41">
         <v>2026</v>
       </c>
-      <c r="U5" s="40"/>
-[...13 lines deleted...]
-      <c r="B6" s="4" t="s">
+      <c r="U5" s="42"/>
+      <c r="V5" s="42"/>
+      <c r="W5" s="42"/>
+      <c r="X5" s="42"/>
+      <c r="Y5" s="42"/>
+      <c r="Z5" s="42"/>
+      <c r="AA5" s="42"/>
+      <c r="AB5" s="42"/>
+      <c r="AC5" s="42"/>
+      <c r="AD5" s="42"/>
+      <c r="AE5" s="43"/>
+    </row>
+    <row r="6" spans="1:43" s="21" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="39"/>
+      <c r="B6" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D6" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="E6" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="F6" s="12" t="s">
+      <c r="F6" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="4" t="s">
+      <c r="G6" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="H6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="K6" s="13" t="s">
+      <c r="K6" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="L6" s="13" t="s">
+      <c r="L6" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="M6" s="13" t="s">
+      <c r="M6" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="13" t="s">
+      <c r="N6" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="O6" s="13" t="s">
+      <c r="O6" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="P6" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="Q6" s="14" t="s">
+      <c r="Q6" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="R6" s="12" t="s">
+      <c r="R6" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="S6" s="3" t="s">
+      <c r="S6" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="T6" s="13" t="s">
+      <c r="T6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="U6" s="13" t="s">
+      <c r="U6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="V6" s="13" t="s">
+      <c r="V6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="W6" s="13" t="s">
+      <c r="W6" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="X6" s="13" t="s">
+      <c r="X6" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="Y6" s="13" t="s">
+      <c r="Y6" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="Z6" s="13" t="s">
+      <c r="Z6" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="AA6" s="13" t="s">
+      <c r="AA6" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="AB6" s="14" t="s">
+      <c r="AB6" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="AC6" s="14" t="s">
+      <c r="AC6" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="AD6" s="12" t="s">
+      <c r="AD6" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="AE6" s="3" t="s">
+      <c r="AE6" s="34" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:43" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="43" t="s">
+    <row r="7" spans="1:43" s="20" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="43"/>
-[...20 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="45"/>
+      <c r="L7" s="45"/>
+      <c r="M7" s="45"/>
+      <c r="N7" s="45"/>
+      <c r="O7" s="45"/>
+      <c r="P7" s="45"/>
+      <c r="Q7" s="45"/>
+      <c r="R7" s="45"/>
+      <c r="S7" s="45"/>
+      <c r="T7" s="45"/>
+      <c r="U7" s="45"/>
+    </row>
+    <row r="8" spans="1:43" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="15">
+      <c r="B8" s="35">
         <v>-300</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="35">
         <v>-288</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="35">
         <v>-395</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="35">
         <v>-245</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="35">
         <v>-429</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="35">
         <v>-160</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="23">
         <v>-330</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="23">
         <v>-305</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="23">
         <v>-277</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="23">
         <v>-301</v>
       </c>
-      <c r="L8" s="8">
+      <c r="L8" s="23">
         <v>-231</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="23">
         <v>-375</v>
       </c>
-      <c r="N8" s="8">
+      <c r="N8" s="23">
         <v>-516</v>
       </c>
-      <c r="O8" s="8">
+      <c r="O8" s="23">
         <v>-496</v>
       </c>
-      <c r="P8" s="8">
+      <c r="P8" s="23">
         <v>-482</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q8" s="23">
         <v>-310</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R8" s="23">
         <v>-292</v>
       </c>
-      <c r="S8" s="8">
+      <c r="S8" s="23">
         <v>-333</v>
       </c>
-      <c r="T8" s="8">
+      <c r="T8" s="23">
         <v>-564</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U8" s="23">
         <v>-402</v>
       </c>
-      <c r="V8" s="8">
+      <c r="V8" s="23">
         <v>-200</v>
       </c>
-      <c r="W8" s="8">
+      <c r="W8" s="23">
         <v>-145</v>
       </c>
-      <c r="X8" s="8">
+      <c r="X8" s="23">
         <v>-265</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Y8" s="23">
         <v>-385</v>
       </c>
-      <c r="Z8" s="33">
+      <c r="Z8" s="23">
         <v>-334</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="AA8" s="23">
+        <v>-401</v>
+      </c>
+      <c r="AB8" s="36"/>
+      <c r="AC8" s="24"/>
+    </row>
+    <row r="9" spans="1:43" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="15">
+      <c r="B9" s="35">
         <v>234</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C9" s="35">
         <v>153</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="35">
         <v>212</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="35">
         <v>342</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="35">
         <v>264</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="35">
         <v>342</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H9" s="23">
         <v>321</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="23">
         <v>192</v>
       </c>
-      <c r="J9" s="8">
+      <c r="J9" s="23">
         <v>211</v>
       </c>
-      <c r="K9" s="8">
+      <c r="K9" s="23">
         <v>321</v>
       </c>
-      <c r="L9" s="8">
+      <c r="L9" s="23">
         <v>210</v>
       </c>
-      <c r="M9" s="8">
+      <c r="M9" s="23">
         <v>229</v>
       </c>
-      <c r="N9" s="8">
+      <c r="N9" s="23">
         <v>294</v>
       </c>
-      <c r="O9" s="8">
+      <c r="O9" s="23">
         <v>322</v>
       </c>
-      <c r="P9" s="8">
+      <c r="P9" s="23">
         <v>-19</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="Q9" s="23">
         <v>80</v>
       </c>
-      <c r="R9" s="8">
+      <c r="R9" s="23">
         <v>52</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S9" s="23">
         <v>-41</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="23">
         <v>-76</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U9" s="23">
         <v>-229</v>
       </c>
-      <c r="V9" s="8">
+      <c r="V9" s="23">
         <v>-51</v>
       </c>
-      <c r="W9" s="8">
+      <c r="W9" s="23">
         <v>109</v>
       </c>
-      <c r="X9" s="8">
+      <c r="X9" s="23">
         <v>-37</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Y9" s="23">
         <v>115</v>
       </c>
-      <c r="Z9" s="33">
+      <c r="Z9" s="23">
         <v>-18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="AA9" s="23">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="15">
+      <c r="B10" s="35">
         <v>-61</v>
       </c>
-      <c r="C10" s="15">
+      <c r="C10" s="35">
         <v>-31</v>
       </c>
-      <c r="D10" s="15">
+      <c r="D10" s="35">
         <v>-26</v>
       </c>
-      <c r="E10" s="15">
+      <c r="E10" s="35">
         <v>9</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="35">
         <v>-52</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="35">
         <v>-17</v>
       </c>
-      <c r="H10" s="8">
+      <c r="H10" s="23">
         <v>-22</v>
       </c>
-      <c r="I10" s="8">
+      <c r="I10" s="23">
         <v>-59</v>
       </c>
-      <c r="J10" s="8">
+      <c r="J10" s="23">
         <v>2</v>
       </c>
-      <c r="K10" s="8">
+      <c r="K10" s="23">
         <v>-30</v>
       </c>
-      <c r="L10" s="8">
+      <c r="L10" s="23">
         <v>-37</v>
       </c>
-      <c r="M10" s="8">
+      <c r="M10" s="23">
         <v>-60</v>
       </c>
-      <c r="N10" s="8">
+      <c r="N10" s="23">
         <v>-54</v>
       </c>
-      <c r="O10" s="8">
+      <c r="O10" s="23">
         <v>-35</v>
       </c>
-      <c r="P10" s="8">
+      <c r="P10" s="23">
         <v>-24</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="Q10" s="23">
         <v>-25</v>
       </c>
-      <c r="R10" s="8">
+      <c r="R10" s="23">
         <v>-7</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S10" s="23">
         <v>-6</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="23">
         <v>-8</v>
       </c>
-      <c r="U10" s="8">
+      <c r="U10" s="23">
         <v>2</v>
       </c>
-      <c r="V10" s="8">
+      <c r="V10" s="23">
         <v>30</v>
       </c>
-      <c r="W10" s="8">
+      <c r="W10" s="23">
         <v>-45</v>
       </c>
-      <c r="X10" s="8">
+      <c r="X10" s="23">
         <v>-7</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Y10" s="23">
         <v>-31</v>
       </c>
-      <c r="Z10" s="33">
+      <c r="Z10" s="23">
         <v>-16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="AA10" s="23">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B11" s="35">
         <v>-30</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="35">
         <v>-29</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="35">
         <v>-11</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="35">
         <v>-37</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="35">
         <v>-6</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="35">
         <v>-44</v>
       </c>
-      <c r="H11" s="8">
+      <c r="H11" s="23">
         <v>-44</v>
       </c>
-      <c r="I11" s="8">
+      <c r="I11" s="23">
         <v>-33</v>
       </c>
-      <c r="J11" s="8">
+      <c r="J11" s="23">
         <v>-40</v>
       </c>
-      <c r="K11" s="8">
+      <c r="K11" s="23">
         <v>-88</v>
       </c>
-      <c r="L11" s="8">
+      <c r="L11" s="23">
         <v>-29</v>
       </c>
-      <c r="M11" s="8">
+      <c r="M11" s="23">
         <v>-18</v>
       </c>
-      <c r="N11" s="8">
+      <c r="N11" s="23">
         <v>-51</v>
       </c>
-      <c r="O11" s="8">
+      <c r="O11" s="23">
         <v>-117</v>
       </c>
-      <c r="P11" s="8">
+      <c r="P11" s="23">
         <v>17</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="Q11" s="23">
         <v>29</v>
       </c>
-      <c r="R11" s="8">
+      <c r="R11" s="23">
         <v>11</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S11" s="23">
         <v>-24</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="23">
         <v>-50</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U11" s="23">
         <v>-27</v>
       </c>
-      <c r="V11" s="8">
+      <c r="V11" s="23">
         <v>-9</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W11" s="23">
         <v>-81</v>
       </c>
-      <c r="X11" s="8">
+      <c r="X11" s="23">
         <v>18</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y11" s="23">
         <v>-94</v>
       </c>
-      <c r="Z11" s="33">
+      <c r="Z11" s="23">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="AA11" s="23">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B12" s="35">
         <v>-51</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="35">
         <v>-88</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="35">
         <v>-137</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="35">
         <v>-96</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="35">
         <v>-64</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="35">
         <v>-80</v>
       </c>
-      <c r="H12" s="8">
+      <c r="H12" s="23">
         <v>-83</v>
       </c>
-      <c r="I12" s="8">
+      <c r="I12" s="23">
         <v>-65</v>
       </c>
-      <c r="J12" s="8">
+      <c r="J12" s="23">
         <v>-54</v>
       </c>
-      <c r="K12" s="8">
+      <c r="K12" s="23">
         <v>-94</v>
       </c>
-      <c r="L12" s="8">
+      <c r="L12" s="23">
         <v>-76</v>
       </c>
-      <c r="M12" s="8">
+      <c r="M12" s="23">
         <v>-70</v>
       </c>
-      <c r="N12" s="8">
+      <c r="N12" s="23">
         <v>-141</v>
       </c>
-      <c r="O12" s="8">
+      <c r="O12" s="23">
         <v>-147</v>
       </c>
-      <c r="P12" s="8">
+      <c r="P12" s="23">
         <v>-105</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="Q12" s="23">
         <v>-64</v>
       </c>
-      <c r="R12" s="8">
+      <c r="R12" s="23">
         <v>-64</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S12" s="23">
         <v>-47</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="23">
         <v>-120</v>
       </c>
-      <c r="U12" s="8">
+      <c r="U12" s="23">
         <v>-68</v>
       </c>
-      <c r="V12" s="8">
+      <c r="V12" s="23">
         <v>-44</v>
       </c>
-      <c r="W12" s="8">
+      <c r="W12" s="23">
         <v>-18</v>
       </c>
-      <c r="X12" s="8">
+      <c r="X12" s="23">
         <v>-54</v>
       </c>
-      <c r="Y12" s="8">
+      <c r="Y12" s="23">
         <v>-88</v>
       </c>
-      <c r="Z12" s="33">
+      <c r="Z12" s="23">
         <v>-50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="AA12" s="23">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="15">
+      <c r="B13" s="35">
         <v>-18</v>
       </c>
-      <c r="C13" s="15">
+      <c r="C13" s="35">
         <v>-64</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="35">
         <v>-56</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E13" s="35">
         <v>-8</v>
       </c>
-      <c r="F13" s="15">
+      <c r="F13" s="35">
         <v>-39</v>
       </c>
-      <c r="G13" s="15">
+      <c r="G13" s="35">
         <v>-38</v>
       </c>
-      <c r="H13" s="8">
+      <c r="H13" s="23">
         <v>-62</v>
       </c>
-      <c r="I13" s="8">
+      <c r="I13" s="23">
         <v>-39</v>
       </c>
-      <c r="J13" s="8">
+      <c r="J13" s="23">
         <v>-50</v>
       </c>
-      <c r="K13" s="8">
+      <c r="K13" s="23">
         <v>-3</v>
       </c>
-      <c r="L13" s="8">
+      <c r="L13" s="23">
         <v>-39</v>
       </c>
-      <c r="M13" s="8">
+      <c r="M13" s="23">
         <v>-76</v>
       </c>
-      <c r="N13" s="8">
+      <c r="N13" s="23">
         <v>-66</v>
       </c>
-      <c r="O13" s="8">
+      <c r="O13" s="23">
         <v>-116</v>
       </c>
-      <c r="P13" s="8">
+      <c r="P13" s="23">
         <v>-58</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="Q13" s="23">
         <v>-29</v>
       </c>
-      <c r="R13" s="8">
+      <c r="R13" s="23">
         <v>-94</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S13" s="23">
         <v>-28</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="23">
         <v>-55</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U13" s="23">
         <v>-8</v>
       </c>
-      <c r="V13" s="8">
+      <c r="V13" s="23">
         <v>-18</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W13" s="23">
         <v>-47</v>
       </c>
-      <c r="X13" s="8">
+      <c r="X13" s="23">
         <v>-75</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Y13" s="23">
         <v>-28</v>
       </c>
-      <c r="Z13" s="33">
+      <c r="Z13" s="23">
         <v>-32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="6" t="s">
+      <c r="AA13" s="23">
+        <v>-110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="15">
+      <c r="B14" s="35">
         <v>5</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="35">
         <v>-44</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="35">
         <v>-56</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="35">
         <v>-79</v>
       </c>
-      <c r="F14" s="15">
+      <c r="F14" s="35">
         <v>-60</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="35">
         <v>-66</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H14" s="23">
         <v>-70</v>
       </c>
-      <c r="I14" s="8">
+      <c r="I14" s="23">
         <v>-41</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J14" s="23">
         <v>-45</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K14" s="23">
         <v>-96</v>
       </c>
-      <c r="L14" s="8">
+      <c r="L14" s="23">
         <v>-46</v>
       </c>
-      <c r="M14" s="8">
+      <c r="M14" s="23">
         <v>2</v>
       </c>
-      <c r="N14" s="8">
+      <c r="N14" s="23">
         <v>-53</v>
       </c>
-      <c r="O14" s="8">
+      <c r="O14" s="23">
         <v>-73</v>
       </c>
-      <c r="P14" s="8">
+      <c r="P14" s="23">
         <v>-35</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="Q14" s="23">
         <v>-32</v>
       </c>
-      <c r="R14" s="8">
+      <c r="R14" s="23">
         <v>-62</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S14" s="23">
         <v>-22</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T14" s="23">
         <v>-50</v>
       </c>
-      <c r="U14" s="8">
+      <c r="U14" s="23">
         <v>10</v>
       </c>
-      <c r="V14" s="8">
+      <c r="V14" s="23">
         <v>19</v>
       </c>
-      <c r="W14" s="8">
+      <c r="W14" s="23">
         <v>-16</v>
       </c>
-      <c r="X14" s="8">
+      <c r="X14" s="23">
         <v>-54</v>
       </c>
-      <c r="Y14" s="8">
+      <c r="Y14" s="23">
         <v>5</v>
       </c>
-      <c r="Z14" s="33">
+      <c r="Z14" s="23">
         <v>-31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="AA14" s="23">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="15">
+      <c r="B15" s="35">
         <v>-15</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C15" s="35">
         <v>-13</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D15" s="35">
         <v>-33</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E15" s="35">
         <v>-37</v>
       </c>
-      <c r="F15" s="15">
+      <c r="F15" s="35">
         <v>-44</v>
       </c>
-      <c r="G15" s="15">
+      <c r="G15" s="35">
         <v>-26</v>
       </c>
-      <c r="H15" s="8">
+      <c r="H15" s="23">
         <v>-28</v>
       </c>
-      <c r="I15" s="8">
+      <c r="I15" s="23">
         <v>-1</v>
       </c>
-      <c r="J15" s="8">
+      <c r="J15" s="23">
         <v>-12</v>
       </c>
-      <c r="K15" s="8" t="s">
+      <c r="K15" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="L15" s="8">
+      <c r="L15" s="23">
         <v>-26</v>
       </c>
-      <c r="M15" s="8">
+      <c r="M15" s="23">
         <v>-22</v>
       </c>
-      <c r="N15" s="8">
+      <c r="N15" s="23">
         <v>-41</v>
       </c>
-      <c r="O15" s="8">
+      <c r="O15" s="23">
         <v>-24</v>
       </c>
-      <c r="P15" s="8">
+      <c r="P15" s="23">
         <v>1</v>
       </c>
-      <c r="Q15" s="8">
+      <c r="Q15" s="23">
         <v>-4</v>
       </c>
-      <c r="R15" s="8">
+      <c r="R15" s="23">
         <v>10</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S15" s="23">
         <v>-15</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T15" s="23">
         <v>12</v>
       </c>
-      <c r="U15" s="8">
+      <c r="U15" s="23">
         <v>2</v>
       </c>
-      <c r="V15" s="8">
+      <c r="V15" s="23">
         <v>-3</v>
       </c>
-      <c r="W15" s="8">
+      <c r="W15" s="23">
         <v>14</v>
       </c>
-      <c r="X15" s="8">
+      <c r="X15" s="23">
         <v>33</v>
       </c>
-      <c r="Y15" s="8">
+      <c r="Y15" s="23">
         <v>-3</v>
       </c>
-      <c r="Z15" s="33">
+      <c r="Z15" s="23">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="6" t="s">
+      <c r="AA15" s="23">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="15">
+      <c r="B16" s="35">
         <v>-64</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C16" s="35">
         <v>-46</v>
       </c>
-      <c r="D16" s="15">
+      <c r="D16" s="35">
         <v>-43</v>
       </c>
-      <c r="E16" s="15">
+      <c r="E16" s="35">
         <v>-17</v>
       </c>
-      <c r="F16" s="15">
+      <c r="F16" s="35">
         <v>-104</v>
       </c>
-      <c r="G16" s="15">
+      <c r="G16" s="35">
         <v>-14</v>
       </c>
-      <c r="H16" s="8">
+      <c r="H16" s="23">
         <v>-47</v>
       </c>
-      <c r="I16" s="8">
+      <c r="I16" s="23">
         <v>-13</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J16" s="23">
         <v>-39</v>
       </c>
-      <c r="K16" s="8">
+      <c r="K16" s="23">
         <v>-31</v>
       </c>
-      <c r="L16" s="8">
+      <c r="L16" s="23">
         <v>6</v>
       </c>
-      <c r="M16" s="8">
+      <c r="M16" s="23">
         <v>-65</v>
       </c>
-      <c r="N16" s="8">
+      <c r="N16" s="23">
         <v>-46</v>
       </c>
-      <c r="O16" s="8">
+      <c r="O16" s="23">
         <v>-17</v>
       </c>
-      <c r="P16" s="8">
+      <c r="P16" s="23">
         <v>-17</v>
       </c>
-      <c r="Q16" s="8">
+      <c r="Q16" s="23">
         <v>-50</v>
       </c>
-      <c r="R16" s="8">
+      <c r="R16" s="23">
         <v>-22</v>
       </c>
-      <c r="S16" s="8">
+      <c r="S16" s="23">
         <v>17</v>
       </c>
-      <c r="T16" s="8">
+      <c r="T16" s="23">
         <v>-30</v>
       </c>
-      <c r="U16" s="8">
+      <c r="U16" s="23">
         <v>-16</v>
       </c>
-      <c r="V16" s="8">
+      <c r="V16" s="23">
         <v>-33</v>
       </c>
-      <c r="W16" s="8">
+      <c r="W16" s="23">
         <v>-21</v>
       </c>
-      <c r="X16" s="8">
+      <c r="X16" s="23">
         <v>-14</v>
       </c>
-      <c r="Y16" s="8">
+      <c r="Y16" s="23">
         <v>-30</v>
       </c>
-      <c r="Z16" s="33">
+      <c r="Z16" s="23">
         <v>-49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="AA16" s="23">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="15">
+      <c r="B17" s="35">
         <v>-33</v>
       </c>
-      <c r="C17" s="15">
+      <c r="C17" s="35">
         <v>5</v>
       </c>
-      <c r="D17" s="15">
+      <c r="D17" s="35">
         <v>-31</v>
       </c>
-      <c r="E17" s="15">
+      <c r="E17" s="35">
         <v>-86</v>
       </c>
-      <c r="F17" s="15">
+      <c r="F17" s="35">
         <v>-80</v>
       </c>
-      <c r="G17" s="15">
+      <c r="G17" s="35">
         <v>-11</v>
       </c>
-      <c r="H17" s="8">
+      <c r="H17" s="23">
         <v>-26</v>
       </c>
-      <c r="I17" s="8">
+      <c r="I17" s="23">
         <v>21</v>
       </c>
-      <c r="J17" s="8">
+      <c r="J17" s="23">
         <v>-39</v>
       </c>
-      <c r="K17" s="8">
+      <c r="K17" s="23">
         <v>15</v>
       </c>
-      <c r="L17" s="8">
+      <c r="L17" s="23">
         <v>-26</v>
       </c>
-      <c r="M17" s="8">
+      <c r="M17" s="23">
         <v>-23</v>
       </c>
-      <c r="N17" s="8">
+      <c r="N17" s="23">
         <v>-28</v>
       </c>
-      <c r="O17" s="8">
+      <c r="O17" s="23">
         <v>-52</v>
       </c>
-      <c r="P17" s="8">
+      <c r="P17" s="23">
         <v>-32</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="Q17" s="23">
         <v>-12</v>
       </c>
-      <c r="R17" s="8">
+      <c r="R17" s="23">
         <v>-22</v>
       </c>
-      <c r="S17" s="8">
+      <c r="S17" s="23">
         <v>-10</v>
       </c>
-      <c r="T17" s="8">
+      <c r="T17" s="23">
         <v>-15</v>
       </c>
-      <c r="U17" s="8">
+      <c r="U17" s="23">
         <v>-10</v>
       </c>
-      <c r="V17" s="8">
+      <c r="V17" s="23">
         <v>8</v>
       </c>
-      <c r="W17" s="8">
+      <c r="W17" s="23">
         <v>-5</v>
       </c>
-      <c r="X17" s="8">
+      <c r="X17" s="23">
         <v>22</v>
       </c>
-      <c r="Y17" s="8">
+      <c r="Y17" s="23">
         <v>-6</v>
       </c>
-      <c r="Z17" s="33">
+      <c r="Z17" s="23">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="6" t="s">
+      <c r="AA17" s="23">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="15">
+      <c r="B18" s="35">
         <v>-75</v>
       </c>
-      <c r="C18" s="15">
+      <c r="C18" s="35">
         <v>-27</v>
       </c>
-      <c r="D18" s="15">
+      <c r="D18" s="35">
         <v>-113</v>
       </c>
-      <c r="E18" s="15">
+      <c r="E18" s="35">
         <v>-85</v>
       </c>
-      <c r="F18" s="15">
+      <c r="F18" s="35">
         <v>-85</v>
       </c>
-      <c r="G18" s="15">
+      <c r="G18" s="35">
         <v>-83</v>
       </c>
-      <c r="H18" s="8">
+      <c r="H18" s="23">
         <v>-104</v>
       </c>
-      <c r="I18" s="8">
+      <c r="I18" s="23">
         <v>-32</v>
       </c>
-      <c r="J18" s="8">
+      <c r="J18" s="23">
         <v>-78</v>
       </c>
-      <c r="K18" s="8">
+      <c r="K18" s="23">
         <v>-92</v>
       </c>
-      <c r="L18" s="8">
+      <c r="L18" s="23">
         <v>-68</v>
       </c>
-      <c r="M18" s="8">
+      <c r="M18" s="23">
         <v>-74</v>
       </c>
-      <c r="N18" s="8">
+      <c r="N18" s="23">
         <v>-99</v>
       </c>
-      <c r="O18" s="8">
+      <c r="O18" s="23">
         <v>-60</v>
       </c>
-      <c r="P18" s="8">
+      <c r="P18" s="23">
         <v>-94</v>
       </c>
-      <c r="Q18" s="8">
+      <c r="Q18" s="23">
         <v>-52</v>
       </c>
-      <c r="R18" s="8">
+      <c r="R18" s="23">
         <v>-43</v>
       </c>
-      <c r="S18" s="8">
+      <c r="S18" s="23">
         <v>-48</v>
       </c>
-      <c r="T18" s="8">
+      <c r="T18" s="23">
         <v>-103</v>
       </c>
-      <c r="U18" s="8">
+      <c r="U18" s="23">
         <v>-27</v>
       </c>
-      <c r="V18" s="8">
+      <c r="V18" s="23">
         <v>-15</v>
       </c>
-      <c r="W18" s="8">
+      <c r="W18" s="23">
         <v>30</v>
       </c>
-      <c r="X18" s="8">
+      <c r="X18" s="23">
         <v>-31</v>
       </c>
-      <c r="Y18" s="8">
+      <c r="Y18" s="23">
         <v>-58</v>
       </c>
-      <c r="Z18" s="33">
+      <c r="Z18" s="23">
         <v>-80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="6" t="s">
+      <c r="AA18" s="23">
+        <v>-93</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="15">
+      <c r="B19" s="35">
         <v>-72</v>
       </c>
-      <c r="C19" s="15">
+      <c r="C19" s="35">
         <v>-48</v>
       </c>
-      <c r="D19" s="15">
+      <c r="D19" s="35">
         <v>-58</v>
       </c>
-      <c r="E19" s="15">
+      <c r="E19" s="35">
         <v>-82</v>
       </c>
-      <c r="F19" s="15">
+      <c r="F19" s="35">
         <v>-39</v>
       </c>
-      <c r="G19" s="15">
+      <c r="G19" s="35">
         <v>-67</v>
       </c>
-      <c r="H19" s="8">
+      <c r="H19" s="23">
         <v>-90</v>
       </c>
-      <c r="I19" s="8">
+      <c r="I19" s="23">
         <v>-157</v>
       </c>
-      <c r="J19" s="8">
+      <c r="J19" s="23">
         <v>-51</v>
       </c>
-      <c r="K19" s="8">
+      <c r="K19" s="23">
         <v>-95</v>
       </c>
-      <c r="L19" s="8">
+      <c r="L19" s="23">
         <v>-62</v>
       </c>
-      <c r="M19" s="8">
+      <c r="M19" s="23">
         <v>-112</v>
       </c>
-      <c r="N19" s="8">
+      <c r="N19" s="23">
         <v>-127</v>
       </c>
-      <c r="O19" s="8">
+      <c r="O19" s="23">
         <v>-101</v>
       </c>
-      <c r="P19" s="8">
+      <c r="P19" s="23">
         <v>-16</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="Q19" s="23">
         <v>-135</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R19" s="23">
         <v>-31</v>
       </c>
-      <c r="S19" s="8">
+      <c r="S19" s="23">
         <v>-39</v>
       </c>
-      <c r="T19" s="8">
+      <c r="T19" s="23">
         <v>-9</v>
       </c>
-      <c r="U19" s="8">
+      <c r="U19" s="23">
         <v>-47</v>
       </c>
-      <c r="V19" s="8">
+      <c r="V19" s="23">
         <v>-4</v>
       </c>
-      <c r="W19" s="8">
+      <c r="W19" s="23">
         <v>-52</v>
       </c>
-      <c r="X19" s="8">
+      <c r="X19" s="23">
         <v>-15</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y19" s="23">
         <v>-95</v>
       </c>
-      <c r="Z19" s="33">
+      <c r="Z19" s="23">
         <v>-60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="6" t="s">
+      <c r="AA19" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="15">
+      <c r="B20" s="35">
         <v>-49</v>
       </c>
-      <c r="C20" s="15">
+      <c r="C20" s="35">
         <v>-35</v>
       </c>
-      <c r="D20" s="15">
+      <c r="D20" s="35">
         <v>-34</v>
       </c>
-      <c r="E20" s="15">
+      <c r="E20" s="35">
         <v>-78</v>
       </c>
-      <c r="F20" s="15">
+      <c r="F20" s="35">
         <v>-65</v>
       </c>
-      <c r="G20" s="15">
+      <c r="G20" s="35">
         <v>-45</v>
       </c>
-      <c r="H20" s="8">
+      <c r="H20" s="23">
         <v>-37</v>
       </c>
-      <c r="I20" s="8">
+      <c r="I20" s="23">
         <v>-31</v>
       </c>
-      <c r="J20" s="8">
+      <c r="J20" s="23">
         <v>-40</v>
       </c>
-      <c r="K20" s="8">
+      <c r="K20" s="23">
         <v>-55</v>
       </c>
-      <c r="L20" s="8">
+      <c r="L20" s="23">
         <v>-31</v>
       </c>
-      <c r="M20" s="8">
+      <c r="M20" s="23">
         <v>-55</v>
       </c>
-      <c r="N20" s="8">
+      <c r="N20" s="23">
         <v>-34</v>
       </c>
-      <c r="O20" s="8">
+      <c r="O20" s="23">
         <v>-36</v>
       </c>
-      <c r="P20" s="8">
+      <c r="P20" s="23">
         <v>-57</v>
       </c>
-      <c r="Q20" s="8">
+      <c r="Q20" s="23">
         <v>-33</v>
       </c>
-      <c r="R20" s="8">
+      <c r="R20" s="23">
         <v>-19</v>
       </c>
-      <c r="S20" s="8">
+      <c r="S20" s="23">
         <v>-36</v>
       </c>
-      <c r="T20" s="8">
+      <c r="T20" s="23">
         <v>-33</v>
       </c>
-      <c r="U20" s="8">
+      <c r="U20" s="23">
         <v>8</v>
       </c>
-      <c r="V20" s="8">
+      <c r="V20" s="23">
         <v>-30</v>
       </c>
-      <c r="W20" s="8">
+      <c r="W20" s="23">
         <v>-7</v>
       </c>
-      <c r="X20" s="8">
+      <c r="X20" s="23">
         <v>-46</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y20" s="23">
         <v>-21</v>
       </c>
-      <c r="Z20" s="33">
+      <c r="Z20" s="23">
         <v>-13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="6" t="s">
+      <c r="AA20" s="23">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="15">
+      <c r="B21" s="35">
         <v>-71</v>
       </c>
-      <c r="C21" s="15">
+      <c r="C21" s="35">
         <v>-21</v>
       </c>
-      <c r="D21" s="15">
+      <c r="D21" s="35">
         <v>-9</v>
       </c>
-      <c r="E21" s="15">
+      <c r="E21" s="35">
         <v>9</v>
       </c>
-      <c r="F21" s="15">
+      <c r="F21" s="35">
         <v>-55</v>
       </c>
-      <c r="G21" s="15">
+      <c r="G21" s="35">
         <v>-11</v>
       </c>
-      <c r="H21" s="8">
+      <c r="H21" s="23">
         <v>-38</v>
       </c>
-      <c r="I21" s="8">
+      <c r="I21" s="23">
         <v>-47</v>
       </c>
-      <c r="J21" s="8">
+      <c r="J21" s="23">
         <v>-42</v>
       </c>
-      <c r="K21" s="8">
+      <c r="K21" s="23">
         <v>-53</v>
       </c>
-      <c r="L21" s="8">
+      <c r="L21" s="23">
         <v>-7</v>
       </c>
-      <c r="M21" s="8">
+      <c r="M21" s="23">
         <v>-31</v>
       </c>
-      <c r="N21" s="8">
+      <c r="N21" s="23">
         <v>-70</v>
       </c>
-      <c r="O21" s="8">
+      <c r="O21" s="23">
         <v>-40</v>
       </c>
-      <c r="P21" s="8">
+      <c r="P21" s="23">
         <v>-43</v>
       </c>
-      <c r="Q21" s="8">
+      <c r="Q21" s="23">
         <v>17</v>
       </c>
-      <c r="R21" s="8">
+      <c r="R21" s="23">
         <v>-1</v>
       </c>
-      <c r="S21" s="8">
+      <c r="S21" s="23">
         <v>-34</v>
       </c>
-      <c r="T21" s="8">
+      <c r="T21" s="23">
         <v>-27</v>
       </c>
-      <c r="U21" s="8">
+      <c r="U21" s="23">
         <v>8</v>
       </c>
-      <c r="V21" s="8">
+      <c r="V21" s="23">
         <v>-50</v>
       </c>
-      <c r="W21" s="8">
+      <c r="W21" s="23">
         <v>-6</v>
       </c>
-      <c r="X21" s="8">
+      <c r="X21" s="23">
         <v>-5</v>
       </c>
-      <c r="Y21" s="8">
+      <c r="Y21" s="23">
         <v>-51</v>
       </c>
-      <c r="Z21" s="33">
+      <c r="Z21" s="23">
         <v>-16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="38" t="s">
+      <c r="AA21" s="23">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="20" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="38"/>
-[...21 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+      <c r="S22" s="40"/>
+      <c r="T22" s="40"/>
+      <c r="U22" s="40"/>
+      <c r="Y22" s="23"/>
+      <c r="Z22" s="23"/>
+      <c r="AA22" s="23"/>
+    </row>
+    <row r="23" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="15">
+      <c r="B23" s="35">
         <v>144</v>
       </c>
-      <c r="C23" s="15">
+      <c r="C23" s="35">
         <v>-5</v>
       </c>
-      <c r="D23" s="15">
+      <c r="D23" s="35">
         <v>84</v>
       </c>
-      <c r="E23" s="15">
+      <c r="E23" s="35">
         <v>283</v>
       </c>
-      <c r="F23" s="15">
+      <c r="F23" s="35">
         <v>205</v>
       </c>
-      <c r="G23" s="15">
+      <c r="G23" s="35">
         <v>337</v>
       </c>
-      <c r="H23" s="8">
+      <c r="H23" s="23">
         <v>273</v>
       </c>
-      <c r="I23" s="8">
+      <c r="I23" s="23">
         <v>95</v>
       </c>
-      <c r="J23" s="8">
+      <c r="J23" s="23">
         <v>144</v>
       </c>
-      <c r="K23" s="8">
+      <c r="K23" s="23">
         <v>270</v>
       </c>
-      <c r="L23" s="8">
+      <c r="L23" s="23">
         <v>73</v>
       </c>
-      <c r="M23" s="8">
+      <c r="M23" s="23">
         <v>73</v>
       </c>
-      <c r="N23" s="8">
+      <c r="N23" s="23">
         <v>144</v>
       </c>
-      <c r="O23" s="8">
+      <c r="O23" s="23">
         <v>181</v>
       </c>
-      <c r="P23" s="8">
+      <c r="P23" s="23">
         <v>-104</v>
       </c>
-      <c r="Q23" s="8">
+      <c r="Q23" s="23">
         <v>97</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="23">
         <v>-52</v>
       </c>
-      <c r="S23" s="8">
+      <c r="S23" s="23">
         <v>-75</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="23">
         <v>-38</v>
       </c>
-      <c r="U23" s="8">
+      <c r="U23" s="23">
         <v>-213</v>
       </c>
-      <c r="V23" s="8">
+      <c r="V23" s="23">
         <v>-52</v>
       </c>
-      <c r="W23" s="8">
+      <c r="W23" s="23">
         <v>99</v>
       </c>
-      <c r="X23" s="8">
+      <c r="X23" s="23">
         <v>-89</v>
       </c>
-      <c r="Y23" s="8">
+      <c r="Y23" s="23">
         <v>132</v>
       </c>
-      <c r="Z23" s="33">
+      <c r="Z23" s="23">
         <v>-44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="6" t="s">
+      <c r="AA23" s="23">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="15">
+      <c r="B24" s="35">
         <v>236</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C24" s="35">
         <v>111</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="35">
         <v>207</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="35">
         <v>334</v>
       </c>
-      <c r="F24" s="15">
+      <c r="F24" s="35">
         <v>296</v>
       </c>
-      <c r="G24" s="15">
+      <c r="G24" s="35">
         <v>343</v>
       </c>
-      <c r="H24" s="8">
+      <c r="H24" s="23">
         <v>344</v>
       </c>
-      <c r="I24" s="8">
+      <c r="I24" s="23">
         <v>211</v>
       </c>
-      <c r="J24" s="8">
+      <c r="J24" s="23">
         <v>222</v>
       </c>
-      <c r="K24" s="8">
+      <c r="K24" s="23">
         <v>298</v>
       </c>
-      <c r="L24" s="8">
+      <c r="L24" s="23">
         <v>182</v>
       </c>
-      <c r="M24" s="8">
+      <c r="M24" s="23">
         <v>215</v>
       </c>
-      <c r="N24" s="8">
+      <c r="N24" s="23">
         <v>332</v>
       </c>
-      <c r="O24" s="8">
+      <c r="O24" s="23">
         <v>322</v>
       </c>
-      <c r="P24" s="8">
+      <c r="P24" s="23">
         <v>12</v>
       </c>
-      <c r="Q24" s="8">
+      <c r="Q24" s="23">
         <v>134</v>
       </c>
-      <c r="R24" s="8">
+      <c r="R24" s="23">
         <v>43</v>
       </c>
-      <c r="S24" s="8">
+      <c r="S24" s="23">
         <v>-73</v>
       </c>
-      <c r="T24" s="8">
+      <c r="T24" s="23">
         <v>13</v>
       </c>
-      <c r="U24" s="8">
+      <c r="U24" s="23">
         <v>-215</v>
       </c>
-      <c r="V24" s="8">
+      <c r="V24" s="23">
         <v>-43</v>
       </c>
-      <c r="W24" s="8">
+      <c r="W24" s="23">
         <v>130</v>
       </c>
-      <c r="X24" s="8">
+      <c r="X24" s="23">
         <v>-44</v>
       </c>
-      <c r="Y24" s="8">
+      <c r="Y24" s="23">
         <v>192</v>
       </c>
-      <c r="Z24" s="33">
+      <c r="Z24" s="23">
         <v>-6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="6" t="s">
+      <c r="AA24" s="23">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="15">
+      <c r="B25" s="35">
         <v>-56</v>
       </c>
-      <c r="C25" s="15">
+      <c r="C25" s="35">
         <v>-20</v>
       </c>
-      <c r="D25" s="15">
+      <c r="D25" s="35">
         <v>-17</v>
       </c>
-      <c r="E25" s="15">
+      <c r="E25" s="35">
         <v>6</v>
       </c>
-      <c r="F25" s="15">
+      <c r="F25" s="35">
         <v>-48</v>
       </c>
-      <c r="G25" s="15">
+      <c r="G25" s="35">
         <v>-6</v>
       </c>
-      <c r="H25" s="8">
+      <c r="H25" s="23">
         <v>-19</v>
       </c>
-      <c r="I25" s="8">
+      <c r="I25" s="23">
         <v>-46</v>
       </c>
-      <c r="J25" s="8">
+      <c r="J25" s="23">
         <v>5</v>
       </c>
-      <c r="K25" s="8">
+      <c r="K25" s="23">
         <v>-23</v>
       </c>
-      <c r="L25" s="8">
+      <c r="L25" s="23">
         <v>-40</v>
       </c>
-      <c r="M25" s="8">
+      <c r="M25" s="23">
         <v>-68</v>
       </c>
-      <c r="N25" s="8">
+      <c r="N25" s="23">
         <v>-42</v>
       </c>
-      <c r="O25" s="8">
+      <c r="O25" s="23">
         <v>-23</v>
       </c>
-      <c r="P25" s="8">
+      <c r="P25" s="23">
         <v>-24</v>
       </c>
-      <c r="Q25" s="8">
+      <c r="Q25" s="23">
         <v>-10</v>
       </c>
-      <c r="R25" s="8">
+      <c r="R25" s="23">
         <v>-11</v>
       </c>
-      <c r="S25" s="8">
+      <c r="S25" s="23">
         <v>4</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="23">
         <v>6</v>
       </c>
-      <c r="U25" s="8">
+      <c r="U25" s="23">
         <v>10</v>
       </c>
-      <c r="V25" s="8">
+      <c r="V25" s="23">
         <v>30</v>
       </c>
-      <c r="W25" s="8">
+      <c r="W25" s="23">
         <v>-41</v>
       </c>
-      <c r="X25" s="8">
+      <c r="X25" s="23">
         <v>-11</v>
       </c>
-      <c r="Y25" s="8">
+      <c r="Y25" s="23">
         <v>-32</v>
       </c>
-      <c r="Z25" s="33">
+      <c r="Z25" s="23">
         <v>-23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="AA25" s="23">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="15">
+      <c r="B26" s="35">
         <v>-8</v>
       </c>
-      <c r="C26" s="15">
+      <c r="C26" s="35">
         <v>-45</v>
       </c>
-      <c r="D26" s="15">
+      <c r="D26" s="35">
         <v>-71</v>
       </c>
-      <c r="E26" s="15">
+      <c r="E26" s="35">
         <v>-79</v>
       </c>
-      <c r="F26" s="15">
+      <c r="F26" s="35">
         <v>-39</v>
       </c>
-      <c r="G26" s="15">
+      <c r="G26" s="35">
         <v>-20</v>
       </c>
-      <c r="H26" s="8">
+      <c r="H26" s="23">
         <v>-40</v>
       </c>
-      <c r="I26" s="8">
+      <c r="I26" s="23">
         <v>-40</v>
       </c>
-      <c r="J26" s="8">
+      <c r="J26" s="23">
         <v>-38</v>
       </c>
-      <c r="K26" s="8">
+      <c r="K26" s="23">
         <v>-13</v>
       </c>
-      <c r="L26" s="8">
+      <c r="L26" s="23">
         <v>-63</v>
       </c>
-      <c r="M26" s="8">
+      <c r="M26" s="23">
         <v>-39</v>
       </c>
-      <c r="N26" s="8">
+      <c r="N26" s="23">
         <v>-81</v>
       </c>
-      <c r="O26" s="8">
+      <c r="O26" s="23">
         <v>-59</v>
       </c>
-      <c r="P26" s="8">
+      <c r="P26" s="23">
         <v>-43</v>
       </c>
-      <c r="Q26" s="8">
+      <c r="Q26" s="23">
         <v>-71</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="23">
         <v>-20</v>
       </c>
-      <c r="S26" s="8">
+      <c r="S26" s="23">
         <v>-20</v>
       </c>
-      <c r="T26" s="8">
+      <c r="T26" s="23">
         <v>-56</v>
       </c>
-      <c r="U26" s="8">
+      <c r="U26" s="23">
         <v>-14</v>
       </c>
-      <c r="V26" s="8">
+      <c r="V26" s="23">
         <v>-19</v>
       </c>
-      <c r="W26" s="8">
+      <c r="W26" s="23">
         <v>16</v>
       </c>
-      <c r="X26" s="8">
+      <c r="X26" s="23">
         <v>-6</v>
       </c>
-      <c r="Y26" s="8">
+      <c r="Y26" s="23">
         <v>-30</v>
       </c>
-      <c r="Z26" s="33">
+      <c r="Z26" s="23">
         <v>-7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="6" t="s">
+      <c r="AA26" s="23">
+        <v>-55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B27" s="15">
+      <c r="B27" s="35">
         <v>6</v>
       </c>
-      <c r="C27" s="15">
+      <c r="C27" s="35">
         <v>-50</v>
       </c>
-      <c r="D27" s="15">
+      <c r="D27" s="35">
         <v>-39</v>
       </c>
-      <c r="E27" s="15">
+      <c r="E27" s="35">
         <v>20</v>
       </c>
-      <c r="F27" s="15">
+      <c r="F27" s="35">
         <v>34</v>
       </c>
-      <c r="G27" s="15">
+      <c r="G27" s="35">
         <v>2</v>
       </c>
-      <c r="H27" s="8">
+      <c r="H27" s="23">
         <v>-2</v>
       </c>
-      <c r="I27" s="8">
+      <c r="I27" s="23">
         <v>2</v>
       </c>
-      <c r="J27" s="8">
+      <c r="J27" s="23">
         <v>-21</v>
       </c>
-      <c r="K27" s="8">
+      <c r="K27" s="23">
         <v>34</v>
       </c>
-      <c r="L27" s="8">
+      <c r="L27" s="23">
         <v>-11</v>
       </c>
-      <c r="M27" s="8">
+      <c r="M27" s="23">
         <v>-21</v>
       </c>
-      <c r="N27" s="8">
+      <c r="N27" s="23">
         <v>-23</v>
       </c>
-      <c r="O27" s="8">
+      <c r="O27" s="23">
         <v>-45</v>
       </c>
-      <c r="P27" s="8">
+      <c r="P27" s="23">
         <v>-25</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="23">
         <v>16</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="23">
         <v>-60</v>
       </c>
-      <c r="S27" s="8">
+      <c r="S27" s="23">
         <v>25</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="23">
         <v>-22</v>
       </c>
-      <c r="U27" s="8">
+      <c r="U27" s="23">
         <v>8</v>
       </c>
-      <c r="V27" s="8" t="s">
+      <c r="V27" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="W27" s="8" t="s">
+      <c r="W27" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="X27" s="8">
+      <c r="X27" s="23">
         <v>-41</v>
       </c>
-      <c r="Y27" s="8">
+      <c r="Y27" s="23">
         <v>11</v>
       </c>
-      <c r="Z27" s="33">
+      <c r="Z27" s="23">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="6" t="s">
+      <c r="AA27" s="23">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B28" s="15">
+      <c r="B28" s="35">
         <v>-34</v>
       </c>
-      <c r="C28" s="15">
+      <c r="C28" s="35">
         <v>-1</v>
       </c>
-      <c r="D28" s="15">
+      <c r="D28" s="35">
         <v>4</v>
       </c>
-      <c r="E28" s="15">
+      <c r="E28" s="35">
         <v>2</v>
       </c>
-      <c r="F28" s="15">
+      <c r="F28" s="35">
         <v>-38</v>
       </c>
-      <c r="G28" s="15">
+      <c r="G28" s="35">
         <v>18</v>
       </c>
-      <c r="H28" s="8">
+      <c r="H28" s="23">
         <v>-10</v>
       </c>
-      <c r="I28" s="8">
+      <c r="I28" s="23">
         <v>-32</v>
       </c>
-      <c r="J28" s="8">
+      <c r="J28" s="23">
         <v>-24</v>
       </c>
-      <c r="K28" s="8">
+      <c r="K28" s="23">
         <v>-26</v>
       </c>
-      <c r="L28" s="8">
+      <c r="L28" s="23">
         <v>5</v>
       </c>
-      <c r="M28" s="8">
+      <c r="M28" s="23">
         <v>-14</v>
       </c>
-      <c r="N28" s="8">
+      <c r="N28" s="23">
         <v>-42</v>
       </c>
-      <c r="O28" s="8">
+      <c r="O28" s="23">
         <v>-14</v>
       </c>
-      <c r="P28" s="8">
+      <c r="P28" s="23">
         <v>-24</v>
       </c>
-      <c r="Q28" s="8">
+      <c r="Q28" s="23">
         <v>28</v>
       </c>
-      <c r="R28" s="15"/>
-      <c r="S28" s="8">
+      <c r="R28" s="35"/>
+      <c r="S28" s="23">
         <v>-11</v>
       </c>
-      <c r="T28" s="8">
+      <c r="T28" s="23">
         <v>21</v>
       </c>
-      <c r="U28" s="8">
+      <c r="U28" s="23">
         <v>-2</v>
       </c>
-      <c r="V28" s="8">
+      <c r="V28" s="23">
         <v>-20</v>
       </c>
-      <c r="W28" s="8">
+      <c r="W28" s="23">
         <v>-6</v>
       </c>
-      <c r="X28" s="8">
+      <c r="X28" s="23">
         <v>13</v>
       </c>
-      <c r="Y28" s="8">
+      <c r="Y28" s="23">
         <v>-9</v>
       </c>
-      <c r="Z28" s="33">
+      <c r="Z28" s="23">
         <v>-13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="38" t="s">
+      <c r="AA28" s="23">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" s="20" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C29" s="38"/>
-[...21 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+      <c r="S29" s="40"/>
+      <c r="T29" s="40"/>
+      <c r="U29" s="40"/>
+      <c r="Y29" s="23"/>
+      <c r="Z29" s="23"/>
+      <c r="AA29" s="23"/>
+    </row>
+    <row r="30" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="15">
+      <c r="B30" s="35">
         <v>-444</v>
       </c>
-      <c r="C30" s="15">
+      <c r="C30" s="35">
         <v>-283</v>
       </c>
-      <c r="D30" s="15">
+      <c r="D30" s="35">
         <v>-479</v>
       </c>
-      <c r="E30" s="15">
+      <c r="E30" s="35">
         <v>-528</v>
       </c>
-      <c r="F30" s="15">
+      <c r="F30" s="35">
         <v>-634</v>
       </c>
-      <c r="G30" s="15">
+      <c r="G30" s="35">
         <v>-497</v>
       </c>
-      <c r="H30" s="8">
+      <c r="H30" s="23">
         <v>-603</v>
       </c>
-      <c r="I30" s="8">
+      <c r="I30" s="23">
         <v>-400</v>
       </c>
-      <c r="J30" s="8">
+      <c r="J30" s="23">
         <v>-421</v>
       </c>
-      <c r="K30" s="8">
+      <c r="K30" s="23">
         <v>-571</v>
       </c>
-      <c r="L30" s="8">
+      <c r="L30" s="23">
         <v>-304</v>
       </c>
-      <c r="M30" s="8">
+      <c r="M30" s="23">
         <v>-448</v>
       </c>
-      <c r="N30" s="8">
+      <c r="N30" s="23">
         <v>-660</v>
       </c>
-      <c r="O30" s="8">
+      <c r="O30" s="23">
         <v>-677</v>
       </c>
-      <c r="P30" s="8">
+      <c r="P30" s="23">
         <v>-378</v>
       </c>
-      <c r="Q30" s="8">
+      <c r="Q30" s="23">
         <v>-407</v>
       </c>
-      <c r="R30" s="8">
+      <c r="R30" s="23">
         <v>-240</v>
       </c>
-      <c r="S30" s="8">
+      <c r="S30" s="23">
         <v>-258</v>
       </c>
-      <c r="T30" s="8">
+      <c r="T30" s="23">
         <v>-526</v>
       </c>
-      <c r="U30" s="8">
+      <c r="U30" s="23">
         <v>-189</v>
       </c>
-      <c r="V30" s="8">
+      <c r="V30" s="23">
         <v>-148</v>
       </c>
-      <c r="W30" s="8">
+      <c r="W30" s="23">
         <v>-244</v>
       </c>
-      <c r="X30" s="8">
+      <c r="X30" s="23">
         <v>-176</v>
       </c>
-      <c r="Y30" s="8">
+      <c r="Y30" s="23">
         <v>-517</v>
       </c>
-      <c r="Z30" s="33">
+      <c r="Z30" s="23">
         <v>-290</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="6" t="s">
+      <c r="AA30" s="23">
+        <v>-327</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B31" s="15">
+      <c r="B31" s="35">
         <v>-2</v>
       </c>
-      <c r="C31" s="15">
+      <c r="C31" s="35">
         <v>42</v>
       </c>
-      <c r="D31" s="15">
+      <c r="D31" s="35">
         <v>5</v>
       </c>
-      <c r="E31" s="15">
+      <c r="E31" s="35">
         <v>8</v>
       </c>
-      <c r="F31" s="15">
+      <c r="F31" s="35">
         <v>-32</v>
       </c>
-      <c r="G31" s="15">
+      <c r="G31" s="35">
         <v>-1</v>
       </c>
-      <c r="H31" s="8">
+      <c r="H31" s="23">
         <v>-23</v>
       </c>
-      <c r="I31" s="8">
+      <c r="I31" s="23">
         <v>-19</v>
       </c>
-      <c r="J31" s="8">
+      <c r="J31" s="23">
         <v>-11</v>
       </c>
-      <c r="K31" s="8">
+      <c r="K31" s="23">
         <v>23</v>
       </c>
-      <c r="L31" s="8">
+      <c r="L31" s="23">
         <v>28</v>
       </c>
-      <c r="M31" s="8">
+      <c r="M31" s="23">
         <v>14</v>
       </c>
-      <c r="N31" s="8">
+      <c r="N31" s="23">
         <v>-38</v>
       </c>
-      <c r="O31" s="8" t="s">
+      <c r="O31" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="P31" s="8">
+      <c r="P31" s="23">
         <v>-31</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="Q31" s="23">
         <v>-54</v>
       </c>
-      <c r="R31" s="8">
+      <c r="R31" s="23">
         <v>9</v>
       </c>
-      <c r="S31" s="8">
+      <c r="S31" s="23">
         <v>32</v>
       </c>
-      <c r="T31" s="8">
+      <c r="T31" s="23">
         <v>-89</v>
       </c>
-      <c r="U31" s="8">
+      <c r="U31" s="23">
         <v>-14</v>
       </c>
-      <c r="V31" s="8">
+      <c r="V31" s="23">
         <v>-8</v>
       </c>
-      <c r="W31" s="8">
+      <c r="W31" s="23">
         <v>-21</v>
       </c>
-      <c r="X31" s="8">
+      <c r="X31" s="23">
         <v>7</v>
       </c>
-      <c r="Y31" s="8">
+      <c r="Y31" s="23">
         <v>-77</v>
       </c>
-      <c r="Z31" s="33">
+      <c r="Z31" s="23">
         <v>-12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="6" t="s">
+      <c r="AA31" s="23">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="15">
+      <c r="B32" s="35">
         <v>-5</v>
       </c>
-      <c r="C32" s="15">
+      <c r="C32" s="35">
         <v>-11</v>
       </c>
-      <c r="D32" s="15">
+      <c r="D32" s="35">
         <v>-9</v>
       </c>
-      <c r="E32" s="15">
+      <c r="E32" s="35">
         <v>3</v>
       </c>
-      <c r="F32" s="15">
+      <c r="F32" s="35">
         <v>-4</v>
       </c>
-      <c r="G32" s="15">
+      <c r="G32" s="35">
         <v>-11</v>
       </c>
-      <c r="H32" s="8">
+      <c r="H32" s="23">
         <v>-3</v>
       </c>
-      <c r="I32" s="8">
+      <c r="I32" s="23">
         <v>-13</v>
       </c>
-      <c r="J32" s="8">
+      <c r="J32" s="23">
         <v>-3</v>
       </c>
-      <c r="K32" s="8">
+      <c r="K32" s="23">
         <v>-7</v>
       </c>
-      <c r="L32" s="8">
+      <c r="L32" s="23">
         <v>3</v>
       </c>
-      <c r="M32" s="8">
+      <c r="M32" s="23">
         <v>8</v>
       </c>
-      <c r="N32" s="8">
+      <c r="N32" s="23">
         <v>-12</v>
       </c>
-      <c r="O32" s="8">
+      <c r="O32" s="23">
         <v>-12</v>
       </c>
-      <c r="P32" s="8" t="s">
+      <c r="P32" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="Q32" s="8">
+      <c r="Q32" s="23">
         <v>-15</v>
       </c>
-      <c r="R32" s="8">
+      <c r="R32" s="23">
         <v>4</v>
       </c>
-      <c r="S32" s="8">
+      <c r="S32" s="23">
         <v>-10</v>
       </c>
-      <c r="T32" s="8">
+      <c r="T32" s="23">
         <v>-14</v>
       </c>
-      <c r="U32" s="8">
+      <c r="U32" s="23">
         <v>-8</v>
       </c>
-      <c r="V32" s="2" t="s">
+      <c r="V32" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="W32" s="8">
+      <c r="W32" s="23">
         <v>-4</v>
       </c>
-      <c r="X32" s="8">
+      <c r="X32" s="23">
         <v>4</v>
       </c>
-      <c r="Y32" s="8">
+      <c r="Y32" s="23">
         <v>1</v>
       </c>
-      <c r="Z32" s="33">
+      <c r="Z32" s="23">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="6" t="s">
+      <c r="AA32" s="23">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="15">
+      <c r="B33" s="35">
         <v>-30</v>
       </c>
-      <c r="C33" s="15">
+      <c r="C33" s="35">
         <v>-29</v>
       </c>
-      <c r="D33" s="15">
+      <c r="D33" s="35">
         <v>-11</v>
       </c>
-      <c r="E33" s="15">
+      <c r="E33" s="35">
         <v>-37</v>
       </c>
-      <c r="F33" s="15">
+      <c r="F33" s="35">
         <v>-6</v>
       </c>
-      <c r="G33" s="15">
+      <c r="G33" s="35">
         <v>-44</v>
       </c>
-      <c r="H33" s="8">
+      <c r="H33" s="23">
         <v>-44</v>
       </c>
-      <c r="I33" s="8">
+      <c r="I33" s="23">
         <v>-33</v>
       </c>
-      <c r="J33" s="8">
+      <c r="J33" s="23">
         <v>-40</v>
       </c>
-      <c r="K33" s="8">
+      <c r="K33" s="23">
         <v>-88</v>
       </c>
-      <c r="L33" s="8">
+      <c r="L33" s="23">
         <v>-29</v>
       </c>
-      <c r="M33" s="8">
+      <c r="M33" s="23">
         <v>-18</v>
       </c>
-      <c r="N33" s="8">
+      <c r="N33" s="23">
         <v>-51</v>
       </c>
-      <c r="O33" s="8">
+      <c r="O33" s="23">
         <v>-117</v>
       </c>
-      <c r="P33" s="8">
+      <c r="P33" s="23">
         <v>17</v>
       </c>
-      <c r="Q33" s="8">
+      <c r="Q33" s="23">
         <v>29</v>
       </c>
-      <c r="R33" s="8">
+      <c r="R33" s="23">
         <v>11</v>
       </c>
-      <c r="S33" s="8">
+      <c r="S33" s="23">
         <v>-24</v>
       </c>
-      <c r="T33" s="8">
+      <c r="T33" s="23">
         <v>-50</v>
       </c>
-      <c r="U33" s="8">
+      <c r="U33" s="23">
         <v>-27</v>
       </c>
-      <c r="V33" s="8">
+      <c r="V33" s="23">
         <v>-9</v>
       </c>
-      <c r="W33" s="8">
+      <c r="W33" s="23">
         <v>-81</v>
       </c>
-      <c r="X33" s="8">
+      <c r="X33" s="23">
         <v>18</v>
       </c>
-      <c r="Y33" s="8">
+      <c r="Y33" s="23">
         <v>-94</v>
       </c>
-      <c r="Z33" s="33">
+      <c r="Z33" s="23">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="6" t="s">
+      <c r="AA33" s="23">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B34" s="15">
+      <c r="B34" s="35">
         <v>-43</v>
       </c>
-      <c r="C34" s="15">
+      <c r="C34" s="35">
         <v>-43</v>
       </c>
-      <c r="D34" s="15">
+      <c r="D34" s="35">
         <v>-66</v>
       </c>
-      <c r="E34" s="15">
+      <c r="E34" s="35">
         <v>-17</v>
       </c>
-      <c r="F34" s="15">
+      <c r="F34" s="35">
         <v>-25</v>
       </c>
-      <c r="G34" s="15">
+      <c r="G34" s="35">
         <v>-60</v>
       </c>
-      <c r="H34" s="8">
+      <c r="H34" s="23">
         <v>-43</v>
       </c>
-      <c r="I34" s="8">
+      <c r="I34" s="23">
         <v>-25</v>
       </c>
-      <c r="J34" s="8">
+      <c r="J34" s="23">
         <v>-16</v>
       </c>
-      <c r="K34" s="8">
+      <c r="K34" s="23">
         <v>-81</v>
       </c>
-      <c r="L34" s="8">
+      <c r="L34" s="23">
         <v>-13</v>
       </c>
-      <c r="M34" s="8">
+      <c r="M34" s="23">
         <v>-31</v>
       </c>
-      <c r="N34" s="8">
+      <c r="N34" s="23">
         <v>-60</v>
       </c>
-      <c r="O34" s="8">
+      <c r="O34" s="23">
         <v>-88</v>
       </c>
-      <c r="P34" s="8">
+      <c r="P34" s="23">
         <v>-62</v>
       </c>
-      <c r="Q34" s="8">
+      <c r="Q34" s="23">
         <v>7</v>
       </c>
-      <c r="R34" s="8">
+      <c r="R34" s="23">
         <v>-44</v>
       </c>
-      <c r="S34" s="8">
+      <c r="S34" s="23">
         <v>-27</v>
       </c>
-      <c r="T34" s="8">
+      <c r="T34" s="23">
         <v>-64</v>
       </c>
-      <c r="U34" s="8">
+      <c r="U34" s="23">
         <v>-54</v>
       </c>
-      <c r="V34" s="8">
+      <c r="V34" s="23">
         <v>-25</v>
       </c>
-      <c r="W34" s="8">
+      <c r="W34" s="23">
         <v>-34</v>
       </c>
-      <c r="X34" s="8">
+      <c r="X34" s="23">
         <v>-48</v>
       </c>
-      <c r="Y34" s="8">
+      <c r="Y34" s="23">
         <v>-58</v>
       </c>
-      <c r="Z34" s="33">
+      <c r="Z34" s="23">
         <v>-43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="6" t="s">
+      <c r="AA34" s="23">
+        <v>-71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="15">
+      <c r="B35" s="35">
         <v>-24</v>
       </c>
-      <c r="C35" s="15">
+      <c r="C35" s="35">
         <v>-14</v>
       </c>
-      <c r="D35" s="15">
+      <c r="D35" s="35">
         <v>-17</v>
       </c>
-      <c r="E35" s="15">
+      <c r="E35" s="35">
         <v>-28</v>
       </c>
-      <c r="F35" s="15">
+      <c r="F35" s="35">
         <v>-73</v>
       </c>
-      <c r="G35" s="15">
+      <c r="G35" s="35">
         <v>-40</v>
       </c>
-      <c r="H35" s="8">
+      <c r="H35" s="23">
         <v>-60</v>
       </c>
-      <c r="I35" s="8">
+      <c r="I35" s="23">
         <v>-41</v>
       </c>
-      <c r="J35" s="8">
+      <c r="J35" s="23">
         <v>-29</v>
       </c>
-      <c r="K35" s="8">
+      <c r="K35" s="23">
         <v>-37</v>
       </c>
-      <c r="L35" s="8">
+      <c r="L35" s="23">
         <v>-28</v>
       </c>
-      <c r="M35" s="8">
+      <c r="M35" s="23">
         <v>-55</v>
       </c>
-      <c r="N35" s="8">
+      <c r="N35" s="23">
         <v>-43</v>
       </c>
-      <c r="O35" s="8">
+      <c r="O35" s="23">
         <v>-71</v>
       </c>
-      <c r="P35" s="8">
+      <c r="P35" s="23">
         <v>-33</v>
       </c>
-      <c r="Q35" s="8">
+      <c r="Q35" s="23">
         <v>-45</v>
       </c>
-      <c r="R35" s="8">
+      <c r="R35" s="23">
         <v>-34</v>
       </c>
-      <c r="S35" s="8">
+      <c r="S35" s="23">
         <v>-53</v>
       </c>
-      <c r="T35" s="8">
+      <c r="T35" s="23">
         <v>-33</v>
       </c>
-      <c r="U35" s="8">
+      <c r="U35" s="23">
         <v>-16</v>
       </c>
-      <c r="V35" s="8">
+      <c r="V35" s="23">
         <v>-18</v>
       </c>
-      <c r="W35" s="8">
+      <c r="W35" s="23">
         <v>-47</v>
       </c>
-      <c r="X35" s="8">
+      <c r="X35" s="23">
         <v>-34</v>
       </c>
-      <c r="Y35" s="8">
+      <c r="Y35" s="23">
         <v>-39</v>
       </c>
-      <c r="Z35" s="33">
+      <c r="Z35" s="23">
         <v>-37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="6" t="s">
+      <c r="AA35" s="23">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="15">
+      <c r="B36" s="35">
         <v>5</v>
       </c>
-      <c r="C36" s="15">
+      <c r="C36" s="35">
         <v>-44</v>
       </c>
-      <c r="D36" s="15">
+      <c r="D36" s="35">
         <v>-56</v>
       </c>
-      <c r="E36" s="15">
+      <c r="E36" s="35">
         <v>-79</v>
       </c>
-      <c r="F36" s="15">
+      <c r="F36" s="35">
         <v>-60</v>
       </c>
-      <c r="G36" s="15">
+      <c r="G36" s="35">
         <v>-66</v>
       </c>
-      <c r="H36" s="8">
+      <c r="H36" s="23">
         <v>-70</v>
       </c>
-      <c r="I36" s="8">
+      <c r="I36" s="23">
         <v>-41</v>
       </c>
-      <c r="J36" s="8">
+      <c r="J36" s="23">
         <v>-45</v>
       </c>
-      <c r="K36" s="8">
+      <c r="K36" s="23">
         <v>-96</v>
       </c>
-      <c r="L36" s="8">
+      <c r="L36" s="23">
         <v>-46</v>
       </c>
-      <c r="M36" s="8">
+      <c r="M36" s="23">
         <v>2</v>
       </c>
-      <c r="N36" s="8">
+      <c r="N36" s="23">
         <v>-53</v>
       </c>
-      <c r="O36" s="8">
+      <c r="O36" s="23">
         <v>-73</v>
       </c>
-      <c r="P36" s="8">
+      <c r="P36" s="23">
         <v>-35</v>
       </c>
-      <c r="Q36" s="8">
+      <c r="Q36" s="23">
         <v>-32</v>
       </c>
-      <c r="R36" s="8">
+      <c r="R36" s="23">
         <v>-62</v>
       </c>
-      <c r="S36" s="8">
+      <c r="S36" s="23">
         <v>-22</v>
       </c>
-      <c r="T36" s="8">
+      <c r="T36" s="23">
         <v>-50</v>
       </c>
-      <c r="U36" s="8">
+      <c r="U36" s="23">
         <v>10</v>
       </c>
-      <c r="V36" s="8">
+      <c r="V36" s="23">
         <v>19</v>
       </c>
-      <c r="W36" s="8">
+      <c r="W36" s="23">
         <v>-16</v>
       </c>
-      <c r="X36" s="8">
+      <c r="X36" s="23">
         <v>-54</v>
       </c>
-      <c r="Y36" s="8">
+      <c r="Y36" s="23">
         <v>5</v>
       </c>
-      <c r="Z36" s="33">
+      <c r="Z36" s="23">
         <v>-31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="6" t="s">
+      <c r="AA36" s="23">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="15">
+      <c r="B37" s="35">
         <v>-15</v>
       </c>
-      <c r="C37" s="15">
+      <c r="C37" s="35">
         <v>-13</v>
       </c>
-      <c r="D37" s="15">
+      <c r="D37" s="35">
         <v>-33</v>
       </c>
-      <c r="E37" s="15">
+      <c r="E37" s="35">
         <v>-37</v>
       </c>
-      <c r="F37" s="15">
+      <c r="F37" s="35">
         <v>-44</v>
       </c>
-      <c r="G37" s="15">
+      <c r="G37" s="35">
         <v>-26</v>
       </c>
-      <c r="H37" s="8">
+      <c r="H37" s="23">
         <v>-28</v>
       </c>
-      <c r="I37" s="8">
+      <c r="I37" s="23">
         <v>-1</v>
       </c>
-      <c r="J37" s="8">
+      <c r="J37" s="23">
         <v>-12</v>
       </c>
-      <c r="K37" s="8" t="s">
+      <c r="K37" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="L37" s="8">
+      <c r="L37" s="23">
         <v>-26</v>
       </c>
-      <c r="M37" s="8">
+      <c r="M37" s="23">
         <v>-22</v>
       </c>
-      <c r="N37" s="8">
+      <c r="N37" s="23">
         <v>-41</v>
       </c>
-      <c r="O37" s="8">
+      <c r="O37" s="23">
         <v>-24</v>
       </c>
-      <c r="P37" s="8">
+      <c r="P37" s="23">
         <v>1</v>
       </c>
-      <c r="Q37" s="8">
+      <c r="Q37" s="23">
         <v>-4</v>
       </c>
-      <c r="R37" s="8">
+      <c r="R37" s="23">
         <v>10</v>
       </c>
-      <c r="S37" s="8">
+      <c r="S37" s="23">
         <v>-15</v>
       </c>
-      <c r="T37" s="8">
+      <c r="T37" s="23">
         <v>12</v>
       </c>
-      <c r="U37" s="8">
+      <c r="U37" s="23">
         <v>2</v>
       </c>
-      <c r="V37" s="8">
+      <c r="V37" s="23">
         <v>-3</v>
       </c>
-      <c r="W37" s="8">
+      <c r="W37" s="23">
         <v>14</v>
       </c>
-      <c r="X37" s="8">
+      <c r="X37" s="23">
         <v>33</v>
       </c>
-      <c r="Y37" s="8">
+      <c r="Y37" s="23">
         <v>-3</v>
       </c>
-      <c r="Z37" s="33">
+      <c r="Z37" s="23">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="6" t="s">
+      <c r="AA37" s="23">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="15">
+      <c r="B38" s="35">
         <v>-64</v>
       </c>
-      <c r="C38" s="15">
+      <c r="C38" s="35">
         <v>-46</v>
       </c>
-      <c r="D38" s="15">
+      <c r="D38" s="35">
         <v>-43</v>
       </c>
-      <c r="E38" s="15">
+      <c r="E38" s="35">
         <v>-17</v>
       </c>
-      <c r="F38" s="15">
+      <c r="F38" s="35">
         <v>-104</v>
       </c>
-      <c r="G38" s="15">
+      <c r="G38" s="35">
         <v>-14</v>
       </c>
-      <c r="H38" s="8">
+      <c r="H38" s="23">
         <v>-47</v>
       </c>
-      <c r="I38" s="8">
+      <c r="I38" s="23">
         <v>-13</v>
       </c>
-      <c r="J38" s="8">
+      <c r="J38" s="23">
         <v>-39</v>
       </c>
-      <c r="K38" s="8">
+      <c r="K38" s="23">
         <v>-31</v>
       </c>
-      <c r="L38" s="8">
+      <c r="L38" s="23">
         <v>6</v>
       </c>
-      <c r="M38" s="8">
+      <c r="M38" s="23">
         <v>-65</v>
       </c>
-      <c r="N38" s="8">
+      <c r="N38" s="23">
         <v>-46</v>
       </c>
-      <c r="O38" s="8">
+      <c r="O38" s="23">
         <v>-17</v>
       </c>
-      <c r="P38" s="8">
+      <c r="P38" s="23">
         <v>-17</v>
       </c>
-      <c r="Q38" s="8">
+      <c r="Q38" s="23">
         <v>-50</v>
       </c>
-      <c r="R38" s="8">
+      <c r="R38" s="23">
         <v>-22</v>
       </c>
-      <c r="S38" s="8">
+      <c r="S38" s="23">
         <v>17</v>
       </c>
-      <c r="T38" s="8">
+      <c r="T38" s="23">
         <v>-30</v>
       </c>
-      <c r="U38" s="8">
+      <c r="U38" s="23">
         <v>-16</v>
       </c>
-      <c r="V38" s="8">
+      <c r="V38" s="23">
         <v>-33</v>
       </c>
-      <c r="W38" s="8">
+      <c r="W38" s="23">
         <v>-21</v>
       </c>
-      <c r="X38" s="8">
+      <c r="X38" s="23">
         <v>-14</v>
       </c>
-      <c r="Y38" s="8">
+      <c r="Y38" s="23">
         <v>-30</v>
       </c>
-      <c r="Z38" s="33">
+      <c r="Z38" s="23">
         <v>-49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="6" t="s">
+      <c r="AA38" s="23">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B39" s="15">
+      <c r="B39" s="35">
         <v>-33</v>
       </c>
-      <c r="C39" s="15">
+      <c r="C39" s="35">
         <v>5</v>
       </c>
-      <c r="D39" s="15">
+      <c r="D39" s="35">
         <v>-31</v>
       </c>
-      <c r="E39" s="15">
+      <c r="E39" s="35">
         <v>-86</v>
       </c>
-      <c r="F39" s="15">
+      <c r="F39" s="35">
         <v>-80</v>
       </c>
-      <c r="G39" s="15">
+      <c r="G39" s="35">
         <v>-11</v>
       </c>
-      <c r="H39" s="8">
+      <c r="H39" s="23">
         <v>-26</v>
       </c>
-      <c r="I39" s="8">
+      <c r="I39" s="23">
         <v>21</v>
       </c>
-      <c r="J39" s="8">
+      <c r="J39" s="23">
         <v>-39</v>
       </c>
-      <c r="K39" s="8">
+      <c r="K39" s="23">
         <v>15</v>
       </c>
-      <c r="L39" s="8">
+      <c r="L39" s="23">
         <v>-26</v>
       </c>
-      <c r="M39" s="8">
+      <c r="M39" s="23">
         <v>-23</v>
       </c>
-      <c r="N39" s="8">
+      <c r="N39" s="23">
         <v>-28</v>
       </c>
-      <c r="O39" s="8">
+      <c r="O39" s="23">
         <v>-52</v>
       </c>
-      <c r="P39" s="8">
+      <c r="P39" s="23">
         <v>-32</v>
       </c>
-      <c r="Q39" s="8">
+      <c r="Q39" s="23">
         <v>-12</v>
       </c>
-      <c r="R39" s="8">
+      <c r="R39" s="23">
         <v>-22</v>
       </c>
-      <c r="S39" s="8">
+      <c r="S39" s="23">
         <v>-10</v>
       </c>
-      <c r="T39" s="8">
+      <c r="T39" s="23">
         <v>-15</v>
       </c>
-      <c r="U39" s="8">
+      <c r="U39" s="23">
         <v>-10</v>
       </c>
-      <c r="V39" s="8">
+      <c r="V39" s="23">
         <v>8</v>
       </c>
-      <c r="W39" s="8">
+      <c r="W39" s="23">
         <v>-5</v>
       </c>
-      <c r="X39" s="8">
+      <c r="X39" s="23">
         <v>22</v>
       </c>
-      <c r="Y39" s="8">
+      <c r="Y39" s="23">
         <v>-6</v>
       </c>
-      <c r="Z39" s="33">
+      <c r="Z39" s="23">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="6" t="s">
+      <c r="AA39" s="23">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="15">
+      <c r="B40" s="35">
         <v>-75</v>
       </c>
-      <c r="C40" s="15">
+      <c r="C40" s="35">
         <v>-27</v>
       </c>
-      <c r="D40" s="15">
+      <c r="D40" s="35">
         <v>-113</v>
       </c>
-      <c r="E40" s="15">
+      <c r="E40" s="35">
         <v>-85</v>
       </c>
-      <c r="F40" s="15">
+      <c r="F40" s="35">
         <v>-85</v>
       </c>
-      <c r="G40" s="15">
+      <c r="G40" s="35">
         <v>-83</v>
       </c>
-      <c r="H40" s="8">
+      <c r="H40" s="23">
         <v>-104</v>
       </c>
-      <c r="I40" s="8">
+      <c r="I40" s="23">
         <v>-32</v>
       </c>
-      <c r="J40" s="8">
+      <c r="J40" s="23">
         <v>-78</v>
       </c>
-      <c r="K40" s="8">
+      <c r="K40" s="23">
         <v>-92</v>
       </c>
-      <c r="L40" s="8">
+      <c r="L40" s="23">
         <v>-68</v>
       </c>
-      <c r="M40" s="8">
+      <c r="M40" s="23">
         <v>-74</v>
       </c>
-      <c r="N40" s="8">
+      <c r="N40" s="23">
         <v>-99</v>
       </c>
-      <c r="O40" s="8">
+      <c r="O40" s="23">
         <v>-60</v>
       </c>
-      <c r="P40" s="8">
+      <c r="P40" s="23">
         <v>-94</v>
       </c>
-      <c r="Q40" s="8">
+      <c r="Q40" s="23">
         <v>-52</v>
       </c>
-      <c r="R40" s="8">
+      <c r="R40" s="23">
         <v>-43</v>
       </c>
-      <c r="S40" s="8">
+      <c r="S40" s="23">
         <v>-48</v>
       </c>
-      <c r="T40" s="8">
+      <c r="T40" s="23">
         <v>-103</v>
       </c>
-      <c r="U40" s="8">
+      <c r="U40" s="23">
         <v>-27</v>
       </c>
-      <c r="V40" s="8">
+      <c r="V40" s="23">
         <v>-15</v>
       </c>
-      <c r="W40" s="8">
+      <c r="W40" s="23">
         <v>30</v>
       </c>
-      <c r="X40" s="8">
+      <c r="X40" s="23">
         <v>-31</v>
       </c>
-      <c r="Y40" s="8">
+      <c r="Y40" s="23">
         <v>-58</v>
       </c>
-      <c r="Z40" s="33">
+      <c r="Z40" s="23">
         <v>-80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="6" t="s">
+      <c r="AA40" s="23">
+        <v>-93</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B41" s="15">
+      <c r="B41" s="35">
         <v>-72</v>
       </c>
-      <c r="C41" s="15">
+      <c r="C41" s="35">
         <v>-48</v>
       </c>
-      <c r="D41" s="15">
+      <c r="D41" s="35">
         <v>-58</v>
       </c>
-      <c r="E41" s="15">
+      <c r="E41" s="35">
         <v>-82</v>
       </c>
-      <c r="F41" s="15">
+      <c r="F41" s="35">
         <v>-39</v>
       </c>
-      <c r="G41" s="15">
+      <c r="G41" s="35">
         <v>-67</v>
       </c>
-      <c r="H41" s="8">
+      <c r="H41" s="23">
         <v>-90</v>
       </c>
-      <c r="I41" s="8">
+      <c r="I41" s="23">
         <v>-157</v>
       </c>
-      <c r="J41" s="8">
+      <c r="J41" s="23">
         <v>-51</v>
       </c>
-      <c r="K41" s="8">
+      <c r="K41" s="23">
         <v>-95</v>
       </c>
-      <c r="L41" s="8">
+      <c r="L41" s="23">
         <v>-62</v>
       </c>
-      <c r="M41" s="8">
+      <c r="M41" s="23">
         <v>-112</v>
       </c>
-      <c r="N41" s="8">
+      <c r="N41" s="23">
         <v>-127</v>
       </c>
-      <c r="O41" s="8">
+      <c r="O41" s="23">
         <v>-101</v>
       </c>
-      <c r="P41" s="8">
+      <c r="P41" s="23">
         <v>-16</v>
       </c>
-      <c r="Q41" s="8">
+      <c r="Q41" s="23">
         <v>-135</v>
       </c>
-      <c r="R41" s="8">
+      <c r="R41" s="23">
         <v>-31</v>
       </c>
-      <c r="S41" s="8">
+      <c r="S41" s="23">
         <v>-39</v>
       </c>
-      <c r="T41" s="8">
+      <c r="T41" s="23">
         <v>-9</v>
       </c>
-      <c r="U41" s="8">
+      <c r="U41" s="23">
         <v>-47</v>
       </c>
-      <c r="V41" s="8">
+      <c r="V41" s="23">
         <v>-4</v>
       </c>
-      <c r="W41" s="8">
+      <c r="W41" s="23">
         <v>-52</v>
       </c>
-      <c r="X41" s="8">
+      <c r="X41" s="23">
         <v>-15</v>
       </c>
-      <c r="Y41" s="8">
+      <c r="Y41" s="23">
         <v>-95</v>
       </c>
-      <c r="Z41" s="33">
+      <c r="Z41" s="23">
         <v>-60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="6" t="s">
+      <c r="AA41" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B42" s="15">
+      <c r="B42" s="35">
         <v>-49</v>
       </c>
-      <c r="C42" s="15">
+      <c r="C42" s="35">
         <v>-35</v>
       </c>
-      <c r="D42" s="15">
+      <c r="D42" s="35">
         <v>-34</v>
       </c>
-      <c r="E42" s="15">
+      <c r="E42" s="35">
         <v>-78</v>
       </c>
-      <c r="F42" s="15">
+      <c r="F42" s="35">
         <v>-65</v>
       </c>
-      <c r="G42" s="15">
+      <c r="G42" s="35">
         <v>-45</v>
       </c>
-      <c r="H42" s="8">
+      <c r="H42" s="23">
         <v>-37</v>
       </c>
-      <c r="I42" s="8">
+      <c r="I42" s="23">
         <v>-31</v>
       </c>
-      <c r="J42" s="8">
+      <c r="J42" s="23">
         <v>-40</v>
       </c>
-      <c r="K42" s="8">
+      <c r="K42" s="23">
         <v>-55</v>
       </c>
-      <c r="L42" s="8">
+      <c r="L42" s="23">
         <v>-31</v>
       </c>
-      <c r="M42" s="8">
+      <c r="M42" s="23">
         <v>-55</v>
       </c>
-      <c r="N42" s="8">
+      <c r="N42" s="23">
         <v>-34</v>
       </c>
-      <c r="O42" s="8">
+      <c r="O42" s="23">
         <v>-36</v>
       </c>
-      <c r="P42" s="8">
+      <c r="P42" s="23">
         <v>-57</v>
       </c>
-      <c r="Q42" s="8">
+      <c r="Q42" s="23">
         <v>-33</v>
       </c>
-      <c r="R42" s="8">
+      <c r="R42" s="23">
         <v>-19</v>
       </c>
-      <c r="S42" s="8">
+      <c r="S42" s="23">
         <v>-36</v>
       </c>
-      <c r="T42" s="8">
+      <c r="T42" s="23">
         <v>-33</v>
       </c>
-      <c r="U42" s="8">
+      <c r="U42" s="23">
         <v>8</v>
       </c>
-      <c r="V42" s="8">
+      <c r="V42" s="23">
         <v>-30</v>
       </c>
-      <c r="W42" s="8">
+      <c r="W42" s="23">
         <v>-7</v>
       </c>
-      <c r="X42" s="8">
+      <c r="X42" s="23">
         <v>-46</v>
       </c>
-      <c r="Y42" s="8">
+      <c r="Y42" s="23">
         <v>-21</v>
       </c>
-      <c r="Z42" s="33">
+      <c r="Z42" s="23">
         <v>-13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="7" t="s">
+      <c r="AA42" s="23">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="B43" s="16">
+      <c r="B43" s="37">
         <v>-37</v>
       </c>
-      <c r="C43" s="16">
+      <c r="C43" s="37">
         <v>-20</v>
       </c>
-      <c r="D43" s="16">
+      <c r="D43" s="37">
         <v>-13</v>
       </c>
-      <c r="E43" s="16">
+      <c r="E43" s="37">
         <v>7</v>
       </c>
-      <c r="F43" s="16">
+      <c r="F43" s="37">
         <v>-17</v>
       </c>
-      <c r="G43" s="16">
+      <c r="G43" s="37">
         <v>-29</v>
       </c>
-      <c r="H43" s="9">
+      <c r="H43" s="28">
         <v>-28</v>
       </c>
-      <c r="I43" s="9">
+      <c r="I43" s="28">
         <v>-15</v>
       </c>
-      <c r="J43" s="9">
+      <c r="J43" s="28">
         <v>-18</v>
       </c>
-      <c r="K43" s="9">
+      <c r="K43" s="28">
         <v>-27</v>
       </c>
-      <c r="L43" s="9">
+      <c r="L43" s="28">
         <v>-12</v>
       </c>
-      <c r="M43" s="9">
+      <c r="M43" s="28">
         <v>-17</v>
       </c>
-      <c r="N43" s="9">
+      <c r="N43" s="28">
         <v>-28</v>
       </c>
-      <c r="O43" s="9">
+      <c r="O43" s="28">
         <v>-26</v>
       </c>
-      <c r="P43" s="9">
+      <c r="P43" s="28">
         <v>-19</v>
       </c>
-      <c r="Q43" s="9">
+      <c r="Q43" s="28">
         <v>-11</v>
       </c>
-      <c r="R43" s="9">
+      <c r="R43" s="28">
         <v>3</v>
       </c>
-      <c r="S43" s="9">
+      <c r="S43" s="28">
         <v>-23</v>
       </c>
-      <c r="T43" s="9">
+      <c r="T43" s="28">
         <v>-48</v>
       </c>
-      <c r="U43" s="9">
+      <c r="U43" s="28">
         <v>10</v>
       </c>
-      <c r="V43" s="9">
+      <c r="V43" s="28">
         <v>-30</v>
       </c>
-      <c r="W43" s="9" t="s">
+      <c r="W43" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="X43" s="9">
+      <c r="X43" s="28">
         <v>-18</v>
       </c>
-      <c r="Y43" s="9">
+      <c r="Y43" s="28">
         <v>-42</v>
       </c>
-      <c r="Z43" s="35">
+      <c r="Z43" s="28">
+        <v>-3</v>
+      </c>
+      <c r="AA43" s="28">
         <v>-3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B29:U29"/>
     <mergeCell ref="T5:AE5"/>
     <mergeCell ref="H3:AE3"/>
     <mergeCell ref="B7:U7"/>
     <mergeCell ref="B22:U22"/>
     <mergeCell ref="H5:S5"/>
     <mergeCell ref="B5:G5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>