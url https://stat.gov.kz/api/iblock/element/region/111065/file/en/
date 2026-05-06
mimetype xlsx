--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -25,51 +25,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="572" firstSheet="2" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="The number of divorces " sheetId="1" r:id="rId1"/>
     <sheet name="The number of divorces 2023" sheetId="6" r:id="rId2"/>
     <sheet name="The number of divorc. 2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Divorce rate" sheetId="5" r:id="rId4"/>
     <sheet name="Divorce rate 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="834" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="839" uniqueCount="86">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -264,67 +264,79 @@
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Uskemen c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
     <t>Shemonaikhi district</t>
   </si>
   <si>
-    <t>district Markakol</t>
+    <t>Ust-Kamenogorsk city administration</t>
   </si>
   <si>
-    <t>district Samara</t>
+    <t>Ridder city administration</t>
   </si>
   <si>
-    <t>district Ulken Naryn</t>
+    <t>Altay district</t>
+  </si>
+  <si>
+    <t>Markakol district</t>
+  </si>
+  <si>
+    <t>Ulken Naryn district</t>
+  </si>
+  <si>
+    <t>Shemonaykha district</t>
+  </si>
+  <si>
+    <t>General divorce rate in the Shygys Kazakhstan region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -352,51 +364,58 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <name val="Roboto"/>
+      <color indexed="8"/>
+      <name val="Poboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Poboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -480,51 +499,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -630,139 +649,138 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -833,175 +851,175 @@
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>22860</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>213360</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2171700" cy="632460"/>
+          <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2103120" cy="632460"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>22860</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>198120</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Рисунок 2"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2171700" cy="632460"/>
+          <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1283,122 +1301,122 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:S77"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="A44" sqref="A44:A61"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:19" ht="12.75">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="64" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="66"/>
-[...16 lines deleted...]
-      <c r="S6" s="66"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
     </row>
     <row r="7" spans="1:19">
       <c r="C7" s="2"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="47" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="5" customFormat="1" ht="11.25">
-      <c r="A8" s="69"/>
-      <c r="B8" s="71">
+      <c r="A8" s="67"/>
+      <c r="B8" s="69">
         <v>2021</v>
       </c>
-      <c r="C8" s="72"/>
-[...10 lines deleted...]
-      <c r="N8" s="73">
+      <c r="C8" s="70"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="70"/>
+      <c r="J8" s="70"/>
+      <c r="K8" s="70"/>
+      <c r="L8" s="70"/>
+      <c r="M8" s="70"/>
+      <c r="N8" s="71">
         <v>2022</v>
       </c>
-      <c r="O8" s="74"/>
-[...3 lines deleted...]
-      <c r="S8" s="74"/>
+      <c r="O8" s="72"/>
+      <c r="P8" s="72"/>
+      <c r="Q8" s="72"/>
+      <c r="R8" s="72"/>
+      <c r="S8" s="72"/>
     </row>
     <row r="9" spans="1:19" s="5" customFormat="1" ht="11.25">
-      <c r="A9" s="70"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="15" t="s">
@@ -1411,71 +1429,71 @@
         <v>18</v>
       </c>
       <c r="M9" s="15" t="s">
         <v>21</v>
       </c>
       <c r="N9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="O9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="P9" s="14" t="s">
         <v>27</v>
       </c>
       <c r="Q9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="R9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="S9" s="15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="5" customFormat="1" ht="11.25">
-      <c r="A10" s="67" t="s">
+      <c r="A10" s="65" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="67"/>
-[...16 lines deleted...]
-      <c r="S10" s="67"/>
+      <c r="B10" s="65"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="65"/>
+      <c r="N10" s="65"/>
+      <c r="O10" s="65"/>
+      <c r="P10" s="65"/>
+      <c r="Q10" s="65"/>
+      <c r="R10" s="65"/>
+      <c r="S10" s="65"/>
     </row>
     <row r="11" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="17">
         <v>102</v>
       </c>
       <c r="O11" s="17">
         <v>129</v>
       </c>
       <c r="P11" s="17">
         <v>182</v>
@@ -2132,71 +2150,71 @@
       <c r="I30" s="19"/>
       <c r="J30" s="21"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="17">
         <v>5</v>
       </c>
       <c r="O30" s="17">
         <v>7</v>
       </c>
       <c r="P30" s="17">
         <v>16</v>
       </c>
       <c r="Q30" s="17">
         <v>6</v>
       </c>
       <c r="R30" s="17">
         <v>7</v>
       </c>
       <c r="S30" s="17">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:19" s="5" customFormat="1" ht="11.25">
-      <c r="A31" s="68" t="s">
+      <c r="A31" s="66" t="s">
         <v>63</v>
       </c>
-      <c r="B31" s="68"/>
-[...16 lines deleted...]
-      <c r="S31" s="68"/>
+      <c r="B31" s="66"/>
+      <c r="C31" s="66"/>
+      <c r="D31" s="66"/>
+      <c r="E31" s="66"/>
+      <c r="F31" s="66"/>
+      <c r="G31" s="66"/>
+      <c r="H31" s="66"/>
+      <c r="I31" s="66"/>
+      <c r="J31" s="66"/>
+      <c r="K31" s="66"/>
+      <c r="L31" s="66"/>
+      <c r="M31" s="66"/>
+      <c r="N31" s="66"/>
+      <c r="O31" s="66"/>
+      <c r="P31" s="66"/>
+      <c r="Q31" s="66"/>
+      <c r="R31" s="66"/>
+      <c r="S31" s="66"/>
     </row>
     <row r="32" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A32" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="20"/>
       <c r="I32" s="19"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
       <c r="N32" s="17">
         <v>84</v>
       </c>
       <c r="O32" s="17">
         <v>108</v>
       </c>
       <c r="P32" s="17">
         <v>157</v>
@@ -2505,71 +2523,71 @@
       <c r="I41" s="19"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="17">
         <v>5</v>
       </c>
       <c r="O41" s="17">
         <v>7</v>
       </c>
       <c r="P41" s="17">
         <v>16</v>
       </c>
       <c r="Q41" s="17">
         <v>6</v>
       </c>
       <c r="R41" s="17">
         <v>6</v>
       </c>
       <c r="S41" s="17">
         <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:19" s="5" customFormat="1" ht="11.25">
-      <c r="A42" s="67" t="s">
+      <c r="A42" s="65" t="s">
         <v>62</v>
       </c>
-      <c r="B42" s="67"/>
-[...16 lines deleted...]
-      <c r="S42" s="67"/>
+      <c r="B42" s="65"/>
+      <c r="C42" s="65"/>
+      <c r="D42" s="65"/>
+      <c r="E42" s="65"/>
+      <c r="F42" s="65"/>
+      <c r="G42" s="65"/>
+      <c r="H42" s="65"/>
+      <c r="I42" s="65"/>
+      <c r="J42" s="65"/>
+      <c r="K42" s="65"/>
+      <c r="L42" s="65"/>
+      <c r="M42" s="65"/>
+      <c r="N42" s="65"/>
+      <c r="O42" s="65"/>
+      <c r="P42" s="65"/>
+      <c r="Q42" s="65"/>
+      <c r="R42" s="65"/>
+      <c r="S42" s="65"/>
     </row>
     <row r="43" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A43" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="19"/>
       <c r="E43" s="19"/>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="20"/>
       <c r="I43" s="19"/>
       <c r="J43" s="23"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="17">
         <v>18</v>
       </c>
       <c r="O43" s="17">
         <v>21</v>
       </c>
       <c r="P43" s="17">
         <v>25</v>
@@ -3233,163 +3251,163 @@
     <row r="74" s="5" customFormat="1" ht="11.25"/>
     <row r="75" s="5" customFormat="1" ht="11.25"/>
     <row r="76" s="5" customFormat="1" ht="11.25"/>
     <row r="77" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:S6"/>
     <mergeCell ref="A10:S10"/>
     <mergeCell ref="A31:S31"/>
     <mergeCell ref="A42:S42"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:AK44"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="A32" sqref="A32:A42"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:AK6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:37" ht="12.75">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="B6" s="66"/>
-[...34 lines deleted...]
-      <c r="AK6" s="66"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="64"/>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="64"/>
+      <c r="AD6" s="64"/>
+      <c r="AE6" s="64"/>
+      <c r="AF6" s="64"/>
+      <c r="AG6" s="64"/>
+      <c r="AH6" s="64"/>
+      <c r="AI6" s="64"/>
+      <c r="AJ6" s="64"/>
+      <c r="AK6" s="64"/>
     </row>
     <row r="7" spans="1:37">
       <c r="C7" s="2"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="AK7" s="53" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:37" s="5" customFormat="1" ht="11.25">
-      <c r="A8" s="69"/>
-      <c r="B8" s="71">
+      <c r="A8" s="67"/>
+      <c r="B8" s="69">
         <v>2021</v>
       </c>
-      <c r="C8" s="72"/>
-[...10 lines deleted...]
-      <c r="N8" s="73">
+      <c r="C8" s="70"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="70"/>
+      <c r="J8" s="70"/>
+      <c r="K8" s="70"/>
+      <c r="L8" s="70"/>
+      <c r="M8" s="70"/>
+      <c r="N8" s="71">
         <v>2022</v>
       </c>
-      <c r="O8" s="74"/>
-[...4 lines deleted...]
-      <c r="T8" s="75">
+      <c r="O8" s="72"/>
+      <c r="P8" s="72"/>
+      <c r="Q8" s="72"/>
+      <c r="R8" s="72"/>
+      <c r="S8" s="72"/>
+      <c r="T8" s="73">
         <v>2023</v>
       </c>
-      <c r="U8" s="75"/>
-[...10 lines deleted...]
-      <c r="AF8" s="71">
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="69"/>
+      <c r="AF8" s="69">
         <v>2024</v>
       </c>
-      <c r="AG8" s="72"/>
-[...3 lines deleted...]
-      <c r="AK8" s="72"/>
+      <c r="AG8" s="70"/>
+      <c r="AH8" s="70"/>
+      <c r="AI8" s="70"/>
+      <c r="AJ8" s="70"/>
+      <c r="AK8" s="70"/>
     </row>
     <row r="9" spans="1:37" s="5" customFormat="1" ht="11.25">
-      <c r="A9" s="70"/>
+      <c r="A9" s="68"/>
       <c r="B9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="15" t="s">
@@ -3456,89 +3474,89 @@
         <v>34</v>
       </c>
       <c r="AE9" s="15" t="s">
         <v>35</v>
       </c>
       <c r="AF9" s="34" t="s">
         <v>25</v>
       </c>
       <c r="AG9" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AH9" s="54" t="s">
         <v>27</v>
       </c>
       <c r="AI9" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AJ9" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK9" s="34" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:37" s="5" customFormat="1" ht="11.25">
-      <c r="A10" s="76" t="s">
+      <c r="A10" s="74" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="76"/>
-[...34 lines deleted...]
-      <c r="AK10" s="76"/>
+      <c r="B10" s="74"/>
+      <c r="C10" s="74"/>
+      <c r="D10" s="74"/>
+      <c r="E10" s="74"/>
+      <c r="F10" s="74"/>
+      <c r="G10" s="74"/>
+      <c r="H10" s="74"/>
+      <c r="I10" s="74"/>
+      <c r="J10" s="74"/>
+      <c r="K10" s="74"/>
+      <c r="L10" s="74"/>
+      <c r="M10" s="74"/>
+      <c r="N10" s="74"/>
+      <c r="O10" s="74"/>
+      <c r="P10" s="74"/>
+      <c r="Q10" s="74"/>
+      <c r="R10" s="74"/>
+      <c r="S10" s="74"/>
+      <c r="T10" s="74"/>
+      <c r="U10" s="74"/>
+      <c r="V10" s="74"/>
+      <c r="W10" s="74"/>
+      <c r="X10" s="74"/>
+      <c r="Y10" s="74"/>
+      <c r="Z10" s="74"/>
+      <c r="AA10" s="74"/>
+      <c r="AB10" s="74"/>
+      <c r="AC10" s="74"/>
+      <c r="AD10" s="74"/>
+      <c r="AE10" s="74"/>
+      <c r="AF10" s="74"/>
+      <c r="AG10" s="74"/>
+      <c r="AH10" s="74"/>
+      <c r="AI10" s="74"/>
+      <c r="AJ10" s="74"/>
+      <c r="AK10" s="74"/>
     </row>
     <row r="11" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="17">
         <v>578</v>
       </c>
       <c r="O11" s="17">
         <v>87</v>
       </c>
       <c r="P11" s="17">
         <v>76</v>
@@ -4565,89 +4583,89 @@
         <v>5</v>
       </c>
       <c r="AE22" s="22">
         <v>6</v>
       </c>
       <c r="AF22" s="22">
         <v>18</v>
       </c>
       <c r="AG22" s="22">
         <v>7</v>
       </c>
       <c r="AH22" s="22">
         <v>13</v>
       </c>
       <c r="AI22" s="22">
         <v>16</v>
       </c>
       <c r="AJ22" s="22">
         <v>17</v>
       </c>
       <c r="AK22" s="50">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:37" s="5" customFormat="1" ht="11.25">
-      <c r="A23" s="68" t="s">
+      <c r="A23" s="66" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="68"/>
-[...34 lines deleted...]
-      <c r="AK23" s="68"/>
+      <c r="B23" s="66"/>
+      <c r="C23" s="66"/>
+      <c r="D23" s="66"/>
+      <c r="E23" s="66"/>
+      <c r="F23" s="66"/>
+      <c r="G23" s="66"/>
+      <c r="H23" s="66"/>
+      <c r="I23" s="66"/>
+      <c r="J23" s="66"/>
+      <c r="K23" s="66"/>
+      <c r="L23" s="66"/>
+      <c r="M23" s="66"/>
+      <c r="N23" s="66"/>
+      <c r="O23" s="66"/>
+      <c r="P23" s="66"/>
+      <c r="Q23" s="66"/>
+      <c r="R23" s="66"/>
+      <c r="S23" s="66"/>
+      <c r="T23" s="66"/>
+      <c r="U23" s="66"/>
+      <c r="V23" s="66"/>
+      <c r="W23" s="66"/>
+      <c r="X23" s="66"/>
+      <c r="Y23" s="66"/>
+      <c r="Z23" s="66"/>
+      <c r="AA23" s="66"/>
+      <c r="AB23" s="66"/>
+      <c r="AC23" s="66"/>
+      <c r="AD23" s="66"/>
+      <c r="AE23" s="66"/>
+      <c r="AF23" s="66"/>
+      <c r="AG23" s="66"/>
+      <c r="AH23" s="66"/>
+      <c r="AI23" s="66"/>
+      <c r="AJ23" s="66"/>
+      <c r="AK23" s="66"/>
     </row>
     <row r="24" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A24" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="20"/>
       <c r="I24" s="19"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="17">
         <v>74</v>
       </c>
       <c r="O24" s="17">
         <v>62</v>
       </c>
       <c r="P24" s="17">
         <v>62</v>
@@ -5136,89 +5154,89 @@
         <v>2</v>
       </c>
       <c r="AE29" s="22">
         <v>3</v>
       </c>
       <c r="AF29" s="22">
         <v>10</v>
       </c>
       <c r="AG29" s="22">
         <v>4</v>
       </c>
       <c r="AH29" s="22">
         <v>4</v>
       </c>
       <c r="AI29" s="22">
         <v>6</v>
       </c>
       <c r="AJ29" s="22">
         <v>9</v>
       </c>
       <c r="AK29" s="50">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:37" s="5" customFormat="1" ht="11.25">
-      <c r="A30" s="67" t="s">
+      <c r="A30" s="65" t="s">
         <v>62</v>
       </c>
-      <c r="B30" s="67"/>
-[...34 lines deleted...]
-      <c r="AK30" s="67"/>
+      <c r="B30" s="65"/>
+      <c r="C30" s="65"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="65"/>
+      <c r="G30" s="65"/>
+      <c r="H30" s="65"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="65"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="65"/>
+      <c r="N30" s="65"/>
+      <c r="O30" s="65"/>
+      <c r="P30" s="65"/>
+      <c r="Q30" s="65"/>
+      <c r="R30" s="65"/>
+      <c r="S30" s="65"/>
+      <c r="T30" s="65"/>
+      <c r="U30" s="65"/>
+      <c r="V30" s="65"/>
+      <c r="W30" s="65"/>
+      <c r="X30" s="65"/>
+      <c r="Y30" s="65"/>
+      <c r="Z30" s="65"/>
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
+      <c r="AC30" s="65"/>
+      <c r="AD30" s="65"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+      <c r="AH30" s="65"/>
+      <c r="AI30" s="65"/>
+      <c r="AJ30" s="65"/>
+      <c r="AK30" s="65"/>
     </row>
     <row r="31" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="20"/>
       <c r="I31" s="19"/>
       <c r="J31" s="23"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="17">
         <v>22</v>
       </c>
       <c r="O31" s="17">
         <v>25</v>
       </c>
       <c r="P31" s="17">
         <v>14</v>
@@ -6267,165 +6285,149 @@
     <row r="43" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A43" s="27"/>
     </row>
     <row r="44" spans="1:37" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A6:AK6"/>
     <mergeCell ref="AF8:AK8"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="A10:AK10"/>
     <mergeCell ref="A30:AK30"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="A23:AK23"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:BG50"/>
+  <dimension ref="A6:AQ50"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="A34" sqref="A34:A46"/>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="AH11" sqref="AH11:AH46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:59" ht="14.45" customHeight="1">
-      <c r="X6" s="66" t="s">
+    <row r="6" spans="1:43" ht="12.75">
+      <c r="X6" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="Y6" s="66"/>
-[...35 lines deleted...]
-    <row r="7" spans="1:59">
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="64"/>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="64"/>
+      <c r="AD6" s="64"/>
+      <c r="AE6" s="64"/>
+      <c r="AF6" s="64"/>
+      <c r="AG6" s="64"/>
+      <c r="AH6" s="64"/>
+      <c r="AI6" s="64"/>
+      <c r="AJ6" s="64"/>
+      <c r="AK6" s="64"/>
+      <c r="AL6" s="64"/>
+      <c r="AM6" s="64"/>
+      <c r="AN6" s="64"/>
+      <c r="AO6" s="64"/>
+      <c r="AP6" s="64"/>
+      <c r="AQ6" s="64"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="C7" s="2"/>
       <c r="AE7" s="53"/>
       <c r="AQ7" s="53" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="8" spans="1:59" s="5" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B8" s="71">
+    <row r="8" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A8" s="67"/>
+      <c r="B8" s="69">
         <v>2021</v>
       </c>
-      <c r="C8" s="72"/>
-[...10 lines deleted...]
-      <c r="N8" s="72">
+      <c r="C8" s="70"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="70"/>
+      <c r="J8" s="70"/>
+      <c r="K8" s="70"/>
+      <c r="L8" s="70"/>
+      <c r="M8" s="70"/>
+      <c r="N8" s="70">
         <v>2024</v>
       </c>
-      <c r="O8" s="72"/>
-[...4 lines deleted...]
-      <c r="T8" s="75">
+      <c r="O8" s="70"/>
+      <c r="P8" s="70"/>
+      <c r="Q8" s="70"/>
+      <c r="R8" s="70"/>
+      <c r="S8" s="70"/>
+      <c r="T8" s="73">
         <v>2025</v>
       </c>
-      <c r="U8" s="75"/>
-[...10 lines deleted...]
-      <c r="AF8" s="75">
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="69"/>
+      <c r="AF8" s="73">
         <v>2026</v>
       </c>
-      <c r="AG8" s="75"/>
-[...12 lines deleted...]
-      <c r="A9" s="70"/>
+      <c r="AG8" s="73"/>
+      <c r="AH8" s="73"/>
+      <c r="AI8" s="73"/>
+      <c r="AJ8" s="73"/>
+      <c r="AK8" s="73"/>
+      <c r="AL8" s="73"/>
+      <c r="AM8" s="73"/>
+      <c r="AN8" s="73"/>
+      <c r="AO8" s="73"/>
+      <c r="AP8" s="73"/>
+      <c r="AQ8" s="69"/>
+    </row>
+    <row r="9" spans="1:43" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A9" s="68"/>
       <c r="B9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="15" t="s">
@@ -6509,95 +6511,98 @@
       <c r="AJ9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="AK9" s="15" t="s">
         <v>30</v>
       </c>
       <c r="AL9" s="15" t="s">
         <v>36</v>
       </c>
       <c r="AM9" s="15" t="s">
         <v>31</v>
       </c>
       <c r="AN9" s="14" t="s">
         <v>32</v>
       </c>
       <c r="AO9" s="15" t="s">
         <v>33</v>
       </c>
       <c r="AP9" s="15" t="s">
         <v>34</v>
       </c>
       <c r="AQ9" s="15" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="10" spans="1:59" s="5" customFormat="1" ht="11.25">
-      <c r="A10" s="76" t="s">
+    <row r="10" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="61"/>
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="61"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="61"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="61"/>
+      <c r="L10" s="61"/>
+      <c r="M10" s="61"/>
+      <c r="N10" s="61"/>
+      <c r="O10" s="61"/>
+      <c r="P10" s="61"/>
+      <c r="Q10" s="61"/>
+      <c r="R10" s="61"/>
+      <c r="S10" s="61"/>
+      <c r="T10" s="74" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="76"/>
-[...39 lines deleted...]
-    <row r="11" spans="1:59" s="5" customFormat="1" ht="11.25">
+      <c r="U10" s="74"/>
+      <c r="V10" s="74"/>
+      <c r="W10" s="74"/>
+      <c r="X10" s="74"/>
+      <c r="Y10" s="74"/>
+      <c r="Z10" s="74"/>
+      <c r="AA10" s="74"/>
+      <c r="AB10" s="74"/>
+      <c r="AC10" s="74"/>
+      <c r="AD10" s="74"/>
+      <c r="AE10" s="74"/>
+      <c r="AF10" s="74"/>
+      <c r="AG10" s="74"/>
+      <c r="AH10" s="61"/>
+      <c r="AI10" s="61"/>
+      <c r="AJ10" s="61"/>
+      <c r="AK10" s="61"/>
+      <c r="AL10" s="61"/>
+      <c r="AM10" s="61"/>
+      <c r="AN10" s="61"/>
+      <c r="AO10" s="61"/>
+      <c r="AP10" s="61"/>
+      <c r="AQ10" s="61"/>
+    </row>
+    <row r="11" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="55">
         <v>189</v>
       </c>
       <c r="O11" s="22">
         <v>169</v>
       </c>
       <c r="P11" s="55">
         <v>191</v>
       </c>
       <c r="Q11" s="22">
@@ -6629,54 +6634,57 @@
       </c>
       <c r="Z11" s="22">
         <v>210</v>
       </c>
       <c r="AA11" s="22">
         <v>155</v>
       </c>
       <c r="AB11" s="22">
         <v>193</v>
       </c>
       <c r="AC11" s="22">
         <v>250</v>
       </c>
       <c r="AD11" s="22">
         <v>185</v>
       </c>
       <c r="AE11" s="22">
         <v>201</v>
       </c>
       <c r="AF11" s="22">
         <v>219</v>
       </c>
       <c r="AG11" s="22">
         <v>134</v>
       </c>
-    </row>
-    <row r="12" spans="1:59" s="5" customFormat="1" ht="11.25">
+      <c r="AH11" s="22">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="5" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="20"/>
       <c r="I12" s="19"/>
       <c r="J12" s="21"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="55">
         <v>90</v>
       </c>
       <c r="O12" s="22">
         <v>89</v>
       </c>
       <c r="P12" s="55">
         <v>98</v>
       </c>
       <c r="Q12" s="22">
         <v>108</v>
       </c>
@@ -6706,54 +6714,57 @@
       </c>
       <c r="Z12" s="22">
         <v>110</v>
       </c>
       <c r="AA12" s="22">
         <v>82</v>
       </c>
       <c r="AB12" s="22">
         <v>91</v>
       </c>
       <c r="AC12" s="22">
         <v>131</v>
       </c>
       <c r="AD12" s="22">
         <v>101</v>
       </c>
       <c r="AE12" s="22">
         <v>112</v>
       </c>
       <c r="AF12" s="22">
         <v>123</v>
       </c>
       <c r="AG12" s="22">
         <v>66</v>
       </c>
-    </row>
-    <row r="13" spans="1:59" s="5" customFormat="1" ht="11.25">
+      <c r="AH12" s="22">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="5" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="20"/>
       <c r="I13" s="19"/>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="55">
         <v>19</v>
       </c>
       <c r="O13" s="22">
         <v>12</v>
       </c>
       <c r="P13" s="55">
         <v>12</v>
       </c>
       <c r="Q13" s="22">
         <v>21</v>
       </c>
@@ -6783,52 +6794,55 @@
       </c>
       <c r="Z13" s="22">
         <v>26</v>
       </c>
       <c r="AA13" s="22">
         <v>16</v>
       </c>
       <c r="AB13" s="22">
         <v>22</v>
       </c>
       <c r="AC13" s="22">
         <v>25</v>
       </c>
       <c r="AD13" s="22">
         <v>13</v>
       </c>
       <c r="AE13" s="22">
         <v>22</v>
       </c>
       <c r="AF13" s="22">
         <v>24</v>
       </c>
       <c r="AG13" s="22">
         <v>14</v>
       </c>
-    </row>
-    <row r="14" spans="1:59" s="5" customFormat="1" ht="11.25">
+      <c r="AH13" s="22">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="20"/>
       <c r="I14" s="19"/>
       <c r="J14" s="21"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="55">
         <v>21</v>
       </c>
       <c r="O14" s="22">
         <v>15</v>
       </c>
       <c r="P14" s="55">
         <v>12</v>
       </c>
       <c r="Q14" s="22">
@@ -6860,52 +6874,55 @@
       </c>
       <c r="Z14" s="22">
         <v>17</v>
       </c>
       <c r="AA14" s="22">
         <v>14</v>
       </c>
       <c r="AB14" s="22">
         <v>17</v>
       </c>
       <c r="AC14" s="22">
         <v>21</v>
       </c>
       <c r="AD14" s="22">
         <v>22</v>
       </c>
       <c r="AE14" s="22">
         <v>13</v>
       </c>
       <c r="AF14" s="22">
         <v>23</v>
       </c>
       <c r="AG14" s="22">
         <v>18</v>
       </c>
-    </row>
-    <row r="15" spans="1:59" s="5" customFormat="1" ht="11.25">
+      <c r="AH14" s="22">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="21"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="55">
         <v>3</v>
       </c>
       <c r="O15" s="22">
         <v>9</v>
       </c>
       <c r="P15" s="55">
         <v>5</v>
       </c>
       <c r="Q15" s="22">
@@ -6935,54 +6952,57 @@
       </c>
       <c r="Z15" s="22">
         <v>15</v>
       </c>
       <c r="AA15" s="22">
         <v>6</v>
       </c>
       <c r="AB15" s="22">
         <v>8</v>
       </c>
       <c r="AC15" s="22">
         <v>8</v>
       </c>
       <c r="AD15" s="22">
         <v>5</v>
       </c>
       <c r="AE15" s="22">
         <v>6</v>
       </c>
       <c r="AF15" s="22">
         <v>6</v>
       </c>
       <c r="AG15" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="16" spans="1:59" s="5" customFormat="1" ht="11.25">
+      <c r="AH15" s="22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="5" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="20"/>
       <c r="I16" s="19"/>
       <c r="J16" s="21"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="55">
         <v>26</v>
       </c>
       <c r="O16" s="22">
         <v>17</v>
       </c>
       <c r="P16" s="55">
         <v>24</v>
       </c>
       <c r="Q16" s="22">
         <v>22</v>
       </c>
@@ -7012,52 +7032,55 @@
       </c>
       <c r="Z16" s="22">
         <v>16</v>
       </c>
       <c r="AA16" s="22">
         <v>12</v>
       </c>
       <c r="AB16" s="22">
         <v>18</v>
       </c>
       <c r="AC16" s="22">
         <v>15</v>
       </c>
       <c r="AD16" s="22">
         <v>19</v>
       </c>
       <c r="AE16" s="22">
         <v>15</v>
       </c>
       <c r="AF16" s="22">
         <v>10</v>
       </c>
       <c r="AG16" s="22">
         <v>11</v>
       </c>
-    </row>
-    <row r="17" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AH16" s="22">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="20"/>
       <c r="I17" s="19"/>
       <c r="J17" s="21"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="55">
         <v>2</v>
       </c>
       <c r="O17" s="22">
         <v>1</v>
       </c>
       <c r="P17" s="55">
         <v>1</v>
       </c>
       <c r="Q17" s="22">
@@ -7089,52 +7112,55 @@
       </c>
       <c r="Z17" s="22">
         <v>1</v>
       </c>
       <c r="AA17" s="22">
         <v>1</v>
       </c>
       <c r="AB17" s="22">
         <v>3</v>
       </c>
       <c r="AC17" s="22">
         <v>4</v>
       </c>
       <c r="AD17" s="22">
         <v>4</v>
       </c>
       <c r="AE17" s="22">
         <v>2</v>
       </c>
       <c r="AF17" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG17" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AH17" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="20"/>
       <c r="I18" s="19"/>
       <c r="J18" s="21"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O18" s="56" t="s">
         <v>67</v>
       </c>
       <c r="P18" s="56" t="s">
         <v>67</v>
       </c>
       <c r="Q18" s="22">
@@ -7159,55 +7185,60 @@
       <c r="X18" s="22">
         <v>3</v>
       </c>
       <c r="Y18" s="22">
         <v>3</v>
       </c>
       <c r="Z18" s="22">
         <v>1</v>
       </c>
       <c r="AA18" s="22">
         <v>2</v>
       </c>
       <c r="AB18" s="22">
         <v>1</v>
       </c>
       <c r="AC18" s="22">
         <v>3</v>
       </c>
       <c r="AD18" s="22">
         <v>2</v>
       </c>
       <c r="AE18" s="22"/>
       <c r="AF18" s="22">
         <v>3</v>
       </c>
-      <c r="AG18" s="22"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AG18" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH18" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="20"/>
       <c r="I19" s="19"/>
       <c r="J19" s="21"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O19" s="56" t="s">
         <v>67</v>
       </c>
       <c r="P19" s="55">
         <v>2</v>
       </c>
       <c r="Q19" s="22">
         <v>3</v>
       </c>
@@ -7220,55 +7251,60 @@
       </c>
       <c r="U19" s="22"/>
       <c r="V19" s="22">
         <v>1</v>
       </c>
       <c r="W19" s="22"/>
       <c r="X19" s="22"/>
       <c r="Y19" s="22">
         <v>1</v>
       </c>
       <c r="Z19" s="22">
         <v>1</v>
       </c>
       <c r="AA19" s="22"/>
       <c r="AB19" s="22">
         <v>2</v>
       </c>
       <c r="AC19" s="22">
         <v>3</v>
       </c>
       <c r="AD19" s="22"/>
       <c r="AE19" s="22"/>
       <c r="AF19" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="AG19" s="22"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AG19" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH19" s="22" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="5" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
       <c r="I20" s="19"/>
       <c r="J20" s="21"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="55">
         <v>1</v>
       </c>
       <c r="O20" s="22">
         <v>1</v>
       </c>
       <c r="P20" s="55">
         <v>1</v>
       </c>
       <c r="Q20" s="22">
         <v>3</v>
       </c>
@@ -7293,53 +7329,58 @@
       </c>
       <c r="Y20" s="22">
         <v>3</v>
       </c>
       <c r="Z20" s="22">
         <v>1</v>
       </c>
       <c r="AA20" s="22">
         <v>3</v>
       </c>
       <c r="AB20" s="22">
         <v>1</v>
       </c>
       <c r="AC20" s="22">
         <v>9</v>
       </c>
       <c r="AD20" s="22">
         <v>2</v>
       </c>
       <c r="AE20" s="22">
         <v>5</v>
       </c>
       <c r="AF20" s="22">
         <v>3</v>
       </c>
-      <c r="AG20" s="22"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AG20" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH20" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="20"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="55">
         <v>2</v>
       </c>
       <c r="O21" s="22">
         <v>3</v>
       </c>
       <c r="P21" s="55">
         <v>2</v>
       </c>
       <c r="Q21" s="22">
@@ -7369,52 +7410,55 @@
       <c r="Y21" s="22">
         <v>1</v>
       </c>
       <c r="Z21" s="22">
         <v>2</v>
       </c>
       <c r="AA21" s="22">
         <v>1</v>
       </c>
       <c r="AB21" s="22"/>
       <c r="AC21" s="22">
         <v>2</v>
       </c>
       <c r="AD21" s="22">
         <v>1</v>
       </c>
       <c r="AE21" s="22">
         <v>2</v>
       </c>
       <c r="AF21" s="22">
         <v>2</v>
       </c>
       <c r="AG21" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AH21" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="20"/>
       <c r="I22" s="19"/>
       <c r="J22" s="21"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="55">
         <v>10</v>
       </c>
       <c r="O22" s="22">
         <v>4</v>
       </c>
       <c r="P22" s="55">
         <v>10</v>
       </c>
       <c r="Q22" s="22">
@@ -7446,54 +7490,57 @@
       </c>
       <c r="Z22" s="22">
         <v>9</v>
       </c>
       <c r="AA22" s="22">
         <v>4</v>
       </c>
       <c r="AB22" s="22">
         <v>5</v>
       </c>
       <c r="AC22" s="22">
         <v>6</v>
       </c>
       <c r="AD22" s="22">
         <v>7</v>
       </c>
       <c r="AE22" s="22">
         <v>5</v>
       </c>
       <c r="AF22" s="22">
         <v>11</v>
       </c>
       <c r="AG22" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="23" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AH22" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="5" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="20"/>
       <c r="I23" s="19"/>
       <c r="J23" s="21"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="55">
         <v>3</v>
       </c>
       <c r="O23" s="22">
         <v>5</v>
       </c>
       <c r="P23" s="55">
         <v>2</v>
       </c>
       <c r="Q23" s="22">
         <v>2</v>
       </c>
@@ -7519,54 +7566,57 @@
         <v>3</v>
       </c>
       <c r="Y23" s="22"/>
       <c r="Z23" s="22"/>
       <c r="AA23" s="22">
         <v>2</v>
       </c>
       <c r="AB23" s="22">
         <v>2</v>
       </c>
       <c r="AC23" s="22">
         <v>1</v>
       </c>
       <c r="AD23" s="22">
         <v>1</v>
       </c>
       <c r="AE23" s="22">
         <v>3</v>
       </c>
       <c r="AF23" s="22">
         <v>3</v>
       </c>
       <c r="AG23" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AH23" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="5" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="20"/>
       <c r="I24" s="19"/>
       <c r="J24" s="21"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="55">
         <v>12</v>
       </c>
       <c r="O24" s="22">
         <v>13</v>
       </c>
       <c r="P24" s="55">
         <v>22</v>
       </c>
       <c r="Q24" s="22">
         <v>14</v>
       </c>
@@ -7596,94 +7646,99 @@
       </c>
       <c r="Z24" s="22">
         <v>11</v>
       </c>
       <c r="AA24" s="22">
         <v>12</v>
       </c>
       <c r="AB24" s="22">
         <v>23</v>
       </c>
       <c r="AC24" s="22">
         <v>22</v>
       </c>
       <c r="AD24" s="22">
         <v>8</v>
       </c>
       <c r="AE24" s="22">
         <v>16</v>
       </c>
       <c r="AF24" s="22">
         <v>11</v>
       </c>
       <c r="AG24" s="22">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="68" t="s">
+      <c r="AH24" s="22">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="62"/>
+      <c r="B25" s="62"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="62"/>
+      <c r="N25" s="62"/>
+      <c r="O25" s="62"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="62"/>
+      <c r="R25" s="62"/>
+      <c r="S25" s="62"/>
+      <c r="T25" s="66" t="s">
         <v>63</v>
       </c>
-      <c r="B25" s="68"/>
-[...37 lines deleted...]
-    <row r="26" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="U25" s="66"/>
+      <c r="V25" s="66"/>
+      <c r="W25" s="66"/>
+      <c r="X25" s="66"/>
+      <c r="Y25" s="66"/>
+      <c r="Z25" s="66"/>
+      <c r="AA25" s="66"/>
+      <c r="AB25" s="66"/>
+      <c r="AC25" s="66"/>
+      <c r="AD25" s="66"/>
+      <c r="AE25" s="66"/>
+      <c r="AF25" s="66"/>
+      <c r="AG25" s="66"/>
+      <c r="AI25" s="62"/>
+      <c r="AJ25" s="62"/>
+      <c r="AM25" s="62"/>
+      <c r="AN25" s="62"/>
+      <c r="AO25" s="62"/>
+      <c r="AP25" s="62"/>
+      <c r="AQ25" s="62"/>
+    </row>
+    <row r="26" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="20"/>
       <c r="I26" s="19"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="55">
         <v>137</v>
       </c>
       <c r="O26" s="22">
         <v>127</v>
       </c>
       <c r="P26" s="55">
         <v>140</v>
       </c>
       <c r="Q26" s="22">
@@ -7715,54 +7770,57 @@
       </c>
       <c r="Z26" s="22">
         <v>155</v>
       </c>
       <c r="AA26" s="22">
         <v>110</v>
       </c>
       <c r="AB26" s="22">
         <v>139</v>
       </c>
       <c r="AC26" s="22">
         <v>181</v>
       </c>
       <c r="AD26" s="22">
         <v>128</v>
       </c>
       <c r="AE26" s="22">
         <v>157</v>
       </c>
       <c r="AF26" s="22">
         <v>156</v>
       </c>
       <c r="AG26" s="22">
         <v>95</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AH26" s="22">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="20"/>
       <c r="I27" s="19"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="55">
         <v>87</v>
       </c>
       <c r="O27" s="22">
         <v>88</v>
       </c>
       <c r="P27" s="55">
         <v>96</v>
       </c>
       <c r="Q27" s="22">
         <v>102</v>
       </c>
@@ -7792,54 +7850,57 @@
       </c>
       <c r="Z27" s="22">
         <v>105</v>
       </c>
       <c r="AA27" s="22">
         <v>79</v>
       </c>
       <c r="AB27" s="22">
         <v>87</v>
       </c>
       <c r="AC27" s="22">
         <v>125</v>
       </c>
       <c r="AD27" s="22">
         <v>98</v>
       </c>
       <c r="AE27" s="22">
         <v>108</v>
       </c>
       <c r="AF27" s="22">
         <v>118</v>
       </c>
       <c r="AG27" s="22">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="7" t="s">
+      <c r="AH27" s="22">
         <v>73</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="20"/>
       <c r="I28" s="19"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="55">
         <v>19</v>
       </c>
       <c r="O28" s="22">
         <v>12</v>
       </c>
       <c r="P28" s="55">
         <v>11</v>
       </c>
       <c r="Q28" s="22">
         <v>21</v>
       </c>
@@ -7869,52 +7930,55 @@
       </c>
       <c r="Z28" s="22">
         <v>25</v>
       </c>
       <c r="AA28" s="22">
         <v>15</v>
       </c>
       <c r="AB28" s="22">
         <v>21</v>
       </c>
       <c r="AC28" s="22">
         <v>23</v>
       </c>
       <c r="AD28" s="22">
         <v>12</v>
       </c>
       <c r="AE28" s="22">
         <v>22</v>
       </c>
       <c r="AF28" s="22">
         <v>23</v>
       </c>
       <c r="AG28" s="22">
         <v>14</v>
       </c>
-    </row>
-    <row r="29" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AH28" s="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="20"/>
       <c r="I29" s="19"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="55">
         <v>2</v>
       </c>
       <c r="O29" s="22">
         <v>6</v>
       </c>
       <c r="P29" s="55">
         <v>3</v>
       </c>
       <c r="Q29" s="22">
@@ -7944,54 +8008,57 @@
       </c>
       <c r="Z29" s="22">
         <v>10</v>
       </c>
       <c r="AA29" s="22">
         <v>3</v>
       </c>
       <c r="AB29" s="22">
         <v>6</v>
       </c>
       <c r="AC29" s="22">
         <v>3</v>
       </c>
       <c r="AD29" s="22">
         <v>5</v>
       </c>
       <c r="AE29" s="22">
         <v>3</v>
       </c>
       <c r="AF29" s="22">
         <v>3</v>
       </c>
       <c r="AG29" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="30" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AH29" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="5" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="20"/>
       <c r="I30" s="19"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="55">
         <v>21</v>
       </c>
       <c r="O30" s="22">
         <v>15</v>
       </c>
       <c r="P30" s="55">
         <v>23</v>
       </c>
       <c r="Q30" s="22">
         <v>17</v>
       </c>
@@ -8021,54 +8088,57 @@
       </c>
       <c r="Z30" s="22">
         <v>12</v>
       </c>
       <c r="AA30" s="22">
         <v>10</v>
       </c>
       <c r="AB30" s="22">
         <v>10</v>
       </c>
       <c r="AC30" s="22">
         <v>13</v>
       </c>
       <c r="AD30" s="22">
         <v>12</v>
       </c>
       <c r="AE30" s="22">
         <v>13</v>
       </c>
       <c r="AF30" s="22">
         <v>7</v>
       </c>
       <c r="AG30" s="22">
         <v>7</v>
       </c>
-    </row>
-    <row r="31" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AH30" s="22">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="5" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="20"/>
       <c r="I31" s="19"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="55">
         <v>8</v>
       </c>
       <c r="O31" s="22">
         <v>6</v>
       </c>
       <c r="P31" s="55">
         <v>7</v>
       </c>
       <c r="Q31" s="22">
         <v>2</v>
       </c>
@@ -8098,95 +8168,100 @@
       </c>
       <c r="Z31" s="22">
         <v>3</v>
       </c>
       <c r="AA31" s="22">
         <v>3</v>
       </c>
       <c r="AB31" s="22">
         <v>15</v>
       </c>
       <c r="AC31" s="22">
         <v>17</v>
       </c>
       <c r="AD31" s="22">
         <v>1</v>
       </c>
       <c r="AE31" s="22">
         <v>11</v>
       </c>
       <c r="AF31" s="22">
         <v>5</v>
       </c>
       <c r="AG31" s="22">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="67" t="s">
+      <c r="AH31" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="63"/>
+      <c r="B32" s="63"/>
+      <c r="C32" s="63"/>
+      <c r="D32" s="63"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="63"/>
+      <c r="G32" s="63"/>
+      <c r="H32" s="63"/>
+      <c r="I32" s="63"/>
+      <c r="J32" s="63"/>
+      <c r="K32" s="63"/>
+      <c r="L32" s="63"/>
+      <c r="M32" s="63"/>
+      <c r="N32" s="63"/>
+      <c r="O32" s="63"/>
+      <c r="P32" s="63"/>
+      <c r="Q32" s="63"/>
+      <c r="R32" s="63"/>
+      <c r="S32" s="63"/>
+      <c r="T32" s="65" t="s">
         <v>62</v>
       </c>
-      <c r="B32" s="67"/>
-[...38 lines deleted...]
-      <c r="A33" s="6" t="s">
+      <c r="U32" s="65"/>
+      <c r="V32" s="65"/>
+      <c r="W32" s="65"/>
+      <c r="X32" s="65"/>
+      <c r="Y32" s="65"/>
+      <c r="Z32" s="65"/>
+      <c r="AA32" s="65"/>
+      <c r="AB32" s="65"/>
+      <c r="AC32" s="65"/>
+      <c r="AD32" s="65"/>
+      <c r="AE32" s="65"/>
+      <c r="AF32" s="65"/>
+      <c r="AG32" s="65"/>
+      <c r="AI32" s="63"/>
+      <c r="AJ32" s="63"/>
+      <c r="AM32" s="63"/>
+      <c r="AN32" s="63"/>
+      <c r="AO32" s="63"/>
+      <c r="AP32" s="63"/>
+      <c r="AQ32" s="63"/>
+    </row>
+    <row r="33" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="20"/>
       <c r="I33" s="19"/>
       <c r="J33" s="23"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="57">
         <v>52</v>
       </c>
       <c r="O33" s="29">
         <v>42</v>
       </c>
       <c r="P33" s="55">
         <v>51</v>
       </c>
       <c r="Q33" s="29">
         <v>67</v>
@@ -8217,54 +8292,57 @@
       </c>
       <c r="Z33" s="29">
         <v>55</v>
       </c>
       <c r="AA33" s="29">
         <v>45</v>
       </c>
       <c r="AB33" s="29">
         <v>54</v>
       </c>
       <c r="AC33" s="29">
         <v>69</v>
       </c>
       <c r="AD33" s="29">
         <v>57</v>
       </c>
       <c r="AE33" s="29">
         <v>44</v>
       </c>
       <c r="AF33" s="22">
         <v>63</v>
       </c>
       <c r="AG33" s="29">
         <v>39</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AH33" s="29">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="20"/>
       <c r="I34" s="19"/>
       <c r="J34" s="23"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="55">
         <v>3</v>
       </c>
       <c r="O34" s="29">
         <v>1</v>
       </c>
       <c r="P34" s="55">
         <v>2</v>
       </c>
       <c r="Q34" s="29">
         <v>6</v>
       </c>
@@ -8294,54 +8372,57 @@
       </c>
       <c r="Z34" s="29">
         <v>5</v>
       </c>
       <c r="AA34" s="29">
         <v>3</v>
       </c>
       <c r="AB34" s="29">
         <v>4</v>
       </c>
       <c r="AC34" s="29">
         <v>6</v>
       </c>
       <c r="AD34" s="29">
         <v>3</v>
       </c>
       <c r="AE34" s="29">
         <v>4</v>
       </c>
       <c r="AF34" s="22">
         <v>5</v>
       </c>
       <c r="AG34" s="29">
         <v>2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AH34" s="29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="5" t="s">
+        <v>80</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="20"/>
       <c r="I35" s="19"/>
       <c r="J35" s="23"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O35" s="56" t="s">
         <v>67</v>
       </c>
       <c r="P35" s="55">
         <v>1</v>
       </c>
       <c r="Q35" s="56" t="s">
         <v>67</v>
       </c>
@@ -8364,54 +8445,59 @@
         <v>1</v>
       </c>
       <c r="X35" s="29"/>
       <c r="Y35" s="29">
         <v>1</v>
       </c>
       <c r="Z35" s="29">
         <v>1</v>
       </c>
       <c r="AA35" s="29">
         <v>1</v>
       </c>
       <c r="AB35" s="29">
         <v>1</v>
       </c>
       <c r="AC35" s="29">
         <v>2</v>
       </c>
       <c r="AD35" s="29">
         <v>1</v>
       </c>
       <c r="AE35" s="29"/>
       <c r="AF35" s="22">
         <v>1</v>
       </c>
-      <c r="AG35" s="29"/>
-[...2 lines deleted...]
-      <c r="A36" s="7" t="s">
+      <c r="AG35" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH35" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="20"/>
       <c r="I36" s="19"/>
       <c r="J36" s="23"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
       <c r="N36" s="55">
         <v>21</v>
       </c>
       <c r="O36" s="29">
         <v>15</v>
       </c>
       <c r="P36" s="55">
         <v>12</v>
       </c>
       <c r="Q36" s="29">
         <v>22</v>
@@ -8442,53 +8528,56 @@
       </c>
       <c r="Z36" s="29">
         <v>17</v>
       </c>
       <c r="AA36" s="29">
         <v>14</v>
       </c>
       <c r="AB36" s="29">
         <v>17</v>
       </c>
       <c r="AC36" s="29">
         <v>21</v>
       </c>
       <c r="AD36" s="29">
         <v>22</v>
       </c>
       <c r="AE36" s="29">
         <v>13</v>
       </c>
       <c r="AF36" s="22">
         <v>23</v>
       </c>
       <c r="AG36" s="29">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="7" t="s">
+      <c r="AH36" s="29">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="20"/>
       <c r="I37" s="19"/>
       <c r="J37" s="23"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="55">
         <v>1</v>
       </c>
       <c r="O37" s="29">
         <v>3</v>
       </c>
       <c r="P37" s="55">
         <v>2</v>
       </c>
       <c r="Q37" s="29">
         <v>3</v>
@@ -8515,54 +8604,57 @@
       <c r="Y37" s="29">
         <v>4</v>
       </c>
       <c r="Z37" s="29">
         <v>5</v>
       </c>
       <c r="AA37" s="29">
         <v>3</v>
       </c>
       <c r="AB37" s="29">
         <v>2</v>
       </c>
       <c r="AC37" s="29">
         <v>5</v>
       </c>
       <c r="AD37" s="29"/>
       <c r="AE37" s="29">
         <v>3</v>
       </c>
       <c r="AF37" s="22">
         <v>3</v>
       </c>
       <c r="AG37" s="29">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>57</v>
+      <c r="AH37" s="29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="5" t="s">
+        <v>81</v>
       </c>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="20"/>
       <c r="I38" s="19"/>
       <c r="J38" s="23"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="55">
         <v>5</v>
       </c>
       <c r="O38" s="29">
         <v>2</v>
       </c>
       <c r="P38" s="55">
         <v>1</v>
       </c>
       <c r="Q38" s="29">
         <v>5</v>
       </c>
@@ -8592,53 +8684,56 @@
       </c>
       <c r="Z38" s="29">
         <v>4</v>
       </c>
       <c r="AA38" s="29">
         <v>2</v>
       </c>
       <c r="AB38" s="29">
         <v>8</v>
       </c>
       <c r="AC38" s="29">
         <v>2</v>
       </c>
       <c r="AD38" s="29">
         <v>7</v>
       </c>
       <c r="AE38" s="29">
         <v>2</v>
       </c>
       <c r="AF38" s="22">
         <v>3</v>
       </c>
       <c r="AG38" s="29">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="7" t="s">
+      <c r="AH38" s="29">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="20"/>
       <c r="I39" s="19"/>
       <c r="J39" s="23"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
       <c r="N39" s="55">
         <v>2</v>
       </c>
       <c r="O39" s="29">
         <v>1</v>
       </c>
       <c r="P39" s="55">
         <v>1</v>
       </c>
       <c r="Q39" s="29">
         <v>6</v>
@@ -8669,53 +8764,56 @@
       </c>
       <c r="Z39" s="29">
         <v>1</v>
       </c>
       <c r="AA39" s="29">
         <v>1</v>
       </c>
       <c r="AB39" s="29">
         <v>3</v>
       </c>
       <c r="AC39" s="29">
         <v>4</v>
       </c>
       <c r="AD39" s="29">
         <v>4</v>
       </c>
       <c r="AE39" s="29">
         <v>2</v>
       </c>
       <c r="AF39" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG39" s="29">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="7" t="s">
+      <c r="AH39" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
       <c r="N40" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O40" s="56" t="s">
         <v>67</v>
       </c>
       <c r="P40" s="56" t="s">
         <v>67</v>
       </c>
       <c r="Q40" s="29">
         <v>1</v>
@@ -8739,55 +8837,60 @@
       <c r="X40" s="29">
         <v>3</v>
       </c>
       <c r="Y40" s="29">
         <v>3</v>
       </c>
       <c r="Z40" s="29">
         <v>1</v>
       </c>
       <c r="AA40" s="29">
         <v>2</v>
       </c>
       <c r="AB40" s="29">
         <v>1</v>
       </c>
       <c r="AC40" s="29">
         <v>3</v>
       </c>
       <c r="AD40" s="29">
         <v>2</v>
       </c>
       <c r="AE40" s="29"/>
       <c r="AF40" s="22">
         <v>3</v>
       </c>
-      <c r="AG40" s="29"/>
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="AG40" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH40" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="5" t="s">
+        <v>82</v>
       </c>
       <c r="B41" s="18"/>
       <c r="C41" s="18"/>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
       <c r="N41" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O41" s="56" t="s">
         <v>67</v>
       </c>
       <c r="P41" s="55">
         <v>2</v>
       </c>
       <c r="Q41" s="29">
         <v>3</v>
       </c>
@@ -8802,55 +8905,60 @@
       </c>
       <c r="U41" s="29"/>
       <c r="V41" s="29">
         <v>1</v>
       </c>
       <c r="W41" s="29"/>
       <c r="X41" s="29"/>
       <c r="Y41" s="29">
         <v>1</v>
       </c>
       <c r="Z41" s="29">
         <v>1</v>
       </c>
       <c r="AA41" s="29"/>
       <c r="AB41" s="29">
         <v>2</v>
       </c>
       <c r="AC41" s="29">
         <v>3</v>
       </c>
       <c r="AD41" s="29"/>
       <c r="AE41" s="29"/>
       <c r="AF41" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="AG41" s="29"/>
-[...3 lines deleted...]
-        <v>80</v>
+      <c r="AG41" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH41" s="29" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="5" t="s">
+        <v>61</v>
       </c>
       <c r="B42" s="18"/>
       <c r="C42" s="18"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="20"/>
       <c r="I42" s="19"/>
       <c r="J42" s="23"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="55">
         <v>1</v>
       </c>
       <c r="O42" s="29">
         <v>1</v>
       </c>
       <c r="P42" s="55">
         <v>1</v>
       </c>
       <c r="Q42" s="29">
         <v>3</v>
       </c>
@@ -8875,54 +8983,59 @@
       </c>
       <c r="Y42" s="29">
         <v>3</v>
       </c>
       <c r="Z42" s="29">
         <v>1</v>
       </c>
       <c r="AA42" s="29">
         <v>3</v>
       </c>
       <c r="AB42" s="29">
         <v>1</v>
       </c>
       <c r="AC42" s="29">
         <v>9</v>
       </c>
       <c r="AD42" s="29">
         <v>2</v>
       </c>
       <c r="AE42" s="29">
         <v>5</v>
       </c>
       <c r="AF42" s="22">
         <v>3</v>
       </c>
-      <c r="AG42" s="29"/>
-[...2 lines deleted...]
-      <c r="A43" s="7" t="s">
+      <c r="AG42" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH42" s="29">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="19"/>
       <c r="E43" s="19"/>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="20"/>
       <c r="I43" s="19"/>
       <c r="J43" s="23"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="55">
         <v>2</v>
       </c>
       <c r="O43" s="29">
         <v>3</v>
       </c>
       <c r="P43" s="55">
         <v>2</v>
       </c>
       <c r="Q43" s="29">
         <v>2</v>
@@ -8951,53 +9064,56 @@
       <c r="Y43" s="29">
         <v>1</v>
       </c>
       <c r="Z43" s="29">
         <v>2</v>
       </c>
       <c r="AA43" s="29">
         <v>1</v>
       </c>
       <c r="AB43" s="29"/>
       <c r="AC43" s="29">
         <v>2</v>
       </c>
       <c r="AD43" s="29">
         <v>1</v>
       </c>
       <c r="AE43" s="29">
         <v>2</v>
       </c>
       <c r="AF43" s="22">
         <v>2</v>
       </c>
       <c r="AG43" s="29">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="7" t="s">
+      <c r="AH43" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="20"/>
       <c r="I44" s="19"/>
       <c r="J44" s="23"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="55">
         <v>10</v>
       </c>
       <c r="O44" s="29">
         <v>4</v>
       </c>
       <c r="P44" s="55">
         <v>10</v>
       </c>
       <c r="Q44" s="29">
         <v>2</v>
@@ -9028,54 +9144,57 @@
       </c>
       <c r="Z44" s="29">
         <v>9</v>
       </c>
       <c r="AA44" s="29">
         <v>4</v>
       </c>
       <c r="AB44" s="29">
         <v>5</v>
       </c>
       <c r="AC44" s="29">
         <v>6</v>
       </c>
       <c r="AD44" s="29">
         <v>7</v>
       </c>
       <c r="AE44" s="29">
         <v>5</v>
       </c>
       <c r="AF44" s="22">
         <v>11</v>
       </c>
       <c r="AG44" s="29">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>81</v>
+      <c r="AH44" s="29">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="A45" s="5" t="s">
+        <v>83</v>
       </c>
       <c r="B45" s="18"/>
       <c r="C45" s="18"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="19"/>
       <c r="H45" s="20"/>
       <c r="I45" s="19"/>
       <c r="J45" s="23"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="55">
         <v>3</v>
       </c>
       <c r="O45" s="29">
         <v>5</v>
       </c>
       <c r="P45" s="55">
         <v>2</v>
       </c>
       <c r="Q45" s="29">
         <v>2</v>
       </c>
@@ -9101,54 +9220,57 @@
         <v>3</v>
       </c>
       <c r="Y45" s="29"/>
       <c r="Z45" s="29"/>
       <c r="AA45" s="29">
         <v>2</v>
       </c>
       <c r="AB45" s="29">
         <v>2</v>
       </c>
       <c r="AC45" s="29">
         <v>1</v>
       </c>
       <c r="AD45" s="29">
         <v>1</v>
       </c>
       <c r="AE45" s="29">
         <v>3</v>
       </c>
       <c r="AF45" s="22">
         <v>3</v>
       </c>
       <c r="AG45" s="29">
         <v>3</v>
       </c>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" ht="12" customHeight="1">
       <c r="A46" s="8" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
       <c r="D46" s="24"/>
       <c r="E46" s="24"/>
       <c r="F46" s="24"/>
       <c r="G46" s="24"/>
       <c r="H46" s="25"/>
       <c r="I46" s="24"/>
       <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="25"/>
       <c r="M46" s="25"/>
       <c r="N46" s="58">
         <v>4</v>
       </c>
       <c r="O46" s="26">
         <v>7</v>
       </c>
       <c r="P46" s="58">
         <v>15</v>
       </c>
       <c r="Q46" s="26">
         <v>12</v>
       </c>
@@ -9178,235 +9300,235 @@
       </c>
       <c r="Z46" s="26">
         <v>8</v>
       </c>
       <c r="AA46" s="26">
         <v>9</v>
       </c>
       <c r="AB46" s="26">
         <v>8</v>
       </c>
       <c r="AC46" s="26">
         <v>5</v>
       </c>
       <c r="AD46" s="26">
         <v>7</v>
       </c>
       <c r="AE46" s="26">
         <v>5</v>
       </c>
       <c r="AF46" s="26">
         <v>6</v>
       </c>
       <c r="AG46" s="26">
         <v>5</v>
       </c>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34">
       <c r="AD47" s="5"/>
       <c r="AE47" s="5"/>
       <c r="AF47" s="5"/>
     </row>
-    <row r="48" spans="1:33">
+    <row r="48" spans="1:34">
       <c r="AD48" s="5"/>
     </row>
     <row r="49" spans="30:30">
       <c r="AD49" s="5"/>
     </row>
     <row r="50" spans="30:30">
       <c r="AD50" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-    <mergeCell ref="A32:S32"/>
+  <mergeCells count="9">
     <mergeCell ref="N8:S8"/>
-    <mergeCell ref="A10:S10"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
-    <mergeCell ref="A25:S25"/>
+    <mergeCell ref="T32:AG32"/>
+    <mergeCell ref="T25:AG25"/>
     <mergeCell ref="X6:AQ6"/>
-    <mergeCell ref="AK32:AL32"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="AF8:AQ8"/>
-    <mergeCell ref="AF10:AQ10"/>
-    <mergeCell ref="AK25:AL25"/>
+    <mergeCell ref="T10:AG10"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AR45"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="A31" sqref="A31:A41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="8.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
     <col min="20" max="25" width="9.140625" style="1"/>
     <col min="26" max="27" width="9.140625" style="9"/>
     <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:44" ht="12.75">
-      <c r="A5" s="66" t="s">
+      <c r="A5" s="64" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="66"/>
-[...40 lines deleted...]
-      <c r="AQ5" s="66"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="64"/>
+      <c r="J5" s="64"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="64"/>
+      <c r="O5" s="64"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="64"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="64"/>
+      <c r="T5" s="64"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="64"/>
+      <c r="AB5" s="64"/>
+      <c r="AC5" s="64"/>
+      <c r="AD5" s="64"/>
+      <c r="AE5" s="64"/>
+      <c r="AF5" s="64"/>
+      <c r="AG5" s="64"/>
+      <c r="AH5" s="64"/>
+      <c r="AI5" s="64"/>
+      <c r="AJ5" s="64"/>
+      <c r="AK5" s="64"/>
+      <c r="AL5" s="64"/>
+      <c r="AM5" s="64"/>
+      <c r="AN5" s="64"/>
+      <c r="AO5" s="64"/>
+      <c r="AP5" s="64"/>
+      <c r="AQ5" s="64"/>
     </row>
     <row r="6" spans="1:44">
       <c r="N6" s="10"/>
       <c r="O6" s="3"/>
       <c r="P6" s="10"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="10"/>
       <c r="X6" s="10"/>
       <c r="Y6" s="3"/>
       <c r="AQ6" s="53" t="s">
         <v>65</v>
       </c>
       <c r="AR6" s="52"/>
     </row>
     <row r="7" spans="1:44" s="5" customFormat="1" ht="11.25">
-      <c r="A7" s="77"/>
-      <c r="B7" s="71">
+      <c r="A7" s="75"/>
+      <c r="B7" s="69">
         <v>2021</v>
       </c>
-      <c r="C7" s="72"/>
-[...10 lines deleted...]
-      <c r="N7" s="73">
+      <c r="C7" s="70"/>
+      <c r="D7" s="70"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="70"/>
+      <c r="G7" s="70"/>
+      <c r="H7" s="70"/>
+      <c r="I7" s="70"/>
+      <c r="J7" s="70"/>
+      <c r="K7" s="70"/>
+      <c r="L7" s="70"/>
+      <c r="M7" s="70"/>
+      <c r="N7" s="71">
         <v>2022</v>
       </c>
-      <c r="O7" s="74"/>
-[...10 lines deleted...]
-      <c r="Z7" s="75">
+      <c r="O7" s="72"/>
+      <c r="P7" s="72"/>
+      <c r="Q7" s="72"/>
+      <c r="R7" s="72"/>
+      <c r="S7" s="72"/>
+      <c r="T7" s="72"/>
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="73">
         <v>2023</v>
       </c>
-      <c r="AA7" s="75"/>
-[...10 lines deleted...]
-      <c r="AL7" s="71">
+      <c r="AA7" s="73"/>
+      <c r="AB7" s="73"/>
+      <c r="AC7" s="73"/>
+      <c r="AD7" s="73"/>
+      <c r="AE7" s="73"/>
+      <c r="AF7" s="73"/>
+      <c r="AG7" s="73"/>
+      <c r="AH7" s="73"/>
+      <c r="AI7" s="73"/>
+      <c r="AJ7" s="73"/>
+      <c r="AK7" s="69"/>
+      <c r="AL7" s="69">
         <v>2024</v>
       </c>
-      <c r="AM7" s="72"/>
-[...3 lines deleted...]
-      <c r="AQ7" s="72"/>
+      <c r="AM7" s="70"/>
+      <c r="AN7" s="70"/>
+      <c r="AO7" s="70"/>
+      <c r="AP7" s="70"/>
+      <c r="AQ7" s="70"/>
     </row>
     <row r="8" spans="1:44" s="5" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A8" s="78"/>
+      <c r="A8" s="76"/>
       <c r="B8" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="31" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="32" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="32" t="s">
@@ -9491,95 +9613,95 @@
         <v>34</v>
       </c>
       <c r="AK8" s="15" t="s">
         <v>35</v>
       </c>
       <c r="AL8" s="34" t="s">
         <v>25</v>
       </c>
       <c r="AM8" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AN8" s="54" t="s">
         <v>27</v>
       </c>
       <c r="AO8" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AP8" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AQ8" s="34" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:44" s="5" customFormat="1" ht="11.25">
-      <c r="A9" s="76" t="s">
+      <c r="A9" s="74" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="76"/>
-[...40 lines deleted...]
-      <c r="AQ9" s="76"/>
+      <c r="B9" s="74"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="74"/>
+      <c r="F9" s="74"/>
+      <c r="G9" s="74"/>
+      <c r="H9" s="74"/>
+      <c r="I9" s="74"/>
+      <c r="J9" s="74"/>
+      <c r="K9" s="74"/>
+      <c r="L9" s="74"/>
+      <c r="M9" s="74"/>
+      <c r="N9" s="74"/>
+      <c r="O9" s="74"/>
+      <c r="P9" s="74"/>
+      <c r="Q9" s="74"/>
+      <c r="R9" s="74"/>
+      <c r="S9" s="74"/>
+      <c r="T9" s="74"/>
+      <c r="U9" s="74"/>
+      <c r="V9" s="74"/>
+      <c r="W9" s="74"/>
+      <c r="X9" s="74"/>
+      <c r="Y9" s="74"/>
+      <c r="Z9" s="74"/>
+      <c r="AA9" s="74"/>
+      <c r="AB9" s="74"/>
+      <c r="AC9" s="74"/>
+      <c r="AD9" s="74"/>
+      <c r="AE9" s="74"/>
+      <c r="AF9" s="74"/>
+      <c r="AG9" s="74"/>
+      <c r="AH9" s="74"/>
+      <c r="AI9" s="74"/>
+      <c r="AJ9" s="74"/>
+      <c r="AK9" s="74"/>
+      <c r="AL9" s="74"/>
+      <c r="AM9" s="74"/>
+      <c r="AN9" s="74"/>
+      <c r="AO9" s="74"/>
+      <c r="AP9" s="74"/>
+      <c r="AQ9" s="74"/>
     </row>
     <row r="10" spans="1:44" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="36"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="38"/>
       <c r="I10" s="37"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="39"/>
       <c r="N10" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O10" s="41">
         <v>1.4</v>
       </c>
       <c r="P10" s="41">
         <v>1.56</v>
@@ -10822,95 +10944,95 @@
         <v>0.13</v>
       </c>
       <c r="AK21" s="11">
         <v>0.14000000000000001</v>
       </c>
       <c r="AL21" s="11">
         <v>5.18</v>
       </c>
       <c r="AM21" s="11">
         <v>1.04</v>
       </c>
       <c r="AN21" s="11">
         <v>1.27</v>
       </c>
       <c r="AO21" s="11">
         <v>1.17</v>
       </c>
       <c r="AP21" s="11">
         <v>0.99</v>
       </c>
       <c r="AQ21" s="11">
         <v>0.78</v>
       </c>
     </row>
     <row r="22" spans="1:43" s="5" customFormat="1" ht="11.25">
-      <c r="A22" s="68" t="s">
+      <c r="A22" s="66" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="68"/>
-[...40 lines deleted...]
-      <c r="AQ22" s="68"/>
+      <c r="B22" s="66"/>
+      <c r="C22" s="66"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66"/>
+      <c r="F22" s="66"/>
+      <c r="G22" s="66"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+      <c r="O22" s="66"/>
+      <c r="P22" s="66"/>
+      <c r="Q22" s="66"/>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="66"/>
+      <c r="U22" s="66"/>
+      <c r="V22" s="66"/>
+      <c r="W22" s="66"/>
+      <c r="X22" s="66"/>
+      <c r="Y22" s="66"/>
+      <c r="Z22" s="66"/>
+      <c r="AA22" s="66"/>
+      <c r="AB22" s="66"/>
+      <c r="AC22" s="66"/>
+      <c r="AD22" s="66"/>
+      <c r="AE22" s="66"/>
+      <c r="AF22" s="66"/>
+      <c r="AG22" s="66"/>
+      <c r="AH22" s="66"/>
+      <c r="AI22" s="66"/>
+      <c r="AJ22" s="66"/>
+      <c r="AK22" s="66"/>
+      <c r="AL22" s="66"/>
+      <c r="AM22" s="66"/>
+      <c r="AN22" s="66"/>
+      <c r="AO22" s="66"/>
+      <c r="AP22" s="66"/>
+      <c r="AQ22" s="66"/>
     </row>
     <row r="23" spans="1:43" s="5" customFormat="1" ht="11.25">
       <c r="A23" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="36"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="38"/>
       <c r="I23" s="37"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="38"/>
       <c r="M23" s="39"/>
       <c r="N23" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O23" s="41">
         <v>1.58</v>
       </c>
       <c r="P23" s="41">
         <v>1.76</v>
@@ -11511,95 +11633,95 @@
         <v>0.12</v>
       </c>
       <c r="AK28" s="11">
         <v>0.16</v>
       </c>
       <c r="AL28" s="11">
         <v>6.48</v>
       </c>
       <c r="AM28" s="11">
         <v>1.34</v>
       </c>
       <c r="AN28" s="11">
         <v>0.88</v>
       </c>
       <c r="AO28" s="11">
         <v>0.99</v>
       </c>
       <c r="AP28" s="11">
         <v>1.19</v>
       </c>
       <c r="AQ28" s="11">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:43" s="5" customFormat="1" ht="11.25">
-      <c r="A29" s="67" t="s">
+      <c r="A29" s="65" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="67"/>
-[...40 lines deleted...]
-      <c r="AQ29" s="67"/>
+      <c r="B29" s="65"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="65"/>
+      <c r="P29" s="65"/>
+      <c r="Q29" s="65"/>
+      <c r="R29" s="65"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="65"/>
+      <c r="U29" s="65"/>
+      <c r="V29" s="65"/>
+      <c r="W29" s="65"/>
+      <c r="X29" s="65"/>
+      <c r="Y29" s="65"/>
+      <c r="Z29" s="65"/>
+      <c r="AA29" s="65"/>
+      <c r="AB29" s="65"/>
+      <c r="AC29" s="65"/>
+      <c r="AD29" s="65"/>
+      <c r="AE29" s="65"/>
+      <c r="AF29" s="65"/>
+      <c r="AG29" s="65"/>
+      <c r="AH29" s="65"/>
+      <c r="AI29" s="65"/>
+      <c r="AJ29" s="65"/>
+      <c r="AK29" s="65"/>
+      <c r="AL29" s="65"/>
+      <c r="AM29" s="65"/>
+      <c r="AN29" s="65"/>
+      <c r="AO29" s="65"/>
+      <c r="AP29" s="65"/>
+      <c r="AQ29" s="65"/>
     </row>
     <row r="30" spans="1:43" s="5" customFormat="1" ht="11.25">
       <c r="A30" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="36"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="38"/>
       <c r="I30" s="37"/>
       <c r="J30" s="42"/>
       <c r="K30" s="38"/>
       <c r="L30" s="42"/>
       <c r="M30" s="39"/>
       <c r="N30" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O30" s="41">
         <v>1.05</v>
       </c>
       <c r="P30" s="41">
         <v>1.19</v>
@@ -12878,3090 +13000,3164 @@
     <row r="45" spans="1:43" s="5" customFormat="1" ht="11.25">
       <c r="Z45" s="49"/>
       <c r="AA45" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A5:AQ5"/>
     <mergeCell ref="A9:AQ9"/>
     <mergeCell ref="A22:AQ22"/>
     <mergeCell ref="A29:AQ29"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="AL7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:BF47"/>
+  <dimension ref="A6:AQ48"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V27" sqref="V27"/>
+    <sheetView tabSelected="1" topLeftCell="Y1" workbookViewId="0">
+      <selection activeCell="AH11" sqref="AH11:AH46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="25.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="31" width="9.140625" style="1"/>
+    <col min="32" max="32" width="8.7109375" style="1" customWidth="1"/>
+    <col min="33" max="33" width="7.5703125" style="1" customWidth="1"/>
+    <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:58" ht="14.45" customHeight="1">
-[...66 lines deleted...]
-      <c r="AP6" s="79" t="s">
+    <row r="6" spans="1:43" ht="14.45" customHeight="1">
+      <c r="T6" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="U6" s="78"/>
+      <c r="V6" s="78"/>
+      <c r="W6" s="78"/>
+      <c r="X6" s="78"/>
+      <c r="Y6" s="78"/>
+      <c r="Z6" s="78"/>
+      <c r="AA6" s="78"/>
+      <c r="AB6" s="78"/>
+      <c r="AC6" s="78"/>
+      <c r="AD6" s="78"/>
+      <c r="AE6" s="78"/>
+      <c r="AF6" s="78"/>
+      <c r="AG6" s="78"/>
+      <c r="AH6" s="78"/>
+      <c r="AI6" s="78"/>
+      <c r="AJ6" s="78"/>
+      <c r="AK6" s="78"/>
+      <c r="AL6" s="78"/>
+      <c r="AM6" s="78"/>
+      <c r="AN6" s="78"/>
+      <c r="AO6" s="78"/>
+      <c r="AP6" s="78"/>
+      <c r="AQ6" s="78"/>
+    </row>
+    <row r="7" spans="1:43">
+      <c r="T7" s="52"/>
+      <c r="AD7" s="77"/>
+      <c r="AE7" s="77"/>
+      <c r="AF7" s="52"/>
+      <c r="AP7" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="AQ6" s="79"/>
-[...3 lines deleted...]
-      <c r="B7" s="71">
+      <c r="AQ7" s="77"/>
+    </row>
+    <row r="8" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A8" s="67"/>
+      <c r="B8" s="69">
         <v>2021</v>
       </c>
-      <c r="C7" s="72"/>
-[...10 lines deleted...]
-      <c r="N7" s="72">
+      <c r="C8" s="70"/>
+      <c r="D8" s="70"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="70"/>
+      <c r="J8" s="70"/>
+      <c r="K8" s="70"/>
+      <c r="L8" s="70"/>
+      <c r="M8" s="70"/>
+      <c r="N8" s="70">
         <v>2024</v>
       </c>
-      <c r="O7" s="72"/>
-[...4 lines deleted...]
-      <c r="T7" s="75">
+      <c r="O8" s="70"/>
+      <c r="P8" s="70"/>
+      <c r="Q8" s="70"/>
+      <c r="R8" s="70"/>
+      <c r="S8" s="70"/>
+      <c r="T8" s="73">
         <v>2025</v>
       </c>
-      <c r="U7" s="75"/>
-[...10 lines deleted...]
-      <c r="AF7" s="75">
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="69"/>
+      <c r="AF8" s="73">
         <v>2026</v>
       </c>
-      <c r="AG7" s="75"/>
-[...13 lines deleted...]
-      <c r="B8" s="30" t="s">
+      <c r="AG8" s="73"/>
+      <c r="AH8" s="73"/>
+      <c r="AI8" s="73"/>
+      <c r="AJ8" s="73"/>
+      <c r="AK8" s="73"/>
+      <c r="AL8" s="73"/>
+      <c r="AM8" s="73"/>
+      <c r="AN8" s="73"/>
+      <c r="AO8" s="73"/>
+      <c r="AP8" s="73"/>
+      <c r="AQ8" s="69"/>
+    </row>
+    <row r="9" spans="1:43" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A9" s="68"/>
+      <c r="B9" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="30" t="s">
+      <c r="C9" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="31" t="s">
+      <c r="D9" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="31" t="s">
+      <c r="E9" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="F8" s="31" t="s">
+      <c r="F9" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="G8" s="31" t="s">
+      <c r="G9" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="31" t="s">
+      <c r="H9" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="32" t="s">
+      <c r="I9" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="J8" s="32" t="s">
+      <c r="J9" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="K8" s="32" t="s">
+      <c r="K9" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="32" t="s">
+      <c r="L9" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="M8" s="33" t="s">
+      <c r="M9" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="N8" s="34" t="s">
+      <c r="N9" s="34" t="s">
         <v>36</v>
       </c>
-      <c r="O8" s="34" t="s">
+      <c r="O9" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="P8" s="54" t="s">
+      <c r="P9" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="Q8" s="34" t="s">
+      <c r="Q9" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="R8" s="34" t="s">
+      <c r="R9" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="S8" s="34" t="s">
+      <c r="S9" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="T8" s="15" t="s">
+      <c r="T9" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="U8" s="15" t="s">
+      <c r="U9" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="V8" s="14" t="s">
+      <c r="V9" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="W8" s="15" t="s">
+      <c r="W9" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="X8" s="15" t="s">
+      <c r="X9" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="Y8" s="15" t="s">
+      <c r="Y9" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="Z8" s="15" t="s">
+      <c r="Z9" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="AA8" s="15" t="s">
+      <c r="AA9" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="AB8" s="14" t="s">
+      <c r="AB9" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="AC8" s="15" t="s">
+      <c r="AC9" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="AD8" s="15" t="s">
+      <c r="AD9" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="AE8" s="15" t="s">
+      <c r="AE9" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="AF8" s="15" t="s">
+      <c r="AF9" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="AG8" s="15" t="s">
+      <c r="AG9" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AH8" s="14" t="s">
+      <c r="AH9" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="AI8" s="15" t="s">
+      <c r="AI9" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="AJ8" s="15" t="s">
+      <c r="AJ9" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="AK8" s="15" t="s">
+      <c r="AK9" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="AL8" s="15" t="s">
+      <c r="AL9" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="AM8" s="15" t="s">
+      <c r="AM9" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="AN8" s="14" t="s">
+      <c r="AN9" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="AO8" s="15" t="s">
+      <c r="AO9" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="AP8" s="15" t="s">
+      <c r="AP9" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="AQ8" s="15" t="s">
+      <c r="AQ9" s="15" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="1:58" s="5" customFormat="1" ht="11.25">
-      <c r="A9" s="76" t="s">
+    <row r="10" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="61"/>
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="61"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="61"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="61"/>
+      <c r="L10" s="61"/>
+      <c r="M10" s="61"/>
+      <c r="N10" s="61"/>
+      <c r="O10" s="61"/>
+      <c r="P10" s="61"/>
+      <c r="Q10" s="61"/>
+      <c r="R10" s="61"/>
+      <c r="S10" s="61"/>
+      <c r="T10" s="74" t="s">
         <v>71</v>
       </c>
-      <c r="B9" s="76"/>
-[...40 lines deleted...]
-      <c r="A10" s="4" t="s">
+      <c r="U10" s="74"/>
+      <c r="V10" s="74"/>
+      <c r="W10" s="74"/>
+      <c r="X10" s="74"/>
+      <c r="Y10" s="74"/>
+      <c r="Z10" s="74"/>
+      <c r="AA10" s="74"/>
+      <c r="AB10" s="74"/>
+      <c r="AC10" s="74"/>
+      <c r="AD10" s="74"/>
+      <c r="AE10" s="74"/>
+      <c r="AF10" s="74"/>
+      <c r="AG10" s="74"/>
+      <c r="AH10" s="61"/>
+      <c r="AI10" s="61"/>
+      <c r="AJ10" s="61"/>
+      <c r="AK10" s="61"/>
+      <c r="AL10" s="61"/>
+      <c r="AM10" s="61"/>
+      <c r="AN10" s="61"/>
+      <c r="AO10" s="61"/>
+      <c r="AP10" s="61"/>
+      <c r="AQ10" s="61"/>
+    </row>
+    <row r="11" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B10" s="16"/>
-[...11 lines deleted...]
-      <c r="N10" s="55">
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="55">
         <v>0.45</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O11" s="11">
         <v>0.35</v>
-      </c>
-[...75 lines deleted...]
-        <v>0.36</v>
       </c>
       <c r="P11" s="55">
         <v>0.35</v>
       </c>
       <c r="Q11" s="11">
+        <v>0.36</v>
+      </c>
+      <c r="R11" s="11">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="S11" s="11">
         <v>0.34</v>
       </c>
-      <c r="R11" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="T11" s="11">
-        <v>3.25</v>
+        <v>3.08</v>
       </c>
       <c r="U11" s="11">
-        <v>1.43</v>
+        <v>1.31</v>
       </c>
       <c r="V11" s="11">
-        <v>1.17</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="W11" s="11">
-        <v>0.85</v>
+        <v>0.78</v>
       </c>
       <c r="X11" s="11">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="Y11" s="11">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="Z11" s="11">
         <v>0.5</v>
       </c>
       <c r="AA11" s="11">
         <v>0.32</v>
       </c>
       <c r="AB11" s="11">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="AC11" s="11">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="AD11" s="11">
-        <v>0.28999999999999998</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="AE11" s="11">
-        <v>0.3</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="AF11" s="11">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
       <c r="AG11" s="11">
-        <v>1.07</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:58" s="5" customFormat="1" ht="11.25">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AH11" s="11">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="5" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="20"/>
       <c r="I12" s="19"/>
       <c r="J12" s="21"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="55">
-        <v>0.64</v>
+        <v>0.41</v>
       </c>
       <c r="O12" s="11">
+        <v>0.36</v>
+      </c>
+      <c r="P12" s="55">
         <v>0.35</v>
       </c>
-      <c r="P12" s="55">
-[...1 lines deleted...]
-      </c>
       <c r="Q12" s="11">
-        <v>0.49</v>
+        <v>0.34</v>
       </c>
       <c r="R12" s="11">
-        <v>0.51</v>
+        <v>0.3</v>
       </c>
       <c r="S12" s="11">
-        <v>0.78</v>
+        <v>0.38</v>
       </c>
       <c r="T12" s="11">
-        <v>4.43</v>
+        <v>3.25</v>
       </c>
       <c r="U12" s="11">
-        <v>1.96</v>
+        <v>1.43</v>
       </c>
       <c r="V12" s="11">
-        <v>1.84</v>
+        <v>1.17</v>
       </c>
       <c r="W12" s="11">
-        <v>1.02</v>
+        <v>0.85</v>
       </c>
       <c r="X12" s="11">
-        <v>1.05</v>
+        <v>0.61</v>
       </c>
       <c r="Y12" s="11">
-        <v>0.92</v>
+        <v>0.41</v>
       </c>
       <c r="Z12" s="11">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="AA12" s="11">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="AB12" s="11">
-        <v>0.57999999999999996</v>
+        <v>0.32</v>
       </c>
       <c r="AC12" s="11">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="AD12" s="11">
-        <v>0.28000000000000003</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="AE12" s="11">
-        <v>0.43</v>
+        <v>0.3</v>
       </c>
       <c r="AF12" s="11">
-        <v>5.67</v>
+        <v>3.8</v>
       </c>
       <c r="AG12" s="11">
-        <v>1.73</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:58" s="5" customFormat="1" ht="11.25">
+        <v>1.07</v>
+      </c>
+      <c r="AH12" s="11">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="5" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="20"/>
       <c r="I13" s="19"/>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="55">
         <v>0.64</v>
       </c>
       <c r="O13" s="11">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P13" s="55">
+        <v>0.31</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>0.49</v>
+      </c>
+      <c r="R13" s="11">
+        <v>0.51</v>
+      </c>
+      <c r="S13" s="11">
+        <v>0.78</v>
+      </c>
+      <c r="T13" s="11">
+        <v>4.43</v>
+      </c>
+      <c r="U13" s="11">
+        <v>1.96</v>
+      </c>
+      <c r="V13" s="11">
+        <v>1.84</v>
+      </c>
+      <c r="W13" s="11">
+        <v>1.02</v>
+      </c>
+      <c r="X13" s="11">
+        <v>1.05</v>
+      </c>
+      <c r="Y13" s="11">
+        <v>0.92</v>
+      </c>
+      <c r="Z13" s="11">
+        <v>0.88</v>
+      </c>
+      <c r="AA13" s="11">
+        <v>0.48</v>
+      </c>
+      <c r="AB13" s="11">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AC13" s="11">
+        <v>0.59</v>
+      </c>
+      <c r="AD13" s="11">
         <v>0.28000000000000003</v>
       </c>
-      <c r="Q13" s="11">
-[...38 lines deleted...]
-      <c r="AD13" s="11">
+      <c r="AE13" s="11">
         <v>0.43</v>
       </c>
-      <c r="AE13" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="AF13" s="11">
-        <v>4.95</v>
+        <v>5.67</v>
       </c>
       <c r="AG13" s="11">
-        <v>2.0299999999999998</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:58" s="5" customFormat="1" ht="11.25">
+        <v>1.73</v>
+      </c>
+      <c r="AH13" s="11">
+        <v>1.86</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="5" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="20"/>
       <c r="I14" s="19"/>
       <c r="J14" s="21"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="55">
-        <v>0.15</v>
+        <v>0.64</v>
       </c>
       <c r="O14" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="P14" s="55">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>0.47</v>
+      </c>
+      <c r="R14" s="11">
+        <v>0.23</v>
+      </c>
+      <c r="S14" s="11">
+        <v>0.41</v>
+      </c>
+      <c r="T14" s="11">
+        <v>2.77</v>
+      </c>
+      <c r="U14" s="11">
+        <v>1.45</v>
+      </c>
+      <c r="V14" s="11">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="W14" s="11">
+        <v>0.88</v>
+      </c>
+      <c r="X14" s="11">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="Y14" s="11">
+        <v>0.65</v>
+      </c>
+      <c r="Z14" s="11">
+        <v>0.53</v>
+      </c>
+      <c r="AA14" s="11">
         <v>0.38</v>
       </c>
-      <c r="P14" s="55">
-[...26 lines deleted...]
-      <c r="Y14" s="11">
+      <c r="AB14" s="11">
         <v>0.41</v>
       </c>
-      <c r="Z14" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="AC14" s="11">
-        <v>0.28000000000000003</v>
+        <v>0.45</v>
       </c>
       <c r="AD14" s="11">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="AE14" s="11">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="AF14" s="11">
-        <v>2.08</v>
+        <v>4.95</v>
       </c>
       <c r="AG14" s="11">
-        <v>0.73</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:58" s="5" customFormat="1" ht="11.25">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AH14" s="11">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="21"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="55">
+        <v>0.15</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0.38</v>
+      </c>
+      <c r="P15" s="55">
+        <v>0.19</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>0.34</v>
+      </c>
+      <c r="R15" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="S15" s="11">
+        <v>0.11</v>
+      </c>
+      <c r="T15" s="11">
+        <v>2.37</v>
+      </c>
+      <c r="U15" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="V15" s="11">
+        <v>0.93</v>
+      </c>
+      <c r="W15" s="11">
+        <v>0.61</v>
+      </c>
+      <c r="X15" s="11">
+        <v>0.35</v>
+      </c>
+      <c r="Y15" s="11">
+        <v>0.41</v>
+      </c>
+      <c r="Z15" s="11">
         <v>0.74</v>
       </c>
-      <c r="O15" s="11">
-[...8 lines deleted...]
-      <c r="R15" s="11">
+      <c r="AA15" s="11">
+        <v>0.26</v>
+      </c>
+      <c r="AB15" s="11">
         <v>0.31</v>
       </c>
-      <c r="S15" s="11">
-[...28 lines deleted...]
-      </c>
       <c r="AC15" s="11">
-        <v>0.31</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="AD15" s="11">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="AE15" s="11">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="AF15" s="11">
-        <v>2.04</v>
+        <v>2.08</v>
       </c>
       <c r="AG15" s="11">
-        <v>1.18</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:58" s="5" customFormat="1" ht="11.25">
+        <v>0.73</v>
+      </c>
+      <c r="AH15" s="11">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="5" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="20"/>
       <c r="I16" s="19"/>
       <c r="J16" s="21"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="55">
-        <v>0.24</v>
+        <v>0.74</v>
       </c>
       <c r="O16" s="11">
-        <v>0.1</v>
+        <v>0.42</v>
       </c>
       <c r="P16" s="55">
-        <v>0.09</v>
+        <v>0.53</v>
       </c>
       <c r="Q16" s="11">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.44</v>
+      </c>
+      <c r="R16" s="11">
+        <v>0.31</v>
       </c>
       <c r="S16" s="11">
-        <v>7.0000000000000007E-2</v>
+        <v>0.25</v>
       </c>
       <c r="T16" s="11">
-        <v>1.7</v>
+        <v>4.6100000000000003</v>
       </c>
       <c r="U16" s="11">
-        <v>0.89</v>
+        <v>1.89</v>
       </c>
       <c r="V16" s="11">
-        <v>0.87</v>
+        <v>1.31</v>
       </c>
       <c r="W16" s="11">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
       <c r="X16" s="11">
+        <v>0.53</v>
+      </c>
+      <c r="Y16" s="11">
+        <v>0.34</v>
+      </c>
+      <c r="Z16" s="11">
+        <v>0.47</v>
+      </c>
+      <c r="AA16" s="11">
+        <v>0.31</v>
+      </c>
+      <c r="AB16" s="11">
+        <v>0.41</v>
+      </c>
+      <c r="AC16" s="11">
+        <v>0.31</v>
+      </c>
+      <c r="AD16" s="11">
         <v>0.35</v>
       </c>
-      <c r="Y16" s="11">
-[...16 lines deleted...]
-      </c>
       <c r="AE16" s="11">
-        <v>0.14000000000000001</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.25</v>
+      </c>
+      <c r="AF16" s="11">
+        <v>2.04</v>
       </c>
       <c r="AG16" s="11">
-        <v>0.92</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:50" s="5" customFormat="1" ht="11.25">
+        <v>1.18</v>
+      </c>
+      <c r="AH16" s="11">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="5" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="20"/>
       <c r="I17" s="19"/>
       <c r="J17" s="21"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
-      <c r="N17" s="56" t="s">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="N17" s="55">
+        <v>0.24</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="P17" s="55">
+        <v>0.09</v>
       </c>
       <c r="Q17" s="11">
-        <v>0.13</v>
-[...1 lines deleted...]
-      <c r="R17" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="R17" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="S17" s="11">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="T17" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="U17" s="11">
+        <v>0.89</v>
+      </c>
+      <c r="V17" s="11">
+        <v>0.87</v>
+      </c>
+      <c r="W17" s="11">
+        <v>0.66</v>
+      </c>
+      <c r="X17" s="11">
+        <v>0.35</v>
+      </c>
+      <c r="Y17" s="11">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Z17" s="11">
         <v>0.12</v>
       </c>
-      <c r="S17" s="11">
+      <c r="AA17" s="11">
         <v>0.11</v>
       </c>
-      <c r="T17" s="11" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AB17" s="11">
-        <v>0.15</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="AC17" s="11">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="AD17" s="11">
-        <v>0.24</v>
-[...11 lines deleted...]
-    <row r="18" spans="1:50" s="5" customFormat="1" ht="11.25">
+        <v>0.31</v>
+      </c>
+      <c r="AE17" s="11">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AF17" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG17" s="11">
+        <v>0.92</v>
+      </c>
+      <c r="AH17" s="11">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="5" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="20"/>
       <c r="I18" s="19"/>
       <c r="J18" s="21"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O18" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="P18" s="55">
-        <v>0.38</v>
+      <c r="P18" s="40" t="s">
+        <v>67</v>
       </c>
       <c r="Q18" s="11">
-        <v>0.52</v>
-[...8 lines deleted...]
-        <v>1.82</v>
+        <v>0.13</v>
+      </c>
+      <c r="R18" s="11">
+        <v>0.12</v>
+      </c>
+      <c r="S18" s="11">
+        <v>0.11</v>
+      </c>
+      <c r="T18" s="11" t="s">
+        <v>67</v>
       </c>
       <c r="U18" s="11" t="s">
         <v>67</v>
       </c>
       <c r="V18" s="11">
-        <v>0.62</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>1.33</v>
+      </c>
+      <c r="W18" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="X18" s="11">
+        <v>0.79</v>
       </c>
       <c r="Y18" s="11">
-        <v>0.31</v>
+        <v>0.66</v>
       </c>
       <c r="Z18" s="11">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.19</v>
+      </c>
+      <c r="AA18" s="11">
+        <v>0.33</v>
       </c>
       <c r="AB18" s="11">
-        <v>0.41</v>
+        <v>0.15</v>
       </c>
       <c r="AC18" s="11">
-        <v>0.55000000000000004</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.39</v>
+      </c>
+      <c r="AD18" s="11">
+        <v>0.24</v>
       </c>
       <c r="AE18" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="AF18" s="17" t="s">
-        <v>67</v>
+      <c r="AF18" s="11">
+        <v>3.86</v>
       </c>
       <c r="AG18" s="11" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="19" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AH18" s="11">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="20"/>
       <c r="I19" s="19"/>
       <c r="J19" s="21"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
-      <c r="N19" s="55">
-[...3 lines deleted...]
-        <v>0.13</v>
+      <c r="N19" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="O19" s="40" t="s">
+        <v>67</v>
       </c>
       <c r="P19" s="55">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="Q19" s="11">
+        <v>0.52</v>
+      </c>
+      <c r="R19" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="S19" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="T19" s="11">
+        <v>1.82</v>
+      </c>
+      <c r="U19" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="V19" s="11">
+        <v>0.62</v>
+      </c>
+      <c r="W19" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="X19" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y19" s="11">
         <v>0.31</v>
       </c>
-      <c r="R19" s="11">
-[...20 lines deleted...]
-      </c>
       <c r="Z19" s="11">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>0.4</v>
+        <v>0.26</v>
+      </c>
+      <c r="AA19" s="11" t="s">
+        <v>67</v>
       </c>
       <c r="AB19" s="11">
-        <v>0.12</v>
+        <v>0.41</v>
       </c>
       <c r="AC19" s="11">
-        <v>0.96</v>
-[...8 lines deleted...]
-        <v>3.21</v>
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AD19" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE19" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF19" s="17" t="s">
+        <v>67</v>
       </c>
       <c r="AG19" s="11" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="20" spans="1:50" s="5" customFormat="1" ht="11.25">
+      <c r="AH19" s="11" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="5" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
       <c r="I20" s="19"/>
       <c r="J20" s="21"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="55">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="O20" s="11">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P20" s="55">
-        <v>0.14000000000000001</v>
+        <v>0.12</v>
       </c>
       <c r="Q20" s="11">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="R20" s="11">
+        <v>0.47</v>
+      </c>
+      <c r="S20" s="11">
+        <v>0.09</v>
+      </c>
+      <c r="T20" s="11">
+        <v>1.05</v>
+      </c>
+      <c r="U20" s="11">
+        <v>0.54</v>
+      </c>
+      <c r="V20" s="11"/>
+      <c r="W20" s="11">
+        <v>0.54</v>
+      </c>
+      <c r="X20" s="11">
+        <v>0.64</v>
+      </c>
+      <c r="Y20" s="11">
+        <v>0.54</v>
+      </c>
+      <c r="Z20" s="11">
+        <v>0.15</v>
+      </c>
+      <c r="AA20" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="AB20" s="11">
         <v>0.12</v>
       </c>
-      <c r="S20" s="11">
-[...20 lines deleted...]
-      <c r="Z20" s="11">
+      <c r="AC20" s="11">
+        <v>0.96</v>
+      </c>
+      <c r="AD20" s="11">
         <v>0.19</v>
       </c>
-      <c r="AA20" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="AE20" s="11">
-        <v>0.11</v>
+        <v>0.44</v>
       </c>
       <c r="AF20" s="11">
-        <v>1.37</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:50" s="5" customFormat="1" ht="11.25">
+        <v>3.21</v>
+      </c>
+      <c r="AG20" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH20" s="11">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="20"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="55">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="O21" s="11">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>0.4</v>
+        <v>0.24</v>
+      </c>
+      <c r="P21" s="55">
+        <v>0.14000000000000001</v>
       </c>
       <c r="Q21" s="11">
-        <v>7.0000000000000007E-2</v>
+        <v>0.13</v>
       </c>
       <c r="R21" s="11">
+        <v>0.12</v>
+      </c>
+      <c r="S21" s="11">
+        <v>0.05</v>
+      </c>
+      <c r="T21" s="11">
+        <v>0.66</v>
+      </c>
+      <c r="U21" s="11">
+        <v>1.03</v>
+      </c>
+      <c r="V21" s="11">
+        <v>0.23</v>
+      </c>
+      <c r="W21" s="11">
+        <v>0.17</v>
+      </c>
+      <c r="X21" s="11">
         <v>0.13</v>
       </c>
-      <c r="S21" s="11">
-[...16 lines deleted...]
-      </c>
       <c r="Y21" s="11">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="Z21" s="11">
-        <v>0.48</v>
+        <v>0.19</v>
       </c>
       <c r="AA21" s="11">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>0.2</v>
+        <v>0.08</v>
+      </c>
+      <c r="AB21" s="11" t="s">
+        <v>67</v>
       </c>
       <c r="AC21" s="11">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="AD21" s="11">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="AE21" s="11">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="AF21" s="11">
-        <v>4.0199999999999996</v>
+        <v>1.37</v>
       </c>
       <c r="AG21" s="11">
-        <v>0.57999999999999996</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:50" s="5" customFormat="1" ht="11.25">
+        <v>0.36</v>
+      </c>
+      <c r="AH21" s="11">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="5" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="20"/>
       <c r="I22" s="19"/>
       <c r="J22" s="21"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="55">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="O22" s="11">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>0.25</v>
+        <v>0.18</v>
+      </c>
+      <c r="P22" s="59">
+        <v>0.4</v>
       </c>
       <c r="Q22" s="11">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="R22" s="11">
+        <v>0.13</v>
+      </c>
+      <c r="S22" s="11">
+        <v>0.15</v>
+      </c>
+      <c r="T22" s="11">
+        <v>2.16</v>
+      </c>
+      <c r="U22" s="11">
+        <v>0.38</v>
+      </c>
+      <c r="V22" s="11">
+        <v>0.75</v>
+      </c>
+      <c r="W22" s="11">
+        <v>0.65</v>
+      </c>
+      <c r="X22" s="11">
+        <v>0.3</v>
+      </c>
+      <c r="Y22" s="11">
+        <v>0.12</v>
+      </c>
+      <c r="Z22" s="11">
+        <v>0.48</v>
+      </c>
+      <c r="AA22" s="11">
+        <v>0.18</v>
+      </c>
+      <c r="AB22" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="AC22" s="11">
         <v>0.22</v>
       </c>
-      <c r="R22" s="11">
-[...34 lines deleted...]
-      </c>
       <c r="AD22" s="11">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="AE22" s="11">
-        <v>0.28999999999999998</v>
+        <v>0.15</v>
       </c>
       <c r="AF22" s="11">
-        <v>3.56</v>
+        <v>4.0199999999999996</v>
       </c>
       <c r="AG22" s="11">
-        <v>1.85</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:50" s="5" customFormat="1" ht="11.25">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AH22" s="11">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="5" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="20"/>
       <c r="I23" s="19"/>
       <c r="J23" s="21"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
-      <c r="N23" s="59">
+      <c r="N23" s="55">
+        <v>0.47</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0.69</v>
+      </c>
+      <c r="P23" s="55">
+        <v>0.25</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>0.22</v>
+      </c>
+      <c r="R23" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="S23" s="11">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="T23" s="11">
+        <v>2.27</v>
+      </c>
+      <c r="U23" s="11">
+        <v>2.97</v>
+      </c>
+      <c r="V23" s="11">
+        <v>0.78</v>
+      </c>
+      <c r="W23" s="11">
+        <v>0.88</v>
+      </c>
+      <c r="X23" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="Y23" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z23" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA23" s="11">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AB23" s="11">
+        <v>0.26</v>
+      </c>
+      <c r="AC23" s="11">
+        <v>0.12</v>
+      </c>
+      <c r="AD23" s="11">
+        <v>0.11</v>
+      </c>
+      <c r="AE23" s="11">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AF23" s="11">
+        <v>3.56</v>
+      </c>
+      <c r="AG23" s="11">
+        <v>1.85</v>
+      </c>
+      <c r="AH23" s="11">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" s="18"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="20"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="20"/>
+      <c r="L24" s="20"/>
+      <c r="M24" s="20"/>
+      <c r="N24" s="59">
         <v>0.5</v>
       </c>
-      <c r="O23" s="11">
+      <c r="O24" s="11">
         <v>0.47</v>
       </c>
-      <c r="P23" s="55">
+      <c r="P24" s="55">
         <v>0.71</v>
       </c>
-      <c r="Q23" s="11">
+      <c r="Q24" s="11">
         <v>0.41</v>
       </c>
-      <c r="R23" s="11">
+      <c r="R24" s="11">
         <v>0.42</v>
       </c>
-      <c r="S23" s="11">
+      <c r="S24" s="11">
         <v>0.24</v>
       </c>
-      <c r="T23" s="11">
+      <c r="T24" s="11">
         <v>2.62</v>
       </c>
-      <c r="U23" s="11">
+      <c r="U24" s="11">
         <v>0.77</v>
       </c>
-      <c r="V23" s="11">
+      <c r="V24" s="11">
         <v>0.9</v>
       </c>
-      <c r="W23" s="11">
+      <c r="W24" s="11">
         <v>0.68</v>
       </c>
-      <c r="X23" s="11">
+      <c r="X24" s="11">
         <v>0.66</v>
       </c>
-      <c r="Y23" s="11">
+      <c r="Y24" s="11">
         <v>0.9</v>
       </c>
-      <c r="Z23" s="11">
+      <c r="Z24" s="11">
         <v>0.47</v>
       </c>
-      <c r="AA23" s="11">
+      <c r="AA24" s="11">
         <v>0.45</v>
       </c>
-      <c r="AB23" s="11">
+      <c r="AB24" s="11">
         <v>0.76</v>
       </c>
-      <c r="AC23" s="11">
+      <c r="AC24" s="11">
         <v>0.65</v>
       </c>
-      <c r="AD23" s="11">
+      <c r="AD24" s="11">
         <v>0.22</v>
       </c>
-      <c r="AE23" s="11">
+      <c r="AE24" s="11">
         <v>0.39</v>
       </c>
-      <c r="AF23" s="11">
+      <c r="AF24" s="11">
         <v>3.25</v>
       </c>
-      <c r="AG23" s="11">
+      <c r="AG24" s="11">
         <v>1.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="68" t="s">
+      <c r="AH24" s="11">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="62"/>
+      <c r="B25" s="62"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="62"/>
+      <c r="N25" s="62"/>
+      <c r="O25" s="62"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="62"/>
+      <c r="R25" s="62"/>
+      <c r="S25" s="62"/>
+      <c r="T25" s="66" t="s">
         <v>63</v>
       </c>
-      <c r="B24" s="68"/>
-[...40 lines deleted...]
-      <c r="A25" s="4" t="s">
+      <c r="U25" s="66"/>
+      <c r="V25" s="66"/>
+      <c r="W25" s="66"/>
+      <c r="X25" s="66"/>
+      <c r="Y25" s="66"/>
+      <c r="Z25" s="66"/>
+      <c r="AA25" s="66"/>
+      <c r="AB25" s="66"/>
+      <c r="AC25" s="66"/>
+      <c r="AD25" s="66"/>
+      <c r="AE25" s="66"/>
+      <c r="AF25" s="66"/>
+      <c r="AG25" s="66"/>
+      <c r="AH25" s="79"/>
+      <c r="AI25" s="62"/>
+      <c r="AJ25" s="62"/>
+      <c r="AM25" s="62"/>
+      <c r="AN25" s="62"/>
+      <c r="AO25" s="62"/>
+      <c r="AP25" s="62"/>
+      <c r="AQ25" s="62"/>
+    </row>
+    <row r="26" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="4" t="s">
         <v>48</v>
-      </c>
-[...75 lines deleted...]
-        <v>72</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="20"/>
       <c r="I26" s="19"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="55">
+        <v>0.49</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0.39</v>
+      </c>
+      <c r="P26" s="55">
+        <v>0.39</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>0.37</v>
+      </c>
+      <c r="R26" s="11">
+        <v>0.34</v>
+      </c>
+      <c r="S26" s="11">
         <v>0.42</v>
       </c>
-      <c r="O26" s="11">
-[...13 lines deleted...]
-      </c>
       <c r="T26" s="11">
-        <v>3.4</v>
+        <v>3.55</v>
       </c>
       <c r="U26" s="11">
         <v>1.41</v>
       </c>
       <c r="V26" s="11">
-        <v>1.2</v>
+        <v>1.25</v>
       </c>
       <c r="W26" s="11">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="X26" s="11">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="Y26" s="11">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="Z26" s="11">
-        <v>0.5</v>
+        <v>0.55000000000000004</v>
       </c>
       <c r="AA26" s="11">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="AB26" s="11">
+        <v>0.38</v>
+      </c>
+      <c r="AC26" s="11">
+        <v>0.45</v>
+      </c>
+      <c r="AD26" s="11">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AE26" s="11">
         <v>0.32</v>
       </c>
-      <c r="AC26" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="AF26" s="11">
-        <v>3.85</v>
+        <v>3.78</v>
       </c>
       <c r="AG26" s="11">
-        <v>1.1000000000000001</v>
-[...4 lines deleted...]
-        <v>73</v>
+        <v>1.21</v>
+      </c>
+      <c r="AH26" s="11">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="5" t="s">
+        <v>79</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="20"/>
       <c r="I27" s="19"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="55">
-        <v>0.66</v>
+        <v>0.42</v>
       </c>
       <c r="O27" s="11">
+        <v>0.37</v>
+      </c>
+      <c r="P27" s="55">
         <v>0.36</v>
       </c>
-      <c r="P27" s="59">
+      <c r="Q27" s="11">
+        <v>0.34</v>
+      </c>
+      <c r="R27" s="11">
         <v>0.3</v>
       </c>
-      <c r="Q27" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="S27" s="11">
-        <v>0.81</v>
+        <v>0.4</v>
       </c>
       <c r="T27" s="11">
-        <v>4.59</v>
+        <v>3.4</v>
       </c>
       <c r="U27" s="11">
-        <v>1.9</v>
+        <v>1.41</v>
       </c>
       <c r="V27" s="11">
-        <v>1.74</v>
+        <v>1.2</v>
       </c>
       <c r="W27" s="11">
-        <v>0.99</v>
+        <v>0.87</v>
       </c>
       <c r="X27" s="11">
-        <v>1.0900000000000001</v>
+        <v>0.62</v>
       </c>
       <c r="Y27" s="11">
-        <v>0.91</v>
+        <v>0.42</v>
       </c>
       <c r="Z27" s="11">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="AA27" s="11">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="AB27" s="11">
-        <v>0.56999999999999995</v>
+        <v>0.32</v>
       </c>
       <c r="AC27" s="11">
-        <v>0.56000000000000005</v>
+        <v>0.42</v>
       </c>
       <c r="AD27" s="11">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="AE27" s="11">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="AF27" s="11">
-        <v>5.61</v>
+        <v>3.85</v>
       </c>
       <c r="AG27" s="11">
-        <v>1.79</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:50" s="5" customFormat="1" ht="11.25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AH27" s="11">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="5" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="20"/>
       <c r="I28" s="19"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="55">
-        <v>0.19</v>
+        <v>0.66</v>
       </c>
       <c r="O28" s="11">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>0.22</v>
+        <v>0.36</v>
+      </c>
+      <c r="P28" s="59">
+        <v>0.3</v>
       </c>
       <c r="Q28" s="11">
+        <v>0.51</v>
+      </c>
+      <c r="R28" s="11">
+        <v>0.53</v>
+      </c>
+      <c r="S28" s="11">
+        <v>0.81</v>
+      </c>
+      <c r="T28" s="11">
+        <v>4.59</v>
+      </c>
+      <c r="U28" s="11">
+        <v>1.9</v>
+      </c>
+      <c r="V28" s="11">
+        <v>1.74</v>
+      </c>
+      <c r="W28" s="11">
+        <v>0.99</v>
+      </c>
+      <c r="X28" s="11">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="Y28" s="11">
+        <v>0.91</v>
+      </c>
+      <c r="Z28" s="11">
+        <v>0.88</v>
+      </c>
+      <c r="AA28" s="11">
         <v>0.46</v>
       </c>
-      <c r="R28" s="11">
-[...28 lines deleted...]
-      </c>
       <c r="AB28" s="11">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AC28" s="11">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AD28" s="11">
+        <v>0.27</v>
+      </c>
+      <c r="AE28" s="11">
         <v>0.45</v>
       </c>
-      <c r="AC28" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="AF28" s="11">
-        <v>2</v>
+        <v>5.61</v>
       </c>
       <c r="AG28" s="11">
-        <v>1.05</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:50" s="5" customFormat="1" ht="11.25">
+        <v>1.79</v>
+      </c>
+      <c r="AH28" s="11">
+        <v>1.84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="20"/>
       <c r="I29" s="19"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="55">
-        <v>0.85</v>
+        <v>0.19</v>
       </c>
       <c r="O29" s="11">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P29" s="55">
-        <v>0.72</v>
+        <v>0.22</v>
       </c>
       <c r="Q29" s="11">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="R29" s="11">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="S29" s="11">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="T29" s="11">
-        <v>4.2</v>
-[...2 lines deleted...]
-        <v>1.91</v>
+        <v>3.26</v>
+      </c>
+      <c r="U29" s="11" t="s">
+        <v>67</v>
       </c>
       <c r="V29" s="11">
-        <v>1.25</v>
+        <v>1.57</v>
       </c>
       <c r="W29" s="11">
-        <v>0.57999999999999996</v>
+        <v>0.51</v>
       </c>
       <c r="X29" s="11">
         <v>0.4</v>
       </c>
       <c r="Y29" s="11">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="Z29" s="11">
-        <v>0.49</v>
+        <v>0.96</v>
       </c>
       <c r="AA29" s="11">
-        <v>0.36</v>
+        <v>0.25</v>
       </c>
       <c r="AB29" s="11">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="AC29" s="11">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="AD29" s="11">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="AE29" s="11">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="AF29" s="11">
-        <v>1.99</v>
+        <v>2</v>
       </c>
       <c r="AG29" s="11">
-        <v>1.04</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:50" s="5" customFormat="1" ht="11.25">
+        <v>1.05</v>
+      </c>
+      <c r="AH29" s="11">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="20"/>
       <c r="I30" s="19"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="55">
-        <v>0.75</v>
+        <v>0.85</v>
       </c>
       <c r="O30" s="11">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P30" s="55">
-        <v>0.51</v>
+        <v>0.72</v>
       </c>
       <c r="Q30" s="11">
-        <v>0.13</v>
+        <v>0.48</v>
       </c>
       <c r="R30" s="11">
-        <v>0.6</v>
+        <v>0.38</v>
       </c>
       <c r="S30" s="11">
         <v>0.33</v>
       </c>
       <c r="T30" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="U30" s="11">
+        <v>1.91</v>
+      </c>
+      <c r="V30" s="11">
+        <v>1.25</v>
+      </c>
+      <c r="W30" s="11">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="X30" s="11">
+        <v>0.4</v>
+      </c>
+      <c r="Y30" s="11">
+        <v>0.19</v>
+      </c>
+      <c r="Z30" s="11">
+        <v>0.49</v>
+      </c>
+      <c r="AA30" s="11">
+        <v>0.36</v>
+      </c>
+      <c r="AB30" s="11">
+        <v>0.32</v>
+      </c>
+      <c r="AC30" s="11">
+        <v>0.37</v>
+      </c>
+      <c r="AD30" s="11">
+        <v>0.31</v>
+      </c>
+      <c r="AE30" s="11">
+        <v>0.31</v>
+      </c>
+      <c r="AF30" s="11">
+        <v>1.99</v>
+      </c>
+      <c r="AG30" s="11">
+        <v>1.04</v>
+      </c>
+      <c r="AH30" s="11">
+        <v>1.46</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B31" s="18"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="20"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="20"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20"/>
+      <c r="N31" s="55">
+        <v>0.75</v>
+      </c>
+      <c r="O31" s="11">
+        <v>0.49</v>
+      </c>
+      <c r="P31" s="55">
+        <v>0.51</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>0.13</v>
+      </c>
+      <c r="R31" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="S31" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="T31" s="11">
         <v>2.62</v>
       </c>
-      <c r="U30" s="11">
+      <c r="U31" s="11">
         <v>0.34</v>
       </c>
-      <c r="V30" s="11">
+      <c r="V31" s="11">
         <v>0.68</v>
       </c>
-      <c r="W30" s="11">
+      <c r="W31" s="11">
         <v>1.02</v>
       </c>
-      <c r="X30" s="11">
+      <c r="X31" s="11">
         <v>0.94</v>
       </c>
-      <c r="Y30" s="11">
+      <c r="Y31" s="11">
         <v>1.34</v>
       </c>
-      <c r="Z30" s="11">
+      <c r="Z31" s="11">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AA30" s="11">
+      <c r="AA31" s="11">
         <v>0.25</v>
       </c>
-      <c r="AB30" s="11">
+      <c r="AB31" s="11">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AC30" s="11">
+      <c r="AC31" s="11">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AD30" s="11">
+      <c r="AD31" s="11">
         <v>0.06</v>
       </c>
-      <c r="AE30" s="11">
+      <c r="AE31" s="11">
         <v>0.61</v>
       </c>
-      <c r="AF30" s="11">
+      <c r="AF31" s="11">
         <v>3.27</v>
       </c>
-      <c r="AG30" s="11">
+      <c r="AG31" s="11">
         <v>2.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="67" t="s">
+      <c r="AH31" s="11">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="63"/>
+      <c r="B32" s="63"/>
+      <c r="C32" s="63"/>
+      <c r="D32" s="63"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="63"/>
+      <c r="G32" s="63"/>
+      <c r="H32" s="63"/>
+      <c r="I32" s="63"/>
+      <c r="J32" s="63"/>
+      <c r="K32" s="63"/>
+      <c r="L32" s="63"/>
+      <c r="M32" s="63"/>
+      <c r="N32" s="63"/>
+      <c r="O32" s="63"/>
+      <c r="P32" s="63"/>
+      <c r="Q32" s="63"/>
+      <c r="R32" s="63"/>
+      <c r="S32" s="63"/>
+      <c r="T32" s="65" t="s">
         <v>62</v>
       </c>
-      <c r="B31" s="67"/>
-[...39 lines deleted...]
-      <c r="A32" s="6" t="s">
+      <c r="U32" s="65"/>
+      <c r="V32" s="65"/>
+      <c r="W32" s="65"/>
+      <c r="X32" s="65"/>
+      <c r="Y32" s="65"/>
+      <c r="Z32" s="65"/>
+      <c r="AA32" s="65"/>
+      <c r="AB32" s="65"/>
+      <c r="AC32" s="65"/>
+      <c r="AD32" s="65"/>
+      <c r="AE32" s="65"/>
+      <c r="AF32" s="65"/>
+      <c r="AG32" s="65"/>
+      <c r="AH32" s="80"/>
+      <c r="AI32" s="63"/>
+      <c r="AJ32" s="63"/>
+      <c r="AM32" s="63"/>
+      <c r="AN32" s="63"/>
+      <c r="AO32" s="63"/>
+      <c r="AP32" s="63"/>
+      <c r="AQ32" s="63"/>
+    </row>
+    <row r="33" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="6" t="s">
         <v>48</v>
-      </c>
-[...75 lines deleted...]
-        <v>72</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="20"/>
       <c r="I33" s="19"/>
       <c r="J33" s="23"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="55">
+        <v>0.37</v>
+      </c>
+      <c r="O33" s="12">
         <v>0.26</v>
       </c>
-      <c r="O33" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="P33" s="55">
-        <v>0.13</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="Q33" s="12">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="R33" s="12">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="S33" s="12">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="T33" s="12">
-        <v>0.59</v>
+        <v>2.11</v>
       </c>
       <c r="U33" s="12">
-        <v>1.85</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="V33" s="11">
-        <v>0.81</v>
+        <v>0.86</v>
       </c>
       <c r="W33" s="12">
-        <v>0.45</v>
+        <v>0.62</v>
       </c>
       <c r="X33" s="12">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="Y33" s="12">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="Z33" s="12">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="AA33" s="12">
-        <v>0.22</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="AB33" s="12">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="AC33" s="12">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="AD33" s="12">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="AE33" s="12">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="AF33" s="12">
-        <v>2.99</v>
+        <v>3.23</v>
       </c>
       <c r="AG33" s="12">
-        <v>0.62</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:33" s="5" customFormat="1" ht="11.25">
+        <v>1.05</v>
+      </c>
+      <c r="AH33" s="12">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="20"/>
       <c r="I34" s="19"/>
       <c r="J34" s="23"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
-      <c r="N34" s="56" t="s">
-[...3 lines deleted...]
-        <v>67</v>
+      <c r="N34" s="55">
+        <v>0.26</v>
+      </c>
+      <c r="O34" s="12">
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="P34" s="55">
-        <v>0.74</v>
-[...11 lines deleted...]
-        <v>67</v>
+        <v>0.13</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>0.36</v>
+      </c>
+      <c r="R34" s="12">
+        <v>0.27</v>
+      </c>
+      <c r="S34" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="T34" s="12">
+        <v>0.59</v>
       </c>
       <c r="U34" s="12">
-        <v>3.61</v>
+        <v>1.85</v>
       </c>
       <c r="V34" s="11">
-        <v>4.6900000000000004</v>
+        <v>0.81</v>
       </c>
       <c r="W34" s="12">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.45</v>
+      </c>
+      <c r="X34" s="12">
+        <v>0.48</v>
       </c>
       <c r="Y34" s="12">
-        <v>1.1599999999999999</v>
+        <v>0.2</v>
       </c>
       <c r="Z34" s="12">
-        <v>0.99</v>
+        <v>0.43</v>
       </c>
       <c r="AA34" s="12">
-        <v>0.87</v>
+        <v>0.22</v>
       </c>
       <c r="AB34" s="12">
-        <v>0.77</v>
+        <v>0.27</v>
       </c>
       <c r="AC34" s="12">
-        <v>1.39</v>
+        <v>0.36</v>
       </c>
       <c r="AD34" s="12">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.16</v>
+      </c>
+      <c r="AE34" s="12">
+        <v>0.2</v>
       </c>
       <c r="AF34" s="12">
-        <v>7.38</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:33" s="5" customFormat="1" ht="11.25">
+        <v>2.99</v>
+      </c>
+      <c r="AG34" s="12">
+        <v>0.62</v>
+      </c>
+      <c r="AH34" s="12">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="7" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="20"/>
       <c r="I35" s="19"/>
       <c r="J35" s="23"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
-      <c r="N35" s="55">
-[...3 lines deleted...]
-        <v>0.4</v>
+      <c r="N35" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="O35" s="40" t="s">
+        <v>67</v>
       </c>
       <c r="P35" s="55">
-        <v>0.28000000000000003</v>
-[...11 lines deleted...]
-        <v>2.77</v>
+        <v>0.74</v>
+      </c>
+      <c r="Q35" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="R35" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="S35" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="T35" s="12" t="s">
+        <v>67</v>
       </c>
       <c r="U35" s="12">
-        <v>1.45</v>
+        <v>3.61</v>
       </c>
       <c r="V35" s="11">
-        <v>1.1000000000000001</v>
+        <v>4.6900000000000004</v>
       </c>
       <c r="W35" s="12">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>0.56999999999999995</v>
+        <v>1.77</v>
+      </c>
+      <c r="X35" s="11" t="s">
+        <v>67</v>
       </c>
       <c r="Y35" s="12">
-        <v>0.65</v>
+        <v>1.1599999999999999</v>
       </c>
       <c r="Z35" s="12">
-        <v>0.53</v>
+        <v>0.99</v>
       </c>
       <c r="AA35" s="12">
-        <v>0.38</v>
+        <v>0.87</v>
       </c>
       <c r="AB35" s="12">
-        <v>0.41</v>
+        <v>0.77</v>
       </c>
       <c r="AC35" s="12">
-        <v>0.45</v>
+        <v>1.39</v>
       </c>
       <c r="AD35" s="12">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>0.23</v>
+        <v>0.63</v>
+      </c>
+      <c r="AE35" s="11" t="s">
+        <v>67</v>
       </c>
       <c r="AF35" s="12">
-        <v>4.95</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:33" s="5" customFormat="1" ht="11.25">
+        <v>7.38</v>
+      </c>
+      <c r="AG35" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH35" s="12">
+        <v>2.4700000000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="20"/>
       <c r="I36" s="19"/>
       <c r="J36" s="23"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
-      <c r="N36" s="59">
-        <v>0.1</v>
+      <c r="N36" s="55">
+        <v>0.64</v>
       </c>
       <c r="O36" s="12">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="P36" s="55">
-        <v>0.16</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="Q36" s="12">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="R36" s="12">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="S36" s="12">
-        <v>0.06</v>
+        <v>0.41</v>
       </c>
       <c r="T36" s="12">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>2.77</v>
+      </c>
+      <c r="U36" s="12">
+        <v>1.45</v>
       </c>
       <c r="V36" s="11">
-        <v>0.24</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="W36" s="12">
-        <v>0.73</v>
+        <v>0.88</v>
       </c>
       <c r="X36" s="12">
-        <v>0.28999999999999998</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="Y36" s="12">
-        <v>0.48</v>
+        <v>0.65</v>
       </c>
       <c r="Z36" s="12">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="AA36" s="12">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="AB36" s="12">
-        <v>0.16</v>
+        <v>0.41</v>
       </c>
       <c r="AC36" s="12">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.45</v>
+      </c>
+      <c r="AD36" s="12">
+        <v>0.43</v>
       </c>
       <c r="AE36" s="12">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="AF36" s="12">
-        <v>2.16</v>
+        <v>4.95</v>
       </c>
       <c r="AG36" s="12">
-        <v>0.38</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:33" s="5" customFormat="1" ht="11.25">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AH36" s="12">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="20"/>
       <c r="I37" s="19"/>
       <c r="J37" s="23"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
-      <c r="N37" s="55">
-        <v>0.49</v>
+      <c r="N37" s="59">
+        <v>0.1</v>
       </c>
       <c r="O37" s="12">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P37" s="55">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="Q37" s="12">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="R37" s="12">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="S37" s="12">
         <v>0.06</v>
       </c>
       <c r="T37" s="12">
-        <v>5.64</v>
-[...2 lines deleted...]
-        <v>1.85</v>
+        <v>1.4</v>
+      </c>
+      <c r="U37" s="12" t="s">
+        <v>67</v>
       </c>
       <c r="V37" s="11">
-        <v>1.45</v>
+        <v>0.24</v>
       </c>
       <c r="W37" s="12">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="X37" s="12">
-        <v>0.86</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="Y37" s="12">
-        <v>0.72</v>
+        <v>0.48</v>
       </c>
       <c r="Z37" s="12">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="AA37" s="12">
+        <v>0.27</v>
+      </c>
+      <c r="AB37" s="12">
+        <v>0.16</v>
+      </c>
+      <c r="AC37" s="12">
+        <v>0.36</v>
+      </c>
+      <c r="AD37" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE37" s="12">
         <v>0.18</v>
       </c>
-      <c r="AB37" s="12">
-[...10 lines deleted...]
-      </c>
       <c r="AF37" s="12">
-        <v>2.19</v>
+        <v>2.16</v>
       </c>
       <c r="AG37" s="12">
-        <v>1.53</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:33" s="5" customFormat="1" ht="11.25">
+        <v>0.38</v>
+      </c>
+      <c r="AH37" s="12">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="20"/>
       <c r="I38" s="19"/>
       <c r="J38" s="23"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="55">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="O38" s="12">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P38" s="55">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="Q38" s="12">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.34</v>
+      </c>
+      <c r="R38" s="12">
+        <v>0.12</v>
       </c>
       <c r="S38" s="12">
-        <v>7.0000000000000007E-2</v>
+        <v>0.06</v>
       </c>
       <c r="T38" s="12">
-        <v>1.7</v>
+        <v>5.64</v>
       </c>
       <c r="U38" s="12">
-        <v>0.89</v>
+        <v>1.85</v>
       </c>
       <c r="V38" s="11">
-        <v>0.87</v>
+        <v>1.45</v>
       </c>
       <c r="W38" s="12">
-        <v>0.66</v>
+        <v>0.72</v>
       </c>
       <c r="X38" s="12">
-        <v>0.35</v>
+        <v>0.86</v>
       </c>
       <c r="Y38" s="12">
+        <v>0.72</v>
+      </c>
+      <c r="Z38" s="12">
+        <v>0.41</v>
+      </c>
+      <c r="AA38" s="12">
+        <v>0.18</v>
+      </c>
+      <c r="AB38" s="12">
+        <v>0.64</v>
+      </c>
+      <c r="AC38" s="12">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Z38" s="12">
+      <c r="AD38" s="12">
+        <v>0.45</v>
+      </c>
+      <c r="AE38" s="12">
         <v>0.12</v>
       </c>
-      <c r="AA38" s="12">
-[...15 lines deleted...]
-        <v>67</v>
+      <c r="AF38" s="12">
+        <v>2.19</v>
       </c>
       <c r="AG38" s="12">
-        <v>0.92</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:33" s="5" customFormat="1" ht="11.25">
+        <v>1.53</v>
+      </c>
+      <c r="AH38" s="12">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="7" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
-      <c r="D39" s="18"/>
-[...16 lines deleted...]
-        <v>67</v>
+      <c r="D39" s="19"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="19"/>
+      <c r="H39" s="20"/>
+      <c r="I39" s="19"/>
+      <c r="J39" s="23"/>
+      <c r="K39" s="20"/>
+      <c r="L39" s="20"/>
+      <c r="M39" s="20"/>
+      <c r="N39" s="55">
+        <v>0.24</v>
+      </c>
+      <c r="O39" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="P39" s="55">
+        <v>0.09</v>
       </c>
       <c r="Q39" s="12">
-        <v>0.13</v>
-[...1 lines deleted...]
-      <c r="R39" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="R39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="S39" s="12">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="T39" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="U39" s="12">
+        <v>0.89</v>
+      </c>
+      <c r="V39" s="11">
+        <v>0.87</v>
+      </c>
+      <c r="W39" s="12">
+        <v>0.66</v>
+      </c>
+      <c r="X39" s="12">
+        <v>0.35</v>
+      </c>
+      <c r="Y39" s="12">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Z39" s="12">
         <v>0.12</v>
       </c>
-      <c r="S39" s="12">
+      <c r="AA39" s="12">
         <v>0.11</v>
       </c>
-      <c r="T39" s="12" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AB39" s="12">
-        <v>0.15</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="AC39" s="12">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="AD39" s="12">
-        <v>0.24</v>
-[...11 lines deleted...]
-    <row r="40" spans="1:33" s="5" customFormat="1" ht="11.25">
+        <v>0.31</v>
+      </c>
+      <c r="AE39" s="12">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AF39" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG39" s="12">
+        <v>0.92</v>
+      </c>
+      <c r="AH39" s="12">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="7" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
       <c r="N40" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O40" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="P40" s="55">
-        <v>0.38</v>
+      <c r="P40" s="40" t="s">
+        <v>67</v>
       </c>
       <c r="Q40" s="12">
-        <v>0.52</v>
-[...8 lines deleted...]
-        <v>1.82</v>
+        <v>0.13</v>
+      </c>
+      <c r="R40" s="12">
+        <v>0.12</v>
+      </c>
+      <c r="S40" s="12">
+        <v>0.11</v>
+      </c>
+      <c r="T40" s="12" t="s">
+        <v>67</v>
       </c>
       <c r="U40" s="12" t="s">
         <v>67</v>
       </c>
       <c r="V40" s="11">
-        <v>0.62</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>1.33</v>
+      </c>
+      <c r="W40" s="12">
+        <v>0.33</v>
+      </c>
+      <c r="X40" s="12">
+        <v>0.79</v>
       </c>
       <c r="Y40" s="12">
-        <v>0.31</v>
+        <v>0.66</v>
       </c>
       <c r="Z40" s="12">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.19</v>
+      </c>
+      <c r="AA40" s="12">
+        <v>0.33</v>
       </c>
       <c r="AB40" s="12">
-        <v>0.41</v>
+        <v>0.15</v>
       </c>
       <c r="AC40" s="12">
-        <v>0.55000000000000004</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.39</v>
+      </c>
+      <c r="AD40" s="12">
+        <v>0.24</v>
       </c>
       <c r="AE40" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="AF40" s="17" t="s">
-        <v>67</v>
+      <c r="AF40" s="12">
+        <v>3.86</v>
       </c>
       <c r="AG40" s="12" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" s="5" customFormat="1" ht="11.25">
+      <c r="AH40" s="12">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="7" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B41" s="18"/>
       <c r="C41" s="18"/>
-      <c r="D41" s="19"/>
-[...13 lines deleted...]
-        <v>0.13</v>
+      <c r="D41" s="18"/>
+      <c r="E41" s="18"/>
+      <c r="F41" s="18"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="18"/>
+      <c r="N41" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="O41" s="40" t="s">
+        <v>67</v>
       </c>
       <c r="P41" s="55">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="Q41" s="12">
+        <v>0.52</v>
+      </c>
+      <c r="R41" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="S41" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="T41" s="12">
+        <v>1.82</v>
+      </c>
+      <c r="U41" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="V41" s="11">
+        <v>0.62</v>
+      </c>
+      <c r="W41" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="X41" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y41" s="12">
         <v>0.31</v>
       </c>
-      <c r="R41" s="12">
-[...22 lines deleted...]
-      </c>
       <c r="Z41" s="12">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>0.4</v>
+        <v>0.26</v>
+      </c>
+      <c r="AA41" s="11" t="s">
+        <v>67</v>
       </c>
       <c r="AB41" s="12">
-        <v>0.12</v>
+        <v>0.41</v>
       </c>
       <c r="AC41" s="12">
-        <v>0.96</v>
-[...8 lines deleted...]
-        <v>3.21</v>
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AD41" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE41" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF41" s="17" t="s">
+        <v>67</v>
       </c>
       <c r="AG41" s="12" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" s="5" customFormat="1" ht="11.25">
+      <c r="AH41" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="B42" s="18"/>
       <c r="C42" s="18"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="20"/>
       <c r="I42" s="19"/>
       <c r="J42" s="23"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="55">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="O42" s="12">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P42" s="55">
-        <v>0.14000000000000001</v>
+        <v>0.12</v>
       </c>
       <c r="Q42" s="12">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="R42" s="12">
+        <v>0.47</v>
+      </c>
+      <c r="S42" s="12">
+        <v>0.09</v>
+      </c>
+      <c r="T42" s="12">
+        <v>1.05</v>
+      </c>
+      <c r="U42" s="12">
+        <v>0.54</v>
+      </c>
+      <c r="V42" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="W42" s="12">
+        <v>0.54</v>
+      </c>
+      <c r="X42" s="12">
+        <v>0.64</v>
+      </c>
+      <c r="Y42" s="12">
+        <v>0.54</v>
+      </c>
+      <c r="Z42" s="12">
+        <v>0.15</v>
+      </c>
+      <c r="AA42" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="AB42" s="12">
         <v>0.12</v>
       </c>
-      <c r="S42" s="12">
-[...20 lines deleted...]
-      <c r="Z42" s="12">
+      <c r="AC42" s="12">
+        <v>0.96</v>
+      </c>
+      <c r="AD42" s="12">
         <v>0.19</v>
       </c>
-      <c r="AA42" s="12">
-[...10 lines deleted...]
-      </c>
       <c r="AE42" s="12">
-        <v>0.11</v>
+        <v>0.44</v>
       </c>
       <c r="AF42" s="12">
-        <v>1.37</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:33" s="5" customFormat="1" ht="11.25">
+        <v>3.21</v>
+      </c>
+      <c r="AG42" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH42" s="12">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="19"/>
       <c r="E43" s="19"/>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="20"/>
       <c r="I43" s="19"/>
       <c r="J43" s="23"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="55">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="O43" s="12">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>0.4</v>
+        <v>0.24</v>
+      </c>
+      <c r="P43" s="55">
+        <v>0.14000000000000001</v>
       </c>
       <c r="Q43" s="12">
-        <v>7.0000000000000007E-2</v>
+        <v>0.13</v>
       </c>
       <c r="R43" s="12">
+        <v>0.12</v>
+      </c>
+      <c r="S43" s="12">
+        <v>0.05</v>
+      </c>
+      <c r="T43" s="12">
+        <v>0.66</v>
+      </c>
+      <c r="U43" s="12">
+        <v>1.03</v>
+      </c>
+      <c r="V43" s="11">
+        <v>0.23</v>
+      </c>
+      <c r="W43" s="12">
+        <v>0.17</v>
+      </c>
+      <c r="X43" s="12">
         <v>0.13</v>
       </c>
-      <c r="S43" s="12">
-[...16 lines deleted...]
-      </c>
       <c r="Y43" s="12">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="Z43" s="12">
-        <v>0.48</v>
+        <v>0.19</v>
       </c>
       <c r="AA43" s="12">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>0.2</v>
+        <v>0.08</v>
+      </c>
+      <c r="AB43" s="11" t="s">
+        <v>67</v>
       </c>
       <c r="AC43" s="12">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="AD43" s="12">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="AE43" s="12">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="AF43" s="12">
-        <v>4.0199999999999996</v>
+        <v>1.37</v>
       </c>
       <c r="AG43" s="12">
-        <v>0.57999999999999996</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:33" s="5" customFormat="1" ht="11.25">
+        <v>0.36</v>
+      </c>
+      <c r="AH43" s="12">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="7" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="20"/>
       <c r="I44" s="19"/>
       <c r="J44" s="23"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
-      <c r="N44" s="56">
+      <c r="N44" s="55">
+        <v>0.51</v>
+      </c>
+      <c r="O44" s="12">
+        <v>0.18</v>
+      </c>
+      <c r="P44" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="Q44" s="12">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="R44" s="12">
+        <v>0.13</v>
+      </c>
+      <c r="S44" s="12">
+        <v>0.15</v>
+      </c>
+      <c r="T44" s="12">
+        <v>2.16</v>
+      </c>
+      <c r="U44" s="12">
+        <v>0.38</v>
+      </c>
+      <c r="V44" s="11">
+        <v>0.75</v>
+      </c>
+      <c r="W44" s="12">
+        <v>0.65</v>
+      </c>
+      <c r="X44" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="Y44" s="12">
+        <v>0.12</v>
+      </c>
+      <c r="Z44" s="12">
+        <v>0.48</v>
+      </c>
+      <c r="AA44" s="12">
+        <v>0.18</v>
+      </c>
+      <c r="AB44" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="AC44" s="12">
+        <v>0.22</v>
+      </c>
+      <c r="AD44" s="12">
+        <v>0.23</v>
+      </c>
+      <c r="AE44" s="12">
+        <v>0.15</v>
+      </c>
+      <c r="AF44" s="12">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AG44" s="12">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AH44" s="12">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B45" s="18"/>
+      <c r="C45" s="18"/>
+      <c r="D45" s="19"/>
+      <c r="E45" s="19"/>
+      <c r="F45" s="19"/>
+      <c r="G45" s="19"/>
+      <c r="H45" s="20"/>
+      <c r="I45" s="19"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="20"/>
+      <c r="L45" s="20"/>
+      <c r="M45" s="20"/>
+      <c r="N45" s="56">
         <v>0.47</v>
       </c>
-      <c r="O44" s="12">
+      <c r="O45" s="12">
         <v>0.69</v>
       </c>
-      <c r="P44" s="55">
+      <c r="P45" s="55">
         <v>0.25</v>
       </c>
-      <c r="Q44" s="12">
+      <c r="Q45" s="12">
         <v>0.22</v>
       </c>
-      <c r="R44" s="12">
+      <c r="R45" s="12">
         <v>0.1</v>
       </c>
-      <c r="S44" s="12">
+      <c r="S45" s="12">
         <v>0.28000000000000003</v>
       </c>
-      <c r="T44" s="12">
+      <c r="T45" s="12">
         <v>2.27</v>
       </c>
-      <c r="U44" s="12">
+      <c r="U45" s="12">
         <v>2.97</v>
       </c>
-      <c r="V44" s="11">
+      <c r="V45" s="11">
         <v>0.78</v>
       </c>
-      <c r="W44" s="12">
+      <c r="W45" s="12">
         <v>0.88</v>
       </c>
-      <c r="X44" s="12">
+      <c r="X45" s="12">
         <v>0.7</v>
       </c>
-      <c r="Y44" s="11" t="s">
-[...5 lines deleted...]
-      <c r="AA44" s="12">
+      <c r="Y45" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z45" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA45" s="12">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB44" s="12">
+      <c r="AB45" s="12">
         <v>0.26</v>
       </c>
-      <c r="AC44" s="12">
+      <c r="AC45" s="12">
         <v>0.12</v>
       </c>
-      <c r="AD44" s="12">
+      <c r="AD45" s="12">
         <v>0.11</v>
       </c>
-      <c r="AE44" s="12">
+      <c r="AE45" s="12">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AF44" s="12">
+      <c r="AF45" s="12">
         <v>3.56</v>
       </c>
-      <c r="AG44" s="12">
+      <c r="AG45" s="12">
         <v>1.85</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="N45" s="60">
+      <c r="AH45" s="12">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B46" s="24"/>
+      <c r="C46" s="24"/>
+      <c r="D46" s="24"/>
+      <c r="E46" s="24"/>
+      <c r="F46" s="24"/>
+      <c r="G46" s="24"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="24"/>
+      <c r="J46" s="25"/>
+      <c r="K46" s="25"/>
+      <c r="L46" s="25"/>
+      <c r="M46" s="25"/>
+      <c r="N46" s="60">
         <v>0.3</v>
       </c>
-      <c r="O45" s="13">
+      <c r="O46" s="13">
         <v>0.46</v>
       </c>
-      <c r="P45" s="58">
+      <c r="P46" s="58">
         <v>0.87</v>
       </c>
-      <c r="Q45" s="13">
+      <c r="Q46" s="13">
         <v>0.63</v>
       </c>
-      <c r="R45" s="13">
+      <c r="R46" s="13">
         <v>0.28000000000000003</v>
       </c>
-      <c r="S45" s="13">
+      <c r="S46" s="13">
         <v>0.17</v>
       </c>
-      <c r="T45" s="13">
+      <c r="T46" s="13">
         <v>2.63</v>
       </c>
-      <c r="U45" s="13">
+      <c r="U46" s="13">
         <v>1.1000000000000001</v>
       </c>
-      <c r="V45" s="13">
+      <c r="V46" s="13">
         <v>1.08</v>
       </c>
-      <c r="W45" s="13">
+      <c r="W46" s="13">
         <v>0.41</v>
       </c>
-      <c r="X45" s="13">
+      <c r="X46" s="13">
         <v>0.43</v>
       </c>
-      <c r="Y45" s="13">
+      <c r="Y46" s="13">
         <v>0.54</v>
       </c>
-      <c r="Z45" s="13">
+      <c r="Z46" s="13">
         <v>0.61</v>
       </c>
-      <c r="AA45" s="13">
+      <c r="AA46" s="13">
         <v>0.6</v>
       </c>
-      <c r="AB45" s="13">
+      <c r="AB46" s="13">
         <v>0.48</v>
       </c>
-      <c r="AC45" s="13">
+      <c r="AC46" s="13">
         <v>0.27</v>
       </c>
-      <c r="AD45" s="13">
+      <c r="AD46" s="13">
         <v>0.34</v>
       </c>
-      <c r="AE45" s="13">
+      <c r="AE46" s="13">
         <v>0.22</v>
       </c>
-      <c r="AF45" s="13">
+      <c r="AF46" s="13">
         <v>3.24</v>
       </c>
-      <c r="AG45" s="13">
+      <c r="AG46" s="13">
         <v>1.4</v>
       </c>
-    </row>
-[...3 lines deleted...]
-    <row r="47" spans="1:33">
+      <c r="AH46" s="13">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34">
       <c r="AE47" s="5"/>
     </row>
+    <row r="48" spans="1:34">
+      <c r="AE48" s="5"/>
+    </row>
   </sheetData>
-  <mergeCells count="14">
-[...13 lines deleted...]
-    <mergeCell ref="AF7:AQ7"/>
+  <mergeCells count="11">
+    <mergeCell ref="T6:AQ6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="AP7:AQ7"/>
+    <mergeCell ref="AF8:AQ8"/>
+    <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T25:AG25"/>
+    <mergeCell ref="T32:AG32"/>
+    <mergeCell ref="AD7:AE7"/>
+    <mergeCell ref="T8:AE8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>