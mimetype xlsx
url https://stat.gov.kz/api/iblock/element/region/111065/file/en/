--- v1 (2026-05-06)
+++ v2 (2026-06-24)
@@ -8,68 +8,68 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="572" firstSheet="2" activeTab="4"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="572" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="The number of divorces " sheetId="1" r:id="rId1"/>
     <sheet name="The number of divorces 2023" sheetId="6" r:id="rId2"/>
     <sheet name="The number of divorc. 2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Divorce rate" sheetId="5" r:id="rId4"/>
     <sheet name="Divorce rate 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="839" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="841" uniqueCount="86">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -654,100 +654,100 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
@@ -762,324 +762,324 @@
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2110740" cy="632460"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3073" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2171700" cy="632460"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>213360</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Рисунок 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2103120" cy="632460"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5121" name="Рисунок 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1105,51 +1105,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1305,118 +1305,118 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:S77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:S6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="28.44140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:19" ht="12.75">
-      <c r="A6" s="64" t="s">
+    <row r="6" spans="1:19" ht="13.2">
+      <c r="A6" s="66" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="64"/>
-[...16 lines deleted...]
-      <c r="S6" s="64"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
     </row>
     <row r="7" spans="1:19">
       <c r="C7" s="2"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="47" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="5" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B8" s="69">
+    <row r="8" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="69"/>
+      <c r="B8" s="71">
         <v>2021</v>
       </c>
-      <c r="C8" s="70"/>
-[...10 lines deleted...]
-      <c r="N8" s="71">
+      <c r="C8" s="72"/>
+      <c r="D8" s="72"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="72"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="72"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="72"/>
+      <c r="L8" s="72"/>
+      <c r="M8" s="72"/>
+      <c r="N8" s="73">
         <v>2022</v>
       </c>
-      <c r="O8" s="72"/>
-[...6 lines deleted...]
-      <c r="A9" s="68"/>
+      <c r="O8" s="74"/>
+      <c r="P8" s="74"/>
+      <c r="Q8" s="74"/>
+      <c r="R8" s="74"/>
+      <c r="S8" s="74"/>
+    </row>
+    <row r="9" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="70"/>
       <c r="B9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="15" t="s">
@@ -1428,1986 +1428,1986 @@
       <c r="L9" s="15" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="15" t="s">
         <v>21</v>
       </c>
       <c r="N9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="O9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="P9" s="14" t="s">
         <v>27</v>
       </c>
       <c r="Q9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="R9" s="15" t="s">
         <v>29</v>
       </c>
       <c r="S9" s="15" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="5" customFormat="1" ht="11.25">
-      <c r="A10" s="65" t="s">
+    <row r="10" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="67" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="65"/>
-[...18 lines deleted...]
-    <row r="11" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="B10" s="67"/>
+      <c r="C10" s="67"/>
+      <c r="D10" s="67"/>
+      <c r="E10" s="67"/>
+      <c r="F10" s="67"/>
+      <c r="G10" s="67"/>
+      <c r="H10" s="67"/>
+      <c r="I10" s="67"/>
+      <c r="J10" s="67"/>
+      <c r="K10" s="67"/>
+      <c r="L10" s="67"/>
+      <c r="M10" s="67"/>
+      <c r="N10" s="67"/>
+      <c r="O10" s="67"/>
+      <c r="P10" s="67"/>
+      <c r="Q10" s="67"/>
+      <c r="R10" s="67"/>
+      <c r="S10" s="67"/>
+    </row>
+    <row r="11" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="17">
         <v>102</v>
       </c>
       <c r="O11" s="17">
         <v>129</v>
       </c>
       <c r="P11" s="17">
         <v>182</v>
       </c>
       <c r="Q11" s="17">
         <v>143</v>
       </c>
       <c r="R11" s="17">
         <v>160</v>
       </c>
       <c r="S11" s="17">
         <v>129</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="12" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="20"/>
       <c r="I12" s="19"/>
       <c r="J12" s="21"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="17">
         <v>38</v>
       </c>
       <c r="O12" s="17">
         <v>53</v>
       </c>
       <c r="P12" s="17">
         <v>58</v>
       </c>
       <c r="Q12" s="17">
         <v>48</v>
       </c>
       <c r="R12" s="17">
         <v>61</v>
       </c>
       <c r="S12" s="17">
         <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="13" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="20"/>
       <c r="I13" s="19"/>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O13" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P13" s="17">
         <v>3</v>
       </c>
       <c r="Q13" s="17">
         <v>1</v>
       </c>
       <c r="R13" s="17">
         <v>2</v>
       </c>
       <c r="S13" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="14" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="20"/>
       <c r="I14" s="19"/>
       <c r="J14" s="21"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="17">
         <v>9</v>
       </c>
       <c r="O14" s="17">
         <v>9</v>
       </c>
       <c r="P14" s="17">
         <v>16</v>
       </c>
       <c r="Q14" s="17">
         <v>13</v>
       </c>
       <c r="R14" s="17">
         <v>5</v>
       </c>
       <c r="S14" s="17">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="15" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="21"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="17">
         <v>23</v>
       </c>
       <c r="O15" s="17">
         <v>24</v>
       </c>
       <c r="P15" s="17">
         <v>47</v>
       </c>
       <c r="Q15" s="17">
         <v>44</v>
       </c>
       <c r="R15" s="17">
         <v>40</v>
       </c>
       <c r="S15" s="17">
         <v>29</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="16" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="20"/>
       <c r="I16" s="19"/>
       <c r="J16" s="21"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O16" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P16" s="17">
         <v>1</v>
       </c>
       <c r="Q16" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R16" s="17">
         <v>1</v>
       </c>
       <c r="S16" s="17">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="17" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="20"/>
       <c r="I17" s="19"/>
       <c r="J17" s="21"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="17">
         <v>4</v>
       </c>
       <c r="O17" s="17">
         <v>3</v>
       </c>
       <c r="P17" s="17">
         <v>3</v>
       </c>
       <c r="Q17" s="17">
         <v>4</v>
       </c>
       <c r="R17" s="17">
         <v>7</v>
       </c>
       <c r="S17" s="17">
         <v>5</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="18" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="20"/>
       <c r="I18" s="19"/>
       <c r="J18" s="21"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O18" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P18" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q18" s="17">
         <v>2</v>
       </c>
       <c r="R18" s="17">
         <v>2</v>
       </c>
       <c r="S18" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="19" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="19" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="20"/>
       <c r="I19" s="19"/>
       <c r="J19" s="21"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="17">
         <v>2</v>
       </c>
       <c r="O19" s="17"/>
       <c r="P19" s="17">
         <v>3</v>
       </c>
       <c r="Q19" s="17">
         <v>2</v>
       </c>
       <c r="R19" s="17">
         <v>2</v>
       </c>
       <c r="S19" s="17">
         <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="20" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
       <c r="I20" s="19"/>
       <c r="J20" s="21"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="17">
         <v>9</v>
       </c>
       <c r="O20" s="17">
         <v>6</v>
       </c>
       <c r="P20" s="17">
         <v>6</v>
       </c>
       <c r="Q20" s="17">
         <v>6</v>
       </c>
       <c r="R20" s="17">
         <v>10</v>
       </c>
       <c r="S20" s="17">
         <v>9</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="21" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="20"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="17">
         <v>1</v>
       </c>
       <c r="O21" s="17">
         <v>2</v>
       </c>
       <c r="P21" s="17">
         <v>4</v>
       </c>
       <c r="Q21" s="17">
         <v>4</v>
       </c>
       <c r="R21" s="17">
         <v>2</v>
       </c>
       <c r="S21" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="22" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="22" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="20"/>
       <c r="I22" s="19"/>
       <c r="J22" s="21"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="17">
         <v>1</v>
       </c>
       <c r="O22" s="17">
         <v>2</v>
       </c>
       <c r="P22" s="17">
         <v>1</v>
       </c>
       <c r="Q22" s="17">
         <v>1</v>
       </c>
       <c r="R22" s="17">
         <v>1</v>
       </c>
       <c r="S22" s="17">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="23" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="20"/>
       <c r="I23" s="19"/>
       <c r="J23" s="21"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="17">
         <v>3</v>
       </c>
       <c r="O23" s="17">
         <v>8</v>
       </c>
       <c r="P23" s="17">
         <v>9</v>
       </c>
       <c r="Q23" s="17">
         <v>3</v>
       </c>
       <c r="R23" s="17">
         <v>9</v>
       </c>
       <c r="S23" s="17">
         <v>6</v>
       </c>
     </row>
-    <row r="24" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="24" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
       <c r="G24" s="18"/>
       <c r="H24" s="18"/>
       <c r="I24" s="18"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="17">
         <v>2</v>
       </c>
       <c r="O24" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P24" s="17">
         <v>2</v>
       </c>
       <c r="Q24" s="17">
         <v>1</v>
       </c>
       <c r="R24" s="17">
         <v>1</v>
       </c>
       <c r="S24" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="25" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="25" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="20"/>
       <c r="I25" s="19"/>
       <c r="J25" s="21"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
       <c r="N25" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O25" s="17">
         <v>4</v>
       </c>
       <c r="P25" s="17">
         <v>1</v>
       </c>
       <c r="Q25" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R25" s="17">
         <v>1</v>
       </c>
       <c r="S25" s="17">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="26" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="20"/>
       <c r="I26" s="19"/>
       <c r="J26" s="21"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O26" s="17">
         <v>1</v>
       </c>
       <c r="P26" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q26" s="17">
         <v>2</v>
       </c>
       <c r="R26" s="17">
         <v>2</v>
       </c>
       <c r="S26" s="17">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="27" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="20"/>
       <c r="I27" s="19"/>
       <c r="J27" s="21"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="17">
         <v>2</v>
       </c>
       <c r="O27" s="17">
         <v>2</v>
       </c>
       <c r="P27" s="17">
         <v>1</v>
       </c>
       <c r="Q27" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R27" s="17">
         <v>2</v>
       </c>
       <c r="S27" s="17">
         <v>2</v>
       </c>
     </row>
-    <row r="28" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="28" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="20"/>
       <c r="I28" s="19"/>
       <c r="J28" s="21"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="17">
         <v>3</v>
       </c>
       <c r="O28" s="17">
         <v>6</v>
       </c>
       <c r="P28" s="17">
         <v>7</v>
       </c>
       <c r="Q28" s="17">
         <v>5</v>
       </c>
       <c r="R28" s="17">
         <v>2</v>
       </c>
       <c r="S28" s="17">
         <v>3</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="29" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="20"/>
       <c r="I29" s="19"/>
       <c r="J29" s="21"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O29" s="17">
         <v>2</v>
       </c>
       <c r="P29" s="17">
         <v>4</v>
       </c>
       <c r="Q29" s="17">
         <v>1</v>
       </c>
       <c r="R29" s="17">
         <v>3</v>
       </c>
       <c r="S29" s="17">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="30" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="20"/>
       <c r="I30" s="19"/>
       <c r="J30" s="21"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="17">
         <v>5</v>
       </c>
       <c r="O30" s="17">
         <v>7</v>
       </c>
       <c r="P30" s="17">
         <v>16</v>
       </c>
       <c r="Q30" s="17">
         <v>6</v>
       </c>
       <c r="R30" s="17">
         <v>7</v>
       </c>
       <c r="S30" s="17">
         <v>6</v>
       </c>
     </row>
-    <row r="31" spans="1:19" s="5" customFormat="1" ht="11.25">
-      <c r="A31" s="66" t="s">
+    <row r="31" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A31" s="68" t="s">
         <v>63</v>
       </c>
-      <c r="B31" s="66"/>
-[...18 lines deleted...]
-    <row r="32" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="B31" s="68"/>
+      <c r="C31" s="68"/>
+      <c r="D31" s="68"/>
+      <c r="E31" s="68"/>
+      <c r="F31" s="68"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="68"/>
+      <c r="I31" s="68"/>
+      <c r="J31" s="68"/>
+      <c r="K31" s="68"/>
+      <c r="L31" s="68"/>
+      <c r="M31" s="68"/>
+      <c r="N31" s="68"/>
+      <c r="O31" s="68"/>
+      <c r="P31" s="68"/>
+      <c r="Q31" s="68"/>
+      <c r="R31" s="68"/>
+      <c r="S31" s="68"/>
+    </row>
+    <row r="32" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="20"/>
       <c r="I32" s="19"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
       <c r="N32" s="17">
         <v>84</v>
       </c>
       <c r="O32" s="17">
         <v>108</v>
       </c>
       <c r="P32" s="17">
         <v>157</v>
       </c>
       <c r="Q32" s="17">
         <v>124</v>
       </c>
       <c r="R32" s="17">
         <v>126</v>
       </c>
       <c r="S32" s="17">
         <v>97</v>
       </c>
     </row>
-    <row r="33" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="33" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="20"/>
       <c r="I33" s="19"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="17">
         <v>38</v>
       </c>
       <c r="O33" s="17">
         <v>53</v>
       </c>
       <c r="P33" s="17">
         <v>58</v>
       </c>
       <c r="Q33" s="17">
         <v>48</v>
       </c>
       <c r="R33" s="17">
         <v>59</v>
       </c>
       <c r="S33" s="17">
         <v>47</v>
       </c>
     </row>
-    <row r="34" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="34" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="20"/>
       <c r="I34" s="19"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O34" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P34" s="17">
         <v>3</v>
       </c>
       <c r="Q34" s="17">
         <v>1</v>
       </c>
       <c r="R34" s="17">
         <v>2</v>
       </c>
       <c r="S34" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="35" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="35" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="20"/>
       <c r="I35" s="19"/>
       <c r="J35" s="20"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="17">
         <v>9</v>
       </c>
       <c r="O35" s="17">
         <v>9</v>
       </c>
       <c r="P35" s="17">
         <v>16</v>
       </c>
       <c r="Q35" s="17">
         <v>13</v>
       </c>
       <c r="R35" s="17">
         <v>4</v>
       </c>
       <c r="S35" s="17">
         <v>10</v>
       </c>
     </row>
-    <row r="36" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="36" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="20"/>
       <c r="I36" s="19"/>
       <c r="J36" s="20"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
       <c r="N36" s="17">
         <v>23</v>
       </c>
       <c r="O36" s="17">
         <v>24</v>
       </c>
       <c r="P36" s="17">
         <v>47</v>
       </c>
       <c r="Q36" s="17">
         <v>44</v>
       </c>
       <c r="R36" s="17">
         <v>39</v>
       </c>
       <c r="S36" s="17">
         <v>29</v>
       </c>
     </row>
-    <row r="37" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="37" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="20"/>
       <c r="I37" s="19"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="17">
         <v>4</v>
       </c>
       <c r="O37" s="17">
         <v>3</v>
       </c>
       <c r="P37" s="17">
         <v>3</v>
       </c>
       <c r="Q37" s="17">
         <v>4</v>
       </c>
       <c r="R37" s="17">
         <v>7</v>
       </c>
       <c r="S37" s="17">
         <v>3</v>
       </c>
     </row>
-    <row r="38" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="38" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="20"/>
       <c r="I38" s="19"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="17">
         <v>1</v>
       </c>
       <c r="O38" s="17">
         <v>2</v>
       </c>
       <c r="P38" s="17">
         <v>4</v>
       </c>
       <c r="Q38" s="17">
         <v>4</v>
       </c>
       <c r="R38" s="17">
         <v>1</v>
       </c>
       <c r="S38" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="39" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="39" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
       <c r="F39" s="18"/>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
       <c r="I39" s="18"/>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="18"/>
       <c r="N39" s="17">
         <v>1</v>
       </c>
       <c r="O39" s="17">
         <v>2</v>
       </c>
       <c r="P39" s="17">
         <v>1</v>
       </c>
       <c r="Q39" s="17">
         <v>1</v>
       </c>
       <c r="R39" s="17">
         <v>1</v>
       </c>
       <c r="S39" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="40" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="40" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="19"/>
       <c r="E40" s="19"/>
       <c r="F40" s="19"/>
       <c r="G40" s="19"/>
       <c r="H40" s="20"/>
       <c r="I40" s="19"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
       <c r="N40" s="17">
         <v>3</v>
       </c>
       <c r="O40" s="17">
         <v>8</v>
       </c>
       <c r="P40" s="17">
         <v>9</v>
       </c>
       <c r="Q40" s="17">
         <v>3</v>
       </c>
       <c r="R40" s="17">
         <v>7</v>
       </c>
       <c r="S40" s="17">
         <v>4</v>
       </c>
     </row>
-    <row r="41" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="41" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="18"/>
       <c r="C41" s="18"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="20"/>
       <c r="I41" s="19"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="17">
         <v>5</v>
       </c>
       <c r="O41" s="17">
         <v>7</v>
       </c>
       <c r="P41" s="17">
         <v>16</v>
       </c>
       <c r="Q41" s="17">
         <v>6</v>
       </c>
       <c r="R41" s="17">
         <v>6</v>
       </c>
       <c r="S41" s="17">
         <v>4</v>
       </c>
     </row>
-    <row r="42" spans="1:19" s="5" customFormat="1" ht="11.25">
-      <c r="A42" s="65" t="s">
+    <row r="42" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A42" s="67" t="s">
         <v>62</v>
       </c>
-      <c r="B42" s="65"/>
-[...18 lines deleted...]
-    <row r="43" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="B42" s="67"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="67"/>
+      <c r="I42" s="67"/>
+      <c r="J42" s="67"/>
+      <c r="K42" s="67"/>
+      <c r="L42" s="67"/>
+      <c r="M42" s="67"/>
+      <c r="N42" s="67"/>
+      <c r="O42" s="67"/>
+      <c r="P42" s="67"/>
+      <c r="Q42" s="67"/>
+      <c r="R42" s="67"/>
+      <c r="S42" s="67"/>
+    </row>
+    <row r="43" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A43" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="19"/>
       <c r="E43" s="19"/>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="20"/>
       <c r="I43" s="19"/>
       <c r="J43" s="23"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="17">
         <v>18</v>
       </c>
       <c r="O43" s="17">
         <v>21</v>
       </c>
       <c r="P43" s="17">
         <v>25</v>
       </c>
       <c r="Q43" s="17">
         <v>19</v>
       </c>
       <c r="R43" s="17">
         <v>34</v>
       </c>
       <c r="S43" s="17">
         <v>32</v>
       </c>
     </row>
-    <row r="44" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="44" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A44" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="20"/>
       <c r="I44" s="19"/>
       <c r="J44" s="23"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O44" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P44" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q44" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R44" s="17">
         <v>2</v>
       </c>
       <c r="S44" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="45" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="45" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A45" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B45" s="18"/>
       <c r="C45" s="18"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="19"/>
       <c r="H45" s="20"/>
       <c r="I45" s="19"/>
       <c r="J45" s="23"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O45" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P45" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q45" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R45" s="17">
         <v>1</v>
       </c>
       <c r="S45" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="46" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="46" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A46" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B46" s="18"/>
       <c r="C46" s="18"/>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
       <c r="F46" s="19"/>
       <c r="G46" s="19"/>
       <c r="H46" s="20"/>
       <c r="I46" s="19"/>
       <c r="J46" s="23"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
       <c r="M46" s="20"/>
       <c r="N46" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O46" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P46" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q46" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R46" s="17">
         <v>1</v>
       </c>
       <c r="S46" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="47" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="47" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A47" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="18"/>
       <c r="C47" s="18"/>
       <c r="D47" s="19"/>
       <c r="E47" s="19"/>
       <c r="F47" s="19"/>
       <c r="G47" s="19"/>
       <c r="H47" s="20"/>
       <c r="I47" s="19"/>
       <c r="J47" s="23"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O47" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P47" s="17">
         <v>1</v>
       </c>
       <c r="Q47" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R47" s="17">
         <v>1</v>
       </c>
       <c r="S47" s="17">
         <v>1</v>
       </c>
     </row>
-    <row r="48" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="48" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A48" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="18"/>
       <c r="C48" s="18"/>
       <c r="D48" s="19"/>
       <c r="E48" s="19"/>
       <c r="F48" s="19"/>
       <c r="G48" s="19"/>
       <c r="H48" s="20"/>
       <c r="I48" s="19"/>
       <c r="J48" s="23"/>
       <c r="K48" s="20"/>
       <c r="L48" s="20"/>
       <c r="M48" s="20"/>
       <c r="N48" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O48" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P48" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q48" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R48" s="17" t="s">
         <v>67</v>
       </c>
       <c r="S48" s="17">
         <v>2</v>
       </c>
     </row>
-    <row r="49" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="49" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A49" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B49" s="18"/>
       <c r="C49" s="18"/>
       <c r="D49" s="19"/>
       <c r="E49" s="19"/>
       <c r="F49" s="19"/>
       <c r="G49" s="19"/>
       <c r="H49" s="20"/>
       <c r="I49" s="19"/>
       <c r="J49" s="23"/>
       <c r="K49" s="20"/>
       <c r="L49" s="20"/>
       <c r="M49" s="20"/>
       <c r="N49" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O49" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P49" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q49" s="17">
         <v>2</v>
       </c>
       <c r="R49" s="17">
         <v>2</v>
       </c>
       <c r="S49" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="50" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="50" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A50" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B50" s="18"/>
       <c r="C50" s="18"/>
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
       <c r="F50" s="18"/>
       <c r="G50" s="18"/>
       <c r="H50" s="18"/>
       <c r="I50" s="18"/>
       <c r="J50" s="18"/>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
       <c r="M50" s="18"/>
       <c r="N50" s="17">
         <v>2</v>
       </c>
       <c r="O50" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P50" s="17">
         <v>3</v>
       </c>
       <c r="Q50" s="17">
         <v>2</v>
       </c>
       <c r="R50" s="17">
         <v>2</v>
       </c>
       <c r="S50" s="17">
         <v>5</v>
       </c>
     </row>
-    <row r="51" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="51" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A51" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B51" s="18"/>
       <c r="C51" s="18"/>
       <c r="D51" s="19"/>
       <c r="E51" s="19"/>
       <c r="F51" s="19"/>
       <c r="G51" s="19"/>
       <c r="H51" s="20"/>
       <c r="I51" s="19"/>
       <c r="J51" s="23"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
       <c r="M51" s="20"/>
       <c r="N51" s="17">
         <v>9</v>
       </c>
       <c r="O51" s="17">
         <v>6</v>
       </c>
       <c r="P51" s="17">
         <v>6</v>
       </c>
       <c r="Q51" s="17">
         <v>6</v>
       </c>
       <c r="R51" s="17">
         <v>10</v>
       </c>
       <c r="S51" s="17">
         <v>9</v>
       </c>
     </row>
-    <row r="52" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="52" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A52" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B52" s="18"/>
       <c r="C52" s="18"/>
       <c r="D52" s="19"/>
       <c r="E52" s="19"/>
       <c r="F52" s="19"/>
       <c r="G52" s="19"/>
       <c r="H52" s="20"/>
       <c r="I52" s="19"/>
       <c r="J52" s="23"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O52" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P52" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q52" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R52" s="17">
         <v>1</v>
       </c>
       <c r="S52" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="53" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="53" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A53" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B53" s="18"/>
       <c r="C53" s="18"/>
       <c r="D53" s="19"/>
       <c r="E53" s="19"/>
       <c r="F53" s="19"/>
       <c r="G53" s="19"/>
       <c r="H53" s="20"/>
       <c r="I53" s="19"/>
       <c r="J53" s="23"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
       <c r="M53" s="20"/>
       <c r="N53" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O53" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P53" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q53" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R53" s="17" t="s">
         <v>67</v>
       </c>
       <c r="S53" s="17">
         <v>1</v>
       </c>
     </row>
-    <row r="54" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="54" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A54" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B54" s="18"/>
       <c r="C54" s="18"/>
       <c r="D54" s="19"/>
       <c r="E54" s="19"/>
       <c r="F54" s="19"/>
       <c r="G54" s="19"/>
       <c r="H54" s="20"/>
       <c r="I54" s="19"/>
       <c r="J54" s="23"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
       <c r="M54" s="20"/>
       <c r="N54" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O54" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P54" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q54" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R54" s="17">
         <v>2</v>
       </c>
       <c r="S54" s="17">
         <v>2</v>
       </c>
     </row>
-    <row r="55" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="55" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A55" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B55" s="18"/>
       <c r="C55" s="18"/>
       <c r="D55" s="19"/>
       <c r="E55" s="19"/>
       <c r="F55" s="19"/>
       <c r="G55" s="19"/>
       <c r="H55" s="20"/>
       <c r="I55" s="19"/>
       <c r="J55" s="23"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
       <c r="M55" s="20"/>
       <c r="N55" s="17">
         <v>2</v>
       </c>
       <c r="O55" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P55" s="17">
         <v>2</v>
       </c>
       <c r="Q55" s="17">
         <v>1</v>
       </c>
       <c r="R55" s="17">
         <v>1</v>
       </c>
       <c r="S55" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="56" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="56" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A56" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B56" s="18"/>
       <c r="C56" s="18"/>
       <c r="D56" s="19"/>
       <c r="E56" s="19"/>
       <c r="F56" s="19"/>
       <c r="G56" s="19"/>
       <c r="H56" s="20"/>
       <c r="I56" s="19"/>
       <c r="J56" s="23"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O56" s="17">
         <v>4</v>
       </c>
       <c r="P56" s="17">
         <v>1</v>
       </c>
       <c r="Q56" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R56" s="17">
         <v>1</v>
       </c>
       <c r="S56" s="17">
         <v>2</v>
       </c>
     </row>
-    <row r="57" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="57" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A57" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B57" s="18"/>
       <c r="C57" s="18"/>
       <c r="D57" s="18"/>
       <c r="E57" s="18"/>
       <c r="F57" s="18"/>
       <c r="G57" s="18"/>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
       <c r="N57" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O57" s="17">
         <v>1</v>
       </c>
       <c r="P57" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q57" s="17">
         <v>2</v>
       </c>
       <c r="R57" s="17">
         <v>2</v>
       </c>
       <c r="S57" s="17">
         <v>1</v>
       </c>
     </row>
-    <row r="58" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="58" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A58" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B58" s="18"/>
       <c r="C58" s="18"/>
       <c r="D58" s="19"/>
       <c r="E58" s="19"/>
       <c r="F58" s="19"/>
       <c r="G58" s="19"/>
       <c r="H58" s="20"/>
       <c r="I58" s="19"/>
       <c r="J58" s="23"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="17">
         <v>2</v>
       </c>
       <c r="O58" s="17">
         <v>2</v>
       </c>
       <c r="P58" s="17">
         <v>1</v>
       </c>
       <c r="Q58" s="17" t="s">
         <v>67</v>
       </c>
       <c r="R58" s="17">
         <v>2</v>
       </c>
       <c r="S58" s="17">
         <v>2</v>
       </c>
     </row>
-    <row r="59" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="59" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A59" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B59" s="18"/>
       <c r="C59" s="18"/>
       <c r="D59" s="19"/>
       <c r="E59" s="19"/>
       <c r="F59" s="19"/>
       <c r="G59" s="19"/>
       <c r="H59" s="20"/>
       <c r="I59" s="19"/>
       <c r="J59" s="23"/>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
       <c r="M59" s="20"/>
       <c r="N59" s="17">
         <v>3</v>
       </c>
       <c r="O59" s="17">
         <v>6</v>
       </c>
       <c r="P59" s="17">
         <v>7</v>
       </c>
       <c r="Q59" s="17">
         <v>5</v>
       </c>
       <c r="R59" s="17">
         <v>2</v>
       </c>
       <c r="S59" s="17">
         <v>3</v>
       </c>
     </row>
-    <row r="60" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="60" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A60" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B60" s="18"/>
       <c r="C60" s="18"/>
       <c r="D60" s="19"/>
       <c r="E60" s="19"/>
       <c r="F60" s="19"/>
       <c r="G60" s="19"/>
       <c r="H60" s="20"/>
       <c r="I60" s="19"/>
       <c r="J60" s="23"/>
       <c r="K60" s="20"/>
       <c r="L60" s="20"/>
       <c r="M60" s="20"/>
       <c r="N60" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O60" s="17">
         <v>2</v>
       </c>
       <c r="P60" s="17">
         <v>4</v>
       </c>
       <c r="Q60" s="17">
         <v>1</v>
       </c>
       <c r="R60" s="17">
         <v>3</v>
       </c>
       <c r="S60" s="17">
         <v>2</v>
       </c>
     </row>
-    <row r="61" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="61" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A61" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B61" s="24"/>
       <c r="C61" s="24"/>
       <c r="D61" s="24"/>
       <c r="E61" s="24"/>
       <c r="F61" s="24"/>
       <c r="G61" s="24"/>
       <c r="H61" s="25"/>
       <c r="I61" s="24"/>
       <c r="J61" s="25"/>
       <c r="K61" s="25"/>
       <c r="L61" s="25"/>
       <c r="M61" s="25"/>
       <c r="N61" s="28" t="s">
         <v>67</v>
       </c>
       <c r="O61" s="28" t="s">
         <v>67</v>
       </c>
       <c r="P61" s="28" t="s">
         <v>67</v>
       </c>
       <c r="Q61" s="28" t="s">
         <v>67</v>
       </c>
       <c r="R61" s="28">
         <v>1</v>
       </c>
       <c r="S61" s="28">
         <v>2</v>
       </c>
     </row>
-    <row r="62" spans="1:19" s="5" customFormat="1" ht="11.25">
+    <row r="62" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A62" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="63" spans="1:19" s="5" customFormat="1" ht="11.25"/>
-[...13 lines deleted...]
-    <row r="77" s="5" customFormat="1" ht="11.25"/>
+    <row r="63" spans="1:19" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="64" spans="1:19" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="65" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="66" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="67" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="68" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="69" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="70" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="71" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="72" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="73" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="74" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="75" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="76" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="77" s="5" customFormat="1" ht="10.199999999999999"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:S6"/>
     <mergeCell ref="A10:S10"/>
     <mergeCell ref="A31:S31"/>
     <mergeCell ref="A42:S42"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:AK6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="29.33203125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:37" ht="12.75">
-      <c r="A6" s="64" t="s">
+    <row r="6" spans="1:37" ht="13.2">
+      <c r="A6" s="66" t="s">
         <v>68</v>
       </c>
-      <c r="B6" s="64"/>
-[...34 lines deleted...]
-      <c r="AK6" s="64"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="66"/>
+      <c r="U6" s="66"/>
+      <c r="V6" s="66"/>
+      <c r="W6" s="66"/>
+      <c r="X6" s="66"/>
+      <c r="Y6" s="66"/>
+      <c r="Z6" s="66"/>
+      <c r="AA6" s="66"/>
+      <c r="AB6" s="66"/>
+      <c r="AC6" s="66"/>
+      <c r="AD6" s="66"/>
+      <c r="AE6" s="66"/>
+      <c r="AF6" s="66"/>
+      <c r="AG6" s="66"/>
+      <c r="AH6" s="66"/>
+      <c r="AI6" s="66"/>
+      <c r="AJ6" s="66"/>
+      <c r="AK6" s="66"/>
     </row>
     <row r="7" spans="1:37">
       <c r="C7" s="2"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="AK7" s="53" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="5" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B8" s="69">
+    <row r="8" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="69"/>
+      <c r="B8" s="71">
         <v>2021</v>
       </c>
-      <c r="C8" s="70"/>
-[...10 lines deleted...]
-      <c r="N8" s="71">
+      <c r="C8" s="72"/>
+      <c r="D8" s="72"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="72"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="72"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="72"/>
+      <c r="L8" s="72"/>
+      <c r="M8" s="72"/>
+      <c r="N8" s="73">
         <v>2022</v>
       </c>
-      <c r="O8" s="72"/>
-[...4 lines deleted...]
-      <c r="T8" s="73">
+      <c r="O8" s="74"/>
+      <c r="P8" s="74"/>
+      <c r="Q8" s="74"/>
+      <c r="R8" s="74"/>
+      <c r="S8" s="74"/>
+      <c r="T8" s="75">
         <v>2023</v>
       </c>
-      <c r="U8" s="73"/>
-[...10 lines deleted...]
-      <c r="AF8" s="69">
+      <c r="U8" s="75"/>
+      <c r="V8" s="75"/>
+      <c r="W8" s="75"/>
+      <c r="X8" s="75"/>
+      <c r="Y8" s="75"/>
+      <c r="Z8" s="75"/>
+      <c r="AA8" s="75"/>
+      <c r="AB8" s="75"/>
+      <c r="AC8" s="75"/>
+      <c r="AD8" s="75"/>
+      <c r="AE8" s="71"/>
+      <c r="AF8" s="71">
         <v>2024</v>
       </c>
-      <c r="AG8" s="70"/>
-[...6 lines deleted...]
-      <c r="A9" s="68"/>
+      <c r="AG8" s="72"/>
+      <c r="AH8" s="72"/>
+      <c r="AI8" s="72"/>
+      <c r="AJ8" s="72"/>
+      <c r="AK8" s="72"/>
+    </row>
+    <row r="9" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="70"/>
       <c r="B9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="15" t="s">
@@ -3473,92 +3473,92 @@
       <c r="AD9" s="15" t="s">
         <v>34</v>
       </c>
       <c r="AE9" s="15" t="s">
         <v>35</v>
       </c>
       <c r="AF9" s="34" t="s">
         <v>25</v>
       </c>
       <c r="AG9" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AH9" s="54" t="s">
         <v>27</v>
       </c>
       <c r="AI9" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AJ9" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK9" s="34" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="5" customFormat="1" ht="11.25">
-      <c r="A10" s="74" t="s">
+    <row r="10" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="76" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="74"/>
-[...36 lines deleted...]
-    <row r="11" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="B10" s="76"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="76"/>
+      <c r="F10" s="76"/>
+      <c r="G10" s="76"/>
+      <c r="H10" s="76"/>
+      <c r="I10" s="76"/>
+      <c r="J10" s="76"/>
+      <c r="K10" s="76"/>
+      <c r="L10" s="76"/>
+      <c r="M10" s="76"/>
+      <c r="N10" s="76"/>
+      <c r="O10" s="76"/>
+      <c r="P10" s="76"/>
+      <c r="Q10" s="76"/>
+      <c r="R10" s="76"/>
+      <c r="S10" s="76"/>
+      <c r="T10" s="76"/>
+      <c r="U10" s="76"/>
+      <c r="V10" s="76"/>
+      <c r="W10" s="76"/>
+      <c r="X10" s="76"/>
+      <c r="Y10" s="76"/>
+      <c r="Z10" s="76"/>
+      <c r="AA10" s="76"/>
+      <c r="AB10" s="76"/>
+      <c r="AC10" s="76"/>
+      <c r="AD10" s="76"/>
+      <c r="AE10" s="76"/>
+      <c r="AF10" s="76"/>
+      <c r="AG10" s="76"/>
+      <c r="AH10" s="76"/>
+      <c r="AI10" s="76"/>
+      <c r="AJ10" s="76"/>
+      <c r="AK10" s="76"/>
+    </row>
+    <row r="11" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="17">
         <v>578</v>
       </c>
       <c r="O11" s="17">
         <v>87</v>
       </c>
       <c r="P11" s="17">
         <v>76</v>
       </c>
       <c r="Q11" s="17">
@@ -3603,51 +3603,51 @@
       <c r="AD11" s="22">
         <v>85</v>
       </c>
       <c r="AE11" s="22">
         <v>75</v>
       </c>
       <c r="AF11" s="22">
         <v>204</v>
       </c>
       <c r="AG11" s="22">
         <v>126</v>
       </c>
       <c r="AH11" s="22">
         <v>186</v>
       </c>
       <c r="AI11" s="22">
         <v>155</v>
       </c>
       <c r="AJ11" s="22">
         <v>209</v>
       </c>
       <c r="AK11" s="50">
         <v>182</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="12" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="20"/>
       <c r="I12" s="19"/>
       <c r="J12" s="21"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="17">
         <v>278</v>
       </c>
       <c r="O12" s="17">
         <v>38</v>
       </c>
       <c r="P12" s="17">
         <v>43</v>
       </c>
       <c r="Q12" s="17">
@@ -3692,51 +3692,51 @@
       <c r="AD12" s="22">
         <v>39</v>
       </c>
       <c r="AE12" s="22">
         <v>39</v>
       </c>
       <c r="AF12" s="22">
         <v>115</v>
       </c>
       <c r="AG12" s="22">
         <v>71</v>
       </c>
       <c r="AH12" s="22">
         <v>97</v>
       </c>
       <c r="AI12" s="22">
         <v>80</v>
       </c>
       <c r="AJ12" s="22">
         <v>111</v>
       </c>
       <c r="AK12" s="50">
         <v>86</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="13" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="20"/>
       <c r="I13" s="19"/>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="17">
         <v>53</v>
       </c>
       <c r="O13" s="17">
         <v>11</v>
       </c>
       <c r="P13" s="17">
         <v>12</v>
       </c>
       <c r="Q13" s="17">
@@ -3781,51 +3781,51 @@
       <c r="AD13" s="22">
         <v>8</v>
       </c>
       <c r="AE13" s="22">
         <v>10</v>
       </c>
       <c r="AF13" s="22">
         <v>24</v>
       </c>
       <c r="AG13" s="22">
         <v>15</v>
       </c>
       <c r="AH13" s="22">
         <v>21</v>
       </c>
       <c r="AI13" s="22">
         <v>13</v>
       </c>
       <c r="AJ13" s="22">
         <v>26</v>
       </c>
       <c r="AK13" s="50">
         <v>23</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="14" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="20"/>
       <c r="I14" s="19"/>
       <c r="J14" s="21"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="17">
         <v>47</v>
       </c>
       <c r="O14" s="17">
         <v>5</v>
       </c>
       <c r="P14" s="17">
         <v>4</v>
       </c>
       <c r="Q14" s="17">
@@ -3870,51 +3870,51 @@
       <c r="AD14" s="22">
         <v>12</v>
       </c>
       <c r="AE14" s="22">
         <v>8</v>
       </c>
       <c r="AF14" s="22">
         <v>18</v>
       </c>
       <c r="AG14" s="22">
         <v>16</v>
       </c>
       <c r="AH14" s="22">
         <v>16</v>
       </c>
       <c r="AI14" s="22">
         <v>16</v>
       </c>
       <c r="AJ14" s="22">
         <v>13</v>
       </c>
       <c r="AK14" s="50">
         <v>21</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="15" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="21"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="17">
         <v>36</v>
       </c>
       <c r="O15" s="17">
         <v>3</v>
       </c>
       <c r="P15" s="17">
         <v>2</v>
       </c>
       <c r="Q15" s="17">
@@ -3959,51 +3959,51 @@
       <c r="AD15" s="22">
         <v>3</v>
       </c>
       <c r="AE15" s="22">
         <v>2</v>
       </c>
       <c r="AF15" s="22">
         <v>2</v>
       </c>
       <c r="AG15" s="22">
         <v>2</v>
       </c>
       <c r="AH15" s="22">
         <v>5</v>
       </c>
       <c r="AI15" s="22">
         <v>6</v>
       </c>
       <c r="AJ15" s="22">
         <v>7</v>
       </c>
       <c r="AK15" s="50">
         <v>7</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="16" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="20"/>
       <c r="I16" s="19"/>
       <c r="J16" s="21"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="17">
         <v>53</v>
       </c>
       <c r="O16" s="17">
         <v>11</v>
       </c>
       <c r="P16" s="17">
         <v>4</v>
       </c>
       <c r="Q16" s="17">
@@ -4048,51 +4048,51 @@
       <c r="AD16" s="22">
         <v>13</v>
       </c>
       <c r="AE16" s="22">
         <v>6</v>
       </c>
       <c r="AF16" s="22">
         <v>13</v>
       </c>
       <c r="AG16" s="22">
         <v>8</v>
       </c>
       <c r="AH16" s="22">
         <v>12</v>
       </c>
       <c r="AI16" s="22">
         <v>7</v>
       </c>
       <c r="AJ16" s="22">
         <v>20</v>
       </c>
       <c r="AK16" s="50">
         <v>16</v>
       </c>
     </row>
-    <row r="17" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="17" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="20"/>
       <c r="I17" s="19"/>
       <c r="J17" s="21"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="17">
         <v>16</v>
       </c>
       <c r="O17" s="17">
         <v>4</v>
       </c>
       <c r="P17" s="17">
         <v>1</v>
       </c>
       <c r="Q17" s="17">
@@ -4137,51 +4137,51 @@
       <c r="AD17" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AE17" s="22">
         <v>1</v>
       </c>
       <c r="AF17" s="22">
         <v>3</v>
       </c>
       <c r="AG17" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AH17" s="22">
         <v>7</v>
       </c>
       <c r="AI17" s="22">
         <v>4</v>
       </c>
       <c r="AJ17" s="22">
         <v>2</v>
       </c>
       <c r="AK17" s="50">
         <v>3</v>
       </c>
     </row>
-    <row r="18" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="18" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="20"/>
       <c r="I18" s="19"/>
       <c r="J18" s="21"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="17">
         <v>17</v>
       </c>
       <c r="O18" s="17">
         <v>1</v>
       </c>
       <c r="P18" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q18" s="17" t="s">
@@ -4226,51 +4226,51 @@
       <c r="AD18" s="22">
         <v>1</v>
       </c>
       <c r="AE18" s="22">
         <v>1</v>
       </c>
       <c r="AF18" s="22">
         <v>6</v>
       </c>
       <c r="AG18" s="22">
         <v>2</v>
       </c>
       <c r="AH18" s="22">
         <v>4</v>
       </c>
       <c r="AI18" s="22">
         <v>3</v>
       </c>
       <c r="AJ18" s="22">
         <v>4</v>
       </c>
       <c r="AK18" s="50">
         <v>5</v>
       </c>
     </row>
-    <row r="19" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="19" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="20"/>
       <c r="I19" s="19"/>
       <c r="J19" s="21"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="17">
         <v>4</v>
       </c>
       <c r="O19" s="17">
         <v>2</v>
       </c>
       <c r="P19" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q19" s="17">
@@ -4315,51 +4315,51 @@
       <c r="AD19" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AE19" s="22">
         <v>2</v>
       </c>
       <c r="AF19" s="22">
         <v>2</v>
       </c>
       <c r="AG19" s="22">
         <v>1</v>
       </c>
       <c r="AH19" s="22">
         <v>1</v>
       </c>
       <c r="AI19" s="22">
         <v>2</v>
       </c>
       <c r="AJ19" s="22">
         <v>1</v>
       </c>
       <c r="AK19" s="50">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="20" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
       <c r="I20" s="19"/>
       <c r="J20" s="21"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="17">
         <v>9</v>
       </c>
       <c r="O20" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P20" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q20" s="17">
@@ -4404,51 +4404,51 @@
       <c r="AD20" s="22">
         <v>1</v>
       </c>
       <c r="AE20" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AF20" s="22">
         <v>2</v>
       </c>
       <c r="AG20" s="22">
         <v>1</v>
       </c>
       <c r="AH20" s="22">
         <v>2</v>
       </c>
       <c r="AI20" s="22">
         <v>2</v>
       </c>
       <c r="AJ20" s="22">
         <v>4</v>
       </c>
       <c r="AK20" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="21" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="21" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="20"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="17">
         <v>24</v>
       </c>
       <c r="O21" s="17">
         <v>4</v>
       </c>
       <c r="P21" s="17">
         <v>4</v>
       </c>
       <c r="Q21" s="17">
@@ -4493,51 +4493,51 @@
       <c r="AD21" s="22">
         <v>3</v>
       </c>
       <c r="AE21" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AF21" s="22">
         <v>1</v>
       </c>
       <c r="AG21" s="22">
         <v>3</v>
       </c>
       <c r="AH21" s="22">
         <v>8</v>
       </c>
       <c r="AI21" s="22">
         <v>6</v>
       </c>
       <c r="AJ21" s="22">
         <v>4</v>
       </c>
       <c r="AK21" s="50">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="22" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="20"/>
       <c r="I22" s="19"/>
       <c r="J22" s="21"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="17">
         <v>41</v>
       </c>
       <c r="O22" s="17">
         <v>8</v>
       </c>
       <c r="P22" s="17">
         <v>6</v>
       </c>
       <c r="Q22" s="17">
@@ -4582,92 +4582,92 @@
       <c r="AD22" s="22">
         <v>5</v>
       </c>
       <c r="AE22" s="22">
         <v>6</v>
       </c>
       <c r="AF22" s="22">
         <v>18</v>
       </c>
       <c r="AG22" s="22">
         <v>7</v>
       </c>
       <c r="AH22" s="22">
         <v>13</v>
       </c>
       <c r="AI22" s="22">
         <v>16</v>
       </c>
       <c r="AJ22" s="22">
         <v>17</v>
       </c>
       <c r="AK22" s="50">
         <v>16</v>
       </c>
     </row>
-    <row r="23" spans="1:37" s="5" customFormat="1" ht="11.25">
-      <c r="A23" s="66" t="s">
+    <row r="23" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A23" s="68" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="66"/>
-[...36 lines deleted...]
-    <row r="24" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="B23" s="68"/>
+      <c r="C23" s="68"/>
+      <c r="D23" s="68"/>
+      <c r="E23" s="68"/>
+      <c r="F23" s="68"/>
+      <c r="G23" s="68"/>
+      <c r="H23" s="68"/>
+      <c r="I23" s="68"/>
+      <c r="J23" s="68"/>
+      <c r="K23" s="68"/>
+      <c r="L23" s="68"/>
+      <c r="M23" s="68"/>
+      <c r="N23" s="68"/>
+      <c r="O23" s="68"/>
+      <c r="P23" s="68"/>
+      <c r="Q23" s="68"/>
+      <c r="R23" s="68"/>
+      <c r="S23" s="68"/>
+      <c r="T23" s="68"/>
+      <c r="U23" s="68"/>
+      <c r="V23" s="68"/>
+      <c r="W23" s="68"/>
+      <c r="X23" s="68"/>
+      <c r="Y23" s="68"/>
+      <c r="Z23" s="68"/>
+      <c r="AA23" s="68"/>
+      <c r="AB23" s="68"/>
+      <c r="AC23" s="68"/>
+      <c r="AD23" s="68"/>
+      <c r="AE23" s="68"/>
+      <c r="AF23" s="68"/>
+      <c r="AG23" s="68"/>
+      <c r="AH23" s="68"/>
+      <c r="AI23" s="68"/>
+      <c r="AJ23" s="68"/>
+      <c r="AK23" s="68"/>
+    </row>
+    <row r="24" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="20"/>
       <c r="I24" s="19"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="17">
         <v>74</v>
       </c>
       <c r="O24" s="17">
         <v>62</v>
       </c>
       <c r="P24" s="17">
         <v>62</v>
       </c>
       <c r="Q24" s="17">
@@ -4712,51 +4712,51 @@
       <c r="AD24" s="22">
         <v>62</v>
       </c>
       <c r="AE24" s="22">
         <v>58</v>
       </c>
       <c r="AF24" s="22">
         <v>154</v>
       </c>
       <c r="AG24" s="22">
         <v>96</v>
       </c>
       <c r="AH24" s="22">
         <v>132</v>
       </c>
       <c r="AI24" s="22">
         <v>103</v>
       </c>
       <c r="AJ24" s="22">
         <v>159</v>
       </c>
       <c r="AK24" s="50">
         <v>137</v>
       </c>
     </row>
-    <row r="25" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="25" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="20"/>
       <c r="I25" s="19"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
       <c r="N25" s="17">
         <v>55</v>
       </c>
       <c r="O25" s="17">
         <v>38</v>
       </c>
       <c r="P25" s="17">
         <v>42</v>
       </c>
       <c r="Q25" s="17">
@@ -4801,51 +4801,51 @@
       <c r="AD25" s="22">
         <v>38</v>
       </c>
       <c r="AE25" s="22">
         <v>38</v>
       </c>
       <c r="AF25" s="22">
         <v>108</v>
       </c>
       <c r="AG25" s="22">
         <v>69</v>
       </c>
       <c r="AH25" s="22">
         <v>94</v>
       </c>
       <c r="AI25" s="22">
         <v>76</v>
       </c>
       <c r="AJ25" s="22">
         <v>105</v>
       </c>
       <c r="AK25" s="50">
         <v>84</v>
       </c>
     </row>
-    <row r="26" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="26" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="20"/>
       <c r="I26" s="19"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="17">
         <v>10</v>
       </c>
       <c r="O26" s="17">
         <v>10</v>
       </c>
       <c r="P26" s="17">
         <v>12</v>
       </c>
       <c r="Q26" s="17">
@@ -4890,51 +4890,51 @@
       <c r="AD26" s="22">
         <v>8</v>
       </c>
       <c r="AE26" s="22">
         <v>10</v>
       </c>
       <c r="AF26" s="22">
         <v>24</v>
       </c>
       <c r="AG26" s="22">
         <v>15</v>
       </c>
       <c r="AH26" s="22">
         <v>21</v>
       </c>
       <c r="AI26" s="22">
         <v>13</v>
       </c>
       <c r="AJ26" s="22">
         <v>23</v>
       </c>
       <c r="AK26" s="50">
         <v>23</v>
       </c>
     </row>
-    <row r="27" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="27" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="20"/>
       <c r="I27" s="19"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="17">
         <v>1</v>
       </c>
       <c r="O27" s="17">
         <v>2</v>
       </c>
       <c r="P27" s="17">
         <v>1</v>
       </c>
       <c r="Q27" s="17">
@@ -4975,51 +4975,51 @@
       <c r="AD27" s="22">
         <v>2</v>
       </c>
       <c r="AE27" s="22">
         <v>1</v>
       </c>
       <c r="AF27" s="22">
         <v>2</v>
       </c>
       <c r="AG27" s="22">
         <v>1</v>
       </c>
       <c r="AH27" s="22">
         <v>3</v>
       </c>
       <c r="AI27" s="22">
         <v>3</v>
       </c>
       <c r="AJ27" s="22">
         <v>6</v>
       </c>
       <c r="AK27" s="50">
         <v>6</v>
       </c>
     </row>
-    <row r="28" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="28" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="20"/>
       <c r="I28" s="19"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="17">
         <v>6</v>
       </c>
       <c r="O28" s="17">
         <v>8</v>
       </c>
       <c r="P28" s="17">
         <v>3</v>
       </c>
       <c r="Q28" s="17">
@@ -5064,51 +5064,51 @@
       <c r="AD28" s="22">
         <v>12</v>
       </c>
       <c r="AE28" s="22">
         <v>6</v>
       </c>
       <c r="AF28" s="22">
         <v>10</v>
       </c>
       <c r="AG28" s="22">
         <v>7</v>
       </c>
       <c r="AH28" s="22">
         <v>10</v>
       </c>
       <c r="AI28" s="22">
         <v>5</v>
       </c>
       <c r="AJ28" s="22">
         <v>16</v>
       </c>
       <c r="AK28" s="50">
         <v>14</v>
       </c>
     </row>
-    <row r="29" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="29" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="20"/>
       <c r="I29" s="19"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="17">
         <v>2</v>
       </c>
       <c r="O29" s="17">
         <v>4</v>
       </c>
       <c r="P29" s="17">
         <v>4</v>
       </c>
       <c r="Q29" s="17">
@@ -5153,92 +5153,92 @@
       <c r="AD29" s="22">
         <v>2</v>
       </c>
       <c r="AE29" s="22">
         <v>3</v>
       </c>
       <c r="AF29" s="22">
         <v>10</v>
       </c>
       <c r="AG29" s="22">
         <v>4</v>
       </c>
       <c r="AH29" s="22">
         <v>4</v>
       </c>
       <c r="AI29" s="22">
         <v>6</v>
       </c>
       <c r="AJ29" s="22">
         <v>9</v>
       </c>
       <c r="AK29" s="50">
         <v>10</v>
       </c>
     </row>
-    <row r="30" spans="1:37" s="5" customFormat="1" ht="11.25">
-      <c r="A30" s="65" t="s">
+    <row r="30" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A30" s="67" t="s">
         <v>62</v>
       </c>
-      <c r="B30" s="65"/>
-[...36 lines deleted...]
-    <row r="31" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="B30" s="67"/>
+      <c r="C30" s="67"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="67"/>
+      <c r="O30" s="67"/>
+      <c r="P30" s="67"/>
+      <c r="Q30" s="67"/>
+      <c r="R30" s="67"/>
+      <c r="S30" s="67"/>
+      <c r="T30" s="67"/>
+      <c r="U30" s="67"/>
+      <c r="V30" s="67"/>
+      <c r="W30" s="67"/>
+      <c r="X30" s="67"/>
+      <c r="Y30" s="67"/>
+      <c r="Z30" s="67"/>
+      <c r="AA30" s="67"/>
+      <c r="AB30" s="67"/>
+      <c r="AC30" s="67"/>
+      <c r="AD30" s="67"/>
+      <c r="AE30" s="67"/>
+      <c r="AF30" s="67"/>
+      <c r="AG30" s="67"/>
+      <c r="AH30" s="67"/>
+      <c r="AI30" s="67"/>
+      <c r="AJ30" s="67"/>
+      <c r="AK30" s="67"/>
+    </row>
+    <row r="31" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="20"/>
       <c r="I31" s="19"/>
       <c r="J31" s="23"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="17">
         <v>22</v>
       </c>
       <c r="O31" s="17">
         <v>25</v>
       </c>
       <c r="P31" s="17">
         <v>14</v>
       </c>
       <c r="Q31" s="17">
@@ -5283,51 +5283,51 @@
       <c r="AD31" s="29">
         <v>23</v>
       </c>
       <c r="AE31" s="29">
         <v>17</v>
       </c>
       <c r="AF31" s="22">
         <v>50</v>
       </c>
       <c r="AG31" s="29">
         <v>30</v>
       </c>
       <c r="AH31" s="29">
         <v>54</v>
       </c>
       <c r="AI31" s="29">
         <v>52</v>
       </c>
       <c r="AJ31" s="29">
         <v>50</v>
       </c>
       <c r="AK31" s="50">
         <v>45</v>
       </c>
     </row>
-    <row r="32" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="32" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="20"/>
       <c r="I32" s="19"/>
       <c r="J32" s="23"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="20"/>
       <c r="N32" s="17">
         <v>1</v>
       </c>
       <c r="O32" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P32" s="17">
         <v>1</v>
       </c>
       <c r="Q32" s="17">
@@ -5372,51 +5372,51 @@
       <c r="AD32" s="29">
         <v>1</v>
       </c>
       <c r="AE32" s="29">
         <v>1</v>
       </c>
       <c r="AF32" s="22">
         <v>7</v>
       </c>
       <c r="AG32" s="29">
         <v>2</v>
       </c>
       <c r="AH32" s="29">
         <v>3</v>
       </c>
       <c r="AI32" s="29">
         <v>4</v>
       </c>
       <c r="AJ32" s="29">
         <v>6</v>
       </c>
       <c r="AK32" s="50">
         <v>2</v>
       </c>
     </row>
-    <row r="33" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="33" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="20"/>
       <c r="I33" s="19"/>
       <c r="J33" s="23"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O33" s="17">
         <v>1</v>
       </c>
       <c r="P33" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q33" s="17" t="s">
@@ -5461,51 +5461,51 @@
       <c r="AD33" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AE33" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AF33" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG33" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AH33" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AI33" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AJ33" s="29">
         <v>3</v>
       </c>
       <c r="AK33" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="34" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="34" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="20"/>
       <c r="I34" s="19"/>
       <c r="J34" s="23"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="17">
         <v>6</v>
       </c>
       <c r="O34" s="17">
         <v>5</v>
       </c>
       <c r="P34" s="17">
         <v>4</v>
       </c>
       <c r="Q34" s="17">
@@ -5550,51 +5550,51 @@
       <c r="AD34" s="29">
         <v>12</v>
       </c>
       <c r="AE34" s="29">
         <v>8</v>
       </c>
       <c r="AF34" s="22">
         <v>18</v>
       </c>
       <c r="AG34" s="29">
         <v>16</v>
       </c>
       <c r="AH34" s="29">
         <v>16</v>
       </c>
       <c r="AI34" s="29">
         <v>16</v>
       </c>
       <c r="AJ34" s="29">
         <v>13</v>
       </c>
       <c r="AK34" s="50">
         <v>21</v>
       </c>
     </row>
-    <row r="35" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="35" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="20"/>
       <c r="I35" s="19"/>
       <c r="J35" s="23"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="17">
         <v>1</v>
       </c>
       <c r="O35" s="17">
         <v>1</v>
       </c>
       <c r="P35" s="17">
         <v>1</v>
       </c>
       <c r="Q35" s="17">
@@ -5639,51 +5639,51 @@
       <c r="AD35" s="29">
         <v>1</v>
       </c>
       <c r="AE35" s="29">
         <v>1</v>
       </c>
       <c r="AF35" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG35" s="29">
         <v>1</v>
       </c>
       <c r="AH35" s="29">
         <v>2</v>
       </c>
       <c r="AI35" s="29">
         <v>3</v>
       </c>
       <c r="AJ35" s="29">
         <v>1</v>
       </c>
       <c r="AK35" s="50">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="36" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="20"/>
       <c r="I36" s="19"/>
       <c r="J36" s="23"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
       <c r="N36" s="17">
         <v>1</v>
       </c>
       <c r="O36" s="17">
         <v>3</v>
       </c>
       <c r="P36" s="17">
         <v>1</v>
       </c>
       <c r="Q36" s="17">
@@ -5728,51 +5728,51 @@
       <c r="AD36" s="29">
         <v>1</v>
       </c>
       <c r="AE36" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AF36" s="22">
         <v>3</v>
       </c>
       <c r="AG36" s="29">
         <v>1</v>
       </c>
       <c r="AH36" s="29">
         <v>2</v>
       </c>
       <c r="AI36" s="29">
         <v>2</v>
       </c>
       <c r="AJ36" s="29">
         <v>4</v>
       </c>
       <c r="AK36" s="50">
         <v>2</v>
       </c>
     </row>
-    <row r="37" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="37" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="20"/>
       <c r="I37" s="19"/>
       <c r="J37" s="23"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="17">
         <v>2</v>
       </c>
       <c r="O37" s="17">
         <v>4</v>
       </c>
       <c r="P37" s="17">
         <v>1</v>
       </c>
       <c r="Q37" s="17">
@@ -5817,51 +5817,51 @@
       <c r="AD37" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AE37" s="29">
         <v>1</v>
       </c>
       <c r="AF37" s="22">
         <v>3</v>
       </c>
       <c r="AG37" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AH37" s="29">
         <v>7</v>
       </c>
       <c r="AI37" s="29">
         <v>4</v>
       </c>
       <c r="AJ37" s="29">
         <v>2</v>
       </c>
       <c r="AK37" s="50">
         <v>3</v>
       </c>
     </row>
-    <row r="38" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="38" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="18"/>
       <c r="E38" s="18"/>
       <c r="F38" s="18"/>
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="18"/>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="18"/>
       <c r="N38" s="17">
         <v>3</v>
       </c>
       <c r="O38" s="17">
         <v>1</v>
       </c>
       <c r="P38" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q38" s="17" t="s">
@@ -5906,51 +5906,51 @@
       <c r="AD38" s="29">
         <v>1</v>
       </c>
       <c r="AE38" s="29">
         <v>1</v>
       </c>
       <c r="AF38" s="22">
         <v>6</v>
       </c>
       <c r="AG38" s="29">
         <v>2</v>
       </c>
       <c r="AH38" s="29">
         <v>4</v>
       </c>
       <c r="AI38" s="29">
         <v>3</v>
       </c>
       <c r="AJ38" s="29">
         <v>4</v>
       </c>
       <c r="AK38" s="50">
         <v>5</v>
       </c>
     </row>
-    <row r="39" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="39" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="20"/>
       <c r="I39" s="19"/>
       <c r="J39" s="23"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
       <c r="N39" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O39" s="17">
         <v>2</v>
       </c>
       <c r="P39" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q39" s="17">
@@ -5995,51 +5995,51 @@
       <c r="AD39" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AE39" s="29">
         <v>2</v>
       </c>
       <c r="AF39" s="22">
         <v>2</v>
       </c>
       <c r="AG39" s="29">
         <v>1</v>
       </c>
       <c r="AH39" s="29">
         <v>1</v>
       </c>
       <c r="AI39" s="29">
         <v>2</v>
       </c>
       <c r="AJ39" s="29">
         <v>1</v>
       </c>
       <c r="AK39" s="50">
         <v>3</v>
       </c>
     </row>
-    <row r="40" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="40" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="19"/>
       <c r="E40" s="19"/>
       <c r="F40" s="19"/>
       <c r="G40" s="19"/>
       <c r="H40" s="20"/>
       <c r="I40" s="19"/>
       <c r="J40" s="23"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
       <c r="N40" s="17">
         <v>1</v>
       </c>
       <c r="O40" s="17" t="s">
         <v>67</v>
       </c>
       <c r="P40" s="17" t="s">
         <v>67</v>
       </c>
       <c r="Q40" s="17">
@@ -6084,51 +6084,51 @@
       <c r="AD40" s="29">
         <v>1</v>
       </c>
       <c r="AE40" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AF40" s="22">
         <v>2</v>
       </c>
       <c r="AG40" s="29">
         <v>1</v>
       </c>
       <c r="AH40" s="29">
         <v>2</v>
       </c>
       <c r="AI40" s="29">
         <v>2</v>
       </c>
       <c r="AJ40" s="29">
         <v>4</v>
       </c>
       <c r="AK40" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="41" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="41" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B41" s="18"/>
       <c r="C41" s="18"/>
       <c r="D41" s="19"/>
       <c r="E41" s="19"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="20"/>
       <c r="I41" s="19"/>
       <c r="J41" s="23"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="17" t="s">
         <v>67</v>
       </c>
       <c r="O41" s="17">
         <v>4</v>
       </c>
       <c r="P41" s="17">
         <v>4</v>
       </c>
       <c r="Q41" s="17">
@@ -6173,51 +6173,51 @@
       <c r="AD41" s="29">
         <v>3</v>
       </c>
       <c r="AE41" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AF41" s="22">
         <v>1</v>
       </c>
       <c r="AG41" s="29">
         <v>3</v>
       </c>
       <c r="AH41" s="29">
         <v>8</v>
       </c>
       <c r="AI41" s="29">
         <v>6</v>
       </c>
       <c r="AJ41" s="29">
         <v>4</v>
       </c>
       <c r="AK41" s="50">
         <v>2</v>
       </c>
     </row>
-    <row r="42" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="42" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A42" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="24"/>
       <c r="F42" s="24"/>
       <c r="G42" s="24"/>
       <c r="H42" s="25"/>
       <c r="I42" s="24"/>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="25"/>
       <c r="M42" s="25"/>
       <c r="N42" s="28">
         <v>7</v>
       </c>
       <c r="O42" s="28">
         <v>4</v>
       </c>
       <c r="P42" s="28">
         <v>2</v>
       </c>
       <c r="Q42" s="28">
@@ -6260,174 +6260,174 @@
       <c r="AD42" s="26">
         <v>3</v>
       </c>
       <c r="AE42" s="26">
         <v>3</v>
       </c>
       <c r="AF42" s="26">
         <v>8</v>
       </c>
       <c r="AG42" s="26">
         <v>3</v>
       </c>
       <c r="AH42" s="26">
         <v>9</v>
       </c>
       <c r="AI42" s="26">
         <v>10</v>
       </c>
       <c r="AJ42" s="26">
         <v>8</v>
       </c>
       <c r="AK42" s="51">
         <v>6</v>
       </c>
     </row>
-    <row r="43" spans="1:37" s="5" customFormat="1" ht="11.25">
+    <row r="43" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A43" s="27"/>
     </row>
-    <row r="44" spans="1:37" s="5" customFormat="1" ht="11.25"/>
+    <row r="44" spans="1:37" s="5" customFormat="1" ht="10.199999999999999"/>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A6:AK6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A10:AK10"/>
     <mergeCell ref="A30:AK30"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="A23:AK23"/>
+    <mergeCell ref="A6:AK6"/>
+    <mergeCell ref="AF8:AK8"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="A10:AK10"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:AQ50"/>
   <sheetViews>
     <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AH11" sqref="AH11:AH46"/>
+      <selection activeCell="AK39" sqref="AK39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.88671875" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:43" ht="12.75">
-      <c r="X6" s="64" t="s">
+    <row r="6" spans="1:43" ht="13.2">
+      <c r="X6" s="66" t="s">
         <v>68</v>
       </c>
-      <c r="Y6" s="64"/>
-[...17 lines deleted...]
-      <c r="AQ6" s="64"/>
+      <c r="Y6" s="66"/>
+      <c r="Z6" s="66"/>
+      <c r="AA6" s="66"/>
+      <c r="AB6" s="66"/>
+      <c r="AC6" s="66"/>
+      <c r="AD6" s="66"/>
+      <c r="AE6" s="66"/>
+      <c r="AF6" s="66"/>
+      <c r="AG6" s="66"/>
+      <c r="AH6" s="66"/>
+      <c r="AI6" s="66"/>
+      <c r="AJ6" s="66"/>
+      <c r="AK6" s="66"/>
+      <c r="AL6" s="66"/>
+      <c r="AM6" s="66"/>
+      <c r="AN6" s="66"/>
+      <c r="AO6" s="66"/>
+      <c r="AP6" s="66"/>
+      <c r="AQ6" s="66"/>
     </row>
     <row r="7" spans="1:43">
       <c r="C7" s="2"/>
       <c r="AE7" s="53"/>
       <c r="AQ7" s="53" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="8" spans="1:43" s="5" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B8" s="69">
+    <row r="8" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="69"/>
+      <c r="B8" s="71">
         <v>2021</v>
       </c>
-      <c r="C8" s="70"/>
-[...10 lines deleted...]
-      <c r="N8" s="70">
+      <c r="C8" s="72"/>
+      <c r="D8" s="72"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="72"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="72"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="72"/>
+      <c r="L8" s="72"/>
+      <c r="M8" s="72"/>
+      <c r="N8" s="72">
         <v>2024</v>
       </c>
-      <c r="O8" s="70"/>
-[...4 lines deleted...]
-      <c r="T8" s="73">
+      <c r="O8" s="72"/>
+      <c r="P8" s="72"/>
+      <c r="Q8" s="72"/>
+      <c r="R8" s="72"/>
+      <c r="S8" s="72"/>
+      <c r="T8" s="75">
         <v>2025</v>
       </c>
-      <c r="U8" s="73"/>
-[...10 lines deleted...]
-      <c r="AF8" s="73">
+      <c r="U8" s="75"/>
+      <c r="V8" s="75"/>
+      <c r="W8" s="75"/>
+      <c r="X8" s="75"/>
+      <c r="Y8" s="75"/>
+      <c r="Z8" s="75"/>
+      <c r="AA8" s="75"/>
+      <c r="AB8" s="75"/>
+      <c r="AC8" s="75"/>
+      <c r="AD8" s="75"/>
+      <c r="AE8" s="71"/>
+      <c r="AF8" s="75">
         <v>2026</v>
       </c>
-      <c r="AG8" s="73"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="69"/>
+      <c r="AG8" s="75"/>
+      <c r="AH8" s="75"/>
+      <c r="AI8" s="75"/>
+      <c r="AJ8" s="75"/>
+      <c r="AK8" s="75"/>
+      <c r="AL8" s="75"/>
+      <c r="AM8" s="75"/>
+      <c r="AN8" s="75"/>
+      <c r="AO8" s="75"/>
+      <c r="AP8" s="75"/>
+      <c r="AQ8" s="71"/>
     </row>
     <row r="9" spans="1:43" s="5" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="68"/>
+      <c r="A9" s="70"/>
       <c r="B9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="15" t="s">
@@ -6531,66 +6531,66 @@
       </c>
       <c r="AQ9" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="61"/>
       <c r="B10" s="61"/>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
       <c r="E10" s="61"/>
       <c r="F10" s="61"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="61"/>
       <c r="L10" s="61"/>
       <c r="M10" s="61"/>
       <c r="N10" s="61"/>
       <c r="O10" s="61"/>
       <c r="P10" s="61"/>
       <c r="Q10" s="61"/>
       <c r="R10" s="61"/>
       <c r="S10" s="61"/>
-      <c r="T10" s="74" t="s">
+      <c r="T10" s="76" t="s">
         <v>71</v>
       </c>
-      <c r="U10" s="74"/>
-[...11 lines deleted...]
-      <c r="AG10" s="74"/>
+      <c r="U10" s="76"/>
+      <c r="V10" s="76"/>
+      <c r="W10" s="76"/>
+      <c r="X10" s="76"/>
+      <c r="Y10" s="76"/>
+      <c r="Z10" s="76"/>
+      <c r="AA10" s="76"/>
+      <c r="AB10" s="76"/>
+      <c r="AC10" s="76"/>
+      <c r="AD10" s="76"/>
+      <c r="AE10" s="76"/>
+      <c r="AF10" s="76"/>
+      <c r="AG10" s="76"/>
       <c r="AH10" s="61"/>
       <c r="AI10" s="61"/>
       <c r="AJ10" s="61"/>
       <c r="AK10" s="61"/>
       <c r="AL10" s="61"/>
       <c r="AM10" s="61"/>
       <c r="AN10" s="61"/>
       <c r="AO10" s="61"/>
       <c r="AP10" s="61"/>
       <c r="AQ10" s="61"/>
     </row>
     <row r="11" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
@@ -6637,50 +6637,53 @@
       </c>
       <c r="AA11" s="22">
         <v>155</v>
       </c>
       <c r="AB11" s="22">
         <v>193</v>
       </c>
       <c r="AC11" s="22">
         <v>250</v>
       </c>
       <c r="AD11" s="22">
         <v>185</v>
       </c>
       <c r="AE11" s="22">
         <v>201</v>
       </c>
       <c r="AF11" s="22">
         <v>219</v>
       </c>
       <c r="AG11" s="22">
         <v>134</v>
       </c>
       <c r="AH11" s="22">
         <v>159</v>
       </c>
+      <c r="AI11" s="50">
+        <v>149</v>
+      </c>
     </row>
     <row r="12" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="20"/>
       <c r="I12" s="19"/>
       <c r="J12" s="21"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="55">
         <v>90</v>
       </c>
       <c r="O12" s="22">
         <v>89</v>
       </c>
       <c r="P12" s="55">
         <v>98</v>
@@ -6717,50 +6720,53 @@
       </c>
       <c r="AA12" s="22">
         <v>82</v>
       </c>
       <c r="AB12" s="22">
         <v>91</v>
       </c>
       <c r="AC12" s="22">
         <v>131</v>
       </c>
       <c r="AD12" s="22">
         <v>101</v>
       </c>
       <c r="AE12" s="22">
         <v>112</v>
       </c>
       <c r="AF12" s="22">
         <v>123</v>
       </c>
       <c r="AG12" s="22">
         <v>66</v>
       </c>
       <c r="AH12" s="22">
         <v>76</v>
       </c>
+      <c r="AI12" s="50">
+        <v>74</v>
+      </c>
     </row>
     <row r="13" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="20"/>
       <c r="I13" s="19"/>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="55">
         <v>19</v>
       </c>
       <c r="O13" s="22">
         <v>12</v>
       </c>
       <c r="P13" s="55">
         <v>12</v>
@@ -6797,50 +6803,53 @@
       </c>
       <c r="AA13" s="22">
         <v>16</v>
       </c>
       <c r="AB13" s="22">
         <v>22</v>
       </c>
       <c r="AC13" s="22">
         <v>25</v>
       </c>
       <c r="AD13" s="22">
         <v>13</v>
       </c>
       <c r="AE13" s="22">
         <v>22</v>
       </c>
       <c r="AF13" s="22">
         <v>24</v>
       </c>
       <c r="AG13" s="22">
         <v>14</v>
       </c>
       <c r="AH13" s="22">
         <v>23</v>
       </c>
+      <c r="AI13" s="50">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="20"/>
       <c r="I14" s="19"/>
       <c r="J14" s="21"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="55">
         <v>21</v>
       </c>
       <c r="O14" s="22">
         <v>15</v>
       </c>
       <c r="P14" s="55">
         <v>12</v>
@@ -6877,50 +6886,53 @@
       </c>
       <c r="AA14" s="22">
         <v>14</v>
       </c>
       <c r="AB14" s="22">
         <v>17</v>
       </c>
       <c r="AC14" s="22">
         <v>21</v>
       </c>
       <c r="AD14" s="22">
         <v>22</v>
       </c>
       <c r="AE14" s="22">
         <v>13</v>
       </c>
       <c r="AF14" s="22">
         <v>23</v>
       </c>
       <c r="AG14" s="22">
         <v>18</v>
       </c>
       <c r="AH14" s="22">
         <v>12</v>
       </c>
+      <c r="AI14" s="50">
+        <v>18</v>
+      </c>
     </row>
     <row r="15" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="21"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="55">
         <v>3</v>
       </c>
       <c r="O15" s="22">
         <v>9</v>
       </c>
       <c r="P15" s="55">
         <v>5</v>
@@ -6955,50 +6967,53 @@
       </c>
       <c r="AA15" s="22">
         <v>6</v>
       </c>
       <c r="AB15" s="22">
         <v>8</v>
       </c>
       <c r="AC15" s="22">
         <v>8</v>
       </c>
       <c r="AD15" s="22">
         <v>5</v>
       </c>
       <c r="AE15" s="22">
         <v>6</v>
       </c>
       <c r="AF15" s="22">
         <v>6</v>
       </c>
       <c r="AG15" s="22">
         <v>4</v>
       </c>
       <c r="AH15" s="22">
         <v>8</v>
       </c>
+      <c r="AI15" s="50">
+        <v>5</v>
+      </c>
     </row>
     <row r="16" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="20"/>
       <c r="I16" s="19"/>
       <c r="J16" s="21"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="55">
         <v>26</v>
       </c>
       <c r="O16" s="22">
         <v>17</v>
       </c>
       <c r="P16" s="55">
         <v>24</v>
@@ -7035,50 +7050,53 @@
       </c>
       <c r="AA16" s="22">
         <v>12</v>
       </c>
       <c r="AB16" s="22">
         <v>18</v>
       </c>
       <c r="AC16" s="22">
         <v>15</v>
       </c>
       <c r="AD16" s="22">
         <v>19</v>
       </c>
       <c r="AE16" s="22">
         <v>15</v>
       </c>
       <c r="AF16" s="22">
         <v>10</v>
       </c>
       <c r="AG16" s="22">
         <v>11</v>
       </c>
       <c r="AH16" s="22">
         <v>18</v>
       </c>
+      <c r="AI16" s="50">
+        <v>10</v>
+      </c>
     </row>
     <row r="17" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="20"/>
       <c r="I17" s="19"/>
       <c r="J17" s="21"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="55">
         <v>2</v>
       </c>
       <c r="O17" s="22">
         <v>1</v>
       </c>
       <c r="P17" s="55">
         <v>1</v>
@@ -7115,50 +7133,53 @@
       </c>
       <c r="AA17" s="22">
         <v>1</v>
       </c>
       <c r="AB17" s="22">
         <v>3</v>
       </c>
       <c r="AC17" s="22">
         <v>4</v>
       </c>
       <c r="AD17" s="22">
         <v>4</v>
       </c>
       <c r="AE17" s="22">
         <v>2</v>
       </c>
       <c r="AF17" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG17" s="22">
         <v>2</v>
       </c>
       <c r="AH17" s="22">
         <v>1</v>
       </c>
+      <c r="AI17" s="50">
+        <v>9</v>
+      </c>
     </row>
     <row r="18" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="20"/>
       <c r="I18" s="19"/>
       <c r="J18" s="21"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O18" s="56" t="s">
         <v>67</v>
       </c>
       <c r="P18" s="56" t="s">
         <v>67</v>
@@ -7191,50 +7212,53 @@
       <c r="Z18" s="22">
         <v>1</v>
       </c>
       <c r="AA18" s="22">
         <v>2</v>
       </c>
       <c r="AB18" s="22">
         <v>1</v>
       </c>
       <c r="AC18" s="22">
         <v>3</v>
       </c>
       <c r="AD18" s="22">
         <v>2</v>
       </c>
       <c r="AE18" s="22"/>
       <c r="AF18" s="22">
         <v>3</v>
       </c>
       <c r="AG18" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AH18" s="22">
         <v>2</v>
       </c>
+      <c r="AI18" s="50">
+        <v>2</v>
+      </c>
     </row>
     <row r="19" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="20"/>
       <c r="I19" s="19"/>
       <c r="J19" s="21"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O19" s="56" t="s">
         <v>67</v>
       </c>
       <c r="P19" s="55">
         <v>2</v>
@@ -7257,50 +7281,53 @@
       <c r="X19" s="22"/>
       <c r="Y19" s="22">
         <v>1</v>
       </c>
       <c r="Z19" s="22">
         <v>1</v>
       </c>
       <c r="AA19" s="22"/>
       <c r="AB19" s="22">
         <v>2</v>
       </c>
       <c r="AC19" s="22">
         <v>3</v>
       </c>
       <c r="AD19" s="22"/>
       <c r="AE19" s="22"/>
       <c r="AF19" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG19" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AH19" s="22" t="s">
         <v>67</v>
       </c>
+      <c r="AI19" s="50">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
       <c r="I20" s="19"/>
       <c r="J20" s="21"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="55">
         <v>1</v>
       </c>
       <c r="O20" s="22">
         <v>1</v>
       </c>
       <c r="P20" s="55">
         <v>1</v>
@@ -7335,50 +7362,53 @@
       </c>
       <c r="AA20" s="22">
         <v>3</v>
       </c>
       <c r="AB20" s="22">
         <v>1</v>
       </c>
       <c r="AC20" s="22">
         <v>9</v>
       </c>
       <c r="AD20" s="22">
         <v>2</v>
       </c>
       <c r="AE20" s="22">
         <v>5</v>
       </c>
       <c r="AF20" s="22">
         <v>3</v>
       </c>
       <c r="AG20" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AH20" s="22">
         <v>4</v>
       </c>
+      <c r="AI20" s="50">
+        <v>1</v>
+      </c>
     </row>
     <row r="21" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="20"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="55">
         <v>2</v>
       </c>
       <c r="O21" s="22">
         <v>3</v>
       </c>
       <c r="P21" s="55">
         <v>2</v>
@@ -7412,50 +7442,53 @@
       </c>
       <c r="Z21" s="22">
         <v>2</v>
       </c>
       <c r="AA21" s="22">
         <v>1</v>
       </c>
       <c r="AB21" s="22"/>
       <c r="AC21" s="22">
         <v>2</v>
       </c>
       <c r="AD21" s="22">
         <v>1</v>
       </c>
       <c r="AE21" s="22">
         <v>2</v>
       </c>
       <c r="AF21" s="22">
         <v>2</v>
       </c>
       <c r="AG21" s="22">
         <v>1</v>
       </c>
       <c r="AH21" s="22">
         <v>2</v>
+      </c>
+      <c r="AI21" s="50">
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="20"/>
       <c r="I22" s="19"/>
       <c r="J22" s="21"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="55">
         <v>10</v>
       </c>
       <c r="O22" s="22">
         <v>4</v>
       </c>
       <c r="P22" s="55">
@@ -7493,50 +7526,53 @@
       </c>
       <c r="AA22" s="22">
         <v>4</v>
       </c>
       <c r="AB22" s="22">
         <v>5</v>
       </c>
       <c r="AC22" s="22">
         <v>6</v>
       </c>
       <c r="AD22" s="22">
         <v>7</v>
       </c>
       <c r="AE22" s="22">
         <v>5</v>
       </c>
       <c r="AF22" s="22">
         <v>11</v>
       </c>
       <c r="AG22" s="22">
         <v>3</v>
       </c>
       <c r="AH22" s="22">
         <v>5</v>
       </c>
+      <c r="AI22" s="50">
+        <v>3</v>
+      </c>
     </row>
     <row r="23" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="20"/>
       <c r="I23" s="19"/>
       <c r="J23" s="21"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="55">
         <v>3</v>
       </c>
       <c r="O23" s="22">
         <v>5</v>
       </c>
       <c r="P23" s="55">
         <v>2</v>
@@ -7569,50 +7605,53 @@
       <c r="Z23" s="22"/>
       <c r="AA23" s="22">
         <v>2</v>
       </c>
       <c r="AB23" s="22">
         <v>2</v>
       </c>
       <c r="AC23" s="22">
         <v>1</v>
       </c>
       <c r="AD23" s="22">
         <v>1</v>
       </c>
       <c r="AE23" s="22">
         <v>3</v>
       </c>
       <c r="AF23" s="22">
         <v>3</v>
       </c>
       <c r="AG23" s="22">
         <v>3</v>
       </c>
       <c r="AH23" s="22">
         <v>2</v>
       </c>
+      <c r="AI23" s="50">
+        <v>1</v>
+      </c>
     </row>
     <row r="24" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="20"/>
       <c r="I24" s="19"/>
       <c r="J24" s="21"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="55">
         <v>12</v>
       </c>
       <c r="O24" s="22">
         <v>13</v>
       </c>
       <c r="P24" s="55">
         <v>22</v>
@@ -7648,89 +7687,91 @@
         <v>11</v>
       </c>
       <c r="AA24" s="22">
         <v>12</v>
       </c>
       <c r="AB24" s="22">
         <v>23</v>
       </c>
       <c r="AC24" s="22">
         <v>22</v>
       </c>
       <c r="AD24" s="22">
         <v>8</v>
       </c>
       <c r="AE24" s="22">
         <v>16</v>
       </c>
       <c r="AF24" s="22">
         <v>11</v>
       </c>
       <c r="AG24" s="22">
         <v>12</v>
       </c>
       <c r="AH24" s="22">
         <v>6</v>
+      </c>
+      <c r="AI24" s="50">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="62"/>
       <c r="B25" s="62"/>
       <c r="C25" s="62"/>
       <c r="D25" s="62"/>
       <c r="E25" s="62"/>
       <c r="F25" s="62"/>
       <c r="G25" s="62"/>
       <c r="H25" s="62"/>
       <c r="I25" s="62"/>
       <c r="J25" s="62"/>
       <c r="K25" s="62"/>
       <c r="L25" s="62"/>
       <c r="M25" s="62"/>
       <c r="N25" s="62"/>
       <c r="O25" s="62"/>
       <c r="P25" s="62"/>
       <c r="Q25" s="62"/>
       <c r="R25" s="62"/>
       <c r="S25" s="62"/>
-      <c r="T25" s="66" t="s">
+      <c r="T25" s="68" t="s">
         <v>63</v>
       </c>
-      <c r="U25" s="66"/>
-[...12 lines deleted...]
-      <c r="AI25" s="62"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="68"/>
+      <c r="W25" s="68"/>
+      <c r="X25" s="68"/>
+      <c r="Y25" s="68"/>
+      <c r="Z25" s="68"/>
+      <c r="AA25" s="68"/>
+      <c r="AB25" s="68"/>
+      <c r="AC25" s="68"/>
+      <c r="AD25" s="68"/>
+      <c r="AE25" s="68"/>
+      <c r="AF25" s="68"/>
+      <c r="AG25" s="68"/>
       <c r="AJ25" s="62"/>
       <c r="AM25" s="62"/>
       <c r="AN25" s="62"/>
       <c r="AO25" s="62"/>
       <c r="AP25" s="62"/>
       <c r="AQ25" s="62"/>
     </row>
     <row r="26" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="20"/>
       <c r="I26" s="19"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="55">
         <v>137</v>
@@ -7773,50 +7814,53 @@
       </c>
       <c r="AA26" s="22">
         <v>110</v>
       </c>
       <c r="AB26" s="22">
         <v>139</v>
       </c>
       <c r="AC26" s="22">
         <v>181</v>
       </c>
       <c r="AD26" s="22">
         <v>128</v>
       </c>
       <c r="AE26" s="22">
         <v>157</v>
       </c>
       <c r="AF26" s="22">
         <v>156</v>
       </c>
       <c r="AG26" s="22">
         <v>95</v>
       </c>
       <c r="AH26" s="22">
         <v>118</v>
       </c>
+      <c r="AI26" s="50">
+        <v>99</v>
+      </c>
     </row>
     <row r="27" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="20"/>
       <c r="I27" s="19"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="55">
         <v>87</v>
       </c>
       <c r="O27" s="22">
         <v>88</v>
       </c>
       <c r="P27" s="55">
         <v>96</v>
@@ -7853,50 +7897,53 @@
       </c>
       <c r="AA27" s="22">
         <v>79</v>
       </c>
       <c r="AB27" s="22">
         <v>87</v>
       </c>
       <c r="AC27" s="22">
         <v>125</v>
       </c>
       <c r="AD27" s="22">
         <v>98</v>
       </c>
       <c r="AE27" s="22">
         <v>108</v>
       </c>
       <c r="AF27" s="22">
         <v>118</v>
       </c>
       <c r="AG27" s="22">
         <v>64</v>
       </c>
       <c r="AH27" s="22">
         <v>73</v>
       </c>
+      <c r="AI27" s="50">
+        <v>73</v>
+      </c>
     </row>
     <row r="28" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="20"/>
       <c r="I28" s="19"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="55">
         <v>19</v>
       </c>
       <c r="O28" s="22">
         <v>12</v>
       </c>
       <c r="P28" s="55">
         <v>11</v>
@@ -7933,50 +7980,53 @@
       </c>
       <c r="AA28" s="22">
         <v>15</v>
       </c>
       <c r="AB28" s="22">
         <v>21</v>
       </c>
       <c r="AC28" s="22">
         <v>23</v>
       </c>
       <c r="AD28" s="22">
         <v>12</v>
       </c>
       <c r="AE28" s="22">
         <v>22</v>
       </c>
       <c r="AF28" s="22">
         <v>23</v>
       </c>
       <c r="AG28" s="22">
         <v>14</v>
       </c>
       <c r="AH28" s="22">
         <v>22</v>
       </c>
+      <c r="AI28" s="50">
+        <v>13</v>
+      </c>
     </row>
     <row r="29" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="20"/>
       <c r="I29" s="19"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="55">
         <v>2</v>
       </c>
       <c r="O29" s="22">
         <v>6</v>
       </c>
       <c r="P29" s="55">
         <v>3</v>
@@ -8010,50 +8060,53 @@
         <v>10</v>
       </c>
       <c r="AA29" s="22">
         <v>3</v>
       </c>
       <c r="AB29" s="22">
         <v>6</v>
       </c>
       <c r="AC29" s="22">
         <v>3</v>
       </c>
       <c r="AD29" s="22">
         <v>5</v>
       </c>
       <c r="AE29" s="22">
         <v>3</v>
       </c>
       <c r="AF29" s="22">
         <v>3</v>
       </c>
       <c r="AG29" s="22">
         <v>3</v>
       </c>
       <c r="AH29" s="22">
         <v>5</v>
+      </c>
+      <c r="AI29" s="50">
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="20"/>
       <c r="I30" s="19"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="55">
         <v>21</v>
       </c>
       <c r="O30" s="22">
         <v>15</v>
       </c>
       <c r="P30" s="55">
@@ -8091,50 +8144,53 @@
       </c>
       <c r="AA30" s="22">
         <v>10</v>
       </c>
       <c r="AB30" s="22">
         <v>10</v>
       </c>
       <c r="AC30" s="22">
         <v>13</v>
       </c>
       <c r="AD30" s="22">
         <v>12</v>
       </c>
       <c r="AE30" s="22">
         <v>13</v>
       </c>
       <c r="AF30" s="22">
         <v>7</v>
       </c>
       <c r="AG30" s="22">
         <v>7</v>
       </c>
       <c r="AH30" s="22">
         <v>15</v>
       </c>
+      <c r="AI30" s="50">
+        <v>9</v>
+      </c>
     </row>
     <row r="31" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="20"/>
       <c r="I31" s="19"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="55">
         <v>8</v>
       </c>
       <c r="O31" s="22">
         <v>6</v>
       </c>
       <c r="P31" s="55">
         <v>7</v>
@@ -8170,97 +8226,99 @@
         <v>3</v>
       </c>
       <c r="AA31" s="22">
         <v>3</v>
       </c>
       <c r="AB31" s="22">
         <v>15</v>
       </c>
       <c r="AC31" s="22">
         <v>17</v>
       </c>
       <c r="AD31" s="22">
         <v>1</v>
       </c>
       <c r="AE31" s="22">
         <v>11</v>
       </c>
       <c r="AF31" s="22">
         <v>5</v>
       </c>
       <c r="AG31" s="22">
         <v>7</v>
       </c>
       <c r="AH31" s="22">
         <v>3</v>
+      </c>
+      <c r="AI31" s="50">
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="63"/>
       <c r="B32" s="63"/>
       <c r="C32" s="63"/>
       <c r="D32" s="63"/>
       <c r="E32" s="63"/>
       <c r="F32" s="63"/>
       <c r="G32" s="63"/>
       <c r="H32" s="63"/>
       <c r="I32" s="63"/>
       <c r="J32" s="63"/>
       <c r="K32" s="63"/>
       <c r="L32" s="63"/>
       <c r="M32" s="63"/>
       <c r="N32" s="63"/>
       <c r="O32" s="63"/>
       <c r="P32" s="63"/>
       <c r="Q32" s="63"/>
       <c r="R32" s="63"/>
       <c r="S32" s="63"/>
-      <c r="T32" s="65" t="s">
+      <c r="T32" s="67" t="s">
         <v>62</v>
       </c>
-      <c r="U32" s="65"/>
-[...12 lines deleted...]
-      <c r="AI32" s="63"/>
+      <c r="U32" s="67"/>
+      <c r="V32" s="67"/>
+      <c r="W32" s="67"/>
+      <c r="X32" s="67"/>
+      <c r="Y32" s="67"/>
+      <c r="Z32" s="67"/>
+      <c r="AA32" s="67"/>
+      <c r="AB32" s="67"/>
+      <c r="AC32" s="67"/>
+      <c r="AD32" s="67"/>
+      <c r="AE32" s="67"/>
+      <c r="AF32" s="67"/>
+      <c r="AG32" s="67"/>
       <c r="AJ32" s="63"/>
       <c r="AM32" s="63"/>
       <c r="AN32" s="63"/>
       <c r="AO32" s="63"/>
       <c r="AP32" s="63"/>
       <c r="AQ32" s="63"/>
     </row>
-    <row r="33" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+    <row r="33" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="20"/>
       <c r="I33" s="19"/>
       <c r="J33" s="23"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="57">
         <v>52</v>
       </c>
       <c r="O33" s="29">
         <v>42</v>
       </c>
       <c r="P33" s="55">
         <v>51</v>
       </c>
       <c r="Q33" s="29">
@@ -8295,52 +8353,55 @@
       </c>
       <c r="AA33" s="29">
         <v>45</v>
       </c>
       <c r="AB33" s="29">
         <v>54</v>
       </c>
       <c r="AC33" s="29">
         <v>69</v>
       </c>
       <c r="AD33" s="29">
         <v>57</v>
       </c>
       <c r="AE33" s="29">
         <v>44</v>
       </c>
       <c r="AF33" s="22">
         <v>63</v>
       </c>
       <c r="AG33" s="29">
         <v>39</v>
       </c>
       <c r="AH33" s="29">
         <v>41</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI33" s="50">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="20"/>
       <c r="I34" s="19"/>
       <c r="J34" s="23"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="55">
         <v>3</v>
       </c>
       <c r="O34" s="29">
         <v>1</v>
       </c>
       <c r="P34" s="55">
         <v>2</v>
       </c>
       <c r="Q34" s="29">
@@ -8375,52 +8436,55 @@
       </c>
       <c r="AA34" s="29">
         <v>3</v>
       </c>
       <c r="AB34" s="29">
         <v>4</v>
       </c>
       <c r="AC34" s="29">
         <v>6</v>
       </c>
       <c r="AD34" s="29">
         <v>3</v>
       </c>
       <c r="AE34" s="29">
         <v>4</v>
       </c>
       <c r="AF34" s="22">
         <v>5</v>
       </c>
       <c r="AG34" s="29">
         <v>2</v>
       </c>
       <c r="AH34" s="29">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI34" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="20"/>
       <c r="I35" s="19"/>
       <c r="J35" s="23"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O35" s="56" t="s">
         <v>67</v>
       </c>
       <c r="P35" s="55">
         <v>1</v>
       </c>
       <c r="Q35" s="56" t="s">
@@ -8451,52 +8515,55 @@
       <c r="Z35" s="29">
         <v>1</v>
       </c>
       <c r="AA35" s="29">
         <v>1</v>
       </c>
       <c r="AB35" s="29">
         <v>1</v>
       </c>
       <c r="AC35" s="29">
         <v>2</v>
       </c>
       <c r="AD35" s="29">
         <v>1</v>
       </c>
       <c r="AE35" s="29"/>
       <c r="AF35" s="22">
         <v>1</v>
       </c>
       <c r="AG35" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AH35" s="29">
         <v>1</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI35" s="17" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="20"/>
       <c r="I36" s="19"/>
       <c r="J36" s="23"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
       <c r="N36" s="55">
         <v>21</v>
       </c>
       <c r="O36" s="29">
         <v>15</v>
       </c>
       <c r="P36" s="55">
         <v>12</v>
       </c>
       <c r="Q36" s="29">
@@ -8531,52 +8598,55 @@
       </c>
       <c r="AA36" s="29">
         <v>14</v>
       </c>
       <c r="AB36" s="29">
         <v>17</v>
       </c>
       <c r="AC36" s="29">
         <v>21</v>
       </c>
       <c r="AD36" s="29">
         <v>22</v>
       </c>
       <c r="AE36" s="29">
         <v>13</v>
       </c>
       <c r="AF36" s="22">
         <v>23</v>
       </c>
       <c r="AG36" s="29">
         <v>18</v>
       </c>
       <c r="AH36" s="29">
         <v>12</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI36" s="50">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="20"/>
       <c r="I37" s="19"/>
       <c r="J37" s="23"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="55">
         <v>1</v>
       </c>
       <c r="O37" s="29">
         <v>3</v>
       </c>
       <c r="P37" s="55">
         <v>2</v>
       </c>
       <c r="Q37" s="29">
@@ -8607,52 +8677,55 @@
       <c r="Z37" s="29">
         <v>5</v>
       </c>
       <c r="AA37" s="29">
         <v>3</v>
       </c>
       <c r="AB37" s="29">
         <v>2</v>
       </c>
       <c r="AC37" s="29">
         <v>5</v>
       </c>
       <c r="AD37" s="29"/>
       <c r="AE37" s="29">
         <v>3</v>
       </c>
       <c r="AF37" s="22">
         <v>3</v>
       </c>
       <c r="AG37" s="29">
         <v>1</v>
       </c>
       <c r="AH37" s="29">
         <v>3</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI37" s="50">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="20"/>
       <c r="I38" s="19"/>
       <c r="J38" s="23"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="55">
         <v>5</v>
       </c>
       <c r="O38" s="29">
         <v>2</v>
       </c>
       <c r="P38" s="55">
         <v>1</v>
       </c>
       <c r="Q38" s="29">
@@ -8687,52 +8760,55 @@
       </c>
       <c r="AA38" s="29">
         <v>2</v>
       </c>
       <c r="AB38" s="29">
         <v>8</v>
       </c>
       <c r="AC38" s="29">
         <v>2</v>
       </c>
       <c r="AD38" s="29">
         <v>7</v>
       </c>
       <c r="AE38" s="29">
         <v>2</v>
       </c>
       <c r="AF38" s="22">
         <v>3</v>
       </c>
       <c r="AG38" s="29">
         <v>4</v>
       </c>
       <c r="AH38" s="29">
         <v>3</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI38" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="20"/>
       <c r="I39" s="19"/>
       <c r="J39" s="23"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
       <c r="N39" s="55">
         <v>2</v>
       </c>
       <c r="O39" s="29">
         <v>1</v>
       </c>
       <c r="P39" s="55">
         <v>1</v>
       </c>
       <c r="Q39" s="29">
@@ -8767,52 +8843,55 @@
       </c>
       <c r="AA39" s="29">
         <v>1</v>
       </c>
       <c r="AB39" s="29">
         <v>3</v>
       </c>
       <c r="AC39" s="29">
         <v>4</v>
       </c>
       <c r="AD39" s="29">
         <v>4</v>
       </c>
       <c r="AE39" s="29">
         <v>2</v>
       </c>
       <c r="AF39" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG39" s="29">
         <v>2</v>
       </c>
       <c r="AH39" s="29">
         <v>1</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI39" s="50">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
       <c r="N40" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O40" s="56" t="s">
         <v>67</v>
       </c>
       <c r="P40" s="56" t="s">
         <v>67</v>
       </c>
       <c r="Q40" s="29">
@@ -8843,52 +8922,55 @@
       <c r="Z40" s="29">
         <v>1</v>
       </c>
       <c r="AA40" s="29">
         <v>2</v>
       </c>
       <c r="AB40" s="29">
         <v>1</v>
       </c>
       <c r="AC40" s="29">
         <v>3</v>
       </c>
       <c r="AD40" s="29">
         <v>2</v>
       </c>
       <c r="AE40" s="29"/>
       <c r="AF40" s="22">
         <v>3</v>
       </c>
       <c r="AG40" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AH40" s="29">
         <v>2</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI40" s="50">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B41" s="18"/>
       <c r="C41" s="18"/>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
       <c r="N41" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O41" s="56" t="s">
         <v>67</v>
       </c>
       <c r="P41" s="55">
         <v>2</v>
       </c>
       <c r="Q41" s="29">
@@ -8911,52 +8993,55 @@
       <c r="X41" s="29"/>
       <c r="Y41" s="29">
         <v>1</v>
       </c>
       <c r="Z41" s="29">
         <v>1</v>
       </c>
       <c r="AA41" s="29"/>
       <c r="AB41" s="29">
         <v>2</v>
       </c>
       <c r="AC41" s="29">
         <v>3</v>
       </c>
       <c r="AD41" s="29"/>
       <c r="AE41" s="29"/>
       <c r="AF41" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG41" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AH41" s="29" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI41" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B42" s="18"/>
       <c r="C42" s="18"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="20"/>
       <c r="I42" s="19"/>
       <c r="J42" s="23"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="55">
         <v>1</v>
       </c>
       <c r="O42" s="29">
         <v>1</v>
       </c>
       <c r="P42" s="55">
         <v>1</v>
       </c>
       <c r="Q42" s="29">
@@ -8989,52 +9074,55 @@
       </c>
       <c r="AA42" s="29">
         <v>3</v>
       </c>
       <c r="AB42" s="29">
         <v>1</v>
       </c>
       <c r="AC42" s="29">
         <v>9</v>
       </c>
       <c r="AD42" s="29">
         <v>2</v>
       </c>
       <c r="AE42" s="29">
         <v>5</v>
       </c>
       <c r="AF42" s="22">
         <v>3</v>
       </c>
       <c r="AG42" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AH42" s="29">
         <v>4</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI42" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="19"/>
       <c r="E43" s="19"/>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="20"/>
       <c r="I43" s="19"/>
       <c r="J43" s="23"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="55">
         <v>2</v>
       </c>
       <c r="O43" s="29">
         <v>3</v>
       </c>
       <c r="P43" s="55">
         <v>2</v>
       </c>
       <c r="Q43" s="29">
@@ -9067,52 +9155,55 @@
       <c r="Z43" s="29">
         <v>2</v>
       </c>
       <c r="AA43" s="29">
         <v>1</v>
       </c>
       <c r="AB43" s="29"/>
       <c r="AC43" s="29">
         <v>2</v>
       </c>
       <c r="AD43" s="29">
         <v>1</v>
       </c>
       <c r="AE43" s="29">
         <v>2</v>
       </c>
       <c r="AF43" s="22">
         <v>2</v>
       </c>
       <c r="AG43" s="29">
         <v>1</v>
       </c>
       <c r="AH43" s="29">
         <v>2</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI43" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="20"/>
       <c r="I44" s="19"/>
       <c r="J44" s="23"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="55">
         <v>10</v>
       </c>
       <c r="O44" s="29">
         <v>4</v>
       </c>
       <c r="P44" s="55">
         <v>10</v>
       </c>
       <c r="Q44" s="29">
@@ -9147,52 +9238,55 @@
       </c>
       <c r="AA44" s="29">
         <v>4</v>
       </c>
       <c r="AB44" s="29">
         <v>5</v>
       </c>
       <c r="AC44" s="29">
         <v>6</v>
       </c>
       <c r="AD44" s="29">
         <v>7</v>
       </c>
       <c r="AE44" s="29">
         <v>5</v>
       </c>
       <c r="AF44" s="22">
         <v>11</v>
       </c>
       <c r="AG44" s="29">
         <v>3</v>
       </c>
       <c r="AH44" s="29">
         <v>5</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="AI44" s="50">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" ht="12" customHeight="1">
       <c r="A45" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B45" s="18"/>
       <c r="C45" s="18"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="19"/>
       <c r="H45" s="20"/>
       <c r="I45" s="19"/>
       <c r="J45" s="23"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="55">
         <v>3</v>
       </c>
       <c r="O45" s="29">
         <v>5</v>
       </c>
       <c r="P45" s="55">
         <v>2</v>
       </c>
       <c r="Q45" s="29">
@@ -9223,52 +9317,55 @@
       <c r="Z45" s="29"/>
       <c r="AA45" s="29">
         <v>2</v>
       </c>
       <c r="AB45" s="29">
         <v>2</v>
       </c>
       <c r="AC45" s="29">
         <v>1</v>
       </c>
       <c r="AD45" s="29">
         <v>1</v>
       </c>
       <c r="AE45" s="29">
         <v>3</v>
       </c>
       <c r="AF45" s="22">
         <v>3</v>
       </c>
       <c r="AG45" s="29">
         <v>3</v>
       </c>
       <c r="AH45" s="29">
         <v>2</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" ht="12" customHeight="1">
+      <c r="AI45" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" ht="12" customHeight="1">
       <c r="A46" s="8" t="s">
         <v>84</v>
       </c>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
       <c r="D46" s="24"/>
       <c r="E46" s="24"/>
       <c r="F46" s="24"/>
       <c r="G46" s="24"/>
       <c r="H46" s="25"/>
       <c r="I46" s="24"/>
       <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="25"/>
       <c r="M46" s="25"/>
       <c r="N46" s="58">
         <v>4</v>
       </c>
       <c r="O46" s="26">
         <v>7</v>
       </c>
       <c r="P46" s="58">
         <v>15</v>
       </c>
       <c r="Q46" s="26">
@@ -9303,232 +9400,235 @@
       </c>
       <c r="AA46" s="26">
         <v>9</v>
       </c>
       <c r="AB46" s="26">
         <v>8</v>
       </c>
       <c r="AC46" s="26">
         <v>5</v>
       </c>
       <c r="AD46" s="26">
         <v>7</v>
       </c>
       <c r="AE46" s="26">
         <v>5</v>
       </c>
       <c r="AF46" s="26">
         <v>6</v>
       </c>
       <c r="AG46" s="26">
         <v>5</v>
       </c>
       <c r="AH46" s="26">
         <v>3</v>
       </c>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46" s="51">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35">
       <c r="AD47" s="5"/>
       <c r="AE47" s="5"/>
       <c r="AF47" s="5"/>
     </row>
-    <row r="48" spans="1:34">
+    <row r="48" spans="1:35">
       <c r="AD48" s="5"/>
     </row>
     <row r="49" spans="30:30">
       <c r="AD49" s="5"/>
     </row>
     <row r="50" spans="30:30">
       <c r="AD50" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="X6:AQ6"/>
     <mergeCell ref="T8:AE8"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T10:AG10"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:AR45"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="A31" sqref="A31:A41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="28.33203125" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.140625" style="1"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
+    <col min="14" max="15" width="9.109375" style="1"/>
+    <col min="16" max="16" width="8.88671875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="9.109375" style="1"/>
+    <col min="18" max="18" width="8.44140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
-    <col min="20" max="25" width="9.140625" style="1"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="25" width="9.109375" style="1"/>
+    <col min="26" max="27" width="9.109375" style="9"/>
+    <col min="28" max="28" width="8.44140625" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:44" ht="12.75">
-      <c r="A5" s="64" t="s">
+    <row r="5" spans="1:44" ht="13.2">
+      <c r="A5" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="64"/>
-[...40 lines deleted...]
-      <c r="AQ5" s="64"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="66"/>
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66"/>
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66"/>
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66"/>
+      <c r="AQ5" s="66"/>
     </row>
     <row r="6" spans="1:44">
       <c r="N6" s="10"/>
       <c r="O6" s="3"/>
       <c r="P6" s="10"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="10"/>
       <c r="X6" s="10"/>
       <c r="Y6" s="3"/>
       <c r="AQ6" s="53" t="s">
         <v>65</v>
       </c>
       <c r="AR6" s="52"/>
     </row>
-    <row r="7" spans="1:44" s="5" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B7" s="69">
+    <row r="7" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="77"/>
+      <c r="B7" s="71">
         <v>2021</v>
       </c>
-      <c r="C7" s="70"/>
-[...10 lines deleted...]
-      <c r="N7" s="71">
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="72"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72"/>
+      <c r="N7" s="73">
         <v>2022</v>
       </c>
-      <c r="O7" s="72"/>
-[...10 lines deleted...]
-      <c r="Z7" s="73">
+      <c r="O7" s="74"/>
+      <c r="P7" s="74"/>
+      <c r="Q7" s="74"/>
+      <c r="R7" s="74"/>
+      <c r="S7" s="74"/>
+      <c r="T7" s="74"/>
+      <c r="U7" s="74"/>
+      <c r="V7" s="74"/>
+      <c r="W7" s="74"/>
+      <c r="X7" s="74"/>
+      <c r="Y7" s="74"/>
+      <c r="Z7" s="75">
         <v>2023</v>
       </c>
-      <c r="AA7" s="73"/>
-[...10 lines deleted...]
-      <c r="AL7" s="69">
+      <c r="AA7" s="75"/>
+      <c r="AB7" s="75"/>
+      <c r="AC7" s="75"/>
+      <c r="AD7" s="75"/>
+      <c r="AE7" s="75"/>
+      <c r="AF7" s="75"/>
+      <c r="AG7" s="75"/>
+      <c r="AH7" s="75"/>
+      <c r="AI7" s="75"/>
+      <c r="AJ7" s="75"/>
+      <c r="AK7" s="71"/>
+      <c r="AL7" s="71">
         <v>2024</v>
       </c>
-      <c r="AM7" s="70"/>
-[...3 lines deleted...]
-      <c r="AQ7" s="70"/>
+      <c r="AM7" s="72"/>
+      <c r="AN7" s="72"/>
+      <c r="AO7" s="72"/>
+      <c r="AP7" s="72"/>
+      <c r="AQ7" s="72"/>
     </row>
     <row r="8" spans="1:44" s="5" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A8" s="76"/>
+      <c r="A8" s="78"/>
       <c r="B8" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="31" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="31" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="31" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="31" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="32" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="32" t="s">
@@ -9612,98 +9712,98 @@
       <c r="AJ8" s="15" t="s">
         <v>34</v>
       </c>
       <c r="AK8" s="15" t="s">
         <v>35</v>
       </c>
       <c r="AL8" s="34" t="s">
         <v>25</v>
       </c>
       <c r="AM8" s="34" t="s">
         <v>26</v>
       </c>
       <c r="AN8" s="54" t="s">
         <v>27</v>
       </c>
       <c r="AO8" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AP8" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AQ8" s="34" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:44" s="5" customFormat="1" ht="11.25">
-      <c r="A9" s="74" t="s">
+    <row r="9" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="76" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="74"/>
-[...42 lines deleted...]
-    <row r="10" spans="1:44" s="5" customFormat="1" ht="11.25">
+      <c r="B9" s="76"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="76"/>
+      <c r="H9" s="76"/>
+      <c r="I9" s="76"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="76"/>
+      <c r="L9" s="76"/>
+      <c r="M9" s="76"/>
+      <c r="N9" s="76"/>
+      <c r="O9" s="76"/>
+      <c r="P9" s="76"/>
+      <c r="Q9" s="76"/>
+      <c r="R9" s="76"/>
+      <c r="S9" s="76"/>
+      <c r="T9" s="76"/>
+      <c r="U9" s="76"/>
+      <c r="V9" s="76"/>
+      <c r="W9" s="76"/>
+      <c r="X9" s="76"/>
+      <c r="Y9" s="76"/>
+      <c r="Z9" s="76"/>
+      <c r="AA9" s="76"/>
+      <c r="AB9" s="76"/>
+      <c r="AC9" s="76"/>
+      <c r="AD9" s="76"/>
+      <c r="AE9" s="76"/>
+      <c r="AF9" s="76"/>
+      <c r="AG9" s="76"/>
+      <c r="AH9" s="76"/>
+      <c r="AI9" s="76"/>
+      <c r="AJ9" s="76"/>
+      <c r="AK9" s="76"/>
+      <c r="AL9" s="76"/>
+      <c r="AM9" s="76"/>
+      <c r="AN9" s="76"/>
+      <c r="AO9" s="76"/>
+      <c r="AP9" s="76"/>
+      <c r="AQ9" s="76"/>
+    </row>
+    <row r="10" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="36"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="38"/>
       <c r="I10" s="37"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="39"/>
       <c r="N10" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O10" s="41">
         <v>1.4</v>
       </c>
       <c r="P10" s="41">
         <v>1.56</v>
       </c>
       <c r="Q10" s="41">
@@ -9766,51 +9866,51 @@
       <c r="AJ10" s="11">
         <v>0.13</v>
       </c>
       <c r="AK10" s="11">
         <v>0.1</v>
       </c>
       <c r="AL10" s="11">
         <v>3.32</v>
       </c>
       <c r="AM10" s="11">
         <v>1.06</v>
       </c>
       <c r="AN10" s="11">
         <v>1.03</v>
       </c>
       <c r="AO10" s="11">
         <v>0.65</v>
       </c>
       <c r="AP10" s="11">
         <v>0.69</v>
       </c>
       <c r="AQ10" s="11">
         <v>0.5</v>
       </c>
     </row>
-    <row r="11" spans="1:44" s="5" customFormat="1" ht="11.25">
+    <row r="11" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="35"/>
       <c r="C11" s="35"/>
       <c r="D11" s="35"/>
       <c r="E11" s="35"/>
       <c r="F11" s="35"/>
       <c r="G11" s="35"/>
       <c r="H11" s="35"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
       <c r="N11" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O11" s="41">
         <v>1.5</v>
       </c>
       <c r="P11" s="41">
         <v>1.62</v>
       </c>
       <c r="Q11" s="41">
@@ -9873,51 +9973,51 @@
       <c r="AJ11" s="11">
         <v>0.11</v>
       </c>
       <c r="AK11" s="11">
         <v>0.1</v>
       </c>
       <c r="AL11" s="11">
         <v>3.61</v>
       </c>
       <c r="AM11" s="11">
         <v>1.1499999999999999</v>
       </c>
       <c r="AN11" s="11">
         <v>1.04</v>
       </c>
       <c r="AO11" s="11">
         <v>0.64</v>
       </c>
       <c r="AP11" s="11">
         <v>0.71</v>
       </c>
       <c r="AQ11" s="11">
         <v>0.46</v>
       </c>
     </row>
-    <row r="12" spans="1:44" s="5" customFormat="1" ht="11.25">
+    <row r="12" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="35"/>
       <c r="D12" s="36"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="38"/>
       <c r="I12" s="37"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="39"/>
       <c r="N12" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O12" s="41">
         <v>2.0099999999999998</v>
       </c>
       <c r="P12" s="41">
         <v>2.48</v>
       </c>
       <c r="Q12" s="41">
@@ -9980,51 +10080,51 @@
       <c r="AJ12" s="11">
         <v>0.17</v>
       </c>
       <c r="AK12" s="11">
         <v>0.19</v>
       </c>
       <c r="AL12" s="11">
         <v>5.54</v>
       </c>
       <c r="AM12" s="11">
         <v>1.78</v>
       </c>
       <c r="AN12" s="11">
         <v>1.64</v>
       </c>
       <c r="AO12" s="11">
         <v>0.77</v>
       </c>
       <c r="AP12" s="11">
         <v>1.22</v>
       </c>
       <c r="AQ12" s="11">
         <v>0.9</v>
       </c>
     </row>
-    <row r="13" spans="1:44" s="5" customFormat="1" ht="11.25">
+    <row r="13" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="35"/>
       <c r="C13" s="35"/>
       <c r="D13" s="36"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="38"/>
       <c r="I13" s="37"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="39"/>
       <c r="N13" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O13" s="41">
         <v>2.06</v>
       </c>
       <c r="P13" s="41">
         <v>1.77</v>
       </c>
       <c r="Q13" s="41">
@@ -10087,51 +10187,51 @@
       <c r="AJ13" s="11">
         <v>0.23</v>
       </c>
       <c r="AK13" s="11">
         <v>0.14000000000000001</v>
       </c>
       <c r="AL13" s="11">
         <v>3.77</v>
       </c>
       <c r="AM13" s="11">
         <v>1.73</v>
       </c>
       <c r="AN13" s="11">
         <v>1.1399999999999999</v>
       </c>
       <c r="AO13" s="11">
         <v>0.86</v>
       </c>
       <c r="AP13" s="11">
         <v>0.56000000000000005</v>
       </c>
       <c r="AQ13" s="11">
         <v>0.75</v>
       </c>
     </row>
-    <row r="14" spans="1:44" s="5" customFormat="1" ht="11.25">
+    <row r="14" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="36"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="38"/>
       <c r="I14" s="37"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="39"/>
       <c r="N14" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O14" s="41">
         <v>0.68</v>
       </c>
       <c r="P14" s="41">
         <v>0.45</v>
       </c>
       <c r="Q14" s="41">
@@ -10194,51 +10294,51 @@
       <c r="AJ14" s="11">
         <v>0.09</v>
       </c>
       <c r="AK14" s="11">
         <v>0.06</v>
       </c>
       <c r="AL14" s="11">
         <v>0.67</v>
       </c>
       <c r="AM14" s="11">
         <v>0.35</v>
       </c>
       <c r="AN14" s="11">
         <v>0.56999999999999995</v>
       </c>
       <c r="AO14" s="11">
         <v>0.51</v>
       </c>
       <c r="AP14" s="11">
         <v>0.48</v>
       </c>
       <c r="AQ14" s="11">
         <v>0.4</v>
       </c>
     </row>
-    <row r="15" spans="1:44" s="5" customFormat="1" ht="11.25">
+    <row r="15" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="35"/>
       <c r="C15" s="35"/>
       <c r="D15" s="36"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="38"/>
       <c r="I15" s="37"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="39"/>
       <c r="N15" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O15" s="41">
         <v>1.1000000000000001</v>
       </c>
       <c r="P15" s="41">
         <v>1.25</v>
       </c>
       <c r="Q15" s="41">
@@ -10301,51 +10401,51 @@
       <c r="AJ15" s="11">
         <v>0.23</v>
       </c>
       <c r="AK15" s="11">
         <v>0.1</v>
       </c>
       <c r="AL15" s="11">
         <v>2.56</v>
       </c>
       <c r="AM15" s="11">
         <v>0.81</v>
       </c>
       <c r="AN15" s="11">
         <v>0.8</v>
       </c>
       <c r="AO15" s="11">
         <v>0.35</v>
       </c>
       <c r="AP15" s="11">
         <v>0.8</v>
       </c>
       <c r="AQ15" s="11">
         <v>0.54</v>
       </c>
     </row>
-    <row r="16" spans="1:44" s="5" customFormat="1" ht="11.25">
+    <row r="16" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="36"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="38"/>
       <c r="I16" s="37"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="39"/>
       <c r="N16" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O16" s="41">
         <v>1.36</v>
       </c>
       <c r="P16" s="41">
         <v>1.07</v>
       </c>
       <c r="Q16" s="41">
@@ -10408,51 +10508,51 @@
       <c r="AJ16" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AK16" s="11">
         <v>0.05</v>
       </c>
       <c r="AL16" s="11">
         <v>1.65</v>
       </c>
       <c r="AM16" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AN16" s="11">
         <v>1.3</v>
       </c>
       <c r="AO16" s="11">
         <v>0.56000000000000005</v>
       </c>
       <c r="AP16" s="11">
         <v>0.22</v>
       </c>
       <c r="AQ16" s="11">
         <v>0.28000000000000003</v>
       </c>
     </row>
-    <row r="17" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="17" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="35"/>
       <c r="D17" s="36"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="38"/>
       <c r="I17" s="37"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="39"/>
       <c r="N17" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O17" s="41" t="s">
         <v>67</v>
       </c>
       <c r="P17" s="41">
         <v>0.56000000000000005</v>
       </c>
       <c r="Q17" s="41">
@@ -10515,51 +10615,51 @@
       <c r="AJ17" s="11">
         <v>0.05</v>
       </c>
       <c r="AK17" s="11">
         <v>0.05</v>
       </c>
       <c r="AL17" s="11">
         <v>3.52</v>
       </c>
       <c r="AM17" s="11">
         <v>0.6</v>
       </c>
       <c r="AN17" s="11">
         <v>0.79</v>
       </c>
       <c r="AO17" s="11">
         <v>0.44</v>
       </c>
       <c r="AP17" s="11">
         <v>0.47</v>
       </c>
       <c r="AQ17" s="11">
         <v>0.49</v>
       </c>
     </row>
-    <row r="18" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="18" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
       <c r="M18" s="35"/>
       <c r="N18" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O18" s="41">
         <v>1.03</v>
       </c>
       <c r="P18" s="41">
         <v>1.01</v>
       </c>
       <c r="Q18" s="41">
@@ -10622,51 +10722,51 @@
       <c r="AJ18" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AK18" s="11">
         <v>0.17</v>
       </c>
       <c r="AL18" s="11">
         <v>2.0099999999999998</v>
       </c>
       <c r="AM18" s="11">
         <v>0.52</v>
       </c>
       <c r="AN18" s="11">
         <v>0.34</v>
       </c>
       <c r="AO18" s="11">
         <v>0.52</v>
       </c>
       <c r="AP18" s="11">
         <v>0.21</v>
       </c>
       <c r="AQ18" s="11">
         <v>0.52</v>
       </c>
     </row>
-    <row r="19" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="19" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="35"/>
       <c r="C19" s="35"/>
       <c r="D19" s="36"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="38"/>
       <c r="I19" s="37"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="39"/>
       <c r="N19" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O19" s="41" t="s">
         <v>67</v>
       </c>
       <c r="P19" s="41">
         <v>0.21</v>
       </c>
       <c r="Q19" s="41">
@@ -10729,51 +10829,51 @@
       <c r="AJ19" s="11">
         <v>0.06</v>
       </c>
       <c r="AK19" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AL19" s="11">
         <v>1.27</v>
       </c>
       <c r="AM19" s="11">
         <v>0.33</v>
       </c>
       <c r="AN19" s="11">
         <v>0.43</v>
       </c>
       <c r="AO19" s="11">
         <v>0.32</v>
       </c>
       <c r="AP19" s="11">
         <v>0.51</v>
       </c>
       <c r="AQ19" s="41" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="20" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="20" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="35"/>
       <c r="C20" s="35"/>
       <c r="D20" s="36"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="38"/>
       <c r="I20" s="37"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="39"/>
       <c r="N20" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O20" s="41">
         <v>0.91</v>
       </c>
       <c r="P20" s="41">
         <v>1.31</v>
       </c>
       <c r="Q20" s="41">
@@ -10836,51 +10936,51 @@
       <c r="AJ20" s="11">
         <v>0.1</v>
       </c>
       <c r="AK20" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AL20" s="11">
         <v>0.35</v>
       </c>
       <c r="AM20" s="11">
         <v>0.55000000000000004</v>
       </c>
       <c r="AN20" s="11">
         <v>0.96</v>
       </c>
       <c r="AO20" s="11">
         <v>0.54</v>
       </c>
       <c r="AP20" s="11">
         <v>0.28999999999999998</v>
       </c>
       <c r="AQ20" s="11">
         <v>0.12</v>
       </c>
     </row>
-    <row r="21" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="21" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="35"/>
       <c r="C21" s="35"/>
       <c r="D21" s="36"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="38"/>
       <c r="I21" s="37"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="39"/>
       <c r="N21" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O21" s="41">
         <v>1.76</v>
       </c>
       <c r="P21" s="41">
         <v>2.88</v>
       </c>
       <c r="Q21" s="41">
@@ -10943,98 +11043,98 @@
       <c r="AJ21" s="11">
         <v>0.13</v>
       </c>
       <c r="AK21" s="11">
         <v>0.14000000000000001</v>
       </c>
       <c r="AL21" s="11">
         <v>5.18</v>
       </c>
       <c r="AM21" s="11">
         <v>1.04</v>
       </c>
       <c r="AN21" s="11">
         <v>1.27</v>
       </c>
       <c r="AO21" s="11">
         <v>1.17</v>
       </c>
       <c r="AP21" s="11">
         <v>0.99</v>
       </c>
       <c r="AQ21" s="11">
         <v>0.78</v>
       </c>
     </row>
-    <row r="22" spans="1:43" s="5" customFormat="1" ht="11.25">
-      <c r="A22" s="66" t="s">
+    <row r="22" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="68" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="66"/>
-[...42 lines deleted...]
-    <row r="23" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
+      <c r="Z22" s="68"/>
+      <c r="AA22" s="68"/>
+      <c r="AB22" s="68"/>
+      <c r="AC22" s="68"/>
+      <c r="AD22" s="68"/>
+      <c r="AE22" s="68"/>
+      <c r="AF22" s="68"/>
+      <c r="AG22" s="68"/>
+      <c r="AH22" s="68"/>
+      <c r="AI22" s="68"/>
+      <c r="AJ22" s="68"/>
+      <c r="AK22" s="68"/>
+      <c r="AL22" s="68"/>
+      <c r="AM22" s="68"/>
+      <c r="AN22" s="68"/>
+      <c r="AO22" s="68"/>
+      <c r="AP22" s="68"/>
+      <c r="AQ22" s="68"/>
+    </row>
+    <row r="23" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="36"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="38"/>
       <c r="I23" s="37"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="38"/>
       <c r="M23" s="39"/>
       <c r="N23" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O23" s="41">
         <v>1.58</v>
       </c>
       <c r="P23" s="41">
         <v>1.76</v>
       </c>
       <c r="Q23" s="41">
@@ -11097,51 +11197,51 @@
       <c r="AJ23" s="11">
         <v>0.14000000000000001</v>
       </c>
       <c r="AK23" s="11">
         <v>0.12</v>
       </c>
       <c r="AL23" s="11">
         <v>3.76</v>
       </c>
       <c r="AM23" s="11">
         <v>1.21</v>
       </c>
       <c r="AN23" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="AO23" s="11">
         <v>0.64</v>
       </c>
       <c r="AP23" s="11">
         <v>0.79</v>
       </c>
       <c r="AQ23" s="11">
         <v>0.56999999999999995</v>
       </c>
     </row>
-    <row r="24" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="24" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="35"/>
       <c r="J24" s="35"/>
       <c r="K24" s="35"/>
       <c r="L24" s="35"/>
       <c r="M24" s="35"/>
       <c r="N24" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O24" s="41">
         <v>1.55</v>
       </c>
       <c r="P24" s="41">
         <v>1.68</v>
       </c>
       <c r="Q24" s="41">
@@ -11204,51 +11304,51 @@
       <c r="AJ24" s="11">
         <v>0.12</v>
       </c>
       <c r="AK24" s="11">
         <v>0.11</v>
       </c>
       <c r="AL24" s="11">
         <v>3.58</v>
       </c>
       <c r="AM24" s="11">
         <v>1.18</v>
       </c>
       <c r="AN24" s="11">
         <v>1.06</v>
       </c>
       <c r="AO24" s="11">
         <v>0.65</v>
       </c>
       <c r="AP24" s="11">
         <v>0.71</v>
       </c>
       <c r="AQ24" s="11">
         <v>0.47</v>
       </c>
     </row>
-    <row r="25" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="25" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="35"/>
       <c r="D25" s="36"/>
       <c r="E25" s="37"/>
       <c r="F25" s="37"/>
       <c r="G25" s="37"/>
       <c r="H25" s="38"/>
       <c r="I25" s="37"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="39"/>
       <c r="N25" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O25" s="41">
         <v>1.96</v>
       </c>
       <c r="P25" s="41">
         <v>2.41</v>
       </c>
       <c r="Q25" s="41">
@@ -11311,51 +11411,51 @@
       <c r="AJ25" s="11">
         <v>0.17</v>
       </c>
       <c r="AK25" s="11">
         <v>0.2</v>
       </c>
       <c r="AL25" s="11">
         <v>5.75</v>
       </c>
       <c r="AM25" s="11">
         <v>1.85</v>
       </c>
       <c r="AN25" s="11">
         <v>1.7</v>
       </c>
       <c r="AO25" s="11">
         <v>0.79</v>
       </c>
       <c r="AP25" s="11">
         <v>1.1200000000000001</v>
       </c>
       <c r="AQ25" s="11">
         <v>0.93</v>
       </c>
     </row>
-    <row r="26" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="26" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="36"/>
       <c r="E26" s="37"/>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="38"/>
       <c r="I26" s="37"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="38"/>
       <c r="M26" s="39"/>
       <c r="N26" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O26" s="41">
         <v>1</v>
       </c>
       <c r="P26" s="41">
         <v>0.66</v>
       </c>
       <c r="Q26" s="41">
@@ -11418,51 +11518,51 @@
       <c r="AJ26" s="11">
         <v>0.12</v>
       </c>
       <c r="AK26" s="11">
         <v>0.05</v>
       </c>
       <c r="AL26" s="11">
         <v>1.31</v>
       </c>
       <c r="AM26" s="11">
         <v>0.34</v>
       </c>
       <c r="AN26" s="11">
         <v>0.66</v>
       </c>
       <c r="AO26" s="11">
         <v>0.5</v>
       </c>
       <c r="AP26" s="11">
         <v>0.79</v>
       </c>
       <c r="AQ26" s="11">
         <v>0.66</v>
       </c>
     </row>
-    <row r="27" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="27" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="36"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="38"/>
       <c r="I27" s="37"/>
       <c r="J27" s="38"/>
       <c r="K27" s="38"/>
       <c r="L27" s="38"/>
       <c r="M27" s="39"/>
       <c r="N27" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O27" s="41">
         <v>1.29</v>
       </c>
       <c r="P27" s="41">
         <v>1.4</v>
       </c>
       <c r="Q27" s="41">
@@ -11525,51 +11625,51 @@
       <c r="AJ27" s="11">
         <v>0.3</v>
       </c>
       <c r="AK27" s="11">
         <v>0.14000000000000001</v>
       </c>
       <c r="AL27" s="11">
         <v>2.79</v>
       </c>
       <c r="AM27" s="11">
         <v>1.01</v>
       </c>
       <c r="AN27" s="11">
         <v>0.95</v>
       </c>
       <c r="AO27" s="11">
         <v>0.36</v>
       </c>
       <c r="AP27" s="11">
         <v>0.91</v>
       </c>
       <c r="AQ27" s="11">
         <v>0.66</v>
       </c>
     </row>
-    <row r="28" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="28" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="36"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="38"/>
       <c r="I28" s="37"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
       <c r="M28" s="39"/>
       <c r="N28" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O28" s="41">
         <v>2.33</v>
       </c>
       <c r="P28" s="41">
         <v>3.28</v>
       </c>
       <c r="Q28" s="41">
@@ -11632,98 +11732,98 @@
       <c r="AJ28" s="11">
         <v>0.12</v>
       </c>
       <c r="AK28" s="11">
         <v>0.16</v>
       </c>
       <c r="AL28" s="11">
         <v>6.48</v>
       </c>
       <c r="AM28" s="11">
         <v>1.34</v>
       </c>
       <c r="AN28" s="11">
         <v>0.88</v>
       </c>
       <c r="AO28" s="11">
         <v>0.99</v>
       </c>
       <c r="AP28" s="11">
         <v>1.19</v>
       </c>
       <c r="AQ28" s="11">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="29" spans="1:43" s="5" customFormat="1" ht="11.25">
-      <c r="A29" s="65" t="s">
+    <row r="29" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A29" s="67" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="65"/>
-[...42 lines deleted...]
-    <row r="30" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
+      <c r="D29" s="67"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="67"/>
+      <c r="L29" s="67"/>
+      <c r="M29" s="67"/>
+      <c r="N29" s="67"/>
+      <c r="O29" s="67"/>
+      <c r="P29" s="67"/>
+      <c r="Q29" s="67"/>
+      <c r="R29" s="67"/>
+      <c r="S29" s="67"/>
+      <c r="T29" s="67"/>
+      <c r="U29" s="67"/>
+      <c r="V29" s="67"/>
+      <c r="W29" s="67"/>
+      <c r="X29" s="67"/>
+      <c r="Y29" s="67"/>
+      <c r="Z29" s="67"/>
+      <c r="AA29" s="67"/>
+      <c r="AB29" s="67"/>
+      <c r="AC29" s="67"/>
+      <c r="AD29" s="67"/>
+      <c r="AE29" s="67"/>
+      <c r="AF29" s="67"/>
+      <c r="AG29" s="67"/>
+      <c r="AH29" s="67"/>
+      <c r="AI29" s="67"/>
+      <c r="AJ29" s="67"/>
+      <c r="AK29" s="67"/>
+      <c r="AL29" s="67"/>
+      <c r="AM29" s="67"/>
+      <c r="AN29" s="67"/>
+      <c r="AO29" s="67"/>
+      <c r="AP29" s="67"/>
+      <c r="AQ29" s="67"/>
+    </row>
+    <row r="30" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="35"/>
       <c r="D30" s="36"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="38"/>
       <c r="I30" s="37"/>
       <c r="J30" s="42"/>
       <c r="K30" s="38"/>
       <c r="L30" s="42"/>
       <c r="M30" s="39"/>
       <c r="N30" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O30" s="41">
         <v>1.05</v>
       </c>
       <c r="P30" s="41">
         <v>1.19</v>
       </c>
       <c r="Q30" s="41">
@@ -11786,51 +11886,51 @@
       <c r="AJ30" s="12">
         <v>0.1</v>
       </c>
       <c r="AK30" s="12">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AL30" s="12">
         <v>2.4500000000000002</v>
       </c>
       <c r="AM30" s="12">
         <v>0.76</v>
       </c>
       <c r="AN30" s="12">
         <v>0.9</v>
       </c>
       <c r="AO30" s="12">
         <v>0.65</v>
       </c>
       <c r="AP30" s="11">
         <v>0.5</v>
       </c>
       <c r="AQ30" s="11">
         <v>0.37</v>
       </c>
     </row>
-    <row r="31" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="31" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="35"/>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="35"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
       <c r="M31" s="35"/>
       <c r="N31" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O31" s="41">
         <v>0.63</v>
       </c>
       <c r="P31" s="41">
         <v>0.41</v>
       </c>
       <c r="Q31" s="41">
@@ -11893,51 +11993,51 @@
       <c r="AJ31" s="12">
         <v>0.06</v>
       </c>
       <c r="AK31" s="12">
         <v>0.05</v>
       </c>
       <c r="AL31" s="12">
         <v>4.07</v>
       </c>
       <c r="AM31" s="12">
         <v>0.6</v>
       </c>
       <c r="AN31" s="12">
         <v>0.6</v>
       </c>
       <c r="AO31" s="12">
         <v>0.6</v>
       </c>
       <c r="AP31" s="11">
         <v>0.72</v>
       </c>
       <c r="AQ31" s="11">
         <v>0.2</v>
       </c>
     </row>
-    <row r="32" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="32" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="35"/>
       <c r="C32" s="35"/>
       <c r="D32" s="36"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="38"/>
       <c r="I32" s="37"/>
       <c r="J32" s="42"/>
       <c r="K32" s="38"/>
       <c r="L32" s="42"/>
       <c r="M32" s="39"/>
       <c r="N32" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O32" s="41">
         <v>3.21</v>
       </c>
       <c r="P32" s="41">
         <v>4.2300000000000004</v>
       </c>
       <c r="Q32" s="41">
@@ -12000,51 +12100,51 @@
       <c r="AJ32" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AK32" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AL32" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AM32" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AN32" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AO32" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AP32" s="11">
         <v>3.96</v>
       </c>
       <c r="AQ32" s="41" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="33" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="33" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="36"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="38"/>
       <c r="I33" s="37"/>
       <c r="J33" s="42"/>
       <c r="K33" s="38"/>
       <c r="L33" s="42"/>
       <c r="M33" s="39"/>
       <c r="N33" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O33" s="41">
         <v>2.06</v>
       </c>
       <c r="P33" s="41">
         <v>1.77</v>
       </c>
       <c r="Q33" s="41">
@@ -12107,51 +12207,51 @@
       <c r="AJ33" s="12">
         <v>0.23</v>
       </c>
       <c r="AK33" s="12">
         <v>0.14000000000000001</v>
       </c>
       <c r="AL33" s="12">
         <v>3.77</v>
       </c>
       <c r="AM33" s="12">
         <v>1.73</v>
       </c>
       <c r="AN33" s="12">
         <v>1.1399999999999999</v>
       </c>
       <c r="AO33" s="12">
         <v>0.86</v>
       </c>
       <c r="AP33" s="11">
         <v>0.56000000000000005</v>
       </c>
       <c r="AQ33" s="11">
         <v>0.75</v>
       </c>
     </row>
-    <row r="34" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="34" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="36"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="38"/>
       <c r="I34" s="37"/>
       <c r="J34" s="42"/>
       <c r="K34" s="38"/>
       <c r="L34" s="42"/>
       <c r="M34" s="39"/>
       <c r="N34" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O34" s="41">
         <v>0.35</v>
       </c>
       <c r="P34" s="41">
         <v>0.23</v>
       </c>
       <c r="Q34" s="41">
@@ -12214,51 +12314,51 @@
       <c r="AJ34" s="12">
         <v>0.06</v>
       </c>
       <c r="AK34" s="12">
         <v>0.06</v>
       </c>
       <c r="AL34" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AM34" s="12">
         <v>0.36</v>
       </c>
       <c r="AN34" s="12">
         <v>0.47</v>
       </c>
       <c r="AO34" s="12">
         <v>0.53</v>
       </c>
       <c r="AP34" s="11">
         <v>0.14000000000000001</v>
       </c>
       <c r="AQ34" s="11">
         <v>0.12</v>
       </c>
     </row>
-    <row r="35" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="35" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="36"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="38"/>
       <c r="I35" s="37"/>
       <c r="J35" s="42"/>
       <c r="K35" s="38"/>
       <c r="L35" s="42"/>
       <c r="M35" s="39"/>
       <c r="N35" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O35" s="41">
         <v>0.68</v>
       </c>
       <c r="P35" s="41">
         <v>0.88</v>
       </c>
       <c r="Q35" s="41">
@@ -12321,51 +12421,51 @@
       <c r="AJ35" s="12">
         <v>0.06</v>
       </c>
       <c r="AK35" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AL35" s="12">
         <v>2.02</v>
       </c>
       <c r="AM35" s="12">
         <v>0.35</v>
       </c>
       <c r="AN35" s="12">
         <v>0.46</v>
       </c>
       <c r="AO35" s="12">
         <v>0.34</v>
       </c>
       <c r="AP35" s="11">
         <v>0.55000000000000004</v>
       </c>
       <c r="AQ35" s="11">
         <v>0.23</v>
       </c>
     </row>
-    <row r="36" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="36" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="36"/>
       <c r="E36" s="37"/>
       <c r="F36" s="37"/>
       <c r="G36" s="37"/>
       <c r="H36" s="38"/>
       <c r="I36" s="37"/>
       <c r="J36" s="42"/>
       <c r="K36" s="38"/>
       <c r="L36" s="42"/>
       <c r="M36" s="39"/>
       <c r="N36" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O36" s="41">
         <v>1.36</v>
       </c>
       <c r="P36" s="41">
         <v>1.07</v>
       </c>
       <c r="Q36" s="41">
@@ -12428,51 +12528,51 @@
       <c r="AJ36" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AK36" s="12">
         <v>0.05</v>
       </c>
       <c r="AL36" s="12">
         <v>1.65</v>
       </c>
       <c r="AM36" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AN36" s="12">
         <v>1.3</v>
       </c>
       <c r="AO36" s="12">
         <v>0.56000000000000005</v>
       </c>
       <c r="AP36" s="11">
         <v>0.22</v>
       </c>
       <c r="AQ36" s="11">
         <v>0.28000000000000003</v>
       </c>
     </row>
-    <row r="37" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="37" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A37" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="36"/>
       <c r="E37" s="37"/>
       <c r="F37" s="37"/>
       <c r="G37" s="37"/>
       <c r="H37" s="38"/>
       <c r="I37" s="37"/>
       <c r="J37" s="42"/>
       <c r="K37" s="38"/>
       <c r="L37" s="42"/>
       <c r="M37" s="39"/>
       <c r="N37" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O37" s="41" t="s">
         <v>67</v>
       </c>
       <c r="P37" s="41">
         <v>0.56000000000000005</v>
       </c>
       <c r="Q37" s="41">
@@ -12535,51 +12635,51 @@
       <c r="AJ37" s="12">
         <v>0.05</v>
       </c>
       <c r="AK37" s="12">
         <v>0.05</v>
       </c>
       <c r="AL37" s="12">
         <v>3.52</v>
       </c>
       <c r="AM37" s="12">
         <v>0.6</v>
       </c>
       <c r="AN37" s="12">
         <v>0.79</v>
       </c>
       <c r="AO37" s="12">
         <v>0.44</v>
       </c>
       <c r="AP37" s="11">
         <v>0.47</v>
       </c>
       <c r="AQ37" s="11">
         <v>0.49</v>
       </c>
     </row>
-    <row r="38" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="38" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A38" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B38" s="35"/>
       <c r="C38" s="35"/>
       <c r="D38" s="35"/>
       <c r="E38" s="35"/>
       <c r="F38" s="35"/>
       <c r="G38" s="35"/>
       <c r="H38" s="35"/>
       <c r="I38" s="35"/>
       <c r="J38" s="35"/>
       <c r="K38" s="35"/>
       <c r="L38" s="35"/>
       <c r="M38" s="35"/>
       <c r="N38" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O38" s="41">
         <v>1.03</v>
       </c>
       <c r="P38" s="41">
         <v>1.01</v>
       </c>
       <c r="Q38" s="41">
@@ -12642,51 +12742,51 @@
       <c r="AJ38" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AK38" s="12">
         <v>0.17</v>
       </c>
       <c r="AL38" s="12">
         <v>2.0099999999999998</v>
       </c>
       <c r="AM38" s="12">
         <v>0.52</v>
       </c>
       <c r="AN38" s="12">
         <v>0.34</v>
       </c>
       <c r="AO38" s="12">
         <v>0.52</v>
       </c>
       <c r="AP38" s="11">
         <v>0.21</v>
       </c>
       <c r="AQ38" s="11">
         <v>0.52</v>
       </c>
     </row>
-    <row r="39" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="39" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A39" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="35"/>
       <c r="C39" s="35"/>
       <c r="D39" s="36"/>
       <c r="E39" s="37"/>
       <c r="F39" s="37"/>
       <c r="G39" s="37"/>
       <c r="H39" s="38"/>
       <c r="I39" s="37"/>
       <c r="J39" s="42"/>
       <c r="K39" s="38"/>
       <c r="L39" s="42"/>
       <c r="M39" s="39"/>
       <c r="N39" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O39" s="41" t="s">
         <v>67</v>
       </c>
       <c r="P39" s="41">
         <v>0.21</v>
       </c>
       <c r="Q39" s="41">
@@ -12749,51 +12849,51 @@
       <c r="AJ39" s="12">
         <v>0.06</v>
       </c>
       <c r="AK39" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AL39" s="12">
         <v>1.27</v>
       </c>
       <c r="AM39" s="12">
         <v>0.33</v>
       </c>
       <c r="AN39" s="12">
         <v>0.43</v>
       </c>
       <c r="AO39" s="12">
         <v>0.32</v>
       </c>
       <c r="AP39" s="11">
         <v>0.51</v>
       </c>
       <c r="AQ39" s="41" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="40" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="40" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A40" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="35"/>
       <c r="C40" s="35"/>
       <c r="D40" s="36"/>
       <c r="E40" s="37"/>
       <c r="F40" s="37"/>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
       <c r="J40" s="42"/>
       <c r="K40" s="38"/>
       <c r="L40" s="42"/>
       <c r="M40" s="39"/>
       <c r="N40" s="40" t="s">
         <v>24</v>
       </c>
       <c r="O40" s="41">
         <v>0.91</v>
       </c>
       <c r="P40" s="41">
         <v>1.31</v>
       </c>
       <c r="Q40" s="41">
@@ -12856,51 +12956,51 @@
       <c r="AJ40" s="12">
         <v>0.1</v>
       </c>
       <c r="AK40" s="41" t="s">
         <v>67</v>
       </c>
       <c r="AL40" s="12">
         <v>0.35</v>
       </c>
       <c r="AM40" s="12">
         <v>0.55000000000000004</v>
       </c>
       <c r="AN40" s="12">
         <v>0.96</v>
       </c>
       <c r="AO40" s="12">
         <v>0.54</v>
       </c>
       <c r="AP40" s="11">
         <v>0.28999999999999998</v>
       </c>
       <c r="AQ40" s="11">
         <v>0.12</v>
       </c>
     </row>
-    <row r="41" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="41" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A41" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="43"/>
       <c r="C41" s="43"/>
       <c r="D41" s="44"/>
       <c r="E41" s="43"/>
       <c r="F41" s="43"/>
       <c r="G41" s="43"/>
       <c r="H41" s="45"/>
       <c r="I41" s="43"/>
       <c r="J41" s="45"/>
       <c r="K41" s="45"/>
       <c r="L41" s="45"/>
       <c r="M41" s="46"/>
       <c r="N41" s="47" t="s">
         <v>24</v>
       </c>
       <c r="O41" s="48">
         <v>1.31</v>
       </c>
       <c r="P41" s="48">
         <v>2.57</v>
       </c>
       <c r="Q41" s="48">
@@ -12963,200 +13063,200 @@
       <c r="AJ41" s="13">
         <v>0.14000000000000001</v>
       </c>
       <c r="AK41" s="13">
         <v>0.13</v>
       </c>
       <c r="AL41" s="13">
         <v>4.1399999999999997</v>
       </c>
       <c r="AM41" s="13">
         <v>0.8</v>
       </c>
       <c r="AN41" s="13">
         <v>1.58</v>
       </c>
       <c r="AO41" s="13">
         <v>1.32</v>
       </c>
       <c r="AP41" s="13">
         <v>0.84</v>
       </c>
       <c r="AQ41" s="13">
         <v>0.52</v>
       </c>
     </row>
-    <row r="42" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="42" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="Z42" s="49"/>
       <c r="AA42" s="49"/>
     </row>
-    <row r="43" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="43" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="Z43" s="49"/>
       <c r="AA43" s="49"/>
     </row>
-    <row r="44" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="44" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="Z44" s="49"/>
       <c r="AA44" s="49"/>
     </row>
-    <row r="45" spans="1:43" s="5" customFormat="1" ht="11.25">
+    <row r="45" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
       <c r="Z45" s="49"/>
       <c r="AA45" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A5:AQ5"/>
     <mergeCell ref="A9:AQ9"/>
     <mergeCell ref="A22:AQ22"/>
     <mergeCell ref="A29:AQ29"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="AL7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:AQ48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Y1" workbookViewId="0">
-      <selection activeCell="AH11" sqref="AH11:AH46"/>
+    <sheetView tabSelected="1" topLeftCell="S1" workbookViewId="0">
+      <selection activeCell="T6" sqref="T6:AQ6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="25.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="25.109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="31" width="9.140625" style="1"/>
-[...2 lines deleted...]
-    <col min="34" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="31" width="9.109375" style="1"/>
+    <col min="32" max="32" width="8.6640625" style="1" customWidth="1"/>
+    <col min="33" max="33" width="7.5546875" style="1" customWidth="1"/>
+    <col min="34" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:43" ht="14.45" customHeight="1">
-      <c r="T6" s="78" t="s">
+    <row r="6" spans="1:43" ht="14.4" customHeight="1">
+      <c r="T6" s="80" t="s">
         <v>85</v>
       </c>
-      <c r="U6" s="78"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="78"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80"/>
+      <c r="AH6" s="80"/>
+      <c r="AI6" s="80"/>
+      <c r="AJ6" s="80"/>
+      <c r="AK6" s="80"/>
+      <c r="AL6" s="80"/>
+      <c r="AM6" s="80"/>
+      <c r="AN6" s="80"/>
+      <c r="AO6" s="80"/>
+      <c r="AP6" s="80"/>
+      <c r="AQ6" s="80"/>
     </row>
     <row r="7" spans="1:43">
       <c r="T7" s="52"/>
-      <c r="AD7" s="77"/>
-      <c r="AE7" s="77"/>
+      <c r="AD7" s="79"/>
+      <c r="AE7" s="79"/>
       <c r="AF7" s="52"/>
-      <c r="AP7" s="77" t="s">
+      <c r="AP7" s="79" t="s">
         <v>65</v>
       </c>
-      <c r="AQ7" s="77"/>
-[...3 lines deleted...]
-      <c r="B8" s="69">
+      <c r="AQ7" s="79"/>
+    </row>
+    <row r="8" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="69"/>
+      <c r="B8" s="71">
         <v>2021</v>
       </c>
-      <c r="C8" s="70"/>
-[...10 lines deleted...]
-      <c r="N8" s="70">
+      <c r="C8" s="72"/>
+      <c r="D8" s="72"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="72"/>
+      <c r="G8" s="72"/>
+      <c r="H8" s="72"/>
+      <c r="I8" s="72"/>
+      <c r="J8" s="72"/>
+      <c r="K8" s="72"/>
+      <c r="L8" s="72"/>
+      <c r="M8" s="72"/>
+      <c r="N8" s="72">
         <v>2024</v>
       </c>
-      <c r="O8" s="70"/>
-[...4 lines deleted...]
-      <c r="T8" s="73">
+      <c r="O8" s="72"/>
+      <c r="P8" s="72"/>
+      <c r="Q8" s="72"/>
+      <c r="R8" s="72"/>
+      <c r="S8" s="72"/>
+      <c r="T8" s="75">
         <v>2025</v>
       </c>
-      <c r="U8" s="73"/>
-[...10 lines deleted...]
-      <c r="AF8" s="73">
+      <c r="U8" s="75"/>
+      <c r="V8" s="75"/>
+      <c r="W8" s="75"/>
+      <c r="X8" s="75"/>
+      <c r="Y8" s="75"/>
+      <c r="Z8" s="75"/>
+      <c r="AA8" s="75"/>
+      <c r="AB8" s="75"/>
+      <c r="AC8" s="75"/>
+      <c r="AD8" s="75"/>
+      <c r="AE8" s="71"/>
+      <c r="AF8" s="75">
         <v>2026</v>
       </c>
-      <c r="AG8" s="73"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="69"/>
+      <c r="AG8" s="75"/>
+      <c r="AH8" s="75"/>
+      <c r="AI8" s="75"/>
+      <c r="AJ8" s="75"/>
+      <c r="AK8" s="75"/>
+      <c r="AL8" s="75"/>
+      <c r="AM8" s="75"/>
+      <c r="AN8" s="75"/>
+      <c r="AO8" s="75"/>
+      <c r="AP8" s="75"/>
+      <c r="AQ8" s="71"/>
     </row>
     <row r="9" spans="1:43" s="5" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="68"/>
+      <c r="A9" s="70"/>
       <c r="B9" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="31" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="31" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="31" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="32" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="32" t="s">
@@ -13260,66 +13360,66 @@
       </c>
       <c r="AQ9" s="15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="61"/>
       <c r="B10" s="61"/>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
       <c r="E10" s="61"/>
       <c r="F10" s="61"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="61"/>
       <c r="L10" s="61"/>
       <c r="M10" s="61"/>
       <c r="N10" s="61"/>
       <c r="O10" s="61"/>
       <c r="P10" s="61"/>
       <c r="Q10" s="61"/>
       <c r="R10" s="61"/>
       <c r="S10" s="61"/>
-      <c r="T10" s="74" t="s">
+      <c r="T10" s="76" t="s">
         <v>71</v>
       </c>
-      <c r="U10" s="74"/>
-[...11 lines deleted...]
-      <c r="AG10" s="74"/>
+      <c r="U10" s="76"/>
+      <c r="V10" s="76"/>
+      <c r="W10" s="76"/>
+      <c r="X10" s="76"/>
+      <c r="Y10" s="76"/>
+      <c r="Z10" s="76"/>
+      <c r="AA10" s="76"/>
+      <c r="AB10" s="76"/>
+      <c r="AC10" s="76"/>
+      <c r="AD10" s="76"/>
+      <c r="AE10" s="76"/>
+      <c r="AF10" s="76"/>
+      <c r="AG10" s="76"/>
       <c r="AH10" s="61"/>
       <c r="AI10" s="61"/>
       <c r="AJ10" s="61"/>
       <c r="AK10" s="61"/>
       <c r="AL10" s="61"/>
       <c r="AM10" s="61"/>
       <c r="AN10" s="61"/>
       <c r="AO10" s="61"/>
       <c r="AP10" s="61"/>
       <c r="AQ10" s="61"/>
     </row>
     <row r="11" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
@@ -13366,50 +13466,53 @@
       </c>
       <c r="AA11" s="11">
         <v>0.32</v>
       </c>
       <c r="AB11" s="11">
         <v>0.36</v>
       </c>
       <c r="AC11" s="11">
         <v>0.42</v>
       </c>
       <c r="AD11" s="11">
         <v>0.28000000000000003</v>
       </c>
       <c r="AE11" s="11">
         <v>0.28000000000000003</v>
       </c>
       <c r="AF11" s="11">
         <v>3.6</v>
       </c>
       <c r="AG11" s="11">
         <v>1.1599999999999999</v>
       </c>
       <c r="AH11" s="11">
         <v>0.9</v>
       </c>
+      <c r="AI11" s="11">
+        <v>0.63</v>
+      </c>
     </row>
     <row r="12" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="20"/>
       <c r="I12" s="19"/>
       <c r="J12" s="21"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
       <c r="N12" s="55">
         <v>0.41</v>
       </c>
       <c r="O12" s="11">
         <v>0.36</v>
       </c>
       <c r="P12" s="55">
         <v>0.35</v>
@@ -13446,50 +13549,53 @@
       </c>
       <c r="AA12" s="11">
         <v>0.32</v>
       </c>
       <c r="AB12" s="11">
         <v>0.32</v>
       </c>
       <c r="AC12" s="11">
         <v>0.41</v>
       </c>
       <c r="AD12" s="11">
         <v>0.28999999999999998</v>
       </c>
       <c r="AE12" s="11">
         <v>0.3</v>
       </c>
       <c r="AF12" s="11">
         <v>3.8</v>
       </c>
       <c r="AG12" s="11">
         <v>1.07</v>
       </c>
       <c r="AH12" s="11">
         <v>0.81</v>
       </c>
+      <c r="AI12" s="11">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="13" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="20"/>
       <c r="I13" s="19"/>
       <c r="J13" s="21"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
       <c r="N13" s="55">
         <v>0.64</v>
       </c>
       <c r="O13" s="11">
         <v>0.35</v>
       </c>
       <c r="P13" s="55">
         <v>0.31</v>
@@ -13526,50 +13632,53 @@
       </c>
       <c r="AA13" s="11">
         <v>0.48</v>
       </c>
       <c r="AB13" s="11">
         <v>0.57999999999999996</v>
       </c>
       <c r="AC13" s="11">
         <v>0.59</v>
       </c>
       <c r="AD13" s="11">
         <v>0.28000000000000003</v>
       </c>
       <c r="AE13" s="11">
         <v>0.43</v>
       </c>
       <c r="AF13" s="11">
         <v>5.67</v>
       </c>
       <c r="AG13" s="11">
         <v>1.73</v>
       </c>
       <c r="AH13" s="11">
         <v>1.86</v>
       </c>
+      <c r="AI13" s="11">
+        <v>0.79</v>
+      </c>
     </row>
     <row r="14" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="20"/>
       <c r="I14" s="19"/>
       <c r="J14" s="21"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
       <c r="N14" s="55">
         <v>0.64</v>
       </c>
       <c r="O14" s="11">
         <v>0.4</v>
       </c>
       <c r="P14" s="55">
         <v>0.28000000000000003</v>
@@ -13606,50 +13715,53 @@
       </c>
       <c r="AA14" s="11">
         <v>0.38</v>
       </c>
       <c r="AB14" s="11">
         <v>0.41</v>
       </c>
       <c r="AC14" s="11">
         <v>0.45</v>
       </c>
       <c r="AD14" s="11">
         <v>0.43</v>
       </c>
       <c r="AE14" s="11">
         <v>0.23</v>
       </c>
       <c r="AF14" s="11">
         <v>4.95</v>
       </c>
       <c r="AG14" s="11">
         <v>2.0299999999999998</v>
       </c>
       <c r="AH14" s="11">
         <v>0.89</v>
       </c>
+      <c r="AI14" s="11">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="21"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="55">
         <v>0.15</v>
       </c>
       <c r="O15" s="11">
         <v>0.38</v>
       </c>
       <c r="P15" s="55">
         <v>0.19</v>
@@ -13686,50 +13798,53 @@
       </c>
       <c r="AA15" s="11">
         <v>0.26</v>
       </c>
       <c r="AB15" s="11">
         <v>0.31</v>
       </c>
       <c r="AC15" s="11">
         <v>0.28000000000000003</v>
       </c>
       <c r="AD15" s="11">
         <v>0.16</v>
       </c>
       <c r="AE15" s="11">
         <v>0.17</v>
       </c>
       <c r="AF15" s="11">
         <v>2.08</v>
       </c>
       <c r="AG15" s="11">
         <v>0.73</v>
       </c>
       <c r="AH15" s="11">
         <v>0.95</v>
       </c>
+      <c r="AI15" s="11">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="16" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="20"/>
       <c r="I16" s="19"/>
       <c r="J16" s="21"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
       <c r="N16" s="55">
         <v>0.74</v>
       </c>
       <c r="O16" s="11">
         <v>0.42</v>
       </c>
       <c r="P16" s="55">
         <v>0.53</v>
@@ -13766,50 +13881,53 @@
       </c>
       <c r="AA16" s="11">
         <v>0.31</v>
       </c>
       <c r="AB16" s="11">
         <v>0.41</v>
       </c>
       <c r="AC16" s="11">
         <v>0.31</v>
       </c>
       <c r="AD16" s="11">
         <v>0.35</v>
       </c>
       <c r="AE16" s="11">
         <v>0.25</v>
       </c>
       <c r="AF16" s="11">
         <v>2.04</v>
       </c>
       <c r="AG16" s="11">
         <v>1.18</v>
       </c>
       <c r="AH16" s="11">
         <v>1.26</v>
       </c>
+      <c r="AI16" s="11">
+        <v>0.53</v>
+      </c>
     </row>
     <row r="17" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="20"/>
       <c r="I17" s="19"/>
       <c r="J17" s="21"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="55">
         <v>0.24</v>
       </c>
       <c r="O17" s="11">
         <v>0.1</v>
       </c>
       <c r="P17" s="55">
         <v>0.09</v>
@@ -13846,50 +13964,53 @@
       </c>
       <c r="AA17" s="11">
         <v>0.11</v>
       </c>
       <c r="AB17" s="11">
         <v>0.28999999999999998</v>
       </c>
       <c r="AC17" s="11">
         <v>0.34</v>
       </c>
       <c r="AD17" s="11">
         <v>0.31</v>
       </c>
       <c r="AE17" s="11">
         <v>0.14000000000000001</v>
       </c>
       <c r="AF17" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG17" s="11">
         <v>0.92</v>
       </c>
       <c r="AH17" s="11">
         <v>0.3</v>
       </c>
+      <c r="AI17" s="11">
+        <v>2.0099999999999998</v>
+      </c>
     </row>
     <row r="18" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="20"/>
       <c r="I18" s="19"/>
       <c r="J18" s="21"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
       <c r="N18" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O18" s="40" t="s">
         <v>67</v>
       </c>
       <c r="P18" s="40" t="s">
         <v>67</v>
@@ -13926,50 +14047,53 @@
       </c>
       <c r="AA18" s="11">
         <v>0.33</v>
       </c>
       <c r="AB18" s="11">
         <v>0.15</v>
       </c>
       <c r="AC18" s="11">
         <v>0.39</v>
       </c>
       <c r="AD18" s="11">
         <v>0.24</v>
       </c>
       <c r="AE18" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AF18" s="11">
         <v>3.86</v>
       </c>
       <c r="AG18" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AH18" s="11">
         <v>0.89</v>
       </c>
+      <c r="AI18" s="11">
+        <v>0.67</v>
+      </c>
     </row>
     <row r="19" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="20"/>
       <c r="I19" s="19"/>
       <c r="J19" s="21"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O19" s="40" t="s">
         <v>67</v>
       </c>
       <c r="P19" s="55">
         <v>0.38</v>
@@ -14005,50 +14129,53 @@
         <v>0.26</v>
       </c>
       <c r="AA19" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AB19" s="11">
         <v>0.41</v>
       </c>
       <c r="AC19" s="11">
         <v>0.55000000000000004</v>
       </c>
       <c r="AD19" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AE19" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AF19" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG19" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AH19" s="11" t="s">
         <v>67</v>
+      </c>
+      <c r="AI19" s="11">
+        <v>0.48</v>
       </c>
     </row>
     <row r="20" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
       <c r="I20" s="19"/>
       <c r="J20" s="21"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="55">
         <v>0.15</v>
       </c>
       <c r="O20" s="11">
         <v>0.13</v>
       </c>
       <c r="P20" s="55">
@@ -14084,50 +14211,53 @@
       </c>
       <c r="AA20" s="11">
         <v>0.4</v>
       </c>
       <c r="AB20" s="11">
         <v>0.12</v>
       </c>
       <c r="AC20" s="11">
         <v>0.96</v>
       </c>
       <c r="AD20" s="11">
         <v>0.19</v>
       </c>
       <c r="AE20" s="11">
         <v>0.44</v>
       </c>
       <c r="AF20" s="11">
         <v>3.21</v>
       </c>
       <c r="AG20" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AH20" s="11">
         <v>1.47</v>
       </c>
+      <c r="AI20" s="11">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="21" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="20"/>
       <c r="I21" s="19"/>
       <c r="J21" s="21"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="55">
         <v>0.18</v>
       </c>
       <c r="O21" s="11">
         <v>0.24</v>
       </c>
       <c r="P21" s="55">
         <v>0.14000000000000001</v>
@@ -14164,50 +14294,53 @@
       </c>
       <c r="AA21" s="11">
         <v>0.08</v>
       </c>
       <c r="AB21" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AC21" s="11">
         <v>0.13</v>
       </c>
       <c r="AD21" s="11">
         <v>0.06</v>
       </c>
       <c r="AE21" s="11">
         <v>0.11</v>
       </c>
       <c r="AF21" s="11">
         <v>1.37</v>
       </c>
       <c r="AG21" s="11">
         <v>0.36</v>
       </c>
       <c r="AH21" s="11">
         <v>0.47</v>
       </c>
+      <c r="AI21" s="11">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="22" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="20"/>
       <c r="I22" s="19"/>
       <c r="J22" s="21"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="20"/>
       <c r="N22" s="55">
         <v>0.51</v>
       </c>
       <c r="O22" s="11">
         <v>0.18</v>
       </c>
       <c r="P22" s="59">
         <v>0.4</v>
@@ -14244,50 +14377,53 @@
       </c>
       <c r="AA22" s="11">
         <v>0.18</v>
       </c>
       <c r="AB22" s="11">
         <v>0.2</v>
       </c>
       <c r="AC22" s="11">
         <v>0.22</v>
       </c>
       <c r="AD22" s="11">
         <v>0.23</v>
       </c>
       <c r="AE22" s="11">
         <v>0.15</v>
       </c>
       <c r="AF22" s="11">
         <v>4.0199999999999996</v>
       </c>
       <c r="AG22" s="11">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH22" s="11">
         <v>0.63</v>
       </c>
+      <c r="AI22" s="11">
+        <v>0.28000000000000003</v>
+      </c>
     </row>
     <row r="23" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="20"/>
       <c r="I23" s="19"/>
       <c r="J23" s="21"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="55">
         <v>0.47</v>
       </c>
       <c r="O23" s="11">
         <v>0.69</v>
       </c>
       <c r="P23" s="55">
         <v>0.25</v>
@@ -14324,50 +14460,53 @@
       </c>
       <c r="AA23" s="11">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB23" s="11">
         <v>0.26</v>
       </c>
       <c r="AC23" s="11">
         <v>0.12</v>
       </c>
       <c r="AD23" s="11">
         <v>0.11</v>
       </c>
       <c r="AE23" s="11">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF23" s="11">
         <v>3.56</v>
       </c>
       <c r="AG23" s="11">
         <v>1.85</v>
       </c>
       <c r="AH23" s="11">
         <v>0.81</v>
       </c>
+      <c r="AI23" s="11">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="24" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="20"/>
       <c r="I24" s="19"/>
       <c r="J24" s="21"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
       <c r="M24" s="20"/>
       <c r="N24" s="59">
         <v>0.5</v>
       </c>
       <c r="O24" s="11">
         <v>0.47</v>
       </c>
       <c r="P24" s="55">
         <v>0.71</v>
@@ -14403,90 +14542,93 @@
         <v>0.47</v>
       </c>
       <c r="AA24" s="11">
         <v>0.45</v>
       </c>
       <c r="AB24" s="11">
         <v>0.76</v>
       </c>
       <c r="AC24" s="11">
         <v>0.65</v>
       </c>
       <c r="AD24" s="11">
         <v>0.22</v>
       </c>
       <c r="AE24" s="11">
         <v>0.39</v>
       </c>
       <c r="AF24" s="11">
         <v>3.25</v>
       </c>
       <c r="AG24" s="11">
         <v>1.86</v>
       </c>
       <c r="AH24" s="11">
         <v>0.61</v>
+      </c>
+      <c r="AI24" s="11">
+        <v>0.84</v>
       </c>
     </row>
     <row r="25" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="62"/>
       <c r="B25" s="62"/>
       <c r="C25" s="62"/>
       <c r="D25" s="62"/>
       <c r="E25" s="62"/>
       <c r="F25" s="62"/>
       <c r="G25" s="62"/>
       <c r="H25" s="62"/>
       <c r="I25" s="62"/>
       <c r="J25" s="62"/>
       <c r="K25" s="62"/>
       <c r="L25" s="62"/>
       <c r="M25" s="62"/>
       <c r="N25" s="62"/>
       <c r="O25" s="62"/>
       <c r="P25" s="62"/>
       <c r="Q25" s="62"/>
       <c r="R25" s="62"/>
       <c r="S25" s="62"/>
-      <c r="T25" s="66" t="s">
+      <c r="T25" s="68" t="s">
         <v>63</v>
       </c>
-      <c r="U25" s="66"/>
-[...13 lines deleted...]
-      <c r="AI25" s="62"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="68"/>
+      <c r="W25" s="68"/>
+      <c r="X25" s="68"/>
+      <c r="Y25" s="68"/>
+      <c r="Z25" s="68"/>
+      <c r="AA25" s="68"/>
+      <c r="AB25" s="68"/>
+      <c r="AC25" s="68"/>
+      <c r="AD25" s="68"/>
+      <c r="AE25" s="68"/>
+      <c r="AF25" s="68"/>
+      <c r="AG25" s="68"/>
+      <c r="AH25" s="64"/>
+      <c r="AI25" s="64"/>
       <c r="AJ25" s="62"/>
       <c r="AM25" s="62"/>
       <c r="AN25" s="62"/>
       <c r="AO25" s="62"/>
       <c r="AP25" s="62"/>
       <c r="AQ25" s="62"/>
     </row>
     <row r="26" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="20"/>
       <c r="I26" s="19"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="55">
         <v>0.49</v>
@@ -14529,50 +14671,53 @@
       </c>
       <c r="AA26" s="11">
         <v>0.34</v>
       </c>
       <c r="AB26" s="11">
         <v>0.38</v>
       </c>
       <c r="AC26" s="11">
         <v>0.45</v>
       </c>
       <c r="AD26" s="11">
         <v>0.28999999999999998</v>
       </c>
       <c r="AE26" s="11">
         <v>0.32</v>
       </c>
       <c r="AF26" s="11">
         <v>3.78</v>
       </c>
       <c r="AG26" s="11">
         <v>1.21</v>
       </c>
       <c r="AH26" s="11">
         <v>0.99</v>
       </c>
+      <c r="AI26" s="11">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="27" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="20"/>
       <c r="I27" s="19"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="55">
         <v>0.42</v>
       </c>
       <c r="O27" s="11">
         <v>0.37</v>
       </c>
       <c r="P27" s="55">
         <v>0.36</v>
@@ -14609,50 +14754,53 @@
       </c>
       <c r="AA27" s="11">
         <v>0.33</v>
       </c>
       <c r="AB27" s="11">
         <v>0.32</v>
       </c>
       <c r="AC27" s="11">
         <v>0.42</v>
       </c>
       <c r="AD27" s="11">
         <v>0.3</v>
       </c>
       <c r="AE27" s="11">
         <v>0.3</v>
       </c>
       <c r="AF27" s="11">
         <v>3.85</v>
       </c>
       <c r="AG27" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="AH27" s="11">
         <v>0.82</v>
       </c>
+      <c r="AI27" s="11">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="28" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="20"/>
       <c r="I28" s="19"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="55">
         <v>0.66</v>
       </c>
       <c r="O28" s="11">
         <v>0.36</v>
       </c>
       <c r="P28" s="59">
         <v>0.3</v>
@@ -14689,50 +14837,53 @@
       </c>
       <c r="AA28" s="11">
         <v>0.46</v>
       </c>
       <c r="AB28" s="11">
         <v>0.56999999999999995</v>
       </c>
       <c r="AC28" s="11">
         <v>0.56000000000000005</v>
       </c>
       <c r="AD28" s="11">
         <v>0.27</v>
       </c>
       <c r="AE28" s="11">
         <v>0.45</v>
       </c>
       <c r="AF28" s="11">
         <v>5.61</v>
       </c>
       <c r="AG28" s="11">
         <v>1.79</v>
       </c>
       <c r="AH28" s="11">
         <v>1.84</v>
       </c>
+      <c r="AI28" s="11">
+        <v>0.82</v>
+      </c>
     </row>
     <row r="29" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="20"/>
       <c r="I29" s="19"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="55">
         <v>0.19</v>
       </c>
       <c r="O29" s="11">
         <v>0.49</v>
       </c>
       <c r="P29" s="55">
         <v>0.22</v>
@@ -14769,50 +14920,53 @@
       </c>
       <c r="AA29" s="11">
         <v>0.25</v>
       </c>
       <c r="AB29" s="11">
         <v>0.45</v>
       </c>
       <c r="AC29" s="11">
         <v>0.2</v>
       </c>
       <c r="AD29" s="11">
         <v>0.3</v>
       </c>
       <c r="AE29" s="11">
         <v>0.17</v>
       </c>
       <c r="AF29" s="11">
         <v>2</v>
       </c>
       <c r="AG29" s="11">
         <v>1.05</v>
       </c>
       <c r="AH29" s="11">
         <v>1.1399999999999999</v>
       </c>
+      <c r="AI29" s="11">
+        <v>0.51</v>
+      </c>
     </row>
     <row r="30" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="20"/>
       <c r="I30" s="19"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="20"/>
       <c r="N30" s="55">
         <v>0.85</v>
       </c>
       <c r="O30" s="11">
         <v>0.53</v>
       </c>
       <c r="P30" s="55">
         <v>0.72</v>
@@ -14849,50 +15003,53 @@
       </c>
       <c r="AA30" s="11">
         <v>0.36</v>
       </c>
       <c r="AB30" s="11">
         <v>0.32</v>
       </c>
       <c r="AC30" s="11">
         <v>0.37</v>
       </c>
       <c r="AD30" s="11">
         <v>0.31</v>
       </c>
       <c r="AE30" s="11">
         <v>0.31</v>
       </c>
       <c r="AF30" s="11">
         <v>1.99</v>
       </c>
       <c r="AG30" s="11">
         <v>1.04</v>
       </c>
       <c r="AH30" s="11">
         <v>1.46</v>
       </c>
+      <c r="AI30" s="11">
+        <v>0.66</v>
+      </c>
     </row>
     <row r="31" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="20"/>
       <c r="I31" s="19"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="20"/>
       <c r="N31" s="55">
         <v>0.75</v>
       </c>
       <c r="O31" s="11">
         <v>0.49</v>
       </c>
       <c r="P31" s="55">
         <v>0.51</v>
@@ -14928,98 +15085,101 @@
         <v>0.28999999999999998</v>
       </c>
       <c r="AA31" s="11">
         <v>0.25</v>
       </c>
       <c r="AB31" s="11">
         <v>1.1100000000000001</v>
       </c>
       <c r="AC31" s="11">
         <v>1.1299999999999999</v>
       </c>
       <c r="AD31" s="11">
         <v>0.06</v>
       </c>
       <c r="AE31" s="11">
         <v>0.61</v>
       </c>
       <c r="AF31" s="11">
         <v>3.27</v>
       </c>
       <c r="AG31" s="11">
         <v>2.42</v>
       </c>
       <c r="AH31" s="11">
         <v>0.68</v>
+      </c>
+      <c r="AI31" s="11">
+        <v>0.17</v>
       </c>
     </row>
     <row r="32" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="63"/>
       <c r="B32" s="63"/>
       <c r="C32" s="63"/>
       <c r="D32" s="63"/>
       <c r="E32" s="63"/>
       <c r="F32" s="63"/>
       <c r="G32" s="63"/>
       <c r="H32" s="63"/>
       <c r="I32" s="63"/>
       <c r="J32" s="63"/>
       <c r="K32" s="63"/>
       <c r="L32" s="63"/>
       <c r="M32" s="63"/>
       <c r="N32" s="63"/>
       <c r="O32" s="63"/>
       <c r="P32" s="63"/>
       <c r="Q32" s="63"/>
       <c r="R32" s="63"/>
       <c r="S32" s="63"/>
-      <c r="T32" s="65" t="s">
+      <c r="T32" s="67" t="s">
         <v>62</v>
       </c>
-      <c r="U32" s="65"/>
-[...13 lines deleted...]
-      <c r="AI32" s="63"/>
+      <c r="U32" s="67"/>
+      <c r="V32" s="67"/>
+      <c r="W32" s="67"/>
+      <c r="X32" s="67"/>
+      <c r="Y32" s="67"/>
+      <c r="Z32" s="67"/>
+      <c r="AA32" s="67"/>
+      <c r="AB32" s="67"/>
+      <c r="AC32" s="67"/>
+      <c r="AD32" s="67"/>
+      <c r="AE32" s="67"/>
+      <c r="AF32" s="67"/>
+      <c r="AG32" s="67"/>
+      <c r="AH32" s="65"/>
+      <c r="AI32" s="65"/>
       <c r="AJ32" s="63"/>
       <c r="AM32" s="63"/>
       <c r="AN32" s="63"/>
       <c r="AO32" s="63"/>
       <c r="AP32" s="63"/>
       <c r="AQ32" s="63"/>
     </row>
-    <row r="33" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+    <row r="33" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="20"/>
       <c r="I33" s="19"/>
       <c r="J33" s="23"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="55">
         <v>0.37</v>
       </c>
       <c r="O33" s="12">
         <v>0.26</v>
       </c>
       <c r="P33" s="55">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q33" s="12">
@@ -15054,52 +15214,55 @@
       </c>
       <c r="AA33" s="12">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB33" s="12">
         <v>0.31</v>
       </c>
       <c r="AC33" s="12">
         <v>0.35</v>
       </c>
       <c r="AD33" s="12">
         <v>0.26</v>
       </c>
       <c r="AE33" s="12">
         <v>0.19</v>
       </c>
       <c r="AF33" s="12">
         <v>3.23</v>
       </c>
       <c r="AG33" s="12">
         <v>1.05</v>
       </c>
       <c r="AH33" s="12">
         <v>0.72</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI33" s="11">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="18"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="20"/>
       <c r="I34" s="19"/>
       <c r="J34" s="23"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="55">
         <v>0.26</v>
       </c>
       <c r="O34" s="12">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="P34" s="55">
         <v>0.13</v>
       </c>
       <c r="Q34" s="12">
@@ -15134,52 +15297,55 @@
       </c>
       <c r="AA34" s="12">
         <v>0.22</v>
       </c>
       <c r="AB34" s="12">
         <v>0.27</v>
       </c>
       <c r="AC34" s="12">
         <v>0.36</v>
       </c>
       <c r="AD34" s="12">
         <v>0.16</v>
       </c>
       <c r="AE34" s="12">
         <v>0.2</v>
       </c>
       <c r="AF34" s="12">
         <v>2.99</v>
       </c>
       <c r="AG34" s="12">
         <v>0.62</v>
       </c>
       <c r="AH34" s="12">
         <v>0.61</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI34" s="11">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="20"/>
       <c r="I35" s="19"/>
       <c r="J35" s="23"/>
       <c r="K35" s="20"/>
       <c r="L35" s="20"/>
       <c r="M35" s="20"/>
       <c r="N35" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O35" s="40" t="s">
         <v>67</v>
       </c>
       <c r="P35" s="55">
         <v>0.74</v>
       </c>
       <c r="Q35" s="40" t="s">
@@ -15214,52 +15380,55 @@
       </c>
       <c r="AA35" s="12">
         <v>0.87</v>
       </c>
       <c r="AB35" s="12">
         <v>0.77</v>
       </c>
       <c r="AC35" s="12">
         <v>1.39</v>
       </c>
       <c r="AD35" s="12">
         <v>0.63</v>
       </c>
       <c r="AE35" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AF35" s="12">
         <v>7.38</v>
       </c>
       <c r="AG35" s="12" t="s">
         <v>67</v>
       </c>
       <c r="AH35" s="12">
         <v>2.4700000000000002</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI35" s="11" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="20"/>
       <c r="I36" s="19"/>
       <c r="J36" s="23"/>
       <c r="K36" s="20"/>
       <c r="L36" s="20"/>
       <c r="M36" s="20"/>
       <c r="N36" s="55">
         <v>0.64</v>
       </c>
       <c r="O36" s="12">
         <v>0.4</v>
       </c>
       <c r="P36" s="55">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q36" s="12">
@@ -15294,52 +15463,55 @@
       </c>
       <c r="AA36" s="12">
         <v>0.38</v>
       </c>
       <c r="AB36" s="12">
         <v>0.41</v>
       </c>
       <c r="AC36" s="12">
         <v>0.45</v>
       </c>
       <c r="AD36" s="12">
         <v>0.43</v>
       </c>
       <c r="AE36" s="12">
         <v>0.23</v>
       </c>
       <c r="AF36" s="12">
         <v>4.95</v>
       </c>
       <c r="AG36" s="12">
         <v>2.0299999999999998</v>
       </c>
       <c r="AH36" s="12">
         <v>0.89</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI36" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="20"/>
       <c r="I37" s="19"/>
       <c r="J37" s="23"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="59">
         <v>0.1</v>
       </c>
       <c r="O37" s="12">
         <v>0.26</v>
       </c>
       <c r="P37" s="55">
         <v>0.16</v>
       </c>
       <c r="Q37" s="12">
@@ -15374,52 +15546,55 @@
       </c>
       <c r="AA37" s="12">
         <v>0.27</v>
       </c>
       <c r="AB37" s="12">
         <v>0.16</v>
       </c>
       <c r="AC37" s="12">
         <v>0.36</v>
       </c>
       <c r="AD37" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AE37" s="12">
         <v>0.18</v>
       </c>
       <c r="AF37" s="12">
         <v>2.16</v>
       </c>
       <c r="AG37" s="12">
         <v>0.38</v>
       </c>
       <c r="AH37" s="12">
         <v>0.74</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI37" s="11">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="20"/>
       <c r="I38" s="19"/>
       <c r="J38" s="23"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="55">
         <v>0.49</v>
       </c>
       <c r="O38" s="12">
         <v>0.17</v>
       </c>
       <c r="P38" s="55">
         <v>0.08</v>
       </c>
       <c r="Q38" s="12">
@@ -15454,52 +15629,55 @@
       </c>
       <c r="AA38" s="12">
         <v>0.18</v>
       </c>
       <c r="AB38" s="12">
         <v>0.64</v>
       </c>
       <c r="AC38" s="12">
         <v>0.14000000000000001</v>
       </c>
       <c r="AD38" s="12">
         <v>0.45</v>
       </c>
       <c r="AE38" s="12">
         <v>0.12</v>
       </c>
       <c r="AF38" s="12">
         <v>2.19</v>
       </c>
       <c r="AG38" s="12">
         <v>1.53</v>
       </c>
       <c r="AH38" s="12">
         <v>0.75</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI38" s="11">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="20"/>
       <c r="I39" s="19"/>
       <c r="J39" s="23"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20"/>
       <c r="N39" s="55">
         <v>0.24</v>
       </c>
       <c r="O39" s="12">
         <v>0.1</v>
       </c>
       <c r="P39" s="55">
         <v>0.09</v>
       </c>
       <c r="Q39" s="12">
@@ -15534,52 +15712,55 @@
       </c>
       <c r="AA39" s="12">
         <v>0.11</v>
       </c>
       <c r="AB39" s="12">
         <v>0.28999999999999998</v>
       </c>
       <c r="AC39" s="12">
         <v>0.34</v>
       </c>
       <c r="AD39" s="12">
         <v>0.31</v>
       </c>
       <c r="AE39" s="12">
         <v>0.14000000000000001</v>
       </c>
       <c r="AF39" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG39" s="12">
         <v>0.92</v>
       </c>
       <c r="AH39" s="12">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI39" s="11">
+        <v>2.0099999999999998</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="18"/>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="18"/>
       <c r="N40" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O40" s="40" t="s">
         <v>67</v>
       </c>
       <c r="P40" s="40" t="s">
         <v>67</v>
       </c>
       <c r="Q40" s="12">
@@ -15614,52 +15795,55 @@
       </c>
       <c r="AA40" s="12">
         <v>0.33</v>
       </c>
       <c r="AB40" s="12">
         <v>0.15</v>
       </c>
       <c r="AC40" s="12">
         <v>0.39</v>
       </c>
       <c r="AD40" s="12">
         <v>0.24</v>
       </c>
       <c r="AE40" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AF40" s="12">
         <v>3.86</v>
       </c>
       <c r="AG40" s="12" t="s">
         <v>67</v>
       </c>
       <c r="AH40" s="12">
         <v>0.89</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI40" s="11">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B41" s="18"/>
       <c r="C41" s="18"/>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
       <c r="I41" s="18"/>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="18"/>
       <c r="N41" s="56" t="s">
         <v>67</v>
       </c>
       <c r="O41" s="40" t="s">
         <v>67</v>
       </c>
       <c r="P41" s="55">
         <v>0.38</v>
       </c>
       <c r="Q41" s="12">
@@ -15694,52 +15878,55 @@
       </c>
       <c r="AA41" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AB41" s="12">
         <v>0.41</v>
       </c>
       <c r="AC41" s="12">
         <v>0.55000000000000004</v>
       </c>
       <c r="AD41" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AE41" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AF41" s="17" t="s">
         <v>67</v>
       </c>
       <c r="AG41" s="12" t="s">
         <v>67</v>
       </c>
       <c r="AH41" s="12" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI41" s="11">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B42" s="18"/>
       <c r="C42" s="18"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="20"/>
       <c r="I42" s="19"/>
       <c r="J42" s="23"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
       <c r="M42" s="20"/>
       <c r="N42" s="55">
         <v>0.15</v>
       </c>
       <c r="O42" s="12">
         <v>0.13</v>
       </c>
       <c r="P42" s="55">
         <v>0.12</v>
       </c>
       <c r="Q42" s="12">
@@ -15774,52 +15961,55 @@
       </c>
       <c r="AA42" s="12">
         <v>0.4</v>
       </c>
       <c r="AB42" s="12">
         <v>0.12</v>
       </c>
       <c r="AC42" s="12">
         <v>0.96</v>
       </c>
       <c r="AD42" s="12">
         <v>0.19</v>
       </c>
       <c r="AE42" s="12">
         <v>0.44</v>
       </c>
       <c r="AF42" s="12">
         <v>3.21</v>
       </c>
       <c r="AG42" s="12" t="s">
         <v>67</v>
       </c>
       <c r="AH42" s="12">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI42" s="11">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="19"/>
       <c r="E43" s="19"/>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="20"/>
       <c r="I43" s="19"/>
       <c r="J43" s="23"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
       <c r="N43" s="55">
         <v>0.18</v>
       </c>
       <c r="O43" s="12">
         <v>0.24</v>
       </c>
       <c r="P43" s="55">
         <v>0.14000000000000001</v>
       </c>
       <c r="Q43" s="12">
@@ -15854,52 +16044,55 @@
       </c>
       <c r="AA43" s="12">
         <v>0.08</v>
       </c>
       <c r="AB43" s="11" t="s">
         <v>67</v>
       </c>
       <c r="AC43" s="12">
         <v>0.13</v>
       </c>
       <c r="AD43" s="12">
         <v>0.06</v>
       </c>
       <c r="AE43" s="12">
         <v>0.11</v>
       </c>
       <c r="AF43" s="12">
         <v>1.37</v>
       </c>
       <c r="AG43" s="12">
         <v>0.36</v>
       </c>
       <c r="AH43" s="12">
         <v>0.47</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI43" s="11">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="20"/>
       <c r="I44" s="19"/>
       <c r="J44" s="23"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
       <c r="N44" s="55">
         <v>0.51</v>
       </c>
       <c r="O44" s="12">
         <v>0.18</v>
       </c>
       <c r="P44" s="59">
         <v>0.4</v>
       </c>
       <c r="Q44" s="12">
@@ -15934,52 +16127,55 @@
       </c>
       <c r="AA44" s="12">
         <v>0.18</v>
       </c>
       <c r="AB44" s="12">
         <v>0.2</v>
       </c>
       <c r="AC44" s="12">
         <v>0.22</v>
       </c>
       <c r="AD44" s="12">
         <v>0.23</v>
       </c>
       <c r="AE44" s="12">
         <v>0.15</v>
       </c>
       <c r="AF44" s="12">
         <v>4.0199999999999996</v>
       </c>
       <c r="AG44" s="12">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH44" s="12">
         <v>0.63</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI44" s="11">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B45" s="18"/>
       <c r="C45" s="18"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="19"/>
       <c r="H45" s="20"/>
       <c r="I45" s="19"/>
       <c r="J45" s="23"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
       <c r="M45" s="20"/>
       <c r="N45" s="56">
         <v>0.47</v>
       </c>
       <c r="O45" s="12">
         <v>0.69</v>
       </c>
       <c r="P45" s="55">
         <v>0.25</v>
       </c>
       <c r="Q45" s="12">
@@ -16014,52 +16210,55 @@
       </c>
       <c r="AA45" s="12">
         <v>0.28999999999999998</v>
       </c>
       <c r="AB45" s="12">
         <v>0.26</v>
       </c>
       <c r="AC45" s="12">
         <v>0.12</v>
       </c>
       <c r="AD45" s="12">
         <v>0.11</v>
       </c>
       <c r="AE45" s="12">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF45" s="12">
         <v>3.56</v>
       </c>
       <c r="AG45" s="12">
         <v>1.85</v>
       </c>
       <c r="AH45" s="12">
         <v>0.81</v>
       </c>
-    </row>
-    <row r="46" spans="1:34" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AI45" s="11">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="8" t="s">
         <v>84</v>
       </c>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
       <c r="D46" s="24"/>
       <c r="E46" s="24"/>
       <c r="F46" s="24"/>
       <c r="G46" s="24"/>
       <c r="H46" s="25"/>
       <c r="I46" s="24"/>
       <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="25"/>
       <c r="M46" s="25"/>
       <c r="N46" s="60">
         <v>0.3</v>
       </c>
       <c r="O46" s="13">
         <v>0.46</v>
       </c>
       <c r="P46" s="58">
         <v>0.87</v>
       </c>
       <c r="Q46" s="13">
@@ -16094,70 +16293,73 @@
       </c>
       <c r="AA46" s="13">
         <v>0.6</v>
       </c>
       <c r="AB46" s="13">
         <v>0.48</v>
       </c>
       <c r="AC46" s="13">
         <v>0.27</v>
       </c>
       <c r="AD46" s="13">
         <v>0.34</v>
       </c>
       <c r="AE46" s="13">
         <v>0.22</v>
       </c>
       <c r="AF46" s="13">
         <v>3.24</v>
       </c>
       <c r="AG46" s="13">
         <v>1.4</v>
       </c>
       <c r="AH46" s="13">
         <v>0.55000000000000004</v>
       </c>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46" s="13">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35">
       <c r="AE47" s="5"/>
     </row>
-    <row r="48" spans="1:34">
+    <row r="48" spans="1:35">
       <c r="AE48" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="T6:AQ6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="AP7:AQ7"/>
     <mergeCell ref="AF8:AQ8"/>
     <mergeCell ref="T10:AG10"/>
     <mergeCell ref="T25:AG25"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="AD7:AE7"/>
     <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="T6:AQ6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>