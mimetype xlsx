--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1,75 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EBDD471-EB70-482E-A7A1-B9056D653DC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="572" activeTab="4"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="The number of divorces " sheetId="1" r:id="rId1"/>
     <sheet name="The number of divorces 2023" sheetId="6" r:id="rId2"/>
     <sheet name="The number of divorc. 2024-2026" sheetId="7" r:id="rId3"/>
     <sheet name="Divorce rate" sheetId="5" r:id="rId4"/>
     <sheet name="Divorce rate 2024-2026" sheetId="8" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="841" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="847" uniqueCount="86">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -288,51 +294,51 @@
   <si>
     <t>Ust-Kamenogorsk city administration</t>
   </si>
   <si>
     <t>Ridder city administration</t>
   </si>
   <si>
     <t>Altay district</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>Shemonaykha district</t>
   </si>
   <si>
     <t>General divorce rate in the Shygys Kazakhstan region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
@@ -499,657 +505,657 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2049" name="Picture 2"/>
+        <xdr:cNvPr id="2049" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001080000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2110740" cy="632460"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000010C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2171700" cy="632460"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>213360</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 2"/>
+        <xdr:cNvPr id="1025" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>160020</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000001100000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2103120" cy="632460"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Рисунок 2"/>
+        <xdr:cNvPr id="5121" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000001140000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3169920" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1298,15068 +1304,15157 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A6:S77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:S6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.44140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:19" ht="13.2">
-      <c r="A6" s="66" t="s">
+    <row r="6" spans="1:19" ht="12.75">
+      <c r="A6" s="48" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="66"/>
-[...16 lines deleted...]
-      <c r="S6" s="66"/>
+      <c r="B6" s="48"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
     </row>
     <row r="7" spans="1:19">
       <c r="C7" s="2"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
-      <c r="S7" s="47" t="s">
+      <c r="S7" s="33" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="8" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B8" s="71">
+    <row r="8" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A8" s="51"/>
+      <c r="B8" s="53">
         <v>2021</v>
       </c>
-      <c r="C8" s="72"/>
-[...10 lines deleted...]
-      <c r="N8" s="73">
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="55">
         <v>2022</v>
       </c>
-      <c r="O8" s="74"/>
-[...7 lines deleted...]
-      <c r="B9" s="14" t="s">
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+    </row>
+    <row r="9" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A9" s="52"/>
+      <c r="B9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C9" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="14" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="15" t="s">
+      <c r="G9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="I9" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="J9" s="15" t="s">
+      <c r="J9" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K9" s="15" t="s">
+      <c r="K9" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="L9" s="15" t="s">
+      <c r="L9" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="15" t="s">
+      <c r="M9" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="15" t="s">
+      <c r="N9" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="O9" s="15" t="s">
+      <c r="O9" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="P9" s="14" t="s">
+      <c r="P9" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="Q9" s="15" t="s">
+      <c r="Q9" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="R9" s="15" t="s">
+      <c r="R9" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="S9" s="15" t="s">
+      <c r="S9" s="10" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A10" s="67" t="s">
+    <row r="10" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A10" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="67"/>
-[...18 lines deleted...]
-    <row r="11" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="49"/>
+      <c r="L10" s="49"/>
+      <c r="M10" s="49"/>
+      <c r="N10" s="49"/>
+      <c r="O10" s="49"/>
+      <c r="P10" s="49"/>
+      <c r="Q10" s="49"/>
+      <c r="R10" s="49"/>
+      <c r="S10" s="49"/>
+    </row>
+    <row r="11" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="16"/>
-[...11 lines deleted...]
-      <c r="N11" s="17">
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="12">
         <v>102</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O11" s="12">
         <v>129</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="12">
         <v>182</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="12">
         <v>143</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="12">
         <v>160</v>
       </c>
-      <c r="S11" s="17">
+      <c r="S11" s="12">
         <v>129</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="7" t="s">
+    <row r="12" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A12" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="18"/>
-[...11 lines deleted...]
-      <c r="N12" s="17">
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
+      <c r="N12" s="12">
         <v>38</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O12" s="12">
         <v>53</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="12">
         <v>58</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="12">
         <v>48</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="12">
         <v>61</v>
       </c>
-      <c r="S12" s="17">
+      <c r="S12" s="12">
         <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="13" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="18"/>
-[...17 lines deleted...]
-      <c r="P13" s="17">
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="14"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="14"/>
+      <c r="N13" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O13" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P13" s="12">
         <v>3</v>
       </c>
-      <c r="Q13" s="17">
-[...10 lines deleted...]
-      <c r="A14" s="7" t="s">
+      <c r="Q13" s="12">
+        <v>1</v>
+      </c>
+      <c r="R13" s="12">
+        <v>2</v>
+      </c>
+      <c r="S13" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A14" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B14" s="18"/>
-[...11 lines deleted...]
-      <c r="N14" s="17">
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="14"/>
+      <c r="N14" s="12">
         <v>9</v>
       </c>
-      <c r="O14" s="17">
+      <c r="O14" s="12">
         <v>9</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P14" s="12">
         <v>16</v>
       </c>
-      <c r="Q14" s="17">
+      <c r="Q14" s="12">
         <v>13</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R14" s="12">
         <v>5</v>
       </c>
-      <c r="S14" s="17">
+      <c r="S14" s="12">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="18"/>
-[...11 lines deleted...]
-      <c r="N15" s="17">
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="12">
         <v>23</v>
       </c>
-      <c r="O15" s="17">
+      <c r="O15" s="12">
         <v>24</v>
       </c>
-      <c r="P15" s="17">
+      <c r="P15" s="12">
         <v>47</v>
       </c>
-      <c r="Q15" s="17">
+      <c r="Q15" s="12">
         <v>44</v>
       </c>
-      <c r="R15" s="17">
+      <c r="R15" s="12">
         <v>40</v>
       </c>
-      <c r="S15" s="17">
+      <c r="S15" s="12">
         <v>29</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="18"/>
-[...30 lines deleted...]
-    <row r="17" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="14"/>
+      <c r="N16" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O16" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P16" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R16" s="12">
+        <v>1</v>
+      </c>
+      <c r="S16" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A17" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="B17" s="18"/>
-[...11 lines deleted...]
-      <c r="N17" s="17">
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="12">
         <v>4</v>
       </c>
-      <c r="O17" s="17">
+      <c r="O17" s="12">
         <v>3</v>
       </c>
-      <c r="P17" s="17">
+      <c r="P17" s="12">
         <v>3</v>
       </c>
-      <c r="Q17" s="17">
+      <c r="Q17" s="12">
         <v>4</v>
       </c>
-      <c r="R17" s="17">
+      <c r="R17" s="12">
         <v>7</v>
       </c>
-      <c r="S17" s="17">
+      <c r="S17" s="12">
         <v>5</v>
       </c>
     </row>
-    <row r="18" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="18"/>
-[...30 lines deleted...]
-    <row r="19" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O18" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P18" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>2</v>
+      </c>
+      <c r="R18" s="12">
+        <v>2</v>
+      </c>
+      <c r="S18" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A19" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="18"/>
-[...15 lines deleted...]
-      <c r="P19" s="17">
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="12">
+        <v>2</v>
+      </c>
+      <c r="O19" s="12"/>
+      <c r="P19" s="12">
         <v>3</v>
       </c>
-      <c r="Q19" s="17">
-[...5 lines deleted...]
-      <c r="S19" s="17">
+      <c r="Q19" s="12">
+        <v>2</v>
+      </c>
+      <c r="R19" s="12">
+        <v>2</v>
+      </c>
+      <c r="S19" s="12">
         <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A20" s="7" t="s">
+    <row r="20" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A20" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B20" s="18"/>
-[...11 lines deleted...]
-      <c r="N20" s="17">
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
+      <c r="N20" s="12">
         <v>9</v>
       </c>
-      <c r="O20" s="17">
+      <c r="O20" s="12">
         <v>6</v>
       </c>
-      <c r="P20" s="17">
+      <c r="P20" s="12">
         <v>6</v>
       </c>
-      <c r="Q20" s="17">
+      <c r="Q20" s="12">
         <v>6</v>
       </c>
-      <c r="R20" s="17">
+      <c r="R20" s="12">
         <v>10</v>
       </c>
-      <c r="S20" s="17">
+      <c r="S20" s="12">
         <v>9</v>
       </c>
     </row>
-    <row r="21" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="21" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A21" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="18"/>
-[...17 lines deleted...]
-      <c r="P21" s="17">
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="12">
+        <v>1</v>
+      </c>
+      <c r="O21" s="12">
+        <v>2</v>
+      </c>
+      <c r="P21" s="12">
         <v>4</v>
       </c>
-      <c r="Q21" s="17">
+      <c r="Q21" s="12">
         <v>4</v>
       </c>
-      <c r="R21" s="17">
-[...6 lines deleted...]
-    <row r="22" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="12">
+        <v>2</v>
+      </c>
+      <c r="S21" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A22" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B22" s="18"/>
-[...30 lines deleted...]
-    <row r="23" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="12">
+        <v>1</v>
+      </c>
+      <c r="O22" s="12">
+        <v>2</v>
+      </c>
+      <c r="P22" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>1</v>
+      </c>
+      <c r="R22" s="12">
+        <v>1</v>
+      </c>
+      <c r="S22" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A23" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="18"/>
-[...11 lines deleted...]
-      <c r="N23" s="17">
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="14"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="12">
         <v>3</v>
       </c>
-      <c r="O23" s="17">
+      <c r="O23" s="12">
         <v>8</v>
       </c>
-      <c r="P23" s="17">
+      <c r="P23" s="12">
         <v>9</v>
       </c>
-      <c r="Q23" s="17">
+      <c r="Q23" s="12">
         <v>3</v>
       </c>
-      <c r="R23" s="17">
+      <c r="R23" s="12">
         <v>9</v>
       </c>
-      <c r="S23" s="17">
+      <c r="S23" s="12">
         <v>6</v>
       </c>
     </row>
-    <row r="24" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="24" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A24" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="B24" s="18"/>
-[...30 lines deleted...]
-    <row r="25" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="12">
+        <v>2</v>
+      </c>
+      <c r="O24" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P24" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>1</v>
+      </c>
+      <c r="R24" s="12">
+        <v>1</v>
+      </c>
+      <c r="S24" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A25" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B25" s="18"/>
-[...14 lines deleted...]
-      <c r="O25" s="17">
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="14"/>
+      <c r="L25" s="14"/>
+      <c r="M25" s="14"/>
+      <c r="N25" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O25" s="12">
         <v>4</v>
       </c>
-      <c r="P25" s="17">
-[...12 lines deleted...]
-    <row r="26" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R25" s="12">
+        <v>1</v>
+      </c>
+      <c r="S25" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B26" s="18"/>
-[...30 lines deleted...]
-    <row r="27" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="14"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="14"/>
+      <c r="N26" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O26" s="12">
+        <v>1</v>
+      </c>
+      <c r="P26" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q26" s="12">
+        <v>2</v>
+      </c>
+      <c r="R26" s="12">
+        <v>2</v>
+      </c>
+      <c r="S26" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="B27" s="18"/>
-[...31 lines deleted...]
-      <c r="A28" s="7" t="s">
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="14"/>
+      <c r="L27" s="14"/>
+      <c r="M27" s="14"/>
+      <c r="N27" s="12">
+        <v>2</v>
+      </c>
+      <c r="O27" s="12">
+        <v>2</v>
+      </c>
+      <c r="P27" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R27" s="12">
+        <v>2</v>
+      </c>
+      <c r="S27" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A28" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="B28" s="18"/>
-[...11 lines deleted...]
-      <c r="N28" s="17">
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="12">
         <v>3</v>
       </c>
-      <c r="O28" s="17">
+      <c r="O28" s="12">
         <v>6</v>
       </c>
-      <c r="P28" s="17">
+      <c r="P28" s="12">
         <v>7</v>
       </c>
-      <c r="Q28" s="17">
+      <c r="Q28" s="12">
         <v>5</v>
       </c>
-      <c r="R28" s="17">
-[...2 lines deleted...]
-      <c r="S28" s="17">
+      <c r="R28" s="12">
+        <v>2</v>
+      </c>
+      <c r="S28" s="12">
         <v>3</v>
       </c>
     </row>
-    <row r="29" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="29" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A29" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="18"/>
-[...17 lines deleted...]
-      <c r="P29" s="17">
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O29" s="12">
+        <v>2</v>
+      </c>
+      <c r="P29" s="12">
         <v>4</v>
       </c>
-      <c r="Q29" s="17">
-[...2 lines deleted...]
-      <c r="R29" s="17">
+      <c r="Q29" s="12">
+        <v>1</v>
+      </c>
+      <c r="R29" s="12">
         <v>3</v>
       </c>
-      <c r="S29" s="17">
-[...4 lines deleted...]
-      <c r="A30" s="7" t="s">
+      <c r="S29" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A30" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B30" s="18"/>
-[...11 lines deleted...]
-      <c r="N30" s="17">
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="14"/>
+      <c r="N30" s="12">
         <v>5</v>
       </c>
-      <c r="O30" s="17">
+      <c r="O30" s="12">
         <v>7</v>
       </c>
-      <c r="P30" s="17">
+      <c r="P30" s="12">
         <v>16</v>
       </c>
-      <c r="Q30" s="17">
+      <c r="Q30" s="12">
         <v>6</v>
       </c>
-      <c r="R30" s="17">
+      <c r="R30" s="12">
         <v>7</v>
       </c>
-      <c r="S30" s="17">
+      <c r="S30" s="12">
         <v>6</v>
       </c>
     </row>
-    <row r="31" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A31" s="68" t="s">
+    <row r="31" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A31" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B31" s="68"/>
-[...18 lines deleted...]
-    <row r="32" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="50"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="50"/>
+      <c r="G31" s="50"/>
+      <c r="H31" s="50"/>
+      <c r="I31" s="50"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="50"/>
+      <c r="L31" s="50"/>
+      <c r="M31" s="50"/>
+      <c r="N31" s="50"/>
+      <c r="O31" s="50"/>
+      <c r="P31" s="50"/>
+      <c r="Q31" s="50"/>
+      <c r="R31" s="50"/>
+      <c r="S31" s="50"/>
+    </row>
+    <row r="32" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A32" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B32" s="18"/>
-[...11 lines deleted...]
-      <c r="N32" s="17">
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="14"/>
+      <c r="L32" s="14"/>
+      <c r="M32" s="14"/>
+      <c r="N32" s="12">
         <v>84</v>
       </c>
-      <c r="O32" s="17">
+      <c r="O32" s="12">
         <v>108</v>
       </c>
-      <c r="P32" s="17">
+      <c r="P32" s="12">
         <v>157</v>
       </c>
-      <c r="Q32" s="17">
+      <c r="Q32" s="12">
         <v>124</v>
       </c>
-      <c r="R32" s="17">
+      <c r="R32" s="12">
         <v>126</v>
       </c>
-      <c r="S32" s="17">
+      <c r="S32" s="12">
         <v>97</v>
       </c>
     </row>
-    <row r="33" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A33" s="7" t="s">
+    <row r="33" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A33" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B33" s="18"/>
-[...11 lines deleted...]
-      <c r="N33" s="17">
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="14"/>
+      <c r="L33" s="14"/>
+      <c r="M33" s="14"/>
+      <c r="N33" s="12">
         <v>38</v>
       </c>
-      <c r="O33" s="17">
+      <c r="O33" s="12">
         <v>53</v>
       </c>
-      <c r="P33" s="17">
+      <c r="P33" s="12">
         <v>58</v>
       </c>
-      <c r="Q33" s="17">
+      <c r="Q33" s="12">
         <v>48</v>
       </c>
-      <c r="R33" s="17">
+      <c r="R33" s="12">
         <v>59</v>
       </c>
-      <c r="S33" s="17">
+      <c r="S33" s="12">
         <v>47</v>
       </c>
     </row>
-    <row r="34" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="34" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A34" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="B34" s="18"/>
-[...17 lines deleted...]
-      <c r="P34" s="17">
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="14"/>
+      <c r="L34" s="14"/>
+      <c r="M34" s="14"/>
+      <c r="N34" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O34" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P34" s="12">
         <v>3</v>
       </c>
-      <c r="Q34" s="17">
-[...10 lines deleted...]
-      <c r="A35" s="7" t="s">
+      <c r="Q34" s="12">
+        <v>1</v>
+      </c>
+      <c r="R34" s="12">
+        <v>2</v>
+      </c>
+      <c r="S34" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A35" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B35" s="18"/>
-[...11 lines deleted...]
-      <c r="N35" s="17">
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="14"/>
+      <c r="L35" s="14"/>
+      <c r="M35" s="14"/>
+      <c r="N35" s="12">
         <v>9</v>
       </c>
-      <c r="O35" s="17">
+      <c r="O35" s="12">
         <v>9</v>
       </c>
-      <c r="P35" s="17">
+      <c r="P35" s="12">
         <v>16</v>
       </c>
-      <c r="Q35" s="17">
+      <c r="Q35" s="12">
         <v>13</v>
       </c>
-      <c r="R35" s="17">
+      <c r="R35" s="12">
         <v>4</v>
       </c>
-      <c r="S35" s="17">
+      <c r="S35" s="12">
         <v>10</v>
       </c>
     </row>
-    <row r="36" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="36" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A36" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B36" s="18"/>
-[...11 lines deleted...]
-      <c r="N36" s="17">
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="14"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="14"/>
+      <c r="N36" s="12">
         <v>23</v>
       </c>
-      <c r="O36" s="17">
+      <c r="O36" s="12">
         <v>24</v>
       </c>
-      <c r="P36" s="17">
+      <c r="P36" s="12">
         <v>47</v>
       </c>
-      <c r="Q36" s="17">
+      <c r="Q36" s="12">
         <v>44</v>
       </c>
-      <c r="R36" s="17">
+      <c r="R36" s="12">
         <v>39</v>
       </c>
-      <c r="S36" s="17">
+      <c r="S36" s="12">
         <v>29</v>
       </c>
     </row>
-    <row r="37" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="37" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A37" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="B37" s="18"/>
-[...11 lines deleted...]
-      <c r="N37" s="17">
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="14"/>
+      <c r="L37" s="14"/>
+      <c r="M37" s="14"/>
+      <c r="N37" s="12">
         <v>4</v>
       </c>
-      <c r="O37" s="17">
+      <c r="O37" s="12">
         <v>3</v>
       </c>
-      <c r="P37" s="17">
+      <c r="P37" s="12">
         <v>3</v>
       </c>
-      <c r="Q37" s="17">
+      <c r="Q37" s="12">
         <v>4</v>
       </c>
-      <c r="R37" s="17">
+      <c r="R37" s="12">
         <v>7</v>
       </c>
-      <c r="S37" s="17">
+      <c r="S37" s="12">
         <v>3</v>
       </c>
     </row>
-    <row r="38" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="38" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A38" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="B38" s="18"/>
-[...17 lines deleted...]
-      <c r="P38" s="17">
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="13"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="14"/>
+      <c r="L38" s="14"/>
+      <c r="M38" s="14"/>
+      <c r="N38" s="12">
+        <v>1</v>
+      </c>
+      <c r="O38" s="12">
+        <v>2</v>
+      </c>
+      <c r="P38" s="12">
         <v>4</v>
       </c>
-      <c r="Q38" s="17">
+      <c r="Q38" s="12">
         <v>4</v>
       </c>
-      <c r="R38" s="17">
-[...6 lines deleted...]
-    <row r="39" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R38" s="12">
+        <v>1</v>
+      </c>
+      <c r="S38" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A39" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="18"/>
-[...30 lines deleted...]
-    <row r="40" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
+      <c r="N39" s="12">
+        <v>1</v>
+      </c>
+      <c r="O39" s="12">
+        <v>2</v>
+      </c>
+      <c r="P39" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>1</v>
+      </c>
+      <c r="R39" s="12">
+        <v>1</v>
+      </c>
+      <c r="S39" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A40" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="18"/>
-[...11 lines deleted...]
-      <c r="N40" s="17">
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="14"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="14"/>
+      <c r="N40" s="12">
         <v>3</v>
       </c>
-      <c r="O40" s="17">
+      <c r="O40" s="12">
         <v>8</v>
       </c>
-      <c r="P40" s="17">
+      <c r="P40" s="12">
         <v>9</v>
       </c>
-      <c r="Q40" s="17">
+      <c r="Q40" s="12">
         <v>3</v>
       </c>
-      <c r="R40" s="17">
+      <c r="R40" s="12">
         <v>7</v>
       </c>
-      <c r="S40" s="17">
+      <c r="S40" s="12">
         <v>4</v>
       </c>
     </row>
-    <row r="41" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A41" s="7" t="s">
+    <row r="41" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A41" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B41" s="18"/>
-[...11 lines deleted...]
-      <c r="N41" s="17">
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+      <c r="F41" s="13"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="13"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="14"/>
+      <c r="L41" s="14"/>
+      <c r="M41" s="14"/>
+      <c r="N41" s="12">
         <v>5</v>
       </c>
-      <c r="O41" s="17">
+      <c r="O41" s="12">
         <v>7</v>
       </c>
-      <c r="P41" s="17">
+      <c r="P41" s="12">
         <v>16</v>
       </c>
-      <c r="Q41" s="17">
+      <c r="Q41" s="12">
         <v>6</v>
       </c>
-      <c r="R41" s="17">
+      <c r="R41" s="12">
         <v>6</v>
       </c>
-      <c r="S41" s="17">
+      <c r="S41" s="12">
         <v>4</v>
       </c>
     </row>
-    <row r="42" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A42" s="67" t="s">
+    <row r="42" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A42" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="B42" s="67"/>
-[...19 lines deleted...]
-      <c r="A43" s="6" t="s">
+      <c r="B42" s="49"/>
+      <c r="C42" s="49"/>
+      <c r="D42" s="49"/>
+      <c r="E42" s="49"/>
+      <c r="F42" s="49"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="49"/>
+      <c r="K42" s="49"/>
+      <c r="L42" s="49"/>
+      <c r="M42" s="49"/>
+      <c r="N42" s="49"/>
+      <c r="O42" s="49"/>
+      <c r="P42" s="49"/>
+      <c r="Q42" s="49"/>
+      <c r="R42" s="49"/>
+      <c r="S42" s="49"/>
+    </row>
+    <row r="43" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="18"/>
-[...11 lines deleted...]
-      <c r="N43" s="17">
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="13"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="14"/>
+      <c r="L43" s="14"/>
+      <c r="M43" s="14"/>
+      <c r="N43" s="12">
         <v>18</v>
       </c>
-      <c r="O43" s="17">
+      <c r="O43" s="12">
         <v>21</v>
       </c>
-      <c r="P43" s="17">
+      <c r="P43" s="12">
         <v>25</v>
       </c>
-      <c r="Q43" s="17">
+      <c r="Q43" s="12">
         <v>19</v>
       </c>
-      <c r="R43" s="17">
+      <c r="R43" s="12">
         <v>34</v>
       </c>
-      <c r="S43" s="17">
+      <c r="S43" s="12">
         <v>32</v>
       </c>
     </row>
-    <row r="44" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A44" s="7" t="s">
+    <row r="44" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A44" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B44" s="18"/>
-[...31 lines deleted...]
-      <c r="A45" s="7" t="s">
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="13"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="14"/>
+      <c r="L44" s="14"/>
+      <c r="M44" s="14"/>
+      <c r="N44" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O44" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P44" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q44" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R44" s="12">
+        <v>2</v>
+      </c>
+      <c r="S44" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A45" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B45" s="18"/>
-[...30 lines deleted...]
-    <row r="46" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O45" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P45" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q45" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R45" s="12">
+        <v>1</v>
+      </c>
+      <c r="S45" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A46" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B46" s="18"/>
-[...30 lines deleted...]
-    <row r="47" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B46" s="13"/>
+      <c r="C46" s="13"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="13"/>
+      <c r="F46" s="13"/>
+      <c r="G46" s="13"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="13"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="14"/>
+      <c r="L46" s="14"/>
+      <c r="M46" s="14"/>
+      <c r="N46" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O46" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P46" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q46" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R46" s="12">
+        <v>1</v>
+      </c>
+      <c r="S46" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A47" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="B47" s="18"/>
-[...30 lines deleted...]
-    <row r="48" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B47" s="13"/>
+      <c r="C47" s="13"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="13"/>
+      <c r="F47" s="13"/>
+      <c r="G47" s="13"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="13"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="14"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O47" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P47" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R47" s="12">
+        <v>1</v>
+      </c>
+      <c r="S47" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A48" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="B48" s="18"/>
-[...30 lines deleted...]
-    <row r="49" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B48" s="13"/>
+      <c r="C48" s="13"/>
+      <c r="D48" s="13"/>
+      <c r="E48" s="13"/>
+      <c r="F48" s="13"/>
+      <c r="G48" s="13"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="13"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="14"/>
+      <c r="L48" s="14"/>
+      <c r="M48" s="14"/>
+      <c r="N48" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O48" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P48" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q48" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R48" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="S48" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A49" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="B49" s="18"/>
-[...30 lines deleted...]
-    <row r="50" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B49" s="13"/>
+      <c r="C49" s="13"/>
+      <c r="D49" s="13"/>
+      <c r="E49" s="13"/>
+      <c r="F49" s="13"/>
+      <c r="G49" s="13"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="13"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="14"/>
+      <c r="L49" s="14"/>
+      <c r="M49" s="14"/>
+      <c r="N49" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O49" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P49" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q49" s="12">
+        <v>2</v>
+      </c>
+      <c r="R49" s="12">
+        <v>2</v>
+      </c>
+      <c r="S49" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A50" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="B50" s="18"/>
-[...17 lines deleted...]
-      <c r="P50" s="17">
+      <c r="B50" s="13"/>
+      <c r="C50" s="13"/>
+      <c r="D50" s="13"/>
+      <c r="E50" s="13"/>
+      <c r="F50" s="13"/>
+      <c r="G50" s="13"/>
+      <c r="H50" s="13"/>
+      <c r="I50" s="13"/>
+      <c r="J50" s="13"/>
+      <c r="K50" s="13"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13"/>
+      <c r="N50" s="12">
+        <v>2</v>
+      </c>
+      <c r="O50" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P50" s="12">
         <v>3</v>
       </c>
-      <c r="Q50" s="17">
-[...5 lines deleted...]
-      <c r="S50" s="17">
+      <c r="Q50" s="12">
+        <v>2</v>
+      </c>
+      <c r="R50" s="12">
+        <v>2</v>
+      </c>
+      <c r="S50" s="12">
         <v>5</v>
       </c>
     </row>
-    <row r="51" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A51" s="7" t="s">
+    <row r="51" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A51" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B51" s="18"/>
-[...11 lines deleted...]
-      <c r="N51" s="17">
+      <c r="B51" s="13"/>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="13"/>
+      <c r="F51" s="13"/>
+      <c r="G51" s="13"/>
+      <c r="H51" s="14"/>
+      <c r="I51" s="13"/>
+      <c r="J51" s="14"/>
+      <c r="K51" s="14"/>
+      <c r="L51" s="14"/>
+      <c r="M51" s="14"/>
+      <c r="N51" s="12">
         <v>9</v>
       </c>
-      <c r="O51" s="17">
+      <c r="O51" s="12">
         <v>6</v>
       </c>
-      <c r="P51" s="17">
+      <c r="P51" s="12">
         <v>6</v>
       </c>
-      <c r="Q51" s="17">
+      <c r="Q51" s="12">
         <v>6</v>
       </c>
-      <c r="R51" s="17">
+      <c r="R51" s="12">
         <v>10</v>
       </c>
-      <c r="S51" s="17">
+      <c r="S51" s="12">
         <v>9</v>
       </c>
     </row>
-    <row r="52" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="52" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A52" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="B52" s="18"/>
-[...30 lines deleted...]
-    <row r="53" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B52" s="13"/>
+      <c r="C52" s="13"/>
+      <c r="D52" s="13"/>
+      <c r="E52" s="13"/>
+      <c r="F52" s="13"/>
+      <c r="G52" s="13"/>
+      <c r="H52" s="14"/>
+      <c r="I52" s="13"/>
+      <c r="J52" s="14"/>
+      <c r="K52" s="14"/>
+      <c r="L52" s="14"/>
+      <c r="M52" s="14"/>
+      <c r="N52" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O52" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P52" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q52" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R52" s="12">
+        <v>1</v>
+      </c>
+      <c r="S52" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A53" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B53" s="18"/>
-[...30 lines deleted...]
-    <row r="54" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B53" s="13"/>
+      <c r="C53" s="13"/>
+      <c r="D53" s="13"/>
+      <c r="E53" s="13"/>
+      <c r="F53" s="13"/>
+      <c r="G53" s="13"/>
+      <c r="H53" s="14"/>
+      <c r="I53" s="13"/>
+      <c r="J53" s="14"/>
+      <c r="K53" s="14"/>
+      <c r="L53" s="14"/>
+      <c r="M53" s="14"/>
+      <c r="N53" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O53" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P53" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q53" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R53" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="S53" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A54" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B54" s="18"/>
-[...30 lines deleted...]
-    <row r="55" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B54" s="13"/>
+      <c r="C54" s="13"/>
+      <c r="D54" s="13"/>
+      <c r="E54" s="13"/>
+      <c r="F54" s="13"/>
+      <c r="G54" s="13"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="13"/>
+      <c r="J54" s="14"/>
+      <c r="K54" s="14"/>
+      <c r="L54" s="14"/>
+      <c r="M54" s="14"/>
+      <c r="N54" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O54" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P54" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q54" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R54" s="12">
+        <v>2</v>
+      </c>
+      <c r="S54" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A55" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="B55" s="18"/>
-[...30 lines deleted...]
-    <row r="56" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B55" s="13"/>
+      <c r="C55" s="13"/>
+      <c r="D55" s="13"/>
+      <c r="E55" s="13"/>
+      <c r="F55" s="13"/>
+      <c r="G55" s="13"/>
+      <c r="H55" s="14"/>
+      <c r="I55" s="13"/>
+      <c r="J55" s="14"/>
+      <c r="K55" s="14"/>
+      <c r="L55" s="14"/>
+      <c r="M55" s="14"/>
+      <c r="N55" s="12">
+        <v>2</v>
+      </c>
+      <c r="O55" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P55" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q55" s="12">
+        <v>1</v>
+      </c>
+      <c r="R55" s="12">
+        <v>1</v>
+      </c>
+      <c r="S55" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A56" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B56" s="18"/>
-[...14 lines deleted...]
-      <c r="O56" s="17">
+      <c r="B56" s="13"/>
+      <c r="C56" s="13"/>
+      <c r="D56" s="13"/>
+      <c r="E56" s="13"/>
+      <c r="F56" s="13"/>
+      <c r="G56" s="13"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="13"/>
+      <c r="J56" s="14"/>
+      <c r="K56" s="14"/>
+      <c r="L56" s="14"/>
+      <c r="M56" s="14"/>
+      <c r="N56" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O56" s="12">
         <v>4</v>
       </c>
-      <c r="P56" s="17">
-[...12 lines deleted...]
-    <row r="57" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P56" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q56" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R56" s="12">
+        <v>1</v>
+      </c>
+      <c r="S56" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A57" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B57" s="18"/>
-[...30 lines deleted...]
-    <row r="58" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B57" s="13"/>
+      <c r="C57" s="13"/>
+      <c r="D57" s="13"/>
+      <c r="E57" s="13"/>
+      <c r="F57" s="13"/>
+      <c r="G57" s="13"/>
+      <c r="H57" s="13"/>
+      <c r="I57" s="13"/>
+      <c r="J57" s="13"/>
+      <c r="K57" s="13"/>
+      <c r="L57" s="13"/>
+      <c r="M57" s="13"/>
+      <c r="N57" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O57" s="12">
+        <v>1</v>
+      </c>
+      <c r="P57" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q57" s="12">
+        <v>2</v>
+      </c>
+      <c r="R57" s="12">
+        <v>2</v>
+      </c>
+      <c r="S57" s="12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A58" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="B58" s="18"/>
-[...31 lines deleted...]
-      <c r="A59" s="7" t="s">
+      <c r="B58" s="13"/>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="13"/>
+      <c r="F58" s="13"/>
+      <c r="G58" s="13"/>
+      <c r="H58" s="14"/>
+      <c r="I58" s="13"/>
+      <c r="J58" s="14"/>
+      <c r="K58" s="14"/>
+      <c r="L58" s="14"/>
+      <c r="M58" s="14"/>
+      <c r="N58" s="12">
+        <v>2</v>
+      </c>
+      <c r="O58" s="12">
+        <v>2</v>
+      </c>
+      <c r="P58" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q58" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R58" s="12">
+        <v>2</v>
+      </c>
+      <c r="S58" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A59" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="B59" s="18"/>
-[...11 lines deleted...]
-      <c r="N59" s="17">
+      <c r="B59" s="13"/>
+      <c r="C59" s="13"/>
+      <c r="D59" s="13"/>
+      <c r="E59" s="13"/>
+      <c r="F59" s="13"/>
+      <c r="G59" s="13"/>
+      <c r="H59" s="14"/>
+      <c r="I59" s="13"/>
+      <c r="J59" s="14"/>
+      <c r="K59" s="14"/>
+      <c r="L59" s="14"/>
+      <c r="M59" s="14"/>
+      <c r="N59" s="12">
         <v>3</v>
       </c>
-      <c r="O59" s="17">
+      <c r="O59" s="12">
         <v>6</v>
       </c>
-      <c r="P59" s="17">
+      <c r="P59" s="12">
         <v>7</v>
       </c>
-      <c r="Q59" s="17">
+      <c r="Q59" s="12">
         <v>5</v>
       </c>
-      <c r="R59" s="17">
-[...2 lines deleted...]
-      <c r="S59" s="17">
+      <c r="R59" s="12">
+        <v>2</v>
+      </c>
+      <c r="S59" s="12">
         <v>3</v>
       </c>
     </row>
-    <row r="60" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="60" spans="1:19" s="5" customFormat="1" ht="11.25">
       <c r="A60" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="B60" s="18"/>
-[...17 lines deleted...]
-      <c r="P60" s="17">
+      <c r="B60" s="13"/>
+      <c r="C60" s="13"/>
+      <c r="D60" s="13"/>
+      <c r="E60" s="13"/>
+      <c r="F60" s="13"/>
+      <c r="G60" s="13"/>
+      <c r="H60" s="14"/>
+      <c r="I60" s="13"/>
+      <c r="J60" s="14"/>
+      <c r="K60" s="14"/>
+      <c r="L60" s="14"/>
+      <c r="M60" s="14"/>
+      <c r="N60" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O60" s="12">
+        <v>2</v>
+      </c>
+      <c r="P60" s="12">
         <v>4</v>
       </c>
-      <c r="Q60" s="17">
-[...2 lines deleted...]
-      <c r="R60" s="17">
+      <c r="Q60" s="12">
+        <v>1</v>
+      </c>
+      <c r="R60" s="12">
         <v>3</v>
       </c>
-      <c r="S60" s="17">
-[...4 lines deleted...]
-      <c r="A61" s="8" t="s">
+      <c r="S60" s="12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A61" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B61" s="24"/>
-[...31 lines deleted...]
-      <c r="A62" s="27" t="s">
+      <c r="B61" s="16"/>
+      <c r="C61" s="16"/>
+      <c r="D61" s="16"/>
+      <c r="E61" s="16"/>
+      <c r="F61" s="16"/>
+      <c r="G61" s="16"/>
+      <c r="H61" s="17"/>
+      <c r="I61" s="16"/>
+      <c r="J61" s="17"/>
+      <c r="K61" s="17"/>
+      <c r="L61" s="17"/>
+      <c r="M61" s="17"/>
+      <c r="N61" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="O61" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="P61" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q61" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="R61" s="20">
+        <v>1</v>
+      </c>
+      <c r="S61" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19" s="5" customFormat="1" ht="11.25">
+      <c r="A62" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="63" spans="1:19" s="5" customFormat="1" ht="10.199999999999999"/>
-[...13 lines deleted...]
-    <row r="77" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="63" spans="1:19" s="5" customFormat="1" ht="11.25"/>
+    <row r="64" spans="1:19" s="5" customFormat="1" ht="11.25"/>
+    <row r="65" s="5" customFormat="1" ht="11.25"/>
+    <row r="66" s="5" customFormat="1" ht="11.25"/>
+    <row r="67" s="5" customFormat="1" ht="11.25"/>
+    <row r="68" s="5" customFormat="1" ht="11.25"/>
+    <row r="69" s="5" customFormat="1" ht="11.25"/>
+    <row r="70" s="5" customFormat="1" ht="11.25"/>
+    <row r="71" s="5" customFormat="1" ht="11.25"/>
+    <row r="72" s="5" customFormat="1" ht="11.25"/>
+    <row r="73" s="5" customFormat="1" ht="11.25"/>
+    <row r="74" s="5" customFormat="1" ht="11.25"/>
+    <row r="75" s="5" customFormat="1" ht="11.25"/>
+    <row r="76" s="5" customFormat="1" ht="11.25"/>
+    <row r="77" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:S6"/>
     <mergeCell ref="A10:S10"/>
     <mergeCell ref="A31:S31"/>
     <mergeCell ref="A42:S42"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A6:AK44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6:AK6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="29.33203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:37" ht="13.2">
-      <c r="A6" s="66" t="s">
+    <row r="6" spans="1:37" ht="12.75">
+      <c r="A6" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="B6" s="66"/>
-[...34 lines deleted...]
-      <c r="AK6" s="66"/>
+      <c r="B6" s="48"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="48"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+      <c r="AF6" s="48"/>
+      <c r="AG6" s="48"/>
+      <c r="AH6" s="48"/>
+      <c r="AI6" s="48"/>
+      <c r="AJ6" s="48"/>
+      <c r="AK6" s="48"/>
     </row>
     <row r="7" spans="1:37">
       <c r="C7" s="2"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
-      <c r="AK7" s="53" t="s">
+      <c r="AK7" s="28" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B8" s="71">
+    <row r="8" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A8" s="51"/>
+      <c r="B8" s="53">
         <v>2021</v>
       </c>
-      <c r="C8" s="72"/>
-[...10 lines deleted...]
-      <c r="N8" s="73">
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="55">
         <v>2022</v>
       </c>
-      <c r="O8" s="74"/>
-[...4 lines deleted...]
-      <c r="T8" s="75">
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="57">
         <v>2023</v>
       </c>
-      <c r="U8" s="75"/>
-[...10 lines deleted...]
-      <c r="AF8" s="71">
+      <c r="U8" s="57"/>
+      <c r="V8" s="57"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="57"/>
+      <c r="Y8" s="57"/>
+      <c r="Z8" s="57"/>
+      <c r="AA8" s="57"/>
+      <c r="AB8" s="57"/>
+      <c r="AC8" s="57"/>
+      <c r="AD8" s="57"/>
+      <c r="AE8" s="53"/>
+      <c r="AF8" s="53">
         <v>2024</v>
       </c>
-      <c r="AG8" s="72"/>
-[...7 lines deleted...]
-      <c r="B9" s="14" t="s">
+      <c r="AG8" s="54"/>
+      <c r="AH8" s="54"/>
+      <c r="AI8" s="54"/>
+      <c r="AJ8" s="54"/>
+      <c r="AK8" s="54"/>
+    </row>
+    <row r="9" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A9" s="52"/>
+      <c r="B9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C9" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="14" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="15" t="s">
+      <c r="G9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="I9" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="J9" s="15" t="s">
+      <c r="J9" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K9" s="15" t="s">
+      <c r="K9" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="L9" s="15" t="s">
+      <c r="L9" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="15" t="s">
+      <c r="M9" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="15" t="s">
+      <c r="N9" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="O9" s="15" t="s">
+      <c r="O9" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="P9" s="14" t="s">
+      <c r="P9" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="Q9" s="15" t="s">
+      <c r="Q9" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="R9" s="15" t="s">
+      <c r="R9" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="S9" s="15" t="s">
+      <c r="S9" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="T9" s="15" t="s">
+      <c r="T9" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="U9" s="15" t="s">
+      <c r="U9" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V9" s="14" t="s">
+      <c r="V9" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="W9" s="15" t="s">
+      <c r="W9" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="X9" s="15" t="s">
+      <c r="X9" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="Y9" s="15" t="s">
+      <c r="Y9" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="Z9" s="15" t="s">
+      <c r="Z9" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="AA9" s="15" t="s">
+      <c r="AA9" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="AB9" s="14" t="s">
+      <c r="AB9" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="AC9" s="15" t="s">
+      <c r="AC9" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="AD9" s="15" t="s">
+      <c r="AD9" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="AE9" s="15" t="s">
+      <c r="AE9" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="AF9" s="34" t="s">
+      <c r="AF9" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="AG9" s="34" t="s">
+      <c r="AG9" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="AH9" s="54" t="s">
+      <c r="AH9" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="AI9" s="34" t="s">
+      <c r="AI9" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="AJ9" s="34" t="s">
+      <c r="AJ9" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="AK9" s="34" t="s">
+      <c r="AK9" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A10" s="76" t="s">
+    <row r="10" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A10" s="58" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="76"/>
-[...36 lines deleted...]
-    <row r="11" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B10" s="58"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="58"/>
+      <c r="H10" s="58"/>
+      <c r="I10" s="58"/>
+      <c r="J10" s="58"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="58"/>
+      <c r="M10" s="58"/>
+      <c r="N10" s="58"/>
+      <c r="O10" s="58"/>
+      <c r="P10" s="58"/>
+      <c r="Q10" s="58"/>
+      <c r="R10" s="58"/>
+      <c r="S10" s="58"/>
+      <c r="T10" s="58"/>
+      <c r="U10" s="58"/>
+      <c r="V10" s="58"/>
+      <c r="W10" s="58"/>
+      <c r="X10" s="58"/>
+      <c r="Y10" s="58"/>
+      <c r="Z10" s="58"/>
+      <c r="AA10" s="58"/>
+      <c r="AB10" s="58"/>
+      <c r="AC10" s="58"/>
+      <c r="AD10" s="58"/>
+      <c r="AE10" s="58"/>
+      <c r="AF10" s="58"/>
+      <c r="AG10" s="58"/>
+      <c r="AH10" s="58"/>
+      <c r="AI10" s="58"/>
+      <c r="AJ10" s="58"/>
+      <c r="AK10" s="58"/>
+    </row>
+    <row r="11" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="16"/>
-[...11 lines deleted...]
-      <c r="N11" s="17">
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="12">
         <v>578</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O11" s="12">
         <v>87</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="12">
         <v>76</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="12">
         <v>86</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="12">
         <v>64</v>
       </c>
-      <c r="S11" s="17">
+      <c r="S11" s="12">
         <v>77</v>
       </c>
-      <c r="T11" s="17">
+      <c r="T11" s="12">
         <v>71</v>
       </c>
-      <c r="U11" s="17">
+      <c r="U11" s="12">
         <v>79</v>
       </c>
-      <c r="V11" s="17">
+      <c r="V11" s="12">
         <v>91</v>
       </c>
-      <c r="W11" s="17">
+      <c r="W11" s="12">
         <v>80</v>
       </c>
-      <c r="X11" s="22">
+      <c r="X11" s="15">
         <v>118</v>
       </c>
-      <c r="Y11" s="22">
+      <c r="Y11" s="15">
         <v>68</v>
       </c>
-      <c r="Z11" s="22">
+      <c r="Z11" s="15">
         <v>89</v>
       </c>
-      <c r="AA11" s="22">
+      <c r="AA11" s="15">
         <v>85</v>
       </c>
-      <c r="AB11" s="22">
+      <c r="AB11" s="15">
         <v>63</v>
       </c>
-      <c r="AC11" s="22">
+      <c r="AC11" s="15">
         <v>87</v>
       </c>
-      <c r="AD11" s="22">
+      <c r="AD11" s="15">
         <v>85</v>
       </c>
-      <c r="AE11" s="22">
+      <c r="AE11" s="15">
         <v>75</v>
       </c>
-      <c r="AF11" s="22">
+      <c r="AF11" s="15">
         <v>204</v>
       </c>
-      <c r="AG11" s="22">
+      <c r="AG11" s="15">
         <v>126</v>
       </c>
-      <c r="AH11" s="22">
+      <c r="AH11" s="15">
         <v>186</v>
       </c>
-      <c r="AI11" s="22">
+      <c r="AI11" s="15">
         <v>155</v>
       </c>
-      <c r="AJ11" s="22">
+      <c r="AJ11" s="15">
         <v>209</v>
       </c>
-      <c r="AK11" s="50">
+      <c r="AK11" s="35">
         <v>182</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="7" t="s">
+    <row r="12" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A12" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="18"/>
-[...11 lines deleted...]
-      <c r="N12" s="17">
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
+      <c r="N12" s="12">
         <v>278</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O12" s="12">
         <v>38</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="12">
         <v>43</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="12">
         <v>48</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="12">
         <v>34</v>
       </c>
-      <c r="S12" s="17">
+      <c r="S12" s="12">
         <v>46</v>
       </c>
-      <c r="T12" s="17">
+      <c r="T12" s="12">
         <v>41</v>
       </c>
-      <c r="U12" s="17">
+      <c r="U12" s="12">
         <v>42</v>
       </c>
-      <c r="V12" s="17">
+      <c r="V12" s="12">
         <v>51</v>
       </c>
-      <c r="W12" s="17">
+      <c r="W12" s="12">
         <v>50</v>
       </c>
-      <c r="X12" s="22">
+      <c r="X12" s="15">
         <v>60</v>
       </c>
-      <c r="Y12" s="22">
+      <c r="Y12" s="15">
         <v>27</v>
       </c>
-      <c r="Z12" s="22">
+      <c r="Z12" s="15">
         <v>45</v>
       </c>
-      <c r="AA12" s="22">
+      <c r="AA12" s="15">
         <v>44</v>
       </c>
-      <c r="AB12" s="22">
+      <c r="AB12" s="15">
         <v>37</v>
       </c>
-      <c r="AC12" s="22">
+      <c r="AC12" s="15">
         <v>54</v>
       </c>
-      <c r="AD12" s="22">
+      <c r="AD12" s="15">
         <v>39</v>
       </c>
-      <c r="AE12" s="22">
+      <c r="AE12" s="15">
         <v>39</v>
       </c>
-      <c r="AF12" s="22">
+      <c r="AF12" s="15">
         <v>115</v>
       </c>
-      <c r="AG12" s="22">
+      <c r="AG12" s="15">
         <v>71</v>
       </c>
-      <c r="AH12" s="22">
+      <c r="AH12" s="15">
         <v>97</v>
       </c>
-      <c r="AI12" s="22">
+      <c r="AI12" s="15">
         <v>80</v>
       </c>
-      <c r="AJ12" s="22">
+      <c r="AJ12" s="15">
         <v>111</v>
       </c>
-      <c r="AK12" s="50">
+      <c r="AK12" s="35">
         <v>86</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A13" s="7" t="s">
+    <row r="13" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A13" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B13" s="18"/>
-[...11 lines deleted...]
-      <c r="N13" s="17">
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="14"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="14"/>
+      <c r="N13" s="12">
         <v>53</v>
       </c>
-      <c r="O13" s="17">
+      <c r="O13" s="12">
         <v>11</v>
       </c>
-      <c r="P13" s="17">
+      <c r="P13" s="12">
         <v>12</v>
       </c>
-      <c r="Q13" s="17">
+      <c r="Q13" s="12">
         <v>7</v>
       </c>
-      <c r="R13" s="17">
-[...2 lines deleted...]
-      <c r="S13" s="17">
+      <c r="R13" s="12">
+        <v>2</v>
+      </c>
+      <c r="S13" s="12">
         <v>9</v>
       </c>
-      <c r="T13" s="17">
+      <c r="T13" s="12">
         <v>10</v>
       </c>
-      <c r="U13" s="17">
+      <c r="U13" s="12">
         <v>13</v>
       </c>
-      <c r="V13" s="17">
+      <c r="V13" s="12">
         <v>10</v>
       </c>
-      <c r="W13" s="17">
+      <c r="W13" s="12">
         <v>10</v>
       </c>
-      <c r="X13" s="22">
+      <c r="X13" s="15">
         <v>14</v>
       </c>
-      <c r="Y13" s="22">
+      <c r="Y13" s="15">
         <v>10</v>
       </c>
-      <c r="Z13" s="22">
-[...2 lines deleted...]
-      <c r="AA13" s="22">
+      <c r="Z13" s="15">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="15">
         <v>7</v>
       </c>
-      <c r="AB13" s="22">
+      <c r="AB13" s="15">
         <v>6</v>
       </c>
-      <c r="AC13" s="22">
+      <c r="AC13" s="15">
         <v>6</v>
       </c>
-      <c r="AD13" s="22">
+      <c r="AD13" s="15">
         <v>8</v>
       </c>
-      <c r="AE13" s="22">
+      <c r="AE13" s="15">
         <v>10</v>
       </c>
-      <c r="AF13" s="22">
+      <c r="AF13" s="15">
         <v>24</v>
       </c>
-      <c r="AG13" s="22">
+      <c r="AG13" s="15">
         <v>15</v>
       </c>
-      <c r="AH13" s="22">
+      <c r="AH13" s="15">
         <v>21</v>
       </c>
-      <c r="AI13" s="22">
+      <c r="AI13" s="15">
         <v>13</v>
       </c>
-      <c r="AJ13" s="22">
+      <c r="AJ13" s="15">
         <v>26</v>
       </c>
-      <c r="AK13" s="50">
+      <c r="AK13" s="35">
         <v>23</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A14" s="7" t="s">
+    <row r="14" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A14" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="18"/>
-[...11 lines deleted...]
-      <c r="N14" s="17">
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="14"/>
+      <c r="N14" s="12">
         <v>47</v>
       </c>
-      <c r="O14" s="17">
+      <c r="O14" s="12">
         <v>5</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P14" s="12">
         <v>4</v>
       </c>
-      <c r="Q14" s="17">
+      <c r="Q14" s="12">
         <v>6</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R14" s="12">
         <v>8</v>
       </c>
-      <c r="S14" s="17">
+      <c r="S14" s="12">
         <v>4</v>
       </c>
-      <c r="T14" s="17">
+      <c r="T14" s="12">
         <v>5</v>
       </c>
-      <c r="U14" s="17">
+      <c r="U14" s="12">
         <v>5</v>
       </c>
-      <c r="V14" s="17">
+      <c r="V14" s="12">
         <v>8</v>
       </c>
-      <c r="W14" s="17">
+      <c r="W14" s="12">
         <v>7</v>
       </c>
-      <c r="X14" s="22">
+      <c r="X14" s="15">
         <v>12</v>
       </c>
-      <c r="Y14" s="22">
+      <c r="Y14" s="15">
         <v>5</v>
       </c>
-      <c r="Z14" s="22">
+      <c r="Z14" s="15">
         <v>13</v>
       </c>
-      <c r="AA14" s="22">
+      <c r="AA14" s="15">
         <v>9</v>
       </c>
-      <c r="AB14" s="22">
+      <c r="AB14" s="15">
         <v>5</v>
       </c>
-      <c r="AC14" s="22">
+      <c r="AC14" s="15">
         <v>6</v>
       </c>
-      <c r="AD14" s="22">
+      <c r="AD14" s="15">
         <v>12</v>
       </c>
-      <c r="AE14" s="22">
+      <c r="AE14" s="15">
         <v>8</v>
       </c>
-      <c r="AF14" s="22">
+      <c r="AF14" s="15">
         <v>18</v>
       </c>
-      <c r="AG14" s="22">
+      <c r="AG14" s="15">
         <v>16</v>
       </c>
-      <c r="AH14" s="22">
+      <c r="AH14" s="15">
         <v>16</v>
       </c>
-      <c r="AI14" s="22">
+      <c r="AI14" s="15">
         <v>16</v>
       </c>
-      <c r="AJ14" s="22">
+      <c r="AJ14" s="15">
         <v>13</v>
       </c>
-      <c r="AK14" s="50">
+      <c r="AK14" s="35">
         <v>21</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="18"/>
-[...11 lines deleted...]
-      <c r="N15" s="17">
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="12">
         <v>36</v>
       </c>
-      <c r="O15" s="17">
+      <c r="O15" s="12">
         <v>3</v>
       </c>
-      <c r="P15" s="17">
-[...23 lines deleted...]
-      <c r="X15" s="22">
+      <c r="P15" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>2</v>
+      </c>
+      <c r="R15" s="12">
+        <v>2</v>
+      </c>
+      <c r="S15" s="12">
+        <v>1</v>
+      </c>
+      <c r="T15" s="12">
+        <v>1</v>
+      </c>
+      <c r="U15" s="12">
+        <v>2</v>
+      </c>
+      <c r="V15" s="12">
+        <v>1</v>
+      </c>
+      <c r="W15" s="12">
+        <v>2</v>
+      </c>
+      <c r="X15" s="15">
         <v>3</v>
       </c>
-      <c r="Y15" s="22">
-[...14 lines deleted...]
-      <c r="AD15" s="22">
+      <c r="Y15" s="15">
+        <v>2</v>
+      </c>
+      <c r="Z15" s="15">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="15">
+        <v>2</v>
+      </c>
+      <c r="AB15" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC15" s="15">
+        <v>2</v>
+      </c>
+      <c r="AD15" s="15">
         <v>3</v>
       </c>
-      <c r="AE15" s="22">
-[...8 lines deleted...]
-      <c r="AH15" s="22">
+      <c r="AE15" s="15">
+        <v>2</v>
+      </c>
+      <c r="AF15" s="15">
+        <v>2</v>
+      </c>
+      <c r="AG15" s="15">
+        <v>2</v>
+      </c>
+      <c r="AH15" s="15">
         <v>5</v>
       </c>
-      <c r="AI15" s="22">
+      <c r="AI15" s="15">
         <v>6</v>
       </c>
-      <c r="AJ15" s="22">
+      <c r="AJ15" s="15">
         <v>7</v>
       </c>
-      <c r="AK15" s="50">
+      <c r="AK15" s="35">
         <v>7</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B16" s="18"/>
-[...11 lines deleted...]
-      <c r="N16" s="17">
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="14"/>
+      <c r="N16" s="12">
         <v>53</v>
       </c>
-      <c r="O16" s="17">
+      <c r="O16" s="12">
         <v>11</v>
       </c>
-      <c r="P16" s="17">
+      <c r="P16" s="12">
         <v>4</v>
       </c>
-      <c r="Q16" s="17">
+      <c r="Q16" s="12">
         <v>7</v>
       </c>
-      <c r="R16" s="17">
+      <c r="R16" s="12">
         <v>9</v>
       </c>
-      <c r="S16" s="17">
+      <c r="S16" s="12">
         <v>7</v>
       </c>
-      <c r="T16" s="17">
+      <c r="T16" s="12">
         <v>6</v>
       </c>
-      <c r="U16" s="17">
+      <c r="U16" s="12">
         <v>12</v>
       </c>
-      <c r="V16" s="17">
+      <c r="V16" s="12">
         <v>6</v>
       </c>
-      <c r="W16" s="17">
+      <c r="W16" s="12">
         <v>4</v>
       </c>
-      <c r="X16" s="22">
+      <c r="X16" s="15">
         <v>10</v>
       </c>
-      <c r="Y16" s="22">
+      <c r="Y16" s="15">
         <v>11</v>
       </c>
-      <c r="Z16" s="22">
+      <c r="Z16" s="15">
         <v>9</v>
       </c>
-      <c r="AA16" s="22">
+      <c r="AA16" s="15">
         <v>11</v>
       </c>
-      <c r="AB16" s="22">
+      <c r="AB16" s="15">
         <v>4</v>
       </c>
-      <c r="AC16" s="22">
+      <c r="AC16" s="15">
         <v>7</v>
       </c>
-      <c r="AD16" s="22">
+      <c r="AD16" s="15">
         <v>13</v>
       </c>
-      <c r="AE16" s="22">
+      <c r="AE16" s="15">
         <v>6</v>
       </c>
-      <c r="AF16" s="22">
+      <c r="AF16" s="15">
         <v>13</v>
       </c>
-      <c r="AG16" s="22">
+      <c r="AG16" s="15">
         <v>8</v>
       </c>
-      <c r="AH16" s="22">
+      <c r="AH16" s="15">
         <v>12</v>
       </c>
-      <c r="AI16" s="22">
+      <c r="AI16" s="15">
         <v>7</v>
       </c>
-      <c r="AJ16" s="22">
+      <c r="AJ16" s="15">
         <v>20</v>
       </c>
-      <c r="AK16" s="50">
+      <c r="AK16" s="35">
         <v>16</v>
       </c>
     </row>
-    <row r="17" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A17" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="18"/>
-[...11 lines deleted...]
-      <c r="N17" s="17">
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="12">
         <v>16</v>
       </c>
-      <c r="O17" s="17">
+      <c r="O17" s="12">
         <v>4</v>
       </c>
-      <c r="P17" s="17">
-[...47 lines deleted...]
-      <c r="AF17" s="22">
+      <c r="P17" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>1</v>
+      </c>
+      <c r="R17" s="12">
+        <v>1</v>
+      </c>
+      <c r="S17" s="12">
+        <v>1</v>
+      </c>
+      <c r="T17" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="U17" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="V17" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="W17" s="12">
+        <v>2</v>
+      </c>
+      <c r="X17" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y17" s="15">
+        <v>2</v>
+      </c>
+      <c r="Z17" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="15">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC17" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD17" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE17" s="15">
+        <v>1</v>
+      </c>
+      <c r="AF17" s="15">
         <v>3</v>
       </c>
-      <c r="AG17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH17" s="22">
+      <c r="AG17" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH17" s="15">
         <v>7</v>
       </c>
-      <c r="AI17" s="22">
+      <c r="AI17" s="15">
         <v>4</v>
       </c>
-      <c r="AJ17" s="22">
-[...2 lines deleted...]
-      <c r="AK17" s="50">
+      <c r="AJ17" s="15">
+        <v>2</v>
+      </c>
+      <c r="AK17" s="35">
         <v>3</v>
       </c>
     </row>
-    <row r="18" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="18"/>
-[...11 lines deleted...]
-      <c r="N18" s="17">
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="12">
         <v>17</v>
       </c>
-      <c r="O18" s="17">
-[...20 lines deleted...]
-      <c r="V18" s="17">
+      <c r="O18" s="12">
+        <v>1</v>
+      </c>
+      <c r="P18" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q18" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R18" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="S18" s="12">
+        <v>2</v>
+      </c>
+      <c r="T18" s="12">
+        <v>1</v>
+      </c>
+      <c r="U18" s="12">
+        <v>1</v>
+      </c>
+      <c r="V18" s="12">
         <v>3</v>
       </c>
-      <c r="W18" s="17" t="s">
-[...26 lines deleted...]
-      <c r="AF18" s="22">
+      <c r="W18" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="X18" s="15">
+        <v>2</v>
+      </c>
+      <c r="Y18" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z18" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA18" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB18" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="15">
+        <v>1</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="15">
+        <v>1</v>
+      </c>
+      <c r="AF18" s="15">
         <v>6</v>
       </c>
-      <c r="AG18" s="22">
-[...2 lines deleted...]
-      <c r="AH18" s="22">
+      <c r="AG18" s="15">
+        <v>2</v>
+      </c>
+      <c r="AH18" s="15">
         <v>4</v>
       </c>
-      <c r="AI18" s="22">
+      <c r="AI18" s="15">
         <v>3</v>
       </c>
-      <c r="AJ18" s="22">
+      <c r="AJ18" s="15">
         <v>4</v>
       </c>
-      <c r="AK18" s="50">
+      <c r="AK18" s="35">
         <v>5</v>
       </c>
     </row>
-    <row r="19" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="19" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A19" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B19" s="18"/>
-[...11 lines deleted...]
-      <c r="N19" s="17">
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="12">
         <v>4</v>
       </c>
-      <c r="O19" s="17">
-[...65 lines deleted...]
-      <c r="AK19" s="50">
+      <c r="O19" s="12">
+        <v>2</v>
+      </c>
+      <c r="P19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>1</v>
+      </c>
+      <c r="R19" s="12">
+        <v>1</v>
+      </c>
+      <c r="S19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="T19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="U19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="V19" s="12">
+        <v>1</v>
+      </c>
+      <c r="W19" s="12">
+        <v>1</v>
+      </c>
+      <c r="X19" s="15">
+        <v>2</v>
+      </c>
+      <c r="Y19" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE19" s="15">
+        <v>2</v>
+      </c>
+      <c r="AF19" s="15">
+        <v>2</v>
+      </c>
+      <c r="AG19" s="15">
+        <v>1</v>
+      </c>
+      <c r="AH19" s="15">
+        <v>1</v>
+      </c>
+      <c r="AI19" s="15">
+        <v>2</v>
+      </c>
+      <c r="AJ19" s="15">
+        <v>1</v>
+      </c>
+      <c r="AK19" s="35">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="20" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A20" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="18"/>
-[...11 lines deleted...]
-      <c r="N20" s="17">
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
+      <c r="N20" s="12">
         <v>9</v>
       </c>
-      <c r="O20" s="17" t="s">
-[...62 lines deleted...]
-      <c r="AJ20" s="22">
+      <c r="O20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>1</v>
+      </c>
+      <c r="R20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="S20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="T20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="U20" s="12">
+        <v>1</v>
+      </c>
+      <c r="V20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="W20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="X20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y20" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD20" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF20" s="15">
+        <v>2</v>
+      </c>
+      <c r="AG20" s="15">
+        <v>1</v>
+      </c>
+      <c r="AH20" s="15">
+        <v>2</v>
+      </c>
+      <c r="AI20" s="15">
+        <v>2</v>
+      </c>
+      <c r="AJ20" s="15">
         <v>4</v>
       </c>
-      <c r="AK20" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="7" t="s">
+      <c r="AK20" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A21" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="B21" s="18"/>
-[...11 lines deleted...]
-      <c r="N21" s="17">
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="12">
         <v>24</v>
       </c>
-      <c r="O21" s="17">
+      <c r="O21" s="12">
         <v>4</v>
       </c>
-      <c r="P21" s="17">
+      <c r="P21" s="12">
         <v>4</v>
       </c>
-      <c r="Q21" s="17">
-[...2 lines deleted...]
-      <c r="R21" s="17">
+      <c r="Q21" s="12">
+        <v>1</v>
+      </c>
+      <c r="R21" s="12">
         <v>4</v>
       </c>
-      <c r="S21" s="17">
-[...8 lines deleted...]
-      <c r="V21" s="17">
+      <c r="S21" s="12">
+        <v>1</v>
+      </c>
+      <c r="T21" s="12">
+        <v>2</v>
+      </c>
+      <c r="U21" s="12">
+        <v>1</v>
+      </c>
+      <c r="V21" s="12">
         <v>5</v>
       </c>
-      <c r="W21" s="17">
-[...2 lines deleted...]
-      <c r="X21" s="22">
+      <c r="W21" s="12">
+        <v>1</v>
+      </c>
+      <c r="X21" s="15">
         <v>3</v>
       </c>
-      <c r="Y21" s="22">
-[...2 lines deleted...]
-      <c r="Z21" s="22">
+      <c r="Y21" s="15">
+        <v>2</v>
+      </c>
+      <c r="Z21" s="15">
         <v>3</v>
       </c>
-      <c r="AA21" s="22">
+      <c r="AA21" s="15">
         <v>4</v>
       </c>
-      <c r="AB21" s="22">
-[...2 lines deleted...]
-      <c r="AC21" s="22">
+      <c r="AB21" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC21" s="15">
         <v>6</v>
       </c>
-      <c r="AD21" s="22">
+      <c r="AD21" s="15">
         <v>3</v>
       </c>
-      <c r="AE21" s="17" t="s">
-[...5 lines deleted...]
-      <c r="AG21" s="22">
+      <c r="AE21" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF21" s="15">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="15">
         <v>3</v>
       </c>
-      <c r="AH21" s="22">
+      <c r="AH21" s="15">
         <v>8</v>
       </c>
-      <c r="AI21" s="22">
+      <c r="AI21" s="15">
         <v>6</v>
       </c>
-      <c r="AJ21" s="22">
+      <c r="AJ21" s="15">
         <v>4</v>
       </c>
-      <c r="AK21" s="50">
-[...4 lines deleted...]
-      <c r="A22" s="7" t="s">
+      <c r="AK21" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A22" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B22" s="18"/>
-[...11 lines deleted...]
-      <c r="N22" s="17">
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="12">
         <v>41</v>
       </c>
-      <c r="O22" s="17">
+      <c r="O22" s="12">
         <v>8</v>
       </c>
-      <c r="P22" s="17">
+      <c r="P22" s="12">
         <v>6</v>
       </c>
-      <c r="Q22" s="17">
+      <c r="Q22" s="12">
         <v>12</v>
       </c>
-      <c r="R22" s="17">
+      <c r="R22" s="12">
         <v>3</v>
       </c>
-      <c r="S22" s="17">
+      <c r="S22" s="12">
         <v>6</v>
       </c>
-      <c r="T22" s="17">
+      <c r="T22" s="12">
         <v>5</v>
       </c>
-      <c r="U22" s="17">
-[...2 lines deleted...]
-      <c r="V22" s="17">
+      <c r="U22" s="12">
+        <v>2</v>
+      </c>
+      <c r="V22" s="12">
         <v>6</v>
       </c>
-      <c r="W22" s="17">
+      <c r="W22" s="12">
         <v>3</v>
       </c>
-      <c r="X22" s="22">
+      <c r="X22" s="15">
         <v>12</v>
       </c>
-      <c r="Y22" s="22">
+      <c r="Y22" s="15">
         <v>6</v>
       </c>
-      <c r="Z22" s="22">
+      <c r="Z22" s="15">
         <v>13</v>
       </c>
-      <c r="AA22" s="22">
+      <c r="AA22" s="15">
         <v>7</v>
       </c>
-      <c r="AB22" s="22">
+      <c r="AB22" s="15">
         <v>5</v>
       </c>
-      <c r="AC22" s="22">
+      <c r="AC22" s="15">
         <v>5</v>
       </c>
-      <c r="AD22" s="22">
+      <c r="AD22" s="15">
         <v>5</v>
       </c>
-      <c r="AE22" s="22">
+      <c r="AE22" s="15">
         <v>6</v>
       </c>
-      <c r="AF22" s="22">
+      <c r="AF22" s="15">
         <v>18</v>
       </c>
-      <c r="AG22" s="22">
+      <c r="AG22" s="15">
         <v>7</v>
       </c>
-      <c r="AH22" s="22">
+      <c r="AH22" s="15">
         <v>13</v>
       </c>
-      <c r="AI22" s="22">
+      <c r="AI22" s="15">
         <v>16</v>
       </c>
-      <c r="AJ22" s="22">
+      <c r="AJ22" s="15">
         <v>17</v>
       </c>
-      <c r="AK22" s="50">
+      <c r="AK22" s="35">
         <v>16</v>
       </c>
     </row>
-    <row r="23" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A23" s="68" t="s">
+    <row r="23" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A23" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="68"/>
-[...36 lines deleted...]
-    <row r="24" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B23" s="50"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="50"/>
+      <c r="H23" s="50"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="50"/>
+      <c r="L23" s="50"/>
+      <c r="M23" s="50"/>
+      <c r="N23" s="50"/>
+      <c r="O23" s="50"/>
+      <c r="P23" s="50"/>
+      <c r="Q23" s="50"/>
+      <c r="R23" s="50"/>
+      <c r="S23" s="50"/>
+      <c r="T23" s="50"/>
+      <c r="U23" s="50"/>
+      <c r="V23" s="50"/>
+      <c r="W23" s="50"/>
+      <c r="X23" s="50"/>
+      <c r="Y23" s="50"/>
+      <c r="Z23" s="50"/>
+      <c r="AA23" s="50"/>
+      <c r="AB23" s="50"/>
+      <c r="AC23" s="50"/>
+      <c r="AD23" s="50"/>
+      <c r="AE23" s="50"/>
+      <c r="AF23" s="50"/>
+      <c r="AG23" s="50"/>
+      <c r="AH23" s="50"/>
+      <c r="AI23" s="50"/>
+      <c r="AJ23" s="50"/>
+      <c r="AK23" s="50"/>
+    </row>
+    <row r="24" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A24" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B24" s="18"/>
-[...11 lines deleted...]
-      <c r="N24" s="17">
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="14"/>
+      <c r="M24" s="14"/>
+      <c r="N24" s="12">
         <v>74</v>
       </c>
-      <c r="O24" s="17">
+      <c r="O24" s="12">
         <v>62</v>
       </c>
-      <c r="P24" s="17">
+      <c r="P24" s="12">
         <v>62</v>
       </c>
-      <c r="Q24" s="17">
+      <c r="Q24" s="12">
         <v>64</v>
       </c>
-      <c r="R24" s="17">
+      <c r="R24" s="12">
         <v>43</v>
       </c>
-      <c r="S24" s="17">
+      <c r="S24" s="12">
         <v>63</v>
       </c>
-      <c r="T24" s="17">
+      <c r="T24" s="12">
         <v>58</v>
       </c>
-      <c r="U24" s="17">
+      <c r="U24" s="12">
         <v>66</v>
       </c>
-      <c r="V24" s="17">
-[...2 lines deleted...]
-      <c r="W24" s="17">
+      <c r="V24" s="12">
+        <v>67</v>
+      </c>
+      <c r="W24" s="12">
         <v>62</v>
       </c>
-      <c r="X24" s="22">
+      <c r="X24" s="15">
         <v>85</v>
       </c>
-      <c r="Y24" s="22">
+      <c r="Y24" s="15">
         <v>47</v>
       </c>
-      <c r="Z24" s="22">
+      <c r="Z24" s="15">
         <v>62</v>
       </c>
-      <c r="AA24" s="22">
+      <c r="AA24" s="15">
         <v>68</v>
       </c>
-      <c r="AB24" s="22">
+      <c r="AB24" s="15">
         <v>49</v>
       </c>
-      <c r="AC24" s="22">
+      <c r="AC24" s="15">
         <v>65</v>
       </c>
-      <c r="AD24" s="22">
+      <c r="AD24" s="15">
         <v>62</v>
       </c>
-      <c r="AE24" s="22">
+      <c r="AE24" s="15">
         <v>58</v>
       </c>
-      <c r="AF24" s="22">
+      <c r="AF24" s="15">
         <v>154</v>
       </c>
-      <c r="AG24" s="22">
+      <c r="AG24" s="15">
         <v>96</v>
       </c>
-      <c r="AH24" s="22">
+      <c r="AH24" s="15">
         <v>132</v>
       </c>
-      <c r="AI24" s="22">
+      <c r="AI24" s="15">
         <v>103</v>
       </c>
-      <c r="AJ24" s="22">
+      <c r="AJ24" s="15">
         <v>159</v>
       </c>
-      <c r="AK24" s="50">
+      <c r="AK24" s="35">
         <v>137</v>
       </c>
     </row>
-    <row r="25" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A25" s="7" t="s">
+    <row r="25" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A25" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B25" s="18"/>
-[...11 lines deleted...]
-      <c r="N25" s="17">
+      <c r="B25" s="13"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="14"/>
+      <c r="L25" s="14"/>
+      <c r="M25" s="14"/>
+      <c r="N25" s="12">
         <v>55</v>
       </c>
-      <c r="O25" s="17">
+      <c r="O25" s="12">
         <v>38</v>
       </c>
-      <c r="P25" s="17">
+      <c r="P25" s="12">
         <v>42</v>
       </c>
-      <c r="Q25" s="17">
+      <c r="Q25" s="12">
         <v>45</v>
       </c>
-      <c r="R25" s="17">
+      <c r="R25" s="12">
         <v>32</v>
       </c>
-      <c r="S25" s="17">
+      <c r="S25" s="12">
         <v>46</v>
       </c>
-      <c r="T25" s="17">
+      <c r="T25" s="12">
         <v>41</v>
       </c>
-      <c r="U25" s="17">
+      <c r="U25" s="12">
         <v>40</v>
       </c>
-      <c r="V25" s="17">
+      <c r="V25" s="12">
         <v>47</v>
       </c>
-      <c r="W25" s="17">
+      <c r="W25" s="12">
         <v>46</v>
       </c>
-      <c r="X25" s="22">
+      <c r="X25" s="15">
         <v>55</v>
       </c>
-      <c r="Y25" s="22">
+      <c r="Y25" s="15">
         <v>25</v>
       </c>
-      <c r="Z25" s="22">
+      <c r="Z25" s="15">
         <v>44</v>
       </c>
-      <c r="AA25" s="22">
+      <c r="AA25" s="15">
         <v>44</v>
       </c>
-      <c r="AB25" s="22">
+      <c r="AB25" s="15">
         <v>36</v>
       </c>
-      <c r="AC25" s="22">
+      <c r="AC25" s="15">
         <v>52</v>
       </c>
-      <c r="AD25" s="22">
+      <c r="AD25" s="15">
         <v>38</v>
       </c>
-      <c r="AE25" s="22">
+      <c r="AE25" s="15">
         <v>38</v>
       </c>
-      <c r="AF25" s="22">
+      <c r="AF25" s="15">
         <v>108</v>
       </c>
-      <c r="AG25" s="22">
+      <c r="AG25" s="15">
         <v>69</v>
       </c>
-      <c r="AH25" s="22">
+      <c r="AH25" s="15">
         <v>94</v>
       </c>
-      <c r="AI25" s="22">
+      <c r="AI25" s="15">
         <v>76</v>
       </c>
-      <c r="AJ25" s="22">
+      <c r="AJ25" s="15">
         <v>105</v>
       </c>
-      <c r="AK25" s="50">
+      <c r="AK25" s="35">
         <v>84</v>
       </c>
     </row>
-    <row r="26" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A26" s="7" t="s">
+    <row r="26" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A26" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B26" s="18"/>
-[...11 lines deleted...]
-      <c r="N26" s="17">
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="14"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="14"/>
+      <c r="N26" s="12">
         <v>10</v>
       </c>
-      <c r="O26" s="17">
+      <c r="O26" s="12">
         <v>10</v>
       </c>
-      <c r="P26" s="17">
+      <c r="P26" s="12">
         <v>12</v>
       </c>
-      <c r="Q26" s="17">
+      <c r="Q26" s="12">
         <v>7</v>
       </c>
-      <c r="R26" s="17">
-[...2 lines deleted...]
-      <c r="S26" s="17">
+      <c r="R26" s="12">
+        <v>1</v>
+      </c>
+      <c r="S26" s="12">
         <v>9</v>
       </c>
-      <c r="T26" s="17">
+      <c r="T26" s="12">
         <v>10</v>
       </c>
-      <c r="U26" s="17">
+      <c r="U26" s="12">
         <v>12</v>
       </c>
-      <c r="V26" s="17">
+      <c r="V26" s="12">
         <v>10</v>
       </c>
-      <c r="W26" s="17">
+      <c r="W26" s="12">
         <v>10</v>
       </c>
-      <c r="X26" s="22">
+      <c r="X26" s="15">
         <v>14</v>
       </c>
-      <c r="Y26" s="22">
+      <c r="Y26" s="15">
         <v>10</v>
       </c>
-      <c r="Z26" s="22">
-[...2 lines deleted...]
-      <c r="AA26" s="22">
+      <c r="Z26" s="15">
+        <v>2</v>
+      </c>
+      <c r="AA26" s="15">
         <v>7</v>
       </c>
-      <c r="AB26" s="22">
+      <c r="AB26" s="15">
         <v>6</v>
       </c>
-      <c r="AC26" s="22">
+      <c r="AC26" s="15">
         <v>6</v>
       </c>
-      <c r="AD26" s="22">
+      <c r="AD26" s="15">
         <v>8</v>
       </c>
-      <c r="AE26" s="22">
+      <c r="AE26" s="15">
         <v>10</v>
       </c>
-      <c r="AF26" s="22">
+      <c r="AF26" s="15">
         <v>24</v>
       </c>
-      <c r="AG26" s="22">
+      <c r="AG26" s="15">
         <v>15</v>
       </c>
-      <c r="AH26" s="22">
+      <c r="AH26" s="15">
         <v>21</v>
       </c>
-      <c r="AI26" s="22">
+      <c r="AI26" s="15">
         <v>13</v>
       </c>
-      <c r="AJ26" s="22">
+      <c r="AJ26" s="15">
         <v>23</v>
       </c>
-      <c r="AK26" s="50">
+      <c r="AK26" s="35">
         <v>23</v>
       </c>
     </row>
-    <row r="27" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="27" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="18"/>
-[...67 lines deleted...]
-      <c r="AH27" s="22">
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="14"/>
+      <c r="L27" s="14"/>
+      <c r="M27" s="14"/>
+      <c r="N27" s="12">
+        <v>1</v>
+      </c>
+      <c r="O27" s="12">
+        <v>2</v>
+      </c>
+      <c r="P27" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>1</v>
+      </c>
+      <c r="R27" s="12">
+        <v>2</v>
+      </c>
+      <c r="S27" s="12">
+        <v>1</v>
+      </c>
+      <c r="T27" s="12"/>
+      <c r="U27" s="12">
+        <v>2</v>
+      </c>
+      <c r="V27" s="12"/>
+      <c r="W27" s="12">
+        <v>1</v>
+      </c>
+      <c r="X27" s="15">
+        <v>2</v>
+      </c>
+      <c r="Y27" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA27" s="15">
+        <v>2</v>
+      </c>
+      <c r="AB27" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="15">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="15">
+        <v>2</v>
+      </c>
+      <c r="AE27" s="15">
+        <v>1</v>
+      </c>
+      <c r="AF27" s="15">
+        <v>2</v>
+      </c>
+      <c r="AG27" s="15">
+        <v>1</v>
+      </c>
+      <c r="AH27" s="15">
         <v>3</v>
       </c>
-      <c r="AI27" s="22">
+      <c r="AI27" s="15">
         <v>3</v>
       </c>
-      <c r="AJ27" s="22">
+      <c r="AJ27" s="15">
         <v>6</v>
       </c>
-      <c r="AK27" s="50">
+      <c r="AK27" s="35">
         <v>6</v>
       </c>
     </row>
-    <row r="28" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="28" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A28" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B28" s="18"/>
-[...11 lines deleted...]
-      <c r="N28" s="17">
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="12">
         <v>6</v>
       </c>
-      <c r="O28" s="17">
+      <c r="O28" s="12">
         <v>8</v>
       </c>
-      <c r="P28" s="17">
+      <c r="P28" s="12">
         <v>3</v>
       </c>
-      <c r="Q28" s="17">
+      <c r="Q28" s="12">
         <v>5</v>
       </c>
-      <c r="R28" s="17">
+      <c r="R28" s="12">
         <v>7</v>
       </c>
-      <c r="S28" s="17">
+      <c r="S28" s="12">
         <v>6</v>
       </c>
-      <c r="T28" s="17">
+      <c r="T28" s="12">
         <v>5</v>
       </c>
-      <c r="U28" s="17">
+      <c r="U28" s="12">
         <v>10</v>
       </c>
-      <c r="V28" s="17">
+      <c r="V28" s="12">
         <v>6</v>
       </c>
-      <c r="W28" s="17">
+      <c r="W28" s="12">
         <v>4</v>
       </c>
-      <c r="X28" s="22">
+      <c r="X28" s="15">
         <v>8</v>
       </c>
-      <c r="Y28" s="22">
+      <c r="Y28" s="15">
         <v>6</v>
       </c>
-      <c r="Z28" s="22">
+      <c r="Z28" s="15">
         <v>6</v>
       </c>
-      <c r="AA28" s="22">
+      <c r="AA28" s="15">
         <v>10</v>
       </c>
-      <c r="AB28" s="22">
+      <c r="AB28" s="15">
         <v>4</v>
       </c>
-      <c r="AC28" s="22">
+      <c r="AC28" s="15">
         <v>5</v>
       </c>
-      <c r="AD28" s="22">
+      <c r="AD28" s="15">
         <v>12</v>
       </c>
-      <c r="AE28" s="22">
+      <c r="AE28" s="15">
         <v>6</v>
       </c>
-      <c r="AF28" s="22">
+      <c r="AF28" s="15">
         <v>10</v>
       </c>
-      <c r="AG28" s="22">
+      <c r="AG28" s="15">
         <v>7</v>
       </c>
-      <c r="AH28" s="22">
+      <c r="AH28" s="15">
         <v>10</v>
       </c>
-      <c r="AI28" s="22">
+      <c r="AI28" s="15">
         <v>5</v>
       </c>
-      <c r="AJ28" s="22">
+      <c r="AJ28" s="15">
         <v>16</v>
       </c>
-      <c r="AK28" s="50">
+      <c r="AK28" s="35">
         <v>14</v>
       </c>
     </row>
-    <row r="29" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A29" s="7" t="s">
+    <row r="29" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A29" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B29" s="18"/>
-[...14 lines deleted...]
-      <c r="O29" s="17">
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="12">
+        <v>2</v>
+      </c>
+      <c r="O29" s="12">
         <v>4</v>
       </c>
-      <c r="P29" s="17">
+      <c r="P29" s="12">
         <v>4</v>
       </c>
-      <c r="Q29" s="17">
+      <c r="Q29" s="12">
         <v>6</v>
       </c>
-      <c r="R29" s="17">
-[...11 lines deleted...]
-      <c r="V29" s="17">
+      <c r="R29" s="12">
+        <v>1</v>
+      </c>
+      <c r="S29" s="12">
+        <v>1</v>
+      </c>
+      <c r="T29" s="12">
+        <v>2</v>
+      </c>
+      <c r="U29" s="12">
+        <v>2</v>
+      </c>
+      <c r="V29" s="12">
         <v>4</v>
       </c>
-      <c r="W29" s="17">
-[...2 lines deleted...]
-      <c r="X29" s="22">
+      <c r="W29" s="12">
+        <v>1</v>
+      </c>
+      <c r="X29" s="15">
         <v>6</v>
       </c>
-      <c r="Y29" s="22">
+      <c r="Y29" s="15">
         <v>5</v>
       </c>
-      <c r="Z29" s="22">
+      <c r="Z29" s="15">
         <v>9</v>
       </c>
-      <c r="AA29" s="22">
+      <c r="AA29" s="15">
         <v>5</v>
       </c>
-      <c r="AB29" s="22">
-[...8 lines deleted...]
-      <c r="AE29" s="22">
+      <c r="AB29" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC29" s="15">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="15">
+        <v>2</v>
+      </c>
+      <c r="AE29" s="15">
         <v>3</v>
       </c>
-      <c r="AF29" s="22">
+      <c r="AF29" s="15">
         <v>10</v>
       </c>
-      <c r="AG29" s="22">
+      <c r="AG29" s="15">
         <v>4</v>
       </c>
-      <c r="AH29" s="22">
+      <c r="AH29" s="15">
         <v>4</v>
       </c>
-      <c r="AI29" s="22">
+      <c r="AI29" s="15">
         <v>6</v>
       </c>
-      <c r="AJ29" s="22">
+      <c r="AJ29" s="15">
         <v>9</v>
       </c>
-      <c r="AK29" s="50">
+      <c r="AK29" s="35">
         <v>10</v>
       </c>
     </row>
-    <row r="30" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A30" s="67" t="s">
+    <row r="30" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A30" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="B30" s="67"/>
-[...37 lines deleted...]
-      <c r="A31" s="6" t="s">
+      <c r="B30" s="49"/>
+      <c r="C30" s="49"/>
+      <c r="D30" s="49"/>
+      <c r="E30" s="49"/>
+      <c r="F30" s="49"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="49"/>
+      <c r="K30" s="49"/>
+      <c r="L30" s="49"/>
+      <c r="M30" s="49"/>
+      <c r="N30" s="49"/>
+      <c r="O30" s="49"/>
+      <c r="P30" s="49"/>
+      <c r="Q30" s="49"/>
+      <c r="R30" s="49"/>
+      <c r="S30" s="49"/>
+      <c r="T30" s="49"/>
+      <c r="U30" s="49"/>
+      <c r="V30" s="49"/>
+      <c r="W30" s="49"/>
+      <c r="X30" s="49"/>
+      <c r="Y30" s="49"/>
+      <c r="Z30" s="49"/>
+      <c r="AA30" s="49"/>
+      <c r="AB30" s="49"/>
+      <c r="AC30" s="49"/>
+      <c r="AD30" s="49"/>
+      <c r="AE30" s="49"/>
+      <c r="AF30" s="49"/>
+      <c r="AG30" s="49"/>
+      <c r="AH30" s="49"/>
+      <c r="AI30" s="49"/>
+      <c r="AJ30" s="49"/>
+      <c r="AK30" s="49"/>
+    </row>
+    <row r="31" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A31" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B31" s="18"/>
-[...11 lines deleted...]
-      <c r="N31" s="17">
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="14"/>
+      <c r="L31" s="14"/>
+      <c r="M31" s="14"/>
+      <c r="N31" s="12">
         <v>22</v>
       </c>
-      <c r="O31" s="17">
+      <c r="O31" s="12">
         <v>25</v>
       </c>
-      <c r="P31" s="17">
+      <c r="P31" s="12">
         <v>14</v>
       </c>
-      <c r="Q31" s="17">
+      <c r="Q31" s="12">
         <v>22</v>
       </c>
-      <c r="R31" s="17">
+      <c r="R31" s="12">
         <v>21</v>
       </c>
-      <c r="S31" s="17">
+      <c r="S31" s="12">
         <v>14</v>
       </c>
-      <c r="T31" s="17">
+      <c r="T31" s="12">
         <v>13</v>
       </c>
-      <c r="U31" s="17">
+      <c r="U31" s="12">
         <v>13</v>
       </c>
-      <c r="V31" s="17">
+      <c r="V31" s="12">
         <v>24</v>
       </c>
-      <c r="W31" s="17">
+      <c r="W31" s="12">
         <v>18</v>
       </c>
-      <c r="X31" s="29">
+      <c r="X31" s="15">
         <v>33</v>
       </c>
-      <c r="Y31" s="29">
+      <c r="Y31" s="15">
         <v>21</v>
       </c>
-      <c r="Z31" s="29">
+      <c r="Z31" s="15">
         <v>27</v>
       </c>
-      <c r="AA31" s="29">
+      <c r="AA31" s="15">
         <v>17</v>
       </c>
-      <c r="AB31" s="29">
+      <c r="AB31" s="15">
         <v>14</v>
       </c>
-      <c r="AC31" s="29">
+      <c r="AC31" s="15">
         <v>22</v>
       </c>
-      <c r="AD31" s="29">
+      <c r="AD31" s="15">
         <v>23</v>
       </c>
-      <c r="AE31" s="29">
+      <c r="AE31" s="15">
         <v>17</v>
       </c>
-      <c r="AF31" s="22">
+      <c r="AF31" s="15">
         <v>50</v>
       </c>
-      <c r="AG31" s="29">
+      <c r="AG31" s="15">
         <v>30</v>
       </c>
-      <c r="AH31" s="29">
+      <c r="AH31" s="15">
         <v>54</v>
       </c>
-      <c r="AI31" s="29">
+      <c r="AI31" s="15">
         <v>52</v>
       </c>
-      <c r="AJ31" s="29">
+      <c r="AJ31" s="15">
         <v>50</v>
       </c>
-      <c r="AK31" s="50">
+      <c r="AK31" s="35">
         <v>45</v>
       </c>
     </row>
-    <row r="32" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A32" s="7" t="s">
+    <row r="32" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A32" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B32" s="18"/>
-[...20 lines deleted...]
-      <c r="Q32" s="17">
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="14"/>
+      <c r="L32" s="14"/>
+      <c r="M32" s="14"/>
+      <c r="N32" s="12">
+        <v>1</v>
+      </c>
+      <c r="O32" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P32" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="12">
         <v>3</v>
       </c>
-      <c r="R32" s="17">
-[...11 lines deleted...]
-      <c r="V32" s="17">
+      <c r="R32" s="12">
+        <v>2</v>
+      </c>
+      <c r="S32" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="T32" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="U32" s="12">
+        <v>2</v>
+      </c>
+      <c r="V32" s="12">
         <v>4</v>
       </c>
-      <c r="W32" s="17">
+      <c r="W32" s="12">
         <v>4</v>
       </c>
-      <c r="X32" s="29">
+      <c r="X32" s="15">
         <v>5</v>
       </c>
-      <c r="Y32" s="29">
-[...20 lines deleted...]
-      <c r="AF32" s="22">
+      <c r="Y32" s="15">
+        <v>2</v>
+      </c>
+      <c r="Z32" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA32" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB32" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC32" s="15">
+        <v>2</v>
+      </c>
+      <c r="AD32" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE32" s="15">
+        <v>1</v>
+      </c>
+      <c r="AF32" s="15">
         <v>7</v>
       </c>
-      <c r="AG32" s="29">
-[...2 lines deleted...]
-      <c r="AH32" s="29">
+      <c r="AG32" s="15">
+        <v>2</v>
+      </c>
+      <c r="AH32" s="15">
         <v>3</v>
       </c>
-      <c r="AI32" s="29">
+      <c r="AI32" s="15">
         <v>4</v>
       </c>
-      <c r="AJ32" s="29">
+      <c r="AJ32" s="15">
         <v>6</v>
       </c>
-      <c r="AK32" s="50">
-[...4 lines deleted...]
-      <c r="A33" s="7" t="s">
+      <c r="AK32" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A33" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B33" s="18"/>
-[...77 lines deleted...]
-      <c r="AJ33" s="29">
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="14"/>
+      <c r="L33" s="14"/>
+      <c r="M33" s="14"/>
+      <c r="N33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O33" s="12">
+        <v>1</v>
+      </c>
+      <c r="P33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R33" s="12">
+        <v>1</v>
+      </c>
+      <c r="S33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="T33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="U33" s="12">
+        <v>1</v>
+      </c>
+      <c r="V33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="W33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="X33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ33" s="15">
         <v>3</v>
       </c>
-      <c r="AK33" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="7" t="s">
+      <c r="AK33" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A34" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B34" s="18"/>
-[...11 lines deleted...]
-      <c r="N34" s="17">
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="14"/>
+      <c r="L34" s="14"/>
+      <c r="M34" s="14"/>
+      <c r="N34" s="12">
         <v>6</v>
       </c>
-      <c r="O34" s="17">
+      <c r="O34" s="12">
         <v>5</v>
       </c>
-      <c r="P34" s="17">
+      <c r="P34" s="12">
         <v>4</v>
       </c>
-      <c r="Q34" s="17">
+      <c r="Q34" s="12">
         <v>6</v>
       </c>
-      <c r="R34" s="17">
+      <c r="R34" s="12">
         <v>8</v>
       </c>
-      <c r="S34" s="17">
+      <c r="S34" s="12">
         <v>4</v>
       </c>
-      <c r="T34" s="17">
+      <c r="T34" s="12">
         <v>5</v>
       </c>
-      <c r="U34" s="17">
+      <c r="U34" s="12">
         <v>5</v>
       </c>
-      <c r="V34" s="17">
+      <c r="V34" s="12">
         <v>8</v>
       </c>
-      <c r="W34" s="17">
+      <c r="W34" s="12">
         <v>7</v>
       </c>
-      <c r="X34" s="29">
+      <c r="X34" s="15">
         <v>12</v>
       </c>
-      <c r="Y34" s="29">
+      <c r="Y34" s="15">
         <v>5</v>
       </c>
-      <c r="Z34" s="29">
+      <c r="Z34" s="15">
         <v>13</v>
       </c>
-      <c r="AA34" s="29">
+      <c r="AA34" s="15">
         <v>9</v>
       </c>
-      <c r="AB34" s="29">
+      <c r="AB34" s="15">
         <v>5</v>
       </c>
-      <c r="AC34" s="29">
+      <c r="AC34" s="15">
         <v>6</v>
       </c>
-      <c r="AD34" s="29">
+      <c r="AD34" s="15">
         <v>12</v>
       </c>
-      <c r="AE34" s="29">
+      <c r="AE34" s="15">
         <v>8</v>
       </c>
-      <c r="AF34" s="22">
+      <c r="AF34" s="15">
         <v>18</v>
       </c>
-      <c r="AG34" s="29">
+      <c r="AG34" s="15">
         <v>16</v>
       </c>
-      <c r="AH34" s="29">
+      <c r="AH34" s="15">
         <v>16</v>
       </c>
-      <c r="AI34" s="29">
+      <c r="AI34" s="15">
         <v>16</v>
       </c>
-      <c r="AJ34" s="29">
+      <c r="AJ34" s="15">
         <v>13</v>
       </c>
-      <c r="AK34" s="50">
+      <c r="AK34" s="35">
         <v>21</v>
       </c>
     </row>
-    <row r="35" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A35" s="7" t="s">
+    <row r="35" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A35" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B35" s="18"/>
-[...74 lines deleted...]
-      <c r="AI35" s="29">
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="14"/>
+      <c r="L35" s="14"/>
+      <c r="M35" s="14"/>
+      <c r="N35" s="12">
+        <v>1</v>
+      </c>
+      <c r="O35" s="12">
+        <v>1</v>
+      </c>
+      <c r="P35" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="12">
+        <v>1</v>
+      </c>
+      <c r="R35" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="S35" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="T35" s="12">
+        <v>1</v>
+      </c>
+      <c r="U35" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="V35" s="12">
+        <v>1</v>
+      </c>
+      <c r="W35" s="12">
+        <v>1</v>
+      </c>
+      <c r="X35" s="15">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB35" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AD35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AF35" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AH35" s="15">
+        <v>2</v>
+      </c>
+      <c r="AI35" s="15">
         <v>3</v>
       </c>
-      <c r="AJ35" s="29">
-[...7 lines deleted...]
-      <c r="A36" s="7" t="s">
+      <c r="AJ35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AK35" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A36" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B36" s="18"/>
-[...14 lines deleted...]
-      <c r="O36" s="17">
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="14"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="14"/>
+      <c r="N36" s="12">
+        <v>1</v>
+      </c>
+      <c r="O36" s="12">
         <v>3</v>
       </c>
-      <c r="P36" s="17">
-[...26 lines deleted...]
-      <c r="Y36" s="29">
+      <c r="P36" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>2</v>
+      </c>
+      <c r="R36" s="12">
+        <v>2</v>
+      </c>
+      <c r="S36" s="12">
+        <v>1</v>
+      </c>
+      <c r="T36" s="12">
+        <v>1</v>
+      </c>
+      <c r="U36" s="12">
+        <v>2</v>
+      </c>
+      <c r="V36" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="W36" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="X36" s="15">
+        <v>2</v>
+      </c>
+      <c r="Y36" s="15">
         <v>5</v>
       </c>
-      <c r="Z36" s="29">
+      <c r="Z36" s="15">
         <v>3</v>
       </c>
-      <c r="AA36" s="29">
-[...14 lines deleted...]
-      <c r="AF36" s="22">
+      <c r="AA36" s="15">
+        <v>1</v>
+      </c>
+      <c r="AB36" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC36" s="15">
+        <v>2</v>
+      </c>
+      <c r="AD36" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE36" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF36" s="15">
         <v>3</v>
       </c>
-      <c r="AG36" s="29">
-[...8 lines deleted...]
-      <c r="AJ36" s="29">
+      <c r="AG36" s="15">
+        <v>1</v>
+      </c>
+      <c r="AH36" s="15">
+        <v>2</v>
+      </c>
+      <c r="AI36" s="15">
+        <v>2</v>
+      </c>
+      <c r="AJ36" s="15">
         <v>4</v>
       </c>
-      <c r="AK36" s="50">
-[...3 lines deleted...]
-    <row r="37" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="AK36" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A37" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B37" s="18"/>
-[...14 lines deleted...]
-      <c r="O37" s="17">
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="14"/>
+      <c r="L37" s="14"/>
+      <c r="M37" s="14"/>
+      <c r="N37" s="12">
+        <v>2</v>
+      </c>
+      <c r="O37" s="12">
         <v>4</v>
       </c>
-      <c r="P37" s="17">
-[...47 lines deleted...]
-      <c r="AF37" s="22">
+      <c r="P37" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="12">
+        <v>1</v>
+      </c>
+      <c r="R37" s="12">
+        <v>1</v>
+      </c>
+      <c r="S37" s="12">
+        <v>1</v>
+      </c>
+      <c r="T37" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="U37" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="V37" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="W37" s="12">
+        <v>2</v>
+      </c>
+      <c r="X37" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y37" s="15">
+        <v>2</v>
+      </c>
+      <c r="Z37" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA37" s="15">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD37" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE37" s="15">
+        <v>1</v>
+      </c>
+      <c r="AF37" s="15">
         <v>3</v>
       </c>
-      <c r="AG37" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH37" s="29">
+      <c r="AG37" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH37" s="15">
         <v>7</v>
       </c>
-      <c r="AI37" s="29">
+      <c r="AI37" s="15">
         <v>4</v>
       </c>
-      <c r="AJ37" s="29">
-[...2 lines deleted...]
-      <c r="AK37" s="50">
+      <c r="AJ37" s="15">
+        <v>2</v>
+      </c>
+      <c r="AK37" s="35">
         <v>3</v>
       </c>
     </row>
-    <row r="38" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A38" s="7" t="s">
+    <row r="38" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A38" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B38" s="18"/>
-[...11 lines deleted...]
-      <c r="N38" s="17">
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="13"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="12">
         <v>3</v>
       </c>
-      <c r="O38" s="17">
-[...20 lines deleted...]
-      <c r="V38" s="17">
+      <c r="O38" s="12">
+        <v>1</v>
+      </c>
+      <c r="P38" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q38" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="R38" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="S38" s="12">
+        <v>2</v>
+      </c>
+      <c r="T38" s="12">
+        <v>1</v>
+      </c>
+      <c r="U38" s="12">
+        <v>1</v>
+      </c>
+      <c r="V38" s="12">
         <v>3</v>
       </c>
-      <c r="W38" s="17" t="s">
-[...26 lines deleted...]
-      <c r="AF38" s="22">
+      <c r="W38" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="X38" s="15">
+        <v>2</v>
+      </c>
+      <c r="Y38" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB38" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="15">
+        <v>1</v>
+      </c>
+      <c r="AD38" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE38" s="15">
+        <v>1</v>
+      </c>
+      <c r="AF38" s="15">
         <v>6</v>
       </c>
-      <c r="AG38" s="29">
-[...2 lines deleted...]
-      <c r="AH38" s="29">
+      <c r="AG38" s="15">
+        <v>2</v>
+      </c>
+      <c r="AH38" s="15">
         <v>4</v>
       </c>
-      <c r="AI38" s="29">
+      <c r="AI38" s="15">
         <v>3</v>
       </c>
-      <c r="AJ38" s="29">
+      <c r="AJ38" s="15">
         <v>4</v>
       </c>
-      <c r="AK38" s="50">
+      <c r="AK38" s="35">
         <v>5</v>
       </c>
     </row>
-    <row r="39" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A39" s="7" t="s">
+    <row r="39" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A39" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B39" s="18"/>
-[...80 lines deleted...]
-      <c r="AK39" s="50">
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+      <c r="L39" s="14"/>
+      <c r="M39" s="14"/>
+      <c r="N39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O39" s="12">
+        <v>2</v>
+      </c>
+      <c r="P39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q39" s="12">
+        <v>1</v>
+      </c>
+      <c r="R39" s="12">
+        <v>1</v>
+      </c>
+      <c r="S39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="T39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="U39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="V39" s="12">
+        <v>1</v>
+      </c>
+      <c r="W39" s="12">
+        <v>1</v>
+      </c>
+      <c r="X39" s="15">
+        <v>2</v>
+      </c>
+      <c r="Y39" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE39" s="15">
+        <v>2</v>
+      </c>
+      <c r="AF39" s="15">
+        <v>2</v>
+      </c>
+      <c r="AG39" s="15">
+        <v>1</v>
+      </c>
+      <c r="AH39" s="15">
+        <v>1</v>
+      </c>
+      <c r="AI39" s="15">
+        <v>2</v>
+      </c>
+      <c r="AJ39" s="15">
+        <v>1</v>
+      </c>
+      <c r="AK39" s="35">
         <v>3</v>
       </c>
     </row>
-    <row r="40" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="40" spans="1:37" s="5" customFormat="1" ht="11.25">
       <c r="A40" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="B40" s="18"/>
-[...77 lines deleted...]
-      <c r="AJ40" s="29">
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="14"/>
+      <c r="L40" s="14"/>
+      <c r="M40" s="14"/>
+      <c r="N40" s="12">
+        <v>1</v>
+      </c>
+      <c r="O40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q40" s="12">
+        <v>1</v>
+      </c>
+      <c r="R40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="S40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="T40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="U40" s="12">
+        <v>1</v>
+      </c>
+      <c r="V40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="W40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="X40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y40" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD40" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF40" s="15">
+        <v>2</v>
+      </c>
+      <c r="AG40" s="15">
+        <v>1</v>
+      </c>
+      <c r="AH40" s="15">
+        <v>2</v>
+      </c>
+      <c r="AI40" s="15">
+        <v>2</v>
+      </c>
+      <c r="AJ40" s="15">
         <v>4</v>
       </c>
-      <c r="AK40" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A41" s="7" t="s">
+      <c r="AK40" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A41" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="B41" s="18"/>
-[...14 lines deleted...]
-      <c r="O41" s="17">
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+      <c r="F41" s="13"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="13"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="14"/>
+      <c r="L41" s="14"/>
+      <c r="M41" s="14"/>
+      <c r="N41" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O41" s="12">
         <v>4</v>
       </c>
-      <c r="P41" s="17">
+      <c r="P41" s="12">
         <v>4</v>
       </c>
-      <c r="Q41" s="17">
-[...2 lines deleted...]
-      <c r="R41" s="17">
+      <c r="Q41" s="12">
+        <v>1</v>
+      </c>
+      <c r="R41" s="12">
         <v>4</v>
       </c>
-      <c r="S41" s="17">
-[...8 lines deleted...]
-      <c r="V41" s="17">
+      <c r="S41" s="12">
+        <v>1</v>
+      </c>
+      <c r="T41" s="12">
+        <v>2</v>
+      </c>
+      <c r="U41" s="12">
+        <v>1</v>
+      </c>
+      <c r="V41" s="12">
         <v>5</v>
       </c>
-      <c r="W41" s="17">
-[...2 lines deleted...]
-      <c r="X41" s="29">
+      <c r="W41" s="12">
+        <v>1</v>
+      </c>
+      <c r="X41" s="15">
         <v>3</v>
       </c>
-      <c r="Y41" s="29">
-[...2 lines deleted...]
-      <c r="Z41" s="29">
+      <c r="Y41" s="15">
+        <v>2</v>
+      </c>
+      <c r="Z41" s="15">
         <v>3</v>
       </c>
-      <c r="AA41" s="29">
+      <c r="AA41" s="15">
         <v>4</v>
       </c>
-      <c r="AB41" s="29">
-[...2 lines deleted...]
-      <c r="AC41" s="29">
+      <c r="AB41" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC41" s="15">
         <v>6</v>
       </c>
-      <c r="AD41" s="29">
+      <c r="AD41" s="15">
         <v>3</v>
       </c>
-      <c r="AE41" s="17" t="s">
-[...5 lines deleted...]
-      <c r="AG41" s="29">
+      <c r="AE41" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF41" s="15">
+        <v>1</v>
+      </c>
+      <c r="AG41" s="15">
         <v>3</v>
       </c>
-      <c r="AH41" s="29">
+      <c r="AH41" s="15">
         <v>8</v>
       </c>
-      <c r="AI41" s="29">
+      <c r="AI41" s="15">
         <v>6</v>
       </c>
-      <c r="AJ41" s="29">
+      <c r="AJ41" s="15">
         <v>4</v>
       </c>
-      <c r="AK41" s="50">
-[...4 lines deleted...]
-      <c r="A42" s="8" t="s">
+      <c r="AK41" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A42" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B42" s="24"/>
-[...11 lines deleted...]
-      <c r="N42" s="28">
+      <c r="B42" s="16"/>
+      <c r="C42" s="16"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="16"/>
+      <c r="F42" s="16"/>
+      <c r="G42" s="16"/>
+      <c r="H42" s="17"/>
+      <c r="I42" s="16"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="17"/>
+      <c r="M42" s="17"/>
+      <c r="N42" s="20">
         <v>7</v>
       </c>
-      <c r="O42" s="28">
+      <c r="O42" s="20">
         <v>4</v>
       </c>
-      <c r="P42" s="28">
-[...2 lines deleted...]
-      <c r="Q42" s="28">
+      <c r="P42" s="20">
+        <v>2</v>
+      </c>
+      <c r="Q42" s="20">
         <v>6</v>
       </c>
-      <c r="R42" s="28">
-[...2 lines deleted...]
-      <c r="S42" s="28">
+      <c r="R42" s="20">
+        <v>2</v>
+      </c>
+      <c r="S42" s="20">
         <v>5</v>
       </c>
-      <c r="T42" s="28">
+      <c r="T42" s="20">
         <v>3</v>
       </c>
-      <c r="U42" s="28"/>
-[...6 lines deleted...]
-      <c r="X42" s="26">
+      <c r="U42" s="20"/>
+      <c r="V42" s="20">
+        <v>2</v>
+      </c>
+      <c r="W42" s="20">
+        <v>2</v>
+      </c>
+      <c r="X42" s="18">
         <v>6</v>
       </c>
-      <c r="Y42" s="26">
-[...2 lines deleted...]
-      <c r="Z42" s="26">
+      <c r="Y42" s="18">
+        <v>1</v>
+      </c>
+      <c r="Z42" s="18">
         <v>4</v>
       </c>
-      <c r="AA42" s="26">
-[...2 lines deleted...]
-      <c r="AB42" s="26">
+      <c r="AA42" s="18">
+        <v>2</v>
+      </c>
+      <c r="AB42" s="18">
         <v>3</v>
       </c>
-      <c r="AC42" s="26">
+      <c r="AC42" s="18">
         <v>4</v>
       </c>
-      <c r="AD42" s="26">
+      <c r="AD42" s="18">
         <v>3</v>
       </c>
-      <c r="AE42" s="26">
+      <c r="AE42" s="18">
         <v>3</v>
       </c>
-      <c r="AF42" s="26">
+      <c r="AF42" s="18">
         <v>8</v>
       </c>
-      <c r="AG42" s="26">
+      <c r="AG42" s="18">
         <v>3</v>
       </c>
-      <c r="AH42" s="26">
+      <c r="AH42" s="18">
         <v>9</v>
       </c>
-      <c r="AI42" s="26">
+      <c r="AI42" s="18">
         <v>10</v>
       </c>
-      <c r="AJ42" s="26">
+      <c r="AJ42" s="18">
         <v>8</v>
       </c>
-      <c r="AK42" s="51">
+      <c r="AK42" s="36">
         <v>6</v>
       </c>
     </row>
-    <row r="43" spans="1:37" s="5" customFormat="1" ht="10.199999999999999">
-[...2 lines deleted...]
-    <row r="44" spans="1:37" s="5" customFormat="1" ht="10.199999999999999"/>
+    <row r="43" spans="1:37" s="5" customFormat="1" ht="11.25">
+      <c r="A43" s="19"/>
+    </row>
+    <row r="44" spans="1:37" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A6:AK6"/>
+    <mergeCell ref="AF8:AK8"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="A10:AK10"/>
     <mergeCell ref="A30:AK30"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="A23:AK23"/>
-    <mergeCell ref="A6:AK6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A10:AK10"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A6:AQ50"/>
   <sheetViews>
     <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AK39" sqref="AK39"/>
+      <selection activeCell="AI11" sqref="AI11:AI46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24.88671875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:43" ht="13.2">
-      <c r="X6" s="66" t="s">
+    <row r="6" spans="1:43" ht="12.75">
+      <c r="X6" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="Y6" s="66"/>
-[...17 lines deleted...]
-      <c r="AQ6" s="66"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="48"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+      <c r="AF6" s="48"/>
+      <c r="AG6" s="48"/>
+      <c r="AH6" s="48"/>
+      <c r="AI6" s="48"/>
+      <c r="AJ6" s="48"/>
+      <c r="AK6" s="48"/>
+      <c r="AL6" s="48"/>
+      <c r="AM6" s="48"/>
+      <c r="AN6" s="48"/>
+      <c r="AO6" s="48"/>
+      <c r="AP6" s="48"/>
+      <c r="AQ6" s="48"/>
     </row>
     <row r="7" spans="1:43">
       <c r="C7" s="2"/>
-      <c r="AE7" s="53"/>
-      <c r="AQ7" s="53" t="s">
+      <c r="AE7" s="28"/>
+      <c r="AQ7" s="28" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="8" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B8" s="71">
+    <row r="8" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A8" s="51"/>
+      <c r="B8" s="53">
         <v>2021</v>
       </c>
-      <c r="C8" s="72"/>
-[...10 lines deleted...]
-      <c r="N8" s="72">
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54">
         <v>2024</v>
       </c>
-      <c r="O8" s="72"/>
-[...4 lines deleted...]
-      <c r="T8" s="75">
+      <c r="O8" s="54"/>
+      <c r="P8" s="54"/>
+      <c r="Q8" s="54"/>
+      <c r="R8" s="54"/>
+      <c r="S8" s="54"/>
+      <c r="T8" s="57">
         <v>2025</v>
       </c>
-      <c r="U8" s="75"/>
-[...10 lines deleted...]
-      <c r="AF8" s="75">
+      <c r="U8" s="57"/>
+      <c r="V8" s="57"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="57"/>
+      <c r="Y8" s="57"/>
+      <c r="Z8" s="57"/>
+      <c r="AA8" s="57"/>
+      <c r="AB8" s="57"/>
+      <c r="AC8" s="57"/>
+      <c r="AD8" s="57"/>
+      <c r="AE8" s="53"/>
+      <c r="AF8" s="57">
         <v>2026</v>
       </c>
-      <c r="AG8" s="75"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="71"/>
+      <c r="AG8" s="57"/>
+      <c r="AH8" s="57"/>
+      <c r="AI8" s="57"/>
+      <c r="AJ8" s="57"/>
+      <c r="AK8" s="57"/>
+      <c r="AL8" s="57"/>
+      <c r="AM8" s="57"/>
+      <c r="AN8" s="57"/>
+      <c r="AO8" s="57"/>
+      <c r="AP8" s="57"/>
+      <c r="AQ8" s="53"/>
     </row>
     <row r="9" spans="1:43" s="5" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="70"/>
-      <c r="B9" s="14" t="s">
+      <c r="A9" s="52"/>
+      <c r="B9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C9" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="14" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="15" t="s">
+      <c r="G9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="I9" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="J9" s="15" t="s">
+      <c r="J9" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K9" s="15" t="s">
+      <c r="K9" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="L9" s="15" t="s">
+      <c r="L9" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="15" t="s">
+      <c r="M9" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="N9" s="34" t="s">
+      <c r="N9" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="O9" s="34" t="s">
+      <c r="O9" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="P9" s="54" t="s">
+      <c r="P9" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="Q9" s="34" t="s">
+      <c r="Q9" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="R9" s="34" t="s">
+      <c r="R9" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="S9" s="34" t="s">
+      <c r="S9" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="T9" s="15" t="s">
+      <c r="T9" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="U9" s="15" t="s">
+      <c r="U9" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V9" s="14" t="s">
+      <c r="V9" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="W9" s="15" t="s">
+      <c r="W9" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="X9" s="15" t="s">
+      <c r="X9" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="Y9" s="15" t="s">
+      <c r="Y9" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="Z9" s="15" t="s">
+      <c r="Z9" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="AA9" s="15" t="s">
+      <c r="AA9" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="AB9" s="14" t="s">
+      <c r="AB9" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="AC9" s="15" t="s">
+      <c r="AC9" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="AD9" s="15" t="s">
+      <c r="AD9" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="AE9" s="15" t="s">
+      <c r="AE9" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="AF9" s="15" t="s">
+      <c r="AF9" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="AG9" s="15" t="s">
+      <c r="AG9" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH9" s="14" t="s">
+      <c r="AH9" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="AI9" s="15" t="s">
+      <c r="AI9" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="AJ9" s="15" t="s">
+      <c r="AJ9" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="AK9" s="15" t="s">
+      <c r="AK9" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="AL9" s="15" t="s">
+      <c r="AL9" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="AM9" s="15" t="s">
+      <c r="AM9" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="AN9" s="14" t="s">
+      <c r="AN9" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="AO9" s="15" t="s">
+      <c r="AO9" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="AP9" s="15" t="s">
+      <c r="AP9" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="AQ9" s="15" t="s">
+      <c r="AQ9" s="10" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A10" s="61"/>
-[...18 lines deleted...]
-      <c r="T10" s="76" t="s">
+      <c r="A10" s="44"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="44"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="44"/>
+      <c r="N10" s="44"/>
+      <c r="O10" s="44"/>
+      <c r="P10" s="44"/>
+      <c r="Q10" s="44"/>
+      <c r="R10" s="44"/>
+      <c r="S10" s="44"/>
+      <c r="T10" s="58" t="s">
         <v>71</v>
       </c>
-      <c r="U10" s="76"/>
-[...21 lines deleted...]
-      <c r="AQ10" s="61"/>
+      <c r="U10" s="58"/>
+      <c r="V10" s="58"/>
+      <c r="W10" s="58"/>
+      <c r="X10" s="58"/>
+      <c r="Y10" s="58"/>
+      <c r="Z10" s="58"/>
+      <c r="AA10" s="58"/>
+      <c r="AB10" s="58"/>
+      <c r="AC10" s="58"/>
+      <c r="AD10" s="58"/>
+      <c r="AE10" s="58"/>
+      <c r="AF10" s="58"/>
+      <c r="AG10" s="58"/>
+      <c r="AH10" s="44"/>
+      <c r="AI10" s="44"/>
+      <c r="AJ10" s="44"/>
+      <c r="AK10" s="44"/>
+      <c r="AL10" s="44"/>
+      <c r="AM10" s="44"/>
+      <c r="AN10" s="44"/>
+      <c r="AO10" s="44"/>
+      <c r="AP10" s="44"/>
+      <c r="AQ10" s="44"/>
     </row>
     <row r="11" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="16"/>
-[...11 lines deleted...]
-      <c r="N11" s="55">
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="38">
         <v>189</v>
       </c>
-      <c r="O11" s="22">
+      <c r="O11" s="15">
         <v>169</v>
       </c>
-      <c r="P11" s="55">
+      <c r="P11" s="38">
         <v>191</v>
       </c>
-      <c r="Q11" s="22">
+      <c r="Q11" s="15">
         <v>216</v>
       </c>
-      <c r="R11" s="22">
+      <c r="R11" s="15">
         <v>192</v>
       </c>
-      <c r="S11" s="22">
+      <c r="S11" s="15">
         <v>248</v>
       </c>
-      <c r="T11" s="22">
+      <c r="T11" s="15">
         <v>189</v>
       </c>
-      <c r="U11" s="22">
+      <c r="U11" s="15">
         <v>153</v>
       </c>
-      <c r="V11" s="22">
+      <c r="V11" s="15">
         <v>200</v>
       </c>
-      <c r="W11" s="22">
+      <c r="W11" s="15">
         <v>184</v>
       </c>
-      <c r="X11" s="22">
+      <c r="X11" s="15">
         <v>176</v>
       </c>
-      <c r="Y11" s="22">
+      <c r="Y11" s="15">
         <v>164</v>
       </c>
-      <c r="Z11" s="22">
+      <c r="Z11" s="15">
         <v>210</v>
       </c>
-      <c r="AA11" s="22">
+      <c r="AA11" s="15">
         <v>155</v>
       </c>
-      <c r="AB11" s="22">
+      <c r="AB11" s="15">
         <v>193</v>
       </c>
-      <c r="AC11" s="22">
+      <c r="AC11" s="15">
         <v>250</v>
       </c>
-      <c r="AD11" s="22">
+      <c r="AD11" s="15">
         <v>185</v>
       </c>
-      <c r="AE11" s="22">
+      <c r="AE11" s="15">
         <v>201</v>
       </c>
-      <c r="AF11" s="22">
+      <c r="AF11" s="15">
         <v>219</v>
       </c>
-      <c r="AG11" s="22">
+      <c r="AG11" s="15">
         <v>134</v>
       </c>
-      <c r="AH11" s="22">
+      <c r="AH11" s="15">
         <v>159</v>
       </c>
-      <c r="AI11" s="50">
+      <c r="AI11" s="35">
         <v>149</v>
       </c>
     </row>
     <row r="12" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="18"/>
-[...11 lines deleted...]
-      <c r="N12" s="55">
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
+      <c r="N12" s="38">
         <v>90</v>
       </c>
-      <c r="O12" s="22">
+      <c r="O12" s="15">
         <v>89</v>
       </c>
-      <c r="P12" s="55">
+      <c r="P12" s="38">
         <v>98</v>
       </c>
-      <c r="Q12" s="22">
+      <c r="Q12" s="15">
         <v>108</v>
       </c>
-      <c r="R12" s="22">
+      <c r="R12" s="15">
         <v>102</v>
       </c>
-      <c r="S12" s="22">
+      <c r="S12" s="15">
         <v>144</v>
       </c>
-      <c r="T12" s="22">
+      <c r="T12" s="15">
         <v>105</v>
       </c>
-      <c r="U12" s="22">
+      <c r="U12" s="15">
         <v>88</v>
       </c>
-      <c r="V12" s="22">
+      <c r="V12" s="15">
         <v>110</v>
       </c>
-      <c r="W12" s="22">
+      <c r="W12" s="15">
         <v>106</v>
       </c>
-      <c r="X12" s="22">
+      <c r="X12" s="15">
         <v>96</v>
       </c>
-      <c r="Y12" s="22">
+      <c r="Y12" s="15">
         <v>77</v>
       </c>
-      <c r="Z12" s="22">
+      <c r="Z12" s="15">
         <v>110</v>
       </c>
-      <c r="AA12" s="22">
+      <c r="AA12" s="15">
         <v>82</v>
       </c>
-      <c r="AB12" s="22">
+      <c r="AB12" s="15">
         <v>91</v>
       </c>
-      <c r="AC12" s="22">
+      <c r="AC12" s="15">
         <v>131</v>
       </c>
-      <c r="AD12" s="22">
+      <c r="AD12" s="15">
         <v>101</v>
       </c>
-      <c r="AE12" s="22">
+      <c r="AE12" s="15">
         <v>112</v>
       </c>
-      <c r="AF12" s="22">
+      <c r="AF12" s="15">
         <v>123</v>
       </c>
-      <c r="AG12" s="22">
+      <c r="AG12" s="15">
         <v>66</v>
       </c>
-      <c r="AH12" s="22">
+      <c r="AH12" s="15">
         <v>76</v>
       </c>
-      <c r="AI12" s="50">
+      <c r="AI12" s="35">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="18"/>
-[...11 lines deleted...]
-      <c r="N13" s="55">
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="14"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="14"/>
+      <c r="N13" s="38">
         <v>19</v>
       </c>
-      <c r="O13" s="22">
+      <c r="O13" s="15">
         <v>12</v>
       </c>
-      <c r="P13" s="55">
+      <c r="P13" s="38">
         <v>12</v>
       </c>
-      <c r="Q13" s="22">
+      <c r="Q13" s="15">
         <v>21</v>
       </c>
-      <c r="R13" s="22">
+      <c r="R13" s="15">
         <v>24</v>
       </c>
-      <c r="S13" s="22">
+      <c r="S13" s="15">
         <v>40</v>
       </c>
-      <c r="T13" s="22">
+      <c r="T13" s="15">
         <v>19</v>
       </c>
-      <c r="U13" s="22">
+      <c r="U13" s="15">
         <v>16</v>
       </c>
-      <c r="V13" s="22">
+      <c r="V13" s="15">
         <v>23</v>
       </c>
-      <c r="W13" s="22">
+      <c r="W13" s="15">
         <v>17</v>
       </c>
-      <c r="X13" s="22">
+      <c r="X13" s="15">
         <v>22</v>
       </c>
-      <c r="Y13" s="22">
+      <c r="Y13" s="15">
         <v>23</v>
       </c>
-      <c r="Z13" s="22">
+      <c r="Z13" s="15">
         <v>26</v>
       </c>
-      <c r="AA13" s="22">
+      <c r="AA13" s="15">
         <v>16</v>
       </c>
-      <c r="AB13" s="22">
+      <c r="AB13" s="15">
         <v>22</v>
       </c>
-      <c r="AC13" s="22">
+      <c r="AC13" s="15">
         <v>25</v>
       </c>
-      <c r="AD13" s="22">
+      <c r="AD13" s="15">
         <v>13</v>
       </c>
-      <c r="AE13" s="22">
+      <c r="AE13" s="15">
         <v>22</v>
       </c>
-      <c r="AF13" s="22">
+      <c r="AF13" s="15">
         <v>24</v>
       </c>
-      <c r="AG13" s="22">
+      <c r="AG13" s="15">
         <v>14</v>
       </c>
-      <c r="AH13" s="22">
+      <c r="AH13" s="15">
         <v>23</v>
       </c>
-      <c r="AI13" s="50">
+      <c r="AI13" s="35">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="18"/>
-[...11 lines deleted...]
-      <c r="N14" s="55">
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="14"/>
+      <c r="N14" s="38">
         <v>21</v>
       </c>
-      <c r="O14" s="22">
+      <c r="O14" s="15">
         <v>15</v>
       </c>
-      <c r="P14" s="55">
+      <c r="P14" s="38">
         <v>12</v>
       </c>
-      <c r="Q14" s="22">
+      <c r="Q14" s="15">
         <v>22</v>
       </c>
-      <c r="R14" s="22">
+      <c r="R14" s="15">
         <v>12</v>
       </c>
-      <c r="S14" s="22">
+      <c r="S14" s="15">
         <v>23</v>
       </c>
-      <c r="T14" s="22">
+      <c r="T14" s="15">
         <v>13</v>
       </c>
-      <c r="U14" s="22">
+      <c r="U14" s="15">
         <v>13</v>
       </c>
-      <c r="V14" s="22">
+      <c r="V14" s="15">
         <v>15</v>
       </c>
-      <c r="W14" s="22">
+      <c r="W14" s="15">
         <v>16</v>
       </c>
-      <c r="X14" s="22">
+      <c r="X14" s="15">
         <v>13</v>
       </c>
-      <c r="Y14" s="22">
+      <c r="Y14" s="15">
         <v>18</v>
       </c>
-      <c r="Z14" s="22">
+      <c r="Z14" s="15">
         <v>17</v>
       </c>
-      <c r="AA14" s="22">
+      <c r="AA14" s="15">
         <v>14</v>
       </c>
-      <c r="AB14" s="22">
+      <c r="AB14" s="15">
         <v>17</v>
       </c>
-      <c r="AC14" s="22">
+      <c r="AC14" s="15">
         <v>21</v>
       </c>
-      <c r="AD14" s="22">
+      <c r="AD14" s="15">
         <v>22</v>
       </c>
-      <c r="AE14" s="22">
+      <c r="AE14" s="15">
         <v>13</v>
       </c>
-      <c r="AF14" s="22">
+      <c r="AF14" s="15">
         <v>23</v>
       </c>
-      <c r="AG14" s="22">
+      <c r="AG14" s="15">
         <v>18</v>
       </c>
-      <c r="AH14" s="22">
+      <c r="AH14" s="15">
         <v>12</v>
       </c>
-      <c r="AI14" s="50">
+      <c r="AI14" s="35">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="18"/>
-[...11 lines deleted...]
-      <c r="N15" s="55">
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="38">
         <v>3</v>
       </c>
-      <c r="O15" s="22">
+      <c r="O15" s="15">
         <v>9</v>
       </c>
-      <c r="P15" s="55">
+      <c r="P15" s="38">
         <v>5</v>
       </c>
-      <c r="Q15" s="22">
+      <c r="Q15" s="15">
         <v>10</v>
       </c>
-      <c r="R15" s="22">
+      <c r="R15" s="15">
         <v>8</v>
       </c>
-      <c r="S15" s="22">
+      <c r="S15" s="15">
         <v>4</v>
       </c>
-      <c r="T15" s="22">
+      <c r="T15" s="15">
         <v>7</v>
       </c>
-      <c r="U15" s="22"/>
-      <c r="V15" s="22">
+      <c r="U15" s="15"/>
+      <c r="V15" s="15">
         <v>8</v>
       </c>
-      <c r="W15" s="22">
+      <c r="W15" s="15">
         <v>7</v>
       </c>
-      <c r="X15" s="22">
+      <c r="X15" s="15">
         <v>5</v>
       </c>
-      <c r="Y15" s="22">
+      <c r="Y15" s="15">
         <v>7</v>
       </c>
-      <c r="Z15" s="22">
+      <c r="Z15" s="15">
         <v>15</v>
       </c>
-      <c r="AA15" s="22">
+      <c r="AA15" s="15">
         <v>6</v>
       </c>
-      <c r="AB15" s="22">
+      <c r="AB15" s="15">
         <v>8</v>
       </c>
-      <c r="AC15" s="22">
+      <c r="AC15" s="15">
         <v>8</v>
       </c>
-      <c r="AD15" s="22">
+      <c r="AD15" s="15">
         <v>5</v>
       </c>
-      <c r="AE15" s="22">
+      <c r="AE15" s="15">
         <v>6</v>
       </c>
-      <c r="AF15" s="22">
+      <c r="AF15" s="15">
         <v>6</v>
       </c>
-      <c r="AG15" s="22">
+      <c r="AG15" s="15">
         <v>4</v>
       </c>
-      <c r="AH15" s="22">
+      <c r="AH15" s="15">
         <v>8</v>
       </c>
-      <c r="AI15" s="50">
+      <c r="AI15" s="35">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="B16" s="18"/>
-[...11 lines deleted...]
-      <c r="N16" s="55">
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="14"/>
+      <c r="N16" s="38">
         <v>26</v>
       </c>
-      <c r="O16" s="22">
+      <c r="O16" s="15">
         <v>17</v>
       </c>
-      <c r="P16" s="55">
+      <c r="P16" s="38">
         <v>24</v>
       </c>
-      <c r="Q16" s="22">
+      <c r="Q16" s="15">
         <v>22</v>
       </c>
-      <c r="R16" s="22">
+      <c r="R16" s="15">
         <v>17</v>
       </c>
-      <c r="S16" s="22">
+      <c r="S16" s="15">
         <v>15</v>
       </c>
-      <c r="T16" s="22">
+      <c r="T16" s="15">
         <v>23</v>
       </c>
-      <c r="U16" s="22">
+      <c r="U16" s="15">
         <v>18</v>
       </c>
-      <c r="V16" s="22">
+      <c r="V16" s="15">
         <v>19</v>
       </c>
-      <c r="W16" s="22">
+      <c r="W16" s="15">
         <v>12</v>
       </c>
-      <c r="X16" s="22">
+      <c r="X16" s="15">
         <v>13</v>
       </c>
-      <c r="Y16" s="22">
+      <c r="Y16" s="15">
         <v>10</v>
       </c>
-      <c r="Z16" s="22">
+      <c r="Z16" s="15">
         <v>16</v>
       </c>
-      <c r="AA16" s="22">
+      <c r="AA16" s="15">
         <v>12</v>
       </c>
-      <c r="AB16" s="22">
+      <c r="AB16" s="15">
         <v>18</v>
       </c>
-      <c r="AC16" s="22">
+      <c r="AC16" s="15">
         <v>15</v>
       </c>
-      <c r="AD16" s="22">
+      <c r="AD16" s="15">
         <v>19</v>
       </c>
-      <c r="AE16" s="22">
+      <c r="AE16" s="15">
         <v>15</v>
       </c>
-      <c r="AF16" s="22">
+      <c r="AF16" s="15">
         <v>10</v>
       </c>
-      <c r="AG16" s="22">
+      <c r="AG16" s="15">
         <v>11</v>
       </c>
-      <c r="AH16" s="22">
+      <c r="AH16" s="15">
         <v>18</v>
       </c>
-      <c r="AI16" s="50">
+      <c r="AI16" s="35">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="18"/>
-[...20 lines deleted...]
-      <c r="Q17" s="22">
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="38">
+        <v>2</v>
+      </c>
+      <c r="O17" s="15">
+        <v>1</v>
+      </c>
+      <c r="P17" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="15">
         <v>6</v>
       </c>
-      <c r="R17" s="22" t="s">
-[...11 lines deleted...]
-      <c r="V17" s="22">
+      <c r="R17" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S17" s="15">
+        <v>1</v>
+      </c>
+      <c r="T17" s="15">
+        <v>2</v>
+      </c>
+      <c r="U17" s="15">
+        <v>2</v>
+      </c>
+      <c r="V17" s="15">
         <v>3</v>
       </c>
-      <c r="W17" s="22">
+      <c r="W17" s="15">
         <v>3</v>
       </c>
-      <c r="X17" s="22">
-[...11 lines deleted...]
-      <c r="AB17" s="22">
+      <c r="X17" s="15">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="15">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="15">
         <v>3</v>
       </c>
-      <c r="AC17" s="22">
+      <c r="AC17" s="15">
         <v>4</v>
       </c>
-      <c r="AD17" s="22">
+      <c r="AD17" s="15">
         <v>4</v>
       </c>
-      <c r="AE17" s="22">
-[...11 lines deleted...]
-      <c r="AI17" s="50">
+      <c r="AE17" s="15">
+        <v>2</v>
+      </c>
+      <c r="AF17" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG17" s="15">
+        <v>2</v>
+      </c>
+      <c r="AH17" s="15">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="35">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="18"/>
-[...33 lines deleted...]
-      <c r="V18" s="22">
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="O18" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="P18" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q18" s="15">
+        <v>1</v>
+      </c>
+      <c r="R18" s="15">
+        <v>1</v>
+      </c>
+      <c r="S18" s="15">
+        <v>1</v>
+      </c>
+      <c r="T18" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="U18" s="15"/>
+      <c r="V18" s="15">
         <v>3</v>
       </c>
-      <c r="W18" s="22">
-[...2 lines deleted...]
-      <c r="X18" s="22">
+      <c r="W18" s="15">
+        <v>1</v>
+      </c>
+      <c r="X18" s="15">
         <v>3</v>
       </c>
-      <c r="Y18" s="22">
+      <c r="Y18" s="15">
         <v>3</v>
       </c>
-      <c r="Z18" s="22">
-[...8 lines deleted...]
-      <c r="AC18" s="22">
+      <c r="Z18" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA18" s="15">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="15">
         <v>3</v>
       </c>
-      <c r="AD18" s="22">
-[...3 lines deleted...]
-      <c r="AF18" s="22">
+      <c r="AD18" s="15">
+        <v>2</v>
+      </c>
+      <c r="AE18" s="15"/>
+      <c r="AF18" s="15">
         <v>3</v>
       </c>
-      <c r="AG18" s="17" t="s">
-[...5 lines deleted...]
-      <c r="AI18" s="50">
+      <c r="AG18" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH18" s="15">
+        <v>2</v>
+      </c>
+      <c r="AI18" s="35">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="B19" s="18"/>
-[...20 lines deleted...]
-      <c r="Q19" s="22">
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="O19" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="P19" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q19" s="15">
         <v>3</v>
       </c>
-      <c r="R19" s="22" t="s">
-[...22 lines deleted...]
-      <c r="AC19" s="22">
+      <c r="R19" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S19" s="15"/>
+      <c r="T19" s="15">
+        <v>1</v>
+      </c>
+      <c r="U19" s="15"/>
+      <c r="V19" s="15">
+        <v>1</v>
+      </c>
+      <c r="W19" s="15"/>
+      <c r="X19" s="15"/>
+      <c r="Y19" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z19" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="15"/>
+      <c r="AB19" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC19" s="15">
         <v>3</v>
       </c>
-      <c r="AD19" s="22"/>
-[...10 lines deleted...]
-      <c r="AI19" s="50">
+      <c r="AD19" s="15"/>
+      <c r="AE19" s="15"/>
+      <c r="AF19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH19" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI19" s="35">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B20" s="18"/>
-[...20 lines deleted...]
-      <c r="Q20" s="22">
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
+      <c r="N20" s="38">
+        <v>1</v>
+      </c>
+      <c r="O20" s="15">
+        <v>1</v>
+      </c>
+      <c r="P20" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="15">
         <v>3</v>
       </c>
-      <c r="R20" s="22">
+      <c r="R20" s="15">
         <v>5</v>
       </c>
-      <c r="S20" s="22">
-[...12 lines deleted...]
-      <c r="X20" s="22">
+      <c r="S20" s="15">
+        <v>1</v>
+      </c>
+      <c r="T20" s="15">
+        <v>1</v>
+      </c>
+      <c r="U20" s="15">
+        <v>1</v>
+      </c>
+      <c r="V20" s="15"/>
+      <c r="W20" s="15">
+        <v>2</v>
+      </c>
+      <c r="X20" s="15">
         <v>3</v>
       </c>
-      <c r="Y20" s="22">
+      <c r="Y20" s="15">
         <v>3</v>
       </c>
-      <c r="Z20" s="22">
-[...2 lines deleted...]
-      <c r="AA20" s="22">
+      <c r="Z20" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="15">
         <v>3</v>
       </c>
-      <c r="AB20" s="22">
-[...2 lines deleted...]
-      <c r="AC20" s="22">
+      <c r="AB20" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="15">
         <v>9</v>
       </c>
-      <c r="AD20" s="22">
-[...2 lines deleted...]
-      <c r="AE20" s="22">
+      <c r="AD20" s="15">
+        <v>2</v>
+      </c>
+      <c r="AE20" s="15">
         <v>5</v>
       </c>
-      <c r="AF20" s="22">
+      <c r="AF20" s="15">
         <v>3</v>
       </c>
-      <c r="AG20" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH20" s="22">
+      <c r="AG20" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH20" s="15">
         <v>4</v>
       </c>
-      <c r="AI20" s="50">
+      <c r="AI20" s="35">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="18"/>
-[...14 lines deleted...]
-      <c r="O21" s="22">
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="38">
+        <v>2</v>
+      </c>
+      <c r="O21" s="15">
         <v>3</v>
       </c>
-      <c r="P21" s="55">
-[...14 lines deleted...]
-      <c r="U21" s="22">
+      <c r="P21" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="15">
+        <v>2</v>
+      </c>
+      <c r="R21" s="15">
+        <v>2</v>
+      </c>
+      <c r="S21" s="15">
+        <v>1</v>
+      </c>
+      <c r="T21" s="15">
+        <v>1</v>
+      </c>
+      <c r="U21" s="15">
         <v>3</v>
       </c>
-      <c r="V21" s="22">
-[...36 lines deleted...]
-      <c r="AI21" s="50">
+      <c r="V21" s="15">
+        <v>1</v>
+      </c>
+      <c r="W21" s="15">
+        <v>1</v>
+      </c>
+      <c r="X21" s="15">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="15">
+        <v>2</v>
+      </c>
+      <c r="AA21" s="15">
+        <v>1</v>
+      </c>
+      <c r="AB21" s="15"/>
+      <c r="AC21" s="15">
+        <v>2</v>
+      </c>
+      <c r="AD21" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="15">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="15">
+        <v>2</v>
+      </c>
+      <c r="AG21" s="15">
+        <v>1</v>
+      </c>
+      <c r="AH21" s="15">
+        <v>2</v>
+      </c>
+      <c r="AI21" s="35">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="18"/>
-[...11 lines deleted...]
-      <c r="N22" s="55">
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="38">
         <v>10</v>
       </c>
-      <c r="O22" s="22">
+      <c r="O22" s="15">
         <v>4</v>
       </c>
-      <c r="P22" s="55">
+      <c r="P22" s="38">
         <v>10</v>
       </c>
-      <c r="Q22" s="22">
-[...2 lines deleted...]
-      <c r="R22" s="22">
+      <c r="Q22" s="15">
+        <v>2</v>
+      </c>
+      <c r="R22" s="15">
         <v>4</v>
       </c>
-      <c r="S22" s="22">
+      <c r="S22" s="15">
         <v>5</v>
       </c>
-      <c r="T22" s="22">
+      <c r="T22" s="15">
         <v>6</v>
       </c>
-      <c r="U22" s="22">
-[...2 lines deleted...]
-      <c r="V22" s="22">
+      <c r="U22" s="15">
+        <v>2</v>
+      </c>
+      <c r="V22" s="15">
         <v>6</v>
       </c>
-      <c r="W22" s="22">
+      <c r="W22" s="15">
         <v>7</v>
       </c>
-      <c r="X22" s="22">
+      <c r="X22" s="15">
         <v>4</v>
       </c>
-      <c r="Y22" s="22">
-[...2 lines deleted...]
-      <c r="Z22" s="22">
+      <c r="Y22" s="15">
+        <v>2</v>
+      </c>
+      <c r="Z22" s="15">
         <v>9</v>
       </c>
-      <c r="AA22" s="22">
+      <c r="AA22" s="15">
         <v>4</v>
       </c>
-      <c r="AB22" s="22">
+      <c r="AB22" s="15">
         <v>5</v>
       </c>
-      <c r="AC22" s="22">
+      <c r="AC22" s="15">
         <v>6</v>
       </c>
-      <c r="AD22" s="22">
+      <c r="AD22" s="15">
         <v>7</v>
       </c>
-      <c r="AE22" s="22">
+      <c r="AE22" s="15">
         <v>5</v>
       </c>
-      <c r="AF22" s="22">
+      <c r="AF22" s="15">
         <v>11</v>
       </c>
-      <c r="AG22" s="22">
+      <c r="AG22" s="15">
         <v>3</v>
       </c>
-      <c r="AH22" s="22">
+      <c r="AH22" s="15">
         <v>5</v>
       </c>
-      <c r="AI22" s="50">
+      <c r="AI22" s="35">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="B23" s="18"/>
-[...11 lines deleted...]
-      <c r="N23" s="55">
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="14"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="38">
         <v>3</v>
       </c>
-      <c r="O23" s="22">
+      <c r="O23" s="15">
         <v>5</v>
       </c>
-      <c r="P23" s="55">
-[...8 lines deleted...]
-      <c r="S23" s="22">
+      <c r="P23" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="15">
+        <v>2</v>
+      </c>
+      <c r="R23" s="15">
+        <v>1</v>
+      </c>
+      <c r="S23" s="15">
         <v>3</v>
       </c>
-      <c r="T23" s="22">
-[...2 lines deleted...]
-      <c r="U23" s="22">
+      <c r="T23" s="15">
+        <v>2</v>
+      </c>
+      <c r="U23" s="15">
         <v>5</v>
       </c>
-      <c r="V23" s="22">
-[...2 lines deleted...]
-      <c r="W23" s="22">
+      <c r="V23" s="15">
+        <v>2</v>
+      </c>
+      <c r="W23" s="15">
         <v>3</v>
       </c>
-      <c r="X23" s="22">
+      <c r="X23" s="15">
         <v>3</v>
       </c>
-      <c r="Y23" s="22"/>
-[...13 lines deleted...]
-      <c r="AE23" s="22">
+      <c r="Y23" s="15"/>
+      <c r="Z23" s="15"/>
+      <c r="AA23" s="15">
+        <v>2</v>
+      </c>
+      <c r="AB23" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="15">
+        <v>1</v>
+      </c>
+      <c r="AD23" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="15">
         <v>3</v>
       </c>
-      <c r="AF23" s="22">
+      <c r="AF23" s="15">
         <v>3</v>
       </c>
-      <c r="AG23" s="22">
+      <c r="AG23" s="15">
         <v>3</v>
       </c>
-      <c r="AH23" s="22">
-[...2 lines deleted...]
-      <c r="AI23" s="50">
+      <c r="AH23" s="15">
+        <v>2</v>
+      </c>
+      <c r="AI23" s="35">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="B24" s="18"/>
-[...11 lines deleted...]
-      <c r="N24" s="55">
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="14"/>
+      <c r="M24" s="14"/>
+      <c r="N24" s="38">
         <v>12</v>
       </c>
-      <c r="O24" s="22">
+      <c r="O24" s="15">
         <v>13</v>
       </c>
-      <c r="P24" s="55">
+      <c r="P24" s="38">
         <v>22</v>
       </c>
-      <c r="Q24" s="22">
+      <c r="Q24" s="15">
         <v>14</v>
       </c>
-      <c r="R24" s="22">
+      <c r="R24" s="15">
         <v>16</v>
       </c>
-      <c r="S24" s="22">
+      <c r="S24" s="15">
         <v>10</v>
       </c>
-      <c r="T24" s="22">
+      <c r="T24" s="15">
         <v>9</v>
       </c>
-      <c r="U24" s="22">
+      <c r="U24" s="15">
         <v>5</v>
       </c>
-      <c r="V24" s="22">
+      <c r="V24" s="15">
         <v>9</v>
       </c>
-      <c r="W24" s="22">
+      <c r="W24" s="15">
         <v>9</v>
       </c>
-      <c r="X24" s="22">
+      <c r="X24" s="15">
         <v>11</v>
       </c>
-      <c r="Y24" s="22">
+      <c r="Y24" s="15">
         <v>18</v>
       </c>
-      <c r="Z24" s="22">
+      <c r="Z24" s="15">
         <v>11</v>
       </c>
-      <c r="AA24" s="22">
+      <c r="AA24" s="15">
         <v>12</v>
       </c>
-      <c r="AB24" s="22">
+      <c r="AB24" s="15">
         <v>23</v>
       </c>
-      <c r="AC24" s="22">
+      <c r="AC24" s="15">
         <v>22</v>
       </c>
-      <c r="AD24" s="22">
+      <c r="AD24" s="15">
         <v>8</v>
       </c>
-      <c r="AE24" s="22">
+      <c r="AE24" s="15">
         <v>16</v>
       </c>
-      <c r="AF24" s="22">
+      <c r="AF24" s="15">
         <v>11</v>
       </c>
-      <c r="AG24" s="22">
+      <c r="AG24" s="15">
         <v>12</v>
       </c>
-      <c r="AH24" s="22">
+      <c r="AH24" s="15">
         <v>6</v>
       </c>
-      <c r="AI24" s="50">
+      <c r="AI24" s="35">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A25" s="62"/>
-[...18 lines deleted...]
-      <c r="T25" s="68" t="s">
+      <c r="A25" s="45"/>
+      <c r="B25" s="45"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="45"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="45"/>
+      <c r="R25" s="45"/>
+      <c r="S25" s="45"/>
+      <c r="T25" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="U25" s="68"/>
-[...17 lines deleted...]
-      <c r="AQ25" s="62"/>
+      <c r="U25" s="50"/>
+      <c r="V25" s="50"/>
+      <c r="W25" s="50"/>
+      <c r="X25" s="50"/>
+      <c r="Y25" s="50"/>
+      <c r="Z25" s="50"/>
+      <c r="AA25" s="50"/>
+      <c r="AB25" s="50"/>
+      <c r="AC25" s="50"/>
+      <c r="AD25" s="50"/>
+      <c r="AE25" s="50"/>
+      <c r="AF25" s="50"/>
+      <c r="AG25" s="50"/>
+      <c r="AJ25" s="45"/>
+      <c r="AM25" s="45"/>
+      <c r="AN25" s="45"/>
+      <c r="AO25" s="45"/>
+      <c r="AP25" s="45"/>
+      <c r="AQ25" s="45"/>
     </row>
     <row r="26" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B26" s="18"/>
-[...11 lines deleted...]
-      <c r="N26" s="55">
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="14"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="14"/>
+      <c r="N26" s="38">
         <v>137</v>
       </c>
-      <c r="O26" s="22">
+      <c r="O26" s="15">
         <v>127</v>
       </c>
-      <c r="P26" s="55">
+      <c r="P26" s="38">
         <v>140</v>
       </c>
-      <c r="Q26" s="22">
+      <c r="Q26" s="15">
         <v>149</v>
       </c>
-      <c r="R26" s="22">
+      <c r="R26" s="15">
         <v>151</v>
       </c>
-      <c r="S26" s="22">
+      <c r="S26" s="15">
         <v>205</v>
       </c>
-      <c r="T26" s="22">
+      <c r="T26" s="15">
         <v>147</v>
       </c>
-      <c r="U26" s="22">
+      <c r="U26" s="15">
         <v>111</v>
       </c>
-      <c r="V26" s="22">
+      <c r="V26" s="15">
         <v>150</v>
       </c>
-      <c r="W26" s="22">
+      <c r="W26" s="15">
         <v>136</v>
       </c>
-      <c r="X26" s="22">
+      <c r="X26" s="15">
         <v>131</v>
       </c>
-      <c r="Y26" s="22">
+      <c r="Y26" s="15">
         <v>116</v>
       </c>
-      <c r="Z26" s="22">
+      <c r="Z26" s="15">
         <v>155</v>
       </c>
-      <c r="AA26" s="22">
+      <c r="AA26" s="15">
         <v>110</v>
       </c>
-      <c r="AB26" s="22">
+      <c r="AB26" s="15">
         <v>139</v>
       </c>
-      <c r="AC26" s="22">
+      <c r="AC26" s="15">
         <v>181</v>
       </c>
-      <c r="AD26" s="22">
+      <c r="AD26" s="15">
         <v>128</v>
       </c>
-      <c r="AE26" s="22">
+      <c r="AE26" s="15">
         <v>157</v>
       </c>
-      <c r="AF26" s="22">
+      <c r="AF26" s="15">
         <v>156</v>
       </c>
-      <c r="AG26" s="22">
+      <c r="AG26" s="15">
         <v>95</v>
       </c>
-      <c r="AH26" s="22">
+      <c r="AH26" s="15">
         <v>118</v>
       </c>
-      <c r="AI26" s="50">
+      <c r="AI26" s="35">
         <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="B27" s="18"/>
-[...11 lines deleted...]
-      <c r="N27" s="55">
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="14"/>
+      <c r="L27" s="14"/>
+      <c r="M27" s="14"/>
+      <c r="N27" s="38">
         <v>87</v>
       </c>
-      <c r="O27" s="22">
+      <c r="O27" s="15">
         <v>88</v>
       </c>
-      <c r="P27" s="55">
+      <c r="P27" s="38">
         <v>96</v>
       </c>
-      <c r="Q27" s="22">
+      <c r="Q27" s="15">
         <v>102</v>
       </c>
-      <c r="R27" s="22">
+      <c r="R27" s="15">
         <v>97</v>
       </c>
-      <c r="S27" s="22">
+      <c r="S27" s="15">
         <v>142</v>
       </c>
-      <c r="T27" s="22">
+      <c r="T27" s="15">
         <v>104</v>
       </c>
-      <c r="U27" s="22">
+      <c r="U27" s="15">
         <v>82</v>
       </c>
-      <c r="V27" s="22">
+      <c r="V27" s="15">
         <v>106</v>
       </c>
-      <c r="W27" s="22">
+      <c r="W27" s="15">
         <v>103</v>
       </c>
-      <c r="X27" s="22">
+      <c r="X27" s="15">
         <v>92</v>
       </c>
-      <c r="Y27" s="22">
+      <c r="Y27" s="15">
         <v>75</v>
       </c>
-      <c r="Z27" s="22">
+      <c r="Z27" s="15">
         <v>105</v>
       </c>
-      <c r="AA27" s="22">
+      <c r="AA27" s="15">
         <v>79</v>
       </c>
-      <c r="AB27" s="22">
+      <c r="AB27" s="15">
         <v>87</v>
       </c>
-      <c r="AC27" s="22">
+      <c r="AC27" s="15">
         <v>125</v>
       </c>
-      <c r="AD27" s="22">
+      <c r="AD27" s="15">
         <v>98</v>
       </c>
-      <c r="AE27" s="22">
+      <c r="AE27" s="15">
         <v>108</v>
       </c>
-      <c r="AF27" s="22">
+      <c r="AF27" s="15">
         <v>118</v>
       </c>
-      <c r="AG27" s="22">
+      <c r="AG27" s="15">
         <v>64</v>
       </c>
-      <c r="AH27" s="22">
+      <c r="AH27" s="15">
         <v>73</v>
       </c>
-      <c r="AI27" s="50">
+      <c r="AI27" s="35">
         <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="B28" s="18"/>
-[...11 lines deleted...]
-      <c r="N28" s="55">
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="38">
         <v>19</v>
       </c>
-      <c r="O28" s="22">
+      <c r="O28" s="15">
         <v>12</v>
       </c>
-      <c r="P28" s="55">
+      <c r="P28" s="38">
         <v>11</v>
       </c>
-      <c r="Q28" s="22">
+      <c r="Q28" s="15">
         <v>21</v>
       </c>
-      <c r="R28" s="22">
+      <c r="R28" s="15">
         <v>24</v>
       </c>
-      <c r="S28" s="22">
+      <c r="S28" s="15">
         <v>40</v>
       </c>
-      <c r="T28" s="22">
+      <c r="T28" s="15">
         <v>19</v>
       </c>
-      <c r="U28" s="22">
+      <c r="U28" s="15">
         <v>15</v>
       </c>
-      <c r="V28" s="22">
+      <c r="V28" s="15">
         <v>21</v>
       </c>
-      <c r="W28" s="22">
+      <c r="W28" s="15">
         <v>16</v>
       </c>
-      <c r="X28" s="22">
+      <c r="X28" s="15">
         <v>22</v>
       </c>
-      <c r="Y28" s="22">
+      <c r="Y28" s="15">
         <v>22</v>
       </c>
-      <c r="Z28" s="22">
+      <c r="Z28" s="15">
         <v>25</v>
       </c>
-      <c r="AA28" s="22">
+      <c r="AA28" s="15">
         <v>15</v>
       </c>
-      <c r="AB28" s="22">
+      <c r="AB28" s="15">
         <v>21</v>
       </c>
-      <c r="AC28" s="22">
+      <c r="AC28" s="15">
         <v>23</v>
       </c>
-      <c r="AD28" s="22">
+      <c r="AD28" s="15">
         <v>12</v>
       </c>
-      <c r="AE28" s="22">
+      <c r="AE28" s="15">
         <v>22</v>
       </c>
-      <c r="AF28" s="22">
+      <c r="AF28" s="15">
         <v>23</v>
       </c>
-      <c r="AG28" s="22">
+      <c r="AG28" s="15">
         <v>14</v>
       </c>
-      <c r="AH28" s="22">
+      <c r="AH28" s="15">
         <v>22</v>
       </c>
-      <c r="AI28" s="50">
+      <c r="AI28" s="35">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B29" s="18"/>
-[...14 lines deleted...]
-      <c r="O29" s="22">
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="38">
+        <v>2</v>
+      </c>
+      <c r="O29" s="15">
         <v>6</v>
       </c>
-      <c r="P29" s="55">
+      <c r="P29" s="38">
         <v>3</v>
       </c>
-      <c r="Q29" s="22">
+      <c r="Q29" s="15">
         <v>7</v>
       </c>
-      <c r="R29" s="22">
+      <c r="R29" s="15">
         <v>5</v>
       </c>
-      <c r="S29" s="22">
+      <c r="S29" s="15">
         <v>3</v>
       </c>
-      <c r="T29" s="22">
+      <c r="T29" s="15">
         <v>5</v>
       </c>
-      <c r="U29" s="22"/>
-      <c r="V29" s="22">
+      <c r="U29" s="15"/>
+      <c r="V29" s="15">
         <v>7</v>
       </c>
-      <c r="W29" s="22">
+      <c r="W29" s="15">
         <v>3</v>
       </c>
-      <c r="X29" s="22">
+      <c r="X29" s="15">
         <v>3</v>
       </c>
-      <c r="Y29" s="22">
+      <c r="Y29" s="15">
         <v>3</v>
       </c>
-      <c r="Z29" s="22">
+      <c r="Z29" s="15">
         <v>10</v>
       </c>
-      <c r="AA29" s="22">
+      <c r="AA29" s="15">
         <v>3</v>
       </c>
-      <c r="AB29" s="22">
+      <c r="AB29" s="15">
         <v>6</v>
       </c>
-      <c r="AC29" s="22">
+      <c r="AC29" s="15">
         <v>3</v>
       </c>
-      <c r="AD29" s="22">
+      <c r="AD29" s="15">
         <v>5</v>
       </c>
-      <c r="AE29" s="22">
+      <c r="AE29" s="15">
         <v>3</v>
       </c>
-      <c r="AF29" s="22">
+      <c r="AF29" s="15">
         <v>3</v>
       </c>
-      <c r="AG29" s="22">
+      <c r="AG29" s="15">
         <v>3</v>
       </c>
-      <c r="AH29" s="22">
+      <c r="AH29" s="15">
         <v>5</v>
       </c>
-      <c r="AI29" s="50">
+      <c r="AI29" s="35">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="18"/>
-[...11 lines deleted...]
-      <c r="N30" s="55">
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="14"/>
+      <c r="N30" s="38">
         <v>21</v>
       </c>
-      <c r="O30" s="22">
+      <c r="O30" s="15">
         <v>15</v>
       </c>
-      <c r="P30" s="55">
+      <c r="P30" s="38">
         <v>23</v>
       </c>
-      <c r="Q30" s="22">
+      <c r="Q30" s="15">
         <v>17</v>
       </c>
-      <c r="R30" s="22">
+      <c r="R30" s="15">
         <v>15</v>
       </c>
-      <c r="S30" s="22">
+      <c r="S30" s="15">
         <v>14</v>
       </c>
-      <c r="T30" s="22">
+      <c r="T30" s="15">
         <v>15</v>
       </c>
-      <c r="U30" s="22">
+      <c r="U30" s="15">
         <v>13</v>
       </c>
-      <c r="V30" s="22">
+      <c r="V30" s="15">
         <v>13</v>
       </c>
-      <c r="W30" s="22">
+      <c r="W30" s="15">
         <v>8</v>
       </c>
-      <c r="X30" s="22">
+      <c r="X30" s="15">
         <v>7</v>
       </c>
-      <c r="Y30" s="22">
+      <c r="Y30" s="15">
         <v>4</v>
       </c>
-      <c r="Z30" s="22">
+      <c r="Z30" s="15">
         <v>12</v>
       </c>
-      <c r="AA30" s="22">
+      <c r="AA30" s="15">
         <v>10</v>
       </c>
-      <c r="AB30" s="22">
+      <c r="AB30" s="15">
         <v>10</v>
       </c>
-      <c r="AC30" s="22">
+      <c r="AC30" s="15">
         <v>13</v>
       </c>
-      <c r="AD30" s="22">
+      <c r="AD30" s="15">
         <v>12</v>
       </c>
-      <c r="AE30" s="22">
+      <c r="AE30" s="15">
         <v>13</v>
       </c>
-      <c r="AF30" s="22">
+      <c r="AF30" s="15">
         <v>7</v>
       </c>
-      <c r="AG30" s="22">
+      <c r="AG30" s="15">
         <v>7</v>
       </c>
-      <c r="AH30" s="22">
+      <c r="AH30" s="15">
         <v>15</v>
       </c>
-      <c r="AI30" s="50">
+      <c r="AI30" s="35">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="B31" s="18"/>
-[...11 lines deleted...]
-      <c r="N31" s="55">
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="14"/>
+      <c r="L31" s="14"/>
+      <c r="M31" s="14"/>
+      <c r="N31" s="38">
         <v>8</v>
       </c>
-      <c r="O31" s="22">
+      <c r="O31" s="15">
         <v>6</v>
       </c>
-      <c r="P31" s="55">
+      <c r="P31" s="38">
         <v>7</v>
       </c>
-      <c r="Q31" s="22">
-[...2 lines deleted...]
-      <c r="R31" s="22">
+      <c r="Q31" s="15">
+        <v>2</v>
+      </c>
+      <c r="R31" s="15">
         <v>10</v>
       </c>
-      <c r="S31" s="22">
+      <c r="S31" s="15">
         <v>6</v>
       </c>
-      <c r="T31" s="22">
+      <c r="T31" s="15">
         <v>4</v>
       </c>
-      <c r="U31" s="22">
-[...2 lines deleted...]
-      <c r="V31" s="22">
+      <c r="U31" s="15">
+        <v>1</v>
+      </c>
+      <c r="V31" s="15">
         <v>3</v>
       </c>
-      <c r="W31" s="22">
+      <c r="W31" s="15">
         <v>6</v>
       </c>
-      <c r="X31" s="22">
+      <c r="X31" s="15">
         <v>7</v>
       </c>
-      <c r="Y31" s="22">
+      <c r="Y31" s="15">
         <v>12</v>
       </c>
-      <c r="Z31" s="22">
+      <c r="Z31" s="15">
         <v>3</v>
       </c>
-      <c r="AA31" s="22">
+      <c r="AA31" s="15">
         <v>3</v>
       </c>
-      <c r="AB31" s="22">
+      <c r="AB31" s="15">
         <v>15</v>
       </c>
-      <c r="AC31" s="22">
+      <c r="AC31" s="15">
         <v>17</v>
       </c>
-      <c r="AD31" s="22">
-[...2 lines deleted...]
-      <c r="AE31" s="22">
+      <c r="AD31" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE31" s="15">
         <v>11</v>
       </c>
-      <c r="AF31" s="22">
+      <c r="AF31" s="15">
         <v>5</v>
       </c>
-      <c r="AG31" s="22">
+      <c r="AG31" s="15">
         <v>7</v>
       </c>
-      <c r="AH31" s="22">
+      <c r="AH31" s="15">
         <v>3</v>
       </c>
-      <c r="AI31" s="50">
+      <c r="AI31" s="35">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="63"/>
-[...18 lines deleted...]
-      <c r="T32" s="67" t="s">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4"/>
+      <c r="N32" s="4"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+      <c r="Q32" s="4"/>
+      <c r="R32" s="4"/>
+      <c r="S32" s="4"/>
+      <c r="T32" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="U32" s="67"/>
-[...17 lines deleted...]
-      <c r="AQ32" s="63"/>
+      <c r="U32" s="49"/>
+      <c r="V32" s="49"/>
+      <c r="W32" s="49"/>
+      <c r="X32" s="49"/>
+      <c r="Y32" s="49"/>
+      <c r="Z32" s="49"/>
+      <c r="AA32" s="49"/>
+      <c r="AB32" s="49"/>
+      <c r="AC32" s="49"/>
+      <c r="AD32" s="49"/>
+      <c r="AE32" s="49"/>
+      <c r="AF32" s="49"/>
+      <c r="AG32" s="49"/>
+      <c r="AJ32" s="4"/>
+      <c r="AM32" s="4"/>
+      <c r="AN32" s="4"/>
+      <c r="AO32" s="4"/>
+      <c r="AP32" s="4"/>
+      <c r="AQ32" s="4"/>
     </row>
     <row r="33" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B33" s="18"/>
-[...11 lines deleted...]
-      <c r="N33" s="57">
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="14"/>
+      <c r="L33" s="14"/>
+      <c r="M33" s="14"/>
+      <c r="N33" s="40">
         <v>52</v>
       </c>
-      <c r="O33" s="29">
+      <c r="O33" s="15">
         <v>42</v>
       </c>
-      <c r="P33" s="55">
+      <c r="P33" s="38">
         <v>51</v>
       </c>
-      <c r="Q33" s="29">
-[...2 lines deleted...]
-      <c r="R33" s="29">
+      <c r="Q33" s="15">
+        <v>67</v>
+      </c>
+      <c r="R33" s="15">
         <v>41</v>
       </c>
-      <c r="S33" s="29">
+      <c r="S33" s="15">
         <v>43</v>
       </c>
-      <c r="T33" s="29">
+      <c r="T33" s="15">
         <v>42</v>
       </c>
-      <c r="U33" s="29">
+      <c r="U33" s="15">
         <v>42</v>
       </c>
-      <c r="V33" s="29">
+      <c r="V33" s="15">
         <v>50</v>
       </c>
-      <c r="W33" s="29">
+      <c r="W33" s="15">
         <v>48</v>
       </c>
-      <c r="X33" s="29">
+      <c r="X33" s="15">
         <v>45</v>
       </c>
-      <c r="Y33" s="29">
+      <c r="Y33" s="15">
         <v>48</v>
       </c>
-      <c r="Z33" s="29">
+      <c r="Z33" s="15">
         <v>55</v>
       </c>
-      <c r="AA33" s="29">
+      <c r="AA33" s="15">
         <v>45</v>
       </c>
-      <c r="AB33" s="29">
+      <c r="AB33" s="15">
         <v>54</v>
       </c>
-      <c r="AC33" s="29">
+      <c r="AC33" s="15">
         <v>69</v>
       </c>
-      <c r="AD33" s="29">
+      <c r="AD33" s="15">
         <v>57</v>
       </c>
-      <c r="AE33" s="29">
+      <c r="AE33" s="15">
         <v>44</v>
       </c>
-      <c r="AF33" s="22">
+      <c r="AF33" s="15">
         <v>63</v>
       </c>
-      <c r="AG33" s="29">
+      <c r="AG33" s="15">
         <v>39</v>
       </c>
-      <c r="AH33" s="29">
+      <c r="AH33" s="15">
         <v>41</v>
       </c>
-      <c r="AI33" s="50">
+      <c r="AI33" s="35">
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="B34" s="18"/>
-[...11 lines deleted...]
-      <c r="N34" s="55">
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="14"/>
+      <c r="L34" s="14"/>
+      <c r="M34" s="14"/>
+      <c r="N34" s="38">
         <v>3</v>
       </c>
-      <c r="O34" s="29">
-[...5 lines deleted...]
-      <c r="Q34" s="29">
+      <c r="O34" s="15">
+        <v>1</v>
+      </c>
+      <c r="P34" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q34" s="15">
         <v>6</v>
       </c>
-      <c r="R34" s="29">
+      <c r="R34" s="15">
         <v>5</v>
       </c>
-      <c r="S34" s="29">
-[...5 lines deleted...]
-      <c r="U34" s="29">
+      <c r="S34" s="15">
+        <v>2</v>
+      </c>
+      <c r="T34" s="15">
+        <v>1</v>
+      </c>
+      <c r="U34" s="15">
         <v>6</v>
       </c>
-      <c r="V34" s="29">
+      <c r="V34" s="15">
         <v>4</v>
       </c>
-      <c r="W34" s="29">
+      <c r="W34" s="15">
         <v>3</v>
       </c>
-      <c r="X34" s="29">
+      <c r="X34" s="15">
         <v>4</v>
       </c>
-      <c r="Y34" s="29">
-[...2 lines deleted...]
-      <c r="Z34" s="29">
+      <c r="Y34" s="15">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="15">
         <v>5</v>
       </c>
-      <c r="AA34" s="29">
+      <c r="AA34" s="15">
         <v>3</v>
       </c>
-      <c r="AB34" s="29">
+      <c r="AB34" s="15">
         <v>4</v>
       </c>
-      <c r="AC34" s="29">
+      <c r="AC34" s="15">
         <v>6</v>
       </c>
-      <c r="AD34" s="29">
+      <c r="AD34" s="15">
         <v>3</v>
       </c>
-      <c r="AE34" s="29">
+      <c r="AE34" s="15">
         <v>4</v>
       </c>
-      <c r="AF34" s="22">
+      <c r="AF34" s="15">
         <v>5</v>
       </c>
-      <c r="AG34" s="29">
-[...2 lines deleted...]
-      <c r="AH34" s="29">
+      <c r="AG34" s="15">
+        <v>2</v>
+      </c>
+      <c r="AH34" s="15">
         <v>3</v>
       </c>
-      <c r="AI34" s="50">
+      <c r="AI34" s="35">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="18"/>
-[...70 lines deleted...]
-      <c r="AI35" s="17" t="s">
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="14"/>
+      <c r="L35" s="14"/>
+      <c r="M35" s="14"/>
+      <c r="N35" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="O35" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="P35" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="R35" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S35" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="T35" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="U35" s="15">
+        <v>1</v>
+      </c>
+      <c r="V35" s="15">
+        <v>2</v>
+      </c>
+      <c r="W35" s="15">
+        <v>1</v>
+      </c>
+      <c r="X35" s="15"/>
+      <c r="Y35" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="15">
+        <v>2</v>
+      </c>
+      <c r="AD35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE35" s="15"/>
+      <c r="AF35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AG35" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH35" s="15">
+        <v>1</v>
+      </c>
+      <c r="AI35" s="12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B36" s="18"/>
-[...11 lines deleted...]
-      <c r="N36" s="55">
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="14"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="14"/>
+      <c r="N36" s="38">
         <v>21</v>
       </c>
-      <c r="O36" s="29">
+      <c r="O36" s="15">
         <v>15</v>
       </c>
-      <c r="P36" s="55">
+      <c r="P36" s="38">
         <v>12</v>
       </c>
-      <c r="Q36" s="29">
+      <c r="Q36" s="15">
         <v>22</v>
       </c>
-      <c r="R36" s="29">
+      <c r="R36" s="15">
         <v>12</v>
       </c>
-      <c r="S36" s="29">
+      <c r="S36" s="15">
         <v>23</v>
       </c>
-      <c r="T36" s="29">
+      <c r="T36" s="15">
         <v>13</v>
       </c>
-      <c r="U36" s="29">
+      <c r="U36" s="15">
         <v>13</v>
       </c>
-      <c r="V36" s="29">
+      <c r="V36" s="15">
         <v>15</v>
       </c>
-      <c r="W36" s="29">
+      <c r="W36" s="15">
         <v>16</v>
       </c>
-      <c r="X36" s="29">
+      <c r="X36" s="15">
         <v>13</v>
       </c>
-      <c r="Y36" s="29">
+      <c r="Y36" s="15">
         <v>18</v>
       </c>
-      <c r="Z36" s="29">
+      <c r="Z36" s="15">
         <v>17</v>
       </c>
-      <c r="AA36" s="29">
+      <c r="AA36" s="15">
         <v>14</v>
       </c>
-      <c r="AB36" s="29">
+      <c r="AB36" s="15">
         <v>17</v>
       </c>
-      <c r="AC36" s="29">
+      <c r="AC36" s="15">
         <v>21</v>
       </c>
-      <c r="AD36" s="29">
+      <c r="AD36" s="15">
         <v>22</v>
       </c>
-      <c r="AE36" s="29">
+      <c r="AE36" s="15">
         <v>13</v>
       </c>
-      <c r="AF36" s="22">
+      <c r="AF36" s="15">
         <v>23</v>
       </c>
-      <c r="AG36" s="29">
+      <c r="AG36" s="15">
         <v>18</v>
       </c>
-      <c r="AH36" s="29">
+      <c r="AH36" s="15">
         <v>12</v>
       </c>
-      <c r="AI36" s="50">
+      <c r="AI36" s="35">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B37" s="18"/>
-[...14 lines deleted...]
-      <c r="O37" s="29">
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="14"/>
+      <c r="L37" s="14"/>
+      <c r="M37" s="14"/>
+      <c r="N37" s="38">
+        <v>1</v>
+      </c>
+      <c r="O37" s="15">
         <v>3</v>
       </c>
-      <c r="P37" s="55">
-[...2 lines deleted...]
-      <c r="Q37" s="29">
+      <c r="P37" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q37" s="15">
         <v>3</v>
       </c>
-      <c r="R37" s="29">
+      <c r="R37" s="15">
         <v>3</v>
       </c>
-      <c r="S37" s="29">
-[...9 lines deleted...]
-      <c r="W37" s="29">
+      <c r="S37" s="15">
+        <v>1</v>
+      </c>
+      <c r="T37" s="15">
+        <v>2</v>
+      </c>
+      <c r="U37" s="15"/>
+      <c r="V37" s="15">
+        <v>1</v>
+      </c>
+      <c r="W37" s="15">
         <v>4</v>
       </c>
-      <c r="X37" s="29">
-[...2 lines deleted...]
-      <c r="Y37" s="29">
+      <c r="X37" s="15">
+        <v>2</v>
+      </c>
+      <c r="Y37" s="15">
         <v>4</v>
       </c>
-      <c r="Z37" s="29">
+      <c r="Z37" s="15">
         <v>5</v>
       </c>
-      <c r="AA37" s="29">
+      <c r="AA37" s="15">
         <v>3</v>
       </c>
-      <c r="AB37" s="29">
-[...2 lines deleted...]
-      <c r="AC37" s="29">
+      <c r="AB37" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="15">
         <v>5</v>
       </c>
-      <c r="AD37" s="29"/>
-      <c r="AE37" s="29">
+      <c r="AD37" s="15"/>
+      <c r="AE37" s="15">
         <v>3</v>
       </c>
-      <c r="AF37" s="22">
+      <c r="AF37" s="15">
         <v>3</v>
       </c>
-      <c r="AG37" s="29">
-[...2 lines deleted...]
-      <c r="AH37" s="29">
+      <c r="AG37" s="15">
+        <v>1</v>
+      </c>
+      <c r="AH37" s="15">
         <v>3</v>
       </c>
-      <c r="AI37" s="50">
+      <c r="AI37" s="35">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="B38" s="18"/>
-[...11 lines deleted...]
-      <c r="N38" s="55">
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="13"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="14"/>
+      <c r="L38" s="14"/>
+      <c r="M38" s="14"/>
+      <c r="N38" s="38">
         <v>5</v>
       </c>
-      <c r="O38" s="29">
-[...5 lines deleted...]
-      <c r="Q38" s="29">
+      <c r="O38" s="15">
+        <v>2</v>
+      </c>
+      <c r="P38" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q38" s="15">
         <v>5</v>
       </c>
-      <c r="R38" s="29">
-[...5 lines deleted...]
-      <c r="T38" s="29">
+      <c r="R38" s="15">
+        <v>2</v>
+      </c>
+      <c r="S38" s="15">
+        <v>1</v>
+      </c>
+      <c r="T38" s="15">
         <v>8</v>
       </c>
-      <c r="U38" s="29">
+      <c r="U38" s="15">
         <v>5</v>
       </c>
-      <c r="V38" s="29">
+      <c r="V38" s="15">
         <v>6</v>
       </c>
-      <c r="W38" s="29">
+      <c r="W38" s="15">
         <v>4</v>
       </c>
-      <c r="X38" s="29">
+      <c r="X38" s="15">
         <v>6</v>
       </c>
-      <c r="Y38" s="29">
+      <c r="Y38" s="15">
         <v>6</v>
       </c>
-      <c r="Z38" s="29">
+      <c r="Z38" s="15">
         <v>4</v>
       </c>
-      <c r="AA38" s="29">
-[...2 lines deleted...]
-      <c r="AB38" s="29">
+      <c r="AA38" s="15">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="15">
         <v>8</v>
       </c>
-      <c r="AC38" s="29">
-[...2 lines deleted...]
-      <c r="AD38" s="29">
+      <c r="AC38" s="15">
+        <v>2</v>
+      </c>
+      <c r="AD38" s="15">
         <v>7</v>
       </c>
-      <c r="AE38" s="29">
-[...2 lines deleted...]
-      <c r="AF38" s="22">
+      <c r="AE38" s="15">
+        <v>2</v>
+      </c>
+      <c r="AF38" s="15">
         <v>3</v>
       </c>
-      <c r="AG38" s="29">
+      <c r="AG38" s="15">
         <v>4</v>
       </c>
-      <c r="AH38" s="29">
+      <c r="AH38" s="15">
         <v>3</v>
       </c>
-      <c r="AI38" s="50">
+      <c r="AI38" s="35">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B39" s="18"/>
-[...20 lines deleted...]
-      <c r="Q39" s="29">
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+      <c r="L39" s="14"/>
+      <c r="M39" s="14"/>
+      <c r="N39" s="38">
+        <v>2</v>
+      </c>
+      <c r="O39" s="15">
+        <v>1</v>
+      </c>
+      <c r="P39" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q39" s="15">
         <v>6</v>
       </c>
-      <c r="R39" s="29" t="s">
-[...11 lines deleted...]
-      <c r="V39" s="29">
+      <c r="R39" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S39" s="15">
+        <v>1</v>
+      </c>
+      <c r="T39" s="15">
+        <v>2</v>
+      </c>
+      <c r="U39" s="15">
+        <v>2</v>
+      </c>
+      <c r="V39" s="15">
         <v>3</v>
       </c>
-      <c r="W39" s="29">
+      <c r="W39" s="15">
         <v>3</v>
       </c>
-      <c r="X39" s="29">
-[...11 lines deleted...]
-      <c r="AB39" s="29">
+      <c r="X39" s="15">
+        <v>2</v>
+      </c>
+      <c r="Y39" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA39" s="15">
+        <v>1</v>
+      </c>
+      <c r="AB39" s="15">
         <v>3</v>
       </c>
-      <c r="AC39" s="29">
+      <c r="AC39" s="15">
         <v>4</v>
       </c>
-      <c r="AD39" s="29">
+      <c r="AD39" s="15">
         <v>4</v>
       </c>
-      <c r="AE39" s="29">
-[...11 lines deleted...]
-      <c r="AI39" s="50">
+      <c r="AE39" s="15">
+        <v>2</v>
+      </c>
+      <c r="AF39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG39" s="15">
+        <v>2</v>
+      </c>
+      <c r="AH39" s="15">
+        <v>1</v>
+      </c>
+      <c r="AI39" s="35">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B40" s="18"/>
-[...33 lines deleted...]
-      <c r="V40" s="29">
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="13"/>
+      <c r="L40" s="13"/>
+      <c r="M40" s="13"/>
+      <c r="N40" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="O40" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="P40" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q40" s="15">
+        <v>1</v>
+      </c>
+      <c r="R40" s="15">
+        <v>1</v>
+      </c>
+      <c r="S40" s="15">
+        <v>1</v>
+      </c>
+      <c r="T40" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="U40" s="15"/>
+      <c r="V40" s="15">
         <v>3</v>
       </c>
-      <c r="W40" s="29">
-[...2 lines deleted...]
-      <c r="X40" s="29">
+      <c r="W40" s="15">
+        <v>1</v>
+      </c>
+      <c r="X40" s="15">
         <v>3</v>
       </c>
-      <c r="Y40" s="29">
+      <c r="Y40" s="15">
         <v>3</v>
       </c>
-      <c r="Z40" s="29">
-[...8 lines deleted...]
-      <c r="AC40" s="29">
+      <c r="Z40" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA40" s="15">
+        <v>2</v>
+      </c>
+      <c r="AB40" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="15">
         <v>3</v>
       </c>
-      <c r="AD40" s="29">
-[...3 lines deleted...]
-      <c r="AF40" s="22">
+      <c r="AD40" s="15">
+        <v>2</v>
+      </c>
+      <c r="AE40" s="15"/>
+      <c r="AF40" s="15">
         <v>3</v>
       </c>
-      <c r="AG40" s="17" t="s">
-[...5 lines deleted...]
-      <c r="AI40" s="50">
+      <c r="AG40" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH40" s="15">
+        <v>2</v>
+      </c>
+      <c r="AI40" s="35">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="B41" s="18"/>
-[...20 lines deleted...]
-      <c r="Q41" s="29">
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+      <c r="F41" s="13"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="O41" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="P41" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="15">
         <v>3</v>
       </c>
-      <c r="R41" s="29" t="s">
-[...24 lines deleted...]
-      <c r="AC41" s="29">
+      <c r="R41" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="S41" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="T41" s="15">
+        <v>1</v>
+      </c>
+      <c r="U41" s="15"/>
+      <c r="V41" s="15">
+        <v>1</v>
+      </c>
+      <c r="W41" s="15"/>
+      <c r="X41" s="15"/>
+      <c r="Y41" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="15"/>
+      <c r="AB41" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC41" s="15">
         <v>3</v>
       </c>
-      <c r="AD41" s="29"/>
-[...10 lines deleted...]
-      <c r="AI41" s="50">
+      <c r="AD41" s="15"/>
+      <c r="AE41" s="15"/>
+      <c r="AF41" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG41" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH41" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI41" s="35">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B42" s="18"/>
-[...20 lines deleted...]
-      <c r="Q42" s="29">
+      <c r="B42" s="13"/>
+      <c r="C42" s="13"/>
+      <c r="D42" s="13"/>
+      <c r="E42" s="13"/>
+      <c r="F42" s="13"/>
+      <c r="G42" s="13"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="13"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="14"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="14"/>
+      <c r="N42" s="38">
+        <v>1</v>
+      </c>
+      <c r="O42" s="15">
+        <v>1</v>
+      </c>
+      <c r="P42" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="15">
         <v>3</v>
       </c>
-      <c r="R42" s="29">
+      <c r="R42" s="15">
         <v>5</v>
       </c>
-      <c r="S42" s="29">
-[...12 lines deleted...]
-      <c r="X42" s="29">
+      <c r="S42" s="15">
+        <v>1</v>
+      </c>
+      <c r="T42" s="15">
+        <v>1</v>
+      </c>
+      <c r="U42" s="15">
+        <v>1</v>
+      </c>
+      <c r="V42" s="15"/>
+      <c r="W42" s="15">
+        <v>2</v>
+      </c>
+      <c r="X42" s="15">
         <v>3</v>
       </c>
-      <c r="Y42" s="29">
+      <c r="Y42" s="15">
         <v>3</v>
       </c>
-      <c r="Z42" s="29">
-[...2 lines deleted...]
-      <c r="AA42" s="29">
+      <c r="Z42" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA42" s="15">
         <v>3</v>
       </c>
-      <c r="AB42" s="29">
-[...2 lines deleted...]
-      <c r="AC42" s="29">
+      <c r="AB42" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC42" s="15">
         <v>9</v>
       </c>
-      <c r="AD42" s="29">
-[...2 lines deleted...]
-      <c r="AE42" s="29">
+      <c r="AD42" s="15">
+        <v>2</v>
+      </c>
+      <c r="AE42" s="15">
         <v>5</v>
       </c>
-      <c r="AF42" s="22">
+      <c r="AF42" s="15">
         <v>3</v>
       </c>
-      <c r="AG42" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AH42" s="29">
+      <c r="AG42" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH42" s="15">
         <v>4</v>
       </c>
-      <c r="AI42" s="50">
+      <c r="AI42" s="35">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="B43" s="18"/>
-[...14 lines deleted...]
-      <c r="O43" s="29">
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="13"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="14"/>
+      <c r="L43" s="14"/>
+      <c r="M43" s="14"/>
+      <c r="N43" s="38">
+        <v>2</v>
+      </c>
+      <c r="O43" s="15">
         <v>3</v>
       </c>
-      <c r="P43" s="55">
-[...14 lines deleted...]
-      <c r="U43" s="29">
+      <c r="P43" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q43" s="15">
+        <v>2</v>
+      </c>
+      <c r="R43" s="15">
+        <v>2</v>
+      </c>
+      <c r="S43" s="15">
+        <v>1</v>
+      </c>
+      <c r="T43" s="15">
+        <v>1</v>
+      </c>
+      <c r="U43" s="15">
         <v>3</v>
       </c>
-      <c r="V43" s="29">
-[...36 lines deleted...]
-      <c r="AI43" s="50">
+      <c r="V43" s="15">
+        <v>1</v>
+      </c>
+      <c r="W43" s="15">
+        <v>1</v>
+      </c>
+      <c r="X43" s="15">
+        <v>1</v>
+      </c>
+      <c r="Y43" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z43" s="15">
+        <v>2</v>
+      </c>
+      <c r="AA43" s="15">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="15"/>
+      <c r="AC43" s="15">
+        <v>2</v>
+      </c>
+      <c r="AD43" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="15">
+        <v>2</v>
+      </c>
+      <c r="AF43" s="15">
+        <v>2</v>
+      </c>
+      <c r="AG43" s="15">
+        <v>1</v>
+      </c>
+      <c r="AH43" s="15">
+        <v>2</v>
+      </c>
+      <c r="AI43" s="35">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="18"/>
-[...11 lines deleted...]
-      <c r="N44" s="55">
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="13"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="14"/>
+      <c r="L44" s="14"/>
+      <c r="M44" s="14"/>
+      <c r="N44" s="38">
         <v>10</v>
       </c>
-      <c r="O44" s="29">
+      <c r="O44" s="15">
         <v>4</v>
       </c>
-      <c r="P44" s="55">
+      <c r="P44" s="38">
         <v>10</v>
       </c>
-      <c r="Q44" s="29">
-[...2 lines deleted...]
-      <c r="R44" s="29">
+      <c r="Q44" s="15">
+        <v>2</v>
+      </c>
+      <c r="R44" s="15">
         <v>4</v>
       </c>
-      <c r="S44" s="29">
+      <c r="S44" s="15">
         <v>5</v>
       </c>
-      <c r="T44" s="29">
+      <c r="T44" s="15">
         <v>6</v>
       </c>
-      <c r="U44" s="29">
-[...2 lines deleted...]
-      <c r="V44" s="29">
+      <c r="U44" s="15">
+        <v>2</v>
+      </c>
+      <c r="V44" s="15">
         <v>6</v>
       </c>
-      <c r="W44" s="29">
+      <c r="W44" s="15">
         <v>7</v>
       </c>
-      <c r="X44" s="29">
+      <c r="X44" s="15">
         <v>4</v>
       </c>
-      <c r="Y44" s="29">
-[...2 lines deleted...]
-      <c r="Z44" s="29">
+      <c r="Y44" s="15">
+        <v>2</v>
+      </c>
+      <c r="Z44" s="15">
         <v>9</v>
       </c>
-      <c r="AA44" s="29">
+      <c r="AA44" s="15">
         <v>4</v>
       </c>
-      <c r="AB44" s="29">
+      <c r="AB44" s="15">
         <v>5</v>
       </c>
-      <c r="AC44" s="29">
+      <c r="AC44" s="15">
         <v>6</v>
       </c>
-      <c r="AD44" s="29">
+      <c r="AD44" s="15">
         <v>7</v>
       </c>
-      <c r="AE44" s="29">
+      <c r="AE44" s="15">
         <v>5</v>
       </c>
-      <c r="AF44" s="22">
+      <c r="AF44" s="15">
         <v>11</v>
       </c>
-      <c r="AG44" s="29">
+      <c r="AG44" s="15">
         <v>3</v>
       </c>
-      <c r="AH44" s="29">
+      <c r="AH44" s="15">
         <v>5</v>
       </c>
-      <c r="AI44" s="50">
+      <c r="AI44" s="35">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:35" ht="12" customHeight="1">
       <c r="A45" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="B45" s="18"/>
-[...11 lines deleted...]
-      <c r="N45" s="55">
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="38">
         <v>3</v>
       </c>
-      <c r="O45" s="29">
+      <c r="O45" s="15">
         <v>5</v>
       </c>
-      <c r="P45" s="55">
-[...8 lines deleted...]
-      <c r="S45" s="29">
+      <c r="P45" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q45" s="15">
+        <v>2</v>
+      </c>
+      <c r="R45" s="15">
+        <v>1</v>
+      </c>
+      <c r="S45" s="15">
         <v>3</v>
       </c>
-      <c r="T45" s="29">
-[...2 lines deleted...]
-      <c r="U45" s="29">
+      <c r="T45" s="15">
+        <v>2</v>
+      </c>
+      <c r="U45" s="15">
         <v>5</v>
       </c>
-      <c r="V45" s="29">
-[...2 lines deleted...]
-      <c r="W45" s="29">
+      <c r="V45" s="15">
+        <v>2</v>
+      </c>
+      <c r="W45" s="15">
         <v>3</v>
       </c>
-      <c r="X45" s="29">
+      <c r="X45" s="15">
         <v>3</v>
       </c>
-      <c r="Y45" s="29"/>
-[...13 lines deleted...]
-      <c r="AE45" s="29">
+      <c r="Y45" s="15"/>
+      <c r="Z45" s="15"/>
+      <c r="AA45" s="15">
+        <v>2</v>
+      </c>
+      <c r="AB45" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC45" s="15">
+        <v>1</v>
+      </c>
+      <c r="AD45" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE45" s="15">
         <v>3</v>
       </c>
-      <c r="AF45" s="22">
+      <c r="AF45" s="15">
         <v>3</v>
       </c>
-      <c r="AG45" s="29">
+      <c r="AG45" s="15">
         <v>3</v>
       </c>
-      <c r="AH45" s="29">
-[...2 lines deleted...]
-      <c r="AI45" s="50">
+      <c r="AH45" s="15">
+        <v>2</v>
+      </c>
+      <c r="AI45" s="35">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:35" ht="12" customHeight="1">
-      <c r="A46" s="8" t="s">
+      <c r="A46" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B46" s="24"/>
-[...11 lines deleted...]
-      <c r="N46" s="58">
+      <c r="B46" s="16"/>
+      <c r="C46" s="16"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="16"/>
+      <c r="F46" s="16"/>
+      <c r="G46" s="16"/>
+      <c r="H46" s="17"/>
+      <c r="I46" s="16"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="17"/>
+      <c r="L46" s="17"/>
+      <c r="M46" s="17"/>
+      <c r="N46" s="41">
         <v>4</v>
       </c>
-      <c r="O46" s="26">
+      <c r="O46" s="18">
         <v>7</v>
       </c>
-      <c r="P46" s="58">
+      <c r="P46" s="41">
         <v>15</v>
       </c>
-      <c r="Q46" s="26">
+      <c r="Q46" s="18">
         <v>12</v>
       </c>
-      <c r="R46" s="26">
+      <c r="R46" s="18">
         <v>6</v>
       </c>
-      <c r="S46" s="26">
+      <c r="S46" s="18">
         <v>4</v>
       </c>
-      <c r="T46" s="26">
+      <c r="T46" s="18">
         <v>5</v>
       </c>
-      <c r="U46" s="26">
+      <c r="U46" s="18">
         <v>4</v>
       </c>
-      <c r="V46" s="26">
+      <c r="V46" s="18">
         <v>6</v>
       </c>
-      <c r="W46" s="26">
+      <c r="W46" s="18">
         <v>3</v>
       </c>
-      <c r="X46" s="26">
+      <c r="X46" s="18">
         <v>4</v>
       </c>
-      <c r="Y46" s="26">
+      <c r="Y46" s="18">
         <v>6</v>
       </c>
-      <c r="Z46" s="26">
+      <c r="Z46" s="18">
         <v>8</v>
       </c>
-      <c r="AA46" s="26">
+      <c r="AA46" s="18">
         <v>9</v>
       </c>
-      <c r="AB46" s="26">
+      <c r="AB46" s="18">
         <v>8</v>
       </c>
-      <c r="AC46" s="26">
+      <c r="AC46" s="18">
         <v>5</v>
       </c>
-      <c r="AD46" s="26">
+      <c r="AD46" s="18">
         <v>7</v>
       </c>
-      <c r="AE46" s="26">
+      <c r="AE46" s="18">
         <v>5</v>
       </c>
-      <c r="AF46" s="26">
+      <c r="AF46" s="18">
         <v>6</v>
       </c>
-      <c r="AG46" s="26">
+      <c r="AG46" s="18">
         <v>5</v>
       </c>
-      <c r="AH46" s="26">
+      <c r="AH46" s="18">
         <v>3</v>
       </c>
-      <c r="AI46" s="51">
+      <c r="AI46" s="36">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:35">
       <c r="AD47" s="5"/>
       <c r="AE47" s="5"/>
       <c r="AF47" s="5"/>
     </row>
     <row r="48" spans="1:35">
       <c r="AD48" s="5"/>
     </row>
     <row r="49" spans="30:30">
       <c r="AD49" s="5"/>
     </row>
     <row r="50" spans="30:30">
       <c r="AD50" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="X6:AQ6"/>
+    <mergeCell ref="T8:AE8"/>
+    <mergeCell ref="AF8:AQ8"/>
+    <mergeCell ref="T10:AG10"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="T32:AG32"/>
     <mergeCell ref="T25:AG25"/>
-    <mergeCell ref="X6:AQ6"/>
-[...2 lines deleted...]
-    <mergeCell ref="T10:AG10"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A5:AR45"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="A31" sqref="A31:A41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.33203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.44140625" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.33203125" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.109375" style="1"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="8.44140625" style="1" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="1"/>
+    <col min="16" max="16" width="8.85546875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" style="1"/>
+    <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
-    <col min="20" max="25" width="9.109375" style="1"/>
-[...2 lines deleted...]
-    <col min="29" max="16384" width="9.109375" style="1"/>
+    <col min="20" max="27" width="9.140625" style="1"/>
+    <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:44" ht="13.2">
-      <c r="A5" s="66" t="s">
+    <row r="5" spans="1:44" ht="12.75">
+      <c r="A5" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="66"/>
-[...40 lines deleted...]
-      <c r="AQ5" s="66"/>
+      <c r="B5" s="48"/>
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="48"/>
+      <c r="O5" s="48"/>
+      <c r="P5" s="48"/>
+      <c r="Q5" s="48"/>
+      <c r="R5" s="48"/>
+      <c r="S5" s="48"/>
+      <c r="T5" s="48"/>
+      <c r="U5" s="48"/>
+      <c r="V5" s="48"/>
+      <c r="W5" s="48"/>
+      <c r="X5" s="48"/>
+      <c r="Y5" s="48"/>
+      <c r="Z5" s="48"/>
+      <c r="AA5" s="48"/>
+      <c r="AB5" s="48"/>
+      <c r="AC5" s="48"/>
+      <c r="AD5" s="48"/>
+      <c r="AE5" s="48"/>
+      <c r="AF5" s="48"/>
+      <c r="AG5" s="48"/>
+      <c r="AH5" s="48"/>
+      <c r="AI5" s="48"/>
+      <c r="AJ5" s="48"/>
+      <c r="AK5" s="48"/>
+      <c r="AL5" s="48"/>
+      <c r="AM5" s="48"/>
+      <c r="AN5" s="48"/>
+      <c r="AO5" s="48"/>
+      <c r="AP5" s="48"/>
+      <c r="AQ5" s="48"/>
     </row>
     <row r="6" spans="1:44">
-      <c r="N6" s="10"/>
+      <c r="N6" s="3"/>
       <c r="O6" s="3"/>
-      <c r="P6" s="10"/>
+      <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
-      <c r="W6" s="10"/>
-      <c r="X6" s="10"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
-      <c r="AQ6" s="53" t="s">
+      <c r="AQ6" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="AR6" s="52"/>
-[...3 lines deleted...]
-      <c r="B7" s="71">
+      <c r="AR6" s="5"/>
+    </row>
+    <row r="7" spans="1:44" s="5" customFormat="1" ht="11.25">
+      <c r="A7" s="59"/>
+      <c r="B7" s="53">
         <v>2021</v>
       </c>
-      <c r="C7" s="72"/>
-[...10 lines deleted...]
-      <c r="N7" s="73">
+      <c r="C7" s="54"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
+      <c r="N7" s="55">
         <v>2022</v>
       </c>
-      <c r="O7" s="74"/>
-[...10 lines deleted...]
-      <c r="Z7" s="75">
+      <c r="O7" s="56"/>
+      <c r="P7" s="56"/>
+      <c r="Q7" s="56"/>
+      <c r="R7" s="56"/>
+      <c r="S7" s="56"/>
+      <c r="T7" s="56"/>
+      <c r="U7" s="56"/>
+      <c r="V7" s="56"/>
+      <c r="W7" s="56"/>
+      <c r="X7" s="56"/>
+      <c r="Y7" s="56"/>
+      <c r="Z7" s="57">
         <v>2023</v>
       </c>
-      <c r="AA7" s="75"/>
-[...10 lines deleted...]
-      <c r="AL7" s="71">
+      <c r="AA7" s="57"/>
+      <c r="AB7" s="57"/>
+      <c r="AC7" s="57"/>
+      <c r="AD7" s="57"/>
+      <c r="AE7" s="57"/>
+      <c r="AF7" s="57"/>
+      <c r="AG7" s="57"/>
+      <c r="AH7" s="57"/>
+      <c r="AI7" s="57"/>
+      <c r="AJ7" s="57"/>
+      <c r="AK7" s="53"/>
+      <c r="AL7" s="53">
         <v>2024</v>
       </c>
-      <c r="AM7" s="72"/>
-[...3 lines deleted...]
-      <c r="AQ7" s="72"/>
+      <c r="AM7" s="54"/>
+      <c r="AN7" s="54"/>
+      <c r="AO7" s="54"/>
+      <c r="AP7" s="54"/>
+      <c r="AQ7" s="54"/>
     </row>
     <row r="8" spans="1:44" s="5" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A8" s="78"/>
-      <c r="B8" s="30" t="s">
+      <c r="A8" s="60"/>
+      <c r="B8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="30" t="s">
+      <c r="C8" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="31" t="s">
+      <c r="D8" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="31" t="s">
+      <c r="E8" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="F8" s="31" t="s">
+      <c r="F8" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="G8" s="31" t="s">
+      <c r="G8" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="31" t="s">
+      <c r="H8" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="32" t="s">
+      <c r="I8" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="J8" s="32" t="s">
+      <c r="J8" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="K8" s="32" t="s">
+      <c r="K8" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="32" t="s">
+      <c r="L8" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="M8" s="33" t="s">
+      <c r="M8" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="N8" s="34" t="s">
+      <c r="N8" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="O8" s="30" t="s">
+      <c r="O8" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="P8" s="31" t="s">
+      <c r="P8" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="Q8" s="32" t="s">
+      <c r="Q8" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="R8" s="32" t="s">
+      <c r="R8" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="S8" s="32" t="s">
+      <c r="S8" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="T8" s="32" t="s">
+      <c r="T8" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="U8" s="32" t="s">
+      <c r="U8" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="V8" s="32" t="s">
+      <c r="V8" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="W8" s="32" t="s">
+      <c r="W8" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="X8" s="32" t="s">
+      <c r="X8" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="Y8" s="33" t="s">
+      <c r="Y8" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="Z8" s="15" t="s">
+      <c r="Z8" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="AA8" s="15" t="s">
+      <c r="AA8" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AB8" s="14" t="s">
+      <c r="AB8" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="AC8" s="15" t="s">
+      <c r="AC8" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="AD8" s="15" t="s">
+      <c r="AD8" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="AE8" s="15" t="s">
+      <c r="AE8" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="AF8" s="15" t="s">
+      <c r="AF8" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="AG8" s="15" t="s">
+      <c r="AG8" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="AH8" s="14" t="s">
+      <c r="AH8" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="AI8" s="15" t="s">
+      <c r="AI8" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="AJ8" s="15" t="s">
+      <c r="AJ8" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="AK8" s="15" t="s">
+      <c r="AK8" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="AL8" s="34" t="s">
+      <c r="AL8" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="AM8" s="34" t="s">
+      <c r="AM8" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="AN8" s="54" t="s">
+      <c r="AN8" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="AO8" s="34" t="s">
+      <c r="AO8" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="AP8" s="34" t="s">
+      <c r="AP8" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="AQ8" s="34" t="s">
+      <c r="AQ8" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A9" s="76" t="s">
+    <row r="9" spans="1:44" s="5" customFormat="1" ht="11.25">
+      <c r="A9" s="58" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="76"/>
-[...42 lines deleted...]
-    <row r="10" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B9" s="58"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
+      <c r="G9" s="58"/>
+      <c r="H9" s="58"/>
+      <c r="I9" s="58"/>
+      <c r="J9" s="58"/>
+      <c r="K9" s="58"/>
+      <c r="L9" s="58"/>
+      <c r="M9" s="58"/>
+      <c r="N9" s="58"/>
+      <c r="O9" s="58"/>
+      <c r="P9" s="58"/>
+      <c r="Q9" s="58"/>
+      <c r="R9" s="58"/>
+      <c r="S9" s="58"/>
+      <c r="T9" s="58"/>
+      <c r="U9" s="58"/>
+      <c r="V9" s="58"/>
+      <c r="W9" s="58"/>
+      <c r="X9" s="58"/>
+      <c r="Y9" s="58"/>
+      <c r="Z9" s="58"/>
+      <c r="AA9" s="58"/>
+      <c r="AB9" s="58"/>
+      <c r="AC9" s="58"/>
+      <c r="AD9" s="58"/>
+      <c r="AE9" s="58"/>
+      <c r="AF9" s="58"/>
+      <c r="AG9" s="58"/>
+      <c r="AH9" s="58"/>
+      <c r="AI9" s="58"/>
+      <c r="AJ9" s="58"/>
+      <c r="AK9" s="58"/>
+      <c r="AL9" s="58"/>
+      <c r="AM9" s="58"/>
+      <c r="AN9" s="58"/>
+      <c r="AO9" s="58"/>
+      <c r="AP9" s="58"/>
+      <c r="AQ9" s="58"/>
+    </row>
+    <row r="10" spans="1:44" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B10" s="35"/>
-[...11 lines deleted...]
-      <c r="N10" s="40" t="s">
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="26"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="26"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O10" s="41">
+      <c r="O10" s="29">
         <v>1.4</v>
       </c>
-      <c r="P10" s="41">
+      <c r="P10" s="29">
         <v>1.56</v>
       </c>
-      <c r="Q10" s="41">
+      <c r="Q10" s="29">
         <v>1.51</v>
       </c>
-      <c r="R10" s="41">
+      <c r="R10" s="29">
         <v>1.53</v>
       </c>
-      <c r="S10" s="41">
+      <c r="S10" s="29">
         <v>1.51</v>
       </c>
-      <c r="T10" s="41">
+      <c r="T10" s="29">
         <v>1.51</v>
       </c>
-      <c r="U10" s="41">
+      <c r="U10" s="29">
         <v>1.5</v>
       </c>
-      <c r="V10" s="40" t="s">
+      <c r="V10" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W10" s="41">
+      <c r="W10" s="29">
         <v>1.46</v>
       </c>
-      <c r="X10" s="41">
+      <c r="X10" s="29">
         <v>1.43</v>
       </c>
-      <c r="Y10" s="41">
+      <c r="Y10" s="29">
         <v>1.42</v>
       </c>
-      <c r="Z10" s="40" t="s">
+      <c r="Z10" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA10" s="41">
+      <c r="AA10" s="29">
         <v>0.67</v>
       </c>
-      <c r="AB10" s="41">
+      <c r="AB10" s="29">
         <v>0.51</v>
       </c>
-      <c r="AC10" s="41">
+      <c r="AC10" s="29">
         <v>0.33</v>
       </c>
-      <c r="AD10" s="11">
+      <c r="AD10" s="7">
         <v>0.39</v>
       </c>
-      <c r="AE10" s="11">
+      <c r="AE10" s="7">
         <v>0.19</v>
       </c>
-      <c r="AF10" s="11">
+      <c r="AF10" s="7">
         <v>0.21</v>
       </c>
-      <c r="AG10" s="11">
+      <c r="AG10" s="7">
         <v>0.18</v>
       </c>
-      <c r="AH10" s="11">
+      <c r="AH10" s="7">
         <v>0.12</v>
       </c>
-      <c r="AI10" s="12">
+      <c r="AI10" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ10" s="11">
+      <c r="AJ10" s="7">
         <v>0.13</v>
       </c>
-      <c r="AK10" s="11">
+      <c r="AK10" s="7">
         <v>0.1</v>
       </c>
-      <c r="AL10" s="11">
+      <c r="AL10" s="7">
         <v>3.32</v>
       </c>
-      <c r="AM10" s="11">
+      <c r="AM10" s="7">
         <v>1.06</v>
       </c>
-      <c r="AN10" s="11">
+      <c r="AN10" s="7">
         <v>1.03</v>
       </c>
-      <c r="AO10" s="11">
+      <c r="AO10" s="7">
         <v>0.65</v>
       </c>
-      <c r="AP10" s="11">
+      <c r="AP10" s="7">
         <v>0.69</v>
       </c>
-      <c r="AQ10" s="11">
+      <c r="AQ10" s="7">
         <v>0.5</v>
       </c>
     </row>
-    <row r="11" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A11" s="7" t="s">
+    <row r="11" spans="1:44" s="5" customFormat="1" ht="11.25">
+      <c r="A11" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="35"/>
-[...11 lines deleted...]
-      <c r="N11" s="40" t="s">
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="25"/>
+      <c r="L11" s="25"/>
+      <c r="M11" s="25"/>
+      <c r="N11" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O11" s="41">
+      <c r="O11" s="29">
         <v>1.5</v>
       </c>
-      <c r="P11" s="41">
+      <c r="P11" s="29">
         <v>1.62</v>
       </c>
-      <c r="Q11" s="41">
+      <c r="Q11" s="29">
         <v>1.59</v>
       </c>
-      <c r="R11" s="41">
+      <c r="R11" s="29">
         <v>1.66</v>
       </c>
-      <c r="S11" s="41">
+      <c r="S11" s="29">
         <v>1.64</v>
       </c>
-      <c r="T11" s="41">
+      <c r="T11" s="29">
         <v>1.66</v>
       </c>
-      <c r="U11" s="41">
+      <c r="U11" s="29">
         <v>1.6</v>
       </c>
-      <c r="V11" s="40" t="s">
+      <c r="V11" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W11" s="41">
+      <c r="W11" s="29">
         <v>1.57</v>
       </c>
-      <c r="X11" s="41">
+      <c r="X11" s="29">
         <v>1.53</v>
       </c>
-      <c r="Y11" s="41">
+      <c r="Y11" s="29">
         <v>1.52</v>
       </c>
-      <c r="Z11" s="40" t="s">
+      <c r="Z11" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA11" s="41">
+      <c r="AA11" s="29">
         <v>0.7</v>
       </c>
-      <c r="AB11" s="41">
+      <c r="AB11" s="29">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AC11" s="41">
+      <c r="AC11" s="29">
         <v>0.41</v>
       </c>
-      <c r="AD11" s="11">
+      <c r="AD11" s="7">
         <v>0.39</v>
       </c>
-      <c r="AE11" s="11">
+      <c r="AE11" s="7">
         <v>0.15</v>
       </c>
-      <c r="AF11" s="11">
+      <c r="AF11" s="7">
         <v>0.21</v>
       </c>
-      <c r="AG11" s="11">
+      <c r="AG11" s="7">
         <v>0.18</v>
       </c>
-      <c r="AH11" s="11">
+      <c r="AH11" s="7">
         <v>0.13</v>
       </c>
-      <c r="AI11" s="12">
+      <c r="AI11" s="7">
         <v>0.17</v>
       </c>
-      <c r="AJ11" s="11">
+      <c r="AJ11" s="7">
         <v>0.11</v>
       </c>
-      <c r="AK11" s="11">
+      <c r="AK11" s="7">
         <v>0.1</v>
       </c>
-      <c r="AL11" s="11">
+      <c r="AL11" s="7">
         <v>3.61</v>
       </c>
-      <c r="AM11" s="11">
+      <c r="AM11" s="7">
         <v>1.1499999999999999</v>
       </c>
-      <c r="AN11" s="11">
+      <c r="AN11" s="7">
         <v>1.04</v>
       </c>
-      <c r="AO11" s="11">
+      <c r="AO11" s="7">
         <v>0.64</v>
       </c>
-      <c r="AP11" s="11">
+      <c r="AP11" s="7">
         <v>0.71</v>
       </c>
-      <c r="AQ11" s="11">
+      <c r="AQ11" s="7">
         <v>0.46</v>
       </c>
     </row>
-    <row r="12" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="7" t="s">
+    <row r="12" spans="1:44" s="5" customFormat="1" ht="11.25">
+      <c r="A12" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="35"/>
-[...11 lines deleted...]
-      <c r="N12" s="40" t="s">
+      <c r="B12" s="25"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="26"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="41">
+      <c r="O12" s="29">
         <v>2.0099999999999998</v>
       </c>
-      <c r="P12" s="41">
+      <c r="P12" s="29">
         <v>2.48</v>
       </c>
-      <c r="Q12" s="41">
+      <c r="Q12" s="29">
         <v>2.5</v>
       </c>
-      <c r="R12" s="41">
+      <c r="R12" s="29">
         <v>2.2200000000000002</v>
       </c>
-      <c r="S12" s="41">
+      <c r="S12" s="29">
         <v>2.23</v>
       </c>
-      <c r="T12" s="41">
+      <c r="T12" s="29">
         <v>2.2400000000000002</v>
       </c>
-      <c r="U12" s="41">
+      <c r="U12" s="29">
         <v>2.27</v>
       </c>
-      <c r="V12" s="40" t="s">
+      <c r="V12" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="41">
+      <c r="W12" s="29">
         <v>2.25</v>
       </c>
-      <c r="X12" s="41">
+      <c r="X12" s="29">
         <v>2.09</v>
       </c>
-      <c r="Y12" s="41">
+      <c r="Y12" s="29">
         <v>2.11</v>
       </c>
-      <c r="Z12" s="40" t="s">
+      <c r="Z12" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="41">
+      <c r="AA12" s="29">
         <v>1.55</v>
       </c>
-      <c r="AB12" s="41">
+      <c r="AB12" s="29">
         <v>0.78</v>
       </c>
-      <c r="AC12" s="41">
+      <c r="AC12" s="29">
         <v>0.59</v>
       </c>
-      <c r="AD12" s="11">
+      <c r="AD12" s="7">
         <v>0.65</v>
       </c>
-      <c r="AE12" s="11">
+      <c r="AE12" s="7">
         <v>0.39</v>
       </c>
-      <c r="AF12" s="11">
+      <c r="AF12" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AG12" s="11">
+      <c r="AG12" s="7">
         <v>0.2</v>
       </c>
-      <c r="AH12" s="11">
+      <c r="AH12" s="7">
         <v>0.15</v>
       </c>
-      <c r="AI12" s="12">
+      <c r="AI12" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ12" s="11">
+      <c r="AJ12" s="7">
         <v>0.17</v>
       </c>
-      <c r="AK12" s="11">
+      <c r="AK12" s="7">
         <v>0.19</v>
       </c>
-      <c r="AL12" s="11">
+      <c r="AL12" s="7">
         <v>5.54</v>
       </c>
-      <c r="AM12" s="11">
+      <c r="AM12" s="7">
         <v>1.78</v>
       </c>
-      <c r="AN12" s="11">
+      <c r="AN12" s="7">
         <v>1.64</v>
       </c>
-      <c r="AO12" s="11">
+      <c r="AO12" s="7">
         <v>0.77</v>
       </c>
-      <c r="AP12" s="11">
+      <c r="AP12" s="7">
         <v>1.22</v>
       </c>
-      <c r="AQ12" s="11">
+      <c r="AQ12" s="7">
         <v>0.9</v>
       </c>
     </row>
-    <row r="13" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A13" s="7" t="s">
+    <row r="13" spans="1:44" s="5" customFormat="1" ht="11.25">
+      <c r="A13" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="35"/>
-[...11 lines deleted...]
-      <c r="N13" s="40" t="s">
+      <c r="B13" s="25"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="26"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="26"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O13" s="41">
+      <c r="O13" s="29">
         <v>2.06</v>
       </c>
-      <c r="P13" s="41">
+      <c r="P13" s="29">
         <v>1.77</v>
       </c>
-      <c r="Q13" s="41">
+      <c r="Q13" s="29">
         <v>1.65</v>
       </c>
-      <c r="R13" s="41">
+      <c r="R13" s="29">
         <v>1.73</v>
       </c>
-      <c r="S13" s="41">
+      <c r="S13" s="29">
         <v>1.76</v>
       </c>
-      <c r="T13" s="41">
+      <c r="T13" s="29">
         <v>1.69</v>
       </c>
-      <c r="U13" s="41">
+      <c r="U13" s="29">
         <v>1.6</v>
       </c>
-      <c r="V13" s="40" t="s">
+      <c r="V13" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W13" s="41">
+      <c r="W13" s="29">
         <v>1.49</v>
       </c>
-      <c r="X13" s="41">
+      <c r="X13" s="29">
         <v>1.51</v>
       </c>
-      <c r="Y13" s="41">
+      <c r="Y13" s="29">
         <v>1.46</v>
       </c>
-      <c r="Z13" s="40" t="s">
+      <c r="Z13" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA13" s="41">
+      <c r="AA13" s="29">
         <v>0.54</v>
       </c>
-      <c r="AB13" s="41">
+      <c r="AB13" s="29">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AC13" s="41">
+      <c r="AC13" s="29">
         <v>0.37</v>
       </c>
-      <c r="AD13" s="11">
+      <c r="AD13" s="7">
         <v>0.51</v>
       </c>
-      <c r="AE13" s="11">
+      <c r="AE13" s="7">
         <v>0.18</v>
       </c>
-      <c r="AF13" s="11">
+      <c r="AF13" s="7">
         <v>0.39</v>
       </c>
-      <c r="AG13" s="11">
+      <c r="AG13" s="7">
         <v>0.24</v>
       </c>
-      <c r="AH13" s="11">
+      <c r="AH13" s="7">
         <v>0.12</v>
       </c>
-      <c r="AI13" s="12">
+      <c r="AI13" s="7">
         <v>0.13</v>
       </c>
-      <c r="AJ13" s="11">
+      <c r="AJ13" s="7">
         <v>0.23</v>
       </c>
-      <c r="AK13" s="11">
+      <c r="AK13" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AL13" s="11">
+      <c r="AL13" s="7">
         <v>3.77</v>
       </c>
-      <c r="AM13" s="11">
+      <c r="AM13" s="7">
         <v>1.73</v>
       </c>
-      <c r="AN13" s="11">
+      <c r="AN13" s="7">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AO13" s="11">
+      <c r="AO13" s="7">
         <v>0.86</v>
       </c>
-      <c r="AP13" s="11">
+      <c r="AP13" s="7">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AQ13" s="11">
+      <c r="AQ13" s="7">
         <v>0.75</v>
       </c>
     </row>
-    <row r="14" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:44" s="5" customFormat="1" ht="11.25">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B14" s="35"/>
-[...11 lines deleted...]
-      <c r="N14" s="40" t="s">
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O14" s="41">
+      <c r="O14" s="29">
         <v>0.68</v>
       </c>
-      <c r="P14" s="41">
+      <c r="P14" s="29">
         <v>0.45</v>
       </c>
-      <c r="Q14" s="41">
+      <c r="Q14" s="29">
         <v>0.42</v>
       </c>
-      <c r="R14" s="41">
+      <c r="R14" s="29">
         <v>0.4</v>
       </c>
-      <c r="S14" s="41">
+      <c r="S14" s="29">
         <v>0.39</v>
       </c>
-      <c r="T14" s="41">
+      <c r="T14" s="29">
         <v>0.43</v>
       </c>
-      <c r="U14" s="41">
+      <c r="U14" s="29">
         <v>0.5</v>
       </c>
-      <c r="V14" s="40" t="s">
+      <c r="V14" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W14" s="41">
+      <c r="W14" s="29">
         <v>0.53</v>
       </c>
-      <c r="X14" s="41">
+      <c r="X14" s="29">
         <v>0.54</v>
       </c>
-      <c r="Y14" s="41">
+      <c r="Y14" s="29">
         <v>0.53</v>
       </c>
-      <c r="Z14" s="40" t="s">
+      <c r="Z14" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA14" s="41">
+      <c r="AA14" s="29">
         <v>0.34</v>
       </c>
-      <c r="AB14" s="41">
+      <c r="AB14" s="29">
         <v>0.11</v>
       </c>
-      <c r="AC14" s="41">
+      <c r="AC14" s="29">
         <v>0.17</v>
       </c>
-      <c r="AD14" s="11">
+      <c r="AD14" s="7">
         <v>0.2</v>
       </c>
-      <c r="AE14" s="11">
+      <c r="AE14" s="7">
         <v>0.11</v>
       </c>
-      <c r="AF14" s="11">
+      <c r="AF14" s="7">
         <v>0.1</v>
       </c>
-      <c r="AG14" s="11">
+      <c r="AG14" s="7">
         <v>0.08</v>
       </c>
-      <c r="AH14" s="11">
+      <c r="AH14" s="7">
         <v>0.04</v>
       </c>
-      <c r="AI14" s="12">
+      <c r="AI14" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AJ14" s="11">
+      <c r="AJ14" s="7">
         <v>0.09</v>
       </c>
-      <c r="AK14" s="11">
+      <c r="AK14" s="7">
         <v>0.06</v>
       </c>
-      <c r="AL14" s="11">
+      <c r="AL14" s="7">
         <v>0.67</v>
       </c>
-      <c r="AM14" s="11">
+      <c r="AM14" s="7">
         <v>0.35</v>
       </c>
-      <c r="AN14" s="11">
+      <c r="AN14" s="7">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AO14" s="11">
+      <c r="AO14" s="7">
         <v>0.51</v>
       </c>
-      <c r="AP14" s="11">
+      <c r="AP14" s="7">
         <v>0.48</v>
       </c>
-      <c r="AQ14" s="11">
+      <c r="AQ14" s="7">
         <v>0.4</v>
       </c>
     </row>
-    <row r="15" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:44" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="35"/>
-[...11 lines deleted...]
-      <c r="N15" s="40" t="s">
+      <c r="B15" s="25"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="25"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O15" s="41">
+      <c r="O15" s="29">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P15" s="41">
+      <c r="P15" s="29">
         <v>1.25</v>
       </c>
-      <c r="Q15" s="41">
+      <c r="Q15" s="29">
         <v>1.1299999999999999</v>
       </c>
-      <c r="R15" s="41">
+      <c r="R15" s="29">
         <v>1.25</v>
       </c>
-      <c r="S15" s="41">
+      <c r="S15" s="29">
         <v>1.24</v>
       </c>
-      <c r="T15" s="41">
+      <c r="T15" s="29">
         <v>1.25</v>
       </c>
-      <c r="U15" s="41">
+      <c r="U15" s="29">
         <v>1.36</v>
       </c>
-      <c r="V15" s="40" t="s">
+      <c r="V15" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W15" s="41">
+      <c r="W15" s="29">
         <v>1.3</v>
       </c>
-      <c r="X15" s="41">
+      <c r="X15" s="29">
         <v>1.34</v>
       </c>
-      <c r="Y15" s="41">
+      <c r="Y15" s="29">
         <v>1.36</v>
       </c>
-      <c r="Z15" s="40" t="s">
+      <c r="Z15" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA15" s="41">
+      <c r="AA15" s="29">
         <v>1.21</v>
       </c>
-      <c r="AB15" s="41">
+      <c r="AB15" s="29">
         <v>0.4</v>
       </c>
-      <c r="AC15" s="41">
+      <c r="AC15" s="29">
         <v>0.2</v>
       </c>
-      <c r="AD15" s="11">
+      <c r="AD15" s="7">
         <v>0.4</v>
       </c>
-      <c r="AE15" s="11">
+      <c r="AE15" s="7">
         <v>0.36</v>
       </c>
-      <c r="AF15" s="11">
+      <c r="AF15" s="7">
         <v>0.25</v>
       </c>
-      <c r="AG15" s="11">
+      <c r="AG15" s="7">
         <v>0.27</v>
       </c>
-      <c r="AH15" s="11">
+      <c r="AH15" s="7">
         <v>0.09</v>
       </c>
-      <c r="AI15" s="12">
+      <c r="AI15" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ15" s="11">
+      <c r="AJ15" s="7">
         <v>0.23</v>
       </c>
-      <c r="AK15" s="11">
+      <c r="AK15" s="7">
         <v>0.1</v>
       </c>
-      <c r="AL15" s="11">
+      <c r="AL15" s="7">
         <v>2.56</v>
       </c>
-      <c r="AM15" s="11">
+      <c r="AM15" s="7">
         <v>0.81</v>
       </c>
-      <c r="AN15" s="11">
+      <c r="AN15" s="7">
         <v>0.8</v>
       </c>
-      <c r="AO15" s="11">
+      <c r="AO15" s="7">
         <v>0.35</v>
       </c>
-      <c r="AP15" s="11">
+      <c r="AP15" s="7">
         <v>0.8</v>
       </c>
-      <c r="AQ15" s="11">
+      <c r="AQ15" s="7">
         <v>0.54</v>
       </c>
     </row>
-    <row r="16" spans="1:44" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:44" s="5" customFormat="1" ht="11.25">
       <c r="A16" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B16" s="35"/>
-[...11 lines deleted...]
-      <c r="N16" s="40" t="s">
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O16" s="41">
+      <c r="O16" s="29">
         <v>1.36</v>
       </c>
-      <c r="P16" s="41">
+      <c r="P16" s="29">
         <v>1.07</v>
       </c>
-      <c r="Q16" s="41">
+      <c r="Q16" s="29">
         <v>0.8</v>
       </c>
-      <c r="R16" s="41">
+      <c r="R16" s="29">
         <v>0.75</v>
       </c>
-      <c r="S16" s="41">
+      <c r="S16" s="29">
         <v>0.8</v>
       </c>
-      <c r="T16" s="41">
+      <c r="T16" s="29">
         <v>0.84</v>
       </c>
-      <c r="U16" s="41">
-[...2 lines deleted...]
-      <c r="V16" s="40" t="s">
+      <c r="U16" s="29">
+        <v>1</v>
+      </c>
+      <c r="V16" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W16" s="41">
+      <c r="W16" s="29">
         <v>0.9</v>
       </c>
-      <c r="X16" s="41">
+      <c r="X16" s="29">
         <v>0.87</v>
       </c>
-      <c r="Y16" s="41">
+      <c r="Y16" s="29">
         <v>0.86</v>
       </c>
-      <c r="Z16" s="40" t="s">
+      <c r="Z16" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA16" s="41" t="s">
-[...5 lines deleted...]
-      <c r="AC16" s="41">
+      <c r="AA16" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB16" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC16" s="29">
         <v>0.27</v>
       </c>
-      <c r="AD16" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AE16" s="11">
+      <c r="AD16" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE16" s="7">
         <v>0.18</v>
       </c>
-      <c r="AF16" s="11">
+      <c r="AF16" s="7">
         <v>0.08</v>
       </c>
-      <c r="AG16" s="11">
+      <c r="AG16" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AH16" s="11">
+      <c r="AH16" s="7">
         <v>0.12</v>
       </c>
-      <c r="AI16" s="41" t="s">
-[...5 lines deleted...]
-      <c r="AK16" s="11">
+      <c r="AI16" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ16" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK16" s="7">
         <v>0.05</v>
       </c>
-      <c r="AL16" s="11">
+      <c r="AL16" s="7">
         <v>1.65</v>
       </c>
-      <c r="AM16" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AN16" s="11">
+      <c r="AM16" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AN16" s="7">
         <v>1.3</v>
       </c>
-      <c r="AO16" s="11">
+      <c r="AO16" s="7">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AP16" s="11">
+      <c r="AP16" s="7">
         <v>0.22</v>
       </c>
-      <c r="AQ16" s="11">
+      <c r="AQ16" s="7">
         <v>0.28000000000000003</v>
       </c>
     </row>
-    <row r="17" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:43" s="5" customFormat="1" ht="11.25">
       <c r="A17" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B17" s="35"/>
-[...11 lines deleted...]
-      <c r="N17" s="40" t="s">
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="25"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O17" s="41" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="41">
+      <c r="O17" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="P17" s="29">
         <v>0.56000000000000005</v>
       </c>
-      <c r="Q17" s="41">
+      <c r="Q17" s="29">
         <v>0.56000000000000005</v>
       </c>
-      <c r="R17" s="41">
+      <c r="R17" s="29">
         <v>0.67</v>
       </c>
-      <c r="S17" s="41">
+      <c r="S17" s="29">
         <v>0.65</v>
       </c>
-      <c r="T17" s="41">
+      <c r="T17" s="29">
         <v>0.8</v>
       </c>
-      <c r="U17" s="41">
+      <c r="U17" s="29">
         <v>0.77</v>
       </c>
-      <c r="V17" s="40" t="s">
+      <c r="V17" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W17" s="41">
+      <c r="W17" s="29">
         <v>0.61</v>
       </c>
-      <c r="X17" s="41">
+      <c r="X17" s="29">
         <v>0.56000000000000005</v>
       </c>
-      <c r="Y17" s="41">
+      <c r="Y17" s="29">
         <v>0.62</v>
       </c>
-      <c r="Z17" s="40" t="s">
+      <c r="Z17" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA17" s="41">
+      <c r="AA17" s="29">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB17" s="41">
+      <c r="AB17" s="29">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC17" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="11">
+      <c r="AC17" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD17" s="7">
         <v>0.23</v>
       </c>
-      <c r="AE17" s="11">
+      <c r="AE17" s="7">
         <v>0.1</v>
       </c>
-      <c r="AF17" s="11">
+      <c r="AF17" s="7">
         <v>0.08</v>
       </c>
-      <c r="AG17" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AH17" s="11">
+      <c r="AG17" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH17" s="7">
         <v>0.06</v>
       </c>
-      <c r="AI17" s="12">
+      <c r="AI17" s="7">
         <v>0.06</v>
       </c>
-      <c r="AJ17" s="11">
+      <c r="AJ17" s="7">
         <v>0.05</v>
       </c>
-      <c r="AK17" s="11">
+      <c r="AK17" s="7">
         <v>0.05</v>
       </c>
-      <c r="AL17" s="11">
+      <c r="AL17" s="7">
         <v>3.52</v>
       </c>
-      <c r="AM17" s="11">
+      <c r="AM17" s="7">
         <v>0.6</v>
       </c>
-      <c r="AN17" s="11">
+      <c r="AN17" s="7">
         <v>0.79</v>
       </c>
-      <c r="AO17" s="11">
+      <c r="AO17" s="7">
         <v>0.44</v>
       </c>
-      <c r="AP17" s="11">
+      <c r="AP17" s="7">
         <v>0.47</v>
       </c>
-      <c r="AQ17" s="11">
+      <c r="AQ17" s="7">
         <v>0.49</v>
       </c>
     </row>
-    <row r="18" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:43" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="35"/>
-[...11 lines deleted...]
-      <c r="N18" s="40" t="s">
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="25"/>
+      <c r="N18" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O18" s="41">
+      <c r="O18" s="29">
         <v>1.03</v>
       </c>
-      <c r="P18" s="41">
+      <c r="P18" s="29">
         <v>1.01</v>
       </c>
-      <c r="Q18" s="41">
+      <c r="Q18" s="29">
         <v>1.26</v>
       </c>
-      <c r="R18" s="41">
+      <c r="R18" s="29">
         <v>1.2</v>
       </c>
-      <c r="S18" s="41">
-[...2 lines deleted...]
-      <c r="T18" s="41">
+      <c r="S18" s="29">
+        <v>1</v>
+      </c>
+      <c r="T18" s="29">
         <v>0.85</v>
       </c>
-      <c r="U18" s="41">
+      <c r="U18" s="29">
         <v>0.99</v>
       </c>
-      <c r="V18" s="40" t="s">
+      <c r="V18" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W18" s="41">
+      <c r="W18" s="29">
         <v>0.9</v>
       </c>
-      <c r="X18" s="41">
+      <c r="X18" s="29">
         <v>0.91</v>
       </c>
-      <c r="Y18" s="41">
+      <c r="Y18" s="29">
         <v>0.85</v>
       </c>
-      <c r="Z18" s="40" t="s">
+      <c r="Z18" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA18" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AB18" s="41">
+      <c r="AA18" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB18" s="29">
         <v>0.34</v>
       </c>
-      <c r="AC18" s="41">
+      <c r="AC18" s="29">
         <v>0.26</v>
       </c>
-      <c r="AD18" s="11">
+      <c r="AD18" s="7">
         <v>0.41</v>
       </c>
-      <c r="AE18" s="11">
+      <c r="AE18" s="7">
         <v>0.17</v>
       </c>
-      <c r="AF18" s="41" t="s">
-[...14 lines deleted...]
-      <c r="AK18" s="11">
+      <c r="AF18" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG18" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH18" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI18" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ18" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK18" s="7">
         <v>0.17</v>
       </c>
-      <c r="AL18" s="11">
+      <c r="AL18" s="7">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AM18" s="7">
         <v>0.52</v>
       </c>
-      <c r="AN18" s="11">
+      <c r="AN18" s="7">
         <v>0.34</v>
       </c>
-      <c r="AO18" s="11">
+      <c r="AO18" s="7">
         <v>0.52</v>
       </c>
-      <c r="AP18" s="11">
+      <c r="AP18" s="7">
         <v>0.21</v>
       </c>
-      <c r="AQ18" s="11">
+      <c r="AQ18" s="7">
         <v>0.52</v>
       </c>
     </row>
-    <row r="19" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="19" spans="1:43" s="5" customFormat="1" ht="11.25">
       <c r="A19" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="B19" s="35"/>
-[...11 lines deleted...]
-      <c r="N19" s="40" t="s">
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="26"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="27"/>
+      <c r="N19" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O19" s="41" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="41">
+      <c r="O19" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="P19" s="29">
         <v>0.21</v>
       </c>
-      <c r="Q19" s="41">
+      <c r="Q19" s="29">
         <v>0.16</v>
       </c>
-      <c r="R19" s="41">
+      <c r="R19" s="29">
         <v>0.25</v>
       </c>
-      <c r="S19" s="41">
+      <c r="S19" s="29">
         <v>0.21</v>
       </c>
-      <c r="T19" s="41">
+      <c r="T19" s="29">
         <v>0.26</v>
       </c>
-      <c r="U19" s="41">
+      <c r="U19" s="29">
         <v>0.23</v>
       </c>
-      <c r="V19" s="40" t="s">
+      <c r="V19" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W19" s="41">
+      <c r="W19" s="29">
         <v>0.25</v>
       </c>
-      <c r="X19" s="41">
+      <c r="X19" s="29">
         <v>0.22</v>
       </c>
-      <c r="Y19" s="41">
+      <c r="Y19" s="29">
         <v>0.21</v>
       </c>
-      <c r="Z19" s="40" t="s">
+      <c r="Z19" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA19" s="41">
+      <c r="AA19" s="29">
         <v>0.33</v>
       </c>
-      <c r="AB19" s="41" t="s">
-[...8 lines deleted...]
-      <c r="AE19" s="11">
+      <c r="AB19" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC19" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD19" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE19" s="7">
         <v>0.11</v>
       </c>
-      <c r="AF19" s="41" t="s">
-[...11 lines deleted...]
-      <c r="AJ19" s="11">
+      <c r="AF19" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG19" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH19" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI19" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ19" s="7">
         <v>0.06</v>
       </c>
-      <c r="AK19" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AL19" s="11">
+      <c r="AK19" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL19" s="7">
         <v>1.27</v>
       </c>
-      <c r="AM19" s="11">
+      <c r="AM19" s="7">
         <v>0.33</v>
       </c>
-      <c r="AN19" s="11">
+      <c r="AN19" s="7">
         <v>0.43</v>
       </c>
-      <c r="AO19" s="11">
+      <c r="AO19" s="7">
         <v>0.32</v>
       </c>
-      <c r="AP19" s="11">
+      <c r="AP19" s="7">
         <v>0.51</v>
       </c>
-      <c r="AQ19" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="7" t="s">
+      <c r="AQ19" s="29" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A20" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="35"/>
-[...11 lines deleted...]
-      <c r="N20" s="40" t="s">
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O20" s="41">
+      <c r="O20" s="29">
         <v>0.91</v>
       </c>
-      <c r="P20" s="41">
+      <c r="P20" s="29">
         <v>1.31</v>
       </c>
-      <c r="Q20" s="41">
+      <c r="Q20" s="29">
         <v>1.25</v>
       </c>
-      <c r="R20" s="41">
+      <c r="R20" s="29">
         <v>1.1399999999999999</v>
       </c>
-      <c r="S20" s="41">
+      <c r="S20" s="29">
         <v>1.1299999999999999</v>
       </c>
-      <c r="T20" s="41">
+      <c r="T20" s="29">
         <v>0.96</v>
       </c>
-      <c r="U20" s="41">
+      <c r="U20" s="29">
         <v>1.01</v>
       </c>
-      <c r="V20" s="40" t="s">
+      <c r="V20" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W20" s="41">
+      <c r="W20" s="29">
         <v>0.99</v>
       </c>
-      <c r="X20" s="41">
+      <c r="X20" s="29">
         <v>1.03</v>
       </c>
-      <c r="Y20" s="41">
+      <c r="Y20" s="29">
         <v>0.97</v>
       </c>
-      <c r="Z20" s="40" t="s">
+      <c r="Z20" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA20" s="41">
+      <c r="AA20" s="29">
         <v>0.18</v>
       </c>
-      <c r="AB20" s="41">
+      <c r="AB20" s="29">
         <v>0.6</v>
       </c>
-      <c r="AC20" s="41">
+      <c r="AC20" s="29">
         <v>0.09</v>
       </c>
-      <c r="AD20" s="11">
+      <c r="AD20" s="7">
         <v>0.21</v>
       </c>
-      <c r="AE20" s="11">
+      <c r="AE20" s="7">
         <v>0.12</v>
       </c>
-      <c r="AF20" s="11">
+      <c r="AF20" s="7">
         <v>0.15</v>
       </c>
-      <c r="AG20" s="11">
+      <c r="AG20" s="7">
         <v>0.18</v>
       </c>
-      <c r="AH20" s="11">
+      <c r="AH20" s="7">
         <v>0.08</v>
       </c>
-      <c r="AI20" s="12">
+      <c r="AI20" s="7">
         <v>0.21</v>
       </c>
-      <c r="AJ20" s="11">
+      <c r="AJ20" s="7">
         <v>0.1</v>
       </c>
-      <c r="AK20" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AL20" s="11">
+      <c r="AK20" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL20" s="7">
         <v>0.35</v>
       </c>
-      <c r="AM20" s="11">
+      <c r="AM20" s="7">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AN20" s="11">
+      <c r="AN20" s="7">
         <v>0.96</v>
       </c>
-      <c r="AO20" s="11">
+      <c r="AO20" s="7">
         <v>0.54</v>
       </c>
-      <c r="AP20" s="11">
+      <c r="AP20" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AQ20" s="11">
+      <c r="AQ20" s="7">
         <v>0.12</v>
       </c>
     </row>
-    <row r="21" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A21" s="7" t="s">
+    <row r="21" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A21" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B21" s="35"/>
-[...11 lines deleted...]
-      <c r="N21" s="40" t="s">
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O21" s="41">
+      <c r="O21" s="29">
         <v>1.76</v>
       </c>
-      <c r="P21" s="41">
+      <c r="P21" s="29">
         <v>2.88</v>
       </c>
-      <c r="Q21" s="41">
+      <c r="Q21" s="29">
         <v>2.59</v>
       </c>
-      <c r="R21" s="41">
+      <c r="R21" s="29">
         <v>2.46</v>
       </c>
-      <c r="S21" s="41">
+      <c r="S21" s="29">
         <v>2.34</v>
       </c>
-      <c r="T21" s="41">
+      <c r="T21" s="29">
         <v>2.36</v>
       </c>
-      <c r="U21" s="41">
+      <c r="U21" s="29">
         <v>2.34</v>
       </c>
-      <c r="V21" s="40" t="s">
+      <c r="V21" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W21" s="41">
+      <c r="W21" s="29">
         <v>2.38</v>
       </c>
-      <c r="X21" s="41">
+      <c r="X21" s="29">
         <v>2.25</v>
       </c>
-      <c r="Y21" s="41">
+      <c r="Y21" s="29">
         <v>2.2200000000000002</v>
       </c>
-      <c r="Z21" s="40" t="s">
+      <c r="Z21" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA21" s="41">
+      <c r="AA21" s="29">
         <v>0.3</v>
       </c>
-      <c r="AB21" s="41">
+      <c r="AB21" s="29">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC21" s="41">
+      <c r="AC21" s="29">
         <v>0.22</v>
       </c>
-      <c r="AD21" s="11">
+      <c r="AD21" s="7">
         <v>0.69</v>
       </c>
-      <c r="AE21" s="11">
+      <c r="AE21" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AF21" s="11">
+      <c r="AF21" s="7">
         <v>0.53</v>
       </c>
-      <c r="AG21" s="11">
+      <c r="AG21" s="7">
         <v>0.25</v>
       </c>
-      <c r="AH21" s="11">
+      <c r="AH21" s="7">
         <v>0.16</v>
       </c>
-      <c r="AI21" s="12">
+      <c r="AI21" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ21" s="11">
+      <c r="AJ21" s="7">
         <v>0.13</v>
       </c>
-      <c r="AK21" s="11">
+      <c r="AK21" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AL21" s="11">
+      <c r="AL21" s="7">
         <v>5.18</v>
       </c>
-      <c r="AM21" s="11">
+      <c r="AM21" s="7">
         <v>1.04</v>
       </c>
-      <c r="AN21" s="11">
+      <c r="AN21" s="7">
         <v>1.27</v>
       </c>
-      <c r="AO21" s="11">
+      <c r="AO21" s="7">
         <v>1.17</v>
       </c>
-      <c r="AP21" s="11">
+      <c r="AP21" s="7">
         <v>0.99</v>
       </c>
-      <c r="AQ21" s="11">
+      <c r="AQ21" s="7">
         <v>0.78</v>
       </c>
     </row>
-    <row r="22" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A22" s="68" t="s">
+    <row r="22" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A22" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="68"/>
-[...42 lines deleted...]
-    <row r="23" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+      <c r="N22" s="50"/>
+      <c r="O22" s="50"/>
+      <c r="P22" s="50"/>
+      <c r="Q22" s="50"/>
+      <c r="R22" s="50"/>
+      <c r="S22" s="50"/>
+      <c r="T22" s="50"/>
+      <c r="U22" s="50"/>
+      <c r="V22" s="50"/>
+      <c r="W22" s="50"/>
+      <c r="X22" s="50"/>
+      <c r="Y22" s="50"/>
+      <c r="Z22" s="50"/>
+      <c r="AA22" s="50"/>
+      <c r="AB22" s="50"/>
+      <c r="AC22" s="50"/>
+      <c r="AD22" s="50"/>
+      <c r="AE22" s="50"/>
+      <c r="AF22" s="50"/>
+      <c r="AG22" s="50"/>
+      <c r="AH22" s="50"/>
+      <c r="AI22" s="50"/>
+      <c r="AJ22" s="50"/>
+      <c r="AK22" s="50"/>
+      <c r="AL22" s="50"/>
+      <c r="AM22" s="50"/>
+      <c r="AN22" s="50"/>
+      <c r="AO22" s="50"/>
+      <c r="AP22" s="50"/>
+      <c r="AQ22" s="50"/>
+    </row>
+    <row r="23" spans="1:43" s="5" customFormat="1" ht="11.25">
       <c r="A23" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B23" s="35"/>
-[...11 lines deleted...]
-      <c r="N23" s="40" t="s">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O23" s="41">
+      <c r="O23" s="29">
         <v>1.58</v>
       </c>
-      <c r="P23" s="41">
+      <c r="P23" s="29">
         <v>1.76</v>
       </c>
-      <c r="Q23" s="41">
+      <c r="Q23" s="29">
         <v>1.68</v>
       </c>
-      <c r="R23" s="41">
+      <c r="R23" s="29">
         <v>1.72</v>
       </c>
-      <c r="S23" s="41">
+      <c r="S23" s="29">
         <v>1.7</v>
       </c>
-      <c r="T23" s="41">
+      <c r="T23" s="29">
         <v>1.72</v>
       </c>
-      <c r="U23" s="41">
+      <c r="U23" s="29">
         <v>1.69</v>
       </c>
-      <c r="V23" s="40" t="s">
+      <c r="V23" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W23" s="41">
+      <c r="W23" s="29">
         <v>1.67</v>
       </c>
-      <c r="X23" s="41">
+      <c r="X23" s="29">
         <v>1.61</v>
       </c>
-      <c r="Y23" s="41">
+      <c r="Y23" s="29">
         <v>1.6</v>
       </c>
-      <c r="Z23" s="40" t="s">
+      <c r="Z23" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA23" s="41">
+      <c r="AA23" s="29">
         <v>0.84</v>
       </c>
-      <c r="AB23" s="41">
+      <c r="AB23" s="29">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AC23" s="41">
+      <c r="AC23" s="29">
         <v>0.39</v>
       </c>
-      <c r="AD23" s="11">
+      <c r="AD23" s="7">
         <v>0.42</v>
       </c>
-      <c r="AE23" s="11">
+      <c r="AE23" s="7">
         <v>0.2</v>
       </c>
-      <c r="AF23" s="11">
+      <c r="AF23" s="7">
         <v>0.22</v>
       </c>
-      <c r="AG23" s="11">
+      <c r="AG23" s="7">
         <v>0.21</v>
       </c>
-      <c r="AH23" s="11">
+      <c r="AH23" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AI23" s="12">
+      <c r="AI23" s="7">
         <v>0.16</v>
       </c>
-      <c r="AJ23" s="11">
+      <c r="AJ23" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AK23" s="11">
+      <c r="AK23" s="7">
         <v>0.12</v>
       </c>
-      <c r="AL23" s="11">
+      <c r="AL23" s="7">
         <v>3.76</v>
       </c>
-      <c r="AM23" s="11">
+      <c r="AM23" s="7">
         <v>1.21</v>
       </c>
-      <c r="AN23" s="11">
+      <c r="AN23" s="7">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AO23" s="11">
+      <c r="AO23" s="7">
         <v>0.64</v>
       </c>
-      <c r="AP23" s="11">
+      <c r="AP23" s="7">
         <v>0.79</v>
       </c>
-      <c r="AQ23" s="11">
+      <c r="AQ23" s="7">
         <v>0.56999999999999995</v>
       </c>
     </row>
-    <row r="24" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A24" s="7" t="s">
+    <row r="24" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A24" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B24" s="35"/>
-[...11 lines deleted...]
-      <c r="N24" s="40" t="s">
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="25"/>
+      <c r="N24" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O24" s="41">
+      <c r="O24" s="29">
         <v>1.55</v>
       </c>
-      <c r="P24" s="41">
+      <c r="P24" s="29">
         <v>1.68</v>
       </c>
-      <c r="Q24" s="41">
+      <c r="Q24" s="29">
         <v>1.63</v>
       </c>
-      <c r="R24" s="41">
+      <c r="R24" s="29">
         <v>1.7</v>
       </c>
-      <c r="S24" s="41">
+      <c r="S24" s="29">
         <v>1.69</v>
       </c>
-      <c r="T24" s="41">
+      <c r="T24" s="29">
         <v>1.71</v>
       </c>
-      <c r="U24" s="41">
+      <c r="U24" s="29">
         <v>1.66</v>
       </c>
-      <c r="V24" s="40" t="s">
+      <c r="V24" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W24" s="41">
+      <c r="W24" s="29">
         <v>1.62</v>
       </c>
-      <c r="X24" s="41">
+      <c r="X24" s="29">
         <v>1.57</v>
       </c>
-      <c r="Y24" s="41">
+      <c r="Y24" s="29">
         <v>1.56</v>
       </c>
-      <c r="Z24" s="40" t="s">
+      <c r="Z24" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA24" s="41">
+      <c r="AA24" s="29">
         <v>0.7</v>
       </c>
-      <c r="AB24" s="41">
+      <c r="AB24" s="29">
         <v>0.54</v>
       </c>
-      <c r="AC24" s="41">
+      <c r="AC24" s="29">
         <v>0.4</v>
       </c>
-      <c r="AD24" s="11">
+      <c r="AD24" s="7">
         <v>0.38</v>
       </c>
-      <c r="AE24" s="11">
+      <c r="AE24" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF24" s="11">
+      <c r="AF24" s="7">
         <v>0.21</v>
       </c>
-      <c r="AG24" s="11">
+      <c r="AG24" s="7">
         <v>0.19</v>
       </c>
-      <c r="AH24" s="11">
+      <c r="AH24" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AI24" s="12">
+      <c r="AI24" s="7">
         <v>0.18</v>
       </c>
-      <c r="AJ24" s="11">
+      <c r="AJ24" s="7">
         <v>0.12</v>
       </c>
-      <c r="AK24" s="11">
+      <c r="AK24" s="7">
         <v>0.11</v>
       </c>
-      <c r="AL24" s="11">
+      <c r="AL24" s="7">
         <v>3.58</v>
       </c>
-      <c r="AM24" s="11">
+      <c r="AM24" s="7">
         <v>1.18</v>
       </c>
-      <c r="AN24" s="11">
+      <c r="AN24" s="7">
         <v>1.06</v>
       </c>
-      <c r="AO24" s="11">
+      <c r="AO24" s="7">
         <v>0.65</v>
       </c>
-      <c r="AP24" s="11">
+      <c r="AP24" s="7">
         <v>0.71</v>
       </c>
-      <c r="AQ24" s="11">
+      <c r="AQ24" s="7">
         <v>0.47</v>
       </c>
     </row>
-    <row r="25" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A25" s="7" t="s">
+    <row r="25" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A25" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B25" s="35"/>
-[...11 lines deleted...]
-      <c r="N25" s="40" t="s">
+      <c r="B25" s="25"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="27"/>
+      <c r="N25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O25" s="41">
+      <c r="O25" s="29">
         <v>1.96</v>
       </c>
-      <c r="P25" s="41">
+      <c r="P25" s="29">
         <v>2.41</v>
       </c>
-      <c r="Q25" s="41">
+      <c r="Q25" s="29">
         <v>2.4700000000000002</v>
       </c>
-      <c r="R25" s="41">
+      <c r="R25" s="29">
         <v>2.16</v>
       </c>
-      <c r="S25" s="41">
+      <c r="S25" s="29">
         <v>2.2000000000000002</v>
       </c>
-      <c r="T25" s="41">
+      <c r="T25" s="29">
         <v>2.2200000000000002</v>
       </c>
-      <c r="U25" s="41">
+      <c r="U25" s="29">
         <v>2.23</v>
       </c>
-      <c r="V25" s="40" t="s">
+      <c r="V25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W25" s="41">
+      <c r="W25" s="29">
         <v>2.2400000000000002</v>
       </c>
-      <c r="X25" s="41">
+      <c r="X25" s="29">
         <v>2.06</v>
       </c>
-      <c r="Y25" s="41">
+      <c r="Y25" s="29">
         <v>2.09</v>
       </c>
-      <c r="Z25" s="40" t="s">
+      <c r="Z25" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA25" s="41">
+      <c r="AA25" s="29">
         <v>1.48</v>
       </c>
-      <c r="AB25" s="41">
+      <c r="AB25" s="29">
         <v>0.81</v>
       </c>
-      <c r="AC25" s="41">
+      <c r="AC25" s="29">
         <v>0.61</v>
       </c>
-      <c r="AD25" s="11">
+      <c r="AD25" s="7">
         <v>0.68</v>
       </c>
-      <c r="AE25" s="11">
+      <c r="AE25" s="7">
         <v>0.4</v>
       </c>
-      <c r="AF25" s="11">
+      <c r="AF25" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AG25" s="11">
+      <c r="AG25" s="7">
         <v>0.21</v>
       </c>
-      <c r="AH25" s="11">
+      <c r="AH25" s="7">
         <v>0.16</v>
       </c>
-      <c r="AI25" s="12">
+      <c r="AI25" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ25" s="11">
+      <c r="AJ25" s="7">
         <v>0.17</v>
       </c>
-      <c r="AK25" s="11">
+      <c r="AK25" s="7">
         <v>0.2</v>
       </c>
-      <c r="AL25" s="11">
+      <c r="AL25" s="7">
         <v>5.75</v>
       </c>
-      <c r="AM25" s="11">
+      <c r="AM25" s="7">
         <v>1.85</v>
       </c>
-      <c r="AN25" s="11">
+      <c r="AN25" s="7">
         <v>1.7</v>
       </c>
-      <c r="AO25" s="11">
+      <c r="AO25" s="7">
         <v>0.79</v>
       </c>
-      <c r="AP25" s="11">
+      <c r="AP25" s="7">
         <v>1.1200000000000001</v>
       </c>
-      <c r="AQ25" s="11">
+      <c r="AQ25" s="7">
         <v>0.93</v>
       </c>
     </row>
-    <row r="26" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="26" spans="1:43" s="5" customFormat="1" ht="11.25">
       <c r="A26" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B26" s="35"/>
-[...11 lines deleted...]
-      <c r="N26" s="40" t="s">
+      <c r="B26" s="25"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="27"/>
+      <c r="N26" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O26" s="41">
-[...2 lines deleted...]
-      <c r="P26" s="41">
+      <c r="O26" s="29">
+        <v>1</v>
+      </c>
+      <c r="P26" s="29">
         <v>0.66</v>
       </c>
-      <c r="Q26" s="41">
+      <c r="Q26" s="29">
         <v>0.49</v>
       </c>
-      <c r="R26" s="41">
+      <c r="R26" s="29">
         <v>0.52</v>
       </c>
-      <c r="S26" s="41">
+      <c r="S26" s="29">
         <v>0.44</v>
       </c>
-      <c r="T26" s="41">
+      <c r="T26" s="29">
         <v>0.47</v>
       </c>
-      <c r="U26" s="41">
+      <c r="U26" s="29">
         <v>0.56999999999999995</v>
       </c>
-      <c r="V26" s="40" t="s">
+      <c r="V26" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W26" s="41">
+      <c r="W26" s="29">
         <v>0.57999999999999996</v>
       </c>
-      <c r="X26" s="41">
+      <c r="X26" s="29">
         <v>0.65</v>
       </c>
-      <c r="Y26" s="41">
+      <c r="Y26" s="29">
         <v>0.65</v>
       </c>
-      <c r="Z26" s="40" t="s">
+      <c r="Z26" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA26" s="41">
+      <c r="AA26" s="29">
         <v>0.67</v>
       </c>
-      <c r="AB26" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AC26" s="41">
+      <c r="AB26" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC26" s="29">
         <v>0.17</v>
       </c>
-      <c r="AD26" s="11">
+      <c r="AD26" s="7">
         <v>0.26</v>
       </c>
-      <c r="AE26" s="11">
+      <c r="AE26" s="7">
         <v>0.11</v>
       </c>
-      <c r="AF26" s="11">
+      <c r="AF26" s="7">
         <v>0.09</v>
       </c>
-      <c r="AG26" s="11">
+      <c r="AG26" s="7">
         <v>0.16</v>
       </c>
-      <c r="AH26" s="11">
+      <c r="AH26" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AI26" s="12">
+      <c r="AI26" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AJ26" s="11">
+      <c r="AJ26" s="7">
         <v>0.12</v>
       </c>
-      <c r="AK26" s="11">
+      <c r="AK26" s="7">
         <v>0.05</v>
       </c>
-      <c r="AL26" s="11">
+      <c r="AL26" s="7">
         <v>1.31</v>
       </c>
-      <c r="AM26" s="11">
+      <c r="AM26" s="7">
         <v>0.34</v>
       </c>
-      <c r="AN26" s="11">
+      <c r="AN26" s="7">
         <v>0.66</v>
       </c>
-      <c r="AO26" s="11">
+      <c r="AO26" s="7">
         <v>0.5</v>
       </c>
-      <c r="AP26" s="11">
+      <c r="AP26" s="7">
         <v>0.79</v>
       </c>
-      <c r="AQ26" s="11">
+      <c r="AQ26" s="7">
         <v>0.66</v>
       </c>
     </row>
-    <row r="27" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="27" spans="1:43" s="5" customFormat="1" ht="11.25">
       <c r="A27" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="35"/>
-[...11 lines deleted...]
-      <c r="N27" s="40" t="s">
+      <c r="B27" s="25"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O27" s="41">
+      <c r="O27" s="29">
         <v>1.29</v>
       </c>
-      <c r="P27" s="41">
+      <c r="P27" s="29">
         <v>1.4</v>
       </c>
-      <c r="Q27" s="41">
+      <c r="Q27" s="29">
         <v>1.19</v>
       </c>
-      <c r="R27" s="41">
+      <c r="R27" s="29">
         <v>1.34</v>
       </c>
-      <c r="S27" s="41">
+      <c r="S27" s="29">
         <v>1.3</v>
       </c>
-      <c r="T27" s="41">
+      <c r="T27" s="29">
         <v>1.35</v>
       </c>
-      <c r="U27" s="41">
+      <c r="U27" s="29">
         <v>1.45</v>
       </c>
-      <c r="V27" s="40" t="s">
+      <c r="V27" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W27" s="41">
+      <c r="W27" s="29">
         <v>1.38</v>
       </c>
-      <c r="X27" s="41">
+      <c r="X27" s="29">
         <v>1.43</v>
       </c>
-      <c r="Y27" s="41">
+      <c r="Y27" s="29">
         <v>1.47</v>
       </c>
-      <c r="Z27" s="40" t="s">
+      <c r="Z27" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA27" s="41">
+      <c r="AA27" s="29">
         <v>1.43</v>
       </c>
-      <c r="AB27" s="41">
+      <c r="AB27" s="29">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AC27" s="41">
+      <c r="AC27" s="29">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AD27" s="11">
+      <c r="AD27" s="7">
         <v>0.45</v>
       </c>
-      <c r="AE27" s="11">
+      <c r="AE27" s="7">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AF27" s="11">
+      <c r="AF27" s="7">
         <v>0.24</v>
       </c>
-      <c r="AG27" s="11">
+      <c r="AG27" s="7">
         <v>0.35</v>
       </c>
-      <c r="AH27" s="11">
+      <c r="AH27" s="7">
         <v>0.12</v>
       </c>
-      <c r="AI27" s="12">
+      <c r="AI27" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ27" s="11">
+      <c r="AJ27" s="7">
         <v>0.3</v>
       </c>
-      <c r="AK27" s="11">
+      <c r="AK27" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AL27" s="11">
+      <c r="AL27" s="7">
         <v>2.79</v>
       </c>
-      <c r="AM27" s="11">
+      <c r="AM27" s="7">
         <v>1.01</v>
       </c>
-      <c r="AN27" s="11">
+      <c r="AN27" s="7">
         <v>0.95</v>
       </c>
-      <c r="AO27" s="11">
+      <c r="AO27" s="7">
         <v>0.36</v>
       </c>
-      <c r="AP27" s="11">
+      <c r="AP27" s="7">
         <v>0.91</v>
       </c>
-      <c r="AQ27" s="11">
+      <c r="AQ27" s="7">
         <v>0.66</v>
       </c>
     </row>
-    <row r="28" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A28" s="7" t="s">
+    <row r="28" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A28" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="B28" s="35"/>
-[...11 lines deleted...]
-      <c r="N28" s="40" t="s">
+      <c r="B28" s="25"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="26"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="26"/>
+      <c r="K28" s="26"/>
+      <c r="L28" s="26"/>
+      <c r="M28" s="27"/>
+      <c r="N28" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O28" s="41">
+      <c r="O28" s="29">
         <v>2.33</v>
       </c>
-      <c r="P28" s="41">
+      <c r="P28" s="29">
         <v>3.28</v>
       </c>
-      <c r="Q28" s="41">
+      <c r="Q28" s="29">
         <v>2.62</v>
       </c>
-      <c r="R28" s="41">
+      <c r="R28" s="29">
         <v>2.86</v>
       </c>
-      <c r="S28" s="41">
+      <c r="S28" s="29">
         <v>2.82</v>
       </c>
-      <c r="T28" s="41">
+      <c r="T28" s="29">
         <v>2.59</v>
       </c>
-      <c r="U28" s="41">
+      <c r="U28" s="29">
         <v>2.59</v>
       </c>
-      <c r="V28" s="40" t="s">
+      <c r="V28" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W28" s="41">
+      <c r="W28" s="29">
         <v>2.71</v>
       </c>
-      <c r="X28" s="41">
+      <c r="X28" s="29">
         <v>2.5299999999999998</v>
       </c>
-      <c r="Y28" s="41">
+      <c r="Y28" s="29">
         <v>2.37</v>
       </c>
-      <c r="Z28" s="40" t="s">
+      <c r="Z28" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA28" s="41">
+      <c r="AA28" s="29">
         <v>0.67</v>
       </c>
-      <c r="AB28" s="41">
+      <c r="AB28" s="29">
         <v>0.87</v>
       </c>
-      <c r="AC28" s="41">
+      <c r="AC28" s="29">
         <v>0.16</v>
       </c>
-      <c r="AD28" s="11">
+      <c r="AD28" s="7">
         <v>0.78</v>
       </c>
-      <c r="AE28" s="11">
+      <c r="AE28" s="7">
         <v>0.54</v>
       </c>
-      <c r="AF28" s="11">
+      <c r="AF28" s="7">
         <v>0.84</v>
       </c>
-      <c r="AG28" s="11">
+      <c r="AG28" s="7">
         <v>0.41</v>
       </c>
-      <c r="AH28" s="11">
+      <c r="AH28" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AI28" s="12">
+      <c r="AI28" s="7">
         <v>0.06</v>
       </c>
-      <c r="AJ28" s="11">
+      <c r="AJ28" s="7">
         <v>0.12</v>
       </c>
-      <c r="AK28" s="11">
+      <c r="AK28" s="7">
         <v>0.16</v>
       </c>
-      <c r="AL28" s="11">
+      <c r="AL28" s="7">
         <v>6.48</v>
       </c>
-      <c r="AM28" s="11">
+      <c r="AM28" s="7">
         <v>1.34</v>
       </c>
-      <c r="AN28" s="11">
+      <c r="AN28" s="7">
         <v>0.88</v>
       </c>
-      <c r="AO28" s="11">
+      <c r="AO28" s="7">
         <v>0.99</v>
       </c>
-      <c r="AP28" s="11">
+      <c r="AP28" s="7">
         <v>1.19</v>
       </c>
-      <c r="AQ28" s="11">
+      <c r="AQ28" s="7">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="29" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A29" s="67" t="s">
+    <row r="29" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A29" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="67"/>
-[...43 lines deleted...]
-      <c r="A30" s="6" t="s">
+      <c r="B29" s="49"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="49"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="49"/>
+      <c r="N29" s="49"/>
+      <c r="O29" s="49"/>
+      <c r="P29" s="49"/>
+      <c r="Q29" s="49"/>
+      <c r="R29" s="49"/>
+      <c r="S29" s="49"/>
+      <c r="T29" s="49"/>
+      <c r="U29" s="49"/>
+      <c r="V29" s="49"/>
+      <c r="W29" s="49"/>
+      <c r="X29" s="49"/>
+      <c r="Y29" s="49"/>
+      <c r="Z29" s="49"/>
+      <c r="AA29" s="49"/>
+      <c r="AB29" s="49"/>
+      <c r="AC29" s="49"/>
+      <c r="AD29" s="49"/>
+      <c r="AE29" s="49"/>
+      <c r="AF29" s="49"/>
+      <c r="AG29" s="49"/>
+      <c r="AH29" s="49"/>
+      <c r="AI29" s="49"/>
+      <c r="AJ29" s="49"/>
+      <c r="AK29" s="49"/>
+      <c r="AL29" s="49"/>
+      <c r="AM29" s="49"/>
+      <c r="AN29" s="49"/>
+      <c r="AO29" s="49"/>
+      <c r="AP29" s="49"/>
+      <c r="AQ29" s="49"/>
+    </row>
+    <row r="30" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A30" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B30" s="35"/>
-[...11 lines deleted...]
-      <c r="N30" s="40" t="s">
+      <c r="B30" s="25"/>
+      <c r="C30" s="25"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="25"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O30" s="41">
+      <c r="O30" s="29">
         <v>1.05</v>
       </c>
-      <c r="P30" s="41">
+      <c r="P30" s="29">
         <v>1.19</v>
       </c>
-      <c r="Q30" s="41">
+      <c r="Q30" s="29">
         <v>1.18</v>
       </c>
-      <c r="R30" s="41">
+      <c r="R30" s="29">
         <v>1.1599999999999999</v>
       </c>
-      <c r="S30" s="41">
+      <c r="S30" s="29">
         <v>1.1299999999999999</v>
       </c>
-      <c r="T30" s="41">
+      <c r="T30" s="29">
         <v>1.1200000000000001</v>
       </c>
-      <c r="U30" s="41">
+      <c r="U30" s="29">
         <v>1.1200000000000001</v>
       </c>
-      <c r="V30" s="40" t="s">
+      <c r="V30" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W30" s="41">
+      <c r="W30" s="29">
         <v>1.07</v>
       </c>
-      <c r="X30" s="41">
+      <c r="X30" s="29">
         <v>1.07</v>
       </c>
-      <c r="Y30" s="41">
+      <c r="Y30" s="29">
         <v>1.05</v>
       </c>
-      <c r="Z30" s="40" t="s">
+      <c r="Z30" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA30" s="41">
+      <c r="AA30" s="29">
         <v>0.33</v>
       </c>
-      <c r="AB30" s="41">
+      <c r="AB30" s="29">
         <v>0.4</v>
       </c>
-      <c r="AC30" s="41">
+      <c r="AC30" s="29">
         <v>0.22</v>
       </c>
-      <c r="AD30" s="12">
+      <c r="AD30" s="7">
         <v>0.32</v>
       </c>
-      <c r="AE30" s="12">
+      <c r="AE30" s="7">
         <v>0.17</v>
       </c>
-      <c r="AF30" s="12">
+      <c r="AF30" s="7">
         <v>0.19</v>
       </c>
-      <c r="AG30" s="12">
+      <c r="AG30" s="7">
         <v>0.1</v>
       </c>
-      <c r="AH30" s="11">
+      <c r="AH30" s="7">
         <v>0.08</v>
       </c>
-      <c r="AI30" s="12">
+      <c r="AI30" s="7">
         <v>0.11</v>
       </c>
-      <c r="AJ30" s="12">
+      <c r="AJ30" s="7">
         <v>0.1</v>
       </c>
-      <c r="AK30" s="12">
+      <c r="AK30" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AL30" s="12">
+      <c r="AL30" s="7">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AM30" s="12">
+      <c r="AM30" s="7">
         <v>0.76</v>
       </c>
-      <c r="AN30" s="12">
+      <c r="AN30" s="7">
         <v>0.9</v>
       </c>
-      <c r="AO30" s="12">
+      <c r="AO30" s="7">
         <v>0.65</v>
       </c>
-      <c r="AP30" s="11">
+      <c r="AP30" s="7">
         <v>0.5</v>
       </c>
-      <c r="AQ30" s="11">
+      <c r="AQ30" s="7">
         <v>0.37</v>
       </c>
     </row>
-    <row r="31" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A31" s="7" t="s">
+    <row r="31" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A31" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B31" s="35"/>
-[...11 lines deleted...]
-      <c r="N31" s="40" t="s">
+      <c r="B31" s="25"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="25"/>
+      <c r="L31" s="25"/>
+      <c r="M31" s="25"/>
+      <c r="N31" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O31" s="41">
+      <c r="O31" s="29">
         <v>0.63</v>
       </c>
-      <c r="P31" s="41">
+      <c r="P31" s="29">
         <v>0.41</v>
       </c>
-      <c r="Q31" s="41">
+      <c r="Q31" s="29">
         <v>0.78</v>
       </c>
-      <c r="R31" s="41">
+      <c r="R31" s="29">
         <v>0.86</v>
       </c>
-      <c r="S31" s="41">
+      <c r="S31" s="29">
         <v>0.72</v>
       </c>
-      <c r="T31" s="41">
+      <c r="T31" s="29">
         <v>0.7</v>
       </c>
-      <c r="U31" s="41">
+      <c r="U31" s="29">
         <v>0.61</v>
       </c>
-      <c r="V31" s="40" t="s">
+      <c r="V31" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W31" s="41">
+      <c r="W31" s="29">
         <v>0.73</v>
       </c>
-      <c r="X31" s="41">
+      <c r="X31" s="29">
         <v>0.78</v>
       </c>
-      <c r="Y31" s="41">
+      <c r="Y31" s="29">
         <v>0.7</v>
       </c>
-      <c r="Z31" s="40" t="s">
+      <c r="Z31" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA31" s="41">
+      <c r="AA31" s="29">
         <v>0.62</v>
       </c>
-      <c r="AB31" s="41">
+      <c r="AB31" s="29">
         <v>0.82</v>
       </c>
-      <c r="AC31" s="41">
+      <c r="AC31" s="29">
         <v>0.61</v>
       </c>
-      <c r="AD31" s="12">
+      <c r="AD31" s="7">
         <v>0.61</v>
       </c>
-      <c r="AE31" s="12">
+      <c r="AE31" s="7">
         <v>0.2</v>
       </c>
-      <c r="AF31" s="12">
+      <c r="AF31" s="7">
         <v>0.09</v>
       </c>
-      <c r="AG31" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AH31" s="11">
+      <c r="AG31" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH31" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AI31" s="12">
+      <c r="AI31" s="7">
         <v>0.12</v>
       </c>
-      <c r="AJ31" s="12">
+      <c r="AJ31" s="7">
         <v>0.06</v>
       </c>
-      <c r="AK31" s="12">
+      <c r="AK31" s="7">
         <v>0.05</v>
       </c>
-      <c r="AL31" s="12">
+      <c r="AL31" s="7">
         <v>4.07</v>
       </c>
-      <c r="AM31" s="12">
+      <c r="AM31" s="7">
         <v>0.6</v>
       </c>
-      <c r="AN31" s="12">
+      <c r="AN31" s="7">
         <v>0.6</v>
       </c>
-      <c r="AO31" s="12">
+      <c r="AO31" s="7">
         <v>0.6</v>
       </c>
-      <c r="AP31" s="11">
+      <c r="AP31" s="7">
         <v>0.72</v>
       </c>
-      <c r="AQ31" s="11">
+      <c r="AQ31" s="7">
         <v>0.2</v>
       </c>
     </row>
-    <row r="32" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A32" s="7" t="s">
+    <row r="32" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A32" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B32" s="35"/>
-[...11 lines deleted...]
-      <c r="N32" s="40" t="s">
+      <c r="B32" s="25"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="25"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O32" s="41">
+      <c r="O32" s="29">
         <v>3.21</v>
       </c>
-      <c r="P32" s="41">
+      <c r="P32" s="29">
         <v>4.2300000000000004</v>
       </c>
-      <c r="Q32" s="41">
+      <c r="Q32" s="29">
         <v>3.18</v>
       </c>
-      <c r="R32" s="41">
+      <c r="R32" s="29">
         <v>3.78</v>
       </c>
-      <c r="S32" s="41">
+      <c r="S32" s="29">
         <v>3.15</v>
       </c>
-      <c r="T32" s="41">
+      <c r="T32" s="29">
         <v>2.69</v>
       </c>
-      <c r="U32" s="41">
+      <c r="U32" s="29">
         <v>3.13</v>
       </c>
-      <c r="V32" s="40" t="s">
+      <c r="V32" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W32" s="41">
+      <c r="W32" s="29">
         <v>2.5</v>
       </c>
-      <c r="X32" s="41">
+      <c r="X32" s="29">
         <v>2.85</v>
       </c>
-      <c r="Y32" s="41">
+      <c r="Y32" s="29">
         <v>2.64</v>
       </c>
-      <c r="Z32" s="40" t="s">
+      <c r="Z32" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA32" s="41">
+      <c r="AA32" s="29">
         <v>3.28</v>
       </c>
-      <c r="AB32" s="41" t="s">
-[...41 lines deleted...]
-      <c r="AP32" s="11">
+      <c r="AB32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AM32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AN32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO32" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP32" s="7">
         <v>3.96</v>
       </c>
-      <c r="AQ32" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="7" t="s">
+      <c r="AQ32" s="29" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A33" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B33" s="35"/>
-[...11 lines deleted...]
-      <c r="N33" s="40" t="s">
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="27"/>
+      <c r="N33" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O33" s="41">
+      <c r="O33" s="29">
         <v>2.06</v>
       </c>
-      <c r="P33" s="41">
+      <c r="P33" s="29">
         <v>1.77</v>
       </c>
-      <c r="Q33" s="41">
+      <c r="Q33" s="29">
         <v>1.65</v>
       </c>
-      <c r="R33" s="41">
+      <c r="R33" s="29">
         <v>1.73</v>
       </c>
-      <c r="S33" s="41">
+      <c r="S33" s="29">
         <v>1.76</v>
       </c>
-      <c r="T33" s="41">
+      <c r="T33" s="29">
         <v>1.69</v>
       </c>
-      <c r="U33" s="41">
+      <c r="U33" s="29">
         <v>1.6</v>
       </c>
-      <c r="V33" s="40" t="s">
+      <c r="V33" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W33" s="41">
+      <c r="W33" s="29">
         <v>1.49</v>
       </c>
-      <c r="X33" s="41">
+      <c r="X33" s="29">
         <v>1.51</v>
       </c>
-      <c r="Y33" s="41">
+      <c r="Y33" s="29">
         <v>1.46</v>
       </c>
-      <c r="Z33" s="40" t="s">
+      <c r="Z33" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA33" s="41">
+      <c r="AA33" s="29">
         <v>0.54</v>
       </c>
-      <c r="AB33" s="41">
+      <c r="AB33" s="29">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AC33" s="41">
+      <c r="AC33" s="29">
         <v>0.37</v>
       </c>
-      <c r="AD33" s="12">
+      <c r="AD33" s="7">
         <v>0.51</v>
       </c>
-      <c r="AE33" s="12">
+      <c r="AE33" s="7">
         <v>0.18</v>
       </c>
-      <c r="AF33" s="12">
+      <c r="AF33" s="7">
         <v>0.39</v>
       </c>
-      <c r="AG33" s="12">
+      <c r="AG33" s="7">
         <v>0.24</v>
       </c>
-      <c r="AH33" s="11">
+      <c r="AH33" s="7">
         <v>0.12</v>
       </c>
-      <c r="AI33" s="12">
+      <c r="AI33" s="7">
         <v>0.13</v>
       </c>
-      <c r="AJ33" s="12">
+      <c r="AJ33" s="7">
         <v>0.23</v>
       </c>
-      <c r="AK33" s="12">
+      <c r="AK33" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AL33" s="12">
+      <c r="AL33" s="7">
         <v>3.77</v>
       </c>
-      <c r="AM33" s="12">
+      <c r="AM33" s="7">
         <v>1.73</v>
       </c>
-      <c r="AN33" s="12">
+      <c r="AN33" s="7">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AO33" s="12">
+      <c r="AO33" s="7">
         <v>0.86</v>
       </c>
-      <c r="AP33" s="11">
+      <c r="AP33" s="7">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AQ33" s="11">
+      <c r="AQ33" s="7">
         <v>0.75</v>
       </c>
     </row>
-    <row r="34" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A34" s="7" t="s">
+    <row r="34" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A34" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B34" s="35"/>
-[...11 lines deleted...]
-      <c r="N34" s="40" t="s">
+      <c r="B34" s="25"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="25"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="27"/>
+      <c r="N34" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O34" s="41">
+      <c r="O34" s="29">
         <v>0.35</v>
       </c>
-      <c r="P34" s="41">
+      <c r="P34" s="29">
         <v>0.23</v>
       </c>
-      <c r="Q34" s="41">
+      <c r="Q34" s="29">
         <v>0.35</v>
       </c>
-      <c r="R34" s="41">
+      <c r="R34" s="29">
         <v>0.27</v>
       </c>
-      <c r="S34" s="41">
+      <c r="S34" s="29">
         <v>0.34</v>
       </c>
-      <c r="T34" s="41">
+      <c r="T34" s="29">
         <v>0.39</v>
       </c>
-      <c r="U34" s="41">
+      <c r="U34" s="29">
         <v>0.43</v>
       </c>
-      <c r="V34" s="40" t="s">
+      <c r="V34" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W34" s="41">
+      <c r="W34" s="29">
         <v>0.48</v>
       </c>
-      <c r="X34" s="41">
+      <c r="X34" s="29">
         <v>0.43</v>
       </c>
-      <c r="Y34" s="41">
+      <c r="Y34" s="29">
         <v>0.4</v>
       </c>
-      <c r="Z34" s="40" t="s">
+      <c r="Z34" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA34" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AB34" s="41">
+      <c r="AA34" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB34" s="29">
         <v>0.23</v>
       </c>
-      <c r="AC34" s="41">
+      <c r="AC34" s="29">
         <v>0.17</v>
       </c>
-      <c r="AD34" s="12">
+      <c r="AD34" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AE34" s="12">
+      <c r="AE34" s="7">
         <v>0.12</v>
       </c>
-      <c r="AF34" s="12">
+      <c r="AF34" s="7">
         <v>0.1</v>
       </c>
-      <c r="AG34" s="41" t="s">
-[...5 lines deleted...]
-      <c r="AI34" s="12">
+      <c r="AG34" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH34" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI34" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AJ34" s="12">
+      <c r="AJ34" s="7">
         <v>0.06</v>
       </c>
-      <c r="AK34" s="12">
+      <c r="AK34" s="7">
         <v>0.06</v>
       </c>
-      <c r="AL34" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AM34" s="12">
+      <c r="AL34" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AM34" s="7">
         <v>0.36</v>
       </c>
-      <c r="AN34" s="12">
+      <c r="AN34" s="7">
         <v>0.47</v>
       </c>
-      <c r="AO34" s="12">
+      <c r="AO34" s="7">
         <v>0.53</v>
       </c>
-      <c r="AP34" s="11">
+      <c r="AP34" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AQ34" s="11">
+      <c r="AQ34" s="7">
         <v>0.12</v>
       </c>
     </row>
-    <row r="35" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A35" s="7" t="s">
+    <row r="35" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A35" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="35"/>
-[...11 lines deleted...]
-      <c r="N35" s="40" t="s">
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="25"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O35" s="41">
+      <c r="O35" s="29">
         <v>0.68</v>
       </c>
-      <c r="P35" s="41">
+      <c r="P35" s="29">
         <v>0.88</v>
       </c>
-      <c r="Q35" s="41">
+      <c r="Q35" s="29">
         <v>0.99</v>
       </c>
-      <c r="R35" s="41">
+      <c r="R35" s="29">
         <v>1.05</v>
       </c>
-      <c r="S35" s="41">
+      <c r="S35" s="29">
         <v>1.1000000000000001</v>
       </c>
-      <c r="T35" s="41">
+      <c r="T35" s="29">
         <v>1.03</v>
       </c>
-      <c r="U35" s="41">
+      <c r="U35" s="29">
         <v>1.1399999999999999</v>
       </c>
-      <c r="V35" s="40" t="s">
+      <c r="V35" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W35" s="41">
+      <c r="W35" s="29">
         <v>1.1100000000000001</v>
       </c>
-      <c r="X35" s="41">
+      <c r="X35" s="29">
         <v>1.1299999999999999</v>
       </c>
-      <c r="Y35" s="41">
+      <c r="Y35" s="29">
         <v>1.1100000000000001</v>
       </c>
-      <c r="Z35" s="40" t="s">
+      <c r="Z35" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA35" s="41">
+      <c r="AA35" s="29">
         <v>0.69</v>
       </c>
-      <c r="AB35" s="41" t="s">
-[...5 lines deleted...]
-      <c r="AD35" s="12">
+      <c r="AB35" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC35" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD35" s="7">
         <v>0.27</v>
       </c>
-      <c r="AE35" s="12">
+      <c r="AE35" s="7">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AF35" s="12">
+      <c r="AF35" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AG35" s="12">
+      <c r="AG35" s="7">
         <v>0.08</v>
       </c>
-      <c r="AH35" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AI35" s="12">
+      <c r="AH35" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI35" s="7">
         <v>0.13</v>
       </c>
-      <c r="AJ35" s="12">
+      <c r="AJ35" s="7">
         <v>0.06</v>
       </c>
-      <c r="AK35" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AL35" s="12">
+      <c r="AK35" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL35" s="7">
         <v>2.02</v>
       </c>
-      <c r="AM35" s="12">
+      <c r="AM35" s="7">
         <v>0.35</v>
       </c>
-      <c r="AN35" s="12">
+      <c r="AN35" s="7">
         <v>0.46</v>
       </c>
-      <c r="AO35" s="12">
+      <c r="AO35" s="7">
         <v>0.34</v>
       </c>
-      <c r="AP35" s="11">
+      <c r="AP35" s="7">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AQ35" s="11">
+      <c r="AQ35" s="7">
         <v>0.23</v>
       </c>
     </row>
-    <row r="36" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="36" spans="1:43" s="5" customFormat="1" ht="11.25">
       <c r="A36" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B36" s="35"/>
-[...11 lines deleted...]
-      <c r="N36" s="40" t="s">
+      <c r="B36" s="25"/>
+      <c r="C36" s="25"/>
+      <c r="D36" s="25"/>
+      <c r="E36" s="25"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="26"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="26"/>
+      <c r="K36" s="26"/>
+      <c r="L36" s="26"/>
+      <c r="M36" s="27"/>
+      <c r="N36" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O36" s="41">
+      <c r="O36" s="29">
         <v>1.36</v>
       </c>
-      <c r="P36" s="41">
+      <c r="P36" s="29">
         <v>1.07</v>
       </c>
-      <c r="Q36" s="41">
+      <c r="Q36" s="29">
         <v>0.8</v>
       </c>
-      <c r="R36" s="41">
+      <c r="R36" s="29">
         <v>0.75</v>
       </c>
-      <c r="S36" s="41">
+      <c r="S36" s="29">
         <v>0.8</v>
       </c>
-      <c r="T36" s="41">
+      <c r="T36" s="29">
         <v>0.84</v>
       </c>
-      <c r="U36" s="41">
-[...2 lines deleted...]
-      <c r="V36" s="40" t="s">
+      <c r="U36" s="29">
+        <v>1</v>
+      </c>
+      <c r="V36" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W36" s="41">
+      <c r="W36" s="29">
         <v>0.9</v>
       </c>
-      <c r="X36" s="41">
+      <c r="X36" s="29">
         <v>0.87</v>
       </c>
-      <c r="Y36" s="41">
+      <c r="Y36" s="29">
         <v>0.86</v>
       </c>
-      <c r="Z36" s="40" t="s">
+      <c r="Z36" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA36" s="41" t="s">
-[...5 lines deleted...]
-      <c r="AC36" s="41">
+      <c r="AA36" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB36" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC36" s="29">
         <v>0.27</v>
       </c>
-      <c r="AD36" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AE36" s="12">
+      <c r="AD36" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE36" s="7">
         <v>0.18</v>
       </c>
-      <c r="AF36" s="12">
+      <c r="AF36" s="7">
         <v>0.08</v>
       </c>
-      <c r="AG36" s="12">
+      <c r="AG36" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="AH36" s="11">
+      <c r="AH36" s="7">
         <v>0.12</v>
       </c>
-      <c r="AI36" s="41" t="s">
-[...5 lines deleted...]
-      <c r="AK36" s="12">
+      <c r="AI36" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ36" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK36" s="7">
         <v>0.05</v>
       </c>
-      <c r="AL36" s="12">
+      <c r="AL36" s="7">
         <v>1.65</v>
       </c>
-      <c r="AM36" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AN36" s="12">
+      <c r="AM36" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AN36" s="7">
         <v>1.3</v>
       </c>
-      <c r="AO36" s="12">
+      <c r="AO36" s="7">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AP36" s="11">
+      <c r="AP36" s="7">
         <v>0.22</v>
       </c>
-      <c r="AQ36" s="11">
+      <c r="AQ36" s="7">
         <v>0.28000000000000003</v>
       </c>
     </row>
-    <row r="37" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A37" s="7" t="s">
+    <row r="37" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A37" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B37" s="35"/>
-[...11 lines deleted...]
-      <c r="N37" s="40" t="s">
+      <c r="B37" s="25"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="26"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="26"/>
+      <c r="K37" s="26"/>
+      <c r="L37" s="26"/>
+      <c r="M37" s="27"/>
+      <c r="N37" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O37" s="41" t="s">
-[...2 lines deleted...]
-      <c r="P37" s="41">
+      <c r="O37" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="P37" s="29">
         <v>0.56000000000000005</v>
       </c>
-      <c r="Q37" s="41">
+      <c r="Q37" s="29">
         <v>0.56000000000000005</v>
       </c>
-      <c r="R37" s="41">
+      <c r="R37" s="29">
         <v>0.67</v>
       </c>
-      <c r="S37" s="41">
+      <c r="S37" s="29">
         <v>0.65</v>
       </c>
-      <c r="T37" s="41">
+      <c r="T37" s="29">
         <v>0.8</v>
       </c>
-      <c r="U37" s="41">
+      <c r="U37" s="29">
         <v>0.77</v>
       </c>
-      <c r="V37" s="40" t="s">
+      <c r="V37" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W37" s="41">
+      <c r="W37" s="29">
         <v>0.61</v>
       </c>
-      <c r="X37" s="41">
+      <c r="X37" s="29">
         <v>0.56000000000000005</v>
       </c>
-      <c r="Y37" s="41">
+      <c r="Y37" s="29">
         <v>0.62</v>
       </c>
-      <c r="Z37" s="40" t="s">
+      <c r="Z37" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA37" s="41">
+      <c r="AA37" s="29">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB37" s="41">
+      <c r="AB37" s="29">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC37" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AD37" s="12">
+      <c r="AC37" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD37" s="7">
         <v>0.23</v>
       </c>
-      <c r="AE37" s="12">
+      <c r="AE37" s="7">
         <v>0.1</v>
       </c>
-      <c r="AF37" s="12">
+      <c r="AF37" s="7">
         <v>0.08</v>
       </c>
-      <c r="AG37" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AH37" s="11">
+      <c r="AG37" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH37" s="7">
         <v>0.06</v>
       </c>
-      <c r="AI37" s="12">
+      <c r="AI37" s="7">
         <v>0.06</v>
       </c>
-      <c r="AJ37" s="12">
+      <c r="AJ37" s="7">
         <v>0.05</v>
       </c>
-      <c r="AK37" s="12">
+      <c r="AK37" s="7">
         <v>0.05</v>
       </c>
-      <c r="AL37" s="12">
+      <c r="AL37" s="7">
         <v>3.52</v>
       </c>
-      <c r="AM37" s="12">
+      <c r="AM37" s="7">
         <v>0.6</v>
       </c>
-      <c r="AN37" s="12">
+      <c r="AN37" s="7">
         <v>0.79</v>
       </c>
-      <c r="AO37" s="12">
+      <c r="AO37" s="7">
         <v>0.44</v>
       </c>
-      <c r="AP37" s="11">
+      <c r="AP37" s="7">
         <v>0.47</v>
       </c>
-      <c r="AQ37" s="11">
+      <c r="AQ37" s="7">
         <v>0.49</v>
       </c>
     </row>
-    <row r="38" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A38" s="7" t="s">
+    <row r="38" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A38" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B38" s="35"/>
-[...11 lines deleted...]
-      <c r="N38" s="40" t="s">
+      <c r="B38" s="25"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+      <c r="J38" s="25"/>
+      <c r="K38" s="25"/>
+      <c r="L38" s="25"/>
+      <c r="M38" s="25"/>
+      <c r="N38" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O38" s="41">
+      <c r="O38" s="29">
         <v>1.03</v>
       </c>
-      <c r="P38" s="41">
+      <c r="P38" s="29">
         <v>1.01</v>
       </c>
-      <c r="Q38" s="41">
+      <c r="Q38" s="29">
         <v>1.26</v>
       </c>
-      <c r="R38" s="41">
+      <c r="R38" s="29">
         <v>1.2</v>
       </c>
-      <c r="S38" s="41">
-[...2 lines deleted...]
-      <c r="T38" s="41">
+      <c r="S38" s="29">
+        <v>1</v>
+      </c>
+      <c r="T38" s="29">
         <v>0.85</v>
       </c>
-      <c r="U38" s="41">
+      <c r="U38" s="29">
         <v>0.99</v>
       </c>
-      <c r="V38" s="40" t="s">
+      <c r="V38" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W38" s="41">
+      <c r="W38" s="29">
         <v>0.9</v>
       </c>
-      <c r="X38" s="41">
+      <c r="X38" s="29">
         <v>0.91</v>
       </c>
-      <c r="Y38" s="41">
+      <c r="Y38" s="29">
         <v>0.85</v>
       </c>
-      <c r="Z38" s="40" t="s">
+      <c r="Z38" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA38" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AB38" s="41">
+      <c r="AA38" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB38" s="29">
         <v>0.34</v>
       </c>
-      <c r="AC38" s="41">
+      <c r="AC38" s="29">
         <v>0.26</v>
       </c>
-      <c r="AD38" s="12">
+      <c r="AD38" s="7">
         <v>0.41</v>
       </c>
-      <c r="AE38" s="12">
+      <c r="AE38" s="7">
         <v>0.17</v>
       </c>
-      <c r="AF38" s="41" t="s">
-[...14 lines deleted...]
-      <c r="AK38" s="12">
+      <c r="AF38" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG38" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH38" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI38" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ38" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK38" s="7">
         <v>0.17</v>
       </c>
-      <c r="AL38" s="12">
+      <c r="AL38" s="7">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AM38" s="12">
+      <c r="AM38" s="7">
         <v>0.52</v>
       </c>
-      <c r="AN38" s="12">
+      <c r="AN38" s="7">
         <v>0.34</v>
       </c>
-      <c r="AO38" s="12">
+      <c r="AO38" s="7">
         <v>0.52</v>
       </c>
-      <c r="AP38" s="11">
+      <c r="AP38" s="7">
         <v>0.21</v>
       </c>
-      <c r="AQ38" s="11">
+      <c r="AQ38" s="7">
         <v>0.52</v>
       </c>
     </row>
-    <row r="39" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="39" spans="1:43" s="5" customFormat="1" ht="11.25">
       <c r="A39" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="B39" s="35"/>
-[...11 lines deleted...]
-      <c r="N39" s="40" t="s">
+      <c r="B39" s="25"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="26"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="26"/>
+      <c r="K39" s="26"/>
+      <c r="L39" s="26"/>
+      <c r="M39" s="27"/>
+      <c r="N39" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O39" s="41" t="s">
-[...2 lines deleted...]
-      <c r="P39" s="41">
+      <c r="O39" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="P39" s="29">
         <v>0.21</v>
       </c>
-      <c r="Q39" s="41">
+      <c r="Q39" s="29">
         <v>0.16</v>
       </c>
-      <c r="R39" s="41">
+      <c r="R39" s="29">
         <v>0.25</v>
       </c>
-      <c r="S39" s="41">
+      <c r="S39" s="29">
         <v>0.21</v>
       </c>
-      <c r="T39" s="41">
+      <c r="T39" s="29">
         <v>0.26</v>
       </c>
-      <c r="U39" s="41">
+      <c r="U39" s="29">
         <v>0.23</v>
       </c>
-      <c r="V39" s="40" t="s">
+      <c r="V39" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W39" s="41">
+      <c r="W39" s="29">
         <v>0.25</v>
       </c>
-      <c r="X39" s="41">
+      <c r="X39" s="29">
         <v>0.22</v>
       </c>
-      <c r="Y39" s="41">
+      <c r="Y39" s="29">
         <v>0.21</v>
       </c>
-      <c r="Z39" s="40" t="s">
+      <c r="Z39" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA39" s="41">
+      <c r="AA39" s="29">
         <v>0.33</v>
       </c>
-      <c r="AB39" s="41" t="s">
-[...8 lines deleted...]
-      <c r="AE39" s="12">
+      <c r="AB39" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC39" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD39" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE39" s="7">
         <v>0.11</v>
       </c>
-      <c r="AF39" s="41" t="s">
-[...11 lines deleted...]
-      <c r="AJ39" s="12">
+      <c r="AF39" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG39" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH39" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI39" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ39" s="7">
         <v>0.06</v>
       </c>
-      <c r="AK39" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AL39" s="12">
+      <c r="AK39" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL39" s="7">
         <v>1.27</v>
       </c>
-      <c r="AM39" s="12">
+      <c r="AM39" s="7">
         <v>0.33</v>
       </c>
-      <c r="AN39" s="12">
+      <c r="AN39" s="7">
         <v>0.43</v>
       </c>
-      <c r="AO39" s="12">
+      <c r="AO39" s="7">
         <v>0.32</v>
       </c>
-      <c r="AP39" s="11">
+      <c r="AP39" s="7">
         <v>0.51</v>
       </c>
-      <c r="AQ39" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="7" t="s">
+      <c r="AQ39" s="29" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A40" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="B40" s="35"/>
-[...11 lines deleted...]
-      <c r="N40" s="40" t="s">
+      <c r="B40" s="25"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="26"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="26"/>
+      <c r="K40" s="26"/>
+      <c r="L40" s="26"/>
+      <c r="M40" s="27"/>
+      <c r="N40" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="O40" s="41">
+      <c r="O40" s="29">
         <v>0.91</v>
       </c>
-      <c r="P40" s="41">
+      <c r="P40" s="29">
         <v>1.31</v>
       </c>
-      <c r="Q40" s="41">
+      <c r="Q40" s="29">
         <v>1.25</v>
       </c>
-      <c r="R40" s="41">
+      <c r="R40" s="29">
         <v>1.1399999999999999</v>
       </c>
-      <c r="S40" s="41">
+      <c r="S40" s="29">
         <v>1.1299999999999999</v>
       </c>
-      <c r="T40" s="41">
+      <c r="T40" s="29">
         <v>0.96</v>
       </c>
-      <c r="U40" s="41">
+      <c r="U40" s="29">
         <v>1.01</v>
       </c>
-      <c r="V40" s="40" t="s">
+      <c r="V40" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="W40" s="41">
+      <c r="W40" s="29">
         <v>0.99</v>
       </c>
-      <c r="X40" s="41">
+      <c r="X40" s="29">
         <v>1.03</v>
       </c>
-      <c r="Y40" s="41">
+      <c r="Y40" s="29">
         <v>0.97</v>
       </c>
-      <c r="Z40" s="40" t="s">
+      <c r="Z40" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="AA40" s="41">
+      <c r="AA40" s="29">
         <v>0.18</v>
       </c>
-      <c r="AB40" s="41">
+      <c r="AB40" s="29">
         <v>0.6</v>
       </c>
-      <c r="AC40" s="41">
+      <c r="AC40" s="29">
         <v>0.09</v>
       </c>
-      <c r="AD40" s="12">
+      <c r="AD40" s="7">
         <v>0.21</v>
       </c>
-      <c r="AE40" s="12">
+      <c r="AE40" s="7">
         <v>0.12</v>
       </c>
-      <c r="AF40" s="12">
+      <c r="AF40" s="7">
         <v>0.15</v>
       </c>
-      <c r="AG40" s="12">
+      <c r="AG40" s="7">
         <v>0.18</v>
       </c>
-      <c r="AH40" s="11">
+      <c r="AH40" s="7">
         <v>0.08</v>
       </c>
-      <c r="AI40" s="12">
+      <c r="AI40" s="7">
         <v>0.21</v>
       </c>
-      <c r="AJ40" s="12">
+      <c r="AJ40" s="7">
         <v>0.1</v>
       </c>
-      <c r="AK40" s="41" t="s">
-[...2 lines deleted...]
-      <c r="AL40" s="12">
+      <c r="AK40" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL40" s="7">
         <v>0.35</v>
       </c>
-      <c r="AM40" s="12">
+      <c r="AM40" s="7">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AN40" s="12">
+      <c r="AN40" s="7">
         <v>0.96</v>
       </c>
-      <c r="AO40" s="12">
+      <c r="AO40" s="7">
         <v>0.54</v>
       </c>
-      <c r="AP40" s="11">
+      <c r="AP40" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AQ40" s="11">
+      <c r="AQ40" s="7">
         <v>0.12</v>
       </c>
     </row>
-    <row r="41" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A41" s="8" t="s">
+    <row r="41" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A41" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B41" s="43"/>
-[...11 lines deleted...]
-      <c r="N41" s="47" t="s">
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="31"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="31"/>
+      <c r="K41" s="31"/>
+      <c r="L41" s="31"/>
+      <c r="M41" s="32"/>
+      <c r="N41" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="O41" s="48">
+      <c r="O41" s="34">
         <v>1.31</v>
       </c>
-      <c r="P41" s="48">
+      <c r="P41" s="34">
         <v>2.57</v>
       </c>
-      <c r="Q41" s="48">
+      <c r="Q41" s="34">
         <v>2.57</v>
       </c>
-      <c r="R41" s="48">
+      <c r="R41" s="34">
         <v>2.14</v>
       </c>
-      <c r="S41" s="48">
+      <c r="S41" s="34">
         <v>1.96</v>
       </c>
-      <c r="T41" s="48">
+      <c r="T41" s="34">
         <v>2.1800000000000002</v>
       </c>
-      <c r="U41" s="48">
+      <c r="U41" s="34">
         <v>2.15</v>
       </c>
-      <c r="V41" s="47" t="s">
+      <c r="V41" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="W41" s="48">
+      <c r="W41" s="34">
         <v>2.12</v>
       </c>
-      <c r="X41" s="48">
+      <c r="X41" s="34">
         <v>2.0299999999999998</v>
       </c>
-      <c r="Y41" s="48">
+      <c r="Y41" s="34">
         <v>2.1</v>
       </c>
-      <c r="Z41" s="47" t="s">
+      <c r="Z41" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="AA41" s="48" t="s">
-[...2 lines deleted...]
-      <c r="AB41" s="48">
+      <c r="AA41" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB41" s="34">
         <v>0.35</v>
       </c>
-      <c r="AC41" s="48">
+      <c r="AC41" s="34">
         <v>0.26</v>
       </c>
-      <c r="AD41" s="13">
+      <c r="AD41" s="8">
         <v>0.62</v>
       </c>
-      <c r="AE41" s="13">
+      <c r="AE41" s="8">
         <v>0.09</v>
       </c>
-      <c r="AF41" s="13">
+      <c r="AF41" s="8">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AG41" s="13">
+      <c r="AG41" s="8">
         <v>0.13</v>
       </c>
-      <c r="AH41" s="13">
+      <c r="AH41" s="8">
         <v>0.17</v>
       </c>
-      <c r="AI41" s="13">
+      <c r="AI41" s="8">
         <v>0.21</v>
       </c>
-      <c r="AJ41" s="13">
+      <c r="AJ41" s="8">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AK41" s="13">
+      <c r="AK41" s="8">
         <v>0.13</v>
       </c>
-      <c r="AL41" s="13">
+      <c r="AL41" s="8">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AM41" s="13">
+      <c r="AM41" s="8">
         <v>0.8</v>
       </c>
-      <c r="AN41" s="13">
+      <c r="AN41" s="8">
         <v>1.58</v>
       </c>
-      <c r="AO41" s="13">
+      <c r="AO41" s="8">
         <v>1.32</v>
       </c>
-      <c r="AP41" s="13">
+      <c r="AP41" s="8">
         <v>0.84</v>
       </c>
-      <c r="AQ41" s="13">
+      <c r="AQ41" s="8">
         <v>0.52</v>
       </c>
     </row>
-    <row r="42" spans="1:43" s="5" customFormat="1" ht="10.199999999999999">
-[...14 lines deleted...]
-    </row>
+    <row r="42" spans="1:43" s="5" customFormat="1" ht="11.25"/>
+    <row r="43" spans="1:43" s="5" customFormat="1" ht="11.25"/>
+    <row r="44" spans="1:43" s="5" customFormat="1" ht="11.25"/>
+    <row r="45" spans="1:43" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A5:AQ5"/>
     <mergeCell ref="A9:AQ9"/>
     <mergeCell ref="A22:AQ22"/>
     <mergeCell ref="A29:AQ29"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="AL7:AQ7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A6:AQ48"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="S1" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6:AQ6"/>
+      <selection activeCell="AH30" sqref="AH30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="25.109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="25.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="4" max="4" width="8.44140625" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.33203125" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="31" width="9.109375" style="1"/>
-[...2 lines deleted...]
-    <col min="34" max="16384" width="9.109375" style="1"/>
+    <col min="14" max="31" width="9.140625" style="1"/>
+    <col min="32" max="32" width="8.7109375" style="1" customWidth="1"/>
+    <col min="33" max="33" width="7.5703125" style="1" customWidth="1"/>
+    <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:43" ht="14.4" customHeight="1">
-      <c r="T6" s="80" t="s">
+    <row r="6" spans="1:43" ht="14.45" customHeight="1">
+      <c r="T6" s="62" t="s">
         <v>85</v>
       </c>
-      <c r="U6" s="80"/>
-[...21 lines deleted...]
-      <c r="AQ6" s="80"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="62"/>
+      <c r="AF6" s="62"/>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="62"/>
+      <c r="AL6" s="62"/>
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="62"/>
     </row>
     <row r="7" spans="1:43">
-      <c r="T7" s="52"/>
-[...3 lines deleted...]
-      <c r="AP7" s="79" t="s">
+      <c r="T7" s="5"/>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="61"/>
+      <c r="AF7" s="5"/>
+      <c r="AP7" s="61" t="s">
         <v>65</v>
       </c>
-      <c r="AQ7" s="79"/>
-[...3 lines deleted...]
-      <c r="B8" s="71">
+      <c r="AQ7" s="61"/>
+    </row>
+    <row r="8" spans="1:43" s="5" customFormat="1" ht="11.25">
+      <c r="A8" s="51"/>
+      <c r="B8" s="53">
         <v>2021</v>
       </c>
-      <c r="C8" s="72"/>
-[...10 lines deleted...]
-      <c r="N8" s="72">
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54">
         <v>2024</v>
       </c>
-      <c r="O8" s="72"/>
-[...4 lines deleted...]
-      <c r="T8" s="75">
+      <c r="O8" s="54"/>
+      <c r="P8" s="54"/>
+      <c r="Q8" s="54"/>
+      <c r="R8" s="54"/>
+      <c r="S8" s="54"/>
+      <c r="T8" s="57">
         <v>2025</v>
       </c>
-      <c r="U8" s="75"/>
-[...10 lines deleted...]
-      <c r="AF8" s="75">
+      <c r="U8" s="57"/>
+      <c r="V8" s="57"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="57"/>
+      <c r="Y8" s="57"/>
+      <c r="Z8" s="57"/>
+      <c r="AA8" s="57"/>
+      <c r="AB8" s="57"/>
+      <c r="AC8" s="57"/>
+      <c r="AD8" s="57"/>
+      <c r="AE8" s="53"/>
+      <c r="AF8" s="57">
         <v>2026</v>
       </c>
-      <c r="AG8" s="75"/>
-[...9 lines deleted...]
-      <c r="AQ8" s="71"/>
+      <c r="AG8" s="57"/>
+      <c r="AH8" s="57"/>
+      <c r="AI8" s="57"/>
+      <c r="AJ8" s="57"/>
+      <c r="AK8" s="57"/>
+      <c r="AL8" s="57"/>
+      <c r="AM8" s="57"/>
+      <c r="AN8" s="57"/>
+      <c r="AO8" s="57"/>
+      <c r="AP8" s="57"/>
+      <c r="AQ8" s="53"/>
     </row>
     <row r="9" spans="1:43" s="5" customFormat="1" ht="18" customHeight="1">
-      <c r="A9" s="70"/>
-      <c r="B9" s="30" t="s">
+      <c r="A9" s="52"/>
+      <c r="B9" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="30" t="s">
+      <c r="C9" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="31" t="s">
+      <c r="D9" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="31" t="s">
+      <c r="E9" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="F9" s="31" t="s">
+      <c r="F9" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="31" t="s">
+      <c r="G9" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="31" t="s">
+      <c r="H9" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="32" t="s">
+      <c r="I9" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="J9" s="32" t="s">
+      <c r="J9" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="K9" s="32" t="s">
+      <c r="K9" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="L9" s="32" t="s">
+      <c r="L9" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="M9" s="33" t="s">
+      <c r="M9" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="N9" s="34" t="s">
+      <c r="N9" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="O9" s="34" t="s">
+      <c r="O9" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="P9" s="54" t="s">
+      <c r="P9" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="Q9" s="34" t="s">
+      <c r="Q9" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="R9" s="34" t="s">
+      <c r="R9" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="S9" s="34" t="s">
+      <c r="S9" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="T9" s="15" t="s">
+      <c r="T9" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="U9" s="15" t="s">
+      <c r="U9" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V9" s="14" t="s">
+      <c r="V9" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="W9" s="15" t="s">
+      <c r="W9" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="X9" s="15" t="s">
+      <c r="X9" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="Y9" s="15" t="s">
+      <c r="Y9" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="Z9" s="15" t="s">
+      <c r="Z9" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="AA9" s="15" t="s">
+      <c r="AA9" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="AB9" s="14" t="s">
+      <c r="AB9" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="AC9" s="15" t="s">
+      <c r="AC9" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="AD9" s="15" t="s">
+      <c r="AD9" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="AE9" s="15" t="s">
+      <c r="AE9" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="AF9" s="15" t="s">
+      <c r="AF9" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="AG9" s="15" t="s">
+      <c r="AG9" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH9" s="14" t="s">
+      <c r="AH9" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="AI9" s="15" t="s">
+      <c r="AI9" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="AJ9" s="15" t="s">
+      <c r="AJ9" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="AK9" s="15" t="s">
+      <c r="AK9" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="AL9" s="15" t="s">
+      <c r="AL9" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="AM9" s="15" t="s">
+      <c r="AM9" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="AN9" s="14" t="s">
+      <c r="AN9" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="AO9" s="15" t="s">
+      <c r="AO9" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="AP9" s="15" t="s">
+      <c r="AP9" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="AQ9" s="15" t="s">
+      <c r="AQ9" s="10" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A10" s="61"/>
-[...18 lines deleted...]
-      <c r="T10" s="76" t="s">
+      <c r="A10" s="44"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="44"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="44"/>
+      <c r="N10" s="44"/>
+      <c r="O10" s="44"/>
+      <c r="P10" s="44"/>
+      <c r="Q10" s="44"/>
+      <c r="R10" s="44"/>
+      <c r="S10" s="44"/>
+      <c r="T10" s="58" t="s">
         <v>71</v>
       </c>
-      <c r="U10" s="76"/>
-[...21 lines deleted...]
-      <c r="AQ10" s="61"/>
+      <c r="U10" s="58"/>
+      <c r="V10" s="58"/>
+      <c r="W10" s="58"/>
+      <c r="X10" s="58"/>
+      <c r="Y10" s="58"/>
+      <c r="Z10" s="58"/>
+      <c r="AA10" s="58"/>
+      <c r="AB10" s="58"/>
+      <c r="AC10" s="58"/>
+      <c r="AD10" s="58"/>
+      <c r="AE10" s="58"/>
+      <c r="AF10" s="58"/>
+      <c r="AG10" s="58"/>
+      <c r="AH10" s="44"/>
+      <c r="AI10" s="44"/>
+      <c r="AJ10" s="44"/>
+      <c r="AK10" s="44"/>
+      <c r="AL10" s="44"/>
+      <c r="AM10" s="44"/>
+      <c r="AN10" s="44"/>
+      <c r="AO10" s="44"/>
+      <c r="AP10" s="44"/>
+      <c r="AQ10" s="44"/>
     </row>
     <row r="11" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="16"/>
-[...11 lines deleted...]
-      <c r="N11" s="55">
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="38">
         <v>0.45</v>
       </c>
-      <c r="O11" s="11">
+      <c r="O11" s="7">
         <v>0.35</v>
       </c>
-      <c r="P11" s="55">
+      <c r="P11" s="38">
         <v>0.35</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="7">
         <v>0.36</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="S11" s="11">
+      <c r="S11" s="7">
         <v>0.34</v>
       </c>
-      <c r="T11" s="11">
+      <c r="T11" s="7">
         <v>3.08</v>
       </c>
-      <c r="U11" s="11">
+      <c r="U11" s="7">
         <v>1.31</v>
       </c>
-      <c r="V11" s="11">
+      <c r="V11" s="7">
         <v>1.1200000000000001</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="7">
         <v>0.78</v>
       </c>
-      <c r="X11" s="11">
+      <c r="X11" s="7">
         <v>0.59</v>
       </c>
-      <c r="Y11" s="11">
+      <c r="Y11" s="7">
         <v>0.46</v>
       </c>
-      <c r="Z11" s="11">
+      <c r="Z11" s="7">
         <v>0.5</v>
       </c>
-      <c r="AA11" s="11">
+      <c r="AA11" s="7">
         <v>0.32</v>
       </c>
-      <c r="AB11" s="11">
+      <c r="AB11" s="7">
         <v>0.36</v>
       </c>
-      <c r="AC11" s="11">
+      <c r="AC11" s="7">
         <v>0.42</v>
       </c>
-      <c r="AD11" s="11">
+      <c r="AD11" s="7">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AE11" s="11">
+      <c r="AE11" s="7">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AF11" s="11">
+      <c r="AF11" s="7">
         <v>3.6</v>
       </c>
-      <c r="AG11" s="11">
+      <c r="AG11" s="7">
         <v>1.1599999999999999</v>
       </c>
-      <c r="AH11" s="11">
+      <c r="AH11" s="7">
         <v>0.9</v>
       </c>
-      <c r="AI11" s="11">
+      <c r="AI11" s="7">
         <v>0.63</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>0.56000000000000005</v>
       </c>
     </row>
     <row r="12" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="18"/>
-[...11 lines deleted...]
-      <c r="N12" s="55">
+      <c r="B12" s="13"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
+      <c r="N12" s="38">
         <v>0.41</v>
       </c>
-      <c r="O12" s="11">
+      <c r="O12" s="7">
         <v>0.36</v>
       </c>
-      <c r="P12" s="55">
+      <c r="P12" s="38">
         <v>0.35</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="Q12" s="7">
         <v>0.34</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R12" s="7">
         <v>0.3</v>
       </c>
-      <c r="S12" s="11">
+      <c r="S12" s="7">
         <v>0.38</v>
       </c>
-      <c r="T12" s="11">
+      <c r="T12" s="7">
         <v>3.25</v>
       </c>
-      <c r="U12" s="11">
+      <c r="U12" s="7">
         <v>1.43</v>
       </c>
-      <c r="V12" s="11">
+      <c r="V12" s="7">
         <v>1.17</v>
       </c>
-      <c r="W12" s="11">
+      <c r="W12" s="7">
         <v>0.85</v>
       </c>
-      <c r="X12" s="11">
+      <c r="X12" s="7">
         <v>0.61</v>
       </c>
-      <c r="Y12" s="11">
+      <c r="Y12" s="7">
         <v>0.41</v>
       </c>
-      <c r="Z12" s="11">
+      <c r="Z12" s="7">
         <v>0.5</v>
       </c>
-      <c r="AA12" s="11">
+      <c r="AA12" s="7">
         <v>0.32</v>
       </c>
-      <c r="AB12" s="11">
+      <c r="AB12" s="7">
         <v>0.32</v>
       </c>
-      <c r="AC12" s="11">
+      <c r="AC12" s="7">
         <v>0.41</v>
       </c>
-      <c r="AD12" s="11">
+      <c r="AD12" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AE12" s="11">
+      <c r="AE12" s="7">
         <v>0.3</v>
       </c>
-      <c r="AF12" s="11">
+      <c r="AF12" s="7">
         <v>3.8</v>
       </c>
-      <c r="AG12" s="11">
+      <c r="AG12" s="7">
         <v>1.07</v>
       </c>
-      <c r="AH12" s="11">
+      <c r="AH12" s="7">
         <v>0.81</v>
       </c>
-      <c r="AI12" s="11">
+      <c r="AI12" s="7">
         <v>0.59</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>0.6</v>
       </c>
     </row>
     <row r="13" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="18"/>
-[...11 lines deleted...]
-      <c r="N13" s="55">
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="14"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="14"/>
+      <c r="N13" s="38">
         <v>0.64</v>
       </c>
-      <c r="O13" s="11">
+      <c r="O13" s="7">
         <v>0.35</v>
       </c>
-      <c r="P13" s="55">
+      <c r="P13" s="38">
         <v>0.31</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="7">
         <v>0.49</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R13" s="7">
         <v>0.51</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="7">
         <v>0.78</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T13" s="7">
         <v>4.43</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U13" s="7">
         <v>1.96</v>
       </c>
-      <c r="V13" s="11">
+      <c r="V13" s="7">
         <v>1.84</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W13" s="7">
         <v>1.02</v>
       </c>
-      <c r="X13" s="11">
+      <c r="X13" s="7">
         <v>1.05</v>
       </c>
-      <c r="Y13" s="11">
+      <c r="Y13" s="7">
         <v>0.92</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z13" s="7">
         <v>0.88</v>
       </c>
-      <c r="AA13" s="11">
+      <c r="AA13" s="7">
         <v>0.48</v>
       </c>
-      <c r="AB13" s="11">
+      <c r="AB13" s="7">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC13" s="11">
+      <c r="AC13" s="7">
         <v>0.59</v>
       </c>
-      <c r="AD13" s="11">
+      <c r="AD13" s="7">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AE13" s="11">
+      <c r="AE13" s="7">
         <v>0.43</v>
       </c>
-      <c r="AF13" s="11">
+      <c r="AF13" s="7">
         <v>5.67</v>
       </c>
-      <c r="AG13" s="11">
+      <c r="AG13" s="7">
         <v>1.73</v>
       </c>
-      <c r="AH13" s="11">
+      <c r="AH13" s="7">
         <v>1.86</v>
       </c>
-      <c r="AI13" s="11">
+      <c r="AI13" s="7">
         <v>0.79</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>0.68</v>
       </c>
     </row>
     <row r="14" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="18"/>
-[...11 lines deleted...]
-      <c r="N14" s="55">
+      <c r="B14" s="13"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="14"/>
+      <c r="N14" s="38">
         <v>0.64</v>
       </c>
-      <c r="O14" s="11">
+      <c r="O14" s="7">
         <v>0.4</v>
       </c>
-      <c r="P14" s="55">
+      <c r="P14" s="38">
         <v>0.28000000000000003</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q14" s="7">
         <v>0.47</v>
       </c>
-      <c r="R14" s="11">
+      <c r="R14" s="7">
         <v>0.23</v>
       </c>
-      <c r="S14" s="11">
+      <c r="S14" s="7">
         <v>0.41</v>
       </c>
-      <c r="T14" s="11">
+      <c r="T14" s="7">
         <v>2.77</v>
       </c>
-      <c r="U14" s="11">
+      <c r="U14" s="7">
         <v>1.45</v>
       </c>
-      <c r="V14" s="11">
+      <c r="V14" s="7">
         <v>1.1000000000000001</v>
       </c>
-      <c r="W14" s="11">
+      <c r="W14" s="7">
         <v>0.88</v>
       </c>
-      <c r="X14" s="11">
+      <c r="X14" s="7">
         <v>0.56999999999999995</v>
       </c>
-      <c r="Y14" s="11">
+      <c r="Y14" s="7">
         <v>0.65</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="Z14" s="7">
         <v>0.53</v>
       </c>
-      <c r="AA14" s="11">
+      <c r="AA14" s="7">
         <v>0.38</v>
       </c>
-      <c r="AB14" s="11">
+      <c r="AB14" s="7">
         <v>0.41</v>
       </c>
-      <c r="AC14" s="11">
+      <c r="AC14" s="7">
         <v>0.45</v>
       </c>
-      <c r="AD14" s="11">
+      <c r="AD14" s="7">
         <v>0.43</v>
       </c>
-      <c r="AE14" s="11">
+      <c r="AE14" s="7">
         <v>0.23</v>
       </c>
-      <c r="AF14" s="11">
+      <c r="AF14" s="7">
         <v>4.95</v>
       </c>
-      <c r="AG14" s="11">
+      <c r="AG14" s="7">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AH14" s="11">
+      <c r="AH14" s="7">
         <v>0.89</v>
       </c>
-      <c r="AI14" s="11">
-        <v>1</v>
+      <c r="AI14" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>0.97</v>
       </c>
     </row>
     <row r="15" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="18"/>
-[...11 lines deleted...]
-      <c r="N15" s="55">
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="14"/>
+      <c r="L15" s="14"/>
+      <c r="M15" s="14"/>
+      <c r="N15" s="38">
         <v>0.15</v>
       </c>
-      <c r="O15" s="11">
+      <c r="O15" s="7">
         <v>0.38</v>
       </c>
-      <c r="P15" s="55">
+      <c r="P15" s="38">
         <v>0.19</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="7">
         <v>0.34</v>
       </c>
-      <c r="R15" s="11">
+      <c r="R15" s="7">
         <v>0.25</v>
       </c>
-      <c r="S15" s="11">
+      <c r="S15" s="7">
         <v>0.11</v>
       </c>
-      <c r="T15" s="11">
+      <c r="T15" s="7">
         <v>2.37</v>
       </c>
-      <c r="U15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="V15" s="11">
+      <c r="U15" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="V15" s="7">
         <v>0.93</v>
       </c>
-      <c r="W15" s="11">
+      <c r="W15" s="7">
         <v>0.61</v>
       </c>
-      <c r="X15" s="11">
+      <c r="X15" s="7">
         <v>0.35</v>
       </c>
-      <c r="Y15" s="11">
+      <c r="Y15" s="7">
         <v>0.41</v>
       </c>
-      <c r="Z15" s="11">
+      <c r="Z15" s="7">
         <v>0.74</v>
       </c>
-      <c r="AA15" s="11">
+      <c r="AA15" s="7">
         <v>0.26</v>
       </c>
-      <c r="AB15" s="11">
+      <c r="AB15" s="7">
         <v>0.31</v>
       </c>
-      <c r="AC15" s="11">
+      <c r="AC15" s="7">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AD15" s="11">
+      <c r="AD15" s="7">
         <v>0.16</v>
       </c>
-      <c r="AE15" s="11">
+      <c r="AE15" s="7">
         <v>0.17</v>
       </c>
-      <c r="AF15" s="11">
+      <c r="AF15" s="7">
         <v>2.08</v>
       </c>
-      <c r="AG15" s="11">
+      <c r="AG15" s="7">
         <v>0.73</v>
       </c>
-      <c r="AH15" s="11">
+      <c r="AH15" s="7">
         <v>0.95</v>
       </c>
-      <c r="AI15" s="11">
+      <c r="AI15" s="7">
         <v>0.44</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>0.42</v>
       </c>
     </row>
     <row r="16" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="B16" s="18"/>
-[...11 lines deleted...]
-      <c r="N16" s="55">
+      <c r="B16" s="13"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="14"/>
+      <c r="L16" s="14"/>
+      <c r="M16" s="14"/>
+      <c r="N16" s="38">
         <v>0.74</v>
       </c>
-      <c r="O16" s="11">
+      <c r="O16" s="7">
         <v>0.42</v>
       </c>
-      <c r="P16" s="55">
+      <c r="P16" s="38">
         <v>0.53</v>
       </c>
-      <c r="Q16" s="11">
+      <c r="Q16" s="7">
         <v>0.44</v>
       </c>
-      <c r="R16" s="11">
+      <c r="R16" s="7">
         <v>0.31</v>
       </c>
-      <c r="S16" s="11">
+      <c r="S16" s="7">
         <v>0.25</v>
       </c>
-      <c r="T16" s="11">
+      <c r="T16" s="7">
         <v>4.6100000000000003</v>
       </c>
-      <c r="U16" s="11">
+      <c r="U16" s="7">
         <v>1.89</v>
       </c>
-      <c r="V16" s="11">
+      <c r="V16" s="7">
         <v>1.31</v>
       </c>
-      <c r="W16" s="11">
+      <c r="W16" s="7">
         <v>0.62</v>
       </c>
-      <c r="X16" s="11">
+      <c r="X16" s="7">
         <v>0.53</v>
       </c>
-      <c r="Y16" s="11">
+      <c r="Y16" s="7">
         <v>0.34</v>
       </c>
-      <c r="Z16" s="11">
+      <c r="Z16" s="7">
         <v>0.47</v>
       </c>
-      <c r="AA16" s="11">
+      <c r="AA16" s="7">
         <v>0.31</v>
       </c>
-      <c r="AB16" s="11">
+      <c r="AB16" s="7">
         <v>0.41</v>
       </c>
-      <c r="AC16" s="11">
+      <c r="AC16" s="7">
         <v>0.31</v>
       </c>
-      <c r="AD16" s="11">
+      <c r="AD16" s="7">
         <v>0.35</v>
       </c>
-      <c r="AE16" s="11">
+      <c r="AE16" s="7">
         <v>0.25</v>
       </c>
-      <c r="AF16" s="11">
+      <c r="AF16" s="7">
         <v>2.04</v>
       </c>
-      <c r="AG16" s="11">
+      <c r="AG16" s="7">
         <v>1.18</v>
       </c>
-      <c r="AH16" s="11">
+      <c r="AH16" s="7">
         <v>1.26</v>
       </c>
-      <c r="AI16" s="11">
+      <c r="AI16" s="7">
         <v>0.53</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>0.54</v>
       </c>
     </row>
     <row r="17" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="18"/>
-[...11 lines deleted...]
-      <c r="N17" s="55">
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="38">
         <v>0.24</v>
       </c>
-      <c r="O17" s="11">
+      <c r="O17" s="7">
         <v>0.1</v>
       </c>
-      <c r="P17" s="55">
+      <c r="P17" s="38">
         <v>0.09</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="Q17" s="7">
         <v>0.5</v>
       </c>
-      <c r="R17" s="11" t="s">
-[...2 lines deleted...]
-      <c r="S17" s="11">
+      <c r="R17" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="S17" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T17" s="11">
+      <c r="T17" s="7">
         <v>1.7</v>
       </c>
-      <c r="U17" s="11">
+      <c r="U17" s="7">
         <v>0.89</v>
       </c>
-      <c r="V17" s="11">
+      <c r="V17" s="7">
         <v>0.87</v>
       </c>
-      <c r="W17" s="11">
+      <c r="W17" s="7">
         <v>0.66</v>
       </c>
-      <c r="X17" s="11">
+      <c r="X17" s="7">
         <v>0.35</v>
       </c>
-      <c r="Y17" s="11">
+      <c r="Y17" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Z17" s="11">
+      <c r="Z17" s="7">
         <v>0.12</v>
       </c>
-      <c r="AA17" s="11">
+      <c r="AA17" s="7">
         <v>0.11</v>
       </c>
-      <c r="AB17" s="11">
+      <c r="AB17" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AC17" s="11">
+      <c r="AC17" s="7">
         <v>0.34</v>
       </c>
-      <c r="AD17" s="11">
+      <c r="AD17" s="7">
         <v>0.31</v>
       </c>
-      <c r="AE17" s="11">
+      <c r="AE17" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AG17" s="11">
+      <c r="AF17" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG17" s="7">
         <v>0.92</v>
       </c>
-      <c r="AH17" s="11">
+      <c r="AH17" s="7">
         <v>0.3</v>
       </c>
-      <c r="AI17" s="11">
+      <c r="AI17" s="7">
         <v>2.0099999999999998</v>
+      </c>
+      <c r="AJ17" s="7">
+        <v>0.54</v>
       </c>
     </row>
     <row r="18" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="18"/>
-[...20 lines deleted...]
-      <c r="Q18" s="11">
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="O18" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="P18" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q18" s="7">
         <v>0.13</v>
       </c>
-      <c r="R18" s="11">
+      <c r="R18" s="7">
         <v>0.12</v>
       </c>
-      <c r="S18" s="11">
+      <c r="S18" s="7">
         <v>0.11</v>
       </c>
-      <c r="T18" s="11" t="s">
-[...5 lines deleted...]
-      <c r="V18" s="11">
+      <c r="T18" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="U18" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="V18" s="7">
         <v>1.33</v>
       </c>
-      <c r="W18" s="11">
+      <c r="W18" s="7">
         <v>0.33</v>
       </c>
-      <c r="X18" s="11">
+      <c r="X18" s="7">
         <v>0.79</v>
       </c>
-      <c r="Y18" s="11">
+      <c r="Y18" s="7">
         <v>0.66</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z18" s="7">
         <v>0.19</v>
       </c>
-      <c r="AA18" s="11">
+      <c r="AA18" s="7">
         <v>0.33</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AB18" s="7">
         <v>0.15</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AC18" s="7">
         <v>0.39</v>
       </c>
-      <c r="AD18" s="11">
+      <c r="AD18" s="7">
         <v>0.24</v>
       </c>
-      <c r="AE18" s="11" t="s">
-[...2 lines deleted...]
-      <c r="AF18" s="11">
+      <c r="AE18" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF18" s="7">
         <v>3.86</v>
       </c>
-      <c r="AG18" s="11" t="s">
-[...2 lines deleted...]
-      <c r="AH18" s="11">
+      <c r="AG18" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH18" s="7">
         <v>0.89</v>
       </c>
-      <c r="AI18" s="11">
+      <c r="AI18" s="7">
         <v>0.67</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>0.53</v>
       </c>
     </row>
     <row r="19" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="B19" s="18"/>
-[...17 lines deleted...]
-      <c r="P19" s="55">
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="O19" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="P19" s="38">
         <v>0.38</v>
       </c>
-      <c r="Q19" s="11">
+      <c r="Q19" s="7">
         <v>0.52</v>
       </c>
-      <c r="R19" s="11" t="s">
-[...5 lines deleted...]
-      <c r="T19" s="11">
+      <c r="R19" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="S19" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="T19" s="7">
         <v>1.82</v>
       </c>
-      <c r="U19" s="11" t="s">
-[...2 lines deleted...]
-      <c r="V19" s="11">
+      <c r="U19" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="V19" s="7">
         <v>0.62</v>
       </c>
-      <c r="W19" s="11" t="s">
-[...5 lines deleted...]
-      <c r="Y19" s="11">
+      <c r="W19" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="X19" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y19" s="7">
         <v>0.31</v>
       </c>
-      <c r="Z19" s="11">
+      <c r="Z19" s="7">
         <v>0.26</v>
       </c>
-      <c r="AA19" s="11" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="11">
+      <c r="AA19" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB19" s="7">
         <v>0.41</v>
       </c>
-      <c r="AC19" s="11">
+      <c r="AC19" s="7">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AD19" s="11" t="s">
-[...14 lines deleted...]
-      <c r="AI19" s="11">
+      <c r="AD19" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE19" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG19" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH19" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI19" s="7">
         <v>0.48</v>
+      </c>
+      <c r="AJ19" s="7" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B20" s="18"/>
-[...11 lines deleted...]
-      <c r="N20" s="55">
+      <c r="B20" s="13"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="13"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
+      <c r="N20" s="38">
         <v>0.15</v>
       </c>
-      <c r="O20" s="11">
+      <c r="O20" s="7">
         <v>0.13</v>
       </c>
-      <c r="P20" s="55">
+      <c r="P20" s="38">
         <v>0.12</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="Q20" s="7">
         <v>0.31</v>
       </c>
-      <c r="R20" s="11">
+      <c r="R20" s="7">
         <v>0.47</v>
       </c>
-      <c r="S20" s="11">
+      <c r="S20" s="7">
         <v>0.09</v>
       </c>
-      <c r="T20" s="11">
+      <c r="T20" s="7">
         <v>1.05</v>
       </c>
-      <c r="U20" s="11">
+      <c r="U20" s="7">
         <v>0.54</v>
       </c>
-      <c r="V20" s="11"/>
-      <c r="W20" s="11">
+      <c r="V20" s="7"/>
+      <c r="W20" s="7">
         <v>0.54</v>
       </c>
-      <c r="X20" s="11">
+      <c r="X20" s="7">
         <v>0.64</v>
       </c>
-      <c r="Y20" s="11">
+      <c r="Y20" s="7">
         <v>0.54</v>
       </c>
-      <c r="Z20" s="11">
+      <c r="Z20" s="7">
         <v>0.15</v>
       </c>
-      <c r="AA20" s="11">
+      <c r="AA20" s="7">
         <v>0.4</v>
       </c>
-      <c r="AB20" s="11">
+      <c r="AB20" s="7">
         <v>0.12</v>
       </c>
-      <c r="AC20" s="11">
+      <c r="AC20" s="7">
         <v>0.96</v>
       </c>
-      <c r="AD20" s="11">
+      <c r="AD20" s="7">
         <v>0.19</v>
       </c>
-      <c r="AE20" s="11">
+      <c r="AE20" s="7">
         <v>0.44</v>
       </c>
-      <c r="AF20" s="11">
+      <c r="AF20" s="7">
         <v>3.21</v>
       </c>
-      <c r="AG20" s="11" t="s">
-[...2 lines deleted...]
-      <c r="AH20" s="11">
+      <c r="AG20" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH20" s="7">
         <v>1.47</v>
       </c>
-      <c r="AI20" s="11">
+      <c r="AI20" s="7">
         <v>0.27</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>0.22</v>
       </c>
     </row>
     <row r="21" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="18"/>
-[...11 lines deleted...]
-      <c r="N21" s="55">
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="38">
         <v>0.18</v>
       </c>
-      <c r="O21" s="11">
+      <c r="O21" s="7">
         <v>0.24</v>
       </c>
-      <c r="P21" s="55">
+      <c r="P21" s="38">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Q21" s="11">
+      <c r="Q21" s="7">
         <v>0.13</v>
       </c>
-      <c r="R21" s="11">
+      <c r="R21" s="7">
         <v>0.12</v>
       </c>
-      <c r="S21" s="11">
+      <c r="S21" s="7">
         <v>0.05</v>
       </c>
-      <c r="T21" s="11">
+      <c r="T21" s="7">
         <v>0.66</v>
       </c>
-      <c r="U21" s="11">
+      <c r="U21" s="7">
         <v>1.03</v>
       </c>
-      <c r="V21" s="11">
+      <c r="V21" s="7">
         <v>0.23</v>
       </c>
-      <c r="W21" s="11">
+      <c r="W21" s="7">
         <v>0.17</v>
       </c>
-      <c r="X21" s="11">
+      <c r="X21" s="7">
         <v>0.13</v>
       </c>
-      <c r="Y21" s="11">
+      <c r="Y21" s="7">
         <v>0.11</v>
       </c>
-      <c r="Z21" s="11">
+      <c r="Z21" s="7">
         <v>0.19</v>
       </c>
-      <c r="AA21" s="11">
+      <c r="AA21" s="7">
         <v>0.08</v>
       </c>
-      <c r="AB21" s="11" t="s">
-[...2 lines deleted...]
-      <c r="AC21" s="11">
+      <c r="AB21" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC21" s="7">
         <v>0.13</v>
       </c>
-      <c r="AD21" s="11">
+      <c r="AD21" s="7">
         <v>0.06</v>
       </c>
-      <c r="AE21" s="11">
+      <c r="AE21" s="7">
         <v>0.11</v>
       </c>
-      <c r="AF21" s="11">
+      <c r="AF21" s="7">
         <v>1.37</v>
       </c>
-      <c r="AG21" s="11">
+      <c r="AG21" s="7">
         <v>0.36</v>
       </c>
-      <c r="AH21" s="11">
+      <c r="AH21" s="7">
         <v>0.47</v>
       </c>
-      <c r="AI21" s="11">
+      <c r="AI21" s="7">
         <v>0.17</v>
+      </c>
+      <c r="AJ21" s="7" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="B22" s="18"/>
-[...11 lines deleted...]
-      <c r="N22" s="55">
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="38">
         <v>0.51</v>
       </c>
-      <c r="O22" s="11">
+      <c r="O22" s="7">
         <v>0.18</v>
       </c>
-      <c r="P22" s="59">
+      <c r="P22" s="42">
         <v>0.4</v>
       </c>
-      <c r="Q22" s="11">
+      <c r="Q22" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="R22" s="11">
+      <c r="R22" s="7">
         <v>0.13</v>
       </c>
-      <c r="S22" s="11">
+      <c r="S22" s="7">
         <v>0.15</v>
       </c>
-      <c r="T22" s="11">
+      <c r="T22" s="7">
         <v>2.16</v>
       </c>
-      <c r="U22" s="11">
+      <c r="U22" s="7">
         <v>0.38</v>
       </c>
-      <c r="V22" s="11">
+      <c r="V22" s="7">
         <v>0.75</v>
       </c>
-      <c r="W22" s="11">
+      <c r="W22" s="7">
         <v>0.65</v>
       </c>
-      <c r="X22" s="11">
+      <c r="X22" s="7">
         <v>0.3</v>
       </c>
-      <c r="Y22" s="11">
+      <c r="Y22" s="7">
         <v>0.12</v>
       </c>
-      <c r="Z22" s="11">
+      <c r="Z22" s="7">
         <v>0.48</v>
       </c>
-      <c r="AA22" s="11">
+      <c r="AA22" s="7">
         <v>0.18</v>
       </c>
-      <c r="AB22" s="11">
+      <c r="AB22" s="7">
         <v>0.2</v>
       </c>
-      <c r="AC22" s="11">
+      <c r="AC22" s="7">
         <v>0.22</v>
       </c>
-      <c r="AD22" s="11">
+      <c r="AD22" s="7">
         <v>0.23</v>
       </c>
-      <c r="AE22" s="11">
+      <c r="AE22" s="7">
         <v>0.15</v>
       </c>
-      <c r="AF22" s="11">
+      <c r="AF22" s="7">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AG22" s="11">
+      <c r="AG22" s="7">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AH22" s="11">
+      <c r="AH22" s="7">
         <v>0.63</v>
       </c>
-      <c r="AI22" s="11">
+      <c r="AI22" s="7">
         <v>0.28000000000000003</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>0.3</v>
       </c>
     </row>
     <row r="23" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="B23" s="18"/>
-[...11 lines deleted...]
-      <c r="N23" s="55">
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="14"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="38">
         <v>0.47</v>
       </c>
-      <c r="O23" s="11">
+      <c r="O23" s="7">
         <v>0.69</v>
       </c>
-      <c r="P23" s="55">
+      <c r="P23" s="38">
         <v>0.25</v>
       </c>
-      <c r="Q23" s="11">
+      <c r="Q23" s="7">
         <v>0.22</v>
       </c>
-      <c r="R23" s="11">
+      <c r="R23" s="7">
         <v>0.1</v>
       </c>
-      <c r="S23" s="11">
+      <c r="S23" s="7">
         <v>0.28000000000000003</v>
       </c>
-      <c r="T23" s="11">
+      <c r="T23" s="7">
         <v>2.27</v>
       </c>
-      <c r="U23" s="11">
+      <c r="U23" s="7">
         <v>2.97</v>
       </c>
-      <c r="V23" s="11">
+      <c r="V23" s="7">
         <v>0.78</v>
       </c>
-      <c r="W23" s="11">
+      <c r="W23" s="7">
         <v>0.88</v>
       </c>
-      <c r="X23" s="11">
+      <c r="X23" s="7">
         <v>0.7</v>
       </c>
-      <c r="Y23" s="11" t="s">
-[...5 lines deleted...]
-      <c r="AA23" s="11">
+      <c r="Y23" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z23" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA23" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB23" s="11">
+      <c r="AB23" s="7">
         <v>0.26</v>
       </c>
-      <c r="AC23" s="11">
+      <c r="AC23" s="7">
         <v>0.12</v>
       </c>
-      <c r="AD23" s="11">
+      <c r="AD23" s="7">
         <v>0.11</v>
       </c>
-      <c r="AE23" s="11">
+      <c r="AE23" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AF23" s="11">
+      <c r="AF23" s="7">
         <v>3.56</v>
       </c>
-      <c r="AG23" s="11">
+      <c r="AG23" s="7">
         <v>1.85</v>
       </c>
-      <c r="AH23" s="11">
+      <c r="AH23" s="7">
         <v>0.81</v>
       </c>
-      <c r="AI23" s="11">
+      <c r="AI23" s="7">
         <v>0.3</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>0.48</v>
       </c>
     </row>
     <row r="24" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="B24" s="18"/>
-[...11 lines deleted...]
-      <c r="N24" s="59">
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="L24" s="14"/>
+      <c r="M24" s="14"/>
+      <c r="N24" s="42">
         <v>0.5</v>
       </c>
-      <c r="O24" s="11">
+      <c r="O24" s="7">
         <v>0.47</v>
       </c>
-      <c r="P24" s="55">
+      <c r="P24" s="38">
         <v>0.71</v>
       </c>
-      <c r="Q24" s="11">
+      <c r="Q24" s="7">
         <v>0.41</v>
       </c>
-      <c r="R24" s="11">
+      <c r="R24" s="7">
         <v>0.42</v>
       </c>
-      <c r="S24" s="11">
+      <c r="S24" s="7">
         <v>0.24</v>
       </c>
-      <c r="T24" s="11">
+      <c r="T24" s="7">
         <v>2.62</v>
       </c>
-      <c r="U24" s="11">
+      <c r="U24" s="7">
         <v>0.77</v>
       </c>
-      <c r="V24" s="11">
+      <c r="V24" s="7">
         <v>0.9</v>
       </c>
-      <c r="W24" s="11">
+      <c r="W24" s="7">
         <v>0.68</v>
       </c>
-      <c r="X24" s="11">
+      <c r="X24" s="7">
         <v>0.66</v>
       </c>
-      <c r="Y24" s="11">
+      <c r="Y24" s="7">
         <v>0.9</v>
       </c>
-      <c r="Z24" s="11">
+      <c r="Z24" s="7">
         <v>0.47</v>
       </c>
-      <c r="AA24" s="11">
+      <c r="AA24" s="7">
         <v>0.45</v>
       </c>
-      <c r="AB24" s="11">
+      <c r="AB24" s="7">
         <v>0.76</v>
       </c>
-      <c r="AC24" s="11">
+      <c r="AC24" s="7">
         <v>0.65</v>
       </c>
-      <c r="AD24" s="11">
+      <c r="AD24" s="7">
         <v>0.22</v>
       </c>
-      <c r="AE24" s="11">
+      <c r="AE24" s="7">
         <v>0.39</v>
       </c>
-      <c r="AF24" s="11">
+      <c r="AF24" s="7">
         <v>3.25</v>
       </c>
-      <c r="AG24" s="11">
+      <c r="AG24" s="7">
         <v>1.86</v>
       </c>
-      <c r="AH24" s="11">
+      <c r="AH24" s="7">
         <v>0.61</v>
       </c>
-      <c r="AI24" s="11">
+      <c r="AI24" s="7">
         <v>0.84</v>
       </c>
+      <c r="AJ24" s="7">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="25" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A25" s="62"/>
-[...18 lines deleted...]
-      <c r="T25" s="68" t="s">
+      <c r="A25" s="45"/>
+      <c r="B25" s="45"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="45"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="45"/>
+      <c r="R25" s="45"/>
+      <c r="S25" s="45"/>
+      <c r="T25" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="U25" s="68"/>
-[...19 lines deleted...]
-      <c r="AQ25" s="62"/>
+      <c r="U25" s="50"/>
+      <c r="V25" s="50"/>
+      <c r="W25" s="50"/>
+      <c r="X25" s="50"/>
+      <c r="Y25" s="50"/>
+      <c r="Z25" s="50"/>
+      <c r="AA25" s="50"/>
+      <c r="AB25" s="50"/>
+      <c r="AC25" s="50"/>
+      <c r="AD25" s="50"/>
+      <c r="AE25" s="50"/>
+      <c r="AF25" s="50"/>
+      <c r="AG25" s="50"/>
+      <c r="AH25" s="46"/>
+      <c r="AI25" s="46"/>
+      <c r="AJ25" s="7"/>
+      <c r="AM25" s="45"/>
+      <c r="AN25" s="45"/>
+      <c r="AO25" s="45"/>
+      <c r="AP25" s="45"/>
+      <c r="AQ25" s="45"/>
     </row>
     <row r="26" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B26" s="18"/>
-[...11 lines deleted...]
-      <c r="N26" s="55">
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="14"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="14"/>
+      <c r="N26" s="38">
         <v>0.49</v>
       </c>
-      <c r="O26" s="11">
+      <c r="O26" s="7">
         <v>0.39</v>
       </c>
-      <c r="P26" s="55">
+      <c r="P26" s="38">
         <v>0.39</v>
       </c>
-      <c r="Q26" s="11">
+      <c r="Q26" s="7">
         <v>0.37</v>
       </c>
-      <c r="R26" s="11">
+      <c r="R26" s="7">
         <v>0.34</v>
       </c>
-      <c r="S26" s="11">
+      <c r="S26" s="7">
         <v>0.42</v>
       </c>
-      <c r="T26" s="11">
+      <c r="T26" s="7">
         <v>3.55</v>
       </c>
-      <c r="U26" s="11">
+      <c r="U26" s="7">
         <v>1.41</v>
       </c>
-      <c r="V26" s="11">
+      <c r="V26" s="7">
         <v>1.25</v>
       </c>
-      <c r="W26" s="11">
+      <c r="W26" s="7">
         <v>0.85</v>
       </c>
-      <c r="X26" s="11">
+      <c r="X26" s="7">
         <v>0.65</v>
       </c>
-      <c r="Y26" s="11">
+      <c r="Y26" s="7">
         <v>0.48</v>
       </c>
-      <c r="Z26" s="11">
+      <c r="Z26" s="7">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AA26" s="11">
+      <c r="AA26" s="7">
         <v>0.34</v>
       </c>
-      <c r="AB26" s="11">
+      <c r="AB26" s="7">
         <v>0.38</v>
       </c>
-      <c r="AC26" s="11">
+      <c r="AC26" s="7">
         <v>0.45</v>
       </c>
-      <c r="AD26" s="11">
+      <c r="AD26" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AE26" s="11">
+      <c r="AE26" s="7">
         <v>0.32</v>
       </c>
-      <c r="AF26" s="11">
+      <c r="AF26" s="7">
         <v>3.78</v>
       </c>
-      <c r="AG26" s="11">
+      <c r="AG26" s="7">
         <v>1.21</v>
       </c>
-      <c r="AH26" s="11">
+      <c r="AH26" s="7">
         <v>0.99</v>
       </c>
-      <c r="AI26" s="11">
+      <c r="AI26" s="7">
+        <v>0.62</v>
+      </c>
+      <c r="AJ26" s="7">
         <v>0.62</v>
       </c>
     </row>
     <row r="27" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="B27" s="18"/>
-[...11 lines deleted...]
-      <c r="N27" s="55">
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="14"/>
+      <c r="L27" s="14"/>
+      <c r="M27" s="14"/>
+      <c r="N27" s="38">
         <v>0.42</v>
       </c>
-      <c r="O27" s="11">
+      <c r="O27" s="7">
         <v>0.37</v>
       </c>
-      <c r="P27" s="55">
+      <c r="P27" s="38">
         <v>0.36</v>
       </c>
-      <c r="Q27" s="11">
+      <c r="Q27" s="7">
         <v>0.34</v>
       </c>
-      <c r="R27" s="11">
+      <c r="R27" s="7">
         <v>0.3</v>
       </c>
-      <c r="S27" s="11">
+      <c r="S27" s="7">
         <v>0.4</v>
       </c>
-      <c r="T27" s="11">
+      <c r="T27" s="7">
         <v>3.4</v>
       </c>
-      <c r="U27" s="11">
+      <c r="U27" s="7">
         <v>1.41</v>
       </c>
-      <c r="V27" s="11">
+      <c r="V27" s="7">
         <v>1.2</v>
       </c>
-      <c r="W27" s="11">
+      <c r="W27" s="7">
         <v>0.87</v>
       </c>
-      <c r="X27" s="11">
+      <c r="X27" s="7">
         <v>0.62</v>
       </c>
-      <c r="Y27" s="11">
+      <c r="Y27" s="7">
         <v>0.42</v>
       </c>
-      <c r="Z27" s="11">
+      <c r="Z27" s="7">
         <v>0.5</v>
       </c>
-      <c r="AA27" s="11">
+      <c r="AA27" s="7">
         <v>0.33</v>
       </c>
-      <c r="AB27" s="11">
+      <c r="AB27" s="7">
         <v>0.32</v>
       </c>
-      <c r="AC27" s="11">
+      <c r="AC27" s="7">
         <v>0.42</v>
       </c>
-      <c r="AD27" s="11">
+      <c r="AD27" s="7">
         <v>0.3</v>
       </c>
-      <c r="AE27" s="11">
+      <c r="AE27" s="7">
         <v>0.3</v>
       </c>
-      <c r="AF27" s="11">
+      <c r="AF27" s="7">
         <v>3.85</v>
       </c>
-      <c r="AG27" s="11">
+      <c r="AG27" s="7">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AH27" s="11">
+      <c r="AH27" s="7">
         <v>0.82</v>
       </c>
-      <c r="AI27" s="11">
+      <c r="AI27" s="7">
+        <v>0.62</v>
+      </c>
+      <c r="AJ27" s="7">
         <v>0.62</v>
       </c>
     </row>
     <row r="28" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="B28" s="18"/>
-[...11 lines deleted...]
-      <c r="N28" s="55">
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="38">
         <v>0.66</v>
       </c>
-      <c r="O28" s="11">
+      <c r="O28" s="7">
         <v>0.36</v>
       </c>
-      <c r="P28" s="59">
+      <c r="P28" s="42">
         <v>0.3</v>
       </c>
-      <c r="Q28" s="11">
+      <c r="Q28" s="7">
         <v>0.51</v>
       </c>
-      <c r="R28" s="11">
+      <c r="R28" s="7">
         <v>0.53</v>
       </c>
-      <c r="S28" s="11">
+      <c r="S28" s="7">
         <v>0.81</v>
       </c>
-      <c r="T28" s="11">
+      <c r="T28" s="7">
         <v>4.59</v>
       </c>
-      <c r="U28" s="11">
+      <c r="U28" s="7">
         <v>1.9</v>
       </c>
-      <c r="V28" s="11">
+      <c r="V28" s="7">
         <v>1.74</v>
       </c>
-      <c r="W28" s="11">
+      <c r="W28" s="7">
         <v>0.99</v>
       </c>
-      <c r="X28" s="11">
+      <c r="X28" s="7">
         <v>1.0900000000000001</v>
       </c>
-      <c r="Y28" s="11">
+      <c r="Y28" s="7">
         <v>0.91</v>
       </c>
-      <c r="Z28" s="11">
+      <c r="Z28" s="7">
         <v>0.88</v>
       </c>
-      <c r="AA28" s="11">
+      <c r="AA28" s="7">
         <v>0.46</v>
       </c>
-      <c r="AB28" s="11">
+      <c r="AB28" s="7">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AC28" s="11">
+      <c r="AC28" s="7">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AD28" s="11">
+      <c r="AD28" s="7">
         <v>0.27</v>
       </c>
-      <c r="AE28" s="11">
+      <c r="AE28" s="7">
         <v>0.45</v>
       </c>
-      <c r="AF28" s="11">
+      <c r="AF28" s="7">
         <v>5.61</v>
       </c>
-      <c r="AG28" s="11">
+      <c r="AG28" s="7">
         <v>1.79</v>
       </c>
-      <c r="AH28" s="11">
+      <c r="AH28" s="7">
         <v>1.84</v>
       </c>
-      <c r="AI28" s="11">
+      <c r="AI28" s="7">
         <v>0.82</v>
+      </c>
+      <c r="AJ28" s="7">
+        <v>0.7</v>
       </c>
     </row>
     <row r="29" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B29" s="18"/>
-[...11 lines deleted...]
-      <c r="N29" s="55">
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
+      <c r="N29" s="38">
         <v>0.19</v>
       </c>
-      <c r="O29" s="11">
+      <c r="O29" s="7">
         <v>0.49</v>
       </c>
-      <c r="P29" s="55">
+      <c r="P29" s="38">
         <v>0.22</v>
       </c>
-      <c r="Q29" s="11">
+      <c r="Q29" s="7">
         <v>0.46</v>
       </c>
-      <c r="R29" s="11">
+      <c r="R29" s="7">
         <v>0.3</v>
       </c>
-      <c r="S29" s="11">
+      <c r="S29" s="7">
         <v>0.16</v>
       </c>
-      <c r="T29" s="11">
+      <c r="T29" s="7">
         <v>3.26</v>
       </c>
-      <c r="U29" s="11" t="s">
-[...2 lines deleted...]
-      <c r="V29" s="11">
+      <c r="U29" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="V29" s="7">
         <v>1.57</v>
       </c>
-      <c r="W29" s="11">
+      <c r="W29" s="7">
         <v>0.51</v>
       </c>
-      <c r="X29" s="11">
+      <c r="X29" s="7">
         <v>0.4</v>
       </c>
-      <c r="Y29" s="11">
+      <c r="Y29" s="7">
         <v>0.34</v>
       </c>
-      <c r="Z29" s="11">
+      <c r="Z29" s="7">
         <v>0.96</v>
       </c>
-      <c r="AA29" s="11">
+      <c r="AA29" s="7">
         <v>0.25</v>
       </c>
-      <c r="AB29" s="11">
+      <c r="AB29" s="7">
         <v>0.45</v>
       </c>
-      <c r="AC29" s="11">
+      <c r="AC29" s="7">
         <v>0.2</v>
       </c>
-      <c r="AD29" s="11">
+      <c r="AD29" s="7">
         <v>0.3</v>
       </c>
-      <c r="AE29" s="11">
+      <c r="AE29" s="7">
         <v>0.17</v>
       </c>
-      <c r="AF29" s="11">
-[...2 lines deleted...]
-      <c r="AG29" s="11">
+      <c r="AF29" s="7">
+        <v>2</v>
+      </c>
+      <c r="AG29" s="7">
         <v>1.05</v>
       </c>
-      <c r="AH29" s="11">
+      <c r="AH29" s="7">
         <v>1.1399999999999999</v>
       </c>
-      <c r="AI29" s="11">
+      <c r="AI29" s="7">
         <v>0.51</v>
+      </c>
+      <c r="AJ29" s="7">
+        <v>0.81</v>
       </c>
     </row>
     <row r="30" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="18"/>
-[...11 lines deleted...]
-      <c r="N30" s="55">
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="14"/>
+      <c r="N30" s="38">
         <v>0.85</v>
       </c>
-      <c r="O30" s="11">
+      <c r="O30" s="7">
         <v>0.53</v>
       </c>
-      <c r="P30" s="55">
+      <c r="P30" s="38">
         <v>0.72</v>
       </c>
-      <c r="Q30" s="11">
+      <c r="Q30" s="7">
         <v>0.48</v>
       </c>
-      <c r="R30" s="11">
+      <c r="R30" s="7">
         <v>0.38</v>
       </c>
-      <c r="S30" s="11">
+      <c r="S30" s="7">
         <v>0.33</v>
       </c>
-      <c r="T30" s="11">
+      <c r="T30" s="7">
         <v>4.2</v>
       </c>
-      <c r="U30" s="11">
+      <c r="U30" s="7">
         <v>1.91</v>
       </c>
-      <c r="V30" s="11">
+      <c r="V30" s="7">
         <v>1.25</v>
       </c>
-      <c r="W30" s="11">
+      <c r="W30" s="7">
         <v>0.57999999999999996</v>
       </c>
-      <c r="X30" s="11">
+      <c r="X30" s="7">
         <v>0.4</v>
       </c>
-      <c r="Y30" s="11">
+      <c r="Y30" s="7">
         <v>0.19</v>
       </c>
-      <c r="Z30" s="11">
+      <c r="Z30" s="7">
         <v>0.49</v>
       </c>
-      <c r="AA30" s="11">
+      <c r="AA30" s="7">
         <v>0.36</v>
       </c>
-      <c r="AB30" s="11">
+      <c r="AB30" s="7">
         <v>0.32</v>
       </c>
-      <c r="AC30" s="11">
+      <c r="AC30" s="7">
         <v>0.37</v>
       </c>
-      <c r="AD30" s="11">
+      <c r="AD30" s="7">
         <v>0.31</v>
       </c>
-      <c r="AE30" s="11">
+      <c r="AE30" s="7">
         <v>0.31</v>
       </c>
-      <c r="AF30" s="11">
+      <c r="AF30" s="7">
         <v>1.99</v>
       </c>
-      <c r="AG30" s="11">
+      <c r="AG30" s="7">
         <v>1.04</v>
       </c>
-      <c r="AH30" s="11">
+      <c r="AH30" s="7">
         <v>1.46</v>
       </c>
-      <c r="AI30" s="11">
+      <c r="AI30" s="7">
         <v>0.66</v>
+      </c>
+      <c r="AJ30" s="7">
+        <v>0.52</v>
       </c>
     </row>
     <row r="31" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="B31" s="18"/>
-[...11 lines deleted...]
-      <c r="N31" s="55">
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="14"/>
+      <c r="L31" s="14"/>
+      <c r="M31" s="14"/>
+      <c r="N31" s="38">
         <v>0.75</v>
       </c>
-      <c r="O31" s="11">
+      <c r="O31" s="7">
         <v>0.49</v>
       </c>
-      <c r="P31" s="55">
+      <c r="P31" s="38">
         <v>0.51</v>
       </c>
-      <c r="Q31" s="11">
+      <c r="Q31" s="7">
         <v>0.13</v>
       </c>
-      <c r="R31" s="11">
+      <c r="R31" s="7">
         <v>0.6</v>
       </c>
-      <c r="S31" s="11">
+      <c r="S31" s="7">
         <v>0.33</v>
       </c>
-      <c r="T31" s="11">
+      <c r="T31" s="7">
         <v>2.62</v>
       </c>
-      <c r="U31" s="11">
+      <c r="U31" s="7">
         <v>0.34</v>
       </c>
-      <c r="V31" s="11">
+      <c r="V31" s="7">
         <v>0.68</v>
       </c>
-      <c r="W31" s="11">
+      <c r="W31" s="7">
         <v>1.02</v>
       </c>
-      <c r="X31" s="11">
+      <c r="X31" s="7">
         <v>0.94</v>
       </c>
-      <c r="Y31" s="11">
+      <c r="Y31" s="7">
         <v>1.34</v>
       </c>
-      <c r="Z31" s="11">
+      <c r="Z31" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AA31" s="11">
+      <c r="AA31" s="7">
         <v>0.25</v>
       </c>
-      <c r="AB31" s="11">
+      <c r="AB31" s="7">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AC31" s="11">
+      <c r="AC31" s="7">
         <v>1.1299999999999999</v>
       </c>
-      <c r="AD31" s="11">
+      <c r="AD31" s="7">
         <v>0.06</v>
       </c>
-      <c r="AE31" s="11">
+      <c r="AE31" s="7">
         <v>0.61</v>
       </c>
-      <c r="AF31" s="11">
+      <c r="AF31" s="7">
         <v>3.27</v>
       </c>
-      <c r="AG31" s="11">
+      <c r="AG31" s="7">
         <v>2.42</v>
       </c>
-      <c r="AH31" s="11">
+      <c r="AH31" s="7">
         <v>0.68</v>
       </c>
-      <c r="AI31" s="11">
+      <c r="AI31" s="7">
         <v>0.17</v>
       </c>
+      <c r="AJ31" s="7">
+        <v>0.27</v>
+      </c>
     </row>
     <row r="32" spans="1:43" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="63"/>
-[...18 lines deleted...]
-      <c r="T32" s="67" t="s">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4"/>
+      <c r="N32" s="4"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+      <c r="Q32" s="4"/>
+      <c r="R32" s="4"/>
+      <c r="S32" s="4"/>
+      <c r="T32" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="U32" s="67"/>
-[...22 lines deleted...]
-      <c r="A33" s="6" t="s">
+      <c r="U32" s="49"/>
+      <c r="V32" s="49"/>
+      <c r="W32" s="49"/>
+      <c r="X32" s="49"/>
+      <c r="Y32" s="49"/>
+      <c r="Z32" s="49"/>
+      <c r="AA32" s="49"/>
+      <c r="AB32" s="49"/>
+      <c r="AC32" s="49"/>
+      <c r="AD32" s="49"/>
+      <c r="AE32" s="49"/>
+      <c r="AF32" s="49"/>
+      <c r="AG32" s="49"/>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
+      <c r="AJ32" s="7"/>
+      <c r="AM32" s="4"/>
+      <c r="AN32" s="4"/>
+      <c r="AO32" s="4"/>
+      <c r="AP32" s="4"/>
+      <c r="AQ32" s="4"/>
+    </row>
+    <row r="33" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B33" s="18"/>
-[...11 lines deleted...]
-      <c r="N33" s="55">
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="14"/>
+      <c r="L33" s="14"/>
+      <c r="M33" s="14"/>
+      <c r="N33" s="38">
         <v>0.37</v>
       </c>
-      <c r="O33" s="12">
+      <c r="O33" s="7">
         <v>0.26</v>
       </c>
-      <c r="P33" s="55">
+      <c r="P33" s="38">
         <v>0.28000000000000003</v>
       </c>
-      <c r="Q33" s="12">
+      <c r="Q33" s="7">
         <v>0.33</v>
       </c>
-      <c r="R33" s="12">
+      <c r="R33" s="7">
         <v>0.19</v>
       </c>
-      <c r="S33" s="12">
+      <c r="S33" s="7">
         <v>0.18</v>
       </c>
-      <c r="T33" s="12">
+      <c r="T33" s="7">
         <v>2.11</v>
       </c>
-      <c r="U33" s="12">
+      <c r="U33" s="7">
         <v>1.1100000000000001</v>
       </c>
-      <c r="V33" s="11">
+      <c r="V33" s="7">
         <v>0.86</v>
       </c>
-      <c r="W33" s="12">
+      <c r="W33" s="7">
         <v>0.62</v>
       </c>
-      <c r="X33" s="12">
+      <c r="X33" s="7">
         <v>0.46</v>
       </c>
-      <c r="Y33" s="12">
+      <c r="Y33" s="7">
         <v>0.41</v>
       </c>
-      <c r="Z33" s="12">
+      <c r="Z33" s="7">
         <v>0.4</v>
       </c>
-      <c r="AA33" s="12">
+      <c r="AA33" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB33" s="12">
+      <c r="AB33" s="7">
         <v>0.31</v>
       </c>
-      <c r="AC33" s="12">
+      <c r="AC33" s="7">
         <v>0.35</v>
       </c>
-      <c r="AD33" s="12">
+      <c r="AD33" s="7">
         <v>0.26</v>
       </c>
-      <c r="AE33" s="12">
+      <c r="AE33" s="7">
         <v>0.19</v>
       </c>
-      <c r="AF33" s="12">
+      <c r="AF33" s="7">
         <v>3.23</v>
       </c>
-      <c r="AG33" s="12">
+      <c r="AG33" s="7">
         <v>1.05</v>
       </c>
-      <c r="AH33" s="12">
+      <c r="AH33" s="7">
         <v>0.72</v>
       </c>
-      <c r="AI33" s="11">
+      <c r="AI33" s="7">
         <v>0.66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="7" t="s">
+      <c r="AJ33" s="7">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="B34" s="18"/>
-[...11 lines deleted...]
-      <c r="N34" s="55">
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="14"/>
+      <c r="L34" s="14"/>
+      <c r="M34" s="14"/>
+      <c r="N34" s="38">
         <v>0.26</v>
       </c>
-      <c r="O34" s="12">
+      <c r="O34" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="P34" s="55">
+      <c r="P34" s="38">
         <v>0.13</v>
       </c>
-      <c r="Q34" s="12">
+      <c r="Q34" s="7">
         <v>0.36</v>
       </c>
-      <c r="R34" s="12">
+      <c r="R34" s="7">
         <v>0.27</v>
       </c>
-      <c r="S34" s="12">
+      <c r="S34" s="7">
         <v>0.1</v>
       </c>
-      <c r="T34" s="12">
+      <c r="T34" s="7">
         <v>0.59</v>
       </c>
-      <c r="U34" s="12">
+      <c r="U34" s="7">
         <v>1.85</v>
       </c>
-      <c r="V34" s="11">
+      <c r="V34" s="7">
         <v>0.81</v>
       </c>
-      <c r="W34" s="12">
+      <c r="W34" s="7">
         <v>0.45</v>
       </c>
-      <c r="X34" s="12">
+      <c r="X34" s="7">
         <v>0.48</v>
       </c>
-      <c r="Y34" s="12">
+      <c r="Y34" s="7">
         <v>0.2</v>
       </c>
-      <c r="Z34" s="12">
+      <c r="Z34" s="7">
         <v>0.43</v>
       </c>
-      <c r="AA34" s="12">
+      <c r="AA34" s="7">
         <v>0.22</v>
       </c>
-      <c r="AB34" s="12">
+      <c r="AB34" s="7">
         <v>0.27</v>
       </c>
-      <c r="AC34" s="12">
+      <c r="AC34" s="7">
         <v>0.36</v>
       </c>
-      <c r="AD34" s="12">
+      <c r="AD34" s="7">
         <v>0.16</v>
       </c>
-      <c r="AE34" s="12">
+      <c r="AE34" s="7">
         <v>0.2</v>
       </c>
-      <c r="AF34" s="12">
+      <c r="AF34" s="7">
         <v>2.99</v>
       </c>
-      <c r="AG34" s="12">
+      <c r="AG34" s="7">
         <v>0.62</v>
       </c>
-      <c r="AH34" s="12">
+      <c r="AH34" s="7">
         <v>0.61</v>
       </c>
-      <c r="AI34" s="11">
+      <c r="AI34" s="7">
         <v>0.15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="7" t="s">
+      <c r="AJ34" s="7">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="18"/>
-[...17 lines deleted...]
-      <c r="P35" s="55">
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="14"/>
+      <c r="L35" s="14"/>
+      <c r="M35" s="14"/>
+      <c r="N35" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="O35" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="P35" s="38">
         <v>0.74</v>
       </c>
-      <c r="Q35" s="40" t="s">
-[...11 lines deleted...]
-      <c r="U35" s="12">
+      <c r="Q35" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="R35" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="S35" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="T35" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="U35" s="7">
         <v>3.61</v>
       </c>
-      <c r="V35" s="11">
+      <c r="V35" s="7">
         <v>4.6900000000000004</v>
       </c>
-      <c r="W35" s="12">
+      <c r="W35" s="7">
         <v>1.77</v>
       </c>
-      <c r="X35" s="11" t="s">
-[...2 lines deleted...]
-      <c r="Y35" s="12">
+      <c r="X35" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y35" s="7">
         <v>1.1599999999999999</v>
       </c>
-      <c r="Z35" s="12">
+      <c r="Z35" s="7">
         <v>0.99</v>
       </c>
-      <c r="AA35" s="12">
+      <c r="AA35" s="7">
         <v>0.87</v>
       </c>
-      <c r="AB35" s="12">
+      <c r="AB35" s="7">
         <v>0.77</v>
       </c>
-      <c r="AC35" s="12">
+      <c r="AC35" s="7">
         <v>1.39</v>
       </c>
-      <c r="AD35" s="12">
+      <c r="AD35" s="7">
         <v>0.63</v>
       </c>
-      <c r="AE35" s="11" t="s">
-[...2 lines deleted...]
-      <c r="AF35" s="12">
+      <c r="AE35" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF35" s="7">
         <v>7.38</v>
       </c>
-      <c r="AG35" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AH35" s="12">
+      <c r="AG35" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH35" s="7">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AI35" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="7" t="s">
+      <c r="AI35" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ35" s="7" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="B36" s="18"/>
-[...11 lines deleted...]
-      <c r="N36" s="55">
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="14"/>
+      <c r="L36" s="14"/>
+      <c r="M36" s="14"/>
+      <c r="N36" s="38">
         <v>0.64</v>
       </c>
-      <c r="O36" s="12">
+      <c r="O36" s="7">
         <v>0.4</v>
       </c>
-      <c r="P36" s="55">
+      <c r="P36" s="38">
         <v>0.28000000000000003</v>
       </c>
-      <c r="Q36" s="12">
+      <c r="Q36" s="7">
         <v>0.47</v>
       </c>
-      <c r="R36" s="12">
+      <c r="R36" s="7">
         <v>0.23</v>
       </c>
-      <c r="S36" s="12">
+      <c r="S36" s="7">
         <v>0.41</v>
       </c>
-      <c r="T36" s="12">
+      <c r="T36" s="7">
         <v>2.77</v>
       </c>
-      <c r="U36" s="12">
+      <c r="U36" s="7">
         <v>1.45</v>
       </c>
-      <c r="V36" s="11">
+      <c r="V36" s="7">
         <v>1.1000000000000001</v>
       </c>
-      <c r="W36" s="12">
+      <c r="W36" s="7">
         <v>0.88</v>
       </c>
-      <c r="X36" s="12">
+      <c r="X36" s="7">
         <v>0.56999999999999995</v>
       </c>
-      <c r="Y36" s="12">
+      <c r="Y36" s="7">
         <v>0.65</v>
       </c>
-      <c r="Z36" s="12">
+      <c r="Z36" s="7">
         <v>0.53</v>
       </c>
-      <c r="AA36" s="12">
+      <c r="AA36" s="7">
         <v>0.38</v>
       </c>
-      <c r="AB36" s="12">
+      <c r="AB36" s="7">
         <v>0.41</v>
       </c>
-      <c r="AC36" s="12">
+      <c r="AC36" s="7">
         <v>0.45</v>
       </c>
-      <c r="AD36" s="12">
+      <c r="AD36" s="7">
         <v>0.43</v>
       </c>
-      <c r="AE36" s="12">
+      <c r="AE36" s="7">
         <v>0.23</v>
       </c>
-      <c r="AF36" s="12">
+      <c r="AF36" s="7">
         <v>4.95</v>
       </c>
-      <c r="AG36" s="12">
+      <c r="AG36" s="7">
         <v>2.0299999999999998</v>
       </c>
-      <c r="AH36" s="12">
+      <c r="AH36" s="7">
         <v>0.89</v>
       </c>
-      <c r="AI36" s="11">
-[...4 lines deleted...]
-      <c r="A37" s="7" t="s">
+      <c r="AI36" s="7">
+        <v>1</v>
+      </c>
+      <c r="AJ36" s="7">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="B37" s="18"/>
-[...11 lines deleted...]
-      <c r="N37" s="59">
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="14"/>
+      <c r="L37" s="14"/>
+      <c r="M37" s="14"/>
+      <c r="N37" s="42">
         <v>0.1</v>
       </c>
-      <c r="O37" s="12">
+      <c r="O37" s="7">
         <v>0.26</v>
       </c>
-      <c r="P37" s="55">
+      <c r="P37" s="38">
         <v>0.16</v>
       </c>
-      <c r="Q37" s="12">
+      <c r="Q37" s="7">
         <v>0.21</v>
       </c>
-      <c r="R37" s="12">
+      <c r="R37" s="7">
         <v>0.19</v>
       </c>
-      <c r="S37" s="12">
+      <c r="S37" s="7">
         <v>0.06</v>
       </c>
-      <c r="T37" s="12">
+      <c r="T37" s="7">
         <v>1.4</v>
       </c>
-      <c r="U37" s="12" t="s">
-[...2 lines deleted...]
-      <c r="V37" s="11">
+      <c r="U37" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="V37" s="7">
         <v>0.24</v>
       </c>
-      <c r="W37" s="12">
+      <c r="W37" s="7">
         <v>0.73</v>
       </c>
-      <c r="X37" s="12">
+      <c r="X37" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="Y37" s="12">
+      <c r="Y37" s="7">
         <v>0.48</v>
       </c>
-      <c r="Z37" s="12">
+      <c r="Z37" s="7">
         <v>0.51</v>
       </c>
-      <c r="AA37" s="12">
+      <c r="AA37" s="7">
         <v>0.27</v>
       </c>
-      <c r="AB37" s="12">
+      <c r="AB37" s="7">
         <v>0.16</v>
       </c>
-      <c r="AC37" s="12">
+      <c r="AC37" s="7">
         <v>0.36</v>
       </c>
-      <c r="AD37" s="11" t="s">
-[...2 lines deleted...]
-      <c r="AE37" s="12">
+      <c r="AD37" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE37" s="7">
         <v>0.18</v>
       </c>
-      <c r="AF37" s="12">
+      <c r="AF37" s="7">
         <v>2.16</v>
       </c>
-      <c r="AG37" s="12">
+      <c r="AG37" s="7">
         <v>0.38</v>
       </c>
-      <c r="AH37" s="12">
+      <c r="AH37" s="7">
         <v>0.74</v>
       </c>
-      <c r="AI37" s="11">
+      <c r="AI37" s="7">
         <v>0.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="7" t="s">
+      <c r="AJ37" s="7" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="B38" s="18"/>
-[...11 lines deleted...]
-      <c r="N38" s="55">
+      <c r="B38" s="13"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="13"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="14"/>
+      <c r="L38" s="14"/>
+      <c r="M38" s="14"/>
+      <c r="N38" s="38">
         <v>0.49</v>
       </c>
-      <c r="O38" s="12">
+      <c r="O38" s="7">
         <v>0.17</v>
       </c>
-      <c r="P38" s="55">
+      <c r="P38" s="38">
         <v>0.08</v>
       </c>
-      <c r="Q38" s="12">
+      <c r="Q38" s="7">
         <v>0.34</v>
       </c>
-      <c r="R38" s="12">
+      <c r="R38" s="7">
         <v>0.12</v>
       </c>
-      <c r="S38" s="12">
+      <c r="S38" s="7">
         <v>0.06</v>
       </c>
-      <c r="T38" s="12">
+      <c r="T38" s="7">
         <v>5.64</v>
       </c>
-      <c r="U38" s="12">
+      <c r="U38" s="7">
         <v>1.85</v>
       </c>
-      <c r="V38" s="11">
+      <c r="V38" s="7">
         <v>1.45</v>
       </c>
-      <c r="W38" s="12">
+      <c r="W38" s="7">
         <v>0.72</v>
       </c>
-      <c r="X38" s="12">
+      <c r="X38" s="7">
         <v>0.86</v>
       </c>
-      <c r="Y38" s="12">
+      <c r="Y38" s="7">
         <v>0.72</v>
       </c>
-      <c r="Z38" s="12">
+      <c r="Z38" s="7">
         <v>0.41</v>
       </c>
-      <c r="AA38" s="12">
+      <c r="AA38" s="7">
         <v>0.18</v>
       </c>
-      <c r="AB38" s="12">
+      <c r="AB38" s="7">
         <v>0.64</v>
       </c>
-      <c r="AC38" s="12">
+      <c r="AC38" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AD38" s="12">
+      <c r="AD38" s="7">
         <v>0.45</v>
       </c>
-      <c r="AE38" s="12">
+      <c r="AE38" s="7">
         <v>0.12</v>
       </c>
-      <c r="AF38" s="12">
+      <c r="AF38" s="7">
         <v>2.19</v>
       </c>
-      <c r="AG38" s="12">
+      <c r="AG38" s="7">
         <v>1.53</v>
       </c>
-      <c r="AH38" s="12">
+      <c r="AH38" s="7">
         <v>0.75</v>
       </c>
-      <c r="AI38" s="11">
+      <c r="AI38" s="7">
         <v>0.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="7" t="s">
+      <c r="AJ38" s="7">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B39" s="18"/>
-[...11 lines deleted...]
-      <c r="N39" s="55">
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+      <c r="L39" s="14"/>
+      <c r="M39" s="14"/>
+      <c r="N39" s="38">
         <v>0.24</v>
       </c>
-      <c r="O39" s="12">
+      <c r="O39" s="7">
         <v>0.1</v>
       </c>
-      <c r="P39" s="55">
+      <c r="P39" s="38">
         <v>0.09</v>
       </c>
-      <c r="Q39" s="12">
+      <c r="Q39" s="7">
         <v>0.5</v>
       </c>
-      <c r="R39" s="12" t="s">
-[...2 lines deleted...]
-      <c r="S39" s="12">
+      <c r="R39" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="S39" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="T39" s="12">
+      <c r="T39" s="7">
         <v>1.7</v>
       </c>
-      <c r="U39" s="12">
+      <c r="U39" s="7">
         <v>0.89</v>
       </c>
-      <c r="V39" s="11">
+      <c r="V39" s="7">
         <v>0.87</v>
       </c>
-      <c r="W39" s="12">
+      <c r="W39" s="7">
         <v>0.66</v>
       </c>
-      <c r="X39" s="12">
+      <c r="X39" s="7">
         <v>0.35</v>
       </c>
-      <c r="Y39" s="12">
+      <c r="Y39" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Z39" s="12">
+      <c r="Z39" s="7">
         <v>0.12</v>
       </c>
-      <c r="AA39" s="12">
+      <c r="AA39" s="7">
         <v>0.11</v>
       </c>
-      <c r="AB39" s="12">
+      <c r="AB39" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AC39" s="12">
+      <c r="AC39" s="7">
         <v>0.34</v>
       </c>
-      <c r="AD39" s="12">
+      <c r="AD39" s="7">
         <v>0.31</v>
       </c>
-      <c r="AE39" s="12">
+      <c r="AE39" s="7">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AF39" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AG39" s="12">
+      <c r="AF39" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG39" s="7">
         <v>0.92</v>
       </c>
-      <c r="AH39" s="12">
+      <c r="AH39" s="7">
         <v>0.3</v>
       </c>
-      <c r="AI39" s="11">
+      <c r="AI39" s="7">
         <v>2.0099999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="7" t="s">
+      <c r="AJ39" s="7">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B40" s="18"/>
-[...20 lines deleted...]
-      <c r="Q40" s="12">
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="13"/>
+      <c r="L40" s="13"/>
+      <c r="M40" s="13"/>
+      <c r="N40" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="O40" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="P40" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q40" s="7">
         <v>0.13</v>
       </c>
-      <c r="R40" s="12">
+      <c r="R40" s="7">
         <v>0.12</v>
       </c>
-      <c r="S40" s="12">
+      <c r="S40" s="7">
         <v>0.11</v>
       </c>
-      <c r="T40" s="12" t="s">
-[...5 lines deleted...]
-      <c r="V40" s="11">
+      <c r="T40" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="U40" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="V40" s="7">
         <v>1.33</v>
       </c>
-      <c r="W40" s="12">
+      <c r="W40" s="7">
         <v>0.33</v>
       </c>
-      <c r="X40" s="12">
+      <c r="X40" s="7">
         <v>0.79</v>
       </c>
-      <c r="Y40" s="12">
+      <c r="Y40" s="7">
         <v>0.66</v>
       </c>
-      <c r="Z40" s="12">
+      <c r="Z40" s="7">
         <v>0.19</v>
       </c>
-      <c r="AA40" s="12">
+      <c r="AA40" s="7">
         <v>0.33</v>
       </c>
-      <c r="AB40" s="12">
+      <c r="AB40" s="7">
         <v>0.15</v>
       </c>
-      <c r="AC40" s="12">
+      <c r="AC40" s="7">
         <v>0.39</v>
       </c>
-      <c r="AD40" s="12">
+      <c r="AD40" s="7">
         <v>0.24</v>
       </c>
-      <c r="AE40" s="11" t="s">
-[...2 lines deleted...]
-      <c r="AF40" s="12">
+      <c r="AE40" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF40" s="7">
         <v>3.86</v>
       </c>
-      <c r="AG40" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AH40" s="12">
+      <c r="AG40" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH40" s="7">
         <v>0.89</v>
       </c>
-      <c r="AI40" s="11">
+      <c r="AI40" s="7">
         <v>0.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="7" t="s">
+      <c r="AJ40" s="7">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="B41" s="18"/>
-[...17 lines deleted...]
-      <c r="P41" s="55">
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+      <c r="F41" s="13"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="O41" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="P41" s="38">
         <v>0.38</v>
       </c>
-      <c r="Q41" s="12">
+      <c r="Q41" s="7">
         <v>0.52</v>
       </c>
-      <c r="R41" s="12" t="s">
-[...5 lines deleted...]
-      <c r="T41" s="12">
+      <c r="R41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="S41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="T41" s="7">
         <v>1.82</v>
       </c>
-      <c r="U41" s="12" t="s">
-[...2 lines deleted...]
-      <c r="V41" s="11">
+      <c r="U41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="V41" s="7">
         <v>0.62</v>
       </c>
-      <c r="W41" s="11" t="s">
-[...5 lines deleted...]
-      <c r="Y41" s="12">
+      <c r="W41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="X41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y41" s="7">
         <v>0.31</v>
       </c>
-      <c r="Z41" s="12">
+      <c r="Z41" s="7">
         <v>0.26</v>
       </c>
-      <c r="AA41" s="11" t="s">
-[...2 lines deleted...]
-      <c r="AB41" s="12">
+      <c r="AA41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AB41" s="7">
         <v>0.41</v>
       </c>
-      <c r="AC41" s="12">
+      <c r="AC41" s="7">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AD41" s="11" t="s">
-[...14 lines deleted...]
-      <c r="AI41" s="11">
+      <c r="AD41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF41" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH41" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI41" s="7">
         <v>0.48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="7" t="s">
+      <c r="AJ41" s="7" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B42" s="18"/>
-[...11 lines deleted...]
-      <c r="N42" s="55">
+      <c r="B42" s="13"/>
+      <c r="C42" s="13"/>
+      <c r="D42" s="13"/>
+      <c r="E42" s="13"/>
+      <c r="F42" s="13"/>
+      <c r="G42" s="13"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="13"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="14"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="14"/>
+      <c r="N42" s="38">
         <v>0.15</v>
       </c>
-      <c r="O42" s="12">
+      <c r="O42" s="7">
         <v>0.13</v>
       </c>
-      <c r="P42" s="55">
+      <c r="P42" s="38">
         <v>0.12</v>
       </c>
-      <c r="Q42" s="12">
+      <c r="Q42" s="7">
         <v>0.31</v>
       </c>
-      <c r="R42" s="12">
+      <c r="R42" s="7">
         <v>0.47</v>
       </c>
-      <c r="S42" s="12">
+      <c r="S42" s="7">
         <v>0.09</v>
       </c>
-      <c r="T42" s="12">
+      <c r="T42" s="7">
         <v>1.05</v>
       </c>
-      <c r="U42" s="12">
+      <c r="U42" s="7">
         <v>0.54</v>
       </c>
-      <c r="V42" s="11" t="s">
-[...2 lines deleted...]
-      <c r="W42" s="12">
+      <c r="V42" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="W42" s="7">
         <v>0.54</v>
       </c>
-      <c r="X42" s="12">
+      <c r="X42" s="7">
         <v>0.64</v>
       </c>
-      <c r="Y42" s="12">
+      <c r="Y42" s="7">
         <v>0.54</v>
       </c>
-      <c r="Z42" s="12">
+      <c r="Z42" s="7">
         <v>0.15</v>
       </c>
-      <c r="AA42" s="12">
+      <c r="AA42" s="7">
         <v>0.4</v>
       </c>
-      <c r="AB42" s="12">
+      <c r="AB42" s="7">
         <v>0.12</v>
       </c>
-      <c r="AC42" s="12">
+      <c r="AC42" s="7">
         <v>0.96</v>
       </c>
-      <c r="AD42" s="12">
+      <c r="AD42" s="7">
         <v>0.19</v>
       </c>
-      <c r="AE42" s="12">
+      <c r="AE42" s="7">
         <v>0.44</v>
       </c>
-      <c r="AF42" s="12">
+      <c r="AF42" s="7">
         <v>3.21</v>
       </c>
-      <c r="AG42" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AH42" s="12">
+      <c r="AG42" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH42" s="7">
         <v>1.47</v>
       </c>
-      <c r="AI42" s="11">
+      <c r="AI42" s="7">
         <v>0.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="7" t="s">
+      <c r="AJ42" s="7">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="B43" s="18"/>
-[...11 lines deleted...]
-      <c r="N43" s="55">
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="13"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="14"/>
+      <c r="L43" s="14"/>
+      <c r="M43" s="14"/>
+      <c r="N43" s="38">
         <v>0.18</v>
       </c>
-      <c r="O43" s="12">
+      <c r="O43" s="7">
         <v>0.24</v>
       </c>
-      <c r="P43" s="55">
+      <c r="P43" s="38">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Q43" s="12">
+      <c r="Q43" s="7">
         <v>0.13</v>
       </c>
-      <c r="R43" s="12">
+      <c r="R43" s="7">
         <v>0.12</v>
       </c>
-      <c r="S43" s="12">
+      <c r="S43" s="7">
         <v>0.05</v>
       </c>
-      <c r="T43" s="12">
+      <c r="T43" s="7">
         <v>0.66</v>
       </c>
-      <c r="U43" s="12">
+      <c r="U43" s="7">
         <v>1.03</v>
       </c>
-      <c r="V43" s="11">
+      <c r="V43" s="7">
         <v>0.23</v>
       </c>
-      <c r="W43" s="12">
+      <c r="W43" s="7">
         <v>0.17</v>
       </c>
-      <c r="X43" s="12">
+      <c r="X43" s="7">
         <v>0.13</v>
       </c>
-      <c r="Y43" s="12">
+      <c r="Y43" s="7">
         <v>0.11</v>
       </c>
-      <c r="Z43" s="12">
+      <c r="Z43" s="7">
         <v>0.19</v>
       </c>
-      <c r="AA43" s="12">
+      <c r="AA43" s="7">
         <v>0.08</v>
       </c>
-      <c r="AB43" s="11" t="s">
-[...2 lines deleted...]
-      <c r="AC43" s="12">
+      <c r="AB43" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC43" s="7">
         <v>0.13</v>
       </c>
-      <c r="AD43" s="12">
+      <c r="AD43" s="7">
         <v>0.06</v>
       </c>
-      <c r="AE43" s="12">
+      <c r="AE43" s="7">
         <v>0.11</v>
       </c>
-      <c r="AF43" s="12">
+      <c r="AF43" s="7">
         <v>1.37</v>
       </c>
-      <c r="AG43" s="12">
+      <c r="AG43" s="7">
         <v>0.36</v>
       </c>
-      <c r="AH43" s="12">
+      <c r="AH43" s="7">
         <v>0.47</v>
       </c>
-      <c r="AI43" s="11">
+      <c r="AI43" s="7">
         <v>0.17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="7" t="s">
+      <c r="AJ43" s="7" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="B44" s="18"/>
-[...11 lines deleted...]
-      <c r="N44" s="55">
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="13"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="14"/>
+      <c r="L44" s="14"/>
+      <c r="M44" s="14"/>
+      <c r="N44" s="38">
         <v>0.51</v>
       </c>
-      <c r="O44" s="12">
+      <c r="O44" s="7">
         <v>0.18</v>
       </c>
-      <c r="P44" s="59">
+      <c r="P44" s="42">
         <v>0.4</v>
       </c>
-      <c r="Q44" s="12">
+      <c r="Q44" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="R44" s="12">
+      <c r="R44" s="7">
         <v>0.13</v>
       </c>
-      <c r="S44" s="12">
+      <c r="S44" s="7">
         <v>0.15</v>
       </c>
-      <c r="T44" s="12">
+      <c r="T44" s="7">
         <v>2.16</v>
       </c>
-      <c r="U44" s="12">
+      <c r="U44" s="7">
         <v>0.38</v>
       </c>
-      <c r="V44" s="11">
+      <c r="V44" s="7">
         <v>0.75</v>
       </c>
-      <c r="W44" s="12">
+      <c r="W44" s="7">
         <v>0.65</v>
       </c>
-      <c r="X44" s="12">
+      <c r="X44" s="7">
         <v>0.3</v>
       </c>
-      <c r="Y44" s="12">
+      <c r="Y44" s="7">
         <v>0.12</v>
       </c>
-      <c r="Z44" s="12">
+      <c r="Z44" s="7">
         <v>0.48</v>
       </c>
-      <c r="AA44" s="12">
+      <c r="AA44" s="7">
         <v>0.18</v>
       </c>
-      <c r="AB44" s="12">
+      <c r="AB44" s="7">
         <v>0.2</v>
       </c>
-      <c r="AC44" s="12">
+      <c r="AC44" s="7">
         <v>0.22</v>
       </c>
-      <c r="AD44" s="12">
+      <c r="AD44" s="7">
         <v>0.23</v>
       </c>
-      <c r="AE44" s="12">
+      <c r="AE44" s="7">
         <v>0.15</v>
       </c>
-      <c r="AF44" s="12">
+      <c r="AF44" s="7">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AG44" s="12">
+      <c r="AG44" s="7">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AH44" s="12">
+      <c r="AH44" s="7">
         <v>0.63</v>
       </c>
-      <c r="AI44" s="11">
+      <c r="AI44" s="7">
         <v>0.28000000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="7" t="s">
+      <c r="AJ44" s="7">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="B45" s="18"/>
-[...11 lines deleted...]
-      <c r="N45" s="56">
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="39">
         <v>0.47</v>
       </c>
-      <c r="O45" s="12">
+      <c r="O45" s="7">
         <v>0.69</v>
       </c>
-      <c r="P45" s="55">
+      <c r="P45" s="38">
         <v>0.25</v>
       </c>
-      <c r="Q45" s="12">
+      <c r="Q45" s="7">
         <v>0.22</v>
       </c>
-      <c r="R45" s="12">
+      <c r="R45" s="7">
         <v>0.1</v>
       </c>
-      <c r="S45" s="12">
+      <c r="S45" s="7">
         <v>0.28000000000000003</v>
       </c>
-      <c r="T45" s="12">
+      <c r="T45" s="7">
         <v>2.27</v>
       </c>
-      <c r="U45" s="12">
+      <c r="U45" s="7">
         <v>2.97</v>
       </c>
-      <c r="V45" s="11">
+      <c r="V45" s="7">
         <v>0.78</v>
       </c>
-      <c r="W45" s="12">
+      <c r="W45" s="7">
         <v>0.88</v>
       </c>
-      <c r="X45" s="12">
+      <c r="X45" s="7">
         <v>0.7</v>
       </c>
-      <c r="Y45" s="11" t="s">
-[...5 lines deleted...]
-      <c r="AA45" s="12">
+      <c r="Y45" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z45" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="AA45" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB45" s="12">
+      <c r="AB45" s="7">
         <v>0.26</v>
       </c>
-      <c r="AC45" s="12">
+      <c r="AC45" s="7">
         <v>0.12</v>
       </c>
-      <c r="AD45" s="12">
+      <c r="AD45" s="7">
         <v>0.11</v>
       </c>
-      <c r="AE45" s="12">
+      <c r="AE45" s="7">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AF45" s="12">
+      <c r="AF45" s="7">
         <v>3.56</v>
       </c>
-      <c r="AG45" s="12">
+      <c r="AG45" s="7">
         <v>1.85</v>
       </c>
-      <c r="AH45" s="12">
+      <c r="AH45" s="7">
         <v>0.81</v>
       </c>
-      <c r="AI45" s="11">
+      <c r="AI45" s="7">
         <v>0.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="8" t="s">
+      <c r="AJ45" s="7">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A46" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B46" s="24"/>
-[...11 lines deleted...]
-      <c r="N46" s="60">
+      <c r="B46" s="16"/>
+      <c r="C46" s="16"/>
+      <c r="D46" s="16"/>
+      <c r="E46" s="16"/>
+      <c r="F46" s="16"/>
+      <c r="G46" s="16"/>
+      <c r="H46" s="17"/>
+      <c r="I46" s="16"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="17"/>
+      <c r="L46" s="17"/>
+      <c r="M46" s="17"/>
+      <c r="N46" s="43">
         <v>0.3</v>
       </c>
-      <c r="O46" s="13">
+      <c r="O46" s="8">
         <v>0.46</v>
       </c>
-      <c r="P46" s="58">
+      <c r="P46" s="41">
         <v>0.87</v>
       </c>
-      <c r="Q46" s="13">
+      <c r="Q46" s="8">
         <v>0.63</v>
       </c>
-      <c r="R46" s="13">
+      <c r="R46" s="8">
         <v>0.28000000000000003</v>
       </c>
-      <c r="S46" s="13">
+      <c r="S46" s="8">
         <v>0.17</v>
       </c>
-      <c r="T46" s="13">
+      <c r="T46" s="8">
         <v>2.63</v>
       </c>
-      <c r="U46" s="13">
+      <c r="U46" s="8">
         <v>1.1000000000000001</v>
       </c>
-      <c r="V46" s="13">
+      <c r="V46" s="8">
         <v>1.08</v>
       </c>
-      <c r="W46" s="13">
+      <c r="W46" s="8">
         <v>0.41</v>
       </c>
-      <c r="X46" s="13">
+      <c r="X46" s="8">
         <v>0.43</v>
       </c>
-      <c r="Y46" s="13">
+      <c r="Y46" s="8">
         <v>0.54</v>
       </c>
-      <c r="Z46" s="13">
+      <c r="Z46" s="8">
         <v>0.61</v>
       </c>
-      <c r="AA46" s="13">
+      <c r="AA46" s="8">
         <v>0.6</v>
       </c>
-      <c r="AB46" s="13">
+      <c r="AB46" s="8">
         <v>0.48</v>
       </c>
-      <c r="AC46" s="13">
+      <c r="AC46" s="8">
         <v>0.27</v>
       </c>
-      <c r="AD46" s="13">
+      <c r="AD46" s="8">
         <v>0.34</v>
       </c>
-      <c r="AE46" s="13">
+      <c r="AE46" s="8">
         <v>0.22</v>
       </c>
-      <c r="AF46" s="13">
+      <c r="AF46" s="8">
         <v>3.24</v>
       </c>
-      <c r="AG46" s="13">
+      <c r="AG46" s="8">
         <v>1.4</v>
       </c>
-      <c r="AH46" s="13">
+      <c r="AH46" s="8">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AI46" s="13">
+      <c r="AI46" s="8">
         <v>1.38</v>
       </c>
-    </row>
-    <row r="47" spans="1:35">
+      <c r="AJ46" s="8">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36">
       <c r="AE47" s="5"/>
     </row>
-    <row r="48" spans="1:35">
+    <row r="48" spans="1:36">
       <c r="AE48" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="T6:AQ6"/>
+    <mergeCell ref="T10:AG10"/>
+    <mergeCell ref="T25:AG25"/>
+    <mergeCell ref="T32:AG32"/>
+    <mergeCell ref="AD7:AE7"/>
+    <mergeCell ref="T8:AE8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="AP7:AQ7"/>
     <mergeCell ref="AF8:AQ8"/>
-    <mergeCell ref="T10:AG10"/>
-[...4 lines deleted...]
-    <mergeCell ref="T6:AQ6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>