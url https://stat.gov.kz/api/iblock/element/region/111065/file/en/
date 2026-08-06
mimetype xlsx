--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,81 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EBDD471-EB70-482E-A7A1-B9056D653DC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{837BA03C-087F-4FBB-B44F-2C3C3F114D2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="The number of divorces " sheetId="1" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Divorce rate 2024-2026" sheetId="8" r:id="rId5"/>
+    <sheet name="Metadata" sheetId="10" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="9" r:id="rId2"/>
+    <sheet name="The number of divorc. " sheetId="7" r:id="rId3"/>
+    <sheet name="Divorce rate" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="847" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="100">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -102,247 +94,311 @@
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">январь-декабрь </t>
   </si>
   <si>
-    <t>* Данные сформированы по дате регистрации актов о рождении и смерти.</t>
-[...4 lines deleted...]
-  <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
-    <t>January-February</t>
-[...31 lines deleted...]
-  <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
-    <t>Kurchatov city administration</t>
-[...19 lines deleted...]
-  <si>
     <t>Zaysan district</t>
   </si>
   <si>
-    <t>Altai district</t>
-[...1 lines deleted...]
-  <si>
     <t>Katon-Karagay district</t>
   </si>
   <si>
-    <t>Kokpekti district</t>
-[...4 lines deleted...]
-  <si>
     <t>Samar district</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
-    <t>Total population</t>
-[...1 lines deleted...]
-  <si>
     <t>per 1000 people</t>
   </si>
   <si>
-    <t xml:space="preserve">                                            The number of registered divorces in the Shygys Kazakhstan region</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">  The number of registered divorces in the Shygys Kazakhstan region</t>
   </si>
   <si>
-    <t xml:space="preserve"> General divorce rate in the Shygys Kazakhstan region</t>
-[...1 lines deleted...]
-  <si>
     <t>people</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
-    <t>Uskemen c.a.</t>
-[...4 lines deleted...]
-  <si>
     <t>Glubokoe district</t>
   </si>
   <si>
     <t>Kurchum district</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Ulan district</t>
   </si>
   <si>
-    <t>Shemonaikhi district</t>
-[...1 lines deleted...]
-  <si>
     <t>Ust-Kamenogorsk city administration</t>
   </si>
   <si>
     <t>Ridder city administration</t>
   </si>
   <si>
     <t>Altay district</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>Shemonaykha district</t>
   </si>
   <si>
     <t>General divorce rate in the Shygys Kazakhstan region</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Adilshinova Gulshat</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of registered divorces </t>
+  </si>
+  <si>
+    <t>Divorces</t>
+  </si>
+  <si>
+    <t>Counting</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The statistics of registered divorces in Kazakhstan is based on accounting of divorce registrations acts in citizens stay acts registration departments</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> To form current data on statistics of marriages and divorces are used such data sources like administrative data, given by administrative sources, usually, from registration acts of citizens condition and "Government corporation "Government for citizens"</t>
+  </si>
+  <si>
+    <t>Data are formed by divorce acts registration date</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monthly number of registered divorces by district </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -350,90 +406,159 @@
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Poboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -500,546 +625,256 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="3" xr:uid="{859111F1-82D0-4D55-A3FB-B128EFC43167}"/>
+    <cellStyle name="Обычный 2 4" xfId="5" xr:uid="{0C8CD93C-AA42-4150-BF36-76B8D1960AF2}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{75CE89E5-517F-4331-984A-3B9A59B8FD52}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
-[...304 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1284,15202 +1119,7407 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A6:S77"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C39A6F9-221C-4053-8CFF-1552E53D23BC}">
+  <dimension ref="A1:B28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:S6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="44.28515625" style="44" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="44" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:19" ht="12.75">
-      <c r="A6" s="48" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="51"/>
+      <c r="B1" s="51"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="45">
+        <v>612501</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3" s="46" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="46" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="46" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.25">
+      <c r="A9" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="44.25" customHeight="1">
+      <c r="A10" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="48"/>
-[...25 lines deleted...]
-      <c r="S7" s="33" t="s">
+      <c r="B10" s="37" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="36" t="s">
         <v>70</v>
       </c>
-    </row>
-[...141 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B13" s="37" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="26.25">
+      <c r="A14" s="36" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="13"/>
-[...66 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B14" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="B14" s="13"/>
-[...204 lines deleted...]
-      <c r="A20" s="5" t="s">
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="B20" s="13"/>
-[...171 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="B15" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="B25" s="13"/>
-[...66 lines deleted...]
-      <c r="A27" s="5" t="s">
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="40" t="s">
         <v>76</v>
       </c>
-      <c r="B27" s="13"/>
-[...31 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="B16" s="41">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="40" t="s">
         <v>77</v>
       </c>
-      <c r="B28" s="13"/>
-[...66 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="B17" s="41">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="B30" s="13"/>
-[...69 lines deleted...]
-      <c r="N32" s="12">
+      <c r="B18" s="42" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="36" t="s">
         <v>84</v>
       </c>
-      <c r="O32" s="12">
-[...1037 lines deleted...]
-    <row r="77" s="5" customFormat="1" ht="11.25"/>
+      <c r="B21" s="39" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="43"/>
+      <c r="B22" s="43"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="43"/>
+      <c r="B23" s="43"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="43"/>
+      <c r="B24" s="43"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="43"/>
+      <c r="B25" s="43"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="43"/>
+      <c r="B26" s="43"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="43"/>
+      <c r="B27" s="43"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="43"/>
+      <c r="B28" s="43"/>
+    </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="N8:S8"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
-[...2 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{C6CA0AE7-BEDA-4F05-81A5-85107081D9A7}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{EA4125F8-51F1-481A-8517-EEDC7953765D}"/>
+    <hyperlink ref="B12" r:id="rId3" xr:uid="{F13F9E87-AF75-432F-BE52-E9763761C710}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A6:AK44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{825B9700-54F3-410E-A0BB-13342CCFA282}">
+  <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:AK6"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="29.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="44" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="44" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="44" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="44"/>
+    <col min="257" max="257" width="4.42578125" style="44" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="44" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="44" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="44"/>
+    <col min="513" max="513" width="4.42578125" style="44" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="44" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="44" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="44"/>
+    <col min="769" max="769" width="4.42578125" style="44" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="44" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="44" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="44"/>
+    <col min="1025" max="1025" width="4.42578125" style="44" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="44" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="44" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="44"/>
+    <col min="1281" max="1281" width="4.42578125" style="44" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="44" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="44" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="44"/>
+    <col min="1537" max="1537" width="4.42578125" style="44" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="44" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="44" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="44"/>
+    <col min="1793" max="1793" width="4.42578125" style="44" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="44" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="44" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="44"/>
+    <col min="2049" max="2049" width="4.42578125" style="44" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="44" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="44" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="44"/>
+    <col min="2305" max="2305" width="4.42578125" style="44" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="44" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="44" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="44"/>
+    <col min="2561" max="2561" width="4.42578125" style="44" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="44" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="44" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="44"/>
+    <col min="2817" max="2817" width="4.42578125" style="44" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="44" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="44" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="44"/>
+    <col min="3073" max="3073" width="4.42578125" style="44" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="44" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="44" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="44"/>
+    <col min="3329" max="3329" width="4.42578125" style="44" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="44" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="44" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="44"/>
+    <col min="3585" max="3585" width="4.42578125" style="44" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="44" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="44" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="44"/>
+    <col min="3841" max="3841" width="4.42578125" style="44" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="44" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="44" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="44"/>
+    <col min="4097" max="4097" width="4.42578125" style="44" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="44" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="44" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="44"/>
+    <col min="4353" max="4353" width="4.42578125" style="44" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="44" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="44" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="44"/>
+    <col min="4609" max="4609" width="4.42578125" style="44" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="44" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="44" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="44"/>
+    <col min="4865" max="4865" width="4.42578125" style="44" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="44" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="44" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="44"/>
+    <col min="5121" max="5121" width="4.42578125" style="44" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="44" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="44" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="44"/>
+    <col min="5377" max="5377" width="4.42578125" style="44" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="44" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="44" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="44"/>
+    <col min="5633" max="5633" width="4.42578125" style="44" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="44" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="44" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="44"/>
+    <col min="5889" max="5889" width="4.42578125" style="44" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="44" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="44" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="44"/>
+    <col min="6145" max="6145" width="4.42578125" style="44" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="44" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="44" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="44"/>
+    <col min="6401" max="6401" width="4.42578125" style="44" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="44" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="44" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="44"/>
+    <col min="6657" max="6657" width="4.42578125" style="44" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="44" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="44" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="44"/>
+    <col min="6913" max="6913" width="4.42578125" style="44" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="44" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="44" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="44"/>
+    <col min="7169" max="7169" width="4.42578125" style="44" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="44" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="44" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="44"/>
+    <col min="7425" max="7425" width="4.42578125" style="44" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="44" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="44" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="44"/>
+    <col min="7681" max="7681" width="4.42578125" style="44" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="44" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="44" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="44"/>
+    <col min="7937" max="7937" width="4.42578125" style="44" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="44" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="44" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="44"/>
+    <col min="8193" max="8193" width="4.42578125" style="44" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="44" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="44" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="44"/>
+    <col min="8449" max="8449" width="4.42578125" style="44" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="44" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="44" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="44"/>
+    <col min="8705" max="8705" width="4.42578125" style="44" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="44" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="44" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="44"/>
+    <col min="8961" max="8961" width="4.42578125" style="44" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="44" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="44" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="44"/>
+    <col min="9217" max="9217" width="4.42578125" style="44" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="44" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="44" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="44"/>
+    <col min="9473" max="9473" width="4.42578125" style="44" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="44" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="44" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="44"/>
+    <col min="9729" max="9729" width="4.42578125" style="44" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="44" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="44" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="44"/>
+    <col min="9985" max="9985" width="4.42578125" style="44" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="44" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="44" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="44"/>
+    <col min="10241" max="10241" width="4.42578125" style="44" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="44" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="44" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="44"/>
+    <col min="10497" max="10497" width="4.42578125" style="44" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="44" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="44" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="44"/>
+    <col min="10753" max="10753" width="4.42578125" style="44" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="44" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="44" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="44"/>
+    <col min="11009" max="11009" width="4.42578125" style="44" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="44" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="44" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="44"/>
+    <col min="11265" max="11265" width="4.42578125" style="44" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="44" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="44" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="44"/>
+    <col min="11521" max="11521" width="4.42578125" style="44" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="44" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="44" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="44"/>
+    <col min="11777" max="11777" width="4.42578125" style="44" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="44" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="44" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="44"/>
+    <col min="12033" max="12033" width="4.42578125" style="44" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="44" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="44" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="44"/>
+    <col min="12289" max="12289" width="4.42578125" style="44" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="44" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="44" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="44"/>
+    <col min="12545" max="12545" width="4.42578125" style="44" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="44" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="44" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="44"/>
+    <col min="12801" max="12801" width="4.42578125" style="44" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="44" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="44" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="44"/>
+    <col min="13057" max="13057" width="4.42578125" style="44" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="44" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="44" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="44"/>
+    <col min="13313" max="13313" width="4.42578125" style="44" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="44" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="44" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="44"/>
+    <col min="13569" max="13569" width="4.42578125" style="44" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="44" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="44" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="44"/>
+    <col min="13825" max="13825" width="4.42578125" style="44" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="44" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="44" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="44"/>
+    <col min="14081" max="14081" width="4.42578125" style="44" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="44" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="44" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="44"/>
+    <col min="14337" max="14337" width="4.42578125" style="44" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="44" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="44" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="44"/>
+    <col min="14593" max="14593" width="4.42578125" style="44" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="44" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="44" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="44"/>
+    <col min="14849" max="14849" width="4.42578125" style="44" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="44" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="44" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="44"/>
+    <col min="15105" max="15105" width="4.42578125" style="44" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="44" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="44" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="44"/>
+    <col min="15361" max="15361" width="4.42578125" style="44" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="44" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="44" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="44"/>
+    <col min="15617" max="15617" width="4.42578125" style="44" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="44" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="44" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="44"/>
+    <col min="15873" max="15873" width="4.42578125" style="44" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="44" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="44" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="44"/>
+    <col min="16129" max="16129" width="4.42578125" style="44" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="44" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="44" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="44"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:37" ht="12.75">
-[...416 lines deleted...]
-      <c r="AH12" s="15">
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="47"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="48" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="48" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="48" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="48" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="48" t="s">
         <v>97</v>
       </c>
-      <c r="AI12" s="15">
-[...2580 lines deleted...]
-    <row r="44" spans="1:37" s="5" customFormat="1" ht="11.25"/>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="48"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="49" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="48"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="48"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="50" t="s">
+        <v>99</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="9">
-[...10 lines deleted...]
-  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A6:AQ50"/>
+  <dimension ref="A4:AQ48"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AI11" sqref="AI11:AI46"/>
+    <sheetView topLeftCell="AD1" workbookViewId="0">
+      <selection activeCell="AJ9" sqref="AJ9:AK44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:43" ht="12.75">
-      <c r="X6" s="48" t="s">
+    <row r="4" spans="1:43" ht="12.75">
+      <c r="X4" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="58"/>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="58"/>
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+    </row>
+    <row r="5" spans="1:43">
+      <c r="C5" s="2"/>
+      <c r="AE5" s="22"/>
+      <c r="AQ5" s="22" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:43" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="52"/>
+      <c r="B6" s="54">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55">
+        <v>2024</v>
+      </c>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="59">
+        <v>2025</v>
+      </c>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="59"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="54"/>
+      <c r="AF6" s="59">
+        <v>2026</v>
+      </c>
+      <c r="AG6" s="59"/>
+      <c r="AH6" s="59"/>
+      <c r="AI6" s="59"/>
+      <c r="AJ6" s="59"/>
+      <c r="AK6" s="59"/>
+      <c r="AL6" s="59"/>
+      <c r="AM6" s="59"/>
+      <c r="AN6" s="59"/>
+      <c r="AO6" s="59"/>
+      <c r="AP6" s="59"/>
+      <c r="AQ6" s="54"/>
+    </row>
+    <row r="7" spans="1:43" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="53"/>
+      <c r="B7" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="N7" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="O7" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q7" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="R7" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="S7" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="T7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="V7" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="W7" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="X7" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y7" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z7" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA7" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB7" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC7" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD7" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE7" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH7" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI7" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ7" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="AK7" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL7" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="AM7" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="AN7" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO7" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="AP7" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ7" s="9" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="32"/>
+      <c r="B8" s="32"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
+      <c r="N8" s="32"/>
+      <c r="O8" s="32"/>
+      <c r="P8" s="32"/>
+      <c r="Q8" s="32"/>
+      <c r="R8" s="32"/>
+      <c r="S8" s="32"/>
+      <c r="T8" s="60" t="s">
+        <v>45</v>
+      </c>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="60"/>
+      <c r="AF8" s="60"/>
+      <c r="AG8" s="60"/>
+      <c r="AH8" s="32"/>
+      <c r="AI8" s="32"/>
+      <c r="AJ8" s="32"/>
+      <c r="AK8" s="32"/>
+      <c r="AL8" s="32"/>
+      <c r="AM8" s="32"/>
+      <c r="AN8" s="32"/>
+      <c r="AO8" s="32"/>
+      <c r="AP8" s="32"/>
+      <c r="AQ8" s="32"/>
+    </row>
+    <row r="9" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="26">
+        <v>189</v>
+      </c>
+      <c r="O9" s="14">
+        <v>169</v>
+      </c>
+      <c r="P9" s="26">
+        <v>191</v>
+      </c>
+      <c r="Q9" s="14">
+        <v>216</v>
+      </c>
+      <c r="R9" s="14">
+        <v>192</v>
+      </c>
+      <c r="S9" s="14">
+        <v>248</v>
+      </c>
+      <c r="T9" s="14">
+        <v>189</v>
+      </c>
+      <c r="U9" s="14">
+        <v>153</v>
+      </c>
+      <c r="V9" s="14">
+        <v>200</v>
+      </c>
+      <c r="W9" s="14">
+        <v>184</v>
+      </c>
+      <c r="X9" s="14">
+        <v>176</v>
+      </c>
+      <c r="Y9" s="14">
+        <v>164</v>
+      </c>
+      <c r="Z9" s="14">
+        <v>210</v>
+      </c>
+      <c r="AA9" s="14">
+        <v>155</v>
+      </c>
+      <c r="AB9" s="14">
+        <v>193</v>
+      </c>
+      <c r="AC9" s="14">
+        <v>250</v>
+      </c>
+      <c r="AD9" s="14">
+        <v>185</v>
+      </c>
+      <c r="AE9" s="14">
+        <v>201</v>
+      </c>
+      <c r="AF9" s="14">
+        <v>219</v>
+      </c>
+      <c r="AG9" s="14">
+        <v>134</v>
+      </c>
+      <c r="AH9" s="14">
+        <v>159</v>
+      </c>
+      <c r="AI9" s="23">
+        <v>149</v>
+      </c>
+      <c r="AJ9" s="23">
+        <v>166</v>
+      </c>
+      <c r="AK9" s="23">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="26">
+        <v>90</v>
+      </c>
+      <c r="O10" s="14">
+        <v>89</v>
+      </c>
+      <c r="P10" s="26">
+        <v>98</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>108</v>
+      </c>
+      <c r="R10" s="14">
+        <v>102</v>
+      </c>
+      <c r="S10" s="14">
+        <v>144</v>
+      </c>
+      <c r="T10" s="14">
+        <v>105</v>
+      </c>
+      <c r="U10" s="14">
+        <v>88</v>
+      </c>
+      <c r="V10" s="14">
+        <v>110</v>
+      </c>
+      <c r="W10" s="14">
+        <v>106</v>
+      </c>
+      <c r="X10" s="14">
+        <v>96</v>
+      </c>
+      <c r="Y10" s="14">
+        <v>77</v>
+      </c>
+      <c r="Z10" s="14">
+        <v>110</v>
+      </c>
+      <c r="AA10" s="14">
+        <v>82</v>
+      </c>
+      <c r="AB10" s="14">
+        <v>91</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>131</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>101</v>
+      </c>
+      <c r="AE10" s="14">
+        <v>112</v>
+      </c>
+      <c r="AF10" s="14">
+        <v>123</v>
+      </c>
+      <c r="AG10" s="14">
+        <v>66</v>
+      </c>
+      <c r="AH10" s="14">
+        <v>76</v>
+      </c>
+      <c r="AI10" s="23">
+        <v>74</v>
+      </c>
+      <c r="AJ10" s="23">
+        <v>94</v>
+      </c>
+      <c r="AK10" s="23">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+      <c r="N11" s="26">
+        <v>19</v>
+      </c>
+      <c r="O11" s="14">
+        <v>12</v>
+      </c>
+      <c r="P11" s="26">
+        <v>12</v>
+      </c>
+      <c r="Q11" s="14">
+        <v>21</v>
+      </c>
+      <c r="R11" s="14">
+        <v>24</v>
+      </c>
+      <c r="S11" s="14">
+        <v>40</v>
+      </c>
+      <c r="T11" s="14">
+        <v>19</v>
+      </c>
+      <c r="U11" s="14">
+        <v>16</v>
+      </c>
+      <c r="V11" s="14">
+        <v>23</v>
+      </c>
+      <c r="W11" s="14">
+        <v>17</v>
+      </c>
+      <c r="X11" s="14">
+        <v>22</v>
+      </c>
+      <c r="Y11" s="14">
+        <v>23</v>
+      </c>
+      <c r="Z11" s="14">
+        <v>26</v>
+      </c>
+      <c r="AA11" s="14">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="14">
+        <v>22</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>25</v>
+      </c>
+      <c r="AD11" s="14">
+        <v>13</v>
+      </c>
+      <c r="AE11" s="14">
+        <v>22</v>
+      </c>
+      <c r="AF11" s="14">
+        <v>24</v>
+      </c>
+      <c r="AG11" s="14">
+        <v>14</v>
+      </c>
+      <c r="AH11" s="14">
+        <v>23</v>
+      </c>
+      <c r="AI11" s="23">
+        <v>13</v>
+      </c>
+      <c r="AJ11" s="23">
+        <v>14</v>
+      </c>
+      <c r="AK11" s="23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="26">
+        <v>21</v>
+      </c>
+      <c r="O12" s="14">
+        <v>15</v>
+      </c>
+      <c r="P12" s="26">
+        <v>12</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>22</v>
+      </c>
+      <c r="R12" s="14">
+        <v>12</v>
+      </c>
+      <c r="S12" s="14">
+        <v>23</v>
+      </c>
+      <c r="T12" s="14">
+        <v>13</v>
+      </c>
+      <c r="U12" s="14">
+        <v>13</v>
+      </c>
+      <c r="V12" s="14">
+        <v>15</v>
+      </c>
+      <c r="W12" s="14">
+        <v>16</v>
+      </c>
+      <c r="X12" s="14">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="14">
+        <v>18</v>
+      </c>
+      <c r="Z12" s="14">
+        <v>17</v>
+      </c>
+      <c r="AA12" s="14">
+        <v>14</v>
+      </c>
+      <c r="AB12" s="14">
+        <v>17</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>21</v>
+      </c>
+      <c r="AD12" s="14">
+        <v>22</v>
+      </c>
+      <c r="AE12" s="14">
+        <v>13</v>
+      </c>
+      <c r="AF12" s="14">
+        <v>23</v>
+      </c>
+      <c r="AG12" s="14">
+        <v>18</v>
+      </c>
+      <c r="AH12" s="14">
+        <v>12</v>
+      </c>
+      <c r="AI12" s="23">
+        <v>18</v>
+      </c>
+      <c r="AJ12" s="23">
+        <v>22</v>
+      </c>
+      <c r="AK12" s="23">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="26">
+        <v>3</v>
+      </c>
+      <c r="O13" s="14">
+        <v>9</v>
+      </c>
+      <c r="P13" s="26">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>10</v>
+      </c>
+      <c r="R13" s="14">
+        <v>8</v>
+      </c>
+      <c r="S13" s="14">
+        <v>4</v>
+      </c>
+      <c r="T13" s="14">
+        <v>7</v>
+      </c>
+      <c r="U13" s="14"/>
+      <c r="V13" s="14">
+        <v>8</v>
+      </c>
+      <c r="W13" s="14">
+        <v>7</v>
+      </c>
+      <c r="X13" s="14">
+        <v>5</v>
+      </c>
+      <c r="Y13" s="14">
+        <v>7</v>
+      </c>
+      <c r="Z13" s="14">
+        <v>15</v>
+      </c>
+      <c r="AA13" s="14">
+        <v>6</v>
+      </c>
+      <c r="AB13" s="14">
+        <v>8</v>
+      </c>
+      <c r="AC13" s="14">
+        <v>8</v>
+      </c>
+      <c r="AD13" s="14">
+        <v>5</v>
+      </c>
+      <c r="AE13" s="14">
+        <v>6</v>
+      </c>
+      <c r="AF13" s="14">
+        <v>6</v>
+      </c>
+      <c r="AG13" s="14">
+        <v>4</v>
+      </c>
+      <c r="AH13" s="14">
+        <v>8</v>
+      </c>
+      <c r="AI13" s="23">
+        <v>5</v>
+      </c>
+      <c r="AJ13" s="23">
+        <v>6</v>
+      </c>
+      <c r="AK13" s="23">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="26">
+        <v>26</v>
+      </c>
+      <c r="O14" s="14">
+        <v>17</v>
+      </c>
+      <c r="P14" s="26">
+        <v>24</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>22</v>
+      </c>
+      <c r="R14" s="14">
+        <v>17</v>
+      </c>
+      <c r="S14" s="14">
+        <v>15</v>
+      </c>
+      <c r="T14" s="14">
+        <v>23</v>
+      </c>
+      <c r="U14" s="14">
+        <v>18</v>
+      </c>
+      <c r="V14" s="14">
+        <v>19</v>
+      </c>
+      <c r="W14" s="14">
+        <v>12</v>
+      </c>
+      <c r="X14" s="14">
+        <v>13</v>
+      </c>
+      <c r="Y14" s="14">
+        <v>10</v>
+      </c>
+      <c r="Z14" s="14">
+        <v>16</v>
+      </c>
+      <c r="AA14" s="14">
+        <v>12</v>
+      </c>
+      <c r="AB14" s="14">
+        <v>18</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>15</v>
+      </c>
+      <c r="AD14" s="14">
+        <v>19</v>
+      </c>
+      <c r="AE14" s="14">
+        <v>15</v>
+      </c>
+      <c r="AF14" s="14">
+        <v>10</v>
+      </c>
+      <c r="AG14" s="14">
+        <v>11</v>
+      </c>
+      <c r="AH14" s="14">
+        <v>18</v>
+      </c>
+      <c r="AI14" s="23">
+        <v>10</v>
+      </c>
+      <c r="AJ14" s="23">
+        <v>13</v>
+      </c>
+      <c r="AK14" s="23">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="26">
+        <v>2</v>
+      </c>
+      <c r="O15" s="14">
+        <v>1</v>
+      </c>
+      <c r="P15" s="26">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>6</v>
+      </c>
+      <c r="R15" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="S15" s="14">
+        <v>1</v>
+      </c>
+      <c r="T15" s="14">
+        <v>2</v>
+      </c>
+      <c r="U15" s="14">
+        <v>2</v>
+      </c>
+      <c r="V15" s="14">
+        <v>3</v>
+      </c>
+      <c r="W15" s="14">
+        <v>3</v>
+      </c>
+      <c r="X15" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y15" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>3</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>4</v>
+      </c>
+      <c r="AD15" s="14">
+        <v>4</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG15" s="14">
+        <v>2</v>
+      </c>
+      <c r="AH15" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI15" s="23">
+        <v>9</v>
+      </c>
+      <c r="AJ15" s="23">
+        <v>3</v>
+      </c>
+      <c r="AK15" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="O16" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="P16" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q16" s="14">
+        <v>1</v>
+      </c>
+      <c r="R16" s="14">
+        <v>1</v>
+      </c>
+      <c r="S16" s="14">
+        <v>1</v>
+      </c>
+      <c r="T16" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="U16" s="14"/>
+      <c r="V16" s="14">
+        <v>3</v>
+      </c>
+      <c r="W16" s="14">
+        <v>1</v>
+      </c>
+      <c r="X16" s="14">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="14">
+        <v>3</v>
+      </c>
+      <c r="Z16" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>3</v>
+      </c>
+      <c r="AD16" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE16" s="14"/>
+      <c r="AF16" s="14">
+        <v>3</v>
+      </c>
+      <c r="AG16" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH16" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI16" s="23">
+        <v>2</v>
+      </c>
+      <c r="AJ16" s="23">
+        <v>2</v>
+      </c>
+      <c r="AK16" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="O17" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="P17" s="26">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="14">
+        <v>3</v>
+      </c>
+      <c r="R17" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="S17" s="14"/>
+      <c r="T17" s="14">
+        <v>1</v>
+      </c>
+      <c r="U17" s="14"/>
+      <c r="V17" s="14">
+        <v>1</v>
+      </c>
+      <c r="W17" s="14"/>
+      <c r="X17" s="14"/>
+      <c r="Y17" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="14"/>
+      <c r="AB17" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>3</v>
+      </c>
+      <c r="AD17" s="14"/>
+      <c r="AE17" s="14"/>
+      <c r="AF17" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG17" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH17" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI17" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK17" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="26">
+        <v>1</v>
+      </c>
+      <c r="O18" s="14">
+        <v>1</v>
+      </c>
+      <c r="P18" s="26">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="14">
+        <v>3</v>
+      </c>
+      <c r="R18" s="14">
+        <v>5</v>
+      </c>
+      <c r="S18" s="14">
+        <v>1</v>
+      </c>
+      <c r="T18" s="14">
+        <v>1</v>
+      </c>
+      <c r="U18" s="14">
+        <v>1</v>
+      </c>
+      <c r="V18" s="14"/>
+      <c r="W18" s="14">
+        <v>2</v>
+      </c>
+      <c r="X18" s="14">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="14">
+        <v>3</v>
+      </c>
+      <c r="Z18" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA18" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="14">
+        <v>9</v>
+      </c>
+      <c r="AD18" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE18" s="14">
+        <v>5</v>
+      </c>
+      <c r="AF18" s="14">
+        <v>3</v>
+      </c>
+      <c r="AG18" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH18" s="14">
+        <v>4</v>
+      </c>
+      <c r="AI18" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="23">
+        <v>1</v>
+      </c>
+      <c r="AK18" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="26">
+        <v>2</v>
+      </c>
+      <c r="O19" s="14">
+        <v>3</v>
+      </c>
+      <c r="P19" s="26">
+        <v>2</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>2</v>
+      </c>
+      <c r="R19" s="14">
+        <v>2</v>
+      </c>
+      <c r="S19" s="14">
+        <v>1</v>
+      </c>
+      <c r="T19" s="14">
+        <v>1</v>
+      </c>
+      <c r="U19" s="14">
+        <v>3</v>
+      </c>
+      <c r="V19" s="14">
+        <v>1</v>
+      </c>
+      <c r="W19" s="14">
+        <v>1</v>
+      </c>
+      <c r="X19" s="14">
+        <v>1</v>
+      </c>
+      <c r="Y19" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z19" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA19" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB19" s="14"/>
+      <c r="AC19" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD19" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF19" s="14">
+        <v>2</v>
+      </c>
+      <c r="AG19" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH19" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI19" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK19" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="26">
+        <v>10</v>
+      </c>
+      <c r="O20" s="14">
+        <v>4</v>
+      </c>
+      <c r="P20" s="26">
+        <v>10</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>2</v>
+      </c>
+      <c r="R20" s="14">
+        <v>4</v>
+      </c>
+      <c r="S20" s="14">
+        <v>5</v>
+      </c>
+      <c r="T20" s="14">
+        <v>6</v>
+      </c>
+      <c r="U20" s="14">
+        <v>2</v>
+      </c>
+      <c r="V20" s="14">
+        <v>6</v>
+      </c>
+      <c r="W20" s="14">
+        <v>7</v>
+      </c>
+      <c r="X20" s="14">
+        <v>4</v>
+      </c>
+      <c r="Y20" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z20" s="14">
+        <v>9</v>
+      </c>
+      <c r="AA20" s="14">
+        <v>4</v>
+      </c>
+      <c r="AB20" s="14">
+        <v>5</v>
+      </c>
+      <c r="AC20" s="14">
+        <v>6</v>
+      </c>
+      <c r="AD20" s="14">
+        <v>7</v>
+      </c>
+      <c r="AE20" s="14">
+        <v>5</v>
+      </c>
+      <c r="AF20" s="14">
+        <v>11</v>
+      </c>
+      <c r="AG20" s="14">
+        <v>3</v>
+      </c>
+      <c r="AH20" s="14">
+        <v>5</v>
+      </c>
+      <c r="AI20" s="23">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="23">
+        <v>4</v>
+      </c>
+      <c r="AK20" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="26">
+        <v>3</v>
+      </c>
+      <c r="O21" s="14">
+        <v>5</v>
+      </c>
+      <c r="P21" s="26">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>2</v>
+      </c>
+      <c r="R21" s="14">
+        <v>1</v>
+      </c>
+      <c r="S21" s="14">
+        <v>3</v>
+      </c>
+      <c r="T21" s="14">
+        <v>2</v>
+      </c>
+      <c r="U21" s="14">
+        <v>5</v>
+      </c>
+      <c r="V21" s="14">
+        <v>2</v>
+      </c>
+      <c r="W21" s="14">
+        <v>3</v>
+      </c>
+      <c r="X21" s="14">
+        <v>3</v>
+      </c>
+      <c r="Y21" s="14"/>
+      <c r="Z21" s="14"/>
+      <c r="AA21" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB21" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC21" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD21" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="14">
+        <v>3</v>
+      </c>
+      <c r="AF21" s="14">
+        <v>3</v>
+      </c>
+      <c r="AG21" s="14">
+        <v>3</v>
+      </c>
+      <c r="AH21" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI21" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ21" s="23">
+        <v>2</v>
+      </c>
+      <c r="AK21" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="26">
+        <v>12</v>
+      </c>
+      <c r="O22" s="14">
+        <v>13</v>
+      </c>
+      <c r="P22" s="26">
+        <v>22</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>14</v>
+      </c>
+      <c r="R22" s="14">
+        <v>16</v>
+      </c>
+      <c r="S22" s="14">
+        <v>10</v>
+      </c>
+      <c r="T22" s="14">
+        <v>9</v>
+      </c>
+      <c r="U22" s="14">
+        <v>5</v>
+      </c>
+      <c r="V22" s="14">
+        <v>9</v>
+      </c>
+      <c r="W22" s="14">
+        <v>9</v>
+      </c>
+      <c r="X22" s="14">
+        <v>11</v>
+      </c>
+      <c r="Y22" s="14">
+        <v>18</v>
+      </c>
+      <c r="Z22" s="14">
+        <v>11</v>
+      </c>
+      <c r="AA22" s="14">
+        <v>12</v>
+      </c>
+      <c r="AB22" s="14">
+        <v>23</v>
+      </c>
+      <c r="AC22" s="14">
+        <v>22</v>
+      </c>
+      <c r="AD22" s="14">
+        <v>8</v>
+      </c>
+      <c r="AE22" s="14">
+        <v>16</v>
+      </c>
+      <c r="AF22" s="14">
+        <v>11</v>
+      </c>
+      <c r="AG22" s="14">
+        <v>12</v>
+      </c>
+      <c r="AH22" s="14">
+        <v>6</v>
+      </c>
+      <c r="AI22" s="23">
+        <v>11</v>
+      </c>
+      <c r="AJ22" s="23">
+        <v>5</v>
+      </c>
+      <c r="AK22" s="23">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="33"/>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="U23" s="57"/>
+      <c r="V23" s="57"/>
+      <c r="W23" s="57"/>
+      <c r="X23" s="57"/>
+      <c r="Y23" s="57"/>
+      <c r="Z23" s="57"/>
+      <c r="AA23" s="57"/>
+      <c r="AB23" s="57"/>
+      <c r="AC23" s="57"/>
+      <c r="AD23" s="57"/>
+      <c r="AE23" s="57"/>
+      <c r="AF23" s="57"/>
+      <c r="AG23" s="57"/>
+      <c r="AJ23" s="23"/>
+      <c r="AK23" s="23"/>
+      <c r="AM23" s="33"/>
+      <c r="AN23" s="33"/>
+      <c r="AO23" s="33"/>
+      <c r="AP23" s="33"/>
+      <c r="AQ23" s="33"/>
+    </row>
+    <row r="24" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="26">
+        <v>137</v>
+      </c>
+      <c r="O24" s="14">
+        <v>127</v>
+      </c>
+      <c r="P24" s="26">
+        <v>140</v>
+      </c>
+      <c r="Q24" s="14">
+        <v>149</v>
+      </c>
+      <c r="R24" s="14">
+        <v>151</v>
+      </c>
+      <c r="S24" s="14">
+        <v>205</v>
+      </c>
+      <c r="T24" s="14">
+        <v>147</v>
+      </c>
+      <c r="U24" s="14">
+        <v>111</v>
+      </c>
+      <c r="V24" s="14">
+        <v>150</v>
+      </c>
+      <c r="W24" s="14">
+        <v>136</v>
+      </c>
+      <c r="X24" s="14">
+        <v>131</v>
+      </c>
+      <c r="Y24" s="14">
+        <v>116</v>
+      </c>
+      <c r="Z24" s="14">
+        <v>155</v>
+      </c>
+      <c r="AA24" s="14">
+        <v>110</v>
+      </c>
+      <c r="AB24" s="14">
+        <v>139</v>
+      </c>
+      <c r="AC24" s="14">
+        <v>181</v>
+      </c>
+      <c r="AD24" s="14">
+        <v>128</v>
+      </c>
+      <c r="AE24" s="14">
+        <v>157</v>
+      </c>
+      <c r="AF24" s="14">
+        <v>156</v>
+      </c>
+      <c r="AG24" s="14">
+        <v>95</v>
+      </c>
+      <c r="AH24" s="14">
+        <v>118</v>
+      </c>
+      <c r="AI24" s="23">
+        <v>99</v>
+      </c>
+      <c r="AJ24" s="23">
+        <v>124</v>
+      </c>
+      <c r="AK24" s="23">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="26">
+        <v>87</v>
+      </c>
+      <c r="O25" s="14">
+        <v>88</v>
+      </c>
+      <c r="P25" s="26">
+        <v>96</v>
+      </c>
+      <c r="Q25" s="14">
+        <v>102</v>
+      </c>
+      <c r="R25" s="14">
+        <v>97</v>
+      </c>
+      <c r="S25" s="14">
+        <v>142</v>
+      </c>
+      <c r="T25" s="14">
+        <v>104</v>
+      </c>
+      <c r="U25" s="14">
+        <v>82</v>
+      </c>
+      <c r="V25" s="14">
+        <v>106</v>
+      </c>
+      <c r="W25" s="14">
+        <v>103</v>
+      </c>
+      <c r="X25" s="14">
+        <v>92</v>
+      </c>
+      <c r="Y25" s="14">
+        <v>75</v>
+      </c>
+      <c r="Z25" s="14">
+        <v>105</v>
+      </c>
+      <c r="AA25" s="14">
+        <v>79</v>
+      </c>
+      <c r="AB25" s="14">
+        <v>87</v>
+      </c>
+      <c r="AC25" s="14">
+        <v>125</v>
+      </c>
+      <c r="AD25" s="14">
+        <v>98</v>
+      </c>
+      <c r="AE25" s="14">
+        <v>108</v>
+      </c>
+      <c r="AF25" s="14">
+        <v>118</v>
+      </c>
+      <c r="AG25" s="14">
+        <v>64</v>
+      </c>
+      <c r="AH25" s="14">
+        <v>73</v>
+      </c>
+      <c r="AI25" s="23">
+        <v>73</v>
+      </c>
+      <c r="AJ25" s="23">
+        <v>93</v>
+      </c>
+      <c r="AK25" s="23">
         <v>68</v>
       </c>
-      <c r="Y6" s="48"/>
-[...81 lines deleted...]
-      <c r="B9" s="9" t="s">
+    </row>
+    <row r="26" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="26">
+        <v>19</v>
+      </c>
+      <c r="O26" s="14">
+        <v>12</v>
+      </c>
+      <c r="P26" s="26">
+        <v>11</v>
+      </c>
+      <c r="Q26" s="14">
+        <v>21</v>
+      </c>
+      <c r="R26" s="14">
+        <v>24</v>
+      </c>
+      <c r="S26" s="14">
+        <v>40</v>
+      </c>
+      <c r="T26" s="14">
+        <v>19</v>
+      </c>
+      <c r="U26" s="14">
+        <v>15</v>
+      </c>
+      <c r="V26" s="14">
+        <v>21</v>
+      </c>
+      <c r="W26" s="14">
+        <v>16</v>
+      </c>
+      <c r="X26" s="14">
+        <v>22</v>
+      </c>
+      <c r="Y26" s="14">
+        <v>22</v>
+      </c>
+      <c r="Z26" s="14">
+        <v>25</v>
+      </c>
+      <c r="AA26" s="14">
+        <v>15</v>
+      </c>
+      <c r="AB26" s="14">
+        <v>21</v>
+      </c>
+      <c r="AC26" s="14">
+        <v>23</v>
+      </c>
+      <c r="AD26" s="14">
+        <v>12</v>
+      </c>
+      <c r="AE26" s="14">
+        <v>22</v>
+      </c>
+      <c r="AF26" s="14">
+        <v>23</v>
+      </c>
+      <c r="AG26" s="14">
+        <v>14</v>
+      </c>
+      <c r="AH26" s="14">
+        <v>22</v>
+      </c>
+      <c r="AI26" s="23">
+        <v>13</v>
+      </c>
+      <c r="AJ26" s="23">
+        <v>14</v>
+      </c>
+      <c r="AK26" s="23">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="26">
+        <v>2</v>
+      </c>
+      <c r="O27" s="14">
+        <v>6</v>
+      </c>
+      <c r="P27" s="26">
+        <v>3</v>
+      </c>
+      <c r="Q27" s="14">
+        <v>7</v>
+      </c>
+      <c r="R27" s="14">
         <v>5</v>
       </c>
-      <c r="C9" s="9" t="s">
+      <c r="S27" s="14">
+        <v>3</v>
+      </c>
+      <c r="T27" s="14">
+        <v>5</v>
+      </c>
+      <c r="U27" s="14"/>
+      <c r="V27" s="14">
+        <v>7</v>
+      </c>
+      <c r="W27" s="14">
+        <v>3</v>
+      </c>
+      <c r="X27" s="14">
+        <v>3</v>
+      </c>
+      <c r="Y27" s="14">
+        <v>3</v>
+      </c>
+      <c r="Z27" s="14">
+        <v>10</v>
+      </c>
+      <c r="AA27" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB27" s="14">
         <v>6</v>
       </c>
-      <c r="D9" s="9" t="s">
+      <c r="AC27" s="14">
+        <v>3</v>
+      </c>
+      <c r="AD27" s="14">
+        <v>5</v>
+      </c>
+      <c r="AE27" s="14">
+        <v>3</v>
+      </c>
+      <c r="AF27" s="14">
+        <v>3</v>
+      </c>
+      <c r="AG27" s="14">
+        <v>3</v>
+      </c>
+      <c r="AH27" s="14">
+        <v>5</v>
+      </c>
+      <c r="AI27" s="23">
+        <v>3</v>
+      </c>
+      <c r="AJ27" s="23">
+        <v>6</v>
+      </c>
+      <c r="AK27" s="23">
         <v>7</v>
       </c>
-      <c r="E9" s="9" t="s">
+    </row>
+    <row r="28" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="13"/>
+      <c r="L28" s="13"/>
+      <c r="M28" s="13"/>
+      <c r="N28" s="26">
+        <v>21</v>
+      </c>
+      <c r="O28" s="14">
+        <v>15</v>
+      </c>
+      <c r="P28" s="26">
+        <v>23</v>
+      </c>
+      <c r="Q28" s="14">
+        <v>17</v>
+      </c>
+      <c r="R28" s="14">
+        <v>15</v>
+      </c>
+      <c r="S28" s="14">
+        <v>14</v>
+      </c>
+      <c r="T28" s="14">
+        <v>15</v>
+      </c>
+      <c r="U28" s="14">
+        <v>13</v>
+      </c>
+      <c r="V28" s="14">
+        <v>13</v>
+      </c>
+      <c r="W28" s="14">
         <v>8</v>
       </c>
-      <c r="F9" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J9" s="10" t="s">
+      <c r="X28" s="14">
+        <v>7</v>
+      </c>
+      <c r="Y28" s="14">
         <v>4</v>
       </c>
-      <c r="K9" s="10" t="s">
+      <c r="Z28" s="14">
+        <v>12</v>
+      </c>
+      <c r="AA28" s="14">
+        <v>10</v>
+      </c>
+      <c r="AB28" s="14">
+        <v>10</v>
+      </c>
+      <c r="AC28" s="14">
+        <v>13</v>
+      </c>
+      <c r="AD28" s="14">
+        <v>12</v>
+      </c>
+      <c r="AE28" s="14">
+        <v>13</v>
+      </c>
+      <c r="AF28" s="14">
+        <v>7</v>
+      </c>
+      <c r="AG28" s="14">
+        <v>7</v>
+      </c>
+      <c r="AH28" s="14">
+        <v>15</v>
+      </c>
+      <c r="AI28" s="23">
+        <v>9</v>
+      </c>
+      <c r="AJ28" s="23">
+        <v>9</v>
+      </c>
+      <c r="AK28" s="23">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="26">
+        <v>8</v>
+      </c>
+      <c r="O29" s="14">
+        <v>6</v>
+      </c>
+      <c r="P29" s="26">
+        <v>7</v>
+      </c>
+      <c r="Q29" s="14">
+        <v>2</v>
+      </c>
+      <c r="R29" s="14">
+        <v>10</v>
+      </c>
+      <c r="S29" s="14">
+        <v>6</v>
+      </c>
+      <c r="T29" s="14">
+        <v>4</v>
+      </c>
+      <c r="U29" s="14">
+        <v>1</v>
+      </c>
+      <c r="V29" s="14">
+        <v>3</v>
+      </c>
+      <c r="W29" s="14">
+        <v>6</v>
+      </c>
+      <c r="X29" s="14">
+        <v>7</v>
+      </c>
+      <c r="Y29" s="14">
+        <v>12</v>
+      </c>
+      <c r="Z29" s="14">
+        <v>3</v>
+      </c>
+      <c r="AA29" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB29" s="14">
+        <v>15</v>
+      </c>
+      <c r="AC29" s="14">
         <v>17</v>
       </c>
-      <c r="L9" s="10" t="s">
+      <c r="AD29" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="14">
+        <v>11</v>
+      </c>
+      <c r="AF29" s="14">
+        <v>5</v>
+      </c>
+      <c r="AG29" s="14">
+        <v>7</v>
+      </c>
+      <c r="AH29" s="14">
+        <v>3</v>
+      </c>
+      <c r="AI29" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ29" s="23">
+        <v>2</v>
+      </c>
+      <c r="AK29" s="23">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="3"/>
+      <c r="O30" s="3"/>
+      <c r="P30" s="3"/>
+      <c r="Q30" s="3"/>
+      <c r="R30" s="3"/>
+      <c r="S30" s="3"/>
+      <c r="T30" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U30" s="56"/>
+      <c r="V30" s="56"/>
+      <c r="W30" s="56"/>
+      <c r="X30" s="56"/>
+      <c r="Y30" s="56"/>
+      <c r="Z30" s="56"/>
+      <c r="AA30" s="56"/>
+      <c r="AB30" s="56"/>
+      <c r="AC30" s="56"/>
+      <c r="AD30" s="56"/>
+      <c r="AE30" s="56"/>
+      <c r="AF30" s="56"/>
+      <c r="AG30" s="56"/>
+      <c r="AJ30" s="23"/>
+      <c r="AK30" s="23"/>
+      <c r="AM30" s="3"/>
+      <c r="AN30" s="3"/>
+      <c r="AO30" s="3"/>
+      <c r="AP30" s="3"/>
+      <c r="AQ30" s="3"/>
+    </row>
+    <row r="31" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="28">
+        <v>52</v>
+      </c>
+      <c r="O31" s="14">
+        <v>42</v>
+      </c>
+      <c r="P31" s="26">
+        <v>51</v>
+      </c>
+      <c r="Q31" s="14">
+        <v>67</v>
+      </c>
+      <c r="R31" s="14">
+        <v>41</v>
+      </c>
+      <c r="S31" s="14">
+        <v>43</v>
+      </c>
+      <c r="T31" s="14">
+        <v>42</v>
+      </c>
+      <c r="U31" s="14">
+        <v>42</v>
+      </c>
+      <c r="V31" s="14">
+        <v>50</v>
+      </c>
+      <c r="W31" s="14">
+        <v>48</v>
+      </c>
+      <c r="X31" s="14">
+        <v>45</v>
+      </c>
+      <c r="Y31" s="14">
+        <v>48</v>
+      </c>
+      <c r="Z31" s="14">
+        <v>55</v>
+      </c>
+      <c r="AA31" s="14">
+        <v>45</v>
+      </c>
+      <c r="AB31" s="14">
+        <v>54</v>
+      </c>
+      <c r="AC31" s="14">
+        <v>69</v>
+      </c>
+      <c r="AD31" s="14">
+        <v>57</v>
+      </c>
+      <c r="AE31" s="14">
+        <v>44</v>
+      </c>
+      <c r="AF31" s="14">
+        <v>63</v>
+      </c>
+      <c r="AG31" s="14">
+        <v>39</v>
+      </c>
+      <c r="AH31" s="14">
+        <v>41</v>
+      </c>
+      <c r="AI31" s="23">
+        <v>50</v>
+      </c>
+      <c r="AJ31" s="23">
+        <v>42</v>
+      </c>
+      <c r="AK31" s="23">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="26">
+        <v>3</v>
+      </c>
+      <c r="O32" s="14">
+        <v>1</v>
+      </c>
+      <c r="P32" s="26">
+        <v>2</v>
+      </c>
+      <c r="Q32" s="14">
+        <v>6</v>
+      </c>
+      <c r="R32" s="14">
+        <v>5</v>
+      </c>
+      <c r="S32" s="14">
+        <v>2</v>
+      </c>
+      <c r="T32" s="14">
+        <v>1</v>
+      </c>
+      <c r="U32" s="14">
+        <v>6</v>
+      </c>
+      <c r="V32" s="14">
+        <v>4</v>
+      </c>
+      <c r="W32" s="14">
+        <v>3</v>
+      </c>
+      <c r="X32" s="14">
+        <v>4</v>
+      </c>
+      <c r="Y32" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z32" s="14">
+        <v>5</v>
+      </c>
+      <c r="AA32" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB32" s="14">
+        <v>4</v>
+      </c>
+      <c r="AC32" s="14">
+        <v>6</v>
+      </c>
+      <c r="AD32" s="14">
+        <v>3</v>
+      </c>
+      <c r="AE32" s="14">
+        <v>4</v>
+      </c>
+      <c r="AF32" s="14">
+        <v>5</v>
+      </c>
+      <c r="AG32" s="14">
+        <v>2</v>
+      </c>
+      <c r="AH32" s="14">
+        <v>3</v>
+      </c>
+      <c r="AI32" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ32" s="23">
+        <v>1</v>
+      </c>
+      <c r="AK32" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
+      <c r="N33" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="O33" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="P33" s="26">
+        <v>1</v>
+      </c>
+      <c r="Q33" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="R33" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="S33" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="T33" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="U33" s="14">
+        <v>1</v>
+      </c>
+      <c r="V33" s="14">
+        <v>2</v>
+      </c>
+      <c r="W33" s="14">
+        <v>1</v>
+      </c>
+      <c r="X33" s="14"/>
+      <c r="Y33" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC33" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE33" s="14"/>
+      <c r="AF33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AG33" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH33" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI33" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ33" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK33" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
+      <c r="N34" s="26">
+        <v>21</v>
+      </c>
+      <c r="O34" s="14">
+        <v>15</v>
+      </c>
+      <c r="P34" s="26">
+        <v>12</v>
+      </c>
+      <c r="Q34" s="14">
+        <v>22</v>
+      </c>
+      <c r="R34" s="14">
+        <v>12</v>
+      </c>
+      <c r="S34" s="14">
+        <v>23</v>
+      </c>
+      <c r="T34" s="14">
+        <v>13</v>
+      </c>
+      <c r="U34" s="14">
+        <v>13</v>
+      </c>
+      <c r="V34" s="14">
+        <v>15</v>
+      </c>
+      <c r="W34" s="14">
+        <v>16</v>
+      </c>
+      <c r="X34" s="14">
+        <v>13</v>
+      </c>
+      <c r="Y34" s="14">
         <v>18</v>
       </c>
-      <c r="M9" s="10" t="s">
+      <c r="Z34" s="14">
+        <v>17</v>
+      </c>
+      <c r="AA34" s="14">
+        <v>14</v>
+      </c>
+      <c r="AB34" s="14">
+        <v>17</v>
+      </c>
+      <c r="AC34" s="14">
         <v>21</v>
       </c>
-      <c r="N9" s="24" t="s">
+      <c r="AD34" s="14">
+        <v>22</v>
+      </c>
+      <c r="AE34" s="14">
+        <v>13</v>
+      </c>
+      <c r="AF34" s="14">
+        <v>23</v>
+      </c>
+      <c r="AG34" s="14">
+        <v>18</v>
+      </c>
+      <c r="AH34" s="14">
+        <v>12</v>
+      </c>
+      <c r="AI34" s="23">
+        <v>18</v>
+      </c>
+      <c r="AJ34" s="14">
+        <v>22</v>
+      </c>
+      <c r="AK34" s="23">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="O9" s="24" t="s">
-[...485 lines deleted...]
-      <c r="O15" s="15">
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
+      <c r="N35" s="26">
+        <v>1</v>
+      </c>
+      <c r="O35" s="14">
+        <v>3</v>
+      </c>
+      <c r="P35" s="26">
+        <v>2</v>
+      </c>
+      <c r="Q35" s="14">
+        <v>3</v>
+      </c>
+      <c r="R35" s="14">
+        <v>3</v>
+      </c>
+      <c r="S35" s="14">
+        <v>1</v>
+      </c>
+      <c r="T35" s="14">
+        <v>2</v>
+      </c>
+      <c r="U35" s="14"/>
+      <c r="V35" s="14">
+        <v>1</v>
+      </c>
+      <c r="W35" s="14">
+        <v>4</v>
+      </c>
+      <c r="X35" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y35" s="14">
+        <v>4</v>
+      </c>
+      <c r="Z35" s="14">
+        <v>5</v>
+      </c>
+      <c r="AA35" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB35" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC35" s="14">
+        <v>5</v>
+      </c>
+      <c r="AD35" s="14"/>
+      <c r="AE35" s="14">
+        <v>3</v>
+      </c>
+      <c r="AF35" s="14">
+        <v>3</v>
+      </c>
+      <c r="AG35" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH35" s="14">
+        <v>3</v>
+      </c>
+      <c r="AI35" s="23">
+        <v>2</v>
+      </c>
+      <c r="AJ35" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK35" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="13"/>
+      <c r="N36" s="26">
+        <v>5</v>
+      </c>
+      <c r="O36" s="14">
+        <v>2</v>
+      </c>
+      <c r="P36" s="26">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="14">
+        <v>5</v>
+      </c>
+      <c r="R36" s="14">
+        <v>2</v>
+      </c>
+      <c r="S36" s="14">
+        <v>1</v>
+      </c>
+      <c r="T36" s="14">
+        <v>8</v>
+      </c>
+      <c r="U36" s="14">
+        <v>5</v>
+      </c>
+      <c r="V36" s="14">
+        <v>6</v>
+      </c>
+      <c r="W36" s="14">
+        <v>4</v>
+      </c>
+      <c r="X36" s="14">
+        <v>6</v>
+      </c>
+      <c r="Y36" s="14">
+        <v>6</v>
+      </c>
+      <c r="Z36" s="14">
+        <v>4</v>
+      </c>
+      <c r="AA36" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB36" s="14">
+        <v>8</v>
+      </c>
+      <c r="AC36" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD36" s="14">
+        <v>7</v>
+      </c>
+      <c r="AE36" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF36" s="14">
+        <v>3</v>
+      </c>
+      <c r="AG36" s="14">
+        <v>4</v>
+      </c>
+      <c r="AH36" s="14">
+        <v>3</v>
+      </c>
+      <c r="AI36" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ36" s="14">
+        <v>4</v>
+      </c>
+      <c r="AK36" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="26">
+        <v>2</v>
+      </c>
+      <c r="O37" s="14">
+        <v>1</v>
+      </c>
+      <c r="P37" s="26">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="14">
+        <v>6</v>
+      </c>
+      <c r="R37" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="S37" s="14">
+        <v>1</v>
+      </c>
+      <c r="T37" s="14">
+        <v>2</v>
+      </c>
+      <c r="U37" s="14">
+        <v>2</v>
+      </c>
+      <c r="V37" s="14">
+        <v>3</v>
+      </c>
+      <c r="W37" s="14">
+        <v>3</v>
+      </c>
+      <c r="X37" s="14">
+        <v>2</v>
+      </c>
+      <c r="Y37" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA37" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="14">
+        <v>3</v>
+      </c>
+      <c r="AC37" s="14">
+        <v>4</v>
+      </c>
+      <c r="AD37" s="14">
+        <v>4</v>
+      </c>
+      <c r="AE37" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF37" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG37" s="14">
+        <v>2</v>
+      </c>
+      <c r="AH37" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI37" s="23">
         <v>9</v>
       </c>
-      <c r="P15" s="38">
-[...1943 lines deleted...]
-      <c r="G40" s="13"/>
+      <c r="AJ37" s="14">
+        <v>3</v>
+      </c>
+      <c r="AK37" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="12"/>
+      <c r="K38" s="12"/>
+      <c r="L38" s="12"/>
+      <c r="M38" s="12"/>
+      <c r="N38" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="O38" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="P38" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q38" s="14">
+        <v>1</v>
+      </c>
+      <c r="R38" s="14">
+        <v>1</v>
+      </c>
+      <c r="S38" s="14">
+        <v>1</v>
+      </c>
+      <c r="T38" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="U38" s="14"/>
+      <c r="V38" s="14">
+        <v>3</v>
+      </c>
+      <c r="W38" s="14">
+        <v>1</v>
+      </c>
+      <c r="X38" s="14">
+        <v>3</v>
+      </c>
+      <c r="Y38" s="14">
+        <v>3</v>
+      </c>
+      <c r="Z38" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB38" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC38" s="14">
+        <v>3</v>
+      </c>
+      <c r="AD38" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE38" s="14"/>
+      <c r="AF38" s="14">
+        <v>3</v>
+      </c>
+      <c r="AG38" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH38" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI38" s="23">
+        <v>2</v>
+      </c>
+      <c r="AJ38" s="14">
+        <v>2</v>
+      </c>
+      <c r="AK38" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="12"/>
+      <c r="K39" s="12"/>
+      <c r="L39" s="12"/>
+      <c r="M39" s="12"/>
+      <c r="N39" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="O39" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="P39" s="26">
+        <v>2</v>
+      </c>
+      <c r="Q39" s="14">
+        <v>3</v>
+      </c>
+      <c r="R39" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="S39" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="T39" s="14">
+        <v>1</v>
+      </c>
+      <c r="U39" s="14"/>
+      <c r="V39" s="14">
+        <v>1</v>
+      </c>
+      <c r="W39" s="14"/>
+      <c r="X39" s="14"/>
+      <c r="Y39" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z39" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA39" s="14"/>
+      <c r="AB39" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC39" s="14">
+        <v>3</v>
+      </c>
+      <c r="AD39" s="14"/>
+      <c r="AE39" s="14"/>
+      <c r="AF39" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG39" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH39" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI39" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ39" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK39" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
       <c r="H40" s="13"/>
-      <c r="I40" s="13"/>
+      <c r="I40" s="12"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
-      <c r="N40" s="39" t="s">
-[...71 lines deleted...]
-      <c r="G41" s="13"/>
+      <c r="N40" s="26">
+        <v>1</v>
+      </c>
+      <c r="O40" s="14">
+        <v>1</v>
+      </c>
+      <c r="P40" s="26">
+        <v>1</v>
+      </c>
+      <c r="Q40" s="14">
+        <v>3</v>
+      </c>
+      <c r="R40" s="14">
+        <v>5</v>
+      </c>
+      <c r="S40" s="14">
+        <v>1</v>
+      </c>
+      <c r="T40" s="14">
+        <v>1</v>
+      </c>
+      <c r="U40" s="14">
+        <v>1</v>
+      </c>
+      <c r="V40" s="14"/>
+      <c r="W40" s="14">
+        <v>2</v>
+      </c>
+      <c r="X40" s="14">
+        <v>3</v>
+      </c>
+      <c r="Y40" s="14">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="14">
+        <v>1</v>
+      </c>
+      <c r="AA40" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB40" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="14">
+        <v>9</v>
+      </c>
+      <c r="AD40" s="14">
+        <v>2</v>
+      </c>
+      <c r="AE40" s="14">
+        <v>5</v>
+      </c>
+      <c r="AF40" s="14">
+        <v>3</v>
+      </c>
+      <c r="AG40" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH40" s="14">
+        <v>4</v>
+      </c>
+      <c r="AI40" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ40" s="14">
+        <v>1</v>
+      </c>
+      <c r="AK40" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
       <c r="H41" s="13"/>
-      <c r="I41" s="13"/>
+      <c r="I41" s="12"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
-      <c r="N41" s="39" t="s">
-[...82 lines deleted...]
-      <c r="R42" s="15">
+      <c r="N41" s="26">
+        <v>2</v>
+      </c>
+      <c r="O41" s="14">
+        <v>3</v>
+      </c>
+      <c r="P41" s="26">
+        <v>2</v>
+      </c>
+      <c r="Q41" s="14">
+        <v>2</v>
+      </c>
+      <c r="R41" s="14">
+        <v>2</v>
+      </c>
+      <c r="S41" s="14">
+        <v>1</v>
+      </c>
+      <c r="T41" s="14">
+        <v>1</v>
+      </c>
+      <c r="U41" s="14">
+        <v>3</v>
+      </c>
+      <c r="V41" s="14">
+        <v>1</v>
+      </c>
+      <c r="W41" s="14">
+        <v>1</v>
+      </c>
+      <c r="X41" s="14">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="14">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="14">
+        <v>2</v>
+      </c>
+      <c r="AA41" s="14">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="14"/>
+      <c r="AC41" s="14">
+        <v>2</v>
+      </c>
+      <c r="AD41" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="14">
+        <v>2</v>
+      </c>
+      <c r="AG41" s="14">
+        <v>1</v>
+      </c>
+      <c r="AH41" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI41" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ41" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK41" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="12"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
+      <c r="N42" s="26">
+        <v>10</v>
+      </c>
+      <c r="O42" s="14">
+        <v>4</v>
+      </c>
+      <c r="P42" s="26">
+        <v>10</v>
+      </c>
+      <c r="Q42" s="14">
+        <v>2</v>
+      </c>
+      <c r="R42" s="14">
+        <v>4</v>
+      </c>
+      <c r="S42" s="14">
         <v>5</v>
       </c>
-      <c r="S42" s="15">
-[...27 lines deleted...]
-      <c r="AC42" s="15">
+      <c r="T42" s="14">
+        <v>6</v>
+      </c>
+      <c r="U42" s="14">
+        <v>2</v>
+      </c>
+      <c r="V42" s="14">
+        <v>6</v>
+      </c>
+      <c r="W42" s="14">
+        <v>7</v>
+      </c>
+      <c r="X42" s="14">
+        <v>4</v>
+      </c>
+      <c r="Y42" s="14">
+        <v>2</v>
+      </c>
+      <c r="Z42" s="14">
         <v>9</v>
       </c>
-      <c r="AD42" s="15">
-[...2 lines deleted...]
-      <c r="AE42" s="15">
+      <c r="AA42" s="14">
+        <v>4</v>
+      </c>
+      <c r="AB42" s="14">
         <v>5</v>
       </c>
-      <c r="AF42" s="15">
-[...5 lines deleted...]
-      <c r="AH42" s="15">
+      <c r="AC42" s="14">
+        <v>6</v>
+      </c>
+      <c r="AD42" s="14">
+        <v>7</v>
+      </c>
+      <c r="AE42" s="14">
+        <v>5</v>
+      </c>
+      <c r="AF42" s="14">
+        <v>11</v>
+      </c>
+      <c r="AG42" s="14">
+        <v>3</v>
+      </c>
+      <c r="AH42" s="14">
+        <v>5</v>
+      </c>
+      <c r="AI42" s="23">
+        <v>3</v>
+      </c>
+      <c r="AJ42" s="14">
         <v>4</v>
       </c>
-      <c r="AI42" s="35">
-[...84 lines deleted...]
-    <row r="44" spans="1:35" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="AK42" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="A43" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="12"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="26">
+        <v>3</v>
+      </c>
+      <c r="O43" s="14">
+        <v>5</v>
+      </c>
+      <c r="P43" s="26">
+        <v>2</v>
+      </c>
+      <c r="Q43" s="14">
+        <v>2</v>
+      </c>
+      <c r="R43" s="14">
+        <v>1</v>
+      </c>
+      <c r="S43" s="14">
+        <v>3</v>
+      </c>
+      <c r="T43" s="14">
+        <v>2</v>
+      </c>
+      <c r="U43" s="14">
+        <v>5</v>
+      </c>
+      <c r="V43" s="14">
+        <v>2</v>
+      </c>
+      <c r="W43" s="14">
+        <v>3</v>
+      </c>
+      <c r="X43" s="14">
+        <v>3</v>
+      </c>
+      <c r="Y43" s="14"/>
+      <c r="Z43" s="14"/>
+      <c r="AA43" s="14">
+        <v>2</v>
+      </c>
+      <c r="AB43" s="14">
+        <v>2</v>
+      </c>
+      <c r="AC43" s="14">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="14">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="14">
+        <v>3</v>
+      </c>
+      <c r="AF43" s="14">
+        <v>3</v>
+      </c>
+      <c r="AG43" s="14">
+        <v>3</v>
+      </c>
+      <c r="AH43" s="14">
+        <v>2</v>
+      </c>
+      <c r="AI43" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ43" s="14">
+        <v>2</v>
+      </c>
+      <c r="AK43" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="12" customHeight="1">
       <c r="A44" s="5" t="s">
-        <v>77</v>
-[...13 lines deleted...]
-      <c r="N44" s="38">
+        <v>55</v>
+      </c>
+      <c r="B44" s="15"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="15"/>
+      <c r="E44" s="15"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="15"/>
+      <c r="H44" s="16"/>
+      <c r="I44" s="15"/>
+      <c r="J44" s="16"/>
+      <c r="K44" s="16"/>
+      <c r="L44" s="16"/>
+      <c r="M44" s="16"/>
+      <c r="N44" s="29">
+        <v>4</v>
+      </c>
+      <c r="O44" s="17">
+        <v>7</v>
+      </c>
+      <c r="P44" s="29">
+        <v>15</v>
+      </c>
+      <c r="Q44" s="17">
+        <v>12</v>
+      </c>
+      <c r="R44" s="17">
+        <v>6</v>
+      </c>
+      <c r="S44" s="17">
+        <v>4</v>
+      </c>
+      <c r="T44" s="17">
+        <v>5</v>
+      </c>
+      <c r="U44" s="17">
+        <v>4</v>
+      </c>
+      <c r="V44" s="17">
+        <v>6</v>
+      </c>
+      <c r="W44" s="17">
+        <v>3</v>
+      </c>
+      <c r="X44" s="17">
+        <v>4</v>
+      </c>
+      <c r="Y44" s="17">
+        <v>6</v>
+      </c>
+      <c r="Z44" s="17">
+        <v>8</v>
+      </c>
+      <c r="AA44" s="17">
+        <v>9</v>
+      </c>
+      <c r="AB44" s="17">
+        <v>8</v>
+      </c>
+      <c r="AC44" s="17">
+        <v>5</v>
+      </c>
+      <c r="AD44" s="17">
+        <v>7</v>
+      </c>
+      <c r="AE44" s="17">
+        <v>5</v>
+      </c>
+      <c r="AF44" s="17">
+        <v>6</v>
+      </c>
+      <c r="AG44" s="17">
+        <v>5</v>
+      </c>
+      <c r="AH44" s="17">
+        <v>3</v>
+      </c>
+      <c r="AI44" s="24">
         <v>10</v>
       </c>
-      <c r="O44" s="15">
-[...237 lines deleted...]
-      <c r="AD50" s="5"/>
+      <c r="AJ44" s="24">
+        <v>3</v>
+      </c>
+      <c r="AK44" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37">
+      <c r="AD45" s="4"/>
+      <c r="AE45" s="4"/>
+      <c r="AF45" s="4"/>
+    </row>
+    <row r="46" spans="1:37">
+      <c r="AD46" s="4"/>
+    </row>
+    <row r="47" spans="1:37">
+      <c r="AD47" s="4"/>
+    </row>
+    <row r="48" spans="1:37">
+      <c r="AD48" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="X6:AQ6"/>
-[...7 lines deleted...]
-    <mergeCell ref="T25:AG25"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="T30:AG30"/>
+    <mergeCell ref="T23:AG23"/>
+    <mergeCell ref="X4:AQ4"/>
+    <mergeCell ref="T6:AE6"/>
+    <mergeCell ref="AF6:AQ6"/>
+    <mergeCell ref="T8:AG8"/>
+    <mergeCell ref="N6:S6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A5:AR45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A4:AQ46"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-[...3647 lines deleted...]
-      <selection activeCell="AH30" sqref="AH30"/>
+    <sheetView topLeftCell="AD1" workbookViewId="0">
+      <selection activeCell="AN39" sqref="AN39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="8.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.5703125" style="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:43" ht="14.45" customHeight="1">
-[...39 lines deleted...]
-      <c r="B8" s="53">
+    <row r="4" spans="1:43" ht="14.45" customHeight="1">
+      <c r="T4" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="61"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="61"/>
+      <c r="AL4" s="61"/>
+      <c r="AM4" s="61"/>
+      <c r="AN4" s="61"/>
+      <c r="AO4" s="61"/>
+      <c r="AP4" s="61"/>
+      <c r="AQ4" s="61"/>
+    </row>
+    <row r="5" spans="1:43">
+      <c r="T5" s="4"/>
+      <c r="AD5" s="62"/>
+      <c r="AE5" s="62"/>
+      <c r="AF5" s="4"/>
+      <c r="AP5" s="62" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ5" s="62"/>
+    </row>
+    <row r="6" spans="1:43" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="52"/>
+      <c r="B6" s="54">
         <v>2021</v>
       </c>
-      <c r="C8" s="54"/>
-[...10 lines deleted...]
-      <c r="N8" s="54">
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55">
         <v>2024</v>
       </c>
-      <c r="O8" s="54"/>
-[...4 lines deleted...]
-      <c r="T8" s="57">
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="59">
         <v>2025</v>
       </c>
-      <c r="U8" s="57"/>
-[...10 lines deleted...]
-      <c r="AF8" s="57">
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="59"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="54"/>
+      <c r="AF6" s="59">
         <v>2026</v>
       </c>
-      <c r="AG8" s="57"/>
-[...13 lines deleted...]
-      <c r="B9" s="21" t="s">
+      <c r="AG6" s="59"/>
+      <c r="AH6" s="59"/>
+      <c r="AI6" s="59"/>
+      <c r="AJ6" s="59"/>
+      <c r="AK6" s="59"/>
+      <c r="AL6" s="59"/>
+      <c r="AM6" s="59"/>
+      <c r="AN6" s="59"/>
+      <c r="AO6" s="59"/>
+      <c r="AP6" s="59"/>
+      <c r="AQ6" s="54"/>
+    </row>
+    <row r="7" spans="1:43" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="53"/>
+      <c r="B7" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="21" t="s">
+      <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="22" t="s">
+      <c r="D7" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="22" t="s">
+      <c r="E7" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="F9" s="22" t="s">
+      <c r="F7" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="22" t="s">
+      <c r="G7" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="22" t="s">
+      <c r="H7" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="23" t="s">
+      <c r="I7" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="J9" s="23" t="s">
+      <c r="J7" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="K9" s="23" t="s">
+      <c r="K7" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="L9" s="23" t="s">
+      <c r="L7" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="M9" s="23" t="s">
+      <c r="M7" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="N9" s="24" t="s">
+      <c r="N7" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="O7" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q7" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="R7" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="S7" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="T7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="U7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="V7" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="W7" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="X7" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y7" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z7" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA7" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB7" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC7" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD7" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE7" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH7" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI7" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ7" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="AK7" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL7" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="AM7" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="AN7" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO7" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="AP7" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ7" s="9" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="32"/>
+      <c r="B8" s="32"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="32"/>
+      <c r="N8" s="32"/>
+      <c r="O8" s="32"/>
+      <c r="P8" s="32"/>
+      <c r="Q8" s="32"/>
+      <c r="R8" s="32"/>
+      <c r="S8" s="32"/>
+      <c r="T8" s="60" t="s">
+        <v>45</v>
+      </c>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
+      <c r="AB8" s="60"/>
+      <c r="AC8" s="60"/>
+      <c r="AD8" s="60"/>
+      <c r="AE8" s="60"/>
+      <c r="AF8" s="60"/>
+      <c r="AG8" s="60"/>
+      <c r="AH8" s="32"/>
+      <c r="AI8" s="32"/>
+      <c r="AJ8" s="32"/>
+      <c r="AK8" s="32"/>
+      <c r="AL8" s="32"/>
+      <c r="AM8" s="32"/>
+      <c r="AN8" s="32"/>
+      <c r="AO8" s="32"/>
+      <c r="AP8" s="32"/>
+      <c r="AQ8" s="32"/>
+    </row>
+    <row r="9" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="26">
+        <v>0.45</v>
+      </c>
+      <c r="O9" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="P9" s="26">
+        <v>0.35</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="R9" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="S9" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="T9" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="U9" s="6">
+        <v>1.31</v>
+      </c>
+      <c r="V9" s="6">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="W9" s="6">
+        <v>0.78</v>
+      </c>
+      <c r="X9" s="6">
+        <v>0.59</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>0.46</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="AB9" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>0.42</v>
+      </c>
+      <c r="AD9" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AE9" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AF9" s="6">
+        <v>3.6</v>
+      </c>
+      <c r="AG9" s="6">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>0.63</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AK9" s="6">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="26">
+        <v>0.41</v>
+      </c>
+      <c r="O10" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="P10" s="26">
+        <v>0.35</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="R10" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="S10" s="6">
+        <v>0.38</v>
+      </c>
+      <c r="T10" s="6">
+        <v>3.25</v>
+      </c>
+      <c r="U10" s="6">
+        <v>1.43</v>
+      </c>
+      <c r="V10" s="6">
+        <v>1.17</v>
+      </c>
+      <c r="W10" s="6">
+        <v>0.85</v>
+      </c>
+      <c r="X10" s="6">
+        <v>0.61</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AF10" s="6">
+        <v>3.8</v>
+      </c>
+      <c r="AG10" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="AH10" s="6">
+        <v>0.81</v>
+      </c>
+      <c r="AI10" s="6">
+        <v>0.59</v>
+      </c>
+      <c r="AJ10" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="AK10" s="6">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+      <c r="N11" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="O11" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="P11" s="26">
+        <v>0.31</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>0.49</v>
+      </c>
+      <c r="R11" s="6">
+        <v>0.51</v>
+      </c>
+      <c r="S11" s="6">
+        <v>0.78</v>
+      </c>
+      <c r="T11" s="6">
+        <v>4.43</v>
+      </c>
+      <c r="U11" s="6">
+        <v>1.96</v>
+      </c>
+      <c r="V11" s="6">
+        <v>1.84</v>
+      </c>
+      <c r="W11" s="6">
+        <v>1.02</v>
+      </c>
+      <c r="X11" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>0.92</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>0.88</v>
+      </c>
+      <c r="AA11" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="AB11" s="6">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AC11" s="6">
+        <v>0.59</v>
+      </c>
+      <c r="AD11" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AE11" s="6">
+        <v>0.43</v>
+      </c>
+      <c r="AF11" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="AG11" s="6">
+        <v>1.73</v>
+      </c>
+      <c r="AH11" s="6">
+        <v>1.86</v>
+      </c>
+      <c r="AI11" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="AJ11" s="6">
+        <v>0.68</v>
+      </c>
+      <c r="AK11" s="6">
+        <v>1.05</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="O12" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="P12" s="26">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>0.47</v>
+      </c>
+      <c r="R12" s="6">
+        <v>0.23</v>
+      </c>
+      <c r="S12" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="T12" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="U12" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="V12" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="W12" s="6">
+        <v>0.88</v>
+      </c>
+      <c r="X12" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="Y12" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="AA12" s="6">
+        <v>0.38</v>
+      </c>
+      <c r="AB12" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="AD12" s="6">
+        <v>0.43</v>
+      </c>
+      <c r="AE12" s="6">
+        <v>0.23</v>
+      </c>
+      <c r="AF12" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="AG12" s="6">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AH12" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="AI12" s="6">
+        <v>1</v>
+      </c>
+      <c r="AJ12" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="AK12" s="6">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="O9" s="24" t="s">
-[...11 lines deleted...]
-      <c r="S9" s="24" t="s">
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="26">
+        <v>0.15</v>
+      </c>
+      <c r="O13" s="6">
+        <v>0.38</v>
+      </c>
+      <c r="P13" s="26">
+        <v>0.19</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="R13" s="6">
+        <v>0.25</v>
+      </c>
+      <c r="S13" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="T13" s="6">
+        <v>2.37</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V13" s="6">
+        <v>0.93</v>
+      </c>
+      <c r="W13" s="6">
+        <v>0.61</v>
+      </c>
+      <c r="X13" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>0.74</v>
+      </c>
+      <c r="AA13" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="AC13" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>0.16</v>
+      </c>
+      <c r="AE13" s="6">
+        <v>0.17</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>2.08</v>
+      </c>
+      <c r="AG13" s="6">
+        <v>0.73</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>0.95</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>0.44</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>0.42</v>
+      </c>
+      <c r="AK13" s="6">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="26">
+        <v>0.74</v>
+      </c>
+      <c r="O14" s="6">
+        <v>0.42</v>
+      </c>
+      <c r="P14" s="26">
+        <v>0.53</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>0.44</v>
+      </c>
+      <c r="R14" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="S14" s="6">
+        <v>0.25</v>
+      </c>
+      <c r="T14" s="6">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="U14" s="6">
+        <v>1.89</v>
+      </c>
+      <c r="V14" s="6">
+        <v>1.31</v>
+      </c>
+      <c r="W14" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="X14" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>0.47</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="AB14" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="AD14" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>0.25</v>
+      </c>
+      <c r="AF14" s="6">
+        <v>2.04</v>
+      </c>
+      <c r="AG14" s="6">
+        <v>1.18</v>
+      </c>
+      <c r="AH14" s="6">
+        <v>1.26</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="AJ14" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="26">
+        <v>0.24</v>
+      </c>
+      <c r="O15" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="P15" s="26">
+        <v>0.09</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="S15" s="6">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="T15" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="U15" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="V15" s="6">
+        <v>0.87</v>
+      </c>
+      <c r="W15" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="X15" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AF15" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG15" s="6">
+        <v>0.92</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="O16" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="P16" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="R16" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="S16" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="T16" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="U16" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V16" s="6">
+        <v>1.33</v>
+      </c>
+      <c r="W16" s="6">
+        <v>0.33</v>
+      </c>
+      <c r="X16" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="AA16" s="6">
+        <v>0.33</v>
+      </c>
+      <c r="AB16" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>0.39</v>
+      </c>
+      <c r="AD16" s="6">
+        <v>0.24</v>
+      </c>
+      <c r="AE16" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF16" s="6">
+        <v>3.86</v>
+      </c>
+      <c r="AG16" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH16" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="AJ16" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="O17" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="P17" s="26">
+        <v>0.38</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>0.52</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="T17" s="6">
+        <v>1.82</v>
+      </c>
+      <c r="U17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V17" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="W17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="AA17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF17" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK17" s="6">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="26">
+        <v>0.15</v>
+      </c>
+      <c r="O18" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="P18" s="26">
+        <v>0.12</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="R18" s="6">
+        <v>0.47</v>
+      </c>
+      <c r="S18" s="6">
+        <v>0.09</v>
+      </c>
+      <c r="T18" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="U18" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="V18" s="6"/>
+      <c r="W18" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="X18" s="6">
+        <v>0.64</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="AA18" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="AB18" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="AC18" s="6">
+        <v>0.96</v>
+      </c>
+      <c r="AD18" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="AE18" s="6">
+        <v>0.44</v>
+      </c>
+      <c r="AF18" s="6">
+        <v>3.21</v>
+      </c>
+      <c r="AG18" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH18" s="6">
+        <v>1.47</v>
+      </c>
+      <c r="AI18" s="6">
+        <v>0.27</v>
+      </c>
+      <c r="AJ18" s="6">
+        <v>0.22</v>
+      </c>
+      <c r="AK18" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="26">
+        <v>0.18</v>
+      </c>
+      <c r="O19" s="6">
+        <v>0.24</v>
+      </c>
+      <c r="P19" s="26">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="R19" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="S19" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="T19" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="U19" s="6">
+        <v>1.03</v>
+      </c>
+      <c r="V19" s="6">
+        <v>0.23</v>
+      </c>
+      <c r="W19" s="6">
+        <v>0.17</v>
+      </c>
+      <c r="X19" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="AA19" s="6">
+        <v>0.08</v>
+      </c>
+      <c r="AB19" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC19" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="AD19" s="6">
+        <v>0.06</v>
+      </c>
+      <c r="AE19" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="AF19" s="6">
+        <v>1.37</v>
+      </c>
+      <c r="AG19" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="AH19" s="6">
+        <v>0.47</v>
+      </c>
+      <c r="AI19" s="6">
+        <v>0.17</v>
+      </c>
+      <c r="AJ19" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK19" s="6">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="26">
+        <v>0.51</v>
+      </c>
+      <c r="O20" s="6">
+        <v>0.18</v>
+      </c>
+      <c r="P20" s="30">
+        <v>0.4</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="R20" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="S20" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="T20" s="6">
+        <v>2.16</v>
+      </c>
+      <c r="U20" s="6">
+        <v>0.38</v>
+      </c>
+      <c r="V20" s="6">
+        <v>0.75</v>
+      </c>
+      <c r="W20" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="X20" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>0.18</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="AC20" s="6">
+        <v>0.22</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>0.23</v>
+      </c>
+      <c r="AE20" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="AF20" s="6">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AG20" s="6">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AH20" s="6">
+        <v>0.63</v>
+      </c>
+      <c r="AI20" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AJ20" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AK20" s="6">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="26">
+        <v>0.47</v>
+      </c>
+      <c r="O21" s="6">
+        <v>0.69</v>
+      </c>
+      <c r="P21" s="26">
+        <v>0.25</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>0.22</v>
+      </c>
+      <c r="R21" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="S21" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="T21" s="6">
+        <v>2.27</v>
+      </c>
+      <c r="U21" s="6">
+        <v>2.97</v>
+      </c>
+      <c r="V21" s="6">
+        <v>0.78</v>
+      </c>
+      <c r="W21" s="6">
+        <v>0.88</v>
+      </c>
+      <c r="X21" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="Y21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="AC21" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="AD21" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="AE21" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AF21" s="6">
+        <v>3.56</v>
+      </c>
+      <c r="AG21" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="AH21" s="6">
+        <v>0.81</v>
+      </c>
+      <c r="AI21" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AJ21" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="AK21" s="6">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="30">
+        <v>0.5</v>
+      </c>
+      <c r="O22" s="6">
+        <v>0.47</v>
+      </c>
+      <c r="P22" s="26">
+        <v>0.71</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="R22" s="6">
+        <v>0.42</v>
+      </c>
+      <c r="S22" s="6">
+        <v>0.24</v>
+      </c>
+      <c r="T22" s="6">
+        <v>2.62</v>
+      </c>
+      <c r="U22" s="6">
+        <v>0.77</v>
+      </c>
+      <c r="V22" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="W22" s="6">
+        <v>0.68</v>
+      </c>
+      <c r="X22" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>0.47</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>0.76</v>
+      </c>
+      <c r="AC22" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="AD22" s="6">
+        <v>0.22</v>
+      </c>
+      <c r="AE22" s="6">
+        <v>0.39</v>
+      </c>
+      <c r="AF22" s="6">
+        <v>3.25</v>
+      </c>
+      <c r="AG22" s="6">
+        <v>1.86</v>
+      </c>
+      <c r="AH22" s="6">
+        <v>0.61</v>
+      </c>
+      <c r="AI22" s="6">
+        <v>0.84</v>
+      </c>
+      <c r="AJ22" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AK22" s="6">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="33"/>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="U23" s="57"/>
+      <c r="V23" s="57"/>
+      <c r="W23" s="57"/>
+      <c r="X23" s="57"/>
+      <c r="Y23" s="57"/>
+      <c r="Z23" s="57"/>
+      <c r="AA23" s="57"/>
+      <c r="AB23" s="57"/>
+      <c r="AC23" s="57"/>
+      <c r="AD23" s="57"/>
+      <c r="AE23" s="57"/>
+      <c r="AF23" s="57"/>
+      <c r="AG23" s="57"/>
+      <c r="AH23" s="34"/>
+      <c r="AI23" s="34"/>
+      <c r="AJ23" s="6"/>
+      <c r="AK23" s="6"/>
+      <c r="AM23" s="33"/>
+      <c r="AN23" s="33"/>
+      <c r="AO23" s="33"/>
+      <c r="AP23" s="33"/>
+      <c r="AQ23" s="33"/>
+    </row>
+    <row r="24" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="T9" s="10" t="s">
-[...17 lines deleted...]
-      <c r="Z9" s="10" t="s">
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="26">
+        <v>0.49</v>
+      </c>
+      <c r="O24" s="6">
+        <v>0.39</v>
+      </c>
+      <c r="P24" s="26">
+        <v>0.39</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>0.37</v>
+      </c>
+      <c r="R24" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="S24" s="6">
+        <v>0.42</v>
+      </c>
+      <c r="T24" s="6">
+        <v>3.55</v>
+      </c>
+      <c r="U24" s="6">
+        <v>1.41</v>
+      </c>
+      <c r="V24" s="6">
+        <v>1.25</v>
+      </c>
+      <c r="W24" s="6">
+        <v>0.85</v>
+      </c>
+      <c r="X24" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>0.38</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AE24" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>3.78</v>
+      </c>
+      <c r="AG24" s="6">
+        <v>1.21</v>
+      </c>
+      <c r="AH24" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="AI24" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="AJ24" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="AK24" s="6">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="26">
+        <v>0.42</v>
+      </c>
+      <c r="O25" s="6">
+        <v>0.37</v>
+      </c>
+      <c r="P25" s="26">
+        <v>0.36</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="R25" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="S25" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="T25" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="U25" s="6">
+        <v>1.41</v>
+      </c>
+      <c r="V25" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="W25" s="6">
+        <v>0.87</v>
+      </c>
+      <c r="X25" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>0.42</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>0.33</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>0.42</v>
+      </c>
+      <c r="AD25" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AE25" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AF25" s="6">
+        <v>3.85</v>
+      </c>
+      <c r="AG25" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AH25" s="6">
+        <v>0.82</v>
+      </c>
+      <c r="AI25" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="AJ25" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="AK25" s="6">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="26">
+        <v>0.66</v>
+      </c>
+      <c r="O26" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="P26" s="30">
+        <v>0.3</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>0.51</v>
+      </c>
+      <c r="R26" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="S26" s="6">
+        <v>0.81</v>
+      </c>
+      <c r="T26" s="6">
+        <v>4.59</v>
+      </c>
+      <c r="U26" s="6">
+        <v>1.9</v>
+      </c>
+      <c r="V26" s="6">
+        <v>1.74</v>
+      </c>
+      <c r="W26" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="X26" s="6">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>0.91</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>0.88</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>0.46</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>0.27</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="AG26" s="6">
+        <v>1.79</v>
+      </c>
+      <c r="AH26" s="6">
+        <v>1.84</v>
+      </c>
+      <c r="AI26" s="6">
+        <v>0.82</v>
+      </c>
+      <c r="AJ26" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="AK26" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="AA9" s="10" t="s">
-[...11 lines deleted...]
-      <c r="AE9" s="10" t="s">
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="26">
+        <v>0.19</v>
+      </c>
+      <c r="O27" s="6">
+        <v>0.49</v>
+      </c>
+      <c r="P27" s="26">
+        <v>0.22</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>0.46</v>
+      </c>
+      <c r="R27" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="S27" s="6">
+        <v>0.16</v>
+      </c>
+      <c r="T27" s="6">
+        <v>3.26</v>
+      </c>
+      <c r="U27" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V27" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="W27" s="6">
+        <v>0.51</v>
+      </c>
+      <c r="X27" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>0.96</v>
+      </c>
+      <c r="AA27" s="6">
+        <v>0.25</v>
+      </c>
+      <c r="AB27" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="AC27" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="AD27" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AE27" s="6">
+        <v>0.17</v>
+      </c>
+      <c r="AF27" s="6">
+        <v>2</v>
+      </c>
+      <c r="AG27" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="AH27" s="6">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AI27" s="6">
+        <v>0.51</v>
+      </c>
+      <c r="AJ27" s="6">
+        <v>0.81</v>
+      </c>
+      <c r="AK27" s="6">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="13"/>
+      <c r="L28" s="13"/>
+      <c r="M28" s="13"/>
+      <c r="N28" s="26">
+        <v>0.85</v>
+      </c>
+      <c r="O28" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="P28" s="26">
+        <v>0.72</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="R28" s="6">
+        <v>0.38</v>
+      </c>
+      <c r="S28" s="6">
+        <v>0.33</v>
+      </c>
+      <c r="T28" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="U28" s="6">
+        <v>1.91</v>
+      </c>
+      <c r="V28" s="6">
+        <v>1.25</v>
+      </c>
+      <c r="W28" s="6">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="X28" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="Y28" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>0.49</v>
+      </c>
+      <c r="AA28" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="AB28" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="AC28" s="6">
+        <v>0.37</v>
+      </c>
+      <c r="AD28" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="AE28" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="AF28" s="6">
+        <v>1.99</v>
+      </c>
+      <c r="AG28" s="6">
+        <v>1.04</v>
+      </c>
+      <c r="AH28" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="AI28" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="AJ28" s="6">
+        <v>0.52</v>
+      </c>
+      <c r="AK28" s="6">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="26">
+        <v>0.75</v>
+      </c>
+      <c r="O29" s="6">
+        <v>0.49</v>
+      </c>
+      <c r="P29" s="26">
+        <v>0.51</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="R29" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="S29" s="6">
+        <v>0.33</v>
+      </c>
+      <c r="T29" s="6">
+        <v>2.62</v>
+      </c>
+      <c r="U29" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="V29" s="6">
+        <v>0.68</v>
+      </c>
+      <c r="W29" s="6">
+        <v>1.02</v>
+      </c>
+      <c r="X29" s="6">
+        <v>0.94</v>
+      </c>
+      <c r="Y29" s="6">
+        <v>1.34</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AA29" s="6">
+        <v>0.25</v>
+      </c>
+      <c r="AB29" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AC29" s="6">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AD29" s="6">
+        <v>0.06</v>
+      </c>
+      <c r="AE29" s="6">
+        <v>0.61</v>
+      </c>
+      <c r="AF29" s="6">
+        <v>3.27</v>
+      </c>
+      <c r="AG29" s="6">
+        <v>2.42</v>
+      </c>
+      <c r="AH29" s="6">
+        <v>0.68</v>
+      </c>
+      <c r="AI29" s="6">
+        <v>0.17</v>
+      </c>
+      <c r="AJ29" s="6">
+        <v>0.27</v>
+      </c>
+      <c r="AK29" s="6">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="3"/>
+      <c r="O30" s="3"/>
+      <c r="P30" s="3"/>
+      <c r="Q30" s="3"/>
+      <c r="R30" s="3"/>
+      <c r="S30" s="3"/>
+      <c r="T30" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U30" s="56"/>
+      <c r="V30" s="56"/>
+      <c r="W30" s="56"/>
+      <c r="X30" s="56"/>
+      <c r="Y30" s="56"/>
+      <c r="Z30" s="56"/>
+      <c r="AA30" s="56"/>
+      <c r="AB30" s="56"/>
+      <c r="AC30" s="56"/>
+      <c r="AD30" s="56"/>
+      <c r="AE30" s="56"/>
+      <c r="AF30" s="56"/>
+      <c r="AG30" s="56"/>
+      <c r="AH30" s="35"/>
+      <c r="AI30" s="35"/>
+      <c r="AJ30" s="6"/>
+      <c r="AK30" s="6"/>
+      <c r="AM30" s="3"/>
+      <c r="AN30" s="3"/>
+      <c r="AO30" s="3"/>
+      <c r="AP30" s="3"/>
+      <c r="AQ30" s="3"/>
+    </row>
+    <row r="31" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="AF9" s="10" t="s">
-[...17 lines deleted...]
-      <c r="AL9" s="10" t="s">
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="26">
+        <v>0.37</v>
+      </c>
+      <c r="O31" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="P31" s="26">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>0.33</v>
+      </c>
+      <c r="R31" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="S31" s="6">
+        <v>0.18</v>
+      </c>
+      <c r="T31" s="6">
+        <v>2.11</v>
+      </c>
+      <c r="U31" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="V31" s="6">
+        <v>0.86</v>
+      </c>
+      <c r="W31" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="X31" s="6">
+        <v>0.46</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AB31" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="AD31" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="AF31" s="6">
+        <v>3.23</v>
+      </c>
+      <c r="AG31" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="AH31" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="AI31" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="AJ31" s="6">
+        <v>0.44</v>
+      </c>
+      <c r="AK31" s="6">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="26">
+        <v>0.26</v>
+      </c>
+      <c r="O32" s="6">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="P32" s="26">
+        <v>0.13</v>
+      </c>
+      <c r="Q32" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="R32" s="6">
+        <v>0.27</v>
+      </c>
+      <c r="S32" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="T32" s="6">
+        <v>0.59</v>
+      </c>
+      <c r="U32" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="V32" s="6">
+        <v>0.81</v>
+      </c>
+      <c r="W32" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="X32" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="Z32" s="6">
+        <v>0.43</v>
+      </c>
+      <c r="AA32" s="6">
+        <v>0.22</v>
+      </c>
+      <c r="AB32" s="6">
+        <v>0.27</v>
+      </c>
+      <c r="AC32" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="AD32" s="6">
+        <v>0.16</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="AF32" s="6">
+        <v>2.99</v>
+      </c>
+      <c r="AG32" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="AH32" s="6">
+        <v>0.61</v>
+      </c>
+      <c r="AI32" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="AJ32" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="AK32" s="6">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
+      <c r="N33" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="O33" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="P33" s="26">
+        <v>0.74</v>
+      </c>
+      <c r="Q33" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="R33" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="S33" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="T33" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="U33" s="6">
+        <v>3.61</v>
+      </c>
+      <c r="V33" s="6">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="W33" s="6">
+        <v>1.77</v>
+      </c>
+      <c r="X33" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>0.87</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>0.77</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>1.39</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>0.63</v>
+      </c>
+      <c r="AE33" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>7.38</v>
+      </c>
+      <c r="AG33" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH33" s="6">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AI33" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ33" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK33" s="6">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A34" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
+      <c r="N34" s="26">
+        <v>0.64</v>
+      </c>
+      <c r="O34" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="P34" s="26">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>0.47</v>
+      </c>
+      <c r="R34" s="6">
+        <v>0.23</v>
+      </c>
+      <c r="S34" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="T34" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="U34" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="V34" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="W34" s="6">
+        <v>0.88</v>
+      </c>
+      <c r="X34" s="6">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="Y34" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="AA34" s="6">
+        <v>0.38</v>
+      </c>
+      <c r="AB34" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="AC34" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="AD34" s="6">
+        <v>0.43</v>
+      </c>
+      <c r="AE34" s="6">
+        <v>0.23</v>
+      </c>
+      <c r="AF34" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="AG34" s="6">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AH34" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="AI34" s="6">
+        <v>1</v>
+      </c>
+      <c r="AJ34" s="6">
+        <v>0.97</v>
+      </c>
+      <c r="AK34" s="6">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="AM9" s="10" t="s">
-[...78 lines deleted...]
-      <c r="N11" s="38">
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
+      <c r="N35" s="30">
+        <v>0.1</v>
+      </c>
+      <c r="O35" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="P35" s="26">
+        <v>0.16</v>
+      </c>
+      <c r="Q35" s="6">
+        <v>0.21</v>
+      </c>
+      <c r="R35" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="S35" s="6">
+        <v>0.06</v>
+      </c>
+      <c r="T35" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="U35" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V35" s="6">
+        <v>0.24</v>
+      </c>
+      <c r="W35" s="6">
+        <v>0.73</v>
+      </c>
+      <c r="X35" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="Y35" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>0.51</v>
+      </c>
+      <c r="AA35" s="6">
+        <v>0.27</v>
+      </c>
+      <c r="AB35" s="6">
+        <v>0.16</v>
+      </c>
+      <c r="AC35" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="AD35" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE35" s="6">
+        <v>0.18</v>
+      </c>
+      <c r="AF35" s="6">
+        <v>2.16</v>
+      </c>
+      <c r="AG35" s="6">
+        <v>0.38</v>
+      </c>
+      <c r="AH35" s="6">
+        <v>0.74</v>
+      </c>
+      <c r="AI35" s="6">
+        <v>0.37</v>
+      </c>
+      <c r="AJ35" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK35" s="6">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="13"/>
+      <c r="N36" s="26">
+        <v>0.49</v>
+      </c>
+      <c r="O36" s="6">
+        <v>0.17</v>
+      </c>
+      <c r="P36" s="26">
+        <v>0.08</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="R36" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="S36" s="6">
+        <v>0.06</v>
+      </c>
+      <c r="T36" s="6">
+        <v>5.64</v>
+      </c>
+      <c r="U36" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="V36" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="W36" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="X36" s="6">
+        <v>0.86</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>0.72</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>0.18</v>
+      </c>
+      <c r="AB36" s="6">
+        <v>0.64</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AD36" s="6">
         <v>0.45</v>
       </c>
-      <c r="O11" s="7">
+      <c r="AE36" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>2.19</v>
+      </c>
+      <c r="AG36" s="6">
+        <v>1.53</v>
+      </c>
+      <c r="AH36" s="6">
+        <v>0.75</v>
+      </c>
+      <c r="AI36" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="AJ36" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="AK36" s="6">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="26">
+        <v>0.24</v>
+      </c>
+      <c r="O37" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="P37" s="26">
+        <v>0.09</v>
+      </c>
+      <c r="Q37" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="R37" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="S37" s="6">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="T37" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="U37" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="V37" s="6">
+        <v>0.87</v>
+      </c>
+      <c r="W37" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="X37" s="6">
         <v>0.35</v>
       </c>
-      <c r="P11" s="38">
-[...5 lines deleted...]
-      <c r="R11" s="7">
+      <c r="Y37" s="6">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="AA37" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="AB37" s="6">
         <v>0.28999999999999998</v>
       </c>
-      <c r="S11" s="7">
+      <c r="AC37" s="6">
         <v>0.34</v>
       </c>
-      <c r="T11" s="7">
-[...20 lines deleted...]
-      <c r="AA11" s="7">
+      <c r="AD37" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="AE37" s="6">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="AF37" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG37" s="6">
+        <v>0.92</v>
+      </c>
+      <c r="AH37" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AI37" s="6">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AJ37" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="AK37" s="6">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="12"/>
+      <c r="K38" s="12"/>
+      <c r="L38" s="12"/>
+      <c r="M38" s="12"/>
+      <c r="N38" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="O38" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="P38" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="R38" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="S38" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="T38" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="U38" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V38" s="6">
+        <v>1.33</v>
+      </c>
+      <c r="W38" s="6">
+        <v>0.33</v>
+      </c>
+      <c r="X38" s="6">
+        <v>0.79</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>0.33</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>0.39</v>
+      </c>
+      <c r="AD38" s="6">
+        <v>0.24</v>
+      </c>
+      <c r="AE38" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>3.86</v>
+      </c>
+      <c r="AG38" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH38" s="6">
+        <v>0.89</v>
+      </c>
+      <c r="AI38" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="AJ38" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="AK38" s="6">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="12"/>
+      <c r="K39" s="12"/>
+      <c r="L39" s="12"/>
+      <c r="M39" s="12"/>
+      <c r="N39" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="O39" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="P39" s="26">
+        <v>0.38</v>
+      </c>
+      <c r="Q39" s="6">
+        <v>0.52</v>
+      </c>
+      <c r="R39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="S39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="T39" s="6">
+        <v>1.82</v>
+      </c>
+      <c r="U39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="V39" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="W39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="X39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="AA39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB39" s="6">
+        <v>0.41</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AD39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AF39" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AI39" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="AJ39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK39" s="6">
         <v>0.32</v>
       </c>
-      <c r="AB11" s="7">
-[...2360 lines deleted...]
-      <c r="G40" s="13"/>
+    </row>
+    <row r="40" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
       <c r="H40" s="13"/>
-      <c r="I40" s="13"/>
+      <c r="I40" s="12"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
-      <c r="N40" s="39" t="s">
-[...8 lines deleted...]
-      <c r="Q40" s="7">
+      <c r="N40" s="26">
+        <v>0.15</v>
+      </c>
+      <c r="O40" s="6">
         <v>0.13</v>
       </c>
-      <c r="R40" s="7">
+      <c r="P40" s="26">
         <v>0.12</v>
       </c>
-      <c r="S40" s="7">
-[...20 lines deleted...]
-      <c r="Z40" s="7">
+      <c r="Q40" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="R40" s="6">
+        <v>0.47</v>
+      </c>
+      <c r="S40" s="6">
+        <v>0.09</v>
+      </c>
+      <c r="T40" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="U40" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="V40" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="W40" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="X40" s="6">
+        <v>0.64</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>0.54</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="AA40" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="AB40" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="AC40" s="6">
+        <v>0.96</v>
+      </c>
+      <c r="AD40" s="6">
         <v>0.19</v>
       </c>
-      <c r="AA40" s="7">
-[...39 lines deleted...]
-      <c r="G41" s="13"/>
+      <c r="AE40" s="6">
+        <v>0.44</v>
+      </c>
+      <c r="AF40" s="6">
+        <v>3.21</v>
+      </c>
+      <c r="AG40" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AH40" s="6">
+        <v>1.47</v>
+      </c>
+      <c r="AI40" s="6">
+        <v>0.27</v>
+      </c>
+      <c r="AJ40" s="6">
+        <v>0.22</v>
+      </c>
+      <c r="AK40" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
       <c r="H41" s="13"/>
-      <c r="I41" s="13"/>
+      <c r="I41" s="12"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
-      <c r="N41" s="39" t="s">
-[...5 lines deleted...]
-      <c r="P41" s="38">
+      <c r="N41" s="26">
+        <v>0.18</v>
+      </c>
+      <c r="O41" s="6">
+        <v>0.24</v>
+      </c>
+      <c r="P41" s="26">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="R41" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="S41" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="T41" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="U41" s="6">
+        <v>1.03</v>
+      </c>
+      <c r="V41" s="6">
+        <v>0.23</v>
+      </c>
+      <c r="W41" s="6">
+        <v>0.17</v>
+      </c>
+      <c r="X41" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="Y41" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="Z41" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="AA41" s="6">
+        <v>0.08</v>
+      </c>
+      <c r="AB41" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AC41" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="AD41" s="6">
+        <v>0.06</v>
+      </c>
+      <c r="AE41" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="AF41" s="6">
+        <v>1.37</v>
+      </c>
+      <c r="AG41" s="6">
+        <v>0.36</v>
+      </c>
+      <c r="AH41" s="6">
+        <v>0.47</v>
+      </c>
+      <c r="AI41" s="6">
+        <v>0.17</v>
+      </c>
+      <c r="AJ41" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AK41" s="6">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="12"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
+      <c r="N42" s="26">
+        <v>0.51</v>
+      </c>
+      <c r="O42" s="6">
+        <v>0.18</v>
+      </c>
+      <c r="P42" s="30">
+        <v>0.4</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="R42" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="S42" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="T42" s="6">
+        <v>2.16</v>
+      </c>
+      <c r="U42" s="6">
         <v>0.38</v>
       </c>
-      <c r="Q41" s="7">
-[...26 lines deleted...]
-      <c r="Z41" s="7">
+      <c r="V42" s="6">
+        <v>0.75</v>
+      </c>
+      <c r="W42" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="X42" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>0.18</v>
+      </c>
+      <c r="AB42" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>0.22</v>
+      </c>
+      <c r="AD42" s="6">
+        <v>0.23</v>
+      </c>
+      <c r="AE42" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="AF42" s="6">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AG42" s="6">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AH42" s="6">
+        <v>0.63</v>
+      </c>
+      <c r="AI42" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="AJ42" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AK42" s="6">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A43" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="12"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="27">
+        <v>0.47</v>
+      </c>
+      <c r="O43" s="6">
+        <v>0.69</v>
+      </c>
+      <c r="P43" s="26">
+        <v>0.25</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>0.22</v>
+      </c>
+      <c r="R43" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="S43" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="T43" s="6">
+        <v>2.27</v>
+      </c>
+      <c r="U43" s="6">
+        <v>2.97</v>
+      </c>
+      <c r="V43" s="6">
+        <v>0.78</v>
+      </c>
+      <c r="W43" s="6">
+        <v>0.88</v>
+      </c>
+      <c r="X43" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="Y43" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z43" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA43" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AB43" s="6">
         <v>0.26</v>
       </c>
-      <c r="AA41" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AB41" s="7">
+      <c r="AC43" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="AD43" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="AE43" s="6">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AF43" s="6">
+        <v>3.56</v>
+      </c>
+      <c r="AG43" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="AH43" s="6">
+        <v>0.81</v>
+      </c>
+      <c r="AI43" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="AJ43" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="AK43" s="6">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A44" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B44" s="15"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="15"/>
+      <c r="E44" s="15"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="15"/>
+      <c r="H44" s="16"/>
+      <c r="I44" s="15"/>
+      <c r="J44" s="16"/>
+      <c r="K44" s="16"/>
+      <c r="L44" s="16"/>
+      <c r="M44" s="16"/>
+      <c r="N44" s="31">
+        <v>0.3</v>
+      </c>
+      <c r="O44" s="7">
+        <v>0.46</v>
+      </c>
+      <c r="P44" s="29">
+        <v>0.87</v>
+      </c>
+      <c r="Q44" s="7">
+        <v>0.63</v>
+      </c>
+      <c r="R44" s="7">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="S44" s="7">
+        <v>0.17</v>
+      </c>
+      <c r="T44" s="7">
+        <v>2.63</v>
+      </c>
+      <c r="U44" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="V44" s="7">
+        <v>1.08</v>
+      </c>
+      <c r="W44" s="7">
         <v>0.41</v>
       </c>
-      <c r="AC41" s="7">
+      <c r="X44" s="7">
+        <v>0.43</v>
+      </c>
+      <c r="Y44" s="7">
+        <v>0.54</v>
+      </c>
+      <c r="Z44" s="7">
+        <v>0.61</v>
+      </c>
+      <c r="AA44" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="AB44" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="AC44" s="7">
+        <v>0.27</v>
+      </c>
+      <c r="AD44" s="7">
+        <v>0.34</v>
+      </c>
+      <c r="AE44" s="7">
+        <v>0.22</v>
+      </c>
+      <c r="AF44" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AG44" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="AH44" s="7">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AD41" s="7" t="s">
-[...123 lines deleted...]
-      <c r="N43" s="38">
+      <c r="AI44" s="7">
+        <v>1.38</v>
+      </c>
+      <c r="AJ44" s="7">
+        <v>0.33</v>
+      </c>
+      <c r="AK44" s="7">
         <v>0.18</v>
       </c>
-      <c r="O43" s="7">
-[...328 lines deleted...]
-      <c r="AE48" s="5"/>
+    </row>
+    <row r="45" spans="1:37">
+      <c r="AE45" s="4"/>
+    </row>
+    <row r="46" spans="1:37">
+      <c r="AE46" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="T6:AQ6"/>
-[...9 lines deleted...]
-    <mergeCell ref="AF8:AQ8"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="N6:S6"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AF6:AQ6"/>
+    <mergeCell ref="T4:AQ4"/>
+    <mergeCell ref="T8:AG8"/>
+    <mergeCell ref="T23:AG23"/>
+    <mergeCell ref="T30:AG30"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="T6:AE6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>The number of divorc. 2024-2026</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>The number of divorc. </vt:lpstr>
       <vt:lpstr>Divorce rate</vt:lpstr>
-      <vt:lpstr>Divorce rate 2024-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>