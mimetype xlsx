--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -8,66 +8,66 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\EDN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{837BA03C-087F-4FBB-B44F-2C3C3F114D2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{43B2364E-E894-4544-8238-BA6D548EE084}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="10" r:id="rId1"/>
     <sheet name="Conventions" sheetId="9" r:id="rId2"/>
     <sheet name="The number of divorc. " sheetId="7" r:id="rId3"/>
     <sheet name="Divorce rate" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="100">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -266,129 +266,129 @@
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Methodological Explanations:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Useful Links:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Division of social and demographic statistics</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of registered divorces </t>
+  </si>
+  <si>
+    <t>Divorces</t>
+  </si>
+  <si>
+    <t>Counting</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The statistics of registered divorces in Kazakhstan is based on accounting of divorce registrations acts in citizens stay acts registration departments</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> To form current data on statistics of marriages and divorces are used such data sources like administrative data, given by administrative sources, usually, from registration acts of citizens condition and "Government corporation "Government for citizens"</t>
+  </si>
+  <si>
+    <t>Data are formed by divorce acts registration date</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monthly number of registered divorces by district </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/vko/spreadsheets/?industry=28251&amp;year=2026&amp;name=87110&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
     <t>Adilshinova Gulshat</t>
   </si>
   <si>
-    <t>Telephone Number:</t>
-[...7 lines deleted...]
-  <si>
     <t>G.Adilshinova@aspire.gov.kz</t>
-  </si>
-[...40 lines deleted...]
-    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -502,50 +502,51 @@
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -649,51 +650,51 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -740,125 +741,144 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="4" xr:uid="{75CE89E5-517F-4331-984A-3B9A59B8FD52}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1119,701 +1139,701 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C39A6F9-221C-4053-8CFF-1552E53D23BC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="44" customWidth="1"/>
-    <col min="2" max="2" width="94.7109375" style="44" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="43" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="43" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="51"/>
-      <c r="B1" s="51"/>
+      <c r="A1" s="56"/>
+      <c r="B1" s="56"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B2" s="45">
+      <c r="B2" s="44">
         <v>612501</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="B3" s="46" t="s">
-        <v>86</v>
+      <c r="B3" s="45" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="46" t="s">
-        <v>87</v>
+      <c r="B4" s="45" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="B5" s="46" t="s">
-        <v>86</v>
+      <c r="B5" s="45" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="45" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="46" t="s">
-        <v>92</v>
+      <c r="B7" s="45" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="B8" s="46" t="s">
-        <v>88</v>
+      <c r="B8" s="45" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="26.25">
       <c r="A9" s="36" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="37" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="44.25" customHeight="1">
       <c r="A10" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="37" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="46" t="s">
-        <v>91</v>
+      <c r="B11" s="45" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="36" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="26.25">
+    <row r="14" spans="1:2" ht="30">
       <c r="A14" s="36" t="s">
         <v>72</v>
       </c>
-      <c r="B14" s="38" t="s">
-        <v>73</v>
+      <c r="B14" s="54" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="B15" s="39" t="s">
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="39" t="s">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="40" t="s">
+      <c r="B16" s="40">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="B16" s="41">
-[...8 lines deleted...]
-        <v>46268</v>
+      <c r="B17" s="40">
+        <v>46300</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="41" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="36" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>79</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="36" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>80</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="36" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>82</v>
+      </c>
+      <c r="B21" s="38" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="43"/>
-      <c r="B22" s="43"/>
+      <c r="A22" s="42"/>
+      <c r="B22" s="42"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="43"/>
-      <c r="B23" s="43"/>
+      <c r="A23" s="42"/>
+      <c r="B23" s="42"/>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="43"/>
-      <c r="B24" s="43"/>
+      <c r="A24" s="42"/>
+      <c r="B24" s="42"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="43"/>
-      <c r="B25" s="43"/>
+      <c r="A25" s="42"/>
+      <c r="B25" s="42"/>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="43"/>
-      <c r="B26" s="43"/>
+      <c r="A26" s="42"/>
+      <c r="B26" s="42"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="43"/>
-      <c r="B27" s="43"/>
+      <c r="A27" s="42"/>
+      <c r="B27" s="42"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="43"/>
-      <c r="B28" s="43"/>
+      <c r="A28" s="42"/>
+      <c r="B28" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{C6CA0AE7-BEDA-4F05-81A5-85107081D9A7}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B12" r:id="rId3" xr:uid="{F13F9E87-AF75-432F-BE52-E9763761C710}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{AB847EEC-814E-4EA7-9D5C-8390BAFB69D9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{825B9700-54F3-410E-A0BB-13342CCFA282}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="44" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="44"/>
+    <col min="1" max="1" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="43" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="43" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="43"/>
+    <col min="257" max="257" width="4.42578125" style="43" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="43" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="43" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="43"/>
+    <col min="513" max="513" width="4.42578125" style="43" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="43" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="43" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="43"/>
+    <col min="769" max="769" width="4.42578125" style="43" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="43" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="43" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="43"/>
+    <col min="1025" max="1025" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="43" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="43" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="43"/>
+    <col min="1281" max="1281" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="43" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="43" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="43"/>
+    <col min="1537" max="1537" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="43" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="43" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="43"/>
+    <col min="1793" max="1793" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="43" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="43" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="43"/>
+    <col min="2049" max="2049" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="43" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="43" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="43"/>
+    <col min="2305" max="2305" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="43" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="43" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="43"/>
+    <col min="2561" max="2561" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="43" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="43" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="43"/>
+    <col min="2817" max="2817" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="43" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="43" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="43"/>
+    <col min="3073" max="3073" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="43" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="43" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="43"/>
+    <col min="3329" max="3329" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="43" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="43" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="43"/>
+    <col min="3585" max="3585" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="43" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="43" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="43"/>
+    <col min="3841" max="3841" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="43" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="43" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="43"/>
+    <col min="4097" max="4097" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="43" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="43" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="43"/>
+    <col min="4353" max="4353" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="43" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="43" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="43"/>
+    <col min="4609" max="4609" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="43" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="43" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="43"/>
+    <col min="4865" max="4865" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="43" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="43" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="43"/>
+    <col min="5121" max="5121" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="43" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="43" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="43"/>
+    <col min="5377" max="5377" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="43" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="43" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="43"/>
+    <col min="5633" max="5633" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="43" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="43" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="43"/>
+    <col min="5889" max="5889" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="43" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="43" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="43"/>
+    <col min="6145" max="6145" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="43" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="43" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="43"/>
+    <col min="6401" max="6401" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="43" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="43" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="43"/>
+    <col min="6657" max="6657" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="43" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="43" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="43"/>
+    <col min="6913" max="6913" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="43" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="43" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="43"/>
+    <col min="7169" max="7169" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="43" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="43" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="43"/>
+    <col min="7425" max="7425" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="43" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="43" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="43"/>
+    <col min="7681" max="7681" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="43" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="43" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="43"/>
+    <col min="7937" max="7937" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="43" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="43" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="43"/>
+    <col min="8193" max="8193" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="43" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="43" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="43"/>
+    <col min="8449" max="8449" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="43" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="43" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="43"/>
+    <col min="8705" max="8705" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="43" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="43" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="43"/>
+    <col min="8961" max="8961" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="43" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="43" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="43"/>
+    <col min="9217" max="9217" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="43" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="43" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="43"/>
+    <col min="9473" max="9473" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="43" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="43" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="43"/>
+    <col min="9729" max="9729" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="43" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="43" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="43"/>
+    <col min="9985" max="9985" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="43" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="43" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="43"/>
+    <col min="10241" max="10241" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="43" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="43" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="43"/>
+    <col min="10497" max="10497" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="43" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="43" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="43"/>
+    <col min="10753" max="10753" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="43" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="43" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="43"/>
+    <col min="11009" max="11009" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="43" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="43" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="43"/>
+    <col min="11265" max="11265" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="43" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="43" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="43"/>
+    <col min="11521" max="11521" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="43" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="43" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="43"/>
+    <col min="11777" max="11777" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="43" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="43" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="43"/>
+    <col min="12033" max="12033" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="43" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="43" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="43"/>
+    <col min="12289" max="12289" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="43" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="43" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="43"/>
+    <col min="12545" max="12545" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="43" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="43" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="43"/>
+    <col min="12801" max="12801" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="43" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="43" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="43"/>
+    <col min="13057" max="13057" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="43" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="43" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="43"/>
+    <col min="13313" max="13313" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="43" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="43" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="43"/>
+    <col min="13569" max="13569" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="43" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="43" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="43"/>
+    <col min="13825" max="13825" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="43" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="43" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="43"/>
+    <col min="14081" max="14081" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="43" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="43" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="43"/>
+    <col min="14337" max="14337" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="43" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="43" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="43"/>
+    <col min="14593" max="14593" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="43" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="43" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="43"/>
+    <col min="14849" max="14849" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="43" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="43" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="43"/>
+    <col min="15105" max="15105" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="43" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="43" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="43"/>
+    <col min="15361" max="15361" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="43" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="43" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="43"/>
+    <col min="15617" max="15617" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="43" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="43" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="43"/>
+    <col min="15873" max="15873" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="43" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="43" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="43"/>
+    <col min="16129" max="16129" width="4.42578125" style="43" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="43" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="43" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
-      <c r="B2" s="47"/>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="46"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="47" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="47" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="47" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="47" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="48" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="47" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="48" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="47"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="48" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="48" t="s">
+    <row r="12" spans="2:2">
+      <c r="B12" s="47"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="47"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="55" t="s">
         <v>96</v>
-      </c>
-[...22 lines deleted...]
-        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A4:AQ48"/>
   <sheetViews>
-    <sheetView topLeftCell="AD1" workbookViewId="0">
-      <selection activeCell="AJ9" sqref="AJ9:AK44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="R30" sqref="R30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:43" ht="12.75">
-      <c r="X4" s="58" t="s">
+      <c r="X4" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="Y4" s="58"/>
-[...17 lines deleted...]
-      <c r="AQ4" s="58"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="63"/>
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
+      <c r="AL4" s="63"/>
+      <c r="AM4" s="63"/>
+      <c r="AN4" s="63"/>
+      <c r="AO4" s="63"/>
+      <c r="AP4" s="63"/>
+      <c r="AQ4" s="63"/>
     </row>
     <row r="5" spans="1:43">
       <c r="C5" s="2"/>
       <c r="AE5" s="22"/>
       <c r="AQ5" s="22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A6" s="52"/>
-      <c r="B6" s="54">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59">
         <v>2021</v>
       </c>
-      <c r="C6" s="55"/>
-[...10 lines deleted...]
-      <c r="N6" s="55">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60">
         <v>2024</v>
       </c>
-      <c r="O6" s="55"/>
-[...4 lines deleted...]
-      <c r="T6" s="59">
+      <c r="O6" s="60"/>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="64">
         <v>2025</v>
       </c>
-      <c r="U6" s="59"/>
-[...10 lines deleted...]
-      <c r="AF6" s="59">
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="64"/>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="64"/>
+      <c r="AD6" s="64"/>
+      <c r="AE6" s="59"/>
+      <c r="AF6" s="64">
         <v>2026</v>
       </c>
-      <c r="AG6" s="59"/>
-[...9 lines deleted...]
-      <c r="AQ6" s="54"/>
+      <c r="AG6" s="64"/>
+      <c r="AH6" s="64"/>
+      <c r="AI6" s="64"/>
+      <c r="AJ6" s="64"/>
+      <c r="AK6" s="64"/>
+      <c r="AL6" s="64"/>
+      <c r="AM6" s="64"/>
+      <c r="AN6" s="64"/>
+      <c r="AO6" s="64"/>
+      <c r="AP6" s="64"/>
+      <c r="AQ6" s="59"/>
     </row>
     <row r="7" spans="1:43" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A7" s="53"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="9" t="s">
@@ -1917,66 +1937,66 @@
       </c>
       <c r="AQ7" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="32"/>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
-      <c r="T8" s="60" t="s">
+      <c r="T8" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="U8" s="60"/>
-[...11 lines deleted...]
-      <c r="AG8" s="60"/>
+      <c r="U8" s="65"/>
+      <c r="V8" s="65"/>
+      <c r="W8" s="65"/>
+      <c r="X8" s="65"/>
+      <c r="Y8" s="65"/>
+      <c r="Z8" s="65"/>
+      <c r="AA8" s="65"/>
+      <c r="AB8" s="65"/>
+      <c r="AC8" s="65"/>
+      <c r="AD8" s="65"/>
+      <c r="AE8" s="65"/>
+      <c r="AF8" s="65"/>
+      <c r="AG8" s="65"/>
       <c r="AH8" s="32"/>
       <c r="AI8" s="32"/>
       <c r="AJ8" s="32"/>
       <c r="AK8" s="32"/>
       <c r="AL8" s="32"/>
       <c r="AM8" s="32"/>
       <c r="AN8" s="32"/>
       <c r="AO8" s="32"/>
       <c r="AP8" s="32"/>
       <c r="AQ8" s="32"/>
     </row>
     <row r="9" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
@@ -2032,50 +2052,54 @@
       </c>
       <c r="AD9" s="14">
         <v>185</v>
       </c>
       <c r="AE9" s="14">
         <v>201</v>
       </c>
       <c r="AF9" s="14">
         <v>219</v>
       </c>
       <c r="AG9" s="14">
         <v>134</v>
       </c>
       <c r="AH9" s="14">
         <v>159</v>
       </c>
       <c r="AI9" s="23">
         <v>149</v>
       </c>
       <c r="AJ9" s="23">
         <v>166</v>
       </c>
       <c r="AK9" s="23">
         <v>157</v>
       </c>
+      <c r="AL9" s="69">
+        <v>193</v>
+      </c>
+      <c r="AM9" s="49"/>
     </row>
     <row r="10" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="26">
         <v>90</v>
       </c>
       <c r="O10" s="14">
         <v>89</v>
       </c>
       <c r="P10" s="26">
         <v>98</v>
@@ -2121,50 +2145,54 @@
       </c>
       <c r="AD10" s="14">
         <v>101</v>
       </c>
       <c r="AE10" s="14">
         <v>112</v>
       </c>
       <c r="AF10" s="14">
         <v>123</v>
       </c>
       <c r="AG10" s="14">
         <v>66</v>
       </c>
       <c r="AH10" s="14">
         <v>76</v>
       </c>
       <c r="AI10" s="23">
         <v>74</v>
       </c>
       <c r="AJ10" s="23">
         <v>94</v>
       </c>
       <c r="AK10" s="23">
         <v>73</v>
       </c>
+      <c r="AL10" s="69">
+        <v>93</v>
+      </c>
+      <c r="AM10" s="49"/>
     </row>
     <row r="11" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="26">
         <v>19</v>
       </c>
       <c r="O11" s="14">
         <v>12</v>
       </c>
       <c r="P11" s="26">
         <v>12</v>
@@ -2210,50 +2238,54 @@
       </c>
       <c r="AD11" s="14">
         <v>13</v>
       </c>
       <c r="AE11" s="14">
         <v>22</v>
       </c>
       <c r="AF11" s="14">
         <v>24</v>
       </c>
       <c r="AG11" s="14">
         <v>14</v>
       </c>
       <c r="AH11" s="14">
         <v>23</v>
       </c>
       <c r="AI11" s="23">
         <v>13</v>
       </c>
       <c r="AJ11" s="23">
         <v>14</v>
       </c>
       <c r="AK11" s="23">
         <v>26</v>
       </c>
+      <c r="AL11" s="69">
+        <v>24</v>
+      </c>
+      <c r="AM11" s="49"/>
     </row>
     <row r="12" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="26">
         <v>21</v>
       </c>
       <c r="O12" s="14">
         <v>15</v>
       </c>
       <c r="P12" s="26">
         <v>12</v>
@@ -2299,50 +2331,54 @@
       </c>
       <c r="AD12" s="14">
         <v>22</v>
       </c>
       <c r="AE12" s="14">
         <v>13</v>
       </c>
       <c r="AF12" s="14">
         <v>23</v>
       </c>
       <c r="AG12" s="14">
         <v>18</v>
       </c>
       <c r="AH12" s="14">
         <v>12</v>
       </c>
       <c r="AI12" s="23">
         <v>18</v>
       </c>
       <c r="AJ12" s="23">
         <v>22</v>
       </c>
       <c r="AK12" s="23">
         <v>13</v>
       </c>
+      <c r="AL12" s="69">
+        <v>21</v>
+      </c>
+      <c r="AM12" s="49"/>
     </row>
     <row r="13" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="26">
         <v>3</v>
       </c>
       <c r="O13" s="14">
         <v>9</v>
       </c>
       <c r="P13" s="26">
         <v>5</v>
@@ -2386,50 +2422,54 @@
       </c>
       <c r="AD13" s="14">
         <v>5</v>
       </c>
       <c r="AE13" s="14">
         <v>6</v>
       </c>
       <c r="AF13" s="14">
         <v>6</v>
       </c>
       <c r="AG13" s="14">
         <v>4</v>
       </c>
       <c r="AH13" s="14">
         <v>8</v>
       </c>
       <c r="AI13" s="23">
         <v>5</v>
       </c>
       <c r="AJ13" s="23">
         <v>6</v>
       </c>
       <c r="AK13" s="23">
         <v>9</v>
       </c>
+      <c r="AL13" s="69">
+        <v>8</v>
+      </c>
+      <c r="AM13" s="49"/>
     </row>
     <row r="14" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="13"/>
       <c r="I14" s="12"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="26">
         <v>26</v>
       </c>
       <c r="O14" s="14">
         <v>17</v>
       </c>
       <c r="P14" s="26">
         <v>24</v>
@@ -2475,50 +2515,54 @@
       </c>
       <c r="AD14" s="14">
         <v>19</v>
       </c>
       <c r="AE14" s="14">
         <v>15</v>
       </c>
       <c r="AF14" s="14">
         <v>10</v>
       </c>
       <c r="AG14" s="14">
         <v>11</v>
       </c>
       <c r="AH14" s="14">
         <v>18</v>
       </c>
       <c r="AI14" s="23">
         <v>10</v>
       </c>
       <c r="AJ14" s="23">
         <v>13</v>
       </c>
       <c r="AK14" s="23">
         <v>13</v>
       </c>
+      <c r="AL14" s="69">
+        <v>16</v>
+      </c>
+      <c r="AM14" s="49"/>
     </row>
     <row r="15" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="26">
         <v>2</v>
       </c>
       <c r="O15" s="14">
         <v>1</v>
       </c>
       <c r="P15" s="26">
         <v>1</v>
@@ -2564,50 +2608,54 @@
       </c>
       <c r="AD15" s="14">
         <v>4</v>
       </c>
       <c r="AE15" s="14">
         <v>2</v>
       </c>
       <c r="AF15" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AG15" s="14">
         <v>2</v>
       </c>
       <c r="AH15" s="14">
         <v>1</v>
       </c>
       <c r="AI15" s="23">
         <v>9</v>
       </c>
       <c r="AJ15" s="23">
         <v>3</v>
       </c>
       <c r="AK15" s="23">
         <v>2</v>
       </c>
+      <c r="AL15" s="69">
+        <v>2</v>
+      </c>
+      <c r="AM15" s="49"/>
     </row>
     <row r="16" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="O16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="P16" s="27" t="s">
         <v>42</v>
@@ -2649,50 +2697,54 @@
       <c r="AC16" s="14">
         <v>3</v>
       </c>
       <c r="AD16" s="14">
         <v>2</v>
       </c>
       <c r="AE16" s="14"/>
       <c r="AF16" s="14">
         <v>3</v>
       </c>
       <c r="AG16" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AH16" s="14">
         <v>2</v>
       </c>
       <c r="AI16" s="23">
         <v>2</v>
       </c>
       <c r="AJ16" s="23">
         <v>2</v>
       </c>
       <c r="AK16" s="23">
         <v>1</v>
       </c>
+      <c r="AL16" s="69">
+        <v>1</v>
+      </c>
+      <c r="AM16" s="49"/>
     </row>
     <row r="17" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="13"/>
       <c r="I17" s="12"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="27" t="s">
         <v>42</v>
       </c>
       <c r="O17" s="27" t="s">
         <v>42</v>
       </c>
       <c r="P17" s="26">
         <v>2</v>
@@ -2724,50 +2776,54 @@
         <v>2</v>
       </c>
       <c r="AC17" s="14">
         <v>3</v>
       </c>
       <c r="AD17" s="14"/>
       <c r="AE17" s="14"/>
       <c r="AF17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AG17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AH17" s="14" t="s">
         <v>42</v>
       </c>
       <c r="AI17" s="23">
         <v>1</v>
       </c>
       <c r="AJ17" s="14" t="s">
         <v>42</v>
       </c>
       <c r="AK17" s="23">
         <v>1</v>
       </c>
+      <c r="AL17" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM17" s="6"/>
     </row>
     <row r="18" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="26">
         <v>1</v>
       </c>
       <c r="O18" s="14">
         <v>1</v>
       </c>
       <c r="P18" s="26">
         <v>1</v>
@@ -2811,50 +2867,54 @@
       </c>
       <c r="AD18" s="14">
         <v>2</v>
       </c>
       <c r="AE18" s="14">
         <v>5</v>
       </c>
       <c r="AF18" s="14">
         <v>3</v>
       </c>
       <c r="AG18" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AH18" s="14">
         <v>4</v>
       </c>
       <c r="AI18" s="23">
         <v>1</v>
       </c>
       <c r="AJ18" s="23">
         <v>1</v>
       </c>
       <c r="AK18" s="23">
         <v>3</v>
       </c>
+      <c r="AL18" s="69">
+        <v>3</v>
+      </c>
+      <c r="AM18" s="49"/>
     </row>
     <row r="19" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="26">
         <v>2</v>
       </c>
       <c r="O19" s="14">
         <v>3</v>
       </c>
       <c r="P19" s="26">
         <v>2</v>
@@ -2898,50 +2958,54 @@
       </c>
       <c r="AD19" s="14">
         <v>1</v>
       </c>
       <c r="AE19" s="14">
         <v>2</v>
       </c>
       <c r="AF19" s="14">
         <v>2</v>
       </c>
       <c r="AG19" s="14">
         <v>1</v>
       </c>
       <c r="AH19" s="14">
         <v>2</v>
       </c>
       <c r="AI19" s="23">
         <v>1</v>
       </c>
       <c r="AJ19" s="14" t="s">
         <v>42</v>
       </c>
       <c r="AK19" s="23">
         <v>3</v>
       </c>
+      <c r="AL19" s="69">
+        <v>4</v>
+      </c>
+      <c r="AM19" s="49"/>
     </row>
     <row r="20" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="26">
         <v>10</v>
       </c>
       <c r="O20" s="14">
         <v>4</v>
       </c>
       <c r="P20" s="26">
         <v>10</v>
@@ -2987,50 +3051,54 @@
       </c>
       <c r="AD20" s="14">
         <v>7</v>
       </c>
       <c r="AE20" s="14">
         <v>5</v>
       </c>
       <c r="AF20" s="14">
         <v>11</v>
       </c>
       <c r="AG20" s="14">
         <v>3</v>
       </c>
       <c r="AH20" s="14">
         <v>5</v>
       </c>
       <c r="AI20" s="23">
         <v>3</v>
       </c>
       <c r="AJ20" s="23">
         <v>4</v>
       </c>
       <c r="AK20" s="23">
         <v>4</v>
       </c>
+      <c r="AL20" s="69">
+        <v>5</v>
+      </c>
+      <c r="AM20" s="49"/>
     </row>
     <row r="21" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="26">
         <v>3</v>
       </c>
       <c r="O21" s="14">
         <v>5</v>
       </c>
       <c r="P21" s="26">
         <v>2</v>
@@ -3072,50 +3140,54 @@
       </c>
       <c r="AD21" s="14">
         <v>1</v>
       </c>
       <c r="AE21" s="14">
         <v>3</v>
       </c>
       <c r="AF21" s="14">
         <v>3</v>
       </c>
       <c r="AG21" s="14">
         <v>3</v>
       </c>
       <c r="AH21" s="14">
         <v>2</v>
       </c>
       <c r="AI21" s="23">
         <v>1</v>
       </c>
       <c r="AJ21" s="23">
         <v>2</v>
       </c>
       <c r="AK21" s="23">
         <v>1</v>
       </c>
+      <c r="AL21" s="69">
+        <v>2</v>
+      </c>
+      <c r="AM21" s="49"/>
     </row>
     <row r="22" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="26">
         <v>12</v>
       </c>
       <c r="O22" s="14">
         <v>13</v>
       </c>
       <c r="P22" s="26">
         <v>22</v>
@@ -3161,90 +3233,94 @@
       </c>
       <c r="AD22" s="14">
         <v>8</v>
       </c>
       <c r="AE22" s="14">
         <v>16</v>
       </c>
       <c r="AF22" s="14">
         <v>11</v>
       </c>
       <c r="AG22" s="14">
         <v>12</v>
       </c>
       <c r="AH22" s="14">
         <v>6</v>
       </c>
       <c r="AI22" s="23">
         <v>11</v>
       </c>
       <c r="AJ22" s="23">
         <v>5</v>
       </c>
       <c r="AK22" s="23">
         <v>8</v>
       </c>
+      <c r="AL22" s="69">
+        <v>14</v>
+      </c>
+      <c r="AM22" s="49"/>
     </row>
     <row r="23" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="33"/>
       <c r="H23" s="33"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
-      <c r="T23" s="57" t="s">
+      <c r="T23" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="U23" s="57"/>
-[...11 lines deleted...]
-      <c r="AG23" s="57"/>
+      <c r="U23" s="62"/>
+      <c r="V23" s="62"/>
+      <c r="W23" s="62"/>
+      <c r="X23" s="62"/>
+      <c r="Y23" s="62"/>
+      <c r="Z23" s="62"/>
+      <c r="AA23" s="62"/>
+      <c r="AB23" s="62"/>
+      <c r="AC23" s="62"/>
+      <c r="AD23" s="62"/>
+      <c r="AE23" s="62"/>
+      <c r="AF23" s="62"/>
+      <c r="AG23" s="62"/>
       <c r="AJ23" s="23"/>
       <c r="AK23" s="23"/>
-      <c r="AM23" s="33"/>
+      <c r="AL23" s="69"/>
       <c r="AN23" s="33"/>
       <c r="AO23" s="33"/>
       <c r="AP23" s="33"/>
       <c r="AQ23" s="33"/>
     </row>
     <row r="24" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="26">
         <v>137</v>
       </c>
       <c r="O24" s="14">
@@ -3294,50 +3370,54 @@
       </c>
       <c r="AD24" s="14">
         <v>128</v>
       </c>
       <c r="AE24" s="14">
         <v>157</v>
       </c>
       <c r="AF24" s="14">
         <v>156</v>
       </c>
       <c r="AG24" s="14">
         <v>95</v>
       </c>
       <c r="AH24" s="14">
         <v>118</v>
       </c>
       <c r="AI24" s="23">
         <v>99</v>
       </c>
       <c r="AJ24" s="23">
         <v>124</v>
       </c>
       <c r="AK24" s="23">
         <v>116</v>
       </c>
+      <c r="AL24" s="69">
+        <v>132</v>
+      </c>
+      <c r="AM24" s="49"/>
     </row>
     <row r="25" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="13"/>
       <c r="I25" s="12"/>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="26">
         <v>87</v>
       </c>
       <c r="O25" s="14">
         <v>88</v>
       </c>
       <c r="P25" s="26">
         <v>96</v>
@@ -3383,50 +3463,54 @@
       </c>
       <c r="AD25" s="14">
         <v>98</v>
       </c>
       <c r="AE25" s="14">
         <v>108</v>
       </c>
       <c r="AF25" s="14">
         <v>118</v>
       </c>
       <c r="AG25" s="14">
         <v>64</v>
       </c>
       <c r="AH25" s="14">
         <v>73</v>
       </c>
       <c r="AI25" s="23">
         <v>73</v>
       </c>
       <c r="AJ25" s="23">
         <v>93</v>
       </c>
       <c r="AK25" s="23">
         <v>68</v>
       </c>
+      <c r="AL25" s="69">
+        <v>89</v>
+      </c>
+      <c r="AM25" s="49"/>
     </row>
     <row r="26" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="13"/>
       <c r="I26" s="12"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="26">
         <v>19</v>
       </c>
       <c r="O26" s="14">
         <v>12</v>
       </c>
       <c r="P26" s="26">
         <v>11</v>
@@ -3472,50 +3556,54 @@
       </c>
       <c r="AD26" s="14">
         <v>12</v>
       </c>
       <c r="AE26" s="14">
         <v>22</v>
       </c>
       <c r="AF26" s="14">
         <v>23</v>
       </c>
       <c r="AG26" s="14">
         <v>14</v>
       </c>
       <c r="AH26" s="14">
         <v>22</v>
       </c>
       <c r="AI26" s="23">
         <v>13</v>
       </c>
       <c r="AJ26" s="23">
         <v>14</v>
       </c>
       <c r="AK26" s="23">
         <v>24</v>
       </c>
+      <c r="AL26" s="69">
+        <v>22</v>
+      </c>
+      <c r="AM26" s="49"/>
     </row>
     <row r="27" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="13"/>
       <c r="I27" s="12"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="26">
         <v>2</v>
       </c>
       <c r="O27" s="14">
         <v>6</v>
       </c>
       <c r="P27" s="26">
         <v>3</v>
@@ -3559,50 +3647,54 @@
       </c>
       <c r="AD27" s="14">
         <v>5</v>
       </c>
       <c r="AE27" s="14">
         <v>3</v>
       </c>
       <c r="AF27" s="14">
         <v>3</v>
       </c>
       <c r="AG27" s="14">
         <v>3</v>
       </c>
       <c r="AH27" s="14">
         <v>5</v>
       </c>
       <c r="AI27" s="23">
         <v>3</v>
       </c>
       <c r="AJ27" s="23">
         <v>6</v>
       </c>
       <c r="AK27" s="23">
         <v>7</v>
       </c>
+      <c r="AL27" s="69">
+        <v>3</v>
+      </c>
+      <c r="AM27" s="49"/>
     </row>
     <row r="28" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="13"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="26">
         <v>21</v>
       </c>
       <c r="O28" s="14">
         <v>15</v>
       </c>
       <c r="P28" s="26">
         <v>23</v>
@@ -3648,50 +3740,54 @@
       </c>
       <c r="AD28" s="14">
         <v>12</v>
       </c>
       <c r="AE28" s="14">
         <v>13</v>
       </c>
       <c r="AF28" s="14">
         <v>7</v>
       </c>
       <c r="AG28" s="14">
         <v>7</v>
       </c>
       <c r="AH28" s="14">
         <v>15</v>
       </c>
       <c r="AI28" s="23">
         <v>9</v>
       </c>
       <c r="AJ28" s="23">
         <v>9</v>
       </c>
       <c r="AK28" s="23">
         <v>11</v>
       </c>
+      <c r="AL28" s="69">
+        <v>13</v>
+      </c>
+      <c r="AM28" s="49"/>
     </row>
     <row r="29" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="26">
         <v>8</v>
       </c>
       <c r="O29" s="14">
         <v>6</v>
       </c>
       <c r="P29" s="26">
         <v>7</v>
@@ -3737,90 +3833,94 @@
       </c>
       <c r="AD29" s="14">
         <v>1</v>
       </c>
       <c r="AE29" s="14">
         <v>11</v>
       </c>
       <c r="AF29" s="14">
         <v>5</v>
       </c>
       <c r="AG29" s="14">
         <v>7</v>
       </c>
       <c r="AH29" s="14">
         <v>3</v>
       </c>
       <c r="AI29" s="23">
         <v>1</v>
       </c>
       <c r="AJ29" s="23">
         <v>2</v>
       </c>
       <c r="AK29" s="23">
         <v>6</v>
       </c>
+      <c r="AL29" s="69">
+        <v>5</v>
+      </c>
+      <c r="AM29" s="49"/>
     </row>
     <row r="30" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="3"/>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
-      <c r="T30" s="56" t="s">
+      <c r="T30" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="U30" s="56"/>
-[...11 lines deleted...]
-      <c r="AG30" s="56"/>
+      <c r="U30" s="61"/>
+      <c r="V30" s="61"/>
+      <c r="W30" s="61"/>
+      <c r="X30" s="61"/>
+      <c r="Y30" s="61"/>
+      <c r="Z30" s="61"/>
+      <c r="AA30" s="61"/>
+      <c r="AB30" s="61"/>
+      <c r="AC30" s="61"/>
+      <c r="AD30" s="61"/>
+      <c r="AE30" s="61"/>
+      <c r="AF30" s="61"/>
+      <c r="AG30" s="61"/>
       <c r="AJ30" s="23"/>
       <c r="AK30" s="23"/>
-      <c r="AM30" s="3"/>
+      <c r="AL30" s="69"/>
       <c r="AN30" s="3"/>
       <c r="AO30" s="3"/>
       <c r="AP30" s="3"/>
       <c r="AQ30" s="3"/>
     </row>
     <row r="31" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="28">
         <v>52</v>
       </c>
       <c r="O31" s="14">
@@ -3870,50 +3970,54 @@
       </c>
       <c r="AD31" s="14">
         <v>57</v>
       </c>
       <c r="AE31" s="14">
         <v>44</v>
       </c>
       <c r="AF31" s="14">
         <v>63</v>
       </c>
       <c r="AG31" s="14">
         <v>39</v>
       </c>
       <c r="AH31" s="14">
         <v>41</v>
       </c>
       <c r="AI31" s="23">
         <v>50</v>
       </c>
       <c r="AJ31" s="23">
         <v>42</v>
       </c>
       <c r="AK31" s="23">
         <v>41</v>
       </c>
+      <c r="AL31" s="69">
+        <v>61</v>
+      </c>
+      <c r="AM31" s="49"/>
     </row>
     <row r="32" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="26">
         <v>3</v>
       </c>
       <c r="O32" s="14">
         <v>1</v>
       </c>
       <c r="P32" s="26">
         <v>2</v>
@@ -3959,52 +4063,56 @@
       </c>
       <c r="AD32" s="14">
         <v>3</v>
       </c>
       <c r="AE32" s="14">
         <v>4</v>
       </c>
       <c r="AF32" s="14">
         <v>5</v>
       </c>
       <c r="AG32" s="14">
         <v>2</v>
       </c>
       <c r="AH32" s="14">
         <v>3</v>
       </c>
       <c r="AI32" s="23">
         <v>1</v>
       </c>
       <c r="AJ32" s="23">
         <v>1</v>
       </c>
       <c r="AK32" s="23">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL32" s="69">
+        <v>4</v>
+      </c>
+      <c r="AM32" s="49"/>
+    </row>
+    <row r="33" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="13"/>
       <c r="I33" s="12"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="27" t="s">
         <v>42</v>
       </c>
       <c r="O33" s="27" t="s">
         <v>42</v>
       </c>
       <c r="P33" s="26">
         <v>1</v>
       </c>
       <c r="Q33" s="27" t="s">
@@ -4044,52 +4152,56 @@
       <c r="AC33" s="14">
         <v>2</v>
       </c>
       <c r="AD33" s="14">
         <v>1</v>
       </c>
       <c r="AE33" s="14"/>
       <c r="AF33" s="14">
         <v>1</v>
       </c>
       <c r="AG33" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AH33" s="14">
         <v>1</v>
       </c>
       <c r="AI33" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AJ33" s="14" t="s">
         <v>42</v>
       </c>
       <c r="AK33" s="23">
         <v>2</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL33" s="69">
+        <v>2</v>
+      </c>
+      <c r="AM33" s="49"/>
+    </row>
+    <row r="34" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="13"/>
       <c r="I34" s="12"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="26">
         <v>21</v>
       </c>
       <c r="O34" s="14">
         <v>15</v>
       </c>
       <c r="P34" s="26">
         <v>12</v>
       </c>
       <c r="Q34" s="14">
@@ -4133,52 +4245,56 @@
       </c>
       <c r="AD34" s="14">
         <v>22</v>
       </c>
       <c r="AE34" s="14">
         <v>13</v>
       </c>
       <c r="AF34" s="14">
         <v>23</v>
       </c>
       <c r="AG34" s="14">
         <v>18</v>
       </c>
       <c r="AH34" s="14">
         <v>12</v>
       </c>
       <c r="AI34" s="23">
         <v>18</v>
       </c>
       <c r="AJ34" s="14">
         <v>22</v>
       </c>
       <c r="AK34" s="23">
         <v>13</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL34" s="69">
+        <v>21</v>
+      </c>
+      <c r="AM34" s="49"/>
+    </row>
+    <row r="35" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="26">
         <v>1</v>
       </c>
       <c r="O35" s="14">
         <v>3</v>
       </c>
       <c r="P35" s="26">
         <v>2</v>
       </c>
       <c r="Q35" s="14">
@@ -4218,52 +4334,56 @@
       <c r="AC35" s="14">
         <v>5</v>
       </c>
       <c r="AD35" s="14"/>
       <c r="AE35" s="14">
         <v>3</v>
       </c>
       <c r="AF35" s="14">
         <v>3</v>
       </c>
       <c r="AG35" s="14">
         <v>1</v>
       </c>
       <c r="AH35" s="14">
         <v>3</v>
       </c>
       <c r="AI35" s="23">
         <v>2</v>
       </c>
       <c r="AJ35" s="14" t="s">
         <v>42</v>
       </c>
       <c r="AK35" s="23">
         <v>2</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL35" s="69">
+        <v>5</v>
+      </c>
+      <c r="AM35" s="49"/>
+    </row>
+    <row r="36" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="13"/>
       <c r="I36" s="12"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="26">
         <v>5</v>
       </c>
       <c r="O36" s="14">
         <v>2</v>
       </c>
       <c r="P36" s="26">
         <v>1</v>
       </c>
       <c r="Q36" s="14">
@@ -4307,52 +4427,56 @@
       </c>
       <c r="AD36" s="14">
         <v>7</v>
       </c>
       <c r="AE36" s="14">
         <v>2</v>
       </c>
       <c r="AF36" s="14">
         <v>3</v>
       </c>
       <c r="AG36" s="14">
         <v>4</v>
       </c>
       <c r="AH36" s="14">
         <v>3</v>
       </c>
       <c r="AI36" s="23">
         <v>1</v>
       </c>
       <c r="AJ36" s="14">
         <v>4</v>
       </c>
       <c r="AK36" s="23">
         <v>2</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL36" s="69">
+        <v>3</v>
+      </c>
+      <c r="AM36" s="49"/>
+    </row>
+    <row r="37" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="13"/>
       <c r="I37" s="12"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="26">
         <v>2</v>
       </c>
       <c r="O37" s="14">
         <v>1</v>
       </c>
       <c r="P37" s="26">
         <v>1</v>
       </c>
       <c r="Q37" s="14">
@@ -4396,52 +4520,56 @@
       </c>
       <c r="AD37" s="14">
         <v>4</v>
       </c>
       <c r="AE37" s="14">
         <v>2</v>
       </c>
       <c r="AF37" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AG37" s="14">
         <v>2</v>
       </c>
       <c r="AH37" s="14">
         <v>1</v>
       </c>
       <c r="AI37" s="23">
         <v>9</v>
       </c>
       <c r="AJ37" s="14">
         <v>3</v>
       </c>
       <c r="AK37" s="23">
         <v>2</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL37" s="69">
+        <v>2</v>
+      </c>
+      <c r="AM37" s="49"/>
+    </row>
+    <row r="38" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="12"/>
       <c r="D38" s="12"/>
       <c r="E38" s="12"/>
       <c r="F38" s="12"/>
       <c r="G38" s="12"/>
       <c r="H38" s="12"/>
       <c r="I38" s="12"/>
       <c r="J38" s="12"/>
       <c r="K38" s="12"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
       <c r="N38" s="27" t="s">
         <v>42</v>
       </c>
       <c r="O38" s="27" t="s">
         <v>42</v>
       </c>
       <c r="P38" s="27" t="s">
         <v>42</v>
       </c>
       <c r="Q38" s="14">
@@ -4481,52 +4609,56 @@
       <c r="AC38" s="14">
         <v>3</v>
       </c>
       <c r="AD38" s="14">
         <v>2</v>
       </c>
       <c r="AE38" s="14"/>
       <c r="AF38" s="14">
         <v>3</v>
       </c>
       <c r="AG38" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AH38" s="14">
         <v>2</v>
       </c>
       <c r="AI38" s="23">
         <v>2</v>
       </c>
       <c r="AJ38" s="14">
         <v>2</v>
       </c>
       <c r="AK38" s="23">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL38" s="69">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="49"/>
+    </row>
+    <row r="39" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
       <c r="F39" s="12"/>
       <c r="G39" s="12"/>
       <c r="H39" s="12"/>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
       <c r="N39" s="27" t="s">
         <v>42</v>
       </c>
       <c r="O39" s="27" t="s">
         <v>42</v>
       </c>
       <c r="P39" s="26">
         <v>2</v>
       </c>
       <c r="Q39" s="14">
@@ -4558,52 +4690,56 @@
         <v>2</v>
       </c>
       <c r="AC39" s="14">
         <v>3</v>
       </c>
       <c r="AD39" s="14"/>
       <c r="AE39" s="14"/>
       <c r="AF39" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AG39" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AH39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="AI39" s="23">
         <v>1</v>
       </c>
       <c r="AJ39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="AK39" s="23">
         <v>1</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL39" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM39" s="50"/>
+    </row>
+    <row r="40" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="12"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
       <c r="F40" s="12"/>
       <c r="G40" s="12"/>
       <c r="H40" s="13"/>
       <c r="I40" s="12"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="26">
         <v>1</v>
       </c>
       <c r="O40" s="14">
         <v>1</v>
       </c>
       <c r="P40" s="26">
         <v>1</v>
       </c>
       <c r="Q40" s="14">
@@ -4645,52 +4781,56 @@
       </c>
       <c r="AD40" s="14">
         <v>2</v>
       </c>
       <c r="AE40" s="14">
         <v>5</v>
       </c>
       <c r="AF40" s="14">
         <v>3</v>
       </c>
       <c r="AG40" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AH40" s="14">
         <v>4</v>
       </c>
       <c r="AI40" s="23">
         <v>1</v>
       </c>
       <c r="AJ40" s="14">
         <v>1</v>
       </c>
       <c r="AK40" s="23">
         <v>3</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL40" s="69">
+        <v>3</v>
+      </c>
+      <c r="AM40" s="49"/>
+    </row>
+    <row r="41" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12"/>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="13"/>
       <c r="I41" s="12"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="26">
         <v>2</v>
       </c>
       <c r="O41" s="14">
         <v>3</v>
       </c>
       <c r="P41" s="26">
         <v>2</v>
       </c>
       <c r="Q41" s="14">
@@ -4732,52 +4872,56 @@
       </c>
       <c r="AD41" s="14">
         <v>1</v>
       </c>
       <c r="AE41" s="14">
         <v>2</v>
       </c>
       <c r="AF41" s="14">
         <v>2</v>
       </c>
       <c r="AG41" s="14">
         <v>1</v>
       </c>
       <c r="AH41" s="14">
         <v>2</v>
       </c>
       <c r="AI41" s="23">
         <v>1</v>
       </c>
       <c r="AJ41" s="14" t="s">
         <v>42</v>
       </c>
       <c r="AK41" s="23">
         <v>3</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL41" s="69">
+        <v>4</v>
+      </c>
+      <c r="AM41" s="49"/>
+    </row>
+    <row r="42" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="13"/>
       <c r="I42" s="12"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="26">
         <v>10</v>
       </c>
       <c r="O42" s="14">
         <v>4</v>
       </c>
       <c r="P42" s="26">
         <v>10</v>
       </c>
       <c r="Q42" s="14">
@@ -4821,52 +4965,56 @@
       </c>
       <c r="AD42" s="14">
         <v>7</v>
       </c>
       <c r="AE42" s="14">
         <v>5</v>
       </c>
       <c r="AF42" s="14">
         <v>11</v>
       </c>
       <c r="AG42" s="14">
         <v>3</v>
       </c>
       <c r="AH42" s="14">
         <v>5</v>
       </c>
       <c r="AI42" s="23">
         <v>3</v>
       </c>
       <c r="AJ42" s="14">
         <v>4</v>
       </c>
       <c r="AK42" s="23">
         <v>4</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="AL42" s="69">
+        <v>5</v>
+      </c>
+      <c r="AM42" s="49"/>
+    </row>
+    <row r="43" spans="1:39" ht="12" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="13"/>
       <c r="I43" s="12"/>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="26">
         <v>3</v>
       </c>
       <c r="O43" s="14">
         <v>5</v>
       </c>
       <c r="P43" s="26">
         <v>2</v>
       </c>
       <c r="Q43" s="14">
@@ -4906,52 +5054,56 @@
       </c>
       <c r="AD43" s="14">
         <v>1</v>
       </c>
       <c r="AE43" s="14">
         <v>3</v>
       </c>
       <c r="AF43" s="14">
         <v>3</v>
       </c>
       <c r="AG43" s="14">
         <v>3</v>
       </c>
       <c r="AH43" s="14">
         <v>2</v>
       </c>
       <c r="AI43" s="23">
         <v>1</v>
       </c>
       <c r="AJ43" s="14">
         <v>2</v>
       </c>
       <c r="AK43" s="23">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="AL43" s="69">
+        <v>2</v>
+      </c>
+      <c r="AM43" s="49"/>
+    </row>
+    <row r="44" spans="1:39" ht="12" customHeight="1">
       <c r="A44" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="16"/>
       <c r="I44" s="15"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="29">
         <v>4</v>
       </c>
       <c r="O44" s="17">
         <v>7</v>
       </c>
       <c r="P44" s="29">
         <v>15</v>
       </c>
       <c r="Q44" s="17">
@@ -4995,199 +5147,203 @@
       </c>
       <c r="AD44" s="17">
         <v>7</v>
       </c>
       <c r="AE44" s="17">
         <v>5</v>
       </c>
       <c r="AF44" s="17">
         <v>6</v>
       </c>
       <c r="AG44" s="17">
         <v>5</v>
       </c>
       <c r="AH44" s="17">
         <v>3</v>
       </c>
       <c r="AI44" s="24">
         <v>10</v>
       </c>
       <c r="AJ44" s="24">
         <v>3</v>
       </c>
       <c r="AK44" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44" s="17">
+        <v>9</v>
+      </c>
+      <c r="AM44" s="51"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="AD45" s="4"/>
       <c r="AE45" s="4"/>
       <c r="AF45" s="4"/>
     </row>
-    <row r="46" spans="1:37">
+    <row r="46" spans="1:39">
       <c r="AD46" s="4"/>
     </row>
-    <row r="47" spans="1:37">
+    <row r="47" spans="1:39">
       <c r="AD47" s="4"/>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:39">
       <c r="AD48" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="X4:AQ4"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="T8:AG8"/>
     <mergeCell ref="N6:S6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A4:AQ46"/>
   <sheetViews>
-    <sheetView topLeftCell="AD1" workbookViewId="0">
-      <selection activeCell="AN39" sqref="AN39"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="AL24" sqref="AL24:AL44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="8.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="7.5703125" style="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:43" ht="14.45" customHeight="1">
-      <c r="T4" s="61" t="s">
+      <c r="T4" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="U4" s="61"/>
-[...21 lines deleted...]
-      <c r="AQ4" s="61"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="66"/>
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66"/>
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66"/>
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
+      <c r="AL4" s="66"/>
+      <c r="AM4" s="66"/>
+      <c r="AN4" s="66"/>
+      <c r="AO4" s="66"/>
+      <c r="AP4" s="66"/>
+      <c r="AQ4" s="66"/>
     </row>
     <row r="5" spans="1:43">
       <c r="T5" s="4"/>
-      <c r="AD5" s="62"/>
-      <c r="AE5" s="62"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
       <c r="AF5" s="4"/>
-      <c r="AP5" s="62" t="s">
+      <c r="AP5" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="AQ5" s="62"/>
+      <c r="AQ5" s="67"/>
     </row>
     <row r="6" spans="1:43" s="4" customFormat="1" ht="11.25">
-      <c r="A6" s="52"/>
-      <c r="B6" s="54">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59">
         <v>2021</v>
       </c>
-      <c r="C6" s="55"/>
-[...10 lines deleted...]
-      <c r="N6" s="55">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60">
         <v>2024</v>
       </c>
-      <c r="O6" s="55"/>
-[...4 lines deleted...]
-      <c r="T6" s="59">
+      <c r="O6" s="60"/>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="64">
         <v>2025</v>
       </c>
-      <c r="U6" s="59"/>
-[...10 lines deleted...]
-      <c r="AF6" s="59">
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="64"/>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="64"/>
+      <c r="AD6" s="64"/>
+      <c r="AE6" s="59"/>
+      <c r="AF6" s="64">
         <v>2026</v>
       </c>
-      <c r="AG6" s="59"/>
-[...9 lines deleted...]
-      <c r="AQ6" s="54"/>
+      <c r="AG6" s="64"/>
+      <c r="AH6" s="64"/>
+      <c r="AI6" s="64"/>
+      <c r="AJ6" s="64"/>
+      <c r="AK6" s="64"/>
+      <c r="AL6" s="64"/>
+      <c r="AM6" s="64"/>
+      <c r="AN6" s="64"/>
+      <c r="AO6" s="64"/>
+      <c r="AP6" s="64"/>
+      <c r="AQ6" s="59"/>
     </row>
     <row r="7" spans="1:43" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A7" s="53"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="20" t="s">
@@ -5291,66 +5447,66 @@
       </c>
       <c r="AQ7" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="32"/>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
-      <c r="T8" s="60" t="s">
+      <c r="T8" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="U8" s="60"/>
-[...11 lines deleted...]
-      <c r="AG8" s="60"/>
+      <c r="U8" s="65"/>
+      <c r="V8" s="65"/>
+      <c r="W8" s="65"/>
+      <c r="X8" s="65"/>
+      <c r="Y8" s="65"/>
+      <c r="Z8" s="65"/>
+      <c r="AA8" s="65"/>
+      <c r="AB8" s="65"/>
+      <c r="AC8" s="65"/>
+      <c r="AD8" s="65"/>
+      <c r="AE8" s="65"/>
+      <c r="AF8" s="65"/>
+      <c r="AG8" s="65"/>
       <c r="AH8" s="32"/>
       <c r="AI8" s="32"/>
       <c r="AJ8" s="32"/>
       <c r="AK8" s="32"/>
       <c r="AL8" s="32"/>
       <c r="AM8" s="32"/>
       <c r="AN8" s="32"/>
       <c r="AO8" s="32"/>
       <c r="AP8" s="32"/>
       <c r="AQ8" s="32"/>
     </row>
     <row r="9" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
@@ -5406,50 +5562,54 @@
       </c>
       <c r="AD9" s="6">
         <v>0.28000000000000003</v>
       </c>
       <c r="AE9" s="6">
         <v>0.28000000000000003</v>
       </c>
       <c r="AF9" s="6">
         <v>3.6</v>
       </c>
       <c r="AG9" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="AH9" s="6">
         <v>0.9</v>
       </c>
       <c r="AI9" s="6">
         <v>0.63</v>
       </c>
       <c r="AJ9" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="AK9" s="6">
         <v>0.44</v>
       </c>
+      <c r="AL9" s="6">
+        <v>0.46</v>
+      </c>
+      <c r="AM9" s="6"/>
     </row>
     <row r="10" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="26">
         <v>0.41</v>
       </c>
       <c r="O10" s="6">
         <v>0.36</v>
       </c>
       <c r="P10" s="26">
         <v>0.35</v>
@@ -5495,50 +5655,54 @@
       </c>
       <c r="AD10" s="6">
         <v>0.28999999999999998</v>
       </c>
       <c r="AE10" s="6">
         <v>0.3</v>
       </c>
       <c r="AF10" s="6">
         <v>3.8</v>
       </c>
       <c r="AG10" s="6">
         <v>1.07</v>
       </c>
       <c r="AH10" s="6">
         <v>0.81</v>
       </c>
       <c r="AI10" s="6">
         <v>0.59</v>
       </c>
       <c r="AJ10" s="6">
         <v>0.6</v>
       </c>
       <c r="AK10" s="6">
         <v>0.39</v>
       </c>
+      <c r="AL10" s="6">
+        <v>0.42</v>
+      </c>
+      <c r="AM10" s="6"/>
     </row>
     <row r="11" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="26">
         <v>0.64</v>
       </c>
       <c r="O11" s="6">
         <v>0.35</v>
       </c>
       <c r="P11" s="26">
         <v>0.31</v>
@@ -5584,50 +5748,54 @@
       </c>
       <c r="AD11" s="6">
         <v>0.28000000000000003</v>
       </c>
       <c r="AE11" s="6">
         <v>0.43</v>
       </c>
       <c r="AF11" s="6">
         <v>5.67</v>
       </c>
       <c r="AG11" s="6">
         <v>1.73</v>
       </c>
       <c r="AH11" s="6">
         <v>1.86</v>
       </c>
       <c r="AI11" s="6">
         <v>0.79</v>
       </c>
       <c r="AJ11" s="6">
         <v>0.68</v>
       </c>
       <c r="AK11" s="6">
         <v>1.05</v>
       </c>
+      <c r="AL11" s="6">
+        <v>0.83</v>
+      </c>
+      <c r="AM11" s="6"/>
     </row>
     <row r="12" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="26">
         <v>0.64</v>
       </c>
       <c r="O12" s="6">
         <v>0.4</v>
       </c>
       <c r="P12" s="26">
         <v>0.28000000000000003</v>
@@ -5673,50 +5841,54 @@
       </c>
       <c r="AD12" s="6">
         <v>0.43</v>
       </c>
       <c r="AE12" s="6">
         <v>0.23</v>
       </c>
       <c r="AF12" s="6">
         <v>4.95</v>
       </c>
       <c r="AG12" s="6">
         <v>2.0299999999999998</v>
       </c>
       <c r="AH12" s="6">
         <v>0.89</v>
       </c>
       <c r="AI12" s="6">
         <v>1</v>
       </c>
       <c r="AJ12" s="6">
         <v>0.97</v>
       </c>
       <c r="AK12" s="6">
         <v>0.48</v>
       </c>
+      <c r="AL12" s="6">
+        <v>0.66</v>
+      </c>
+      <c r="AM12" s="6"/>
     </row>
     <row r="13" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="26">
         <v>0.15</v>
       </c>
       <c r="O13" s="6">
         <v>0.38</v>
       </c>
       <c r="P13" s="26">
         <v>0.19</v>
@@ -5762,50 +5934,54 @@
       </c>
       <c r="AD13" s="6">
         <v>0.16</v>
       </c>
       <c r="AE13" s="6">
         <v>0.17</v>
       </c>
       <c r="AF13" s="6">
         <v>2.08</v>
       </c>
       <c r="AG13" s="6">
         <v>0.73</v>
       </c>
       <c r="AH13" s="6">
         <v>0.95</v>
       </c>
       <c r="AI13" s="6">
         <v>0.44</v>
       </c>
       <c r="AJ13" s="6">
         <v>0.42</v>
       </c>
       <c r="AK13" s="6">
         <v>0.53</v>
       </c>
+      <c r="AL13" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="AM13" s="6"/>
     </row>
     <row r="14" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="13"/>
       <c r="I14" s="12"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="26">
         <v>0.74</v>
       </c>
       <c r="O14" s="6">
         <v>0.42</v>
       </c>
       <c r="P14" s="26">
         <v>0.53</v>
@@ -5851,50 +6027,54 @@
       </c>
       <c r="AD14" s="6">
         <v>0.35</v>
       </c>
       <c r="AE14" s="6">
         <v>0.25</v>
       </c>
       <c r="AF14" s="6">
         <v>2.04</v>
       </c>
       <c r="AG14" s="6">
         <v>1.18</v>
       </c>
       <c r="AH14" s="6">
         <v>1.26</v>
       </c>
       <c r="AI14" s="6">
         <v>0.53</v>
       </c>
       <c r="AJ14" s="6">
         <v>0.54</v>
       </c>
       <c r="AK14" s="6">
         <v>0.45</v>
       </c>
+      <c r="AL14" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="AM14" s="6"/>
     </row>
     <row r="15" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="26">
         <v>0.24</v>
       </c>
       <c r="O15" s="6">
         <v>0.1</v>
       </c>
       <c r="P15" s="26">
         <v>0.09</v>
@@ -5940,50 +6120,54 @@
       </c>
       <c r="AD15" s="6">
         <v>0.31</v>
       </c>
       <c r="AE15" s="6">
         <v>0.14000000000000001</v>
       </c>
       <c r="AF15" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AG15" s="6">
         <v>0.92</v>
       </c>
       <c r="AH15" s="6">
         <v>0.3</v>
       </c>
       <c r="AI15" s="6">
         <v>2.0099999999999998</v>
       </c>
       <c r="AJ15" s="6">
         <v>0.54</v>
       </c>
       <c r="AK15" s="6">
         <v>0.3</v>
       </c>
+      <c r="AL15" s="6">
+        <v>0.25</v>
+      </c>
+      <c r="AM15" s="6"/>
     </row>
     <row r="16" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="27" t="s">
         <v>42</v>
       </c>
       <c r="O16" s="22" t="s">
         <v>42</v>
       </c>
       <c r="P16" s="22" t="s">
         <v>42</v>
@@ -6029,50 +6213,54 @@
       </c>
       <c r="AD16" s="6">
         <v>0.24</v>
       </c>
       <c r="AE16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AF16" s="6">
         <v>3.86</v>
       </c>
       <c r="AG16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AH16" s="6">
         <v>0.89</v>
       </c>
       <c r="AI16" s="6">
         <v>0.67</v>
       </c>
       <c r="AJ16" s="6">
         <v>0.53</v>
       </c>
       <c r="AK16" s="6">
         <v>0.22</v>
       </c>
+      <c r="AL16" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="AM16" s="6"/>
     </row>
     <row r="17" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="13"/>
       <c r="I17" s="12"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="27" t="s">
         <v>42</v>
       </c>
       <c r="O17" s="22" t="s">
         <v>42</v>
       </c>
       <c r="P17" s="26">
         <v>0.38</v>
@@ -6118,50 +6306,54 @@
       </c>
       <c r="AD17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AF17" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AG17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AH17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AI17" s="6">
         <v>0.48</v>
       </c>
       <c r="AJ17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AK17" s="6">
         <v>0.32</v>
       </c>
+      <c r="AL17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM17" s="6"/>
     </row>
     <row r="18" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="26">
         <v>0.15</v>
       </c>
       <c r="O18" s="6">
         <v>0.13</v>
       </c>
       <c r="P18" s="26">
         <v>0.12</v>
@@ -6205,50 +6397,54 @@
       </c>
       <c r="AD18" s="6">
         <v>0.19</v>
       </c>
       <c r="AE18" s="6">
         <v>0.44</v>
       </c>
       <c r="AF18" s="6">
         <v>3.21</v>
       </c>
       <c r="AG18" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AH18" s="6">
         <v>1.47</v>
       </c>
       <c r="AI18" s="6">
         <v>0.27</v>
       </c>
       <c r="AJ18" s="6">
         <v>0.22</v>
       </c>
       <c r="AK18" s="6">
         <v>0.55000000000000004</v>
       </c>
+      <c r="AL18" s="6">
+        <v>0.47</v>
+      </c>
+      <c r="AM18" s="6"/>
     </row>
     <row r="19" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="26">
         <v>0.18</v>
       </c>
       <c r="O19" s="6">
         <v>0.24</v>
       </c>
       <c r="P19" s="26">
         <v>0.14000000000000001</v>
@@ -6294,50 +6490,54 @@
       </c>
       <c r="AD19" s="6">
         <v>0.06</v>
       </c>
       <c r="AE19" s="6">
         <v>0.11</v>
       </c>
       <c r="AF19" s="6">
         <v>1.37</v>
       </c>
       <c r="AG19" s="6">
         <v>0.36</v>
       </c>
       <c r="AH19" s="6">
         <v>0.47</v>
       </c>
       <c r="AI19" s="6">
         <v>0.17</v>
       </c>
       <c r="AJ19" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AK19" s="6">
         <v>0.35</v>
       </c>
+      <c r="AL19" s="6">
+        <v>0.39</v>
+      </c>
+      <c r="AM19" s="6"/>
     </row>
     <row r="20" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="26">
         <v>0.51</v>
       </c>
       <c r="O20" s="6">
         <v>0.18</v>
       </c>
       <c r="P20" s="30">
         <v>0.4</v>
@@ -6383,50 +6583,54 @@
       </c>
       <c r="AD20" s="6">
         <v>0.23</v>
       </c>
       <c r="AE20" s="6">
         <v>0.15</v>
       </c>
       <c r="AF20" s="6">
         <v>4.0199999999999996</v>
       </c>
       <c r="AG20" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH20" s="6">
         <v>0.63</v>
       </c>
       <c r="AI20" s="6">
         <v>0.28000000000000003</v>
       </c>
       <c r="AJ20" s="6">
         <v>0.3</v>
       </c>
       <c r="AK20" s="6">
         <v>0.25</v>
       </c>
+      <c r="AL20" s="6">
+        <v>0.27</v>
+      </c>
+      <c r="AM20" s="6"/>
     </row>
     <row r="21" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="26">
         <v>0.47</v>
       </c>
       <c r="O21" s="6">
         <v>0.69</v>
       </c>
       <c r="P21" s="26">
         <v>0.25</v>
@@ -6472,50 +6676,54 @@
       </c>
       <c r="AD21" s="6">
         <v>0.11</v>
       </c>
       <c r="AE21" s="6">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF21" s="6">
         <v>3.56</v>
       </c>
       <c r="AG21" s="6">
         <v>1.85</v>
       </c>
       <c r="AH21" s="6">
         <v>0.81</v>
       </c>
       <c r="AI21" s="6">
         <v>0.3</v>
       </c>
       <c r="AJ21" s="6">
         <v>0.48</v>
       </c>
       <c r="AK21" s="6">
         <v>0.2</v>
       </c>
+      <c r="AL21" s="6">
+        <v>0.34</v>
+      </c>
+      <c r="AM21" s="6"/>
     </row>
     <row r="22" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13"/>
       <c r="I22" s="12"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="30">
         <v>0.5</v>
       </c>
       <c r="O22" s="6">
         <v>0.47</v>
       </c>
       <c r="P22" s="26">
         <v>0.71</v>
@@ -6561,92 +6769,95 @@
       </c>
       <c r="AD22" s="6">
         <v>0.22</v>
       </c>
       <c r="AE22" s="6">
         <v>0.39</v>
       </c>
       <c r="AF22" s="6">
         <v>3.25</v>
       </c>
       <c r="AG22" s="6">
         <v>1.86</v>
       </c>
       <c r="AH22" s="6">
         <v>0.61</v>
       </c>
       <c r="AI22" s="6">
         <v>0.84</v>
       </c>
       <c r="AJ22" s="6">
         <v>0.3</v>
       </c>
       <c r="AK22" s="6">
         <v>0.4</v>
       </c>
+      <c r="AL22" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="AM22" s="6"/>
     </row>
     <row r="23" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="33"/>
       <c r="H23" s="33"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
-      <c r="T23" s="57" t="s">
+      <c r="T23" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="U23" s="57"/>
-[...11 lines deleted...]
-      <c r="AG23" s="57"/>
+      <c r="U23" s="62"/>
+      <c r="V23" s="62"/>
+      <c r="W23" s="62"/>
+      <c r="X23" s="62"/>
+      <c r="Y23" s="62"/>
+      <c r="Z23" s="62"/>
+      <c r="AA23" s="62"/>
+      <c r="AB23" s="62"/>
+      <c r="AC23" s="62"/>
+      <c r="AD23" s="62"/>
+      <c r="AE23" s="62"/>
+      <c r="AF23" s="62"/>
+      <c r="AG23" s="62"/>
       <c r="AH23" s="34"/>
       <c r="AI23" s="34"/>
       <c r="AJ23" s="6"/>
       <c r="AK23" s="6"/>
-      <c r="AM23" s="33"/>
       <c r="AN23" s="33"/>
       <c r="AO23" s="33"/>
       <c r="AP23" s="33"/>
       <c r="AQ23" s="33"/>
     </row>
     <row r="24" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="26">
         <v>0.49</v>
       </c>
       <c r="O24" s="6">
@@ -6696,50 +6907,54 @@
       </c>
       <c r="AD24" s="6">
         <v>0.28999999999999998</v>
       </c>
       <c r="AE24" s="6">
         <v>0.32</v>
       </c>
       <c r="AF24" s="6">
         <v>3.78</v>
       </c>
       <c r="AG24" s="6">
         <v>1.21</v>
       </c>
       <c r="AH24" s="6">
         <v>0.99</v>
       </c>
       <c r="AI24" s="6">
         <v>0.62</v>
       </c>
       <c r="AJ24" s="6">
         <v>0.62</v>
       </c>
       <c r="AK24" s="6">
         <v>0.48</v>
       </c>
+      <c r="AL24" s="68">
+        <v>0.47</v>
+      </c>
+      <c r="AM24" s="6"/>
     </row>
     <row r="25" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="13"/>
       <c r="I25" s="12"/>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="26">
         <v>0.42</v>
       </c>
       <c r="O25" s="6">
         <v>0.37</v>
       </c>
       <c r="P25" s="26">
         <v>0.36</v>
@@ -6785,50 +7000,54 @@
       </c>
       <c r="AD25" s="6">
         <v>0.3</v>
       </c>
       <c r="AE25" s="6">
         <v>0.3</v>
       </c>
       <c r="AF25" s="6">
         <v>3.85</v>
       </c>
       <c r="AG25" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="AH25" s="6">
         <v>0.82</v>
       </c>
       <c r="AI25" s="6">
         <v>0.62</v>
       </c>
       <c r="AJ25" s="6">
         <v>0.62</v>
       </c>
       <c r="AK25" s="6">
         <v>0.38</v>
       </c>
+      <c r="AL25" s="68">
+        <v>0.42</v>
+      </c>
+      <c r="AM25" s="6"/>
     </row>
     <row r="26" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="13"/>
       <c r="I26" s="12"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="26">
         <v>0.66</v>
       </c>
       <c r="O26" s="6">
         <v>0.36</v>
       </c>
       <c r="P26" s="30">
         <v>0.3</v>
@@ -6874,50 +7093,54 @@
       </c>
       <c r="AD26" s="6">
         <v>0.27</v>
       </c>
       <c r="AE26" s="6">
         <v>0.45</v>
       </c>
       <c r="AF26" s="6">
         <v>5.61</v>
       </c>
       <c r="AG26" s="6">
         <v>1.79</v>
       </c>
       <c r="AH26" s="6">
         <v>1.84</v>
       </c>
       <c r="AI26" s="6">
         <v>0.82</v>
       </c>
       <c r="AJ26" s="6">
         <v>0.7</v>
       </c>
       <c r="AK26" s="6">
         <v>1</v>
       </c>
+      <c r="AL26" s="68">
+        <v>0.78</v>
+      </c>
+      <c r="AM26" s="6"/>
     </row>
     <row r="27" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="13"/>
       <c r="I27" s="12"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="26">
         <v>0.19</v>
       </c>
       <c r="O27" s="6">
         <v>0.49</v>
       </c>
       <c r="P27" s="26">
         <v>0.22</v>
@@ -6963,50 +7186,54 @@
       </c>
       <c r="AD27" s="6">
         <v>0.3</v>
       </c>
       <c r="AE27" s="6">
         <v>0.17</v>
       </c>
       <c r="AF27" s="6">
         <v>2</v>
       </c>
       <c r="AG27" s="6">
         <v>1.05</v>
       </c>
       <c r="AH27" s="6">
         <v>1.1399999999999999</v>
       </c>
       <c r="AI27" s="6">
         <v>0.51</v>
       </c>
       <c r="AJ27" s="6">
         <v>0.81</v>
       </c>
       <c r="AK27" s="6">
         <v>0.79</v>
       </c>
+      <c r="AL27" s="68">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AM27" s="6"/>
     </row>
     <row r="28" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="13"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="26">
         <v>0.85</v>
       </c>
       <c r="O28" s="6">
         <v>0.53</v>
       </c>
       <c r="P28" s="26">
         <v>0.72</v>
@@ -7052,50 +7279,54 @@
       </c>
       <c r="AD28" s="6">
         <v>0.31</v>
       </c>
       <c r="AE28" s="6">
         <v>0.31</v>
       </c>
       <c r="AF28" s="6">
         <v>1.99</v>
       </c>
       <c r="AG28" s="6">
         <v>1.04</v>
       </c>
       <c r="AH28" s="6">
         <v>1.46</v>
       </c>
       <c r="AI28" s="6">
         <v>0.66</v>
       </c>
       <c r="AJ28" s="6">
         <v>0.52</v>
       </c>
       <c r="AK28" s="6">
         <v>0.53</v>
       </c>
+      <c r="AL28" s="68">
+        <v>0.54</v>
+      </c>
+      <c r="AM28" s="6"/>
     </row>
     <row r="29" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="26">
         <v>0.75</v>
       </c>
       <c r="O29" s="6">
         <v>0.49</v>
       </c>
       <c r="P29" s="26">
         <v>0.51</v>
@@ -7141,92 +7372,96 @@
       </c>
       <c r="AD29" s="6">
         <v>0.06</v>
       </c>
       <c r="AE29" s="6">
         <v>0.61</v>
       </c>
       <c r="AF29" s="6">
         <v>3.27</v>
       </c>
       <c r="AG29" s="6">
         <v>2.42</v>
       </c>
       <c r="AH29" s="6">
         <v>0.68</v>
       </c>
       <c r="AI29" s="6">
         <v>0.17</v>
       </c>
       <c r="AJ29" s="6">
         <v>0.27</v>
       </c>
       <c r="AK29" s="6">
         <v>0.68</v>
       </c>
+      <c r="AL29" s="68">
+        <v>0.48</v>
+      </c>
+      <c r="AM29" s="6"/>
     </row>
     <row r="30" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="3"/>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
-      <c r="T30" s="56" t="s">
+      <c r="T30" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="U30" s="56"/>
-[...11 lines deleted...]
-      <c r="AG30" s="56"/>
+      <c r="U30" s="61"/>
+      <c r="V30" s="61"/>
+      <c r="W30" s="61"/>
+      <c r="X30" s="61"/>
+      <c r="Y30" s="61"/>
+      <c r="Z30" s="61"/>
+      <c r="AA30" s="61"/>
+      <c r="AB30" s="61"/>
+      <c r="AC30" s="61"/>
+      <c r="AD30" s="61"/>
+      <c r="AE30" s="61"/>
+      <c r="AF30" s="61"/>
+      <c r="AG30" s="61"/>
       <c r="AH30" s="35"/>
       <c r="AI30" s="35"/>
       <c r="AJ30" s="6"/>
       <c r="AK30" s="6"/>
-      <c r="AM30" s="3"/>
+      <c r="AL30" s="68"/>
       <c r="AN30" s="3"/>
       <c r="AO30" s="3"/>
       <c r="AP30" s="3"/>
       <c r="AQ30" s="3"/>
     </row>
     <row r="31" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="26">
         <v>0.37</v>
       </c>
       <c r="O31" s="6">
@@ -7276,50 +7511,54 @@
       </c>
       <c r="AD31" s="6">
         <v>0.26</v>
       </c>
       <c r="AE31" s="6">
         <v>0.19</v>
       </c>
       <c r="AF31" s="6">
         <v>3.23</v>
       </c>
       <c r="AG31" s="6">
         <v>1.05</v>
       </c>
       <c r="AH31" s="6">
         <v>0.72</v>
       </c>
       <c r="AI31" s="6">
         <v>0.66</v>
       </c>
       <c r="AJ31" s="6">
         <v>0.44</v>
       </c>
       <c r="AK31" s="6">
         <v>0.36</v>
       </c>
+      <c r="AL31" s="68">
+        <v>0.46</v>
+      </c>
+      <c r="AM31" s="52"/>
     </row>
     <row r="32" spans="1:43" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="26">
         <v>0.26</v>
       </c>
       <c r="O32" s="6">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="P32" s="26">
         <v>0.13</v>
@@ -7365,52 +7604,56 @@
       </c>
       <c r="AD32" s="6">
         <v>0.16</v>
       </c>
       <c r="AE32" s="6">
         <v>0.2</v>
       </c>
       <c r="AF32" s="6">
         <v>2.99</v>
       </c>
       <c r="AG32" s="6">
         <v>0.62</v>
       </c>
       <c r="AH32" s="6">
         <v>0.61</v>
       </c>
       <c r="AI32" s="6">
         <v>0.15</v>
       </c>
       <c r="AJ32" s="6">
         <v>0.12</v>
       </c>
       <c r="AK32" s="6">
         <v>0.5</v>
       </c>
-    </row>
-    <row r="33" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL32" s="68">
+        <v>0.34</v>
+      </c>
+      <c r="AM32" s="52"/>
+    </row>
+    <row r="33" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="13"/>
       <c r="I33" s="12"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="27" t="s">
         <v>42</v>
       </c>
       <c r="O33" s="22" t="s">
         <v>42</v>
       </c>
       <c r="P33" s="26">
         <v>0.74</v>
       </c>
       <c r="Q33" s="22" t="s">
@@ -7454,52 +7697,56 @@
       </c>
       <c r="AD33" s="6">
         <v>0.63</v>
       </c>
       <c r="AE33" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AF33" s="6">
         <v>7.38</v>
       </c>
       <c r="AG33" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AH33" s="6">
         <v>2.4700000000000002</v>
       </c>
       <c r="AI33" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AJ33" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AK33" s="6">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL33" s="68">
+        <v>2.06</v>
+      </c>
+      <c r="AM33" s="52"/>
+    </row>
+    <row r="34" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="13"/>
       <c r="I34" s="12"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="26">
         <v>0.64</v>
       </c>
       <c r="O34" s="6">
         <v>0.4</v>
       </c>
       <c r="P34" s="26">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q34" s="6">
@@ -7543,52 +7790,56 @@
       </c>
       <c r="AD34" s="6">
         <v>0.43</v>
       </c>
       <c r="AE34" s="6">
         <v>0.23</v>
       </c>
       <c r="AF34" s="6">
         <v>4.95</v>
       </c>
       <c r="AG34" s="6">
         <v>2.0299999999999998</v>
       </c>
       <c r="AH34" s="6">
         <v>0.89</v>
       </c>
       <c r="AI34" s="6">
         <v>1</v>
       </c>
       <c r="AJ34" s="6">
         <v>0.97</v>
       </c>
       <c r="AK34" s="6">
         <v>0.48</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL34" s="68">
+        <v>0.66</v>
+      </c>
+      <c r="AM34" s="52"/>
+    </row>
+    <row r="35" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="30">
         <v>0.1</v>
       </c>
       <c r="O35" s="6">
         <v>0.26</v>
       </c>
       <c r="P35" s="26">
         <v>0.16</v>
       </c>
       <c r="Q35" s="6">
@@ -7632,52 +7883,56 @@
       </c>
       <c r="AD35" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AE35" s="6">
         <v>0.18</v>
       </c>
       <c r="AF35" s="6">
         <v>2.16</v>
       </c>
       <c r="AG35" s="6">
         <v>0.38</v>
       </c>
       <c r="AH35" s="6">
         <v>0.74</v>
       </c>
       <c r="AI35" s="6">
         <v>0.37</v>
       </c>
       <c r="AJ35" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AK35" s="6">
         <v>0.25</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL35" s="68">
+        <v>0.53</v>
+      </c>
+      <c r="AM35" s="52"/>
+    </row>
+    <row r="36" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="13"/>
       <c r="I36" s="12"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="26">
         <v>0.49</v>
       </c>
       <c r="O36" s="6">
         <v>0.17</v>
       </c>
       <c r="P36" s="26">
         <v>0.08</v>
       </c>
       <c r="Q36" s="6">
@@ -7721,52 +7976,56 @@
       </c>
       <c r="AD36" s="6">
         <v>0.45</v>
       </c>
       <c r="AE36" s="6">
         <v>0.12</v>
       </c>
       <c r="AF36" s="6">
         <v>2.19</v>
       </c>
       <c r="AG36" s="6">
         <v>1.53</v>
       </c>
       <c r="AH36" s="6">
         <v>0.75</v>
       </c>
       <c r="AI36" s="6">
         <v>0.19</v>
       </c>
       <c r="AJ36" s="6">
         <v>0.6</v>
       </c>
       <c r="AK36" s="6">
         <v>0.25</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL36" s="68">
+        <v>0.32</v>
+      </c>
+      <c r="AM36" s="52"/>
+    </row>
+    <row r="37" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="13"/>
       <c r="I37" s="12"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="26">
         <v>0.24</v>
       </c>
       <c r="O37" s="6">
         <v>0.1</v>
       </c>
       <c r="P37" s="26">
         <v>0.09</v>
       </c>
       <c r="Q37" s="6">
@@ -7810,52 +8069,56 @@
       </c>
       <c r="AD37" s="6">
         <v>0.31</v>
       </c>
       <c r="AE37" s="6">
         <v>0.14000000000000001</v>
       </c>
       <c r="AF37" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AG37" s="6">
         <v>0.92</v>
       </c>
       <c r="AH37" s="6">
         <v>0.3</v>
       </c>
       <c r="AI37" s="6">
         <v>2.0099999999999998</v>
       </c>
       <c r="AJ37" s="6">
         <v>0.54</v>
       </c>
       <c r="AK37" s="6">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL37" s="68">
+        <v>0.25</v>
+      </c>
+      <c r="AM37" s="52"/>
+    </row>
+    <row r="38" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="12"/>
       <c r="D38" s="12"/>
       <c r="E38" s="12"/>
       <c r="F38" s="12"/>
       <c r="G38" s="12"/>
       <c r="H38" s="12"/>
       <c r="I38" s="12"/>
       <c r="J38" s="12"/>
       <c r="K38" s="12"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
       <c r="N38" s="27" t="s">
         <v>42</v>
       </c>
       <c r="O38" s="22" t="s">
         <v>42</v>
       </c>
       <c r="P38" s="22" t="s">
         <v>42</v>
       </c>
       <c r="Q38" s="6">
@@ -7899,52 +8162,56 @@
       </c>
       <c r="AD38" s="6">
         <v>0.24</v>
       </c>
       <c r="AE38" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AF38" s="6">
         <v>3.86</v>
       </c>
       <c r="AG38" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AH38" s="6">
         <v>0.89</v>
       </c>
       <c r="AI38" s="6">
         <v>0.67</v>
       </c>
       <c r="AJ38" s="6">
         <v>0.53</v>
       </c>
       <c r="AK38" s="6">
         <v>0.22</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL38" s="68">
+        <v>0.19</v>
+      </c>
+      <c r="AM38" s="52"/>
+    </row>
+    <row r="39" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
       <c r="F39" s="12"/>
       <c r="G39" s="12"/>
       <c r="H39" s="12"/>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
       <c r="N39" s="27" t="s">
         <v>42</v>
       </c>
       <c r="O39" s="22" t="s">
         <v>42</v>
       </c>
       <c r="P39" s="26">
         <v>0.38</v>
       </c>
       <c r="Q39" s="6">
@@ -7988,52 +8255,56 @@
       </c>
       <c r="AD39" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AE39" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AF39" s="11" t="s">
         <v>42</v>
       </c>
       <c r="AG39" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AH39" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AI39" s="6">
         <v>0.48</v>
       </c>
       <c r="AJ39" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AK39" s="6">
         <v>0.32</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL39" s="68" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM39" s="6"/>
+    </row>
+    <row r="40" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="12"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
       <c r="F40" s="12"/>
       <c r="G40" s="12"/>
       <c r="H40" s="13"/>
       <c r="I40" s="12"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="26">
         <v>0.15</v>
       </c>
       <c r="O40" s="6">
         <v>0.13</v>
       </c>
       <c r="P40" s="26">
         <v>0.12</v>
       </c>
       <c r="Q40" s="6">
@@ -8077,52 +8348,56 @@
       </c>
       <c r="AD40" s="6">
         <v>0.19</v>
       </c>
       <c r="AE40" s="6">
         <v>0.44</v>
       </c>
       <c r="AF40" s="6">
         <v>3.21</v>
       </c>
       <c r="AG40" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AH40" s="6">
         <v>1.47</v>
       </c>
       <c r="AI40" s="6">
         <v>0.27</v>
       </c>
       <c r="AJ40" s="6">
         <v>0.22</v>
       </c>
       <c r="AK40" s="6">
         <v>0.55000000000000004</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL40" s="68">
+        <v>0.47</v>
+      </c>
+      <c r="AM40" s="52"/>
+    </row>
+    <row r="41" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12"/>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="13"/>
       <c r="I41" s="12"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="26">
         <v>0.18</v>
       </c>
       <c r="O41" s="6">
         <v>0.24</v>
       </c>
       <c r="P41" s="26">
         <v>0.14000000000000001</v>
       </c>
       <c r="Q41" s="6">
@@ -8166,52 +8441,56 @@
       </c>
       <c r="AD41" s="6">
         <v>0.06</v>
       </c>
       <c r="AE41" s="6">
         <v>0.11</v>
       </c>
       <c r="AF41" s="6">
         <v>1.37</v>
       </c>
       <c r="AG41" s="6">
         <v>0.36</v>
       </c>
       <c r="AH41" s="6">
         <v>0.47</v>
       </c>
       <c r="AI41" s="6">
         <v>0.17</v>
       </c>
       <c r="AJ41" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AK41" s="6">
         <v>0.35</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL41" s="68">
+        <v>0.39</v>
+      </c>
+      <c r="AM41" s="52"/>
+    </row>
+    <row r="42" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="13"/>
       <c r="I42" s="12"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="26">
         <v>0.51</v>
       </c>
       <c r="O42" s="6">
         <v>0.18</v>
       </c>
       <c r="P42" s="30">
         <v>0.4</v>
       </c>
       <c r="Q42" s="6">
@@ -8255,52 +8534,56 @@
       </c>
       <c r="AD42" s="6">
         <v>0.23</v>
       </c>
       <c r="AE42" s="6">
         <v>0.15</v>
       </c>
       <c r="AF42" s="6">
         <v>4.0199999999999996</v>
       </c>
       <c r="AG42" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH42" s="6">
         <v>0.63</v>
       </c>
       <c r="AI42" s="6">
         <v>0.28000000000000003</v>
       </c>
       <c r="AJ42" s="6">
         <v>0.3</v>
       </c>
       <c r="AK42" s="6">
         <v>0.25</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL42" s="68">
+        <v>0.27</v>
+      </c>
+      <c r="AM42" s="52"/>
+    </row>
+    <row r="43" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="13"/>
       <c r="I43" s="12"/>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="27">
         <v>0.47</v>
       </c>
       <c r="O43" s="6">
         <v>0.69</v>
       </c>
       <c r="P43" s="26">
         <v>0.25</v>
       </c>
       <c r="Q43" s="6">
@@ -8344,52 +8627,56 @@
       </c>
       <c r="AD43" s="6">
         <v>0.11</v>
       </c>
       <c r="AE43" s="6">
         <v>0.28999999999999998</v>
       </c>
       <c r="AF43" s="6">
         <v>3.56</v>
       </c>
       <c r="AG43" s="6">
         <v>1.85</v>
       </c>
       <c r="AH43" s="6">
         <v>0.81</v>
       </c>
       <c r="AI43" s="6">
         <v>0.3</v>
       </c>
       <c r="AJ43" s="6">
         <v>0.48</v>
       </c>
       <c r="AK43" s="6">
         <v>0.2</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="AL43" s="68">
+        <v>0.34</v>
+      </c>
+      <c r="AM43" s="52"/>
+    </row>
+    <row r="44" spans="1:39" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="16"/>
       <c r="I44" s="15"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="31">
         <v>0.3</v>
       </c>
       <c r="O44" s="7">
         <v>0.46</v>
       </c>
       <c r="P44" s="29">
         <v>0.87</v>
       </c>
       <c r="Q44" s="7">
@@ -8433,55 +8720,59 @@
       </c>
       <c r="AD44" s="7">
         <v>0.34</v>
       </c>
       <c r="AE44" s="7">
         <v>0.22</v>
       </c>
       <c r="AF44" s="7">
         <v>3.24</v>
       </c>
       <c r="AG44" s="7">
         <v>1.4</v>
       </c>
       <c r="AH44" s="7">
         <v>0.55000000000000004</v>
       </c>
       <c r="AI44" s="7">
         <v>1.38</v>
       </c>
       <c r="AJ44" s="7">
         <v>0.33</v>
       </c>
       <c r="AK44" s="7">
         <v>0.18</v>
       </c>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="AM44" s="53"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="AE45" s="4"/>
     </row>
-    <row r="46" spans="1:37">
+    <row r="46" spans="1:39">
       <c r="AE46" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AF6:AQ6"/>
     <mergeCell ref="T4:AQ4"/>
     <mergeCell ref="T8:AG8"/>
     <mergeCell ref="T23:AG23"/>
     <mergeCell ref="T30:AG30"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="T6:AE6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">