--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -416,79 +416,79 @@
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -751,151 +751,151 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S116"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="S127" sqref="S127"/>
+    <sheetView tabSelected="1" topLeftCell="A85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="S117" sqref="S117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="17.6640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="12.88671875" style="6" customWidth="1"/>
     <col min="3" max="13" width="10.6640625" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="32.25" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="49"/>
-[...10 lines deleted...]
-      <c r="M1" s="49"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:15" ht="13.8">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
-      <c r="I2" s="56" t="s">
+      <c r="I2" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="56"/>
-[...2 lines deleted...]
-      <c r="M2" s="56"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
     </row>
     <row r="3" spans="1:15" s="2" customFormat="1" ht="13.8">
       <c r="A3" s="18"/>
       <c r="B3" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:15" s="2" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="55"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
     </row>
     <row r="5" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="19">
         <v>2000</v>
       </c>
       <c r="B5" s="20">
         <v>103.9</v>
       </c>
       <c r="C5" s="21">
         <v>99.8</v>
       </c>
       <c r="D5" s="21">
         <v>100</v>
       </c>
       <c r="E5" s="21">
         <v>99.7</v>
       </c>
       <c r="F5" s="20">
         <v>100.3</v>
       </c>
       <c r="G5" s="21">
         <v>100.5</v>
       </c>
       <c r="H5" s="20">
         <v>100.4</v>
@@ -1468,99 +1468,99 @@
       </c>
       <c r="F19" s="25">
         <v>100.7</v>
       </c>
       <c r="G19" s="25">
         <v>100.2</v>
       </c>
       <c r="H19" s="25">
         <v>100.2</v>
       </c>
       <c r="I19" s="25">
         <v>100.5</v>
       </c>
       <c r="J19" s="22">
         <v>100.4</v>
       </c>
       <c r="K19" s="25">
         <v>100.4</v>
       </c>
       <c r="L19" s="25">
         <v>100.6</v>
       </c>
       <c r="M19" s="25">
         <v>100.5</v>
       </c>
-      <c r="O19" s="57"/>
-[...2 lines deleted...]
-      <c r="R19" s="57"/>
+      <c r="O19" s="50"/>
+      <c r="P19" s="49"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="50"/>
     </row>
     <row r="20" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="19">
         <v>2015</v>
       </c>
       <c r="B20" s="25">
         <v>100.5</v>
       </c>
       <c r="C20" s="25">
         <v>100.3</v>
       </c>
       <c r="D20" s="25">
         <v>100.1</v>
       </c>
       <c r="E20" s="25">
         <v>100.2</v>
       </c>
       <c r="F20" s="22">
         <v>100.2</v>
       </c>
       <c r="G20" s="25">
         <v>99.9</v>
       </c>
       <c r="H20" s="28">
         <v>101.3</v>
       </c>
       <c r="I20" s="25">
         <v>100.1</v>
       </c>
       <c r="J20" s="25">
         <v>101.5</v>
       </c>
       <c r="K20" s="25">
         <v>103.7</v>
       </c>
       <c r="L20" s="25">
         <v>103.7</v>
       </c>
       <c r="M20" s="25">
         <v>101</v>
       </c>
-      <c r="O20" s="57"/>
+      <c r="O20" s="50"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
-      <c r="R20" s="57"/>
+      <c r="R20" s="50"/>
     </row>
     <row r="21" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="19">
         <v>2016</v>
       </c>
       <c r="B21" s="25">
         <v>101.1</v>
       </c>
       <c r="C21" s="25">
         <v>101.1</v>
       </c>
       <c r="D21" s="25">
         <v>100.6</v>
       </c>
       <c r="E21" s="25">
         <v>100.6</v>
       </c>
       <c r="F21" s="22">
         <v>100.6</v>
       </c>
       <c r="G21" s="25">
         <v>101</v>
       </c>
       <c r="H21" s="25">
         <v>100.4</v>
@@ -1944,77 +1944,79 @@
       </c>
       <c r="K30" s="25">
         <v>100.9</v>
       </c>
       <c r="L30" s="25">
         <v>100.6</v>
       </c>
       <c r="M30" s="25">
         <v>100.6</v>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="43">
         <v>2026</v>
       </c>
       <c r="B31" s="44">
         <v>101.1</v>
       </c>
       <c r="C31" s="45">
         <v>101.2</v>
       </c>
       <c r="D31" s="44">
         <v>100.7</v>
       </c>
-      <c r="E31" s="44"/>
+      <c r="E31" s="44">
+        <v>100.8</v>
+      </c>
       <c r="F31" s="46"/>
       <c r="G31" s="46"/>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="M31" s="44"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:18" ht="28.5" customHeight="1">
-      <c r="A32" s="50" t="s">
+      <c r="A32" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="51"/>
-[...10 lines deleted...]
-      <c r="M32" s="52"/>
+      <c r="B32" s="53"/>
+      <c r="C32" s="53"/>
+      <c r="D32" s="53"/>
+      <c r="E32" s="53"/>
+      <c r="F32" s="53"/>
+      <c r="G32" s="53"/>
+      <c r="H32" s="53"/>
+      <c r="I32" s="53"/>
+      <c r="J32" s="53"/>
+      <c r="K32" s="53"/>
+      <c r="L32" s="53"/>
+      <c r="M32" s="54"/>
       <c r="N32" s="3"/>
     </row>
     <row r="33" spans="1:19" ht="13.8">
       <c r="A33" s="19">
         <v>2000</v>
       </c>
       <c r="B33" s="21">
         <v>106.4</v>
       </c>
       <c r="C33" s="21">
         <v>99.6</v>
       </c>
       <c r="D33" s="21">
         <v>100</v>
       </c>
       <c r="E33" s="21">
         <v>99.1</v>
       </c>
       <c r="F33" s="21">
         <v>100.3</v>
       </c>
       <c r="G33" s="21">
         <v>100.7</v>
       </c>
       <c r="H33" s="21">
@@ -3064,76 +3066,78 @@
         <v>100.6</v>
       </c>
       <c r="K58" s="25">
         <v>101.1</v>
       </c>
       <c r="L58" s="25">
         <v>101</v>
       </c>
       <c r="M58" s="25">
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="43">
         <v>2026</v>
       </c>
       <c r="B59" s="44">
         <v>100.8</v>
       </c>
       <c r="C59" s="45">
         <v>101.3</v>
       </c>
       <c r="D59" s="46">
         <v>100.8</v>
       </c>
-      <c r="E59" s="46"/>
+      <c r="E59" s="46">
+        <v>101.2</v>
+      </c>
       <c r="F59" s="46"/>
       <c r="G59" s="44"/>
       <c r="H59" s="44"/>
       <c r="I59" s="44"/>
       <c r="J59" s="44"/>
       <c r="K59" s="44"/>
       <c r="L59" s="44"/>
       <c r="M59" s="44"/>
     </row>
     <row r="60" spans="1:19" ht="28.5" customHeight="1">
-      <c r="A60" s="50" t="s">
+      <c r="A60" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B60" s="51"/>
-[...10 lines deleted...]
-      <c r="M60" s="52"/>
+      <c r="B60" s="53"/>
+      <c r="C60" s="53"/>
+      <c r="D60" s="53"/>
+      <c r="E60" s="53"/>
+      <c r="F60" s="53"/>
+      <c r="G60" s="53"/>
+      <c r="H60" s="53"/>
+      <c r="I60" s="53"/>
+      <c r="J60" s="53"/>
+      <c r="K60" s="53"/>
+      <c r="L60" s="53"/>
+      <c r="M60" s="54"/>
       <c r="N60" s="3"/>
     </row>
     <row r="61" spans="1:19" ht="13.8">
       <c r="A61" s="19">
         <v>2000</v>
       </c>
       <c r="B61" s="21">
         <v>100.1</v>
       </c>
       <c r="C61" s="21">
         <v>100.4</v>
       </c>
       <c r="D61" s="21">
         <v>100</v>
       </c>
       <c r="E61" s="21">
         <v>100.7</v>
       </c>
       <c r="F61" s="21">
         <v>100.6</v>
       </c>
       <c r="G61" s="21">
         <v>100.4</v>
       </c>
       <c r="H61" s="21">
@@ -4193,76 +4197,78 @@
         <v>101.7</v>
       </c>
       <c r="K86" s="25">
         <v>101.5</v>
       </c>
       <c r="L86" s="25">
         <v>101</v>
       </c>
       <c r="M86" s="25">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="43">
         <v>2026</v>
       </c>
       <c r="B87" s="45">
         <v>101.4</v>
       </c>
       <c r="C87" s="45">
         <v>101.2</v>
       </c>
       <c r="D87" s="44">
         <v>100.7</v>
       </c>
-      <c r="E87" s="44"/>
+      <c r="E87" s="44">
+        <v>100.6</v>
+      </c>
       <c r="F87" s="46"/>
       <c r="G87" s="44"/>
       <c r="H87" s="44"/>
       <c r="I87" s="44"/>
       <c r="J87" s="44"/>
       <c r="K87" s="44"/>
       <c r="L87" s="44"/>
       <c r="M87" s="44"/>
     </row>
     <row r="88" spans="1:19" ht="28.5" customHeight="1">
-      <c r="A88" s="50" t="s">
+      <c r="A88" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B88" s="51"/>
-[...10 lines deleted...]
-      <c r="M88" s="52"/>
+      <c r="B88" s="53"/>
+      <c r="C88" s="53"/>
+      <c r="D88" s="53"/>
+      <c r="E88" s="53"/>
+      <c r="F88" s="53"/>
+      <c r="G88" s="53"/>
+      <c r="H88" s="53"/>
+      <c r="I88" s="53"/>
+      <c r="J88" s="53"/>
+      <c r="K88" s="53"/>
+      <c r="L88" s="53"/>
+      <c r="M88" s="54"/>
       <c r="N88" s="3"/>
     </row>
     <row r="89" spans="1:19" ht="13.8">
       <c r="A89" s="19">
         <v>2000</v>
       </c>
       <c r="B89" s="21">
         <v>102.1</v>
       </c>
       <c r="C89" s="21">
         <v>99.6</v>
       </c>
       <c r="D89" s="21">
         <v>100.1</v>
       </c>
       <c r="E89" s="21">
         <v>100</v>
       </c>
       <c r="F89" s="21">
         <v>100.1</v>
       </c>
       <c r="G89" s="21">
         <v>100</v>
       </c>
       <c r="H89" s="21">
@@ -5300,86 +5306,88 @@
         <v>100.8</v>
       </c>
       <c r="K114" s="48">
         <v>100</v>
       </c>
       <c r="L114" s="40">
         <v>99.8</v>
       </c>
       <c r="M114" s="40">
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="47">
         <v>2026</v>
       </c>
       <c r="B115" s="42">
         <v>101.2</v>
       </c>
       <c r="C115" s="42">
         <v>101.2</v>
       </c>
       <c r="D115" s="42">
         <v>100.6</v>
       </c>
-      <c r="E115" s="47"/>
+      <c r="E115" s="42">
+        <v>100.6</v>
+      </c>
       <c r="F115" s="47"/>
       <c r="G115" s="47"/>
       <c r="H115" s="47"/>
       <c r="I115" s="47"/>
       <c r="J115" s="47"/>
       <c r="K115" s="47"/>
       <c r="L115" s="47"/>
       <c r="M115" s="47"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="10"/>
       <c r="B116" s="14"/>
       <c r="C116" s="14"/>
       <c r="D116" s="14"/>
       <c r="E116" s="14"/>
       <c r="F116" s="14"/>
       <c r="G116" s="14"/>
       <c r="H116" s="14"/>
       <c r="I116" s="14"/>
       <c r="J116" s="14"/>
       <c r="K116" s="14"/>
       <c r="L116" s="14"/>
       <c r="M116" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A88:M88"/>
     <mergeCell ref="O19:O20"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:R20"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="I2:M2"/>
-    <mergeCell ref="A88:M88"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="12" man="1"/>
     <brk id="59" max="12" man="1"/>
     <brk id="87" max="12" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 