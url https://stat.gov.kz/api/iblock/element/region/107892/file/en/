--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -416,79 +416,79 @@
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -751,151 +751,151 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S116"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="S117" sqref="S117"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="R116" sqref="R116"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="17.6640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="12.88671875" style="6" customWidth="1"/>
     <col min="3" max="13" width="10.6640625" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="32.25" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:15" ht="13.8">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
-      <c r="I2" s="58" t="s">
+      <c r="I2" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="58"/>
-[...2 lines deleted...]
-      <c r="M2" s="58"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
     </row>
     <row r="3" spans="1:15" s="2" customFormat="1" ht="13.8">
       <c r="A3" s="18"/>
       <c r="B3" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:15" s="2" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A4" s="55" t="s">
+      <c r="A4" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="56"/>
-[...10 lines deleted...]
-      <c r="M4" s="57"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="55"/>
     </row>
     <row r="5" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="19">
         <v>2000</v>
       </c>
       <c r="B5" s="20">
         <v>103.9</v>
       </c>
       <c r="C5" s="21">
         <v>99.8</v>
       </c>
       <c r="D5" s="21">
         <v>100</v>
       </c>
       <c r="E5" s="21">
         <v>99.7</v>
       </c>
       <c r="F5" s="20">
         <v>100.3</v>
       </c>
       <c r="G5" s="21">
         <v>100.5</v>
       </c>
       <c r="H5" s="20">
         <v>100.4</v>
@@ -1468,99 +1468,99 @@
       </c>
       <c r="F19" s="25">
         <v>100.7</v>
       </c>
       <c r="G19" s="25">
         <v>100.2</v>
       </c>
       <c r="H19" s="25">
         <v>100.2</v>
       </c>
       <c r="I19" s="25">
         <v>100.5</v>
       </c>
       <c r="J19" s="22">
         <v>100.4</v>
       </c>
       <c r="K19" s="25">
         <v>100.4</v>
       </c>
       <c r="L19" s="25">
         <v>100.6</v>
       </c>
       <c r="M19" s="25">
         <v>100.5</v>
       </c>
-      <c r="O19" s="50"/>
-[...2 lines deleted...]
-      <c r="R19" s="50"/>
+      <c r="O19" s="57"/>
+      <c r="P19" s="58"/>
+      <c r="Q19" s="58"/>
+      <c r="R19" s="57"/>
     </row>
     <row r="20" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="19">
         <v>2015</v>
       </c>
       <c r="B20" s="25">
         <v>100.5</v>
       </c>
       <c r="C20" s="25">
         <v>100.3</v>
       </c>
       <c r="D20" s="25">
         <v>100.1</v>
       </c>
       <c r="E20" s="25">
         <v>100.2</v>
       </c>
       <c r="F20" s="22">
         <v>100.2</v>
       </c>
       <c r="G20" s="25">
         <v>99.9</v>
       </c>
       <c r="H20" s="28">
         <v>101.3</v>
       </c>
       <c r="I20" s="25">
         <v>100.1</v>
       </c>
       <c r="J20" s="25">
         <v>101.5</v>
       </c>
       <c r="K20" s="25">
         <v>103.7</v>
       </c>
       <c r="L20" s="25">
         <v>103.7</v>
       </c>
       <c r="M20" s="25">
         <v>101</v>
       </c>
-      <c r="O20" s="50"/>
+      <c r="O20" s="57"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
-      <c r="R20" s="50"/>
+      <c r="R20" s="57"/>
     </row>
     <row r="21" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="19">
         <v>2016</v>
       </c>
       <c r="B21" s="25">
         <v>101.1</v>
       </c>
       <c r="C21" s="25">
         <v>101.1</v>
       </c>
       <c r="D21" s="25">
         <v>100.6</v>
       </c>
       <c r="E21" s="25">
         <v>100.6</v>
       </c>
       <c r="F21" s="22">
         <v>100.6</v>
       </c>
       <c r="G21" s="25">
         <v>101</v>
       </c>
       <c r="H21" s="25">
         <v>100.4</v>
@@ -1947,76 +1947,78 @@
       </c>
       <c r="L30" s="25">
         <v>100.6</v>
       </c>
       <c r="M30" s="25">
         <v>100.6</v>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="43">
         <v>2026</v>
       </c>
       <c r="B31" s="44">
         <v>101.1</v>
       </c>
       <c r="C31" s="45">
         <v>101.2</v>
       </c>
       <c r="D31" s="44">
         <v>100.7</v>
       </c>
       <c r="E31" s="44">
         <v>100.8</v>
       </c>
-      <c r="F31" s="46"/>
+      <c r="F31" s="46">
+        <v>100.7</v>
+      </c>
       <c r="G31" s="46"/>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="M31" s="44"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:18" ht="28.5" customHeight="1">
-      <c r="A32" s="52" t="s">
+      <c r="A32" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="53"/>
-[...10 lines deleted...]
-      <c r="M32" s="54"/>
+      <c r="B32" s="51"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="51"/>
+      <c r="E32" s="51"/>
+      <c r="F32" s="51"/>
+      <c r="G32" s="51"/>
+      <c r="H32" s="51"/>
+      <c r="I32" s="51"/>
+      <c r="J32" s="51"/>
+      <c r="K32" s="51"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
       <c r="N32" s="3"/>
     </row>
     <row r="33" spans="1:19" ht="13.8">
       <c r="A33" s="19">
         <v>2000</v>
       </c>
       <c r="B33" s="21">
         <v>106.4</v>
       </c>
       <c r="C33" s="21">
         <v>99.6</v>
       </c>
       <c r="D33" s="21">
         <v>100</v>
       </c>
       <c r="E33" s="21">
         <v>99.1</v>
       </c>
       <c r="F33" s="21">
         <v>100.3</v>
       </c>
       <c r="G33" s="21">
         <v>100.7</v>
       </c>
       <c r="H33" s="21">
@@ -3069,75 +3071,77 @@
         <v>101.1</v>
       </c>
       <c r="L58" s="25">
         <v>101</v>
       </c>
       <c r="M58" s="25">
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="43">
         <v>2026</v>
       </c>
       <c r="B59" s="44">
         <v>100.8</v>
       </c>
       <c r="C59" s="45">
         <v>101.3</v>
       </c>
       <c r="D59" s="46">
         <v>100.8</v>
       </c>
       <c r="E59" s="46">
         <v>101.2</v>
       </c>
-      <c r="F59" s="46"/>
+      <c r="F59" s="46">
+        <v>100.6</v>
+      </c>
       <c r="G59" s="44"/>
       <c r="H59" s="44"/>
       <c r="I59" s="44"/>
       <c r="J59" s="44"/>
       <c r="K59" s="44"/>
       <c r="L59" s="44"/>
       <c r="M59" s="44"/>
     </row>
     <row r="60" spans="1:19" ht="28.5" customHeight="1">
-      <c r="A60" s="52" t="s">
+      <c r="A60" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B60" s="53"/>
-[...10 lines deleted...]
-      <c r="M60" s="54"/>
+      <c r="B60" s="51"/>
+      <c r="C60" s="51"/>
+      <c r="D60" s="51"/>
+      <c r="E60" s="51"/>
+      <c r="F60" s="51"/>
+      <c r="G60" s="51"/>
+      <c r="H60" s="51"/>
+      <c r="I60" s="51"/>
+      <c r="J60" s="51"/>
+      <c r="K60" s="51"/>
+      <c r="L60" s="51"/>
+      <c r="M60" s="52"/>
       <c r="N60" s="3"/>
     </row>
     <row r="61" spans="1:19" ht="13.8">
       <c r="A61" s="19">
         <v>2000</v>
       </c>
       <c r="B61" s="21">
         <v>100.1</v>
       </c>
       <c r="C61" s="21">
         <v>100.4</v>
       </c>
       <c r="D61" s="21">
         <v>100</v>
       </c>
       <c r="E61" s="21">
         <v>100.7</v>
       </c>
       <c r="F61" s="21">
         <v>100.6</v>
       </c>
       <c r="G61" s="21">
         <v>100.4</v>
       </c>
       <c r="H61" s="21">
@@ -4200,75 +4204,77 @@
         <v>101.5</v>
       </c>
       <c r="L86" s="25">
         <v>101</v>
       </c>
       <c r="M86" s="25">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="43">
         <v>2026</v>
       </c>
       <c r="B87" s="45">
         <v>101.4</v>
       </c>
       <c r="C87" s="45">
         <v>101.2</v>
       </c>
       <c r="D87" s="44">
         <v>100.7</v>
       </c>
       <c r="E87" s="44">
         <v>100.6</v>
       </c>
-      <c r="F87" s="46"/>
+      <c r="F87" s="46">
+        <v>100.6</v>
+      </c>
       <c r="G87" s="44"/>
       <c r="H87" s="44"/>
       <c r="I87" s="44"/>
       <c r="J87" s="44"/>
       <c r="K87" s="44"/>
       <c r="L87" s="44"/>
       <c r="M87" s="44"/>
     </row>
     <row r="88" spans="1:19" ht="28.5" customHeight="1">
-      <c r="A88" s="52" t="s">
+      <c r="A88" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B88" s="53"/>
-[...10 lines deleted...]
-      <c r="M88" s="54"/>
+      <c r="B88" s="51"/>
+      <c r="C88" s="51"/>
+      <c r="D88" s="51"/>
+      <c r="E88" s="51"/>
+      <c r="F88" s="51"/>
+      <c r="G88" s="51"/>
+      <c r="H88" s="51"/>
+      <c r="I88" s="51"/>
+      <c r="J88" s="51"/>
+      <c r="K88" s="51"/>
+      <c r="L88" s="51"/>
+      <c r="M88" s="52"/>
       <c r="N88" s="3"/>
     </row>
     <row r="89" spans="1:19" ht="13.8">
       <c r="A89" s="19">
         <v>2000</v>
       </c>
       <c r="B89" s="21">
         <v>102.1</v>
       </c>
       <c r="C89" s="21">
         <v>99.6</v>
       </c>
       <c r="D89" s="21">
         <v>100.1</v>
       </c>
       <c r="E89" s="21">
         <v>100</v>
       </c>
       <c r="F89" s="21">
         <v>100.1</v>
       </c>
       <c r="G89" s="21">
         <v>100</v>
       </c>
       <c r="H89" s="21">
@@ -5309,85 +5315,87 @@
         <v>100</v>
       </c>
       <c r="L114" s="40">
         <v>99.8</v>
       </c>
       <c r="M114" s="40">
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="47">
         <v>2026</v>
       </c>
       <c r="B115" s="42">
         <v>101.2</v>
       </c>
       <c r="C115" s="42">
         <v>101.2</v>
       </c>
       <c r="D115" s="42">
         <v>100.6</v>
       </c>
       <c r="E115" s="42">
         <v>100.6</v>
       </c>
-      <c r="F115" s="47"/>
+      <c r="F115" s="42">
+        <v>100.9</v>
+      </c>
       <c r="G115" s="47"/>
       <c r="H115" s="47"/>
       <c r="I115" s="47"/>
       <c r="J115" s="47"/>
       <c r="K115" s="47"/>
       <c r="L115" s="47"/>
       <c r="M115" s="47"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="10"/>
       <c r="B116" s="14"/>
       <c r="C116" s="14"/>
       <c r="D116" s="14"/>
       <c r="E116" s="14"/>
       <c r="F116" s="14"/>
       <c r="G116" s="14"/>
       <c r="H116" s="14"/>
       <c r="I116" s="14"/>
       <c r="J116" s="14"/>
       <c r="K116" s="14"/>
       <c r="L116" s="14"/>
       <c r="M116" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A88:M88"/>
     <mergeCell ref="O19:O20"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:R20"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="I2:M2"/>
+    <mergeCell ref="A88:M88"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="12" man="1"/>
     <brk id="59" max="12" man="1"/>
     <brk id="87" max="12" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 