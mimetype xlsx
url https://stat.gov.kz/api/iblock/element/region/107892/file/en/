--- v2 (2026-06-24)
+++ v3 (2026-08-06)
@@ -416,79 +416,79 @@
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -751,151 +751,151 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S116"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="R116" sqref="R116"/>
+    <sheetView tabSelected="1" topLeftCell="A94" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="R122" sqref="R122"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="17.6640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="12.88671875" style="6" customWidth="1"/>
     <col min="3" max="13" width="10.6640625" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="32.25" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="49"/>
-[...10 lines deleted...]
-      <c r="M1" s="49"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:15" ht="13.8">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
-      <c r="I2" s="56" t="s">
+      <c r="I2" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="56"/>
-[...2 lines deleted...]
-      <c r="M2" s="56"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
     </row>
     <row r="3" spans="1:15" s="2" customFormat="1" ht="13.8">
       <c r="A3" s="18"/>
       <c r="B3" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:15" s="2" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="55"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
     </row>
     <row r="5" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="19">
         <v>2000</v>
       </c>
       <c r="B5" s="20">
         <v>103.9</v>
       </c>
       <c r="C5" s="21">
         <v>99.8</v>
       </c>
       <c r="D5" s="21">
         <v>100</v>
       </c>
       <c r="E5" s="21">
         <v>99.7</v>
       </c>
       <c r="F5" s="20">
         <v>100.3</v>
       </c>
       <c r="G5" s="21">
         <v>100.5</v>
       </c>
       <c r="H5" s="20">
         <v>100.4</v>
@@ -1468,99 +1468,99 @@
       </c>
       <c r="F19" s="25">
         <v>100.7</v>
       </c>
       <c r="G19" s="25">
         <v>100.2</v>
       </c>
       <c r="H19" s="25">
         <v>100.2</v>
       </c>
       <c r="I19" s="25">
         <v>100.5</v>
       </c>
       <c r="J19" s="22">
         <v>100.4</v>
       </c>
       <c r="K19" s="25">
         <v>100.4</v>
       </c>
       <c r="L19" s="25">
         <v>100.6</v>
       </c>
       <c r="M19" s="25">
         <v>100.5</v>
       </c>
-      <c r="O19" s="57"/>
-[...2 lines deleted...]
-      <c r="R19" s="57"/>
+      <c r="O19" s="50"/>
+      <c r="P19" s="49"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="50"/>
     </row>
     <row r="20" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="19">
         <v>2015</v>
       </c>
       <c r="B20" s="25">
         <v>100.5</v>
       </c>
       <c r="C20" s="25">
         <v>100.3</v>
       </c>
       <c r="D20" s="25">
         <v>100.1</v>
       </c>
       <c r="E20" s="25">
         <v>100.2</v>
       </c>
       <c r="F20" s="22">
         <v>100.2</v>
       </c>
       <c r="G20" s="25">
         <v>99.9</v>
       </c>
       <c r="H20" s="28">
         <v>101.3</v>
       </c>
       <c r="I20" s="25">
         <v>100.1</v>
       </c>
       <c r="J20" s="25">
         <v>101.5</v>
       </c>
       <c r="K20" s="25">
         <v>103.7</v>
       </c>
       <c r="L20" s="25">
         <v>103.7</v>
       </c>
       <c r="M20" s="25">
         <v>101</v>
       </c>
-      <c r="O20" s="57"/>
+      <c r="O20" s="50"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
-      <c r="R20" s="57"/>
+      <c r="R20" s="50"/>
     </row>
     <row r="21" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="19">
         <v>2016</v>
       </c>
       <c r="B21" s="25">
         <v>101.1</v>
       </c>
       <c r="C21" s="25">
         <v>101.1</v>
       </c>
       <c r="D21" s="25">
         <v>100.6</v>
       </c>
       <c r="E21" s="25">
         <v>100.6</v>
       </c>
       <c r="F21" s="22">
         <v>100.6</v>
       </c>
       <c r="G21" s="25">
         <v>101</v>
       </c>
       <c r="H21" s="25">
         <v>100.4</v>
@@ -1950,75 +1950,77 @@
       </c>
       <c r="M30" s="25">
         <v>100.6</v>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="43">
         <v>2026</v>
       </c>
       <c r="B31" s="44">
         <v>101.1</v>
       </c>
       <c r="C31" s="45">
         <v>101.2</v>
       </c>
       <c r="D31" s="44">
         <v>100.7</v>
       </c>
       <c r="E31" s="44">
         <v>100.8</v>
       </c>
       <c r="F31" s="46">
         <v>100.7</v>
       </c>
-      <c r="G31" s="46"/>
+      <c r="G31" s="46">
+        <v>100.8</v>
+      </c>
       <c r="H31" s="44"/>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="M31" s="44"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:18" ht="28.5" customHeight="1">
-      <c r="A32" s="50" t="s">
+      <c r="A32" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="51"/>
-[...10 lines deleted...]
-      <c r="M32" s="52"/>
+      <c r="B32" s="53"/>
+      <c r="C32" s="53"/>
+      <c r="D32" s="53"/>
+      <c r="E32" s="53"/>
+      <c r="F32" s="53"/>
+      <c r="G32" s="53"/>
+      <c r="H32" s="53"/>
+      <c r="I32" s="53"/>
+      <c r="J32" s="53"/>
+      <c r="K32" s="53"/>
+      <c r="L32" s="53"/>
+      <c r="M32" s="54"/>
       <c r="N32" s="3"/>
     </row>
     <row r="33" spans="1:19" ht="13.8">
       <c r="A33" s="19">
         <v>2000</v>
       </c>
       <c r="B33" s="21">
         <v>106.4</v>
       </c>
       <c r="C33" s="21">
         <v>99.6</v>
       </c>
       <c r="D33" s="21">
         <v>100</v>
       </c>
       <c r="E33" s="21">
         <v>99.1</v>
       </c>
       <c r="F33" s="21">
         <v>100.3</v>
       </c>
       <c r="G33" s="21">
         <v>100.7</v>
       </c>
       <c r="H33" s="21">
@@ -3074,74 +3076,76 @@
         <v>101</v>
       </c>
       <c r="M58" s="25">
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="43">
         <v>2026</v>
       </c>
       <c r="B59" s="44">
         <v>100.8</v>
       </c>
       <c r="C59" s="45">
         <v>101.3</v>
       </c>
       <c r="D59" s="46">
         <v>100.8</v>
       </c>
       <c r="E59" s="46">
         <v>101.2</v>
       </c>
       <c r="F59" s="46">
         <v>100.6</v>
       </c>
-      <c r="G59" s="44"/>
+      <c r="G59" s="44">
+        <v>100.4</v>
+      </c>
       <c r="H59" s="44"/>
       <c r="I59" s="44"/>
       <c r="J59" s="44"/>
       <c r="K59" s="44"/>
       <c r="L59" s="44"/>
       <c r="M59" s="44"/>
     </row>
     <row r="60" spans="1:19" ht="28.5" customHeight="1">
-      <c r="A60" s="50" t="s">
+      <c r="A60" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B60" s="51"/>
-[...10 lines deleted...]
-      <c r="M60" s="52"/>
+      <c r="B60" s="53"/>
+      <c r="C60" s="53"/>
+      <c r="D60" s="53"/>
+      <c r="E60" s="53"/>
+      <c r="F60" s="53"/>
+      <c r="G60" s="53"/>
+      <c r="H60" s="53"/>
+      <c r="I60" s="53"/>
+      <c r="J60" s="53"/>
+      <c r="K60" s="53"/>
+      <c r="L60" s="53"/>
+      <c r="M60" s="54"/>
       <c r="N60" s="3"/>
     </row>
     <row r="61" spans="1:19" ht="13.8">
       <c r="A61" s="19">
         <v>2000</v>
       </c>
       <c r="B61" s="21">
         <v>100.1</v>
       </c>
       <c r="C61" s="21">
         <v>100.4</v>
       </c>
       <c r="D61" s="21">
         <v>100</v>
       </c>
       <c r="E61" s="21">
         <v>100.7</v>
       </c>
       <c r="F61" s="21">
         <v>100.6</v>
       </c>
       <c r="G61" s="21">
         <v>100.4</v>
       </c>
       <c r="H61" s="21">
@@ -4207,74 +4211,76 @@
         <v>101</v>
       </c>
       <c r="M86" s="25">
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="43">
         <v>2026</v>
       </c>
       <c r="B87" s="45">
         <v>101.4</v>
       </c>
       <c r="C87" s="45">
         <v>101.2</v>
       </c>
       <c r="D87" s="44">
         <v>100.7</v>
       </c>
       <c r="E87" s="44">
         <v>100.6</v>
       </c>
       <c r="F87" s="46">
         <v>100.6</v>
       </c>
-      <c r="G87" s="44"/>
+      <c r="G87" s="44">
+        <v>101</v>
+      </c>
       <c r="H87" s="44"/>
       <c r="I87" s="44"/>
       <c r="J87" s="44"/>
       <c r="K87" s="44"/>
       <c r="L87" s="44"/>
       <c r="M87" s="44"/>
     </row>
     <row r="88" spans="1:19" ht="28.5" customHeight="1">
-      <c r="A88" s="50" t="s">
+      <c r="A88" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="B88" s="51"/>
-[...10 lines deleted...]
-      <c r="M88" s="52"/>
+      <c r="B88" s="53"/>
+      <c r="C88" s="53"/>
+      <c r="D88" s="53"/>
+      <c r="E88" s="53"/>
+      <c r="F88" s="53"/>
+      <c r="G88" s="53"/>
+      <c r="H88" s="53"/>
+      <c r="I88" s="53"/>
+      <c r="J88" s="53"/>
+      <c r="K88" s="53"/>
+      <c r="L88" s="53"/>
+      <c r="M88" s="54"/>
       <c r="N88" s="3"/>
     </row>
     <row r="89" spans="1:19" ht="13.8">
       <c r="A89" s="19">
         <v>2000</v>
       </c>
       <c r="B89" s="21">
         <v>102.1</v>
       </c>
       <c r="C89" s="21">
         <v>99.6</v>
       </c>
       <c r="D89" s="21">
         <v>100.1</v>
       </c>
       <c r="E89" s="21">
         <v>100</v>
       </c>
       <c r="F89" s="21">
         <v>100.1</v>
       </c>
       <c r="G89" s="21">
         <v>100</v>
       </c>
       <c r="H89" s="21">
@@ -5318,84 +5324,86 @@
         <v>99.8</v>
       </c>
       <c r="M114" s="40">
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="47">
         <v>2026</v>
       </c>
       <c r="B115" s="42">
         <v>101.2</v>
       </c>
       <c r="C115" s="42">
         <v>101.2</v>
       </c>
       <c r="D115" s="42">
         <v>100.6</v>
       </c>
       <c r="E115" s="42">
         <v>100.6</v>
       </c>
       <c r="F115" s="42">
         <v>100.9</v>
       </c>
-      <c r="G115" s="47"/>
+      <c r="G115" s="42">
+        <v>101.1</v>
+      </c>
       <c r="H115" s="47"/>
       <c r="I115" s="47"/>
       <c r="J115" s="47"/>
       <c r="K115" s="47"/>
       <c r="L115" s="47"/>
       <c r="M115" s="47"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="10"/>
       <c r="B116" s="14"/>
       <c r="C116" s="14"/>
       <c r="D116" s="14"/>
       <c r="E116" s="14"/>
       <c r="F116" s="14"/>
       <c r="G116" s="14"/>
       <c r="H116" s="14"/>
       <c r="I116" s="14"/>
       <c r="J116" s="14"/>
       <c r="K116" s="14"/>
       <c r="L116" s="14"/>
       <c r="M116" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A88:M88"/>
     <mergeCell ref="O19:O20"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:R20"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="I2:M2"/>
-    <mergeCell ref="A88:M88"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="12" man="1"/>
     <brk id="59" max="12" man="1"/>
     <brk id="87" max="12" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 