--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -416,79 +416,79 @@
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -751,151 +751,151 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S116"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A94" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="R122" sqref="R122"/>
+    <sheetView tabSelected="1" topLeftCell="A91" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="T121" sqref="T121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="17.6640625" style="5" customWidth="1"/>
     <col min="2" max="2" width="12.88671875" style="6" customWidth="1"/>
     <col min="3" max="13" width="10.6640625" style="6" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="32.25" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:15" ht="13.8">
       <c r="A2" s="15"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
-      <c r="I2" s="58" t="s">
+      <c r="I2" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="58"/>
-[...2 lines deleted...]
-      <c r="M2" s="58"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
     </row>
     <row r="3" spans="1:15" s="2" customFormat="1" ht="13.8">
       <c r="A3" s="18"/>
       <c r="B3" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="K3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:15" s="2" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A4" s="55" t="s">
+      <c r="A4" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="56"/>
-[...10 lines deleted...]
-      <c r="M4" s="57"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="55"/>
     </row>
     <row r="5" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="19">
         <v>2000</v>
       </c>
       <c r="B5" s="20">
         <v>103.9</v>
       </c>
       <c r="C5" s="21">
         <v>99.8</v>
       </c>
       <c r="D5" s="21">
         <v>100</v>
       </c>
       <c r="E5" s="21">
         <v>99.7</v>
       </c>
       <c r="F5" s="20">
         <v>100.3</v>
       </c>
       <c r="G5" s="21">
         <v>100.5</v>
       </c>
       <c r="H5" s="20">
         <v>100.4</v>
@@ -1468,99 +1468,99 @@
       </c>
       <c r="F19" s="25">
         <v>100.7</v>
       </c>
       <c r="G19" s="25">
         <v>100.2</v>
       </c>
       <c r="H19" s="25">
         <v>100.2</v>
       </c>
       <c r="I19" s="25">
         <v>100.5</v>
       </c>
       <c r="J19" s="22">
         <v>100.4</v>
       </c>
       <c r="K19" s="25">
         <v>100.4</v>
       </c>
       <c r="L19" s="25">
         <v>100.6</v>
       </c>
       <c r="M19" s="25">
         <v>100.5</v>
       </c>
-      <c r="O19" s="50"/>
-[...2 lines deleted...]
-      <c r="R19" s="50"/>
+      <c r="O19" s="57"/>
+      <c r="P19" s="58"/>
+      <c r="Q19" s="58"/>
+      <c r="R19" s="57"/>
     </row>
     <row r="20" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="19">
         <v>2015</v>
       </c>
       <c r="B20" s="25">
         <v>100.5</v>
       </c>
       <c r="C20" s="25">
         <v>100.3</v>
       </c>
       <c r="D20" s="25">
         <v>100.1</v>
       </c>
       <c r="E20" s="25">
         <v>100.2</v>
       </c>
       <c r="F20" s="22">
         <v>100.2</v>
       </c>
       <c r="G20" s="25">
         <v>99.9</v>
       </c>
       <c r="H20" s="28">
         <v>101.3</v>
       </c>
       <c r="I20" s="25">
         <v>100.1</v>
       </c>
       <c r="J20" s="25">
         <v>101.5</v>
       </c>
       <c r="K20" s="25">
         <v>103.7</v>
       </c>
       <c r="L20" s="25">
         <v>103.7</v>
       </c>
       <c r="M20" s="25">
         <v>101</v>
       </c>
-      <c r="O20" s="50"/>
+      <c r="O20" s="57"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
-      <c r="R20" s="50"/>
+      <c r="R20" s="57"/>
     </row>
     <row r="21" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="19">
         <v>2016</v>
       </c>
       <c r="B21" s="25">
         <v>101.1</v>
       </c>
       <c r="C21" s="25">
         <v>101.1</v>
       </c>
       <c r="D21" s="25">
         <v>100.6</v>
       </c>
       <c r="E21" s="25">
         <v>100.6</v>
       </c>
       <c r="F21" s="22">
         <v>100.6</v>
       </c>
       <c r="G21" s="25">
         <v>101</v>
       </c>
       <c r="H21" s="25">
         <v>100.4</v>
@@ -1953,74 +1953,76 @@
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:18" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="43">
         <v>2026</v>
       </c>
       <c r="B31" s="44">
         <v>101.1</v>
       </c>
       <c r="C31" s="45">
         <v>101.2</v>
       </c>
       <c r="D31" s="44">
         <v>100.7</v>
       </c>
       <c r="E31" s="44">
         <v>100.8</v>
       </c>
       <c r="F31" s="46">
         <v>100.7</v>
       </c>
       <c r="G31" s="46">
         <v>100.8</v>
       </c>
-      <c r="H31" s="44"/>
+      <c r="H31" s="44">
+        <v>100.5</v>
+      </c>
       <c r="I31" s="44"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="M31" s="44"/>
       <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:18" ht="28.5" customHeight="1">
-      <c r="A32" s="52" t="s">
+      <c r="A32" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="53"/>
-[...10 lines deleted...]
-      <c r="M32" s="54"/>
+      <c r="B32" s="51"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="51"/>
+      <c r="E32" s="51"/>
+      <c r="F32" s="51"/>
+      <c r="G32" s="51"/>
+      <c r="H32" s="51"/>
+      <c r="I32" s="51"/>
+      <c r="J32" s="51"/>
+      <c r="K32" s="51"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
       <c r="N32" s="3"/>
     </row>
     <row r="33" spans="1:19" ht="13.8">
       <c r="A33" s="19">
         <v>2000</v>
       </c>
       <c r="B33" s="21">
         <v>106.4</v>
       </c>
       <c r="C33" s="21">
         <v>99.6</v>
       </c>
       <c r="D33" s="21">
         <v>100</v>
       </c>
       <c r="E33" s="21">
         <v>99.1</v>
       </c>
       <c r="F33" s="21">
         <v>100.3</v>
       </c>
       <c r="G33" s="21">
         <v>100.7</v>
       </c>
       <c r="H33" s="21">
@@ -3079,73 +3081,75 @@
         <v>100.7</v>
       </c>
     </row>
     <row r="59" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A59" s="43">
         <v>2026</v>
       </c>
       <c r="B59" s="44">
         <v>100.8</v>
       </c>
       <c r="C59" s="45">
         <v>101.3</v>
       </c>
       <c r="D59" s="46">
         <v>100.8</v>
       </c>
       <c r="E59" s="46">
         <v>101.2</v>
       </c>
       <c r="F59" s="46">
         <v>100.6</v>
       </c>
       <c r="G59" s="44">
         <v>100.4</v>
       </c>
-      <c r="H59" s="44"/>
+      <c r="H59" s="44">
+        <v>100.2</v>
+      </c>
       <c r="I59" s="44"/>
       <c r="J59" s="44"/>
       <c r="K59" s="44"/>
       <c r="L59" s="44"/>
       <c r="M59" s="44"/>
     </row>
     <row r="60" spans="1:19" ht="28.5" customHeight="1">
-      <c r="A60" s="52" t="s">
+      <c r="A60" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B60" s="53"/>
-[...10 lines deleted...]
-      <c r="M60" s="54"/>
+      <c r="B60" s="51"/>
+      <c r="C60" s="51"/>
+      <c r="D60" s="51"/>
+      <c r="E60" s="51"/>
+      <c r="F60" s="51"/>
+      <c r="G60" s="51"/>
+      <c r="H60" s="51"/>
+      <c r="I60" s="51"/>
+      <c r="J60" s="51"/>
+      <c r="K60" s="51"/>
+      <c r="L60" s="51"/>
+      <c r="M60" s="52"/>
       <c r="N60" s="3"/>
     </row>
     <row r="61" spans="1:19" ht="13.8">
       <c r="A61" s="19">
         <v>2000</v>
       </c>
       <c r="B61" s="21">
         <v>100.1</v>
       </c>
       <c r="C61" s="21">
         <v>100.4</v>
       </c>
       <c r="D61" s="21">
         <v>100</v>
       </c>
       <c r="E61" s="21">
         <v>100.7</v>
       </c>
       <c r="F61" s="21">
         <v>100.6</v>
       </c>
       <c r="G61" s="21">
         <v>100.4</v>
       </c>
       <c r="H61" s="21">
@@ -4214,73 +4218,75 @@
         <v>100.7</v>
       </c>
     </row>
     <row r="87" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A87" s="43">
         <v>2026</v>
       </c>
       <c r="B87" s="45">
         <v>101.4</v>
       </c>
       <c r="C87" s="45">
         <v>101.2</v>
       </c>
       <c r="D87" s="44">
         <v>100.7</v>
       </c>
       <c r="E87" s="44">
         <v>100.6</v>
       </c>
       <c r="F87" s="46">
         <v>100.6</v>
       </c>
       <c r="G87" s="44">
         <v>101</v>
       </c>
-      <c r="H87" s="44"/>
+      <c r="H87" s="44">
+        <v>100.7</v>
+      </c>
       <c r="I87" s="44"/>
       <c r="J87" s="44"/>
       <c r="K87" s="44"/>
       <c r="L87" s="44"/>
       <c r="M87" s="44"/>
     </row>
     <row r="88" spans="1:19" ht="28.5" customHeight="1">
-      <c r="A88" s="52" t="s">
+      <c r="A88" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B88" s="53"/>
-[...10 lines deleted...]
-      <c r="M88" s="54"/>
+      <c r="B88" s="51"/>
+      <c r="C88" s="51"/>
+      <c r="D88" s="51"/>
+      <c r="E88" s="51"/>
+      <c r="F88" s="51"/>
+      <c r="G88" s="51"/>
+      <c r="H88" s="51"/>
+      <c r="I88" s="51"/>
+      <c r="J88" s="51"/>
+      <c r="K88" s="51"/>
+      <c r="L88" s="51"/>
+      <c r="M88" s="52"/>
       <c r="N88" s="3"/>
     </row>
     <row r="89" spans="1:19" ht="13.8">
       <c r="A89" s="19">
         <v>2000</v>
       </c>
       <c r="B89" s="21">
         <v>102.1</v>
       </c>
       <c r="C89" s="21">
         <v>99.6</v>
       </c>
       <c r="D89" s="21">
         <v>100.1</v>
       </c>
       <c r="E89" s="21">
         <v>100</v>
       </c>
       <c r="F89" s="21">
         <v>100.1</v>
       </c>
       <c r="G89" s="21">
         <v>100</v>
       </c>
       <c r="H89" s="21">
@@ -5327,83 +5333,85 @@
         <v>100.3</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="13.8">
       <c r="A115" s="47">
         <v>2026</v>
       </c>
       <c r="B115" s="42">
         <v>101.2</v>
       </c>
       <c r="C115" s="42">
         <v>101.2</v>
       </c>
       <c r="D115" s="42">
         <v>100.6</v>
       </c>
       <c r="E115" s="42">
         <v>100.6</v>
       </c>
       <c r="F115" s="42">
         <v>100.9</v>
       </c>
       <c r="G115" s="42">
         <v>101.1</v>
       </c>
-      <c r="H115" s="47"/>
+      <c r="H115" s="42">
+        <v>100.7</v>
+      </c>
       <c r="I115" s="47"/>
       <c r="J115" s="47"/>
       <c r="K115" s="47"/>
       <c r="L115" s="47"/>
       <c r="M115" s="47"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="10"/>
       <c r="B116" s="14"/>
       <c r="C116" s="14"/>
       <c r="D116" s="14"/>
       <c r="E116" s="14"/>
       <c r="F116" s="14"/>
       <c r="G116" s="14"/>
       <c r="H116" s="14"/>
       <c r="I116" s="14"/>
       <c r="J116" s="14"/>
       <c r="K116" s="14"/>
       <c r="L116" s="14"/>
       <c r="M116" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A88:M88"/>
     <mergeCell ref="O19:O20"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:R20"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="I2:M2"/>
+    <mergeCell ref="A88:M88"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="31" max="12" man="1"/>
     <brk id="59" max="12" man="1"/>
     <brk id="87" max="12" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 