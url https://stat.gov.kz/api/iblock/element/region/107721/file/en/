--- v0 (2026-04-14)
+++ v1 (2026-10-25)
@@ -1,68 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="345" yWindow="720" windowWidth="27780" windowHeight="10545"/>
+    <workbookView xWindow="8460" yWindow="375" windowWidth="19320" windowHeight="10545"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$R$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Лист1!$A$1:$R$25</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="58">
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t>2015</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Turkestan </t>
   </si>
   <si>
     <t>Turkestan city</t>
   </si>
@@ -170,59 +168,173 @@
       </rPr>
       <t xml:space="preserve"> 2005 to 2017 data for the South Kazakhstan region,  from 2018 for   the Turkestan region.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="7"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> According to the Entrepreneurial Code the Republic of Kazakhstan dated October 296 2015, number 375 - V, for  of the purposes of state statistikcs, the use of  the criterion for classifying small and medium - sized businesses is provided     </t>
     </r>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>139103, 139112, 13911904, 139107, 139108, 139114, 139118</t>
+  </si>
+  <si>
+    <t>Classifier of Statistical Indicators</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/23/ </t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>744, 642, 792, 471</t>
+  </si>
+  <si>
+    <t>Interstate Classifier of Units of Measurement</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/b20/0njmjhrwjwxadz4gc7kqrqdlbqlon2ik/%D0%9C%D0%9A%D0%95%D0%98.xls</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodology for calculating indicators small and medium enterprises </t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/271/qhjrzgcnr2m6vtixebv4fjeazexu9asf/%E2%84%96130%20%D0%BE%D1%82%2020.09.2017%20%D0%9C%D0%A1%D0%9F_%D1%80%D1%83%D1%81%20(1).docx</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>2-МП, 1-ПФ, 24-сх, 29-сх, А-005, А-008, 1-услуги, Social Finance, administrative data of the Ministry of Finance of the Republic of Kazakhstan.</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/480742/file/en/</t>
+  </si>
+  <si>
+    <t>Conventional designs</t>
+  </si>
+  <si>
+    <t>«-» no case
+«0.0» - insignificant value
+«X» - data is confidential
+«...» - no data available
+In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of Structural statistics</t>
+  </si>
+  <si>
+    <t>Responsible Executor</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> N. G.Yessenbek</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>+7 7252 39 01 73</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.yessenbek@aspire.gov.kz     </t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>160012, Shymkent city, Zheltoksan street, 30a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unified contact center </t>
+  </si>
+  <si>
+    <t>Data Utilization</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -318,63 +430,133 @@
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -388,55 +570,72 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -477,69 +676,113 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -573,84 +816,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -782,90 +1027,266 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/271/qhjrzgcnr2m6vtixebv4fjeazexu9asf/%E2%84%96130%20%D0%BE%D1%82%2020.09.2017%20%D0%9C%D0%A1%D0%9F_%D1%80%D1%83%D1%81%20(1).docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.yessenbek@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/480742/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b20/0njmjhrwjwxadz4gc7kqrqdlbqlon2ik/%D0%9C%D0%9A%D0%95%D0%98.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:U27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:C19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="W6" sqref="W6"/>
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="34.42578125" customWidth="1"/>
+    <col min="3" max="3" width="52.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B2" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B3" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="36" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B4" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B5" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="36" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="51.75" x14ac:dyDescent="0.25">
+      <c r="B7" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B8" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B9" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="36" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B10" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="40"/>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="B12" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B13" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="41" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B14" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="41" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B15" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="39" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B16" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="42" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B17" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="43" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B18" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="44">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B19" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="36" t="s">
+        <v>57</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C19" r:id="rId1"/>
+    <hyperlink ref="C3" r:id="rId2"/>
+    <hyperlink ref="C7" r:id="rId3"/>
+    <hyperlink ref="C5" r:id="rId4"/>
+    <hyperlink ref="C11" r:id="rId5"/>
+    <hyperlink ref="C9" r:id="rId6"/>
+    <hyperlink ref="C16" r:id="rId7"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:V27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="V24" sqref="V24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="1" customWidth="1"/>
     <col min="2" max="21" width="6.7109375" style="1" customWidth="1"/>
-    <col min="22" max="16384" width="9.140625" style="1"/>
+    <col min="22" max="22" width="7.85546875" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A1" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="32"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:21">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+    </row>
+    <row r="2" spans="1:22" x14ac:dyDescent="0.25">
       <c r="S2" s="21"/>
       <c r="T2" s="21"/>
-      <c r="U2" s="21" t="s">
+      <c r="U2" s="21"/>
+      <c r="V2" s="21" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="3" spans="1:21" s="7" customFormat="1" ht="11.25">
+    <row r="3" spans="1:22" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2005</v>
       </c>
       <c r="C3" s="4">
         <v>2006</v>
       </c>
       <c r="D3" s="4">
         <v>2007</v>
       </c>
       <c r="E3" s="4">
         <v>2008</v>
       </c>
       <c r="F3" s="4">
         <v>2009</v>
       </c>
       <c r="G3" s="4">
         <v>2010</v>
       </c>
       <c r="H3" s="4">
         <v>2011</v>
       </c>
       <c r="I3" s="4">
         <v>2012</v>
       </c>
@@ -883,52 +1304,55 @@
       </c>
       <c r="N3" s="5">
         <v>2017</v>
       </c>
       <c r="O3" s="5">
         <v>2018</v>
       </c>
       <c r="P3" s="5">
         <v>2019</v>
       </c>
       <c r="Q3" s="4">
         <v>2020</v>
       </c>
       <c r="R3" s="4">
         <v>2021</v>
       </c>
       <c r="S3" s="6">
         <v>2022</v>
       </c>
       <c r="T3" s="6">
         <v>2023</v>
       </c>
       <c r="U3" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V3" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="29">
         <v>213841</v>
       </c>
       <c r="C4" s="29">
         <v>194101</v>
       </c>
       <c r="D4" s="29">
         <v>205451</v>
       </c>
       <c r="E4" s="29">
         <v>160102</v>
       </c>
       <c r="F4" s="29">
         <v>159111</v>
       </c>
       <c r="G4" s="29">
         <v>142188</v>
       </c>
       <c r="H4" s="29">
         <v>140440</v>
       </c>
       <c r="I4" s="30">
@@ -948,52 +1372,55 @@
       </c>
       <c r="N4" s="29">
         <v>82854</v>
       </c>
       <c r="O4" s="29">
         <v>82654</v>
       </c>
       <c r="P4" s="29">
         <v>84228</v>
       </c>
       <c r="Q4" s="29">
         <v>82016</v>
       </c>
       <c r="R4" s="31">
         <v>82334</v>
       </c>
       <c r="S4" s="31">
         <v>86760</v>
       </c>
       <c r="T4" s="26">
         <v>93107</v>
       </c>
       <c r="U4" s="26">
         <v>87367</v>
       </c>
-    </row>
-    <row r="5" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V4" s="32">
+        <v>88421</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="13">
         <v>25624</v>
       </c>
       <c r="C5" s="13">
         <v>19043</v>
       </c>
       <c r="D5" s="13">
         <v>18996</v>
       </c>
       <c r="E5" s="13">
         <v>13213</v>
       </c>
       <c r="F5" s="13">
         <v>12497</v>
       </c>
       <c r="G5" s="13">
         <v>6901</v>
       </c>
       <c r="H5" s="13">
         <v>7055</v>
       </c>
       <c r="I5" s="13">
@@ -1013,52 +1440,55 @@
       </c>
       <c r="N5" s="13">
         <v>6093</v>
       </c>
       <c r="O5" s="14">
         <v>654</v>
       </c>
       <c r="P5" s="9">
         <v>112</v>
       </c>
       <c r="Q5" s="9">
         <v>30</v>
       </c>
       <c r="R5" s="9">
         <v>110</v>
       </c>
       <c r="S5" s="9">
         <v>537</v>
       </c>
       <c r="T5" s="27">
         <v>637</v>
       </c>
       <c r="U5" s="27">
         <v>50</v>
       </c>
-    </row>
-    <row r="6" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V5" s="28">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="13">
         <v>1714</v>
       </c>
       <c r="C6" s="13">
         <v>1360</v>
       </c>
       <c r="D6" s="13">
         <v>1226</v>
       </c>
       <c r="E6" s="13">
         <v>2739</v>
       </c>
       <c r="F6" s="13">
         <v>2815</v>
       </c>
       <c r="G6" s="13">
         <v>2190</v>
       </c>
       <c r="H6" s="13">
         <v>1976</v>
       </c>
       <c r="I6" s="13">
@@ -1078,52 +1508,55 @@
       </c>
       <c r="N6" s="13">
         <v>1038</v>
       </c>
       <c r="O6" s="13">
         <v>1099</v>
       </c>
       <c r="P6" s="8">
         <v>1110</v>
       </c>
       <c r="Q6" s="8">
         <v>1068</v>
       </c>
       <c r="R6" s="8">
         <v>1064</v>
       </c>
       <c r="S6" s="8">
         <v>1144</v>
       </c>
       <c r="T6" s="27">
         <v>1418</v>
       </c>
       <c r="U6" s="27">
         <v>1166</v>
       </c>
-    </row>
-    <row r="7" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V6" s="28">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="14">
         <v>430</v>
       </c>
       <c r="C7" s="14">
         <v>486</v>
       </c>
       <c r="D7" s="14">
         <v>238</v>
       </c>
       <c r="E7" s="14">
         <v>534</v>
       </c>
       <c r="F7" s="14">
         <v>535</v>
       </c>
       <c r="G7" s="14">
         <v>402</v>
       </c>
       <c r="H7" s="14">
         <v>376</v>
       </c>
       <c r="I7" s="14">
@@ -1143,52 +1576,55 @@
       </c>
       <c r="N7" s="14">
         <v>356</v>
       </c>
       <c r="O7" s="13">
         <v>5524</v>
       </c>
       <c r="P7" s="8">
         <v>4919</v>
       </c>
       <c r="Q7" s="8">
         <v>4941</v>
       </c>
       <c r="R7" s="9">
         <v>509</v>
       </c>
       <c r="S7" s="9">
         <v>707</v>
       </c>
       <c r="T7" s="27">
         <v>722</v>
       </c>
       <c r="U7" s="27">
         <v>410</v>
       </c>
-    </row>
-    <row r="8" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V7" s="28">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="13">
         <v>5046</v>
       </c>
       <c r="C8" s="13">
         <v>2467</v>
       </c>
       <c r="D8" s="13">
         <v>2914</v>
       </c>
       <c r="E8" s="13">
         <v>3602</v>
       </c>
       <c r="F8" s="13">
         <v>3595</v>
       </c>
       <c r="G8" s="13">
         <v>3346</v>
       </c>
       <c r="H8" s="13">
         <v>3383</v>
       </c>
       <c r="I8" s="13">
@@ -1208,52 +1644,55 @@
       </c>
       <c r="N8" s="13">
         <v>2083</v>
       </c>
       <c r="O8" s="13">
         <v>2310</v>
       </c>
       <c r="P8" s="8">
         <v>2736</v>
       </c>
       <c r="Q8" s="8">
         <v>2683</v>
       </c>
       <c r="R8" s="8">
         <v>2693</v>
       </c>
       <c r="S8" s="8">
         <v>2709</v>
       </c>
       <c r="T8" s="27">
         <v>2969</v>
       </c>
       <c r="U8" s="27">
         <v>2897</v>
       </c>
-    </row>
-    <row r="9" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V8" s="28">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="14" t="s">
@@ -1273,52 +1712,55 @@
       </c>
       <c r="N9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="O9" s="13">
         <v>12623</v>
       </c>
       <c r="P9" s="8">
         <v>11608</v>
       </c>
       <c r="Q9" s="8">
         <v>11678</v>
       </c>
       <c r="R9" s="8">
         <v>11529</v>
       </c>
       <c r="S9" s="8">
         <v>11675</v>
       </c>
       <c r="T9" s="27">
         <v>11900</v>
       </c>
       <c r="U9" s="27">
         <v>11311</v>
       </c>
-    </row>
-    <row r="10" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V9" s="28">
+        <v>11293</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="14" t="s">
@@ -1338,52 +1780,55 @@
       </c>
       <c r="N10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="O10" s="13">
         <v>5170</v>
       </c>
       <c r="P10" s="8">
         <v>5511</v>
       </c>
       <c r="Q10" s="8">
         <v>5415</v>
       </c>
       <c r="R10" s="8">
         <v>5602</v>
       </c>
       <c r="S10" s="8">
         <v>6559</v>
       </c>
       <c r="T10" s="27">
         <v>6966</v>
       </c>
       <c r="U10" s="27">
         <v>6356</v>
       </c>
-    </row>
-    <row r="11" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V10" s="28">
+        <v>6287</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="13">
         <v>4460</v>
       </c>
       <c r="C11" s="13">
         <v>4313</v>
       </c>
       <c r="D11" s="13">
         <v>3913</v>
       </c>
       <c r="E11" s="13">
         <v>4970</v>
       </c>
       <c r="F11" s="13">
         <v>4362</v>
       </c>
       <c r="G11" s="13">
         <v>3579</v>
       </c>
       <c r="H11" s="13">
         <v>3752</v>
       </c>
       <c r="I11" s="13">
@@ -1403,52 +1848,55 @@
       </c>
       <c r="N11" s="13">
         <v>3904</v>
       </c>
       <c r="O11" s="13">
         <v>4652</v>
       </c>
       <c r="P11" s="8">
         <v>6496</v>
       </c>
       <c r="Q11" s="8">
         <v>5224</v>
       </c>
       <c r="R11" s="8">
         <v>5226</v>
       </c>
       <c r="S11" s="8">
         <v>5835</v>
       </c>
       <c r="T11" s="27">
         <v>6681</v>
       </c>
       <c r="U11" s="27">
         <v>6752</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V11" s="28">
+        <v>6311</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="13">
         <v>71105</v>
       </c>
       <c r="C12" s="13">
         <v>65819</v>
       </c>
       <c r="D12" s="13">
         <v>67284</v>
       </c>
       <c r="E12" s="13">
         <v>67355</v>
       </c>
       <c r="F12" s="13">
         <v>66689</v>
       </c>
       <c r="G12" s="13">
         <v>64527</v>
       </c>
       <c r="H12" s="13">
         <v>63466</v>
       </c>
       <c r="I12" s="13">
@@ -1468,52 +1916,55 @@
       </c>
       <c r="N12" s="13">
         <v>22546</v>
       </c>
       <c r="O12" s="13">
         <v>9857</v>
       </c>
       <c r="P12" s="8">
         <v>9940</v>
       </c>
       <c r="Q12" s="8">
         <v>10154</v>
       </c>
       <c r="R12" s="8">
         <v>9633</v>
       </c>
       <c r="S12" s="8">
         <v>9524</v>
       </c>
       <c r="T12" s="27">
         <v>9421</v>
       </c>
       <c r="U12" s="27">
         <v>8487</v>
       </c>
-    </row>
-    <row r="13" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V12" s="28">
+        <v>8406</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="13">
         <v>9679</v>
       </c>
       <c r="C13" s="13">
         <v>13062</v>
       </c>
       <c r="D13" s="13">
         <v>9308</v>
       </c>
       <c r="E13" s="13">
         <v>9018</v>
       </c>
       <c r="F13" s="13">
         <v>9018</v>
       </c>
       <c r="G13" s="13">
         <v>8270</v>
       </c>
       <c r="H13" s="13">
         <v>8201</v>
       </c>
       <c r="I13" s="13">
@@ -1533,52 +1984,55 @@
       </c>
       <c r="N13" s="13">
         <v>7539</v>
       </c>
       <c r="O13" s="13">
         <v>7950</v>
       </c>
       <c r="P13" s="8">
         <v>7771</v>
       </c>
       <c r="Q13" s="8">
         <v>7678</v>
       </c>
       <c r="R13" s="8">
         <v>7749</v>
       </c>
       <c r="S13" s="8">
         <v>7739</v>
       </c>
       <c r="T13" s="27">
         <v>8284</v>
       </c>
       <c r="U13" s="27">
         <v>7880</v>
       </c>
-    </row>
-    <row r="14" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V13" s="28">
+        <v>7741</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="13">
         <v>4412</v>
       </c>
       <c r="C14" s="13">
         <v>5510</v>
       </c>
       <c r="D14" s="13">
         <v>4058</v>
       </c>
       <c r="E14" s="13">
         <v>5493</v>
       </c>
       <c r="F14" s="13">
         <v>5932</v>
       </c>
       <c r="G14" s="13">
         <v>4564</v>
       </c>
       <c r="H14" s="13">
         <v>3846</v>
       </c>
       <c r="I14" s="13">
@@ -1598,52 +2052,55 @@
       </c>
       <c r="N14" s="13">
         <v>3032</v>
       </c>
       <c r="O14" s="13">
         <v>3077</v>
       </c>
       <c r="P14" s="8">
         <v>3399</v>
       </c>
       <c r="Q14" s="8">
         <v>3352</v>
       </c>
       <c r="R14" s="8">
         <v>3434</v>
       </c>
       <c r="S14" s="8">
         <v>3549</v>
       </c>
       <c r="T14" s="27">
         <v>3750</v>
       </c>
       <c r="U14" s="27">
         <v>3700</v>
       </c>
-    </row>
-    <row r="15" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V14" s="28">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="13">
         <v>7381</v>
       </c>
       <c r="C15" s="13">
         <v>8918</v>
       </c>
       <c r="D15" s="13">
         <v>7747</v>
       </c>
       <c r="E15" s="13">
         <v>10409</v>
       </c>
       <c r="F15" s="13">
         <v>11037</v>
       </c>
       <c r="G15" s="13">
         <v>8814</v>
       </c>
       <c r="H15" s="13">
         <v>9264</v>
       </c>
       <c r="I15" s="13">
@@ -1663,52 +2120,55 @@
       </c>
       <c r="N15" s="13">
         <v>6838</v>
       </c>
       <c r="O15" s="13">
         <v>7199</v>
       </c>
       <c r="P15" s="8">
         <v>7602</v>
       </c>
       <c r="Q15" s="8">
         <v>7562</v>
       </c>
       <c r="R15" s="8">
         <v>7735</v>
       </c>
       <c r="S15" s="8">
         <v>8397</v>
       </c>
       <c r="T15" s="27">
         <v>8980</v>
       </c>
       <c r="U15" s="27">
         <v>7609</v>
       </c>
-    </row>
-    <row r="16" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V15" s="28">
+        <v>9288</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="13">
         <v>48382</v>
       </c>
       <c r="C16" s="13">
         <v>38994</v>
       </c>
       <c r="D16" s="13">
         <v>49654</v>
       </c>
       <c r="E16" s="13">
         <v>12119</v>
       </c>
       <c r="F16" s="13">
         <v>12061</v>
       </c>
       <c r="G16" s="13">
         <v>11691</v>
       </c>
       <c r="H16" s="13">
         <v>11083</v>
       </c>
       <c r="I16" s="13">
@@ -1728,52 +2188,55 @@
       </c>
       <c r="N16" s="13">
         <v>11637</v>
       </c>
       <c r="O16" s="13">
         <v>7003</v>
       </c>
       <c r="P16" s="8">
         <v>7168</v>
       </c>
       <c r="Q16" s="8">
         <v>6931</v>
       </c>
       <c r="R16" s="8">
         <v>7196</v>
       </c>
       <c r="S16" s="8">
         <v>7977</v>
       </c>
       <c r="T16" s="27">
         <v>9164</v>
       </c>
       <c r="U16" s="27">
         <v>8823</v>
       </c>
-    </row>
-    <row r="17" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V16" s="28">
+        <v>8876</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="9" t="s">
@@ -1793,52 +2256,55 @@
       </c>
       <c r="N17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="O17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="P17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Q17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="R17" s="8">
         <v>4504</v>
       </c>
       <c r="S17" s="8">
         <v>4630</v>
       </c>
       <c r="T17" s="27">
         <v>5183</v>
       </c>
       <c r="U17" s="27">
         <v>5310</v>
       </c>
-    </row>
-    <row r="18" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V17" s="28">
+        <v>5232</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="14">
         <v>459</v>
       </c>
       <c r="C18" s="14">
         <v>618</v>
       </c>
       <c r="D18" s="14">
         <v>645</v>
       </c>
       <c r="E18" s="14">
         <v>805</v>
       </c>
       <c r="F18" s="14">
         <v>806</v>
       </c>
       <c r="G18" s="14">
         <v>787</v>
       </c>
       <c r="H18" s="14">
         <v>779</v>
       </c>
       <c r="I18" s="14">
@@ -1858,52 +2324,55 @@
       </c>
       <c r="N18" s="14">
         <v>894</v>
       </c>
       <c r="O18" s="13">
         <v>1023</v>
       </c>
       <c r="P18" s="8">
         <v>1081</v>
       </c>
       <c r="Q18" s="8">
         <v>1077</v>
       </c>
       <c r="R18" s="8">
         <v>1207</v>
       </c>
       <c r="S18" s="8">
         <v>1337</v>
       </c>
       <c r="T18" s="27">
         <v>1589</v>
       </c>
       <c r="U18" s="27">
         <v>1512</v>
       </c>
-    </row>
-    <row r="19" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V18" s="28">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="13">
         <v>7551</v>
       </c>
       <c r="C19" s="13">
         <v>7097</v>
       </c>
       <c r="D19" s="13">
         <v>6813</v>
       </c>
       <c r="E19" s="13">
         <v>6781</v>
       </c>
       <c r="F19" s="13">
         <v>6560</v>
       </c>
       <c r="G19" s="13">
         <v>6766</v>
       </c>
       <c r="H19" s="13">
         <v>6754</v>
       </c>
       <c r="I19" s="13">
@@ -1923,52 +2392,55 @@
       </c>
       <c r="N19" s="13">
         <v>3700</v>
       </c>
       <c r="O19" s="13">
         <v>3942</v>
       </c>
       <c r="P19" s="8">
         <v>4049</v>
       </c>
       <c r="Q19" s="8">
         <v>3655</v>
       </c>
       <c r="R19" s="8">
         <v>3407</v>
       </c>
       <c r="S19" s="8">
         <v>3593</v>
       </c>
       <c r="T19" s="27">
         <v>4016</v>
       </c>
       <c r="U19" s="27">
         <v>3904</v>
       </c>
-    </row>
-    <row r="20" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V19" s="28">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="13">
         <v>12026</v>
       </c>
       <c r="C20" s="13">
         <v>9693</v>
       </c>
       <c r="D20" s="13">
         <v>11696</v>
       </c>
       <c r="E20" s="13">
         <v>7364</v>
       </c>
       <c r="F20" s="13">
         <v>7359</v>
       </c>
       <c r="G20" s="13">
         <v>6206</v>
       </c>
       <c r="H20" s="13">
         <v>6016</v>
       </c>
       <c r="I20" s="13">
@@ -1988,52 +2460,55 @@
       </c>
       <c r="N20" s="13">
         <v>3591</v>
       </c>
       <c r="O20" s="13">
         <v>4052</v>
       </c>
       <c r="P20" s="8">
         <v>4254</v>
       </c>
       <c r="Q20" s="8">
         <v>4088</v>
       </c>
       <c r="R20" s="8">
         <v>4184</v>
       </c>
       <c r="S20" s="8">
         <v>4244</v>
       </c>
       <c r="T20" s="27">
         <v>4649</v>
       </c>
       <c r="U20" s="27">
         <v>4607</v>
       </c>
-    </row>
-    <row r="21" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V20" s="28">
+        <v>4583</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="13">
         <v>15481</v>
       </c>
       <c r="C21" s="13">
         <v>16639</v>
       </c>
       <c r="D21" s="13">
         <v>20773</v>
       </c>
       <c r="E21" s="13">
         <v>15433</v>
       </c>
       <c r="F21" s="13">
         <v>15589</v>
       </c>
       <c r="G21" s="13">
         <v>14003</v>
       </c>
       <c r="H21" s="13">
         <v>14343</v>
       </c>
       <c r="I21" s="13">
@@ -2053,52 +2528,55 @@
       </c>
       <c r="N21" s="13">
         <v>6676</v>
       </c>
       <c r="O21" s="13">
         <v>6519</v>
       </c>
       <c r="P21" s="8">
         <v>6472</v>
       </c>
       <c r="Q21" s="8">
         <v>6480</v>
       </c>
       <c r="R21" s="8">
         <v>6552</v>
       </c>
       <c r="S21" s="17">
         <v>6604</v>
       </c>
       <c r="T21" s="28">
         <v>6778</v>
       </c>
       <c r="U21" s="28">
         <v>6593</v>
       </c>
-    </row>
-    <row r="22" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="V21" s="28">
+        <v>6695</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="15">
         <v>91</v>
       </c>
       <c r="C22" s="15">
         <v>82</v>
       </c>
       <c r="D22" s="15">
         <v>186</v>
       </c>
       <c r="E22" s="15">
         <v>267</v>
       </c>
       <c r="F22" s="15">
         <v>256</v>
       </c>
       <c r="G22" s="15">
         <v>142</v>
       </c>
       <c r="H22" s="15">
         <v>146</v>
       </c>
       <c r="I22" s="15">
@@ -2118,121 +2596,99 @@
       </c>
       <c r="N22" s="16">
         <v>2927</v>
       </c>
       <c r="O22" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P22" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Q22" s="15" t="s">
         <v>0</v>
       </c>
       <c r="R22" s="15" t="s">
         <v>0</v>
       </c>
       <c r="S22" s="15" t="s">
         <v>0</v>
       </c>
       <c r="T22" s="15" t="s">
         <v>0</v>
       </c>
       <c r="U22" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V22" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="25" spans="1:21" s="25" customFormat="1">
+    <row r="25" spans="1:22" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A26" s="12"/>
     </row>
-    <row r="27" spans="1:21" s="23" customFormat="1">
+    <row r="27" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-</worksheet>
-[...22 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Лист1</vt:lpstr>
-      <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>Лист3</vt:lpstr>
       <vt:lpstr>Лист1!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Shanrakshieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>