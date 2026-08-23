--- v0 (2026-04-14)
+++ v1 (2026-08-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1050" yWindow="1320" windowWidth="27870" windowHeight="10440"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$P$27</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="453" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="474" uniqueCount="42">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>572 895 071</t>
   </si>
   <si>
     <t>1 668 049</t>
   </si>
   <si>
     <t>5 866 424</t>
   </si>
   <si>
     <t>4 629 536</t>
   </si>
   <si>
@@ -130,123 +130,129 @@
   <si>
     <t>Sauran</t>
   </si>
   <si>
     <t>Sozaq</t>
   </si>
   <si>
     <t>Tolebi</t>
   </si>
   <si>
     <t>Tulkibas</t>
   </si>
   <si>
     <t>Shardara</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>end</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                 Overdue debt on obligations</t>
   </si>
   <si>
-    <t>Turkestan region</t>
-[...4 lines deleted...]
-  <si>
     <r>
-      <t>Total and overdue debt on obligations for large and medium-sized enterprises of the Turkestan region</t>
+      <t>Total and overdue debt on obligations for large and medium-sized enterprises of the Turkistan region</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">1) from 1990 to 2017 data for the South Kazakhstan region, from 2018 for the Turkestan region. </t>
+    <t>Turkistan region</t>
+  </si>
+  <si>
+    <t>Turkistan city</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">from 1990 to 2017 data for the South Kazakhstan region, from 2018 for the Turkistan region. </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -256,62 +262,70 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="7"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -369,181 +383,189 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...12 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -584,84 +606,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -797,3637 +821,3760 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AB49"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AB36" sqref="AB36"/>
+    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="A48" sqref="A48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" customWidth="1"/>
     <col min="4" max="5" width="8.85546875" customWidth="1"/>
     <col min="6" max="7" width="9.5703125" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" customWidth="1"/>
     <col min="16" max="17" width="9.5703125" customWidth="1"/>
     <col min="18" max="18" width="11.140625" customWidth="1"/>
     <col min="19" max="19" width="11" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" customWidth="1"/>
     <col min="25" max="25" width="11.85546875" customWidth="1"/>
-    <col min="26" max="26" width="12" customWidth="1"/>
+    <col min="26" max="26" width="10.7109375" customWidth="1"/>
     <col min="27" max="27" width="12.140625" customWidth="1"/>
+    <col min="28" max="28" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="34.5" customHeight="1">
-[...25 lines deleted...]
-      <c r="X1" s="39"/>
+    <row r="1" spans="1:28" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
       <c r="Y1" s="1"/>
     </row>
-    <row r="2" spans="1:27" ht="13.5" customHeight="1">
+    <row r="2" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="1"/>
-      <c r="Y2" s="30"/>
-      <c r="AA2" s="45" t="s">
+      <c r="Y2" s="29"/>
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="33" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
-[...1 lines deleted...]
-      <c r="B3" s="42" t="s">
+    <row r="3" spans="1:28" s="38" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A3" s="47"/>
+      <c r="B3" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="43"/>
-[...26 lines deleted...]
-      <c r="B4" s="31">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+    </row>
+    <row r="4" spans="1:28" s="38" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="48"/>
+      <c r="B4" s="39">
         <v>1999</v>
       </c>
-      <c r="C4" s="31">
+      <c r="C4" s="39">
         <v>2000</v>
       </c>
-      <c r="D4" s="31">
+      <c r="D4" s="39">
         <v>2001</v>
       </c>
-      <c r="E4" s="31">
+      <c r="E4" s="39">
         <v>2002</v>
       </c>
-      <c r="F4" s="31">
+      <c r="F4" s="39">
         <v>2003</v>
       </c>
-      <c r="G4" s="31">
+      <c r="G4" s="39">
         <v>2004</v>
       </c>
-      <c r="H4" s="31">
+      <c r="H4" s="39">
         <v>2005</v>
       </c>
-      <c r="I4" s="31">
+      <c r="I4" s="39">
         <v>2006</v>
       </c>
-      <c r="J4" s="31">
+      <c r="J4" s="39">
         <v>2007</v>
       </c>
-      <c r="K4" s="32">
+      <c r="K4" s="40">
         <v>2008</v>
       </c>
-      <c r="L4" s="31">
+      <c r="L4" s="39">
         <v>2009</v>
       </c>
-      <c r="M4" s="31">
+      <c r="M4" s="39">
         <v>2010</v>
       </c>
-      <c r="N4" s="31">
+      <c r="N4" s="39">
         <v>2011</v>
       </c>
-      <c r="O4" s="31">
+      <c r="O4" s="39">
         <v>2012</v>
       </c>
-      <c r="P4" s="31">
+      <c r="P4" s="39">
         <v>2013</v>
       </c>
-      <c r="Q4" s="31">
+      <c r="Q4" s="39">
         <v>2014</v>
       </c>
-      <c r="R4" s="31">
+      <c r="R4" s="39">
         <v>2015</v>
       </c>
-      <c r="S4" s="31">
+      <c r="S4" s="39">
         <v>2016</v>
       </c>
-      <c r="T4" s="31">
+      <c r="T4" s="39">
         <v>2017</v>
       </c>
-      <c r="U4" s="31">
+      <c r="U4" s="39">
         <v>2018</v>
       </c>
-      <c r="V4" s="31">
+      <c r="V4" s="39">
         <v>2019</v>
       </c>
-      <c r="W4" s="31">
+      <c r="W4" s="39">
         <v>2020</v>
       </c>
-      <c r="X4" s="33">
+      <c r="X4" s="41">
         <v>2021</v>
       </c>
-      <c r="Y4" s="35">
+      <c r="Y4" s="42">
         <v>2022</v>
       </c>
-      <c r="Z4" s="35">
+      <c r="Z4" s="42">
         <v>2023</v>
       </c>
-      <c r="AA4" s="35">
+      <c r="AA4" s="42">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="7">
+      <c r="AB4" s="42">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A5" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="6">
         <v>54173907</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="6">
         <v>51564609</v>
       </c>
-      <c r="D5" s="7">
+      <c r="D5" s="6">
         <v>63692945</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="6">
         <v>68081453</v>
       </c>
-      <c r="F5" s="7">
+      <c r="F5" s="6">
         <v>97875284</v>
       </c>
-      <c r="G5" s="7">
+      <c r="G5" s="6">
         <v>111504870</v>
       </c>
-      <c r="H5" s="7">
+      <c r="H5" s="6">
         <v>165949362</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="6">
         <v>239138026</v>
       </c>
-      <c r="J5" s="7">
+      <c r="J5" s="6">
         <v>301789439</v>
       </c>
-      <c r="K5" s="8">
+      <c r="K5" s="7">
         <v>372007633</v>
       </c>
-      <c r="L5" s="7">
+      <c r="L5" s="6">
         <v>457272539</v>
       </c>
-      <c r="M5" s="7">
+      <c r="M5" s="6">
         <v>513009700</v>
       </c>
-      <c r="N5" s="9" t="s">
+      <c r="N5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="O5" s="7">
+      <c r="O5" s="6">
         <v>647065983</v>
       </c>
-      <c r="P5" s="7">
+      <c r="P5" s="6">
         <v>671362460</v>
       </c>
-      <c r="Q5" s="10">
+      <c r="Q5" s="9">
         <v>850887387</v>
       </c>
-      <c r="R5" s="7">
+      <c r="R5" s="6">
         <v>1059447664</v>
       </c>
-      <c r="S5" s="10">
+      <c r="S5" s="9">
         <v>1165092541</v>
       </c>
-      <c r="T5" s="10">
+      <c r="T5" s="9">
         <v>1213356072</v>
       </c>
-      <c r="U5" s="11">
+      <c r="U5" s="10">
         <v>344180410</v>
       </c>
-      <c r="V5" s="7">
+      <c r="V5" s="6">
         <v>438299367</v>
       </c>
-      <c r="W5" s="10">
+      <c r="W5" s="9">
         <v>445050074</v>
       </c>
-      <c r="X5" s="10">
+      <c r="X5" s="9">
         <v>767160910</v>
       </c>
-      <c r="Y5" s="12">
+      <c r="Y5" s="11">
         <v>639135260</v>
       </c>
-      <c r="Z5" s="12">
+      <c r="Z5" s="11">
         <v>623674730</v>
       </c>
-      <c r="AA5" s="12">
+      <c r="AA5" s="11">
         <v>1090953028</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="7">
+      <c r="AB5" s="36">
+        <v>1622478022</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A6" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="6">
         <v>2054680</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C6" s="6">
         <v>3069536</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="6">
         <v>4554834</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="6">
         <v>6512012</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F6" s="6">
         <v>3568505</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G6" s="6">
         <v>2390088</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H6" s="6">
         <v>2487862</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I6" s="6">
         <v>1764034</v>
       </c>
-      <c r="J6" s="7">
+      <c r="J6" s="6">
         <v>1696531</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K6" s="6">
         <v>1542568</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L6" s="6">
         <v>3257567</v>
       </c>
-      <c r="M6" s="7">
+      <c r="M6" s="6">
         <v>4821211</v>
       </c>
-      <c r="N6" s="7">
+      <c r="N6" s="6">
         <v>14761401</v>
       </c>
-      <c r="O6" s="7">
+      <c r="O6" s="6">
         <v>5601035</v>
       </c>
-      <c r="P6" s="7">
+      <c r="P6" s="6">
         <v>5542632</v>
       </c>
-      <c r="Q6" s="10">
+      <c r="Q6" s="9">
         <v>7001065</v>
       </c>
-      <c r="R6" s="10">
+      <c r="R6" s="9">
         <v>8936851</v>
       </c>
-      <c r="S6" s="10">
+      <c r="S6" s="9">
         <v>1155958</v>
       </c>
-      <c r="T6" s="10">
+      <c r="T6" s="9">
         <v>1308490</v>
       </c>
-      <c r="U6" s="10">
+      <c r="U6" s="9">
         <v>477605</v>
       </c>
-      <c r="V6" s="10">
+      <c r="V6" s="9">
         <v>25392979</v>
       </c>
-      <c r="W6" s="10">
+      <c r="W6" s="9">
         <v>63728854</v>
       </c>
-      <c r="X6" s="10">
+      <c r="X6" s="9">
         <v>348749144</v>
       </c>
-      <c r="Y6" s="12">
+      <c r="Y6" s="11">
         <v>190604422</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z6" s="11">
         <v>65640987</v>
       </c>
-      <c r="AA6" s="12">
+      <c r="AA6" s="11">
         <v>119926133</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="28" t="s">
+      <c r="AB6" s="36">
+        <v>157540876</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A7" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="7">
+      <c r="B7" s="6">
         <v>215060</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="6">
         <v>507639</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="6">
         <v>398099</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="6">
         <v>156825</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F7" s="6">
         <v>21085</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="6">
         <v>120583</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H7" s="6">
         <v>510405</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="6">
         <v>635040</v>
       </c>
-      <c r="J7" s="7">
+      <c r="J7" s="6">
         <v>734245</v>
       </c>
-      <c r="K7" s="7">
+      <c r="K7" s="6">
         <v>151812</v>
       </c>
-      <c r="L7" s="7">
+      <c r="L7" s="6">
         <v>1554909</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M7" s="6">
         <v>1479438</v>
       </c>
-      <c r="N7" s="9" t="s">
+      <c r="N7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="7">
+      <c r="O7" s="6">
         <v>1670734</v>
       </c>
-      <c r="P7" s="7">
+      <c r="P7" s="6">
         <v>1591478</v>
       </c>
-      <c r="Q7" s="10">
+      <c r="Q7" s="9">
         <v>692966</v>
       </c>
-      <c r="R7" s="10">
+      <c r="R7" s="9">
         <v>411557</v>
       </c>
-      <c r="S7" s="10">
+      <c r="S7" s="9">
         <v>77035</v>
       </c>
-      <c r="T7" s="10">
+      <c r="T7" s="9">
         <v>87245</v>
       </c>
-      <c r="U7" s="10">
+      <c r="U7" s="9">
         <v>1938735</v>
       </c>
-      <c r="V7" s="10">
+      <c r="V7" s="9">
         <v>2233435</v>
       </c>
-      <c r="W7" s="10">
+      <c r="W7" s="9">
         <v>42309</v>
       </c>
-      <c r="X7" s="10">
+      <c r="X7" s="9">
         <v>39744439</v>
       </c>
-      <c r="Y7" s="12">
+      <c r="Y7" s="11">
         <v>28359873</v>
       </c>
-      <c r="Z7" s="12">
+      <c r="Z7" s="11">
         <v>12910145</v>
       </c>
-      <c r="AA7" s="12">
+      <c r="AA7" s="11">
         <v>12649021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="28" t="s">
+      <c r="AB7" s="36">
+        <v>63340</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A8" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B8" s="6">
         <v>2245666</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="6">
         <v>773382</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="6">
         <v>1274706</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="6">
         <v>1152983</v>
       </c>
-      <c r="F8" s="7">
+      <c r="F8" s="6">
         <v>1073439</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G8" s="6">
         <v>895101</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="6">
         <v>1490401</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="6">
         <v>2290741</v>
       </c>
-      <c r="J8" s="7">
+      <c r="J8" s="6">
         <v>3522911</v>
       </c>
-      <c r="K8" s="7">
+      <c r="K8" s="6">
         <v>3317291</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="6">
         <v>5415813</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="6">
         <v>7089419</v>
       </c>
-      <c r="N8" s="9" t="s">
+      <c r="N8" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="6">
         <v>5740239</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P8" s="6">
         <v>10706972</v>
       </c>
-      <c r="Q8" s="10">
+      <c r="Q8" s="9">
         <v>9292019</v>
       </c>
-      <c r="R8" s="10">
+      <c r="R8" s="9">
         <v>9450500</v>
       </c>
-      <c r="S8" s="10">
+      <c r="S8" s="9">
         <v>9880127</v>
       </c>
-      <c r="T8" s="10">
+      <c r="T8" s="9">
         <v>9267503</v>
       </c>
-      <c r="U8" s="10">
+      <c r="U8" s="9">
         <v>10574762</v>
       </c>
-      <c r="V8" s="10">
+      <c r="V8" s="9">
         <v>11762402</v>
       </c>
-      <c r="W8" s="10">
+      <c r="W8" s="9">
         <v>10864715</v>
       </c>
-      <c r="X8" s="10">
+      <c r="X8" s="9">
         <v>12721795</v>
       </c>
-      <c r="Y8" s="12">
+      <c r="Y8" s="11">
         <v>12554374</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z8" s="11">
         <v>16734805</v>
       </c>
-      <c r="AA8" s="12">
+      <c r="AA8" s="11">
         <v>19855354</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="AB8" s="36">
+        <v>24643235</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B9" s="6">
         <v>47251</v>
       </c>
-      <c r="C9" s="7">
+      <c r="C9" s="6">
         <v>14174</v>
       </c>
-      <c r="D9" s="7">
+      <c r="D9" s="6">
         <v>6978</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="6">
         <v>6238</v>
       </c>
-      <c r="F9" s="7">
+      <c r="F9" s="6">
         <v>4466</v>
       </c>
-      <c r="G9" s="9" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="7">
+      <c r="G9" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="6">
         <v>62185</v>
       </c>
-      <c r="J9" s="9" t="s">
-[...8 lines deleted...]
-      <c r="M9" s="7">
+      <c r="J9" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="6">
         <v>449768</v>
       </c>
-      <c r="N9" s="7">
+      <c r="N9" s="6">
         <v>342531</v>
       </c>
-      <c r="O9" s="7">
+      <c r="O9" s="6">
         <v>469165</v>
       </c>
-      <c r="P9" s="7">
+      <c r="P9" s="6">
         <v>724637</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="9">
         <v>817000</v>
       </c>
-      <c r="R9" s="10">
+      <c r="R9" s="9">
         <v>102115</v>
       </c>
-      <c r="S9" s="10">
+      <c r="S9" s="9">
         <v>2308797</v>
       </c>
-      <c r="T9" s="10">
+      <c r="T9" s="9">
         <v>3287054</v>
       </c>
-      <c r="U9" s="10">
+      <c r="U9" s="9">
         <v>3217122</v>
       </c>
-      <c r="V9" s="10">
+      <c r="V9" s="9">
         <v>7273102</v>
       </c>
-      <c r="W9" s="10">
+      <c r="W9" s="9">
         <v>2166040</v>
       </c>
-      <c r="X9" s="10">
+      <c r="X9" s="9">
         <v>1955741</v>
       </c>
-      <c r="Y9" s="12">
+      <c r="Y9" s="11">
         <v>1994615</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="Z9" s="11">
         <v>4041530</v>
       </c>
-      <c r="AA9" s="12">
+      <c r="AA9" s="11">
         <v>2785528</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="28" t="s">
+      <c r="AB9" s="36">
+        <v>2447219</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A10" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="9" t="s">
-[...56 lines deleted...]
-      <c r="U10" s="10">
+      <c r="B10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="9">
         <v>3335037</v>
       </c>
-      <c r="V10" s="10">
+      <c r="V10" s="9">
         <v>4446380</v>
       </c>
-      <c r="W10" s="10">
+      <c r="W10" s="9">
         <v>5054210</v>
       </c>
-      <c r="X10" s="10">
+      <c r="X10" s="9">
         <v>3395738</v>
       </c>
-      <c r="Y10" s="12">
+      <c r="Y10" s="11">
         <v>4660426</v>
       </c>
-      <c r="Z10" s="12">
+      <c r="Z10" s="11">
         <v>3744762</v>
       </c>
-      <c r="AA10" s="12">
+      <c r="AA10" s="11">
         <v>6020831</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="28" t="s">
+      <c r="AB10" s="36">
+        <v>2131691</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A11" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="9" t="s">
-[...65 lines deleted...]
-      <c r="X11" s="13" t="s">
+      <c r="B11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X11" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="Y11" s="13" t="s">
+      <c r="Y11" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="Z11" s="25" t="s">
+      <c r="Z11" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="AA11" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="28" t="s">
+      <c r="AA11" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A12" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="7">
+      <c r="B12" s="6">
         <v>174818</v>
       </c>
-      <c r="C12" s="7">
+      <c r="C12" s="6">
         <v>175642</v>
       </c>
-      <c r="D12" s="7">
+      <c r="D12" s="6">
         <v>222557</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="6">
         <v>124301</v>
       </c>
-      <c r="F12" s="7">
+      <c r="F12" s="6">
         <v>180085</v>
       </c>
-      <c r="G12" s="7">
+      <c r="G12" s="6">
         <v>254778</v>
       </c>
-      <c r="H12" s="7">
+      <c r="H12" s="6">
         <v>88473</v>
       </c>
-      <c r="I12" s="7">
+      <c r="I12" s="6">
         <v>373202</v>
       </c>
-      <c r="J12" s="7">
+      <c r="J12" s="6">
         <v>89428</v>
       </c>
-      <c r="K12" s="7">
+      <c r="K12" s="6">
         <v>3798996</v>
       </c>
-      <c r="L12" s="7">
+      <c r="L12" s="6">
         <v>5802919</v>
       </c>
-      <c r="M12" s="7">
+      <c r="M12" s="6">
         <v>866835</v>
       </c>
-      <c r="N12" s="7">
+      <c r="N12" s="6">
         <v>916321</v>
       </c>
-      <c r="O12" s="7">
+      <c r="O12" s="6">
         <v>5227995</v>
       </c>
-      <c r="P12" s="7">
+      <c r="P12" s="6">
         <v>4888193</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q12" s="9">
         <v>7699923</v>
       </c>
-      <c r="R12" s="13" t="s">
+      <c r="R12" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="S12" s="13" t="s">
+      <c r="S12" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="T12" s="13" t="s">
+      <c r="T12" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="U12" s="10">
+      <c r="U12" s="9">
         <v>5904925</v>
       </c>
-      <c r="V12" s="10">
+      <c r="V12" s="9">
         <v>6871516</v>
       </c>
-      <c r="W12" s="10">
+      <c r="W12" s="9">
         <v>6450106</v>
       </c>
-      <c r="X12" s="10">
+      <c r="X12" s="9">
         <v>6241781</v>
       </c>
-      <c r="Y12" s="12">
+      <c r="Y12" s="11">
         <v>3053351</v>
       </c>
-      <c r="Z12" s="12">
+      <c r="Z12" s="11">
         <v>10949094</v>
       </c>
-      <c r="AA12" s="12">
+      <c r="AA12" s="11">
         <v>12152226</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="28" t="s">
+      <c r="AB12" s="36">
+        <v>16493609</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A13" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="7">
+      <c r="B13" s="6">
         <v>4526231</v>
       </c>
-      <c r="C13" s="7">
+      <c r="C13" s="6">
         <v>5874733</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>5573132</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="6">
         <v>8670767</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>16723163</v>
       </c>
-      <c r="G13" s="7">
+      <c r="G13" s="6">
         <v>15085138</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>11831166</v>
       </c>
-      <c r="I13" s="7">
+      <c r="I13" s="6">
         <v>11581431</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>9271131</v>
       </c>
-      <c r="K13" s="7">
+      <c r="K13" s="6">
         <v>4884576</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>4099860</v>
       </c>
-      <c r="M13" s="7">
+      <c r="M13" s="6">
         <v>4668177</v>
       </c>
-      <c r="N13" s="9" t="s">
+      <c r="N13" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="O13" s="7">
+      <c r="O13" s="6">
         <v>5091046</v>
       </c>
-      <c r="P13" s="7">
+      <c r="P13" s="6">
         <v>5010877</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="Q13" s="9">
         <v>3992274</v>
       </c>
-      <c r="R13" s="10">
+      <c r="R13" s="9">
         <v>4107804</v>
       </c>
-      <c r="S13" s="10">
+      <c r="S13" s="9">
         <v>4407550</v>
       </c>
-      <c r="T13" s="10">
+      <c r="T13" s="9">
         <v>5960142</v>
       </c>
-      <c r="U13" s="10">
+      <c r="U13" s="9">
         <v>2787993</v>
       </c>
-      <c r="V13" s="10">
+      <c r="V13" s="9">
         <v>8803701</v>
       </c>
-      <c r="W13" s="10">
+      <c r="W13" s="9">
         <v>5194615</v>
       </c>
-      <c r="X13" s="13" t="s">
+      <c r="X13" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="Y13" s="12">
+      <c r="Y13" s="11">
         <v>8630368</v>
       </c>
-      <c r="Z13" s="12">
+      <c r="Z13" s="11">
         <v>13605822</v>
       </c>
-      <c r="AA13" s="12">
+      <c r="AA13" s="11">
         <v>14198620</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="28" t="s">
+      <c r="AB13" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A14" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="6">
         <v>239555</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>164917</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="6">
         <v>206231</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>306787</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="6">
         <v>324582</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="6">
         <v>322971</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
         <v>516345</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="6">
         <v>1662057</v>
       </c>
-      <c r="J14" s="7">
+      <c r="J14" s="6">
         <v>12752744</v>
       </c>
-      <c r="K14" s="7">
+      <c r="K14" s="6">
         <v>6519420</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="6">
         <v>5908050</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="6">
         <v>8033274</v>
       </c>
-      <c r="N14" s="9" t="s">
+      <c r="N14" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="6">
         <v>12250106</v>
       </c>
-      <c r="P14" s="7">
+      <c r="P14" s="6">
         <v>7473158</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q14" s="9">
         <v>10008535</v>
       </c>
-      <c r="R14" s="10">
+      <c r="R14" s="9">
         <v>7648295</v>
       </c>
-      <c r="S14" s="10">
+      <c r="S14" s="9">
         <v>7643035</v>
       </c>
-      <c r="T14" s="10">
+      <c r="T14" s="9">
         <v>6272272</v>
       </c>
-      <c r="U14" s="10">
+      <c r="U14" s="9">
         <v>4582859</v>
       </c>
-      <c r="V14" s="10">
+      <c r="V14" s="9">
         <v>7695195</v>
       </c>
-      <c r="W14" s="10">
+      <c r="W14" s="9">
         <v>15837796</v>
       </c>
-      <c r="X14" s="10">
+      <c r="X14" s="9">
         <v>20480525</v>
       </c>
-      <c r="Y14" s="12">
+      <c r="Y14" s="11">
         <v>14371007</v>
       </c>
-      <c r="Z14" s="12">
+      <c r="Z14" s="11">
         <v>29343768</v>
       </c>
-      <c r="AA14" s="12">
+      <c r="AA14" s="11">
         <v>35129195</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="28" t="s">
+      <c r="AB14" s="36">
+        <v>37001231</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A15" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="6">
         <v>16174</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="8">
         <v>614</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="6">
         <v>1263</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="8">
         <v>658</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="6">
         <v>710100</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="6">
         <v>967866</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
         <v>1037676</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="6">
         <v>10101605</v>
       </c>
-      <c r="J15" s="7">
+      <c r="J15" s="6">
         <v>15420497</v>
       </c>
-      <c r="K15" s="7">
+      <c r="K15" s="6">
         <v>19743649</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="6">
         <v>32535875</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="6">
         <v>16471813</v>
       </c>
-      <c r="N15" s="9" t="s">
+      <c r="N15" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>18095384</v>
       </c>
-      <c r="P15" s="7">
+      <c r="P15" s="6">
         <v>22160973</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q15" s="9">
         <v>20048386</v>
       </c>
-      <c r="R15" s="10">
+      <c r="R15" s="9">
         <v>14522742</v>
       </c>
-      <c r="S15" s="10">
+      <c r="S15" s="9">
         <v>10115786</v>
       </c>
-      <c r="T15" s="10">
+      <c r="T15" s="9">
         <v>74131302</v>
       </c>
-      <c r="U15" s="10">
+      <c r="U15" s="9">
         <v>90820411</v>
       </c>
-      <c r="V15" s="10">
+      <c r="V15" s="9">
         <v>108741679</v>
       </c>
-      <c r="W15" s="10">
+      <c r="W15" s="9">
         <v>156551300</v>
       </c>
-      <c r="X15" s="10">
+      <c r="X15" s="9">
         <v>112085675</v>
       </c>
-      <c r="Y15" s="12">
+      <c r="Y15" s="11">
         <v>161370847</v>
       </c>
-      <c r="Z15" s="12">
+      <c r="Z15" s="11">
         <v>202440190</v>
       </c>
-      <c r="AA15" s="12">
+      <c r="AA15" s="11">
         <v>262082628</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="28" t="s">
+      <c r="AB15" s="36">
+        <v>445609660</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A16" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="6">
         <v>1236790</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="6">
         <v>848415</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="6">
         <v>995083</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>1479960</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="6">
         <v>1925997</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="6">
         <v>2283154</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
         <v>2097942</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="6">
         <v>5047446</v>
       </c>
-      <c r="J16" s="7">
+      <c r="J16" s="6">
         <v>6144994</v>
       </c>
-      <c r="K16" s="7">
+      <c r="K16" s="6">
         <v>9518996</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="6">
         <v>14655247</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="6">
         <v>89597372</v>
       </c>
-      <c r="N16" s="9" t="s">
+      <c r="N16" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="6">
         <v>66410750</v>
       </c>
-      <c r="P16" s="7">
+      <c r="P16" s="6">
         <v>122007370</v>
       </c>
-      <c r="Q16" s="10">
+      <c r="Q16" s="9">
         <v>30647370</v>
       </c>
-      <c r="R16" s="10">
+      <c r="R16" s="9">
         <v>22124771</v>
       </c>
-      <c r="S16" s="10">
+      <c r="S16" s="9">
         <v>23219768</v>
       </c>
-      <c r="T16" s="10">
+      <c r="T16" s="9">
         <v>20968887</v>
       </c>
-      <c r="U16" s="10">
+      <c r="U16" s="9">
         <v>11206353</v>
       </c>
-      <c r="V16" s="10">
+      <c r="V16" s="9">
         <v>17407769</v>
       </c>
-      <c r="W16" s="10">
+      <c r="W16" s="9">
         <v>4342793</v>
       </c>
-      <c r="X16" s="10">
+      <c r="X16" s="9">
         <v>19524957</v>
       </c>
-      <c r="Y16" s="12">
+      <c r="Y16" s="11">
         <v>12323260</v>
       </c>
-      <c r="Z16" s="12">
+      <c r="Z16" s="11">
         <v>17782180</v>
       </c>
-      <c r="AA16" s="12">
+      <c r="AA16" s="11">
         <v>285435925</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="28" t="s">
+      <c r="AB16" s="36">
+        <v>430797553</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A17" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="6">
         <v>452492</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>749852</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>1331178</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>1583100</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>1642718</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>1732651</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>2851489</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>3891612</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>3980546</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>3353325</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>3292127</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>5440223</v>
       </c>
-      <c r="N17" s="9" t="s">
+      <c r="N17" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>2515262</v>
       </c>
-      <c r="P17" s="7">
+      <c r="P17" s="6">
         <v>2387026</v>
       </c>
-      <c r="Q17" s="10">
+      <c r="Q17" s="9">
         <v>3292905</v>
       </c>
-      <c r="R17" s="10">
+      <c r="R17" s="9">
         <v>1961057</v>
       </c>
-      <c r="S17" s="10">
+      <c r="S17" s="9">
         <v>873315</v>
       </c>
-      <c r="T17" s="13" t="s">
+      <c r="T17" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="U17" s="10">
+      <c r="U17" s="9">
         <v>602711</v>
       </c>
-      <c r="V17" s="10">
+      <c r="V17" s="9">
         <v>414283</v>
       </c>
-      <c r="W17" s="10">
+      <c r="W17" s="9">
         <v>12610984</v>
       </c>
-      <c r="X17" s="10">
+      <c r="X17" s="9">
         <v>15951297</v>
       </c>
-      <c r="Y17" s="12">
+      <c r="Y17" s="11">
         <v>13316649</v>
       </c>
-      <c r="Z17" s="12">
+      <c r="Z17" s="11">
         <v>20535389</v>
       </c>
-      <c r="AA17" s="12">
+      <c r="AA17" s="11">
         <v>24213964</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="28" t="s">
+      <c r="AB17" s="36">
+        <v>35209518</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="9" t="s">
-[...65 lines deleted...]
-      <c r="X18" s="14">
+      <c r="B18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="13">
         <v>3605334</v>
       </c>
-      <c r="Y18" s="12">
+      <c r="Y18" s="11">
         <v>657736</v>
       </c>
-      <c r="Z18" s="12">
+      <c r="Z18" s="11">
         <v>4939284</v>
       </c>
-      <c r="AA18" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="28" t="s">
+      <c r="AA18" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="15">
+      <c r="B19" s="14">
         <v>450551</v>
       </c>
-      <c r="C19" s="15">
+      <c r="C19" s="14">
         <v>49428</v>
       </c>
-      <c r="D19" s="15">
+      <c r="D19" s="14">
         <v>3451259</v>
       </c>
-      <c r="E19" s="15">
+      <c r="E19" s="14">
         <v>4620970</v>
       </c>
-      <c r="F19" s="15">
+      <c r="F19" s="14">
         <v>4670320</v>
       </c>
-      <c r="G19" s="15">
+      <c r="G19" s="14">
         <v>14058511</v>
       </c>
-      <c r="H19" s="15">
+      <c r="H19" s="14">
         <v>31006661</v>
       </c>
-      <c r="I19" s="15">
+      <c r="I19" s="14">
         <v>65369801</v>
       </c>
-      <c r="J19" s="15">
+      <c r="J19" s="14">
         <v>95789808</v>
       </c>
-      <c r="K19" s="15">
+      <c r="K19" s="14">
         <v>128555248</v>
       </c>
-      <c r="L19" s="15">
+      <c r="L19" s="14">
         <v>185952028</v>
       </c>
-      <c r="M19" s="15">
+      <c r="M19" s="14">
         <v>157071959</v>
       </c>
-      <c r="N19" s="16" t="s">
+      <c r="N19" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="O19" s="15">
+      <c r="O19" s="14">
         <v>151496146</v>
       </c>
-      <c r="P19" s="15">
+      <c r="P19" s="14">
         <v>137884371</v>
       </c>
-      <c r="Q19" s="17">
+      <c r="Q19" s="16">
         <v>111766218</v>
       </c>
-      <c r="R19" s="17">
+      <c r="R19" s="16">
         <v>190603958</v>
       </c>
-      <c r="S19" s="17">
+      <c r="S19" s="16">
         <v>145857674</v>
       </c>
-      <c r="T19" s="17">
+      <c r="T19" s="16">
         <v>162222015</v>
       </c>
-      <c r="U19" s="18" t="s">
+      <c r="U19" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="V19" s="17">
+      <c r="V19" s="16">
         <v>144306620</v>
       </c>
-      <c r="W19" s="17">
+      <c r="W19" s="16">
         <v>112988429</v>
       </c>
-      <c r="X19" s="17">
+      <c r="X19" s="16">
         <v>133094265</v>
       </c>
-      <c r="Y19" s="12">
+      <c r="Y19" s="11">
         <v>146814738</v>
       </c>
-      <c r="Z19" s="12">
+      <c r="Z19" s="11">
         <v>178037247</v>
       </c>
-      <c r="AA19" s="12">
+      <c r="AA19" s="11">
         <v>264257238</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="28" t="s">
+      <c r="AB19" s="36">
+        <v>421059109</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="6">
         <v>379655</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="6">
         <v>392636</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="6">
         <v>310915</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="6">
         <v>268692</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="6">
         <v>1176926</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="6">
         <v>955911</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="6">
         <v>1281903</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="6">
         <v>2670025</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="6">
         <v>3627033</v>
       </c>
-      <c r="K20" s="7">
+      <c r="K20" s="6">
         <v>9460571</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="6">
         <v>11190362</v>
       </c>
-      <c r="M20" s="7">
+      <c r="M20" s="6">
         <v>7820766</v>
       </c>
-      <c r="N20" s="9" t="s">
+      <c r="N20" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="O20" s="7">
+      <c r="O20" s="6">
         <v>18320280</v>
       </c>
-      <c r="P20" s="7">
+      <c r="P20" s="6">
         <v>10444498</v>
       </c>
-      <c r="Q20" s="10">
+      <c r="Q20" s="9">
         <v>13039059</v>
       </c>
-      <c r="R20" s="10">
+      <c r="R20" s="9">
         <v>11621862</v>
       </c>
-      <c r="S20" s="10">
+      <c r="S20" s="9">
         <v>8005156</v>
       </c>
-      <c r="T20" s="10">
+      <c r="T20" s="9">
         <v>8627068</v>
       </c>
-      <c r="U20" s="10">
+      <c r="U20" s="9">
         <v>3534983</v>
       </c>
-      <c r="V20" s="10">
+      <c r="V20" s="9">
         <v>5154268</v>
       </c>
-      <c r="W20" s="10">
+      <c r="W20" s="9">
         <v>7288957</v>
       </c>
-      <c r="X20" s="10">
+      <c r="X20" s="9">
         <v>7335685</v>
       </c>
-      <c r="Y20" s="12">
+      <c r="Y20" s="11">
         <v>9537959</v>
       </c>
-      <c r="Z20" s="12">
+      <c r="Z20" s="11">
         <v>11485272</v>
       </c>
-      <c r="AA20" s="12">
+      <c r="AA20" s="11">
         <v>5612910</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="28" t="s">
+      <c r="AB20" s="36">
+        <v>24026665</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="7">
+      <c r="B21" s="6">
         <v>1076093</v>
       </c>
-      <c r="C21" s="7">
+      <c r="C21" s="6">
         <v>699845</v>
       </c>
-      <c r="D21" s="7">
+      <c r="D21" s="6">
         <v>658958</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="6">
         <v>600346</v>
       </c>
-      <c r="F21" s="7">
+      <c r="F21" s="6">
         <v>401657</v>
       </c>
-      <c r="G21" s="7">
+      <c r="G21" s="6">
         <v>179597</v>
       </c>
-      <c r="H21" s="7">
+      <c r="H21" s="6">
         <v>204472</v>
       </c>
-      <c r="I21" s="7">
+      <c r="I21" s="6">
         <v>2512240</v>
       </c>
-      <c r="J21" s="7">
+      <c r="J21" s="6">
         <v>2140286</v>
       </c>
-      <c r="K21" s="7">
+      <c r="K21" s="6">
         <v>3940235</v>
       </c>
-      <c r="L21" s="7">
+      <c r="L21" s="6">
         <v>4733285</v>
       </c>
-      <c r="M21" s="7">
+      <c r="M21" s="6">
         <v>3361852</v>
       </c>
-      <c r="N21" s="7">
+      <c r="N21" s="6">
         <v>9620021</v>
       </c>
-      <c r="O21" s="7">
+      <c r="O21" s="6">
         <v>11295791</v>
       </c>
-      <c r="P21" s="7">
+      <c r="P21" s="6">
         <v>16235927</v>
       </c>
-      <c r="Q21" s="10">
+      <c r="Q21" s="9">
         <v>22843606</v>
       </c>
-      <c r="R21" s="10">
+      <c r="R21" s="9">
         <v>15284727</v>
       </c>
-      <c r="S21" s="10">
+      <c r="S21" s="9">
         <v>15044089</v>
       </c>
-      <c r="T21" s="10">
+      <c r="T21" s="9">
         <v>12877861</v>
       </c>
-      <c r="U21" s="10">
+      <c r="U21" s="9">
         <v>23671787</v>
       </c>
-      <c r="V21" s="10">
+      <c r="V21" s="9">
         <v>59163618</v>
       </c>
-      <c r="W21" s="10">
+      <c r="W21" s="9">
         <v>16634159</v>
       </c>
-      <c r="X21" s="10">
+      <c r="X21" s="9">
         <v>14400131</v>
       </c>
-      <c r="Y21" s="12">
+      <c r="Y21" s="11">
         <v>12109607</v>
       </c>
-      <c r="Z21" s="12">
+      <c r="Z21" s="11">
         <v>16640129</v>
       </c>
-      <c r="AA21" s="12">
+      <c r="AA21" s="11">
         <v>14262331</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="28" t="s">
+      <c r="AB21" s="36">
+        <v>15423594</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="7">
+      <c r="B22" s="6">
         <v>713046</v>
       </c>
-      <c r="C22" s="7">
+      <c r="C22" s="6">
         <v>1030121</v>
       </c>
-      <c r="D22" s="7">
+      <c r="D22" s="6">
         <v>473057</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="6">
         <v>751510</v>
       </c>
-      <c r="F22" s="7">
+      <c r="F22" s="6">
         <v>649914</v>
       </c>
-      <c r="G22" s="7">
+      <c r="G22" s="6">
         <v>684070</v>
       </c>
-      <c r="H22" s="7">
+      <c r="H22" s="6">
         <v>551539</v>
       </c>
-      <c r="I22" s="7">
+      <c r="I22" s="6">
         <v>362167</v>
       </c>
-      <c r="J22" s="7">
+      <c r="J22" s="6">
         <v>179953</v>
       </c>
-      <c r="K22" s="7">
+      <c r="K22" s="6">
         <v>183490</v>
       </c>
-      <c r="L22" s="7">
+      <c r="L22" s="6">
         <v>216506</v>
       </c>
-      <c r="M22" s="7">
+      <c r="M22" s="6">
         <v>866265</v>
       </c>
-      <c r="N22" s="7">
+      <c r="N22" s="6">
         <v>451899</v>
       </c>
-      <c r="O22" s="7">
+      <c r="O22" s="6">
         <v>387519</v>
       </c>
-      <c r="P22" s="7">
+      <c r="P22" s="6">
         <v>2061618</v>
       </c>
-      <c r="Q22" s="10">
+      <c r="Q22" s="9">
         <v>2341091</v>
       </c>
-      <c r="R22" s="10">
+      <c r="R22" s="9">
         <v>8290632</v>
       </c>
-      <c r="S22" s="13" t="s">
+      <c r="S22" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="T22" s="13" t="s">
+      <c r="T22" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="U22" s="13" t="s">
+      <c r="U22" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="V22" s="10">
+      <c r="V22" s="9">
         <v>28632420</v>
       </c>
-      <c r="W22" s="10">
+      <c r="W22" s="9">
         <v>25294807</v>
       </c>
-      <c r="X22" s="10">
+      <c r="X22" s="9">
         <v>21934775</v>
       </c>
-      <c r="Y22" s="12">
+      <c r="Y22" s="11">
         <v>18776028</v>
       </c>
-      <c r="Z22" s="12">
+      <c r="Z22" s="11">
         <v>14823694</v>
       </c>
-      <c r="AA22" s="12">
+      <c r="AA22" s="11">
         <v>12371124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="19" t="s">
+      <c r="AB22" s="36">
+        <v>10030722</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A23" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B23" s="20">
+      <c r="B23" s="19">
         <v>40345845</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="19">
         <v>37213675</v>
       </c>
-      <c r="D23" s="20">
+      <c r="D23" s="19">
         <v>44234695</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="19">
         <v>41846304</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="19">
         <v>64802327</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="19">
         <v>71574451</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H23" s="19">
         <v>109993028</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="19">
         <v>130814440</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="19">
         <v>146439332</v>
       </c>
-      <c r="K23" s="20">
+      <c r="K23" s="19">
         <v>177037456</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="19">
         <v>178657991</v>
       </c>
-      <c r="M23" s="20">
+      <c r="M23" s="19">
         <v>204971328</v>
       </c>
-      <c r="N23" s="21" t="s">
+      <c r="N23" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="O23" s="20">
+      <c r="O23" s="19">
         <v>342494531</v>
       </c>
-      <c r="P23" s="20">
+      <c r="P23" s="19">
         <v>322242730</v>
       </c>
-      <c r="Q23" s="22">
+      <c r="Q23" s="21">
         <v>607404970</v>
       </c>
-      <c r="R23" s="22">
+      <c r="R23" s="21">
         <v>756925539</v>
       </c>
-      <c r="S23" s="22">
+      <c r="S23" s="21">
         <v>918531198</v>
       </c>
-      <c r="T23" s="22">
+      <c r="T23" s="21">
         <v>888211377</v>
       </c>
-      <c r="U23" s="23" t="s">
-[...21 lines deleted...]
-    <row r="24" spans="1:27">
+      <c r="U23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="X23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="22" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
     </row>
-    <row r="25" spans="1:27">
-      <c r="A25" s="24"/>
+    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A25" s="23"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
       <c r="X25" s="1"/>
       <c r="Y25" s="5"/>
-      <c r="AA25" s="46" t="s">
+      <c r="AA25" s="35"/>
+      <c r="AB25" s="34" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="26" spans="1:27">
-[...1 lines deleted...]
-      <c r="B26" s="42" t="s">
+    <row r="26" spans="1:28" s="38" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="47"/>
+      <c r="B26" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="C26" s="43"/>
-[...26 lines deleted...]
-      <c r="B27" s="31">
+      <c r="C26" s="49"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="49"/>
+      <c r="F26" s="49"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="49"/>
+      <c r="L26" s="49"/>
+      <c r="M26" s="49"/>
+      <c r="N26" s="49"/>
+      <c r="O26" s="49"/>
+      <c r="P26" s="49"/>
+      <c r="Q26" s="49"/>
+      <c r="R26" s="49"/>
+      <c r="S26" s="49"/>
+      <c r="T26" s="49"/>
+      <c r="U26" s="49"/>
+      <c r="V26" s="49"/>
+      <c r="W26" s="49"/>
+      <c r="X26" s="49"/>
+      <c r="Y26" s="37"/>
+      <c r="Z26" s="37"/>
+    </row>
+    <row r="27" spans="1:28" s="38" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="48"/>
+      <c r="B27" s="39">
         <v>1999</v>
       </c>
-      <c r="C27" s="31">
+      <c r="C27" s="39">
         <v>2000</v>
       </c>
-      <c r="D27" s="31">
+      <c r="D27" s="39">
         <v>2001</v>
       </c>
-      <c r="E27" s="31">
+      <c r="E27" s="39">
         <v>2002</v>
       </c>
-      <c r="F27" s="31">
+      <c r="F27" s="39">
         <v>2003</v>
       </c>
-      <c r="G27" s="31">
+      <c r="G27" s="39">
         <v>2004</v>
       </c>
-      <c r="H27" s="31">
+      <c r="H27" s="39">
         <v>2005</v>
       </c>
-      <c r="I27" s="31">
+      <c r="I27" s="39">
         <v>2006</v>
       </c>
-      <c r="J27" s="31">
+      <c r="J27" s="39">
         <v>2007</v>
       </c>
-      <c r="K27" s="31">
+      <c r="K27" s="39">
         <v>2008</v>
       </c>
-      <c r="L27" s="31">
+      <c r="L27" s="39">
         <v>2009</v>
       </c>
-      <c r="M27" s="31">
+      <c r="M27" s="39">
         <v>2010</v>
       </c>
-      <c r="N27" s="31">
+      <c r="N27" s="39">
         <v>2011</v>
       </c>
-      <c r="O27" s="31">
+      <c r="O27" s="39">
         <v>2012</v>
       </c>
-      <c r="P27" s="31">
+      <c r="P27" s="39">
         <v>2013</v>
       </c>
-      <c r="Q27" s="31">
+      <c r="Q27" s="39">
         <v>2014</v>
       </c>
-      <c r="R27" s="31">
+      <c r="R27" s="39">
         <v>2015</v>
       </c>
-      <c r="S27" s="31">
+      <c r="S27" s="39">
         <v>2016</v>
       </c>
-      <c r="T27" s="31">
+      <c r="T27" s="39">
         <v>2017</v>
       </c>
-      <c r="U27" s="31">
+      <c r="U27" s="39">
         <v>2018</v>
       </c>
-      <c r="V27" s="31">
+      <c r="V27" s="39">
         <v>2019</v>
       </c>
-      <c r="W27" s="31">
+      <c r="W27" s="39">
         <v>2020</v>
       </c>
-      <c r="X27" s="33">
+      <c r="X27" s="41">
         <v>2021</v>
       </c>
-      <c r="Y27" s="35">
+      <c r="Y27" s="42">
         <v>2022</v>
       </c>
-      <c r="Z27" s="35">
+      <c r="Z27" s="42">
         <v>2023</v>
       </c>
-      <c r="AA27" s="35">
+      <c r="AA27" s="42">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B28" s="7">
+      <c r="AB27" s="42">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A28" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="6">
         <v>31271793</v>
       </c>
-      <c r="C28" s="7">
+      <c r="C28" s="6">
         <v>19389559</v>
       </c>
-      <c r="D28" s="7">
+      <c r="D28" s="6">
         <v>7321710</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="6">
         <v>4087758</v>
       </c>
-      <c r="F28" s="7">
+      <c r="F28" s="6">
         <v>2690920</v>
       </c>
-      <c r="G28" s="7">
+      <c r="G28" s="6">
         <v>2220323</v>
       </c>
-      <c r="H28" s="7">
+      <c r="H28" s="6">
         <v>1468499</v>
       </c>
-      <c r="I28" s="7">
+      <c r="I28" s="6">
         <v>2594309</v>
       </c>
-      <c r="J28" s="7">
+      <c r="J28" s="6">
         <v>1448056</v>
       </c>
-      <c r="K28" s="8">
+      <c r="K28" s="7">
         <v>1052514</v>
       </c>
-      <c r="L28" s="7">
+      <c r="L28" s="6">
         <v>10826305</v>
       </c>
-      <c r="M28" s="7">
+      <c r="M28" s="6">
         <v>3628474</v>
       </c>
-      <c r="N28" s="9" t="s">
+      <c r="N28" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="O28" s="7">
+      <c r="O28" s="6">
         <v>13133466</v>
       </c>
-      <c r="P28" s="7">
+      <c r="P28" s="6">
         <v>8850709</v>
       </c>
-      <c r="Q28" s="10">
+      <c r="Q28" s="9">
         <v>9453632</v>
       </c>
-      <c r="R28" s="7">
+      <c r="R28" s="6">
         <v>2167850</v>
       </c>
-      <c r="S28" s="10">
+      <c r="S28" s="9">
         <v>1871134</v>
       </c>
-      <c r="T28" s="10">
+      <c r="T28" s="9">
         <v>2799708</v>
       </c>
-      <c r="U28" s="11">
+      <c r="U28" s="10">
         <v>228665</v>
       </c>
-      <c r="V28" s="7">
+      <c r="V28" s="6">
         <v>1848592</v>
       </c>
-      <c r="W28" s="13" t="s">
+      <c r="W28" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="X28" s="10">
+      <c r="X28" s="9">
         <v>17444668</v>
       </c>
-      <c r="Y28" s="12">
+      <c r="Y28" s="11">
         <v>1192424</v>
       </c>
-      <c r="Z28" s="36" t="s">
-[...10 lines deleted...]
-      <c r="B29" s="7">
+      <c r="Z28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="36">
+        <v>21815</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="6">
         <v>914068</v>
       </c>
-      <c r="C29" s="7">
+      <c r="C29" s="6">
         <v>638471</v>
       </c>
-      <c r="D29" s="7">
+      <c r="D29" s="6">
         <v>719279</v>
       </c>
-      <c r="E29" s="7">
+      <c r="E29" s="6">
         <v>34752</v>
       </c>
-      <c r="F29" s="7">
+      <c r="F29" s="6">
         <v>9707</v>
       </c>
-      <c r="G29" s="7">
+      <c r="G29" s="6">
         <v>9805</v>
       </c>
-      <c r="H29" s="9">
+      <c r="H29" s="8">
         <v>528</v>
       </c>
-      <c r="I29" s="9" t="s">
-[...41 lines deleted...]
-      <c r="W29" s="13" t="s">
+      <c r="I29" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P29" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W29" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="X29" s="10">
+      <c r="X29" s="9">
         <v>16653859</v>
       </c>
-      <c r="Y29" s="25" t="s">
-[...10 lines deleted...]
-      <c r="A30" s="28" t="s">
+      <c r="Y29" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A30" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B30" s="7">
+      <c r="B30" s="6">
         <v>196833</v>
       </c>
-      <c r="C30" s="7">
+      <c r="C30" s="6">
         <v>387808</v>
       </c>
-      <c r="D30" s="7">
+      <c r="D30" s="6">
         <v>100511</v>
       </c>
-      <c r="E30" s="7">
+      <c r="E30" s="6">
         <v>82027</v>
       </c>
-      <c r="F30" s="7">
+      <c r="F30" s="6">
         <v>13149</v>
       </c>
-      <c r="G30" s="7">
+      <c r="G30" s="6">
         <v>7648</v>
       </c>
-      <c r="H30" s="7">
+      <c r="H30" s="6">
         <v>4757</v>
       </c>
-      <c r="I30" s="7">
+      <c r="I30" s="6">
         <v>27575</v>
       </c>
-      <c r="J30" s="7">
+      <c r="J30" s="6">
         <v>56380</v>
       </c>
-      <c r="K30" s="9" t="s">
-[...2 lines deleted...]
-      <c r="L30" s="7">
+      <c r="K30" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="6">
         <v>328397</v>
       </c>
-      <c r="M30" s="9" t="s">
-[...26 lines deleted...]
-      <c r="V30" s="13" t="s">
+      <c r="M30" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="W30" s="9" t="s">
-[...16 lines deleted...]
-      <c r="A31" s="28" t="s">
+      <c r="W30" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A31" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B31" s="7">
+      <c r="B31" s="6">
         <v>1819767</v>
       </c>
-      <c r="C31" s="7">
+      <c r="C31" s="6">
         <v>92787</v>
       </c>
-      <c r="D31" s="7">
+      <c r="D31" s="6">
         <v>56324</v>
       </c>
-      <c r="E31" s="7">
+      <c r="E31" s="6">
         <v>31393</v>
       </c>
-      <c r="F31" s="7">
+      <c r="F31" s="6">
         <v>38407</v>
       </c>
-      <c r="G31" s="7">
+      <c r="G31" s="6">
         <v>69749</v>
       </c>
-      <c r="H31" s="7">
+      <c r="H31" s="6">
         <v>19440</v>
       </c>
-      <c r="I31" s="7">
+      <c r="I31" s="6">
         <v>8700</v>
       </c>
-      <c r="J31" s="7">
+      <c r="J31" s="6">
         <v>8700</v>
       </c>
-      <c r="K31" s="7">
+      <c r="K31" s="6">
         <v>8700</v>
       </c>
-      <c r="L31" s="7">
+      <c r="L31" s="6">
         <v>16825</v>
       </c>
-      <c r="M31" s="7">
+      <c r="M31" s="6">
         <v>176299</v>
       </c>
-      <c r="N31" s="7">
+      <c r="N31" s="6">
         <v>1220</v>
       </c>
-      <c r="O31" s="7">
+      <c r="O31" s="6">
         <v>31584</v>
       </c>
-      <c r="P31" s="9">
+      <c r="P31" s="8">
         <v>290</v>
       </c>
-      <c r="Q31" s="10">
+      <c r="Q31" s="9">
         <v>2128</v>
       </c>
-      <c r="R31" s="13" t="s">
-[...17 lines deleted...]
-      <c r="X31" s="10">
+      <c r="R31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="9">
         <v>640369</v>
       </c>
-      <c r="Y31" s="12">
+      <c r="Y31" s="11">
         <v>565642</v>
       </c>
-      <c r="Z31" s="36" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="28" t="s">
+      <c r="Z31" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A32" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B32" s="7">
+      <c r="B32" s="6">
         <v>37608</v>
       </c>
-      <c r="C32" s="7">
+      <c r="C32" s="6">
         <v>13974</v>
       </c>
-      <c r="D32" s="7">
+      <c r="D32" s="6">
         <v>6881</v>
       </c>
-      <c r="E32" s="7">
+      <c r="E32" s="6">
         <v>6238</v>
       </c>
-      <c r="F32" s="7">
+      <c r="F32" s="6">
         <v>4466</v>
       </c>
-      <c r="G32" s="9" t="s">
-[...64 lines deleted...]
-      <c r="A33" s="28" t="s">
+      <c r="G32" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A33" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="B33" s="9" t="s">
-[...79 lines deleted...]
-      <c r="A34" s="28" t="s">
+      <c r="B33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A34" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="9" t="s">
-[...65 lines deleted...]
-      <c r="X34" s="13" t="s">
+      <c r="B34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="Y34" s="25" t="s">
-[...10 lines deleted...]
-      <c r="A35" s="28" t="s">
+      <c r="Y34" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A35" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="7">
+      <c r="B35" s="6">
         <v>158648</v>
       </c>
-      <c r="C35" s="7">
+      <c r="C35" s="6">
         <v>134369</v>
       </c>
-      <c r="D35" s="7">
+      <c r="D35" s="6">
         <v>55836</v>
       </c>
-      <c r="E35" s="7">
+      <c r="E35" s="6">
         <v>31437</v>
       </c>
-      <c r="F35" s="7">
+      <c r="F35" s="6">
         <v>14675</v>
       </c>
-      <c r="G35" s="7">
+      <c r="G35" s="6">
         <v>10375</v>
       </c>
-      <c r="H35" s="7">
+      <c r="H35" s="6">
         <v>3089</v>
       </c>
-      <c r="I35" s="7">
+      <c r="I35" s="6">
         <v>3785</v>
       </c>
-      <c r="J35" s="7">
+      <c r="J35" s="6">
         <v>3785</v>
       </c>
-      <c r="K35" s="7">
+      <c r="K35" s="6">
         <v>3785</v>
       </c>
-      <c r="L35" s="7">
+      <c r="L35" s="6">
         <v>3785</v>
       </c>
-      <c r="M35" s="7">
+      <c r="M35" s="6">
         <v>15429</v>
       </c>
-      <c r="N35" s="7">
+      <c r="N35" s="6">
         <v>7801</v>
       </c>
-      <c r="O35" s="7">
+      <c r="O35" s="6">
         <v>34654</v>
       </c>
-      <c r="P35" s="7">
+      <c r="P35" s="6">
         <v>7769</v>
       </c>
-      <c r="Q35" s="13" t="s">
-[...11 lines deleted...]
-      <c r="U35" s="13" t="s">
+      <c r="Q35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="V35" s="13" t="s">
-[...8 lines deleted...]
-      <c r="Y35" s="12">
+      <c r="V35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="11">
         <v>366809</v>
       </c>
-      <c r="Z35" s="36" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="28" t="s">
+      <c r="Z35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="36">
+        <v>21815</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A36" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B36" s="7">
+      <c r="B36" s="6">
         <v>274943</v>
       </c>
-      <c r="C36" s="7">
+      <c r="C36" s="6">
         <v>271331</v>
       </c>
-      <c r="D36" s="7">
+      <c r="D36" s="6">
         <v>235423</v>
       </c>
-      <c r="E36" s="7">
+      <c r="E36" s="6">
         <v>177171</v>
       </c>
-      <c r="F36" s="7">
+      <c r="F36" s="6">
         <v>110202</v>
       </c>
-      <c r="G36" s="7">
+      <c r="G36" s="6">
         <v>60790</v>
       </c>
-      <c r="H36" s="7">
+      <c r="H36" s="6">
         <v>154707</v>
       </c>
-      <c r="I36" s="7">
+      <c r="I36" s="6">
         <v>245479</v>
       </c>
-      <c r="J36" s="7">
+      <c r="J36" s="6">
         <v>241065</v>
       </c>
-      <c r="K36" s="9" t="s">
-[...11 lines deleted...]
-      <c r="O36" s="7">
+      <c r="K36" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L36" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M36" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N36" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36" s="6">
         <v>1276997</v>
       </c>
-      <c r="P36" s="7">
+      <c r="P36" s="6">
         <v>1238451</v>
       </c>
-      <c r="Q36" s="13" t="s">
-[...34 lines deleted...]
-      <c r="A37" s="28" t="s">
+      <c r="Q36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A37" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="7">
+      <c r="B37" s="6">
         <v>156143</v>
       </c>
-      <c r="C37" s="7">
+      <c r="C37" s="6">
         <v>87535</v>
       </c>
-      <c r="D37" s="7">
+      <c r="D37" s="6">
         <v>51520</v>
       </c>
-      <c r="E37" s="7">
+      <c r="E37" s="6">
         <v>65022</v>
       </c>
-      <c r="F37" s="9" t="s">
-[...67 lines deleted...]
-      <c r="A38" s="28" t="s">
+      <c r="F37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W37" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A38" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B38" s="7">
+      <c r="B38" s="6">
         <v>15976</v>
       </c>
-      <c r="C38" s="9">
+      <c r="C38" s="8">
         <v>573</v>
       </c>
-      <c r="D38" s="7">
+      <c r="D38" s="6">
         <v>1263</v>
       </c>
-      <c r="E38" s="9" t="s">
-[...70 lines deleted...]
-      <c r="A39" s="28" t="s">
+      <c r="E38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A39" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="7">
+      <c r="B39" s="6">
         <v>674356</v>
       </c>
-      <c r="C39" s="7">
+      <c r="C39" s="6">
         <v>610787</v>
       </c>
-      <c r="D39" s="7">
+      <c r="D39" s="6">
         <v>447684</v>
       </c>
-      <c r="E39" s="7">
+      <c r="E39" s="6">
         <v>418528</v>
       </c>
-      <c r="F39" s="7">
+      <c r="F39" s="6">
         <v>341332</v>
       </c>
-      <c r="G39" s="7">
+      <c r="G39" s="6">
         <v>271625</v>
       </c>
-      <c r="H39" s="7">
+      <c r="H39" s="6">
         <v>146834</v>
       </c>
-      <c r="I39" s="7">
+      <c r="I39" s="6">
         <v>84923</v>
       </c>
-      <c r="J39" s="7">
+      <c r="J39" s="6">
         <v>141528</v>
       </c>
-      <c r="K39" s="7">
+      <c r="K39" s="6">
         <v>172662</v>
       </c>
-      <c r="L39" s="7">
+      <c r="L39" s="6">
         <v>250024</v>
       </c>
-      <c r="M39" s="7">
+      <c r="M39" s="6">
         <v>393334</v>
       </c>
-      <c r="N39" s="7">
+      <c r="N39" s="6">
         <v>403283</v>
       </c>
-      <c r="O39" s="7">
+      <c r="O39" s="6">
         <v>431374</v>
       </c>
-      <c r="P39" s="7">
+      <c r="P39" s="6">
         <v>352959</v>
       </c>
-      <c r="Q39" s="10">
+      <c r="Q39" s="9">
         <v>40332</v>
       </c>
-      <c r="R39" s="13" t="s">
+      <c r="R39" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="S39" s="13" t="s">
+      <c r="S39" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="T39" s="13" t="s">
-[...25 lines deleted...]
-      <c r="A40" s="28" t="s">
+      <c r="T39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W39" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A40" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B40" s="7">
+      <c r="B40" s="6">
         <v>122491</v>
       </c>
-      <c r="C40" s="7">
+      <c r="C40" s="6">
         <v>95328</v>
       </c>
-      <c r="D40" s="7">
+      <c r="D40" s="6">
         <v>94245</v>
       </c>
-      <c r="E40" s="7">
+      <c r="E40" s="6">
         <v>48250</v>
       </c>
-      <c r="F40" s="7">
+      <c r="F40" s="6">
         <v>56984</v>
       </c>
-      <c r="G40" s="7">
+      <c r="G40" s="6">
         <v>64122</v>
       </c>
-      <c r="H40" s="7">
+      <c r="H40" s="6">
         <v>38446</v>
       </c>
-      <c r="I40" s="7">
+      <c r="I40" s="6">
         <v>84062</v>
       </c>
-      <c r="J40" s="9">
+      <c r="J40" s="8">
         <v>209</v>
       </c>
-      <c r="K40" s="9" t="s">
-[...8 lines deleted...]
-      <c r="N40" s="7">
+      <c r="K40" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="6">
         <v>2450</v>
       </c>
-      <c r="O40" s="7">
+      <c r="O40" s="6">
         <v>9300</v>
       </c>
-      <c r="P40" s="9" t="s">
-[...14 lines deleted...]
-      <c r="U40" s="13" t="s">
+      <c r="P40" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="V40" s="13" t="s">
-[...5 lines deleted...]
-      <c r="X40" s="13" t="s">
+      <c r="V40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="Y40" s="25" t="s">
+      <c r="Y40" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="Z40" s="36" t="s">
-[...7 lines deleted...]
-      <c r="A41" s="28" t="s">
+      <c r="Z40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A41" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B41" s="9" t="s">
-[...79 lines deleted...]
-      <c r="A42" s="28" t="s">
+      <c r="B41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A42" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B42" s="7">
+      <c r="B42" s="6">
         <v>37049</v>
       </c>
-      <c r="C42" s="7">
+      <c r="C42" s="6">
         <v>35074</v>
       </c>
-      <c r="D42" s="7">
+      <c r="D42" s="6">
         <v>22891</v>
       </c>
-      <c r="E42" s="9">
+      <c r="E42" s="8">
         <v>674</v>
       </c>
-      <c r="F42" s="9">
+      <c r="F42" s="8">
         <v>674</v>
       </c>
-      <c r="G42" s="9">
+      <c r="G42" s="8">
         <v>674</v>
       </c>
-      <c r="H42" s="9" t="s">
-[...11 lines deleted...]
-      <c r="L42" s="7">
+      <c r="H42" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="6">
         <v>1612</v>
       </c>
-      <c r="M42" s="7">
+      <c r="M42" s="6">
         <v>1612</v>
       </c>
-      <c r="N42" s="7">
+      <c r="N42" s="6">
         <v>14417</v>
       </c>
-      <c r="O42" s="7">
+      <c r="O42" s="6">
         <v>1612</v>
       </c>
-      <c r="P42" s="7">
+      <c r="P42" s="6">
         <v>1612</v>
       </c>
-      <c r="Q42" s="13" t="s">
-[...5 lines deleted...]
-      <c r="S42" s="13" t="s">
+      <c r="Q42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="T42" s="13" t="s">
-[...25 lines deleted...]
-      <c r="A43" s="28" t="s">
+      <c r="T42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A43" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B43" s="7">
+      <c r="B43" s="6">
         <v>212637</v>
       </c>
-      <c r="C43" s="7">
+      <c r="C43" s="6">
         <v>163014</v>
       </c>
-      <c r="D43" s="7">
+      <c r="D43" s="6">
         <v>163966</v>
       </c>
-      <c r="E43" s="7">
+      <c r="E43" s="6">
         <v>121252</v>
       </c>
-      <c r="F43" s="7">
+      <c r="F43" s="6">
         <v>84435</v>
       </c>
-      <c r="G43" s="7">
+      <c r="G43" s="6">
         <v>16778</v>
       </c>
-      <c r="H43" s="7">
+      <c r="H43" s="6">
         <v>4712</v>
       </c>
-      <c r="I43" s="7">
+      <c r="I43" s="6">
         <v>5443</v>
       </c>
-      <c r="J43" s="7">
+      <c r="J43" s="6">
         <v>12178</v>
       </c>
-      <c r="K43" s="7">
+      <c r="K43" s="6">
         <v>18320</v>
       </c>
-      <c r="L43" s="7">
+      <c r="L43" s="6">
         <v>6036</v>
       </c>
-      <c r="M43" s="9">
+      <c r="M43" s="8">
         <v>155</v>
       </c>
-      <c r="N43" s="9" t="s">
-[...8 lines deleted...]
-      <c r="Q43" s="10">
+      <c r="N43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="9">
         <v>14914</v>
       </c>
-      <c r="R43" s="13" t="s">
-[...31 lines deleted...]
-      <c r="A44" s="28" t="s">
+      <c r="R43" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S43" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U43" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V43" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X43" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A44" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="B44" s="7">
+      <c r="B44" s="6">
         <v>882806</v>
       </c>
-      <c r="C44" s="7">
+      <c r="C44" s="6">
         <v>463138</v>
       </c>
-      <c r="D44" s="7">
+      <c r="D44" s="6">
         <v>325645</v>
       </c>
-      <c r="E44" s="7">
+      <c r="E44" s="6">
         <v>215023</v>
       </c>
-      <c r="F44" s="7">
+      <c r="F44" s="6">
         <v>109516</v>
       </c>
-      <c r="G44" s="7">
+      <c r="G44" s="6">
         <v>28038</v>
       </c>
-      <c r="H44" s="7">
+      <c r="H44" s="6">
         <v>7898</v>
       </c>
-      <c r="I44" s="9" t="s">
-[...5 lines deleted...]
-      <c r="K44" s="7">
+      <c r="I44" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="6">
         <v>130300</v>
       </c>
-      <c r="L44" s="7">
+      <c r="L44" s="6">
         <v>1000</v>
       </c>
-      <c r="M44" s="9" t="s">
-[...8 lines deleted...]
-      <c r="P44" s="7">
+      <c r="M44" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N44" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P44" s="6">
         <v>1078</v>
       </c>
-      <c r="Q44" s="13" t="s">
-[...14 lines deleted...]
-      <c r="V44" s="13" t="s">
+      <c r="Q44" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R44" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S44" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T44" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U44" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V44" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="W44" s="9" t="s">
-[...2 lines deleted...]
-      <c r="X44" s="13" t="s">
+      <c r="W44" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X44" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="Y44" s="25" t="s">
+      <c r="Y44" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="Z44" s="36" t="s">
-[...7 lines deleted...]
-      <c r="A45" s="28" t="s">
+      <c r="Z44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A45" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="B45" s="7">
+      <c r="B45" s="6">
         <v>599248</v>
       </c>
-      <c r="C45" s="7">
+      <c r="C45" s="6">
         <v>297818</v>
       </c>
-      <c r="D45" s="7">
+      <c r="D45" s="6">
         <v>131175</v>
       </c>
-      <c r="E45" s="7">
+      <c r="E45" s="6">
         <v>56792</v>
       </c>
-      <c r="F45" s="7">
+      <c r="F45" s="6">
         <v>42978</v>
       </c>
-      <c r="G45" s="7">
+      <c r="G45" s="6">
         <v>6202</v>
       </c>
-      <c r="H45" s="7">
+      <c r="H45" s="6">
         <v>4200</v>
       </c>
-      <c r="I45" s="9">
+      <c r="I45" s="8">
         <v>238</v>
       </c>
-      <c r="J45" s="9" t="s">
-[...8 lines deleted...]
-      <c r="M45" s="7">
+      <c r="J45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="6">
         <v>4557</v>
       </c>
-      <c r="N45" s="9" t="s">
-[...43 lines deleted...]
-      <c r="A46" s="19" t="s">
+      <c r="N45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="T45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="W45" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="X45" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A46" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B46" s="20">
+      <c r="B46" s="19">
         <v>25169220</v>
       </c>
-      <c r="C46" s="20">
+      <c r="C46" s="19">
         <v>16097552</v>
       </c>
-      <c r="D46" s="20">
+      <c r="D46" s="19">
         <v>4909067</v>
       </c>
-      <c r="E46" s="20">
+      <c r="E46" s="19">
         <v>2799199</v>
       </c>
-      <c r="F46" s="20">
+      <c r="F46" s="19">
         <v>1864395</v>
       </c>
-      <c r="G46" s="20">
+      <c r="G46" s="19">
         <v>1674517</v>
       </c>
-      <c r="H46" s="20">
+      <c r="H46" s="19">
         <v>1083888</v>
       </c>
-      <c r="I46" s="20">
+      <c r="I46" s="19">
         <v>2134104</v>
       </c>
-      <c r="J46" s="20">
+      <c r="J46" s="19">
         <v>984211</v>
       </c>
-      <c r="K46" s="20">
+      <c r="K46" s="19">
         <v>718747</v>
       </c>
-      <c r="L46" s="20">
+      <c r="L46" s="19">
         <v>10218626</v>
       </c>
-      <c r="M46" s="20">
+      <c r="M46" s="19">
         <v>3037088</v>
       </c>
-      <c r="N46" s="21" t="s">
+      <c r="N46" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="O46" s="20">
+      <c r="O46" s="19">
         <v>11347945</v>
       </c>
-      <c r="P46" s="20">
+      <c r="P46" s="19">
         <v>7248550</v>
       </c>
-      <c r="Q46" s="22">
+      <c r="Q46" s="21">
         <v>9396258</v>
       </c>
-      <c r="R46" s="22">
+      <c r="R46" s="21">
         <v>2153677</v>
       </c>
-      <c r="S46" s="22">
+      <c r="S46" s="21">
         <v>1852196</v>
       </c>
-      <c r="T46" s="22">
+      <c r="T46" s="21">
         <v>2799708</v>
       </c>
-      <c r="U46" s="23" t="s">
-[...22 lines deleted...]
-      <c r="A47" s="1"/>
+      <c r="U46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="X46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="25" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A47" s="43"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:27">
-      <c r="A48" s="34" t="s">
+    <row r="48" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A48" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
     </row>
-    <row r="49" spans="1:25">
-      <c r="A49" s="27"/>
+    <row r="49" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A49" s="26"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
     </row>