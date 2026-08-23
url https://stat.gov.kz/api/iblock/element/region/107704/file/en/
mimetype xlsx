--- v0 (2026-04-14)
+++ v1 (2026-08-23)
@@ -1,628 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7620" yWindow="30" windowWidth="25875" windowHeight="11055"/>
+    <workbookView xWindow="6435" yWindow="-180" windowWidth="23685" windowHeight="11940"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="493">
   <si>
     <r>
       <t>1990</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>1991</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>1992</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
-    <t>1 205 298,2</t>
-[...31 lines deleted...]
-  <si>
     <r>
       <t>2011</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>113 046,4</t>
-[...13 lines deleted...]
-    <r>
       <t>2012</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>159 887,8</t>
-[...16 lines deleted...]
-    <r>
       <t>2013</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>184 371,7</t>
-[...16 lines deleted...]
-    <r>
       <t>2014</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>215 747,5</t>
-[...49 lines deleted...]
-    <r>
       <t>2017</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>6)</t>
     </r>
   </si>
   <si>
-    <r>
-[...256 lines deleted...]
-  <si>
     <t>5)</t>
-  </si>
-[...46 lines deleted...]
-    <t>1 671,8</t>
   </si>
   <si>
     <r>
       <t>Gross regional product</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fishing</t>
   </si>
   <si>
     <t>Industy</t>
@@ -783,50 +342,1769 @@
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Since 2017, calculations have been made in accordance with the new Methodology for estimating the non-observed economy, registered with the Ministry of Justiof the Republic of Kazakhstan dated August 8, 2019 №19215</t>
     </r>
   </si>
   <si>
     <r>
       <t>Physical volume index of gross regional product</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
+  </si>
+  <si>
+    <t>595.3</t>
+  </si>
+  <si>
+    <t>471.1</t>
+  </si>
+  <si>
+    <t>333.6</t>
+  </si>
+  <si>
+    <t>270.7</t>
+  </si>
+  <si>
+    <t>616.6</t>
+  </si>
+  <si>
+    <t>519.6</t>
+  </si>
+  <si>
+    <t>376.4</t>
+  </si>
+  <si>
+    <t>345.9</t>
+  </si>
+  <si>
+    <t>610.7</t>
+  </si>
+  <si>
+    <t>281.4</t>
+  </si>
+  <si>
+    <t>107.6</t>
+  </si>
+  <si>
+    <t>153.7</t>
+  </si>
+  <si>
+    <t>75.3</t>
+  </si>
+  <si>
+    <t>311.2</t>
+  </si>
+  <si>
+    <t>123415.1</t>
+  </si>
+  <si>
+    <t>1 205 298.2</t>
+  </si>
+  <si>
+    <t>108 561.8</t>
+  </si>
+  <si>
+    <t>320 635.0</t>
+  </si>
+  <si>
+    <t>99 546.3</t>
+  </si>
+  <si>
+    <t>96 925.3</t>
+  </si>
+  <si>
+    <t>489 709.1</t>
+  </si>
+  <si>
+    <t>709 942.3</t>
+  </si>
+  <si>
+    <t>841 652.1</t>
+  </si>
+  <si>
+    <t>896 651.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 040 782.1 </t>
+  </si>
+  <si>
+    <t>2 016 120.7</t>
+  </si>
+  <si>
+    <t>375 552.6</t>
+  </si>
+  <si>
+    <t>357 964.0</t>
+  </si>
+  <si>
+    <t>142 077.2</t>
+  </si>
+  <si>
+    <t>105 912.4</t>
+  </si>
+  <si>
+    <t>817 146.2</t>
+  </si>
+  <si>
+    <t>3 908.5</t>
+  </si>
+  <si>
+    <t>6 986.4</t>
+  </si>
+  <si>
+    <t>7 6470.1</t>
+  </si>
+  <si>
+    <t>1 539.9</t>
+  </si>
+  <si>
+    <t>20 353.0</t>
+  </si>
+  <si>
+    <t>39 849.6</t>
+  </si>
+  <si>
+    <t>80 222.3</t>
+  </si>
+  <si>
+    <t>93 506.6</t>
+  </si>
+  <si>
+    <t>102 086.0</t>
+  </si>
+  <si>
+    <t>179 108.4</t>
+  </si>
+  <si>
+    <t>235 573.6</t>
+  </si>
+  <si>
+    <t>245 503.8</t>
+  </si>
+  <si>
+    <t>310 743.2</t>
+  </si>
+  <si>
+    <t>309 902.5</t>
+  </si>
+  <si>
+    <t>358 008.7</t>
+  </si>
+  <si>
+    <t>423 488.4</t>
+  </si>
+  <si>
+    <t>611 763.8</t>
+  </si>
+  <si>
+    <t>731 382.9</t>
+  </si>
+  <si>
+    <t>925 498.6</t>
+  </si>
+  <si>
+    <t>1 512 565.3</t>
+  </si>
+  <si>
+    <t>1 868 713.0</t>
+  </si>
+  <si>
+    <t>2 141 408.5</t>
+  </si>
+  <si>
+    <t>2 398 774.6</t>
+  </si>
+  <si>
+    <t>2 508 380.9</t>
+  </si>
+  <si>
+    <t>2 789 228.0</t>
+  </si>
+  <si>
+    <t>3 187 724.4</t>
+  </si>
+  <si>
+    <t>1 659 958.8</t>
+  </si>
+  <si>
+    <t>2 384 159.3</t>
+  </si>
+  <si>
+    <t>2 808 045.6</t>
+  </si>
+  <si>
+    <t>3 517 281.1</t>
+  </si>
+  <si>
+    <t>1 621.2</t>
+  </si>
+  <si>
+    <t>2 826.0</t>
+  </si>
+  <si>
+    <t>25 835.1</t>
+  </si>
+  <si>
+    <t>5 642.0</t>
+  </si>
+  <si>
+    <t>9 245.1</t>
+  </si>
+  <si>
+    <t>12 701.7</t>
+  </si>
+  <si>
+    <t>26 796.3</t>
+  </si>
+  <si>
+    <t>20 346.3</t>
+  </si>
+  <si>
+    <t>23 090.1</t>
+  </si>
+  <si>
+    <t>26 768.1</t>
+  </si>
+  <si>
+    <t>32 490.9</t>
+  </si>
+  <si>
+    <t>37 241.9</t>
+  </si>
+  <si>
+    <t>49 297.4</t>
+  </si>
+  <si>
+    <t>49 463.4</t>
+  </si>
+  <si>
+    <t>59 560.5</t>
+  </si>
+  <si>
+    <t>66 286.1</t>
+  </si>
+  <si>
+    <t>81 497.0</t>
+  </si>
+  <si>
+    <t>81 459.2</t>
+  </si>
+  <si>
+    <t>85 736.2</t>
+  </si>
+  <si>
+    <t>129 299.5</t>
+  </si>
+  <si>
+    <t>177 612.4</t>
+  </si>
+  <si>
+    <t>201 012.4</t>
+  </si>
+  <si>
+    <t>207 624.7</t>
+  </si>
+  <si>
+    <t>232 810.4</t>
+  </si>
+  <si>
+    <t>274 720.4</t>
+  </si>
+  <si>
+    <t>302 383.1</t>
+  </si>
+  <si>
+    <t>323 231.5</t>
+  </si>
+  <si>
+    <t>453 018.5</t>
+  </si>
+  <si>
+    <t>478 833.4</t>
+  </si>
+  <si>
+    <t>570 385.3</t>
+  </si>
+  <si>
+    <t>1 912.0</t>
+  </si>
+  <si>
+    <t>32 294.8</t>
+  </si>
+  <si>
+    <t>3 102.3</t>
+  </si>
+  <si>
+    <t>9 962.4</t>
+  </si>
+  <si>
+    <t>15 352.3</t>
+  </si>
+  <si>
+    <t>19 670.7</t>
+  </si>
+  <si>
+    <t>24 297.9</t>
+  </si>
+  <si>
+    <t>40 913.7</t>
+  </si>
+  <si>
+    <t>55 501.7</t>
+  </si>
+  <si>
+    <t>79 513.2</t>
+  </si>
+  <si>
+    <t>67 270.5</t>
+  </si>
+  <si>
+    <t>73 854.7</t>
+  </si>
+  <si>
+    <t>76 087.8</t>
+  </si>
+  <si>
+    <t>74 463.5</t>
+  </si>
+  <si>
+    <t>82 153.5</t>
+  </si>
+  <si>
+    <t>93 478.9</t>
+  </si>
+  <si>
+    <t>112 420.4</t>
+  </si>
+  <si>
+    <t>195 775.6</t>
+  </si>
+  <si>
+    <t>297 156.0</t>
+  </si>
+  <si>
+    <t>467 357.2</t>
+  </si>
+  <si>
+    <t>545 001.5</t>
+  </si>
+  <si>
+    <t>640 575.1</t>
+  </si>
+  <si>
+    <t>658 204.2</t>
+  </si>
+  <si>
+    <t>696 938.7</t>
+  </si>
+  <si>
+    <t>777 267.6</t>
+  </si>
+  <si>
+    <t>324 423.8</t>
+  </si>
+  <si>
+    <t>391 627.7</t>
+  </si>
+  <si>
+    <t>490 839.7</t>
+  </si>
+  <si>
+    <t>607 459.8</t>
+  </si>
+  <si>
+    <t>1 006.5</t>
+  </si>
+  <si>
+    <t>5 097.8</t>
+  </si>
+  <si>
+    <t>5 479.4</t>
+  </si>
+  <si>
+    <t>3 098.0</t>
+  </si>
+  <si>
+    <t>4665.0</t>
+  </si>
+  <si>
+    <t>1 504.2</t>
+  </si>
+  <si>
+    <t>2 322.6</t>
+  </si>
+  <si>
+    <t>2 260.7</t>
+  </si>
+  <si>
+    <t>5 521.2</t>
+  </si>
+  <si>
+    <t>1 394.7</t>
+  </si>
+  <si>
+    <t>4 184.2</t>
+  </si>
+  <si>
+    <t>5 300.0</t>
+  </si>
+  <si>
+    <t>9 763.2</t>
+  </si>
+  <si>
+    <t>2 184.0</t>
+  </si>
+  <si>
+    <t>22 592.0</t>
+  </si>
+  <si>
+    <t>8 145.9</t>
+  </si>
+  <si>
+    <t>19 246.4</t>
+  </si>
+  <si>
+    <t>1 560.8</t>
+  </si>
+  <si>
+    <t>2 134.4</t>
+  </si>
+  <si>
+    <t>2 188.9</t>
+  </si>
+  <si>
+    <t>7 116.8</t>
+  </si>
+  <si>
+    <t>8 492.4</t>
+  </si>
+  <si>
+    <t>6 871.7</t>
+  </si>
+  <si>
+    <t>7 148.5</t>
+  </si>
+  <si>
+    <t>11 302.5</t>
+  </si>
+  <si>
+    <t>24 804.3</t>
+  </si>
+  <si>
+    <t>32 111.7</t>
+  </si>
+  <si>
+    <t>43 485.6</t>
+  </si>
+  <si>
+    <t>59 375.8</t>
+  </si>
+  <si>
+    <t>95 587.8</t>
+  </si>
+  <si>
+    <t>15 312.6</t>
+  </si>
+  <si>
+    <t>9 379.5</t>
+  </si>
+  <si>
+    <t>9 949.1</t>
+  </si>
+  <si>
+    <t>13 440.4</t>
+  </si>
+  <si>
+    <t>19 983.2</t>
+  </si>
+  <si>
+    <t>25 586.4</t>
+  </si>
+  <si>
+    <t>25 772.3</t>
+  </si>
+  <si>
+    <t>31 457.4</t>
+  </si>
+  <si>
+    <t>36 094.8</t>
+  </si>
+  <si>
+    <t>41 026.4</t>
+  </si>
+  <si>
+    <t>54 539.6</t>
+  </si>
+  <si>
+    <t>79 275.4</t>
+  </si>
+  <si>
+    <t>70 906.7</t>
+  </si>
+  <si>
+    <t>9 362.1</t>
+  </si>
+  <si>
+    <t>9 293.8</t>
+  </si>
+  <si>
+    <t>9 192.7</t>
+  </si>
+  <si>
+    <t>19 498.9</t>
+  </si>
+  <si>
+    <t>21 308.9</t>
+  </si>
+  <si>
+    <t>23 828.9</t>
+  </si>
+  <si>
+    <t>34 897.4</t>
+  </si>
+  <si>
+    <t>41 109.2</t>
+  </si>
+  <si>
+    <t>44 435.8</t>
+  </si>
+  <si>
+    <t>52 135.2</t>
+  </si>
+  <si>
+    <t>51 381.1</t>
+  </si>
+  <si>
+    <t>56 193.4</t>
+  </si>
+  <si>
+    <t>74 140.0</t>
+  </si>
+  <si>
+    <t>20 804.1</t>
+  </si>
+  <si>
+    <t>36 634.1</t>
+  </si>
+  <si>
+    <t>38 080.6</t>
+  </si>
+  <si>
+    <t>56 782.5</t>
+  </si>
+  <si>
+    <t>73 785.0</t>
+  </si>
+  <si>
+    <t>84 704.4</t>
+  </si>
+  <si>
+    <t>119 772.9</t>
+  </si>
+  <si>
+    <t>100 482.2</t>
+  </si>
+  <si>
+    <t>118 649.8</t>
+  </si>
+  <si>
+    <t>149 775.5</t>
+  </si>
+  <si>
+    <t>287 381.6</t>
+  </si>
+  <si>
+    <t>342 658.7</t>
+  </si>
+  <si>
+    <t>403 352.3</t>
+  </si>
+  <si>
+    <t>108 049.7</t>
+  </si>
+  <si>
+    <t>137 255.0</t>
+  </si>
+  <si>
+    <t>149 087.7</t>
+  </si>
+  <si>
+    <t>155 914.2</t>
+  </si>
+  <si>
+    <t>156 782.4</t>
+  </si>
+  <si>
+    <t>166 006.0</t>
+  </si>
+  <si>
+    <t>180 548.3</t>
+  </si>
+  <si>
+    <t>108 206.0</t>
+  </si>
+  <si>
+    <t>239 411.3</t>
+  </si>
+  <si>
+    <t>276 187.4</t>
+  </si>
+  <si>
+    <t>298 373.1</t>
+  </si>
+  <si>
+    <t>223 123.8</t>
+  </si>
+  <si>
+    <t>216 658.3</t>
+  </si>
+  <si>
+    <t>220 283.1</t>
+  </si>
+  <si>
+    <t>282 261.8</t>
+  </si>
+  <si>
+    <t>272 804.1</t>
+  </si>
+  <si>
+    <t>309 889.3</t>
+  </si>
+  <si>
+    <t>348 822.5</t>
+  </si>
+  <si>
+    <t>85 823.6</t>
+  </si>
+  <si>
+    <t>119 194.5</t>
+  </si>
+  <si>
+    <t>144 285.0</t>
+  </si>
+  <si>
+    <t>165 635.3</t>
+  </si>
+  <si>
+    <r>
+      <t>89 920.7</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>113 046.4</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>159 887.8</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>184 371.7</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>215 747.5</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>237 706.6</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>300 891.5</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>348 014.7</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>202 793.8</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>217 468.3</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>208 471.1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>298 924.2</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>276 033.3</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>641 889.9</t>
+  </si>
+  <si>
+    <t>950 073.2</t>
+  </si>
+  <si>
+    <t>1 230 688.2</t>
+  </si>
+  <si>
+    <t>615 480.1</t>
+  </si>
+  <si>
+    <t>972 436.2</t>
+  </si>
+  <si>
+    <t>1 141 866.8</t>
+  </si>
+  <si>
+    <t>1 576 503.4</t>
+  </si>
+  <si>
+    <t>41.5</t>
+  </si>
+  <si>
+    <t>40.4</t>
+  </si>
+  <si>
+    <t>33.8</t>
+  </si>
+  <si>
+    <t>42.2</t>
+  </si>
+  <si>
+    <t>39.6</t>
+  </si>
+  <si>
+    <t>35.9</t>
+  </si>
+  <si>
+    <t>33.2</t>
+  </si>
+  <si>
+    <t>34.5</t>
+  </si>
+  <si>
+    <t>38.5</t>
+  </si>
+  <si>
+    <t>32.3</t>
+  </si>
+  <si>
+    <t>35.3</t>
+  </si>
+  <si>
+    <t>46.9</t>
+  </si>
+  <si>
+    <t>43.5</t>
+  </si>
+  <si>
+    <t>40.6</t>
+  </si>
+  <si>
+    <t>42.3</t>
+  </si>
+  <si>
+    <t>38.1</t>
+  </si>
+  <si>
+    <t>39.1</t>
+  </si>
+  <si>
+    <t>37.3</t>
+  </si>
+  <si>
+    <t>37.8</t>
+  </si>
+  <si>
+    <t>37.2</t>
+  </si>
+  <si>
+    <t>38.6</t>
+  </si>
+  <si>
+    <t>37.1</t>
+  </si>
+  <si>
+    <t>40.5</t>
+  </si>
+  <si>
+    <t>40.9</t>
+  </si>
+  <si>
+    <t>40.7</t>
+  </si>
+  <si>
+    <t>44.8</t>
+  </si>
+  <si>
+    <t>27.7</t>
+  </si>
+  <si>
+    <t>23.2</t>
+  </si>
+  <si>
+    <t>15.8</t>
+  </si>
+  <si>
+    <t>28.7</t>
+  </si>
+  <si>
+    <t>19.9</t>
+  </si>
+  <si>
+    <t>18.7</t>
+  </si>
+  <si>
+    <t>14.9</t>
+  </si>
+  <si>
+    <t>13.8</t>
+  </si>
+  <si>
+    <t>15.2</t>
+  </si>
+  <si>
+    <t>15.9</t>
+  </si>
+  <si>
+    <t>16.0</t>
+  </si>
+  <si>
+    <t>16,6</t>
+  </si>
+  <si>
+    <t>15.7</t>
+  </si>
+  <si>
+    <t>13.3</t>
+  </si>
+  <si>
+    <t>11.1</t>
+  </si>
+  <si>
+    <t>9.3</t>
+  </si>
+  <si>
+    <t>9.0</t>
+  </si>
+  <si>
+    <t>8.5</t>
+  </si>
+  <si>
+    <t>9.5</t>
+  </si>
+  <si>
+    <t>9.4</t>
+  </si>
+  <si>
+    <t>8,7</t>
+  </si>
+  <si>
+    <t>9,3</t>
+  </si>
+  <si>
+    <t>9.9</t>
+  </si>
+  <si>
+    <t>19.5</t>
+  </si>
+  <si>
+    <t>18.6</t>
+  </si>
+  <si>
+    <t>19.0</t>
+  </si>
+  <si>
+    <t>17.1</t>
+  </si>
+  <si>
+    <t>16.2</t>
+  </si>
+  <si>
+    <t>27.4</t>
+  </si>
+  <si>
+    <t>18.3</t>
+  </si>
+  <si>
+    <t>15.3</t>
+  </si>
+  <si>
+    <t>25.0</t>
+  </si>
+  <si>
+    <t>19.1</t>
+  </si>
+  <si>
+    <t>21.0</t>
+  </si>
+  <si>
+    <t>23.8</t>
+  </si>
+  <si>
+    <t>31.0</t>
+  </si>
+  <si>
+    <t>24.6</t>
+  </si>
+  <si>
+    <t>20.8</t>
+  </si>
+  <si>
+    <t>19.4</t>
+  </si>
+  <si>
+    <t>15.4</t>
+  </si>
+  <si>
+    <t>21.2</t>
+  </si>
+  <si>
+    <t>26.6</t>
+  </si>
+  <si>
+    <t>19.7</t>
+  </si>
+  <si>
+    <t>24.9</t>
+  </si>
+  <si>
+    <t>25.5</t>
+  </si>
+  <si>
+    <t>26.7</t>
+  </si>
+  <si>
+    <t>26.2</t>
+  </si>
+  <si>
+    <t>24.4</t>
+  </si>
+  <si>
+    <t>17.8</t>
+  </si>
+  <si>
+    <t>16.4</t>
+  </si>
+  <si>
+    <t>17.5</t>
+  </si>
+  <si>
+    <t>12.1</t>
+  </si>
+  <si>
+    <t>7.4</t>
+  </si>
+  <si>
+    <t>6.7</t>
+  </si>
+  <si>
+    <t>7.0</t>
+  </si>
+  <si>
+    <t>3.5</t>
+  </si>
+  <si>
+    <t>2.7</t>
+  </si>
+  <si>
+    <t>1.7</t>
+  </si>
+  <si>
+    <t>2.1</t>
+  </si>
+  <si>
+    <t>1.8</t>
+  </si>
+  <si>
+    <t>4.0</t>
+  </si>
+  <si>
+    <t>3.6</t>
+  </si>
+  <si>
+    <t>2.8</t>
+  </si>
+  <si>
+    <t>2.3</t>
+  </si>
+  <si>
+    <t>6.9</t>
+  </si>
+  <si>
+    <t>7.6</t>
+  </si>
+  <si>
+    <t>7.1</t>
+  </si>
+  <si>
+    <t>8.1</t>
+  </si>
+  <si>
+    <t>10.3</t>
+  </si>
+  <si>
+    <t>8.3</t>
+  </si>
+  <si>
+    <t>7.3</t>
+  </si>
+  <si>
+    <t>6.5</t>
+  </si>
+  <si>
+    <t>6.3</t>
+  </si>
+  <si>
+    <t>6.0</t>
+  </si>
+  <si>
+    <t>5.7</t>
+  </si>
+  <si>
+    <t>10.0</t>
+  </si>
+  <si>
+    <t>9.8</t>
+  </si>
+  <si>
+    <t>5.4</t>
+  </si>
+  <si>
+    <t>7.2</t>
+  </si>
+  <si>
+    <t>11.4</t>
+  </si>
+  <si>
+    <t>10.5</t>
+  </si>
+  <si>
+    <t>28.2</t>
+  </si>
+  <si>
+    <t>9.2</t>
+  </si>
+  <si>
+    <t>7.5</t>
+  </si>
+  <si>
+    <t>10.4</t>
+  </si>
+  <si>
+    <t>10.2</t>
+  </si>
+  <si>
+    <t>10.1</t>
+  </si>
+  <si>
+    <t>9.7</t>
+  </si>
+  <si>
+    <t>8.9</t>
+  </si>
+  <si>
+    <t>10.8</t>
+  </si>
+  <si>
+    <t>7.7</t>
+  </si>
+  <si>
+    <t>8.0</t>
+  </si>
+  <si>
+    <t>11.6</t>
+  </si>
+  <si>
+    <t>11.8</t>
+  </si>
+  <si>
+    <t>10.9</t>
+  </si>
+  <si>
+    <t>5.2</t>
+  </si>
+  <si>
+    <t>5.0</t>
+  </si>
+  <si>
+    <t>5.1</t>
+  </si>
+  <si>
+    <t>4.7</t>
+  </si>
+  <si>
+    <t>4.9</t>
+  </si>
+  <si>
+    <t>9.1</t>
+  </si>
+  <si>
+    <t>11.2</t>
+  </si>
+  <si>
+    <t>12.4</t>
+  </si>
+  <si>
+    <t>12.3</t>
+  </si>
+  <si>
+    <t>8.4</t>
+  </si>
+  <si>
+    <r>
+      <t>7.5</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>8.6</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>8.7</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>9.0</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>9.5</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>10.8</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>10.9</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>12.2</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>9.8</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>8.5</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>14.4</t>
+  </si>
+  <si>
+    <t>6.1</t>
+  </si>
+  <si>
+    <t>20.2</t>
+  </si>
+  <si>
+    <t>27.1</t>
+  </si>
+  <si>
+    <t>24.5</t>
+  </si>
+  <si>
+    <t>24.0</t>
+  </si>
+  <si>
+    <t>22.2</t>
+  </si>
+  <si>
+    <t>30.8</t>
+  </si>
+  <si>
+    <t>31.7</t>
+  </si>
+  <si>
+    <t>31.3</t>
+  </si>
+  <si>
+    <t>47.0</t>
+  </si>
+  <si>
+    <t>116.6</t>
+  </si>
+  <si>
+    <t>108.7</t>
+  </si>
+  <si>
+    <t>92.9</t>
+  </si>
+  <si>
+    <t>109.4</t>
+  </si>
+  <si>
+    <t>107.7</t>
+  </si>
+  <si>
+    <t>104.7</t>
+  </si>
+  <si>
+    <t>107.9</t>
+  </si>
+  <si>
+    <t>103.2</t>
+  </si>
+  <si>
+    <t>104.5</t>
+  </si>
+  <si>
+    <t>105.7</t>
+  </si>
+  <si>
+    <t>102.3</t>
+  </si>
+  <si>
+    <t>101.4</t>
+  </si>
+  <si>
+    <t>101.9</t>
+  </si>
+  <si>
+    <t>103.4</t>
+  </si>
+  <si>
+    <t>107.8</t>
+  </si>
+  <si>
+    <t>104.9</t>
+  </si>
+  <si>
+    <t>104.3</t>
+  </si>
+  <si>
+    <t>100.3</t>
+  </si>
+  <si>
+    <t>104.0</t>
+  </si>
+  <si>
+    <t>103.0</t>
+  </si>
+  <si>
+    <r>
+      <t>2.1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>3.7</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>40.2</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>0.8</t>
+  </si>
+  <si>
+    <t>20.5</t>
+  </si>
+  <si>
+    <t>47.5</t>
+  </si>
+  <si>
+    <t>48.9</t>
+  </si>
+  <si>
+    <t>62.0</t>
+  </si>
+  <si>
+    <t>88.3</t>
+  </si>
+  <si>
+    <t>114.1</t>
+  </si>
+  <si>
+    <t>117.1</t>
+  </si>
+  <si>
+    <t>145.8</t>
+  </si>
+  <si>
+    <t>142.7</t>
+  </si>
+  <si>
+    <t>161.7</t>
+  </si>
+  <si>
+    <t>187.6</t>
+  </si>
+  <si>
+    <t>265.2</t>
+  </si>
+  <si>
+    <t>310.4</t>
+  </si>
+  <si>
+    <t>372.1</t>
+  </si>
+  <si>
+    <t>474.6</t>
+  </si>
+  <si>
+    <t>583.0</t>
+  </si>
+  <si>
+    <t>705.1</t>
+  </si>
+  <si>
+    <t>791.3</t>
+  </si>
+  <si>
+    <t>868.9</t>
+  </si>
+  <si>
+    <t>891.1</t>
+  </si>
+  <si>
+    <t>975.3</t>
+  </si>
+  <si>
+    <t>838.6</t>
+  </si>
+  <si>
+    <t>1 671.8</t>
+  </si>
+  <si>
+    <t>1 097.7</t>
+  </si>
+  <si>
+    <t>1 008.1</t>
+  </si>
+  <si>
+    <t>1 174.2</t>
+  </si>
+  <si>
+    <t>1 363.1</t>
+  </si>
+  <si>
+    <t>3 831 527.6</t>
+  </si>
+  <si>
+    <t>4 673 463.8</t>
+  </si>
+  <si>
+    <t>547 368.1</t>
+  </si>
+  <si>
+    <t>623 635.5</t>
+  </si>
+  <si>
+    <t>749 953.3</t>
+  </si>
+  <si>
+    <t>958 277.9</t>
+  </si>
+  <si>
+    <t>340 861.1</t>
+  </si>
+  <si>
+    <t>464 877.7</t>
+  </si>
+  <si>
+    <t>193 273.2</t>
+  </si>
+  <si>
+    <t>268 910.4</t>
+  </si>
+  <si>
+    <r>
+      <t>327 402.4</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>384 265.2</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>1 672 669.5</t>
+  </si>
+  <si>
+    <t>1 973 497.1</t>
+  </si>
+  <si>
+    <t>14.3</t>
+  </si>
+  <si>
+    <t>19.6</t>
+  </si>
+  <si>
+    <t>5.8</t>
+  </si>
+  <si>
+    <r>
+      <t>8.2</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>43.7</t>
+  </si>
+  <si>
+    <t>102.2</t>
+  </si>
+  <si>
+    <t>110.4</t>
+  </si>
+  <si>
+    <t>1 798.2</t>
+  </si>
+  <si>
+    <t>2 175.6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1018,192 +2296,254 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1473,3502 +2813,3838 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R119"/>
+  <dimension ref="A1:R134"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B115" sqref="B115"/>
+    <sheetView tabSelected="1" topLeftCell="A70" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="B120" sqref="B120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
     <col min="2" max="8" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A1" s="51" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="51"/>
+      <c r="A1" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="8" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
     </row>
     <row r="3" spans="1:14" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="47"/>
-[...10 lines deleted...]
-        <v>56</v>
+      <c r="A3" s="36"/>
+      <c r="B3" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="H3" s="11" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="13" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="15">
-[...18 lines deleted...]
-        <v>616.6</v>
+      <c r="B5" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>40</v>
       </c>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="15">
-[...18 lines deleted...]
-        <v>1006.5</v>
+      <c r="B6" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="D6" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>156</v>
       </c>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="17">
-[...18 lines deleted...]
-        <v>4665</v>
+      <c r="B7" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="H7" s="16" t="s">
+        <v>160</v>
       </c>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A8" s="19">
+      <c r="A8" s="17">
         <v>1993</v>
       </c>
-      <c r="B8" s="17">
-[...18 lines deleted...]
-        <v>311.2</v>
+      <c r="B8" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="H8" s="16" t="s">
+        <v>49</v>
       </c>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A9" s="19">
+      <c r="A9" s="17">
         <v>1994</v>
       </c>
-      <c r="B9" s="17">
-[...18 lines deleted...]
-        <v>5521.2</v>
+      <c r="B9" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D9" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F9" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="G9" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="H9" s="16" t="s">
+        <v>164</v>
       </c>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A10" s="19">
+      <c r="A10" s="17">
         <v>1995</v>
       </c>
-      <c r="B10" s="17">
-[...18 lines deleted...]
-        <v>9763.2000000000007</v>
+      <c r="B10" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="D10" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="E10" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="F10" s="16" t="s">
+        <v>166</v>
+      </c>
+      <c r="G10" s="16" t="s">
+        <v>167</v>
+      </c>
+      <c r="H10" s="16" t="s">
+        <v>168</v>
       </c>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A11" s="19">
+      <c r="A11" s="17">
         <v>1996</v>
       </c>
-      <c r="B11" s="17">
-[...18 lines deleted...]
-        <v>19246.400000000001</v>
+      <c r="B11" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="D11" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="E11" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="F11" s="16" t="s">
+        <v>170</v>
+      </c>
+      <c r="G11" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="H11" s="16" t="s">
+        <v>172</v>
       </c>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A12" s="19">
+      <c r="A12" s="17">
         <v>1997</v>
       </c>
-      <c r="B12" s="17">
-[...18 lines deleted...]
-        <v>20804.099999999999</v>
+      <c r="B12" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="D12" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="E12" s="16" t="s">
+        <v>173</v>
+      </c>
+      <c r="F12" s="16" t="s">
+        <v>186</v>
+      </c>
+      <c r="G12" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="H12" s="16" t="s">
+        <v>212</v>
       </c>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="19">
+      <c r="A13" s="17">
         <v>1998</v>
       </c>
-      <c r="B13" s="17">
-[...18 lines deleted...]
-        <v>36634.1</v>
+      <c r="B13" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="D13" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="E13" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="F13" s="16" t="s">
+        <v>187</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="H13" s="16" t="s">
+        <v>213</v>
       </c>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A14" s="19">
+      <c r="A14" s="17">
         <v>1999</v>
       </c>
-      <c r="B14" s="17">
-[...18 lines deleted...]
-        <v>38080.6</v>
+      <c r="B14" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="F14" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="G14" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="H14" s="16" t="s">
+        <v>214</v>
       </c>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="19">
+      <c r="A15" s="17">
         <v>2000</v>
       </c>
-      <c r="B15" s="17">
-[...18 lines deleted...]
-        <v>56782.5</v>
+      <c r="B15" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="D15" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="E15" s="16" t="s">
+        <v>176</v>
+      </c>
+      <c r="F15" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="G15" s="16" t="s">
+        <v>202</v>
+      </c>
+      <c r="H15" s="16" t="s">
+        <v>215</v>
       </c>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A16" s="19">
+      <c r="A16" s="17">
         <v>2001</v>
       </c>
-      <c r="B16" s="17">
-[...18 lines deleted...]
-        <v>73785</v>
+      <c r="B16" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="D16" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>177</v>
+      </c>
+      <c r="F16" s="16" t="s">
+        <v>190</v>
+      </c>
+      <c r="G16" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="H16" s="16" t="s">
+        <v>216</v>
       </c>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A17" s="19">
+      <c r="A17" s="17">
         <v>2002</v>
       </c>
-      <c r="B17" s="17">
-[...18 lines deleted...]
-        <v>84704.4</v>
+      <c r="B17" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="E17" s="16" t="s">
+        <v>178</v>
+      </c>
+      <c r="F17" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="G17" s="16" t="s">
+        <v>204</v>
+      </c>
+      <c r="H17" s="16" t="s">
+        <v>217</v>
       </c>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A18" s="19">
+      <c r="A18" s="17">
         <v>2003</v>
       </c>
-      <c r="B18" s="17">
-[...18 lines deleted...]
-        <v>119772.9</v>
+      <c r="B18" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="16" t="s">
+        <v>109</v>
+      </c>
+      <c r="D18" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="E18" s="16" t="s">
+        <v>179</v>
+      </c>
+      <c r="F18" s="16" t="s">
+        <v>192</v>
+      </c>
+      <c r="G18" s="16" t="s">
+        <v>205</v>
+      </c>
+      <c r="H18" s="16" t="s">
+        <v>218</v>
       </c>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A19" s="19">
+      <c r="A19" s="17">
         <v>2004</v>
       </c>
-      <c r="B19" s="17">
-[...18 lines deleted...]
-        <v>100482.2</v>
+      <c r="B19" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="D19" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="E19" s="16" t="s">
+        <v>180</v>
+      </c>
+      <c r="F19" s="16" t="s">
+        <v>193</v>
+      </c>
+      <c r="G19" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="H19" s="16" t="s">
+        <v>219</v>
       </c>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A20" s="19">
+      <c r="A20" s="17">
         <v>2005</v>
       </c>
-      <c r="B20" s="17">
-[...18 lines deleted...]
-        <v>118649.8</v>
+      <c r="B20" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="D20" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>181</v>
+      </c>
+      <c r="F20" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="G20" s="16" t="s">
+        <v>207</v>
+      </c>
+      <c r="H20" s="16" t="s">
+        <v>220</v>
       </c>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A21" s="19">
+      <c r="A21" s="17">
         <v>2006</v>
       </c>
-      <c r="B21" s="17">
-[...18 lines deleted...]
-        <v>149775.5</v>
+      <c r="B21" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="D21" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="F21" s="16" t="s">
+        <v>195</v>
+      </c>
+      <c r="G21" s="16" t="s">
+        <v>208</v>
+      </c>
+      <c r="H21" s="16" t="s">
+        <v>221</v>
       </c>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A22" s="19">
+      <c r="A22" s="17">
         <v>2007</v>
       </c>
-      <c r="B22" s="17">
-[...18 lines deleted...]
-        <v>287381.59999999998</v>
+      <c r="B22" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="D22" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="E22" s="16" t="s">
+        <v>183</v>
+      </c>
+      <c r="F22" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="G22" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="H22" s="16" t="s">
+        <v>222</v>
       </c>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A23" s="19">
+      <c r="A23" s="17">
         <v>2008</v>
       </c>
-      <c r="B23" s="17">
-[...18 lines deleted...]
-        <v>342658.7</v>
+      <c r="B23" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="D23" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="E23" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="F23" s="16" t="s">
+        <v>197</v>
+      </c>
+      <c r="G23" s="16" t="s">
+        <v>210</v>
+      </c>
+      <c r="H23" s="16" t="s">
+        <v>223</v>
       </c>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A24" s="19">
+      <c r="A24" s="17">
         <v>2009</v>
       </c>
-      <c r="B24" s="17">
-[...18 lines deleted...]
-        <v>403352.3</v>
+      <c r="B24" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="D24" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="E24" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="F24" s="16" t="s">
+        <v>198</v>
+      </c>
+      <c r="G24" s="16" t="s">
+        <v>211</v>
+      </c>
+      <c r="H24" s="16" t="s">
+        <v>224</v>
       </c>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A25" s="19">
+      <c r="A25" s="17">
         <v>2010</v>
       </c>
-      <c r="B25" s="17" t="s">
-[...18 lines deleted...]
-        <v>9</v>
+      <c r="B25" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E25" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="F25" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="G25" s="16" t="s">
+        <v>247</v>
+      </c>
+      <c r="H25" s="16" t="s">
+        <v>56</v>
       </c>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
-        <v>10</v>
-[...20 lines deleted...]
-        <v>641889.9</v>
+        <v>3</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C26" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="D26" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="E26" s="16" t="s">
+        <v>225</v>
+      </c>
+      <c r="F26" s="16" t="s">
+        <v>236</v>
+      </c>
+      <c r="G26" s="16" t="s">
+        <v>248</v>
+      </c>
+      <c r="H26" s="16" t="s">
+        <v>260</v>
       </c>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
-        <v>12</v>
-[...20 lines deleted...]
-        <v>14</v>
+        <v>4</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="E27" s="16" t="s">
+        <v>226</v>
+      </c>
+      <c r="F27" s="16" t="s">
+        <v>237</v>
+      </c>
+      <c r="G27" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="H27" s="16" t="s">
+        <v>57</v>
       </c>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" s="14" t="s">
-        <v>15</v>
-[...20 lines deleted...]
-        <v>17</v>
+        <v>5</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="F28" s="16" t="s">
+        <v>238</v>
+      </c>
+      <c r="G28" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="H28" s="16" t="s">
+        <v>58</v>
       </c>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
-        <v>18</v>
-[...20 lines deleted...]
-        <v>20</v>
+        <v>6</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" s="16" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="E29" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="F29" s="16" t="s">
+        <v>239</v>
+      </c>
+      <c r="G29" s="16" t="s">
+        <v>251</v>
+      </c>
+      <c r="H29" s="16" t="s">
+        <v>59</v>
       </c>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" s="14">
         <v>2015</v>
       </c>
-      <c r="B30" s="17">
-[...18 lines deleted...]
-        <v>950073.2</v>
+      <c r="B30" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="D30" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="E30" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="F30" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="G30" s="16" t="s">
+        <v>252</v>
+      </c>
+      <c r="H30" s="16" t="s">
+        <v>261</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" s="14">
         <v>2016</v>
       </c>
-      <c r="B31" s="17">
-[...18 lines deleted...]
-        <v>23</v>
+      <c r="B31" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="C31" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="D31" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="E31" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="F31" s="16" t="s">
+        <v>241</v>
+      </c>
+      <c r="G31" s="16" t="s">
+        <v>253</v>
+      </c>
+      <c r="H31" s="16" t="s">
+        <v>60</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" s="14" t="s">
-        <v>24</v>
-[...20 lines deleted...]
-        <v>1230688.2</v>
+        <v>7</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="D32" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="E32" s="18" t="s">
+        <v>231</v>
+      </c>
+      <c r="F32" s="18" t="s">
+        <v>242</v>
+      </c>
+      <c r="G32" s="16" t="s">
+        <v>254</v>
+      </c>
+      <c r="H32" s="16" t="s">
+        <v>262</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" s="14">
         <v>2018</v>
       </c>
-      <c r="B33" s="17">
-[...18 lines deleted...]
-        <v>615480.1</v>
+      <c r="B33" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="D33" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="E33" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="F33" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="G33" s="16" t="s">
+        <v>255</v>
+      </c>
+      <c r="H33" s="16" t="s">
+        <v>263</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" s="14">
         <v>2019</v>
       </c>
-      <c r="B34" s="17" t="s">
-[...18 lines deleted...]
-        <v>33</v>
+      <c r="B34" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="E34" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="F34" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="G34" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="H34" s="16" t="s">
+        <v>66</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" s="14">
         <v>2020</v>
       </c>
-      <c r="B35" s="17">
-[...18 lines deleted...]
-        <v>972436.2</v>
+      <c r="B35" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="D35" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="E35" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="F35" s="18" t="s">
+        <v>244</v>
+      </c>
+      <c r="G35" s="16" t="s">
+        <v>257</v>
+      </c>
+      <c r="H35" s="16" t="s">
+        <v>264</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" s="14">
         <v>2021</v>
       </c>
-      <c r="B36" s="40">
-[...18 lines deleted...]
-        <v>1141866.8</v>
+      <c r="B36" s="31" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="D36" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="E36" s="18" t="s">
+        <v>234</v>
+      </c>
+      <c r="F36" s="18" t="s">
+        <v>245</v>
+      </c>
+      <c r="G36" s="18" t="s">
+        <v>259</v>
+      </c>
+      <c r="H36" s="16" t="s">
+        <v>265</v>
       </c>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A37" s="21">
+    <row r="37" spans="1:14" s="62" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="19">
         <v>2022</v>
       </c>
-      <c r="B37" s="41">
-[...25 lines deleted...]
-      <c r="N37" s="7"/>
+      <c r="B37" s="47" t="s">
+        <v>96</v>
+      </c>
+      <c r="C37" s="48" t="s">
+        <v>126</v>
+      </c>
+      <c r="D37" s="48" t="s">
+        <v>155</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="F37" s="48" t="s">
+        <v>246</v>
+      </c>
+      <c r="G37" s="49" t="s">
+        <v>258</v>
+      </c>
+      <c r="H37" s="49" t="s">
+        <v>266</v>
+      </c>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="12"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A38" s="7"/>
-[...30 lines deleted...]
-      <c r="N39" s="7"/>
+      <c r="A38" s="50">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="63" t="s">
+        <v>470</v>
+      </c>
+      <c r="C38" s="63" t="s">
+        <v>472</v>
+      </c>
+      <c r="D38" s="63" t="s">
+        <v>474</v>
+      </c>
+      <c r="E38" s="63" t="s">
+        <v>476</v>
+      </c>
+      <c r="F38" s="63" t="s">
+        <v>478</v>
+      </c>
+      <c r="G38" s="51" t="s">
+        <v>480</v>
+      </c>
+      <c r="H38" s="63" t="s">
+        <v>482</v>
+      </c>
+      <c r="I38" s="52"/>
+      <c r="J38" s="52"/>
+      <c r="K38" s="52"/>
+      <c r="L38" s="52"/>
+      <c r="M38" s="52"/>
+      <c r="N38" s="52"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A39" s="50">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="63" t="s">
+        <v>471</v>
+      </c>
+      <c r="C39" s="63" t="s">
+        <v>473</v>
+      </c>
+      <c r="D39" s="63" t="s">
+        <v>475</v>
+      </c>
+      <c r="E39" s="63" t="s">
+        <v>477</v>
+      </c>
+      <c r="F39" s="63" t="s">
+        <v>479</v>
+      </c>
+      <c r="G39" s="51" t="s">
+        <v>481</v>
+      </c>
+      <c r="H39" s="63" t="s">
+        <v>483</v>
+      </c>
+      <c r="I39" s="52"/>
+      <c r="J39" s="52"/>
+      <c r="K39" s="52"/>
+      <c r="L39" s="52"/>
+      <c r="M39" s="52"/>
+      <c r="N39" s="52"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A40" s="7"/>
-[...12 lines deleted...]
-      <c r="N40" s="7"/>
+      <c r="A40" s="53">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="54"/>
+      <c r="C40" s="55"/>
+      <c r="D40" s="55"/>
+      <c r="E40" s="55"/>
+      <c r="F40" s="55"/>
+      <c r="G40" s="56"/>
+      <c r="H40" s="56"/>
+      <c r="I40" s="52"/>
+      <c r="J40" s="57"/>
+      <c r="K40" s="57"/>
+      <c r="L40" s="57"/>
+      <c r="M40" s="57"/>
+      <c r="N40" s="57"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A41" s="46"/>
-[...49 lines deleted...]
-      </c>
+      <c r="A41" s="50"/>
+      <c r="B41" s="58"/>
+      <c r="C41" s="59"/>
+      <c r="D41" s="59"/>
+      <c r="E41" s="59"/>
+      <c r="F41" s="59"/>
+      <c r="G41" s="60"/>
+      <c r="H41" s="60"/>
+      <c r="I41" s="57"/>
+      <c r="J41" s="57"/>
+      <c r="K41" s="57"/>
+      <c r="L41" s="57"/>
+      <c r="M41" s="57"/>
+      <c r="N41" s="57"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A42" s="57"/>
+      <c r="B42" s="57"/>
+      <c r="C42" s="61"/>
+      <c r="D42" s="61"/>
+      <c r="E42" s="61"/>
+      <c r="F42" s="61"/>
+      <c r="G42" s="61"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="57"/>
+      <c r="J42" s="57"/>
+      <c r="K42" s="57"/>
+      <c r="L42" s="57"/>
+      <c r="M42" s="57"/>
+      <c r="N42" s="57"/>
+    </row>
+    <row r="43" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A43" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="46"/>
+      <c r="C43" s="46"/>
+      <c r="D43" s="46"/>
+      <c r="E43" s="46"/>
+      <c r="F43" s="46"/>
+      <c r="G43" s="46"/>
+      <c r="H43" s="46"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A44" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="8"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A45" s="19">
-[...53 lines deleted...]
-        <v>6.1</v>
+      <c r="A45" s="35"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I45" s="12"/>
+      <c r="J45" s="12"/>
+      <c r="K45" s="12"/>
+      <c r="L45" s="12"/>
+      <c r="M45" s="12"/>
+      <c r="N45" s="12"/>
+    </row>
+    <row r="46" spans="1:14" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="36"/>
+      <c r="B46" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" s="11" t="s">
+        <v>16</v>
       </c>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A47" s="19">
-[...21 lines deleted...]
-        <v>20.2</v>
+      <c r="A47" s="13" t="s">
+        <v>21</v>
       </c>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A48" s="19">
-        <v>1994</v>
+      <c r="A48" s="17">
+        <v>1990</v>
       </c>
       <c r="B48" s="14">
         <v>100</v>
       </c>
-      <c r="C48" s="24">
-[...15 lines deleted...]
-        <v>27.1</v>
+      <c r="C48" s="40" t="s">
+        <v>267</v>
+      </c>
+      <c r="D48" s="40" t="s">
+        <v>301</v>
+      </c>
+      <c r="E48" s="40" t="s">
+        <v>344</v>
+      </c>
+      <c r="F48" s="40" t="s">
+        <v>310</v>
+      </c>
+      <c r="G48" s="40" t="s">
+        <v>357</v>
+      </c>
+      <c r="H48" s="40" t="s">
+        <v>295</v>
       </c>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A49" s="19">
-        <v>1995</v>
+      <c r="A49" s="17">
+        <v>1991</v>
       </c>
       <c r="B49" s="14">
         <v>100</v>
       </c>
-      <c r="C49" s="24">
-[...15 lines deleted...]
-        <v>24.5</v>
+      <c r="C49" s="40" t="s">
+        <v>268</v>
+      </c>
+      <c r="D49" s="40" t="s">
+        <v>321</v>
+      </c>
+      <c r="E49" s="40" t="s">
+        <v>345</v>
+      </c>
+      <c r="F49" s="40" t="s">
+        <v>370</v>
+      </c>
+      <c r="G49" s="40" t="s">
+        <v>389</v>
+      </c>
+      <c r="H49" s="40" t="s">
+        <v>408</v>
       </c>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A50" s="19">
-        <v>1996</v>
+      <c r="A50" s="17">
+        <v>1992</v>
       </c>
       <c r="B50" s="14">
         <v>100</v>
       </c>
-      <c r="C50" s="24">
-[...15 lines deleted...]
-        <v>24</v>
+      <c r="C50" s="40" t="s">
+        <v>269</v>
+      </c>
+      <c r="D50" s="40" t="s">
+        <v>270</v>
+      </c>
+      <c r="E50" s="40" t="s">
+        <v>346</v>
+      </c>
+      <c r="F50" s="40" t="s">
+        <v>371</v>
+      </c>
+      <c r="G50" s="40" t="s">
+        <v>353</v>
+      </c>
+      <c r="H50" s="40" t="s">
+        <v>409</v>
       </c>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="7"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A51" s="19">
-        <v>1997</v>
+      <c r="A51" s="17">
+        <v>1993</v>
       </c>
       <c r="B51" s="14">
         <v>100</v>
       </c>
-      <c r="C51" s="24">
-[...15 lines deleted...]
-        <v>22.2</v>
+      <c r="C51" s="40" t="s">
+        <v>271</v>
+      </c>
+      <c r="D51" s="40" t="s">
+        <v>322</v>
+      </c>
+      <c r="E51" s="40" t="s">
+        <v>347</v>
+      </c>
+      <c r="F51" s="40" t="s">
+        <v>368</v>
+      </c>
+      <c r="G51" s="40" t="s">
+        <v>392</v>
+      </c>
+      <c r="H51" s="40" t="s">
+        <v>410</v>
       </c>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A52" s="19">
-        <v>1998</v>
+      <c r="A52" s="17">
+        <v>1994</v>
       </c>
       <c r="B52" s="14">
         <v>100</v>
       </c>
-      <c r="C52" s="24">
-[...15 lines deleted...]
-        <v>35.9</v>
+      <c r="C52" s="40" t="s">
+        <v>293</v>
+      </c>
+      <c r="D52" s="40" t="s">
+        <v>323</v>
+      </c>
+      <c r="E52" s="40" t="s">
+        <v>345</v>
+      </c>
+      <c r="F52" s="40" t="s">
+        <v>372</v>
+      </c>
+      <c r="G52" s="40" t="s">
+        <v>307</v>
+      </c>
+      <c r="H52" s="40" t="s">
+        <v>411</v>
       </c>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
       <c r="L52" s="7"/>
       <c r="M52" s="7"/>
       <c r="N52" s="7"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A53" s="19">
-        <v>1999</v>
+      <c r="A53" s="17">
+        <v>1995</v>
       </c>
       <c r="B53" s="14">
         <v>100</v>
       </c>
-      <c r="C53" s="24">
-[...15 lines deleted...]
-        <v>30.8</v>
+      <c r="C53" s="40" t="s">
+        <v>294</v>
+      </c>
+      <c r="D53" s="40" t="s">
+        <v>324</v>
+      </c>
+      <c r="E53" s="40" t="s">
+        <v>348</v>
+      </c>
+      <c r="F53" s="40" t="s">
+        <v>373</v>
+      </c>
+      <c r="G53" s="40" t="s">
+        <v>306</v>
+      </c>
+      <c r="H53" s="40" t="s">
+        <v>412</v>
       </c>
       <c r="I53" s="7"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
       <c r="L53" s="7"/>
       <c r="M53" s="7"/>
       <c r="N53" s="7"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A54" s="19">
-        <v>2000</v>
+      <c r="A54" s="17">
+        <v>1996</v>
       </c>
       <c r="B54" s="14">
         <v>100</v>
       </c>
-      <c r="C54" s="24">
-[...15 lines deleted...]
-        <v>31.7</v>
+      <c r="C54" s="40" t="s">
+        <v>295</v>
+      </c>
+      <c r="D54" s="40" t="s">
+        <v>325</v>
+      </c>
+      <c r="E54" s="40" t="s">
+        <v>349</v>
+      </c>
+      <c r="F54" s="40" t="s">
+        <v>374</v>
+      </c>
+      <c r="G54" s="40" t="s">
+        <v>378</v>
+      </c>
+      <c r="H54" s="40" t="s">
+        <v>413</v>
       </c>
       <c r="I54" s="7"/>
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
       <c r="L54" s="7"/>
       <c r="M54" s="7"/>
       <c r="N54" s="7"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A55" s="19">
-        <v>2001</v>
+      <c r="A55" s="17">
+        <v>1997</v>
       </c>
       <c r="B55" s="14">
         <v>100</v>
       </c>
-      <c r="C55" s="24">
-[...15 lines deleted...]
-        <v>31.3</v>
+      <c r="C55" s="40" t="s">
+        <v>296</v>
+      </c>
+      <c r="D55" s="40" t="s">
+        <v>326</v>
+      </c>
+      <c r="E55" s="40" t="s">
+        <v>350</v>
+      </c>
+      <c r="F55" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="G55" s="40" t="s">
+        <v>368</v>
+      </c>
+      <c r="H55" s="40" t="s">
+        <v>414</v>
       </c>
       <c r="I55" s="7"/>
       <c r="J55" s="7"/>
       <c r="K55" s="7"/>
       <c r="L55" s="7"/>
       <c r="M55" s="7"/>
       <c r="N55" s="7"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A56" s="19">
-        <v>2002</v>
+      <c r="A56" s="17">
+        <v>1998</v>
       </c>
       <c r="B56" s="14">
         <v>100</v>
       </c>
-      <c r="C56" s="24">
-[...15 lines deleted...]
-        <v>34.5</v>
+      <c r="C56" s="40" t="s">
+        <v>297</v>
+      </c>
+      <c r="D56" s="40" t="s">
+        <v>327</v>
+      </c>
+      <c r="E56" s="40" t="s">
+        <v>351</v>
+      </c>
+      <c r="F56" s="40" t="s">
+        <v>375</v>
+      </c>
+      <c r="G56" s="40" t="s">
+        <v>393</v>
+      </c>
+      <c r="H56" s="40" t="s">
+        <v>272</v>
       </c>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="K56" s="7"/>
       <c r="L56" s="7"/>
       <c r="M56" s="7"/>
       <c r="N56" s="7"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A57" s="19">
-        <v>2003</v>
+      <c r="A57" s="17">
+        <v>1999</v>
       </c>
       <c r="B57" s="14">
         <v>100</v>
       </c>
-      <c r="C57" s="24">
-[...15 lines deleted...]
-        <v>38.5</v>
+      <c r="C57" s="40" t="s">
+        <v>298</v>
+      </c>
+      <c r="D57" s="40" t="s">
+        <v>273</v>
+      </c>
+      <c r="E57" s="40" t="s">
+        <v>352</v>
+      </c>
+      <c r="F57" s="40" t="s">
+        <v>360</v>
+      </c>
+      <c r="G57" s="40" t="s">
+        <v>345</v>
+      </c>
+      <c r="H57" s="40" t="s">
+        <v>415</v>
       </c>
       <c r="I57" s="7"/>
       <c r="J57" s="7"/>
       <c r="K57" s="7"/>
       <c r="L57" s="7"/>
       <c r="M57" s="7"/>
       <c r="N57" s="7"/>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A58" s="19">
-        <v>2004</v>
+      <c r="A58" s="17">
+        <v>2000</v>
       </c>
       <c r="B58" s="14">
         <v>100</v>
       </c>
-      <c r="C58" s="24">
-[...15 lines deleted...]
-        <v>32.299999999999997</v>
+      <c r="C58" s="40" t="s">
+        <v>299</v>
+      </c>
+      <c r="D58" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="E58" s="40" t="s">
+        <v>353</v>
+      </c>
+      <c r="F58" s="40" t="s">
+        <v>376</v>
+      </c>
+      <c r="G58" s="40" t="s">
+        <v>387</v>
+      </c>
+      <c r="H58" s="40" t="s">
+        <v>416</v>
       </c>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
       <c r="K58" s="7"/>
       <c r="L58" s="7"/>
       <c r="M58" s="7"/>
       <c r="N58" s="7"/>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A59" s="19">
-        <v>2005</v>
+      <c r="A59" s="17">
+        <v>2001</v>
       </c>
       <c r="B59" s="14">
         <v>100</v>
       </c>
-      <c r="C59" s="24">
-[...15 lines deleted...]
-        <v>33.200000000000003</v>
+      <c r="C59" s="40" t="s">
+        <v>300</v>
+      </c>
+      <c r="D59" s="40" t="s">
+        <v>269</v>
+      </c>
+      <c r="E59" s="40" t="s">
+        <v>354</v>
+      </c>
+      <c r="F59" s="40" t="s">
+        <v>310</v>
+      </c>
+      <c r="G59" s="40" t="s">
+        <v>309</v>
+      </c>
+      <c r="H59" s="40" t="s">
+        <v>417</v>
       </c>
       <c r="I59" s="7"/>
       <c r="J59" s="7"/>
       <c r="K59" s="7"/>
       <c r="L59" s="7"/>
       <c r="M59" s="7"/>
       <c r="N59" s="7"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A60" s="19">
-        <v>2006</v>
+      <c r="A60" s="17">
+        <v>2002</v>
       </c>
       <c r="B60" s="14">
         <v>100</v>
       </c>
-      <c r="C60" s="24">
-[...15 lines deleted...]
-        <v>35.299999999999997</v>
+      <c r="C60" s="40" t="s">
+        <v>301</v>
+      </c>
+      <c r="D60" s="40" t="s">
+        <v>321</v>
+      </c>
+      <c r="E60" s="40" t="s">
+        <v>355</v>
+      </c>
+      <c r="F60" s="40" t="s">
+        <v>377</v>
+      </c>
+      <c r="G60" s="40" t="s">
+        <v>380</v>
+      </c>
+      <c r="H60" s="40" t="s">
+        <v>274</v>
       </c>
       <c r="I60" s="7"/>
       <c r="J60" s="7"/>
       <c r="K60" s="7"/>
       <c r="L60" s="7"/>
       <c r="M60" s="7"/>
       <c r="N60" s="7"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A61" s="19">
-        <v>2007</v>
+      <c r="A61" s="17">
+        <v>2003</v>
       </c>
       <c r="B61" s="14">
         <v>100</v>
       </c>
-      <c r="C61" s="24">
-[...15 lines deleted...]
-        <v>47</v>
+      <c r="C61" s="40" t="s">
+        <v>302</v>
+      </c>
+      <c r="D61" s="40" t="s">
+        <v>327</v>
+      </c>
+      <c r="E61" s="40" t="s">
+        <v>356</v>
+      </c>
+      <c r="F61" s="40" t="s">
+        <v>362</v>
+      </c>
+      <c r="G61" s="40" t="s">
+        <v>394</v>
+      </c>
+      <c r="H61" s="40" t="s">
+        <v>275</v>
       </c>
       <c r="I61" s="7"/>
       <c r="J61" s="7"/>
       <c r="K61" s="7"/>
       <c r="L61" s="7"/>
       <c r="M61" s="7"/>
       <c r="N61" s="7"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A62" s="19">
-        <v>2008</v>
+      <c r="A62" s="17">
+        <v>2004</v>
       </c>
       <c r="B62" s="14">
         <v>100</v>
       </c>
-      <c r="C62" s="24">
-[...15 lines deleted...]
-        <v>46.9</v>
+      <c r="C62" s="40" t="s">
+        <v>303</v>
+      </c>
+      <c r="D62" s="40" t="s">
+        <v>329</v>
+      </c>
+      <c r="E62" s="40" t="s">
+        <v>354</v>
+      </c>
+      <c r="F62" s="40" t="s">
+        <v>378</v>
+      </c>
+      <c r="G62" s="40" t="s">
+        <v>306</v>
+      </c>
+      <c r="H62" s="40" t="s">
+        <v>276</v>
       </c>
       <c r="I62" s="7"/>
       <c r="J62" s="7"/>
       <c r="K62" s="7"/>
       <c r="L62" s="7"/>
       <c r="M62" s="7"/>
       <c r="N62" s="7"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A63" s="19">
-        <v>2009</v>
+      <c r="A63" s="17">
+        <v>2005</v>
       </c>
       <c r="B63" s="14">
         <v>100</v>
       </c>
-      <c r="C63" s="24">
-[...15 lines deleted...]
-        <v>43.5</v>
+      <c r="C63" s="40" t="s">
+        <v>304</v>
+      </c>
+      <c r="D63" s="40" t="s">
+        <v>330</v>
+      </c>
+      <c r="E63" s="40" t="s">
+        <v>357</v>
+      </c>
+      <c r="F63" s="40" t="s">
+        <v>379</v>
+      </c>
+      <c r="G63" s="40" t="s">
+        <v>395</v>
+      </c>
+      <c r="H63" s="40" t="s">
+        <v>273</v>
       </c>
       <c r="I63" s="7"/>
       <c r="J63" s="7"/>
       <c r="K63" s="7"/>
       <c r="L63" s="7"/>
       <c r="M63" s="7"/>
       <c r="N63" s="7"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A64" s="19">
-        <v>2010</v>
+      <c r="A64" s="17">
+        <v>2006</v>
       </c>
       <c r="B64" s="14">
         <v>100</v>
       </c>
-      <c r="C64" s="24">
-[...15 lines deleted...]
-        <v>40.6</v>
+      <c r="C64" s="40" t="s">
+        <v>305</v>
+      </c>
+      <c r="D64" s="40" t="s">
+        <v>331</v>
+      </c>
+      <c r="E64" s="40" t="s">
+        <v>358</v>
+      </c>
+      <c r="F64" s="40" t="s">
+        <v>380</v>
+      </c>
+      <c r="G64" s="40" t="s">
+        <v>396</v>
+      </c>
+      <c r="H64" s="40" t="s">
+        <v>277</v>
       </c>
       <c r="I64" s="7"/>
       <c r="J64" s="7"/>
       <c r="K64" s="7"/>
       <c r="L64" s="7"/>
       <c r="M64" s="7"/>
       <c r="N64" s="7"/>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A65" s="19">
-        <v>2011</v>
+      <c r="A65" s="17">
+        <v>2007</v>
       </c>
       <c r="B65" s="14">
         <v>100</v>
       </c>
-      <c r="C65" s="24">
-[...15 lines deleted...]
-        <v>42.3</v>
+      <c r="C65" s="40" t="s">
+        <v>306</v>
+      </c>
+      <c r="D65" s="40" t="s">
+        <v>323</v>
+      </c>
+      <c r="E65" s="40" t="s">
+        <v>359</v>
+      </c>
+      <c r="F65" s="40" t="s">
+        <v>381</v>
+      </c>
+      <c r="G65" s="40" t="s">
+        <v>397</v>
+      </c>
+      <c r="H65" s="40" t="s">
+        <v>418</v>
       </c>
       <c r="I65" s="7"/>
       <c r="J65" s="7"/>
       <c r="K65" s="7"/>
       <c r="L65" s="7"/>
       <c r="M65" s="7"/>
       <c r="N65" s="7"/>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A66" s="19">
-        <v>2012</v>
+      <c r="A66" s="17">
+        <v>2008</v>
       </c>
       <c r="B66" s="14">
         <v>100</v>
       </c>
-      <c r="C66" s="24">
-[...15 lines deleted...]
-        <v>38.1</v>
+      <c r="C66" s="40" t="s">
+        <v>307</v>
+      </c>
+      <c r="D66" s="40" t="s">
+        <v>332</v>
+      </c>
+      <c r="E66" s="40" t="s">
+        <v>360</v>
+      </c>
+      <c r="F66" s="40" t="s">
+        <v>382</v>
+      </c>
+      <c r="G66" s="40" t="s">
+        <v>383</v>
+      </c>
+      <c r="H66" s="40" t="s">
+        <v>278</v>
       </c>
       <c r="I66" s="7"/>
       <c r="J66" s="7"/>
       <c r="K66" s="7"/>
       <c r="L66" s="7"/>
       <c r="M66" s="7"/>
       <c r="N66" s="7"/>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A67" s="19">
-        <v>2013</v>
+      <c r="A67" s="17">
+        <v>2009</v>
       </c>
       <c r="B67" s="14">
         <v>100</v>
       </c>
-      <c r="C67" s="24">
-[...15 lines deleted...]
-        <v>39.1</v>
+      <c r="C67" s="40" t="s">
+        <v>308</v>
+      </c>
+      <c r="D67" s="40" t="s">
+        <v>333</v>
+      </c>
+      <c r="E67" s="40" t="s">
+        <v>361</v>
+      </c>
+      <c r="F67" s="40" t="s">
+        <v>383</v>
+      </c>
+      <c r="G67" s="40" t="s">
+        <v>384</v>
+      </c>
+      <c r="H67" s="40" t="s">
+        <v>279</v>
       </c>
       <c r="I67" s="7"/>
       <c r="J67" s="7"/>
       <c r="K67" s="7"/>
       <c r="L67" s="7"/>
       <c r="M67" s="7"/>
       <c r="N67" s="7"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A68" s="19">
-        <v>2014</v>
+      <c r="A68" s="17">
+        <v>2010</v>
       </c>
       <c r="B68" s="14">
         <v>100</v>
       </c>
-      <c r="C68" s="24">
-[...15 lines deleted...]
-        <v>37.299999999999997</v>
+      <c r="C68" s="40" t="s">
+        <v>309</v>
+      </c>
+      <c r="D68" s="40" t="s">
+        <v>334</v>
+      </c>
+      <c r="E68" s="40" t="s">
+        <v>362</v>
+      </c>
+      <c r="F68" s="40" t="s">
+        <v>384</v>
+      </c>
+      <c r="G68" s="40" t="s">
+        <v>398</v>
+      </c>
+      <c r="H68" s="40" t="s">
+        <v>280</v>
       </c>
       <c r="I68" s="7"/>
       <c r="J68" s="7"/>
       <c r="K68" s="7"/>
       <c r="L68" s="7"/>
       <c r="M68" s="7"/>
       <c r="N68" s="7"/>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A69" s="19">
-        <v>2015</v>
+      <c r="A69" s="17">
+        <v>2011</v>
       </c>
       <c r="B69" s="14">
         <v>100</v>
       </c>
-      <c r="C69" s="24">
-[...15 lines deleted...]
-        <v>37.799999999999997</v>
+      <c r="C69" s="40" t="s">
+        <v>310</v>
+      </c>
+      <c r="D69" s="40" t="s">
+        <v>335</v>
+      </c>
+      <c r="E69" s="40" t="s">
+        <v>359</v>
+      </c>
+      <c r="F69" s="40" t="s">
+        <v>299</v>
+      </c>
+      <c r="G69" s="40" t="s">
+        <v>398</v>
+      </c>
+      <c r="H69" s="40" t="s">
+        <v>281</v>
       </c>
       <c r="I69" s="7"/>
       <c r="J69" s="7"/>
       <c r="K69" s="7"/>
       <c r="L69" s="7"/>
       <c r="M69" s="7"/>
       <c r="N69" s="7"/>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A70" s="19">
-        <v>2016</v>
+      <c r="A70" s="17">
+        <v>2012</v>
       </c>
       <c r="B70" s="14">
         <v>100</v>
       </c>
-      <c r="C70" s="24">
-[...22 lines deleted...]
-      <c r="N70" s="12"/>
+      <c r="C70" s="40" t="s">
+        <v>311</v>
+      </c>
+      <c r="D70" s="40" t="s">
+        <v>336</v>
+      </c>
+      <c r="E70" s="40" t="s">
+        <v>363</v>
+      </c>
+      <c r="F70" s="40" t="s">
+        <v>385</v>
+      </c>
+      <c r="G70" s="40" t="s">
+        <v>399</v>
+      </c>
+      <c r="H70" s="40" t="s">
+        <v>282</v>
+      </c>
+      <c r="I70" s="7"/>
+      <c r="J70" s="7"/>
+      <c r="K70" s="7"/>
+      <c r="L70" s="7"/>
+      <c r="M70" s="7"/>
+      <c r="N70" s="7"/>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A71" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="25">
+      <c r="A71" s="17">
+        <v>2013</v>
+      </c>
+      <c r="B71" s="14">
         <v>100</v>
       </c>
-      <c r="C71" s="26">
-[...15 lines deleted...]
-        <v>38.6</v>
+      <c r="C71" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="D71" s="40" t="s">
+        <v>337</v>
+      </c>
+      <c r="E71" s="40" t="s">
+        <v>347</v>
+      </c>
+      <c r="F71" s="40" t="s">
+        <v>361</v>
+      </c>
+      <c r="G71" s="40" t="s">
+        <v>400</v>
+      </c>
+      <c r="H71" s="40" t="s">
+        <v>283</v>
       </c>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="7"/>
       <c r="L71" s="7"/>
       <c r="M71" s="7"/>
       <c r="N71" s="7"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A72" s="19">
-        <v>2018</v>
+      <c r="A72" s="17">
+        <v>2014</v>
       </c>
       <c r="B72" s="14">
         <v>100</v>
       </c>
-      <c r="C72" s="24">
-[...15 lines deleted...]
-        <v>37.1</v>
+      <c r="C72" s="40" t="s">
+        <v>313</v>
+      </c>
+      <c r="D72" s="40" t="s">
+        <v>338</v>
+      </c>
+      <c r="E72" s="40" t="s">
+        <v>364</v>
+      </c>
+      <c r="F72" s="40" t="s">
+        <v>386</v>
+      </c>
+      <c r="G72" s="40" t="s">
+        <v>401</v>
+      </c>
+      <c r="H72" s="40" t="s">
+        <v>284</v>
       </c>
       <c r="I72" s="7"/>
       <c r="J72" s="7"/>
       <c r="K72" s="7"/>
       <c r="L72" s="7"/>
       <c r="M72" s="7"/>
       <c r="N72" s="7"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A73" s="19">
-        <v>2019</v>
+      <c r="A73" s="17">
+        <v>2015</v>
       </c>
       <c r="B73" s="14">
         <v>100</v>
       </c>
-      <c r="C73" s="24">
-[...15 lines deleted...]
-        <v>40.5</v>
+      <c r="C73" s="40" t="s">
+        <v>314</v>
+      </c>
+      <c r="D73" s="40" t="s">
+        <v>339</v>
+      </c>
+      <c r="E73" s="40" t="s">
+        <v>365</v>
+      </c>
+      <c r="F73" s="40" t="s">
+        <v>387</v>
+      </c>
+      <c r="G73" s="40" t="s">
+        <v>402</v>
+      </c>
+      <c r="H73" s="40" t="s">
+        <v>285</v>
       </c>
       <c r="I73" s="7"/>
       <c r="J73" s="7"/>
       <c r="K73" s="7"/>
       <c r="L73" s="7"/>
       <c r="M73" s="7"/>
       <c r="N73" s="7"/>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A74" s="19">
-        <v>2020</v>
+      <c r="A74" s="17">
+        <v>2016</v>
       </c>
       <c r="B74" s="14">
         <v>100</v>
       </c>
-      <c r="C74" s="14">
-[...22 lines deleted...]
-      <c r="N74" s="7"/>
+      <c r="C74" s="40" t="s">
+        <v>315</v>
+      </c>
+      <c r="D74" s="40" t="s">
+        <v>324</v>
+      </c>
+      <c r="E74" s="40" t="s">
+        <v>366</v>
+      </c>
+      <c r="F74" s="40" t="s">
+        <v>307</v>
+      </c>
+      <c r="G74" s="40" t="s">
+        <v>403</v>
+      </c>
+      <c r="H74" s="40" t="s">
+        <v>286</v>
+      </c>
+      <c r="I74" s="12"/>
+      <c r="J74" s="12"/>
+      <c r="K74" s="12"/>
+      <c r="L74" s="12"/>
+      <c r="M74" s="12"/>
+      <c r="N74" s="12"/>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A75" s="19">
-[...2 lines deleted...]
-      <c r="B75" s="27">
+      <c r="A75" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="19">
         <v>100</v>
       </c>
-      <c r="C75" s="27">
-[...15 lines deleted...]
-        <v>40.700000000000003</v>
+      <c r="C75" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="D75" s="42" t="s">
+        <v>340</v>
+      </c>
+      <c r="E75" s="42" t="s">
+        <v>367</v>
+      </c>
+      <c r="F75" s="42" t="s">
+        <v>387</v>
+      </c>
+      <c r="G75" s="42" t="s">
+        <v>404</v>
+      </c>
+      <c r="H75" s="42" t="s">
+        <v>287</v>
       </c>
       <c r="I75" s="7"/>
       <c r="J75" s="7"/>
       <c r="K75" s="7"/>
       <c r="L75" s="7"/>
       <c r="M75" s="7"/>
       <c r="N75" s="7"/>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A76" s="21">
-[...2 lines deleted...]
-      <c r="B76" s="28">
+      <c r="A76" s="17">
+        <v>2018</v>
+      </c>
+      <c r="B76" s="14">
         <v>100</v>
       </c>
-      <c r="C76" s="28">
-[...15 lines deleted...]
-        <v>44.8</v>
+      <c r="C76" s="40" t="s">
+        <v>316</v>
+      </c>
+      <c r="D76" s="40" t="s">
+        <v>316</v>
+      </c>
+      <c r="E76" s="40" t="s">
+        <v>364</v>
+      </c>
+      <c r="F76" s="40" t="s">
+        <v>388</v>
+      </c>
+      <c r="G76" s="40" t="s">
+        <v>405</v>
+      </c>
+      <c r="H76" s="40" t="s">
+        <v>288</v>
       </c>
       <c r="I76" s="7"/>
       <c r="J76" s="7"/>
       <c r="K76" s="7"/>
       <c r="L76" s="7"/>
       <c r="M76" s="7"/>
       <c r="N76" s="7"/>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A77" s="25"/>
-[...6 lines deleted...]
-      <c r="H77" s="25"/>
+      <c r="A77" s="17">
+        <v>2019</v>
+      </c>
+      <c r="B77" s="14">
+        <v>100</v>
+      </c>
+      <c r="C77" s="40" t="s">
+        <v>317</v>
+      </c>
+      <c r="D77" s="40" t="s">
+        <v>341</v>
+      </c>
+      <c r="E77" s="40" t="s">
+        <v>359</v>
+      </c>
+      <c r="F77" s="40" t="s">
+        <v>388</v>
+      </c>
+      <c r="G77" s="40" t="s">
+        <v>403</v>
+      </c>
+      <c r="H77" s="40" t="s">
+        <v>289</v>
+      </c>
       <c r="I77" s="7"/>
       <c r="J77" s="7"/>
       <c r="K77" s="7"/>
       <c r="L77" s="7"/>
       <c r="M77" s="7"/>
       <c r="N77" s="7"/>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A78" s="7"/>
-[...6 lines deleted...]
-      <c r="H78" s="7"/>
+      <c r="A78" s="17">
+        <v>2020</v>
+      </c>
+      <c r="B78" s="14">
+        <v>100</v>
+      </c>
+      <c r="C78" s="40" t="s">
+        <v>318</v>
+      </c>
+      <c r="D78" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="E78" s="40" t="s">
+        <v>368</v>
+      </c>
+      <c r="F78" s="40" t="s">
+        <v>389</v>
+      </c>
+      <c r="G78" s="40" t="s">
+        <v>400</v>
+      </c>
+      <c r="H78" s="40" t="s">
+        <v>290</v>
+      </c>
       <c r="I78" s="7"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A79" s="7"/>
-[...6 lines deleted...]
-      <c r="H79" s="7"/>
+      <c r="A79" s="17">
+        <v>2021</v>
+      </c>
+      <c r="B79" s="20">
+        <v>100</v>
+      </c>
+      <c r="C79" s="41" t="s">
+        <v>319</v>
+      </c>
+      <c r="D79" s="41" t="s">
+        <v>343</v>
+      </c>
+      <c r="E79" s="41" t="s">
+        <v>369</v>
+      </c>
+      <c r="F79" s="41" t="s">
+        <v>390</v>
+      </c>
+      <c r="G79" s="41" t="s">
+        <v>406</v>
+      </c>
+      <c r="H79" s="40" t="s">
+        <v>291</v>
+      </c>
       <c r="I79" s="7"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
-    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="N80" s="7"/>
+    <row r="80" spans="1:14" s="62" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="19">
+        <v>2022</v>
+      </c>
+      <c r="B80" s="34">
+        <v>100</v>
+      </c>
+      <c r="C80" s="64" t="s">
+        <v>320</v>
+      </c>
+      <c r="D80" s="64">
+        <v>17.3</v>
+      </c>
+      <c r="E80" s="64" t="s">
+        <v>310</v>
+      </c>
+      <c r="F80" s="64" t="s">
+        <v>391</v>
+      </c>
+      <c r="G80" s="64" t="s">
+        <v>407</v>
+      </c>
+      <c r="H80" s="42" t="s">
+        <v>292</v>
+      </c>
+      <c r="I80" s="12"/>
+      <c r="J80" s="12"/>
+      <c r="K80" s="12"/>
+      <c r="L80" s="12"/>
+      <c r="M80" s="12"/>
+      <c r="N80" s="12"/>
     </row>
     <row r="81" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A81" s="7"/>
-[...14 lines deleted...]
-      <c r="N81" s="7"/>
+      <c r="A81" s="50">
+        <v>2023</v>
+      </c>
+      <c r="B81" s="65">
+        <v>100</v>
+      </c>
+      <c r="C81" s="68" t="s">
+        <v>484</v>
+      </c>
+      <c r="D81" s="68" t="s">
+        <v>485</v>
+      </c>
+      <c r="E81" s="68" t="s">
+        <v>381</v>
+      </c>
+      <c r="F81" s="68" t="s">
+        <v>389</v>
+      </c>
+      <c r="G81" s="66" t="s">
+        <v>407</v>
+      </c>
+      <c r="H81" s="67" t="s">
+        <v>488</v>
+      </c>
+      <c r="I81" s="57"/>
+      <c r="J81" s="57"/>
+      <c r="K81" s="57"/>
+      <c r="L81" s="57"/>
+      <c r="M81" s="57"/>
+      <c r="N81" s="57"/>
     </row>
     <row r="82" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A82" s="31"/>
-[...34 lines deleted...]
-      <c r="N82" s="12"/>
+      <c r="A82" s="50">
+        <v>2024</v>
+      </c>
+      <c r="B82" s="65">
+        <v>100</v>
+      </c>
+      <c r="C82" s="68" t="s">
+        <v>306</v>
+      </c>
+      <c r="D82" s="68" t="s">
+        <v>443</v>
+      </c>
+      <c r="E82" s="68" t="s">
+        <v>315</v>
+      </c>
+      <c r="F82" s="68" t="s">
+        <v>486</v>
+      </c>
+      <c r="G82" s="66" t="s">
+        <v>487</v>
+      </c>
+      <c r="H82" s="67" t="s">
+        <v>270</v>
+      </c>
+      <c r="I82" s="57"/>
+      <c r="J82" s="57"/>
+      <c r="K82" s="57"/>
+      <c r="L82" s="57"/>
+      <c r="M82" s="57"/>
+      <c r="N82" s="57"/>
     </row>
     <row r="83" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A83" s="32" t="s">
-[...40 lines deleted...]
-      <c r="R83" s="1"/>
+      <c r="A83" s="53">
+        <v>2025</v>
+      </c>
+      <c r="B83" s="54"/>
+      <c r="C83" s="55"/>
+      <c r="D83" s="55"/>
+      <c r="E83" s="55"/>
+      <c r="F83" s="55"/>
+      <c r="G83" s="56"/>
+      <c r="H83" s="56"/>
+      <c r="I83" s="57"/>
+      <c r="J83" s="57"/>
+      <c r="K83" s="57"/>
+      <c r="L83" s="57"/>
+      <c r="M83" s="57"/>
+      <c r="N83" s="57"/>
     </row>
     <row r="84" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A84" s="34"/>
-[...16 lines deleted...]
-      <c r="R84" s="4"/>
+      <c r="A84" s="57"/>
+      <c r="B84" s="57"/>
+      <c r="C84" s="57"/>
+      <c r="D84" s="57"/>
+      <c r="E84" s="57"/>
+      <c r="F84" s="57"/>
+      <c r="G84" s="57"/>
+      <c r="H84" s="57"/>
+      <c r="I84" s="57"/>
+      <c r="J84" s="57"/>
+      <c r="K84" s="57"/>
+      <c r="L84" s="57"/>
+      <c r="M84" s="57"/>
+      <c r="N84" s="57"/>
     </row>
     <row r="85" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A85" s="34"/>
-[...16 lines deleted...]
-      <c r="R85" s="4"/>
+      <c r="A85" s="7"/>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7"/>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7"/>
+      <c r="J85" s="7"/>
+      <c r="K85" s="7"/>
+      <c r="L85" s="7"/>
+      <c r="M85" s="7"/>
+      <c r="N85" s="7"/>
     </row>
     <row r="86" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A86" s="34"/>
-[...18 lines deleted...]
-      <c r="R86" s="4"/>
+      <c r="A86" s="7"/>
+      <c r="B86" s="7"/>
+      <c r="C86" s="7"/>
+      <c r="D86" s="7"/>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7"/>
+      <c r="J86" s="7"/>
+      <c r="K86" s="7"/>
+      <c r="L86" s="7"/>
+      <c r="M86" s="7"/>
+      <c r="N86" s="7"/>
     </row>
     <row r="87" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A87" s="31"/>
-[...38 lines deleted...]
-      <c r="R87" s="2"/>
+      <c r="A87" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="B87" s="45"/>
+      <c r="C87" s="45"/>
+      <c r="D87" s="45"/>
+      <c r="E87" s="45"/>
+      <c r="F87" s="45"/>
+      <c r="G87" s="45"/>
+      <c r="H87" s="45"/>
+      <c r="I87" s="45"/>
+      <c r="J87" s="45"/>
+      <c r="K87" s="45"/>
+      <c r="L87" s="45"/>
+      <c r="M87" s="45"/>
+      <c r="N87" s="7"/>
     </row>
     <row r="88" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A88" s="32" t="s">
-[...33 lines deleted...]
-        <v>105.7</v>
+      <c r="A88" s="7"/>
+      <c r="B88" s="7"/>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="7"/>
+      <c r="J88" s="7"/>
+      <c r="K88" s="21"/>
+      <c r="L88" s="22" t="s">
+        <v>20</v>
       </c>
       <c r="M88" s="7"/>
       <c r="N88" s="7"/>
-      <c r="O88" s="1"/>
-[...2 lines deleted...]
-      <c r="R88" s="1"/>
     </row>
     <row r="89" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A89" s="29"/>
-[...16 lines deleted...]
-      <c r="R89" s="1"/>
+      <c r="A89" s="23"/>
+      <c r="B89" s="9">
+        <v>1990</v>
+      </c>
+      <c r="C89" s="10">
+        <v>1991</v>
+      </c>
+      <c r="D89" s="10">
+        <v>1992</v>
+      </c>
+      <c r="E89" s="10">
+        <v>1993</v>
+      </c>
+      <c r="F89" s="10">
+        <v>1994</v>
+      </c>
+      <c r="G89" s="10">
+        <v>1995</v>
+      </c>
+      <c r="H89" s="10">
+        <v>1996</v>
+      </c>
+      <c r="I89" s="10">
+        <v>1997</v>
+      </c>
+      <c r="J89" s="10">
+        <v>1998</v>
+      </c>
+      <c r="K89" s="11">
+        <v>1999</v>
+      </c>
+      <c r="L89" s="11">
+        <v>2000</v>
+      </c>
+      <c r="M89" s="12"/>
+      <c r="N89" s="12"/>
     </row>
     <row r="90" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A90" s="29"/>
-[...11 lines deleted...]
-        <v>68</v>
+      <c r="A90" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B90" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="H90" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I90" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="J90" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="K90" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="L90" s="25" t="s">
+        <v>8</v>
       </c>
       <c r="M90" s="7"/>
       <c r="N90" s="7"/>
       <c r="O90" s="1"/>
       <c r="P90" s="1"/>
       <c r="Q90" s="1"/>
       <c r="R90" s="1"/>
     </row>
     <row r="91" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A91" s="31"/>
-[...38 lines deleted...]
-      <c r="R91" s="1"/>
+      <c r="A91" s="26"/>
+      <c r="B91" s="27"/>
+      <c r="C91" s="28"/>
+      <c r="D91" s="28"/>
+      <c r="E91" s="28"/>
+      <c r="F91" s="28"/>
+      <c r="G91" s="28"/>
+      <c r="H91" s="28"/>
+      <c r="I91" s="28"/>
+      <c r="J91" s="28"/>
+      <c r="K91" s="27"/>
+      <c r="L91" s="27"/>
+      <c r="M91" s="29"/>
+      <c r="N91" s="27"/>
+      <c r="O91" s="6"/>
+      <c r="P91" s="3"/>
+      <c r="Q91" s="5"/>
+      <c r="R91" s="4"/>
     </row>
     <row r="92" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A92" s="32" t="s">
-[...40 lines deleted...]
-      <c r="R92" s="1"/>
+      <c r="A92" s="26"/>
+      <c r="B92" s="27"/>
+      <c r="C92" s="28"/>
+      <c r="D92" s="28"/>
+      <c r="E92" s="28"/>
+      <c r="F92" s="28"/>
+      <c r="G92" s="28"/>
+      <c r="H92" s="28"/>
+      <c r="I92" s="28"/>
+      <c r="J92" s="28"/>
+      <c r="K92" s="27"/>
+      <c r="L92" s="27"/>
+      <c r="M92" s="29"/>
+      <c r="N92" s="27"/>
+      <c r="O92" s="6"/>
+      <c r="P92" s="3"/>
+      <c r="Q92" s="5"/>
+      <c r="R92" s="4"/>
     </row>
     <row r="93" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A93" s="7"/>
-[...16 lines deleted...]
-      <c r="R93" s="1"/>
+      <c r="A93" s="26"/>
+      <c r="B93" s="27"/>
+      <c r="C93" s="28"/>
+      <c r="D93" s="28"/>
+      <c r="E93" s="28"/>
+      <c r="F93" s="28"/>
+      <c r="G93" s="28"/>
+      <c r="H93" s="28"/>
+      <c r="I93" s="28"/>
+      <c r="J93" s="28"/>
+      <c r="K93" s="27"/>
+      <c r="L93" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="M93" s="29"/>
+      <c r="N93" s="27"/>
+      <c r="O93" s="6"/>
+      <c r="P93" s="3"/>
+      <c r="Q93" s="5"/>
+      <c r="R93" s="4"/>
     </row>
     <row r="94" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A94" s="7"/>
-[...16 lines deleted...]
-      <c r="R94" s="1"/>
+      <c r="A94" s="23"/>
+      <c r="B94" s="9">
+        <v>2001</v>
+      </c>
+      <c r="C94" s="10">
+        <v>2002</v>
+      </c>
+      <c r="D94" s="10">
+        <v>2003</v>
+      </c>
+      <c r="E94" s="10">
+        <v>2004</v>
+      </c>
+      <c r="F94" s="10">
+        <v>2005</v>
+      </c>
+      <c r="G94" s="10">
+        <v>2006</v>
+      </c>
+      <c r="H94" s="10">
+        <v>2007</v>
+      </c>
+      <c r="I94" s="10">
+        <v>2008</v>
+      </c>
+      <c r="J94" s="10">
+        <v>2009</v>
+      </c>
+      <c r="K94" s="11">
+        <v>2010</v>
+      </c>
+      <c r="L94" s="11">
+        <v>2011</v>
+      </c>
+      <c r="M94" s="12"/>
+      <c r="N94" s="12"/>
+      <c r="O94" s="2"/>
+      <c r="P94" s="2"/>
+      <c r="Q94" s="2"/>
+      <c r="R94" s="2"/>
     </row>
     <row r="95" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A95" s="51" t="s">
-[...12 lines deleted...]
-      <c r="L95" s="51"/>
+      <c r="A95" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B95" s="30" t="s">
+        <v>419</v>
+      </c>
+      <c r="C95" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="D95" s="30" t="s">
+        <v>420</v>
+      </c>
+      <c r="E95" s="30" t="s">
+        <v>421</v>
+      </c>
+      <c r="F95" s="30" t="s">
+        <v>422</v>
+      </c>
+      <c r="G95" s="30" t="s">
+        <v>423</v>
+      </c>
+      <c r="H95" s="30" t="s">
+        <v>424</v>
+      </c>
+      <c r="I95" s="30" t="s">
+        <v>425</v>
+      </c>
+      <c r="J95" s="30" t="s">
+        <v>426</v>
+      </c>
+      <c r="K95" s="30" t="s">
+        <v>427</v>
+      </c>
+      <c r="L95" s="30" t="s">
+        <v>428</v>
+      </c>
       <c r="M95" s="7"/>
       <c r="N95" s="7"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
       <c r="R95" s="1"/>
     </row>
     <row r="96" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A96" s="7"/>
-[...12 lines deleted...]
-      </c>
+      <c r="A96" s="21"/>
+      <c r="B96" s="21"/>
+      <c r="C96" s="21"/>
+      <c r="D96" s="21"/>
+      <c r="E96" s="21"/>
+      <c r="F96" s="21"/>
+      <c r="G96" s="21"/>
+      <c r="H96" s="21"/>
+      <c r="I96" s="21"/>
+      <c r="J96" s="21"/>
+      <c r="K96" s="21"/>
+      <c r="L96" s="21"/>
       <c r="M96" s="7"/>
       <c r="N96" s="7"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
     </row>
     <row r="97" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A97" s="31"/>
-[...38 lines deleted...]
-      <c r="R97" s="2"/>
+      <c r="A97" s="21"/>
+      <c r="B97" s="21"/>
+      <c r="C97" s="21"/>
+      <c r="D97" s="21"/>
+      <c r="E97" s="21"/>
+      <c r="F97" s="21"/>
+      <c r="G97" s="21"/>
+      <c r="H97" s="21"/>
+      <c r="I97" s="21"/>
+      <c r="J97" s="21"/>
+      <c r="K97" s="21"/>
+      <c r="L97" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="M97" s="7"/>
+      <c r="N97" s="7"/>
+      <c r="O97" s="1"/>
+      <c r="P97" s="1"/>
+      <c r="Q97" s="1"/>
+      <c r="R97" s="1"/>
     </row>
     <row r="98" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A98" s="32" t="s">
-[...33 lines deleted...]
-        <v>88.3</v>
+      <c r="A98" s="23"/>
+      <c r="B98" s="9">
+        <v>2012</v>
+      </c>
+      <c r="C98" s="10">
+        <v>2013</v>
+      </c>
+      <c r="D98" s="10">
+        <v>2014</v>
+      </c>
+      <c r="E98" s="10">
+        <v>2015</v>
+      </c>
+      <c r="F98" s="10">
+        <v>2016</v>
+      </c>
+      <c r="G98" s="10">
+        <v>2017</v>
+      </c>
+      <c r="H98" s="10">
+        <v>2018</v>
+      </c>
+      <c r="I98" s="10">
+        <v>2019</v>
+      </c>
+      <c r="J98" s="10">
+        <v>2020</v>
+      </c>
+      <c r="K98" s="11">
+        <v>2021</v>
+      </c>
+      <c r="L98" s="32">
+        <v>2022</v>
       </c>
       <c r="M98" s="7"/>
       <c r="N98" s="7"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
       <c r="R98" s="1"/>
     </row>
     <row r="99" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A99" s="34"/>
-[...16 lines deleted...]
-      <c r="R99" s="4"/>
+      <c r="A99" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B99" s="30" t="s">
+        <v>437</v>
+      </c>
+      <c r="C99" s="30" t="s">
+        <v>438</v>
+      </c>
+      <c r="D99" s="30" t="s">
+        <v>429</v>
+      </c>
+      <c r="E99" s="30" t="s">
+        <v>430</v>
+      </c>
+      <c r="F99" s="30" t="s">
+        <v>431</v>
+      </c>
+      <c r="G99" s="30" t="s">
+        <v>432</v>
+      </c>
+      <c r="H99" s="30" t="s">
+        <v>423</v>
+      </c>
+      <c r="I99" s="30" t="s">
+        <v>433</v>
+      </c>
+      <c r="J99" s="30" t="s">
+        <v>434</v>
+      </c>
+      <c r="K99" s="30" t="s">
+        <v>435</v>
+      </c>
+      <c r="L99" s="30" t="s">
+        <v>436</v>
+      </c>
+      <c r="M99" s="7"/>
+      <c r="N99" s="7"/>
+      <c r="O99" s="1"/>
+      <c r="P99" s="1"/>
+      <c r="Q99" s="1"/>
+      <c r="R99" s="1"/>
     </row>
     <row r="100" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A100" s="34"/>
-[...16 lines deleted...]
-      <c r="R100" s="4"/>
+      <c r="A100" s="57"/>
+      <c r="B100" s="57"/>
+      <c r="C100" s="57"/>
+      <c r="D100" s="57"/>
+      <c r="E100" s="57"/>
+      <c r="F100" s="57"/>
+      <c r="G100" s="57"/>
+      <c r="H100" s="57"/>
+      <c r="I100" s="57"/>
+      <c r="J100" s="57"/>
+      <c r="K100" s="57"/>
+      <c r="L100" s="57"/>
+      <c r="M100" s="57"/>
+      <c r="N100" s="57"/>
     </row>
     <row r="101" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A101" s="34"/>
-[...9 lines deleted...]
-      <c r="K101" s="35"/>
+      <c r="A101" s="57"/>
+      <c r="B101" s="57"/>
+      <c r="C101" s="57"/>
+      <c r="D101" s="57"/>
+      <c r="E101" s="57"/>
+      <c r="F101" s="57"/>
+      <c r="G101" s="57"/>
+      <c r="H101" s="57"/>
+      <c r="I101" s="57"/>
+      <c r="J101" s="57"/>
+      <c r="K101" s="57"/>
       <c r="L101" s="8" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      <c r="R101" s="4"/>
+        <v>25</v>
+      </c>
+      <c r="M101" s="57"/>
+      <c r="N101" s="57"/>
     </row>
     <row r="102" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A102" s="31"/>
-[...38 lines deleted...]
-      <c r="R102" s="2"/>
+      <c r="A102" s="69"/>
+      <c r="B102" s="70">
+        <v>2023</v>
+      </c>
+      <c r="C102" s="71">
+        <v>2024</v>
+      </c>
+      <c r="D102" s="72">
+        <v>2025</v>
+      </c>
+      <c r="E102" s="72"/>
+      <c r="F102" s="72"/>
+      <c r="G102" s="72"/>
+      <c r="H102" s="72"/>
+      <c r="I102" s="72"/>
+      <c r="J102" s="72"/>
+      <c r="K102" s="73"/>
+      <c r="L102" s="74"/>
+      <c r="M102" s="57"/>
+      <c r="N102" s="57"/>
     </row>
     <row r="103" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A103" s="32" t="s">
-[...40 lines deleted...]
-      <c r="R103" s="1"/>
+      <c r="A103" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B103" s="76" t="s">
+        <v>489</v>
+      </c>
+      <c r="C103" s="76" t="s">
+        <v>490</v>
+      </c>
+      <c r="D103" s="75"/>
+      <c r="E103" s="75"/>
+      <c r="F103" s="75"/>
+      <c r="G103" s="75"/>
+      <c r="H103" s="75"/>
+      <c r="I103" s="75"/>
+      <c r="J103" s="75"/>
+      <c r="K103" s="75"/>
+      <c r="L103" s="75"/>
+      <c r="M103" s="57"/>
+      <c r="N103" s="57"/>
     </row>
     <row r="104" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A104" s="29"/>
-[...10 lines deleted...]
-      <c r="L104" s="29"/>
+      <c r="A104" s="7"/>
+      <c r="B104" s="7"/>
+      <c r="C104" s="7"/>
+      <c r="D104" s="7"/>
+      <c r="E104" s="7"/>
+      <c r="F104" s="7"/>
+      <c r="G104" s="7"/>
+      <c r="H104" s="7"/>
+      <c r="I104" s="7"/>
+      <c r="J104" s="7"/>
+      <c r="K104" s="7"/>
+      <c r="L104" s="7"/>
       <c r="M104" s="7"/>
       <c r="N104" s="7"/>
       <c r="O104" s="1"/>
       <c r="P104" s="1"/>
       <c r="Q104" s="1"/>
       <c r="R104" s="1"/>
     </row>
     <row r="105" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A105" s="29"/>
-[...12 lines deleted...]
-      </c>
+      <c r="A105" s="7"/>
+      <c r="B105" s="7"/>
+      <c r="C105" s="7"/>
+      <c r="D105" s="7"/>
+      <c r="E105" s="7"/>
+      <c r="F105" s="7"/>
+      <c r="G105" s="7"/>
+      <c r="H105" s="7"/>
+      <c r="I105" s="7"/>
+      <c r="J105" s="7"/>
+      <c r="K105" s="7"/>
+      <c r="L105" s="7"/>
       <c r="M105" s="7"/>
       <c r="N105" s="7"/>
       <c r="O105" s="1"/>
       <c r="P105" s="1"/>
       <c r="Q105" s="1"/>
       <c r="R105" s="1"/>
     </row>
     <row r="106" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A106" s="31"/>
-[...32 lines deleted...]
-      </c>
+      <c r="A106" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="B106" s="44"/>
+      <c r="C106" s="44"/>
+      <c r="D106" s="44"/>
+      <c r="E106" s="44"/>
+      <c r="F106" s="44"/>
+      <c r="G106" s="44"/>
+      <c r="H106" s="44"/>
+      <c r="I106" s="44"/>
+      <c r="J106" s="44"/>
+      <c r="K106" s="44"/>
+      <c r="L106" s="44"/>
       <c r="M106" s="7"/>
       <c r="N106" s="7"/>
       <c r="O106" s="1"/>
       <c r="P106" s="1"/>
       <c r="Q106" s="1"/>
       <c r="R106" s="1"/>
     </row>
     <row r="107" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A107" s="32" t="s">
-[...33 lines deleted...]
-        <v>51</v>
+      <c r="A107" s="7"/>
+      <c r="B107" s="7"/>
+      <c r="C107" s="7"/>
+      <c r="D107" s="7"/>
+      <c r="E107" s="7"/>
+      <c r="F107" s="7"/>
+      <c r="G107" s="7"/>
+      <c r="H107" s="7"/>
+      <c r="I107" s="7"/>
+      <c r="J107" s="7"/>
+      <c r="K107" s="7"/>
+      <c r="L107" s="8" t="s">
+        <v>23</v>
       </c>
       <c r="M107" s="7"/>
       <c r="N107" s="7"/>
       <c r="O107" s="1"/>
       <c r="P107" s="1"/>
       <c r="Q107" s="1"/>
       <c r="R107" s="1"/>
     </row>
     <row r="108" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A108" s="7"/>
-[...16 lines deleted...]
-      <c r="R108" s="1"/>
+      <c r="A108" s="23"/>
+      <c r="B108" s="9">
+        <v>1990</v>
+      </c>
+      <c r="C108" s="10">
+        <v>1991</v>
+      </c>
+      <c r="D108" s="10">
+        <v>1992</v>
+      </c>
+      <c r="E108" s="10">
+        <v>1993</v>
+      </c>
+      <c r="F108" s="10">
+        <v>1994</v>
+      </c>
+      <c r="G108" s="10">
+        <v>1995</v>
+      </c>
+      <c r="H108" s="10">
+        <v>1996</v>
+      </c>
+      <c r="I108" s="10">
+        <v>1997</v>
+      </c>
+      <c r="J108" s="10">
+        <v>1998</v>
+      </c>
+      <c r="K108" s="11">
+        <v>1999</v>
+      </c>
+      <c r="L108" s="11">
+        <v>2000</v>
+      </c>
+      <c r="M108" s="12"/>
+      <c r="N108" s="12"/>
+      <c r="O108" s="2"/>
+      <c r="P108" s="2"/>
+      <c r="Q108" s="2"/>
+      <c r="R108" s="2"/>
     </row>
     <row r="109" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A109" s="48" t="s">
-[...12 lines deleted...]
-      <c r="L109" s="7"/>
+      <c r="A109" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B109" s="30" t="s">
+        <v>439</v>
+      </c>
+      <c r="C109" s="30" t="s">
+        <v>440</v>
+      </c>
+      <c r="D109" s="30" t="s">
+        <v>441</v>
+      </c>
+      <c r="E109" s="30" t="s">
+        <v>442</v>
+      </c>
+      <c r="F109" s="43" t="s">
+        <v>373</v>
+      </c>
+      <c r="G109" s="43" t="s">
+        <v>443</v>
+      </c>
+      <c r="H109" s="43" t="s">
+        <v>290</v>
+      </c>
+      <c r="I109" s="43" t="s">
+        <v>444</v>
+      </c>
+      <c r="J109" s="43" t="s">
+        <v>445</v>
+      </c>
+      <c r="K109" s="43" t="s">
+        <v>446</v>
+      </c>
+      <c r="L109" s="43" t="s">
+        <v>447</v>
+      </c>
       <c r="M109" s="7"/>
       <c r="N109" s="7"/>
       <c r="O109" s="1"/>
       <c r="P109" s="1"/>
       <c r="Q109" s="1"/>
       <c r="R109" s="1"/>
     </row>
     <row r="110" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A110" s="48" t="s">
-[...18 lines deleted...]
-      <c r="R110" s="1"/>
+      <c r="A110" s="26"/>
+      <c r="B110" s="27"/>
+      <c r="C110" s="28"/>
+      <c r="D110" s="28"/>
+      <c r="E110" s="28"/>
+      <c r="F110" s="28"/>
+      <c r="G110" s="28"/>
+      <c r="H110" s="28"/>
+      <c r="I110" s="28"/>
+      <c r="J110" s="28"/>
+      <c r="K110" s="27"/>
+      <c r="L110" s="27"/>
+      <c r="M110" s="29"/>
+      <c r="N110" s="27"/>
+      <c r="O110" s="6"/>
+      <c r="P110" s="3"/>
+      <c r="Q110" s="5"/>
+      <c r="R110" s="4"/>
     </row>
     <row r="111" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A111" s="49" t="s">
-[...18 lines deleted...]
-      <c r="R111" s="1"/>
+      <c r="A111" s="26"/>
+      <c r="B111" s="27"/>
+      <c r="C111" s="28"/>
+      <c r="D111" s="28"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="28"/>
+      <c r="G111" s="28"/>
+      <c r="H111" s="28"/>
+      <c r="I111" s="28"/>
+      <c r="J111" s="28"/>
+      <c r="K111" s="27"/>
+      <c r="L111" s="27"/>
+      <c r="M111" s="29"/>
+      <c r="N111" s="27"/>
+      <c r="O111" s="6"/>
+      <c r="P111" s="3"/>
+      <c r="Q111" s="5"/>
+      <c r="R111" s="4"/>
     </row>
     <row r="112" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A112" s="49" t="s">
-[...18 lines deleted...]
-      <c r="R112" s="1"/>
+      <c r="A112" s="26"/>
+      <c r="B112" s="27"/>
+      <c r="C112" s="28"/>
+      <c r="D112" s="28"/>
+      <c r="E112" s="28"/>
+      <c r="F112" s="28"/>
+      <c r="G112" s="28"/>
+      <c r="H112" s="28"/>
+      <c r="I112" s="28"/>
+      <c r="J112" s="28"/>
+      <c r="K112" s="27"/>
+      <c r="L112" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="M112" s="29"/>
+      <c r="N112" s="27"/>
+      <c r="O112" s="6"/>
+      <c r="P112" s="3"/>
+      <c r="Q112" s="5"/>
+      <c r="R112" s="4"/>
     </row>
     <row r="113" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A113" s="49" t="s">
-[...18 lines deleted...]
-      <c r="R113" s="1"/>
+      <c r="A113" s="23"/>
+      <c r="B113" s="9">
+        <v>2001</v>
+      </c>
+      <c r="C113" s="10">
+        <v>2002</v>
+      </c>
+      <c r="D113" s="10">
+        <v>2003</v>
+      </c>
+      <c r="E113" s="10">
+        <v>2004</v>
+      </c>
+      <c r="F113" s="10">
+        <v>2005</v>
+      </c>
+      <c r="G113" s="10">
+        <v>2006</v>
+      </c>
+      <c r="H113" s="10">
+        <v>2007</v>
+      </c>
+      <c r="I113" s="10">
+        <v>2008</v>
+      </c>
+      <c r="J113" s="10">
+        <v>2009</v>
+      </c>
+      <c r="K113" s="11">
+        <v>2010</v>
+      </c>
+      <c r="L113" s="11">
+        <v>2011</v>
+      </c>
+      <c r="M113" s="12"/>
+      <c r="N113" s="12"/>
+      <c r="O113" s="2"/>
+      <c r="P113" s="2"/>
+      <c r="Q113" s="2"/>
+      <c r="R113" s="2"/>
     </row>
     <row r="114" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A114" s="48" t="s">
-[...12 lines deleted...]
-      <c r="L114" s="7"/>
+      <c r="A114" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B114" s="43" t="s">
+        <v>448</v>
+      </c>
+      <c r="C114" s="43" t="s">
+        <v>449</v>
+      </c>
+      <c r="D114" s="43" t="s">
+        <v>450</v>
+      </c>
+      <c r="E114" s="43" t="s">
+        <v>451</v>
+      </c>
+      <c r="F114" s="43" t="s">
+        <v>452</v>
+      </c>
+      <c r="G114" s="43" t="s">
+        <v>453</v>
+      </c>
+      <c r="H114" s="43" t="s">
+        <v>454</v>
+      </c>
+      <c r="I114" s="43" t="s">
+        <v>455</v>
+      </c>
+      <c r="J114" s="43" t="s">
+        <v>456</v>
+      </c>
+      <c r="K114" s="43" t="s">
+        <v>457</v>
+      </c>
+      <c r="L114" s="43" t="s">
+        <v>458</v>
+      </c>
       <c r="M114" s="7"/>
       <c r="N114" s="7"/>
       <c r="O114" s="1"/>
       <c r="P114" s="1"/>
       <c r="Q114" s="1"/>
       <c r="R114" s="1"/>
     </row>
     <row r="115" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A115" s="50" t="s">
-[...12 lines deleted...]
-      <c r="L115" s="7"/>
+      <c r="A115" s="21"/>
+      <c r="B115" s="21"/>
+      <c r="C115" s="21"/>
+      <c r="D115" s="21"/>
+      <c r="E115" s="21"/>
+      <c r="F115" s="21"/>
+      <c r="G115" s="21"/>
+      <c r="H115" s="21"/>
+      <c r="I115" s="21"/>
+      <c r="J115" s="21"/>
+      <c r="K115" s="21"/>
+      <c r="L115" s="21"/>
       <c r="M115" s="7"/>
       <c r="N115" s="7"/>
+      <c r="O115" s="1"/>
+      <c r="P115" s="1"/>
+      <c r="Q115" s="1"/>
+      <c r="R115" s="1"/>
     </row>
     <row r="116" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A116" s="48" t="s">
-[...12 lines deleted...]
-      <c r="L116" s="7"/>
+      <c r="A116" s="21"/>
+      <c r="B116" s="21"/>
+      <c r="C116" s="21"/>
+      <c r="D116" s="21"/>
+      <c r="E116" s="21"/>
+      <c r="F116" s="21"/>
+      <c r="G116" s="21"/>
+      <c r="H116" s="21"/>
+      <c r="I116" s="21"/>
+      <c r="J116" s="21"/>
+      <c r="K116" s="21"/>
+      <c r="L116" s="8" t="s">
+        <v>24</v>
+      </c>
       <c r="M116" s="7"/>
       <c r="N116" s="7"/>
+      <c r="O116" s="1"/>
+      <c r="P116" s="1"/>
+      <c r="Q116" s="1"/>
+      <c r="R116" s="1"/>
     </row>
     <row r="117" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A117" s="48" t="s">
-[...12 lines deleted...]
-      <c r="L117" s="7"/>
+      <c r="A117" s="23"/>
+      <c r="B117" s="9">
+        <v>2012</v>
+      </c>
+      <c r="C117" s="10">
+        <v>2013</v>
+      </c>
+      <c r="D117" s="10">
+        <v>2014</v>
+      </c>
+      <c r="E117" s="10">
+        <v>2015</v>
+      </c>
+      <c r="F117" s="10">
+        <v>2016</v>
+      </c>
+      <c r="G117" s="10">
+        <v>2017</v>
+      </c>
+      <c r="H117" s="10">
+        <v>2018</v>
+      </c>
+      <c r="I117" s="10">
+        <v>2019</v>
+      </c>
+      <c r="J117" s="10">
+        <v>2020</v>
+      </c>
+      <c r="K117" s="11">
+        <v>2021</v>
+      </c>
+      <c r="L117" s="30">
+        <v>2022</v>
+      </c>
       <c r="M117" s="7"/>
       <c r="N117" s="7"/>
+      <c r="O117" s="1"/>
+      <c r="P117" s="1"/>
+      <c r="Q117" s="1"/>
+      <c r="R117" s="1"/>
     </row>
     <row r="118" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A118" s="7"/>
-[...10 lines deleted...]
-      <c r="L118" s="7"/>
+      <c r="A118" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B118" s="43" t="s">
+        <v>459</v>
+      </c>
+      <c r="C118" s="43" t="s">
+        <v>460</v>
+      </c>
+      <c r="D118" s="43" t="s">
+        <v>461</v>
+      </c>
+      <c r="E118" s="43" t="s">
+        <v>462</v>
+      </c>
+      <c r="F118" s="43" t="s">
+        <v>463</v>
+      </c>
+      <c r="G118" s="43" t="s">
+        <v>466</v>
+      </c>
+      <c r="H118" s="43" t="s">
+        <v>464</v>
+      </c>
+      <c r="I118" s="43" t="s">
+        <v>467</v>
+      </c>
+      <c r="J118" s="43" t="s">
+        <v>468</v>
+      </c>
+      <c r="K118" s="43" t="s">
+        <v>469</v>
+      </c>
+      <c r="L118" s="43" t="s">
+        <v>465</v>
+      </c>
       <c r="M118" s="7"/>
       <c r="N118" s="7"/>
+      <c r="O118" s="1"/>
+      <c r="P118" s="1"/>
+      <c r="Q118" s="1"/>
+      <c r="R118" s="1"/>
     </row>
     <row r="119" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A119" s="7"/>
-[...12 lines deleted...]
-      <c r="N119" s="7"/>
+      <c r="A119" s="57"/>
+      <c r="B119" s="57"/>
+      <c r="C119" s="57"/>
+      <c r="D119" s="57"/>
+      <c r="E119" s="57"/>
+      <c r="F119" s="57"/>
+      <c r="G119" s="57"/>
+      <c r="H119" s="57"/>
+      <c r="I119" s="57"/>
+      <c r="J119" s="57"/>
+      <c r="K119" s="57"/>
+      <c r="L119" s="57"/>
+      <c r="M119" s="57"/>
+      <c r="N119" s="57"/>
+    </row>
+    <row r="120" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A120" s="57"/>
+      <c r="B120" s="57"/>
+      <c r="C120" s="57"/>
+      <c r="D120" s="57"/>
+      <c r="E120" s="57"/>
+      <c r="F120" s="57"/>
+      <c r="G120" s="57"/>
+      <c r="H120" s="57"/>
+      <c r="I120" s="57"/>
+      <c r="J120" s="57"/>
+      <c r="K120" s="57"/>
+      <c r="L120" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="M120" s="57"/>
+      <c r="N120" s="57"/>
+    </row>
+    <row r="121" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A121" s="69"/>
+      <c r="B121" s="70">
+        <v>2023</v>
+      </c>
+      <c r="C121" s="72">
+        <v>2024</v>
+      </c>
+      <c r="D121" s="72">
+        <v>2025</v>
+      </c>
+      <c r="E121" s="72"/>
+      <c r="F121" s="72"/>
+      <c r="G121" s="72"/>
+      <c r="H121" s="72"/>
+      <c r="I121" s="72"/>
+      <c r="J121" s="72"/>
+      <c r="K121" s="73"/>
+      <c r="L121" s="74"/>
+      <c r="M121" s="57"/>
+      <c r="N121" s="57"/>
+    </row>
+    <row r="122" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A122" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B122" s="77" t="s">
+        <v>491</v>
+      </c>
+      <c r="C122" s="77" t="s">
+        <v>492</v>
+      </c>
+      <c r="D122" s="75"/>
+      <c r="E122" s="75"/>
+      <c r="F122" s="75"/>
+      <c r="G122" s="75"/>
+      <c r="H122" s="75"/>
+      <c r="I122" s="75"/>
+      <c r="J122" s="75"/>
+      <c r="K122" s="75"/>
+      <c r="L122" s="75"/>
+      <c r="M122" s="57"/>
+      <c r="N122" s="57"/>
+    </row>
+    <row r="123" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A123" s="7"/>
+      <c r="B123" s="7"/>
+      <c r="C123" s="7"/>
+      <c r="D123" s="7"/>
+      <c r="E123" s="7"/>
+      <c r="F123" s="7"/>
+      <c r="G123" s="7"/>
+      <c r="H123" s="7"/>
+      <c r="I123" s="7"/>
+      <c r="J123" s="7"/>
+      <c r="K123" s="7"/>
+      <c r="L123" s="7"/>
+      <c r="M123" s="7"/>
+      <c r="N123" s="7"/>
+      <c r="O123" s="1"/>
+      <c r="P123" s="1"/>
+      <c r="Q123" s="1"/>
+      <c r="R123" s="1"/>
+    </row>
+    <row r="124" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A124" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B124" s="7"/>
+      <c r="C124" s="7"/>
+      <c r="D124" s="7"/>
+      <c r="E124" s="7"/>
+      <c r="F124" s="7"/>
+      <c r="G124" s="7"/>
+      <c r="H124" s="7"/>
+      <c r="I124" s="7"/>
+      <c r="J124" s="7"/>
+      <c r="K124" s="7"/>
+      <c r="L124" s="7"/>
+      <c r="M124" s="7"/>
+      <c r="N124" s="7"/>
+      <c r="O124" s="1"/>
+      <c r="P124" s="1"/>
+      <c r="Q124" s="1"/>
+      <c r="R124" s="1"/>
+    </row>
+    <row r="125" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A125" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B125" s="7"/>
+      <c r="C125" s="7"/>
+      <c r="D125" s="7"/>
+      <c r="E125" s="7"/>
+      <c r="F125" s="7"/>
+      <c r="G125" s="7"/>
+      <c r="H125" s="7"/>
+      <c r="I125" s="7"/>
+      <c r="J125" s="7"/>
+      <c r="K125" s="7"/>
+      <c r="L125" s="7"/>
+      <c r="M125" s="7"/>
+      <c r="N125" s="7"/>
+      <c r="O125" s="1"/>
+      <c r="P125" s="1"/>
+      <c r="Q125" s="1"/>
+      <c r="R125" s="1"/>
+    </row>
+    <row r="126" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A126" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B126" s="7"/>
+      <c r="C126" s="7"/>
+      <c r="D126" s="7"/>
+      <c r="E126" s="7"/>
+      <c r="F126" s="7"/>
+      <c r="G126" s="7"/>
+      <c r="H126" s="7"/>
+      <c r="I126" s="7"/>
+      <c r="J126" s="7"/>
+      <c r="K126" s="7"/>
+      <c r="L126" s="7"/>
+      <c r="M126" s="7"/>
+      <c r="N126" s="7"/>
+      <c r="O126" s="1"/>
+      <c r="P126" s="1"/>
+      <c r="Q126" s="1"/>
+      <c r="R126" s="1"/>
+    </row>
+    <row r="127" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A127" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B127" s="7"/>
+      <c r="C127" s="7"/>
+      <c r="D127" s="7"/>
+      <c r="E127" s="7"/>
+      <c r="F127" s="7"/>
+      <c r="G127" s="7"/>
+      <c r="H127" s="7"/>
+      <c r="I127" s="7"/>
+      <c r="J127" s="7"/>
+      <c r="K127" s="7"/>
+      <c r="L127" s="7"/>
+      <c r="M127" s="7"/>
+      <c r="N127" s="7"/>
+      <c r="O127" s="1"/>
+      <c r="P127" s="1"/>
+      <c r="Q127" s="1"/>
+      <c r="R127" s="1"/>
+    </row>
+    <row r="128" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A128" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="B128" s="7"/>
+      <c r="C128" s="7"/>
+      <c r="D128" s="7"/>
+      <c r="E128" s="7"/>
+      <c r="F128" s="7"/>
+      <c r="G128" s="7"/>
+      <c r="H128" s="7"/>
+      <c r="I128" s="7"/>
+      <c r="J128" s="7"/>
+      <c r="K128" s="7"/>
+      <c r="L128" s="7"/>
+      <c r="M128" s="7"/>
+      <c r="N128" s="7"/>
+      <c r="O128" s="1"/>
+      <c r="P128" s="1"/>
+      <c r="Q128" s="1"/>
+      <c r="R128" s="1"/>
+    </row>
+    <row r="129" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A129" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B129" s="7"/>
+      <c r="C129" s="7"/>
+      <c r="D129" s="7"/>
+      <c r="E129" s="7"/>
+      <c r="F129" s="7"/>
+      <c r="G129" s="7"/>
+      <c r="H129" s="7"/>
+      <c r="I129" s="7"/>
+      <c r="J129" s="7"/>
+      <c r="K129" s="7"/>
+      <c r="L129" s="7"/>
+      <c r="M129" s="7"/>
+      <c r="N129" s="7"/>
+      <c r="O129" s="1"/>
+      <c r="P129" s="1"/>
+      <c r="Q129" s="1"/>
+      <c r="R129" s="1"/>
+    </row>
+    <row r="130" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A130" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B130" s="7"/>
+      <c r="C130" s="7"/>
+      <c r="D130" s="7"/>
+      <c r="E130" s="7"/>
+      <c r="F130" s="7"/>
+      <c r="G130" s="7"/>
+      <c r="H130" s="7"/>
+      <c r="I130" s="7"/>
+      <c r="J130" s="7"/>
+      <c r="K130" s="7"/>
+      <c r="L130" s="7"/>
+      <c r="M130" s="7"/>
+      <c r="N130" s="7"/>
+    </row>
+    <row r="131" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A131" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B131" s="7"/>
+      <c r="C131" s="7"/>
+      <c r="D131" s="7"/>
+      <c r="E131" s="7"/>
+      <c r="F131" s="7"/>
+      <c r="G131" s="7"/>
+      <c r="H131" s="7"/>
+      <c r="I131" s="7"/>
+      <c r="J131" s="7"/>
+      <c r="K131" s="7"/>
+      <c r="L131" s="7"/>
+      <c r="M131" s="7"/>
+      <c r="N131" s="7"/>
+    </row>
+    <row r="132" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A132" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B132" s="7"/>
+      <c r="C132" s="7"/>
+      <c r="D132" s="7"/>
+      <c r="E132" s="7"/>
+      <c r="F132" s="7"/>
+      <c r="G132" s="7"/>
+      <c r="H132" s="7"/>
+      <c r="I132" s="7"/>
+      <c r="J132" s="7"/>
+      <c r="K132" s="7"/>
+      <c r="L132" s="7"/>
+      <c r="M132" s="7"/>
+      <c r="N132" s="7"/>
+    </row>
+    <row r="133" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A133" s="7"/>
+      <c r="B133" s="7"/>
+      <c r="C133" s="7"/>
+      <c r="D133" s="7"/>
+      <c r="E133" s="7"/>
+      <c r="F133" s="7"/>
+      <c r="G133" s="7"/>
+      <c r="H133" s="7"/>
+      <c r="I133" s="7"/>
+      <c r="J133" s="7"/>
+      <c r="K133" s="7"/>
+      <c r="L133" s="7"/>
+      <c r="M133" s="7"/>
+      <c r="N133" s="7"/>
+    </row>
+    <row r="134" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A134" s="7"/>
+      <c r="B134" s="7"/>
+      <c r="C134" s="7"/>
+      <c r="D134" s="7"/>
+      <c r="E134" s="7"/>
+      <c r="F134" s="7"/>
+      <c r="G134" s="7"/>
+      <c r="H134" s="7"/>
+      <c r="I134" s="7"/>
+      <c r="J134" s="7"/>
+      <c r="K134" s="7"/>
+      <c r="L134" s="7"/>
+      <c r="M134" s="7"/>
+      <c r="N134" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A95:L95"/>
-[...1 lines deleted...]
-    <mergeCell ref="A39:H39"/>
+    <mergeCell ref="A106:L106"/>
+    <mergeCell ref="A87:M87"/>
+    <mergeCell ref="A43:H43"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>