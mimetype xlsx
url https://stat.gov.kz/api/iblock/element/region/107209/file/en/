--- v0 (2026-04-29)
+++ v1 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="183">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Investments in residential construction physical volume indices</t>
   </si>
   <si>
     <t>Kyzylorda region</t>
   </si>
   <si>
     <t>Kyzylorda c.a.</t>
   </si>
   <si>
     <t>Baikonur c.a.</t>
   </si>
   <si>
     <t>Aral</t>
   </si>
   <si>
     <t>Zhalagash</t>
   </si>
   <si>
     <t>Zhanakorgan</t>
   </si>
   <si>
@@ -539,136 +539,149 @@
     <t>115.1</t>
   </si>
   <si>
     <t>120.8</t>
   </si>
   <si>
     <t>112.2</t>
   </si>
   <si>
     <t>105.5</t>
   </si>
   <si>
     <t>151.5</t>
   </si>
   <si>
     <t>149.8</t>
   </si>
   <si>
     <t>134.8</t>
   </si>
   <si>
     <t>113.4</t>
   </si>
   <si>
     <t>125.1</t>
+  </si>
+  <si>
+    <t>116.1</t>
+  </si>
+  <si>
+    <t>119.4</t>
+  </si>
+  <si>
+    <t>108.8</t>
+  </si>
+  <si>
+    <t>86.0</t>
+  </si>
+  <si>
+    <t>130.1</t>
+  </si>
+  <si>
+    <t>107.5</t>
+  </si>
+  <si>
+    <t>106.5</t>
+  </si>
+  <si>
+    <t>108.4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...26 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -715,171 +728,180 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...73 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 71" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1151,1020 +1173,1054 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V19"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="22" max="22" width="9.140625" style="18"/>
+    <col min="1" max="1" width="22.28515625" style="37" customWidth="1"/>
+    <col min="2" max="2" width="8.42578125" style="37" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" style="37" customWidth="1"/>
+    <col min="4" max="4" width="7.5703125" style="37" customWidth="1"/>
+    <col min="5" max="5" width="7.85546875" style="37" customWidth="1"/>
+    <col min="6" max="6" width="8" style="37" customWidth="1"/>
+    <col min="7" max="7" width="7.85546875" style="37" customWidth="1"/>
+    <col min="8" max="8" width="8.140625" style="37" customWidth="1"/>
+    <col min="9" max="10" width="7.5703125" style="37" customWidth="1"/>
+    <col min="11" max="11" width="7.7109375" style="37" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" style="37" customWidth="1"/>
+    <col min="13" max="13" width="7.5703125" style="37" customWidth="1"/>
+    <col min="14" max="21" width="9.140625" style="37"/>
+    <col min="22" max="22" width="9.140625" style="38"/>
+    <col min="23" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="2" customFormat="1" ht="15.75">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:23" ht="15.75">
+      <c r="A1" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="34"/>
-[...18 lines deleted...]
-      <c r="V1" s="17"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="44"/>
     </row>
-    <row r="2" spans="1:22" s="2" customFormat="1" ht="15.75">
-[...20 lines deleted...]
-      <c r="V2" s="17"/>
+    <row r="2" spans="1:23" ht="15.75">
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="35"/>
     </row>
-    <row r="3" spans="1:22" ht="14.25" customHeight="1">
-[...18 lines deleted...]
-      <c r="S3" s="36" t="s">
+    <row r="3" spans="1:23" ht="14.25" customHeight="1">
+      <c r="A3" s="24"/>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="36"/>
+      <c r="R3" s="36"/>
+      <c r="S3" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="T3" s="37"/>
-[...1 lines deleted...]
-      <c r="V3" s="37"/>
+      <c r="T3" s="46"/>
+      <c r="U3" s="46"/>
+      <c r="V3" s="46"/>
+      <c r="W3" s="46"/>
     </row>
-    <row r="4" spans="1:22" ht="14.1" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="21">
+    <row r="4" spans="1:23" ht="14.1" customHeight="1">
+      <c r="A4" s="13"/>
+      <c r="B4" s="14">
         <v>2004</v>
       </c>
-      <c r="C4" s="22">
+      <c r="C4" s="15">
         <v>2005</v>
       </c>
-      <c r="D4" s="22">
+      <c r="D4" s="15">
         <v>2006</v>
       </c>
-      <c r="E4" s="22">
+      <c r="E4" s="15">
         <v>2007</v>
       </c>
-      <c r="F4" s="23">
+      <c r="F4" s="16">
         <v>2008</v>
       </c>
-      <c r="G4" s="24">
+      <c r="G4" s="17">
         <v>2009</v>
       </c>
-      <c r="H4" s="24">
+      <c r="H4" s="17">
         <v>2010</v>
       </c>
-      <c r="I4" s="24">
+      <c r="I4" s="17">
         <v>2011</v>
       </c>
-      <c r="J4" s="22">
+      <c r="J4" s="15">
         <v>2012</v>
       </c>
-      <c r="K4" s="22">
+      <c r="K4" s="15">
         <v>2013</v>
       </c>
-      <c r="L4" s="24">
+      <c r="L4" s="17">
         <v>2014</v>
       </c>
-      <c r="M4" s="24">
+      <c r="M4" s="17">
         <v>2015</v>
       </c>
-      <c r="N4" s="24">
+      <c r="N4" s="17">
         <v>2016</v>
       </c>
-      <c r="O4" s="24">
+      <c r="O4" s="17">
         <v>2017</v>
       </c>
-      <c r="P4" s="24">
+      <c r="P4" s="17">
         <v>2018</v>
       </c>
-      <c r="Q4" s="43">
+      <c r="Q4" s="30">
         <v>2019</v>
       </c>
-      <c r="R4" s="43">
+      <c r="R4" s="30">
         <v>2020</v>
       </c>
-      <c r="S4" s="43">
+      <c r="S4" s="30">
         <v>2021</v>
       </c>
-      <c r="T4" s="43">
+      <c r="T4" s="30">
         <v>2022</v>
       </c>
-      <c r="U4" s="38">
+      <c r="U4" s="25">
         <v>2023</v>
       </c>
-      <c r="V4" s="38">
+      <c r="V4" s="25">
         <v>2024</v>
       </c>
+      <c r="W4" s="25">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:22" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A5" s="19" t="s">
+    <row r="5" spans="1:23" s="40" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A5" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="14" t="s">
+      <c r="B5" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="14" t="s">
+      <c r="C5" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="D5" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="14" t="s">
+      <c r="E5" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="F5" s="14" t="s">
+      <c r="F5" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="15" t="s">
+      <c r="G5" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="H5" s="16" t="s">
+      <c r="H5" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="I5" s="15" t="s">
+      <c r="I5" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="J5" s="15" t="s">
+      <c r="J5" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="K5" s="15" t="s">
+      <c r="K5" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="L5" s="15" t="s">
+      <c r="L5" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="M5" s="15" t="s">
+      <c r="M5" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="N5" s="15" t="s">
+      <c r="N5" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="O5" s="15" t="s">
+      <c r="O5" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="P5" s="15" t="s">
+      <c r="P5" s="10" t="s">
         <v>154</v>
       </c>
-      <c r="Q5" s="25" t="s">
+      <c r="Q5" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="R5" s="25" t="s">
+      <c r="R5" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="S5" s="25" t="s">
+      <c r="S5" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="T5" s="25" t="s">
+      <c r="T5" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="U5" s="26" t="s">
+      <c r="U5" s="19" t="s">
         <v>159</v>
       </c>
-      <c r="V5" s="39" t="s">
+      <c r="V5" s="26" t="s">
         <v>168</v>
       </c>
+      <c r="W5" s="31" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="6" spans="1:22" s="2" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A6" s="4" t="s">
+    <row r="6" spans="1:23" s="41" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="D6" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E6" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="F6" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G6" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H6" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="I6" s="6" t="s">
+      <c r="I6" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J6" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K6" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L6" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="M6" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="N6" s="27" t="s">
+      <c r="N6" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="O6" s="27" t="s">
+      <c r="O6" s="20" t="s">
         <v>153</v>
       </c>
-      <c r="P6" s="27" t="s">
+      <c r="P6" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="Q6" s="27" t="s">
+      <c r="Q6" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="R6" s="27" t="s">
+      <c r="R6" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="S6" s="27" t="s">
+      <c r="S6" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="T6" s="27" t="s">
+      <c r="T6" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="U6" s="26" t="s">
+      <c r="U6" s="19" t="s">
         <v>160</v>
       </c>
-      <c r="V6" s="40" t="s">
+      <c r="V6" s="27" t="s">
         <v>169</v>
       </c>
+      <c r="W6" s="31" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="7" spans="1:22" s="2" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A7" s="4" t="s">
+    <row r="7" spans="1:23" s="41" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A7" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="E7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="F7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="6" t="s">
+      <c r="G7" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="H7" s="6" t="s">
+      <c r="H7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="I7" s="6" t="s">
+      <c r="I7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="J7" s="6" t="s">
+      <c r="J7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="K7" s="6" t="s">
+      <c r="K7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="L7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="M7" s="6" t="s">
+      <c r="M7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="N7" s="6" t="s">
+      <c r="N7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="O7" s="6" t="s">
+      <c r="O7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="P7" s="6" t="s">
+      <c r="P7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="Q7" s="6" t="s">
+      <c r="Q7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="R7" s="6" t="s">
+      <c r="R7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="S7" s="6" t="s">
+      <c r="S7" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="T7" s="27" t="s">
+      <c r="T7" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="U7" s="28" t="s">
+      <c r="U7" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="V7" s="41" t="s">
+      <c r="V7" s="28" t="s">
         <v>0</v>
       </c>
+      <c r="W7" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:22" s="2" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A8" s="7" t="s">
+    <row r="8" spans="1:23" s="41" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B8" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="C8" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="D8" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="E8" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="F8" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G8" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="H8" s="6" t="s">
+      <c r="H8" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="I8" s="6" t="s">
+      <c r="I8" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="27" t="s">
+      <c r="N8" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="O8" s="27" t="s">
+      <c r="O8" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="P8" s="27" t="s">
+      <c r="P8" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="Q8" s="27" t="s">
+      <c r="Q8" s="20" t="s">
         <v>61</v>
       </c>
-      <c r="R8" s="27" t="s">
+      <c r="R8" s="20" t="s">
         <v>62</v>
       </c>
-      <c r="S8" s="27" t="s">
+      <c r="S8" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="T8" s="27" t="s">
+      <c r="T8" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="U8" s="26" t="s">
+      <c r="U8" s="19" t="s">
         <v>161</v>
       </c>
-      <c r="V8" s="40" t="s">
+      <c r="V8" s="27" t="s">
         <v>170</v>
       </c>
+      <c r="W8" s="31" t="s">
+        <v>177</v>
+      </c>
     </row>
-    <row r="9" spans="1:22" s="2" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A9" s="4" t="s">
+    <row r="9" spans="1:23" s="41" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A9" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="B9" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="C9" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="E9" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F9" s="5" t="s">
+      <c r="F9" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="G9" s="6" t="s">
+      <c r="G9" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="H9" s="6" t="s">
+      <c r="H9" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="I9" s="6" t="s">
+      <c r="I9" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="J9" s="6" t="s">
+      <c r="J9" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="K9" s="6" t="s">
+      <c r="K9" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="L9" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="6" t="s">
+      <c r="M9" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="N9" s="27" t="s">
+      <c r="N9" s="20" t="s">
         <v>74</v>
       </c>
-      <c r="O9" s="27" t="s">
+      <c r="O9" s="20" t="s">
         <v>75</v>
       </c>
-      <c r="P9" s="27" t="s">
+      <c r="P9" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="Q9" s="27" t="s">
+      <c r="Q9" s="20" t="s">
         <v>76</v>
       </c>
-      <c r="R9" s="27" t="s">
+      <c r="R9" s="20" t="s">
         <v>77</v>
       </c>
-      <c r="S9" s="27" t="s">
+      <c r="S9" s="20" t="s">
         <v>78</v>
       </c>
-      <c r="T9" s="27" t="s">
+      <c r="T9" s="20" t="s">
         <v>79</v>
       </c>
-      <c r="U9" s="26" t="s">
+      <c r="U9" s="19" t="s">
         <v>162</v>
       </c>
-      <c r="V9" s="40" t="s">
+      <c r="V9" s="27" t="s">
         <v>171</v>
       </c>
+      <c r="W9" s="31" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="10" spans="1:22" s="2" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A10" s="4" t="s">
+    <row r="10" spans="1:23" s="41" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="5" t="s">
+      <c r="B10" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="C10" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="D10" s="5" t="s">
+      <c r="D10" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F10" s="5" t="s">
+      <c r="F10" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="G10" s="6" t="s">
+      <c r="G10" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="H10" s="6" t="s">
+      <c r="H10" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="I10" s="6" t="s">
+      <c r="I10" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="J10" s="6" t="s">
+      <c r="J10" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="K10" s="6" t="s">
+      <c r="K10" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="L10" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="M10" s="6" t="s">
+      <c r="M10" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="N10" s="27" t="s">
+      <c r="N10" s="20" t="s">
         <v>152</v>
       </c>
-      <c r="O10" s="27" t="s">
+      <c r="O10" s="20" t="s">
         <v>88</v>
       </c>
-      <c r="P10" s="27" t="s">
+      <c r="P10" s="20" t="s">
         <v>89</v>
       </c>
-      <c r="Q10" s="27" t="s">
+      <c r="Q10" s="20" t="s">
         <v>90</v>
       </c>
-      <c r="R10" s="27" t="s">
+      <c r="R10" s="20" t="s">
         <v>91</v>
       </c>
-      <c r="S10" s="27" t="s">
+      <c r="S10" s="20" t="s">
         <v>92</v>
       </c>
-      <c r="T10" s="27" t="s">
+      <c r="T10" s="20" t="s">
         <v>93</v>
       </c>
-      <c r="U10" s="26" t="s">
+      <c r="U10" s="19" t="s">
         <v>163</v>
       </c>
-      <c r="V10" s="40" t="s">
+      <c r="V10" s="27" t="s">
         <v>172</v>
       </c>
+      <c r="W10" s="31" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="11" spans="1:22" s="2" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A11" s="4" t="s">
+    <row r="11" spans="1:23" s="41" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="C11" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="D11" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="E11" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="F11" s="5" t="s">
+      <c r="F11" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="G11" s="6" t="s">
+      <c r="G11" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="H11" s="6" t="s">
+      <c r="H11" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="I11" s="6" t="s">
+      <c r="I11" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="J11" s="6" t="s">
+      <c r="J11" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="K11" s="6" t="s">
+      <c r="K11" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="L11" s="6" t="s">
+      <c r="L11" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="M11" s="6" t="s">
+      <c r="M11" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="N11" s="27" t="s">
+      <c r="N11" s="20" t="s">
         <v>79</v>
       </c>
-      <c r="O11" s="27" t="s">
+      <c r="O11" s="20" t="s">
         <v>103</v>
       </c>
-      <c r="P11" s="27" t="s">
+      <c r="P11" s="20" t="s">
         <v>104</v>
       </c>
-      <c r="Q11" s="27" t="s">
+      <c r="Q11" s="20" t="s">
         <v>155</v>
       </c>
-      <c r="R11" s="27" t="s">
+      <c r="R11" s="20" t="s">
         <v>105</v>
       </c>
-      <c r="S11" s="27" t="s">
+      <c r="S11" s="20" t="s">
         <v>106</v>
       </c>
-      <c r="T11" s="27" t="s">
+      <c r="T11" s="20" t="s">
         <v>107</v>
       </c>
-      <c r="U11" s="26" t="s">
+      <c r="U11" s="19" t="s">
         <v>164</v>
       </c>
-      <c r="V11" s="40" t="s">
+      <c r="V11" s="27" t="s">
         <v>100</v>
       </c>
+      <c r="W11" s="31" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="12" spans="1:22" s="2" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A12" s="4" t="s">
+    <row r="12" spans="1:23" s="41" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A12" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="B12" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="C12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="E12" s="6" t="s">
+      <c r="E12" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="F12" s="6" t="s">
+      <c r="F12" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="G12" s="6" t="s">
+      <c r="G12" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="H12" s="6" t="s">
+      <c r="H12" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="I12" s="6" t="s">
+      <c r="I12" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="J12" s="6" t="s">
+      <c r="J12" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="K12" s="6" t="s">
+      <c r="K12" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="L12" s="6" t="s">
+      <c r="L12" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="M12" s="6" t="s">
+      <c r="M12" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="N12" s="27" t="s">
+      <c r="N12" s="20" t="s">
         <v>117</v>
       </c>
-      <c r="O12" s="27" t="s">
+      <c r="O12" s="20" t="s">
         <v>118</v>
       </c>
-      <c r="P12" s="27" t="s">
+      <c r="P12" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="Q12" s="27" t="s">
+      <c r="Q12" s="20" t="s">
         <v>119</v>
       </c>
-      <c r="R12" s="27" t="s">
+      <c r="R12" s="20" t="s">
         <v>120</v>
       </c>
-      <c r="S12" s="27" t="s">
+      <c r="S12" s="20" t="s">
         <v>96</v>
       </c>
-      <c r="T12" s="27" t="s">
+      <c r="T12" s="20" t="s">
         <v>121</v>
       </c>
-      <c r="U12" s="26" t="s">
+      <c r="U12" s="19" t="s">
         <v>165</v>
       </c>
-      <c r="V12" s="40" t="s">
+      <c r="V12" s="27" t="s">
         <v>173</v>
       </c>
+      <c r="W12" s="31" t="s">
+        <v>181</v>
+      </c>
     </row>
-    <row r="13" spans="1:22" s="2" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A13" s="4" t="s">
+    <row r="13" spans="1:23" s="41" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A13" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="C13" s="8" t="s">
+      <c r="C13" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="D13" s="5" t="s">
+      <c r="D13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E13" s="5" t="s">
+      <c r="E13" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="F13" s="5" t="s">
+      <c r="F13" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="H13" s="6" t="s">
+      <c r="H13" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="J13" s="6" t="s">
+      <c r="J13" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="L13" s="6" t="s">
+      <c r="L13" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="N13" s="27" t="s">
+      <c r="N13" s="20" t="s">
         <v>90</v>
       </c>
-      <c r="O13" s="27" t="s">
+      <c r="O13" s="20" t="s">
         <v>156</v>
       </c>
-      <c r="P13" s="27" t="s">
+      <c r="P13" s="20" t="s">
         <v>157</v>
       </c>
-      <c r="Q13" s="27" t="s">
+      <c r="Q13" s="20" t="s">
         <v>129</v>
       </c>
-      <c r="R13" s="27" t="s">
+      <c r="R13" s="20" t="s">
         <v>130</v>
       </c>
-      <c r="S13" s="27" t="s">
+      <c r="S13" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="T13" s="27" t="s">
+      <c r="T13" s="20" t="s">
         <v>77</v>
       </c>
-      <c r="U13" s="26" t="s">
+      <c r="U13" s="19" t="s">
         <v>166</v>
       </c>
-      <c r="V13" s="40" t="s">
+      <c r="V13" s="27" t="s">
         <v>101</v>
       </c>
+      <c r="W13" s="31" t="s">
+        <v>137</v>
+      </c>
     </row>
-    <row r="14" spans="1:22" s="2" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A14" s="9" t="s">
+    <row r="14" spans="1:23" s="41" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A14" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="10" t="s">
+      <c r="B14" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="C14" s="10" t="s">
+      <c r="C14" s="7" t="s">
         <v>132</v>
       </c>
-      <c r="D14" s="10" t="s">
+      <c r="D14" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="E14" s="10" t="s">
+      <c r="E14" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="F14" s="10" t="s">
+      <c r="F14" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="G14" s="11" t="s">
+      <c r="G14" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="H14" s="11" t="s">
+      <c r="H14" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="I14" s="11" t="s">
+      <c r="I14" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="J14" s="11" t="s">
+      <c r="J14" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="K14" s="11" t="s">
+      <c r="K14" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="11" t="s">
+      <c r="L14" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="M14" s="11" t="s">
+      <c r="M14" s="8" t="s">
         <v>139</v>
       </c>
-      <c r="N14" s="29" t="s">
+      <c r="N14" s="22" t="s">
         <v>140</v>
       </c>
-      <c r="O14" s="29" t="s">
+      <c r="O14" s="22" t="s">
         <v>67</v>
       </c>
-      <c r="P14" s="29" t="s">
+      <c r="P14" s="22" t="s">
         <v>93</v>
       </c>
-      <c r="Q14" s="29" t="s">
+      <c r="Q14" s="22" t="s">
         <v>145</v>
       </c>
-      <c r="R14" s="29" t="s">
+      <c r="R14" s="22" t="s">
         <v>141</v>
       </c>
-      <c r="S14" s="29" t="s">
+      <c r="S14" s="22" t="s">
         <v>142</v>
       </c>
-      <c r="T14" s="29" t="s">
+      <c r="T14" s="22" t="s">
         <v>143</v>
       </c>
-      <c r="U14" s="30" t="s">
+      <c r="U14" s="23" t="s">
         <v>167</v>
       </c>
-      <c r="V14" s="42" t="s">
+      <c r="V14" s="29" t="s">
         <v>174</v>
       </c>
+      <c r="W14" s="33" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="15" spans="1:22">
-[...2 lines deleted...]
-      <c r="C15" s="33"/>
+    <row r="15" spans="1:23">
+      <c r="A15" s="42"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
     </row>
     <row r="18" spans="7:7">
-      <c r="G18" s="1"/>
+      <c r="G18" s="39"/>
     </row>
     <row r="19" spans="7:7">
-      <c r="G19" s="1"/>
+      <c r="G19" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="S3:W3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8B84CBB-FBEE-4060-B693-A7A7CE3F21E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F318396A-5609-48D9-A298-1AD0BD86B1C8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D7DC59-A5D7-48F2-8558-8F8E84BB064A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F318396A-5609-48D9-A298-1AD0BD86B1C8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8B84CBB-FBEE-4060-B693-A7A7CE3F21E3}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>