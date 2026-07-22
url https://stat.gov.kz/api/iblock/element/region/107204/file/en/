--- v0 (2026-04-29)
+++ v1 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-6720" yWindow="0" windowWidth="8085" windowHeight="14220"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="424">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="458">
   <si>
     <t/>
   </si>
   <si>
     <t>Investments in fixed capital by areas of use*</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Including:</t>
   </si>
   <si>
     <t>Agriculture, forestry and fisheries</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
@@ -1286,129 +1286,175 @@
     <t>128.1</t>
   </si>
   <si>
     <t>112.5</t>
   </si>
   <si>
     <t>36.6</t>
   </si>
   <si>
     <t>58.6</t>
   </si>
   <si>
     <t>76.2</t>
   </si>
   <si>
     <t>353.6</t>
   </si>
   <si>
     <t>123.7</t>
   </si>
   <si>
     <t>185.7</t>
   </si>
   <si>
     <t>75.2</t>
+  </si>
+  <si>
+    <t>2025 year</t>
+  </si>
+  <si>
+    <t>85.6</t>
+  </si>
+  <si>
+    <t>136.2</t>
+  </si>
+  <si>
+    <t>109.8</t>
+  </si>
+  <si>
+    <t>168.1</t>
+  </si>
+  <si>
+    <t>110.7</t>
+  </si>
+  <si>
+    <t>67.3</t>
+  </si>
+  <si>
+    <t>132.4</t>
+  </si>
+  <si>
+    <t>149.0</t>
+  </si>
+  <si>
+    <t>66.6</t>
+  </si>
+  <si>
+    <t>187.1</t>
+  </si>
+  <si>
+    <t>165.5</t>
+  </si>
+  <si>
+    <t>124.1</t>
+  </si>
+  <si>
+    <t>124.4</t>
+  </si>
+  <si>
+    <t>112.2</t>
+  </si>
+  <si>
+    <t>107.7</t>
+  </si>
+  <si>
+    <t>99.1</t>
+  </si>
+  <si>
+    <t>316.3</t>
+  </si>
+  <si>
+    <t>98.7</t>
+  </si>
+  <si>
+    <t>185.4</t>
+  </si>
+  <si>
+    <t>190.0</t>
+  </si>
+  <si>
+    <t>189.7</t>
+  </si>
+  <si>
+    <t>141.5</t>
+  </si>
+  <si>
+    <t>293.9</t>
+  </si>
+  <si>
+    <t>129.8</t>
+  </si>
+  <si>
+    <t>90.5</t>
+  </si>
+  <si>
+    <t>118.5</t>
+  </si>
+  <si>
+    <t>258.6</t>
+  </si>
+  <si>
+    <t>22.6</t>
+  </si>
+  <si>
+    <t>214.3</t>
+  </si>
+  <si>
+    <t>108.6</t>
+  </si>
+  <si>
+    <t>136.1</t>
+  </si>
+  <si>
+    <t>226.3</t>
+  </si>
+  <si>
+    <t>383.4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...47 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -1420,50 +1466,60 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1535,283 +1591,280 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...181 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 55" xfId="2"/>
     <cellStyle name="Обычный 56" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2082,3395 +2135,3543 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AR29"/>
+  <dimension ref="A1:AU29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="39.140625" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="41" max="41" width="8" customWidth="1"/>
+    <col min="1" max="1" width="39.140625" style="74" customWidth="1"/>
+    <col min="2" max="2" width="8" style="74" customWidth="1"/>
+    <col min="3" max="3" width="8.140625" style="74" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="74" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" style="74" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" style="74" customWidth="1"/>
+    <col min="7" max="7" width="8" style="84" customWidth="1"/>
+    <col min="8" max="9" width="8.140625" style="84" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" style="84" customWidth="1"/>
+    <col min="11" max="11" width="7.7109375" style="84" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" style="84" customWidth="1"/>
+    <col min="13" max="13" width="8.28515625" style="74" customWidth="1"/>
+    <col min="14" max="14" width="8.85546875" style="74" customWidth="1"/>
+    <col min="15" max="15" width="7.7109375" style="74" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" style="74" customWidth="1"/>
+    <col min="17" max="17" width="8.140625" style="74" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" style="74" customWidth="1"/>
+    <col min="19" max="19" width="8.28515625" style="74" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" style="74" customWidth="1"/>
+    <col min="21" max="21" width="8" style="74" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" style="74"/>
+    <col min="23" max="23" width="8" style="74" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" style="74"/>
+    <col min="25" max="25" width="7.7109375" style="74" customWidth="1"/>
+    <col min="26" max="26" width="8.5703125" style="74" customWidth="1"/>
+    <col min="27" max="27" width="7.85546875" style="74" customWidth="1"/>
+    <col min="28" max="28" width="8.7109375" style="74" customWidth="1"/>
+    <col min="29" max="29" width="7.7109375" style="74" customWidth="1"/>
+    <col min="30" max="30" width="8.28515625" style="74" customWidth="1"/>
+    <col min="31" max="31" width="7.85546875" style="74" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" style="74"/>
+    <col min="33" max="33" width="7.7109375" style="74" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" style="74"/>
+    <col min="35" max="35" width="7.7109375" style="74" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" style="74"/>
+    <col min="37" max="37" width="7.85546875" style="74" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" style="74"/>
+    <col min="39" max="39" width="8" style="74" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" style="74"/>
+    <col min="41" max="41" width="8" style="74" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" style="74"/>
+    <col min="43" max="47" width="9.140625" style="78"/>
+    <col min="48" max="16384" width="9.140625" style="74"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="15" customHeight="1">
-      <c r="A1" s="80" t="s">
+    <row r="1" spans="1:46" ht="15" customHeight="1">
+      <c r="A1" s="85" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="81"/>
-[...22 lines deleted...]
-      <c r="Z1" s="5"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="73"/>
+      <c r="Z1" s="73"/>
     </row>
-    <row r="2" spans="1:44" ht="15" customHeight="1">
-[...24 lines deleted...]
-      <c r="Z2" s="5"/>
+    <row r="2" spans="1:46" ht="15" customHeight="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
     </row>
-    <row r="3" spans="1:44" ht="12" customHeight="1">
-[...19 lines deleted...]
-      <c r="AR3" s="21" t="s">
+    <row r="3" spans="1:46" ht="13.5" customHeight="1">
+      <c r="A3" s="75"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
+      <c r="T3" s="77"/>
+      <c r="U3" s="77"/>
+      <c r="AB3" s="77"/>
+      <c r="AD3" s="77"/>
+      <c r="AF3" s="77"/>
+      <c r="AH3" s="78"/>
+      <c r="AT3" s="5" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="4" spans="1:44" s="13" customFormat="1" ht="38.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="27" t="s">
+    <row r="4" spans="1:46" s="78" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A4" s="6"/>
+      <c r="B4" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="27" t="s">
+      <c r="C4" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="27" t="s">
+      <c r="D4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="E4" s="28" t="s">
+      <c r="E4" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="F4" s="27" t="s">
+      <c r="F4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G4" s="29" t="s">
+      <c r="G4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="27" t="s">
+      <c r="H4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="I4" s="27" t="s">
+      <c r="I4" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="J4" s="27" t="s">
+      <c r="J4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="K4" s="27" t="s">
+      <c r="K4" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="L4" s="27" t="s">
+      <c r="L4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="M4" s="30" t="s">
+      <c r="M4" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="N4" s="27" t="s">
+      <c r="N4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="O4" s="28" t="s">
+      <c r="O4" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="P4" s="27" t="s">
+      <c r="P4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="Q4" s="28" t="s">
+      <c r="Q4" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="R4" s="27" t="s">
+      <c r="R4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="S4" s="28" t="s">
+      <c r="S4" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="T4" s="27" t="s">
+      <c r="T4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="U4" s="28" t="s">
+      <c r="U4" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="V4" s="27" t="s">
+      <c r="V4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="W4" s="28" t="s">
+      <c r="W4" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="X4" s="27" t="s">
+      <c r="X4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="Y4" s="28" t="s">
+      <c r="Y4" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="Z4" s="27" t="s">
+      <c r="Z4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="AA4" s="28" t="s">
+      <c r="AA4" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="AB4" s="27" t="s">
+      <c r="AB4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="AC4" s="28" t="s">
+      <c r="AC4" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="AD4" s="27" t="s">
+      <c r="AD4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="AE4" s="28" t="s">
+      <c r="AE4" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="AF4" s="27" t="s">
+      <c r="AF4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="AG4" s="28" t="s">
+      <c r="AG4" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="AH4" s="27" t="s">
+      <c r="AH4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="AI4" s="28" t="s">
+      <c r="AI4" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="AJ4" s="27" t="s">
+      <c r="AJ4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="AK4" s="28" t="s">
+      <c r="AK4" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AL4" s="27" t="s">
+      <c r="AL4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="AM4" s="28" t="s">
+      <c r="AM4" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="AN4" s="27" t="s">
+      <c r="AN4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="AO4" s="28" t="s">
+      <c r="AO4" s="12" t="s">
         <v>355</v>
       </c>
-      <c r="AP4" s="76" t="s">
+      <c r="AP4" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="AQ4" s="89" t="s">
+      <c r="AQ4" s="71" t="s">
         <v>403</v>
       </c>
-      <c r="AR4" s="90" t="s">
+      <c r="AR4" s="72" t="s">
         <v>46</v>
       </c>
+      <c r="AS4" s="71" t="s">
+        <v>424</v>
+      </c>
+      <c r="AT4" s="72" t="s">
+        <v>46</v>
+      </c>
     </row>
-    <row r="5" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A5" s="25" t="s">
+    <row r="5" spans="1:46" s="35" customFormat="1" ht="11.25">
+      <c r="A5" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="64">
+      <c r="B5" s="48">
         <v>53092</v>
       </c>
-      <c r="C5" s="64">
+      <c r="C5" s="48">
         <v>42900</v>
       </c>
-      <c r="D5" s="65" t="s">
+      <c r="D5" s="49" t="s">
         <v>47</v>
       </c>
-      <c r="E5" s="64">
+      <c r="E5" s="48">
         <v>61471</v>
       </c>
-      <c r="F5" s="65" t="s">
+      <c r="F5" s="49" t="s">
         <v>61</v>
       </c>
-      <c r="G5" s="64">
+      <c r="G5" s="48">
         <v>66455</v>
       </c>
-      <c r="H5" s="65" t="s">
+      <c r="H5" s="49" t="s">
         <v>76</v>
       </c>
-      <c r="I5" s="64">
+      <c r="I5" s="48">
         <v>102934</v>
       </c>
-      <c r="J5" s="65" t="s">
+      <c r="J5" s="49" t="s">
         <v>94</v>
       </c>
-      <c r="K5" s="66">
+      <c r="K5" s="50">
         <v>172339</v>
       </c>
-      <c r="L5" s="65" t="s">
+      <c r="L5" s="49" t="s">
         <v>108</v>
       </c>
-      <c r="M5" s="67">
+      <c r="M5" s="51">
         <v>171034</v>
       </c>
-      <c r="N5" s="65" t="s">
+      <c r="N5" s="49" t="s">
         <v>121</v>
       </c>
-      <c r="O5" s="67">
+      <c r="O5" s="51">
         <v>246867</v>
       </c>
-      <c r="P5" s="65" t="s">
+      <c r="P5" s="49" t="s">
         <v>135</v>
       </c>
-      <c r="Q5" s="67">
+      <c r="Q5" s="51">
         <v>222004</v>
       </c>
-      <c r="R5" s="65" t="s">
+      <c r="R5" s="49" t="s">
         <v>151</v>
       </c>
-      <c r="S5" s="67">
+      <c r="S5" s="51">
         <v>255979</v>
       </c>
-      <c r="T5" s="65" t="s">
+      <c r="T5" s="49" t="s">
         <v>167</v>
       </c>
-      <c r="U5" s="67">
+      <c r="U5" s="51">
         <v>371935</v>
       </c>
-      <c r="V5" s="65" t="s">
+      <c r="V5" s="49" t="s">
         <v>186</v>
       </c>
-      <c r="W5" s="67">
+      <c r="W5" s="51">
         <v>262583</v>
       </c>
-      <c r="X5" s="65" t="s">
+      <c r="X5" s="49" t="s">
         <v>202</v>
       </c>
-      <c r="Y5" s="68">
+      <c r="Y5" s="52">
         <v>236995</v>
       </c>
-      <c r="Z5" s="69" t="s">
+      <c r="Z5" s="53" t="s">
         <v>221</v>
       </c>
-      <c r="AA5" s="68">
+      <c r="AA5" s="52">
         <v>215920</v>
       </c>
-      <c r="AB5" s="69" t="s">
+      <c r="AB5" s="53" t="s">
         <v>237</v>
       </c>
-      <c r="AC5" s="68">
+      <c r="AC5" s="52">
         <v>243100</v>
       </c>
-      <c r="AD5" s="69" t="s">
+      <c r="AD5" s="53" t="s">
         <v>255</v>
       </c>
-      <c r="AE5" s="68">
+      <c r="AE5" s="52">
         <v>332655</v>
       </c>
-      <c r="AF5" s="69" t="s">
+      <c r="AF5" s="53" t="s">
         <v>272</v>
       </c>
-      <c r="AG5" s="68">
+      <c r="AG5" s="52">
         <v>400209</v>
       </c>
-      <c r="AH5" s="69" t="s">
+      <c r="AH5" s="53" t="s">
         <v>289</v>
       </c>
-      <c r="AI5" s="68">
+      <c r="AI5" s="52">
         <v>292344</v>
       </c>
-      <c r="AJ5" s="69" t="s">
+      <c r="AJ5" s="53" t="s">
         <v>305</v>
       </c>
-      <c r="AK5" s="70">
+      <c r="AK5" s="54">
         <v>308942</v>
       </c>
-      <c r="AL5" s="71" t="s">
+      <c r="AL5" s="55" t="s">
         <v>337</v>
       </c>
-      <c r="AM5" s="72">
+      <c r="AM5" s="56">
         <v>413284</v>
       </c>
-      <c r="AN5" s="73" t="s">
+      <c r="AN5" s="57" t="s">
         <v>320</v>
       </c>
-      <c r="AO5" s="74">
+      <c r="AO5" s="58">
         <v>513731</v>
       </c>
-      <c r="AP5" s="75" t="s">
+      <c r="AP5" s="59" t="s">
         <v>356</v>
       </c>
-      <c r="AQ5" s="82">
+      <c r="AQ5" s="64">
         <v>673704</v>
       </c>
-      <c r="AR5" s="83" t="s">
+      <c r="AR5" s="65" t="s">
         <v>404</v>
       </c>
+      <c r="AS5" s="58">
+        <v>871633</v>
+      </c>
+      <c r="AT5" s="59" t="s">
+        <v>437</v>
+      </c>
     </row>
-    <row r="6" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A6" s="26" t="s">
+    <row r="6" spans="1:46" s="35" customFormat="1" ht="11.25">
+      <c r="A6" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="34"/>
-[...30 lines deleted...]
-      <c r="AG6" s="47" t="s">
+      <c r="B6" s="18"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="16"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="16"/>
+      <c r="M6" s="15"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="18"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="18"/>
+      <c r="R6" s="29"/>
+      <c r="S6" s="18"/>
+      <c r="T6" s="29"/>
+      <c r="U6" s="18"/>
+      <c r="V6" s="29"/>
+      <c r="W6" s="18"/>
+      <c r="X6" s="29"/>
+      <c r="Y6" s="15"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="15"/>
+      <c r="AB6" s="30"/>
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="15"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AH6" s="48"/>
-      <c r="AI6" s="47" t="s">
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AJ6" s="48"/>
-      <c r="AK6" s="49" t="s">
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="AL6" s="50"/>
-[...2 lines deleted...]
-      <c r="AO6" s="52" t="s">
+      <c r="AL6" s="34"/>
+      <c r="AN6" s="36"/>
+      <c r="AO6" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AP6" s="52" t="s">
+      <c r="AP6" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="84" t="s">
+      <c r="AQ6" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="AR6" s="84" t="s">
+      <c r="AR6" s="66" t="s">
         <v>0</v>
       </c>
+      <c r="AS6" s="36"/>
+      <c r="AT6" s="36"/>
     </row>
-    <row r="7" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A7" s="77" t="s">
+    <row r="7" spans="1:46" s="35" customFormat="1" ht="11.25">
+      <c r="A7" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="34">
+      <c r="B7" s="18">
         <v>569</v>
       </c>
-      <c r="C7" s="34">
+      <c r="C7" s="18">
         <v>4856</v>
       </c>
-      <c r="D7" s="53" t="s">
+      <c r="D7" s="37" t="s">
         <v>399</v>
       </c>
-      <c r="E7" s="34">
+      <c r="E7" s="18">
         <v>2926</v>
       </c>
-      <c r="F7" s="32" t="s">
+      <c r="F7" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="G7" s="31">
+      <c r="G7" s="15">
         <v>1644</v>
       </c>
-      <c r="H7" s="32" t="s">
+      <c r="H7" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="I7" s="31">
+      <c r="I7" s="15">
         <v>682</v>
       </c>
-      <c r="J7" s="32" t="s">
+      <c r="J7" s="16" t="s">
         <v>95</v>
       </c>
-      <c r="K7" s="47">
+      <c r="K7" s="31">
         <v>2121</v>
       </c>
-      <c r="L7" s="53" t="s">
+      <c r="L7" s="37" t="s">
         <v>363</v>
       </c>
-      <c r="M7" s="34">
+      <c r="M7" s="18">
         <v>1528</v>
       </c>
-      <c r="N7" s="32" t="s">
+      <c r="N7" s="16" t="s">
         <v>122</v>
       </c>
-      <c r="O7" s="34">
+      <c r="O7" s="18">
         <v>2151</v>
       </c>
-      <c r="P7" s="32" t="s">
+      <c r="P7" s="16" t="s">
         <v>136</v>
       </c>
-      <c r="Q7" s="34">
+      <c r="Q7" s="18">
         <v>369</v>
       </c>
-      <c r="R7" s="32" t="s">
+      <c r="R7" s="16" t="s">
         <v>152</v>
       </c>
-      <c r="S7" s="34">
+      <c r="S7" s="18">
         <v>889</v>
       </c>
-      <c r="T7" s="53" t="s">
+      <c r="T7" s="37" t="s">
         <v>383</v>
       </c>
-      <c r="U7" s="34">
+      <c r="U7" s="18">
         <v>215</v>
       </c>
-      <c r="V7" s="32" t="s">
+      <c r="V7" s="16" t="s">
         <v>187</v>
       </c>
-      <c r="W7" s="34">
+      <c r="W7" s="18">
         <v>122</v>
       </c>
-      <c r="X7" s="32" t="s">
+      <c r="X7" s="16" t="s">
         <v>203</v>
       </c>
-      <c r="Y7" s="35">
+      <c r="Y7" s="19">
         <v>1620</v>
       </c>
-      <c r="Z7" s="54" t="s">
+      <c r="Z7" s="38" t="s">
         <v>382</v>
       </c>
-      <c r="AA7" s="35">
+      <c r="AA7" s="19">
         <v>3796</v>
       </c>
-      <c r="AB7" s="54" t="s">
+      <c r="AB7" s="38" t="s">
         <v>378</v>
       </c>
-      <c r="AC7" s="35">
+      <c r="AC7" s="19">
         <v>4893</v>
       </c>
-      <c r="AD7" s="36" t="s">
+      <c r="AD7" s="20" t="s">
         <v>256</v>
       </c>
-      <c r="AE7" s="35">
+      <c r="AE7" s="19">
         <v>5611</v>
       </c>
-      <c r="AF7" s="36" t="s">
+      <c r="AF7" s="20" t="s">
         <v>273</v>
       </c>
-      <c r="AG7" s="35">
+      <c r="AG7" s="19">
         <v>6676</v>
       </c>
-      <c r="AH7" s="36" t="s">
+      <c r="AH7" s="20" t="s">
         <v>290</v>
       </c>
-      <c r="AI7" s="35">
+      <c r="AI7" s="19">
         <v>14106</v>
       </c>
-      <c r="AJ7" s="54" t="s">
+      <c r="AJ7" s="38" t="s">
         <v>84</v>
       </c>
-      <c r="AK7" s="37">
+      <c r="AK7" s="21">
         <v>8777</v>
       </c>
-      <c r="AL7" s="38" t="s">
+      <c r="AL7" s="22" t="s">
         <v>338</v>
       </c>
-      <c r="AM7" s="39">
+      <c r="AM7" s="23">
         <v>9864</v>
       </c>
-      <c r="AN7" s="40" t="s">
+      <c r="AN7" s="24" t="s">
         <v>321</v>
       </c>
-      <c r="AO7" s="39">
+      <c r="AO7" s="23">
         <v>10389</v>
       </c>
-      <c r="AP7" s="40" t="s">
+      <c r="AP7" s="24" t="s">
         <v>357</v>
       </c>
-      <c r="AQ7" s="85">
+      <c r="AQ7" s="67">
         <v>13742</v>
       </c>
-      <c r="AR7" s="86" t="s">
+      <c r="AR7" s="68" t="s">
         <v>405</v>
       </c>
+      <c r="AS7" s="23">
+        <v>16037</v>
+      </c>
+      <c r="AT7" s="24" t="s">
+        <v>438</v>
+      </c>
     </row>
-    <row r="8" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A8" s="77" t="s">
+    <row r="8" spans="1:46" s="35" customFormat="1" ht="11.25">
+      <c r="A8" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="34">
+      <c r="B8" s="18">
         <v>40493</v>
       </c>
-      <c r="C8" s="34">
+      <c r="C8" s="18">
         <v>28048</v>
       </c>
-      <c r="D8" s="32" t="s">
+      <c r="D8" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="E8" s="34">
+      <c r="E8" s="18">
         <v>40687</v>
       </c>
-      <c r="F8" s="32" t="s">
+      <c r="F8" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="G8" s="31">
+      <c r="G8" s="15">
         <v>46706</v>
       </c>
-      <c r="H8" s="32" t="s">
+      <c r="H8" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="I8" s="31">
+      <c r="I8" s="15">
         <v>81417</v>
       </c>
-      <c r="J8" s="32" t="s">
+      <c r="J8" s="16" t="s">
         <v>96</v>
       </c>
-      <c r="K8" s="33">
+      <c r="K8" s="17">
         <v>81262</v>
       </c>
-      <c r="L8" s="32" t="s">
+      <c r="L8" s="16" t="s">
         <v>109</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="18">
         <v>108547</v>
       </c>
-      <c r="N8" s="32" t="s">
+      <c r="N8" s="16" t="s">
         <v>123</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="18">
         <v>149574</v>
       </c>
-      <c r="P8" s="32" t="s">
+      <c r="P8" s="16" t="s">
         <v>137</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="18">
         <v>122460</v>
       </c>
-      <c r="R8" s="32" t="s">
+      <c r="R8" s="16" t="s">
         <v>153</v>
       </c>
-      <c r="S8" s="34">
+      <c r="S8" s="18">
         <v>129634</v>
       </c>
-      <c r="T8" s="32" t="s">
+      <c r="T8" s="16" t="s">
         <v>168</v>
       </c>
-      <c r="U8" s="34">
+      <c r="U8" s="18">
         <v>146166</v>
       </c>
-      <c r="V8" s="32" t="s">
+      <c r="V8" s="16" t="s">
         <v>188</v>
       </c>
-      <c r="W8" s="34">
+      <c r="W8" s="18">
         <v>128990</v>
       </c>
-      <c r="X8" s="32" t="s">
+      <c r="X8" s="16" t="s">
         <v>204</v>
       </c>
-      <c r="Y8" s="35">
+      <c r="Y8" s="19">
         <v>149545</v>
       </c>
-      <c r="Z8" s="36" t="s">
+      <c r="Z8" s="20" t="s">
         <v>222</v>
       </c>
-      <c r="AA8" s="35">
+      <c r="AA8" s="19">
         <v>122509</v>
       </c>
-      <c r="AB8" s="36" t="s">
+      <c r="AB8" s="20" t="s">
         <v>238</v>
       </c>
-      <c r="AC8" s="35">
+      <c r="AC8" s="19">
         <v>137354</v>
       </c>
-      <c r="AD8" s="36" t="s">
+      <c r="AD8" s="20" t="s">
         <v>257</v>
       </c>
-      <c r="AE8" s="35">
+      <c r="AE8" s="19">
         <v>183469</v>
       </c>
-      <c r="AF8" s="36" t="s">
+      <c r="AF8" s="20" t="s">
         <v>274</v>
       </c>
-      <c r="AG8" s="35">
+      <c r="AG8" s="19">
         <v>238373</v>
       </c>
-      <c r="AH8" s="36" t="s">
+      <c r="AH8" s="20" t="s">
         <v>264</v>
       </c>
-      <c r="AI8" s="35">
+      <c r="AI8" s="19">
         <v>137480</v>
       </c>
-      <c r="AJ8" s="36" t="s">
+      <c r="AJ8" s="20" t="s">
         <v>306</v>
       </c>
-      <c r="AK8" s="37">
+      <c r="AK8" s="21">
         <v>157149</v>
       </c>
-      <c r="AL8" s="38" t="s">
+      <c r="AL8" s="22" t="s">
         <v>339</v>
       </c>
-      <c r="AM8" s="39">
+      <c r="AM8" s="23">
         <v>172190</v>
       </c>
-      <c r="AN8" s="40" t="s">
+      <c r="AN8" s="24" t="s">
         <v>322</v>
       </c>
-      <c r="AO8" s="39">
+      <c r="AO8" s="23">
         <v>217174</v>
       </c>
-      <c r="AP8" s="40" t="s">
+      <c r="AP8" s="24" t="s">
         <v>358</v>
       </c>
-      <c r="AQ8" s="85">
+      <c r="AQ8" s="67">
         <v>313974</v>
       </c>
-      <c r="AR8" s="86" t="s">
+      <c r="AR8" s="68" t="s">
         <v>406</v>
       </c>
+      <c r="AS8" s="23">
+        <v>351575</v>
+      </c>
+      <c r="AT8" s="24" t="s">
+        <v>439</v>
+      </c>
     </row>
-    <row r="9" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A9" s="78" t="s">
+    <row r="9" spans="1:46" s="35" customFormat="1" ht="11.25">
+      <c r="A9" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="34">
+      <c r="B9" s="18">
         <v>38818</v>
       </c>
-      <c r="C9" s="34">
+      <c r="C9" s="18">
         <v>22410</v>
       </c>
-      <c r="D9" s="32" t="s">
+      <c r="D9" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="E9" s="34">
+      <c r="E9" s="18">
         <v>28332</v>
       </c>
-      <c r="F9" s="32" t="s">
+      <c r="F9" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="G9" s="31">
+      <c r="G9" s="15">
         <v>42048</v>
       </c>
-      <c r="H9" s="32" t="s">
+      <c r="H9" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="I9" s="31">
+      <c r="I9" s="15">
         <v>73973</v>
       </c>
-      <c r="J9" s="32" t="s">
+      <c r="J9" s="16" t="s">
         <v>97</v>
       </c>
-      <c r="K9" s="33">
+      <c r="K9" s="17">
         <v>64890</v>
       </c>
-      <c r="L9" s="32" t="s">
+      <c r="L9" s="16" t="s">
         <v>110</v>
       </c>
-      <c r="M9" s="34">
+      <c r="M9" s="18">
         <v>76322</v>
       </c>
-      <c r="N9" s="32" t="s">
+      <c r="N9" s="16" t="s">
         <v>124</v>
       </c>
-      <c r="O9" s="34">
+      <c r="O9" s="18">
         <v>99682</v>
       </c>
-      <c r="P9" s="32" t="s">
+      <c r="P9" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="Q9" s="34">
+      <c r="Q9" s="18">
         <v>97231</v>
       </c>
-      <c r="R9" s="32" t="s">
+      <c r="R9" s="16" t="s">
         <v>111</v>
       </c>
-      <c r="S9" s="34">
+      <c r="S9" s="18">
         <v>98916</v>
       </c>
-      <c r="T9" s="32" t="s">
+      <c r="T9" s="16" t="s">
         <v>169</v>
       </c>
-      <c r="U9" s="34">
+      <c r="U9" s="18">
         <v>110302</v>
       </c>
-      <c r="V9" s="32" t="s">
+      <c r="V9" s="16" t="s">
         <v>189</v>
       </c>
-      <c r="W9" s="34">
+      <c r="W9" s="18">
         <v>103217</v>
       </c>
-      <c r="X9" s="32" t="s">
+      <c r="X9" s="16" t="s">
         <v>205</v>
       </c>
-      <c r="Y9" s="35">
+      <c r="Y9" s="19">
         <v>89231</v>
       </c>
-      <c r="Z9" s="36" t="s">
+      <c r="Z9" s="20" t="s">
         <v>223</v>
       </c>
-      <c r="AA9" s="35">
+      <c r="AA9" s="19">
         <v>76823</v>
       </c>
-      <c r="AB9" s="36" t="s">
+      <c r="AB9" s="20" t="s">
         <v>239</v>
       </c>
-      <c r="AC9" s="35">
+      <c r="AC9" s="19">
         <v>89888</v>
       </c>
-      <c r="AD9" s="36" t="s">
+      <c r="AD9" s="20" t="s">
         <v>258</v>
       </c>
-      <c r="AE9" s="35">
+      <c r="AE9" s="19">
         <v>121155</v>
       </c>
-      <c r="AF9" s="36" t="s">
+      <c r="AF9" s="20" t="s">
         <v>275</v>
       </c>
-      <c r="AG9" s="35">
+      <c r="AG9" s="19">
         <v>119700</v>
       </c>
-      <c r="AH9" s="36" t="s">
+      <c r="AH9" s="20" t="s">
         <v>291</v>
       </c>
-      <c r="AI9" s="35">
+      <c r="AI9" s="19">
         <v>88025</v>
       </c>
-      <c r="AJ9" s="36" t="s">
+      <c r="AJ9" s="20" t="s">
         <v>307</v>
       </c>
-      <c r="AK9" s="37">
+      <c r="AK9" s="21">
         <v>100632</v>
       </c>
-      <c r="AL9" s="38" t="s">
+      <c r="AL9" s="22" t="s">
         <v>339</v>
       </c>
-      <c r="AM9" s="39">
+      <c r="AM9" s="23">
         <v>121069</v>
       </c>
-      <c r="AN9" s="40" t="s">
+      <c r="AN9" s="24" t="s">
         <v>323</v>
       </c>
-      <c r="AO9" s="39">
+      <c r="AO9" s="23">
         <v>147784</v>
       </c>
-      <c r="AP9" s="40" t="s">
+      <c r="AP9" s="24" t="s">
         <v>359</v>
       </c>
-      <c r="AQ9" s="85">
+      <c r="AQ9" s="67">
         <v>170842</v>
       </c>
-      <c r="AR9" s="86" t="s">
+      <c r="AR9" s="68" t="s">
         <v>407</v>
       </c>
+      <c r="AS9" s="23">
+        <v>176085</v>
+      </c>
+      <c r="AT9" s="24" t="s">
+        <v>440</v>
+      </c>
     </row>
-    <row r="10" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A10" s="78" t="s">
+    <row r="10" spans="1:46" s="35" customFormat="1" ht="11.25">
+      <c r="A10" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="34">
+      <c r="B10" s="18">
         <v>1646</v>
       </c>
-      <c r="C10" s="34">
+      <c r="C10" s="18">
         <v>513</v>
       </c>
-      <c r="D10" s="32" t="s">
+      <c r="D10" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="E10" s="34">
+      <c r="E10" s="18">
         <v>951</v>
       </c>
-      <c r="F10" s="32" t="s">
+      <c r="F10" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="G10" s="31">
+      <c r="G10" s="15">
         <v>1056</v>
       </c>
-      <c r="H10" s="32" t="s">
+      <c r="H10" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="I10" s="31">
+      <c r="I10" s="15">
         <v>1115</v>
       </c>
-      <c r="J10" s="32" t="s">
+      <c r="J10" s="16" t="s">
         <v>98</v>
       </c>
-      <c r="K10" s="47">
+      <c r="K10" s="31">
         <v>1107</v>
       </c>
-      <c r="L10" s="32" t="s">
+      <c r="L10" s="16" t="s">
         <v>111</v>
       </c>
-      <c r="M10" s="34">
+      <c r="M10" s="18">
         <v>3288</v>
       </c>
-      <c r="N10" s="53" t="s">
+      <c r="N10" s="37" t="s">
         <v>363</v>
       </c>
-      <c r="O10" s="34">
+      <c r="O10" s="18">
         <v>7130</v>
       </c>
-      <c r="P10" s="53" t="s">
+      <c r="P10" s="37" t="s">
         <v>366</v>
       </c>
-      <c r="Q10" s="34">
+      <c r="Q10" s="18">
         <v>3673</v>
       </c>
-      <c r="R10" s="32" t="s">
+      <c r="R10" s="16" t="s">
         <v>154</v>
       </c>
-      <c r="S10" s="34">
+      <c r="S10" s="18">
         <v>2792</v>
       </c>
-      <c r="T10" s="32" t="s">
+      <c r="T10" s="16" t="s">
         <v>170</v>
       </c>
-      <c r="U10" s="34">
+      <c r="U10" s="18">
         <v>3316</v>
       </c>
-      <c r="V10" s="32" t="s">
+      <c r="V10" s="16" t="s">
         <v>190</v>
       </c>
-      <c r="W10" s="34">
+      <c r="W10" s="18">
         <v>3027</v>
       </c>
-      <c r="X10" s="32" t="s">
+      <c r="X10" s="16" t="s">
         <v>206</v>
       </c>
-      <c r="Y10" s="35">
+      <c r="Y10" s="19">
         <v>12206</v>
       </c>
-      <c r="Z10" s="54" t="s">
+      <c r="Z10" s="38" t="s">
         <v>381</v>
       </c>
-      <c r="AA10" s="35">
+      <c r="AA10" s="19">
         <v>15518</v>
       </c>
-      <c r="AB10" s="36" t="s">
+      <c r="AB10" s="20" t="s">
         <v>240</v>
       </c>
-      <c r="AC10" s="35">
+      <c r="AC10" s="19">
         <v>22695</v>
       </c>
-      <c r="AD10" s="36" t="s">
+      <c r="AD10" s="20" t="s">
         <v>259</v>
       </c>
-      <c r="AE10" s="35">
+      <c r="AE10" s="19">
         <v>33182</v>
       </c>
-      <c r="AF10" s="36" t="s">
+      <c r="AF10" s="20" t="s">
         <v>276</v>
       </c>
-      <c r="AG10" s="35">
+      <c r="AG10" s="19">
         <v>18030</v>
       </c>
-      <c r="AH10" s="36" t="s">
+      <c r="AH10" s="20" t="s">
         <v>292</v>
       </c>
-      <c r="AI10" s="35">
+      <c r="AI10" s="19">
         <v>3380</v>
       </c>
-      <c r="AJ10" s="36" t="s">
+      <c r="AJ10" s="20" t="s">
         <v>308</v>
       </c>
-      <c r="AK10" s="37">
+      <c r="AK10" s="21">
         <v>26059</v>
       </c>
-      <c r="AL10" s="55" t="s">
+      <c r="AL10" s="39" t="s">
         <v>340</v>
       </c>
-      <c r="AM10" s="39">
+      <c r="AM10" s="23">
         <v>6224</v>
       </c>
-      <c r="AN10" s="40" t="s">
+      <c r="AN10" s="24" t="s">
         <v>324</v>
       </c>
-      <c r="AO10" s="39">
+      <c r="AO10" s="23">
         <v>10408</v>
       </c>
-      <c r="AP10" s="40" t="s">
+      <c r="AP10" s="24" t="s">
         <v>360</v>
       </c>
-      <c r="AQ10" s="85">
+      <c r="AQ10" s="67">
         <v>7954</v>
       </c>
-      <c r="AR10" s="86" t="s">
+      <c r="AR10" s="68" t="s">
         <v>408</v>
       </c>
+      <c r="AS10" s="23">
+        <v>26162</v>
+      </c>
+      <c r="AT10" s="24" t="s">
+        <v>441</v>
+      </c>
     </row>
-    <row r="11" spans="1:44" s="16" customFormat="1" ht="22.5">
-      <c r="A11" s="78" t="s">
+    <row r="11" spans="1:46" s="35" customFormat="1" ht="22.5">
+      <c r="A11" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="34">
+      <c r="B11" s="18">
         <v>6</v>
       </c>
-      <c r="C11" s="34">
+      <c r="C11" s="18">
         <v>1025</v>
       </c>
-      <c r="D11" s="53" t="s">
+      <c r="D11" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="E11" s="34">
+      <c r="E11" s="18">
         <v>9425</v>
       </c>
-      <c r="F11" s="53" t="s">
+      <c r="F11" s="37" t="s">
         <v>398</v>
       </c>
-      <c r="G11" s="31">
+      <c r="G11" s="15">
         <v>890</v>
       </c>
-      <c r="H11" s="32" t="s">
+      <c r="H11" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="I11" s="31">
+      <c r="I11" s="15">
         <v>1755</v>
       </c>
-      <c r="J11" s="32" t="s">
+      <c r="J11" s="16" t="s">
         <v>99</v>
       </c>
-      <c r="K11" s="47">
+      <c r="K11" s="31">
         <v>7848</v>
       </c>
-      <c r="L11" s="53" t="s">
+      <c r="L11" s="37" t="s">
         <v>368</v>
       </c>
-      <c r="M11" s="34">
+      <c r="M11" s="18">
         <v>17346</v>
       </c>
-      <c r="N11" s="53" t="s">
+      <c r="N11" s="37" t="s">
         <v>366</v>
       </c>
-      <c r="O11" s="34">
+      <c r="O11" s="18">
         <v>28918</v>
       </c>
-      <c r="P11" s="32" t="s">
+      <c r="P11" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="Q11" s="34">
+      <c r="Q11" s="18">
         <v>9834</v>
       </c>
-      <c r="R11" s="32" t="s">
+      <c r="R11" s="16" t="s">
         <v>155</v>
       </c>
-      <c r="S11" s="34">
+      <c r="S11" s="18">
         <v>10075</v>
       </c>
-      <c r="T11" s="32" t="s">
+      <c r="T11" s="16" t="s">
         <v>171</v>
       </c>
-      <c r="U11" s="34">
+      <c r="U11" s="18">
         <v>12949</v>
       </c>
-      <c r="V11" s="32" t="s">
+      <c r="V11" s="16" t="s">
         <v>191</v>
       </c>
-      <c r="W11" s="34">
+      <c r="W11" s="18">
         <v>10158</v>
       </c>
-      <c r="X11" s="32" t="s">
+      <c r="X11" s="16" t="s">
         <v>207</v>
       </c>
-      <c r="Y11" s="35">
+      <c r="Y11" s="19">
         <v>32344</v>
       </c>
-      <c r="Z11" s="54" t="s">
+      <c r="Z11" s="38" t="s">
         <v>380</v>
       </c>
-      <c r="AA11" s="35">
+      <c r="AA11" s="19">
         <v>14782</v>
       </c>
-      <c r="AB11" s="36" t="s">
+      <c r="AB11" s="20" t="s">
         <v>241</v>
       </c>
-      <c r="AC11" s="35">
+      <c r="AC11" s="19">
         <v>4930</v>
       </c>
-      <c r="AD11" s="36" t="s">
+      <c r="AD11" s="20" t="s">
         <v>260</v>
       </c>
-      <c r="AE11" s="35">
+      <c r="AE11" s="19">
         <v>10158</v>
       </c>
-      <c r="AF11" s="36" t="s">
+      <c r="AF11" s="20" t="s">
         <v>277</v>
       </c>
-      <c r="AG11" s="35">
+      <c r="AG11" s="19">
         <v>81204</v>
       </c>
-      <c r="AH11" s="54" t="s">
+      <c r="AH11" s="38" t="s">
         <v>373</v>
       </c>
-      <c r="AI11" s="35">
+      <c r="AI11" s="19">
         <v>34890</v>
       </c>
-      <c r="AJ11" s="36" t="s">
+      <c r="AJ11" s="20" t="s">
         <v>241</v>
       </c>
-      <c r="AK11" s="37">
+      <c r="AK11" s="21">
         <v>20825</v>
       </c>
-      <c r="AL11" s="38" t="s">
+      <c r="AL11" s="22" t="s">
         <v>341</v>
       </c>
-      <c r="AM11" s="39">
+      <c r="AM11" s="23">
         <v>28448</v>
       </c>
-      <c r="AN11" s="40" t="s">
+      <c r="AN11" s="24" t="s">
         <v>325</v>
       </c>
-      <c r="AO11" s="39">
+      <c r="AO11" s="23">
         <v>47722</v>
       </c>
-      <c r="AP11" s="40" t="s">
+      <c r="AP11" s="24" t="s">
         <v>361</v>
       </c>
-      <c r="AQ11" s="85">
+      <c r="AQ11" s="67">
         <v>123407</v>
       </c>
-      <c r="AR11" s="86" t="s">
+      <c r="AR11" s="68" t="s">
         <v>409</v>
       </c>
+      <c r="AS11" s="23">
+        <v>126630</v>
+      </c>
+      <c r="AT11" s="24" t="s">
+        <v>442</v>
+      </c>
     </row>
-    <row r="12" spans="1:44" s="16" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A12" s="78" t="s">
+    <row r="12" spans="1:46" s="35" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A12" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="34">
+      <c r="B12" s="18">
         <v>23</v>
       </c>
-      <c r="C12" s="34">
+      <c r="C12" s="18">
         <v>4100</v>
       </c>
-      <c r="D12" s="53" t="s">
+      <c r="D12" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="E12" s="34">
+      <c r="E12" s="18">
         <v>1979</v>
       </c>
-      <c r="F12" s="32" t="s">
+      <c r="F12" s="16" t="s">
         <v>66</v>
       </c>
-      <c r="G12" s="31">
+      <c r="G12" s="15">
         <v>2712</v>
       </c>
-      <c r="H12" s="32" t="s">
+      <c r="H12" s="16" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="31">
+      <c r="I12" s="15">
         <v>4574</v>
       </c>
-      <c r="J12" s="32" t="s">
+      <c r="J12" s="16" t="s">
         <v>100</v>
       </c>
-      <c r="K12" s="43">
+      <c r="K12" s="27">
         <v>7417</v>
       </c>
-      <c r="L12" s="32" t="s">
+      <c r="L12" s="16" t="s">
         <v>112</v>
       </c>
-      <c r="M12" s="34">
+      <c r="M12" s="18">
         <v>11591</v>
       </c>
-      <c r="N12" s="32" t="s">
+      <c r="N12" s="16" t="s">
         <v>125</v>
       </c>
-      <c r="O12" s="34">
+      <c r="O12" s="18">
         <v>13844</v>
       </c>
-      <c r="P12" s="32" t="s">
+      <c r="P12" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="Q12" s="34">
+      <c r="Q12" s="18">
         <v>11722</v>
       </c>
-      <c r="R12" s="32" t="s">
+      <c r="R12" s="16" t="s">
         <v>156</v>
       </c>
-      <c r="S12" s="34">
+      <c r="S12" s="18">
         <v>17851</v>
       </c>
-      <c r="T12" s="32" t="s">
+      <c r="T12" s="16" t="s">
         <v>172</v>
       </c>
-      <c r="U12" s="34">
+      <c r="U12" s="18">
         <v>19599</v>
       </c>
-      <c r="V12" s="32" t="s">
+      <c r="V12" s="16" t="s">
         <v>90</v>
       </c>
-      <c r="W12" s="34">
+      <c r="W12" s="18">
         <v>12589</v>
       </c>
-      <c r="X12" s="32" t="s">
+      <c r="X12" s="16" t="s">
         <v>208</v>
       </c>
-      <c r="Y12" s="35">
+      <c r="Y12" s="19">
         <v>15764</v>
       </c>
-      <c r="Z12" s="36" t="s">
+      <c r="Z12" s="20" t="s">
         <v>224</v>
       </c>
-      <c r="AA12" s="35">
+      <c r="AA12" s="19">
         <v>15386</v>
       </c>
-      <c r="AB12" s="36" t="s">
+      <c r="AB12" s="20" t="s">
         <v>242</v>
       </c>
-      <c r="AC12" s="35">
+      <c r="AC12" s="19">
         <v>19841</v>
       </c>
-      <c r="AD12" s="36" t="s">
+      <c r="AD12" s="20" t="s">
         <v>261</v>
       </c>
-      <c r="AE12" s="35">
+      <c r="AE12" s="19">
         <v>18974</v>
       </c>
-      <c r="AF12" s="36" t="s">
+      <c r="AF12" s="20" t="s">
         <v>278</v>
       </c>
-      <c r="AG12" s="35">
+      <c r="AG12" s="19">
         <v>19439</v>
       </c>
-      <c r="AH12" s="36" t="s">
+      <c r="AH12" s="20" t="s">
         <v>293</v>
       </c>
-      <c r="AI12" s="35">
+      <c r="AI12" s="19">
         <v>11185</v>
       </c>
-      <c r="AJ12" s="36" t="s">
+      <c r="AJ12" s="20" t="s">
         <v>309</v>
       </c>
-      <c r="AK12" s="37">
+      <c r="AK12" s="21">
         <v>9634</v>
       </c>
-      <c r="AL12" s="38" t="s">
+      <c r="AL12" s="22" t="s">
         <v>342</v>
       </c>
-      <c r="AM12" s="39">
+      <c r="AM12" s="23">
         <v>16449</v>
       </c>
-      <c r="AN12" s="40" t="s">
+      <c r="AN12" s="24" t="s">
         <v>326</v>
       </c>
-      <c r="AO12" s="39">
+      <c r="AO12" s="23">
         <v>11260</v>
       </c>
-      <c r="AP12" s="40" t="s">
+      <c r="AP12" s="24" t="s">
         <v>362</v>
       </c>
-      <c r="AQ12" s="85">
+      <c r="AQ12" s="67">
         <v>11771</v>
       </c>
-      <c r="AR12" s="86" t="s">
+      <c r="AR12" s="68" t="s">
         <v>357</v>
       </c>
+      <c r="AS12" s="23">
+        <v>22697</v>
+      </c>
+      <c r="AT12" s="24" t="s">
+        <v>443</v>
+      </c>
     </row>
-    <row r="13" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A13" s="77" t="s">
+    <row r="13" spans="1:46" s="35" customFormat="1" ht="11.25">
+      <c r="A13" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="34">
+      <c r="B13" s="18">
         <v>1298</v>
       </c>
-      <c r="C13" s="34">
+      <c r="C13" s="18">
         <v>615</v>
       </c>
-      <c r="D13" s="32" t="s">
+      <c r="D13" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="E13" s="34">
+      <c r="E13" s="18">
         <v>1250</v>
       </c>
-      <c r="F13" s="32" t="s">
+      <c r="F13" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="G13" s="31">
+      <c r="G13" s="15">
         <v>2067</v>
       </c>
-      <c r="H13" s="32" t="s">
+      <c r="H13" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="31">
+      <c r="I13" s="15">
         <v>511</v>
       </c>
-      <c r="J13" s="32" t="s">
+      <c r="J13" s="16" t="s">
         <v>101</v>
       </c>
-      <c r="K13" s="47">
+      <c r="K13" s="31">
         <v>1002</v>
       </c>
-      <c r="L13" s="32" t="s">
+      <c r="L13" s="16" t="s">
         <v>113</v>
       </c>
-      <c r="M13" s="34">
+      <c r="M13" s="18">
         <v>876</v>
       </c>
-      <c r="N13" s="32" t="s">
+      <c r="N13" s="16" t="s">
         <v>126</v>
       </c>
-      <c r="O13" s="34">
+      <c r="O13" s="18">
         <v>2231</v>
       </c>
-      <c r="P13" s="53" t="s">
+      <c r="P13" s="37" t="s">
         <v>374</v>
       </c>
-      <c r="Q13" s="34">
+      <c r="Q13" s="18">
         <v>1282</v>
       </c>
-      <c r="R13" s="32" t="s">
+      <c r="R13" s="16" t="s">
         <v>157</v>
       </c>
-      <c r="S13" s="34">
+      <c r="S13" s="18">
         <v>2275</v>
       </c>
-      <c r="T13" s="32" t="s">
+      <c r="T13" s="16" t="s">
         <v>173</v>
       </c>
-      <c r="U13" s="34">
+      <c r="U13" s="18">
         <v>3179</v>
       </c>
-      <c r="V13" s="32" t="s">
+      <c r="V13" s="16" t="s">
         <v>136</v>
       </c>
-      <c r="W13" s="34">
+      <c r="W13" s="18">
         <v>2448</v>
       </c>
-      <c r="X13" s="32" t="s">
+      <c r="X13" s="16" t="s">
         <v>209</v>
       </c>
-      <c r="Y13" s="35">
+      <c r="Y13" s="19">
         <v>1475</v>
       </c>
-      <c r="Z13" s="36" t="s">
+      <c r="Z13" s="20" t="s">
         <v>225</v>
       </c>
-      <c r="AA13" s="35">
+      <c r="AA13" s="19">
         <v>283</v>
       </c>
-      <c r="AB13" s="36" t="s">
+      <c r="AB13" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="AC13" s="35">
+      <c r="AC13" s="19">
         <v>460</v>
       </c>
-      <c r="AD13" s="36" t="s">
+      <c r="AD13" s="20" t="s">
         <v>262</v>
       </c>
-      <c r="AE13" s="35">
+      <c r="AE13" s="19">
         <v>828</v>
       </c>
-      <c r="AF13" s="36" t="s">
+      <c r="AF13" s="20" t="s">
         <v>279</v>
       </c>
-      <c r="AG13" s="35">
+      <c r="AG13" s="19">
         <v>967</v>
       </c>
-      <c r="AH13" s="36" t="s">
+      <c r="AH13" s="20" t="s">
         <v>269</v>
       </c>
-      <c r="AI13" s="35">
+      <c r="AI13" s="19">
         <v>420</v>
       </c>
-      <c r="AJ13" s="36" t="s">
+      <c r="AJ13" s="20" t="s">
         <v>310</v>
       </c>
-      <c r="AK13" s="37">
+      <c r="AK13" s="21">
         <v>619</v>
       </c>
-      <c r="AL13" s="38" t="s">
+      <c r="AL13" s="22" t="s">
         <v>343</v>
       </c>
-      <c r="AM13" s="39">
+      <c r="AM13" s="23">
         <v>1038</v>
       </c>
-      <c r="AN13" s="40" t="s">
+      <c r="AN13" s="24" t="s">
         <v>327</v>
       </c>
-      <c r="AO13" s="39">
+      <c r="AO13" s="23">
         <v>3108</v>
       </c>
-      <c r="AP13" s="40" t="s">
+      <c r="AP13" s="24" t="s">
         <v>363</v>
       </c>
-      <c r="AQ13" s="85">
+      <c r="AQ13" s="67">
         <v>2785</v>
       </c>
-      <c r="AR13" s="86" t="s">
+      <c r="AR13" s="68" t="s">
         <v>410</v>
       </c>
+      <c r="AS13" s="23">
+        <v>5504</v>
+      </c>
+      <c r="AT13" s="24" t="s">
+        <v>444</v>
+      </c>
     </row>
-    <row r="14" spans="1:44" s="16" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A14" s="77" t="s">
+    <row r="14" spans="1:46" s="35" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="34">
+      <c r="B14" s="18">
         <v>198</v>
       </c>
-      <c r="C14" s="34">
+      <c r="C14" s="18">
         <v>240</v>
       </c>
-      <c r="D14" s="32" t="s">
+      <c r="D14" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="E14" s="34">
+      <c r="E14" s="18">
         <v>446</v>
       </c>
-      <c r="F14" s="32" t="s">
+      <c r="F14" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="G14" s="31">
+      <c r="G14" s="15">
         <v>985</v>
       </c>
-      <c r="H14" s="53" t="s">
+      <c r="H14" s="37" t="s">
         <v>366</v>
       </c>
-      <c r="I14" s="31">
+      <c r="I14" s="15">
         <v>1456</v>
       </c>
-      <c r="J14" s="32" t="s">
+      <c r="J14" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="K14" s="47">
+      <c r="K14" s="31">
         <v>829</v>
       </c>
-      <c r="L14" s="32" t="s">
+      <c r="L14" s="16" t="s">
         <v>114</v>
       </c>
-      <c r="M14" s="34">
+      <c r="M14" s="18">
         <v>380</v>
       </c>
-      <c r="N14" s="32" t="s">
+      <c r="N14" s="16" t="s">
         <v>127</v>
       </c>
-      <c r="O14" s="34">
+      <c r="O14" s="18">
         <v>472</v>
       </c>
-      <c r="P14" s="32" t="s">
+      <c r="P14" s="16" t="s">
         <v>140</v>
       </c>
-      <c r="Q14" s="34">
+      <c r="Q14" s="18">
         <v>884</v>
       </c>
-      <c r="R14" s="32" t="s">
+      <c r="R14" s="16" t="s">
         <v>158</v>
       </c>
-      <c r="S14" s="34">
+      <c r="S14" s="18">
         <v>651</v>
       </c>
-      <c r="T14" s="32" t="s">
+      <c r="T14" s="16" t="s">
         <v>174</v>
       </c>
-      <c r="U14" s="34">
+      <c r="U14" s="18">
         <v>555</v>
       </c>
-      <c r="V14" s="32" t="s">
+      <c r="V14" s="16" t="s">
         <v>192</v>
       </c>
-      <c r="W14" s="34">
+      <c r="W14" s="18">
         <v>1138</v>
       </c>
-      <c r="X14" s="32" t="s">
+      <c r="X14" s="16" t="s">
         <v>210</v>
       </c>
-      <c r="Y14" s="35">
+      <c r="Y14" s="19">
         <v>518</v>
       </c>
-      <c r="Z14" s="36" t="s">
+      <c r="Z14" s="20" t="s">
         <v>226</v>
       </c>
-      <c r="AA14" s="35">
+      <c r="AA14" s="19">
         <v>534</v>
       </c>
-      <c r="AB14" s="36" t="s">
+      <c r="AB14" s="20" t="s">
         <v>244</v>
       </c>
-      <c r="AC14" s="35">
+      <c r="AC14" s="19">
         <v>812</v>
       </c>
-      <c r="AD14" s="36" t="s">
+      <c r="AD14" s="20" t="s">
         <v>263</v>
       </c>
-      <c r="AE14" s="35">
+      <c r="AE14" s="19">
         <v>2809</v>
       </c>
-      <c r="AF14" s="54" t="s">
+      <c r="AF14" s="38" t="s">
         <v>365</v>
       </c>
-      <c r="AG14" s="35">
+      <c r="AG14" s="19">
         <v>1034</v>
       </c>
-      <c r="AH14" s="36" t="s">
+      <c r="AH14" s="20" t="s">
         <v>294</v>
       </c>
-      <c r="AI14" s="35">
+      <c r="AI14" s="19">
         <v>4322</v>
       </c>
-      <c r="AJ14" s="54" t="s">
+      <c r="AJ14" s="38" t="s">
         <v>368</v>
       </c>
-      <c r="AK14" s="37">
+      <c r="AK14" s="21">
         <v>6107</v>
       </c>
-      <c r="AL14" s="38" t="s">
+      <c r="AL14" s="22" t="s">
         <v>344</v>
       </c>
-      <c r="AM14" s="39">
+      <c r="AM14" s="23">
         <v>20138</v>
       </c>
-      <c r="AN14" s="40" t="s">
+      <c r="AN14" s="24" t="s">
         <v>365</v>
       </c>
-      <c r="AO14" s="39">
+      <c r="AO14" s="23">
         <v>17775</v>
       </c>
-      <c r="AP14" s="40">
-[...2 lines deleted...]
-      <c r="AQ14" s="85">
+      <c r="AP14" s="24" t="s">
+        <v>425</v>
+      </c>
+      <c r="AQ14" s="67">
         <v>12917</v>
       </c>
-      <c r="AR14" s="86" t="s">
+      <c r="AR14" s="68" t="s">
         <v>411</v>
       </c>
+      <c r="AS14" s="23">
+        <v>25488</v>
+      </c>
+      <c r="AT14" s="24" t="s">
+        <v>445</v>
+      </c>
     </row>
-    <row r="15" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A15" s="77" t="s">
+    <row r="15" spans="1:46" s="35" customFormat="1" ht="11.25">
+      <c r="A15" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="34">
+      <c r="B15" s="18">
         <v>691</v>
       </c>
-      <c r="C15" s="34">
+      <c r="C15" s="18">
         <v>4653</v>
       </c>
-      <c r="D15" s="53" t="s">
+      <c r="D15" s="37" t="s">
         <v>394</v>
       </c>
-      <c r="E15" s="34">
+      <c r="E15" s="18">
         <v>6724</v>
       </c>
-      <c r="F15" s="32" t="s">
+      <c r="F15" s="16" t="s">
         <v>69</v>
       </c>
-      <c r="G15" s="31">
+      <c r="G15" s="15">
         <v>7074</v>
       </c>
-      <c r="H15" s="32" t="s">
+      <c r="H15" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="I15" s="31">
+      <c r="I15" s="15">
         <v>2738</v>
       </c>
-      <c r="J15" s="32" t="s">
+      <c r="J15" s="16" t="s">
         <v>57</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="17">
         <v>40044</v>
       </c>
-      <c r="L15" s="53" t="s">
+      <c r="L15" s="37" t="s">
         <v>392</v>
       </c>
-      <c r="M15" s="34">
+      <c r="M15" s="18">
         <v>19381</v>
       </c>
-      <c r="N15" s="32" t="s">
+      <c r="N15" s="16" t="s">
         <v>128</v>
       </c>
-      <c r="O15" s="34">
+      <c r="O15" s="18">
         <v>53440</v>
       </c>
-      <c r="P15" s="53" t="s">
+      <c r="P15" s="37" t="s">
         <v>364</v>
       </c>
-      <c r="Q15" s="34">
+      <c r="Q15" s="18">
         <v>62659</v>
       </c>
-      <c r="R15" s="32" t="s">
+      <c r="R15" s="16" t="s">
         <v>159</v>
       </c>
-      <c r="S15" s="34">
+      <c r="S15" s="18">
         <v>75593</v>
       </c>
-      <c r="T15" s="32" t="s">
+      <c r="T15" s="16" t="s">
         <v>175</v>
       </c>
-      <c r="U15" s="34">
+      <c r="U15" s="18">
         <v>173452</v>
       </c>
-      <c r="V15" s="53" t="s">
+      <c r="V15" s="37" t="s">
         <v>378</v>
       </c>
-      <c r="W15" s="34">
+      <c r="W15" s="18">
         <v>69308</v>
       </c>
-      <c r="X15" s="32" t="s">
+      <c r="X15" s="16" t="s">
         <v>211</v>
       </c>
-      <c r="Y15" s="35">
+      <c r="Y15" s="19">
         <v>32269</v>
       </c>
-      <c r="Z15" s="36" t="s">
+      <c r="Z15" s="20" t="s">
         <v>227</v>
       </c>
-      <c r="AA15" s="35">
+      <c r="AA15" s="19">
         <v>29319</v>
       </c>
-      <c r="AB15" s="36" t="s">
+      <c r="AB15" s="20" t="s">
         <v>245</v>
       </c>
-      <c r="AC15" s="35">
+      <c r="AC15" s="19">
         <v>39245</v>
       </c>
-      <c r="AD15" s="36" t="s">
+      <c r="AD15" s="20" t="s">
         <v>264</v>
       </c>
-      <c r="AE15" s="35">
+      <c r="AE15" s="19">
         <v>68317</v>
       </c>
-      <c r="AF15" s="36" t="s">
+      <c r="AF15" s="20" t="s">
         <v>280</v>
       </c>
-      <c r="AG15" s="35">
+      <c r="AG15" s="19">
         <v>75866</v>
       </c>
-      <c r="AH15" s="36" t="s">
+      <c r="AH15" s="20" t="s">
         <v>295</v>
       </c>
-      <c r="AI15" s="35">
+      <c r="AI15" s="19">
         <v>27931</v>
       </c>
-      <c r="AJ15" s="36" t="s">
+      <c r="AJ15" s="20" t="s">
         <v>311</v>
       </c>
-      <c r="AK15" s="37">
+      <c r="AK15" s="21">
         <v>29325</v>
       </c>
-      <c r="AL15" s="38" t="s">
+      <c r="AL15" s="22" t="s">
         <v>345</v>
       </c>
-      <c r="AM15" s="39">
+      <c r="AM15" s="23">
         <v>65905</v>
       </c>
-      <c r="AN15" s="40" t="s">
+      <c r="AN15" s="24" t="s">
         <v>366</v>
       </c>
-      <c r="AO15" s="39">
+      <c r="AO15" s="23">
         <v>92537</v>
       </c>
-      <c r="AP15" s="40">
-[...2 lines deleted...]
-      <c r="AQ15" s="85">
+      <c r="AP15" s="24" t="s">
+        <v>426</v>
+      </c>
+      <c r="AQ15" s="67">
         <v>104472</v>
       </c>
-      <c r="AR15" s="86" t="s">
+      <c r="AR15" s="68" t="s">
         <v>412</v>
       </c>
+      <c r="AS15" s="23">
+        <v>153710</v>
+      </c>
+      <c r="AT15" s="24" t="s">
+        <v>446</v>
+      </c>
     </row>
-    <row r="16" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A16" s="77" t="s">
+    <row r="16" spans="1:46" s="35" customFormat="1" ht="11.25">
+      <c r="A16" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="34">
+      <c r="B16" s="18">
         <v>27</v>
       </c>
-      <c r="C16" s="34">
+      <c r="C16" s="18">
         <v>130</v>
       </c>
-      <c r="D16" s="53" t="s">
+      <c r="D16" s="37" t="s">
         <v>400</v>
       </c>
-      <c r="E16" s="34">
+      <c r="E16" s="18">
         <v>46</v>
       </c>
-      <c r="F16" s="32" t="s">
+      <c r="F16" s="16" t="s">
         <v>70</v>
       </c>
-      <c r="G16" s="31">
+      <c r="G16" s="15">
         <v>229</v>
       </c>
-      <c r="H16" s="53" t="s">
+      <c r="H16" s="37" t="s">
         <v>395</v>
       </c>
-      <c r="I16" s="31">
+      <c r="I16" s="15">
         <v>268</v>
       </c>
-      <c r="J16" s="32" t="s">
+      <c r="J16" s="16" t="s">
         <v>103</v>
       </c>
-      <c r="K16" s="47">
+      <c r="K16" s="31">
         <v>151</v>
       </c>
-      <c r="L16" s="32" t="s">
+      <c r="L16" s="16" t="s">
         <v>115</v>
       </c>
-      <c r="M16" s="34">
+      <c r="M16" s="18">
         <v>378</v>
       </c>
-      <c r="N16" s="53" t="s">
+      <c r="N16" s="37" t="s">
         <v>374</v>
       </c>
-      <c r="O16" s="34">
+      <c r="O16" s="18">
         <v>812</v>
       </c>
-      <c r="P16" s="53" t="s">
+      <c r="P16" s="37" t="s">
         <v>387</v>
       </c>
-      <c r="Q16" s="34">
+      <c r="Q16" s="18">
         <v>561</v>
       </c>
-      <c r="R16" s="32" t="s">
+      <c r="R16" s="16" t="s">
         <v>160</v>
       </c>
-      <c r="S16" s="34">
+      <c r="S16" s="18">
         <v>633</v>
       </c>
-      <c r="T16" s="32" t="s">
+      <c r="T16" s="16" t="s">
         <v>176</v>
       </c>
-      <c r="U16" s="34">
+      <c r="U16" s="18">
         <v>1080</v>
       </c>
-      <c r="V16" s="32" t="s">
+      <c r="V16" s="16" t="s">
         <v>193</v>
       </c>
-      <c r="W16" s="34">
+      <c r="W16" s="18">
         <v>1337</v>
       </c>
-      <c r="X16" s="32" t="s">
+      <c r="X16" s="16" t="s">
         <v>212</v>
       </c>
-      <c r="Y16" s="35">
+      <c r="Y16" s="19">
         <v>621</v>
       </c>
-      <c r="Z16" s="36" t="s">
+      <c r="Z16" s="20" t="s">
         <v>228</v>
       </c>
-      <c r="AA16" s="35">
+      <c r="AA16" s="19">
         <v>621</v>
       </c>
-      <c r="AB16" s="36" t="s">
+      <c r="AB16" s="20" t="s">
         <v>246</v>
       </c>
-      <c r="AC16" s="35">
+      <c r="AC16" s="19">
         <v>301</v>
       </c>
-      <c r="AD16" s="36" t="s">
+      <c r="AD16" s="20" t="s">
         <v>265</v>
       </c>
-      <c r="AE16" s="35">
+      <c r="AE16" s="19">
         <v>789</v>
       </c>
-      <c r="AF16" s="54" t="s">
+      <c r="AF16" s="38" t="s">
         <v>374</v>
       </c>
-      <c r="AG16" s="35">
+      <c r="AG16" s="19">
         <v>1503</v>
       </c>
-      <c r="AH16" s="36" t="s">
+      <c r="AH16" s="20" t="s">
         <v>296</v>
       </c>
-      <c r="AI16" s="35">
+      <c r="AI16" s="19">
         <v>1734</v>
       </c>
-      <c r="AJ16" s="36" t="s">
+      <c r="AJ16" s="20" t="s">
         <v>312</v>
       </c>
-      <c r="AK16" s="37">
+      <c r="AK16" s="21">
         <v>6043</v>
       </c>
-      <c r="AL16" s="55" t="s">
+      <c r="AL16" s="39" t="s">
         <v>181</v>
       </c>
-      <c r="AM16" s="39">
+      <c r="AM16" s="23">
         <v>1623</v>
       </c>
-      <c r="AN16" s="40" t="s">
+      <c r="AN16" s="24" t="s">
         <v>328</v>
       </c>
-      <c r="AO16" s="39">
+      <c r="AO16" s="23">
         <v>1837</v>
       </c>
-      <c r="AP16" s="40">
-[...2 lines deleted...]
-      <c r="AQ16" s="85">
+      <c r="AP16" s="24" t="s">
+        <v>427</v>
+      </c>
+      <c r="AQ16" s="67">
         <v>4485</v>
       </c>
-      <c r="AR16" s="86" t="s">
+      <c r="AR16" s="68" t="s">
         <v>413</v>
       </c>
+      <c r="AS16" s="23">
+        <v>13710</v>
+      </c>
+      <c r="AT16" s="24" t="s">
+        <v>447</v>
+      </c>
     </row>
-    <row r="17" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A17" s="77" t="s">
+    <row r="17" spans="1:47" s="35" customFormat="1" ht="11.25">
+      <c r="A17" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="34">
+      <c r="B17" s="18">
         <v>5</v>
       </c>
-      <c r="C17" s="34">
+      <c r="C17" s="18">
         <v>6</v>
       </c>
-      <c r="D17" s="32" t="s">
+      <c r="D17" s="16" t="s">
         <v>55</v>
       </c>
-      <c r="E17" s="34">
+      <c r="E17" s="18">
         <v>956</v>
       </c>
-      <c r="F17" s="53" t="s">
+      <c r="F17" s="37" t="s">
         <v>397</v>
       </c>
-      <c r="G17" s="31">
+      <c r="G17" s="15">
         <v>1448</v>
       </c>
-      <c r="H17" s="32" t="s">
+      <c r="H17" s="16" t="s">
         <v>86</v>
       </c>
-      <c r="I17" s="31">
+      <c r="I17" s="15">
         <v>1738</v>
       </c>
-      <c r="J17" s="32" t="s">
+      <c r="J17" s="16" t="s">
         <v>104</v>
       </c>
-      <c r="K17" s="43">
+      <c r="K17" s="27">
         <v>1627</v>
       </c>
-      <c r="L17" s="32" t="s">
+      <c r="L17" s="16" t="s">
         <v>116</v>
       </c>
-      <c r="M17" s="34">
+      <c r="M17" s="18">
         <v>1971</v>
       </c>
-      <c r="N17" s="32" t="s">
+      <c r="N17" s="16" t="s">
         <v>129</v>
       </c>
-      <c r="O17" s="34">
+      <c r="O17" s="18">
         <v>979</v>
       </c>
-      <c r="P17" s="32" t="s">
+      <c r="P17" s="16" t="s">
         <v>141</v>
       </c>
-      <c r="Q17" s="34">
+      <c r="Q17" s="18">
         <v>1310</v>
       </c>
-      <c r="R17" s="32" t="s">
+      <c r="R17" s="16" t="s">
         <v>161</v>
       </c>
-      <c r="S17" s="34">
+      <c r="S17" s="18">
         <v>3290</v>
       </c>
-      <c r="T17" s="53" t="s">
+      <c r="T17" s="37" t="s">
         <v>374</v>
       </c>
-      <c r="U17" s="34">
+      <c r="U17" s="18">
         <v>2065</v>
       </c>
-      <c r="V17" s="32" t="s">
+      <c r="V17" s="16" t="s">
         <v>194</v>
       </c>
-      <c r="W17" s="34">
+      <c r="W17" s="18">
         <v>1559</v>
       </c>
-      <c r="X17" s="32" t="s">
+      <c r="X17" s="16" t="s">
         <v>147</v>
       </c>
-      <c r="Y17" s="35">
+      <c r="Y17" s="19">
         <v>1784</v>
       </c>
-      <c r="Z17" s="36" t="s">
+      <c r="Z17" s="20" t="s">
         <v>229</v>
       </c>
-      <c r="AA17" s="35">
+      <c r="AA17" s="19">
         <v>1216</v>
       </c>
-      <c r="AB17" s="36" t="s">
+      <c r="AB17" s="20" t="s">
         <v>247</v>
       </c>
-      <c r="AC17" s="35">
+      <c r="AC17" s="19">
         <v>1544</v>
       </c>
-      <c r="AD17" s="36" t="s">
+      <c r="AD17" s="20" t="s">
         <v>266</v>
       </c>
-      <c r="AE17" s="35">
+      <c r="AE17" s="19">
         <v>863</v>
       </c>
-      <c r="AF17" s="36" t="s">
+      <c r="AF17" s="20" t="s">
         <v>281</v>
       </c>
-      <c r="AG17" s="35">
+      <c r="AG17" s="19">
         <v>1704</v>
       </c>
-      <c r="AH17" s="36" t="s">
+      <c r="AH17" s="20" t="s">
         <v>297</v>
       </c>
-      <c r="AI17" s="35">
+      <c r="AI17" s="19">
         <v>3559</v>
       </c>
-      <c r="AJ17" s="54" t="s">
+      <c r="AJ17" s="38" t="s">
         <v>366</v>
       </c>
-      <c r="AK17" s="37">
+      <c r="AK17" s="21">
         <v>6323</v>
       </c>
-      <c r="AL17" s="38" t="s">
+      <c r="AL17" s="22" t="s">
         <v>346</v>
       </c>
-      <c r="AM17" s="39">
+      <c r="AM17" s="23">
         <v>1551</v>
       </c>
-      <c r="AN17" s="40" t="s">
+      <c r="AN17" s="24" t="s">
         <v>329</v>
       </c>
-      <c r="AO17" s="39">
+      <c r="AO17" s="23">
         <v>4096</v>
       </c>
-      <c r="AP17" s="40" t="s">
+      <c r="AP17" s="24" t="s">
         <v>364</v>
       </c>
-      <c r="AQ17" s="85">
+      <c r="AQ17" s="67">
         <v>5551</v>
       </c>
-      <c r="AR17" s="86" t="s">
+      <c r="AR17" s="68" t="s">
         <v>414</v>
       </c>
+      <c r="AS17" s="23">
+        <v>7495</v>
+      </c>
+      <c r="AT17" s="24" t="s">
+        <v>448</v>
+      </c>
     </row>
-    <row r="18" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A18" s="77" t="s">
+    <row r="18" spans="1:47" s="35" customFormat="1" ht="11.25">
+      <c r="A18" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="34">
+      <c r="B18" s="18">
         <v>31</v>
       </c>
-      <c r="C18" s="34">
+      <c r="C18" s="18">
         <v>36</v>
       </c>
-      <c r="D18" s="32" t="s">
+      <c r="D18" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="34">
+      <c r="E18" s="18">
         <v>91</v>
       </c>
-      <c r="F18" s="53" t="s">
+      <c r="F18" s="37" t="s">
         <v>374</v>
       </c>
-      <c r="G18" s="31">
+      <c r="G18" s="15">
         <v>188</v>
       </c>
-      <c r="H18" s="32" t="s">
+      <c r="H18" s="16" t="s">
         <v>87</v>
       </c>
-      <c r="I18" s="31">
+      <c r="I18" s="15">
         <v>664</v>
       </c>
-      <c r="J18" s="53" t="s">
+      <c r="J18" s="37" t="s">
         <v>336</v>
       </c>
-      <c r="K18" s="43">
+      <c r="K18" s="27">
         <v>1052</v>
       </c>
-      <c r="L18" s="32" t="s">
+      <c r="L18" s="16" t="s">
         <v>117</v>
       </c>
-      <c r="M18" s="34">
+      <c r="M18" s="18">
         <v>191</v>
       </c>
-      <c r="N18" s="32" t="s">
+      <c r="N18" s="16" t="s">
         <v>130</v>
       </c>
-      <c r="O18" s="34">
+      <c r="O18" s="18">
         <v>133</v>
       </c>
-      <c r="P18" s="32" t="s">
+      <c r="P18" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="Q18" s="34">
+      <c r="Q18" s="18">
         <v>470</v>
       </c>
-      <c r="R18" s="53" t="s">
+      <c r="R18" s="37" t="s">
         <v>336</v>
       </c>
-      <c r="S18" s="34">
+      <c r="S18" s="18">
         <v>186</v>
       </c>
-      <c r="T18" s="32" t="s">
+      <c r="T18" s="16" t="s">
         <v>177</v>
       </c>
-      <c r="U18" s="34">
+      <c r="U18" s="18">
         <v>256</v>
       </c>
-      <c r="V18" s="32" t="s">
+      <c r="V18" s="16" t="s">
         <v>195</v>
       </c>
-      <c r="W18" s="34">
+      <c r="W18" s="18">
         <v>444</v>
       </c>
-      <c r="X18" s="32" t="s">
+      <c r="X18" s="16" t="s">
         <v>213</v>
       </c>
-      <c r="Y18" s="35">
+      <c r="Y18" s="19">
         <v>454</v>
       </c>
-      <c r="Z18" s="36" t="s">
+      <c r="Z18" s="20" t="s">
         <v>230</v>
       </c>
-      <c r="AA18" s="35">
+      <c r="AA18" s="19">
         <v>338</v>
       </c>
-      <c r="AB18" s="36" t="s">
+      <c r="AB18" s="20" t="s">
         <v>248</v>
       </c>
-      <c r="AC18" s="35">
+      <c r="AC18" s="19">
         <v>369</v>
       </c>
-      <c r="AD18" s="36" t="s">
+      <c r="AD18" s="20" t="s">
         <v>267</v>
       </c>
-      <c r="AE18" s="35">
+      <c r="AE18" s="19">
         <v>1660</v>
       </c>
-      <c r="AF18" s="54" t="s">
+      <c r="AF18" s="38" t="s">
         <v>368</v>
       </c>
-      <c r="AG18" s="35">
+      <c r="AG18" s="19">
         <v>1244</v>
       </c>
-      <c r="AH18" s="36" t="s">
+      <c r="AH18" s="20" t="s">
         <v>298</v>
       </c>
-      <c r="AI18" s="35">
+      <c r="AI18" s="19">
         <v>988</v>
       </c>
-      <c r="AJ18" s="36" t="s">
+      <c r="AJ18" s="20" t="s">
         <v>313</v>
       </c>
-      <c r="AK18" s="37">
+      <c r="AK18" s="21">
         <v>471</v>
       </c>
-      <c r="AL18" s="38" t="s">
+      <c r="AL18" s="22" t="s">
         <v>347</v>
       </c>
-      <c r="AM18" s="39">
+      <c r="AM18" s="23">
         <v>530</v>
       </c>
-      <c r="AN18" s="40" t="s">
+      <c r="AN18" s="24" t="s">
         <v>330</v>
       </c>
-      <c r="AO18" s="39">
+      <c r="AO18" s="23">
         <v>919</v>
       </c>
-      <c r="AP18" s="40">
-[...2 lines deleted...]
-      <c r="AQ18" s="85">
+      <c r="AP18" s="24" t="s">
+        <v>428</v>
+      </c>
+      <c r="AQ18" s="67">
         <v>1205</v>
       </c>
-      <c r="AR18" s="86" t="s">
+      <c r="AR18" s="68" t="s">
         <v>415</v>
       </c>
+      <c r="AS18" s="23">
+        <v>1134</v>
+      </c>
+      <c r="AT18" s="24" t="s">
+        <v>449</v>
+      </c>
     </row>
-    <row r="19" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A19" s="77" t="s">
+    <row r="19" spans="1:47" s="35" customFormat="1" ht="11.25">
+      <c r="A19" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="34">
+      <c r="B19" s="18">
         <v>2984</v>
       </c>
-      <c r="C19" s="34">
+      <c r="C19" s="18">
         <v>1133</v>
       </c>
-      <c r="D19" s="32" t="s">
+      <c r="D19" s="16" t="s">
         <v>57</v>
       </c>
-      <c r="E19" s="34">
+      <c r="E19" s="18">
         <v>2681</v>
       </c>
-      <c r="F19" s="53" t="s">
+      <c r="F19" s="37" t="s">
         <v>378</v>
       </c>
-      <c r="G19" s="31">
+      <c r="G19" s="15">
         <v>2801</v>
       </c>
-      <c r="H19" s="32" t="s">
+      <c r="H19" s="16" t="s">
         <v>88</v>
       </c>
-      <c r="I19" s="31">
+      <c r="I19" s="15">
         <v>3928</v>
       </c>
-      <c r="J19" s="32" t="s">
+      <c r="J19" s="16" t="s">
         <v>105</v>
       </c>
-      <c r="K19" s="33">
+      <c r="K19" s="17">
         <v>5762</v>
       </c>
-      <c r="L19" s="32" t="s">
+      <c r="L19" s="16" t="s">
         <v>118</v>
       </c>
-      <c r="M19" s="34">
+      <c r="M19" s="18">
         <v>6431</v>
       </c>
-      <c r="N19" s="32" t="s">
+      <c r="N19" s="16" t="s">
         <v>131</v>
       </c>
-      <c r="O19" s="34">
+      <c r="O19" s="18">
         <v>10483</v>
       </c>
-      <c r="P19" s="32" t="s">
+      <c r="P19" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="Q19" s="34">
+      <c r="Q19" s="18">
         <v>11285</v>
       </c>
-      <c r="R19" s="32" t="s">
+      <c r="R19" s="16" t="s">
         <v>162</v>
       </c>
-      <c r="S19" s="34">
+      <c r="S19" s="18">
         <v>15717</v>
       </c>
-      <c r="T19" s="32" t="s">
+      <c r="T19" s="16" t="s">
         <v>178</v>
       </c>
-      <c r="U19" s="34">
+      <c r="U19" s="18">
         <v>14138</v>
       </c>
-      <c r="V19" s="32" t="s">
+      <c r="V19" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="W19" s="34">
+      <c r="W19" s="18">
         <v>18821</v>
       </c>
-      <c r="X19" s="32" t="s">
+      <c r="X19" s="16" t="s">
         <v>214</v>
       </c>
-      <c r="Y19" s="35">
+      <c r="Y19" s="19">
         <v>26245</v>
       </c>
-      <c r="Z19" s="36" t="s">
+      <c r="Z19" s="20" t="s">
         <v>231</v>
       </c>
-      <c r="AA19" s="35">
+      <c r="AA19" s="19">
         <v>42780</v>
       </c>
-      <c r="AB19" s="36" t="s">
+      <c r="AB19" s="20" t="s">
         <v>249</v>
       </c>
-      <c r="AC19" s="35">
+      <c r="AC19" s="19">
         <v>35403</v>
       </c>
-      <c r="AD19" s="36" t="s">
+      <c r="AD19" s="20" t="s">
         <v>268</v>
       </c>
-      <c r="AE19" s="35">
+      <c r="AE19" s="19">
         <v>48557</v>
       </c>
-      <c r="AF19" s="36" t="s">
+      <c r="AF19" s="20" t="s">
         <v>282</v>
       </c>
-      <c r="AG19" s="35">
+      <c r="AG19" s="19">
         <v>51652</v>
       </c>
-      <c r="AH19" s="36" t="s">
+      <c r="AH19" s="20" t="s">
         <v>299</v>
       </c>
-      <c r="AI19" s="35">
+      <c r="AI19" s="19">
         <v>59709</v>
       </c>
-      <c r="AJ19" s="36" t="s">
+      <c r="AJ19" s="20" t="s">
         <v>314</v>
       </c>
-      <c r="AK19" s="37">
+      <c r="AK19" s="21">
         <v>69922</v>
       </c>
-      <c r="AL19" s="38" t="s">
+      <c r="AL19" s="22" t="s">
         <v>348</v>
       </c>
-      <c r="AM19" s="39">
+      <c r="AM19" s="23">
         <v>85082</v>
       </c>
-      <c r="AN19" s="40" t="s">
+      <c r="AN19" s="24" t="s">
         <v>331</v>
       </c>
-      <c r="AO19" s="39">
+      <c r="AO19" s="23">
         <v>97103</v>
       </c>
-      <c r="AP19" s="40">
-[...2 lines deleted...]
-      <c r="AQ19" s="85">
+      <c r="AP19" s="24" t="s">
+        <v>429</v>
+      </c>
+      <c r="AQ19" s="67">
         <v>111771</v>
       </c>
-      <c r="AR19" s="86" t="s">
+      <c r="AR19" s="68" t="s">
         <v>416</v>
       </c>
+      <c r="AS19" s="23">
+        <v>137770</v>
+      </c>
+      <c r="AT19" s="24" t="s">
+        <v>450</v>
+      </c>
     </row>
-    <row r="20" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A20" s="77" t="s">
+    <row r="20" spans="1:47" s="35" customFormat="1" ht="11.25">
+      <c r="A20" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="34">
+      <c r="B20" s="18">
         <v>1195</v>
       </c>
-      <c r="C20" s="34">
+      <c r="C20" s="18">
         <v>1254</v>
       </c>
-      <c r="D20" s="32" t="s">
+      <c r="D20" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="E20" s="34">
+      <c r="E20" s="18">
         <v>2636</v>
       </c>
-      <c r="F20" s="53" t="s">
+      <c r="F20" s="37" t="s">
         <v>387</v>
       </c>
-      <c r="G20" s="31">
+      <c r="G20" s="15">
         <v>427</v>
       </c>
-      <c r="H20" s="32" t="s">
+      <c r="H20" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="I20" s="31">
+      <c r="I20" s="15">
         <v>2671</v>
       </c>
-      <c r="J20" s="53" t="s">
+      <c r="J20" s="37" t="s">
         <v>393</v>
       </c>
-      <c r="K20" s="47">
+      <c r="K20" s="31">
         <v>23538</v>
       </c>
-      <c r="L20" s="53" t="s">
+      <c r="L20" s="37" t="s">
         <v>391</v>
       </c>
-      <c r="M20" s="34">
+      <c r="M20" s="18">
         <v>11221</v>
       </c>
-      <c r="N20" s="32" t="s">
+      <c r="N20" s="16" t="s">
         <v>132</v>
       </c>
-      <c r="O20" s="34">
+      <c r="O20" s="18">
         <v>9001</v>
       </c>
-      <c r="P20" s="32" t="s">
+      <c r="P20" s="16" t="s">
         <v>144</v>
       </c>
-      <c r="Q20" s="34">
+      <c r="Q20" s="18">
         <v>8126</v>
       </c>
-      <c r="R20" s="32" t="s">
+      <c r="R20" s="16" t="s">
         <v>163</v>
       </c>
-      <c r="S20" s="34">
+      <c r="S20" s="18">
         <v>10318</v>
       </c>
-      <c r="T20" s="32" t="s">
+      <c r="T20" s="16" t="s">
         <v>179</v>
       </c>
-      <c r="U20" s="34">
+      <c r="U20" s="18">
         <v>6471</v>
       </c>
-      <c r="V20" s="32" t="s">
+      <c r="V20" s="16" t="s">
         <v>197</v>
       </c>
-      <c r="W20" s="34">
+      <c r="W20" s="18">
         <v>18102</v>
       </c>
-      <c r="X20" s="53" t="s">
+      <c r="X20" s="37" t="s">
         <v>370</v>
       </c>
-      <c r="Y20" s="35">
+      <c r="Y20" s="19">
         <v>5237</v>
       </c>
-      <c r="Z20" s="36" t="s">
+      <c r="Z20" s="20" t="s">
         <v>232</v>
       </c>
-      <c r="AA20" s="35">
+      <c r="AA20" s="19">
         <v>1621</v>
       </c>
-      <c r="AB20" s="36" t="s">
+      <c r="AB20" s="20" t="s">
         <v>250</v>
       </c>
-      <c r="AC20" s="35">
+      <c r="AC20" s="19">
         <v>1950</v>
       </c>
-      <c r="AD20" s="36" t="s">
+      <c r="AD20" s="20" t="s">
         <v>269</v>
       </c>
-      <c r="AE20" s="35">
+      <c r="AE20" s="19">
         <v>670</v>
       </c>
-      <c r="AF20" s="36" t="s">
+      <c r="AF20" s="20" t="s">
         <v>283</v>
       </c>
-      <c r="AG20" s="35">
+      <c r="AG20" s="19">
         <v>3614</v>
       </c>
-      <c r="AH20" s="54" t="s">
+      <c r="AH20" s="38" t="s">
         <v>372</v>
       </c>
-      <c r="AI20" s="35">
+      <c r="AI20" s="19">
         <v>3788</v>
       </c>
-      <c r="AJ20" s="36" t="s">
+      <c r="AJ20" s="20" t="s">
         <v>315</v>
       </c>
-      <c r="AK20" s="37">
+      <c r="AK20" s="21">
         <v>3366</v>
       </c>
-      <c r="AL20" s="38" t="s">
+      <c r="AL20" s="22" t="s">
         <v>349</v>
       </c>
-      <c r="AM20" s="39">
+      <c r="AM20" s="23">
         <v>6745</v>
       </c>
-      <c r="AN20" s="40" t="s">
+      <c r="AN20" s="24" t="s">
         <v>332</v>
       </c>
-      <c r="AO20" s="39">
+      <c r="AO20" s="23">
         <v>4681</v>
       </c>
-      <c r="AP20" s="40">
-[...2 lines deleted...]
-      <c r="AQ20" s="85">
+      <c r="AP20" s="24" t="s">
+        <v>430</v>
+      </c>
+      <c r="AQ20" s="67">
         <v>1751</v>
       </c>
-      <c r="AR20" s="86" t="s">
+      <c r="AR20" s="68" t="s">
         <v>417</v>
       </c>
+      <c r="AS20" s="23">
+        <v>4711</v>
+      </c>
+      <c r="AT20" s="24" t="s">
+        <v>451</v>
+      </c>
     </row>
-    <row r="21" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A21" s="77" t="s">
+    <row r="21" spans="1:47" s="35" customFormat="1" ht="11.25">
+      <c r="A21" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="34">
+      <c r="B21" s="18">
         <v>12</v>
       </c>
-      <c r="C21" s="34">
+      <c r="C21" s="18">
         <v>15</v>
       </c>
-      <c r="D21" s="32" t="s">
+      <c r="D21" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="E21" s="34">
+      <c r="E21" s="18">
         <v>18</v>
       </c>
-      <c r="F21" s="32" t="s">
+      <c r="F21" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="G21" s="31">
+      <c r="G21" s="15">
         <v>20</v>
       </c>
-      <c r="H21" s="32" t="s">
+      <c r="H21" s="16" t="s">
         <v>90</v>
       </c>
-      <c r="I21" s="31">
+      <c r="I21" s="15">
         <v>6</v>
       </c>
-      <c r="J21" s="32" t="s">
+      <c r="J21" s="16" t="s">
         <v>106</v>
       </c>
-      <c r="K21" s="47">
+      <c r="K21" s="31">
         <v>37</v>
       </c>
-      <c r="L21" s="53" t="s">
+      <c r="L21" s="37" t="s">
         <v>390</v>
       </c>
-      <c r="M21" s="34">
+      <c r="M21" s="18">
         <v>99</v>
       </c>
-      <c r="N21" s="53" t="s">
+      <c r="N21" s="37" t="s">
         <v>388</v>
       </c>
-      <c r="O21" s="34">
+      <c r="O21" s="18">
         <v>171</v>
       </c>
-      <c r="P21" s="32" t="s">
+      <c r="P21" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="Q21" s="34">
+      <c r="Q21" s="18">
         <v>475</v>
       </c>
-      <c r="R21" s="53" t="s">
+      <c r="R21" s="37" t="s">
         <v>364</v>
       </c>
-      <c r="S21" s="34">
+      <c r="S21" s="18">
         <v>358</v>
       </c>
-      <c r="T21" s="32" t="s">
+      <c r="T21" s="16" t="s">
         <v>180</v>
       </c>
-      <c r="U21" s="34">
+      <c r="U21" s="18">
         <v>570</v>
       </c>
-      <c r="V21" s="32" t="s">
+      <c r="V21" s="16" t="s">
         <v>198</v>
       </c>
-      <c r="W21" s="34">
+      <c r="W21" s="18">
         <v>162</v>
       </c>
-      <c r="X21" s="32" t="s">
+      <c r="X21" s="16" t="s">
         <v>215</v>
       </c>
-      <c r="Y21" s="35">
+      <c r="Y21" s="19">
         <v>182</v>
       </c>
-      <c r="Z21" s="36" t="s">
+      <c r="Z21" s="20" t="s">
         <v>233</v>
       </c>
-      <c r="AA21" s="35">
+      <c r="AA21" s="19">
         <v>863</v>
       </c>
-      <c r="AB21" s="54" t="s">
+      <c r="AB21" s="38" t="s">
         <v>371</v>
       </c>
-      <c r="AC21" s="35">
+      <c r="AC21" s="19">
         <v>1399</v>
       </c>
-      <c r="AD21" s="36" t="s">
+      <c r="AD21" s="20" t="s">
         <v>270</v>
       </c>
-      <c r="AE21" s="35">
+      <c r="AE21" s="19">
         <v>611</v>
       </c>
-      <c r="AF21" s="36" t="s">
+      <c r="AF21" s="20" t="s">
         <v>284</v>
       </c>
-      <c r="AG21" s="35">
+      <c r="AG21" s="19">
         <v>755</v>
       </c>
-      <c r="AH21" s="36" t="s">
+      <c r="AH21" s="20" t="s">
         <v>300</v>
       </c>
-      <c r="AI21" s="35">
+      <c r="AI21" s="19">
         <v>7196</v>
       </c>
-      <c r="AJ21" s="54" t="s">
+      <c r="AJ21" s="38" t="s">
         <v>369</v>
       </c>
-      <c r="AK21" s="37">
+      <c r="AK21" s="21">
         <v>2293</v>
       </c>
-      <c r="AL21" s="38" t="s">
+      <c r="AL21" s="22" t="s">
         <v>350</v>
       </c>
-      <c r="AM21" s="39">
+      <c r="AM21" s="23">
         <v>9706</v>
       </c>
-      <c r="AN21" s="40" t="s">
+      <c r="AN21" s="24" t="s">
         <v>367</v>
       </c>
-      <c r="AO21" s="39">
+      <c r="AO21" s="23">
         <v>13246</v>
       </c>
-      <c r="AP21" s="40">
-[...2 lines deleted...]
-      <c r="AQ21" s="85">
+      <c r="AP21" s="24" t="s">
+        <v>431</v>
+      </c>
+      <c r="AQ21" s="67">
         <v>7941</v>
       </c>
-      <c r="AR21" s="86" t="s">
+      <c r="AR21" s="68" t="s">
         <v>418</v>
       </c>
+      <c r="AS21" s="23">
+        <v>1867</v>
+      </c>
+      <c r="AT21" s="87" t="s">
+        <v>452</v>
+      </c>
     </row>
-    <row r="22" spans="1:44" s="16" customFormat="1" ht="22.5">
-      <c r="A22" s="77" t="s">
+    <row r="22" spans="1:47" s="35" customFormat="1" ht="22.5">
+      <c r="A22" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="34">
+      <c r="B22" s="18">
         <v>5278</v>
       </c>
-      <c r="C22" s="34">
+      <c r="C22" s="18">
         <v>558</v>
       </c>
-      <c r="D22" s="32" t="s">
+      <c r="D22" s="16" t="s">
         <v>60</v>
       </c>
-      <c r="E22" s="34">
+      <c r="E22" s="18">
         <v>594</v>
       </c>
-      <c r="F22" s="32" t="s">
+      <c r="F22" s="16" t="s">
         <v>72</v>
       </c>
-      <c r="G22" s="31">
+      <c r="G22" s="15">
         <v>275</v>
       </c>
-      <c r="H22" s="32" t="s">
+      <c r="H22" s="16" t="s">
         <v>91</v>
       </c>
-      <c r="I22" s="31">
+      <c r="I22" s="15">
         <v>951</v>
       </c>
-      <c r="J22" s="53" t="s">
+      <c r="J22" s="37" t="s">
         <v>336</v>
       </c>
-      <c r="K22" s="43">
+      <c r="K22" s="27">
         <v>479</v>
       </c>
-      <c r="L22" s="32" t="s">
+      <c r="L22" s="16" t="s">
         <v>119</v>
       </c>
-      <c r="M22" s="34">
+      <c r="M22" s="18">
         <v>138</v>
       </c>
-      <c r="N22" s="32" t="s">
+      <c r="N22" s="16" t="s">
         <v>133</v>
       </c>
-      <c r="O22" s="34">
+      <c r="O22" s="18">
         <v>90</v>
       </c>
-      <c r="P22" s="32" t="s">
+      <c r="P22" s="16" t="s">
         <v>146</v>
       </c>
-      <c r="Q22" s="34">
+      <c r="Q22" s="18">
         <v>815</v>
       </c>
-      <c r="R22" s="53" t="s">
+      <c r="R22" s="37" t="s">
         <v>386</v>
       </c>
-      <c r="S22" s="34">
+      <c r="S22" s="18">
         <v>2883</v>
       </c>
-      <c r="T22" s="53" t="s">
+      <c r="T22" s="37" t="s">
         <v>384</v>
       </c>
-      <c r="U22" s="34">
+      <c r="U22" s="18">
         <v>3779</v>
       </c>
-      <c r="V22" s="32" t="s">
+      <c r="V22" s="16" t="s">
         <v>182</v>
       </c>
-      <c r="W22" s="34">
+      <c r="W22" s="18">
         <v>1282</v>
       </c>
-      <c r="X22" s="32" t="s">
+      <c r="X22" s="16" t="s">
         <v>216</v>
       </c>
-      <c r="Y22" s="35">
+      <c r="Y22" s="19">
         <v>595</v>
       </c>
-      <c r="Z22" s="36" t="s">
+      <c r="Z22" s="20" t="s">
         <v>228</v>
       </c>
-      <c r="AA22" s="35">
+      <c r="AA22" s="19">
         <v>468</v>
       </c>
-      <c r="AB22" s="36" t="s">
+      <c r="AB22" s="20" t="s">
         <v>251</v>
       </c>
-      <c r="AC22" s="35">
+      <c r="AC22" s="19">
         <v>2273</v>
       </c>
-      <c r="AD22" s="54" t="s">
+      <c r="AD22" s="38" t="s">
         <v>377</v>
       </c>
-      <c r="AE22" s="35">
+      <c r="AE22" s="19">
         <v>1121</v>
       </c>
-      <c r="AF22" s="36" t="s">
+      <c r="AF22" s="20" t="s">
         <v>285</v>
       </c>
-      <c r="AG22" s="35">
+      <c r="AG22" s="19">
         <v>1730</v>
       </c>
-      <c r="AH22" s="36" t="s">
+      <c r="AH22" s="20" t="s">
         <v>301</v>
       </c>
-      <c r="AI22" s="35">
+      <c r="AI22" s="19">
         <v>895</v>
       </c>
-      <c r="AJ22" s="36" t="s">
+      <c r="AJ22" s="20" t="s">
         <v>316</v>
       </c>
-      <c r="AK22" s="37">
+      <c r="AK22" s="21">
         <v>2757</v>
       </c>
-      <c r="AL22" s="55" t="s">
+      <c r="AL22" s="39" t="s">
         <v>335</v>
       </c>
-      <c r="AM22" s="39">
+      <c r="AM22" s="23">
         <v>3416</v>
       </c>
-      <c r="AN22" s="40" t="s">
+      <c r="AN22" s="24" t="s">
         <v>333</v>
       </c>
-      <c r="AO22" s="39">
+      <c r="AO22" s="23">
         <v>5247</v>
       </c>
-      <c r="AP22" s="40">
+      <c r="AP22" s="24" t="s">
+        <v>432</v>
+      </c>
+      <c r="AQ22" s="67">
+        <v>4091</v>
+      </c>
+      <c r="AR22" s="68" t="s">
+        <v>419</v>
+      </c>
+      <c r="AS22" s="23">
+        <v>9119</v>
+      </c>
+      <c r="AT22" s="24" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="23" spans="1:47" s="35" customFormat="1" ht="11.25">
+      <c r="A23" s="61" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="18">
+        <v>249</v>
+      </c>
+      <c r="C23" s="18">
+        <v>796</v>
+      </c>
+      <c r="D23" s="37" t="s">
+        <v>380</v>
+      </c>
+      <c r="E23" s="18">
+        <v>1659</v>
+      </c>
+      <c r="F23" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G23" s="15">
+        <v>1196</v>
+      </c>
+      <c r="H23" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="I23" s="15">
+        <v>3300</v>
+      </c>
+      <c r="J23" s="37" t="s">
+        <v>364</v>
+      </c>
+      <c r="K23" s="15">
+        <v>11393</v>
+      </c>
+      <c r="L23" s="37" t="s">
+        <v>365</v>
+      </c>
+      <c r="M23" s="18">
+        <v>13049</v>
+      </c>
+      <c r="N23" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="O23" s="18">
+        <v>9900</v>
+      </c>
+      <c r="P23" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q23" s="18">
+        <v>6765</v>
+      </c>
+      <c r="R23" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="S23" s="18">
+        <v>8946</v>
+      </c>
+      <c r="T23" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="U23" s="18">
+        <v>11296</v>
+      </c>
+      <c r="V23" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="W23" s="18">
+        <v>11219</v>
+      </c>
+      <c r="X23" s="16" t="s">
+        <v>217</v>
+      </c>
+      <c r="Y23" s="19">
+        <v>6594</v>
+      </c>
+      <c r="Z23" s="20" t="s">
+        <v>234</v>
+      </c>
+      <c r="AA23" s="19">
+        <v>4277</v>
+      </c>
+      <c r="AB23" s="20" t="s">
+        <v>252</v>
+      </c>
+      <c r="AC23" s="19">
+        <v>9420</v>
+      </c>
+      <c r="AD23" s="38" t="s">
+        <v>366</v>
+      </c>
+      <c r="AE23" s="19">
+        <v>6536</v>
+      </c>
+      <c r="AF23" s="20" t="s">
+        <v>286</v>
+      </c>
+      <c r="AG23" s="19">
+        <v>4511</v>
+      </c>
+      <c r="AH23" s="20" t="s">
+        <v>302</v>
+      </c>
+      <c r="AI23" s="19">
+        <v>12192</v>
+      </c>
+      <c r="AJ23" s="38" t="s">
+        <v>370</v>
+      </c>
+      <c r="AK23" s="21">
+        <v>6991</v>
+      </c>
+      <c r="AL23" s="22" t="s">
+        <v>351</v>
+      </c>
+      <c r="AM23" s="23">
+        <v>15681</v>
+      </c>
+      <c r="AN23" s="24" t="s">
+        <v>366</v>
+      </c>
+      <c r="AO23" s="23">
+        <v>10774</v>
+      </c>
+      <c r="AP23" s="24" t="s">
+        <v>433</v>
+      </c>
+      <c r="AQ23" s="67">
+        <v>38973</v>
+      </c>
+      <c r="AR23" s="68" t="s">
+        <v>420</v>
+      </c>
+      <c r="AS23" s="23">
+        <v>44029</v>
+      </c>
+      <c r="AT23" s="24" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="24" spans="1:47" s="35" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="18">
+        <v>37</v>
+      </c>
+      <c r="C24" s="18">
+        <v>380</v>
+      </c>
+      <c r="D24" s="37" t="s">
+        <v>401</v>
+      </c>
+      <c r="E24" s="18">
+        <v>488</v>
+      </c>
+      <c r="F24" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="G24" s="15">
+        <v>1073</v>
+      </c>
+      <c r="H24" s="37" t="s">
+        <v>366</v>
+      </c>
+      <c r="I24" s="15">
+        <v>2334</v>
+      </c>
+      <c r="J24" s="37" t="s">
+        <v>366</v>
+      </c>
+      <c r="K24" s="15">
+        <v>1948</v>
+      </c>
+      <c r="L24" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="M24" s="18">
+        <v>5546</v>
+      </c>
+      <c r="N24" s="37" t="s">
+        <v>370</v>
+      </c>
+      <c r="O24" s="18">
+        <v>6339</v>
+      </c>
+      <c r="P24" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q24" s="18">
+        <v>2281</v>
+      </c>
+      <c r="R24" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="S24" s="18">
+        <v>1593</v>
+      </c>
+      <c r="T24" s="16" t="s">
+        <v>183</v>
+      </c>
+      <c r="U24" s="18">
+        <v>5078</v>
+      </c>
+      <c r="V24" s="37" t="s">
+        <v>380</v>
+      </c>
+      <c r="W24" s="18">
+        <v>2847</v>
+      </c>
+      <c r="X24" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="Y24" s="19">
+        <v>2409</v>
+      </c>
+      <c r="Z24" s="20" t="s">
+        <v>235</v>
+      </c>
+      <c r="AA24" s="19">
+        <v>6697</v>
+      </c>
+      <c r="AB24" s="38" t="s">
+        <v>370</v>
+      </c>
+      <c r="AC24" s="19">
+        <v>5601</v>
+      </c>
+      <c r="AD24" s="20" t="s">
+        <v>271</v>
+      </c>
+      <c r="AE24" s="19">
+        <v>8187</v>
+      </c>
+      <c r="AF24" s="20" t="s">
+        <v>276</v>
+      </c>
+      <c r="AG24" s="19">
+        <v>8057</v>
+      </c>
+      <c r="AH24" s="20" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI24" s="19">
+        <v>15162</v>
+      </c>
+      <c r="AJ24" s="20" t="s">
+        <v>317</v>
+      </c>
+      <c r="AK24" s="21">
+        <v>5705</v>
+      </c>
+      <c r="AL24" s="22" t="s">
+        <v>352</v>
+      </c>
+      <c r="AM24" s="23">
+        <v>9938</v>
+      </c>
+      <c r="AN24" s="24" t="s">
+        <v>334</v>
+      </c>
+      <c r="AO24" s="23">
+        <v>19168</v>
+      </c>
+      <c r="AP24" s="24" t="s">
+        <v>434</v>
+      </c>
+      <c r="AQ24" s="67">
+        <v>24258</v>
+      </c>
+      <c r="AR24" s="68" t="s">
+        <v>421</v>
+      </c>
+      <c r="AS24" s="23">
+        <v>34347</v>
+      </c>
+      <c r="AT24" s="24" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="25" spans="1:47" s="35" customFormat="1" ht="11.25">
+      <c r="A25" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="18">
+        <v>5</v>
+      </c>
+      <c r="C25" s="18">
+        <v>6</v>
+      </c>
+      <c r="D25" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="E25" s="18">
+        <v>267</v>
+      </c>
+      <c r="F25" s="37" t="s">
+        <v>396</v>
+      </c>
+      <c r="G25" s="15">
+        <v>315</v>
+      </c>
+      <c r="H25" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="I25" s="15">
+        <v>221</v>
+      </c>
+      <c r="J25" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="K25" s="15">
+        <v>541</v>
+      </c>
+      <c r="L25" s="37" t="s">
+        <v>383</v>
+      </c>
+      <c r="M25" s="18">
+        <v>1207</v>
+      </c>
+      <c r="N25" s="37" t="s">
+        <v>366</v>
+      </c>
+      <c r="O25" s="18">
+        <v>1064</v>
+      </c>
+      <c r="P25" s="16" t="s">
         <v>149</v>
       </c>
-      <c r="AQ22" s="85">
-[...3 lines deleted...]
-        <v>419</v>
+      <c r="Q25" s="18">
+        <v>1993</v>
+      </c>
+      <c r="R25" s="30" t="s">
+        <v>166</v>
+      </c>
+      <c r="S25" s="18">
+        <v>2837</v>
+      </c>
+      <c r="T25" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="U25" s="18">
+        <v>3587</v>
+      </c>
+      <c r="V25" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="W25" s="18">
+        <v>4777</v>
+      </c>
+      <c r="X25" s="16" t="s">
+        <v>219</v>
+      </c>
+      <c r="Y25" s="19">
+        <v>6732</v>
+      </c>
+      <c r="Z25" s="20" t="s">
+        <v>236</v>
+      </c>
+      <c r="AA25" s="19">
+        <v>583</v>
+      </c>
+      <c r="AB25" s="20" t="s">
+        <v>253</v>
+      </c>
+      <c r="AC25" s="19">
+        <v>1722</v>
+      </c>
+      <c r="AD25" s="38" t="s">
+        <v>376</v>
+      </c>
+      <c r="AE25" s="19">
+        <v>2536</v>
+      </c>
+      <c r="AF25" s="20" t="s">
+        <v>287</v>
+      </c>
+      <c r="AG25" s="19">
+        <v>2106</v>
+      </c>
+      <c r="AH25" s="20" t="s">
+        <v>304</v>
+      </c>
+      <c r="AI25" s="19">
+        <v>2862</v>
+      </c>
+      <c r="AJ25" s="20" t="s">
+        <v>318</v>
+      </c>
+      <c r="AK25" s="21">
+        <v>2298</v>
+      </c>
+      <c r="AL25" s="22" t="s">
+        <v>353</v>
+      </c>
+      <c r="AM25" s="23">
+        <v>7114</v>
+      </c>
+      <c r="AN25" s="24" t="s">
+        <v>335</v>
+      </c>
+      <c r="AO25" s="23">
+        <v>12140</v>
+      </c>
+      <c r="AP25" s="24" t="s">
+        <v>435</v>
+      </c>
+      <c r="AQ25" s="67">
+        <v>23067</v>
+      </c>
+      <c r="AR25" s="68" t="s">
+        <v>422</v>
+      </c>
+      <c r="AS25" s="23">
+        <v>54289</v>
+      </c>
+      <c r="AT25" s="24" t="s">
+        <v>456</v>
       </c>
     </row>
-    <row r="23" spans="1:44" s="16" customFormat="1" ht="12">
-      <c r="A23" s="77" t="s">
+    <row r="26" spans="1:47" s="35" customFormat="1" ht="11.25">
+      <c r="A26" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="40">
         <v>20</v>
       </c>
-      <c r="B23" s="34">
-[...2 lines deleted...]
-      <c r="C23" s="34">
+      <c r="C26" s="40">
+        <v>174</v>
+      </c>
+      <c r="D26" s="41" t="s">
+        <v>402</v>
+      </c>
+      <c r="E26" s="40">
+        <v>2</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="G26" s="43">
+        <v>7</v>
+      </c>
+      <c r="H26" s="41" t="s">
+        <v>336</v>
+      </c>
+      <c r="I26" s="43">
+        <v>49</v>
+      </c>
+      <c r="J26" s="41" t="s">
+        <v>394</v>
+      </c>
+      <c r="K26" s="43">
+        <v>553</v>
+      </c>
+      <c r="L26" s="41" t="s">
+        <v>389</v>
+      </c>
+      <c r="M26" s="40">
+        <v>91</v>
+      </c>
+      <c r="N26" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="O26" s="40">
+        <v>27</v>
+      </c>
+      <c r="P26" s="42" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q26" s="40">
+        <v>269</v>
+      </c>
+      <c r="R26" s="41" t="s">
+        <v>385</v>
+      </c>
+      <c r="S26" s="40">
+        <v>176</v>
+      </c>
+      <c r="T26" s="42" t="s">
+        <v>185</v>
+      </c>
+      <c r="U26" s="40">
+        <v>48</v>
+      </c>
+      <c r="V26" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="W26" s="40">
+        <v>26</v>
+      </c>
+      <c r="X26" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="Y26" s="44">
+        <v>715</v>
+      </c>
+      <c r="Z26" s="45" t="s">
+        <v>379</v>
+      </c>
+      <c r="AA26" s="44">
+        <v>15</v>
+      </c>
+      <c r="AB26" s="46" t="s">
+        <v>254</v>
+      </c>
+      <c r="AC26" s="44">
+        <v>354</v>
+      </c>
+      <c r="AD26" s="45" t="s">
+        <v>375</v>
+      </c>
+      <c r="AE26" s="44">
+        <v>91</v>
+      </c>
+      <c r="AF26" s="46" t="s">
+        <v>288</v>
+      </c>
+      <c r="AG26" s="44">
+        <v>417</v>
+      </c>
+      <c r="AH26" s="45" t="s">
+        <v>371</v>
+      </c>
+      <c r="AI26" s="44">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="46" t="s">
+        <v>319</v>
+      </c>
+      <c r="AK26" s="47">
         <v>796</v>
       </c>
-      <c r="D23" s="53" t="s">
-[...120 lines deleted...]
-        <v>420</v>
+      <c r="AL26" s="45" t="s">
+        <v>354</v>
+      </c>
+      <c r="AM26" s="7">
+        <v>2763</v>
+      </c>
+      <c r="AN26" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="AO26" s="7">
+        <v>3537</v>
+      </c>
+      <c r="AP26" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="AQ26" s="69">
+        <v>2721</v>
+      </c>
+      <c r="AR26" s="70" t="s">
+        <v>423</v>
+      </c>
+      <c r="AS26" s="7">
+        <v>10848</v>
+      </c>
+      <c r="AT26" s="8" t="s">
+        <v>457</v>
       </c>
     </row>
-    <row r="24" spans="1:44" s="16" customFormat="1" ht="13.5" customHeight="1">
-[...131 lines deleted...]
-      </c>
+    <row r="27" spans="1:47" s="79" customFormat="1" ht="12">
+      <c r="A27" s="61"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="37"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="37"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="16"/>
+      <c r="O27" s="18"/>
+      <c r="P27" s="16"/>
+      <c r="Q27" s="18"/>
+      <c r="R27" s="37"/>
+      <c r="S27" s="18"/>
+      <c r="T27" s="16"/>
+      <c r="U27" s="18"/>
+      <c r="V27" s="16"/>
+      <c r="W27" s="18"/>
+      <c r="X27" s="16"/>
+      <c r="Y27" s="19"/>
+      <c r="Z27" s="38"/>
+      <c r="AA27" s="19"/>
+      <c r="AB27" s="20"/>
+      <c r="AC27" s="19"/>
+      <c r="AD27" s="38"/>
+      <c r="AE27" s="19"/>
+      <c r="AF27" s="20"/>
+      <c r="AG27" s="19"/>
+      <c r="AH27" s="38"/>
+      <c r="AI27" s="19"/>
+      <c r="AJ27" s="20"/>
+      <c r="AK27" s="21"/>
+      <c r="AL27" s="38"/>
+      <c r="AM27" s="23"/>
+      <c r="AN27" s="24"/>
+      <c r="AO27" s="23"/>
+      <c r="AP27" s="24"/>
+      <c r="AQ27" s="35"/>
+      <c r="AR27" s="35"/>
+      <c r="AS27" s="35"/>
+      <c r="AT27" s="35"/>
+      <c r="AU27" s="35"/>
     </row>
-    <row r="25" spans="1:44" s="16" customFormat="1" ht="12">
-[...131 lines deleted...]
-      </c>
+    <row r="28" spans="1:47" s="78" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A28" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+      <c r="L28" s="4"/>
+      <c r="M28" s="80"/>
+      <c r="N28" s="80"/>
+      <c r="O28" s="81"/>
+      <c r="P28" s="81"/>
+      <c r="Q28" s="81"/>
+      <c r="R28" s="81"/>
+      <c r="S28" s="81"/>
+      <c r="T28" s="81"/>
+      <c r="U28" s="81"/>
+      <c r="V28" s="81"/>
+      <c r="W28" s="81"/>
+      <c r="X28" s="81"/>
+      <c r="Y28" s="81"/>
+      <c r="Z28" s="81"/>
+      <c r="AA28" s="81"/>
+      <c r="AB28" s="81"/>
+      <c r="AC28" s="81"/>
+      <c r="AD28" s="81"/>
+      <c r="AE28" s="81"/>
+      <c r="AF28" s="81"/>
+      <c r="AG28" s="81"/>
+      <c r="AH28" s="81"/>
+      <c r="AI28" s="81"/>
+      <c r="AJ28" s="81"/>
+      <c r="AK28" s="81"/>
     </row>
-    <row r="26" spans="1:44" s="16" customFormat="1" ht="12">
-[...232 lines deleted...]
-      <c r="N29" s="12"/>
+    <row r="29" spans="1:47">
+      <c r="A29" s="82"/>
+      <c r="B29" s="82"/>
+      <c r="C29" s="82"/>
+      <c r="D29" s="82"/>
+      <c r="E29" s="82"/>
+      <c r="F29" s="82"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="I29" s="83"/>
+      <c r="J29" s="83"/>
+      <c r="K29" s="83"/>
+      <c r="L29" s="83"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473985DA-C91C-46B2-8718-0247A1328AA0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473985DA-C91C-46B2-8718-0247A1328AA0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>