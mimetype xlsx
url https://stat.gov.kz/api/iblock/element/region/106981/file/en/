--- v4 (2026-09-07)
+++ v5 (2026-10-17)
@@ -1,77 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.06.2026\eng\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\eng\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585" activeTab="6"/>
+    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585"/>
   </bookViews>
   <sheets>
-    <sheet name="01" sheetId="12" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="07" sheetId="18" r:id="rId7"/>
+    <sheet name="Metadata" sheetId="20" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="21" r:id="rId2"/>
+    <sheet name="01" sheetId="12" r:id="rId3"/>
+    <sheet name="02" sheetId="13" r:id="rId4"/>
+    <sheet name="03" sheetId="14" r:id="rId5"/>
+    <sheet name="04" sheetId="15" r:id="rId6"/>
+    <sheet name="05" sheetId="16" r:id="rId7"/>
+    <sheet name="06" sheetId="17" r:id="rId8"/>
+    <sheet name="07" sheetId="18" r:id="rId9"/>
+    <sheet name="08" sheetId="19" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="58">
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>The city of Shymkent</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>Indices of industrial production by main type of economic activity</t>
   </si>
   <si>
@@ -79,60 +85,190 @@
 January 2025,  percentage</t>
   </si>
   <si>
     <t>February 2026 compared to
 February 2025,  percentage</t>
   </si>
   <si>
     <t>March 2026 compared to
 March 2025,  percentage</t>
   </si>
   <si>
     <t>April 2026 compared to
 April 2025,  percentage</t>
   </si>
   <si>
     <t>May 2026 compared to
 May 2025,  percentage</t>
   </si>
   <si>
     <t>June 2026 compared to
 June 2025,  percentage</t>
   </si>
   <si>
     <t>July 2026 compared to
 July 2025,  percentage</t>
+  </si>
+  <si>
+    <t>August 2026 compared to
+August 2025,  percentage</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Indices of industrial production by main type of economic activity by region</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Industrial production indices by industrial output</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>A relative indicator that characterizes the change in the volume of industrial production in the compared periods.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for calculating the index of industrial production Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan October 11, 2016 no. 235</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information about a country's production index are data and primary statistics.</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Turkestan Region and the city of Shymkent (a city of national importance) were established in 2018; the regions of Abai, Zhetysu, and Ulytau were established in 2022</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Abenova Zhanar Nurzhanovna</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7252 39-50-74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Industral, Agricultural and Environmental Statistics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.abenova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28252&amp;year=2026&amp;name=95329&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -140,60 +276,121 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -249,117 +446,204 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Excel Built-in Normal 1" xfId="3"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный_таблицы1" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -603,103 +887,475 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="2" max="2" width="77.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="12" customFormat="1" ht="12.75">
+      <c r="A1" s="11"/>
+      <c r="B1" s="11"/>
+    </row>
+    <row r="2" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A2" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="13">
+        <v>151301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A3" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="15" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A4" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A5" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A6" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="13">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="14" customFormat="1" ht="25.5">
+      <c r="A7" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="14" customFormat="1" ht="38.25">
+      <c r="A9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="14" customFormat="1" ht="25.5">
+      <c r="A10" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="14" customFormat="1" ht="25.5">
+      <c r="A11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="M11" s="18"/>
+    </row>
+    <row r="12" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="M12" s="18"/>
+    </row>
+    <row r="13" spans="1:13" s="14" customFormat="1" ht="25.5">
+      <c r="A13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="M13" s="18"/>
+    </row>
+    <row r="14" spans="1:13" s="14" customFormat="1" ht="25.5">
+      <c r="A14" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="M14" s="18"/>
+    </row>
+    <row r="15" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A15" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="M15" s="18"/>
+    </row>
+    <row r="16" spans="1:13" s="12" customFormat="1" ht="12.75">
+      <c r="A16" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="22">
+        <v>46287</v>
+      </c>
+      <c r="M16" s="23"/>
+    </row>
+    <row r="17" spans="1:13" s="12" customFormat="1" ht="12.75">
+      <c r="A17" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="22">
+        <v>46313</v>
+      </c>
+      <c r="M17" s="24"/>
+    </row>
+    <row r="18" spans="1:13" s="12" customFormat="1" ht="12.75">
+      <c r="A18" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M18" s="23"/>
+    </row>
+    <row r="19" spans="1:13" s="12" customFormat="1" ht="12.75">
+      <c r="A19" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="M19" s="24"/>
+    </row>
+    <row r="20" spans="1:13" s="12" customFormat="1" ht="12.75">
+      <c r="A20" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="M20" s="23"/>
+    </row>
+    <row r="21" spans="1:13" s="12" customFormat="1" ht="12.75">
+      <c r="A21" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="M21" s="24"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E15" sqref="E15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.85546875" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" customWidth="1"/>
+    <col min="5" max="5" width="22" customWidth="1"/>
+    <col min="6" max="6" width="22.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A1" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1">
+      <c r="A2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="34"/>
+      <c r="B3" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+    </row>
+    <row r="4" spans="1:6" ht="45">
+      <c r="A4" s="35"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="8">
+        <v>112.4</v>
+      </c>
+      <c r="C5" s="8">
+        <v>141.9</v>
+      </c>
+      <c r="D5" s="8">
+        <v>111.7</v>
+      </c>
+      <c r="E5" s="8">
+        <v>121.2</v>
+      </c>
+      <c r="F5" s="9">
+        <v>111.9</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B1:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" customWidth="1"/>
+    <col min="2" max="2" width="93.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:2" s="29" customFormat="1" ht="12.75"/>
+    <row r="2" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B2" s="30"/>
+    </row>
+    <row r="3" spans="2:2" s="29" customFormat="1" ht="12.75"/>
+    <row r="4" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B4" s="31"/>
+    </row>
+    <row r="5" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B5" s="31"/>
+    </row>
+    <row r="6" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B6" s="31" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B7" s="31" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B8" s="31" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B9" s="31" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B10" s="31"/>
+    </row>
+    <row r="11" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B11" s="31" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B12" s="31"/>
+    </row>
+    <row r="13" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B13" s="31"/>
+    </row>
+    <row r="14" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B14" s="31"/>
+    </row>
+    <row r="15" spans="2:2" s="29" customFormat="1" ht="12.75">
+      <c r="B15" s="32" t="s">
+        <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.5703125" customWidth="1"/>
     <col min="2" max="2" width="10.140625" customWidth="1"/>
     <col min="3" max="3" width="16.7109375" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="F1" s="11"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
     </row>
     <row r="2" spans="1:6" ht="23.25">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="12"/>
-      <c r="B3" s="14" t="s">
+      <c r="A3" s="34"/>
+      <c r="B3" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="16"/>
-[...1 lines deleted...]
-      <c r="F3" s="16"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
     </row>
     <row r="4" spans="1:6" ht="67.5">
-      <c r="A4" s="13"/>
-      <c r="B4" s="15"/>
+      <c r="A4" s="35"/>
+      <c r="B4" s="37"/>
       <c r="C4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
         <v>101.4</v>
       </c>
       <c r="C5" s="8">
         <v>12.2</v>
       </c>
       <c r="D5" s="8">
         <v>99.8</v>
@@ -708,586 +1364,586 @@
         <v>120</v>
       </c>
       <c r="F5" s="9">
         <v>115.5</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="2"/>
       <c r="D6" s="6"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" customWidth="1"/>
     <col min="6" max="6" width="18.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="F1" s="11"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
     </row>
     <row r="2" spans="1:6" ht="28.5" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="12"/>
-      <c r="B3" s="14" t="s">
+      <c r="A3" s="34"/>
+      <c r="B3" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="16"/>
-[...1 lines deleted...]
-      <c r="F3" s="16"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
     </row>
     <row r="4" spans="1:6" ht="67.5">
-      <c r="A4" s="13"/>
-      <c r="B4" s="15"/>
+      <c r="A4" s="35"/>
+      <c r="B4" s="37"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
         <v>106</v>
       </c>
       <c r="C5" s="8">
         <v>43.1</v>
       </c>
       <c r="D5" s="8">
         <v>104.2</v>
       </c>
       <c r="E5" s="8">
         <v>127.9</v>
       </c>
       <c r="F5" s="9">
         <v>109.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.28515625" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="F1" s="11"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
     </row>
     <row r="2" spans="1:6" ht="28.5" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="12"/>
-      <c r="B3" s="14" t="s">
+      <c r="A3" s="34"/>
+      <c r="B3" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="16"/>
-[...1 lines deleted...]
-      <c r="F3" s="16"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
     </row>
     <row r="4" spans="1:6" ht="67.5">
-      <c r="A4" s="13"/>
-      <c r="B4" s="15"/>
+      <c r="A4" s="35"/>
+      <c r="B4" s="37"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
         <v>105.6</v>
       </c>
       <c r="C5" s="8">
         <v>104.5</v>
       </c>
       <c r="D5" s="8">
         <v>104</v>
       </c>
       <c r="E5" s="8">
         <v>124.1</v>
       </c>
       <c r="F5" s="9">
         <v>106.4</v>
-      </c>
-[...191 lines deleted...]
-        <v>109.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="17.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="15.28515625" customWidth="1"/>
+    <col min="1" max="1" width="19.85546875" customWidth="1"/>
+    <col min="2" max="2" width="14.28515625" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" customWidth="1"/>
+    <col min="4" max="4" width="13.140625" customWidth="1"/>
+    <col min="5" max="6" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="F1" s="11"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
     </row>
     <row r="2" spans="1:6" ht="28.5" customHeight="1">
       <c r="A2" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="12"/>
-      <c r="B3" s="14" t="s">
+      <c r="A3" s="34"/>
+      <c r="B3" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="16"/>
-[...1 lines deleted...]
-      <c r="F3" s="16"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
     </row>
     <row r="4" spans="1:6" ht="78.75">
-      <c r="A4" s="13"/>
-      <c r="B4" s="15"/>
+      <c r="A4" s="35"/>
+      <c r="B4" s="37"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
-        <v>111</v>
+        <v>103.3</v>
       </c>
       <c r="C5" s="8">
-        <v>111.2</v>
+        <v>124.7</v>
       </c>
       <c r="D5" s="8">
-        <v>109.6</v>
+        <v>101.9</v>
       </c>
       <c r="E5" s="8">
-        <v>128.19999999999999</v>
+        <v>120.1</v>
       </c>
       <c r="F5" s="9">
-        <v>114.2</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J15" sqref="J15"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20.5703125" customWidth="1"/>
+    <col min="2" max="2" width="12" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" customWidth="1"/>
+    <col min="4" max="4" width="12" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" customWidth="1"/>
+    <col min="6" max="6" width="17.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A1" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1">
+      <c r="A2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="34"/>
+      <c r="B3" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+    </row>
+    <row r="4" spans="1:6" ht="67.5">
+      <c r="A4" s="35"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="8">
+        <v>106.3</v>
+      </c>
+      <c r="C5" s="8">
+        <v>117.4</v>
+      </c>
+      <c r="D5" s="8">
+        <v>104</v>
+      </c>
+      <c r="E5" s="8">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="F5" s="9">
+        <v>109.2</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="17.5703125" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" customWidth="1"/>
+    <col min="4" max="4" width="12.42578125" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" customWidth="1"/>
+    <col min="6" max="6" width="15.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A1" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1">
+      <c r="A2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="34"/>
+      <c r="B3" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+    </row>
+    <row r="4" spans="1:6" ht="78.75">
+      <c r="A4" s="35"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="8">
+        <v>111</v>
+      </c>
+      <c r="C5" s="8">
+        <v>111.2</v>
+      </c>
+      <c r="D5" s="8">
+        <v>109.6</v>
+      </c>
+      <c r="E5" s="8">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="F5" s="9">
+        <v>114.2</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A1" s="11" t="s">
+      <c r="A1" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="F1" s="11"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
     </row>
     <row r="2" spans="1:6" ht="28.5" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="12"/>
-      <c r="B3" s="14" t="s">
+      <c r="A3" s="34"/>
+      <c r="B3" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="16"/>
-[...1 lines deleted...]
-      <c r="F3" s="16"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
     </row>
     <row r="4" spans="1:6" ht="78.75">
-      <c r="A4" s="13"/>
-      <c r="B4" s="15"/>
+      <c r="A4" s="35"/>
+      <c r="B4" s="37"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
         <v>110.7</v>
       </c>
       <c r="C5" s="8">
         <v>133.30000000000001</v>
       </c>
       <c r="D5" s="8">
         <v>109.5</v>
@@ -1299,56 +1955,59 @@
         <v>115</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
+      <vt:lpstr>08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>