--- v5 (2026-10-17)
+++ v6 (2026-11-06)
@@ -1,83 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.abenova\Desktop\Динамика 01.08.2026\eng\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\k.tastanbek\Desktop\Динамика\Динамика 01.09.2026\Динамика 01.09.2026\eng\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="90" windowWidth="24240" windowHeight="12585"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13575" windowHeight="10470"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="20" r:id="rId1"/>
-    <sheet name="Symbols" sheetId="21" r:id="rId2"/>
-[...7 lines deleted...]
-    <sheet name="08" sheetId="19" r:id="rId10"/>
+    <sheet name="Лист1" sheetId="22" r:id="rId2"/>
+    <sheet name="Symbols" sheetId="21" r:id="rId3"/>
+    <sheet name="01" sheetId="12" r:id="rId4"/>
+    <sheet name="02" sheetId="13" r:id="rId5"/>
+    <sheet name="03" sheetId="14" r:id="rId6"/>
+    <sheet name="04" sheetId="15" r:id="rId7"/>
+    <sheet name="05" sheetId="16" r:id="rId8"/>
+    <sheet name="06" sheetId="17" r:id="rId9"/>
+    <sheet name="07" sheetId="18" r:id="rId10"/>
+    <sheet name="08" sheetId="19" r:id="rId11"/>
+    <sheet name="09" sheetId="23" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="59">
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>The city of Shymkent</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>Indices of industrial production by main type of economic activity</t>
   </si>
   <si>
@@ -215,60 +219,64 @@
     <t xml:space="preserve">Department of Industral, Agricultural and Environmental Statistics </t>
   </si>
   <si>
     <t xml:space="preserve">zh.abenova@aspire.gov.kz </t>
   </si>
   <si>
     <t>Symbols:</t>
   </si>
   <si>
     <t>"-" No production</t>
   </si>
   <si>
     <t>"*" - Operational data</t>
   </si>
   <si>
     <t>«х» – Data is confidential</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/?industry=28252&amp;year=2026&amp;name=95329&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>September 2026 compared to
+September 2025,  percentage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -557,93 +565,93 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Excel Built-in Normal 1" xfId="3"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
     <cellStyle name="Обычный_таблицы1" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -896,1118 +904,1229 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="2" width="77.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="1" spans="1:13" s="12" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
-    <row r="2" spans="1:13" s="14" customFormat="1" ht="12.75">
+    <row r="2" spans="1:13" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="13">
         <v>151301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="14" customFormat="1" ht="12.75">
+    <row r="3" spans="1:13" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="14" customFormat="1" ht="12.75">
+    <row r="4" spans="1:13" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="14" customFormat="1" ht="12.75">
+    <row r="5" spans="1:13" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="14" customFormat="1" ht="12.75">
+    <row r="6" spans="1:13" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="13">
         <v>1991</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="14" customFormat="1" ht="25.5">
+    <row r="7" spans="1:13" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="14" customFormat="1" ht="12.75">
+    <row r="8" spans="1:13" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="14" customFormat="1" ht="38.25">
+    <row r="9" spans="1:13" s="14" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="14" customFormat="1" ht="25.5">
+    <row r="10" spans="1:13" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="14" customFormat="1" ht="25.5">
+    <row r="11" spans="1:13" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="18"/>
     </row>
-    <row r="12" spans="1:13" s="14" customFormat="1" ht="12.75">
+    <row r="12" spans="1:13" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="M12" s="18"/>
     </row>
-    <row r="13" spans="1:13" s="14" customFormat="1" ht="25.5">
+    <row r="13" spans="1:13" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>37</v>
       </c>
       <c r="M13" s="18"/>
     </row>
-    <row r="14" spans="1:13" s="14" customFormat="1" ht="25.5">
+    <row r="14" spans="1:13" s="14" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>57</v>
       </c>
       <c r="M14" s="18"/>
     </row>
-    <row r="15" spans="1:13" s="14" customFormat="1" ht="12.75">
+    <row r="15" spans="1:13" s="14" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="18"/>
     </row>
-    <row r="16" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="16" spans="1:13" s="12" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="22">
-        <v>46287</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="23"/>
     </row>
-    <row r="17" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="12" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="22">
-        <v>46313</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="24"/>
     </row>
-    <row r="18" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="12" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>49</v>
       </c>
       <c r="M18" s="23"/>
     </row>
-    <row r="19" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="12" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B19" s="33" t="s">
         <v>47</v>
       </c>
       <c r="M19" s="24"/>
     </row>
-    <row r="20" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="20" spans="1:13" s="12" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="25" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>48</v>
       </c>
       <c r="M20" s="23"/>
     </row>
-    <row r="21" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="21" spans="1:13" s="12" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="25" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>50</v>
       </c>
       <c r="M21" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.7109375" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" customWidth="1"/>
+    <col min="4" max="4" width="14" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" customWidth="1"/>
+    <col min="6" max="6" width="15" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+    </row>
+    <row r="4" spans="1:6" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="8">
+        <v>110.7</v>
+      </c>
+      <c r="C5" s="8">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="D5" s="8">
+        <v>109.5</v>
+      </c>
+      <c r="E5" s="8">
+        <v>124.9</v>
+      </c>
+      <c r="F5" s="9">
+        <v>115</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E27" sqref="E27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="22.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="33"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="28.5" customHeight="1">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="1:6">
-[...1 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="38" t="s">
+      <c r="C3" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="38"/>
-[...5 lines deleted...]
-      <c r="B4" s="37"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+    </row>
+    <row r="4" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
         <v>112.4</v>
       </c>
       <c r="C5" s="8">
         <v>141.9</v>
       </c>
       <c r="D5" s="8">
         <v>111.7</v>
       </c>
       <c r="E5" s="8">
         <v>121.2</v>
       </c>
       <c r="F5" s="9">
         <v>111.9</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.42578125" customWidth="1"/>
+    <col min="2" max="2" width="12.5703125" customWidth="1"/>
+    <col min="3" max="3" width="12.42578125" customWidth="1"/>
+    <col min="4" max="4" width="14" customWidth="1"/>
+    <col min="5" max="5" width="11" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="1:6" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+    </row>
+    <row r="4" spans="1:6" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="8">
+        <v>112.9</v>
+      </c>
+      <c r="C5" s="8">
+        <v>147</v>
+      </c>
+      <c r="D5" s="8">
+        <v>112.5</v>
+      </c>
+      <c r="E5" s="8">
+        <v>118.2</v>
+      </c>
+      <c r="F5" s="9">
+        <v>111.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.28515625" customWidth="1"/>
     <col min="2" max="2" width="93.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" s="29" customFormat="1" ht="12.75"/>
-    <row r="2" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="1" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="30"/>
     </row>
-    <row r="3" spans="2:2" s="29" customFormat="1" ht="12.75"/>
-    <row r="4" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="3" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B4" s="31"/>
     </row>
-    <row r="5" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="5" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B5" s="31"/>
     </row>
-    <row r="6" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="6" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B6" s="31" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="7" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B7" s="31" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="8" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="8" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B8" s="31" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="9" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="9" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B9" s="31" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="10" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="10" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B10" s="31"/>
     </row>
-    <row r="11" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="11" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B11" s="31" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="12" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="12" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B12" s="31"/>
     </row>
-    <row r="13" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="13" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B13" s="31"/>
     </row>
-    <row r="14" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="14" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B14" s="31"/>
     </row>
-    <row r="15" spans="2:2" s="29" customFormat="1" ht="12.75">
+    <row r="15" spans="2:2" s="29" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B15" s="32" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" customWidth="1"/>
     <col min="2" max="2" width="10.140625" customWidth="1"/>
     <col min="3" max="3" width="16.7109375" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="33"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="23.25">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="1:6" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="1:6">
-[...1 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="38" t="s">
+      <c r="C3" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="38"/>
-[...5 lines deleted...]
-      <c r="B4" s="37"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+    </row>
+    <row r="4" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38"/>
       <c r="C4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
         <v>101.4</v>
       </c>
       <c r="C5" s="8">
         <v>12.2</v>
       </c>
       <c r="D5" s="8">
         <v>99.8</v>
       </c>
       <c r="E5" s="8">
         <v>120</v>
       </c>
       <c r="F5" s="9">
         <v>115.5</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="2"/>
       <c r="D6" s="6"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" customWidth="1"/>
     <col min="6" max="6" width="18.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="33"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="28.5" customHeight="1">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="1:6">
-[...1 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="38" t="s">
+      <c r="C3" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="38"/>
-[...5 lines deleted...]
-      <c r="B4" s="37"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+    </row>
+    <row r="4" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
         <v>106</v>
       </c>
       <c r="C5" s="8">
         <v>43.1</v>
       </c>
       <c r="D5" s="8">
         <v>104.2</v>
       </c>
       <c r="E5" s="8">
         <v>127.9</v>
       </c>
       <c r="F5" s="9">
         <v>109.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="33"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="28.5" customHeight="1">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="1:6">
-[...1 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="38" t="s">
+      <c r="C3" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="38"/>
-[...5 lines deleted...]
-      <c r="B4" s="37"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+    </row>
+    <row r="4" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
         <v>105.6</v>
       </c>
       <c r="C5" s="8">
         <v>104.5</v>
       </c>
       <c r="D5" s="8">
         <v>104</v>
       </c>
       <c r="E5" s="8">
         <v>124.1</v>
       </c>
       <c r="F5" s="9">
         <v>106.4</v>
-      </c>
-[...94 lines deleted...]
-        <v>101</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" customWidth="1"/>
-    <col min="2" max="2" width="12" customWidth="1"/>
+    <col min="1" max="1" width="19.85546875" customWidth="1"/>
+    <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" customWidth="1"/>
-    <col min="4" max="4" width="12" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="17.42578125" customWidth="1"/>
+    <col min="4" max="4" width="13.140625" customWidth="1"/>
+    <col min="5" max="6" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="33"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="28.5" customHeight="1">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="1:6">
-[...1 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="38" t="s">
+      <c r="C3" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="38"/>
-[...5 lines deleted...]
-      <c r="B4" s="37"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+    </row>
+    <row r="4" spans="1:6" ht="67.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
-        <v>106.3</v>
+        <v>103.3</v>
       </c>
       <c r="C5" s="8">
-        <v>117.4</v>
+        <v>124.7</v>
       </c>
       <c r="D5" s="8">
-        <v>104</v>
+        <v>101.9</v>
       </c>
       <c r="E5" s="8">
-        <v>133.69999999999999</v>
+        <v>120.1</v>
       </c>
       <c r="F5" s="9">
-        <v>109.2</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="12.42578125" customWidth="1"/>
+    <col min="1" max="1" width="20.5703125" customWidth="1"/>
+    <col min="2" max="2" width="12" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" customWidth="1"/>
+    <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" customWidth="1"/>
-    <col min="6" max="6" width="15.28515625" customWidth="1"/>
+    <col min="6" max="6" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="33"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="28.5" customHeight="1">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="1:6">
-[...1 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="38" t="s">
+      <c r="C3" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="38"/>
-[...5 lines deleted...]
-      <c r="B4" s="37"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+    </row>
+    <row r="4" spans="1:6" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
-        <v>111</v>
+        <v>106.3</v>
       </c>
       <c r="C5" s="8">
-        <v>111.2</v>
+        <v>117.4</v>
       </c>
       <c r="D5" s="8">
-        <v>109.6</v>
+        <v>104</v>
       </c>
       <c r="E5" s="8">
-        <v>128.19999999999999</v>
+        <v>133.69999999999999</v>
       </c>
       <c r="F5" s="9">
-        <v>114.2</v>
+        <v>109.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="15" customWidth="1"/>
+    <col min="1" max="1" width="17.5703125" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" customWidth="1"/>
+    <col min="4" max="4" width="12.42578125" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" customWidth="1"/>
+    <col min="6" max="6" width="15.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="33"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" ht="28.5" customHeight="1">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+    </row>
+    <row r="2" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="1:6">
-[...1 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="38" t="s">
+      <c r="C3" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="38"/>
-[...5 lines deleted...]
-      <c r="B4" s="37"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+    </row>
+    <row r="4" spans="1:6" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="36"/>
+      <c r="B4" s="38"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="8">
-        <v>110.7</v>
+        <v>111</v>
       </c>
       <c r="C5" s="8">
-        <v>133.30000000000001</v>
+        <v>111.2</v>
       </c>
       <c r="D5" s="8">
-        <v>109.5</v>
+        <v>109.6</v>
       </c>
       <c r="E5" s="8">
-        <v>124.9</v>
+        <v>128.19999999999999</v>
       </c>
       <c r="F5" s="9">
-        <v>115</v>
+        <v>114.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>09</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>