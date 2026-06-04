--- v0 (2026-04-21)
+++ v1 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14565" yWindow="15" windowWidth="14175" windowHeight="12090"/>
   </bookViews>
   <sheets>
     <sheet name="month" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="957" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="954" uniqueCount="103">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>289,3</t>
   </si>
   <si>
     <t>623,9</t>
   </si>
   <si>
     <t>139 269,9</t>
   </si>
   <si>
@@ -554,66 +554,75 @@
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>949,4</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve">    *The data for the corresponding period of the previous year have been revised taking into account the redistribution of volumes among pipeline transport enterprises.</t>
+  </si>
+  <si>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>2026*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0\ _₽"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -698,66 +707,72 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -771,89 +786,98 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="112">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1000,51 +1024,50 @@
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1063,70 +1086,85 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="11"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 3 2" xfId="14"/>
     <cellStyle name="Обычный 2 3 3" xfId="13"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 2 4 2" xfId="16"/>
     <cellStyle name="Обычный 2 4 3" xfId="15"/>
     <cellStyle name="Обычный 2 5" xfId="5"/>
     <cellStyle name="Обычный 2 6" xfId="17"/>
     <cellStyle name="Обычный 2 7" xfId="12"/>
     <cellStyle name="Обычный 3" xfId="18"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 3 2 2" xfId="20"/>
     <cellStyle name="Обычный 3 2 3" xfId="21"/>
     <cellStyle name="Обычный 3 2 4" xfId="19"/>
     <cellStyle name="Обычный 3 3" xfId="22"/>
     <cellStyle name="Обычный 3 3 2" xfId="23"/>
     <cellStyle name="Обычный 4" xfId="8"/>
@@ -1449,65 +1487,65 @@
   <dimension ref="A1:R309"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="16" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="16" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="57" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="103" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="102"/>
-[...10 lines deleted...]
-      <c r="M1" s="102"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D3" s="5" t="s">
@@ -1568,51 +1606,51 @@
       </c>
       <c r="C5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="10">
         <v>10378.780000000001</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="86">
         <v>10650.1</v>
       </c>
       <c r="L5" s="10">
         <v>10417.91</v>
       </c>
       <c r="M5" s="10">
         <v>8827.4</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="11">
         <v>2019</v>
       </c>
       <c r="B6" s="12">
         <v>6278.09</v>
       </c>
       <c r="C6" s="10">
         <v>6268.96</v>
       </c>
       <c r="D6" s="10">
         <v>6580.28</v>
       </c>
       <c r="E6" s="10">
         <v>3378.84</v>
       </c>
@@ -1762,180 +1800,184 @@
       </c>
       <c r="L9" s="14">
         <v>14459.4</v>
       </c>
       <c r="M9" s="14">
         <v>14530.44</v>
       </c>
       <c r="N9" s="15"/>
     </row>
     <row r="10" spans="1:14" s="16" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="12">
         <v>1823.9</v>
       </c>
       <c r="C10" s="12">
         <v>1777.98</v>
       </c>
       <c r="D10" s="12">
         <v>1435.94</v>
       </c>
       <c r="E10" s="12">
         <v>1661.62</v>
       </c>
-      <c r="F10" s="87">
+      <c r="F10" s="86">
         <v>1929.2</v>
       </c>
-      <c r="G10" s="99" t="s">
+      <c r="G10" s="98" t="s">
         <v>82</v>
       </c>
-      <c r="H10" s="99" t="s">
+      <c r="H10" s="98" t="s">
         <v>83</v>
       </c>
-      <c r="I10" s="99" t="s">
+      <c r="I10" s="98" t="s">
         <v>84</v>
       </c>
-      <c r="J10" s="99" t="s">
+      <c r="J10" s="98" t="s">
         <v>85</v>
       </c>
-      <c r="K10" s="99" t="s">
+      <c r="K10" s="98" t="s">
         <v>86</v>
       </c>
-      <c r="L10" s="99" t="s">
+      <c r="L10" s="98" t="s">
         <v>87</v>
       </c>
-      <c r="M10" s="99" t="s">
+      <c r="M10" s="98" t="s">
         <v>88</v>
       </c>
       <c r="N10" s="15"/>
     </row>
     <row r="11" spans="1:14" s="16" customFormat="1">
       <c r="A11" s="13">
         <v>2024</v>
       </c>
       <c r="B11" s="14">
         <v>1870.95</v>
       </c>
       <c r="C11" s="12">
         <v>2003.8</v>
       </c>
       <c r="D11" s="12">
         <v>2299.1</v>
       </c>
-      <c r="E11" s="79">
+      <c r="E11" s="38">
         <v>1656.19</v>
       </c>
-      <c r="F11" s="79">
+      <c r="F11" s="38">
         <v>2632.43</v>
       </c>
-      <c r="G11" s="87">
+      <c r="G11" s="86">
         <v>3075.4</v>
       </c>
-      <c r="H11" s="87">
+      <c r="H11" s="86">
         <v>2506.1</v>
       </c>
-      <c r="I11" s="87">
+      <c r="I11" s="86">
         <v>2701.4</v>
       </c>
-      <c r="J11" s="9">
+      <c r="J11" s="86">
         <v>2653.7</v>
       </c>
-      <c r="K11" s="87">
+      <c r="K11" s="86">
         <v>2878.57</v>
       </c>
       <c r="L11" s="14">
         <v>2631.8</v>
       </c>
-      <c r="M11" s="87">
+      <c r="M11" s="86">
         <v>3971.42</v>
       </c>
       <c r="N11" s="15"/>
     </row>
     <row r="12" spans="1:14" s="16" customFormat="1">
-      <c r="A12" s="100" t="s">
+      <c r="A12" s="99" t="s">
         <v>89</v>
       </c>
       <c r="B12" s="14">
-        <v>2924.39</v>
+        <v>3656.8</v>
       </c>
       <c r="C12" s="12">
-        <v>2120.4</v>
-[...7 lines deleted...]
-      <c r="F12" s="83">
+        <v>2347.8000000000002</v>
+      </c>
+      <c r="D12" s="78">
+        <v>2737.2</v>
+      </c>
+      <c r="E12" s="82">
+        <v>2539.04</v>
+      </c>
+      <c r="F12" s="82">
         <v>2310.5100000000002</v>
       </c>
-      <c r="G12" s="83">
+      <c r="G12" s="82">
         <v>1974.61</v>
       </c>
-      <c r="H12" s="87">
+      <c r="H12" s="86">
         <v>2058</v>
       </c>
-      <c r="I12" s="87">
+      <c r="I12" s="86">
         <v>2076.3000000000002</v>
       </c>
-      <c r="J12" s="83">
+      <c r="J12" s="82">
         <v>2137.48</v>
       </c>
-      <c r="K12" s="87">
+      <c r="K12" s="86">
         <v>2174.36</v>
       </c>
       <c r="L12" s="14">
         <v>2033.82</v>
       </c>
-      <c r="M12" s="87">
-        <v>2307.79</v>
+      <c r="M12" s="86">
+        <v>3058.65</v>
       </c>
       <c r="N12" s="15"/>
     </row>
     <row r="13" spans="1:14" s="16" customFormat="1">
       <c r="A13" s="13">
         <v>2026</v>
       </c>
-      <c r="B13" s="83">
+      <c r="B13" s="82">
         <v>2631.86</v>
       </c>
       <c r="C13" s="12">
         <v>2016</v>
       </c>
-      <c r="D13" s="79"/>
-[...6 lines deleted...]
-      <c r="K13" s="87"/>
+      <c r="D13" s="78">
+        <v>2397.5</v>
+      </c>
+      <c r="E13" s="82">
+        <v>1718.86</v>
+      </c>
+      <c r="F13" s="82"/>
+      <c r="G13" s="82"/>
+      <c r="H13" s="86"/>
+      <c r="I13" s="86"/>
+      <c r="J13" s="82"/>
+      <c r="K13" s="86"/>
       <c r="L13" s="14"/>
-      <c r="M13" s="87"/>
+      <c r="M13" s="86"/>
       <c r="N13" s="15"/>
     </row>
     <row r="14" spans="1:14" s="16" customFormat="1" ht="17.25" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="15"/>
     </row>
     <row r="15" spans="1:14" s="16" customFormat="1">
       <c r="A15" s="17">
         <v>2018</v>
       </c>
       <c r="B15" s="10" t="s">
@@ -1943,51 +1985,51 @@
       </c>
       <c r="C15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="J15" s="10">
         <v>774.2</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K15" s="86">
         <v>713.5</v>
       </c>
       <c r="L15" s="10">
         <v>707.59</v>
       </c>
       <c r="M15" s="10">
         <v>664.79</v>
       </c>
       <c r="N15" s="15"/>
     </row>
     <row r="16" spans="1:14" s="16" customFormat="1">
       <c r="A16" s="17">
         <v>2019</v>
       </c>
       <c r="B16" s="12">
         <v>392.92</v>
       </c>
       <c r="C16" s="10">
         <v>360.52</v>
       </c>
       <c r="D16" s="10">
         <v>419.81</v>
       </c>
       <c r="E16" s="10">
         <v>338.76</v>
@@ -2138,180 +2180,184 @@
       </c>
       <c r="L19" s="14">
         <v>1369.83</v>
       </c>
       <c r="M19" s="14">
         <v>1416.37</v>
       </c>
       <c r="N19" s="15"/>
     </row>
     <row r="20" spans="1:14" s="16" customFormat="1">
       <c r="A20" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="12">
         <v>962.85</v>
       </c>
       <c r="C20" s="12">
         <v>928.44</v>
       </c>
       <c r="D20" s="12">
         <v>870.77</v>
       </c>
       <c r="E20" s="12">
         <v>791.64</v>
       </c>
-      <c r="F20" s="87">
+      <c r="F20" s="86">
         <v>925</v>
       </c>
-      <c r="G20" s="99" t="s">
+      <c r="G20" s="98" t="s">
         <v>93</v>
       </c>
-      <c r="H20" s="99" t="s">
+      <c r="H20" s="98" t="s">
         <v>94</v>
       </c>
-      <c r="I20" s="99" t="s">
+      <c r="I20" s="98" t="s">
         <v>95</v>
       </c>
-      <c r="J20" s="99" t="s">
+      <c r="J20" s="98" t="s">
         <v>96</v>
       </c>
-      <c r="K20" s="99" t="s">
+      <c r="K20" s="98" t="s">
         <v>97</v>
       </c>
-      <c r="L20" s="99" t="s">
+      <c r="L20" s="98" t="s">
         <v>98</v>
       </c>
-      <c r="M20" s="99" t="s">
+      <c r="M20" s="98" t="s">
         <v>99</v>
       </c>
       <c r="N20" s="15"/>
     </row>
     <row r="21" spans="1:14" s="16" customFormat="1">
       <c r="A21" s="13">
         <v>2024</v>
       </c>
       <c r="B21" s="14">
         <v>907.57</v>
       </c>
       <c r="C21" s="12">
         <v>1002.4</v>
       </c>
       <c r="D21" s="12">
         <v>1066.8</v>
       </c>
-      <c r="E21" s="79">
+      <c r="E21" s="38">
         <v>971.04</v>
       </c>
-      <c r="F21" s="79">
+      <c r="F21" s="38">
         <v>1212.3499999999999</v>
       </c>
-      <c r="G21" s="87">
+      <c r="G21" s="86">
         <v>1507.1</v>
       </c>
-      <c r="H21" s="87">
+      <c r="H21" s="86">
         <v>1261</v>
       </c>
-      <c r="I21" s="87">
+      <c r="I21" s="86">
         <v>1272.307</v>
       </c>
-      <c r="J21" s="9">
+      <c r="J21" s="86">
         <v>1248</v>
       </c>
-      <c r="K21" s="87">
+      <c r="K21" s="86">
         <v>1268.5</v>
       </c>
       <c r="L21" s="14">
         <v>1221.8779999999999</v>
       </c>
-      <c r="M21" s="87">
+      <c r="M21" s="86">
         <v>1731.029</v>
       </c>
       <c r="N21" s="15"/>
     </row>
     <row r="22" spans="1:14" s="16" customFormat="1">
-      <c r="A22" s="100" t="s">
+      <c r="A22" s="99" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="14">
-        <v>1231.2850000000001</v>
-[...10 lines deleted...]
-      <c r="F22" s="83">
+        <v>2292.9</v>
+      </c>
+      <c r="C22" s="82">
+        <v>1642.1</v>
+      </c>
+      <c r="D22" s="82">
+        <v>1761.4</v>
+      </c>
+      <c r="E22" s="82">
+        <v>1481.2</v>
+      </c>
+      <c r="F22" s="82">
         <v>1092.01</v>
       </c>
-      <c r="G22" s="83">
+      <c r="G22" s="82">
         <v>740.15499999999997</v>
       </c>
-      <c r="H22" s="87">
+      <c r="H22" s="86">
         <v>784.7</v>
       </c>
-      <c r="I22" s="87">
+      <c r="I22" s="86">
         <v>776</v>
       </c>
-      <c r="J22" s="87">
+      <c r="J22" s="86">
         <v>801.048</v>
       </c>
-      <c r="K22" s="87">
+      <c r="K22" s="86">
         <v>862.745</v>
       </c>
       <c r="L22" s="14">
         <v>819.85500000000002</v>
       </c>
-      <c r="M22" s="87">
-        <v>993.30499999999995</v>
+      <c r="M22" s="86">
+        <v>2081.6999999999998</v>
       </c>
       <c r="N22" s="15"/>
     </row>
     <row r="23" spans="1:14" s="16" customFormat="1">
       <c r="A23" s="13">
         <v>2026</v>
       </c>
-      <c r="B23" s="83">
+      <c r="B23" s="82">
         <v>1868.723</v>
       </c>
-      <c r="C23" s="83">
+      <c r="C23" s="82">
         <v>1579</v>
       </c>
-      <c r="D23" s="83"/>
-[...6 lines deleted...]
-      <c r="K23" s="87"/>
+      <c r="D23" s="82">
+        <v>1907.0989999999999</v>
+      </c>
+      <c r="E23" s="82">
+        <v>1626.056</v>
+      </c>
+      <c r="F23" s="82"/>
+      <c r="G23" s="82"/>
+      <c r="H23" s="86"/>
+      <c r="I23" s="86"/>
+      <c r="J23" s="86"/>
+      <c r="K23" s="86"/>
       <c r="L23" s="14"/>
-      <c r="M23" s="87"/>
+      <c r="M23" s="86"/>
       <c r="N23" s="15"/>
     </row>
     <row r="24" spans="1:14" s="16" customFormat="1" ht="24.75" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="9"/>
       <c r="N24" s="15"/>
     </row>
     <row r="25" spans="1:14" s="16" customFormat="1">
       <c r="A25" s="17">
         <v>2018</v>
       </c>
       <c r="B25" s="10" t="s">
@@ -2319,141 +2365,141 @@
       </c>
       <c r="C25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="J25" s="10">
         <v>129676.18</v>
       </c>
-      <c r="K25" s="9">
+      <c r="K25" s="86">
         <v>131458.29999999999</v>
       </c>
       <c r="L25" s="10">
         <v>172397.47</v>
       </c>
       <c r="M25" s="10">
         <v>171786.98</v>
       </c>
       <c r="N25" s="15"/>
     </row>
     <row r="26" spans="1:14" s="16" customFormat="1">
       <c r="A26" s="17">
         <v>2019</v>
       </c>
       <c r="B26" s="10">
         <v>110974.61</v>
       </c>
       <c r="C26" s="10">
         <v>108158.29</v>
       </c>
       <c r="D26" s="10">
         <v>112623.27</v>
       </c>
       <c r="E26" s="10">
         <v>129172.6</v>
       </c>
       <c r="F26" s="10">
         <v>137450.17000000001</v>
       </c>
-      <c r="G26" s="12">
+      <c r="G26" s="14">
         <v>196283.72</v>
       </c>
-      <c r="H26" s="12">
+      <c r="H26" s="14">
         <v>152842.82</v>
       </c>
-      <c r="I26" s="12">
+      <c r="I26" s="14">
         <v>138713.4</v>
       </c>
-      <c r="J26" s="12">
+      <c r="J26" s="14">
         <v>139488.44</v>
       </c>
-      <c r="K26" s="12">
+      <c r="K26" s="14">
         <v>139597.87</v>
       </c>
-      <c r="L26" s="12">
+      <c r="L26" s="14">
         <v>146474.32999999999</v>
       </c>
-      <c r="M26" s="12">
+      <c r="M26" s="14">
         <v>155800.48000000001</v>
       </c>
       <c r="N26" s="15"/>
     </row>
     <row r="27" spans="1:14" s="16" customFormat="1">
       <c r="A27" s="17">
         <v>2020</v>
       </c>
-      <c r="B27" s="12">
+      <c r="B27" s="14">
         <v>112444.97</v>
       </c>
-      <c r="C27" s="12">
+      <c r="C27" s="14">
         <v>106997.74</v>
       </c>
-      <c r="D27" s="12">
+      <c r="D27" s="14">
         <v>101427.12</v>
       </c>
-      <c r="E27" s="12">
+      <c r="E27" s="14">
         <v>19004.09</v>
       </c>
-      <c r="F27" s="12">
+      <c r="F27" s="14">
         <v>24176.57</v>
       </c>
-      <c r="G27" s="12">
+      <c r="G27" s="14">
         <v>38902.129999999997</v>
       </c>
-      <c r="H27" s="12">
+      <c r="H27" s="14">
         <v>9917.81</v>
       </c>
-      <c r="I27" s="12">
+      <c r="I27" s="14">
         <v>10779.53</v>
       </c>
-      <c r="J27" s="12">
+      <c r="J27" s="14">
         <v>14806.46</v>
       </c>
-      <c r="K27" s="12">
+      <c r="K27" s="14">
         <v>17447.689999999999</v>
       </c>
-      <c r="L27" s="12">
+      <c r="L27" s="14">
         <v>18433.330000000002</v>
       </c>
-      <c r="M27" s="12">
+      <c r="M27" s="14">
         <v>21107.18</v>
       </c>
       <c r="N27" s="15"/>
     </row>
     <row r="28" spans="1:14" s="16" customFormat="1">
       <c r="A28" s="17">
         <v>2021</v>
       </c>
       <c r="B28" s="12">
         <v>22799.77</v>
       </c>
       <c r="C28" s="12">
         <v>24986</v>
       </c>
       <c r="D28" s="12">
         <v>29406</v>
       </c>
       <c r="E28" s="12">
         <v>34212.94</v>
       </c>
       <c r="F28" s="12">
         <v>34928.83</v>
       </c>
       <c r="G28" s="12">
         <v>38516.43</v>
@@ -2514,180 +2560,184 @@
       </c>
       <c r="L29" s="14">
         <v>70711.710000000006</v>
       </c>
       <c r="M29" s="14">
         <v>74390.91</v>
       </c>
       <c r="N29" s="15"/>
     </row>
     <row r="30" spans="1:14" s="16" customFormat="1">
       <c r="A30" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="12">
         <v>6205.29</v>
       </c>
       <c r="C30" s="12">
         <v>7407.56</v>
       </c>
       <c r="D30" s="12">
         <v>9293.3700000000008</v>
       </c>
       <c r="E30" s="12">
         <v>9351.35</v>
       </c>
-      <c r="F30" s="9">
+      <c r="F30" s="86">
         <v>9407.5</v>
       </c>
-      <c r="G30" s="9">
+      <c r="G30" s="86">
         <v>8024.7</v>
       </c>
-      <c r="H30" s="9">
+      <c r="H30" s="86">
         <v>7293.9</v>
       </c>
-      <c r="I30" s="9">
+      <c r="I30" s="86">
         <v>7882.2</v>
       </c>
-      <c r="J30" s="9">
+      <c r="J30" s="86">
         <v>9752</v>
       </c>
-      <c r="K30" s="18">
+      <c r="K30" s="91">
         <v>9672.2999999999993</v>
       </c>
       <c r="L30" s="14">
         <v>9626.34</v>
       </c>
-      <c r="M30" s="9">
+      <c r="M30" s="86">
         <v>8669.5300000000007</v>
       </c>
       <c r="N30" s="15"/>
     </row>
     <row r="31" spans="1:14" s="16" customFormat="1">
       <c r="A31" s="13">
         <v>2024</v>
       </c>
       <c r="B31" s="14">
         <v>7779.9</v>
       </c>
       <c r="C31" s="12">
         <v>8805.9</v>
       </c>
       <c r="D31" s="12">
         <v>8213.6</v>
       </c>
-      <c r="E31" s="79">
+      <c r="E31" s="40">
         <v>9352.82</v>
       </c>
-      <c r="F31" s="79">
+      <c r="F31" s="38">
         <v>6450.74</v>
       </c>
-      <c r="G31" s="87">
+      <c r="G31" s="86">
         <v>5304.35</v>
       </c>
-      <c r="H31" s="87">
+      <c r="H31" s="86">
         <v>4860.6000000000004</v>
       </c>
-      <c r="I31" s="87">
+      <c r="I31" s="86">
         <v>4987.6400000000003</v>
       </c>
-      <c r="J31" s="9">
+      <c r="J31" s="86">
         <v>6106.2</v>
       </c>
-      <c r="K31" s="92">
+      <c r="K31" s="91">
         <v>6340.69</v>
       </c>
       <c r="L31" s="14">
         <v>6739.51</v>
       </c>
-      <c r="M31" s="87">
+      <c r="M31" s="86">
         <v>6783.25</v>
       </c>
       <c r="N31" s="15"/>
     </row>
     <row r="32" spans="1:14" s="16" customFormat="1">
       <c r="A32" s="13">
         <v>2025</v>
       </c>
       <c r="B32" s="14">
         <v>6599.47</v>
       </c>
-      <c r="C32" s="83">
+      <c r="C32" s="82">
         <v>7507.58</v>
       </c>
-      <c r="D32" s="83">
+      <c r="D32" s="82">
         <v>7840.74</v>
       </c>
-      <c r="E32" s="83">
+      <c r="E32" s="82">
         <v>8958.1200000000008</v>
       </c>
-      <c r="F32" s="83">
+      <c r="F32" s="82">
         <v>8343.1</v>
       </c>
-      <c r="G32" s="83">
+      <c r="G32" s="82">
         <v>8224.89</v>
       </c>
-      <c r="H32" s="87">
+      <c r="H32" s="86">
         <v>8427.1</v>
       </c>
-      <c r="I32" s="87">
+      <c r="I32" s="86">
         <v>9311.5</v>
       </c>
-      <c r="J32" s="87">
+      <c r="J32" s="86">
         <v>10246.030000000001</v>
       </c>
-      <c r="K32" s="92">
+      <c r="K32" s="91">
         <v>10808.88</v>
       </c>
       <c r="L32" s="14">
         <v>11976.61</v>
       </c>
-      <c r="M32" s="87">
+      <c r="M32" s="86">
         <v>15559.87</v>
       </c>
       <c r="N32" s="15"/>
     </row>
     <row r="33" spans="1:18" s="16" customFormat="1">
       <c r="A33" s="13">
         <v>2026</v>
       </c>
-      <c r="B33" s="83">
+      <c r="B33" s="82">
         <v>10149.790000000001</v>
       </c>
-      <c r="C33" s="83">
+      <c r="C33" s="82">
         <v>10583.8</v>
       </c>
-      <c r="D33" s="83"/>
-[...6 lines deleted...]
-      <c r="K33" s="92"/>
+      <c r="D33" s="82">
+        <v>11121.28</v>
+      </c>
+      <c r="E33" s="82">
+        <v>12322.27</v>
+      </c>
+      <c r="F33" s="82"/>
+      <c r="G33" s="82"/>
+      <c r="H33" s="86"/>
+      <c r="I33" s="86"/>
+      <c r="J33" s="86"/>
+      <c r="K33" s="91"/>
       <c r="L33" s="14"/>
-      <c r="M33" s="87"/>
+      <c r="M33" s="86"/>
       <c r="N33" s="15"/>
     </row>
     <row r="34" spans="1:18" s="16" customFormat="1" ht="15.75" customHeight="1">
       <c r="A34" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
     </row>
     <row r="35" spans="1:18" s="16" customFormat="1">
       <c r="A35" s="19">
         <v>2018</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>2</v>
@@ -2884,272 +2934,276 @@
         <v>828.1</v>
       </c>
       <c r="L39" s="14">
         <v>997.4</v>
       </c>
       <c r="M39" s="14">
         <v>1066</v>
       </c>
     </row>
     <row r="40" spans="1:18" s="15" customFormat="1">
       <c r="A40" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B40" s="12">
         <v>391</v>
       </c>
       <c r="C40" s="12">
         <v>354.6</v>
       </c>
       <c r="D40" s="12">
         <v>411.3</v>
       </c>
       <c r="E40" s="12">
         <v>369</v>
       </c>
-      <c r="F40" s="9">
+      <c r="F40" s="86">
         <v>409.1</v>
       </c>
-      <c r="G40" s="9">
+      <c r="G40" s="86">
         <v>477.1</v>
       </c>
-      <c r="H40" s="9">
+      <c r="H40" s="86">
         <v>483</v>
       </c>
-      <c r="I40" s="9">
+      <c r="I40" s="86">
         <v>495.4</v>
       </c>
-      <c r="J40" s="9">
+      <c r="J40" s="86">
         <v>481</v>
       </c>
-      <c r="K40" s="9">
+      <c r="K40" s="86">
         <v>456.5</v>
       </c>
-      <c r="L40" s="9">
+      <c r="L40" s="86">
         <v>459.2</v>
       </c>
-      <c r="M40" s="9">
+      <c r="M40" s="86">
         <v>436.322</v>
       </c>
     </row>
     <row r="41" spans="1:18" s="15" customFormat="1">
       <c r="A41" s="13">
         <v>2024</v>
       </c>
-      <c r="B41" s="14">
+      <c r="B41" s="100">
         <v>416.3</v>
       </c>
       <c r="C41" s="12">
         <v>395.1</v>
       </c>
       <c r="D41" s="12">
         <v>428.9</v>
       </c>
-      <c r="E41" s="83">
+      <c r="E41" s="63">
         <v>413.9</v>
       </c>
-      <c r="F41" s="93">
+      <c r="F41" s="63">
         <v>386.6</v>
       </c>
-      <c r="G41" s="87">
+      <c r="G41" s="86">
         <v>407.1</v>
       </c>
-      <c r="H41" s="87">
+      <c r="H41" s="86">
         <v>433.6</v>
       </c>
-      <c r="I41" s="87">
+      <c r="I41" s="86">
         <v>427.38900000000001</v>
       </c>
-      <c r="J41" s="9">
+      <c r="J41" s="86">
         <v>395</v>
       </c>
-      <c r="K41" s="87">
+      <c r="K41" s="86">
         <v>364.4</v>
       </c>
-      <c r="L41" s="87">
+      <c r="L41" s="86">
         <v>392.56599999999997</v>
       </c>
-      <c r="M41" s="87">
+      <c r="M41" s="86">
         <v>397.45600000000002</v>
       </c>
     </row>
     <row r="42" spans="1:18" s="15" customFormat="1">
       <c r="A42" s="13">
         <v>2025</v>
       </c>
       <c r="B42" s="75">
         <v>463.77300000000002</v>
       </c>
-      <c r="C42" s="93">
+      <c r="C42" s="92">
         <v>437.98</v>
       </c>
-      <c r="D42" s="93">
+      <c r="D42" s="92">
         <v>468.78</v>
       </c>
-      <c r="E42" s="83">
+      <c r="E42" s="82">
         <v>493.03100000000001</v>
       </c>
-      <c r="F42" s="93">
+      <c r="F42" s="92">
         <v>602.08399999999995</v>
       </c>
-      <c r="G42" s="93">
+      <c r="G42" s="92">
         <v>539.42700000000002</v>
       </c>
       <c r="H42" s="15">
         <v>574.79999999999995</v>
       </c>
       <c r="I42" s="15">
         <v>587.79999999999995</v>
       </c>
       <c r="J42" s="75">
         <v>527.38800000000003</v>
       </c>
       <c r="K42" s="75">
         <v>531.22400000000005</v>
       </c>
       <c r="L42" s="9">
         <v>558.85500000000002</v>
       </c>
       <c r="M42" s="75">
         <v>645.27099999999996</v>
       </c>
     </row>
     <row r="43" spans="1:18" s="15" customFormat="1">
       <c r="A43" s="21">
         <v>2026</v>
       </c>
-      <c r="B43" s="85">
+      <c r="B43" s="84">
         <v>603.79100000000005</v>
       </c>
-      <c r="C43" s="85">
+      <c r="C43" s="84">
         <v>530.20000000000005</v>
       </c>
-      <c r="D43" s="85"/>
-[...6 lines deleted...]
-      <c r="K43" s="94"/>
+      <c r="D43" s="84">
+        <v>628.21199999999999</v>
+      </c>
+      <c r="E43" s="79">
+        <v>586.22699999999998</v>
+      </c>
+      <c r="F43" s="84"/>
+      <c r="G43" s="84"/>
+      <c r="H43" s="94"/>
+      <c r="I43" s="94"/>
+      <c r="J43" s="93"/>
+      <c r="K43" s="93"/>
       <c r="L43" s="22"/>
-      <c r="M43" s="94"/>
+      <c r="M43" s="93"/>
     </row>
     <row r="44" spans="1:18" s="7" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A44" s="106" t="s">
+      <c r="A44" s="107" t="s">
         <v>90</v>
       </c>
-      <c r="B44" s="106"/>
-[...10 lines deleted...]
-      <c r="M44" s="106"/>
+      <c r="B44" s="107"/>
+      <c r="C44" s="107"/>
+      <c r="D44" s="107"/>
+      <c r="E44" s="107"/>
+      <c r="F44" s="107"/>
+      <c r="G44" s="107"/>
+      <c r="H44" s="107"/>
+      <c r="I44" s="107"/>
+      <c r="J44" s="107"/>
+      <c r="K44" s="107"/>
+      <c r="L44" s="107"/>
+      <c r="M44" s="107"/>
       <c r="N44" s="23"/>
       <c r="O44" s="23"/>
       <c r="P44" s="23"/>
       <c r="Q44" s="23"/>
       <c r="R44" s="23"/>
     </row>
     <row r="45" spans="1:18" s="7" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A45" s="107" t="s">
+      <c r="A45" s="108" t="s">
         <v>91</v>
       </c>
-      <c r="B45" s="107"/>
-[...10 lines deleted...]
-      <c r="M45" s="107"/>
+      <c r="B45" s="108"/>
+      <c r="C45" s="108"/>
+      <c r="D45" s="108"/>
+      <c r="E45" s="108"/>
+      <c r="F45" s="108"/>
+      <c r="G45" s="108"/>
+      <c r="H45" s="108"/>
+      <c r="I45" s="108"/>
+      <c r="J45" s="108"/>
+      <c r="K45" s="108"/>
+      <c r="L45" s="108"/>
+      <c r="M45" s="108"/>
       <c r="N45" s="23"/>
       <c r="O45" s="23"/>
       <c r="P45" s="23"/>
       <c r="Q45" s="23"/>
       <c r="R45" s="23"/>
     </row>
     <row r="46" spans="1:18" s="7" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A46" s="107" t="s">
+      <c r="A46" s="108" t="s">
         <v>92</v>
       </c>
-      <c r="B46" s="107"/>
-[...10 lines deleted...]
-      <c r="M46" s="107"/>
+      <c r="B46" s="108"/>
+      <c r="C46" s="108"/>
+      <c r="D46" s="108"/>
+      <c r="E46" s="108"/>
+      <c r="F46" s="108"/>
+      <c r="G46" s="108"/>
+      <c r="H46" s="108"/>
+      <c r="I46" s="108"/>
+      <c r="J46" s="108"/>
+      <c r="K46" s="108"/>
+      <c r="L46" s="108"/>
+      <c r="M46" s="108"/>
       <c r="N46" s="23"/>
       <c r="O46" s="23"/>
       <c r="P46" s="23"/>
       <c r="Q46" s="23"/>
       <c r="R46" s="23"/>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" s="24"/>
       <c r="B47" s="25"/>
       <c r="C47" s="16"/>
       <c r="D47" s="16"/>
       <c r="E47" s="16"/>
       <c r="G47" s="16"/>
       <c r="I47" s="16"/>
       <c r="J47" s="16"/>
       <c r="L47" s="16"/>
       <c r="M47" s="16"/>
     </row>
     <row r="48" spans="1:18">
-      <c r="A48" s="101" t="s">
+      <c r="A48" s="102" t="s">
         <v>65</v>
       </c>
-      <c r="B48" s="101"/>
-[...10 lines deleted...]
-      <c r="M48" s="101"/>
+      <c r="B48" s="102"/>
+      <c r="C48" s="102"/>
+      <c r="D48" s="102"/>
+      <c r="E48" s="102"/>
+      <c r="F48" s="102"/>
+      <c r="G48" s="102"/>
+      <c r="H48" s="102"/>
+      <c r="I48" s="102"/>
+      <c r="J48" s="102"/>
+      <c r="K48" s="102"/>
+      <c r="L48" s="102"/>
+      <c r="M48" s="102"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="26"/>
       <c r="C49" s="16"/>
       <c r="D49" s="16"/>
       <c r="E49" s="16"/>
       <c r="G49" s="16"/>
       <c r="I49" s="16"/>
       <c r="J49" s="16"/>
       <c r="L49" s="16"/>
       <c r="M49" s="16"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>53</v>
@@ -3430,137 +3484,141 @@
         <v>1280.3</v>
       </c>
       <c r="K57" s="27">
         <v>1329.1</v>
       </c>
       <c r="L57" s="25">
         <v>1245.29</v>
       </c>
       <c r="M57" s="27">
         <v>1267.57</v>
       </c>
     </row>
     <row r="58" spans="1:14" s="16" customFormat="1">
       <c r="A58" s="19">
         <v>2024</v>
       </c>
       <c r="B58" s="38">
         <v>1197.31</v>
       </c>
       <c r="C58" s="29">
         <v>1304.3</v>
       </c>
       <c r="D58" s="29">
         <v>1657.7</v>
       </c>
-      <c r="E58" s="79">
+      <c r="E58" s="78">
         <v>1198.8800000000001</v>
       </c>
-      <c r="F58" s="79">
+      <c r="F58" s="78">
         <v>1685.37</v>
       </c>
       <c r="G58" s="18">
         <v>2134</v>
       </c>
       <c r="H58" s="18">
         <v>1537.4</v>
       </c>
       <c r="I58" s="18">
         <v>1678.23</v>
       </c>
       <c r="J58" s="18">
         <v>1719</v>
       </c>
       <c r="K58" s="27">
         <v>1948.2</v>
       </c>
       <c r="L58" s="25">
         <v>1758.69</v>
       </c>
       <c r="M58" s="27">
         <v>3204.18</v>
       </c>
     </row>
     <row r="59" spans="1:14" s="16" customFormat="1">
       <c r="A59" s="19">
         <v>2025</v>
       </c>
       <c r="B59" s="38">
         <v>2159.21</v>
       </c>
-      <c r="C59" s="79">
+      <c r="C59" s="78">
         <v>1415.6</v>
       </c>
-      <c r="D59" s="83">
-[...5 lines deleted...]
-      <c r="F59" s="83">
+      <c r="D59" s="82">
+        <v>1244.9000000000001</v>
+      </c>
+      <c r="E59" s="82">
+        <v>1200.4000000000001</v>
+      </c>
+      <c r="F59" s="82">
         <v>1172.02</v>
       </c>
-      <c r="G59" s="83">
+      <c r="G59" s="82">
         <v>1141.4100000000001</v>
       </c>
       <c r="H59" s="18">
         <v>1180</v>
       </c>
       <c r="I59" s="18">
         <v>1197</v>
       </c>
       <c r="J59" s="18">
         <v>1176.42</v>
       </c>
-      <c r="K59" s="83">
+      <c r="K59" s="82">
         <v>1252.8</v>
       </c>
       <c r="L59" s="25">
         <v>1176.73</v>
       </c>
       <c r="M59" s="27">
         <v>1203.98</v>
       </c>
     </row>
     <row r="60" spans="1:14" s="16" customFormat="1">
       <c r="A60" s="19">
         <v>2026</v>
       </c>
-      <c r="B60" s="83">
+      <c r="B60" s="82">
         <v>1084.99</v>
       </c>
-      <c r="C60" s="79">
+      <c r="C60" s="78">
         <v>652.4</v>
       </c>
-      <c r="D60" s="83"/>
-[...2 lines deleted...]
-      <c r="G60" s="83"/>
+      <c r="D60" s="82">
+        <v>815.2</v>
+      </c>
+      <c r="E60" s="82">
+        <v>512.5</v>
+      </c>
+      <c r="F60" s="82"/>
+      <c r="G60" s="82"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
-      <c r="K60" s="83"/>
+      <c r="K60" s="82"/>
       <c r="L60" s="25"/>
       <c r="M60" s="27"/>
     </row>
     <row r="61" spans="1:14" s="16" customFormat="1" ht="17.25" customHeight="1">
       <c r="A61" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B61" s="18"/>
       <c r="C61" s="18"/>
       <c r="D61" s="18"/>
       <c r="E61" s="18"/>
       <c r="F61" s="18"/>
       <c r="G61" s="18"/>
       <c r="H61" s="18"/>
       <c r="I61" s="27"/>
       <c r="J61" s="27"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="27"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="8">
         <v>2018</v>
       </c>
       <c r="B62" s="27" t="s">
@@ -3796,137 +3854,141 @@
         <v>747.8</v>
       </c>
       <c r="K67" s="27">
         <v>741.3</v>
       </c>
       <c r="L67" s="25">
         <v>824.38900000000001</v>
       </c>
       <c r="M67" s="27">
         <v>758.38599999999997</v>
       </c>
     </row>
     <row r="68" spans="1:13" s="16" customFormat="1">
       <c r="A68" s="19">
         <v>2024</v>
       </c>
       <c r="B68" s="38">
         <v>748.60900000000004</v>
       </c>
       <c r="C68" s="29">
         <v>831.66099999999994</v>
       </c>
       <c r="D68" s="14">
         <v>899.20399999999995</v>
       </c>
-      <c r="E68" s="79">
+      <c r="E68" s="78">
         <v>751.83699999999999</v>
       </c>
-      <c r="F68" s="79">
+      <c r="F68" s="78">
         <v>936.24300000000005</v>
       </c>
       <c r="G68" s="18">
         <v>1249.4570000000001</v>
       </c>
       <c r="H68" s="18">
         <v>1032.22</v>
       </c>
       <c r="I68" s="18">
         <v>1027.3969999999999</v>
       </c>
       <c r="J68" s="18">
         <v>1008.8</v>
       </c>
       <c r="K68" s="27">
         <v>1078.4000000000001</v>
       </c>
       <c r="L68" s="25">
         <v>1046.6959999999999</v>
       </c>
-      <c r="M68" s="79">
+      <c r="M68" s="78">
         <v>1564.25</v>
       </c>
     </row>
     <row r="69" spans="1:13" s="16" customFormat="1">
       <c r="A69" s="19">
         <v>2025</v>
       </c>
-      <c r="B69" s="83">
+      <c r="B69" s="82">
         <v>999.68700000000001</v>
       </c>
-      <c r="C69" s="79">
+      <c r="C69" s="78">
         <v>455.68299999999999</v>
       </c>
-      <c r="D69" s="83">
+      <c r="D69" s="82">
         <v>487.57799999999997</v>
       </c>
-      <c r="E69" s="83">
+      <c r="E69" s="82">
         <v>449.971</v>
       </c>
-      <c r="F69" s="83">
+      <c r="F69" s="82">
         <v>481.72500000000002</v>
       </c>
-      <c r="G69" s="83">
+      <c r="G69" s="82">
         <v>498.67700000000002</v>
       </c>
       <c r="H69" s="18">
         <v>525.29999999999995</v>
       </c>
       <c r="I69" s="18">
         <v>519.69100000000003</v>
       </c>
       <c r="J69" s="18">
         <v>534.12300000000005</v>
       </c>
-      <c r="K69" s="83">
+      <c r="K69" s="82">
         <v>547.97400000000005</v>
       </c>
       <c r="L69" s="25">
         <v>509.94799999999998</v>
       </c>
       <c r="M69" s="27">
         <v>631.21600000000001</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="16" customFormat="1">
       <c r="A70" s="19">
         <v>2026</v>
       </c>
-      <c r="B70" s="83">
+      <c r="B70" s="82">
         <v>504.49200000000002</v>
       </c>
-      <c r="C70" s="79">
+      <c r="C70" s="78">
         <v>339.90499999999997</v>
       </c>
-      <c r="D70" s="83"/>
-[...2 lines deleted...]
-      <c r="G70" s="83"/>
+      <c r="D70" s="82">
+        <v>454.81700000000001</v>
+      </c>
+      <c r="E70" s="82">
+        <v>270.89400000000001</v>
+      </c>
+      <c r="F70" s="82"/>
+      <c r="G70" s="82"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
-      <c r="K70" s="83"/>
+      <c r="K70" s="82"/>
       <c r="L70" s="25"/>
       <c r="M70" s="27"/>
     </row>
     <row r="71" spans="1:13" s="16" customFormat="1" ht="26.25" customHeight="1">
       <c r="A71" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B71" s="18"/>
       <c r="C71" s="18"/>
       <c r="D71" s="27"/>
       <c r="E71" s="27"/>
       <c r="F71" s="27"/>
       <c r="G71" s="18"/>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="27"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="8">
         <v>2018</v>
       </c>
       <c r="B72" s="27" t="s">
@@ -4162,139 +4224,143 @@
         <v>20.6</v>
       </c>
       <c r="K77" s="27">
         <v>22.9</v>
       </c>
       <c r="L77" s="25">
         <v>22.36</v>
       </c>
       <c r="M77" s="27">
         <v>23.11</v>
       </c>
     </row>
     <row r="78" spans="1:13" s="16" customFormat="1">
       <c r="A78" s="19">
         <v>2024</v>
       </c>
       <c r="B78" s="38">
         <v>26.22</v>
       </c>
       <c r="C78" s="29">
         <v>32.1</v>
       </c>
       <c r="D78" s="29">
         <v>33.4</v>
       </c>
-      <c r="E78" s="79">
+      <c r="E78" s="78">
         <v>29.03</v>
       </c>
-      <c r="F78" s="79">
+      <c r="F78" s="78">
         <v>31.61</v>
       </c>
       <c r="G78" s="18">
         <v>40.840000000000003</v>
       </c>
       <c r="H78" s="18">
         <v>43</v>
       </c>
       <c r="I78" s="18">
         <v>41.99</v>
       </c>
       <c r="J78" s="18">
         <v>28.4</v>
       </c>
       <c r="K78" s="27">
         <v>32.159999999999997</v>
       </c>
       <c r="L78" s="25">
         <v>32.29</v>
       </c>
-      <c r="M78" s="79">
+      <c r="M78" s="78">
         <v>31.26</v>
       </c>
     </row>
     <row r="79" spans="1:13" s="16" customFormat="1">
       <c r="A79" s="19">
         <v>2025</v>
       </c>
-      <c r="B79" s="83">
+      <c r="B79" s="82">
         <v>88.81</v>
       </c>
-      <c r="C79" s="79">
+      <c r="C79" s="78">
         <v>70.05</v>
       </c>
-      <c r="D79" s="83">
+      <c r="D79" s="82">
         <v>78.16</v>
       </c>
-      <c r="E79" s="83">
+      <c r="E79" s="82">
         <v>86.67</v>
       </c>
-      <c r="F79" s="83">
+      <c r="F79" s="82">
         <v>81.8</v>
       </c>
-      <c r="G79" s="83">
+      <c r="G79" s="82">
         <v>91.23</v>
       </c>
       <c r="H79" s="18">
         <v>96.9</v>
       </c>
       <c r="I79" s="18">
         <v>98.5</v>
       </c>
       <c r="J79" s="18">
         <v>74.28</v>
       </c>
-      <c r="K79" s="83">
+      <c r="K79" s="82">
         <v>84.3</v>
       </c>
       <c r="L79" s="25">
         <v>76.62</v>
       </c>
-      <c r="M79" s="83">
+      <c r="M79" s="82">
         <v>73.099999999999994</v>
       </c>
     </row>
     <row r="80" spans="1:13" s="16" customFormat="1">
       <c r="A80" s="19">
         <v>2026</v>
       </c>
-      <c r="B80" s="83">
+      <c r="B80" s="82">
         <v>82.29</v>
       </c>
-      <c r="C80" s="79">
+      <c r="C80" s="78">
         <v>65</v>
       </c>
-      <c r="D80" s="83"/>
-[...2 lines deleted...]
-      <c r="G80" s="83"/>
+      <c r="D80" s="82">
+        <v>83.67</v>
+      </c>
+      <c r="E80" s="82">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="F80" s="82"/>
+      <c r="G80" s="82"/>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
-      <c r="K80" s="83"/>
+      <c r="K80" s="82"/>
       <c r="L80" s="25"/>
-      <c r="M80" s="83"/>
+      <c r="M80" s="82"/>
     </row>
     <row r="81" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A81" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="18"/>
       <c r="C81" s="18"/>
       <c r="D81" s="29"/>
       <c r="E81" s="18"/>
       <c r="F81" s="18"/>
       <c r="G81" s="18"/>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="27"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="27"/>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="8">
         <v>2018</v>
       </c>
       <c r="B82" s="27" t="s">
         <v>2</v>
       </c>
@@ -4526,173 +4592,177 @@
       </c>
       <c r="J87" s="9">
         <v>18</v>
       </c>
       <c r="K87" s="10">
         <v>19.7</v>
       </c>
       <c r="L87" s="30">
         <v>19.234999999999999</v>
       </c>
       <c r="M87" s="10">
         <v>18.338000000000001</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="11">
         <v>2024</v>
       </c>
       <c r="B88" s="28">
         <v>21.088999999999999</v>
       </c>
       <c r="C88" s="28">
         <v>21.635999999999999</v>
       </c>
       <c r="D88" s="14">
-        <v>26.9</v>
-[...1 lines deleted...]
-      <c r="E88" s="83">
+        <v>26.876999999999999</v>
+      </c>
+      <c r="E88" s="82">
         <v>23.838999999999999</v>
       </c>
-      <c r="F88" s="83">
+      <c r="F88" s="82">
         <v>27.477</v>
       </c>
       <c r="G88" s="9">
         <v>32.084000000000003</v>
       </c>
       <c r="H88" s="9">
         <v>38.340000000000003</v>
       </c>
       <c r="I88" s="9">
         <v>38.234999999999999</v>
       </c>
       <c r="J88" s="9">
         <v>23.7</v>
       </c>
       <c r="K88" s="10">
         <v>26.8</v>
       </c>
       <c r="L88" s="30">
         <v>24.454000000000001</v>
       </c>
       <c r="M88" s="10">
         <v>22.986000000000001</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89" s="17">
         <v>2025</v>
       </c>
       <c r="B89" s="28">
         <v>93.3</v>
       </c>
-      <c r="C89" s="83">
+      <c r="C89" s="82">
         <v>76.453999999999994</v>
       </c>
-      <c r="D89" s="83">
+      <c r="D89" s="82">
         <v>89.498000000000005</v>
       </c>
-      <c r="E89" s="83">
+      <c r="E89" s="82">
         <v>101.8</v>
       </c>
-      <c r="F89" s="83">
+      <c r="F89" s="82">
         <v>93.039000000000001</v>
       </c>
-      <c r="G89" s="83">
+      <c r="G89" s="82">
         <v>102.78</v>
       </c>
       <c r="H89" s="9">
         <v>109.655</v>
       </c>
       <c r="I89" s="9">
         <v>110.935</v>
       </c>
       <c r="J89" s="9">
         <v>84.703000000000003</v>
       </c>
-      <c r="K89" s="83">
+      <c r="K89" s="82">
         <v>96.28</v>
       </c>
       <c r="L89" s="30">
         <v>85.742000000000004</v>
       </c>
       <c r="M89" s="10">
         <v>76.298000000000002</v>
       </c>
     </row>
     <row r="90" spans="1:14">
-      <c r="A90" s="96">
+      <c r="A90" s="95">
         <v>2026</v>
       </c>
-      <c r="B90" s="80">
+      <c r="B90" s="79">
         <v>85.632999999999996</v>
       </c>
-      <c r="C90" s="80">
+      <c r="C90" s="79">
         <v>69.914000000000001</v>
       </c>
-      <c r="D90" s="80"/>
-[...2 lines deleted...]
-      <c r="G90" s="80"/>
+      <c r="D90" s="79">
+        <v>93.343999999999994</v>
+      </c>
+      <c r="E90" s="79">
+        <v>81.375</v>
+      </c>
+      <c r="F90" s="79"/>
+      <c r="G90" s="79"/>
       <c r="H90" s="22"/>
       <c r="I90" s="22"/>
       <c r="J90" s="22"/>
-      <c r="K90" s="80"/>
+      <c r="K90" s="79"/>
       <c r="L90" s="33"/>
       <c r="M90" s="32"/>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="26"/>
       <c r="B91" s="34"/>
       <c r="C91" s="34"/>
       <c r="D91" s="34"/>
       <c r="E91" s="34"/>
       <c r="F91" s="34"/>
       <c r="G91" s="34"/>
       <c r="H91" s="34"/>
       <c r="I91" s="34"/>
       <c r="J91" s="34"/>
       <c r="K91" s="34"/>
       <c r="L91" s="34"/>
       <c r="M91" s="34"/>
     </row>
     <row r="92" spans="1:14">
-      <c r="A92" s="103" t="s">
+      <c r="A92" s="104" t="s">
         <v>68</v>
       </c>
-      <c r="B92" s="103"/>
-[...10 lines deleted...]
-      <c r="M92" s="103"/>
+      <c r="B92" s="104"/>
+      <c r="C92" s="104"/>
+      <c r="D92" s="104"/>
+      <c r="E92" s="104"/>
+      <c r="F92" s="104"/>
+      <c r="G92" s="104"/>
+      <c r="H92" s="104"/>
+      <c r="I92" s="104"/>
+      <c r="J92" s="104"/>
+      <c r="K92" s="104"/>
+      <c r="L92" s="104"/>
+      <c r="M92" s="104"/>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" s="26"/>
       <c r="C93" s="16"/>
       <c r="D93" s="16"/>
       <c r="E93" s="16"/>
       <c r="G93" s="16"/>
       <c r="I93" s="16"/>
       <c r="J93" s="16"/>
       <c r="L93" s="16"/>
       <c r="M93" s="16"/>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="4"/>
       <c r="B94" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>53</v>
@@ -4977,190 +5047,194 @@
         <v>326.8</v>
       </c>
       <c r="K101" s="27">
         <v>300.89999999999998</v>
       </c>
       <c r="L101" s="39">
         <v>312.97000000000003</v>
       </c>
       <c r="M101" s="39">
         <v>259.62</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="13">
         <v>2024</v>
       </c>
       <c r="B102" s="38">
         <v>163.13999999999999</v>
       </c>
       <c r="C102" s="42">
         <v>203.8</v>
       </c>
       <c r="D102" s="25">
         <v>199.8</v>
       </c>
-      <c r="E102" s="81">
+      <c r="E102" s="80">
         <v>318.69</v>
       </c>
-      <c r="F102" s="79">
+      <c r="F102" s="78">
         <v>393.46</v>
       </c>
       <c r="G102" s="18">
         <v>389.81</v>
       </c>
       <c r="H102" s="18">
         <v>408.1</v>
       </c>
       <c r="I102" s="18">
         <v>431.57</v>
       </c>
       <c r="J102" s="18">
         <v>407.2</v>
       </c>
       <c r="K102" s="27">
         <v>372.74</v>
       </c>
       <c r="L102" s="39">
         <v>323.45999999999998</v>
       </c>
       <c r="M102" s="39">
         <v>224.33</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="13">
         <v>2025</v>
       </c>
       <c r="B103" s="38">
         <v>230.64</v>
       </c>
-      <c r="C103" s="79">
+      <c r="C103" s="78">
         <v>226.18</v>
       </c>
-      <c r="D103" s="79">
+      <c r="D103" s="78">
         <v>235.86</v>
       </c>
-      <c r="E103" s="79">
+      <c r="E103" s="78">
         <v>234.14</v>
       </c>
-      <c r="F103" s="79">
+      <c r="F103" s="78">
         <v>620.75</v>
       </c>
-      <c r="G103" s="79">
+      <c r="G103" s="78">
         <v>319.47000000000003</v>
       </c>
       <c r="H103" s="18">
         <v>348.2</v>
       </c>
       <c r="I103" s="18">
         <v>347.5</v>
       </c>
       <c r="J103" s="18">
         <v>429.43</v>
       </c>
-      <c r="K103" s="79">
+      <c r="K103" s="78">
         <v>367.71</v>
       </c>
       <c r="L103" s="39">
         <v>319.26</v>
       </c>
-      <c r="M103" s="83">
+      <c r="M103" s="82">
         <v>505.66</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="13">
         <v>2026</v>
       </c>
-      <c r="B104" s="79">
+      <c r="B104" s="78">
         <v>274.07</v>
       </c>
-      <c r="C104" s="79">
+      <c r="C104" s="78">
         <v>328.2</v>
       </c>
-      <c r="D104" s="79"/>
-[...2 lines deleted...]
-      <c r="G104" s="79"/>
+      <c r="D104" s="78">
+        <v>367.88</v>
+      </c>
+      <c r="E104" s="78">
+        <v>288.55</v>
+      </c>
+      <c r="F104" s="78"/>
+      <c r="G104" s="78"/>
       <c r="H104" s="18"/>
       <c r="I104" s="18"/>
       <c r="J104" s="18"/>
-      <c r="K104" s="79"/>
+      <c r="K104" s="78"/>
       <c r="L104" s="39"/>
-      <c r="M104" s="83"/>
+      <c r="M104" s="82"/>
     </row>
     <row r="105" spans="1:13" ht="16.5" customHeight="1">
       <c r="A105" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B105" s="18"/>
       <c r="C105" s="18"/>
       <c r="D105" s="27"/>
       <c r="E105" s="18"/>
       <c r="F105" s="18"/>
       <c r="G105" s="18"/>
       <c r="H105" s="18"/>
       <c r="I105" s="18"/>
       <c r="J105" s="18"/>
       <c r="K105" s="18"/>
       <c r="L105" s="18"/>
       <c r="M105" s="18"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="8">
         <v>2018</v>
       </c>
       <c r="B106" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C106" s="27" t="s">
         <v>2</v>
       </c>
       <c r="D106" s="27" t="s">
         <v>2</v>
       </c>
       <c r="E106" s="27" t="s">
         <v>2</v>
       </c>
       <c r="F106" s="27" t="s">
         <v>2</v>
       </c>
       <c r="G106" s="27" t="s">
         <v>2</v>
       </c>
       <c r="H106" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I106" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J106" s="27">
         <v>773.6</v>
       </c>
       <c r="K106" s="27">
-        <v>713189.3</v>
+        <v>713.18899999999996</v>
       </c>
       <c r="L106" s="27" t="s">
         <v>0</v>
       </c>
       <c r="M106" s="27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="8">
         <v>2019</v>
       </c>
       <c r="B107" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C107" s="27" t="s">
         <v>0</v>
       </c>
       <c r="D107" s="27" t="s">
         <v>0</v>
       </c>
       <c r="E107" s="27" t="s">
         <v>0</v>
       </c>
       <c r="F107" s="27" t="s">
@@ -5341,158 +5415,162 @@
       </c>
       <c r="J111" s="9">
         <v>202.1</v>
       </c>
       <c r="K111" s="10">
         <v>199.6</v>
       </c>
       <c r="L111" s="30">
         <v>181.09200000000001</v>
       </c>
       <c r="M111" s="30">
         <v>171.19499999999999</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="13">
         <v>2024</v>
       </c>
       <c r="B112" s="42">
         <v>140.93100000000001</v>
       </c>
       <c r="C112" s="42">
         <v>153.42400000000001</v>
       </c>
       <c r="D112" s="14">
-        <v>152.30000000000001</v>
-[...1 lines deleted...]
-      <c r="E112" s="82">
+        <v>152.28299999999999</v>
+      </c>
+      <c r="E112" s="81">
         <v>212.869</v>
       </c>
-      <c r="F112" s="93">
+      <c r="F112" s="92">
         <v>255.858</v>
       </c>
       <c r="G112" s="9">
         <v>238.49700000000001</v>
       </c>
       <c r="H112" s="9">
         <v>208.63499999999999</v>
       </c>
       <c r="I112" s="9">
         <v>223.584</v>
       </c>
       <c r="J112" s="9">
         <v>220.1</v>
       </c>
       <c r="K112" s="10">
         <v>169.8</v>
       </c>
       <c r="L112" s="30">
         <v>155.869</v>
       </c>
       <c r="M112" s="30">
         <v>147.09800000000001</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" s="13">
         <v>2025</v>
       </c>
       <c r="B113" s="42">
         <v>212.58199999999999</v>
       </c>
-      <c r="C113" s="83">
+      <c r="C113" s="82">
         <v>216.44200000000001</v>
       </c>
-      <c r="D113" s="83">
+      <c r="D113" s="82">
         <v>221.21600000000001</v>
       </c>
-      <c r="E113" s="83">
+      <c r="E113" s="82">
         <v>201.75200000000001</v>
       </c>
-      <c r="F113" s="83">
+      <c r="F113" s="82">
         <v>590.83199999999999</v>
       </c>
-      <c r="G113" s="83">
+      <c r="G113" s="82">
         <v>223.09700000000001</v>
       </c>
       <c r="H113" s="9">
         <v>241.01599999999999</v>
       </c>
       <c r="I113" s="9">
         <v>236.75</v>
       </c>
       <c r="J113" s="9">
         <v>247.61099999999999</v>
       </c>
-      <c r="K113" s="83">
+      <c r="K113" s="82">
         <v>293.85399999999998</v>
       </c>
       <c r="L113" s="30">
         <v>290.05200000000002</v>
       </c>
-      <c r="M113" s="83">
+      <c r="M113" s="82">
         <v>339.63600000000002</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" s="21">
         <v>2026</v>
       </c>
-      <c r="B114" s="80">
+      <c r="B114" s="79">
         <v>269.82299999999998</v>
       </c>
-      <c r="C114" s="80">
+      <c r="C114" s="79">
         <v>287.625</v>
       </c>
-      <c r="D114" s="80"/>
-[...2 lines deleted...]
-      <c r="G114" s="80"/>
+      <c r="D114" s="79">
+        <v>291.089</v>
+      </c>
+      <c r="E114" s="79">
+        <v>253.12100000000001</v>
+      </c>
+      <c r="F114" s="79"/>
+      <c r="G114" s="79"/>
       <c r="H114" s="22"/>
       <c r="I114" s="22"/>
       <c r="J114" s="22"/>
-      <c r="K114" s="80"/>
+      <c r="K114" s="79"/>
       <c r="L114" s="33"/>
-      <c r="M114" s="80"/>
+      <c r="M114" s="79"/>
     </row>
     <row r="115" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
-      <c r="A115" s="105" t="s">
+      <c r="A115" s="106" t="s">
         <v>79</v>
       </c>
-      <c r="B115" s="105"/>
-[...10 lines deleted...]
-      <c r="M115" s="105"/>
+      <c r="B115" s="106"/>
+      <c r="C115" s="106"/>
+      <c r="D115" s="106"/>
+      <c r="E115" s="106"/>
+      <c r="F115" s="106"/>
+      <c r="G115" s="106"/>
+      <c r="H115" s="106"/>
+      <c r="I115" s="106"/>
+      <c r="J115" s="106"/>
+      <c r="K115" s="106"/>
+      <c r="L115" s="106"/>
+      <c r="M115" s="106"/>
       <c r="N115" s="23"/>
       <c r="O115" s="23"/>
       <c r="P115" s="23"/>
       <c r="Q115" s="23"/>
       <c r="R115" s="23"/>
     </row>
     <row r="116" spans="1:18" ht="37.5" customHeight="1">
       <c r="A116" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B116" s="27"/>
       <c r="C116" s="27"/>
       <c r="D116" s="27"/>
       <c r="E116" s="27"/>
       <c r="F116" s="27"/>
       <c r="G116" s="27"/>
       <c r="H116" s="27"/>
       <c r="I116" s="27"/>
       <c r="J116" s="27"/>
       <c r="K116" s="27"/>
       <c r="L116" s="27"/>
       <c r="M116" s="27"/>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" s="45">
@@ -6462,434 +6540,444 @@
       <c r="C147" s="42"/>
       <c r="D147" s="14"/>
       <c r="E147" s="14"/>
       <c r="F147" s="10"/>
       <c r="G147" s="10"/>
       <c r="H147" s="10"/>
       <c r="I147" s="10"/>
       <c r="J147" s="9"/>
       <c r="K147" s="10"/>
       <c r="L147" s="59"/>
       <c r="M147" s="10"/>
     </row>
     <row r="148" spans="1:13" s="16" customFormat="1" ht="31.5" customHeight="1">
       <c r="A148" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B148" s="42">
         <v>7655.6</v>
       </c>
       <c r="C148" s="28">
         <v>8699.4</v>
       </c>
       <c r="D148" s="14">
         <v>8083.9</v>
       </c>
-      <c r="E148" s="81">
+      <c r="E148" s="80">
         <v>9246.19</v>
       </c>
-      <c r="F148" s="79">
+      <c r="F148" s="78">
         <v>6326.15</v>
       </c>
       <c r="G148" s="10">
         <v>5155.7700000000004</v>
       </c>
       <c r="H148" s="10">
         <v>4700.2</v>
       </c>
-      <c r="I148" s="89">
+      <c r="I148" s="88">
         <v>4827.3500000000004</v>
       </c>
       <c r="J148" s="9">
         <v>5980.1</v>
       </c>
       <c r="K148" s="10">
         <v>6216.53</v>
       </c>
-      <c r="L148" s="83">
+      <c r="L148" s="82">
         <v>6612.25</v>
       </c>
-      <c r="M148" s="83">
+      <c r="M148" s="82">
         <v>6652.58</v>
       </c>
     </row>
     <row r="149" spans="1:13" s="16" customFormat="1">
       <c r="A149" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B149" s="42"/>
       <c r="C149" s="28"/>
       <c r="D149" s="14"/>
       <c r="F149" s="18"/>
       <c r="G149" s="10"/>
       <c r="H149" s="10"/>
       <c r="J149" s="9"/>
       <c r="K149" s="10"/>
       <c r="M149" s="15"/>
     </row>
     <row r="150" spans="1:13" s="16" customFormat="1">
       <c r="A150" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B150" s="42">
         <v>7475.8</v>
       </c>
       <c r="C150" s="28">
         <v>8312.6</v>
       </c>
       <c r="D150" s="14">
         <v>7674.7</v>
       </c>
-      <c r="E150" s="82">
+      <c r="E150" s="81">
         <v>9152.9</v>
       </c>
-      <c r="F150" s="83">
+      <c r="F150" s="82">
         <v>6207.53</v>
       </c>
       <c r="G150" s="10">
         <v>5034</v>
       </c>
       <c r="H150" s="10">
         <v>4591.1000000000004</v>
       </c>
-      <c r="I150" s="89">
+      <c r="I150" s="88">
         <v>4714.72</v>
       </c>
       <c r="J150" s="9">
         <v>5868</v>
       </c>
       <c r="K150" s="10">
         <v>5958.54</v>
       </c>
-      <c r="L150" s="83">
+      <c r="L150" s="82">
         <v>6287.74</v>
       </c>
-      <c r="M150" s="83">
+      <c r="M150" s="82">
         <v>6309.33</v>
       </c>
     </row>
     <row r="151" spans="1:13" s="16" customFormat="1">
       <c r="A151" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B151" s="42">
         <v>179.7</v>
       </c>
       <c r="C151" s="28">
         <v>386.8</v>
       </c>
       <c r="D151" s="14">
         <v>409.2</v>
       </c>
-      <c r="E151" s="82">
+      <c r="E151" s="81">
         <v>93.29</v>
       </c>
-      <c r="F151" s="83">
+      <c r="F151" s="82">
         <v>118.62</v>
       </c>
       <c r="G151" s="10">
         <v>121.76</v>
       </c>
       <c r="H151" s="10">
         <v>109.1</v>
       </c>
-      <c r="I151" s="89">
+      <c r="I151" s="88">
         <v>112.63</v>
       </c>
       <c r="J151" s="9">
         <v>112.1</v>
       </c>
       <c r="K151" s="10">
         <v>257.99</v>
       </c>
-      <c r="L151" s="83">
+      <c r="L151" s="82">
         <v>324.51</v>
       </c>
-      <c r="M151" s="83">
+      <c r="M151" s="82">
         <v>343.26</v>
       </c>
     </row>
     <row r="152" spans="1:13" s="16" customFormat="1">
       <c r="A152" s="24">
         <v>2025</v>
       </c>
       <c r="B152" s="42"/>
       <c r="C152" s="28"/>
       <c r="D152" s="14"/>
-      <c r="E152" s="82"/>
-      <c r="F152" s="83"/>
+      <c r="E152" s="81"/>
+      <c r="F152" s="82"/>
       <c r="G152" s="10"/>
       <c r="H152" s="10"/>
-      <c r="I152" s="89"/>
+      <c r="I152" s="88"/>
       <c r="J152" s="9"/>
       <c r="K152" s="10"/>
-      <c r="L152" s="83"/>
+      <c r="L152" s="82"/>
       <c r="M152" s="10"/>
     </row>
     <row r="153" spans="1:13" s="16" customFormat="1" ht="24.75" customHeight="1">
       <c r="A153" s="46" t="s">
         <v>70</v>
       </c>
-      <c r="B153" s="83">
+      <c r="B153" s="82">
         <v>6420.04</v>
       </c>
-      <c r="C153" s="79">
+      <c r="C153" s="78">
         <v>7355.15</v>
       </c>
-      <c r="D153" s="79">
+      <c r="D153" s="78">
         <v>7674.94</v>
       </c>
-      <c r="E153" s="79">
+      <c r="E153" s="78">
         <v>8787.44</v>
       </c>
-      <c r="F153" s="79">
+      <c r="F153" s="78">
         <v>8167.44</v>
       </c>
-      <c r="G153" s="79">
+      <c r="G153" s="78">
         <v>8020.38</v>
       </c>
       <c r="H153" s="10">
         <v>8209.5</v>
       </c>
-      <c r="I153" s="89">
+      <c r="I153" s="88">
         <v>9091.7000000000007</v>
       </c>
-      <c r="J153" s="79">
+      <c r="J153" s="78">
         <v>10080.73</v>
       </c>
-      <c r="K153" s="79">
+      <c r="K153" s="78">
         <v>10638.17</v>
       </c>
-      <c r="L153" s="79">
+      <c r="L153" s="78">
         <v>11813.03</v>
       </c>
-      <c r="M153" s="83">
+      <c r="M153" s="82">
         <v>15398.84</v>
       </c>
     </row>
     <row r="154" spans="1:13" s="16" customFormat="1">
       <c r="A154" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B154" s="15"/>
       <c r="H154" s="10"/>
-      <c r="I154" s="89"/>
+      <c r="I154" s="88"/>
       <c r="J154" s="9"/>
     </row>
     <row r="155" spans="1:13" s="16" customFormat="1">
       <c r="A155" s="58" t="s">
         <v>72</v>
       </c>
-      <c r="B155" s="83">
+      <c r="B155" s="82">
         <v>5522.1</v>
       </c>
-      <c r="C155" s="79">
+      <c r="C155" s="78">
         <v>6773.35</v>
       </c>
-      <c r="D155" s="79">
+      <c r="D155" s="78">
         <v>7029.9</v>
       </c>
-      <c r="E155" s="79">
+      <c r="E155" s="78">
         <v>8107.22</v>
       </c>
-      <c r="F155" s="79">
+      <c r="F155" s="78">
         <v>7473.45</v>
       </c>
-      <c r="G155" s="83">
+      <c r="G155" s="82">
         <v>7281.23</v>
       </c>
       <c r="H155" s="10">
         <v>7408.7</v>
       </c>
-      <c r="I155" s="89">
+      <c r="I155" s="88">
         <v>8250.9</v>
       </c>
-      <c r="J155" s="83">
+      <c r="J155" s="82">
         <v>9227.65</v>
       </c>
-      <c r="K155" s="83">
+      <c r="K155" s="82">
         <v>9769.51</v>
       </c>
-      <c r="L155" s="83">
+      <c r="L155" s="82">
         <v>10461.98</v>
       </c>
-      <c r="M155" s="83">
+      <c r="M155" s="82">
         <v>13961.96</v>
       </c>
     </row>
     <row r="156" spans="1:13" s="16" customFormat="1">
       <c r="A156" s="58" t="s">
         <v>73</v>
       </c>
-      <c r="B156" s="83">
+      <c r="B156" s="82">
         <v>897.94</v>
       </c>
-      <c r="C156" s="83">
+      <c r="C156" s="82">
         <v>581.79999999999995</v>
       </c>
-      <c r="D156" s="83">
+      <c r="D156" s="82">
         <v>645.04</v>
       </c>
-      <c r="E156" s="83">
+      <c r="E156" s="82">
         <v>680.23</v>
       </c>
-      <c r="F156" s="83">
+      <c r="F156" s="82">
         <v>693.99</v>
       </c>
-      <c r="G156" s="83">
+      <c r="G156" s="82">
         <v>739.14</v>
       </c>
       <c r="H156" s="10">
         <v>800.8</v>
       </c>
-      <c r="I156" s="89">
+      <c r="I156" s="88">
         <v>840.9</v>
       </c>
-      <c r="J156" s="83">
+      <c r="J156" s="82">
         <v>853.09</v>
       </c>
-      <c r="K156" s="83">
+      <c r="K156" s="82">
         <v>868.65</v>
       </c>
-      <c r="L156" s="83">
+      <c r="L156" s="82">
         <v>1351.05</v>
       </c>
-      <c r="M156" s="83">
+      <c r="M156" s="82">
         <v>1436.88</v>
       </c>
     </row>
     <row r="157" spans="1:13" s="16" customFormat="1">
       <c r="A157" s="11">
         <v>2026</v>
       </c>
-      <c r="B157" s="83"/>
-[...4 lines deleted...]
-      <c r="G157" s="83"/>
+      <c r="B157" s="82"/>
+      <c r="C157" s="82"/>
+      <c r="D157" s="82"/>
+      <c r="E157" s="82"/>
+      <c r="F157" s="82"/>
+      <c r="G157" s="82"/>
       <c r="H157" s="10"/>
-      <c r="I157" s="89"/>
-[...3 lines deleted...]
-      <c r="M157" s="83"/>
+      <c r="I157" s="88"/>
+      <c r="J157" s="82"/>
+      <c r="K157" s="82"/>
+      <c r="L157" s="82"/>
+      <c r="M157" s="82"/>
     </row>
     <row r="158" spans="1:13" s="16" customFormat="1" ht="28.5" customHeight="1">
       <c r="A158" s="46" t="s">
         <v>70</v>
       </c>
-      <c r="B158" s="79">
+      <c r="B158" s="78">
         <v>9943.09</v>
       </c>
-      <c r="C158" s="79">
+      <c r="C158" s="78">
         <v>10416.56</v>
       </c>
-      <c r="D158" s="83"/>
-[...2 lines deleted...]
-      <c r="G158" s="83"/>
+      <c r="D158" s="78">
+        <v>10919.18</v>
+      </c>
+      <c r="E158" s="78">
+        <v>12132.1</v>
+      </c>
+      <c r="F158" s="82"/>
+      <c r="G158" s="82"/>
       <c r="H158" s="10"/>
-      <c r="I158" s="89"/>
-[...3 lines deleted...]
-      <c r="M158" s="83"/>
+      <c r="I158" s="88"/>
+      <c r="J158" s="82"/>
+      <c r="K158" s="82"/>
+      <c r="L158" s="82"/>
+      <c r="M158" s="82"/>
     </row>
     <row r="159" spans="1:13" s="16" customFormat="1">
       <c r="A159" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="D159" s="83"/>
-[...2 lines deleted...]
-      <c r="G159" s="83"/>
+      <c r="F159" s="82"/>
+      <c r="G159" s="82"/>
       <c r="H159" s="10"/>
-      <c r="I159" s="89"/>
-[...3 lines deleted...]
-      <c r="M159" s="83"/>
+      <c r="I159" s="88"/>
+      <c r="J159" s="82"/>
+      <c r="K159" s="82"/>
+      <c r="L159" s="82"/>
+      <c r="M159" s="82"/>
     </row>
     <row r="160" spans="1:13" s="16" customFormat="1">
       <c r="A160" s="58" t="s">
         <v>72</v>
       </c>
-      <c r="B160" s="83">
+      <c r="B160" s="82">
         <v>8484.6</v>
       </c>
-      <c r="C160" s="83">
+      <c r="C160" s="82">
         <v>9024.02</v>
       </c>
-      <c r="D160" s="83"/>
-[...2 lines deleted...]
-      <c r="G160" s="83"/>
+      <c r="D160" s="82">
+        <v>9549.15</v>
+      </c>
+      <c r="E160" s="82">
+        <v>10870.08</v>
+      </c>
+      <c r="F160" s="82"/>
+      <c r="G160" s="82"/>
       <c r="H160" s="10"/>
-      <c r="I160" s="89"/>
-[...3 lines deleted...]
-      <c r="M160" s="83"/>
+      <c r="I160" s="88"/>
+      <c r="J160" s="82"/>
+      <c r="K160" s="82"/>
+      <c r="L160" s="82"/>
+      <c r="M160" s="82"/>
     </row>
     <row r="161" spans="1:18" s="16" customFormat="1">
       <c r="A161" s="60" t="s">
         <v>73</v>
       </c>
-      <c r="B161" s="80">
+      <c r="B161" s="79">
         <v>1458.49</v>
       </c>
-      <c r="C161" s="80">
+      <c r="C161" s="79">
         <v>1392.54</v>
       </c>
-      <c r="D161" s="80"/>
-[...2 lines deleted...]
-      <c r="G161" s="80"/>
+      <c r="D161" s="79">
+        <v>1370.03</v>
+      </c>
+      <c r="E161" s="79">
+        <v>1262.03</v>
+      </c>
+      <c r="F161" s="79"/>
+      <c r="G161" s="79"/>
       <c r="H161" s="32"/>
-      <c r="I161" s="90"/>
-[...3 lines deleted...]
-      <c r="M161" s="80"/>
+      <c r="I161" s="89"/>
+      <c r="J161" s="79"/>
+      <c r="K161" s="79"/>
+      <c r="L161" s="79"/>
+      <c r="M161" s="79"/>
     </row>
     <row r="162" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
-      <c r="A162" s="105" t="s">
+      <c r="A162" s="106" t="s">
         <v>79</v>
       </c>
-      <c r="B162" s="105"/>
-[...10 lines deleted...]
-      <c r="M162" s="105"/>
+      <c r="B162" s="106"/>
+      <c r="C162" s="106"/>
+      <c r="D162" s="106"/>
+      <c r="E162" s="106"/>
+      <c r="F162" s="106"/>
+      <c r="G162" s="106"/>
+      <c r="H162" s="106"/>
+      <c r="I162" s="106"/>
+      <c r="J162" s="106"/>
+      <c r="K162" s="106"/>
+      <c r="L162" s="106"/>
+      <c r="M162" s="106"/>
       <c r="N162" s="23"/>
       <c r="O162" s="23"/>
       <c r="P162" s="23"/>
       <c r="Q162" s="23"/>
       <c r="R162" s="23"/>
     </row>
     <row r="163" spans="1:18" ht="23.25" customHeight="1">
       <c r="A163" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B163" s="18"/>
       <c r="C163" s="18"/>
       <c r="D163" s="18"/>
       <c r="E163" s="18"/>
       <c r="F163" s="18"/>
       <c r="G163" s="18"/>
       <c r="H163" s="18"/>
       <c r="I163" s="48"/>
       <c r="J163" s="48"/>
       <c r="K163" s="18"/>
       <c r="L163" s="18"/>
       <c r="M163" s="18"/>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" s="61">
@@ -7211,53 +7299,53 @@
         <v>53.8</v>
       </c>
       <c r="H173" s="27">
         <v>59.2</v>
       </c>
       <c r="I173" s="35" t="s">
         <v>0</v>
       </c>
       <c r="J173" s="63">
         <v>65.099999999999994</v>
       </c>
       <c r="K173" s="63">
         <v>65.2</v>
       </c>
       <c r="L173" s="63">
         <v>65.099999999999994</v>
       </c>
       <c r="M173" s="63">
         <v>65.2</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" s="65">
         <v>2020</v>
       </c>
-      <c r="B174" s="84"/>
-[...1 lines deleted...]
-      <c r="D174" s="84"/>
+      <c r="B174" s="83"/>
+      <c r="C174" s="83"/>
+      <c r="D174" s="83"/>
       <c r="E174" s="27"/>
       <c r="F174" s="27"/>
       <c r="G174" s="27"/>
       <c r="H174" s="27"/>
       <c r="I174" s="35"/>
       <c r="J174" s="63"/>
       <c r="K174" s="63"/>
       <c r="L174" s="63"/>
       <c r="M174" s="63"/>
     </row>
     <row r="175" spans="1:18" ht="27" customHeight="1">
       <c r="A175" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B175" s="66">
         <v>1150.5999999999999</v>
       </c>
       <c r="C175" s="66">
         <v>862.4</v>
       </c>
       <c r="D175" s="66">
         <v>856.7</v>
       </c>
       <c r="E175" s="27">
         <v>167.1</v>
@@ -7859,473 +7947,483 @@
       <c r="C194" s="42"/>
       <c r="D194" s="14"/>
       <c r="E194" s="14"/>
       <c r="F194" s="10"/>
       <c r="G194" s="10"/>
       <c r="H194" s="10"/>
       <c r="I194" s="10"/>
       <c r="J194" s="9"/>
       <c r="K194" s="10"/>
       <c r="L194" s="70"/>
       <c r="M194" s="10"/>
     </row>
     <row r="195" spans="1:13" s="16" customFormat="1" ht="30" customHeight="1">
       <c r="A195" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B195" s="42">
         <v>188.91300000000001</v>
       </c>
       <c r="C195" s="42">
         <v>207.22900000000001</v>
       </c>
       <c r="D195" s="14">
         <v>196.62100000000001</v>
       </c>
-      <c r="E195" s="82">
+      <c r="E195" s="81">
         <v>239.941</v>
       </c>
-      <c r="F195" s="86">
+      <c r="F195" s="85">
         <v>169.65600000000001</v>
       </c>
       <c r="G195" s="10">
         <v>140.15700000000001</v>
       </c>
       <c r="H195" s="10">
         <v>129.464</v>
       </c>
-      <c r="I195" s="89">
+      <c r="I195" s="88">
         <v>132.09</v>
       </c>
       <c r="J195" s="9">
         <v>159.30000000000001</v>
       </c>
       <c r="K195" s="10">
         <v>159.5</v>
       </c>
-      <c r="L195" s="83">
+      <c r="L195" s="82">
         <v>163.44499999999999</v>
       </c>
-      <c r="M195" s="79">
+      <c r="M195" s="78">
         <v>169.66399999999999</v>
       </c>
     </row>
     <row r="196" spans="1:13" s="16" customFormat="1">
       <c r="A196" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B196" s="42"/>
       <c r="C196" s="42"/>
       <c r="D196" s="14"/>
       <c r="G196" s="10"/>
       <c r="H196" s="10"/>
       <c r="J196" s="9"/>
       <c r="K196" s="10"/>
     </row>
     <row r="197" spans="1:13" s="16" customFormat="1">
       <c r="A197" s="46" t="s">
         <v>72</v>
       </c>
       <c r="B197" s="42">
         <v>186.72399999999999</v>
       </c>
       <c r="C197" s="42">
         <v>203.69200000000001</v>
       </c>
       <c r="D197" s="14">
         <v>193.90600000000001</v>
       </c>
-      <c r="E197" s="82">
+      <c r="E197" s="81">
         <v>238.23500000000001</v>
       </c>
-      <c r="F197" s="86">
+      <c r="F197" s="85">
         <v>167.51</v>
       </c>
       <c r="G197" s="10">
         <v>137.97499999999999</v>
       </c>
       <c r="H197" s="10">
         <v>127.992</v>
       </c>
-      <c r="I197" s="89">
+      <c r="I197" s="88">
         <v>130.62299999999999</v>
       </c>
       <c r="J197" s="9">
         <v>157.9</v>
       </c>
       <c r="K197" s="10">
         <v>155.80000000000001</v>
       </c>
-      <c r="L197" s="83">
+      <c r="L197" s="82">
         <v>158.745</v>
       </c>
-      <c r="M197" s="79">
+      <c r="M197" s="78">
         <v>164.762</v>
       </c>
     </row>
     <row r="198" spans="1:13" s="16" customFormat="1">
       <c r="A198" s="58" t="s">
         <v>73</v>
       </c>
       <c r="B198" s="42">
         <v>2.1880000000000002</v>
       </c>
       <c r="C198" s="42">
         <v>3.5369999999999999</v>
       </c>
       <c r="D198" s="14">
         <v>2.7149999999999999</v>
       </c>
-      <c r="E198" s="82">
+      <c r="E198" s="81">
         <v>1.7050000000000001</v>
       </c>
-      <c r="F198" s="93">
+      <c r="F198" s="92">
         <v>2.1459999999999999</v>
       </c>
       <c r="G198" s="10">
         <v>2.1819999999999999</v>
       </c>
       <c r="H198" s="10">
         <v>1.4710000000000001</v>
       </c>
-      <c r="I198" s="89">
+      <c r="I198" s="88">
         <v>1.466</v>
       </c>
       <c r="J198" s="9">
         <v>1.4</v>
       </c>
       <c r="K198" s="10">
         <v>3.7</v>
       </c>
-      <c r="L198" s="83">
+      <c r="L198" s="82">
         <v>4.7</v>
       </c>
-      <c r="M198" s="79">
+      <c r="M198" s="78">
         <v>4.9020000000000001</v>
       </c>
     </row>
     <row r="199" spans="1:13" s="16" customFormat="1">
       <c r="A199" s="65">
         <v>2025</v>
       </c>
       <c r="B199" s="42"/>
       <c r="C199" s="42"/>
       <c r="D199" s="14"/>
-      <c r="E199" s="82"/>
-      <c r="F199" s="93"/>
+      <c r="E199" s="81"/>
+      <c r="F199" s="92"/>
       <c r="G199" s="10"/>
       <c r="H199" s="10"/>
-      <c r="I199" s="89"/>
+      <c r="I199" s="88"/>
       <c r="J199" s="9"/>
       <c r="K199" s="10"/>
-      <c r="L199" s="83"/>
+      <c r="L199" s="82"/>
       <c r="M199" s="10"/>
     </row>
     <row r="200" spans="1:13" s="16" customFormat="1" ht="29.25" customHeight="1">
       <c r="A200" s="46" t="s">
         <v>70</v>
       </c>
-      <c r="B200" s="79">
+      <c r="B200" s="78">
         <v>173.40100000000001</v>
       </c>
-      <c r="C200" s="79">
+      <c r="C200" s="78">
         <v>189.28100000000001</v>
       </c>
-      <c r="D200" s="79">
+      <c r="D200" s="78">
         <v>195.41499999999999</v>
       </c>
-      <c r="E200" s="79">
+      <c r="E200" s="78">
         <v>222.91900000000001</v>
       </c>
-      <c r="F200" s="79">
+      <c r="F200" s="78">
         <v>208.05699999999999</v>
       </c>
-      <c r="G200" s="79">
+      <c r="G200" s="78">
         <v>207.751</v>
       </c>
       <c r="H200" s="10">
         <v>220.928</v>
       </c>
-      <c r="I200" s="89">
+      <c r="I200" s="88">
         <v>231.90600000000001</v>
       </c>
       <c r="J200" s="9">
         <v>257.45850000000002</v>
       </c>
-      <c r="K200" s="83">
+      <c r="K200" s="82">
         <v>268.685</v>
       </c>
-      <c r="L200" s="79">
+      <c r="L200" s="78">
         <v>299.31599999999997</v>
       </c>
-      <c r="M200" s="83">
+      <c r="M200" s="82">
         <v>385.887</v>
       </c>
     </row>
     <row r="201" spans="1:13" s="16" customFormat="1">
       <c r="A201" s="56" t="s">
         <v>71</v>
       </c>
       <c r="H201" s="10"/>
-      <c r="I201" s="89"/>
+      <c r="I201" s="88"/>
       <c r="J201" s="9"/>
     </row>
     <row r="202" spans="1:13" s="16" customFormat="1">
       <c r="A202" s="46" t="s">
         <v>72</v>
       </c>
-      <c r="B202" s="79">
+      <c r="B202" s="78">
         <v>152.74199999999999</v>
       </c>
-      <c r="C202" s="79">
+      <c r="C202" s="78">
         <v>182.042</v>
       </c>
-      <c r="D202" s="79">
+      <c r="D202" s="78">
         <v>187.428</v>
       </c>
-      <c r="E202" s="79">
+      <c r="E202" s="78">
         <v>214.536</v>
       </c>
-      <c r="F202" s="79">
+      <c r="F202" s="78">
         <v>199.483</v>
       </c>
-      <c r="G202" s="79">
+      <c r="G202" s="78">
         <v>198.58699999999999</v>
       </c>
       <c r="H202" s="10">
         <v>211.17599999999999</v>
       </c>
-      <c r="I202" s="89">
+      <c r="I202" s="88">
         <v>221.685</v>
       </c>
       <c r="J202" s="9">
         <v>246.995</v>
       </c>
-      <c r="K202" s="83">
+      <c r="K202" s="82">
         <v>257.95999999999998</v>
       </c>
-      <c r="L202" s="83">
+      <c r="L202" s="82">
         <v>278.66199999999998</v>
       </c>
-      <c r="M202" s="83">
+      <c r="M202" s="82">
         <v>363.66399999999999</v>
       </c>
     </row>
     <row r="203" spans="1:13" s="16" customFormat="1">
       <c r="A203" s="58" t="s">
         <v>73</v>
       </c>
-      <c r="B203" s="83">
+      <c r="B203" s="82">
         <v>20.658999999999999</v>
       </c>
-      <c r="C203" s="83">
+      <c r="C203" s="82">
         <v>7.2380000000000004</v>
       </c>
-      <c r="D203" s="83">
+      <c r="D203" s="82">
         <v>7.9859999999999998</v>
       </c>
-      <c r="E203" s="83">
+      <c r="E203" s="82">
         <v>8.3819999999999997</v>
       </c>
-      <c r="F203" s="83">
+      <c r="F203" s="82">
         <v>8.5730000000000004</v>
       </c>
-      <c r="G203" s="83">
+      <c r="G203" s="82">
         <v>9.1639999999999997</v>
       </c>
       <c r="H203" s="10">
         <v>9.7520000000000007</v>
       </c>
-      <c r="I203" s="89">
+      <c r="I203" s="88">
         <v>10.220000000000001</v>
       </c>
       <c r="J203" s="9">
         <v>10.462</v>
       </c>
-      <c r="K203" s="83">
+      <c r="K203" s="82">
         <v>10.724</v>
       </c>
-      <c r="L203" s="83">
+      <c r="L203" s="82">
         <v>20.654</v>
       </c>
-      <c r="M203" s="83">
+      <c r="M203" s="82">
         <v>22.222999999999999</v>
       </c>
     </row>
     <row r="204" spans="1:13" s="16" customFormat="1">
       <c r="A204" s="65">
         <v>2026</v>
       </c>
-      <c r="B204" s="83"/>
-[...4 lines deleted...]
-      <c r="G204" s="83"/>
+      <c r="B204" s="82"/>
+      <c r="C204" s="82"/>
+      <c r="D204" s="82"/>
+      <c r="E204" s="82"/>
+      <c r="F204" s="82"/>
+      <c r="G204" s="82"/>
       <c r="H204" s="10"/>
-      <c r="I204" s="89"/>
+      <c r="I204" s="88"/>
       <c r="J204" s="9"/>
-      <c r="K204" s="83"/>
-[...1 lines deleted...]
-      <c r="M204" s="83"/>
+      <c r="K204" s="82"/>
+      <c r="L204" s="82"/>
+      <c r="M204" s="82"/>
     </row>
     <row r="205" spans="1:13" s="16" customFormat="1" ht="30" customHeight="1">
       <c r="A205" s="46" t="s">
         <v>70</v>
       </c>
-      <c r="B205" s="79">
+      <c r="B205" s="78">
         <v>248.875</v>
       </c>
-      <c r="C205" s="79">
+      <c r="C205" s="78">
         <v>231.95699999999999</v>
       </c>
-      <c r="D205" s="83"/>
-[...2 lines deleted...]
-      <c r="G205" s="83"/>
+      <c r="D205" s="78">
+        <v>273.14</v>
+      </c>
+      <c r="E205" s="82">
+        <v>269.673</v>
+      </c>
+      <c r="F205" s="82"/>
+      <c r="G205" s="82"/>
       <c r="H205" s="10"/>
-      <c r="I205" s="89"/>
+      <c r="I205" s="88"/>
       <c r="J205" s="9"/>
-      <c r="K205" s="83"/>
-[...1 lines deleted...]
-      <c r="M205" s="83"/>
+      <c r="K205" s="82"/>
+      <c r="L205" s="82"/>
+      <c r="M205" s="82"/>
     </row>
     <row r="206" spans="1:13" s="16" customFormat="1">
       <c r="A206" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="D206" s="83"/>
-[...2 lines deleted...]
-      <c r="G206" s="83"/>
+      <c r="F206" s="82"/>
+      <c r="G206" s="82"/>
       <c r="H206" s="10"/>
-      <c r="I206" s="89"/>
+      <c r="I206" s="88"/>
       <c r="J206" s="9"/>
-      <c r="K206" s="83"/>
-[...1 lines deleted...]
-      <c r="M206" s="83"/>
+      <c r="K206" s="82"/>
+      <c r="L206" s="82"/>
+      <c r="M206" s="82"/>
     </row>
     <row r="207" spans="1:13" s="16" customFormat="1">
       <c r="A207" s="46" t="s">
         <v>72</v>
       </c>
-      <c r="B207" s="83">
+      <c r="B207" s="82">
         <v>226.59399999999999</v>
       </c>
-      <c r="C207" s="79">
+      <c r="C207" s="78">
         <v>210.48</v>
       </c>
-      <c r="D207" s="83"/>
-[...2 lines deleted...]
-      <c r="G207" s="83"/>
+      <c r="D207" s="82">
+        <v>251.82499999999999</v>
+      </c>
+      <c r="E207" s="82">
+        <v>250.15299999999999</v>
+      </c>
+      <c r="F207" s="82"/>
+      <c r="G207" s="82"/>
       <c r="H207" s="10"/>
-      <c r="I207" s="89"/>
+      <c r="I207" s="88"/>
       <c r="J207" s="9"/>
-      <c r="K207" s="83"/>
-[...1 lines deleted...]
-      <c r="M207" s="83"/>
+      <c r="K207" s="82"/>
+      <c r="L207" s="82"/>
+      <c r="M207" s="82"/>
     </row>
     <row r="208" spans="1:13" s="16" customFormat="1">
       <c r="A208" s="60" t="s">
         <v>73</v>
       </c>
-      <c r="B208" s="80">
+      <c r="B208" s="79">
         <v>22.280999999999999</v>
       </c>
-      <c r="C208" s="80">
+      <c r="C208" s="79">
         <v>21.475999999999999</v>
       </c>
-      <c r="D208" s="80"/>
-[...2 lines deleted...]
-      <c r="G208" s="80"/>
+      <c r="D208" s="79">
+        <v>21.315000000000001</v>
+      </c>
+      <c r="E208" s="79">
+        <v>19.518999999999998</v>
+      </c>
+      <c r="F208" s="79"/>
+      <c r="G208" s="79"/>
       <c r="H208" s="32"/>
-      <c r="I208" s="90"/>
+      <c r="I208" s="89"/>
       <c r="J208" s="22"/>
-      <c r="K208" s="80"/>
-[...1 lines deleted...]
-      <c r="M208" s="80"/>
+      <c r="K208" s="79"/>
+      <c r="L208" s="79"/>
+      <c r="M208" s="79"/>
     </row>
     <row r="209" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
-      <c r="A209" s="105" t="s">
+      <c r="A209" s="106" t="s">
         <v>79</v>
       </c>
-      <c r="B209" s="105"/>
-[...10 lines deleted...]
-      <c r="M209" s="105"/>
+      <c r="B209" s="106"/>
+      <c r="C209" s="106"/>
+      <c r="D209" s="106"/>
+      <c r="E209" s="106"/>
+      <c r="F209" s="106"/>
+      <c r="G209" s="106"/>
+      <c r="H209" s="106"/>
+      <c r="I209" s="106"/>
+      <c r="J209" s="106"/>
+      <c r="K209" s="106"/>
+      <c r="L209" s="106"/>
+      <c r="M209" s="106"/>
       <c r="N209" s="23"/>
       <c r="O209" s="23"/>
       <c r="P209" s="23"/>
       <c r="Q209" s="23"/>
       <c r="R209" s="23"/>
     </row>
     <row r="210" spans="1:18" s="7" customFormat="1">
       <c r="A210" s="72"/>
       <c r="B210" s="72"/>
       <c r="C210" s="72"/>
       <c r="D210" s="72"/>
       <c r="E210" s="72"/>
       <c r="F210" s="72"/>
       <c r="G210" s="72"/>
       <c r="H210" s="72"/>
       <c r="I210" s="72"/>
       <c r="J210" s="72"/>
       <c r="K210" s="72"/>
       <c r="L210" s="72"/>
       <c r="M210" s="72"/>
       <c r="N210" s="23"/>
       <c r="O210" s="23"/>
       <c r="P210" s="23"/>
       <c r="Q210" s="23"/>
       <c r="R210" s="23"/>
     </row>
     <row r="211" spans="1:18">
-      <c r="A211" s="104" t="s">
+      <c r="A211" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="B211" s="104"/>
-[...10 lines deleted...]
-      <c r="M211" s="104"/>
+      <c r="B211" s="105"/>
+      <c r="C211" s="105"/>
+      <c r="D211" s="105"/>
+      <c r="E211" s="105"/>
+      <c r="F211" s="105"/>
+      <c r="G211" s="105"/>
+      <c r="H211" s="105"/>
+      <c r="I211" s="105"/>
+      <c r="J211" s="105"/>
+      <c r="K211" s="105"/>
+      <c r="L211" s="105"/>
+      <c r="M211" s="105"/>
     </row>
     <row r="212" spans="1:18">
       <c r="L212" s="16"/>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" s="4"/>
       <c r="B213" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>55</v>
       </c>
       <c r="H213" s="5" t="s">
@@ -8601,136 +8699,140 @@
         <v>575</v>
       </c>
       <c r="L220" s="14">
         <v>534</v>
       </c>
       <c r="M220" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:18" s="16" customFormat="1">
       <c r="A221" s="19">
         <v>2024</v>
       </c>
       <c r="B221" s="73" t="s">
         <v>0</v>
       </c>
       <c r="C221" s="73" t="s">
         <v>0</v>
       </c>
       <c r="D221" s="73" t="s">
         <v>0</v>
       </c>
       <c r="E221" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="F221" s="73" t="s">
-[...20 lines deleted...]
-      <c r="M221" s="91" t="s">
+      <c r="F221" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="G221" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="H221" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="I221" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="J221" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="K221" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="L221" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="M221" s="90" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:18" s="16" customFormat="1">
-      <c r="A222" s="19">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="A222" s="101" t="s">
+        <v>101</v>
+      </c>
+      <c r="B222" s="78">
+        <v>1266.4000000000001</v>
+      </c>
+      <c r="C222" s="12">
+        <v>1135.3</v>
+      </c>
+      <c r="D222" s="12">
+        <v>1255.8</v>
+      </c>
+      <c r="E222" s="82">
+        <v>1103.76</v>
       </c>
       <c r="F222" s="73" t="s">
         <v>0</v>
       </c>
       <c r="G222" s="73" t="s">
         <v>0</v>
       </c>
       <c r="H222" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="I222" s="73" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="I222" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="J222" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="K222" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="L222" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="M222" s="90">
+        <v>1347.9</v>
       </c>
     </row>
     <row r="223" spans="1:18" s="16" customFormat="1">
-      <c r="A223" s="19">
-[...2 lines deleted...]
-      <c r="B223" s="83">
+      <c r="A223" s="101" t="s">
+        <v>102</v>
+      </c>
+      <c r="B223" s="82">
         <v>1272.74</v>
       </c>
-      <c r="C223" s="73">
+      <c r="C223" s="12">
         <v>1035.3</v>
       </c>
-      <c r="D223" s="73"/>
-      <c r="E223" s="73"/>
+      <c r="D223" s="12">
+        <v>1214.3499999999999</v>
+      </c>
+      <c r="E223" s="82">
+        <v>917.73</v>
+      </c>
       <c r="F223" s="73"/>
       <c r="G223" s="73"/>
       <c r="H223" s="73"/>
-      <c r="I223" s="73"/>
-[...3 lines deleted...]
-      <c r="M223" s="73"/>
+      <c r="I223" s="90"/>
+      <c r="J223" s="90"/>
+      <c r="K223" s="90"/>
+      <c r="L223" s="90"/>
+      <c r="M223" s="90"/>
     </row>
     <row r="224" spans="1:18" ht="19.5" customHeight="1">
       <c r="A224" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B224" s="18"/>
       <c r="C224" s="74"/>
       <c r="D224" s="16"/>
       <c r="E224" s="18"/>
       <c r="F224" s="18"/>
       <c r="G224" s="18"/>
       <c r="H224" s="18"/>
       <c r="I224" s="18"/>
       <c r="J224" s="18"/>
       <c r="K224" s="18"/>
       <c r="L224" s="18"/>
       <c r="M224" s="18"/>
     </row>
     <row r="225" spans="1:14">
       <c r="A225" s="8">
         <v>2018</v>
       </c>
       <c r="B225" s="27" t="s">
         <v>2</v>
       </c>
@@ -8935,200 +9037,206 @@
     <row r="230" spans="1:14">
       <c r="A230" s="7">
         <v>2023</v>
       </c>
       <c r="B230" s="42" t="s">
         <v>0</v>
       </c>
       <c r="C230" s="42" t="s">
         <v>0</v>
       </c>
       <c r="D230" s="73" t="s">
         <v>0</v>
       </c>
       <c r="E230" s="73" t="s">
         <v>0</v>
       </c>
       <c r="F230" s="73" t="s">
         <v>0</v>
       </c>
       <c r="G230" s="75">
         <v>18</v>
       </c>
       <c r="H230" s="75">
         <v>13</v>
       </c>
-      <c r="I230" s="15">
+      <c r="I230" s="75">
         <v>17</v>
       </c>
-      <c r="J230" s="15">
+      <c r="J230" s="75">
         <v>18</v>
       </c>
-      <c r="K230" s="15">
+      <c r="K230" s="75">
         <v>19</v>
       </c>
       <c r="L230" s="75">
         <v>18</v>
       </c>
       <c r="M230" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:14">
       <c r="A231" s="7">
         <v>2024</v>
       </c>
       <c r="B231" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="C231" s="73" t="s">
-[...2 lines deleted...]
-      <c r="D231" s="73" t="s">
+      <c r="C231" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="D231" s="42" t="s">
         <v>0</v>
       </c>
       <c r="E231" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="F231" s="73" t="s">
-[...20 lines deleted...]
-      <c r="M231" s="91" t="s">
+      <c r="F231" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="G231" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="H231" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="I231" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="J231" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="K231" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="L231" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="M231" s="96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:14">
-      <c r="A232" s="7">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="A232" s="101" t="s">
+        <v>101</v>
+      </c>
+      <c r="B232" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="C232" s="73">
+        <v>968.73599999999999</v>
+      </c>
+      <c r="D232" s="73">
+        <v>1051.165</v>
+      </c>
+      <c r="E232" s="82">
+        <v>827.93100000000004</v>
       </c>
       <c r="F232" s="73" t="s">
         <v>0</v>
       </c>
       <c r="G232" s="73" t="s">
         <v>0</v>
       </c>
       <c r="H232" s="73" t="s">
         <v>0</v>
       </c>
       <c r="I232" s="73" t="s">
         <v>0</v>
       </c>
       <c r="J232" s="73" t="s">
         <v>0</v>
       </c>
       <c r="K232" s="73" t="s">
         <v>0</v>
       </c>
       <c r="L232" s="73" t="s">
         <v>0</v>
       </c>
       <c r="M232" s="73" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:14">
-      <c r="A233" s="76">
-[...2 lines deleted...]
-      <c r="B233" s="80">
+      <c r="A233" s="101" t="s">
+        <v>102</v>
+      </c>
+      <c r="B233" s="79">
         <v>1094.2280000000001</v>
       </c>
-      <c r="C233" s="77">
+      <c r="C233" s="76">
         <v>951.3</v>
       </c>
-      <c r="D233" s="77"/>
-[...23 lines deleted...]
-      <c r="M234" s="10"/>
+      <c r="D233" s="76">
+        <v>1161.068</v>
+      </c>
+      <c r="E233" s="79">
+        <v>1101.886</v>
+      </c>
+      <c r="F233" s="76"/>
+      <c r="G233" s="76"/>
+      <c r="H233" s="76"/>
+      <c r="I233" s="76"/>
+      <c r="J233" s="76"/>
+      <c r="K233" s="76"/>
+      <c r="L233" s="76"/>
+      <c r="M233" s="76"/>
+    </row>
+    <row r="234" spans="1:14" ht="12.75">
+      <c r="A234" s="109" t="s">
+        <v>100</v>
+      </c>
+      <c r="B234" s="110"/>
+      <c r="C234" s="110"/>
+      <c r="D234" s="110"/>
+      <c r="E234" s="110"/>
+      <c r="F234" s="110"/>
+      <c r="G234" s="110"/>
+      <c r="H234" s="110"/>
+      <c r="I234" s="110"/>
+      <c r="J234" s="111"/>
+      <c r="K234" s="111"/>
+      <c r="L234" s="111"/>
+      <c r="M234" s="111"/>
     </row>
     <row r="235" spans="1:14">
-      <c r="A235" s="101" t="s">
+      <c r="A235" s="102" t="s">
         <v>75</v>
       </c>
-      <c r="B235" s="101"/>
-[...10 lines deleted...]
-      <c r="M235" s="101"/>
+      <c r="B235" s="102"/>
+      <c r="C235" s="102"/>
+      <c r="D235" s="102"/>
+      <c r="E235" s="102"/>
+      <c r="F235" s="102"/>
+      <c r="G235" s="102"/>
+      <c r="H235" s="102"/>
+      <c r="I235" s="102"/>
+      <c r="J235" s="102"/>
+      <c r="K235" s="102"/>
+      <c r="L235" s="102"/>
+      <c r="M235" s="102"/>
     </row>
     <row r="236" spans="1:14">
       <c r="A236" s="26"/>
       <c r="C236" s="16"/>
       <c r="D236" s="16"/>
       <c r="E236" s="16"/>
       <c r="G236" s="16"/>
       <c r="I236" s="16"/>
       <c r="J236" s="16"/>
       <c r="L236" s="16"/>
       <c r="M236" s="16"/>
     </row>
     <row r="237" spans="1:14">
       <c r="A237" s="4"/>
       <c r="B237" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E237" s="5" t="s">
         <v>53</v>
@@ -9390,162 +9498,166 @@
       </c>
       <c r="C244" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D244" s="38" t="s">
         <v>0</v>
       </c>
       <c r="E244" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F244" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G244" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H244" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I244" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J244" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="K244" s="88" t="s">
-[...5 lines deleted...]
-      <c r="M244" s="88" t="s">
+      <c r="K244" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="L244" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="M244" s="87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="8">
         <v>2024</v>
       </c>
       <c r="B245" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C245" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D245" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E245" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F245" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G245" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H245" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="I245" s="88" t="s">
-[...11 lines deleted...]
-      <c r="M245" s="88" t="s">
+      <c r="I245" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J245" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="K245" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="L245" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="M245" s="87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="8">
         <v>2025</v>
       </c>
-      <c r="B246" s="88" t="s">
-[...32 lines deleted...]
-      <c r="M246" s="88" t="s">
+      <c r="B246" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C246" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D246" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E246" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F246" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G246" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H246" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I246" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J246" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="K246" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="L246" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="M246" s="87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="8">
         <v>2026</v>
       </c>
-      <c r="B247" s="83">
+      <c r="B247" s="82">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="C247" s="88">
+      <c r="C247" s="87">
         <v>0.1</v>
       </c>
-      <c r="D247" s="88"/>
-[...8 lines deleted...]
-      <c r="M247" s="88"/>
+      <c r="D247" s="87">
+        <v>0.1</v>
+      </c>
+      <c r="E247" s="87">
+        <v>0.1</v>
+      </c>
+      <c r="F247" s="87"/>
+      <c r="G247" s="87"/>
+      <c r="H247" s="87"/>
+      <c r="I247" s="87"/>
+      <c r="J247" s="87"/>
+      <c r="K247" s="87"/>
+      <c r="L247" s="87"/>
+      <c r="M247" s="87"/>
     </row>
     <row r="248" spans="1:13" ht="17.25" customHeight="1">
       <c r="A248" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B248" s="18"/>
       <c r="C248" s="18"/>
       <c r="D248" s="27"/>
       <c r="E248" s="18"/>
       <c r="F248" s="18"/>
       <c r="G248" s="18"/>
       <c r="H248" s="27"/>
       <c r="I248" s="18"/>
       <c r="J248" s="18"/>
       <c r="K248" s="18"/>
       <c r="L248" s="18"/>
       <c r="M248" s="27"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="8">
         <v>2018</v>
       </c>
       <c r="B249" s="27" t="s">
         <v>2</v>
       </c>
@@ -9759,159 +9871,163 @@
       </c>
       <c r="D254" s="38" t="s">
         <v>0</v>
       </c>
       <c r="E254" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F254" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G254" s="28" t="s">
         <v>0</v>
       </c>
       <c r="H254" s="28" t="s">
         <v>0</v>
       </c>
       <c r="I254" s="28" t="s">
         <v>0</v>
       </c>
       <c r="J254" s="28" t="s">
         <v>0</v>
       </c>
       <c r="K254" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="L254" s="88" t="s">
-[...2 lines deleted...]
-      <c r="M254" s="88" t="s">
+      <c r="L254" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="M254" s="87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="8">
         <v>2024</v>
       </c>
       <c r="B255" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C255" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D255" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E255" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F255" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G255" s="38" t="s">
         <v>0</v>
       </c>
       <c r="H255" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="I255" s="88" t="s">
-[...11 lines deleted...]
-      <c r="M255" s="88" t="s">
+      <c r="I255" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J255" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="K255" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="L255" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="M255" s="87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="8">
         <v>2025</v>
       </c>
-      <c r="B256" s="88" t="s">
-[...32 lines deleted...]
-      <c r="M256" s="88" t="s">
+      <c r="B256" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="C256" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="D256" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="E256" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="F256" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="G256" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="H256" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="I256" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="J256" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="K256" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="L256" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="M256" s="87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="8">
         <v>2026</v>
       </c>
-      <c r="B257" s="83">
-[...14 lines deleted...]
-      <c r="M257" s="88"/>
+      <c r="B257" s="82">
+        <v>0.17899999999999999</v>
+      </c>
+      <c r="C257" s="87">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="D257" s="87">
+        <v>0.124</v>
+      </c>
+      <c r="E257" s="82">
+        <v>0.154</v>
+      </c>
+      <c r="F257" s="87"/>
+      <c r="G257" s="87"/>
+      <c r="H257" s="87"/>
+      <c r="I257" s="87"/>
+      <c r="J257" s="87"/>
+      <c r="K257" s="87"/>
+      <c r="L257" s="87"/>
+      <c r="M257" s="87"/>
     </row>
     <row r="258" spans="1:13" ht="23.25" customHeight="1">
       <c r="A258" s="17" t="s">
         <v>78</v>
       </c>
       <c r="B258" s="18"/>
       <c r="C258" s="18"/>
       <c r="D258" s="27"/>
       <c r="E258" s="18"/>
       <c r="F258" s="18"/>
       <c r="G258" s="18"/>
       <c r="H258" s="18"/>
       <c r="I258" s="18"/>
       <c r="J258" s="18"/>
       <c r="K258" s="18"/>
       <c r="L258" s="18"/>
       <c r="M258" s="27"/>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" s="8">
         <v>2018</v>
       </c>
       <c r="B259" s="27" t="s">
         <v>2</v>
       </c>
@@ -10145,139 +10261,143 @@
         <v>109.8</v>
       </c>
       <c r="K264" s="38">
         <v>109.5</v>
       </c>
       <c r="L264" s="38">
         <v>110.85</v>
       </c>
       <c r="M264" s="38">
         <v>97.13</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" s="8">
         <v>2024</v>
       </c>
       <c r="B265" s="38">
         <v>98.12</v>
       </c>
       <c r="C265" s="28">
         <v>74.400000000000006</v>
       </c>
       <c r="D265" s="30">
         <v>96.3</v>
       </c>
-      <c r="E265" s="83">
+      <c r="E265" s="82">
         <v>77.61</v>
       </c>
-      <c r="F265" s="79">
+      <c r="F265" s="78">
         <v>92.98</v>
       </c>
-      <c r="G265" s="88">
+      <c r="G265" s="87">
         <v>107.75</v>
       </c>
-      <c r="H265" s="88">
+      <c r="H265" s="87">
         <v>117.4</v>
       </c>
-      <c r="I265" s="88">
+      <c r="I265" s="87">
         <v>118.29</v>
       </c>
       <c r="J265" s="38">
         <v>97.8</v>
       </c>
-      <c r="K265" s="88">
+      <c r="K265" s="87">
         <v>92</v>
       </c>
-      <c r="L265" s="88">
+      <c r="L265" s="87">
         <v>94.97</v>
       </c>
       <c r="M265" s="38">
         <v>99.41</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="8">
         <v>2025</v>
       </c>
       <c r="B266" s="38">
         <v>90.62</v>
       </c>
-      <c r="C266" s="79">
+      <c r="C266" s="78">
         <v>82.38</v>
       </c>
-      <c r="D266" s="79">
+      <c r="D266" s="78">
         <v>87.64</v>
       </c>
-      <c r="E266" s="79">
+      <c r="E266" s="78">
         <v>84</v>
       </c>
-      <c r="F266" s="83">
+      <c r="F266" s="82">
         <v>93.86</v>
       </c>
-      <c r="G266" s="79">
+      <c r="G266" s="78">
         <v>113.28</v>
       </c>
       <c r="H266" s="38">
         <v>120.8</v>
       </c>
       <c r="I266" s="38">
         <v>121.3</v>
       </c>
       <c r="J266" s="38">
         <v>91.02</v>
       </c>
-      <c r="K266" s="83">
+      <c r="K266" s="82">
         <v>86.42</v>
       </c>
-      <c r="L266" s="79">
+      <c r="L266" s="78">
         <v>86.95</v>
       </c>
-      <c r="M266" s="83">
+      <c r="M266" s="82">
         <v>87.93</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="8">
         <v>2026</v>
       </c>
-      <c r="B267" s="83">
+      <c r="B267" s="82">
         <v>124.41</v>
       </c>
-      <c r="C267" s="79">
+      <c r="C267" s="78">
         <v>102.2</v>
       </c>
-      <c r="D267" s="79"/>
-[...2 lines deleted...]
-      <c r="G267" s="79"/>
+      <c r="D267" s="78">
+        <v>118.43</v>
+      </c>
+      <c r="E267" s="82">
+        <v>118.57</v>
+      </c>
+      <c r="F267" s="82"/>
+      <c r="G267" s="78"/>
       <c r="H267" s="38"/>
       <c r="I267" s="38"/>
       <c r="J267" s="38"/>
-      <c r="K267" s="83"/>
-[...1 lines deleted...]
-      <c r="M267" s="83"/>
+      <c r="K267" s="82"/>
+      <c r="L267" s="78"/>
+      <c r="M267" s="82"/>
     </row>
     <row r="268" spans="1:13" ht="18.75" customHeight="1">
       <c r="A268" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B268" s="18"/>
       <c r="C268" s="27"/>
       <c r="D268" s="27"/>
       <c r="E268" s="18"/>
       <c r="F268" s="18"/>
       <c r="G268" s="18"/>
       <c r="H268" s="18"/>
       <c r="I268" s="18"/>
       <c r="J268" s="27"/>
       <c r="K268" s="27"/>
       <c r="L268" s="27"/>
       <c r="M268" s="27"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="8">
         <v>2018</v>
       </c>
       <c r="B269" s="27" t="s">
         <v>2</v>
       </c>
@@ -10511,148 +10631,152 @@
         <v>211.9</v>
       </c>
       <c r="K274" s="10">
         <v>208.8</v>
       </c>
       <c r="L274" s="10">
         <v>220.18100000000001</v>
       </c>
       <c r="M274" s="10">
         <v>210.72</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" s="11">
         <v>2024</v>
       </c>
       <c r="B275" s="28">
         <v>206.327</v>
       </c>
       <c r="C275" s="28">
         <v>166.20400000000001</v>
       </c>
       <c r="D275" s="10">
         <v>205.4</v>
       </c>
-      <c r="E275" s="83">
+      <c r="E275" s="82">
         <v>150.11000000000001</v>
       </c>
-      <c r="F275" s="83">
+      <c r="F275" s="82">
         <v>189.422</v>
       </c>
-      <c r="G275" s="98">
+      <c r="G275" s="97">
         <v>234.80699999999999</v>
       </c>
-      <c r="H275" s="98">
+      <c r="H275" s="97">
         <v>265.77100000000002</v>
       </c>
-      <c r="I275" s="98">
+      <c r="I275" s="97">
         <v>257.06299999999999</v>
       </c>
       <c r="J275" s="10">
         <v>212</v>
       </c>
-      <c r="K275" s="98">
+      <c r="K275" s="97">
         <v>178.09899999999999</v>
       </c>
-      <c r="L275" s="98">
+      <c r="L275" s="97">
         <v>204.666</v>
       </c>
       <c r="M275" s="10">
         <v>204.80500000000001</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" s="11">
         <v>2025</v>
       </c>
       <c r="B276" s="28">
         <v>197.07</v>
       </c>
-      <c r="C276" s="83">
+      <c r="C276" s="82">
         <v>172.244</v>
       </c>
-      <c r="D276" s="83">
+      <c r="D276" s="82">
         <v>183.86699999999999</v>
       </c>
-      <c r="E276" s="83">
+      <c r="E276" s="82">
         <v>168.31100000000001</v>
       </c>
-      <c r="F276" s="83">
+      <c r="F276" s="82">
         <v>300.98700000000002</v>
       </c>
-      <c r="G276" s="83">
+      <c r="G276" s="82">
         <v>228.89500000000001</v>
       </c>
       <c r="H276" s="10">
         <v>244.23699999999999</v>
       </c>
       <c r="I276" s="10">
         <v>244.97800000000001</v>
       </c>
       <c r="J276" s="10">
         <v>185.226</v>
       </c>
-      <c r="K276" s="83">
+      <c r="K276" s="82">
         <v>166.25800000000001</v>
       </c>
       <c r="L276" s="10">
         <v>173.79599999999999</v>
       </c>
       <c r="M276" s="10">
         <v>183.08600000000001</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" s="31">
         <v>2026</v>
       </c>
-      <c r="B277" s="80">
+      <c r="B277" s="79">
         <v>269.28300000000002</v>
       </c>
-      <c r="C277" s="80">
+      <c r="C277" s="79">
         <v>228.30699999999999</v>
       </c>
-      <c r="D277" s="80"/>
-[...2 lines deleted...]
-      <c r="G277" s="80"/>
+      <c r="D277" s="79">
+        <v>261.72699999999998</v>
+      </c>
+      <c r="E277" s="79">
+        <v>235.179</v>
+      </c>
+      <c r="F277" s="79"/>
+      <c r="G277" s="79"/>
       <c r="H277" s="32"/>
       <c r="I277" s="32"/>
       <c r="J277" s="32"/>
-      <c r="K277" s="80"/>
+      <c r="K277" s="79"/>
       <c r="L277" s="32"/>
       <c r="M277" s="32"/>
     </row>
     <row r="278" spans="1:13">
-      <c r="A278" s="78" t="s">
+      <c r="A278" s="77" t="s">
         <v>76</v>
       </c>
       <c r="C278" s="62"/>
     </row>
     <row r="279" spans="1:13">
-      <c r="A279" s="78" t="s">
+      <c r="A279" s="77" t="s">
         <v>77</v>
       </c>
       <c r="C279" s="62"/>
     </row>
     <row r="280" spans="1:13">
       <c r="C280" s="62"/>
     </row>
     <row r="281" spans="1:13">
       <c r="C281" s="62"/>
     </row>
     <row r="282" spans="1:13">
       <c r="C282" s="62"/>
     </row>
     <row r="283" spans="1:13">
       <c r="C283" s="62"/>
     </row>
     <row r="284" spans="1:13">
       <c r="C284" s="62"/>
     </row>
     <row r="285" spans="1:13">
       <c r="C285" s="62"/>
     </row>
     <row r="286" spans="1:13">
       <c r="C286" s="62"/>
     </row>
@@ -10704,62 +10828,63 @@
     <row r="302" spans="3:3">
       <c r="C302" s="62"/>
     </row>
     <row r="303" spans="3:3">
       <c r="C303" s="62"/>
     </row>
     <row r="304" spans="3:3">
       <c r="C304" s="62"/>
     </row>
     <row r="305" spans="3:3">
       <c r="C305" s="62"/>
     </row>
     <row r="306" spans="3:3">
       <c r="C306" s="62"/>
     </row>
     <row r="307" spans="3:3">
       <c r="C307" s="62"/>
     </row>
     <row r="308" spans="3:3">
       <c r="C308" s="62"/>
     </row>
     <row r="309" spans="3:3">
       <c r="C309" s="62"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="12">
     <mergeCell ref="A48:M48"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A92:M92"/>
     <mergeCell ref="A211:M211"/>
     <mergeCell ref="A235:M235"/>
     <mergeCell ref="A115:M115"/>
     <mergeCell ref="A209:M209"/>
     <mergeCell ref="A162:M162"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A234:M234"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">