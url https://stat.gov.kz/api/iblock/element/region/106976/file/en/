--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14565" yWindow="15" windowWidth="14175" windowHeight="12090"/>
   </bookViews>
   <sheets>
     <sheet name="month" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="954" uniqueCount="103">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
@@ -567,51 +567,51 @@
       <t>949,4</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">    *The data for the corresponding period of the previous year have been revised taking into account the redistribution of volumes among pipeline transport enterprises.</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0\ _₽"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -833,51 +833,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1122,50 +1122,56 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="11"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 3 2" xfId="14"/>
     <cellStyle name="Обычный 2 3 3" xfId="13"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 2 4 2" xfId="16"/>
     <cellStyle name="Обычный 2 4 3" xfId="15"/>
     <cellStyle name="Обычный 2 5" xfId="5"/>
     <cellStyle name="Обычный 2 6" xfId="17"/>
     <cellStyle name="Обычный 2 7" xfId="12"/>
     <cellStyle name="Обычный 3" xfId="18"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 3 2 2" xfId="20"/>
     <cellStyle name="Обычный 3 2 3" xfId="21"/>
     <cellStyle name="Обычный 3 2 4" xfId="19"/>
     <cellStyle name="Обычный 3 3" xfId="22"/>
     <cellStyle name="Обычный 3 3 2" xfId="23"/>
     <cellStyle name="Обычный 4" xfId="8"/>
     <cellStyle name="Обычный 4 2" xfId="25"/>
@@ -1246,86 +1252,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1461,55 +1465,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R309"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" topLeftCell="A256" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="F277" sqref="F277"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="16" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="16" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="16" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="57" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="103" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="103"/>
@@ -1742,93 +1746,93 @@
         <v>4564.1899999999996</v>
       </c>
       <c r="G8" s="12">
         <v>7000.44</v>
       </c>
       <c r="H8" s="12">
         <v>11871.98</v>
       </c>
       <c r="I8" s="12">
         <v>13038.11</v>
       </c>
       <c r="J8" s="12">
         <v>14357.74</v>
       </c>
       <c r="K8" s="12">
         <v>14129.9</v>
       </c>
       <c r="L8" s="12">
         <v>14040.91</v>
       </c>
       <c r="M8" s="12">
         <v>13050.1</v>
       </c>
       <c r="N8" s="7"/>
     </row>
-    <row r="9" spans="1:14" s="16" customFormat="1">
+    <row r="9" spans="1:14" s="16" customFormat="1" ht="12.75">
       <c r="A9" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="12">
         <v>7290.82</v>
       </c>
       <c r="C9" s="12">
         <v>6748.43</v>
       </c>
       <c r="D9" s="12">
         <v>6786.57</v>
       </c>
       <c r="E9" s="12">
         <v>6963.9</v>
       </c>
       <c r="F9" s="14">
         <v>6460.68</v>
       </c>
       <c r="G9" s="14">
         <v>6995.8</v>
       </c>
       <c r="H9" s="14">
         <v>9559.3700000000008</v>
       </c>
       <c r="I9" s="14">
         <v>11547.13</v>
       </c>
       <c r="J9" s="14">
         <v>13078.55</v>
       </c>
       <c r="K9" s="14">
         <v>14066.94</v>
       </c>
       <c r="L9" s="14">
         <v>14459.4</v>
       </c>
       <c r="M9" s="14">
         <v>14530.44</v>
       </c>
       <c r="N9" s="15"/>
     </row>
-    <row r="10" spans="1:14" s="16" customFormat="1">
+    <row r="10" spans="1:14" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="12">
         <v>1823.9</v>
       </c>
       <c r="C10" s="12">
         <v>1777.98</v>
       </c>
       <c r="D10" s="12">
         <v>1435.94</v>
       </c>
       <c r="E10" s="12">
         <v>1661.62</v>
       </c>
       <c r="F10" s="86">
         <v>1929.2</v>
       </c>
       <c r="G10" s="98" t="s">
         <v>82</v>
       </c>
       <c r="H10" s="98" t="s">
         <v>83</v>
       </c>
       <c r="I10" s="98" t="s">
@@ -1868,51 +1872,51 @@
         <v>2632.43</v>
       </c>
       <c r="G11" s="86">
         <v>3075.4</v>
       </c>
       <c r="H11" s="86">
         <v>2506.1</v>
       </c>
       <c r="I11" s="86">
         <v>2701.4</v>
       </c>
       <c r="J11" s="86">
         <v>2653.7</v>
       </c>
       <c r="K11" s="86">
         <v>2878.57</v>
       </c>
       <c r="L11" s="14">
         <v>2631.8</v>
       </c>
       <c r="M11" s="86">
         <v>3971.42</v>
       </c>
       <c r="N11" s="15"/>
     </row>
-    <row r="12" spans="1:14" s="16" customFormat="1">
+    <row r="12" spans="1:14" s="16" customFormat="1" ht="12.75">
       <c r="A12" s="99" t="s">
         <v>89</v>
       </c>
       <c r="B12" s="14">
         <v>3656.8</v>
       </c>
       <c r="C12" s="12">
         <v>2347.8000000000002</v>
       </c>
       <c r="D12" s="78">
         <v>2737.2</v>
       </c>
       <c r="E12" s="82">
         <v>2539.04</v>
       </c>
       <c r="F12" s="82">
         <v>2310.5100000000002</v>
       </c>
       <c r="G12" s="82">
         <v>1974.61</v>
       </c>
       <c r="H12" s="86">
         <v>2058</v>
       </c>
       <c r="I12" s="86">
@@ -1926,51 +1930,53 @@
       </c>
       <c r="L12" s="14">
         <v>2033.82</v>
       </c>
       <c r="M12" s="86">
         <v>3058.65</v>
       </c>
       <c r="N12" s="15"/>
     </row>
     <row r="13" spans="1:14" s="16" customFormat="1">
       <c r="A13" s="13">
         <v>2026</v>
       </c>
       <c r="B13" s="82">
         <v>2631.86</v>
       </c>
       <c r="C13" s="12">
         <v>2016</v>
       </c>
       <c r="D13" s="78">
         <v>2397.5</v>
       </c>
       <c r="E13" s="82">
         <v>1718.86</v>
       </c>
-      <c r="F13" s="82"/>
+      <c r="F13" s="25">
+        <v>2517</v>
+      </c>
       <c r="G13" s="82"/>
       <c r="H13" s="86"/>
       <c r="I13" s="86"/>
       <c r="J13" s="82"/>
       <c r="K13" s="86"/>
       <c r="L13" s="14"/>
       <c r="M13" s="86"/>
       <c r="N13" s="15"/>
     </row>
     <row r="14" spans="1:14" s="16" customFormat="1" ht="17.25" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
@@ -2122,93 +2128,93 @@
         <v>339.4</v>
       </c>
       <c r="G18" s="12">
         <v>479.91</v>
       </c>
       <c r="H18" s="12">
         <v>678.73</v>
       </c>
       <c r="I18" s="12">
         <v>743.15</v>
       </c>
       <c r="J18" s="12">
         <v>819.69</v>
       </c>
       <c r="K18" s="12">
         <v>817.52</v>
       </c>
       <c r="L18" s="12">
         <v>967.05</v>
       </c>
       <c r="M18" s="12">
         <v>916.79</v>
       </c>
       <c r="N18" s="15"/>
     </row>
-    <row r="19" spans="1:14" s="16" customFormat="1">
+    <row r="19" spans="1:14" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="12">
         <v>935.77</v>
       </c>
       <c r="C19" s="12">
         <v>854.13</v>
       </c>
       <c r="D19" s="12">
         <v>865.78</v>
       </c>
       <c r="E19" s="12">
         <v>935.71</v>
       </c>
       <c r="F19" s="14">
         <v>956.55</v>
       </c>
       <c r="G19" s="14">
         <v>969.27</v>
       </c>
       <c r="H19" s="14">
         <v>1172.55</v>
       </c>
       <c r="I19" s="14">
         <v>1273.72</v>
       </c>
       <c r="J19" s="14">
         <v>1298.57</v>
       </c>
       <c r="K19" s="14">
         <v>1526.87</v>
       </c>
       <c r="L19" s="14">
         <v>1369.83</v>
       </c>
       <c r="M19" s="14">
         <v>1416.37</v>
       </c>
       <c r="N19" s="15"/>
     </row>
-    <row r="20" spans="1:14" s="16" customFormat="1">
+    <row r="20" spans="1:14" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="12">
         <v>962.85</v>
       </c>
       <c r="C20" s="12">
         <v>928.44</v>
       </c>
       <c r="D20" s="12">
         <v>870.77</v>
       </c>
       <c r="E20" s="12">
         <v>791.64</v>
       </c>
       <c r="F20" s="86">
         <v>925</v>
       </c>
       <c r="G20" s="98" t="s">
         <v>93</v>
       </c>
       <c r="H20" s="98" t="s">
         <v>94</v>
       </c>
       <c r="I20" s="98" t="s">
@@ -2248,51 +2254,51 @@
         <v>1212.3499999999999</v>
       </c>
       <c r="G21" s="86">
         <v>1507.1</v>
       </c>
       <c r="H21" s="86">
         <v>1261</v>
       </c>
       <c r="I21" s="86">
         <v>1272.307</v>
       </c>
       <c r="J21" s="86">
         <v>1248</v>
       </c>
       <c r="K21" s="86">
         <v>1268.5</v>
       </c>
       <c r="L21" s="14">
         <v>1221.8779999999999</v>
       </c>
       <c r="M21" s="86">
         <v>1731.029</v>
       </c>
       <c r="N21" s="15"/>
     </row>
-    <row r="22" spans="1:14" s="16" customFormat="1">
+    <row r="22" spans="1:14" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="99" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="14">
         <v>2292.9</v>
       </c>
       <c r="C22" s="82">
         <v>1642.1</v>
       </c>
       <c r="D22" s="82">
         <v>1761.4</v>
       </c>
       <c r="E22" s="82">
         <v>1481.2</v>
       </c>
       <c r="F22" s="82">
         <v>1092.01</v>
       </c>
       <c r="G22" s="82">
         <v>740.15499999999997</v>
       </c>
       <c r="H22" s="86">
         <v>784.7</v>
       </c>
       <c r="I22" s="86">
@@ -2306,51 +2312,53 @@
       </c>
       <c r="L22" s="14">
         <v>819.85500000000002</v>
       </c>
       <c r="M22" s="86">
         <v>2081.6999999999998</v>
       </c>
       <c r="N22" s="15"/>
     </row>
     <row r="23" spans="1:14" s="16" customFormat="1">
       <c r="A23" s="13">
         <v>2026</v>
       </c>
       <c r="B23" s="82">
         <v>1868.723</v>
       </c>
       <c r="C23" s="82">
         <v>1579</v>
       </c>
       <c r="D23" s="82">
         <v>1907.0989999999999</v>
       </c>
       <c r="E23" s="82">
         <v>1626.056</v>
       </c>
-      <c r="F23" s="82"/>
+      <c r="F23" s="14">
+        <v>1846.5519999999999</v>
+      </c>
       <c r="G23" s="82"/>
       <c r="H23" s="86"/>
       <c r="I23" s="86"/>
       <c r="J23" s="86"/>
       <c r="K23" s="86"/>
       <c r="L23" s="14"/>
       <c r="M23" s="86"/>
       <c r="N23" s="15"/>
     </row>
     <row r="24" spans="1:14" s="16" customFormat="1" ht="24.75" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
       <c r="M24" s="9"/>
@@ -2502,93 +2510,93 @@
         <v>34928.83</v>
       </c>
       <c r="G28" s="12">
         <v>38516.43</v>
       </c>
       <c r="H28" s="12">
         <v>36546.14</v>
       </c>
       <c r="I28" s="12">
         <v>46068.5</v>
       </c>
       <c r="J28" s="12">
         <v>55789.02</v>
       </c>
       <c r="K28" s="12">
         <v>56859.46</v>
       </c>
       <c r="L28" s="12">
         <v>62113.51</v>
       </c>
       <c r="M28" s="12">
         <v>63973.35</v>
       </c>
       <c r="N28" s="15"/>
     </row>
-    <row r="29" spans="1:14" s="16" customFormat="1">
+    <row r="29" spans="1:14" s="16" customFormat="1" ht="12.75">
       <c r="A29" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="12">
         <v>29816.22</v>
       </c>
       <c r="C29" s="12">
         <v>32826.379999999997</v>
       </c>
       <c r="D29" s="12">
         <v>35974.269999999997</v>
       </c>
       <c r="E29" s="12">
         <v>36772.14</v>
       </c>
       <c r="F29" s="14">
         <v>36038.53</v>
       </c>
       <c r="G29" s="14">
         <v>35199.410000000003</v>
       </c>
       <c r="H29" s="14">
         <v>34410.82</v>
       </c>
       <c r="I29" s="14">
         <v>38580.61</v>
       </c>
       <c r="J29" s="14">
         <v>46042</v>
       </c>
       <c r="K29" s="14">
         <v>45943.73</v>
       </c>
       <c r="L29" s="14">
         <v>70711.710000000006</v>
       </c>
       <c r="M29" s="14">
         <v>74390.91</v>
       </c>
       <c r="N29" s="15"/>
     </row>
-    <row r="30" spans="1:14" s="16" customFormat="1">
+    <row r="30" spans="1:14" s="16" customFormat="1" ht="12.75">
       <c r="A30" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="12">
         <v>6205.29</v>
       </c>
       <c r="C30" s="12">
         <v>7407.56</v>
       </c>
       <c r="D30" s="12">
         <v>9293.3700000000008</v>
       </c>
       <c r="E30" s="12">
         <v>9351.35</v>
       </c>
       <c r="F30" s="86">
         <v>9407.5</v>
       </c>
       <c r="G30" s="86">
         <v>8024.7</v>
       </c>
       <c r="H30" s="86">
         <v>7293.9</v>
       </c>
       <c r="I30" s="86">
@@ -2686,51 +2694,53 @@
       </c>
       <c r="L32" s="14">
         <v>11976.61</v>
       </c>
       <c r="M32" s="86">
         <v>15559.87</v>
       </c>
       <c r="N32" s="15"/>
     </row>
     <row r="33" spans="1:18" s="16" customFormat="1">
       <c r="A33" s="13">
         <v>2026</v>
       </c>
       <c r="B33" s="82">
         <v>10149.790000000001</v>
       </c>
       <c r="C33" s="82">
         <v>10583.8</v>
       </c>
       <c r="D33" s="82">
         <v>11121.28</v>
       </c>
       <c r="E33" s="82">
         <v>12322.27</v>
       </c>
-      <c r="F33" s="82"/>
+      <c r="F33" s="14">
+        <v>10738.19</v>
+      </c>
       <c r="G33" s="82"/>
       <c r="H33" s="86"/>
       <c r="I33" s="86"/>
       <c r="J33" s="86"/>
       <c r="K33" s="91"/>
       <c r="L33" s="14"/>
       <c r="M33" s="86"/>
       <c r="N33" s="15"/>
     </row>
     <row r="34" spans="1:18" s="16" customFormat="1" ht="15.75" customHeight="1">
       <c r="A34" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="9"/>
       <c r="M34" s="9"/>
@@ -2877,92 +2887,92 @@
       <c r="F38" s="12">
         <v>727.6</v>
       </c>
       <c r="G38" s="12">
         <v>866.4</v>
       </c>
       <c r="H38" s="12">
         <v>939.8</v>
       </c>
       <c r="I38" s="12">
         <v>901</v>
       </c>
       <c r="J38" s="12">
         <v>959.4</v>
       </c>
       <c r="K38" s="12">
         <v>947.8</v>
       </c>
       <c r="L38" s="12">
         <v>893.5</v>
       </c>
       <c r="M38" s="12">
         <v>864.6</v>
       </c>
     </row>
-    <row r="39" spans="1:18" s="16" customFormat="1">
+    <row r="39" spans="1:18" s="16" customFormat="1" ht="12.75">
       <c r="A39" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="12">
         <v>512.5</v>
       </c>
       <c r="C39" s="12">
         <v>607</v>
       </c>
       <c r="D39" s="12">
         <v>675.7</v>
       </c>
       <c r="E39" s="12">
         <v>634.79999999999995</v>
       </c>
       <c r="F39" s="14">
         <v>824.2</v>
       </c>
       <c r="G39" s="14">
         <v>965.8</v>
       </c>
       <c r="H39" s="14">
         <v>965.1</v>
       </c>
       <c r="I39" s="14">
         <v>940.9</v>
       </c>
       <c r="J39" s="14">
         <v>841.5</v>
       </c>
       <c r="K39" s="14">
         <v>828.1</v>
       </c>
       <c r="L39" s="14">
         <v>997.4</v>
       </c>
       <c r="M39" s="14">
         <v>1066</v>
       </c>
     </row>
-    <row r="40" spans="1:18" s="15" customFormat="1">
+    <row r="40" spans="1:18" s="15" customFormat="1" ht="12.75">
       <c r="A40" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B40" s="12">
         <v>391</v>
       </c>
       <c r="C40" s="12">
         <v>354.6</v>
       </c>
       <c r="D40" s="12">
         <v>411.3</v>
       </c>
       <c r="E40" s="12">
         <v>369</v>
       </c>
       <c r="F40" s="86">
         <v>409.1</v>
       </c>
       <c r="G40" s="86">
         <v>477.1</v>
       </c>
       <c r="H40" s="86">
         <v>483</v>
       </c>
       <c r="I40" s="86">
@@ -3057,51 +3067,53 @@
         <v>531.22400000000005</v>
       </c>
       <c r="L42" s="9">
         <v>558.85500000000002</v>
       </c>
       <c r="M42" s="75">
         <v>645.27099999999996</v>
       </c>
     </row>
     <row r="43" spans="1:18" s="15" customFormat="1">
       <c r="A43" s="21">
         <v>2026</v>
       </c>
       <c r="B43" s="84">
         <v>603.79100000000005</v>
       </c>
       <c r="C43" s="84">
         <v>530.20000000000005</v>
       </c>
       <c r="D43" s="84">
         <v>628.21199999999999</v>
       </c>
       <c r="E43" s="79">
         <v>586.22699999999998</v>
       </c>
-      <c r="F43" s="84"/>
+      <c r="F43" s="112">
+        <v>577.16399999999999</v>
+      </c>
       <c r="G43" s="84"/>
       <c r="H43" s="94"/>
       <c r="I43" s="94"/>
       <c r="J43" s="93"/>
       <c r="K43" s="93"/>
       <c r="L43" s="22"/>
       <c r="M43" s="93"/>
     </row>
     <row r="44" spans="1:18" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A44" s="107" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="107"/>
       <c r="C44" s="107"/>
       <c r="D44" s="107"/>
       <c r="E44" s="107"/>
       <c r="F44" s="107"/>
       <c r="G44" s="107"/>
       <c r="H44" s="107"/>
       <c r="I44" s="107"/>
       <c r="J44" s="107"/>
       <c r="K44" s="107"/>
       <c r="L44" s="107"/>
       <c r="M44" s="107"/>
       <c r="N44" s="23"/>
@@ -3569,51 +3581,53 @@
         <v>1252.8</v>
       </c>
       <c r="L59" s="25">
         <v>1176.73</v>
       </c>
       <c r="M59" s="27">
         <v>1203.98</v>
       </c>
     </row>
     <row r="60" spans="1:14" s="16" customFormat="1">
       <c r="A60" s="19">
         <v>2026</v>
       </c>
       <c r="B60" s="82">
         <v>1084.99</v>
       </c>
       <c r="C60" s="78">
         <v>652.4</v>
       </c>
       <c r="D60" s="82">
         <v>815.2</v>
       </c>
       <c r="E60" s="82">
         <v>512.5</v>
       </c>
-      <c r="F60" s="82"/>
+      <c r="F60" s="25">
+        <v>814.92</v>
+      </c>
       <c r="G60" s="82"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="82"/>
       <c r="L60" s="25"/>
       <c r="M60" s="27"/>
     </row>
     <row r="61" spans="1:14" s="16" customFormat="1" ht="17.25" customHeight="1">
       <c r="A61" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B61" s="18"/>
       <c r="C61" s="18"/>
       <c r="D61" s="18"/>
       <c r="E61" s="18"/>
       <c r="F61" s="18"/>
       <c r="G61" s="18"/>
       <c r="H61" s="18"/>
       <c r="I61" s="27"/>
       <c r="J61" s="27"/>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="27"/>
     </row>
@@ -3939,51 +3953,53 @@
         <v>547.97400000000005</v>
       </c>
       <c r="L69" s="25">
         <v>509.94799999999998</v>
       </c>
       <c r="M69" s="27">
         <v>631.21600000000001</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="16" customFormat="1">
       <c r="A70" s="19">
         <v>2026</v>
       </c>
       <c r="B70" s="82">
         <v>504.49200000000002</v>
       </c>
       <c r="C70" s="78">
         <v>339.90499999999997</v>
       </c>
       <c r="D70" s="82">
         <v>454.81700000000001</v>
       </c>
       <c r="E70" s="82">
         <v>270.89400000000001</v>
       </c>
-      <c r="F70" s="82"/>
+      <c r="F70" s="25">
+        <v>381.6</v>
+      </c>
       <c r="G70" s="82"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="82"/>
       <c r="L70" s="25"/>
       <c r="M70" s="27"/>
     </row>
     <row r="71" spans="1:13" s="16" customFormat="1" ht="26.25" customHeight="1">
       <c r="A71" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B71" s="18"/>
       <c r="C71" s="18"/>
       <c r="D71" s="27"/>
       <c r="E71" s="27"/>
       <c r="F71" s="27"/>
       <c r="G71" s="18"/>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="27"/>
     </row>
@@ -4309,51 +4325,53 @@
         <v>84.3</v>
       </c>
       <c r="L79" s="25">
         <v>76.62</v>
       </c>
       <c r="M79" s="82">
         <v>73.099999999999994</v>
       </c>
     </row>
     <row r="80" spans="1:13" s="16" customFormat="1">
       <c r="A80" s="19">
         <v>2026</v>
       </c>
       <c r="B80" s="82">
         <v>82.29</v>
       </c>
       <c r="C80" s="78">
         <v>65</v>
       </c>
       <c r="D80" s="82">
         <v>83.67</v>
       </c>
       <c r="E80" s="82">
         <v>71.599999999999994</v>
       </c>
-      <c r="F80" s="82"/>
+      <c r="F80" s="25">
+        <v>76.19</v>
+      </c>
       <c r="G80" s="82"/>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="82"/>
       <c r="L80" s="25"/>
       <c r="M80" s="82"/>
     </row>
     <row r="81" spans="1:14" s="16" customFormat="1" ht="15" customHeight="1">
       <c r="A81" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="18"/>
       <c r="C81" s="18"/>
       <c r="D81" s="29"/>
       <c r="E81" s="18"/>
       <c r="F81" s="18"/>
       <c r="G81" s="18"/>
       <c r="H81" s="18"/>
       <c r="I81" s="18"/>
       <c r="J81" s="27"/>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="27"/>
     </row>
@@ -4679,51 +4697,53 @@
         <v>96.28</v>
       </c>
       <c r="L89" s="30">
         <v>85.742000000000004</v>
       </c>
       <c r="M89" s="10">
         <v>76.298000000000002</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="95">
         <v>2026</v>
       </c>
       <c r="B90" s="79">
         <v>85.632999999999996</v>
       </c>
       <c r="C90" s="79">
         <v>69.914000000000001</v>
       </c>
       <c r="D90" s="79">
         <v>93.343999999999994</v>
       </c>
       <c r="E90" s="79">
         <v>81.375</v>
       </c>
-      <c r="F90" s="79"/>
+      <c r="F90" s="113">
+        <v>84.6</v>
+      </c>
       <c r="G90" s="79"/>
       <c r="H90" s="22"/>
       <c r="I90" s="22"/>
       <c r="J90" s="22"/>
       <c r="K90" s="79"/>
       <c r="L90" s="33"/>
       <c r="M90" s="32"/>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="26"/>
       <c r="B91" s="34"/>
       <c r="C91" s="34"/>
       <c r="D91" s="34"/>
       <c r="E91" s="34"/>
       <c r="F91" s="34"/>
       <c r="G91" s="34"/>
       <c r="H91" s="34"/>
       <c r="I91" s="34"/>
       <c r="J91" s="34"/>
       <c r="K91" s="34"/>
       <c r="L91" s="34"/>
       <c r="M91" s="34"/>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" s="104" t="s">
@@ -5132,51 +5152,53 @@
         <v>367.71</v>
       </c>
       <c r="L103" s="39">
         <v>319.26</v>
       </c>
       <c r="M103" s="82">
         <v>505.66</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="13">
         <v>2026</v>
       </c>
       <c r="B104" s="78">
         <v>274.07</v>
       </c>
       <c r="C104" s="78">
         <v>328.2</v>
       </c>
       <c r="D104" s="78">
         <v>367.88</v>
       </c>
       <c r="E104" s="78">
         <v>288.55</v>
       </c>
-      <c r="F104" s="78"/>
+      <c r="F104" s="14">
+        <v>310.26</v>
+      </c>
       <c r="G104" s="78"/>
       <c r="H104" s="18"/>
       <c r="I104" s="18"/>
       <c r="J104" s="18"/>
       <c r="K104" s="78"/>
       <c r="L104" s="39"/>
       <c r="M104" s="82"/>
     </row>
     <row r="105" spans="1:13" ht="16.5" customHeight="1">
       <c r="A105" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B105" s="18"/>
       <c r="C105" s="18"/>
       <c r="D105" s="27"/>
       <c r="E105" s="18"/>
       <c r="F105" s="18"/>
       <c r="G105" s="18"/>
       <c r="H105" s="18"/>
       <c r="I105" s="18"/>
       <c r="J105" s="18"/>
       <c r="K105" s="18"/>
       <c r="L105" s="18"/>
       <c r="M105" s="18"/>
     </row>
@@ -5502,51 +5524,53 @@
         <v>293.85399999999998</v>
       </c>
       <c r="L113" s="30">
         <v>290.05200000000002</v>
       </c>
       <c r="M113" s="82">
         <v>339.63600000000002</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" s="21">
         <v>2026</v>
       </c>
       <c r="B114" s="79">
         <v>269.82299999999998</v>
       </c>
       <c r="C114" s="79">
         <v>287.625</v>
       </c>
       <c r="D114" s="79">
         <v>291.089</v>
       </c>
       <c r="E114" s="79">
         <v>253.12100000000001</v>
       </c>
-      <c r="F114" s="79"/>
+      <c r="F114" s="113">
+        <v>261</v>
+      </c>
       <c r="G114" s="79"/>
       <c r="H114" s="22"/>
       <c r="I114" s="22"/>
       <c r="J114" s="22"/>
       <c r="K114" s="79"/>
       <c r="L114" s="33"/>
       <c r="M114" s="79"/>
     </row>
     <row r="115" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
       <c r="A115" s="106" t="s">
         <v>79</v>
       </c>
       <c r="B115" s="106"/>
       <c r="C115" s="106"/>
       <c r="D115" s="106"/>
       <c r="E115" s="106"/>
       <c r="F115" s="106"/>
       <c r="G115" s="106"/>
       <c r="H115" s="106"/>
       <c r="I115" s="106"/>
       <c r="J115" s="106"/>
       <c r="K115" s="106"/>
       <c r="L115" s="106"/>
       <c r="M115" s="106"/>
       <c r="N115" s="23"/>
@@ -6846,114 +6870,120 @@
       <c r="F157" s="82"/>
       <c r="G157" s="82"/>
       <c r="H157" s="10"/>
       <c r="I157" s="88"/>
       <c r="J157" s="82"/>
       <c r="K157" s="82"/>
       <c r="L157" s="82"/>
       <c r="M157" s="82"/>
     </row>
     <row r="158" spans="1:13" s="16" customFormat="1" ht="28.5" customHeight="1">
       <c r="A158" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B158" s="78">
         <v>9943.09</v>
       </c>
       <c r="C158" s="78">
         <v>10416.56</v>
       </c>
       <c r="D158" s="78">
         <v>10919.18</v>
       </c>
       <c r="E158" s="78">
         <v>12132.1</v>
       </c>
-      <c r="F158" s="82"/>
+      <c r="F158" s="14">
+        <v>10535.49</v>
+      </c>
       <c r="G158" s="82"/>
       <c r="H158" s="10"/>
       <c r="I158" s="88"/>
       <c r="J158" s="82"/>
       <c r="K158" s="82"/>
       <c r="L158" s="82"/>
       <c r="M158" s="82"/>
     </row>
     <row r="159" spans="1:13" s="16" customFormat="1">
       <c r="A159" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="F159" s="82"/>
+      <c r="F159" s="14"/>
       <c r="G159" s="82"/>
       <c r="H159" s="10"/>
       <c r="I159" s="88"/>
       <c r="J159" s="82"/>
       <c r="K159" s="82"/>
       <c r="L159" s="82"/>
       <c r="M159" s="82"/>
     </row>
     <row r="160" spans="1:13" s="16" customFormat="1">
       <c r="A160" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B160" s="82">
         <v>8484.6</v>
       </c>
       <c r="C160" s="82">
         <v>9024.02</v>
       </c>
       <c r="D160" s="82">
         <v>9549.15</v>
       </c>
       <c r="E160" s="82">
         <v>10870.08</v>
       </c>
-      <c r="F160" s="82"/>
+      <c r="F160" s="14">
+        <v>9735.76</v>
+      </c>
       <c r="G160" s="82"/>
       <c r="H160" s="10"/>
       <c r="I160" s="88"/>
       <c r="J160" s="82"/>
       <c r="K160" s="82"/>
       <c r="L160" s="82"/>
       <c r="M160" s="82"/>
     </row>
     <row r="161" spans="1:18" s="16" customFormat="1">
       <c r="A161" s="60" t="s">
         <v>73</v>
       </c>
       <c r="B161" s="79">
         <v>1458.49</v>
       </c>
       <c r="C161" s="79">
         <v>1392.54</v>
       </c>
       <c r="D161" s="79">
         <v>1370.03</v>
       </c>
       <c r="E161" s="79">
         <v>1262.03</v>
       </c>
-      <c r="F161" s="79"/>
+      <c r="F161" s="113">
+        <v>799.73</v>
+      </c>
       <c r="G161" s="79"/>
       <c r="H161" s="32"/>
       <c r="I161" s="89"/>
       <c r="J161" s="79"/>
       <c r="K161" s="79"/>
       <c r="L161" s="79"/>
       <c r="M161" s="79"/>
     </row>
     <row r="162" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
       <c r="A162" s="106" t="s">
         <v>79</v>
       </c>
       <c r="B162" s="106"/>
       <c r="C162" s="106"/>
       <c r="D162" s="106"/>
       <c r="E162" s="106"/>
       <c r="F162" s="106"/>
       <c r="G162" s="106"/>
       <c r="H162" s="106"/>
       <c r="I162" s="106"/>
       <c r="J162" s="106"/>
       <c r="K162" s="106"/>
       <c r="L162" s="106"/>
       <c r="M162" s="106"/>
       <c r="N162" s="23"/>
@@ -8250,114 +8280,120 @@
       <c r="F204" s="82"/>
       <c r="G204" s="82"/>
       <c r="H204" s="10"/>
       <c r="I204" s="88"/>
       <c r="J204" s="9"/>
       <c r="K204" s="82"/>
       <c r="L204" s="82"/>
       <c r="M204" s="82"/>
     </row>
     <row r="205" spans="1:13" s="16" customFormat="1" ht="30" customHeight="1">
       <c r="A205" s="46" t="s">
         <v>70</v>
       </c>
       <c r="B205" s="78">
         <v>248.875</v>
       </c>
       <c r="C205" s="78">
         <v>231.95699999999999</v>
       </c>
       <c r="D205" s="78">
         <v>273.14</v>
       </c>
       <c r="E205" s="82">
         <v>269.673</v>
       </c>
-      <c r="F205" s="82"/>
+      <c r="F205" s="14">
+        <v>246.7</v>
+      </c>
       <c r="G205" s="82"/>
       <c r="H205" s="10"/>
       <c r="I205" s="88"/>
       <c r="J205" s="9"/>
       <c r="K205" s="82"/>
       <c r="L205" s="82"/>
       <c r="M205" s="82"/>
     </row>
     <row r="206" spans="1:13" s="16" customFormat="1">
       <c r="A206" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="F206" s="82"/>
+      <c r="F206" s="14"/>
       <c r="G206" s="82"/>
       <c r="H206" s="10"/>
       <c r="I206" s="88"/>
       <c r="J206" s="9"/>
       <c r="K206" s="82"/>
       <c r="L206" s="82"/>
       <c r="M206" s="82"/>
     </row>
     <row r="207" spans="1:13" s="16" customFormat="1">
       <c r="A207" s="46" t="s">
         <v>72</v>
       </c>
       <c r="B207" s="82">
         <v>226.59399999999999</v>
       </c>
       <c r="C207" s="78">
         <v>210.48</v>
       </c>
       <c r="D207" s="82">
         <v>251.82499999999999</v>
       </c>
       <c r="E207" s="82">
         <v>250.15299999999999</v>
       </c>
-      <c r="F207" s="82"/>
+      <c r="F207" s="14">
+        <v>233.8</v>
+      </c>
       <c r="G207" s="82"/>
       <c r="H207" s="10"/>
       <c r="I207" s="88"/>
       <c r="J207" s="9"/>
       <c r="K207" s="82"/>
       <c r="L207" s="82"/>
       <c r="M207" s="82"/>
     </row>
     <row r="208" spans="1:13" s="16" customFormat="1">
       <c r="A208" s="60" t="s">
         <v>73</v>
       </c>
       <c r="B208" s="79">
         <v>22.280999999999999</v>
       </c>
       <c r="C208" s="79">
         <v>21.475999999999999</v>
       </c>
       <c r="D208" s="79">
         <v>21.315000000000001</v>
       </c>
       <c r="E208" s="79">
         <v>19.518999999999998</v>
       </c>
-      <c r="F208" s="79"/>
+      <c r="F208" s="113">
+        <v>12.9</v>
+      </c>
       <c r="G208" s="79"/>
       <c r="H208" s="32"/>
       <c r="I208" s="89"/>
       <c r="J208" s="22"/>
       <c r="K208" s="79"/>
       <c r="L208" s="79"/>
       <c r="M208" s="79"/>
     </row>
     <row r="209" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
       <c r="A209" s="106" t="s">
         <v>79</v>
       </c>
       <c r="B209" s="106"/>
       <c r="C209" s="106"/>
       <c r="D209" s="106"/>
       <c r="E209" s="106"/>
       <c r="F209" s="106"/>
       <c r="G209" s="106"/>
       <c r="H209" s="106"/>
       <c r="I209" s="106"/>
       <c r="J209" s="106"/>
       <c r="K209" s="106"/>
       <c r="L209" s="106"/>
       <c r="M209" s="106"/>
       <c r="N209" s="23"/>
@@ -8781,51 +8817,53 @@
         <v>0</v>
       </c>
       <c r="L222" s="90" t="s">
         <v>0</v>
       </c>
       <c r="M222" s="90">
         <v>1347.9</v>
       </c>
     </row>
     <row r="223" spans="1:18" s="16" customFormat="1">
       <c r="A223" s="101" t="s">
         <v>102</v>
       </c>
       <c r="B223" s="82">
         <v>1272.74</v>
       </c>
       <c r="C223" s="12">
         <v>1035.3</v>
       </c>
       <c r="D223" s="12">
         <v>1214.3499999999999</v>
       </c>
       <c r="E223" s="82">
         <v>917.73</v>
       </c>
-      <c r="F223" s="73"/>
+      <c r="F223" s="25">
+        <v>1391.74</v>
+      </c>
       <c r="G223" s="73"/>
       <c r="H223" s="73"/>
       <c r="I223" s="90"/>
       <c r="J223" s="90"/>
       <c r="K223" s="90"/>
       <c r="L223" s="90"/>
       <c r="M223" s="90"/>
     </row>
     <row r="224" spans="1:18" ht="19.5" customHeight="1">
       <c r="A224" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B224" s="18"/>
       <c r="C224" s="74"/>
       <c r="D224" s="16"/>
       <c r="E224" s="18"/>
       <c r="F224" s="18"/>
       <c r="G224" s="18"/>
       <c r="H224" s="18"/>
       <c r="I224" s="18"/>
       <c r="J224" s="18"/>
       <c r="K224" s="18"/>
       <c r="L224" s="18"/>
       <c r="M224" s="18"/>
     </row>
@@ -9151,51 +9189,53 @@
         <v>0</v>
       </c>
       <c r="L232" s="73" t="s">
         <v>0</v>
       </c>
       <c r="M232" s="73" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:14">
       <c r="A233" s="101" t="s">
         <v>102</v>
       </c>
       <c r="B233" s="79">
         <v>1094.2280000000001</v>
       </c>
       <c r="C233" s="76">
         <v>951.3</v>
       </c>
       <c r="D233" s="76">
         <v>1161.068</v>
       </c>
       <c r="E233" s="79">
         <v>1101.886</v>
       </c>
-      <c r="F233" s="76"/>
+      <c r="F233" s="25">
+        <v>1203.8</v>
+      </c>
       <c r="G233" s="76"/>
       <c r="H233" s="76"/>
       <c r="I233" s="76"/>
       <c r="J233" s="76"/>
       <c r="K233" s="76"/>
       <c r="L233" s="76"/>
       <c r="M233" s="76"/>
     </row>
     <row r="234" spans="1:14" ht="12.75">
       <c r="A234" s="109" t="s">
         <v>100</v>
       </c>
       <c r="B234" s="110"/>
       <c r="C234" s="110"/>
       <c r="D234" s="110"/>
       <c r="E234" s="110"/>
       <c r="F234" s="110"/>
       <c r="G234" s="110"/>
       <c r="H234" s="110"/>
       <c r="I234" s="110"/>
       <c r="J234" s="111"/>
       <c r="K234" s="111"/>
       <c r="L234" s="111"/>
       <c r="M234" s="111"/>
     </row>
@@ -9606,51 +9646,53 @@
         <v>0</v>
       </c>
       <c r="L246" s="87" t="s">
         <v>0</v>
       </c>
       <c r="M246" s="87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="8">
         <v>2026</v>
       </c>
       <c r="B247" s="82">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="C247" s="87">
         <v>0.1</v>
       </c>
       <c r="D247" s="87">
         <v>0.1</v>
       </c>
       <c r="E247" s="87">
         <v>0.1</v>
       </c>
-      <c r="F247" s="87"/>
+      <c r="F247" s="14">
+        <v>0.08</v>
+      </c>
       <c r="G247" s="87"/>
       <c r="H247" s="87"/>
       <c r="I247" s="87"/>
       <c r="J247" s="87"/>
       <c r="K247" s="87"/>
       <c r="L247" s="87"/>
       <c r="M247" s="87"/>
     </row>
     <row r="248" spans="1:13" ht="17.25" customHeight="1">
       <c r="A248" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B248" s="18"/>
       <c r="C248" s="18"/>
       <c r="D248" s="27"/>
       <c r="E248" s="18"/>
       <c r="F248" s="18"/>
       <c r="G248" s="18"/>
       <c r="H248" s="27"/>
       <c r="I248" s="18"/>
       <c r="J248" s="18"/>
       <c r="K248" s="18"/>
       <c r="L248" s="18"/>
       <c r="M248" s="27"/>
     </row>
@@ -9976,51 +10018,53 @@
         <v>0</v>
       </c>
       <c r="L256" s="87" t="s">
         <v>0</v>
       </c>
       <c r="M256" s="87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="8">
         <v>2026</v>
       </c>
       <c r="B257" s="82">
         <v>0.17899999999999999</v>
       </c>
       <c r="C257" s="87">
         <v>0.13100000000000001</v>
       </c>
       <c r="D257" s="87">
         <v>0.124</v>
       </c>
       <c r="E257" s="82">
         <v>0.154</v>
       </c>
-      <c r="F257" s="87"/>
+      <c r="F257" s="14">
+        <v>0.08</v>
+      </c>
       <c r="G257" s="87"/>
       <c r="H257" s="87"/>
       <c r="I257" s="87"/>
       <c r="J257" s="87"/>
       <c r="K257" s="87"/>
       <c r="L257" s="87"/>
       <c r="M257" s="87"/>
     </row>
     <row r="258" spans="1:13" ht="23.25" customHeight="1">
       <c r="A258" s="17" t="s">
         <v>78</v>
       </c>
       <c r="B258" s="18"/>
       <c r="C258" s="18"/>
       <c r="D258" s="27"/>
       <c r="E258" s="18"/>
       <c r="F258" s="18"/>
       <c r="G258" s="18"/>
       <c r="H258" s="18"/>
       <c r="I258" s="18"/>
       <c r="J258" s="18"/>
       <c r="K258" s="18"/>
       <c r="L258" s="18"/>
       <c r="M258" s="27"/>
     </row>
@@ -10346,51 +10390,53 @@
         <v>86.42</v>
       </c>
       <c r="L266" s="78">
         <v>86.95</v>
       </c>
       <c r="M266" s="82">
         <v>87.93</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="8">
         <v>2026</v>
       </c>
       <c r="B267" s="82">
         <v>124.41</v>
       </c>
       <c r="C267" s="78">
         <v>102.2</v>
       </c>
       <c r="D267" s="78">
         <v>118.43</v>
       </c>
       <c r="E267" s="82">
         <v>118.57</v>
       </c>
-      <c r="F267" s="82"/>
+      <c r="F267" s="14">
+        <v>126.52</v>
+      </c>
       <c r="G267" s="78"/>
       <c r="H267" s="38"/>
       <c r="I267" s="38"/>
       <c r="J267" s="38"/>
       <c r="K267" s="82"/>
       <c r="L267" s="78"/>
       <c r="M267" s="82"/>
     </row>
     <row r="268" spans="1:13" ht="18.75" customHeight="1">
       <c r="A268" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B268" s="18"/>
       <c r="C268" s="27"/>
       <c r="D268" s="27"/>
       <c r="E268" s="18"/>
       <c r="F268" s="18"/>
       <c r="G268" s="18"/>
       <c r="H268" s="18"/>
       <c r="I268" s="18"/>
       <c r="J268" s="27"/>
       <c r="K268" s="27"/>
       <c r="L268" s="27"/>
       <c r="M268" s="27"/>
     </row>
@@ -10716,51 +10762,53 @@
         <v>166.25800000000001</v>
       </c>
       <c r="L276" s="10">
         <v>173.79599999999999</v>
       </c>
       <c r="M276" s="10">
         <v>183.08600000000001</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" s="31">
         <v>2026</v>
       </c>
       <c r="B277" s="79">
         <v>269.28300000000002</v>
       </c>
       <c r="C277" s="79">
         <v>228.30699999999999</v>
       </c>
       <c r="D277" s="79">
         <v>261.72699999999998</v>
       </c>
       <c r="E277" s="79">
         <v>235.179</v>
       </c>
-      <c r="F277" s="79"/>
+      <c r="F277" s="113">
+        <v>245.8</v>
+      </c>
       <c r="G277" s="79"/>
       <c r="H277" s="32"/>
       <c r="I277" s="32"/>
       <c r="J277" s="32"/>
       <c r="K277" s="79"/>
       <c r="L277" s="32"/>
       <c r="M277" s="32"/>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" s="77" t="s">
         <v>76</v>
       </c>
       <c r="C278" s="62"/>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="77" t="s">
         <v>77</v>
       </c>
       <c r="C279" s="62"/>
     </row>
     <row r="280" spans="1:13">
       <c r="C280" s="62"/>
     </row>
     <row r="281" spans="1:13">
       <c r="C281" s="62"/>