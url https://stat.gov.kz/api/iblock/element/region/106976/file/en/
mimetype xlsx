--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14565" yWindow="15" windowWidth="14175" windowHeight="12090"/>
   </bookViews>
   <sheets>
     <sheet name="month" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="954" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="950" uniqueCount="103">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>289,3</t>
   </si>
   <si>
     <t>623,9</t>
   </si>
   <si>
     <t>139 269,9</t>
   </si>
   <si>
@@ -567,51 +567,51 @@
       <t>949,4</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">    *The data for the corresponding period of the previous year have been revised taking into account the redistribution of volumes among pipeline transport enterprises.</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0\ _₽"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -833,81 +833,78 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="114">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -915,82 +912,64 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="170" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1017,159 +996,159 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="11"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 3 2" xfId="14"/>
     <cellStyle name="Обычный 2 3 3" xfId="13"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 2 4 2" xfId="16"/>
     <cellStyle name="Обычный 2 4 3" xfId="15"/>
     <cellStyle name="Обычный 2 5" xfId="5"/>
     <cellStyle name="Обычный 2 6" xfId="17"/>
     <cellStyle name="Обычный 2 7" xfId="12"/>
     <cellStyle name="Обычный 3" xfId="18"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 3 2 2" xfId="20"/>
     <cellStyle name="Обычный 3 2 3" xfId="21"/>
     <cellStyle name="Обычный 3 2 4" xfId="19"/>
     <cellStyle name="Обычный 3 3" xfId="22"/>
     <cellStyle name="Обычный 3 3 2" xfId="23"/>
@@ -1252,84 +1231,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1465,91 +1446,91 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R309"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A256" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="F277" sqref="F277"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
-    <col min="2" max="2" width="9.28515625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" style="15" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
-    <col min="6" max="6" width="8.5703125" style="16" customWidth="1"/>
+    <col min="6" max="6" width="8.5703125" style="15" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
-    <col min="8" max="8" width="9" style="16" customWidth="1"/>
+    <col min="8" max="8" width="9" style="15" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
-    <col min="11" max="11" width="10.85546875" style="16" customWidth="1"/>
-    <col min="12" max="12" width="10.85546875" style="57" customWidth="1"/>
+    <col min="11" max="11" width="10.85546875" style="15" customWidth="1"/>
+    <col min="12" max="12" width="10.85546875" style="50" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="103" t="s">
+      <c r="A1" s="88" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="103"/>
-[...10 lines deleted...]
-      <c r="M1" s="103"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D3" s="5" t="s">
@@ -1566,9358 +1547,9398 @@
       </c>
       <c r="H3" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>60</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>61</v>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14" ht="24.75" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="B4" s="9"/>
-[...10 lines deleted...]
-      <c r="M4" s="9"/>
+      <c r="B4" s="75"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8">
         <v>2018</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="10">
         <v>10378.780000000001</v>
       </c>
-      <c r="K5" s="86">
+      <c r="K5" s="75">
         <v>10650.1</v>
       </c>
       <c r="L5" s="10">
         <v>10417.91</v>
       </c>
       <c r="M5" s="10">
         <v>8827.4</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="11">
         <v>2019</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="13">
         <v>6278.09</v>
       </c>
       <c r="C6" s="10">
         <v>6268.96</v>
       </c>
       <c r="D6" s="10">
         <v>6580.28</v>
       </c>
       <c r="E6" s="10">
         <v>3378.84</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="12" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="12">
+      <c r="G6" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="13">
         <v>12576.29</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I6" s="13">
         <v>10803.01</v>
       </c>
-      <c r="J6" s="12">
+      <c r="J6" s="13">
         <v>10745.57</v>
       </c>
-      <c r="K6" s="12">
+      <c r="K6" s="13">
         <v>10784.86</v>
       </c>
-      <c r="L6" s="12">
+      <c r="L6" s="13">
         <v>10769.28</v>
       </c>
-      <c r="M6" s="12">
+      <c r="M6" s="13">
         <v>9671.18</v>
       </c>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="11">
         <v>2020</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="13">
         <v>6532.95</v>
       </c>
-      <c r="C7" s="12">
+      <c r="C7" s="13">
         <v>5945.79</v>
       </c>
-      <c r="D7" s="12">
+      <c r="D7" s="13">
         <v>5751.96</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="13">
         <v>4262.46</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="13">
         <v>4007.15</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="13">
         <v>18214.080000000002</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="13">
         <v>14673.01</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="13">
         <v>11173.93</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="13">
         <v>11017.25</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="13">
         <v>11014.78</v>
       </c>
-      <c r="L7" s="12">
+      <c r="L7" s="13">
         <v>11038.56</v>
       </c>
-      <c r="M7" s="12">
+      <c r="M7" s="13">
         <v>10996.03</v>
       </c>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="11">
         <v>2021</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="13">
         <v>6645.72</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="13">
         <v>5969.72</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="13">
         <v>6011.69</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="13">
         <v>5693.28</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="13">
         <v>4564.1899999999996</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="13">
         <v>7000.44</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="13">
         <v>11871.98</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="13">
         <v>13038.11</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="13">
         <v>14357.74</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="13">
         <v>14129.9</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="13">
         <v>14040.91</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="13">
         <v>13050.1</v>
       </c>
       <c r="N8" s="7"/>
     </row>
-    <row r="9" spans="1:14" s="16" customFormat="1" ht="12.75">
-      <c r="A9" s="24" t="s">
+    <row r="9" spans="1:14" s="15" customFormat="1">
+      <c r="A9" s="23" t="s">
         <v>80</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="13">
         <v>7290.82</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C9" s="13">
         <v>6748.43</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D9" s="13">
         <v>6786.57</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="13">
         <v>6963.9</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="13">
         <v>6460.68</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="13">
         <v>6995.8</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="13">
         <v>9559.3700000000008</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="13">
         <v>11547.13</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J9" s="13">
         <v>13078.55</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="13">
         <v>14066.94</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="13">
         <v>14459.4</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="13">
         <v>14530.44</v>
       </c>
-      <c r="N9" s="15"/>
-[...2 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="N9" s="14"/>
+    </row>
+    <row r="10" spans="1:14" s="15" customFormat="1">
+      <c r="A10" s="23" t="s">
         <v>81</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="13">
         <v>1823.9</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="13">
         <v>1777.98</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="13">
         <v>1435.94</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="13">
         <v>1661.62</v>
       </c>
-      <c r="F10" s="86">
+      <c r="F10" s="75">
         <v>1929.2</v>
       </c>
-      <c r="G10" s="98" t="s">
+      <c r="G10" s="97" t="s">
         <v>82</v>
       </c>
-      <c r="H10" s="98" t="s">
+      <c r="H10" s="97" t="s">
         <v>83</v>
       </c>
-      <c r="I10" s="98" t="s">
+      <c r="I10" s="97" t="s">
         <v>84</v>
       </c>
-      <c r="J10" s="98" t="s">
+      <c r="J10" s="97" t="s">
         <v>85</v>
       </c>
-      <c r="K10" s="98" t="s">
+      <c r="K10" s="97" t="s">
         <v>86</v>
       </c>
-      <c r="L10" s="98" t="s">
+      <c r="L10" s="97" t="s">
         <v>87</v>
       </c>
-      <c r="M10" s="98" t="s">
+      <c r="M10" s="97" t="s">
         <v>88</v>
       </c>
-      <c r="N10" s="15"/>
-[...2 lines deleted...]
-      <c r="A11" s="13">
+      <c r="N10" s="14"/>
+    </row>
+    <row r="11" spans="1:14" s="15" customFormat="1">
+      <c r="A11" s="12">
         <v>2024</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="13">
         <v>1870.95</v>
       </c>
-      <c r="C11" s="12">
+      <c r="C11" s="13">
         <v>2003.8</v>
       </c>
-      <c r="D11" s="12">
+      <c r="D11" s="13">
         <v>2299.1</v>
       </c>
-      <c r="E11" s="38">
+      <c r="E11" s="24">
         <v>1656.19</v>
       </c>
-      <c r="F11" s="38">
+      <c r="F11" s="24">
         <v>2632.43</v>
       </c>
-      <c r="G11" s="86">
+      <c r="G11" s="75">
         <v>3075.4</v>
       </c>
-      <c r="H11" s="86">
+      <c r="H11" s="75">
         <v>2506.1</v>
       </c>
-      <c r="I11" s="86">
+      <c r="I11" s="75">
         <v>2701.4</v>
       </c>
-      <c r="J11" s="86">
+      <c r="J11" s="75">
         <v>2653.7</v>
       </c>
-      <c r="K11" s="86">
+      <c r="K11" s="75">
         <v>2878.57</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="13">
         <v>2631.8</v>
       </c>
-      <c r="M11" s="86">
+      <c r="M11" s="75">
         <v>3971.42</v>
       </c>
-      <c r="N11" s="15"/>
-[...2 lines deleted...]
-      <c r="A12" s="99" t="s">
+      <c r="N11" s="14"/>
+    </row>
+    <row r="12" spans="1:14" s="15" customFormat="1">
+      <c r="A12" s="82" t="s">
         <v>89</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="13">
         <v>3656.8</v>
       </c>
-      <c r="C12" s="12">
+      <c r="C12" s="13">
         <v>2347.8000000000002</v>
       </c>
-      <c r="D12" s="78">
+      <c r="D12" s="24">
         <v>2737.2</v>
       </c>
-      <c r="E12" s="82">
+      <c r="E12" s="13">
         <v>2539.04</v>
       </c>
-      <c r="F12" s="82">
-[...5 lines deleted...]
-      <c r="H12" s="86">
+      <c r="F12" s="13">
+        <v>2847.1</v>
+      </c>
+      <c r="G12" s="29">
+        <v>2302.2600000000002</v>
+      </c>
+      <c r="H12" s="75">
         <v>2058</v>
       </c>
-      <c r="I12" s="86">
+      <c r="I12" s="75">
         <v>2076.3000000000002</v>
       </c>
-      <c r="J12" s="82">
+      <c r="J12" s="13">
         <v>2137.48</v>
       </c>
-      <c r="K12" s="86">
+      <c r="K12" s="75">
         <v>2174.36</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="13">
         <v>2033.82</v>
       </c>
-      <c r="M12" s="86">
+      <c r="M12" s="75">
         <v>3058.65</v>
       </c>
-      <c r="N12" s="15"/>
-[...2 lines deleted...]
-      <c r="A13" s="13">
+      <c r="N12" s="14"/>
+    </row>
+    <row r="13" spans="1:14" s="15" customFormat="1">
+      <c r="A13" s="12">
         <v>2026</v>
       </c>
-      <c r="B13" s="82">
+      <c r="B13" s="13">
         <v>2631.86</v>
       </c>
-      <c r="C13" s="12">
+      <c r="C13" s="13">
         <v>2016</v>
       </c>
-      <c r="D13" s="78">
+      <c r="D13" s="24">
         <v>2397.5</v>
       </c>
-      <c r="E13" s="82">
+      <c r="E13" s="13">
         <v>1718.86</v>
       </c>
-      <c r="F13" s="25">
+      <c r="F13" s="24">
         <v>2517</v>
       </c>
-      <c r="G13" s="82"/>
-[...9 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="G13" s="71">
+        <v>2440.8200000000002</v>
+      </c>
+      <c r="H13" s="75"/>
+      <c r="I13" s="75"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="75"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="75"/>
+      <c r="N13" s="14"/>
+    </row>
+    <row r="14" spans="1:14" s="15" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A14" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="B14" s="9"/>
-[...14 lines deleted...]
-      <c r="A15" s="17">
+      <c r="B14" s="75"/>
+      <c r="C14" s="75"/>
+      <c r="D14" s="75"/>
+      <c r="E14" s="75"/>
+      <c r="F14" s="75"/>
+      <c r="G14" s="75"/>
+      <c r="H14" s="75"/>
+      <c r="I14" s="75"/>
+      <c r="J14" s="75"/>
+      <c r="K14" s="75"/>
+      <c r="L14" s="75"/>
+      <c r="M14" s="75"/>
+      <c r="N14" s="14"/>
+    </row>
+    <row r="15" spans="1:14" s="15" customFormat="1">
+      <c r="A15" s="16">
         <v>2018</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="J15" s="10">
         <v>774.2</v>
       </c>
-      <c r="K15" s="86">
+      <c r="K15" s="75">
         <v>713.5</v>
       </c>
       <c r="L15" s="10">
         <v>707.59</v>
       </c>
       <c r="M15" s="10">
         <v>664.79</v>
       </c>
-      <c r="N15" s="15"/>
-[...2 lines deleted...]
-      <c r="A16" s="17">
+      <c r="N15" s="14"/>
+    </row>
+    <row r="16" spans="1:14" s="15" customFormat="1">
+      <c r="A16" s="16">
         <v>2019</v>
       </c>
-      <c r="B16" s="12">
+      <c r="B16" s="13">
         <v>392.92</v>
       </c>
       <c r="C16" s="10">
         <v>360.52</v>
       </c>
       <c r="D16" s="10">
         <v>419.81</v>
       </c>
       <c r="E16" s="10">
         <v>338.76</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="G16" s="12" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="12">
+      <c r="G16" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="13">
         <v>701.83</v>
       </c>
-      <c r="I16" s="12">
+      <c r="I16" s="13">
         <v>806.09</v>
       </c>
-      <c r="J16" s="12">
+      <c r="J16" s="13">
         <v>839.78</v>
       </c>
-      <c r="K16" s="12">
+      <c r="K16" s="13">
         <v>844.12</v>
       </c>
-      <c r="L16" s="12">
+      <c r="L16" s="13">
         <v>800.79</v>
       </c>
-      <c r="M16" s="12">
+      <c r="M16" s="13">
         <v>744.59</v>
       </c>
-      <c r="N16" s="15"/>
-[...2 lines deleted...]
-      <c r="A17" s="17">
+      <c r="N16" s="14"/>
+    </row>
+    <row r="17" spans="1:14" s="15" customFormat="1">
+      <c r="A17" s="16">
         <v>2020</v>
       </c>
-      <c r="B17" s="12">
+      <c r="B17" s="13">
         <v>417.26</v>
       </c>
-      <c r="C17" s="12">
+      <c r="C17" s="13">
         <v>332.73</v>
       </c>
-      <c r="D17" s="12">
+      <c r="D17" s="13">
         <v>328.07</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="13">
         <v>313.27999999999997</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F17" s="13">
         <v>345.05</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G17" s="13">
         <v>920.73</v>
       </c>
-      <c r="H17" s="12">
+      <c r="H17" s="13">
         <v>753.99</v>
       </c>
-      <c r="I17" s="12">
+      <c r="I17" s="13">
         <v>758.72</v>
       </c>
-      <c r="J17" s="12">
+      <c r="J17" s="13">
         <v>775.77</v>
       </c>
-      <c r="K17" s="12">
+      <c r="K17" s="13">
         <v>809.34</v>
       </c>
-      <c r="L17" s="12">
+      <c r="L17" s="13">
         <v>808.77</v>
       </c>
-      <c r="M17" s="12">
+      <c r="M17" s="13">
         <v>806.81</v>
       </c>
-      <c r="N17" s="15"/>
-[...2 lines deleted...]
-      <c r="A18" s="17">
+      <c r="N17" s="14"/>
+    </row>
+    <row r="18" spans="1:14" s="15" customFormat="1">
+      <c r="A18" s="16">
         <v>2021</v>
       </c>
-      <c r="B18" s="12">
+      <c r="B18" s="13">
         <v>612.30999999999995</v>
       </c>
-      <c r="C18" s="12">
+      <c r="C18" s="13">
         <v>266.39</v>
       </c>
-      <c r="D18" s="12">
+      <c r="D18" s="13">
         <v>290.7</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="13">
         <v>334.55</v>
       </c>
-      <c r="F18" s="12">
+      <c r="F18" s="13">
         <v>339.4</v>
       </c>
-      <c r="G18" s="12">
+      <c r="G18" s="13">
         <v>479.91</v>
       </c>
-      <c r="H18" s="12">
+      <c r="H18" s="13">
         <v>678.73</v>
       </c>
-      <c r="I18" s="12">
+      <c r="I18" s="13">
         <v>743.15</v>
       </c>
-      <c r="J18" s="12">
+      <c r="J18" s="13">
         <v>819.69</v>
       </c>
-      <c r="K18" s="12">
+      <c r="K18" s="13">
         <v>817.52</v>
       </c>
-      <c r="L18" s="12">
+      <c r="L18" s="13">
         <v>967.05</v>
       </c>
-      <c r="M18" s="12">
+      <c r="M18" s="13">
         <v>916.79</v>
       </c>
-      <c r="N18" s="15"/>
-[...2 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="N18" s="14"/>
+    </row>
+    <row r="19" spans="1:14" s="15" customFormat="1">
+      <c r="A19" s="23" t="s">
         <v>80</v>
       </c>
-      <c r="B19" s="12">
+      <c r="B19" s="13">
         <v>935.77</v>
       </c>
-      <c r="C19" s="12">
+      <c r="C19" s="13">
         <v>854.13</v>
       </c>
-      <c r="D19" s="12">
+      <c r="D19" s="13">
         <v>865.78</v>
       </c>
-      <c r="E19" s="12">
+      <c r="E19" s="13">
         <v>935.71</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="13">
         <v>956.55</v>
       </c>
-      <c r="G19" s="14">
+      <c r="G19" s="13">
         <v>969.27</v>
       </c>
-      <c r="H19" s="14">
+      <c r="H19" s="13">
         <v>1172.55</v>
       </c>
-      <c r="I19" s="14">
+      <c r="I19" s="13">
         <v>1273.72</v>
       </c>
-      <c r="J19" s="14">
+      <c r="J19" s="13">
         <v>1298.57</v>
       </c>
-      <c r="K19" s="14">
+      <c r="K19" s="13">
         <v>1526.87</v>
       </c>
-      <c r="L19" s="14">
+      <c r="L19" s="13">
         <v>1369.83</v>
       </c>
-      <c r="M19" s="14">
+      <c r="M19" s="13">
         <v>1416.37</v>
       </c>
-      <c r="N19" s="15"/>
-[...2 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="N19" s="14"/>
+    </row>
+    <row r="20" spans="1:14" s="15" customFormat="1">
+      <c r="A20" s="23" t="s">
         <v>81</v>
       </c>
-      <c r="B20" s="12">
+      <c r="B20" s="13">
         <v>962.85</v>
       </c>
-      <c r="C20" s="12">
+      <c r="C20" s="13">
         <v>928.44</v>
       </c>
-      <c r="D20" s="12">
+      <c r="D20" s="13">
         <v>870.77</v>
       </c>
-      <c r="E20" s="12">
+      <c r="E20" s="13">
         <v>791.64</v>
       </c>
-      <c r="F20" s="86">
+      <c r="F20" s="75">
         <v>925</v>
       </c>
-      <c r="G20" s="98" t="s">
+      <c r="G20" s="97" t="s">
         <v>93</v>
       </c>
-      <c r="H20" s="98" t="s">
+      <c r="H20" s="97" t="s">
         <v>94</v>
       </c>
-      <c r="I20" s="98" t="s">
+      <c r="I20" s="97" t="s">
         <v>95</v>
       </c>
-      <c r="J20" s="98" t="s">
+      <c r="J20" s="97" t="s">
         <v>96</v>
       </c>
-      <c r="K20" s="98" t="s">
+      <c r="K20" s="97" t="s">
         <v>97</v>
       </c>
-      <c r="L20" s="98" t="s">
+      <c r="L20" s="97" t="s">
         <v>98</v>
       </c>
-      <c r="M20" s="98" t="s">
+      <c r="M20" s="97" t="s">
         <v>99</v>
       </c>
-      <c r="N20" s="15"/>
-[...2 lines deleted...]
-      <c r="A21" s="13">
+      <c r="N20" s="14"/>
+    </row>
+    <row r="21" spans="1:14" s="15" customFormat="1">
+      <c r="A21" s="12">
         <v>2024</v>
       </c>
-      <c r="B21" s="14">
+      <c r="B21" s="13">
         <v>907.57</v>
       </c>
-      <c r="C21" s="12">
+      <c r="C21" s="13">
         <v>1002.4</v>
       </c>
-      <c r="D21" s="12">
+      <c r="D21" s="13">
         <v>1066.8</v>
       </c>
-      <c r="E21" s="38">
+      <c r="E21" s="24">
         <v>971.04</v>
       </c>
-      <c r="F21" s="38">
+      <c r="F21" s="13">
         <v>1212.3499999999999</v>
       </c>
-      <c r="G21" s="86">
+      <c r="G21" s="75">
         <v>1507.1</v>
       </c>
-      <c r="H21" s="86">
+      <c r="H21" s="75">
         <v>1261</v>
       </c>
-      <c r="I21" s="86">
+      <c r="I21" s="75">
         <v>1272.307</v>
       </c>
-      <c r="J21" s="86">
+      <c r="J21" s="75">
         <v>1248</v>
       </c>
-      <c r="K21" s="86">
+      <c r="K21" s="75">
         <v>1268.5</v>
       </c>
-      <c r="L21" s="14">
+      <c r="L21" s="13">
         <v>1221.8779999999999</v>
       </c>
-      <c r="M21" s="86">
+      <c r="M21" s="75">
         <v>1731.029</v>
       </c>
-      <c r="N21" s="15"/>
-[...2 lines deleted...]
-      <c r="A22" s="99" t="s">
+      <c r="N21" s="14"/>
+    </row>
+    <row r="22" spans="1:14" s="15" customFormat="1">
+      <c r="A22" s="82" t="s">
         <v>89</v>
       </c>
-      <c r="B22" s="14">
+      <c r="B22" s="13">
         <v>2292.9</v>
       </c>
-      <c r="C22" s="82">
+      <c r="C22" s="13">
         <v>1642.1</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="13">
         <v>1761.4</v>
       </c>
-      <c r="E22" s="82">
+      <c r="E22" s="13">
         <v>1481.2</v>
       </c>
-      <c r="F22" s="82">
-[...5 lines deleted...]
-      <c r="H22" s="86">
+      <c r="F22" s="13">
+        <v>1997</v>
+      </c>
+      <c r="G22" s="29">
+        <v>1667.758</v>
+      </c>
+      <c r="H22" s="75">
         <v>784.7</v>
       </c>
-      <c r="I22" s="86">
+      <c r="I22" s="75">
         <v>776</v>
       </c>
-      <c r="J22" s="86">
+      <c r="J22" s="75">
         <v>801.048</v>
       </c>
-      <c r="K22" s="86">
+      <c r="K22" s="75">
         <v>862.745</v>
       </c>
-      <c r="L22" s="14">
+      <c r="L22" s="13">
         <v>819.85500000000002</v>
       </c>
-      <c r="M22" s="86">
+      <c r="M22" s="75">
         <v>2081.6999999999998</v>
       </c>
-      <c r="N22" s="15"/>
-[...2 lines deleted...]
-      <c r="A23" s="13">
+      <c r="N22" s="14"/>
+    </row>
+    <row r="23" spans="1:14" s="15" customFormat="1">
+      <c r="A23" s="12">
         <v>2026</v>
       </c>
-      <c r="B23" s="82">
+      <c r="B23" s="13">
         <v>1868.723</v>
       </c>
-      <c r="C23" s="82">
+      <c r="C23" s="13">
         <v>1579</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="13">
         <v>1907.0989999999999</v>
       </c>
-      <c r="E23" s="82">
+      <c r="E23" s="13">
         <v>1626.056</v>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="13">
         <v>1846.5519999999999</v>
       </c>
-      <c r="G23" s="82"/>
-[...9 lines deleted...]
-      <c r="A24" s="17" t="s">
+      <c r="G23" s="71">
+        <v>1795.8910000000001</v>
+      </c>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="75"/>
+      <c r="N23" s="14"/>
+    </row>
+    <row r="24" spans="1:14" s="15" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A24" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="B24" s="9"/>
-[...14 lines deleted...]
-      <c r="A25" s="17">
+      <c r="B24" s="75"/>
+      <c r="C24" s="75"/>
+      <c r="D24" s="75"/>
+      <c r="E24" s="75"/>
+      <c r="F24" s="75"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="75"/>
+      <c r="I24" s="75"/>
+      <c r="J24" s="75"/>
+      <c r="K24" s="75"/>
+      <c r="L24" s="75"/>
+      <c r="M24" s="75"/>
+      <c r="N24" s="14"/>
+    </row>
+    <row r="25" spans="1:14" s="15" customFormat="1">
+      <c r="A25" s="16">
         <v>2018</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="J25" s="10">
         <v>129676.18</v>
       </c>
-      <c r="K25" s="86">
+      <c r="K25" s="75">
         <v>131458.29999999999</v>
       </c>
       <c r="L25" s="10">
         <v>172397.47</v>
       </c>
       <c r="M25" s="10">
         <v>171786.98</v>
       </c>
-      <c r="N25" s="15"/>
-[...2 lines deleted...]
-      <c r="A26" s="17">
+      <c r="N25" s="14"/>
+    </row>
+    <row r="26" spans="1:14" s="15" customFormat="1">
+      <c r="A26" s="16">
         <v>2019</v>
       </c>
       <c r="B26" s="10">
         <v>110974.61</v>
       </c>
       <c r="C26" s="10">
         <v>108158.29</v>
       </c>
       <c r="D26" s="10">
         <v>112623.27</v>
       </c>
       <c r="E26" s="10">
         <v>129172.6</v>
       </c>
       <c r="F26" s="10">
         <v>137450.17000000001</v>
       </c>
-      <c r="G26" s="14">
+      <c r="G26" s="13">
         <v>196283.72</v>
       </c>
-      <c r="H26" s="14">
+      <c r="H26" s="13">
         <v>152842.82</v>
       </c>
-      <c r="I26" s="14">
+      <c r="I26" s="13">
         <v>138713.4</v>
       </c>
-      <c r="J26" s="14">
+      <c r="J26" s="13">
         <v>139488.44</v>
       </c>
-      <c r="K26" s="14">
+      <c r="K26" s="13">
         <v>139597.87</v>
       </c>
-      <c r="L26" s="14">
+      <c r="L26" s="13">
         <v>146474.32999999999</v>
       </c>
-      <c r="M26" s="14">
+      <c r="M26" s="13">
         <v>155800.48000000001</v>
       </c>
-      <c r="N26" s="15"/>
-[...2 lines deleted...]
-      <c r="A27" s="17">
+      <c r="N26" s="14"/>
+    </row>
+    <row r="27" spans="1:14" s="15" customFormat="1">
+      <c r="A27" s="16">
         <v>2020</v>
       </c>
-      <c r="B27" s="14">
+      <c r="B27" s="13">
         <v>112444.97</v>
       </c>
-      <c r="C27" s="14">
+      <c r="C27" s="13">
         <v>106997.74</v>
       </c>
-      <c r="D27" s="14">
+      <c r="D27" s="13">
         <v>101427.12</v>
       </c>
-      <c r="E27" s="14">
+      <c r="E27" s="13">
         <v>19004.09</v>
       </c>
-      <c r="F27" s="14">
+      <c r="F27" s="13">
         <v>24176.57</v>
       </c>
-      <c r="G27" s="14">
+      <c r="G27" s="13">
         <v>38902.129999999997</v>
       </c>
-      <c r="H27" s="14">
+      <c r="H27" s="13">
         <v>9917.81</v>
       </c>
-      <c r="I27" s="14">
+      <c r="I27" s="13">
         <v>10779.53</v>
       </c>
-      <c r="J27" s="14">
+      <c r="J27" s="13">
         <v>14806.46</v>
       </c>
-      <c r="K27" s="14">
+      <c r="K27" s="13">
         <v>17447.689999999999</v>
       </c>
-      <c r="L27" s="14">
+      <c r="L27" s="13">
         <v>18433.330000000002</v>
       </c>
-      <c r="M27" s="14">
+      <c r="M27" s="13">
         <v>21107.18</v>
       </c>
-      <c r="N27" s="15"/>
-[...2 lines deleted...]
-      <c r="A28" s="17">
+      <c r="N27" s="14"/>
+    </row>
+    <row r="28" spans="1:14" s="15" customFormat="1">
+      <c r="A28" s="16">
         <v>2021</v>
       </c>
-      <c r="B28" s="12">
+      <c r="B28" s="13">
         <v>22799.77</v>
       </c>
-      <c r="C28" s="12">
+      <c r="C28" s="13">
         <v>24986</v>
       </c>
-      <c r="D28" s="12">
+      <c r="D28" s="13">
         <v>29406</v>
       </c>
-      <c r="E28" s="12">
+      <c r="E28" s="13">
         <v>34212.94</v>
       </c>
-      <c r="F28" s="12">
+      <c r="F28" s="13">
         <v>34928.83</v>
       </c>
-      <c r="G28" s="12">
+      <c r="G28" s="13">
         <v>38516.43</v>
       </c>
-      <c r="H28" s="12">
+      <c r="H28" s="13">
         <v>36546.14</v>
       </c>
-      <c r="I28" s="12">
+      <c r="I28" s="13">
         <v>46068.5</v>
       </c>
-      <c r="J28" s="12">
+      <c r="J28" s="13">
         <v>55789.02</v>
       </c>
-      <c r="K28" s="12">
+      <c r="K28" s="13">
         <v>56859.46</v>
       </c>
-      <c r="L28" s="12">
+      <c r="L28" s="13">
         <v>62113.51</v>
       </c>
-      <c r="M28" s="12">
+      <c r="M28" s="13">
         <v>63973.35</v>
       </c>
-      <c r="N28" s="15"/>
-[...2 lines deleted...]
-      <c r="A29" s="24" t="s">
+      <c r="N28" s="14"/>
+    </row>
+    <row r="29" spans="1:14" s="15" customFormat="1">
+      <c r="A29" s="23" t="s">
         <v>80</v>
       </c>
-      <c r="B29" s="12">
+      <c r="B29" s="13">
         <v>29816.22</v>
       </c>
-      <c r="C29" s="12">
+      <c r="C29" s="13">
         <v>32826.379999999997</v>
       </c>
-      <c r="D29" s="12">
+      <c r="D29" s="13">
         <v>35974.269999999997</v>
       </c>
-      <c r="E29" s="12">
+      <c r="E29" s="13">
         <v>36772.14</v>
       </c>
-      <c r="F29" s="14">
+      <c r="F29" s="13">
         <v>36038.53</v>
       </c>
-      <c r="G29" s="14">
+      <c r="G29" s="13">
         <v>35199.410000000003</v>
       </c>
-      <c r="H29" s="14">
+      <c r="H29" s="13">
         <v>34410.82</v>
       </c>
-      <c r="I29" s="14">
+      <c r="I29" s="13">
         <v>38580.61</v>
       </c>
-      <c r="J29" s="14">
+      <c r="J29" s="13">
         <v>46042</v>
       </c>
-      <c r="K29" s="14">
+      <c r="K29" s="13">
         <v>45943.73</v>
       </c>
-      <c r="L29" s="14">
+      <c r="L29" s="13">
         <v>70711.710000000006</v>
       </c>
-      <c r="M29" s="14">
+      <c r="M29" s="13">
         <v>74390.91</v>
       </c>
-      <c r="N29" s="15"/>
-[...2 lines deleted...]
-      <c r="A30" s="24" t="s">
+      <c r="N29" s="14"/>
+    </row>
+    <row r="30" spans="1:14" s="15" customFormat="1">
+      <c r="A30" s="23" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="12">
+      <c r="B30" s="13">
         <v>6205.29</v>
       </c>
-      <c r="C30" s="12">
+      <c r="C30" s="13">
         <v>7407.56</v>
       </c>
-      <c r="D30" s="12">
+      <c r="D30" s="13">
         <v>9293.3700000000008</v>
       </c>
-      <c r="E30" s="12">
+      <c r="E30" s="13">
         <v>9351.35</v>
       </c>
-      <c r="F30" s="86">
+      <c r="F30" s="75">
         <v>9407.5</v>
       </c>
-      <c r="G30" s="86">
+      <c r="G30" s="75">
         <v>8024.7</v>
       </c>
-      <c r="H30" s="86">
+      <c r="H30" s="75">
         <v>7293.9</v>
       </c>
-      <c r="I30" s="86">
+      <c r="I30" s="75">
         <v>7882.2</v>
       </c>
-      <c r="J30" s="86">
+      <c r="J30" s="75">
         <v>9752</v>
       </c>
-      <c r="K30" s="91">
+      <c r="K30" s="77">
         <v>9672.2999999999993</v>
       </c>
-      <c r="L30" s="14">
+      <c r="L30" s="13">
         <v>9626.34</v>
       </c>
-      <c r="M30" s="86">
+      <c r="M30" s="75">
         <v>8669.5300000000007</v>
       </c>
-      <c r="N30" s="15"/>
-[...2 lines deleted...]
-      <c r="A31" s="13">
+      <c r="N30" s="14"/>
+    </row>
+    <row r="31" spans="1:14" s="15" customFormat="1">
+      <c r="A31" s="12">
         <v>2024</v>
       </c>
-      <c r="B31" s="14">
+      <c r="B31" s="13">
         <v>7779.9</v>
       </c>
-      <c r="C31" s="12">
+      <c r="C31" s="13">
         <v>8805.9</v>
       </c>
-      <c r="D31" s="12">
+      <c r="D31" s="13">
         <v>8213.6</v>
       </c>
-      <c r="E31" s="40">
+      <c r="E31" s="98">
         <v>9352.82</v>
       </c>
-      <c r="F31" s="38">
+      <c r="F31" s="13">
         <v>6450.74</v>
       </c>
-      <c r="G31" s="86">
+      <c r="G31" s="75">
         <v>5304.35</v>
       </c>
-      <c r="H31" s="86">
+      <c r="H31" s="75">
         <v>4860.6000000000004</v>
       </c>
-      <c r="I31" s="86">
+      <c r="I31" s="75">
         <v>4987.6400000000003</v>
       </c>
-      <c r="J31" s="86">
+      <c r="J31" s="75">
         <v>6106.2</v>
       </c>
-      <c r="K31" s="91">
+      <c r="K31" s="77">
         <v>6340.69</v>
       </c>
-      <c r="L31" s="14">
+      <c r="L31" s="13">
         <v>6739.51</v>
       </c>
-      <c r="M31" s="86">
+      <c r="M31" s="75">
         <v>6783.25</v>
       </c>
-      <c r="N31" s="15"/>
-[...2 lines deleted...]
-      <c r="A32" s="13">
+      <c r="N31" s="14"/>
+    </row>
+    <row r="32" spans="1:14" s="15" customFormat="1">
+      <c r="A32" s="12">
         <v>2025</v>
       </c>
-      <c r="B32" s="14">
+      <c r="B32" s="13">
         <v>6599.47</v>
       </c>
-      <c r="C32" s="82">
+      <c r="C32" s="13">
         <v>7507.58</v>
       </c>
-      <c r="D32" s="82">
+      <c r="D32" s="13">
         <v>7840.74</v>
       </c>
-      <c r="E32" s="82">
+      <c r="E32" s="13">
         <v>8958.1200000000008</v>
       </c>
-      <c r="F32" s="82">
+      <c r="F32" s="13">
         <v>8343.1</v>
       </c>
-      <c r="G32" s="82">
+      <c r="G32" s="13">
         <v>8224.89</v>
       </c>
-      <c r="H32" s="86">
+      <c r="H32" s="75">
         <v>8427.1</v>
       </c>
-      <c r="I32" s="86">
+      <c r="I32" s="75">
         <v>9311.5</v>
       </c>
-      <c r="J32" s="86">
+      <c r="J32" s="75">
         <v>10246.030000000001</v>
       </c>
-      <c r="K32" s="91">
+      <c r="K32" s="77">
         <v>10808.88</v>
       </c>
-      <c r="L32" s="14">
+      <c r="L32" s="13">
         <v>11976.61</v>
       </c>
-      <c r="M32" s="86">
+      <c r="M32" s="75">
         <v>15559.87</v>
       </c>
-      <c r="N32" s="15"/>
-[...2 lines deleted...]
-      <c r="A33" s="13">
+      <c r="N32" s="14"/>
+    </row>
+    <row r="33" spans="1:18" s="15" customFormat="1">
+      <c r="A33" s="12">
         <v>2026</v>
       </c>
-      <c r="B33" s="82">
+      <c r="B33" s="13">
         <v>10149.790000000001</v>
       </c>
-      <c r="C33" s="82">
+      <c r="C33" s="13">
         <v>10583.8</v>
       </c>
-      <c r="D33" s="82">
+      <c r="D33" s="13">
         <v>11121.28</v>
       </c>
-      <c r="E33" s="82">
+      <c r="E33" s="13">
         <v>12322.27</v>
       </c>
-      <c r="F33" s="14">
+      <c r="F33" s="13">
         <v>10738.19</v>
       </c>
-      <c r="G33" s="82"/>
-[...9 lines deleted...]
-      <c r="A34" s="19" t="s">
+      <c r="G33" s="71">
+        <v>10283.27</v>
+      </c>
+      <c r="H33" s="75"/>
+      <c r="I33" s="75"/>
+      <c r="J33" s="75"/>
+      <c r="K33" s="77"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="75"/>
+      <c r="N33" s="14"/>
+    </row>
+    <row r="34" spans="1:18" s="15" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A34" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B34" s="9"/>
-[...13 lines deleted...]
-      <c r="A35" s="19">
+      <c r="B34" s="75"/>
+      <c r="C34" s="75"/>
+      <c r="D34" s="75"/>
+      <c r="E34" s="75"/>
+      <c r="F34" s="75"/>
+      <c r="G34" s="75"/>
+      <c r="H34" s="75"/>
+      <c r="I34" s="75"/>
+      <c r="J34" s="75"/>
+      <c r="K34" s="75"/>
+      <c r="L34" s="75"/>
+      <c r="M34" s="75"/>
+    </row>
+    <row r="35" spans="1:18" s="15" customFormat="1">
+      <c r="A35" s="18">
         <v>2018</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H35" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I35" s="10" t="s">
         <v>2</v>
       </c>
       <c r="J35" s="10">
         <v>1788.2</v>
       </c>
       <c r="K35" s="10">
         <v>1753.2</v>
       </c>
       <c r="L35" s="10">
         <v>1731.7</v>
       </c>
       <c r="M35" s="10">
         <v>1662.4</v>
       </c>
     </row>
-    <row r="36" spans="1:18" s="16" customFormat="1">
-      <c r="A36" s="19">
+    <row r="36" spans="1:18" s="15" customFormat="1">
+      <c r="A36" s="18">
         <v>2019</v>
       </c>
       <c r="B36" s="10">
         <v>1404.1</v>
       </c>
       <c r="C36" s="10">
         <v>1183.4000000000001</v>
       </c>
       <c r="D36" s="10">
         <v>1384.5</v>
       </c>
       <c r="E36" s="10">
         <v>1417.1</v>
       </c>
       <c r="F36" s="10">
         <v>1435.1</v>
       </c>
-      <c r="G36" s="12">
+      <c r="G36" s="13">
         <v>1689.6</v>
       </c>
-      <c r="H36" s="12">
+      <c r="H36" s="13">
         <v>1842.7</v>
       </c>
-      <c r="I36" s="12">
+      <c r="I36" s="13">
         <v>1988.2</v>
       </c>
-      <c r="J36" s="12">
+      <c r="J36" s="13">
         <v>1800.4</v>
       </c>
-      <c r="K36" s="12">
+      <c r="K36" s="13">
         <v>1703</v>
       </c>
-      <c r="L36" s="12">
+      <c r="L36" s="13">
         <v>1704.7</v>
       </c>
-      <c r="M36" s="12">
+      <c r="M36" s="13">
         <v>1685.8</v>
       </c>
     </row>
-    <row r="37" spans="1:18" s="16" customFormat="1">
-      <c r="A37" s="19">
+    <row r="37" spans="1:18" s="15" customFormat="1">
+      <c r="A37" s="18">
         <v>2020</v>
       </c>
-      <c r="B37" s="12">
+      <c r="B37" s="13">
         <v>1525.9</v>
       </c>
-      <c r="C37" s="12">
+      <c r="C37" s="13">
         <v>1135.5</v>
       </c>
-      <c r="D37" s="12">
+      <c r="D37" s="13">
         <v>1034.3</v>
       </c>
-      <c r="E37" s="12">
+      <c r="E37" s="13">
         <v>171.8</v>
       </c>
-      <c r="F37" s="12">
+      <c r="F37" s="13">
         <v>310.60000000000002</v>
       </c>
-      <c r="G37" s="12">
+      <c r="G37" s="13">
         <v>398.3</v>
       </c>
-      <c r="H37" s="12">
+      <c r="H37" s="13">
         <v>210.4</v>
       </c>
-      <c r="I37" s="12">
+      <c r="I37" s="13">
         <v>280</v>
       </c>
-      <c r="J37" s="12">
+      <c r="J37" s="13">
         <v>405</v>
       </c>
-      <c r="K37" s="12">
+      <c r="K37" s="13">
         <v>430.6</v>
       </c>
-      <c r="L37" s="12">
+      <c r="L37" s="13">
         <v>438.5</v>
       </c>
-      <c r="M37" s="12">
+      <c r="M37" s="13">
         <v>449.6</v>
       </c>
     </row>
-    <row r="38" spans="1:18" s="16" customFormat="1">
-      <c r="A38" s="19">
+    <row r="38" spans="1:18" s="15" customFormat="1">
+      <c r="A38" s="18">
         <v>2021</v>
       </c>
-      <c r="B38" s="12">
+      <c r="B38" s="13">
         <v>488.3</v>
       </c>
-      <c r="C38" s="12">
+      <c r="C38" s="13">
         <v>509.4</v>
       </c>
-      <c r="D38" s="12">
+      <c r="D38" s="13">
         <v>681.5</v>
       </c>
-      <c r="E38" s="12">
+      <c r="E38" s="13">
         <v>704.3</v>
       </c>
-      <c r="F38" s="12">
+      <c r="F38" s="13">
         <v>727.6</v>
       </c>
-      <c r="G38" s="12">
+      <c r="G38" s="13">
         <v>866.4</v>
       </c>
-      <c r="H38" s="12">
+      <c r="H38" s="13">
         <v>939.8</v>
       </c>
-      <c r="I38" s="12">
+      <c r="I38" s="13">
         <v>901</v>
       </c>
-      <c r="J38" s="12">
+      <c r="J38" s="13">
         <v>959.4</v>
       </c>
-      <c r="K38" s="12">
+      <c r="K38" s="13">
         <v>947.8</v>
       </c>
-      <c r="L38" s="12">
+      <c r="L38" s="13">
         <v>893.5</v>
       </c>
-      <c r="M38" s="12">
+      <c r="M38" s="13">
         <v>864.6</v>
       </c>
     </row>
-    <row r="39" spans="1:18" s="16" customFormat="1" ht="12.75">
-      <c r="A39" s="24" t="s">
+    <row r="39" spans="1:18" s="15" customFormat="1">
+      <c r="A39" s="23" t="s">
         <v>80</v>
       </c>
-      <c r="B39" s="12">
+      <c r="B39" s="13">
         <v>512.5</v>
       </c>
-      <c r="C39" s="12">
+      <c r="C39" s="13">
         <v>607</v>
       </c>
-      <c r="D39" s="12">
+      <c r="D39" s="13">
         <v>675.7</v>
       </c>
-      <c r="E39" s="12">
+      <c r="E39" s="13">
         <v>634.79999999999995</v>
       </c>
-      <c r="F39" s="14">
+      <c r="F39" s="13">
         <v>824.2</v>
       </c>
-      <c r="G39" s="14">
+      <c r="G39" s="13">
         <v>965.8</v>
       </c>
-      <c r="H39" s="14">
+      <c r="H39" s="13">
         <v>965.1</v>
       </c>
-      <c r="I39" s="14">
+      <c r="I39" s="13">
         <v>940.9</v>
       </c>
-      <c r="J39" s="14">
+      <c r="J39" s="13">
         <v>841.5</v>
       </c>
-      <c r="K39" s="14">
+      <c r="K39" s="13">
         <v>828.1</v>
       </c>
-      <c r="L39" s="14">
+      <c r="L39" s="13">
         <v>997.4</v>
       </c>
-      <c r="M39" s="14">
+      <c r="M39" s="13">
         <v>1066</v>
       </c>
     </row>
-    <row r="40" spans="1:18" s="15" customFormat="1" ht="12.75">
-      <c r="A40" s="24" t="s">
+    <row r="40" spans="1:18" s="14" customFormat="1">
+      <c r="A40" s="23" t="s">
         <v>81</v>
       </c>
-      <c r="B40" s="12">
+      <c r="B40" s="13">
         <v>391</v>
       </c>
-      <c r="C40" s="12">
+      <c r="C40" s="13">
         <v>354.6</v>
       </c>
-      <c r="D40" s="12">
+      <c r="D40" s="13">
         <v>411.3</v>
       </c>
-      <c r="E40" s="12">
+      <c r="E40" s="13">
         <v>369</v>
       </c>
-      <c r="F40" s="86">
+      <c r="F40" s="75">
         <v>409.1</v>
       </c>
-      <c r="G40" s="86">
+      <c r="G40" s="75">
         <v>477.1</v>
       </c>
-      <c r="H40" s="86">
+      <c r="H40" s="75">
         <v>483</v>
       </c>
-      <c r="I40" s="86">
+      <c r="I40" s="75">
         <v>495.4</v>
       </c>
-      <c r="J40" s="86">
+      <c r="J40" s="75">
         <v>481</v>
       </c>
-      <c r="K40" s="86">
+      <c r="K40" s="75">
         <v>456.5</v>
       </c>
-      <c r="L40" s="86">
+      <c r="L40" s="75">
         <v>459.2</v>
       </c>
-      <c r="M40" s="86">
+      <c r="M40" s="75">
         <v>436.322</v>
       </c>
     </row>
-    <row r="41" spans="1:18" s="15" customFormat="1">
-      <c r="A41" s="13">
+    <row r="41" spans="1:18" s="14" customFormat="1">
+      <c r="A41" s="12">
         <v>2024</v>
       </c>
-      <c r="B41" s="100">
+      <c r="B41" s="83">
         <v>416.3</v>
       </c>
-      <c r="C41" s="12">
+      <c r="C41" s="13">
         <v>395.1</v>
       </c>
-      <c r="D41" s="12">
+      <c r="D41" s="13">
         <v>428.9</v>
       </c>
-      <c r="E41" s="63">
+      <c r="E41" s="83">
         <v>413.9</v>
       </c>
-      <c r="F41" s="63">
+      <c r="F41" s="83">
         <v>386.6</v>
       </c>
-      <c r="G41" s="86">
+      <c r="G41" s="75">
         <v>407.1</v>
       </c>
-      <c r="H41" s="86">
+      <c r="H41" s="75">
         <v>433.6</v>
       </c>
-      <c r="I41" s="86">
+      <c r="I41" s="75">
         <v>427.38900000000001</v>
       </c>
-      <c r="J41" s="86">
+      <c r="J41" s="75">
         <v>395</v>
       </c>
-      <c r="K41" s="86">
+      <c r="K41" s="75">
         <v>364.4</v>
       </c>
-      <c r="L41" s="86">
+      <c r="L41" s="75">
         <v>392.56599999999997</v>
       </c>
-      <c r="M41" s="86">
+      <c r="M41" s="75">
         <v>397.45600000000002</v>
       </c>
     </row>
-    <row r="42" spans="1:18" s="15" customFormat="1">
-      <c r="A42" s="13">
+    <row r="42" spans="1:18" s="14" customFormat="1">
+      <c r="A42" s="12">
         <v>2025</v>
       </c>
-      <c r="B42" s="75">
+      <c r="B42" s="67">
         <v>463.77300000000002</v>
       </c>
-      <c r="C42" s="92">
+      <c r="C42" s="83">
         <v>437.98</v>
       </c>
-      <c r="D42" s="92">
+      <c r="D42" s="83">
         <v>468.78</v>
       </c>
-      <c r="E42" s="82">
+      <c r="E42" s="13">
         <v>493.03100000000001</v>
       </c>
-      <c r="F42" s="92">
+      <c r="F42" s="83">
         <v>602.08399999999995</v>
       </c>
-      <c r="G42" s="92">
+      <c r="G42" s="83">
         <v>539.42700000000002</v>
       </c>
-      <c r="H42" s="15">
+      <c r="H42" s="14">
         <v>574.79999999999995</v>
       </c>
-      <c r="I42" s="15">
+      <c r="I42" s="14">
         <v>587.79999999999995</v>
       </c>
-      <c r="J42" s="75">
+      <c r="J42" s="67">
         <v>527.38800000000003</v>
       </c>
-      <c r="K42" s="75">
+      <c r="K42" s="67">
         <v>531.22400000000005</v>
       </c>
       <c r="L42" s="9">
         <v>558.85500000000002</v>
       </c>
-      <c r="M42" s="75">
+      <c r="M42" s="67">
         <v>645.27099999999996</v>
       </c>
     </row>
-    <row r="43" spans="1:18" s="15" customFormat="1">
-      <c r="A43" s="21">
+    <row r="43" spans="1:18" s="14" customFormat="1">
+      <c r="A43" s="20">
         <v>2026</v>
       </c>
-      <c r="B43" s="84">
+      <c r="B43" s="85">
         <v>603.79100000000005</v>
       </c>
-      <c r="C43" s="84">
+      <c r="C43" s="85">
         <v>530.20000000000005</v>
       </c>
-      <c r="D43" s="84">
+      <c r="D43" s="85">
         <v>628.21199999999999</v>
       </c>
-      <c r="E43" s="79">
+      <c r="E43" s="86">
         <v>586.22699999999998</v>
       </c>
-      <c r="F43" s="112">
+      <c r="F43" s="85">
         <v>577.16399999999999</v>
       </c>
-      <c r="G43" s="84"/>
-[...5 lines deleted...]
-      <c r="M43" s="93"/>
+      <c r="G43" s="85">
+        <v>657.6</v>
+      </c>
+      <c r="H43" s="80"/>
+      <c r="I43" s="80"/>
+      <c r="J43" s="79"/>
+      <c r="K43" s="79"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="79"/>
     </row>
     <row r="44" spans="1:18" s="7" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A44" s="107" t="s">
+      <c r="A44" s="92" t="s">
         <v>90</v>
       </c>
-      <c r="B44" s="107"/>
-[...15 lines deleted...]
-      <c r="R44" s="23"/>
+      <c r="B44" s="92"/>
+      <c r="C44" s="92"/>
+      <c r="D44" s="92"/>
+      <c r="E44" s="92"/>
+      <c r="F44" s="92"/>
+      <c r="G44" s="92"/>
+      <c r="H44" s="92"/>
+      <c r="I44" s="92"/>
+      <c r="J44" s="92"/>
+      <c r="K44" s="92"/>
+      <c r="L44" s="92"/>
+      <c r="M44" s="92"/>
+      <c r="N44" s="22"/>
+      <c r="O44" s="22"/>
+      <c r="P44" s="22"/>
+      <c r="Q44" s="22"/>
+      <c r="R44" s="22"/>
     </row>
     <row r="45" spans="1:18" s="7" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A45" s="108" t="s">
+      <c r="A45" s="93" t="s">
         <v>91</v>
       </c>
-      <c r="B45" s="108"/>
-[...15 lines deleted...]
-      <c r="R45" s="23"/>
+      <c r="B45" s="93"/>
+      <c r="C45" s="93"/>
+      <c r="D45" s="93"/>
+      <c r="E45" s="93"/>
+      <c r="F45" s="93"/>
+      <c r="G45" s="93"/>
+      <c r="H45" s="93"/>
+      <c r="I45" s="93"/>
+      <c r="J45" s="93"/>
+      <c r="K45" s="93"/>
+      <c r="L45" s="93"/>
+      <c r="M45" s="93"/>
+      <c r="N45" s="22"/>
+      <c r="O45" s="22"/>
+      <c r="P45" s="22"/>
+      <c r="Q45" s="22"/>
+      <c r="R45" s="22"/>
     </row>
     <row r="46" spans="1:18" s="7" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A46" s="108" t="s">
+      <c r="A46" s="93" t="s">
         <v>92</v>
       </c>
-      <c r="B46" s="108"/>
-[...15 lines deleted...]
-      <c r="R46" s="23"/>
+      <c r="B46" s="93"/>
+      <c r="C46" s="93"/>
+      <c r="D46" s="93"/>
+      <c r="E46" s="93"/>
+      <c r="F46" s="93"/>
+      <c r="G46" s="93"/>
+      <c r="H46" s="93"/>
+      <c r="I46" s="93"/>
+      <c r="J46" s="93"/>
+      <c r="K46" s="93"/>
+      <c r="L46" s="93"/>
+      <c r="M46" s="93"/>
+      <c r="N46" s="22"/>
+      <c r="O46" s="22"/>
+      <c r="P46" s="22"/>
+      <c r="Q46" s="22"/>
+      <c r="R46" s="22"/>
     </row>
     <row r="47" spans="1:18">
-      <c r="A47" s="24"/>
-[...8 lines deleted...]
-      <c r="M47" s="16"/>
+      <c r="A47" s="23"/>
+      <c r="B47" s="24"/>
+      <c r="C47" s="15"/>
+      <c r="D47" s="15"/>
+      <c r="E47" s="15"/>
+      <c r="G47" s="15"/>
+      <c r="I47" s="15"/>
+      <c r="J47" s="15"/>
+      <c r="L47" s="15"/>
+      <c r="M47" s="15"/>
     </row>
     <row r="48" spans="1:18">
-      <c r="A48" s="102" t="s">
+      <c r="A48" s="87" t="s">
         <v>65</v>
       </c>
-      <c r="B48" s="102"/>
-[...10 lines deleted...]
-      <c r="M48" s="102"/>
+      <c r="B48" s="87"/>
+      <c r="C48" s="87"/>
+      <c r="D48" s="87"/>
+      <c r="E48" s="87"/>
+      <c r="F48" s="87"/>
+      <c r="G48" s="87"/>
+      <c r="H48" s="87"/>
+      <c r="I48" s="87"/>
+      <c r="J48" s="87"/>
+      <c r="K48" s="87"/>
+      <c r="L48" s="87"/>
+      <c r="M48" s="87"/>
     </row>
     <row r="49" spans="1:14">
-      <c r="A49" s="26"/>
-[...7 lines deleted...]
-      <c r="M49" s="16"/>
+      <c r="A49" s="25"/>
+      <c r="C49" s="15"/>
+      <c r="D49" s="15"/>
+      <c r="E49" s="15"/>
+      <c r="G49" s="15"/>
+      <c r="I49" s="15"/>
+      <c r="J49" s="15"/>
+      <c r="L49" s="15"/>
+      <c r="M49" s="15"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>55</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I50" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L50" s="5" t="s">
         <v>60</v>
       </c>
       <c r="M50" s="6" t="s">
         <v>61</v>
       </c>
       <c r="N50" s="7"/>
     </row>
     <row r="51" spans="1:14" ht="36" customHeight="1">
       <c r="A51" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="C51" s="16"/>
-[...6 lines deleted...]
-      <c r="M51" s="16"/>
+      <c r="C51" s="15"/>
+      <c r="D51" s="15"/>
+      <c r="E51" s="15"/>
+      <c r="G51" s="15"/>
+      <c r="I51" s="15"/>
+      <c r="J51" s="15"/>
+      <c r="L51" s="15"/>
+      <c r="M51" s="15"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="8">
         <v>2018</v>
       </c>
-      <c r="B52" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M52" s="27" t="s">
+      <c r="B52" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C52" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D52" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E52" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F52" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G52" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H52" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I52" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J52" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K52" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L52" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M52" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="8">
         <v>2019</v>
       </c>
-      <c r="B53" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M53" s="27" t="s">
+      <c r="B53" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C53" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D53" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E53" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F53" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G53" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H53" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I53" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J53" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K53" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L53" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M53" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="8">
         <v>2020</v>
       </c>
-      <c r="B54" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M54" s="27" t="s">
+      <c r="B54" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C54" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D54" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E54" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F54" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G54" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H54" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I54" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J54" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K54" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L54" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M54" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="8">
         <v>2021</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H55" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I55" s="10" t="s">
         <v>2</v>
       </c>
       <c r="J55" s="10" t="s">
         <v>2</v>
       </c>
       <c r="K55" s="10" t="s">
         <v>2</v>
       </c>
       <c r="L55" s="10" t="s">
         <v>2</v>
       </c>
       <c r="M55" s="10" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="8">
         <v>2022</v>
       </c>
-      <c r="B56" s="28">
+      <c r="B56" s="13">
         <v>578.28</v>
       </c>
-      <c r="C56" s="28">
+      <c r="C56" s="13">
         <v>638.07000000000005</v>
       </c>
-      <c r="D56" s="28">
+      <c r="D56" s="13">
         <v>636.89</v>
       </c>
-      <c r="E56" s="28">
+      <c r="E56" s="13">
         <v>820.98</v>
       </c>
-      <c r="F56" s="28">
+      <c r="F56" s="13">
         <v>906</v>
       </c>
-      <c r="G56" s="28">
+      <c r="G56" s="13">
         <v>976.27</v>
       </c>
-      <c r="H56" s="28">
+      <c r="H56" s="13">
         <v>1063.6400000000001</v>
       </c>
-      <c r="I56" s="28">
+      <c r="I56" s="13">
         <v>1094.46</v>
       </c>
-      <c r="J56" s="28">
+      <c r="J56" s="13">
         <v>1213.24</v>
       </c>
-      <c r="K56" s="28">
+      <c r="K56" s="13">
         <v>1254.74</v>
       </c>
-      <c r="L56" s="28">
+      <c r="L56" s="13">
         <v>1171.24</v>
       </c>
-      <c r="M56" s="28">
+      <c r="M56" s="13">
         <v>1205.9000000000001</v>
       </c>
     </row>
-    <row r="57" spans="1:14" s="16" customFormat="1">
-      <c r="A57" s="19">
+    <row r="57" spans="1:14" s="15" customFormat="1">
+      <c r="A57" s="18">
         <v>2023</v>
       </c>
-      <c r="B57" s="29">
+      <c r="B57" s="24">
         <v>1112.1600000000001</v>
       </c>
-      <c r="C57" s="29">
+      <c r="C57" s="24">
         <v>1078.1400000000001</v>
       </c>
-      <c r="D57" s="29">
+      <c r="D57" s="24">
         <v>984.96</v>
       </c>
-      <c r="E57" s="29">
+      <c r="E57" s="24">
         <v>1042.1199999999999</v>
       </c>
-      <c r="F57" s="18">
+      <c r="F57" s="17">
         <v>1234.4000000000001</v>
       </c>
-      <c r="G57" s="18">
+      <c r="G57" s="17">
         <v>1217.2</v>
       </c>
-      <c r="H57" s="18">
+      <c r="H57" s="17">
         <v>1130.0999999999999</v>
       </c>
-      <c r="I57" s="18">
+      <c r="I57" s="17">
         <v>1296.5999999999999</v>
       </c>
-      <c r="J57" s="18">
+      <c r="J57" s="17">
         <v>1280.3</v>
       </c>
-      <c r="K57" s="27">
+      <c r="K57" s="26">
         <v>1329.1</v>
       </c>
-      <c r="L57" s="25">
+      <c r="L57" s="24">
         <v>1245.29</v>
       </c>
-      <c r="M57" s="27">
+      <c r="M57" s="26">
         <v>1267.57</v>
       </c>
     </row>
-    <row r="58" spans="1:14" s="16" customFormat="1">
-      <c r="A58" s="19">
+    <row r="58" spans="1:14" s="15" customFormat="1">
+      <c r="A58" s="18">
         <v>2024</v>
       </c>
-      <c r="B58" s="38">
+      <c r="B58" s="24">
         <v>1197.31</v>
       </c>
-      <c r="C58" s="29">
+      <c r="C58" s="24">
         <v>1304.3</v>
       </c>
-      <c r="D58" s="29">
+      <c r="D58" s="24">
         <v>1657.7</v>
       </c>
-      <c r="E58" s="78">
+      <c r="E58" s="24">
         <v>1198.8800000000001</v>
       </c>
-      <c r="F58" s="78">
+      <c r="F58" s="24">
         <v>1685.37</v>
       </c>
-      <c r="G58" s="18">
+      <c r="G58" s="17">
         <v>2134</v>
       </c>
-      <c r="H58" s="18">
+      <c r="H58" s="17">
         <v>1537.4</v>
       </c>
-      <c r="I58" s="18">
+      <c r="I58" s="17">
         <v>1678.23</v>
       </c>
-      <c r="J58" s="18">
+      <c r="J58" s="17">
         <v>1719</v>
       </c>
-      <c r="K58" s="27">
+      <c r="K58" s="26">
         <v>1948.2</v>
       </c>
-      <c r="L58" s="25">
+      <c r="L58" s="24">
         <v>1758.69</v>
       </c>
-      <c r="M58" s="27">
+      <c r="M58" s="26">
         <v>3204.18</v>
       </c>
     </row>
-    <row r="59" spans="1:14" s="16" customFormat="1">
-      <c r="A59" s="19">
+    <row r="59" spans="1:14" s="15" customFormat="1">
+      <c r="A59" s="18">
         <v>2025</v>
       </c>
-      <c r="B59" s="38">
+      <c r="B59" s="24">
         <v>2159.21</v>
       </c>
-      <c r="C59" s="78">
-[...2 lines deleted...]
-      <c r="D59" s="82">
+      <c r="C59" s="24">
+        <v>985.8</v>
+      </c>
+      <c r="D59" s="13">
         <v>1244.9000000000001</v>
       </c>
-      <c r="E59" s="82">
+      <c r="E59" s="13">
         <v>1200.4000000000001</v>
       </c>
-      <c r="F59" s="82">
-[...2 lines deleted...]
-      <c r="G59" s="82">
+      <c r="F59" s="13">
+        <v>1084.3</v>
+      </c>
+      <c r="G59" s="13">
         <v>1141.4100000000001</v>
       </c>
-      <c r="H59" s="18">
+      <c r="H59" s="17">
         <v>1180</v>
       </c>
-      <c r="I59" s="18">
+      <c r="I59" s="17">
         <v>1197</v>
       </c>
-      <c r="J59" s="18">
+      <c r="J59" s="17">
         <v>1176.42</v>
       </c>
-      <c r="K59" s="82">
+      <c r="K59" s="13">
         <v>1252.8</v>
       </c>
-      <c r="L59" s="25">
+      <c r="L59" s="24">
         <v>1176.73</v>
       </c>
-      <c r="M59" s="27">
+      <c r="M59" s="26">
         <v>1203.98</v>
       </c>
     </row>
-    <row r="60" spans="1:14" s="16" customFormat="1">
-      <c r="A60" s="19">
+    <row r="60" spans="1:14" s="15" customFormat="1">
+      <c r="A60" s="18">
         <v>2026</v>
       </c>
-      <c r="B60" s="82">
+      <c r="B60" s="13">
         <v>1084.99</v>
       </c>
-      <c r="C60" s="78">
+      <c r="C60" s="24">
         <v>652.4</v>
       </c>
-      <c r="D60" s="82">
+      <c r="D60" s="13">
         <v>815.2</v>
       </c>
-      <c r="E60" s="82">
+      <c r="E60" s="13">
         <v>512.5</v>
       </c>
-      <c r="F60" s="25">
+      <c r="F60" s="24">
         <v>814.92</v>
       </c>
-      <c r="G60" s="82"/>
-[...8 lines deleted...]
-      <c r="A61" s="17" t="s">
+      <c r="G60" s="13">
+        <v>839.7</v>
+      </c>
+      <c r="H60" s="17"/>
+      <c r="I60" s="17"/>
+      <c r="J60" s="17"/>
+      <c r="K60" s="13"/>
+      <c r="L60" s="24"/>
+      <c r="M60" s="26"/>
+    </row>
+    <row r="61" spans="1:14" s="15" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A61" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="B61" s="18"/>
-[...10 lines deleted...]
-      <c r="M61" s="27"/>
+      <c r="B61" s="17"/>
+      <c r="C61" s="17"/>
+      <c r="D61" s="17"/>
+      <c r="E61" s="17"/>
+      <c r="F61" s="17"/>
+      <c r="G61" s="17"/>
+      <c r="H61" s="17"/>
+      <c r="I61" s="26"/>
+      <c r="J61" s="26"/>
+      <c r="K61" s="17"/>
+      <c r="L61" s="17"/>
+      <c r="M61" s="26"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="8">
         <v>2018</v>
       </c>
-      <c r="B62" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M62" s="27" t="s">
+      <c r="B62" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C62" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D62" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E62" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F62" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G62" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H62" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I62" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J62" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K62" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L62" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M62" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="8">
         <v>2019</v>
       </c>
-      <c r="B63" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M63" s="27" t="s">
+      <c r="B63" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C63" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D63" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E63" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F63" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G63" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H63" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I63" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J63" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K63" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L63" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M63" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="8">
         <v>2020</v>
       </c>
-      <c r="B64" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M64" s="27" t="s">
+      <c r="B64" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C64" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D64" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E64" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F64" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G64" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H64" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I64" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J64" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K64" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L64" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M64" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="8">
         <v>2021</v>
       </c>
-      <c r="B65" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M65" s="27" t="s">
+      <c r="B65" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C65" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D65" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E65" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F65" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G65" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H65" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I65" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J65" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K65" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L65" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M65" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="8">
         <v>2022</v>
       </c>
-      <c r="B66" s="28">
+      <c r="B66" s="13">
         <v>479.94299999999998</v>
       </c>
-      <c r="C66" s="28">
+      <c r="C66" s="13">
         <v>438.31</v>
       </c>
-      <c r="D66" s="28">
+      <c r="D66" s="13">
         <v>470.93900000000002</v>
       </c>
-      <c r="E66" s="28">
+      <c r="E66" s="13">
         <v>542.06299999999999</v>
       </c>
-      <c r="F66" s="28">
+      <c r="F66" s="13">
         <v>600.77</v>
       </c>
-      <c r="G66" s="28">
+      <c r="G66" s="13">
         <v>573.67100000000005</v>
       </c>
-      <c r="H66" s="28">
+      <c r="H66" s="13">
         <v>611.55600000000004</v>
       </c>
-      <c r="I66" s="28">
+      <c r="I66" s="13">
         <v>634.06200000000001</v>
       </c>
-      <c r="J66" s="28">
+      <c r="J66" s="13">
         <v>662.55399999999997</v>
       </c>
-      <c r="K66" s="28">
+      <c r="K66" s="13">
         <v>888.75199999999995</v>
       </c>
-      <c r="L66" s="28">
+      <c r="L66" s="13">
         <v>742.38900000000001</v>
       </c>
-      <c r="M66" s="28">
+      <c r="M66" s="13">
         <v>755.78200000000004</v>
       </c>
     </row>
-    <row r="67" spans="1:13" s="16" customFormat="1">
-      <c r="A67" s="19">
+    <row r="67" spans="1:13" s="15" customFormat="1">
+      <c r="A67" s="18">
         <v>2023</v>
       </c>
-      <c r="B67" s="29">
+      <c r="B67" s="24">
         <v>846.85299999999995</v>
       </c>
-      <c r="C67" s="29">
+      <c r="C67" s="24">
         <v>804.697</v>
       </c>
-      <c r="D67" s="14">
+      <c r="D67" s="13">
         <v>754.96900000000005</v>
       </c>
-      <c r="E67" s="14">
+      <c r="E67" s="13">
         <v>682.43299999999999</v>
       </c>
-      <c r="F67" s="18">
+      <c r="F67" s="17">
         <v>770.55200000000002</v>
       </c>
-      <c r="G67" s="18">
+      <c r="G67" s="17">
         <v>729.7</v>
       </c>
-      <c r="H67" s="18">
+      <c r="H67" s="17">
         <v>685.7</v>
       </c>
-      <c r="I67" s="18">
+      <c r="I67" s="17">
         <v>758.89099999999996</v>
       </c>
-      <c r="J67" s="18">
+      <c r="J67" s="17">
         <v>747.8</v>
       </c>
-      <c r="K67" s="27">
+      <c r="K67" s="26">
         <v>741.3</v>
       </c>
-      <c r="L67" s="25">
+      <c r="L67" s="24">
         <v>824.38900000000001</v>
       </c>
-      <c r="M67" s="27">
+      <c r="M67" s="26">
         <v>758.38599999999997</v>
       </c>
     </row>
-    <row r="68" spans="1:13" s="16" customFormat="1">
-      <c r="A68" s="19">
+    <row r="68" spans="1:13" s="15" customFormat="1">
+      <c r="A68" s="18">
         <v>2024</v>
       </c>
-      <c r="B68" s="38">
+      <c r="B68" s="24">
         <v>748.60900000000004</v>
       </c>
-      <c r="C68" s="29">
+      <c r="C68" s="24">
         <v>831.66099999999994</v>
       </c>
-      <c r="D68" s="14">
+      <c r="D68" s="13">
         <v>899.20399999999995</v>
       </c>
-      <c r="E68" s="78">
+      <c r="E68" s="24">
         <v>751.83699999999999</v>
       </c>
-      <c r="F68" s="78">
+      <c r="F68" s="24">
         <v>936.24300000000005</v>
       </c>
-      <c r="G68" s="18">
+      <c r="G68" s="17">
         <v>1249.4570000000001</v>
       </c>
-      <c r="H68" s="18">
+      <c r="H68" s="17">
         <v>1032.22</v>
       </c>
-      <c r="I68" s="18">
+      <c r="I68" s="17">
         <v>1027.3969999999999</v>
       </c>
-      <c r="J68" s="18">
+      <c r="J68" s="17">
         <v>1008.8</v>
       </c>
-      <c r="K68" s="27">
+      <c r="K68" s="26">
         <v>1078.4000000000001</v>
       </c>
-      <c r="L68" s="25">
+      <c r="L68" s="24">
         <v>1046.6959999999999</v>
       </c>
-      <c r="M68" s="78">
+      <c r="M68" s="24">
         <v>1564.25</v>
       </c>
     </row>
-    <row r="69" spans="1:13" s="16" customFormat="1">
-      <c r="A69" s="19">
+    <row r="69" spans="1:13" s="15" customFormat="1">
+      <c r="A69" s="18">
         <v>2025</v>
       </c>
-      <c r="B69" s="82">
+      <c r="B69" s="13">
         <v>999.68700000000001</v>
       </c>
-      <c r="C69" s="78">
+      <c r="C69" s="24">
         <v>455.68299999999999</v>
       </c>
-      <c r="D69" s="82">
+      <c r="D69" s="13">
         <v>487.57799999999997</v>
       </c>
-      <c r="E69" s="82">
+      <c r="E69" s="13">
         <v>449.971</v>
       </c>
-      <c r="F69" s="82">
+      <c r="F69" s="13">
         <v>481.72500000000002</v>
       </c>
-      <c r="G69" s="82">
-[...2 lines deleted...]
-      <c r="H69" s="18">
+      <c r="G69" s="13">
+        <v>457.22</v>
+      </c>
+      <c r="H69" s="17">
         <v>525.29999999999995</v>
       </c>
-      <c r="I69" s="18">
+      <c r="I69" s="17">
         <v>519.69100000000003</v>
       </c>
-      <c r="J69" s="18">
+      <c r="J69" s="17">
         <v>534.12300000000005</v>
       </c>
-      <c r="K69" s="82">
+      <c r="K69" s="13">
         <v>547.97400000000005</v>
       </c>
-      <c r="L69" s="25">
+      <c r="L69" s="24">
         <v>509.94799999999998</v>
       </c>
-      <c r="M69" s="27">
+      <c r="M69" s="26">
         <v>631.21600000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:13" s="16" customFormat="1">
-      <c r="A70" s="19">
+    <row r="70" spans="1:13" s="15" customFormat="1">
+      <c r="A70" s="18">
         <v>2026</v>
       </c>
-      <c r="B70" s="82">
+      <c r="B70" s="13">
         <v>504.49200000000002</v>
       </c>
-      <c r="C70" s="78">
+      <c r="C70" s="24">
         <v>339.90499999999997</v>
       </c>
-      <c r="D70" s="82">
+      <c r="D70" s="13">
         <v>454.81700000000001</v>
       </c>
-      <c r="E70" s="82">
+      <c r="E70" s="13">
         <v>270.89400000000001</v>
       </c>
-      <c r="F70" s="25">
+      <c r="F70" s="24">
         <v>381.6</v>
       </c>
-      <c r="G70" s="82"/>
-[...8 lines deleted...]
-      <c r="A71" s="17" t="s">
+      <c r="G70" s="13">
+        <v>406.77</v>
+      </c>
+      <c r="H70" s="17"/>
+      <c r="I70" s="17"/>
+      <c r="J70" s="17"/>
+      <c r="K70" s="13"/>
+      <c r="L70" s="24"/>
+      <c r="M70" s="26"/>
+    </row>
+    <row r="71" spans="1:13" s="15" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A71" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="B71" s="18"/>
-[...10 lines deleted...]
-      <c r="M71" s="27"/>
+      <c r="B71" s="17"/>
+      <c r="C71" s="17"/>
+      <c r="D71" s="26"/>
+      <c r="E71" s="26"/>
+      <c r="F71" s="26"/>
+      <c r="G71" s="17"/>
+      <c r="H71" s="17"/>
+      <c r="I71" s="17"/>
+      <c r="J71" s="17"/>
+      <c r="K71" s="17"/>
+      <c r="L71" s="17"/>
+      <c r="M71" s="26"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="8">
         <v>2018</v>
       </c>
-      <c r="B72" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M72" s="27" t="s">
+      <c r="B72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L72" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M72" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="8">
         <v>2019</v>
       </c>
-      <c r="B73" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M73" s="27" t="s">
+      <c r="B73" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C73" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D73" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E73" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F73" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G73" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H73" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I73" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J73" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K73" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L73" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M73" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="8">
         <v>2020</v>
       </c>
-      <c r="B74" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M74" s="27" t="s">
+      <c r="B74" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C74" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D74" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E74" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F74" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G74" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H74" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I74" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J74" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K74" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L74" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M74" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="8">
         <v>2021</v>
       </c>
-      <c r="B75" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M75" s="27" t="s">
+      <c r="B75" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C75" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D75" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E75" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F75" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G75" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H75" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I75" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J75" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K75" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L75" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M75" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="8">
         <v>2022</v>
       </c>
-      <c r="B76" s="28">
+      <c r="B76" s="13">
         <v>15.52</v>
       </c>
-      <c r="C76" s="28">
+      <c r="C76" s="13">
         <v>15.24</v>
       </c>
-      <c r="D76" s="28">
+      <c r="D76" s="13">
         <v>22.52</v>
       </c>
-      <c r="E76" s="28">
+      <c r="E76" s="13">
         <v>16</v>
       </c>
-      <c r="F76" s="28">
+      <c r="F76" s="13">
         <v>21.02</v>
       </c>
-      <c r="G76" s="28">
+      <c r="G76" s="13">
         <v>24.68</v>
       </c>
-      <c r="H76" s="28">
+      <c r="H76" s="13">
         <v>27.43</v>
       </c>
-      <c r="I76" s="28">
+      <c r="I76" s="13">
         <v>25.33</v>
       </c>
-      <c r="J76" s="28">
+      <c r="J76" s="13">
         <v>20.7</v>
       </c>
-      <c r="K76" s="28">
+      <c r="K76" s="13">
         <v>23.39</v>
       </c>
-      <c r="L76" s="28">
+      <c r="L76" s="13">
         <v>22.73</v>
       </c>
-      <c r="M76" s="28">
+      <c r="M76" s="13">
         <v>21.16</v>
       </c>
     </row>
-    <row r="77" spans="1:13" s="16" customFormat="1">
-      <c r="A77" s="19">
+    <row r="77" spans="1:13" s="15" customFormat="1">
+      <c r="A77" s="18">
         <v>2023</v>
       </c>
-      <c r="B77" s="29">
+      <c r="B77" s="24">
         <v>25.13</v>
       </c>
-      <c r="C77" s="29">
+      <c r="C77" s="24">
         <v>20.16</v>
       </c>
-      <c r="D77" s="29">
+      <c r="D77" s="24">
         <v>24.96</v>
       </c>
-      <c r="E77" s="29">
+      <c r="E77" s="24">
         <v>19.68</v>
       </c>
-      <c r="F77" s="18">
+      <c r="F77" s="17">
         <v>24</v>
       </c>
-      <c r="G77" s="18">
+      <c r="G77" s="17">
         <v>27.1</v>
       </c>
-      <c r="H77" s="18">
+      <c r="H77" s="17">
         <v>30.4</v>
       </c>
-      <c r="I77" s="18">
+      <c r="I77" s="17">
         <v>29.4</v>
       </c>
-      <c r="J77" s="18">
+      <c r="J77" s="17">
         <v>20.6</v>
       </c>
-      <c r="K77" s="27">
+      <c r="K77" s="26">
         <v>22.9</v>
       </c>
-      <c r="L77" s="25">
+      <c r="L77" s="24">
         <v>22.36</v>
       </c>
-      <c r="M77" s="27">
+      <c r="M77" s="26">
         <v>23.11</v>
       </c>
     </row>
-    <row r="78" spans="1:13" s="16" customFormat="1">
-      <c r="A78" s="19">
+    <row r="78" spans="1:13" s="15" customFormat="1">
+      <c r="A78" s="18">
         <v>2024</v>
       </c>
-      <c r="B78" s="38">
+      <c r="B78" s="24">
         <v>26.22</v>
       </c>
-      <c r="C78" s="29">
+      <c r="C78" s="24">
         <v>32.1</v>
       </c>
-      <c r="D78" s="29">
+      <c r="D78" s="24">
         <v>33.4</v>
       </c>
-      <c r="E78" s="78">
+      <c r="E78" s="24">
         <v>29.03</v>
       </c>
-      <c r="F78" s="78">
+      <c r="F78" s="24">
         <v>31.61</v>
       </c>
-      <c r="G78" s="18">
+      <c r="G78" s="17">
         <v>40.840000000000003</v>
       </c>
-      <c r="H78" s="18">
+      <c r="H78" s="17">
         <v>43</v>
       </c>
-      <c r="I78" s="18">
+      <c r="I78" s="17">
         <v>41.99</v>
       </c>
-      <c r="J78" s="18">
+      <c r="J78" s="17">
         <v>28.4</v>
       </c>
-      <c r="K78" s="27">
+      <c r="K78" s="26">
         <v>32.159999999999997</v>
       </c>
-      <c r="L78" s="25">
+      <c r="L78" s="24">
         <v>32.29</v>
       </c>
-      <c r="M78" s="78">
+      <c r="M78" s="24">
         <v>31.26</v>
       </c>
     </row>
-    <row r="79" spans="1:13" s="16" customFormat="1">
-      <c r="A79" s="19">
+    <row r="79" spans="1:13" s="15" customFormat="1">
+      <c r="A79" s="18">
         <v>2025</v>
       </c>
-      <c r="B79" s="82">
+      <c r="B79" s="13">
         <v>88.81</v>
       </c>
-      <c r="C79" s="78">
+      <c r="C79" s="24">
         <v>70.05</v>
       </c>
-      <c r="D79" s="82">
+      <c r="D79" s="13">
         <v>78.16</v>
       </c>
-      <c r="E79" s="82">
+      <c r="E79" s="13">
         <v>86.67</v>
       </c>
-      <c r="F79" s="82">
+      <c r="F79" s="13">
         <v>81.8</v>
       </c>
-      <c r="G79" s="82">
+      <c r="G79" s="13">
         <v>91.23</v>
       </c>
-      <c r="H79" s="18">
+      <c r="H79" s="17">
         <v>96.9</v>
       </c>
-      <c r="I79" s="18">
+      <c r="I79" s="17">
         <v>98.5</v>
       </c>
-      <c r="J79" s="18">
+      <c r="J79" s="17">
         <v>74.28</v>
       </c>
-      <c r="K79" s="82">
+      <c r="K79" s="13">
         <v>84.3</v>
       </c>
-      <c r="L79" s="25">
+      <c r="L79" s="24">
         <v>76.62</v>
       </c>
-      <c r="M79" s="82">
+      <c r="M79" s="13">
         <v>73.099999999999994</v>
       </c>
     </row>
-    <row r="80" spans="1:13" s="16" customFormat="1">
-      <c r="A80" s="19">
+    <row r="80" spans="1:13" s="15" customFormat="1">
+      <c r="A80" s="18">
         <v>2026</v>
       </c>
-      <c r="B80" s="82">
+      <c r="B80" s="13">
         <v>82.29</v>
       </c>
-      <c r="C80" s="78">
+      <c r="C80" s="24">
         <v>65</v>
       </c>
-      <c r="D80" s="82">
+      <c r="D80" s="13">
         <v>83.67</v>
       </c>
-      <c r="E80" s="82">
+      <c r="E80" s="13">
         <v>71.599999999999994</v>
       </c>
-      <c r="F80" s="25">
+      <c r="F80" s="24">
         <v>76.19</v>
       </c>
-      <c r="G80" s="82"/>
-[...8 lines deleted...]
-      <c r="A81" s="19" t="s">
+      <c r="G80" s="13">
+        <v>86.33</v>
+      </c>
+      <c r="H80" s="17"/>
+      <c r="I80" s="17"/>
+      <c r="J80" s="17"/>
+      <c r="K80" s="13"/>
+      <c r="L80" s="24"/>
+      <c r="M80" s="13"/>
+    </row>
+    <row r="81" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A81" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B81" s="18"/>
-[...10 lines deleted...]
-      <c r="M81" s="27"/>
+      <c r="B81" s="17"/>
+      <c r="C81" s="17"/>
+      <c r="D81" s="24"/>
+      <c r="E81" s="17"/>
+      <c r="F81" s="17"/>
+      <c r="G81" s="17"/>
+      <c r="H81" s="17"/>
+      <c r="I81" s="17"/>
+      <c r="J81" s="26"/>
+      <c r="K81" s="17"/>
+      <c r="L81" s="17"/>
+      <c r="M81" s="26"/>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="8">
         <v>2018</v>
       </c>
-      <c r="B82" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M82" s="27" t="s">
+      <c r="B82" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C82" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D82" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E82" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F82" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G82" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H82" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I82" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J82" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K82" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L82" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M82" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" s="8">
         <v>2019</v>
       </c>
-      <c r="B83" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M83" s="27" t="s">
+      <c r="B83" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C83" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D83" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E83" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F83" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G83" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H83" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I83" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J83" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K83" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L83" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M83" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" s="8">
         <v>2020</v>
       </c>
-      <c r="B84" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M84" s="27" t="s">
+      <c r="B84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L84" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M84" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="8">
         <v>2021</v>
       </c>
-      <c r="B85" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M85" s="27" t="s">
+      <c r="B85" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C85" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E85" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F85" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G85" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H85" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I85" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J85" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K85" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L85" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M85" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="11">
         <v>2022</v>
       </c>
-      <c r="B86" s="28">
+      <c r="B86" s="13">
         <v>13.218</v>
       </c>
-      <c r="C86" s="28">
+      <c r="C86" s="13">
         <v>12.391</v>
       </c>
-      <c r="D86" s="28">
+      <c r="D86" s="13">
         <v>19.010000000000002</v>
       </c>
-      <c r="E86" s="28">
+      <c r="E86" s="13">
         <v>13.593</v>
       </c>
-      <c r="F86" s="28">
+      <c r="F86" s="13">
         <v>18.84</v>
       </c>
-      <c r="G86" s="28">
+      <c r="G86" s="13">
         <v>22.146000000000001</v>
       </c>
-      <c r="H86" s="28">
+      <c r="H86" s="13">
         <v>25.271000000000001</v>
       </c>
-      <c r="I86" s="28">
+      <c r="I86" s="13">
         <v>24.597999999999999</v>
       </c>
-      <c r="J86" s="28">
+      <c r="J86" s="13">
         <v>18.981999999999999</v>
       </c>
-      <c r="K86" s="28">
+      <c r="K86" s="13">
         <v>21.041</v>
       </c>
-      <c r="L86" s="28">
+      <c r="L86" s="13">
         <v>19.850000000000001</v>
       </c>
-      <c r="M86" s="28">
+      <c r="M86" s="13">
         <v>18.332999999999998</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="11">
         <v>2023</v>
       </c>
-      <c r="B87" s="28">
+      <c r="B87" s="13">
         <v>20.757999999999999</v>
       </c>
-      <c r="C87" s="28">
+      <c r="C87" s="13">
         <v>16.873100000000001</v>
       </c>
-      <c r="D87" s="14">
+      <c r="D87" s="13">
         <v>21.977</v>
       </c>
-      <c r="E87" s="14">
+      <c r="E87" s="13">
         <v>16.474</v>
       </c>
       <c r="F87" s="9">
         <v>21.286999999999999</v>
       </c>
       <c r="G87" s="9">
         <v>24.853000000000002</v>
       </c>
       <c r="H87" s="9">
         <v>27.760999999999999</v>
       </c>
       <c r="I87" s="9">
         <v>27.189</v>
       </c>
       <c r="J87" s="9">
         <v>18</v>
       </c>
       <c r="K87" s="10">
         <v>19.7</v>
       </c>
-      <c r="L87" s="30">
+      <c r="L87" s="13">
         <v>19.234999999999999</v>
       </c>
       <c r="M87" s="10">
         <v>18.338000000000001</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" s="11">
         <v>2024</v>
       </c>
-      <c r="B88" s="28">
+      <c r="B88" s="13">
         <v>21.088999999999999</v>
       </c>
-      <c r="C88" s="28">
+      <c r="C88" s="13">
         <v>21.635999999999999</v>
       </c>
-      <c r="D88" s="14">
+      <c r="D88" s="13">
         <v>26.876999999999999</v>
       </c>
-      <c r="E88" s="82">
+      <c r="E88" s="13">
         <v>23.838999999999999</v>
       </c>
-      <c r="F88" s="82">
+      <c r="F88" s="13">
         <v>27.477</v>
       </c>
       <c r="G88" s="9">
         <v>32.084000000000003</v>
       </c>
       <c r="H88" s="9">
         <v>38.340000000000003</v>
       </c>
       <c r="I88" s="9">
         <v>38.234999999999999</v>
       </c>
       <c r="J88" s="9">
         <v>23.7</v>
       </c>
       <c r="K88" s="10">
         <v>26.8</v>
       </c>
-      <c r="L88" s="30">
+      <c r="L88" s="13">
         <v>24.454000000000001</v>
       </c>
       <c r="M88" s="10">
         <v>22.986000000000001</v>
       </c>
     </row>
     <row r="89" spans="1:14">
-      <c r="A89" s="17">
+      <c r="A89" s="16">
         <v>2025</v>
       </c>
-      <c r="B89" s="28">
+      <c r="B89" s="13">
         <v>93.3</v>
       </c>
-      <c r="C89" s="82">
+      <c r="C89" s="13">
         <v>76.453999999999994</v>
       </c>
-      <c r="D89" s="82">
+      <c r="D89" s="13">
         <v>89.498000000000005</v>
       </c>
-      <c r="E89" s="82">
+      <c r="E89" s="13">
         <v>101.8</v>
       </c>
-      <c r="F89" s="82">
+      <c r="F89" s="13">
         <v>93.039000000000001</v>
       </c>
-      <c r="G89" s="82">
+      <c r="G89" s="13">
         <v>102.78</v>
       </c>
       <c r="H89" s="9">
         <v>109.655</v>
       </c>
       <c r="I89" s="9">
         <v>110.935</v>
       </c>
       <c r="J89" s="9">
         <v>84.703000000000003</v>
       </c>
-      <c r="K89" s="82">
+      <c r="K89" s="13">
         <v>96.28</v>
       </c>
-      <c r="L89" s="30">
+      <c r="L89" s="13">
         <v>85.742000000000004</v>
       </c>
       <c r="M89" s="10">
         <v>76.298000000000002</v>
       </c>
     </row>
     <row r="90" spans="1:14">
-      <c r="A90" s="95">
+      <c r="A90" s="81">
         <v>2026</v>
       </c>
-      <c r="B90" s="79">
+      <c r="B90" s="86">
         <v>85.632999999999996</v>
       </c>
-      <c r="C90" s="79">
+      <c r="C90" s="86">
         <v>69.914000000000001</v>
       </c>
-      <c r="D90" s="79">
+      <c r="D90" s="86">
         <v>93.343999999999994</v>
       </c>
-      <c r="E90" s="79">
+      <c r="E90" s="86">
         <v>81.375</v>
       </c>
-      <c r="F90" s="113">
+      <c r="F90" s="86">
         <v>84.6</v>
       </c>
-      <c r="G90" s="79"/>
-[...5 lines deleted...]
-      <c r="M90" s="32"/>
+      <c r="G90" s="86">
+        <v>96.102999999999994</v>
+      </c>
+      <c r="H90" s="21"/>
+      <c r="I90" s="21"/>
+      <c r="J90" s="21"/>
+      <c r="K90" s="86"/>
+      <c r="L90" s="86"/>
+      <c r="M90" s="31"/>
     </row>
     <row r="91" spans="1:14">
-      <c r="A91" s="26"/>
-[...11 lines deleted...]
-      <c r="M91" s="34"/>
+      <c r="A91" s="25"/>
+      <c r="B91" s="32"/>
+      <c r="C91" s="32"/>
+      <c r="D91" s="32"/>
+      <c r="E91" s="32"/>
+      <c r="F91" s="32"/>
+      <c r="G91" s="32"/>
+      <c r="H91" s="32"/>
+      <c r="I91" s="32"/>
+      <c r="J91" s="32"/>
+      <c r="K91" s="32"/>
+      <c r="L91" s="32"/>
+      <c r="M91" s="32"/>
     </row>
     <row r="92" spans="1:14">
-      <c r="A92" s="104" t="s">
+      <c r="A92" s="89" t="s">
         <v>68</v>
       </c>
-      <c r="B92" s="104"/>
-[...10 lines deleted...]
-      <c r="M92" s="104"/>
+      <c r="B92" s="89"/>
+      <c r="C92" s="89"/>
+      <c r="D92" s="89"/>
+      <c r="E92" s="89"/>
+      <c r="F92" s="89"/>
+      <c r="G92" s="89"/>
+      <c r="H92" s="89"/>
+      <c r="I92" s="89"/>
+      <c r="J92" s="89"/>
+      <c r="K92" s="89"/>
+      <c r="L92" s="89"/>
+      <c r="M92" s="89"/>
     </row>
     <row r="93" spans="1:14">
-      <c r="A93" s="26"/>
-[...7 lines deleted...]
-      <c r="M93" s="16"/>
+      <c r="A93" s="25"/>
+      <c r="C93" s="15"/>
+      <c r="D93" s="15"/>
+      <c r="E93" s="15"/>
+      <c r="G93" s="15"/>
+      <c r="I93" s="15"/>
+      <c r="J93" s="15"/>
+      <c r="L93" s="15"/>
+      <c r="M93" s="15"/>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="4"/>
       <c r="B94" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>55</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I94" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J94" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K94" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L94" s="5" t="s">
         <v>60</v>
       </c>
       <c r="M94" s="6" t="s">
         <v>61</v>
       </c>
       <c r="N94" s="7"/>
     </row>
     <row r="95" spans="1:14" ht="36" customHeight="1">
       <c r="A95" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B95" s="34"/>
-[...10 lines deleted...]
-      <c r="M95" s="34"/>
+      <c r="B95" s="32"/>
+      <c r="C95" s="32"/>
+      <c r="D95" s="32"/>
+      <c r="E95" s="32"/>
+      <c r="F95" s="32"/>
+      <c r="G95" s="32"/>
+      <c r="H95" s="32"/>
+      <c r="I95" s="32"/>
+      <c r="J95" s="32"/>
+      <c r="K95" s="32"/>
+      <c r="L95" s="32"/>
+      <c r="M95" s="32"/>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="8">
         <v>2018</v>
       </c>
-      <c r="B96" s="27" t="s">
-[...23 lines deleted...]
-      <c r="J96" s="27">
+      <c r="B96" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C96" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D96" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E96" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F96" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G96" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H96" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I96" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J96" s="26">
         <v>10378.5</v>
       </c>
-      <c r="K96" s="27">
+      <c r="K96" s="26">
         <v>10649.8</v>
       </c>
-      <c r="L96" s="27" t="s">
-[...2 lines deleted...]
-      <c r="M96" s="27" t="s">
+      <c r="L96" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M96" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="8">
         <v>2019</v>
       </c>
-      <c r="B97" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M97" s="27" t="s">
+      <c r="B97" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D97" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="E97" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F97" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G97" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H97" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I97" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J97" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="K97" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L97" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M97" s="26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="8">
         <v>2020</v>
       </c>
-      <c r="B98" s="37" t="s">
+      <c r="B98" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="C98" s="37" t="s">
+      <c r="C98" s="99" t="s">
         <v>27</v>
       </c>
-      <c r="D98" s="37" t="s">
+      <c r="D98" s="99" t="s">
         <v>20</v>
       </c>
-      <c r="E98" s="37" t="s">
+      <c r="E98" s="99" t="s">
         <v>19</v>
       </c>
-      <c r="F98" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H98" s="27">
+      <c r="F98" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G98" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H98" s="26">
         <v>14220.6</v>
       </c>
-      <c r="I98" s="27">
+      <c r="I98" s="26">
         <v>10712.4</v>
       </c>
-      <c r="J98" s="36" t="s">
+      <c r="J98" s="99" t="s">
         <v>41</v>
       </c>
-      <c r="K98" s="36" t="s">
+      <c r="K98" s="99" t="s">
         <v>42</v>
       </c>
-      <c r="L98" s="38">
+      <c r="L98" s="24">
         <v>10625.15</v>
       </c>
-      <c r="M98" s="38">
+      <c r="M98" s="24">
         <v>10556.21</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="8">
         <v>2021</v>
       </c>
-      <c r="B99" s="39">
+      <c r="B99" s="24">
         <v>6194.46</v>
       </c>
-      <c r="C99" s="39">
+      <c r="C99" s="24">
         <v>5528.45</v>
       </c>
-      <c r="D99" s="38">
+      <c r="D99" s="24">
         <v>5549.12</v>
       </c>
-      <c r="E99" s="38">
+      <c r="E99" s="24">
         <v>5266.53</v>
       </c>
-      <c r="F99" s="38">
+      <c r="F99" s="24">
         <v>4499.03</v>
       </c>
-      <c r="G99" s="38">
+      <c r="G99" s="24">
         <v>6619.23</v>
       </c>
-      <c r="H99" s="38">
+      <c r="H99" s="24">
         <v>11378.89</v>
       </c>
-      <c r="I99" s="38">
+      <c r="I99" s="24">
         <v>12546.44</v>
       </c>
-      <c r="J99" s="38">
+      <c r="J99" s="24">
         <v>13872.81</v>
       </c>
-      <c r="K99" s="38">
+      <c r="K99" s="24">
         <v>13604.95</v>
       </c>
-      <c r="L99" s="40">
+      <c r="L99" s="98">
         <v>13543.72</v>
       </c>
-      <c r="M99" s="40">
+      <c r="M99" s="98">
         <v>12546.73</v>
       </c>
     </row>
     <row r="100" spans="1:13">
-      <c r="A100" s="20" t="s">
+      <c r="A100" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B100" s="38">
+      <c r="B100" s="24">
         <v>6145.37</v>
       </c>
-      <c r="C100" s="38">
+      <c r="C100" s="24">
         <v>5718.77</v>
       </c>
-      <c r="D100" s="41">
+      <c r="D100" s="100">
         <v>5624.29</v>
       </c>
-      <c r="E100" s="41">
+      <c r="E100" s="100">
         <v>5649.5</v>
       </c>
-      <c r="F100" s="39">
+      <c r="F100" s="24">
         <v>4977.22</v>
       </c>
-      <c r="G100" s="39">
+      <c r="G100" s="24">
         <v>5502.05</v>
       </c>
-      <c r="H100" s="38">
+      <c r="H100" s="24">
         <v>7931.24</v>
       </c>
-      <c r="I100" s="38">
+      <c r="I100" s="24">
         <v>9920.1</v>
       </c>
-      <c r="J100" s="38">
+      <c r="J100" s="24">
         <v>11353.75</v>
       </c>
-      <c r="K100" s="38">
+      <c r="K100" s="24">
         <v>12241.61</v>
       </c>
-      <c r="L100" s="40">
+      <c r="L100" s="98">
         <v>12797.41</v>
       </c>
-      <c r="M100" s="40">
+      <c r="M100" s="98">
         <v>12789.72</v>
       </c>
     </row>
     <row r="101" spans="1:13">
-      <c r="A101" s="13" t="s">
+      <c r="A101" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B101" s="42">
+      <c r="B101" s="101">
         <v>167.23</v>
       </c>
-      <c r="C101" s="42">
+      <c r="C101" s="101">
         <v>195.27</v>
       </c>
-      <c r="D101" s="25">
+      <c r="D101" s="24">
         <v>194.42</v>
       </c>
-      <c r="E101" s="25">
+      <c r="E101" s="24">
         <v>163.96</v>
       </c>
-      <c r="F101" s="18">
+      <c r="F101" s="17">
         <v>175.4</v>
       </c>
-      <c r="G101" s="18">
+      <c r="G101" s="17">
         <v>177</v>
       </c>
-      <c r="H101" s="18">
+      <c r="H101" s="17">
         <v>217.4</v>
       </c>
-      <c r="I101" s="18">
+      <c r="I101" s="17">
         <v>259.5</v>
       </c>
-      <c r="J101" s="18">
+      <c r="J101" s="17">
         <v>326.8</v>
       </c>
-      <c r="K101" s="27">
+      <c r="K101" s="26">
         <v>300.89999999999998</v>
       </c>
-      <c r="L101" s="39">
+      <c r="L101" s="24">
         <v>312.97000000000003</v>
       </c>
-      <c r="M101" s="39">
+      <c r="M101" s="24">
         <v>259.62</v>
       </c>
     </row>
     <row r="102" spans="1:13">
-      <c r="A102" s="13">
+      <c r="A102" s="12">
         <v>2024</v>
       </c>
-      <c r="B102" s="38">
+      <c r="B102" s="24">
         <v>163.13999999999999</v>
       </c>
-      <c r="C102" s="42">
+      <c r="C102" s="101">
         <v>203.8</v>
       </c>
-      <c r="D102" s="25">
+      <c r="D102" s="24">
         <v>199.8</v>
       </c>
-      <c r="E102" s="80">
+      <c r="E102" s="24">
         <v>318.69</v>
       </c>
-      <c r="F102" s="78">
+      <c r="F102" s="24">
         <v>393.46</v>
       </c>
-      <c r="G102" s="18">
+      <c r="G102" s="17">
         <v>389.81</v>
       </c>
-      <c r="H102" s="18">
+      <c r="H102" s="17">
         <v>408.1</v>
       </c>
-      <c r="I102" s="18">
+      <c r="I102" s="17">
         <v>431.57</v>
       </c>
-      <c r="J102" s="18">
+      <c r="J102" s="17">
         <v>407.2</v>
       </c>
-      <c r="K102" s="27">
+      <c r="K102" s="26">
         <v>372.74</v>
       </c>
-      <c r="L102" s="39">
+      <c r="L102" s="24">
         <v>323.45999999999998</v>
       </c>
-      <c r="M102" s="39">
+      <c r="M102" s="24">
         <v>224.33</v>
       </c>
     </row>
     <row r="103" spans="1:13">
-      <c r="A103" s="13">
+      <c r="A103" s="12">
         <v>2025</v>
       </c>
-      <c r="B103" s="38">
+      <c r="B103" s="24">
         <v>230.64</v>
       </c>
-      <c r="C103" s="78">
+      <c r="C103" s="24">
         <v>226.18</v>
       </c>
-      <c r="D103" s="78">
+      <c r="D103" s="24">
         <v>235.86</v>
       </c>
-      <c r="E103" s="78">
+      <c r="E103" s="24">
         <v>234.14</v>
       </c>
-      <c r="F103" s="78">
+      <c r="F103" s="24">
         <v>620.75</v>
       </c>
-      <c r="G103" s="78">
+      <c r="G103" s="24">
         <v>319.47000000000003</v>
       </c>
-      <c r="H103" s="18">
+      <c r="H103" s="17">
         <v>348.2</v>
       </c>
-      <c r="I103" s="18">
+      <c r="I103" s="17">
         <v>347.5</v>
       </c>
-      <c r="J103" s="18">
+      <c r="J103" s="17">
         <v>429.43</v>
       </c>
-      <c r="K103" s="78">
+      <c r="K103" s="24">
         <v>367.71</v>
       </c>
-      <c r="L103" s="39">
+      <c r="L103" s="24">
         <v>319.26</v>
       </c>
-      <c r="M103" s="82">
+      <c r="M103" s="13">
         <v>505.66</v>
       </c>
     </row>
     <row r="104" spans="1:13">
-      <c r="A104" s="13">
+      <c r="A104" s="12">
         <v>2026</v>
       </c>
-      <c r="B104" s="78">
+      <c r="B104" s="24">
         <v>274.07</v>
       </c>
-      <c r="C104" s="78">
+      <c r="C104" s="24">
         <v>328.2</v>
       </c>
-      <c r="D104" s="78">
+      <c r="D104" s="24">
         <v>367.88</v>
       </c>
-      <c r="E104" s="78">
+      <c r="E104" s="24">
         <v>288.55</v>
       </c>
-      <c r="F104" s="14">
+      <c r="F104" s="13">
         <v>310.26</v>
       </c>
-      <c r="G104" s="78"/>
-[...5 lines deleted...]
-      <c r="M104" s="82"/>
+      <c r="G104" s="24">
+        <v>310</v>
+      </c>
+      <c r="H104" s="17"/>
+      <c r="I104" s="17"/>
+      <c r="J104" s="17"/>
+      <c r="K104" s="24"/>
+      <c r="L104" s="24"/>
+      <c r="M104" s="13"/>
     </row>
     <row r="105" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A105" s="17" t="s">
+      <c r="A105" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="B105" s="18"/>
-[...10 lines deleted...]
-      <c r="M105" s="18"/>
+      <c r="B105" s="17"/>
+      <c r="C105" s="17"/>
+      <c r="D105" s="26"/>
+      <c r="E105" s="17"/>
+      <c r="F105" s="17"/>
+      <c r="G105" s="17"/>
+      <c r="H105" s="17"/>
+      <c r="I105" s="17"/>
+      <c r="J105" s="17"/>
+      <c r="K105" s="17"/>
+      <c r="L105" s="17"/>
+      <c r="M105" s="17"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="8">
         <v>2018</v>
       </c>
-      <c r="B106" s="27" t="s">
-[...23 lines deleted...]
-      <c r="J106" s="27">
+      <c r="B106" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C106" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E106" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F106" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G106" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H106" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I106" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J106" s="26">
         <v>773.6</v>
       </c>
-      <c r="K106" s="27">
+      <c r="K106" s="26">
         <v>713.18899999999996</v>
       </c>
-      <c r="L106" s="27" t="s">
-[...2 lines deleted...]
-      <c r="M106" s="27" t="s">
+      <c r="L106" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M106" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="8">
         <v>2019</v>
       </c>
-      <c r="B107" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M107" s="27" t="s">
+      <c r="B107" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C107" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D107" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="E107" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F107" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J107" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="K107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M107" s="26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="8">
         <v>2020</v>
       </c>
-      <c r="B108" s="43">
+      <c r="B108" s="102">
         <v>417</v>
       </c>
-      <c r="C108" s="43">
+      <c r="C108" s="102">
         <v>332.4</v>
       </c>
-      <c r="D108" s="43">
+      <c r="D108" s="102">
         <v>327.9</v>
       </c>
-      <c r="E108" s="43">
+      <c r="E108" s="102">
         <v>311.5</v>
       </c>
-      <c r="F108" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H108" s="27">
+      <c r="F108" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H108" s="26">
         <v>737.9</v>
       </c>
-      <c r="I108" s="27">
+      <c r="I108" s="26">
         <v>742.6</v>
       </c>
-      <c r="J108" s="44">
+      <c r="J108" s="102">
         <v>761.1</v>
       </c>
-      <c r="K108" s="44">
+      <c r="K108" s="102">
         <v>794.7</v>
       </c>
-      <c r="L108" s="38">
+      <c r="L108" s="24">
         <v>794.1</v>
       </c>
-      <c r="M108" s="38">
+      <c r="M108" s="24">
         <v>790.17</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="8">
         <v>2021</v>
       </c>
-      <c r="B109" s="39">
+      <c r="B109" s="24">
         <v>597</v>
       </c>
-      <c r="C109" s="39">
+      <c r="C109" s="24">
         <v>251</v>
       </c>
-      <c r="D109" s="38">
+      <c r="D109" s="24">
         <v>317.8</v>
       </c>
-      <c r="E109" s="38">
+      <c r="E109" s="24">
         <v>273.5</v>
       </c>
-      <c r="F109" s="38">
+      <c r="F109" s="24">
         <v>335.21</v>
       </c>
-      <c r="G109" s="38">
+      <c r="G109" s="24">
         <v>465.45</v>
       </c>
-      <c r="H109" s="38">
+      <c r="H109" s="24">
         <v>659.53</v>
       </c>
-      <c r="I109" s="38">
+      <c r="I109" s="24">
         <v>725.08</v>
       </c>
-      <c r="J109" s="38">
+      <c r="J109" s="24">
         <v>801.46</v>
       </c>
-      <c r="K109" s="38">
+      <c r="K109" s="24">
         <v>797.86699999999996</v>
       </c>
-      <c r="L109" s="44">
+      <c r="L109" s="102">
         <v>945.74699999999996</v>
       </c>
-      <c r="M109" s="44">
+      <c r="M109" s="102">
         <v>892.19200000000001</v>
       </c>
     </row>
     <row r="110" spans="1:13">
-      <c r="A110" s="20" t="s">
+      <c r="A110" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B110" s="38">
+      <c r="B110" s="24">
         <v>438.017</v>
       </c>
-      <c r="C110" s="38">
+      <c r="C110" s="24">
         <v>400.22699999999998</v>
       </c>
-      <c r="D110" s="41">
+      <c r="D110" s="100">
         <v>376.19</v>
       </c>
-      <c r="E110" s="41">
+      <c r="E110" s="100">
         <v>376.89100000000002</v>
       </c>
-      <c r="F110" s="39">
+      <c r="F110" s="24">
         <v>335.85</v>
       </c>
-      <c r="G110" s="39">
+      <c r="G110" s="24">
         <v>376.584</v>
       </c>
-      <c r="H110" s="38">
+      <c r="H110" s="24">
         <v>540.96</v>
       </c>
-      <c r="I110" s="38">
+      <c r="I110" s="24">
         <v>620.47500000000002</v>
       </c>
-      <c r="J110" s="38">
+      <c r="J110" s="24">
         <v>617.88400000000001</v>
       </c>
-      <c r="K110" s="38">
+      <c r="K110" s="24">
         <v>617.95399999999995</v>
       </c>
-      <c r="L110" s="44">
+      <c r="L110" s="102">
         <v>609.94899999999996</v>
       </c>
-      <c r="M110" s="44">
+      <c r="M110" s="102">
         <v>641.01300000000003</v>
       </c>
     </row>
     <row r="111" spans="1:13">
-      <c r="A111" s="13" t="s">
+      <c r="A111" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B111" s="42">
+      <c r="B111" s="101">
         <v>95.965000000000003</v>
       </c>
-      <c r="C111" s="42">
+      <c r="C111" s="101">
         <v>105.584</v>
       </c>
-      <c r="D111" s="14">
+      <c r="D111" s="13">
         <v>105.664</v>
       </c>
-      <c r="E111" s="14">
+      <c r="E111" s="13">
         <v>93.099000000000004</v>
       </c>
       <c r="F111" s="9">
         <v>136.44300000000001</v>
       </c>
       <c r="G111" s="9">
         <v>136</v>
       </c>
       <c r="H111" s="9">
         <v>145.85599999999999</v>
       </c>
       <c r="I111" s="9">
         <v>165.608</v>
       </c>
       <c r="J111" s="9">
         <v>202.1</v>
       </c>
       <c r="K111" s="10">
         <v>199.6</v>
       </c>
-      <c r="L111" s="30">
+      <c r="L111" s="13">
         <v>181.09200000000001</v>
       </c>
-      <c r="M111" s="30">
+      <c r="M111" s="13">
         <v>171.19499999999999</v>
       </c>
     </row>
     <row r="112" spans="1:13">
-      <c r="A112" s="13">
+      <c r="A112" s="12">
         <v>2024</v>
       </c>
-      <c r="B112" s="42">
+      <c r="B112" s="101">
         <v>140.93100000000001</v>
       </c>
-      <c r="C112" s="42">
+      <c r="C112" s="101">
         <v>153.42400000000001</v>
       </c>
-      <c r="D112" s="14">
+      <c r="D112" s="13">
         <v>152.28299999999999</v>
       </c>
-      <c r="E112" s="81">
+      <c r="E112" s="13">
         <v>212.869</v>
       </c>
-      <c r="F112" s="92">
+      <c r="F112" s="83">
         <v>255.858</v>
       </c>
       <c r="G112" s="9">
         <v>238.49700000000001</v>
       </c>
       <c r="H112" s="9">
         <v>208.63499999999999</v>
       </c>
       <c r="I112" s="9">
         <v>223.584</v>
       </c>
       <c r="J112" s="9">
         <v>220.1</v>
       </c>
       <c r="K112" s="10">
         <v>169.8</v>
       </c>
-      <c r="L112" s="30">
+      <c r="L112" s="13">
         <v>155.869</v>
       </c>
-      <c r="M112" s="30">
+      <c r="M112" s="13">
         <v>147.09800000000001</v>
       </c>
     </row>
     <row r="113" spans="1:18">
-      <c r="A113" s="13">
+      <c r="A113" s="12">
         <v>2025</v>
       </c>
-      <c r="B113" s="42">
+      <c r="B113" s="101">
         <v>212.58199999999999</v>
       </c>
-      <c r="C113" s="82">
+      <c r="C113" s="13">
         <v>216.44200000000001</v>
       </c>
-      <c r="D113" s="82">
+      <c r="D113" s="13">
         <v>221.21600000000001</v>
       </c>
-      <c r="E113" s="82">
+      <c r="E113" s="13">
         <v>201.75200000000001</v>
       </c>
-      <c r="F113" s="82">
+      <c r="F113" s="13">
         <v>590.83199999999999</v>
       </c>
-      <c r="G113" s="82">
+      <c r="G113" s="13">
         <v>223.09700000000001</v>
       </c>
       <c r="H113" s="9">
         <v>241.01599999999999</v>
       </c>
       <c r="I113" s="9">
         <v>236.75</v>
       </c>
       <c r="J113" s="9">
         <v>247.61099999999999</v>
       </c>
-      <c r="K113" s="82">
+      <c r="K113" s="13">
         <v>293.85399999999998</v>
       </c>
-      <c r="L113" s="30">
+      <c r="L113" s="13">
         <v>290.05200000000002</v>
       </c>
-      <c r="M113" s="82">
+      <c r="M113" s="13">
         <v>339.63600000000002</v>
       </c>
     </row>
     <row r="114" spans="1:18">
-      <c r="A114" s="21">
+      <c r="A114" s="20">
         <v>2026</v>
       </c>
-      <c r="B114" s="79">
+      <c r="B114" s="86">
         <v>269.82299999999998</v>
       </c>
-      <c r="C114" s="79">
+      <c r="C114" s="86">
         <v>287.625</v>
       </c>
-      <c r="D114" s="79">
+      <c r="D114" s="86">
         <v>291.089</v>
       </c>
-      <c r="E114" s="79">
+      <c r="E114" s="86">
         <v>253.12100000000001</v>
       </c>
-      <c r="F114" s="113">
+      <c r="F114" s="86">
         <v>261</v>
       </c>
-      <c r="G114" s="79"/>
-[...5 lines deleted...]
-      <c r="M114" s="79"/>
+      <c r="G114" s="86">
+        <v>267.64800000000002</v>
+      </c>
+      <c r="H114" s="21"/>
+      <c r="I114" s="21"/>
+      <c r="J114" s="21"/>
+      <c r="K114" s="86"/>
+      <c r="L114" s="86"/>
+      <c r="M114" s="86"/>
     </row>
     <row r="115" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
-      <c r="A115" s="106" t="s">
+      <c r="A115" s="91" t="s">
         <v>79</v>
       </c>
-      <c r="B115" s="106"/>
-[...15 lines deleted...]
-      <c r="R115" s="23"/>
+      <c r="B115" s="91"/>
+      <c r="C115" s="91"/>
+      <c r="D115" s="91"/>
+      <c r="E115" s="91"/>
+      <c r="F115" s="91"/>
+      <c r="G115" s="91"/>
+      <c r="H115" s="91"/>
+      <c r="I115" s="91"/>
+      <c r="J115" s="91"/>
+      <c r="K115" s="91"/>
+      <c r="L115" s="91"/>
+      <c r="M115" s="91"/>
+      <c r="N115" s="22"/>
+      <c r="O115" s="22"/>
+      <c r="P115" s="22"/>
+      <c r="Q115" s="22"/>
+      <c r="R115" s="22"/>
     </row>
     <row r="116" spans="1:18" ht="37.5" customHeight="1">
       <c r="A116" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B116" s="27"/>
-[...10 lines deleted...]
-      <c r="M116" s="27"/>
+      <c r="B116" s="26"/>
+      <c r="C116" s="26"/>
+      <c r="D116" s="26"/>
+      <c r="E116" s="26"/>
+      <c r="F116" s="26"/>
+      <c r="G116" s="26"/>
+      <c r="H116" s="26"/>
+      <c r="I116" s="26"/>
+      <c r="J116" s="26"/>
+      <c r="K116" s="26"/>
+      <c r="L116" s="26"/>
+      <c r="M116" s="26"/>
     </row>
     <row r="117" spans="1:18">
-      <c r="A117" s="45">
+      <c r="A117" s="38">
         <v>2018</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>55</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I117" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J117" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K117" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L117" s="5" t="s">
         <v>60</v>
       </c>
       <c r="M117" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="118" spans="1:18" ht="33" customHeight="1">
-      <c r="A118" s="46" t="s">
+      <c r="A118" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B118" s="27" t="s">
-[...23 lines deleted...]
-      <c r="J118" s="27">
+      <c r="B118" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C118" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D118" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E118" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F118" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G118" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H118" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I118" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J118" s="26">
         <v>129448.9</v>
       </c>
-      <c r="K118" s="27">
+      <c r="K118" s="26">
         <v>131297</v>
       </c>
-      <c r="L118" s="27">
+      <c r="L118" s="26">
         <v>172248.9</v>
       </c>
-      <c r="M118" s="27">
+      <c r="M118" s="26">
         <v>171640.7</v>
       </c>
     </row>
     <row r="119" spans="1:18">
-      <c r="A119" s="46" t="s">
+      <c r="A119" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="B119" s="27"/>
-[...10 lines deleted...]
-      <c r="M119" s="27"/>
+      <c r="B119" s="26"/>
+      <c r="C119" s="26"/>
+      <c r="D119" s="26"/>
+      <c r="E119" s="26"/>
+      <c r="F119" s="26"/>
+      <c r="G119" s="26"/>
+      <c r="H119" s="26"/>
+      <c r="I119" s="26"/>
+      <c r="J119" s="17"/>
+      <c r="K119" s="26"/>
+      <c r="L119" s="26"/>
+      <c r="M119" s="26"/>
     </row>
     <row r="120" spans="1:18">
-      <c r="A120" s="46" t="s">
+      <c r="A120" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B120" s="27" t="s">
-[...23 lines deleted...]
-      <c r="J120" s="27">
+      <c r="B120" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C120" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E120" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F120" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G120" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H120" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I120" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J120" s="26">
         <v>120945.5</v>
       </c>
-      <c r="K120" s="27">
+      <c r="K120" s="26">
         <v>104783.6</v>
       </c>
-      <c r="L120" s="27">
+      <c r="L120" s="26">
         <v>144424.20000000001</v>
       </c>
-      <c r="M120" s="27">
+      <c r="M120" s="26">
         <v>143808.4</v>
       </c>
     </row>
     <row r="121" spans="1:18">
-      <c r="A121" s="46" t="s">
+      <c r="A121" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B121" s="27" t="s">
-[...23 lines deleted...]
-      <c r="J121" s="27">
+      <c r="B121" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C121" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D121" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E121" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F121" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G121" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H121" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I121" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J121" s="26">
         <v>26503.4</v>
       </c>
-      <c r="K121" s="27">
+      <c r="K121" s="26">
         <v>26513.4</v>
       </c>
-      <c r="L121" s="27">
+      <c r="L121" s="26">
         <v>27824.7</v>
       </c>
-      <c r="M121" s="27">
+      <c r="M121" s="26">
         <v>27832.3</v>
       </c>
     </row>
     <row r="122" spans="1:18">
-      <c r="A122" s="24">
+      <c r="A122" s="23">
         <v>2019</v>
       </c>
-      <c r="B122" s="27"/>
-[...10 lines deleted...]
-      <c r="M122" s="27"/>
+      <c r="B122" s="26"/>
+      <c r="C122" s="26"/>
+      <c r="D122" s="26"/>
+      <c r="E122" s="26"/>
+      <c r="F122" s="26"/>
+      <c r="G122" s="26"/>
+      <c r="H122" s="26"/>
+      <c r="I122" s="26"/>
+      <c r="J122" s="26"/>
+      <c r="K122" s="26"/>
+      <c r="L122" s="26"/>
+      <c r="M122" s="26"/>
     </row>
     <row r="123" spans="1:18" ht="31.5" customHeight="1">
-      <c r="A123" s="46" t="s">
+      <c r="A123" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B123" s="27">
+      <c r="B123" s="26">
         <v>110825</v>
       </c>
-      <c r="C123" s="27">
+      <c r="C123" s="26">
         <v>108030.1</v>
       </c>
-      <c r="D123" s="27">
+      <c r="D123" s="26">
         <v>112463.8</v>
       </c>
-      <c r="E123" s="27">
+      <c r="E123" s="26">
         <v>129013.5</v>
       </c>
-      <c r="F123" s="27">
+      <c r="F123" s="26">
         <v>137280.29999999999</v>
       </c>
-      <c r="G123" s="27">
+      <c r="G123" s="26">
         <v>196022.39999999999</v>
       </c>
-      <c r="H123" s="27">
+      <c r="H123" s="26">
         <v>152553.5</v>
       </c>
-      <c r="I123" s="29" t="s">
-[...2 lines deleted...]
-      <c r="J123" s="29" t="s">
+      <c r="I123" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="J123" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="K123" s="38" t="s">
+      <c r="K123" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="L123" s="38" t="s">
+      <c r="L123" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="M123" s="38" t="s">
+      <c r="M123" s="34" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:18">
-      <c r="A124" s="46" t="s">
+      <c r="A124" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="B124" s="27"/>
-[...10 lines deleted...]
-      <c r="M124" s="27"/>
+      <c r="B124" s="26"/>
+      <c r="C124" s="26"/>
+      <c r="D124" s="26"/>
+      <c r="E124" s="26"/>
+      <c r="F124" s="26"/>
+      <c r="G124" s="26"/>
+      <c r="H124" s="26"/>
+      <c r="I124" s="26"/>
+      <c r="J124" s="26"/>
+      <c r="K124" s="26"/>
+      <c r="L124" s="26"/>
+      <c r="M124" s="26"/>
     </row>
     <row r="125" spans="1:18">
-      <c r="A125" s="46" t="s">
+      <c r="A125" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B125" s="27">
+      <c r="B125" s="26">
         <v>99680.2</v>
       </c>
-      <c r="C125" s="27">
+      <c r="C125" s="26">
         <v>102396.6</v>
       </c>
-      <c r="D125" s="27">
+      <c r="D125" s="26">
         <v>101295.6</v>
       </c>
-      <c r="E125" s="27">
+      <c r="E125" s="26">
         <v>101117.4</v>
       </c>
-      <c r="F125" s="27">
+      <c r="F125" s="26">
         <v>109384.8</v>
       </c>
-      <c r="G125" s="27">
+      <c r="G125" s="26">
         <v>163947.5</v>
       </c>
-      <c r="H125" s="27">
+      <c r="H125" s="26">
         <v>123682.6</v>
       </c>
-      <c r="I125" s="29">
+      <c r="I125" s="28">
         <v>112435.56</v>
       </c>
-      <c r="J125" s="29" t="s">
+      <c r="J125" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="K125" s="38" t="s">
+      <c r="K125" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="L125" s="38" t="s">
+      <c r="L125" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="M125" s="38" t="s">
+      <c r="M125" s="34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:18">
-      <c r="A126" s="46" t="s">
+      <c r="A126" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B126" s="27">
+      <c r="B126" s="26">
         <v>11144.8</v>
       </c>
-      <c r="C126" s="27">
+      <c r="C126" s="26">
         <v>5633.5</v>
       </c>
-      <c r="D126" s="27">
+      <c r="D126" s="26">
         <v>11168.2</v>
       </c>
-      <c r="E126" s="27">
+      <c r="E126" s="26">
         <v>27896.1</v>
       </c>
-      <c r="F126" s="27">
+      <c r="F126" s="26">
         <v>27895.5</v>
       </c>
-      <c r="G126" s="27">
+      <c r="G126" s="26">
         <v>32074.9</v>
       </c>
-      <c r="H126" s="27">
+      <c r="H126" s="26">
         <v>28870.9</v>
       </c>
-      <c r="I126" s="27" t="s">
+      <c r="I126" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="J126" s="29" t="s">
+      <c r="J126" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="K126" s="38" t="s">
+      <c r="K126" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="L126" s="38" t="s">
+      <c r="L126" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="M126" s="38" t="s">
+      <c r="M126" s="34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" s="8">
         <v>2020</v>
       </c>
-      <c r="B127" s="27"/>
-[...10 lines deleted...]
-      <c r="M127" s="27"/>
+      <c r="B127" s="26"/>
+      <c r="C127" s="26"/>
+      <c r="D127" s="26"/>
+      <c r="E127" s="26"/>
+      <c r="F127" s="26"/>
+      <c r="G127" s="26"/>
+      <c r="H127" s="26"/>
+      <c r="I127" s="26"/>
+      <c r="J127" s="26"/>
+      <c r="K127" s="26"/>
+      <c r="L127" s="26"/>
+      <c r="M127" s="26"/>
     </row>
     <row r="128" spans="1:18" ht="25.5" customHeight="1">
-      <c r="A128" s="46" t="s">
+      <c r="A128" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B128" s="39" t="s">
+      <c r="B128" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="C128" s="39" t="s">
+      <c r="C128" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="D128" s="39" t="s">
+      <c r="D128" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="E128" s="39" t="s">
+      <c r="E128" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="F128" s="47" t="s">
+      <c r="F128" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="G128" s="47" t="s">
+      <c r="G128" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="H128" s="27">
+      <c r="H128" s="26">
         <v>9813.1</v>
       </c>
-      <c r="I128" s="27">
+      <c r="I128" s="26">
         <v>10641.9</v>
       </c>
-      <c r="J128" s="38" t="s">
+      <c r="J128" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="K128" s="38" t="s">
+      <c r="K128" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="L128" s="38">
+      <c r="L128" s="34">
         <v>18306.82</v>
       </c>
-      <c r="M128" s="38">
+      <c r="M128" s="34">
         <v>20978.36</v>
       </c>
     </row>
     <row r="129" spans="1:13">
-      <c r="A129" s="46" t="s">
+      <c r="A129" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="B129" s="27"/>
-[...10 lines deleted...]
-      <c r="M129" s="27"/>
+      <c r="B129" s="26"/>
+      <c r="C129" s="26"/>
+      <c r="D129" s="26"/>
+      <c r="E129" s="26"/>
+      <c r="F129" s="17"/>
+      <c r="G129" s="41"/>
+      <c r="H129" s="26"/>
+      <c r="I129" s="26"/>
+      <c r="J129" s="26"/>
+      <c r="K129" s="26"/>
+      <c r="L129" s="26"/>
+      <c r="M129" s="26"/>
     </row>
     <row r="130" spans="1:13">
-      <c r="A130" s="46" t="s">
+      <c r="A130" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B130" s="39" t="s">
+      <c r="B130" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="C130" s="39" t="s">
+      <c r="C130" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="D130" s="39" t="s">
+      <c r="D130" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="E130" s="39" t="s">
+      <c r="E130" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="F130" s="47" t="s">
+      <c r="F130" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="G130" s="47" t="s">
+      <c r="G130" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="H130" s="27">
+      <c r="H130" s="26">
         <v>6081</v>
       </c>
-      <c r="I130" s="27">
+      <c r="I130" s="26">
         <v>6907.6</v>
       </c>
-      <c r="J130" s="38" t="s">
+      <c r="J130" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="K130" s="38" t="s">
+      <c r="K130" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="L130" s="38">
+      <c r="L130" s="34">
         <v>13441.33</v>
       </c>
-      <c r="M130" s="38">
+      <c r="M130" s="34">
         <v>16121.87</v>
       </c>
     </row>
     <row r="131" spans="1:13">
-      <c r="A131" s="46" t="s">
+      <c r="A131" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B131" s="39" t="s">
+      <c r="B131" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="C131" s="39" t="s">
+      <c r="C131" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="D131" s="39" t="s">
+      <c r="D131" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="E131" s="39" t="s">
+      <c r="E131" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="F131" s="47" t="s">
+      <c r="F131" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="G131" s="47" t="s">
+      <c r="G131" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="H131" s="27">
+      <c r="H131" s="26">
         <v>3732.1</v>
       </c>
-      <c r="I131" s="27">
+      <c r="I131" s="26">
         <v>3734.3</v>
       </c>
-      <c r="J131" s="38" t="s">
+      <c r="J131" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="K131" s="38" t="s">
+      <c r="K131" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="L131" s="38">
+      <c r="L131" s="34">
         <v>4865.49</v>
       </c>
-      <c r="M131" s="38">
+      <c r="M131" s="34">
         <v>4856.49</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="8">
         <v>2021</v>
       </c>
-      <c r="B132" s="27"/>
-[...10 lines deleted...]
-      <c r="M132" s="27"/>
+      <c r="B132" s="26"/>
+      <c r="C132" s="26"/>
+      <c r="D132" s="26"/>
+      <c r="E132" s="26"/>
+      <c r="F132" s="26"/>
+      <c r="G132" s="26"/>
+      <c r="H132" s="26"/>
+      <c r="I132" s="26"/>
+      <c r="J132" s="26"/>
+      <c r="K132" s="26"/>
+      <c r="L132" s="26"/>
+      <c r="M132" s="26"/>
     </row>
     <row r="133" spans="1:13" ht="29.25" customHeight="1">
-      <c r="A133" s="46" t="s">
+      <c r="A133" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B133" s="39">
+      <c r="B133" s="35">
         <v>22676.080000000002</v>
       </c>
-      <c r="C133" s="39">
+      <c r="C133" s="35">
         <v>24869.99</v>
       </c>
-      <c r="D133" s="38">
+      <c r="D133" s="34">
         <v>29233.9</v>
       </c>
-      <c r="E133" s="38">
+      <c r="E133" s="34">
         <v>34068.449999999997</v>
       </c>
-      <c r="F133" s="38">
+      <c r="F133" s="34">
         <v>34770.1</v>
       </c>
-      <c r="G133" s="38">
+      <c r="G133" s="34">
         <v>38326.42</v>
       </c>
-      <c r="H133" s="38">
+      <c r="H133" s="34">
         <v>36317.660000000003</v>
       </c>
-      <c r="I133" s="38">
+      <c r="I133" s="34">
         <v>45855.22</v>
       </c>
-      <c r="J133" s="38">
+      <c r="J133" s="34">
         <v>55604.04</v>
       </c>
-      <c r="K133" s="38">
+      <c r="K133" s="34">
         <v>56651.72</v>
       </c>
-      <c r="L133" s="38">
+      <c r="L133" s="34">
         <v>61914.89</v>
       </c>
-      <c r="M133" s="38">
+      <c r="M133" s="34">
         <v>63773.4</v>
       </c>
     </row>
     <row r="134" spans="1:13" ht="12.75">
-      <c r="A134" s="46" t="s">
+      <c r="A134" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="B134" s="27"/>
-[...10 lines deleted...]
-      <c r="M134" s="51"/>
+      <c r="B134" s="26"/>
+      <c r="C134" s="26"/>
+      <c r="D134" s="42"/>
+      <c r="E134" s="42"/>
+      <c r="F134" s="42"/>
+      <c r="G134" s="42"/>
+      <c r="H134" s="42"/>
+      <c r="I134" s="42"/>
+      <c r="J134" s="42"/>
+      <c r="K134" s="43"/>
+      <c r="L134" s="42"/>
+      <c r="M134" s="44"/>
     </row>
     <row r="135" spans="1:13">
-      <c r="A135" s="46" t="s">
+      <c r="A135" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B135" s="39">
+      <c r="B135" s="35">
         <v>17816.439999999999</v>
       </c>
-      <c r="C135" s="39">
+      <c r="C135" s="35">
         <v>19998.330000000002</v>
       </c>
-      <c r="D135" s="38">
+      <c r="D135" s="34">
         <v>23832.48</v>
       </c>
-      <c r="E135" s="38">
+      <c r="E135" s="34">
         <v>28668.91</v>
       </c>
-      <c r="F135" s="38">
+      <c r="F135" s="34">
         <v>29374.66</v>
       </c>
-      <c r="G135" s="38">
+      <c r="G135" s="34">
         <v>32874.949999999997</v>
       </c>
-      <c r="H135" s="38">
+      <c r="H135" s="34">
         <v>29781.599999999999</v>
       </c>
-      <c r="I135" s="38">
+      <c r="I135" s="34">
         <v>37365.56</v>
       </c>
-      <c r="J135" s="38">
+      <c r="J135" s="34">
         <v>46262.06</v>
       </c>
-      <c r="K135" s="38">
+      <c r="K135" s="34">
         <v>47220.75</v>
       </c>
-      <c r="L135" s="38">
+      <c r="L135" s="34">
         <v>50605.120000000003</v>
       </c>
-      <c r="M135" s="38">
+      <c r="M135" s="34">
         <v>51898.74</v>
       </c>
     </row>
     <row r="136" spans="1:13">
-      <c r="A136" s="46" t="s">
+      <c r="A136" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B136" s="39">
+      <c r="B136" s="35">
         <v>4859.6499999999996</v>
       </c>
-      <c r="C136" s="39">
+      <c r="C136" s="35">
         <v>4871.66</v>
       </c>
-      <c r="D136" s="38">
+      <c r="D136" s="34">
         <v>5401.43</v>
       </c>
-      <c r="E136" s="38">
+      <c r="E136" s="34">
         <v>5399.54</v>
       </c>
-      <c r="F136" s="38">
+      <c r="F136" s="34">
         <v>5395.44</v>
       </c>
-      <c r="G136" s="38">
+      <c r="G136" s="34">
         <v>5451.48</v>
       </c>
-      <c r="H136" s="38">
+      <c r="H136" s="34">
         <v>6536.06</v>
       </c>
-      <c r="I136" s="38">
+      <c r="I136" s="34">
         <v>8489.66</v>
       </c>
-      <c r="J136" s="38">
+      <c r="J136" s="34">
         <v>9341.98</v>
       </c>
-      <c r="K136" s="38">
+      <c r="K136" s="34">
         <v>9430.98</v>
       </c>
-      <c r="L136" s="38">
+      <c r="L136" s="34">
         <v>11309.77</v>
       </c>
-      <c r="M136" s="38">
+      <c r="M136" s="34">
         <v>11874.66</v>
       </c>
     </row>
     <row r="137" spans="1:13" ht="12">
-      <c r="A137" s="24" t="s">
+      <c r="A137" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="B137" s="52"/>
-[...10 lines deleted...]
-      <c r="M137" s="52"/>
+      <c r="B137" s="45"/>
+      <c r="C137" s="45"/>
+      <c r="D137" s="45"/>
+      <c r="E137" s="45"/>
+      <c r="F137" s="45"/>
+      <c r="G137" s="45"/>
+      <c r="H137" s="45"/>
+      <c r="I137" s="45"/>
+      <c r="J137" s="45"/>
+      <c r="K137" s="45"/>
+      <c r="L137" s="45"/>
+      <c r="M137" s="45"/>
     </row>
     <row r="138" spans="1:13" ht="30.75" customHeight="1">
-      <c r="A138" s="46" t="s">
+      <c r="A138" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B138" s="38">
+      <c r="B138" s="34">
         <v>29674.74</v>
       </c>
-      <c r="C138" s="38">
+      <c r="C138" s="34">
         <v>32654.37</v>
       </c>
-      <c r="D138" s="30">
+      <c r="D138" s="29">
         <v>35756.949999999997</v>
       </c>
-      <c r="E138" s="30">
+      <c r="E138" s="29">
         <v>36599.69</v>
       </c>
-      <c r="F138" s="39">
+      <c r="F138" s="35">
         <v>35772.57</v>
       </c>
-      <c r="G138" s="39">
+      <c r="G138" s="35">
         <v>34871.339999999997</v>
       </c>
-      <c r="H138" s="38">
+      <c r="H138" s="34">
         <v>34066.160000000003</v>
       </c>
-      <c r="I138" s="38">
+      <c r="I138" s="34">
         <v>38241.519999999997</v>
       </c>
-      <c r="J138" s="38">
+      <c r="J138" s="34">
         <v>45741.39</v>
       </c>
-      <c r="K138" s="38">
+      <c r="K138" s="34">
         <v>45627.65</v>
       </c>
-      <c r="L138" s="38">
+      <c r="L138" s="34">
         <v>70393.539999999994</v>
       </c>
-      <c r="M138" s="38">
+      <c r="M138" s="34">
         <v>74074.22</v>
       </c>
     </row>
     <row r="139" spans="1:13" ht="12.75">
-      <c r="A139" s="46" t="s">
+      <c r="A139" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="B139" s="49"/>
-[...10 lines deleted...]
-      <c r="M139" s="49"/>
+      <c r="B139" s="42"/>
+      <c r="C139" s="42"/>
+      <c r="D139" s="46"/>
+      <c r="E139" s="46"/>
+      <c r="F139" s="26"/>
+      <c r="G139" s="26"/>
+      <c r="H139" s="26"/>
+      <c r="I139" s="26"/>
+      <c r="J139" s="42"/>
+      <c r="K139" s="42"/>
+      <c r="L139" s="42"/>
+      <c r="M139" s="42"/>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="46" t="s">
+      <c r="A140" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B140" s="38">
+      <c r="B140" s="34">
         <v>23728.79</v>
       </c>
-      <c r="C140" s="38">
+      <c r="C140" s="34">
         <v>26832.06</v>
       </c>
-      <c r="D140" s="30">
+      <c r="D140" s="29">
         <v>29063.919999999998</v>
       </c>
-      <c r="E140" s="30">
+      <c r="E140" s="29">
         <v>29907.14</v>
       </c>
-      <c r="F140" s="39">
+      <c r="F140" s="35">
         <v>29080.23</v>
       </c>
-      <c r="G140" s="39">
+      <c r="G140" s="35">
         <v>28181.72</v>
       </c>
-      <c r="H140" s="38">
+      <c r="H140" s="34">
         <v>27372.95</v>
       </c>
-      <c r="I140" s="38">
+      <c r="I140" s="34">
         <v>31548.99</v>
       </c>
-      <c r="J140" s="38">
+      <c r="J140" s="34">
         <v>38715.64</v>
       </c>
-      <c r="K140" s="38">
+      <c r="K140" s="34">
         <v>38602.720000000001</v>
       </c>
-      <c r="L140" s="38">
+      <c r="L140" s="34">
         <v>58459.62</v>
       </c>
-      <c r="M140" s="38">
+      <c r="M140" s="34">
         <v>60948.07</v>
       </c>
     </row>
     <row r="141" spans="1:13">
-      <c r="A141" s="46" t="s">
+      <c r="A141" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B141" s="38">
+      <c r="B141" s="34">
         <v>5945.95</v>
       </c>
-      <c r="C141" s="38">
+      <c r="C141" s="34">
         <v>5822.3</v>
       </c>
-      <c r="D141" s="30">
+      <c r="D141" s="29">
         <v>6693.03</v>
       </c>
-      <c r="E141" s="30">
+      <c r="E141" s="29">
         <v>6692.55</v>
       </c>
-      <c r="F141" s="39">
+      <c r="F141" s="35">
         <v>6692.34</v>
       </c>
-      <c r="G141" s="39">
+      <c r="G141" s="35">
         <v>6689.62</v>
       </c>
-      <c r="H141" s="38">
+      <c r="H141" s="34">
         <v>6693.21</v>
       </c>
-      <c r="I141" s="38">
+      <c r="I141" s="34">
         <v>6692.53</v>
       </c>
-      <c r="J141" s="38">
+      <c r="J141" s="34">
         <v>7025.74</v>
       </c>
-      <c r="K141" s="38">
+      <c r="K141" s="34">
         <v>7024.93</v>
       </c>
-      <c r="L141" s="38">
+      <c r="L141" s="34">
         <v>11933.91</v>
       </c>
-      <c r="M141" s="38">
+      <c r="M141" s="34">
         <v>13126.14</v>
       </c>
     </row>
-    <row r="142" spans="1:13" s="16" customFormat="1">
-      <c r="A142" s="20" t="s">
+    <row r="142" spans="1:13" s="15" customFormat="1">
+      <c r="A142" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="B142" s="54"/>
-[...13 lines deleted...]
-      <c r="A143" s="46" t="s">
+      <c r="B142" s="47"/>
+      <c r="C142" s="47"/>
+      <c r="D142" s="47"/>
+      <c r="E142" s="47"/>
+      <c r="F142" s="47"/>
+      <c r="G142" s="47"/>
+      <c r="H142" s="47"/>
+      <c r="I142" s="47"/>
+      <c r="J142" s="47"/>
+      <c r="K142" s="47"/>
+      <c r="L142" s="47"/>
+      <c r="M142" s="47"/>
+    </row>
+    <row r="143" spans="1:13" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A143" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B143" s="42">
+      <c r="B143" s="37">
         <v>6082.22</v>
       </c>
-      <c r="C143" s="42">
+      <c r="C143" s="37">
         <v>7303.69</v>
       </c>
-      <c r="D143" s="25">
+      <c r="D143" s="24">
         <v>9181.09</v>
       </c>
-      <c r="E143" s="25">
+      <c r="E143" s="24">
         <v>9254.36</v>
       </c>
-      <c r="F143" s="27">
+      <c r="F143" s="26">
         <v>9289.2000000000007</v>
       </c>
-      <c r="G143" s="27">
+      <c r="G143" s="26">
         <v>7882.6</v>
       </c>
-      <c r="H143" s="27">
+      <c r="H143" s="26">
         <v>7140.5</v>
       </c>
-      <c r="I143" s="27">
+      <c r="I143" s="26">
         <v>7718.4</v>
       </c>
-      <c r="J143" s="18">
+      <c r="J143" s="17">
         <v>9621.5</v>
       </c>
-      <c r="K143" s="27">
+      <c r="K143" s="26">
         <v>9539.9</v>
       </c>
-      <c r="L143" s="55">
+      <c r="L143" s="48">
         <v>9493.14</v>
       </c>
-      <c r="M143" s="27">
+      <c r="M143" s="26">
         <v>8549.2900000000009</v>
       </c>
     </row>
-    <row r="144" spans="1:13" s="16" customFormat="1">
-      <c r="A144" s="56" t="s">
+    <row r="144" spans="1:13" s="15" customFormat="1">
+      <c r="A144" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="F144" s="27"/>
-[...7 lines deleted...]
-      <c r="A145" s="46" t="s">
+      <c r="F144" s="26"/>
+      <c r="H144" s="26"/>
+      <c r="I144" s="26"/>
+      <c r="J144" s="17"/>
+      <c r="K144" s="26"/>
+      <c r="L144" s="50"/>
+    </row>
+    <row r="145" spans="1:13" s="15" customFormat="1">
+      <c r="A145" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B145" s="42">
+      <c r="B145" s="37">
         <v>6008.22</v>
       </c>
-      <c r="C145" s="42">
+      <c r="C145" s="37">
         <v>7226.5</v>
       </c>
-      <c r="D145" s="25">
+      <c r="D145" s="24">
         <v>9107.33</v>
       </c>
-      <c r="E145" s="25">
+      <c r="E145" s="24">
         <v>9187.19</v>
       </c>
-      <c r="F145" s="27">
+      <c r="F145" s="26">
         <v>9086.6</v>
       </c>
-      <c r="G145" s="27">
+      <c r="G145" s="26">
         <v>7683.4</v>
       </c>
-      <c r="H145" s="27">
+      <c r="H145" s="26">
         <v>6948.7</v>
       </c>
-      <c r="I145" s="27">
+      <c r="I145" s="26">
         <v>7521.4</v>
       </c>
-      <c r="J145" s="18">
+      <c r="J145" s="17">
         <v>9580.4</v>
       </c>
-      <c r="K145" s="27">
+      <c r="K145" s="26">
         <v>9499.7999999999993</v>
       </c>
-      <c r="L145" s="55">
+      <c r="L145" s="48">
         <v>9459.17</v>
       </c>
-      <c r="M145" s="27">
+      <c r="M145" s="26">
         <v>8515.9699999999993</v>
       </c>
     </row>
-    <row r="146" spans="1:13" s="16" customFormat="1">
-      <c r="A146" s="58" t="s">
+    <row r="146" spans="1:13" s="15" customFormat="1">
+      <c r="A146" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="B146" s="42">
+      <c r="B146" s="37">
         <v>74</v>
       </c>
-      <c r="C146" s="42">
+      <c r="C146" s="37">
         <v>77.19</v>
       </c>
-      <c r="D146" s="14">
+      <c r="D146" s="13">
         <v>73.75</v>
       </c>
-      <c r="E146" s="14">
+      <c r="E146" s="13">
         <v>67.17</v>
       </c>
       <c r="F146" s="10">
         <v>202.6</v>
       </c>
       <c r="G146" s="10">
         <v>199.2</v>
       </c>
       <c r="H146" s="10">
         <v>191.8</v>
       </c>
       <c r="I146" s="10">
         <v>197</v>
       </c>
       <c r="J146" s="9">
         <v>41.2</v>
       </c>
       <c r="K146" s="10">
         <v>40.200000000000003</v>
       </c>
-      <c r="L146" s="59">
+      <c r="L146" s="52">
         <v>33.97</v>
       </c>
       <c r="M146" s="10">
         <v>33.32</v>
       </c>
     </row>
-    <row r="147" spans="1:13" s="16" customFormat="1">
-      <c r="A147" s="24">
+    <row r="147" spans="1:13" s="15" customFormat="1">
+      <c r="A147" s="23">
         <v>2024</v>
       </c>
-      <c r="B147" s="42"/>
-[...2 lines deleted...]
-      <c r="E147" s="14"/>
+      <c r="B147" s="37"/>
+      <c r="C147" s="37"/>
+      <c r="D147" s="13"/>
+      <c r="E147" s="13"/>
       <c r="F147" s="10"/>
       <c r="G147" s="10"/>
       <c r="H147" s="10"/>
       <c r="I147" s="10"/>
       <c r="J147" s="9"/>
       <c r="K147" s="10"/>
-      <c r="L147" s="59"/>
+      <c r="L147" s="52"/>
       <c r="M147" s="10"/>
     </row>
-    <row r="148" spans="1:13" s="16" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A148" s="46" t="s">
+    <row r="148" spans="1:13" s="15" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A148" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B148" s="42">
+      <c r="B148" s="37">
         <v>7655.6</v>
       </c>
-      <c r="C148" s="28">
+      <c r="C148" s="27">
         <v>8699.4</v>
       </c>
-      <c r="D148" s="14">
+      <c r="D148" s="13">
         <v>8083.9</v>
       </c>
-      <c r="E148" s="80">
+      <c r="E148" s="70">
         <v>9246.19</v>
       </c>
-      <c r="F148" s="78">
+      <c r="F148" s="69">
         <v>6326.15</v>
       </c>
       <c r="G148" s="10">
         <v>5155.7700000000004</v>
       </c>
       <c r="H148" s="10">
         <v>4700.2</v>
       </c>
-      <c r="I148" s="88">
+      <c r="I148" s="76">
         <v>4827.3500000000004</v>
       </c>
       <c r="J148" s="9">
         <v>5980.1</v>
       </c>
       <c r="K148" s="10">
         <v>6216.53</v>
       </c>
-      <c r="L148" s="82">
+      <c r="L148" s="72">
         <v>6612.25</v>
       </c>
-      <c r="M148" s="82">
+      <c r="M148" s="72">
         <v>6652.58</v>
       </c>
     </row>
-    <row r="149" spans="1:13" s="16" customFormat="1">
-      <c r="A149" s="56" t="s">
+    <row r="149" spans="1:13" s="15" customFormat="1">
+      <c r="A149" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B149" s="42"/>
-[...2 lines deleted...]
-      <c r="F149" s="18"/>
+      <c r="B149" s="37"/>
+      <c r="C149" s="27"/>
+      <c r="D149" s="13"/>
+      <c r="F149" s="17"/>
       <c r="G149" s="10"/>
       <c r="H149" s="10"/>
       <c r="J149" s="9"/>
       <c r="K149" s="10"/>
-      <c r="M149" s="15"/>
-[...2 lines deleted...]
-      <c r="A150" s="58" t="s">
+      <c r="M149" s="14"/>
+    </row>
+    <row r="150" spans="1:13" s="15" customFormat="1">
+      <c r="A150" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="B150" s="42">
+      <c r="B150" s="37">
         <v>7475.8</v>
       </c>
-      <c r="C150" s="28">
+      <c r="C150" s="27">
         <v>8312.6</v>
       </c>
-      <c r="D150" s="14">
+      <c r="D150" s="13">
         <v>7674.7</v>
       </c>
-      <c r="E150" s="81">
+      <c r="E150" s="71">
         <v>9152.9</v>
       </c>
-      <c r="F150" s="82">
+      <c r="F150" s="72">
         <v>6207.53</v>
       </c>
       <c r="G150" s="10">
         <v>5034</v>
       </c>
       <c r="H150" s="10">
         <v>4591.1000000000004</v>
       </c>
-      <c r="I150" s="88">
+      <c r="I150" s="76">
         <v>4714.72</v>
       </c>
       <c r="J150" s="9">
         <v>5868</v>
       </c>
       <c r="K150" s="10">
         <v>5958.54</v>
       </c>
-      <c r="L150" s="82">
+      <c r="L150" s="72">
         <v>6287.74</v>
       </c>
-      <c r="M150" s="82">
+      <c r="M150" s="72">
         <v>6309.33</v>
       </c>
     </row>
-    <row r="151" spans="1:13" s="16" customFormat="1">
-      <c r="A151" s="58" t="s">
+    <row r="151" spans="1:13" s="15" customFormat="1">
+      <c r="A151" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="B151" s="42">
+      <c r="B151" s="37">
         <v>179.7</v>
       </c>
-      <c r="C151" s="28">
+      <c r="C151" s="27">
         <v>386.8</v>
       </c>
-      <c r="D151" s="14">
+      <c r="D151" s="13">
         <v>409.2</v>
       </c>
-      <c r="E151" s="81">
+      <c r="E151" s="71">
         <v>93.29</v>
       </c>
-      <c r="F151" s="82">
+      <c r="F151" s="72">
         <v>118.62</v>
       </c>
       <c r="G151" s="10">
         <v>121.76</v>
       </c>
       <c r="H151" s="10">
         <v>109.1</v>
       </c>
-      <c r="I151" s="88">
+      <c r="I151" s="76">
         <v>112.63</v>
       </c>
       <c r="J151" s="9">
         <v>112.1</v>
       </c>
       <c r="K151" s="10">
         <v>257.99</v>
       </c>
-      <c r="L151" s="82">
+      <c r="L151" s="72">
         <v>324.51</v>
       </c>
-      <c r="M151" s="82">
+      <c r="M151" s="72">
         <v>343.26</v>
       </c>
     </row>
-    <row r="152" spans="1:13" s="16" customFormat="1">
-      <c r="A152" s="24">
+    <row r="152" spans="1:13" s="15" customFormat="1">
+      <c r="A152" s="23">
         <v>2025</v>
       </c>
-      <c r="B152" s="42"/>
-[...3 lines deleted...]
-      <c r="F152" s="82"/>
+      <c r="B152" s="37"/>
+      <c r="C152" s="27"/>
+      <c r="D152" s="13"/>
+      <c r="E152" s="71"/>
+      <c r="F152" s="72"/>
       <c r="G152" s="10"/>
       <c r="H152" s="10"/>
-      <c r="I152" s="88"/>
+      <c r="I152" s="76"/>
       <c r="J152" s="9"/>
       <c r="K152" s="10"/>
-      <c r="L152" s="82"/>
+      <c r="L152" s="72"/>
       <c r="M152" s="10"/>
     </row>
-    <row r="153" spans="1:13" s="16" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A153" s="46" t="s">
+    <row r="153" spans="1:13" s="15" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A153" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B153" s="82">
+      <c r="B153" s="72">
         <v>6420.04</v>
       </c>
-      <c r="C153" s="78">
+      <c r="C153" s="69">
         <v>7355.15</v>
       </c>
-      <c r="D153" s="78">
+      <c r="D153" s="69">
         <v>7674.94</v>
       </c>
-      <c r="E153" s="78">
+      <c r="E153" s="69">
         <v>8787.44</v>
       </c>
-      <c r="F153" s="78">
+      <c r="F153" s="69">
         <v>8167.44</v>
       </c>
-      <c r="G153" s="78">
+      <c r="G153" s="69">
         <v>8020.38</v>
       </c>
       <c r="H153" s="10">
         <v>8209.5</v>
       </c>
-      <c r="I153" s="88">
+      <c r="I153" s="76">
         <v>9091.7000000000007</v>
       </c>
-      <c r="J153" s="78">
+      <c r="J153" s="69">
         <v>10080.73</v>
       </c>
-      <c r="K153" s="78">
+      <c r="K153" s="69">
         <v>10638.17</v>
       </c>
-      <c r="L153" s="78">
+      <c r="L153" s="69">
         <v>11813.03</v>
       </c>
-      <c r="M153" s="82">
+      <c r="M153" s="72">
         <v>15398.84</v>
       </c>
     </row>
-    <row r="154" spans="1:13" s="16" customFormat="1">
-      <c r="A154" s="56" t="s">
+    <row r="154" spans="1:13" s="15" customFormat="1">
+      <c r="A154" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B154" s="15"/>
+      <c r="B154" s="14"/>
       <c r="H154" s="10"/>
-      <c r="I154" s="88"/>
+      <c r="I154" s="76"/>
       <c r="J154" s="9"/>
     </row>
-    <row r="155" spans="1:13" s="16" customFormat="1">
-      <c r="A155" s="58" t="s">
+    <row r="155" spans="1:13" s="15" customFormat="1">
+      <c r="A155" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="B155" s="82">
+      <c r="B155" s="72">
         <v>5522.1</v>
       </c>
-      <c r="C155" s="78">
+      <c r="C155" s="69">
         <v>6773.35</v>
       </c>
-      <c r="D155" s="78">
+      <c r="D155" s="69">
         <v>7029.9</v>
       </c>
-      <c r="E155" s="78">
+      <c r="E155" s="69">
         <v>8107.22</v>
       </c>
-      <c r="F155" s="78">
+      <c r="F155" s="69">
         <v>7473.45</v>
       </c>
-      <c r="G155" s="82">
+      <c r="G155" s="72">
         <v>7281.23</v>
       </c>
       <c r="H155" s="10">
         <v>7408.7</v>
       </c>
-      <c r="I155" s="88">
+      <c r="I155" s="76">
         <v>8250.9</v>
       </c>
-      <c r="J155" s="82">
+      <c r="J155" s="72">
         <v>9227.65</v>
       </c>
-      <c r="K155" s="82">
+      <c r="K155" s="72">
         <v>9769.51</v>
       </c>
-      <c r="L155" s="82">
+      <c r="L155" s="72">
         <v>10461.98</v>
       </c>
-      <c r="M155" s="82">
+      <c r="M155" s="72">
         <v>13961.96</v>
       </c>
     </row>
-    <row r="156" spans="1:13" s="16" customFormat="1">
-      <c r="A156" s="58" t="s">
+    <row r="156" spans="1:13" s="15" customFormat="1">
+      <c r="A156" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="B156" s="82">
+      <c r="B156" s="72">
         <v>897.94</v>
       </c>
-      <c r="C156" s="82">
+      <c r="C156" s="72">
         <v>581.79999999999995</v>
       </c>
-      <c r="D156" s="82">
+      <c r="D156" s="72">
         <v>645.04</v>
       </c>
-      <c r="E156" s="82">
+      <c r="E156" s="72">
         <v>680.23</v>
       </c>
-      <c r="F156" s="82">
+      <c r="F156" s="72">
         <v>693.99</v>
       </c>
-      <c r="G156" s="82">
+      <c r="G156" s="72">
         <v>739.14</v>
       </c>
       <c r="H156" s="10">
         <v>800.8</v>
       </c>
-      <c r="I156" s="88">
+      <c r="I156" s="76">
         <v>840.9</v>
       </c>
-      <c r="J156" s="82">
+      <c r="J156" s="72">
         <v>853.09</v>
       </c>
-      <c r="K156" s="82">
+      <c r="K156" s="72">
         <v>868.65</v>
       </c>
-      <c r="L156" s="82">
+      <c r="L156" s="72">
         <v>1351.05</v>
       </c>
-      <c r="M156" s="82">
+      <c r="M156" s="72">
         <v>1436.88</v>
       </c>
     </row>
-    <row r="157" spans="1:13" s="16" customFormat="1">
+    <row r="157" spans="1:13" s="15" customFormat="1">
       <c r="A157" s="11">
         <v>2026</v>
       </c>
-      <c r="B157" s="82"/>
-[...4 lines deleted...]
-      <c r="G157" s="82"/>
+      <c r="B157" s="72"/>
+      <c r="C157" s="72"/>
+      <c r="D157" s="72"/>
+      <c r="E157" s="72"/>
+      <c r="F157" s="72"/>
+      <c r="G157" s="72"/>
       <c r="H157" s="10"/>
-      <c r="I157" s="88"/>
-[...6 lines deleted...]
-      <c r="A158" s="46" t="s">
+      <c r="I157" s="76"/>
+      <c r="J157" s="72"/>
+      <c r="K157" s="72"/>
+      <c r="L157" s="72"/>
+      <c r="M157" s="72"/>
+    </row>
+    <row r="158" spans="1:13" s="15" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A158" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B158" s="78">
+      <c r="B158" s="24">
         <v>9943.09</v>
       </c>
-      <c r="C158" s="78">
+      <c r="C158" s="24">
         <v>10416.56</v>
       </c>
-      <c r="D158" s="78">
+      <c r="D158" s="24">
         <v>10919.18</v>
       </c>
-      <c r="E158" s="78">
+      <c r="E158" s="24">
         <v>12132.1</v>
       </c>
-      <c r="F158" s="14">
+      <c r="F158" s="13">
         <v>10535.49</v>
       </c>
-      <c r="G158" s="82"/>
+      <c r="G158" s="13">
+        <v>10035.6</v>
+      </c>
       <c r="H158" s="10"/>
-      <c r="I158" s="88"/>
-[...6 lines deleted...]
-      <c r="A159" s="56" t="s">
+      <c r="I158" s="103"/>
+      <c r="J158" s="13"/>
+      <c r="K158" s="13"/>
+      <c r="L158" s="13"/>
+      <c r="M158" s="13"/>
+    </row>
+    <row r="159" spans="1:13" s="15" customFormat="1">
+      <c r="A159" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="F159" s="14"/>
-      <c r="G159" s="82"/>
+      <c r="F159" s="13"/>
+      <c r="G159" s="13"/>
       <c r="H159" s="10"/>
-      <c r="I159" s="88"/>
-[...6 lines deleted...]
-      <c r="A160" s="58" t="s">
+      <c r="I159" s="103"/>
+      <c r="J159" s="13"/>
+      <c r="K159" s="13"/>
+      <c r="L159" s="13"/>
+      <c r="M159" s="13"/>
+    </row>
+    <row r="160" spans="1:13" s="15" customFormat="1">
+      <c r="A160" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="B160" s="82">
+      <c r="B160" s="13">
         <v>8484.6</v>
       </c>
-      <c r="C160" s="82">
+      <c r="C160" s="13">
         <v>9024.02</v>
       </c>
-      <c r="D160" s="82">
+      <c r="D160" s="13">
         <v>9549.15</v>
       </c>
-      <c r="E160" s="82">
+      <c r="E160" s="13">
         <v>10870.08</v>
       </c>
-      <c r="F160" s="14">
+      <c r="F160" s="13">
         <v>9735.76</v>
       </c>
-      <c r="G160" s="82"/>
+      <c r="G160" s="13">
+        <v>9468.2999999999993</v>
+      </c>
       <c r="H160" s="10"/>
-      <c r="I160" s="88"/>
-[...6 lines deleted...]
-      <c r="A161" s="60" t="s">
+      <c r="I160" s="103"/>
+      <c r="J160" s="13"/>
+      <c r="K160" s="13"/>
+      <c r="L160" s="13"/>
+      <c r="M160" s="13"/>
+    </row>
+    <row r="161" spans="1:18" s="15" customFormat="1">
+      <c r="A161" s="53" t="s">
         <v>73</v>
       </c>
-      <c r="B161" s="79">
+      <c r="B161" s="86">
         <v>1458.49</v>
       </c>
-      <c r="C161" s="79">
+      <c r="C161" s="86">
         <v>1392.54</v>
       </c>
-      <c r="D161" s="79">
+      <c r="D161" s="86">
         <v>1370.03</v>
       </c>
-      <c r="E161" s="79">
+      <c r="E161" s="86">
         <v>1262.03</v>
       </c>
-      <c r="F161" s="113">
+      <c r="F161" s="86">
         <v>799.73</v>
       </c>
-      <c r="G161" s="79"/>
-[...5 lines deleted...]
-      <c r="M161" s="79"/>
+      <c r="G161" s="86">
+        <v>567.29999999999995</v>
+      </c>
+      <c r="H161" s="31"/>
+      <c r="I161" s="104"/>
+      <c r="J161" s="86"/>
+      <c r="K161" s="86"/>
+      <c r="L161" s="86"/>
+      <c r="M161" s="86"/>
     </row>
     <row r="162" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
-      <c r="A162" s="106" t="s">
+      <c r="A162" s="91" t="s">
         <v>79</v>
       </c>
-      <c r="B162" s="106"/>
-[...15 lines deleted...]
-      <c r="R162" s="23"/>
+      <c r="B162" s="91"/>
+      <c r="C162" s="91"/>
+      <c r="D162" s="91"/>
+      <c r="E162" s="91"/>
+      <c r="F162" s="91"/>
+      <c r="G162" s="91"/>
+      <c r="H162" s="91"/>
+      <c r="I162" s="91"/>
+      <c r="J162" s="91"/>
+      <c r="K162" s="91"/>
+      <c r="L162" s="91"/>
+      <c r="M162" s="91"/>
+      <c r="N162" s="22"/>
+      <c r="O162" s="22"/>
+      <c r="P162" s="22"/>
+      <c r="Q162" s="22"/>
+      <c r="R162" s="22"/>
     </row>
     <row r="163" spans="1:18" ht="23.25" customHeight="1">
-      <c r="A163" s="19" t="s">
+      <c r="A163" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B163" s="18"/>
-[...10 lines deleted...]
-      <c r="M163" s="18"/>
+      <c r="B163" s="17"/>
+      <c r="C163" s="17"/>
+      <c r="D163" s="17"/>
+      <c r="E163" s="17"/>
+      <c r="F163" s="17"/>
+      <c r="G163" s="17"/>
+      <c r="H163" s="17"/>
+      <c r="I163" s="41"/>
+      <c r="J163" s="41"/>
+      <c r="K163" s="17"/>
+      <c r="L163" s="17"/>
+      <c r="M163" s="17"/>
     </row>
     <row r="164" spans="1:18">
-      <c r="A164" s="61">
+      <c r="A164" s="54">
         <v>2018</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F164" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>55</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I164" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J164" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K164" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L164" s="5" t="s">
         <v>60</v>
       </c>
       <c r="M164" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="165" spans="1:18" ht="33" customHeight="1">
-      <c r="A165" s="46" t="s">
+      <c r="A165" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B165" s="27" t="s">
-[...23 lines deleted...]
-      <c r="J165" s="27">
+      <c r="B165" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C165" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D165" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E165" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F165" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G165" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H165" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I165" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J165" s="26">
         <v>1264.2</v>
       </c>
-      <c r="K165" s="27">
+      <c r="K165" s="26">
         <v>1271.5719999999999</v>
       </c>
-      <c r="L165" s="27">
+      <c r="L165" s="26">
         <v>1427.2</v>
       </c>
-      <c r="M165" s="27">
+      <c r="M165" s="26">
         <v>1419.5</v>
       </c>
     </row>
     <row r="166" spans="1:18">
-      <c r="A166" s="56" t="s">
+      <c r="A166" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B166" s="27"/>
-[...10 lines deleted...]
-      <c r="M166" s="27"/>
+      <c r="B166" s="26"/>
+      <c r="C166" s="26"/>
+      <c r="D166" s="26"/>
+      <c r="E166" s="26"/>
+      <c r="F166" s="26"/>
+      <c r="G166" s="26"/>
+      <c r="H166" s="26"/>
+      <c r="I166" s="26"/>
+      <c r="J166" s="26"/>
+      <c r="K166" s="26"/>
+      <c r="L166" s="26"/>
+      <c r="M166" s="26"/>
     </row>
     <row r="167" spans="1:18">
-      <c r="A167" s="46" t="s">
+      <c r="A167" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B167" s="27" t="s">
-[...23 lines deleted...]
-      <c r="J167" s="27">
+      <c r="B167" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C167" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D167" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E167" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F167" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G167" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H167" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I167" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J167" s="26">
         <v>1151.5999999999999</v>
       </c>
-      <c r="K167" s="27">
+      <c r="K167" s="26">
         <v>1158.9110000000001</v>
       </c>
-      <c r="L167" s="27">
+      <c r="L167" s="26">
         <v>1314.5</v>
       </c>
-      <c r="M167" s="27">
+      <c r="M167" s="26">
         <v>1306.8</v>
       </c>
     </row>
     <row r="168" spans="1:18">
-      <c r="A168" s="46" t="s">
+      <c r="A168" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B168" s="27" t="s">
-[...23 lines deleted...]
-      <c r="J168" s="27">
+      <c r="B168" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C168" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D168" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E168" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F168" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G168" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H168" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I168" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J168" s="26">
         <v>112.6</v>
       </c>
-      <c r="K168" s="27">
+      <c r="K168" s="26">
         <v>112.66</v>
       </c>
-      <c r="L168" s="27">
+      <c r="L168" s="26">
         <v>112.7</v>
       </c>
-      <c r="M168" s="27">
+      <c r="M168" s="26">
         <v>112.7</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" s="8">
         <v>2019</v>
       </c>
-      <c r="B169" s="62"/>
-[...10 lines deleted...]
-      <c r="M169" s="62"/>
+      <c r="B169" s="55"/>
+      <c r="C169" s="55"/>
+      <c r="D169" s="55"/>
+      <c r="E169" s="55"/>
+      <c r="F169" s="55"/>
+      <c r="G169" s="55"/>
+      <c r="H169" s="55"/>
+      <c r="I169" s="55"/>
+      <c r="J169" s="55"/>
+      <c r="K169" s="55"/>
+      <c r="L169" s="55"/>
+      <c r="M169" s="55"/>
     </row>
     <row r="170" spans="1:18" ht="30.75" customHeight="1">
-      <c r="A170" s="46" t="s">
+      <c r="A170" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B170" s="27">
+      <c r="B170" s="26">
         <v>1034.4000000000001</v>
       </c>
-      <c r="C170" s="27">
+      <c r="C170" s="26">
         <v>918.8</v>
       </c>
-      <c r="D170" s="27">
+      <c r="D170" s="26">
         <v>1013.6</v>
       </c>
-      <c r="E170" s="27">
+      <c r="E170" s="26">
         <v>1050.7</v>
       </c>
-      <c r="F170" s="27">
+      <c r="F170" s="26">
         <v>1072.9000000000001</v>
       </c>
-      <c r="G170" s="27">
+      <c r="G170" s="26">
         <v>1106.2</v>
       </c>
-      <c r="H170" s="27">
+      <c r="H170" s="26">
         <v>1218.8</v>
       </c>
-      <c r="I170" s="35" t="s">
-[...2 lines deleted...]
-      <c r="J170" s="63">
+      <c r="I170" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="J170" s="56">
         <v>1362.9</v>
       </c>
-      <c r="K170" s="63">
+      <c r="K170" s="56">
         <v>1367.7</v>
       </c>
-      <c r="L170" s="63">
+      <c r="L170" s="56">
         <v>1370.8</v>
       </c>
-      <c r="M170" s="63">
+      <c r="M170" s="56">
         <v>1345.8</v>
       </c>
     </row>
     <row r="171" spans="1:18">
-      <c r="A171" s="56" t="s">
+      <c r="A171" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B171" s="27"/>
-[...10 lines deleted...]
-      <c r="M171" s="64"/>
+      <c r="B171" s="26"/>
+      <c r="C171" s="26"/>
+      <c r="D171" s="26"/>
+      <c r="E171" s="26"/>
+      <c r="F171" s="26"/>
+      <c r="G171" s="26"/>
+      <c r="H171" s="26"/>
+      <c r="I171" s="26"/>
+      <c r="J171" s="57"/>
+      <c r="K171" s="57"/>
+      <c r="L171" s="57"/>
+      <c r="M171" s="57"/>
     </row>
     <row r="172" spans="1:18">
-      <c r="A172" s="46" t="s">
+      <c r="A172" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B172" s="27">
+      <c r="B172" s="26">
         <v>1000.7</v>
       </c>
-      <c r="C172" s="27">
+      <c r="C172" s="26">
         <v>900.3</v>
       </c>
-      <c r="D172" s="27">
+      <c r="D172" s="26">
         <v>980.4</v>
       </c>
-      <c r="E172" s="27">
+      <c r="E172" s="26">
         <v>991</v>
       </c>
-      <c r="F172" s="27">
+      <c r="F172" s="26">
         <v>1019.1</v>
       </c>
-      <c r="G172" s="27">
+      <c r="G172" s="26">
         <v>1052.4000000000001</v>
       </c>
-      <c r="H172" s="27">
+      <c r="H172" s="26">
         <v>1159.5999999999999</v>
       </c>
-      <c r="I172" s="35" t="s">
-[...2 lines deleted...]
-      <c r="J172" s="63">
+      <c r="I172" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="J172" s="56">
         <v>1297.8</v>
       </c>
-      <c r="K172" s="63">
+      <c r="K172" s="56">
         <v>1302.5</v>
       </c>
-      <c r="L172" s="63">
+      <c r="L172" s="56">
         <v>1305.7</v>
       </c>
-      <c r="M172" s="63">
+      <c r="M172" s="56">
         <v>1280.5999999999999</v>
       </c>
     </row>
     <row r="173" spans="1:18">
-      <c r="A173" s="46" t="s">
+      <c r="A173" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B173" s="27">
+      <c r="B173" s="26">
         <v>33.700000000000003</v>
       </c>
-      <c r="C173" s="27">
+      <c r="C173" s="26">
         <v>18.5</v>
       </c>
-      <c r="D173" s="27">
+      <c r="D173" s="26">
         <v>33.200000000000003</v>
       </c>
-      <c r="E173" s="27">
+      <c r="E173" s="26">
         <v>59.7</v>
       </c>
-      <c r="F173" s="27">
+      <c r="F173" s="26">
         <v>53.8</v>
       </c>
-      <c r="G173" s="27">
+      <c r="G173" s="26">
         <v>53.8</v>
       </c>
-      <c r="H173" s="27">
+      <c r="H173" s="26">
         <v>59.2</v>
       </c>
-      <c r="I173" s="35" t="s">
-[...2 lines deleted...]
-      <c r="J173" s="63">
+      <c r="I173" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="J173" s="56">
         <v>65.099999999999994</v>
       </c>
-      <c r="K173" s="63">
+      <c r="K173" s="56">
         <v>65.2</v>
       </c>
-      <c r="L173" s="63">
+      <c r="L173" s="56">
         <v>65.099999999999994</v>
       </c>
-      <c r="M173" s="63">
+      <c r="M173" s="56">
         <v>65.2</v>
       </c>
     </row>
     <row r="174" spans="1:18">
-      <c r="A174" s="65">
+      <c r="A174" s="58">
         <v>2020</v>
       </c>
-      <c r="B174" s="83"/>
-[...10 lines deleted...]
-      <c r="M174" s="63"/>
+      <c r="B174" s="73"/>
+      <c r="C174" s="73"/>
+      <c r="D174" s="73"/>
+      <c r="E174" s="26"/>
+      <c r="F174" s="26"/>
+      <c r="G174" s="26"/>
+      <c r="H174" s="26"/>
+      <c r="I174" s="33"/>
+      <c r="J174" s="56"/>
+      <c r="K174" s="56"/>
+      <c r="L174" s="56"/>
+      <c r="M174" s="56"/>
     </row>
     <row r="175" spans="1:18" ht="27" customHeight="1">
-      <c r="A175" s="46" t="s">
+      <c r="A175" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B175" s="66">
+      <c r="B175" s="59">
         <v>1150.5999999999999</v>
       </c>
-      <c r="C175" s="66">
+      <c r="C175" s="59">
         <v>862.4</v>
       </c>
-      <c r="D175" s="66">
+      <c r="D175" s="59">
         <v>856.7</v>
       </c>
-      <c r="E175" s="27">
+      <c r="E175" s="26">
         <v>167.1</v>
       </c>
-      <c r="F175" s="27">
+      <c r="F175" s="26">
         <v>256.7</v>
       </c>
-      <c r="G175" s="27">
+      <c r="G175" s="26">
         <v>350.7</v>
       </c>
-      <c r="H175" s="27">
+      <c r="H175" s="26">
         <v>87.2</v>
       </c>
-      <c r="I175" s="27">
+      <c r="I175" s="26">
         <v>118.7</v>
       </c>
-      <c r="J175" s="63">
+      <c r="J175" s="56">
         <v>211.2</v>
       </c>
-      <c r="K175" s="63">
+      <c r="K175" s="56">
         <v>195.7</v>
       </c>
-      <c r="L175" s="28">
+      <c r="L175" s="27">
         <v>230.36</v>
       </c>
-      <c r="M175" s="28">
+      <c r="M175" s="27">
         <v>241.39</v>
       </c>
     </row>
     <row r="176" spans="1:18">
-      <c r="A176" s="56" t="s">
+      <c r="A176" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B176" s="64"/>
-[...8 lines deleted...]
-      <c r="K176" s="64"/>
+      <c r="B176" s="57"/>
+      <c r="C176" s="57"/>
+      <c r="D176" s="57"/>
+      <c r="E176" s="26"/>
+      <c r="F176" s="26"/>
+      <c r="G176" s="26"/>
+      <c r="H176" s="26"/>
+      <c r="I176" s="26"/>
+      <c r="J176" s="57"/>
+      <c r="K176" s="57"/>
       <c r="L176" s="10"/>
       <c r="M176" s="10"/>
     </row>
     <row r="177" spans="1:13">
-      <c r="A177" s="46" t="s">
+      <c r="A177" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B177" s="66">
+      <c r="B177" s="59">
         <v>1098.5</v>
       </c>
-      <c r="C177" s="66">
+      <c r="C177" s="59">
         <v>820.7</v>
       </c>
-      <c r="D177" s="66">
+      <c r="D177" s="59">
         <v>812.9</v>
       </c>
-      <c r="E177" s="27">
+      <c r="E177" s="26">
         <v>162.69999999999999</v>
       </c>
-      <c r="F177" s="27">
+      <c r="F177" s="26">
         <v>251.2</v>
       </c>
-      <c r="G177" s="27">
+      <c r="G177" s="26">
         <v>341.4</v>
       </c>
-      <c r="H177" s="27">
+      <c r="H177" s="26">
         <v>77.900000000000006</v>
       </c>
-      <c r="I177" s="27">
+      <c r="I177" s="26">
         <v>109.4</v>
       </c>
-      <c r="J177" s="63">
+      <c r="J177" s="56">
         <v>201.8</v>
       </c>
-      <c r="K177" s="63">
+      <c r="K177" s="56">
         <v>181.8</v>
       </c>
-      <c r="L177" s="28">
+      <c r="L177" s="27">
         <v>216.37</v>
       </c>
-      <c r="M177" s="28">
+      <c r="M177" s="27">
         <v>227.45</v>
       </c>
     </row>
     <row r="178" spans="1:13">
-      <c r="A178" s="46" t="s">
+      <c r="A178" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B178" s="66">
+      <c r="B178" s="59">
         <v>52.1</v>
       </c>
-      <c r="C178" s="66">
+      <c r="C178" s="59">
         <v>41.7</v>
       </c>
-      <c r="D178" s="66">
+      <c r="D178" s="59">
         <v>43.8</v>
       </c>
-      <c r="E178" s="27">
+      <c r="E178" s="26">
         <v>4.5</v>
       </c>
-      <c r="F178" s="27">
+      <c r="F178" s="26">
         <v>5.5</v>
       </c>
-      <c r="G178" s="27">
+      <c r="G178" s="26">
         <v>9.3000000000000007</v>
       </c>
-      <c r="H178" s="27">
+      <c r="H178" s="26">
         <v>9.3000000000000007</v>
       </c>
-      <c r="I178" s="27">
+      <c r="I178" s="26">
         <v>9.3000000000000007</v>
       </c>
-      <c r="J178" s="63">
+      <c r="J178" s="56">
         <v>9.4</v>
       </c>
-      <c r="K178" s="63">
+      <c r="K178" s="56">
         <v>13.9</v>
       </c>
-      <c r="L178" s="28">
+      <c r="L178" s="27">
         <v>13.98</v>
       </c>
-      <c r="M178" s="28">
+      <c r="M178" s="27">
         <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:13">
-      <c r="A179" s="65">
+      <c r="A179" s="58">
         <v>2021</v>
       </c>
       <c r="B179" s="3"/>
       <c r="C179" s="3"/>
       <c r="D179" s="3"/>
       <c r="E179" s="3"/>
       <c r="F179" s="3"/>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="J179" s="3"/>
       <c r="K179" s="3"/>
       <c r="L179" s="3"/>
       <c r="M179" s="3"/>
     </row>
     <row r="180" spans="1:13" ht="29.25" customHeight="1">
-      <c r="A180" s="46" t="s">
+      <c r="A180" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B180" s="30">
+      <c r="B180" s="29">
         <v>273.8</v>
       </c>
-      <c r="C180" s="30">
+      <c r="C180" s="29">
         <v>314.10000000000002</v>
       </c>
-      <c r="D180" s="28">
+      <c r="D180" s="27">
         <v>386.8</v>
       </c>
-      <c r="E180" s="28">
+      <c r="E180" s="27">
         <v>436.1</v>
       </c>
-      <c r="F180" s="28">
+      <c r="F180" s="27">
         <v>491.79700000000003</v>
       </c>
-      <c r="G180" s="28">
+      <c r="G180" s="27">
         <v>446.81599999999997</v>
       </c>
-      <c r="H180" s="28">
+      <c r="H180" s="27">
         <v>448.56099999999998</v>
       </c>
-      <c r="I180" s="28">
+      <c r="I180" s="27">
         <v>454.209</v>
       </c>
-      <c r="J180" s="28">
+      <c r="J180" s="27">
         <v>596.06399999999996</v>
       </c>
-      <c r="K180" s="28">
+      <c r="K180" s="27">
         <v>591.79999999999995</v>
       </c>
-      <c r="L180" s="63">
+      <c r="L180" s="56">
         <v>566.88300000000004</v>
       </c>
-      <c r="M180" s="63">
+      <c r="M180" s="56">
         <v>564.02499999999998</v>
       </c>
     </row>
     <row r="181" spans="1:13" ht="12.75">
-      <c r="A181" s="56" t="s">
+      <c r="A181" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B181" s="10"/>
       <c r="C181" s="10"/>
-      <c r="D181" s="67"/>
-[...8 lines deleted...]
-      <c r="M181" s="68"/>
+      <c r="D181" s="60"/>
+      <c r="E181" s="60"/>
+      <c r="F181" s="60"/>
+      <c r="G181" s="60"/>
+      <c r="H181" s="60"/>
+      <c r="I181" s="60"/>
+      <c r="J181" s="60"/>
+      <c r="K181" s="46"/>
+      <c r="L181" s="60"/>
+      <c r="M181" s="61"/>
     </row>
     <row r="182" spans="1:13">
-      <c r="A182" s="46" t="s">
+      <c r="A182" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B182" s="30">
+      <c r="B182" s="29">
         <v>260</v>
       </c>
-      <c r="C182" s="30">
+      <c r="C182" s="29">
         <v>300.10000000000002</v>
       </c>
-      <c r="D182" s="28">
+      <c r="D182" s="27">
         <v>368.7</v>
       </c>
-      <c r="E182" s="28">
+      <c r="E182" s="27">
         <v>417.9</v>
       </c>
-      <c r="F182" s="28">
+      <c r="F182" s="27">
         <v>473.51499999999999</v>
       </c>
-      <c r="G182" s="28">
+      <c r="G182" s="27">
         <v>428.74099999999999</v>
       </c>
-      <c r="H182" s="28">
+      <c r="H182" s="27">
         <v>426.06599999999997</v>
       </c>
-      <c r="I182" s="28">
+      <c r="I182" s="27">
         <v>432.279</v>
       </c>
-      <c r="J182" s="28">
+      <c r="J182" s="27">
         <v>571.78899999999999</v>
       </c>
-      <c r="K182" s="28">
+      <c r="K182" s="27">
         <v>572.45500000000004</v>
       </c>
-      <c r="L182" s="63">
+      <c r="L182" s="56">
         <v>547.59100000000001</v>
       </c>
-      <c r="M182" s="63">
+      <c r="M182" s="56">
         <v>544.72699999999998</v>
       </c>
     </row>
     <row r="183" spans="1:13">
-      <c r="A183" s="46" t="s">
+      <c r="A183" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B183" s="30">
+      <c r="B183" s="29">
         <v>13.8</v>
       </c>
-      <c r="C183" s="30">
+      <c r="C183" s="29">
         <v>14</v>
       </c>
-      <c r="D183" s="28">
+      <c r="D183" s="27">
         <v>18.100000000000001</v>
       </c>
-      <c r="E183" s="28">
+      <c r="E183" s="27">
         <v>18.100000000000001</v>
       </c>
-      <c r="F183" s="28">
+      <c r="F183" s="27">
         <v>18.280999999999999</v>
       </c>
-      <c r="G183" s="28">
+      <c r="G183" s="27">
         <v>18.074999999999999</v>
       </c>
-      <c r="H183" s="28">
+      <c r="H183" s="27">
         <v>22.494</v>
       </c>
-      <c r="I183" s="28">
+      <c r="I183" s="27">
         <v>21.93</v>
       </c>
-      <c r="J183" s="28">
+      <c r="J183" s="27">
         <v>24.274000000000001</v>
       </c>
-      <c r="K183" s="28">
+      <c r="K183" s="27">
         <v>19.345300000000002</v>
       </c>
-      <c r="L183" s="63">
+      <c r="L183" s="56">
         <v>19.292000000000002</v>
       </c>
-      <c r="M183" s="63">
+      <c r="M183" s="56">
         <v>19.297999999999998</v>
       </c>
     </row>
     <row r="184" spans="1:13">
-      <c r="A184" s="65" t="s">
+      <c r="A184" s="58" t="s">
         <v>3</v>
       </c>
       <c r="B184" s="3"/>
       <c r="C184" s="3"/>
       <c r="D184" s="3"/>
       <c r="E184" s="3"/>
       <c r="F184" s="3"/>
       <c r="G184" s="3"/>
       <c r="H184" s="3"/>
       <c r="I184" s="3"/>
       <c r="J184" s="3"/>
       <c r="K184" s="3"/>
       <c r="L184" s="3"/>
       <c r="M184" s="3"/>
     </row>
     <row r="185" spans="1:13" ht="30" customHeight="1">
-      <c r="A185" s="46" t="s">
+      <c r="A185" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B185" s="28">
+      <c r="B185" s="27">
         <v>296.60300000000001</v>
       </c>
-      <c r="C185" s="28">
+      <c r="C185" s="27">
         <v>354.42899999999997</v>
       </c>
-      <c r="D185" s="41">
+      <c r="D185" s="36">
         <v>296.58</v>
       </c>
-      <c r="E185" s="41">
+      <c r="E185" s="36">
         <v>323.96300000000002</v>
       </c>
-      <c r="F185" s="30">
+      <c r="F185" s="29">
         <v>300.94900000000001</v>
       </c>
-      <c r="G185" s="30">
+      <c r="G185" s="29">
         <v>254.10499999999999</v>
       </c>
-      <c r="H185" s="28">
+      <c r="H185" s="27">
         <v>223.92400000000001</v>
       </c>
-      <c r="I185" s="28">
+      <c r="I185" s="27">
         <v>203.50700000000001</v>
       </c>
-      <c r="J185" s="28">
+      <c r="J185" s="27">
         <v>206.33199999999999</v>
       </c>
-      <c r="K185" s="28">
+      <c r="K185" s="27">
         <v>183.61099999999999</v>
       </c>
-      <c r="L185" s="63">
+      <c r="L185" s="56">
         <v>267.13499999999999</v>
       </c>
-      <c r="M185" s="63">
+      <c r="M185" s="56">
         <v>268.52300000000002</v>
       </c>
     </row>
     <row r="186" spans="1:13" ht="12.75">
-      <c r="A186" s="56" t="s">
+      <c r="A186" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B186" s="67"/>
-[...2 lines deleted...]
-      <c r="E186" s="69"/>
+      <c r="B186" s="60"/>
+      <c r="C186" s="60"/>
+      <c r="D186" s="62"/>
+      <c r="E186" s="62"/>
       <c r="F186" s="10"/>
       <c r="G186" s="10"/>
       <c r="H186" s="10"/>
       <c r="I186" s="10"/>
-      <c r="J186" s="67"/>
-[...2 lines deleted...]
-      <c r="M186" s="67"/>
+      <c r="J186" s="60"/>
+      <c r="K186" s="60"/>
+      <c r="L186" s="60"/>
+      <c r="M186" s="60"/>
     </row>
     <row r="187" spans="1:13">
-      <c r="A187" s="46" t="s">
+      <c r="A187" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B187" s="28">
+      <c r="B187" s="27">
         <v>281.15800000000002</v>
       </c>
-      <c r="C187" s="28">
+      <c r="C187" s="27">
         <v>349.73899999999998</v>
       </c>
-      <c r="D187" s="41">
+      <c r="D187" s="36">
         <v>291.21100000000001</v>
       </c>
-      <c r="E187" s="41">
+      <c r="E187" s="36">
         <v>317.803</v>
       </c>
-      <c r="F187" s="30">
+      <c r="F187" s="29">
         <v>294.79000000000002</v>
       </c>
-      <c r="G187" s="30">
+      <c r="G187" s="29">
         <v>247.97200000000001</v>
       </c>
-      <c r="H187" s="28">
+      <c r="H187" s="27">
         <v>217.72200000000001</v>
       </c>
-      <c r="I187" s="28">
+      <c r="I187" s="27">
         <v>197.30799999999999</v>
       </c>
-      <c r="J187" s="28">
+      <c r="J187" s="27">
         <v>199.83199999999999</v>
       </c>
-      <c r="K187" s="28">
+      <c r="K187" s="27">
         <v>177.11600000000001</v>
       </c>
-      <c r="L187" s="63">
+      <c r="L187" s="56">
         <v>256.17</v>
       </c>
-      <c r="M187" s="63">
+      <c r="M187" s="56">
         <v>257.55700000000002</v>
       </c>
     </row>
     <row r="188" spans="1:13">
-      <c r="A188" s="46" t="s">
+      <c r="A188" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="B188" s="28">
+      <c r="B188" s="27">
         <v>15.444000000000001</v>
       </c>
-      <c r="C188" s="28">
+      <c r="C188" s="27">
         <v>4.6890000000000001</v>
       </c>
-      <c r="D188" s="41">
+      <c r="D188" s="36">
         <v>5.3689999999999998</v>
       </c>
-      <c r="E188" s="41">
+      <c r="E188" s="36">
         <v>6.16</v>
       </c>
-      <c r="F188" s="30">
+      <c r="F188" s="29">
         <v>6.1589999999999998</v>
       </c>
-      <c r="G188" s="30">
+      <c r="G188" s="29">
         <v>6.133</v>
       </c>
-      <c r="H188" s="28">
+      <c r="H188" s="27">
         <v>6.2009999999999996</v>
       </c>
-      <c r="I188" s="28">
+      <c r="I188" s="27">
         <v>6.1989999999999998</v>
       </c>
-      <c r="J188" s="28">
+      <c r="J188" s="27">
         <v>6.5</v>
       </c>
-      <c r="K188" s="28">
+      <c r="K188" s="27">
         <v>6.4950000000000001</v>
       </c>
-      <c r="L188" s="63">
+      <c r="L188" s="56">
         <v>10.965</v>
       </c>
-      <c r="M188" s="63">
+      <c r="M188" s="56">
         <v>10.965</v>
       </c>
     </row>
-    <row r="189" spans="1:13" s="16" customFormat="1">
-      <c r="A189" s="65" t="s">
+    <row r="189" spans="1:13" s="15" customFormat="1">
+      <c r="A189" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="B189" s="15"/>
+      <c r="B189" s="14"/>
       <c r="C189" s="3"/>
       <c r="D189" s="3"/>
       <c r="E189" s="3"/>
       <c r="F189" s="3"/>
       <c r="G189" s="3"/>
       <c r="H189" s="3"/>
       <c r="I189" s="3"/>
       <c r="J189" s="3"/>
       <c r="K189" s="3"/>
       <c r="L189" s="3"/>
       <c r="M189" s="3"/>
     </row>
-    <row r="190" spans="1:13" s="16" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A190" s="46" t="s">
+    <row r="190" spans="1:13" s="15" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A190" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B190" s="42">
+      <c r="B190" s="37">
         <v>159.25700000000001</v>
       </c>
-      <c r="C190" s="42">
+      <c r="C190" s="37">
         <v>154.25399999999999</v>
       </c>
-      <c r="D190" s="14">
+      <c r="D190" s="13">
         <v>195.65199999999999</v>
       </c>
-      <c r="E190" s="14">
+      <c r="E190" s="13">
         <v>193.69800000000001</v>
       </c>
       <c r="F190" s="10">
         <v>194.81299999999999</v>
       </c>
       <c r="G190" s="10">
         <v>202.947</v>
       </c>
       <c r="H190" s="10">
         <v>186.75200000000001</v>
       </c>
       <c r="I190" s="10">
         <v>195.667</v>
       </c>
       <c r="J190" s="9">
         <v>251.107</v>
       </c>
       <c r="K190" s="10">
         <v>228.001</v>
       </c>
-      <c r="L190" s="70">
+      <c r="L190" s="63">
         <v>219.80799999999999</v>
       </c>
       <c r="M190" s="10">
         <v>207.26300000000001</v>
       </c>
     </row>
-    <row r="191" spans="1:13" s="16" customFormat="1">
-      <c r="A191" s="56" t="s">
+    <row r="191" spans="1:13" s="15" customFormat="1">
+      <c r="A191" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="F191" s="27"/>
-[...7 lines deleted...]
-      <c r="A192" s="46" t="s">
+      <c r="F191" s="26"/>
+      <c r="H191" s="26"/>
+      <c r="I191" s="26"/>
+      <c r="J191" s="17"/>
+      <c r="K191" s="26"/>
+      <c r="L191" s="64"/>
+    </row>
+    <row r="192" spans="1:13" s="15" customFormat="1">
+      <c r="A192" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B192" s="42">
+      <c r="B192" s="37">
         <v>158.34899999999999</v>
       </c>
-      <c r="C192" s="42">
+      <c r="C192" s="37">
         <v>153.30549999999999</v>
       </c>
-      <c r="D192" s="25">
+      <c r="D192" s="24">
         <v>194.732</v>
       </c>
-      <c r="E192" s="25">
+      <c r="E192" s="24">
         <v>192.86500000000001</v>
       </c>
-      <c r="F192" s="27">
+      <c r="F192" s="26">
         <v>193.465</v>
       </c>
-      <c r="G192" s="27">
+      <c r="G192" s="26">
         <v>201.62299999999999</v>
       </c>
-      <c r="H192" s="27">
+      <c r="H192" s="26">
         <v>185.47800000000001</v>
       </c>
-      <c r="I192" s="27">
+      <c r="I192" s="26">
         <v>194.358</v>
       </c>
-      <c r="J192" s="18">
+      <c r="J192" s="17">
         <v>250.36099999999999</v>
       </c>
-      <c r="K192" s="27">
+      <c r="K192" s="26">
         <v>227.26300000000001</v>
       </c>
-      <c r="L192" s="71">
+      <c r="L192" s="64">
         <v>219.435</v>
       </c>
-      <c r="M192" s="27">
+      <c r="M192" s="26">
         <v>206.89699999999999</v>
       </c>
     </row>
-    <row r="193" spans="1:13" s="16" customFormat="1">
-      <c r="A193" s="58" t="s">
+    <row r="193" spans="1:13" s="15" customFormat="1">
+      <c r="A193" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="B193" s="42">
+      <c r="B193" s="37">
         <v>0.90700000000000003</v>
       </c>
-      <c r="C193" s="42">
+      <c r="C193" s="37">
         <v>0.94799999999999995</v>
       </c>
-      <c r="D193" s="14">
+      <c r="D193" s="13">
         <v>0.91900000000000004</v>
       </c>
-      <c r="E193" s="14">
+      <c r="E193" s="13">
         <v>0.83299999999999996</v>
       </c>
       <c r="F193" s="10">
         <v>1.3480000000000001</v>
       </c>
       <c r="G193" s="10">
         <v>1.3240000000000001</v>
       </c>
       <c r="H193" s="10">
         <v>1.274</v>
       </c>
       <c r="I193" s="10">
         <v>1.3089999999999999</v>
       </c>
       <c r="J193" s="9">
         <v>0.745</v>
       </c>
       <c r="K193" s="10">
         <v>0.73799999999999999</v>
       </c>
-      <c r="L193" s="70">
+      <c r="L193" s="63">
         <v>0.373</v>
       </c>
       <c r="M193" s="10">
         <v>0.36499999999999999</v>
       </c>
     </row>
-    <row r="194" spans="1:13" s="16" customFormat="1">
-      <c r="A194" s="65">
+    <row r="194" spans="1:13" s="15" customFormat="1">
+      <c r="A194" s="58">
         <v>2024</v>
       </c>
-      <c r="B194" s="42"/>
-[...2 lines deleted...]
-      <c r="E194" s="14"/>
+      <c r="B194" s="37"/>
+      <c r="C194" s="37"/>
+      <c r="D194" s="13"/>
+      <c r="E194" s="13"/>
       <c r="F194" s="10"/>
       <c r="G194" s="10"/>
       <c r="H194" s="10"/>
       <c r="I194" s="10"/>
       <c r="J194" s="9"/>
       <c r="K194" s="10"/>
-      <c r="L194" s="70"/>
+      <c r="L194" s="63"/>
       <c r="M194" s="10"/>
     </row>
-    <row r="195" spans="1:13" s="16" customFormat="1" ht="30" customHeight="1">
-      <c r="A195" s="46" t="s">
+    <row r="195" spans="1:13" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A195" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B195" s="42">
+      <c r="B195" s="37">
         <v>188.91300000000001</v>
       </c>
-      <c r="C195" s="42">
+      <c r="C195" s="37">
         <v>207.22900000000001</v>
       </c>
-      <c r="D195" s="14">
+      <c r="D195" s="13">
         <v>196.62100000000001</v>
       </c>
-      <c r="E195" s="81">
+      <c r="E195" s="71">
         <v>239.941</v>
       </c>
-      <c r="F195" s="85">
+      <c r="F195" s="74">
         <v>169.65600000000001</v>
       </c>
       <c r="G195" s="10">
         <v>140.15700000000001</v>
       </c>
       <c r="H195" s="10">
         <v>129.464</v>
       </c>
-      <c r="I195" s="88">
+      <c r="I195" s="76">
         <v>132.09</v>
       </c>
       <c r="J195" s="9">
         <v>159.30000000000001</v>
       </c>
       <c r="K195" s="10">
         <v>159.5</v>
       </c>
-      <c r="L195" s="82">
+      <c r="L195" s="72">
         <v>163.44499999999999</v>
       </c>
-      <c r="M195" s="78">
+      <c r="M195" s="69">
         <v>169.66399999999999</v>
       </c>
     </row>
-    <row r="196" spans="1:13" s="16" customFormat="1">
-      <c r="A196" s="56" t="s">
+    <row r="196" spans="1:13" s="15" customFormat="1">
+      <c r="A196" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B196" s="42"/>
-[...1 lines deleted...]
-      <c r="D196" s="14"/>
+      <c r="B196" s="37"/>
+      <c r="C196" s="37"/>
+      <c r="D196" s="13"/>
       <c r="G196" s="10"/>
       <c r="H196" s="10"/>
       <c r="J196" s="9"/>
       <c r="K196" s="10"/>
     </row>
-    <row r="197" spans="1:13" s="16" customFormat="1">
-      <c r="A197" s="46" t="s">
+    <row r="197" spans="1:13" s="15" customFormat="1">
+      <c r="A197" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B197" s="42">
+      <c r="B197" s="37">
         <v>186.72399999999999</v>
       </c>
-      <c r="C197" s="42">
+      <c r="C197" s="37">
         <v>203.69200000000001</v>
       </c>
-      <c r="D197" s="14">
+      <c r="D197" s="13">
         <v>193.90600000000001</v>
       </c>
-      <c r="E197" s="81">
+      <c r="E197" s="71">
         <v>238.23500000000001</v>
       </c>
-      <c r="F197" s="85">
+      <c r="F197" s="74">
         <v>167.51</v>
       </c>
       <c r="G197" s="10">
         <v>137.97499999999999</v>
       </c>
       <c r="H197" s="10">
         <v>127.992</v>
       </c>
-      <c r="I197" s="88">
+      <c r="I197" s="76">
         <v>130.62299999999999</v>
       </c>
       <c r="J197" s="9">
         <v>157.9</v>
       </c>
       <c r="K197" s="10">
         <v>155.80000000000001</v>
       </c>
-      <c r="L197" s="82">
+      <c r="L197" s="72">
         <v>158.745</v>
       </c>
-      <c r="M197" s="78">
+      <c r="M197" s="69">
         <v>164.762</v>
       </c>
     </row>
-    <row r="198" spans="1:13" s="16" customFormat="1">
-      <c r="A198" s="58" t="s">
+    <row r="198" spans="1:13" s="15" customFormat="1">
+      <c r="A198" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="B198" s="42">
+      <c r="B198" s="37">
         <v>2.1880000000000002</v>
       </c>
-      <c r="C198" s="42">
+      <c r="C198" s="37">
         <v>3.5369999999999999</v>
       </c>
-      <c r="D198" s="14">
+      <c r="D198" s="13">
         <v>2.7149999999999999</v>
       </c>
-      <c r="E198" s="81">
+      <c r="E198" s="71">
         <v>1.7050000000000001</v>
       </c>
-      <c r="F198" s="92">
+      <c r="F198" s="78">
         <v>2.1459999999999999</v>
       </c>
       <c r="G198" s="10">
         <v>2.1819999999999999</v>
       </c>
       <c r="H198" s="10">
         <v>1.4710000000000001</v>
       </c>
-      <c r="I198" s="88">
+      <c r="I198" s="76">
         <v>1.466</v>
       </c>
       <c r="J198" s="9">
         <v>1.4</v>
       </c>
       <c r="K198" s="10">
         <v>3.7</v>
       </c>
-      <c r="L198" s="82">
+      <c r="L198" s="72">
         <v>4.7</v>
       </c>
-      <c r="M198" s="78">
+      <c r="M198" s="69">
         <v>4.9020000000000001</v>
       </c>
     </row>
-    <row r="199" spans="1:13" s="16" customFormat="1">
-      <c r="A199" s="65">
+    <row r="199" spans="1:13" s="15" customFormat="1">
+      <c r="A199" s="58">
         <v>2025</v>
       </c>
-      <c r="B199" s="42"/>
-[...3 lines deleted...]
-      <c r="F199" s="92"/>
+      <c r="B199" s="37"/>
+      <c r="C199" s="37"/>
+      <c r="D199" s="13"/>
+      <c r="E199" s="71"/>
+      <c r="F199" s="78"/>
       <c r="G199" s="10"/>
       <c r="H199" s="10"/>
-      <c r="I199" s="88"/>
+      <c r="I199" s="76"/>
       <c r="J199" s="9"/>
       <c r="K199" s="10"/>
-      <c r="L199" s="82"/>
+      <c r="L199" s="72"/>
       <c r="M199" s="10"/>
     </row>
-    <row r="200" spans="1:13" s="16" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A200" s="46" t="s">
+    <row r="200" spans="1:13" s="15" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A200" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B200" s="78">
+      <c r="B200" s="69">
         <v>173.40100000000001</v>
       </c>
-      <c r="C200" s="78">
+      <c r="C200" s="69">
         <v>189.28100000000001</v>
       </c>
-      <c r="D200" s="78">
+      <c r="D200" s="69">
         <v>195.41499999999999</v>
       </c>
-      <c r="E200" s="78">
+      <c r="E200" s="69">
         <v>222.91900000000001</v>
       </c>
-      <c r="F200" s="78">
+      <c r="F200" s="69">
         <v>208.05699999999999</v>
       </c>
-      <c r="G200" s="78">
+      <c r="G200" s="69">
         <v>207.751</v>
       </c>
       <c r="H200" s="10">
         <v>220.928</v>
       </c>
-      <c r="I200" s="88">
+      <c r="I200" s="76">
         <v>231.90600000000001</v>
       </c>
       <c r="J200" s="9">
         <v>257.45850000000002</v>
       </c>
-      <c r="K200" s="82">
+      <c r="K200" s="72">
         <v>268.685</v>
       </c>
-      <c r="L200" s="78">
+      <c r="L200" s="69">
         <v>299.31599999999997</v>
       </c>
-      <c r="M200" s="82">
+      <c r="M200" s="72">
         <v>385.887</v>
       </c>
     </row>
-    <row r="201" spans="1:13" s="16" customFormat="1">
-      <c r="A201" s="56" t="s">
+    <row r="201" spans="1:13" s="15" customFormat="1">
+      <c r="A201" s="49" t="s">
         <v>71</v>
       </c>
       <c r="H201" s="10"/>
-      <c r="I201" s="88"/>
+      <c r="I201" s="76"/>
       <c r="J201" s="9"/>
     </row>
-    <row r="202" spans="1:13" s="16" customFormat="1">
-      <c r="A202" s="46" t="s">
+    <row r="202" spans="1:13" s="15" customFormat="1">
+      <c r="A202" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B202" s="78">
+      <c r="B202" s="69">
         <v>152.74199999999999</v>
       </c>
-      <c r="C202" s="78">
+      <c r="C202" s="69">
         <v>182.042</v>
       </c>
-      <c r="D202" s="78">
+      <c r="D202" s="69">
         <v>187.428</v>
       </c>
-      <c r="E202" s="78">
+      <c r="E202" s="69">
         <v>214.536</v>
       </c>
-      <c r="F202" s="78">
+      <c r="F202" s="69">
         <v>199.483</v>
       </c>
-      <c r="G202" s="78">
+      <c r="G202" s="69">
         <v>198.58699999999999</v>
       </c>
       <c r="H202" s="10">
         <v>211.17599999999999</v>
       </c>
-      <c r="I202" s="88">
+      <c r="I202" s="76">
         <v>221.685</v>
       </c>
       <c r="J202" s="9">
         <v>246.995</v>
       </c>
-      <c r="K202" s="82">
+      <c r="K202" s="72">
         <v>257.95999999999998</v>
       </c>
-      <c r="L202" s="82">
+      <c r="L202" s="72">
         <v>278.66199999999998</v>
       </c>
-      <c r="M202" s="82">
+      <c r="M202" s="72">
         <v>363.66399999999999</v>
       </c>
     </row>
-    <row r="203" spans="1:13" s="16" customFormat="1">
-      <c r="A203" s="58" t="s">
+    <row r="203" spans="1:13" s="15" customFormat="1">
+      <c r="A203" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="B203" s="82">
+      <c r="B203" s="72">
         <v>20.658999999999999</v>
       </c>
-      <c r="C203" s="82">
+      <c r="C203" s="72">
         <v>7.2380000000000004</v>
       </c>
-      <c r="D203" s="82">
+      <c r="D203" s="72">
         <v>7.9859999999999998</v>
       </c>
-      <c r="E203" s="82">
+      <c r="E203" s="72">
         <v>8.3819999999999997</v>
       </c>
-      <c r="F203" s="82">
+      <c r="F203" s="72">
         <v>8.5730000000000004</v>
       </c>
-      <c r="G203" s="82">
+      <c r="G203" s="72">
         <v>9.1639999999999997</v>
       </c>
       <c r="H203" s="10">
         <v>9.7520000000000007</v>
       </c>
-      <c r="I203" s="88">
+      <c r="I203" s="76">
         <v>10.220000000000001</v>
       </c>
       <c r="J203" s="9">
         <v>10.462</v>
       </c>
-      <c r="K203" s="82">
+      <c r="K203" s="72">
         <v>10.724</v>
       </c>
-      <c r="L203" s="82">
+      <c r="L203" s="72">
         <v>20.654</v>
       </c>
-      <c r="M203" s="82">
+      <c r="M203" s="72">
         <v>22.222999999999999</v>
       </c>
     </row>
-    <row r="204" spans="1:13" s="16" customFormat="1">
-      <c r="A204" s="65">
+    <row r="204" spans="1:13" s="15" customFormat="1">
+      <c r="A204" s="58">
         <v>2026</v>
       </c>
-      <c r="B204" s="82"/>
-[...4 lines deleted...]
-      <c r="G204" s="82"/>
+      <c r="B204" s="72"/>
+      <c r="C204" s="72"/>
+      <c r="D204" s="72"/>
+      <c r="E204" s="72"/>
+      <c r="F204" s="72"/>
+      <c r="G204" s="72"/>
       <c r="H204" s="10"/>
-      <c r="I204" s="88"/>
+      <c r="I204" s="76"/>
       <c r="J204" s="9"/>
-      <c r="K204" s="82"/>
-[...4 lines deleted...]
-      <c r="A205" s="46" t="s">
+      <c r="K204" s="72"/>
+      <c r="L204" s="72"/>
+      <c r="M204" s="72"/>
+    </row>
+    <row r="205" spans="1:13" s="15" customFormat="1" ht="30" customHeight="1">
+      <c r="A205" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="B205" s="78">
+      <c r="B205" s="24">
         <v>248.875</v>
       </c>
-      <c r="C205" s="78">
+      <c r="C205" s="24">
         <v>231.95699999999999</v>
       </c>
-      <c r="D205" s="78">
+      <c r="D205" s="24">
         <v>273.14</v>
       </c>
-      <c r="E205" s="82">
+      <c r="E205" s="13">
         <v>269.673</v>
       </c>
-      <c r="F205" s="14">
+      <c r="F205" s="13">
         <v>246.7</v>
       </c>
-      <c r="G205" s="82"/>
+      <c r="G205" s="13">
+        <v>233.405</v>
+      </c>
       <c r="H205" s="10"/>
-      <c r="I205" s="88"/>
+      <c r="I205" s="103"/>
       <c r="J205" s="9"/>
-      <c r="K205" s="82"/>
-[...4 lines deleted...]
-      <c r="A206" s="56" t="s">
+      <c r="K205" s="13"/>
+      <c r="L205" s="13"/>
+      <c r="M205" s="13"/>
+    </row>
+    <row r="206" spans="1:13" s="15" customFormat="1">
+      <c r="A206" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="F206" s="14"/>
-      <c r="G206" s="82"/>
+      <c r="F206" s="13"/>
+      <c r="G206" s="13"/>
       <c r="H206" s="10"/>
-      <c r="I206" s="88"/>
+      <c r="I206" s="103"/>
       <c r="J206" s="9"/>
-      <c r="K206" s="82"/>
-[...4 lines deleted...]
-      <c r="A207" s="46" t="s">
+      <c r="K206" s="13"/>
+      <c r="L206" s="13"/>
+      <c r="M206" s="13"/>
+    </row>
+    <row r="207" spans="1:13" s="15" customFormat="1">
+      <c r="A207" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="B207" s="82">
+      <c r="B207" s="13">
         <v>226.59399999999999</v>
       </c>
-      <c r="C207" s="78">
+      <c r="C207" s="24">
         <v>210.48</v>
       </c>
-      <c r="D207" s="82">
+      <c r="D207" s="13">
         <v>251.82499999999999</v>
       </c>
-      <c r="E207" s="82">
+      <c r="E207" s="13">
         <v>250.15299999999999</v>
       </c>
-      <c r="F207" s="14">
+      <c r="F207" s="13">
         <v>233.8</v>
       </c>
-      <c r="G207" s="82"/>
+      <c r="G207" s="13">
+        <v>223.73</v>
+      </c>
       <c r="H207" s="10"/>
-      <c r="I207" s="88"/>
+      <c r="I207" s="103"/>
       <c r="J207" s="9"/>
-      <c r="K207" s="82"/>
-[...4 lines deleted...]
-      <c r="A208" s="60" t="s">
+      <c r="K207" s="13"/>
+      <c r="L207" s="13"/>
+      <c r="M207" s="13"/>
+    </row>
+    <row r="208" spans="1:13" s="15" customFormat="1">
+      <c r="A208" s="53" t="s">
         <v>73</v>
       </c>
-      <c r="B208" s="79">
+      <c r="B208" s="86">
         <v>22.280999999999999</v>
       </c>
-      <c r="C208" s="79">
+      <c r="C208" s="86">
         <v>21.475999999999999</v>
       </c>
-      <c r="D208" s="79">
+      <c r="D208" s="86">
         <v>21.315000000000001</v>
       </c>
-      <c r="E208" s="79">
+      <c r="E208" s="86">
         <v>19.518999999999998</v>
       </c>
-      <c r="F208" s="113">
+      <c r="F208" s="86">
         <v>12.9</v>
       </c>
-      <c r="G208" s="79"/>
-[...5 lines deleted...]
-      <c r="M208" s="79"/>
+      <c r="G208" s="86">
+        <v>9.6739999999999995</v>
+      </c>
+      <c r="H208" s="31"/>
+      <c r="I208" s="104"/>
+      <c r="J208" s="21"/>
+      <c r="K208" s="86"/>
+      <c r="L208" s="86"/>
+      <c r="M208" s="86"/>
     </row>
     <row r="209" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
-      <c r="A209" s="106" t="s">
+      <c r="A209" s="91" t="s">
         <v>79</v>
       </c>
-      <c r="B209" s="106"/>
-[...15 lines deleted...]
-      <c r="R209" s="23"/>
+      <c r="B209" s="91"/>
+      <c r="C209" s="91"/>
+      <c r="D209" s="91"/>
+      <c r="E209" s="91"/>
+      <c r="F209" s="91"/>
+      <c r="G209" s="91"/>
+      <c r="H209" s="91"/>
+      <c r="I209" s="91"/>
+      <c r="J209" s="91"/>
+      <c r="K209" s="91"/>
+      <c r="L209" s="91"/>
+      <c r="M209" s="91"/>
+      <c r="N209" s="22"/>
+      <c r="O209" s="22"/>
+      <c r="P209" s="22"/>
+      <c r="Q209" s="22"/>
+      <c r="R209" s="22"/>
     </row>
     <row r="210" spans="1:18" s="7" customFormat="1">
-      <c r="A210" s="72"/>
-[...16 lines deleted...]
-      <c r="R210" s="23"/>
+      <c r="A210" s="65"/>
+      <c r="B210" s="65"/>
+      <c r="C210" s="65"/>
+      <c r="D210" s="65"/>
+      <c r="E210" s="65"/>
+      <c r="F210" s="65"/>
+      <c r="G210" s="65"/>
+      <c r="H210" s="65"/>
+      <c r="I210" s="65"/>
+      <c r="J210" s="65"/>
+      <c r="K210" s="65"/>
+      <c r="L210" s="65"/>
+      <c r="M210" s="65"/>
+      <c r="N210" s="22"/>
+      <c r="O210" s="22"/>
+      <c r="P210" s="22"/>
+      <c r="Q210" s="22"/>
+      <c r="R210" s="22"/>
     </row>
     <row r="211" spans="1:18">
-      <c r="A211" s="105" t="s">
+      <c r="A211" s="90" t="s">
         <v>74</v>
       </c>
-      <c r="B211" s="105"/>
-[...10 lines deleted...]
-      <c r="M211" s="105"/>
+      <c r="B211" s="90"/>
+      <c r="C211" s="90"/>
+      <c r="D211" s="90"/>
+      <c r="E211" s="90"/>
+      <c r="F211" s="90"/>
+      <c r="G211" s="90"/>
+      <c r="H211" s="90"/>
+      <c r="I211" s="90"/>
+      <c r="J211" s="90"/>
+      <c r="K211" s="90"/>
+      <c r="L211" s="90"/>
+      <c r="M211" s="90"/>
     </row>
     <row r="212" spans="1:18">
-      <c r="L212" s="16"/>
+      <c r="L212" s="15"/>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" s="4"/>
       <c r="B213" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>55</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I213" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J213" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K213" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L213" s="5" t="s">
         <v>60</v>
       </c>
       <c r="M213" s="6" t="s">
         <v>61</v>
       </c>
       <c r="N213" s="7"/>
     </row>
     <row r="214" spans="1:18" ht="23.25" customHeight="1">
       <c r="A214" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="C214" s="16"/>
-[...6 lines deleted...]
-      <c r="M214" s="16"/>
+      <c r="C214" s="15"/>
+      <c r="D214" s="15"/>
+      <c r="E214" s="15"/>
+      <c r="G214" s="15"/>
+      <c r="I214" s="15"/>
+      <c r="J214" s="15"/>
+      <c r="L214" s="15"/>
+      <c r="M214" s="15"/>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" s="8">
         <v>2018</v>
       </c>
-      <c r="B215" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M215" s="27" t="s">
+      <c r="B215" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C215" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D215" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E215" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F215" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G215" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H215" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I215" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J215" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K215" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L215" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M215" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" s="8">
         <v>2019</v>
       </c>
-      <c r="B216" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M216" s="27" t="s">
+      <c r="B216" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C216" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D216" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E216" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F216" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G216" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H216" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I216" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J216" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K216" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L216" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M216" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="217" spans="1:18">
-      <c r="A217" s="19">
+      <c r="A217" s="18">
         <v>2020</v>
       </c>
-      <c r="B217" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M217" s="27" t="s">
+      <c r="B217" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C217" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D217" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E217" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F217" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G217" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H217" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I217" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J217" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K217" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L217" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M217" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" s="8">
         <v>2021</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C218" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D218" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E218" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F218" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G218" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H218" s="10" t="s">
         <v>2</v>
       </c>
       <c r="I218" s="10" t="s">
         <v>2</v>
       </c>
       <c r="J218" s="10" t="s">
         <v>2</v>
       </c>
       <c r="K218" s="10" t="s">
         <v>2</v>
       </c>
       <c r="L218" s="10" t="s">
         <v>2</v>
       </c>
       <c r="M218" s="10" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" s="8">
         <v>2022</v>
       </c>
-      <c r="B219" s="28">
+      <c r="B219" s="13">
         <v>507</v>
       </c>
-      <c r="C219" s="28">
+      <c r="C219" s="13">
         <v>451</v>
       </c>
-      <c r="D219" s="28">
+      <c r="D219" s="13">
         <v>525</v>
       </c>
-      <c r="E219" s="28">
+      <c r="E219" s="13">
         <v>493</v>
       </c>
-      <c r="F219" s="28">
+      <c r="F219" s="13">
         <v>577</v>
       </c>
-      <c r="G219" s="28">
+      <c r="G219" s="13">
         <v>517</v>
       </c>
-      <c r="H219" s="28">
+      <c r="H219" s="13">
         <v>564</v>
       </c>
-      <c r="I219" s="28">
+      <c r="I219" s="13">
         <v>532</v>
       </c>
-      <c r="J219" s="28">
+      <c r="J219" s="13">
         <v>511</v>
       </c>
-      <c r="K219" s="28">
+      <c r="K219" s="13">
         <v>570</v>
       </c>
-      <c r="L219" s="28">
+      <c r="L219" s="13">
         <v>490</v>
       </c>
-      <c r="M219" s="28">
+      <c r="M219" s="13">
         <v>534</v>
       </c>
     </row>
-    <row r="220" spans="1:18" s="16" customFormat="1">
-      <c r="A220" s="19">
+    <row r="220" spans="1:18" s="15" customFormat="1">
+      <c r="A220" s="18">
         <v>2023</v>
       </c>
-      <c r="B220" s="73" t="s">
-[...11 lines deleted...]
-      <c r="F220" s="73" t="s">
+      <c r="B220" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="C220" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="D220" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="E220" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="F220" s="101" t="s">
         <v>0</v>
       </c>
       <c r="G220" s="9">
         <v>539</v>
       </c>
       <c r="H220" s="9">
         <v>391</v>
       </c>
       <c r="I220" s="9">
         <v>509</v>
       </c>
       <c r="J220" s="9">
         <v>518</v>
       </c>
       <c r="K220" s="10">
         <v>575</v>
       </c>
-      <c r="L220" s="14">
+      <c r="L220" s="13">
         <v>534</v>
       </c>
       <c r="M220" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="221" spans="1:18" s="16" customFormat="1">
-      <c r="A221" s="19">
+    <row r="221" spans="1:18" s="15" customFormat="1">
+      <c r="A221" s="18">
         <v>2024</v>
       </c>
-      <c r="B221" s="73" t="s">
-[...37 lines deleted...]
-      <c r="A222" s="101" t="s">
+      <c r="B221" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="C221" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="D221" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="E221" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="F221" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G221" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H221" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I221" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J221" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K221" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L221" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M221" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:18" s="15" customFormat="1">
+      <c r="A222" s="84" t="s">
         <v>101</v>
       </c>
-      <c r="B222" s="78">
+      <c r="B222" s="24">
         <v>1266.4000000000001</v>
       </c>
-      <c r="C222" s="12">
+      <c r="C222" s="13">
         <v>1135.3</v>
       </c>
-      <c r="D222" s="12">
+      <c r="D222" s="13">
         <v>1255.8</v>
       </c>
-      <c r="E222" s="82">
+      <c r="E222" s="13">
         <v>1103.76</v>
       </c>
-      <c r="F222" s="73" t="s">
-[...20 lines deleted...]
-      <c r="M222" s="90">
+      <c r="F222" s="101">
+        <v>1141.3</v>
+      </c>
+      <c r="G222" s="13">
+        <v>1181.5</v>
+      </c>
+      <c r="H222" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="I222" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J222" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K222" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L222" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M222" s="19">
         <v>1347.9</v>
       </c>
     </row>
-    <row r="223" spans="1:18" s="16" customFormat="1">
-      <c r="A223" s="101" t="s">
+    <row r="223" spans="1:18" s="15" customFormat="1">
+      <c r="A223" s="84" t="s">
         <v>102</v>
       </c>
-      <c r="B223" s="82">
+      <c r="B223" s="13">
         <v>1272.74</v>
       </c>
-      <c r="C223" s="12">
+      <c r="C223" s="13">
         <v>1035.3</v>
       </c>
-      <c r="D223" s="12">
+      <c r="D223" s="13">
         <v>1214.3499999999999</v>
       </c>
-      <c r="E223" s="82">
+      <c r="E223" s="13">
         <v>917.73</v>
       </c>
-      <c r="F223" s="25">
+      <c r="F223" s="24">
         <v>1391.74</v>
       </c>
-      <c r="G223" s="73"/>
-[...5 lines deleted...]
-      <c r="M223" s="90"/>
+      <c r="G223" s="13">
+        <v>1291</v>
+      </c>
+      <c r="H223" s="101"/>
+      <c r="I223" s="19"/>
+      <c r="J223" s="19"/>
+      <c r="K223" s="19"/>
+      <c r="L223" s="19"/>
+      <c r="M223" s="19"/>
     </row>
     <row r="224" spans="1:18" ht="19.5" customHeight="1">
-      <c r="A224" s="17" t="s">
+      <c r="A224" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="B224" s="18"/>
-[...10 lines deleted...]
-      <c r="M224" s="18"/>
+      <c r="B224" s="17"/>
+      <c r="C224" s="66"/>
+      <c r="D224" s="15"/>
+      <c r="E224" s="17"/>
+      <c r="F224" s="17"/>
+      <c r="G224" s="17"/>
+      <c r="H224" s="17"/>
+      <c r="I224" s="17"/>
+      <c r="J224" s="17"/>
+      <c r="K224" s="17"/>
+      <c r="L224" s="17"/>
+      <c r="M224" s="17"/>
     </row>
     <row r="225" spans="1:14">
       <c r="A225" s="8">
         <v>2018</v>
       </c>
-      <c r="B225" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M225" s="27" t="s">
+      <c r="B225" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C225" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D225" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E225" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F225" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G225" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H225" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I225" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J225" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K225" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L225" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M225" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="226" spans="1:14">
       <c r="A226" s="8">
         <v>2019</v>
       </c>
-      <c r="B226" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M226" s="27" t="s">
+      <c r="B226" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C226" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D226" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E226" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F226" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G226" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H226" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I226" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J226" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K226" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L226" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M226" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="227" spans="1:14">
       <c r="A227" s="8">
         <v>2020</v>
       </c>
-      <c r="B227" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M227" s="27" t="s">
+      <c r="B227" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C227" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D227" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E227" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F227" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G227" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H227" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I227" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J227" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K227" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L227" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M227" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="228" spans="1:14">
       <c r="A228" s="8">
         <v>2021</v>
       </c>
-      <c r="B228" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M228" s="27" t="s">
+      <c r="B228" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C228" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D228" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E228" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F228" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G228" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H228" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I228" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J228" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="K228" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L228" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M228" s="26" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="229" spans="1:14">
       <c r="A229" s="8">
         <v>2022</v>
       </c>
-      <c r="B229" s="28">
+      <c r="B229" s="13">
         <v>17</v>
       </c>
-      <c r="C229" s="28">
+      <c r="C229" s="13">
         <v>15</v>
       </c>
-      <c r="D229" s="28">
+      <c r="D229" s="13">
         <v>18</v>
       </c>
-      <c r="E229" s="28">
+      <c r="E229" s="13">
         <v>16</v>
       </c>
-      <c r="F229" s="28">
+      <c r="F229" s="13">
         <v>19</v>
       </c>
-      <c r="G229" s="28">
+      <c r="G229" s="13">
         <v>18</v>
       </c>
-      <c r="H229" s="28">
+      <c r="H229" s="13">
         <v>19</v>
       </c>
-      <c r="I229" s="28">
+      <c r="I229" s="13">
         <v>18</v>
       </c>
-      <c r="J229" s="28">
+      <c r="J229" s="13">
         <v>17</v>
       </c>
-      <c r="K229" s="28">
+      <c r="K229" s="13">
         <v>19</v>
       </c>
-      <c r="L229" s="28">
+      <c r="L229" s="13">
         <v>16</v>
       </c>
-      <c r="M229" s="28">
+      <c r="M229" s="13">
         <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:14">
       <c r="A230" s="7">
         <v>2023</v>
       </c>
-      <c r="B230" s="42" t="s">
-[...14 lines deleted...]
-      <c r="G230" s="75">
+      <c r="B230" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="C230" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="D230" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="E230" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="F230" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="G230" s="67">
         <v>18</v>
       </c>
-      <c r="H230" s="75">
+      <c r="H230" s="67">
         <v>13</v>
       </c>
-      <c r="I230" s="75">
+      <c r="I230" s="67">
         <v>17</v>
       </c>
-      <c r="J230" s="75">
+      <c r="J230" s="67">
         <v>18</v>
       </c>
-      <c r="K230" s="75">
+      <c r="K230" s="67">
         <v>19</v>
       </c>
-      <c r="L230" s="75">
+      <c r="L230" s="67">
         <v>18</v>
       </c>
       <c r="M230" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:14">
       <c r="A231" s="7">
         <v>2024</v>
       </c>
-      <c r="B231" s="73" t="s">
-[...32 lines deleted...]
-      <c r="M231" s="96" t="s">
+      <c r="B231" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="C231" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="D231" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="E231" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="F231" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G231" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H231" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I231" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J231" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K231" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L231" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M231" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:14">
-      <c r="A232" s="101" t="s">
+      <c r="A232" s="84" t="s">
         <v>101</v>
       </c>
-      <c r="B232" s="96" t="s">
-[...2 lines deleted...]
-      <c r="C232" s="73">
+      <c r="B232" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C232" s="101">
         <v>968.73599999999999</v>
       </c>
-      <c r="D232" s="73">
+      <c r="D232" s="101">
         <v>1051.165</v>
       </c>
-      <c r="E232" s="82">
+      <c r="E232" s="13">
         <v>827.93100000000004</v>
       </c>
-      <c r="F232" s="73" t="s">
-[...20 lines deleted...]
-      <c r="M232" s="73" t="s">
+      <c r="F232" s="101">
+        <v>922.96400000000006</v>
+      </c>
+      <c r="G232" s="101">
+        <v>986.05399999999997</v>
+      </c>
+      <c r="H232" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="I232" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="J232" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="K232" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="L232" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="M232" s="101" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:14">
-      <c r="A233" s="101" t="s">
+      <c r="A233" s="84" t="s">
         <v>102</v>
       </c>
-      <c r="B233" s="79">
+      <c r="B233" s="86">
         <v>1094.2280000000001</v>
       </c>
-      <c r="C233" s="76">
+      <c r="C233" s="105">
         <v>951.3</v>
       </c>
-      <c r="D233" s="76">
+      <c r="D233" s="105">
         <v>1161.068</v>
       </c>
-      <c r="E233" s="79">
+      <c r="E233" s="86">
         <v>1101.886</v>
       </c>
-      <c r="F233" s="25">
+      <c r="F233" s="24">
         <v>1203.8</v>
       </c>
-      <c r="G233" s="76"/>
-[...5 lines deleted...]
-      <c r="M233" s="76"/>
+      <c r="G233" s="86">
+        <v>1121.3050000000001</v>
+      </c>
+      <c r="H233" s="105"/>
+      <c r="I233" s="105"/>
+      <c r="J233" s="105"/>
+      <c r="K233" s="105"/>
+      <c r="L233" s="105"/>
+      <c r="M233" s="105"/>
     </row>
     <row r="234" spans="1:14" ht="12.75">
-      <c r="A234" s="109" t="s">
+      <c r="A234" s="94" t="s">
         <v>100</v>
       </c>
-      <c r="B234" s="110"/>
-[...10 lines deleted...]
-      <c r="M234" s="111"/>
+      <c r="B234" s="95"/>
+      <c r="C234" s="95"/>
+      <c r="D234" s="95"/>
+      <c r="E234" s="95"/>
+      <c r="F234" s="95"/>
+      <c r="G234" s="95"/>
+      <c r="H234" s="95"/>
+      <c r="I234" s="95"/>
+      <c r="J234" s="96"/>
+      <c r="K234" s="96"/>
+      <c r="L234" s="96"/>
+      <c r="M234" s="96"/>
     </row>
     <row r="235" spans="1:14">
-      <c r="A235" s="102" t="s">
+      <c r="A235" s="87" t="s">
         <v>75</v>
       </c>
-      <c r="B235" s="102"/>
-[...10 lines deleted...]
-      <c r="M235" s="102"/>
+      <c r="B235" s="87"/>
+      <c r="C235" s="87"/>
+      <c r="D235" s="87"/>
+      <c r="E235" s="87"/>
+      <c r="F235" s="87"/>
+      <c r="G235" s="87"/>
+      <c r="H235" s="87"/>
+      <c r="I235" s="87"/>
+      <c r="J235" s="87"/>
+      <c r="K235" s="87"/>
+      <c r="L235" s="87"/>
+      <c r="M235" s="87"/>
     </row>
     <row r="236" spans="1:14">
-      <c r="A236" s="26"/>
-[...7 lines deleted...]
-      <c r="M236" s="16"/>
+      <c r="A236" s="25"/>
+      <c r="C236" s="15"/>
+      <c r="D236" s="15"/>
+      <c r="E236" s="15"/>
+      <c r="G236" s="15"/>
+      <c r="I236" s="15"/>
+      <c r="J236" s="15"/>
+      <c r="L236" s="15"/>
+      <c r="M236" s="15"/>
     </row>
     <row r="237" spans="1:14">
       <c r="A237" s="4"/>
       <c r="B237" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E237" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>55</v>
       </c>
       <c r="H237" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I237" s="5" t="s">
         <v>57</v>
       </c>
       <c r="J237" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K237" s="5" t="s">
         <v>59</v>
       </c>
       <c r="L237" s="5" t="s">
         <v>60</v>
       </c>
       <c r="M237" s="6" t="s">
         <v>61</v>
       </c>
       <c r="N237" s="7"/>
     </row>
     <row r="238" spans="1:14" ht="36" customHeight="1">
       <c r="A238" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="B238" s="18"/>
-[...10 lines deleted...]
-      <c r="M238" s="18"/>
+      <c r="C238" s="15"/>
+      <c r="D238" s="15"/>
+      <c r="E238" s="15"/>
+      <c r="G238" s="15"/>
+      <c r="I238" s="15"/>
+      <c r="J238" s="15"/>
+      <c r="L238" s="15"/>
+      <c r="M238" s="15"/>
     </row>
     <row r="239" spans="1:14">
       <c r="A239" s="8">
         <v>2018</v>
       </c>
-      <c r="B239" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M239" s="27" t="s">
+      <c r="B239" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C239" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D239" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E239" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F239" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G239" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H239" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I239" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J239" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="K239" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="L239" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="M239" s="55" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:14">
       <c r="A240" s="8">
         <v>2019</v>
       </c>
-      <c r="B240" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M240" s="38" t="s">
+      <c r="B240" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C240" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="D240" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="E240" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="F240" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G240" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H240" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I240" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J240" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K240" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L240" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M240" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="8">
         <v>2020</v>
       </c>
-      <c r="B241" s="38" t="s">
-[...32 lines deleted...]
-      <c r="M241" s="38" t="s">
+      <c r="B241" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C241" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D241" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E241" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F241" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G241" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H241" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I241" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J241" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K241" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L241" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M241" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="8">
         <v>2021</v>
       </c>
-      <c r="B242" s="38" t="s">
-[...32 lines deleted...]
-      <c r="M242" s="38" t="s">
+      <c r="B242" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C242" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D242" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E242" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="F242" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G242" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="H242" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="I242" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J242" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="K242" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="L242" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="M242" s="24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="8">
         <v>2022</v>
       </c>
-      <c r="B243" s="38" t="s">
-[...32 lines deleted...]
-      <c r="M243" s="28" t="s">
+      <c r="B243" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C243" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D243" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E243" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F243" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G243" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H243" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I243" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J243" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K243" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L243" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M243" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="8">
         <v>2023</v>
       </c>
-      <c r="B244" s="28" t="s">
-[...32 lines deleted...]
-      <c r="M244" s="87" t="s">
+      <c r="B244" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D244" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="E244" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="F244" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="G244" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H244" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I244" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J244" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K244" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L244" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M244" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="8">
         <v>2024</v>
       </c>
-      <c r="B245" s="28" t="s">
-[...32 lines deleted...]
-      <c r="M245" s="87" t="s">
+      <c r="B245" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C245" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D245" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E245" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="F245" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="G245" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="H245" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="I245" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="J245" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="K245" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="L245" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="M245" s="106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="8">
         <v>2025</v>
       </c>
-      <c r="B246" s="87" t="s">
-[...32 lines deleted...]
-      <c r="M246" s="87" t="s">
+      <c r="B246" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="C246" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="D246" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="E246" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="F246" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="G246" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="H246" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="I246" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="J246" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="K246" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="L246" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="M246" s="106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="8">
         <v>2026</v>
       </c>
-      <c r="B247" s="82">
+      <c r="B247" s="13">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="C247" s="87">
+      <c r="C247" s="106">
         <v>0.1</v>
       </c>
-      <c r="D247" s="87">
+      <c r="D247" s="106">
         <v>0.1</v>
       </c>
-      <c r="E247" s="87">
+      <c r="E247" s="106">
         <v>0.1</v>
       </c>
-      <c r="F247" s="14">
+      <c r="F247" s="13">
         <v>0.08</v>
       </c>
-      <c r="G247" s="87"/>
-[...5 lines deleted...]
-      <c r="M247" s="87"/>
+      <c r="G247" s="106">
+        <v>0.1</v>
+      </c>
+      <c r="H247" s="106"/>
+      <c r="I247" s="106"/>
+      <c r="J247" s="106"/>
+      <c r="K247" s="106"/>
+      <c r="L247" s="106"/>
+      <c r="M247" s="106"/>
     </row>
     <row r="248" spans="1:13" ht="17.25" customHeight="1">
-      <c r="A248" s="17" t="s">
+      <c r="A248" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="B248" s="18"/>
-[...10 lines deleted...]
-      <c r="M248" s="27"/>
+      <c r="B248" s="32"/>
+      <c r="C248" s="17"/>
+      <c r="D248" s="55"/>
+      <c r="E248" s="32"/>
+      <c r="F248" s="32"/>
+      <c r="G248" s="32"/>
+      <c r="H248" s="55"/>
+      <c r="I248" s="32"/>
+      <c r="J248" s="32"/>
+      <c r="K248" s="32"/>
+      <c r="L248" s="32"/>
+      <c r="M248" s="26"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="8">
         <v>2018</v>
       </c>
-      <c r="B249" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M249" s="27" t="s">
+      <c r="B249" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C249" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D249" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E249" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F249" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G249" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H249" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I249" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J249" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="K249" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="L249" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="M249" s="55" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="8">
         <v>2019</v>
       </c>
-      <c r="B250" s="27" t="s">
-[...32 lines deleted...]
-      <c r="M250" s="38" t="s">
+      <c r="B250" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="C250" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="D250" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="E250" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F250" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="G250" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H250" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I250" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J250" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K250" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L250" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M250" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="8">
         <v>2020</v>
       </c>
-      <c r="B251" s="38" t="s">
-[...32 lines deleted...]
-      <c r="M251" s="38" t="s">
+      <c r="B251" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C251" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D251" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="E251" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="F251" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G251" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H251" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I251" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J251" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K251" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L251" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M251" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" s="8">
         <v>2021</v>
       </c>
-      <c r="B252" s="38" t="s">
-[...32 lines deleted...]
-      <c r="M252" s="38" t="s">
+      <c r="B252" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C252" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D252" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="E252" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="F252" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="G252" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="H252" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="I252" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J252" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="K252" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="L252" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="M252" s="24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" s="8">
         <v>2022</v>
       </c>
-      <c r="B253" s="38" t="s">
-[...32 lines deleted...]
-      <c r="M253" s="28" t="s">
+      <c r="B253" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C253" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="D253" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E253" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F253" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G253" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H253" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I253" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J253" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="K253" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="L253" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M253" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="8">
         <v>2023</v>
       </c>
-      <c r="B254" s="28" t="s">
-[...32 lines deleted...]
-      <c r="M254" s="87" t="s">
+      <c r="B254" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C254" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D254" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="E254" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="F254" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="G254" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H254" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I254" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J254" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="K254" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="L254" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M254" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="8">
         <v>2024</v>
       </c>
-      <c r="B255" s="28" t="s">
-[...32 lines deleted...]
-      <c r="M255" s="87" t="s">
+      <c r="B255" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D255" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E255" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="F255" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="G255" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="H255" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="I255" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="J255" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="K255" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="L255" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="M255" s="106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="8">
         <v>2025</v>
       </c>
-      <c r="B256" s="87" t="s">
-[...32 lines deleted...]
-      <c r="M256" s="87" t="s">
+      <c r="B256" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="C256" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="D256" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="E256" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="F256" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="G256" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="H256" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="I256" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="J256" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="K256" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="L256" s="106" t="s">
+        <v>0</v>
+      </c>
+      <c r="M256" s="106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="8">
         <v>2026</v>
       </c>
-      <c r="B257" s="82">
+      <c r="B257" s="13">
         <v>0.17899999999999999</v>
       </c>
-      <c r="C257" s="87">
+      <c r="C257" s="106">
         <v>0.13100000000000001</v>
       </c>
-      <c r="D257" s="87">
+      <c r="D257" s="106">
         <v>0.124</v>
       </c>
-      <c r="E257" s="82">
+      <c r="E257" s="13">
         <v>0.154</v>
       </c>
-      <c r="F257" s="14">
-[...8 lines deleted...]
-      <c r="M257" s="87"/>
+      <c r="F257" s="13">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="G257" s="106">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="H257" s="106"/>
+      <c r="I257" s="106"/>
+      <c r="J257" s="106"/>
+      <c r="K257" s="106"/>
+      <c r="L257" s="106"/>
+      <c r="M257" s="106"/>
     </row>
     <row r="258" spans="1:13" ht="23.25" customHeight="1">
-      <c r="A258" s="17" t="s">
+      <c r="A258" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="B258" s="18"/>
-[...10 lines deleted...]
-      <c r="M258" s="27"/>
+      <c r="B258" s="32"/>
+      <c r="C258" s="32"/>
+      <c r="D258" s="55"/>
+      <c r="E258" s="32"/>
+      <c r="F258" s="32"/>
+      <c r="G258" s="32"/>
+      <c r="H258" s="32"/>
+      <c r="I258" s="32"/>
+      <c r="J258" s="32"/>
+      <c r="K258" s="32"/>
+      <c r="L258" s="32"/>
+      <c r="M258" s="26"/>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" s="8">
         <v>2018</v>
       </c>
-      <c r="B259" s="27" t="s">
-[...23 lines deleted...]
-      <c r="J259" s="27">
+      <c r="B259" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C259" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D259" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E259" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F259" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G259" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H259" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I259" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J259" s="26">
         <v>227.2</v>
       </c>
-      <c r="K259" s="27">
+      <c r="K259" s="26">
         <v>161.30000000000001</v>
       </c>
-      <c r="L259" s="27">
+      <c r="L259" s="26">
         <v>148.5</v>
       </c>
-      <c r="M259" s="27">
+      <c r="M259" s="26">
         <v>146.30000000000001</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="8">
         <v>2019</v>
       </c>
-      <c r="B260" s="27">
+      <c r="B260" s="26">
         <v>149.6</v>
       </c>
-      <c r="C260" s="27">
+      <c r="C260" s="26">
         <v>128.19999999999999</v>
       </c>
-      <c r="D260" s="27">
+      <c r="D260" s="26">
         <v>159.4</v>
       </c>
-      <c r="E260" s="27">
+      <c r="E260" s="26">
         <v>159.1</v>
       </c>
-      <c r="F260" s="27">
+      <c r="F260" s="26">
         <v>169.9</v>
       </c>
-      <c r="G260" s="27">
+      <c r="G260" s="26">
         <v>263.10000000000002</v>
       </c>
-      <c r="H260" s="38" t="s">
+      <c r="H260" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="I260" s="38" t="s">
-[...2 lines deleted...]
-      <c r="J260" s="38">
+      <c r="I260" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="J260" s="24">
         <v>218.5</v>
       </c>
-      <c r="K260" s="38">
+      <c r="K260" s="24">
         <v>188.8</v>
       </c>
-      <c r="L260" s="38">
+      <c r="L260" s="24">
         <v>171.3</v>
       </c>
-      <c r="M260" s="38">
+      <c r="M260" s="24">
         <v>169.2</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="8">
         <v>2020</v>
       </c>
-      <c r="B261" s="38">
+      <c r="B261" s="24">
         <v>160.80000000000001</v>
       </c>
-      <c r="C261" s="38">
+      <c r="C261" s="24">
         <v>134.05000000000001</v>
       </c>
-      <c r="D261" s="38">
+      <c r="D261" s="24">
         <v>92.5</v>
       </c>
-      <c r="E261" s="38">
+      <c r="E261" s="24">
         <v>1.8</v>
       </c>
-      <c r="F261" s="28">
+      <c r="F261" s="13">
         <v>36.49</v>
       </c>
-      <c r="G261" s="28">
+      <c r="G261" s="13">
         <v>118.23</v>
       </c>
-      <c r="H261" s="27">
+      <c r="H261" s="26">
         <v>104.7</v>
       </c>
-      <c r="I261" s="27">
+      <c r="I261" s="26">
         <v>137.69999999999999</v>
       </c>
-      <c r="J261" s="38">
+      <c r="J261" s="24">
         <v>135.80000000000001</v>
       </c>
-      <c r="K261" s="38">
+      <c r="K261" s="24">
         <v>146.9</v>
       </c>
-      <c r="L261" s="38">
+      <c r="L261" s="24">
         <v>126.52</v>
       </c>
-      <c r="M261" s="38">
+      <c r="M261" s="24">
         <v>128.82</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="8">
         <v>2021</v>
       </c>
-      <c r="B262" s="38">
+      <c r="B262" s="24">
         <v>123.69</v>
       </c>
-      <c r="C262" s="38">
+      <c r="C262" s="24">
         <v>116</v>
       </c>
-      <c r="D262" s="38">
+      <c r="D262" s="24">
         <v>172.1</v>
       </c>
-      <c r="E262" s="38">
+      <c r="E262" s="24">
         <v>144.49</v>
       </c>
-      <c r="F262" s="38">
+      <c r="F262" s="24">
         <v>158.74</v>
       </c>
-      <c r="G262" s="38">
+      <c r="G262" s="24">
         <v>190</v>
       </c>
-      <c r="H262" s="28">
+      <c r="H262" s="13">
         <v>228.48</v>
       </c>
-      <c r="I262" s="28">
+      <c r="I262" s="13">
         <v>213.28</v>
       </c>
-      <c r="J262" s="28">
+      <c r="J262" s="13">
         <v>184.98</v>
       </c>
-      <c r="K262" s="28">
+      <c r="K262" s="13">
         <v>207.73</v>
       </c>
-      <c r="L262" s="38">
+      <c r="L262" s="24">
         <v>198.62</v>
       </c>
-      <c r="M262" s="38">
+      <c r="M262" s="24">
         <v>199.94</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="8">
         <v>2022</v>
       </c>
-      <c r="B263" s="38">
+      <c r="B263" s="24">
         <v>125.97</v>
       </c>
-      <c r="C263" s="38">
+      <c r="C263" s="24">
         <v>156.78</v>
       </c>
-      <c r="D263" s="28">
+      <c r="D263" s="13">
         <v>194.81</v>
       </c>
-      <c r="E263" s="28">
+      <c r="E263" s="13">
         <v>156.44999999999999</v>
       </c>
-      <c r="F263" s="28">
+      <c r="F263" s="13">
         <v>244.94</v>
       </c>
-      <c r="G263" s="28">
+      <c r="G263" s="13">
         <v>303.39</v>
       </c>
-      <c r="H263" s="28">
+      <c r="H263" s="13">
         <v>317.23</v>
       </c>
-      <c r="I263" s="28">
+      <c r="I263" s="13">
         <v>313.76</v>
       </c>
-      <c r="J263" s="38">
+      <c r="J263" s="24">
         <v>279.91000000000003</v>
       </c>
-      <c r="K263" s="38">
+      <c r="K263" s="24">
         <v>292.69</v>
       </c>
-      <c r="L263" s="28">
+      <c r="L263" s="13">
         <v>295.44</v>
       </c>
-      <c r="M263" s="28">
+      <c r="M263" s="13">
         <v>295.52999999999997</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="8">
         <v>2023</v>
       </c>
-      <c r="B264" s="28">
+      <c r="B264" s="13">
         <v>97.94</v>
       </c>
-      <c r="C264" s="28">
+      <c r="C264" s="13">
         <v>83.71</v>
       </c>
-      <c r="D264" s="30">
+      <c r="D264" s="13">
         <v>87.32</v>
       </c>
-      <c r="E264" s="30">
+      <c r="E264" s="13">
         <v>77.3</v>
       </c>
-      <c r="F264" s="38">
+      <c r="F264" s="24">
         <v>94.3</v>
       </c>
-      <c r="G264" s="38">
+      <c r="G264" s="24">
         <v>115</v>
       </c>
-      <c r="H264" s="38">
+      <c r="H264" s="24">
         <v>122.9</v>
       </c>
-      <c r="I264" s="38">
+      <c r="I264" s="24">
         <v>134.38999999999999</v>
       </c>
-      <c r="J264" s="38">
+      <c r="J264" s="24">
         <v>109.8</v>
       </c>
-      <c r="K264" s="38">
+      <c r="K264" s="24">
         <v>109.5</v>
       </c>
-      <c r="L264" s="38">
+      <c r="L264" s="24">
         <v>110.85</v>
       </c>
-      <c r="M264" s="38">
+      <c r="M264" s="24">
         <v>97.13</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" s="8">
         <v>2024</v>
       </c>
-      <c r="B265" s="38">
+      <c r="B265" s="24">
         <v>98.12</v>
       </c>
-      <c r="C265" s="28">
+      <c r="C265" s="13">
         <v>74.400000000000006</v>
       </c>
-      <c r="D265" s="30">
+      <c r="D265" s="13">
         <v>96.3</v>
       </c>
-      <c r="E265" s="82">
+      <c r="E265" s="13">
         <v>77.61</v>
       </c>
-      <c r="F265" s="78">
+      <c r="F265" s="24">
         <v>92.98</v>
       </c>
-      <c r="G265" s="87">
+      <c r="G265" s="24">
         <v>107.75</v>
       </c>
-      <c r="H265" s="87">
+      <c r="H265" s="24">
         <v>117.4</v>
       </c>
-      <c r="I265" s="87">
+      <c r="I265" s="24">
         <v>118.29</v>
       </c>
-      <c r="J265" s="38">
+      <c r="J265" s="24">
         <v>97.8</v>
       </c>
-      <c r="K265" s="87">
+      <c r="K265" s="24">
         <v>92</v>
       </c>
-      <c r="L265" s="87">
+      <c r="L265" s="24">
         <v>94.97</v>
       </c>
-      <c r="M265" s="38">
+      <c r="M265" s="24">
         <v>99.41</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="8">
         <v>2025</v>
       </c>
-      <c r="B266" s="38">
+      <c r="B266" s="24">
         <v>90.62</v>
       </c>
-      <c r="C266" s="78">
+      <c r="C266" s="24">
         <v>82.38</v>
       </c>
-      <c r="D266" s="78">
+      <c r="D266" s="24">
         <v>87.64</v>
       </c>
-      <c r="E266" s="78">
+      <c r="E266" s="24">
         <v>84</v>
       </c>
-      <c r="F266" s="82">
+      <c r="F266" s="13">
         <v>93.86</v>
       </c>
-      <c r="G266" s="78">
+      <c r="G266" s="24">
         <v>113.28</v>
       </c>
-      <c r="H266" s="38">
+      <c r="H266" s="24">
         <v>120.8</v>
       </c>
-      <c r="I266" s="38">
+      <c r="I266" s="24">
         <v>121.3</v>
       </c>
-      <c r="J266" s="38">
+      <c r="J266" s="24">
         <v>91.02</v>
       </c>
-      <c r="K266" s="82">
+      <c r="K266" s="13">
         <v>86.42</v>
       </c>
-      <c r="L266" s="78">
+      <c r="L266" s="24">
         <v>86.95</v>
       </c>
-      <c r="M266" s="82">
+      <c r="M266" s="13">
         <v>87.93</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="8">
         <v>2026</v>
       </c>
-      <c r="B267" s="82">
+      <c r="B267" s="13">
         <v>124.41</v>
       </c>
-      <c r="C267" s="78">
+      <c r="C267" s="24">
         <v>102.2</v>
       </c>
-      <c r="D267" s="78">
+      <c r="D267" s="24">
         <v>118.43</v>
       </c>
-      <c r="E267" s="82">
+      <c r="E267" s="13">
         <v>118.57</v>
       </c>
-      <c r="F267" s="14">
+      <c r="F267" s="13">
         <v>126.52</v>
       </c>
-      <c r="G267" s="78"/>
-[...5 lines deleted...]
-      <c r="M267" s="82"/>
+      <c r="G267" s="24">
+        <v>161.30000000000001</v>
+      </c>
+      <c r="H267" s="24"/>
+      <c r="I267" s="24"/>
+      <c r="J267" s="24"/>
+      <c r="K267" s="13"/>
+      <c r="L267" s="24"/>
+      <c r="M267" s="13"/>
     </row>
     <row r="268" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A268" s="19" t="s">
+      <c r="A268" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B268" s="18"/>
-[...10 lines deleted...]
-      <c r="M268" s="27"/>
+      <c r="B268" s="17"/>
+      <c r="C268" s="26"/>
+      <c r="D268" s="26"/>
+      <c r="E268" s="17"/>
+      <c r="F268" s="17"/>
+      <c r="G268" s="17"/>
+      <c r="H268" s="17"/>
+      <c r="I268" s="17"/>
+      <c r="J268" s="26"/>
+      <c r="K268" s="26"/>
+      <c r="L268" s="26"/>
+      <c r="M268" s="26"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="8">
         <v>2018</v>
       </c>
-      <c r="B269" s="27" t="s">
-[...23 lines deleted...]
-      <c r="J269" s="27">
+      <c r="B269" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C269" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D269" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E269" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="F269" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G269" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="H269" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="I269" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="J269" s="26">
         <v>524</v>
       </c>
-      <c r="K269" s="27">
+      <c r="K269" s="26">
         <v>481.58199999999999</v>
       </c>
-      <c r="L269" s="27">
+      <c r="L269" s="26">
         <v>304.5</v>
       </c>
-      <c r="M269" s="27">
+      <c r="M269" s="26">
         <v>242.9</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="8">
         <v>2019</v>
       </c>
-      <c r="B270" s="18">
+      <c r="B270" s="17">
         <v>369.7</v>
       </c>
-      <c r="C270" s="27">
+      <c r="C270" s="26">
         <v>264.60000000000002</v>
       </c>
       <c r="D270" s="9">
         <v>370.8</v>
       </c>
       <c r="E270" s="9">
         <v>366.4</v>
       </c>
       <c r="F270" s="9">
         <v>362.2</v>
       </c>
       <c r="G270" s="9">
         <v>583.29999999999995</v>
       </c>
-      <c r="H270" s="28" t="s">
+      <c r="H270" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="I270" s="28">
+      <c r="I270" s="13">
         <v>637.20000000000005</v>
       </c>
-      <c r="J270" s="28">
+      <c r="J270" s="13">
         <v>437.4</v>
       </c>
-      <c r="K270" s="28">
+      <c r="K270" s="13">
         <v>335.3</v>
       </c>
-      <c r="L270" s="28">
+      <c r="L270" s="13">
         <v>333.9</v>
       </c>
-      <c r="M270" s="28">
+      <c r="M270" s="13">
         <v>340</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="8">
         <v>2020</v>
       </c>
-      <c r="B271" s="28">
+      <c r="B271" s="13">
         <v>375.32400000000001</v>
       </c>
-      <c r="C271" s="28">
+      <c r="C271" s="13">
         <v>273.13</v>
       </c>
-      <c r="D271" s="28">
+      <c r="D271" s="13">
         <v>177.625</v>
       </c>
-      <c r="E271" s="28">
+      <c r="E271" s="13">
         <v>4.6379999999999999</v>
       </c>
-      <c r="F271" s="28">
+      <c r="F271" s="13">
         <v>48.8</v>
       </c>
-      <c r="G271" s="28">
+      <c r="G271" s="13">
         <v>133.5</v>
       </c>
       <c r="H271" s="10">
         <v>123.3</v>
       </c>
       <c r="I271" s="10">
         <v>161.30000000000001</v>
       </c>
-      <c r="J271" s="28">
+      <c r="J271" s="13">
         <v>234.9</v>
       </c>
-      <c r="K271" s="28">
+      <c r="K271" s="13">
         <v>193.8</v>
       </c>
-      <c r="L271" s="28">
+      <c r="L271" s="13">
         <v>208.13</v>
       </c>
-      <c r="M271" s="28">
+      <c r="M271" s="13">
         <v>208.17</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="11">
         <v>2021</v>
       </c>
-      <c r="B272" s="28">
+      <c r="B272" s="13">
         <v>195.3</v>
       </c>
-      <c r="C272" s="28">
+      <c r="C272" s="13">
         <v>214.4</v>
       </c>
-      <c r="D272" s="28">
+      <c r="D272" s="13">
         <v>268.2</v>
       </c>
-      <c r="E272" s="28">
+      <c r="E272" s="13">
         <v>294.60000000000002</v>
       </c>
-      <c r="F272" s="28">
+      <c r="F272" s="13">
         <v>280.77499999999998</v>
       </c>
-      <c r="G272" s="28">
+      <c r="G272" s="13">
         <v>374.56099999999998</v>
       </c>
-      <c r="H272" s="28">
+      <c r="H272" s="13">
         <v>491.22</v>
       </c>
-      <c r="I272" s="28">
+      <c r="I272" s="13">
         <v>446.80399999999997</v>
       </c>
-      <c r="J272" s="28">
+      <c r="J272" s="13">
         <v>355.99</v>
       </c>
-      <c r="K272" s="28">
+      <c r="K272" s="13">
         <v>355.99</v>
       </c>
-      <c r="L272" s="28">
+      <c r="L272" s="13">
         <v>326.666</v>
       </c>
-      <c r="M272" s="28">
+      <c r="M272" s="13">
         <v>300.60899999999998</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" s="11">
         <v>2022</v>
       </c>
-      <c r="B273" s="28">
+      <c r="B273" s="13">
         <v>202.65899999999999</v>
       </c>
-      <c r="C273" s="28">
+      <c r="C273" s="13">
         <v>240.15299999999999</v>
       </c>
-      <c r="D273" s="28">
+      <c r="D273" s="13">
         <v>360.13499999999999</v>
       </c>
-      <c r="E273" s="28">
+      <c r="E273" s="13">
         <v>297.286</v>
       </c>
-      <c r="F273" s="28">
+      <c r="F273" s="13">
         <v>504.38600000000002</v>
       </c>
-      <c r="G273" s="28">
+      <c r="G273" s="13">
         <v>689.505</v>
       </c>
-      <c r="H273" s="28">
+      <c r="H273" s="13">
         <v>715.92499999999995</v>
       </c>
-      <c r="I273" s="28">
+      <c r="I273" s="13">
         <v>712.74699999999996</v>
       </c>
-      <c r="J273" s="28">
+      <c r="J273" s="13">
         <v>616.18499999999995</v>
       </c>
-      <c r="K273" s="28">
+      <c r="K273" s="13">
         <v>623.495</v>
       </c>
-      <c r="L273" s="28">
+      <c r="L273" s="13">
         <v>710.46299999999997</v>
       </c>
-      <c r="M273" s="28">
+      <c r="M273" s="13">
         <v>779.15899999999999</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" s="11">
         <v>2023</v>
       </c>
-      <c r="B274" s="28">
+      <c r="B274" s="13">
         <v>211.012</v>
       </c>
-      <c r="C274" s="28">
+      <c r="C274" s="13">
         <v>183.512</v>
       </c>
-      <c r="D274" s="30">
+      <c r="D274" s="13">
         <v>193.649</v>
       </c>
-      <c r="E274" s="30">
+      <c r="E274" s="13">
         <v>158.77799999999999</v>
       </c>
       <c r="F274" s="10">
         <v>192.994</v>
       </c>
       <c r="G274" s="10">
         <v>249.28899999999999</v>
       </c>
       <c r="H274" s="10">
         <v>268.46499999999997</v>
       </c>
       <c r="I274" s="10">
         <v>272.54599999999999</v>
       </c>
       <c r="J274" s="10">
         <v>211.9</v>
       </c>
       <c r="K274" s="10">
         <v>208.8</v>
       </c>
       <c r="L274" s="10">
         <v>220.18100000000001</v>
       </c>
       <c r="M274" s="10">
         <v>210.72</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" s="11">
         <v>2024</v>
       </c>
-      <c r="B275" s="28">
+      <c r="B275" s="13">
         <v>206.327</v>
       </c>
-      <c r="C275" s="28">
+      <c r="C275" s="13">
         <v>166.20400000000001</v>
       </c>
-      <c r="D275" s="10">
-[...2 lines deleted...]
-      <c r="E275" s="82">
+      <c r="D275" s="13">
+        <v>205.44200000000001</v>
+      </c>
+      <c r="E275" s="13">
         <v>150.11000000000001</v>
       </c>
-      <c r="F275" s="82">
+      <c r="F275" s="13">
         <v>189.422</v>
       </c>
-      <c r="G275" s="97">
+      <c r="G275" s="10">
         <v>234.80699999999999</v>
       </c>
-      <c r="H275" s="97">
+      <c r="H275" s="10">
         <v>265.77100000000002</v>
       </c>
-      <c r="I275" s="97">
+      <c r="I275" s="10">
         <v>257.06299999999999</v>
       </c>
       <c r="J275" s="10">
         <v>212</v>
       </c>
-      <c r="K275" s="97">
+      <c r="K275" s="10">
         <v>178.09899999999999</v>
       </c>
-      <c r="L275" s="97">
+      <c r="L275" s="10">
         <v>204.666</v>
       </c>
       <c r="M275" s="10">
         <v>204.80500000000001</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" s="11">
         <v>2025</v>
       </c>
-      <c r="B276" s="28">
+      <c r="B276" s="13">
         <v>197.07</v>
       </c>
-      <c r="C276" s="82">
+      <c r="C276" s="13">
         <v>172.244</v>
       </c>
-      <c r="D276" s="82">
+      <c r="D276" s="13">
         <v>183.86699999999999</v>
       </c>
-      <c r="E276" s="82">
+      <c r="E276" s="13">
         <v>168.31100000000001</v>
       </c>
-      <c r="F276" s="82">
+      <c r="F276" s="13">
         <v>300.98700000000002</v>
       </c>
-      <c r="G276" s="82">
+      <c r="G276" s="13">
         <v>228.89500000000001</v>
       </c>
       <c r="H276" s="10">
         <v>244.23699999999999</v>
       </c>
       <c r="I276" s="10">
         <v>244.97800000000001</v>
       </c>
       <c r="J276" s="10">
         <v>185.226</v>
       </c>
-      <c r="K276" s="82">
+      <c r="K276" s="13">
         <v>166.25800000000001</v>
       </c>
       <c r="L276" s="10">
         <v>173.79599999999999</v>
       </c>
       <c r="M276" s="10">
         <v>183.08600000000001</v>
       </c>
     </row>
     <row r="277" spans="1:13">
-      <c r="A277" s="31">
+      <c r="A277" s="30">
         <v>2026</v>
       </c>
-      <c r="B277" s="79">
+      <c r="B277" s="86">
         <v>269.28300000000002</v>
       </c>
-      <c r="C277" s="79">
+      <c r="C277" s="86">
         <v>228.30699999999999</v>
       </c>
-      <c r="D277" s="79">
+      <c r="D277" s="86">
         <v>261.72699999999998</v>
       </c>
-      <c r="E277" s="79">
+      <c r="E277" s="86">
         <v>235.179</v>
       </c>
-      <c r="F277" s="113">
+      <c r="F277" s="86">
         <v>245.8</v>
       </c>
-      <c r="G277" s="79"/>
-[...5 lines deleted...]
-      <c r="M277" s="32"/>
+      <c r="G277" s="86">
+        <v>328.06099999999998</v>
+      </c>
+      <c r="H277" s="31"/>
+      <c r="I277" s="31"/>
+      <c r="J277" s="31"/>
+      <c r="K277" s="86"/>
+      <c r="L277" s="31"/>
+      <c r="M277" s="31"/>
     </row>
     <row r="278" spans="1:13">
-      <c r="A278" s="77" t="s">
+      <c r="A278" s="68" t="s">
         <v>76</v>
       </c>
-      <c r="C278" s="62"/>
+      <c r="C278" s="55"/>
     </row>
     <row r="279" spans="1:13">
-      <c r="A279" s="77" t="s">
+      <c r="A279" s="68" t="s">
         <v>77</v>
       </c>
-      <c r="C279" s="62"/>
+      <c r="C279" s="55"/>
     </row>
     <row r="280" spans="1:13">
-      <c r="C280" s="62"/>
+      <c r="C280" s="55"/>
     </row>
     <row r="281" spans="1:13">
-      <c r="C281" s="62"/>
+      <c r="C281" s="55"/>
     </row>
     <row r="282" spans="1:13">
-      <c r="C282" s="62"/>
+      <c r="C282" s="55"/>
     </row>
     <row r="283" spans="1:13">
-      <c r="C283" s="62"/>
+      <c r="C283" s="55"/>
     </row>
     <row r="284" spans="1:13">
-      <c r="C284" s="62"/>
+      <c r="C284" s="55"/>
     </row>
     <row r="285" spans="1:13">
-      <c r="C285" s="62"/>
+      <c r="C285" s="55"/>
     </row>
     <row r="286" spans="1:13">
-      <c r="C286" s="62"/>
+      <c r="C286" s="55"/>
     </row>
     <row r="287" spans="1:13">
-      <c r="C287" s="62"/>
+      <c r="C287" s="55"/>
     </row>
     <row r="288" spans="1:13">
-      <c r="C288" s="62"/>
+      <c r="C288" s="55"/>
     </row>
     <row r="289" spans="3:3">
-      <c r="C289" s="62"/>
+      <c r="C289" s="55"/>
     </row>
     <row r="290" spans="3:3">
-      <c r="C290" s="62"/>
+      <c r="C290" s="55"/>
     </row>
     <row r="291" spans="3:3">
-      <c r="C291" s="62"/>
+      <c r="C291" s="55"/>
     </row>
     <row r="292" spans="3:3">
-      <c r="C292" s="62"/>
+      <c r="C292" s="55"/>
     </row>
     <row r="293" spans="3:3">
-      <c r="C293" s="62"/>
+      <c r="C293" s="55"/>
     </row>
     <row r="294" spans="3:3">
-      <c r="C294" s="62"/>
+      <c r="C294" s="55"/>
     </row>
     <row r="295" spans="3:3">
-      <c r="C295" s="62"/>
+      <c r="C295" s="55"/>
     </row>
     <row r="296" spans="3:3">
-      <c r="C296" s="62"/>
+      <c r="C296" s="55"/>
     </row>
     <row r="297" spans="3:3">
-      <c r="C297" s="62"/>
+      <c r="C297" s="55"/>
     </row>
     <row r="298" spans="3:3">
-      <c r="C298" s="62"/>
+      <c r="C298" s="55"/>
     </row>
     <row r="299" spans="3:3">
-      <c r="C299" s="62"/>
+      <c r="C299" s="55"/>
     </row>
     <row r="300" spans="3:3">
-      <c r="C300" s="62"/>
+      <c r="C300" s="55"/>
     </row>
     <row r="301" spans="3:3">
-      <c r="C301" s="62"/>
+      <c r="C301" s="55"/>
     </row>
     <row r="302" spans="3:3">
-      <c r="C302" s="62"/>
+      <c r="C302" s="55"/>
     </row>
     <row r="303" spans="3:3">
-      <c r="C303" s="62"/>
+      <c r="C303" s="55"/>
     </row>
     <row r="304" spans="3:3">
-      <c r="C304" s="62"/>
+      <c r="C304" s="55"/>
     </row>
     <row r="305" spans="3:3">
-      <c r="C305" s="62"/>
+      <c r="C305" s="55"/>
     </row>
     <row r="306" spans="3:3">
-      <c r="C306" s="62"/>
+      <c r="C306" s="55"/>
     </row>
     <row r="307" spans="3:3">
-      <c r="C307" s="62"/>
+      <c r="C307" s="55"/>
     </row>
     <row r="308" spans="3:3">
-      <c r="C308" s="62"/>
+      <c r="C308" s="55"/>
     </row>
     <row r="309" spans="3:3">
-      <c r="C309" s="62"/>
+      <c r="C309" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A48:M48"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A92:M92"/>
     <mergeCell ref="A211:M211"/>
     <mergeCell ref="A235:M235"/>
     <mergeCell ref="A115:M115"/>
     <mergeCell ref="A209:M209"/>
     <mergeCell ref="A162:M162"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A234:M234"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">