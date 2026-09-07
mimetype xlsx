--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14565" yWindow="15" windowWidth="14175" windowHeight="12090"/>
   </bookViews>
   <sheets>
     <sheet name="month" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="950" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="948" uniqueCount="103">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>289,3</t>
   </si>
   <si>
     <t>623,9</t>
   </si>
   <si>
     <t>139 269,9</t>
   </si>
   <si>
@@ -833,51 +833,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1047,109 +1047,118 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Гиперссылка 2" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="11"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 3 2" xfId="14"/>
     <cellStyle name="Обычный 2 3 3" xfId="13"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 2 4 2" xfId="16"/>
     <cellStyle name="Обычный 2 4 3" xfId="15"/>
     <cellStyle name="Обычный 2 5" xfId="5"/>
     <cellStyle name="Обычный 2 6" xfId="17"/>
     <cellStyle name="Обычный 2 7" xfId="12"/>
     <cellStyle name="Обычный 3" xfId="18"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 3 2 2" xfId="20"/>
     <cellStyle name="Обычный 3 2 3" xfId="21"/>
     <cellStyle name="Обычный 3 2 4" xfId="19"/>
     <cellStyle name="Обычный 3 3" xfId="22"/>
     <cellStyle name="Обычный 3 3 2" xfId="23"/>
     <cellStyle name="Обычный 4" xfId="8"/>
@@ -1472,65 +1481,65 @@
   <dimension ref="A1:R309"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="15" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="15" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="15" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="15" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="50" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="101" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="88"/>
-[...10 lines deleted...]
-      <c r="M1" s="88"/>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D3" s="5" t="s">
@@ -1788,69 +1797,69 @@
       </c>
       <c r="M9" s="13">
         <v>14530.44</v>
       </c>
       <c r="N9" s="14"/>
     </row>
     <row r="10" spans="1:14" s="15" customFormat="1">
       <c r="A10" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="13">
         <v>1823.9</v>
       </c>
       <c r="C10" s="13">
         <v>1777.98</v>
       </c>
       <c r="D10" s="13">
         <v>1435.94</v>
       </c>
       <c r="E10" s="13">
         <v>1661.62</v>
       </c>
       <c r="F10" s="75">
         <v>1929.2</v>
       </c>
-      <c r="G10" s="97" t="s">
+      <c r="G10" s="87" t="s">
         <v>82</v>
       </c>
-      <c r="H10" s="97" t="s">
+      <c r="H10" s="87" t="s">
         <v>83</v>
       </c>
-      <c r="I10" s="97" t="s">
+      <c r="I10" s="87" t="s">
         <v>84</v>
       </c>
-      <c r="J10" s="97" t="s">
+      <c r="J10" s="87" t="s">
         <v>85</v>
       </c>
-      <c r="K10" s="97" t="s">
+      <c r="K10" s="87" t="s">
         <v>86</v>
       </c>
-      <c r="L10" s="97" t="s">
+      <c r="L10" s="87" t="s">
         <v>87</v>
       </c>
-      <c r="M10" s="97" t="s">
+      <c r="M10" s="87" t="s">
         <v>88</v>
       </c>
       <c r="N10" s="14"/>
     </row>
     <row r="11" spans="1:14" s="15" customFormat="1">
       <c r="A11" s="12">
         <v>2024</v>
       </c>
       <c r="B11" s="13">
         <v>1870.95</v>
       </c>
       <c r="C11" s="13">
         <v>2003.8</v>
       </c>
       <c r="D11" s="13">
         <v>2299.1</v>
       </c>
       <c r="E11" s="24">
         <v>1656.19</v>
       </c>
       <c r="F11" s="24">
         <v>2632.43</v>
       </c>
       <c r="G11" s="75">
         <v>3075.4</v>
@@ -1875,93 +1884,95 @@
       </c>
       <c r="N11" s="14"/>
     </row>
     <row r="12" spans="1:14" s="15" customFormat="1">
       <c r="A12" s="82" t="s">
         <v>89</v>
       </c>
       <c r="B12" s="13">
         <v>3656.8</v>
       </c>
       <c r="C12" s="13">
         <v>2347.8000000000002</v>
       </c>
       <c r="D12" s="24">
         <v>2737.2</v>
       </c>
       <c r="E12" s="13">
         <v>2539.04</v>
       </c>
       <c r="F12" s="13">
         <v>2847.1</v>
       </c>
       <c r="G12" s="29">
         <v>2302.2600000000002</v>
       </c>
-      <c r="H12" s="75">
-        <v>2058</v>
+      <c r="H12" s="72">
+        <v>2419.29</v>
       </c>
       <c r="I12" s="75">
         <v>2076.3000000000002</v>
       </c>
       <c r="J12" s="13">
         <v>2137.48</v>
       </c>
       <c r="K12" s="75">
         <v>2174.36</v>
       </c>
       <c r="L12" s="13">
         <v>2033.82</v>
       </c>
       <c r="M12" s="75">
         <v>3058.65</v>
       </c>
       <c r="N12" s="14"/>
     </row>
     <row r="13" spans="1:14" s="15" customFormat="1">
       <c r="A13" s="12">
         <v>2026</v>
       </c>
       <c r="B13" s="13">
         <v>2631.86</v>
       </c>
       <c r="C13" s="13">
         <v>2016</v>
       </c>
       <c r="D13" s="24">
         <v>2397.5</v>
       </c>
       <c r="E13" s="13">
         <v>1718.86</v>
       </c>
       <c r="F13" s="24">
         <v>2517</v>
       </c>
       <c r="G13" s="71">
         <v>2440.8200000000002</v>
       </c>
-      <c r="H13" s="75"/>
+      <c r="H13" s="75">
+        <v>2644.4</v>
+      </c>
       <c r="I13" s="75"/>
       <c r="J13" s="13"/>
       <c r="K13" s="75"/>
       <c r="L13" s="13"/>
       <c r="M13" s="75"/>
       <c r="N13" s="14"/>
     </row>
     <row r="14" spans="1:14" s="15" customFormat="1" ht="17.25" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="75"/>
       <c r="E14" s="75"/>
       <c r="F14" s="75"/>
       <c r="G14" s="75"/>
       <c r="H14" s="75"/>
       <c r="I14" s="75"/>
       <c r="J14" s="75"/>
       <c r="K14" s="75"/>
       <c r="L14" s="75"/>
       <c r="M14" s="75"/>
       <c r="N14" s="14"/>
     </row>
@@ -2172,69 +2183,69 @@
       </c>
       <c r="M19" s="13">
         <v>1416.37</v>
       </c>
       <c r="N19" s="14"/>
     </row>
     <row r="20" spans="1:14" s="15" customFormat="1">
       <c r="A20" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="13">
         <v>962.85</v>
       </c>
       <c r="C20" s="13">
         <v>928.44</v>
       </c>
       <c r="D20" s="13">
         <v>870.77</v>
       </c>
       <c r="E20" s="13">
         <v>791.64</v>
       </c>
       <c r="F20" s="75">
         <v>925</v>
       </c>
-      <c r="G20" s="97" t="s">
+      <c r="G20" s="87" t="s">
         <v>93</v>
       </c>
-      <c r="H20" s="97" t="s">
+      <c r="H20" s="87" t="s">
         <v>94</v>
       </c>
-      <c r="I20" s="97" t="s">
+      <c r="I20" s="87" t="s">
         <v>95</v>
       </c>
-      <c r="J20" s="97" t="s">
+      <c r="J20" s="87" t="s">
         <v>96</v>
       </c>
-      <c r="K20" s="97" t="s">
+      <c r="K20" s="87" t="s">
         <v>97</v>
       </c>
-      <c r="L20" s="97" t="s">
+      <c r="L20" s="87" t="s">
         <v>98</v>
       </c>
-      <c r="M20" s="97" t="s">
+      <c r="M20" s="87" t="s">
         <v>99</v>
       </c>
       <c r="N20" s="14"/>
     </row>
     <row r="21" spans="1:14" s="15" customFormat="1">
       <c r="A21" s="12">
         <v>2024</v>
       </c>
       <c r="B21" s="13">
         <v>907.57</v>
       </c>
       <c r="C21" s="13">
         <v>1002.4</v>
       </c>
       <c r="D21" s="13">
         <v>1066.8</v>
       </c>
       <c r="E21" s="24">
         <v>971.04</v>
       </c>
       <c r="F21" s="13">
         <v>1212.3499999999999</v>
       </c>
       <c r="G21" s="75">
         <v>1507.1</v>
@@ -2259,93 +2270,95 @@
       </c>
       <c r="N21" s="14"/>
     </row>
     <row r="22" spans="1:14" s="15" customFormat="1">
       <c r="A22" s="82" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="13">
         <v>2292.9</v>
       </c>
       <c r="C22" s="13">
         <v>1642.1</v>
       </c>
       <c r="D22" s="13">
         <v>1761.4</v>
       </c>
       <c r="E22" s="13">
         <v>1481.2</v>
       </c>
       <c r="F22" s="13">
         <v>1997</v>
       </c>
       <c r="G22" s="29">
         <v>1667.758</v>
       </c>
-      <c r="H22" s="75">
-        <v>784.7</v>
+      <c r="H22" s="72">
+        <v>1771.9</v>
       </c>
       <c r="I22" s="75">
         <v>776</v>
       </c>
       <c r="J22" s="75">
         <v>801.048</v>
       </c>
       <c r="K22" s="75">
         <v>862.745</v>
       </c>
       <c r="L22" s="13">
         <v>819.85500000000002</v>
       </c>
       <c r="M22" s="75">
         <v>2081.6999999999998</v>
       </c>
       <c r="N22" s="14"/>
     </row>
     <row r="23" spans="1:14" s="15" customFormat="1">
       <c r="A23" s="12">
         <v>2026</v>
       </c>
       <c r="B23" s="13">
         <v>1868.723</v>
       </c>
       <c r="C23" s="13">
         <v>1579</v>
       </c>
       <c r="D23" s="13">
         <v>1907.0989999999999</v>
       </c>
       <c r="E23" s="13">
         <v>1626.056</v>
       </c>
       <c r="F23" s="13">
         <v>1846.5519999999999</v>
       </c>
       <c r="G23" s="71">
         <v>1795.8910000000001</v>
       </c>
-      <c r="H23" s="75"/>
+      <c r="H23" s="72">
+        <v>1829.92</v>
+      </c>
       <c r="I23" s="75"/>
       <c r="J23" s="75"/>
       <c r="K23" s="75"/>
       <c r="L23" s="13"/>
       <c r="M23" s="75"/>
       <c r="N23" s="14"/>
     </row>
     <row r="24" spans="1:14" s="15" customFormat="1" ht="24.75" customHeight="1">
       <c r="A24" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="75"/>
       <c r="C24" s="75"/>
       <c r="D24" s="75"/>
       <c r="E24" s="75"/>
       <c r="F24" s="75"/>
       <c r="G24" s="75"/>
       <c r="H24" s="75"/>
       <c r="I24" s="75"/>
       <c r="J24" s="75"/>
       <c r="K24" s="75"/>
       <c r="L24" s="75"/>
       <c r="M24" s="75"/>
       <c r="N24" s="14"/>
     </row>
@@ -2592,51 +2605,51 @@
       </c>
       <c r="K30" s="77">
         <v>9672.2999999999993</v>
       </c>
       <c r="L30" s="13">
         <v>9626.34</v>
       </c>
       <c r="M30" s="75">
         <v>8669.5300000000007</v>
       </c>
       <c r="N30" s="14"/>
     </row>
     <row r="31" spans="1:14" s="15" customFormat="1">
       <c r="A31" s="12">
         <v>2024</v>
       </c>
       <c r="B31" s="13">
         <v>7779.9</v>
       </c>
       <c r="C31" s="13">
         <v>8805.9</v>
       </c>
       <c r="D31" s="13">
         <v>8213.6</v>
       </c>
-      <c r="E31" s="98">
+      <c r="E31" s="88">
         <v>9352.82</v>
       </c>
       <c r="F31" s="13">
         <v>6450.74</v>
       </c>
       <c r="G31" s="75">
         <v>5304.35</v>
       </c>
       <c r="H31" s="75">
         <v>4860.6000000000004</v>
       </c>
       <c r="I31" s="75">
         <v>4987.6400000000003</v>
       </c>
       <c r="J31" s="75">
         <v>6106.2</v>
       </c>
       <c r="K31" s="77">
         <v>6340.69</v>
       </c>
       <c r="L31" s="13">
         <v>6739.51</v>
       </c>
       <c r="M31" s="75">
         <v>6783.25</v>
@@ -2685,51 +2698,53 @@
       </c>
       <c r="N32" s="14"/>
     </row>
     <row r="33" spans="1:18" s="15" customFormat="1">
       <c r="A33" s="12">
         <v>2026</v>
       </c>
       <c r="B33" s="13">
         <v>10149.790000000001</v>
       </c>
       <c r="C33" s="13">
         <v>10583.8</v>
       </c>
       <c r="D33" s="13">
         <v>11121.28</v>
       </c>
       <c r="E33" s="13">
         <v>12322.27</v>
       </c>
       <c r="F33" s="13">
         <v>10738.19</v>
       </c>
       <c r="G33" s="71">
         <v>10283.27</v>
       </c>
-      <c r="H33" s="75"/>
+      <c r="H33" s="72">
+        <v>9810.51</v>
+      </c>
       <c r="I33" s="75"/>
       <c r="J33" s="75"/>
       <c r="K33" s="77"/>
       <c r="L33" s="13"/>
       <c r="M33" s="75"/>
       <c r="N33" s="14"/>
     </row>
     <row r="34" spans="1:18" s="15" customFormat="1" ht="15.75" customHeight="1">
       <c r="A34" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="75"/>
       <c r="C34" s="75"/>
       <c r="D34" s="75"/>
       <c r="E34" s="75"/>
       <c r="F34" s="75"/>
       <c r="G34" s="75"/>
       <c r="H34" s="75"/>
       <c r="I34" s="75"/>
       <c r="J34" s="75"/>
       <c r="K34" s="75"/>
       <c r="L34" s="75"/>
       <c r="M34" s="75"/>
     </row>
     <row r="35" spans="1:18" s="15" customFormat="1">
@@ -3060,151 +3075,153 @@
         <v>645.27099999999996</v>
       </c>
     </row>
     <row r="43" spans="1:18" s="14" customFormat="1">
       <c r="A43" s="20">
         <v>2026</v>
       </c>
       <c r="B43" s="85">
         <v>603.79100000000005</v>
       </c>
       <c r="C43" s="85">
         <v>530.20000000000005</v>
       </c>
       <c r="D43" s="85">
         <v>628.21199999999999</v>
       </c>
       <c r="E43" s="86">
         <v>586.22699999999998</v>
       </c>
       <c r="F43" s="85">
         <v>577.16399999999999</v>
       </c>
       <c r="G43" s="85">
         <v>657.6</v>
       </c>
-      <c r="H43" s="80"/>
+      <c r="H43" s="97">
+        <v>712.1</v>
+      </c>
       <c r="I43" s="80"/>
       <c r="J43" s="79"/>
       <c r="K43" s="79"/>
       <c r="L43" s="21"/>
       <c r="M43" s="79"/>
     </row>
     <row r="44" spans="1:18" s="7" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A44" s="92" t="s">
+      <c r="A44" s="105" t="s">
         <v>90</v>
       </c>
-      <c r="B44" s="92"/>
-[...10 lines deleted...]
-      <c r="M44" s="92"/>
+      <c r="B44" s="105"/>
+      <c r="C44" s="105"/>
+      <c r="D44" s="105"/>
+      <c r="E44" s="105"/>
+      <c r="F44" s="105"/>
+      <c r="G44" s="105"/>
+      <c r="H44" s="105"/>
+      <c r="I44" s="105"/>
+      <c r="J44" s="105"/>
+      <c r="K44" s="105"/>
+      <c r="L44" s="105"/>
+      <c r="M44" s="105"/>
       <c r="N44" s="22"/>
       <c r="O44" s="22"/>
       <c r="P44" s="22"/>
       <c r="Q44" s="22"/>
       <c r="R44" s="22"/>
     </row>
     <row r="45" spans="1:18" s="7" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A45" s="93" t="s">
+      <c r="A45" s="106" t="s">
         <v>91</v>
       </c>
-      <c r="B45" s="93"/>
-[...10 lines deleted...]
-      <c r="M45" s="93"/>
+      <c r="B45" s="106"/>
+      <c r="C45" s="106"/>
+      <c r="D45" s="106"/>
+      <c r="E45" s="106"/>
+      <c r="F45" s="106"/>
+      <c r="G45" s="106"/>
+      <c r="H45" s="106"/>
+      <c r="I45" s="106"/>
+      <c r="J45" s="106"/>
+      <c r="K45" s="106"/>
+      <c r="L45" s="106"/>
+      <c r="M45" s="106"/>
       <c r="N45" s="22"/>
       <c r="O45" s="22"/>
       <c r="P45" s="22"/>
       <c r="Q45" s="22"/>
       <c r="R45" s="22"/>
     </row>
     <row r="46" spans="1:18" s="7" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A46" s="93" t="s">
+      <c r="A46" s="106" t="s">
         <v>92</v>
       </c>
-      <c r="B46" s="93"/>
-[...10 lines deleted...]
-      <c r="M46" s="93"/>
+      <c r="B46" s="106"/>
+      <c r="C46" s="106"/>
+      <c r="D46" s="106"/>
+      <c r="E46" s="106"/>
+      <c r="F46" s="106"/>
+      <c r="G46" s="106"/>
+      <c r="H46" s="106"/>
+      <c r="I46" s="106"/>
+      <c r="J46" s="106"/>
+      <c r="K46" s="106"/>
+      <c r="L46" s="106"/>
+      <c r="M46" s="106"/>
       <c r="N46" s="22"/>
       <c r="O46" s="22"/>
       <c r="P46" s="22"/>
       <c r="Q46" s="22"/>
       <c r="R46" s="22"/>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" s="23"/>
       <c r="B47" s="24"/>
       <c r="C47" s="15"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="G47" s="15"/>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="L47" s="15"/>
       <c r="M47" s="15"/>
     </row>
     <row r="48" spans="1:18">
-      <c r="A48" s="87" t="s">
+      <c r="A48" s="100" t="s">
         <v>65</v>
       </c>
-      <c r="B48" s="87"/>
-[...10 lines deleted...]
-      <c r="M48" s="87"/>
+      <c r="B48" s="100"/>
+      <c r="C48" s="100"/>
+      <c r="D48" s="100"/>
+      <c r="E48" s="100"/>
+      <c r="F48" s="100"/>
+      <c r="G48" s="100"/>
+      <c r="H48" s="100"/>
+      <c r="I48" s="100"/>
+      <c r="J48" s="100"/>
+      <c r="K48" s="100"/>
+      <c r="L48" s="100"/>
+      <c r="M48" s="100"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="25"/>
       <c r="C49" s="15"/>
       <c r="D49" s="15"/>
       <c r="E49" s="15"/>
       <c r="G49" s="15"/>
       <c r="I49" s="15"/>
       <c r="J49" s="15"/>
       <c r="L49" s="15"/>
       <c r="M49" s="15"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>53</v>
@@ -3532,95 +3549,97 @@
         <v>1758.69</v>
       </c>
       <c r="M58" s="26">
         <v>3204.18</v>
       </c>
     </row>
     <row r="59" spans="1:14" s="15" customFormat="1">
       <c r="A59" s="18">
         <v>2025</v>
       </c>
       <c r="B59" s="24">
         <v>2159.21</v>
       </c>
       <c r="C59" s="24">
         <v>985.8</v>
       </c>
       <c r="D59" s="13">
         <v>1244.9000000000001</v>
       </c>
       <c r="E59" s="13">
         <v>1200.4000000000001</v>
       </c>
       <c r="F59" s="13">
         <v>1084.3</v>
       </c>
-      <c r="G59" s="13">
-[...3 lines deleted...]
-        <v>1180</v>
+      <c r="G59" s="98">
+        <v>800.5</v>
+      </c>
+      <c r="H59" s="69">
+        <v>829.8</v>
       </c>
       <c r="I59" s="17">
         <v>1197</v>
       </c>
       <c r="J59" s="17">
         <v>1176.42</v>
       </c>
       <c r="K59" s="13">
         <v>1252.8</v>
       </c>
       <c r="L59" s="24">
         <v>1176.73</v>
       </c>
       <c r="M59" s="26">
         <v>1203.98</v>
       </c>
     </row>
     <row r="60" spans="1:14" s="15" customFormat="1">
       <c r="A60" s="18">
         <v>2026</v>
       </c>
       <c r="B60" s="13">
         <v>1084.99</v>
       </c>
       <c r="C60" s="24">
         <v>652.4</v>
       </c>
       <c r="D60" s="13">
         <v>815.2</v>
       </c>
       <c r="E60" s="13">
         <v>512.5</v>
       </c>
       <c r="F60" s="24">
         <v>814.92</v>
       </c>
       <c r="G60" s="13">
         <v>839.7</v>
       </c>
-      <c r="H60" s="17"/>
+      <c r="H60" s="69">
+        <v>845.04</v>
+      </c>
       <c r="I60" s="17"/>
       <c r="J60" s="17"/>
       <c r="K60" s="13"/>
       <c r="L60" s="24"/>
       <c r="M60" s="26"/>
     </row>
     <row r="61" spans="1:14" s="15" customFormat="1" ht="17.25" customHeight="1">
       <c r="A61" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B61" s="17"/>
       <c r="C61" s="17"/>
       <c r="D61" s="17"/>
       <c r="E61" s="17"/>
       <c r="F61" s="17"/>
       <c r="G61" s="17"/>
       <c r="H61" s="17"/>
       <c r="I61" s="26"/>
       <c r="J61" s="26"/>
       <c r="K61" s="17"/>
       <c r="L61" s="17"/>
       <c r="M61" s="26"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="8">
@@ -3910,91 +3929,93 @@
       </c>
     </row>
     <row r="69" spans="1:13" s="15" customFormat="1">
       <c r="A69" s="18">
         <v>2025</v>
       </c>
       <c r="B69" s="13">
         <v>999.68700000000001</v>
       </c>
       <c r="C69" s="24">
         <v>455.68299999999999</v>
       </c>
       <c r="D69" s="13">
         <v>487.57799999999997</v>
       </c>
       <c r="E69" s="13">
         <v>449.971</v>
       </c>
       <c r="F69" s="13">
         <v>481.72500000000002</v>
       </c>
       <c r="G69" s="13">
         <v>457.22</v>
       </c>
       <c r="H69" s="17">
-        <v>525.29999999999995</v>
+        <v>481.09</v>
       </c>
       <c r="I69" s="17">
         <v>519.69100000000003</v>
       </c>
       <c r="J69" s="17">
         <v>534.12300000000005</v>
       </c>
       <c r="K69" s="13">
         <v>547.97400000000005</v>
       </c>
       <c r="L69" s="24">
         <v>509.94799999999998</v>
       </c>
       <c r="M69" s="26">
         <v>631.21600000000001</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="15" customFormat="1">
       <c r="A70" s="18">
         <v>2026</v>
       </c>
       <c r="B70" s="13">
         <v>504.49200000000002</v>
       </c>
       <c r="C70" s="24">
         <v>339.90499999999997</v>
       </c>
       <c r="D70" s="13">
         <v>454.81700000000001</v>
       </c>
       <c r="E70" s="13">
         <v>270.89400000000001</v>
       </c>
       <c r="F70" s="24">
         <v>381.6</v>
       </c>
       <c r="G70" s="13">
         <v>406.77</v>
       </c>
-      <c r="H70" s="17"/>
+      <c r="H70" s="17">
+        <v>396.50400000000002</v>
+      </c>
       <c r="I70" s="17"/>
       <c r="J70" s="17"/>
       <c r="K70" s="13"/>
       <c r="L70" s="24"/>
       <c r="M70" s="26"/>
     </row>
     <row r="71" spans="1:13" s="15" customFormat="1" ht="26.25" customHeight="1">
       <c r="A71" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B71" s="17"/>
       <c r="C71" s="17"/>
       <c r="D71" s="26"/>
       <c r="E71" s="26"/>
       <c r="F71" s="26"/>
       <c r="G71" s="17"/>
       <c r="H71" s="17"/>
       <c r="I71" s="17"/>
       <c r="J71" s="17"/>
       <c r="K71" s="17"/>
       <c r="L71" s="17"/>
       <c r="M71" s="26"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="8">
@@ -4324,51 +4345,53 @@
         <v>73.099999999999994</v>
       </c>
     </row>
     <row r="80" spans="1:13" s="15" customFormat="1">
       <c r="A80" s="18">
         <v>2026</v>
       </c>
       <c r="B80" s="13">
         <v>82.29</v>
       </c>
       <c r="C80" s="24">
         <v>65</v>
       </c>
       <c r="D80" s="13">
         <v>83.67</v>
       </c>
       <c r="E80" s="13">
         <v>71.599999999999994</v>
       </c>
       <c r="F80" s="24">
         <v>76.19</v>
       </c>
       <c r="G80" s="13">
         <v>86.33</v>
       </c>
-      <c r="H80" s="17"/>
+      <c r="H80" s="17">
+        <v>87.8</v>
+      </c>
       <c r="I80" s="17"/>
       <c r="J80" s="17"/>
       <c r="K80" s="13"/>
       <c r="L80" s="24"/>
       <c r="M80" s="13"/>
     </row>
     <row r="81" spans="1:14" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="A81" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="17"/>
       <c r="C81" s="17"/>
       <c r="D81" s="24"/>
       <c r="E81" s="17"/>
       <c r="F81" s="17"/>
       <c r="G81" s="17"/>
       <c r="H81" s="17"/>
       <c r="I81" s="17"/>
       <c r="J81" s="26"/>
       <c r="K81" s="17"/>
       <c r="L81" s="17"/>
       <c r="M81" s="26"/>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="8">
@@ -4698,88 +4721,90 @@
         <v>76.298000000000002</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="81">
         <v>2026</v>
       </c>
       <c r="B90" s="86">
         <v>85.632999999999996</v>
       </c>
       <c r="C90" s="86">
         <v>69.914000000000001</v>
       </c>
       <c r="D90" s="86">
         <v>93.343999999999994</v>
       </c>
       <c r="E90" s="86">
         <v>81.375</v>
       </c>
       <c r="F90" s="86">
         <v>84.6</v>
       </c>
       <c r="G90" s="86">
         <v>96.102999999999994</v>
       </c>
-      <c r="H90" s="21"/>
+      <c r="H90" s="21">
+        <v>98.747</v>
+      </c>
       <c r="I90" s="21"/>
       <c r="J90" s="21"/>
       <c r="K90" s="86"/>
       <c r="L90" s="86"/>
       <c r="M90" s="31"/>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="25"/>
       <c r="B91" s="32"/>
       <c r="C91" s="32"/>
       <c r="D91" s="32"/>
       <c r="E91" s="32"/>
       <c r="F91" s="32"/>
       <c r="G91" s="32"/>
       <c r="H91" s="32"/>
       <c r="I91" s="32"/>
       <c r="J91" s="32"/>
       <c r="K91" s="32"/>
       <c r="L91" s="32"/>
       <c r="M91" s="32"/>
     </row>
     <row r="92" spans="1:14">
-      <c r="A92" s="89" t="s">
+      <c r="A92" s="102" t="s">
         <v>68</v>
       </c>
-      <c r="B92" s="89"/>
-[...10 lines deleted...]
-      <c r="M92" s="89"/>
+      <c r="B92" s="102"/>
+      <c r="C92" s="102"/>
+      <c r="D92" s="102"/>
+      <c r="E92" s="102"/>
+      <c r="F92" s="102"/>
+      <c r="G92" s="102"/>
+      <c r="H92" s="102"/>
+      <c r="I92" s="102"/>
+      <c r="J92" s="102"/>
+      <c r="K92" s="102"/>
+      <c r="L92" s="102"/>
+      <c r="M92" s="102"/>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" s="25"/>
       <c r="C93" s="15"/>
       <c r="D93" s="15"/>
       <c r="E93" s="15"/>
       <c r="G93" s="15"/>
       <c r="I93" s="15"/>
       <c r="J93" s="15"/>
       <c r="L93" s="15"/>
       <c r="M93" s="15"/>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="4"/>
       <c r="B94" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>53</v>
@@ -4874,235 +4899,235 @@
       </c>
       <c r="B97" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C97" s="26" t="s">
         <v>0</v>
       </c>
       <c r="D97" s="26" t="s">
         <v>0</v>
       </c>
       <c r="E97" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F97" s="26" t="s">
         <v>0</v>
       </c>
       <c r="G97" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H97" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I97" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="J97" s="99" t="s">
+      <c r="J97" s="89" t="s">
         <v>0</v>
       </c>
       <c r="K97" s="19" t="s">
         <v>0</v>
       </c>
       <c r="L97" s="19" t="s">
         <v>0</v>
       </c>
       <c r="M97" s="26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="8">
         <v>2020</v>
       </c>
-      <c r="B98" s="99" t="s">
+      <c r="B98" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="C98" s="99" t="s">
+      <c r="C98" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="D98" s="99" t="s">
+      <c r="D98" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="E98" s="99" t="s">
+      <c r="E98" s="89" t="s">
         <v>19</v>
       </c>
       <c r="F98" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G98" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H98" s="26">
         <v>14220.6</v>
       </c>
       <c r="I98" s="26">
         <v>10712.4</v>
       </c>
-      <c r="J98" s="99" t="s">
+      <c r="J98" s="89" t="s">
         <v>41</v>
       </c>
-      <c r="K98" s="99" t="s">
+      <c r="K98" s="89" t="s">
         <v>42</v>
       </c>
       <c r="L98" s="24">
         <v>10625.15</v>
       </c>
       <c r="M98" s="24">
         <v>10556.21</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="8">
         <v>2021</v>
       </c>
       <c r="B99" s="24">
         <v>6194.46</v>
       </c>
       <c r="C99" s="24">
         <v>5528.45</v>
       </c>
       <c r="D99" s="24">
         <v>5549.12</v>
       </c>
       <c r="E99" s="24">
         <v>5266.53</v>
       </c>
       <c r="F99" s="24">
         <v>4499.03</v>
       </c>
       <c r="G99" s="24">
         <v>6619.23</v>
       </c>
       <c r="H99" s="24">
         <v>11378.89</v>
       </c>
       <c r="I99" s="24">
         <v>12546.44</v>
       </c>
       <c r="J99" s="24">
         <v>13872.81</v>
       </c>
       <c r="K99" s="24">
         <v>13604.95</v>
       </c>
-      <c r="L99" s="98">
+      <c r="L99" s="88">
         <v>13543.72</v>
       </c>
-      <c r="M99" s="98">
+      <c r="M99" s="88">
         <v>12546.73</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B100" s="24">
         <v>6145.37</v>
       </c>
       <c r="C100" s="24">
         <v>5718.77</v>
       </c>
-      <c r="D100" s="100">
+      <c r="D100" s="90">
         <v>5624.29</v>
       </c>
-      <c r="E100" s="100">
+      <c r="E100" s="90">
         <v>5649.5</v>
       </c>
       <c r="F100" s="24">
         <v>4977.22</v>
       </c>
       <c r="G100" s="24">
         <v>5502.05</v>
       </c>
       <c r="H100" s="24">
         <v>7931.24</v>
       </c>
       <c r="I100" s="24">
         <v>9920.1</v>
       </c>
       <c r="J100" s="24">
         <v>11353.75</v>
       </c>
       <c r="K100" s="24">
         <v>12241.61</v>
       </c>
-      <c r="L100" s="98">
+      <c r="L100" s="88">
         <v>12797.41</v>
       </c>
-      <c r="M100" s="98">
+      <c r="M100" s="88">
         <v>12789.72</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B101" s="101">
+      <c r="B101" s="91">
         <v>167.23</v>
       </c>
-      <c r="C101" s="101">
+      <c r="C101" s="91">
         <v>195.27</v>
       </c>
       <c r="D101" s="24">
         <v>194.42</v>
       </c>
       <c r="E101" s="24">
         <v>163.96</v>
       </c>
       <c r="F101" s="17">
         <v>175.4</v>
       </c>
       <c r="G101" s="17">
         <v>177</v>
       </c>
       <c r="H101" s="17">
         <v>217.4</v>
       </c>
       <c r="I101" s="17">
         <v>259.5</v>
       </c>
       <c r="J101" s="17">
         <v>326.8</v>
       </c>
       <c r="K101" s="26">
         <v>300.89999999999998</v>
       </c>
       <c r="L101" s="24">
         <v>312.97000000000003</v>
       </c>
       <c r="M101" s="24">
         <v>259.62</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="12">
         <v>2024</v>
       </c>
       <c r="B102" s="24">
         <v>163.13999999999999</v>
       </c>
-      <c r="C102" s="101">
+      <c r="C102" s="91">
         <v>203.8</v>
       </c>
       <c r="D102" s="24">
         <v>199.8</v>
       </c>
       <c r="E102" s="24">
         <v>318.69</v>
       </c>
       <c r="F102" s="24">
         <v>393.46</v>
       </c>
       <c r="G102" s="17">
         <v>389.81</v>
       </c>
       <c r="H102" s="17">
         <v>408.1</v>
       </c>
       <c r="I102" s="17">
         <v>431.57</v>
       </c>
       <c r="J102" s="17">
         <v>407.2</v>
       </c>
       <c r="K102" s="26">
         <v>372.74</v>
@@ -5155,51 +5180,53 @@
         <v>505.66</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="12">
         <v>2026</v>
       </c>
       <c r="B104" s="24">
         <v>274.07</v>
       </c>
       <c r="C104" s="24">
         <v>328.2</v>
       </c>
       <c r="D104" s="24">
         <v>367.88</v>
       </c>
       <c r="E104" s="24">
         <v>288.55</v>
       </c>
       <c r="F104" s="13">
         <v>310.26</v>
       </c>
       <c r="G104" s="24">
         <v>310</v>
       </c>
-      <c r="H104" s="17"/>
+      <c r="H104" s="69">
+        <v>466.96</v>
+      </c>
       <c r="I104" s="17"/>
       <c r="J104" s="17"/>
       <c r="K104" s="24"/>
       <c r="L104" s="24"/>
       <c r="M104" s="13"/>
     </row>
     <row r="105" spans="1:13" ht="16.5" customHeight="1">
       <c r="A105" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B105" s="17"/>
       <c r="C105" s="17"/>
       <c r="D105" s="26"/>
       <c r="E105" s="17"/>
       <c r="F105" s="17"/>
       <c r="G105" s="17"/>
       <c r="H105" s="17"/>
       <c r="I105" s="17"/>
       <c r="J105" s="17"/>
       <c r="K105" s="17"/>
       <c r="L105" s="17"/>
       <c r="M105" s="17"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="8">
@@ -5248,273 +5275,273 @@
       </c>
       <c r="B107" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C107" s="26" t="s">
         <v>0</v>
       </c>
       <c r="D107" s="26" t="s">
         <v>0</v>
       </c>
       <c r="E107" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F107" s="26" t="s">
         <v>0</v>
       </c>
       <c r="G107" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H107" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I107" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="J107" s="99" t="s">
+      <c r="J107" s="89" t="s">
         <v>0</v>
       </c>
       <c r="K107" s="19" t="s">
         <v>0</v>
       </c>
       <c r="L107" s="19" t="s">
         <v>0</v>
       </c>
       <c r="M107" s="26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="8">
         <v>2020</v>
       </c>
-      <c r="B108" s="102">
+      <c r="B108" s="92">
         <v>417</v>
       </c>
-      <c r="C108" s="102">
+      <c r="C108" s="92">
         <v>332.4</v>
       </c>
-      <c r="D108" s="102">
+      <c r="D108" s="92">
         <v>327.9</v>
       </c>
-      <c r="E108" s="102">
+      <c r="E108" s="92">
         <v>311.5</v>
       </c>
       <c r="F108" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G108" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H108" s="26">
         <v>737.9</v>
       </c>
       <c r="I108" s="26">
         <v>742.6</v>
       </c>
-      <c r="J108" s="102">
+      <c r="J108" s="92">
         <v>761.1</v>
       </c>
-      <c r="K108" s="102">
+      <c r="K108" s="92">
         <v>794.7</v>
       </c>
       <c r="L108" s="24">
         <v>794.1</v>
       </c>
       <c r="M108" s="24">
         <v>790.17</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="8">
         <v>2021</v>
       </c>
       <c r="B109" s="24">
         <v>597</v>
       </c>
       <c r="C109" s="24">
         <v>251</v>
       </c>
       <c r="D109" s="24">
         <v>317.8</v>
       </c>
       <c r="E109" s="24">
         <v>273.5</v>
       </c>
       <c r="F109" s="24">
         <v>335.21</v>
       </c>
       <c r="G109" s="24">
         <v>465.45</v>
       </c>
       <c r="H109" s="24">
         <v>659.53</v>
       </c>
       <c r="I109" s="24">
         <v>725.08</v>
       </c>
       <c r="J109" s="24">
         <v>801.46</v>
       </c>
       <c r="K109" s="24">
         <v>797.86699999999996</v>
       </c>
-      <c r="L109" s="102">
+      <c r="L109" s="92">
         <v>945.74699999999996</v>
       </c>
-      <c r="M109" s="102">
+      <c r="M109" s="92">
         <v>892.19200000000001</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B110" s="24">
         <v>438.017</v>
       </c>
       <c r="C110" s="24">
         <v>400.22699999999998</v>
       </c>
-      <c r="D110" s="100">
+      <c r="D110" s="90">
         <v>376.19</v>
       </c>
-      <c r="E110" s="100">
+      <c r="E110" s="90">
         <v>376.89100000000002</v>
       </c>
       <c r="F110" s="24">
         <v>335.85</v>
       </c>
       <c r="G110" s="24">
         <v>376.584</v>
       </c>
       <c r="H110" s="24">
         <v>540.96</v>
       </c>
       <c r="I110" s="24">
         <v>620.47500000000002</v>
       </c>
       <c r="J110" s="24">
         <v>617.88400000000001</v>
       </c>
       <c r="K110" s="24">
         <v>617.95399999999995</v>
       </c>
-      <c r="L110" s="102">
+      <c r="L110" s="92">
         <v>609.94899999999996</v>
       </c>
-      <c r="M110" s="102">
+      <c r="M110" s="92">
         <v>641.01300000000003</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B111" s="101">
+      <c r="B111" s="91">
         <v>95.965000000000003</v>
       </c>
-      <c r="C111" s="101">
+      <c r="C111" s="91">
         <v>105.584</v>
       </c>
       <c r="D111" s="13">
         <v>105.664</v>
       </c>
       <c r="E111" s="13">
         <v>93.099000000000004</v>
       </c>
       <c r="F111" s="9">
         <v>136.44300000000001</v>
       </c>
       <c r="G111" s="9">
         <v>136</v>
       </c>
       <c r="H111" s="9">
         <v>145.85599999999999</v>
       </c>
       <c r="I111" s="9">
         <v>165.608</v>
       </c>
       <c r="J111" s="9">
         <v>202.1</v>
       </c>
       <c r="K111" s="10">
         <v>199.6</v>
       </c>
       <c r="L111" s="13">
         <v>181.09200000000001</v>
       </c>
       <c r="M111" s="13">
         <v>171.19499999999999</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="12">
         <v>2024</v>
       </c>
-      <c r="B112" s="101">
+      <c r="B112" s="91">
         <v>140.93100000000001</v>
       </c>
-      <c r="C112" s="101">
+      <c r="C112" s="91">
         <v>153.42400000000001</v>
       </c>
       <c r="D112" s="13">
         <v>152.28299999999999</v>
       </c>
       <c r="E112" s="13">
         <v>212.869</v>
       </c>
       <c r="F112" s="83">
         <v>255.858</v>
       </c>
       <c r="G112" s="9">
         <v>238.49700000000001</v>
       </c>
       <c r="H112" s="9">
         <v>208.63499999999999</v>
       </c>
       <c r="I112" s="9">
         <v>223.584</v>
       </c>
       <c r="J112" s="9">
         <v>220.1</v>
       </c>
       <c r="K112" s="10">
         <v>169.8</v>
       </c>
       <c r="L112" s="13">
         <v>155.869</v>
       </c>
       <c r="M112" s="13">
         <v>147.09800000000001</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" s="12">
         <v>2025</v>
       </c>
-      <c r="B113" s="101">
+      <c r="B113" s="91">
         <v>212.58199999999999</v>
       </c>
       <c r="C113" s="13">
         <v>216.44200000000001</v>
       </c>
       <c r="D113" s="13">
         <v>221.21600000000001</v>
       </c>
       <c r="E113" s="13">
         <v>201.75200000000001</v>
       </c>
       <c r="F113" s="13">
         <v>590.83199999999999</v>
       </c>
       <c r="G113" s="13">
         <v>223.09700000000001</v>
       </c>
       <c r="H113" s="9">
         <v>241.01599999999999</v>
       </c>
       <c r="I113" s="9">
         <v>236.75</v>
       </c>
       <c r="J113" s="9">
         <v>247.61099999999999</v>
@@ -5529,73 +5556,75 @@
         <v>339.63600000000002</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" s="20">
         <v>2026</v>
       </c>
       <c r="B114" s="86">
         <v>269.82299999999998</v>
       </c>
       <c r="C114" s="86">
         <v>287.625</v>
       </c>
       <c r="D114" s="86">
         <v>291.089</v>
       </c>
       <c r="E114" s="86">
         <v>253.12100000000001</v>
       </c>
       <c r="F114" s="86">
         <v>261</v>
       </c>
       <c r="G114" s="86">
         <v>267.64800000000002</v>
       </c>
-      <c r="H114" s="21"/>
+      <c r="H114" s="21">
+        <v>288.72199999999998</v>
+      </c>
       <c r="I114" s="21"/>
       <c r="J114" s="21"/>
       <c r="K114" s="86"/>
       <c r="L114" s="86"/>
       <c r="M114" s="86"/>
     </row>
     <row r="115" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
-      <c r="A115" s="91" t="s">
+      <c r="A115" s="104" t="s">
         <v>79</v>
       </c>
-      <c r="B115" s="91"/>
-[...10 lines deleted...]
-      <c r="M115" s="91"/>
+      <c r="B115" s="104"/>
+      <c r="C115" s="104"/>
+      <c r="D115" s="104"/>
+      <c r="E115" s="104"/>
+      <c r="F115" s="104"/>
+      <c r="G115" s="104"/>
+      <c r="H115" s="104"/>
+      <c r="I115" s="104"/>
+      <c r="J115" s="104"/>
+      <c r="K115" s="104"/>
+      <c r="L115" s="104"/>
+      <c r="M115" s="104"/>
       <c r="N115" s="22"/>
       <c r="O115" s="22"/>
       <c r="P115" s="22"/>
       <c r="Q115" s="22"/>
       <c r="R115" s="22"/>
     </row>
     <row r="116" spans="1:18" ht="37.5" customHeight="1">
       <c r="A116" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="26"/>
       <c r="E116" s="26"/>
       <c r="F116" s="26"/>
       <c r="G116" s="26"/>
       <c r="H116" s="26"/>
       <c r="I116" s="26"/>
       <c r="J116" s="26"/>
       <c r="K116" s="26"/>
       <c r="L116" s="26"/>
       <c r="M116" s="26"/>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" s="38">
@@ -6877,144 +6906,149 @@
       <c r="L157" s="72"/>
       <c r="M157" s="72"/>
     </row>
     <row r="158" spans="1:13" s="15" customFormat="1" ht="28.5" customHeight="1">
       <c r="A158" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B158" s="24">
         <v>9943.09</v>
       </c>
       <c r="C158" s="24">
         <v>10416.56</v>
       </c>
       <c r="D158" s="24">
         <v>10919.18</v>
       </c>
       <c r="E158" s="24">
         <v>12132.1</v>
       </c>
       <c r="F158" s="13">
         <v>10535.49</v>
       </c>
       <c r="G158" s="13">
         <v>10035.6</v>
       </c>
-      <c r="H158" s="10"/>
-      <c r="I158" s="103"/>
+      <c r="H158" s="69">
+        <v>9543.6</v>
+      </c>
+      <c r="I158" s="93"/>
       <c r="J158" s="13"/>
       <c r="K158" s="13"/>
       <c r="L158" s="13"/>
       <c r="M158" s="13"/>
     </row>
     <row r="159" spans="1:13" s="15" customFormat="1">
       <c r="A159" s="49" t="s">
         <v>71</v>
       </c>
       <c r="F159" s="13"/>
       <c r="G159" s="13"/>
-      <c r="H159" s="10"/>
-      <c r="I159" s="103"/>
+      <c r="I159" s="93"/>
       <c r="J159" s="13"/>
       <c r="K159" s="13"/>
       <c r="L159" s="13"/>
       <c r="M159" s="13"/>
     </row>
     <row r="160" spans="1:13" s="15" customFormat="1">
       <c r="A160" s="51" t="s">
         <v>72</v>
       </c>
       <c r="B160" s="13">
         <v>8484.6</v>
       </c>
       <c r="C160" s="13">
         <v>9024.02</v>
       </c>
       <c r="D160" s="13">
         <v>9549.15</v>
       </c>
       <c r="E160" s="13">
         <v>10870.08</v>
       </c>
       <c r="F160" s="13">
         <v>9735.76</v>
       </c>
       <c r="G160" s="13">
         <v>9468.2999999999993</v>
       </c>
-      <c r="H160" s="10"/>
-      <c r="I160" s="103"/>
+      <c r="H160" s="72">
+        <v>9046.5</v>
+      </c>
+      <c r="I160" s="93"/>
       <c r="J160" s="13"/>
       <c r="K160" s="13"/>
       <c r="L160" s="13"/>
       <c r="M160" s="13"/>
     </row>
     <row r="161" spans="1:18" s="15" customFormat="1">
       <c r="A161" s="53" t="s">
         <v>73</v>
       </c>
       <c r="B161" s="86">
         <v>1458.49</v>
       </c>
       <c r="C161" s="86">
         <v>1392.54</v>
       </c>
       <c r="D161" s="86">
         <v>1370.03</v>
       </c>
       <c r="E161" s="86">
         <v>1262.03</v>
       </c>
       <c r="F161" s="86">
         <v>799.73</v>
       </c>
       <c r="G161" s="86">
         <v>567.29999999999995</v>
       </c>
-      <c r="H161" s="31"/>
-      <c r="I161" s="104"/>
+      <c r="H161" s="99">
+        <v>497.1</v>
+      </c>
+      <c r="I161" s="94"/>
       <c r="J161" s="86"/>
       <c r="K161" s="86"/>
       <c r="L161" s="86"/>
       <c r="M161" s="86"/>
     </row>
     <row r="162" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
-      <c r="A162" s="91" t="s">
+      <c r="A162" s="104" t="s">
         <v>79</v>
       </c>
-      <c r="B162" s="91"/>
-[...10 lines deleted...]
-      <c r="M162" s="91"/>
+      <c r="B162" s="104"/>
+      <c r="C162" s="104"/>
+      <c r="D162" s="104"/>
+      <c r="E162" s="104"/>
+      <c r="F162" s="104"/>
+      <c r="G162" s="104"/>
+      <c r="H162" s="104"/>
+      <c r="I162" s="104"/>
+      <c r="J162" s="104"/>
+      <c r="K162" s="104"/>
+      <c r="L162" s="104"/>
+      <c r="M162" s="104"/>
       <c r="N162" s="22"/>
       <c r="O162" s="22"/>
       <c r="P162" s="22"/>
       <c r="Q162" s="22"/>
       <c r="R162" s="22"/>
     </row>
     <row r="163" spans="1:18" ht="23.25" customHeight="1">
       <c r="A163" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B163" s="17"/>
       <c r="C163" s="17"/>
       <c r="D163" s="17"/>
       <c r="E163" s="17"/>
       <c r="F163" s="17"/>
       <c r="G163" s="17"/>
       <c r="H163" s="17"/>
       <c r="I163" s="41"/>
       <c r="J163" s="41"/>
       <c r="K163" s="17"/>
       <c r="L163" s="17"/>
       <c r="M163" s="17"/>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" s="54">
@@ -8293,186 +8327,191 @@
       <c r="L204" s="72"/>
       <c r="M204" s="72"/>
     </row>
     <row r="205" spans="1:13" s="15" customFormat="1" ht="30" customHeight="1">
       <c r="A205" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B205" s="24">
         <v>248.875</v>
       </c>
       <c r="C205" s="24">
         <v>231.95699999999999</v>
       </c>
       <c r="D205" s="24">
         <v>273.14</v>
       </c>
       <c r="E205" s="13">
         <v>269.673</v>
       </c>
       <c r="F205" s="13">
         <v>246.7</v>
       </c>
       <c r="G205" s="13">
         <v>233.405</v>
       </c>
-      <c r="H205" s="10"/>
-      <c r="I205" s="103"/>
+      <c r="H205" s="69">
+        <v>235.08500000000001</v>
+      </c>
+      <c r="I205" s="93"/>
       <c r="J205" s="9"/>
       <c r="K205" s="13"/>
       <c r="L205" s="13"/>
       <c r="M205" s="13"/>
     </row>
     <row r="206" spans="1:13" s="15" customFormat="1">
       <c r="A206" s="49" t="s">
         <v>71</v>
       </c>
       <c r="F206" s="13"/>
       <c r="G206" s="13"/>
-      <c r="H206" s="10"/>
-      <c r="I206" s="103"/>
+      <c r="I206" s="93"/>
       <c r="J206" s="9"/>
       <c r="K206" s="13"/>
       <c r="L206" s="13"/>
       <c r="M206" s="13"/>
     </row>
     <row r="207" spans="1:13" s="15" customFormat="1">
       <c r="A207" s="39" t="s">
         <v>72</v>
       </c>
       <c r="B207" s="13">
         <v>226.59399999999999</v>
       </c>
       <c r="C207" s="24">
         <v>210.48</v>
       </c>
       <c r="D207" s="13">
         <v>251.82499999999999</v>
       </c>
       <c r="E207" s="13">
         <v>250.15299999999999</v>
       </c>
       <c r="F207" s="13">
         <v>233.8</v>
       </c>
       <c r="G207" s="13">
         <v>223.73</v>
       </c>
-      <c r="H207" s="10"/>
-      <c r="I207" s="103"/>
+      <c r="H207" s="72">
+        <v>226.18</v>
+      </c>
+      <c r="I207" s="93"/>
       <c r="J207" s="9"/>
       <c r="K207" s="13"/>
       <c r="L207" s="13"/>
       <c r="M207" s="13"/>
     </row>
     <row r="208" spans="1:13" s="15" customFormat="1">
       <c r="A208" s="53" t="s">
         <v>73</v>
       </c>
       <c r="B208" s="86">
         <v>22.280999999999999</v>
       </c>
       <c r="C208" s="86">
         <v>21.475999999999999</v>
       </c>
       <c r="D208" s="86">
         <v>21.315000000000001</v>
       </c>
       <c r="E208" s="86">
         <v>19.518999999999998</v>
       </c>
       <c r="F208" s="86">
         <v>12.9</v>
       </c>
       <c r="G208" s="86">
         <v>9.6739999999999995</v>
       </c>
-      <c r="H208" s="31"/>
-      <c r="I208" s="104"/>
+      <c r="H208" s="99">
+        <v>8.9039999999999999</v>
+      </c>
+      <c r="I208" s="94"/>
       <c r="J208" s="21"/>
       <c r="K208" s="86"/>
       <c r="L208" s="86"/>
       <c r="M208" s="86"/>
     </row>
     <row r="209" spans="1:18" s="7" customFormat="1" ht="21" customHeight="1">
-      <c r="A209" s="91" t="s">
+      <c r="A209" s="104" t="s">
         <v>79</v>
       </c>
-      <c r="B209" s="91"/>
-[...10 lines deleted...]
-      <c r="M209" s="91"/>
+      <c r="B209" s="104"/>
+      <c r="C209" s="104"/>
+      <c r="D209" s="104"/>
+      <c r="E209" s="104"/>
+      <c r="F209" s="104"/>
+      <c r="G209" s="104"/>
+      <c r="H209" s="104"/>
+      <c r="I209" s="104"/>
+      <c r="J209" s="104"/>
+      <c r="K209" s="104"/>
+      <c r="L209" s="104"/>
+      <c r="M209" s="104"/>
       <c r="N209" s="22"/>
       <c r="O209" s="22"/>
       <c r="P209" s="22"/>
       <c r="Q209" s="22"/>
       <c r="R209" s="22"/>
     </row>
     <row r="210" spans="1:18" s="7" customFormat="1">
       <c r="A210" s="65"/>
       <c r="B210" s="65"/>
       <c r="C210" s="65"/>
       <c r="D210" s="65"/>
       <c r="E210" s="65"/>
       <c r="F210" s="65"/>
       <c r="G210" s="65"/>
       <c r="H210" s="65"/>
       <c r="I210" s="65"/>
       <c r="J210" s="65"/>
       <c r="K210" s="65"/>
       <c r="L210" s="65"/>
       <c r="M210" s="65"/>
       <c r="N210" s="22"/>
       <c r="O210" s="22"/>
       <c r="P210" s="22"/>
       <c r="Q210" s="22"/>
       <c r="R210" s="22"/>
     </row>
     <row r="211" spans="1:18">
-      <c r="A211" s="90" t="s">
+      <c r="A211" s="103" t="s">
         <v>74</v>
       </c>
-      <c r="B211" s="90"/>
-[...10 lines deleted...]
-      <c r="M211" s="90"/>
+      <c r="B211" s="103"/>
+      <c r="C211" s="103"/>
+      <c r="D211" s="103"/>
+      <c r="E211" s="103"/>
+      <c r="F211" s="103"/>
+      <c r="G211" s="103"/>
+      <c r="H211" s="103"/>
+      <c r="I211" s="103"/>
+      <c r="J211" s="103"/>
+      <c r="K211" s="103"/>
+      <c r="L211" s="103"/>
+      <c r="M211" s="103"/>
     </row>
     <row r="212" spans="1:18">
       <c r="L212" s="15"/>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" s="4"/>
       <c r="B213" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>55</v>
       </c>
       <c r="H213" s="5" t="s">
@@ -8695,192 +8734,194 @@
         <v>517</v>
       </c>
       <c r="H219" s="13">
         <v>564</v>
       </c>
       <c r="I219" s="13">
         <v>532</v>
       </c>
       <c r="J219" s="13">
         <v>511</v>
       </c>
       <c r="K219" s="13">
         <v>570</v>
       </c>
       <c r="L219" s="13">
         <v>490</v>
       </c>
       <c r="M219" s="13">
         <v>534</v>
       </c>
     </row>
     <row r="220" spans="1:18" s="15" customFormat="1">
       <c r="A220" s="18">
         <v>2023</v>
       </c>
-      <c r="B220" s="101" t="s">
-[...11 lines deleted...]
-      <c r="F220" s="101" t="s">
+      <c r="B220" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C220" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D220" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="E220" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="F220" s="91" t="s">
         <v>0</v>
       </c>
       <c r="G220" s="9">
         <v>539</v>
       </c>
       <c r="H220" s="9">
         <v>391</v>
       </c>
       <c r="I220" s="9">
         <v>509</v>
       </c>
       <c r="J220" s="9">
         <v>518</v>
       </c>
       <c r="K220" s="10">
         <v>575</v>
       </c>
       <c r="L220" s="13">
         <v>534</v>
       </c>
       <c r="M220" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:18" s="15" customFormat="1">
       <c r="A221" s="18">
         <v>2024</v>
       </c>
-      <c r="B221" s="101" t="s">
-[...8 lines deleted...]
-      <c r="E221" s="101" t="s">
+      <c r="B221" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C221" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D221" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="E221" s="91" t="s">
         <v>0</v>
       </c>
       <c r="F221" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G221" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H221" s="19" t="s">
         <v>0</v>
       </c>
       <c r="I221" s="19" t="s">
         <v>0</v>
       </c>
       <c r="J221" s="19" t="s">
         <v>0</v>
       </c>
       <c r="K221" s="19" t="s">
         <v>0</v>
       </c>
       <c r="L221" s="19" t="s">
         <v>0</v>
       </c>
       <c r="M221" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:18" s="15" customFormat="1">
       <c r="A222" s="84" t="s">
         <v>101</v>
       </c>
       <c r="B222" s="24">
         <v>1266.4000000000001</v>
       </c>
       <c r="C222" s="13">
         <v>1135.3</v>
       </c>
       <c r="D222" s="13">
         <v>1255.8</v>
       </c>
       <c r="E222" s="13">
         <v>1103.76</v>
       </c>
-      <c r="F222" s="101">
+      <c r="F222" s="91">
         <v>1141.3</v>
       </c>
       <c r="G222" s="13">
         <v>1181.5</v>
       </c>
-      <c r="H222" s="101" t="s">
-        <v>0</v>
+      <c r="H222" s="69">
+        <v>1240.57</v>
       </c>
       <c r="I222" s="19" t="s">
         <v>0</v>
       </c>
       <c r="J222" s="19" t="s">
         <v>0</v>
       </c>
       <c r="K222" s="19" t="s">
         <v>0</v>
       </c>
       <c r="L222" s="19" t="s">
         <v>0</v>
       </c>
       <c r="M222" s="19">
         <v>1347.9</v>
       </c>
     </row>
     <row r="223" spans="1:18" s="15" customFormat="1">
       <c r="A223" s="84" t="s">
         <v>102</v>
       </c>
       <c r="B223" s="13">
         <v>1272.74</v>
       </c>
       <c r="C223" s="13">
         <v>1035.3</v>
       </c>
       <c r="D223" s="13">
         <v>1214.3499999999999</v>
       </c>
       <c r="E223" s="13">
         <v>917.73</v>
       </c>
       <c r="F223" s="24">
         <v>1391.74</v>
       </c>
       <c r="G223" s="13">
         <v>1291</v>
       </c>
-      <c r="H223" s="101"/>
+      <c r="H223" s="69">
+        <v>1332.29</v>
+      </c>
       <c r="I223" s="19"/>
       <c r="J223" s="19"/>
       <c r="K223" s="19"/>
       <c r="L223" s="19"/>
       <c r="M223" s="19"/>
     </row>
     <row r="224" spans="1:18" ht="19.5" customHeight="1">
       <c r="A224" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B224" s="17"/>
       <c r="C224" s="66"/>
       <c r="D224" s="15"/>
       <c r="E224" s="17"/>
       <c r="F224" s="17"/>
       <c r="G224" s="17"/>
       <c r="H224" s="17"/>
       <c r="I224" s="17"/>
       <c r="J224" s="17"/>
       <c r="K224" s="17"/>
       <c r="L224" s="17"/>
       <c r="M224" s="17"/>
     </row>
     <row r="225" spans="1:14">
       <c r="A225" s="8">
@@ -9069,231 +9110,233 @@
         <v>18</v>
       </c>
       <c r="H229" s="13">
         <v>19</v>
       </c>
       <c r="I229" s="13">
         <v>18</v>
       </c>
       <c r="J229" s="13">
         <v>17</v>
       </c>
       <c r="K229" s="13">
         <v>19</v>
       </c>
       <c r="L229" s="13">
         <v>16</v>
       </c>
       <c r="M229" s="13">
         <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:14">
       <c r="A230" s="7">
         <v>2023</v>
       </c>
-      <c r="B230" s="101" t="s">
-[...11 lines deleted...]
-      <c r="F230" s="101" t="s">
+      <c r="B230" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C230" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D230" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="E230" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="F230" s="91" t="s">
         <v>0</v>
       </c>
       <c r="G230" s="67">
         <v>18</v>
       </c>
       <c r="H230" s="67">
         <v>13</v>
       </c>
       <c r="I230" s="67">
         <v>17</v>
       </c>
       <c r="J230" s="67">
         <v>18</v>
       </c>
       <c r="K230" s="67">
         <v>19</v>
       </c>
       <c r="L230" s="67">
         <v>18</v>
       </c>
       <c r="M230" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:14">
       <c r="A231" s="7">
         <v>2024</v>
       </c>
-      <c r="B231" s="101" t="s">
-[...8 lines deleted...]
-      <c r="E231" s="101" t="s">
+      <c r="B231" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="C231" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="D231" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="E231" s="91" t="s">
         <v>0</v>
       </c>
       <c r="F231" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G231" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H231" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I231" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J231" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K231" s="12" t="s">
         <v>0</v>
       </c>
       <c r="L231" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M231" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:14">
       <c r="A232" s="84" t="s">
         <v>101</v>
       </c>
       <c r="B232" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="C232" s="101">
+      <c r="C232" s="91">
         <v>968.73599999999999</v>
       </c>
-      <c r="D232" s="101">
+      <c r="D232" s="91">
         <v>1051.165</v>
       </c>
       <c r="E232" s="13">
         <v>827.93100000000004</v>
       </c>
-      <c r="F232" s="101">
+      <c r="F232" s="91">
         <v>922.96400000000006</v>
       </c>
-      <c r="G232" s="101">
+      <c r="G232" s="91">
         <v>986.05399999999997</v>
       </c>
-      <c r="H232" s="101" t="s">
-[...14 lines deleted...]
-      <c r="M232" s="101" t="s">
+      <c r="H232" s="91">
+        <v>1048.4190000000001</v>
+      </c>
+      <c r="I232" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="J232" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="K232" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="L232" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="M232" s="91" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:14">
       <c r="A233" s="84" t="s">
         <v>102</v>
       </c>
       <c r="B233" s="86">
         <v>1094.2280000000001</v>
       </c>
-      <c r="C233" s="105">
+      <c r="C233" s="95">
         <v>951.3</v>
       </c>
-      <c r="D233" s="105">
+      <c r="D233" s="95">
         <v>1161.068</v>
       </c>
       <c r="E233" s="86">
         <v>1101.886</v>
       </c>
       <c r="F233" s="24">
         <v>1203.8</v>
       </c>
       <c r="G233" s="86">
         <v>1121.3050000000001</v>
       </c>
-      <c r="H233" s="105"/>
-[...4 lines deleted...]
-      <c r="M233" s="105"/>
+      <c r="H233" s="95">
+        <v>1144.605</v>
+      </c>
+      <c r="I233" s="95"/>
+      <c r="J233" s="95"/>
+      <c r="K233" s="95"/>
+      <c r="L233" s="95"/>
+      <c r="M233" s="95"/>
     </row>
     <row r="234" spans="1:14" ht="12.75">
-      <c r="A234" s="94" t="s">
+      <c r="A234" s="107" t="s">
         <v>100</v>
       </c>
-      <c r="B234" s="95"/>
-[...10 lines deleted...]
-      <c r="M234" s="96"/>
+      <c r="B234" s="108"/>
+      <c r="C234" s="108"/>
+      <c r="D234" s="108"/>
+      <c r="E234" s="108"/>
+      <c r="F234" s="108"/>
+      <c r="G234" s="108"/>
+      <c r="H234" s="108"/>
+      <c r="I234" s="108"/>
+      <c r="J234" s="109"/>
+      <c r="K234" s="109"/>
+      <c r="L234" s="109"/>
+      <c r="M234" s="109"/>
     </row>
     <row r="235" spans="1:14">
-      <c r="A235" s="87" t="s">
+      <c r="A235" s="100" t="s">
         <v>75</v>
       </c>
-      <c r="B235" s="87"/>
-[...10 lines deleted...]
-      <c r="M235" s="87"/>
+      <c r="B235" s="100"/>
+      <c r="C235" s="100"/>
+      <c r="D235" s="100"/>
+      <c r="E235" s="100"/>
+      <c r="F235" s="100"/>
+      <c r="G235" s="100"/>
+      <c r="H235" s="100"/>
+      <c r="I235" s="100"/>
+      <c r="J235" s="100"/>
+      <c r="K235" s="100"/>
+      <c r="L235" s="100"/>
+      <c r="M235" s="100"/>
     </row>
     <row r="236" spans="1:14">
       <c r="A236" s="25"/>
       <c r="C236" s="15"/>
       <c r="D236" s="15"/>
       <c r="E236" s="15"/>
       <c r="G236" s="15"/>
       <c r="I236" s="15"/>
       <c r="J236" s="15"/>
       <c r="L236" s="15"/>
       <c r="M236" s="15"/>
     </row>
     <row r="237" spans="1:14">
       <c r="A237" s="4"/>
       <c r="B237" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E237" s="5" t="s">
         <v>53</v>
@@ -9530,191 +9573,193 @@
         <v>0</v>
       </c>
       <c r="J243" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K243" s="12" t="s">
         <v>0</v>
       </c>
       <c r="L243" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M243" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="8">
         <v>2023</v>
       </c>
       <c r="B244" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C244" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="D244" s="106" t="s">
-[...5 lines deleted...]
-      <c r="F244" s="106" t="s">
+      <c r="D244" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="E244" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="F244" s="96" t="s">
         <v>0</v>
       </c>
       <c r="G244" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H244" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I244" s="13" t="s">
         <v>0</v>
       </c>
       <c r="J244" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K244" s="12" t="s">
         <v>0</v>
       </c>
       <c r="L244" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M244" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="8">
         <v>2024</v>
       </c>
       <c r="B245" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C245" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D245" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="E245" s="106" t="s">
-[...23 lines deleted...]
-      <c r="M245" s="106" t="s">
+      <c r="E245" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="F245" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="G245" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="H245" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="I245" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="J245" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="K245" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="L245" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="M245" s="96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="8">
         <v>2025</v>
       </c>
-      <c r="B246" s="106" t="s">
-[...32 lines deleted...]
-      <c r="M246" s="106" t="s">
+      <c r="B246" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="C246" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="D246" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="E246" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="F246" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="G246" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="H246" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="I246" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="J246" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="K246" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="L246" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="M246" s="96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="8">
         <v>2026</v>
       </c>
       <c r="B247" s="13">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="C247" s="106">
+      <c r="C247" s="96">
         <v>0.1</v>
       </c>
-      <c r="D247" s="106">
+      <c r="D247" s="96">
         <v>0.1</v>
       </c>
-      <c r="E247" s="106">
+      <c r="E247" s="96">
         <v>0.1</v>
       </c>
       <c r="F247" s="13">
         <v>0.08</v>
       </c>
-      <c r="G247" s="106">
+      <c r="G247" s="96">
         <v>0.1</v>
       </c>
-      <c r="H247" s="106"/>
-[...4 lines deleted...]
-      <c r="M247" s="106"/>
+      <c r="H247" s="69">
+        <v>0.04</v>
+      </c>
+      <c r="I247" s="96"/>
+      <c r="J247" s="96"/>
+      <c r="K247" s="96"/>
+      <c r="L247" s="96"/>
+      <c r="M247" s="96"/>
     </row>
     <row r="248" spans="1:13" ht="17.25" customHeight="1">
       <c r="A248" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B248" s="32"/>
       <c r="C248" s="17"/>
       <c r="D248" s="55"/>
       <c r="E248" s="32"/>
       <c r="F248" s="32"/>
       <c r="G248" s="32"/>
       <c r="H248" s="55"/>
       <c r="I248" s="32"/>
       <c r="J248" s="32"/>
       <c r="K248" s="32"/>
       <c r="L248" s="32"/>
       <c r="M248" s="26"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="8">
         <v>2018</v>
       </c>
       <c r="B249" s="26" t="s">
         <v>2</v>
       </c>
@@ -9904,191 +9949,193 @@
         <v>0</v>
       </c>
       <c r="J253" s="24" t="s">
         <v>0</v>
       </c>
       <c r="K253" s="24" t="s">
         <v>0</v>
       </c>
       <c r="L253" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M253" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="8">
         <v>2023</v>
       </c>
       <c r="B254" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C254" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="D254" s="106" t="s">
-[...5 lines deleted...]
-      <c r="F254" s="106" t="s">
+      <c r="D254" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="E254" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="F254" s="96" t="s">
         <v>0</v>
       </c>
       <c r="G254" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H254" s="13" t="s">
         <v>0</v>
       </c>
       <c r="I254" s="13" t="s">
         <v>0</v>
       </c>
       <c r="J254" s="24" t="s">
         <v>0</v>
       </c>
       <c r="K254" s="24" t="s">
         <v>0</v>
       </c>
       <c r="L254" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M254" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="8">
         <v>2024</v>
       </c>
       <c r="B255" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C255" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D255" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="E255" s="106" t="s">
-[...23 lines deleted...]
-      <c r="M255" s="106" t="s">
+      <c r="E255" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="F255" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="G255" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="H255" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="I255" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="J255" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="K255" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="L255" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="M255" s="96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="8">
         <v>2025</v>
       </c>
-      <c r="B256" s="106" t="s">
-[...32 lines deleted...]
-      <c r="M256" s="106" t="s">
+      <c r="B256" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="C256" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="D256" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="E256" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="F256" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="G256" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="H256" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="I256" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="J256" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="K256" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="L256" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="M256" s="96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="8">
         <v>2026</v>
       </c>
       <c r="B257" s="13">
         <v>0.17899999999999999</v>
       </c>
-      <c r="C257" s="106">
+      <c r="C257" s="96">
         <v>0.13100000000000001</v>
       </c>
-      <c r="D257" s="106">
+      <c r="D257" s="96">
         <v>0.124</v>
       </c>
       <c r="E257" s="13">
         <v>0.154</v>
       </c>
       <c r="F257" s="13">
         <v>0.14399999999999999</v>
       </c>
-      <c r="G257" s="106">
+      <c r="G257" s="96">
         <v>0.16200000000000001</v>
       </c>
-      <c r="H257" s="106"/>
-[...4 lines deleted...]
-      <c r="M257" s="106"/>
+      <c r="H257" s="72">
+        <v>8.5999999999999993E-2</v>
+      </c>
+      <c r="I257" s="96"/>
+      <c r="J257" s="96"/>
+      <c r="K257" s="96"/>
+      <c r="L257" s="96"/>
+      <c r="M257" s="96"/>
     </row>
     <row r="258" spans="1:13" ht="23.25" customHeight="1">
       <c r="A258" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B258" s="32"/>
       <c r="C258" s="32"/>
       <c r="D258" s="55"/>
       <c r="E258" s="32"/>
       <c r="F258" s="32"/>
       <c r="G258" s="32"/>
       <c r="H258" s="32"/>
       <c r="I258" s="32"/>
       <c r="J258" s="32"/>
       <c r="K258" s="32"/>
       <c r="L258" s="32"/>
       <c r="M258" s="26"/>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" s="8">
         <v>2018</v>
       </c>
       <c r="B259" s="26" t="s">
         <v>2</v>
       </c>
@@ -10413,51 +10460,53 @@
         <v>87.93</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="8">
         <v>2026</v>
       </c>
       <c r="B267" s="13">
         <v>124.41</v>
       </c>
       <c r="C267" s="24">
         <v>102.2</v>
       </c>
       <c r="D267" s="24">
         <v>118.43</v>
       </c>
       <c r="E267" s="13">
         <v>118.57</v>
       </c>
       <c r="F267" s="13">
         <v>126.52</v>
       </c>
       <c r="G267" s="24">
         <v>161.30000000000001</v>
       </c>
-      <c r="H267" s="24"/>
+      <c r="H267" s="72">
+        <v>179.14</v>
+      </c>
       <c r="I267" s="24"/>
       <c r="J267" s="24"/>
       <c r="K267" s="13"/>
       <c r="L267" s="24"/>
       <c r="M267" s="13"/>
     </row>
     <row r="268" spans="1:13" ht="18.75" customHeight="1">
       <c r="A268" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B268" s="17"/>
       <c r="C268" s="26"/>
       <c r="D268" s="26"/>
       <c r="E268" s="17"/>
       <c r="F268" s="17"/>
       <c r="G268" s="17"/>
       <c r="H268" s="17"/>
       <c r="I268" s="17"/>
       <c r="J268" s="26"/>
       <c r="K268" s="26"/>
       <c r="L268" s="26"/>
       <c r="M268" s="26"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="8">
@@ -10787,51 +10836,53 @@
         <v>183.08600000000001</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" s="30">
         <v>2026</v>
       </c>
       <c r="B277" s="86">
         <v>269.28300000000002</v>
       </c>
       <c r="C277" s="86">
         <v>228.30699999999999</v>
       </c>
       <c r="D277" s="86">
         <v>261.72699999999998</v>
       </c>
       <c r="E277" s="86">
         <v>235.179</v>
       </c>
       <c r="F277" s="86">
         <v>245.8</v>
       </c>
       <c r="G277" s="86">
         <v>328.06099999999998</v>
       </c>
-      <c r="H277" s="31"/>
+      <c r="H277" s="31">
+        <v>378.24900000000002</v>
+      </c>
       <c r="I277" s="31"/>
       <c r="J277" s="31"/>
       <c r="K277" s="86"/>
       <c r="L277" s="31"/>
       <c r="M277" s="31"/>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" s="68" t="s">
         <v>76</v>
       </c>
       <c r="C278" s="55"/>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="68" t="s">
         <v>77</v>
       </c>
       <c r="C279" s="55"/>
     </row>
     <row r="280" spans="1:13">
       <c r="C280" s="55"/>
     </row>
     <row r="281" spans="1:13">
       <c r="C281" s="55"/>
     </row>
     <row r="282" spans="1:13">