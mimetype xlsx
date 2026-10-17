--- v4 (2026-09-07)
+++ v5 (2026-10-17)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="-60" windowWidth="14250" windowHeight="12435"/>
   </bookViews>
   <sheets>
-    <sheet name="period" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="period" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="143">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t xml:space="preserve"> 10 171, 9</t>
   </si>
   <si>
     <t xml:space="preserve">  811, 7</t>
   </si>
   <si>
     <t xml:space="preserve"> 11 330,9</t>
   </si>
   <si>
     <t xml:space="preserve"> 12 645,4</t>
   </si>
   <si>
@@ -554,62 +558,214 @@
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>, thousand tons</t>
     </r>
   </si>
   <si>
     <r>
       <t>Freight turnover</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>, million t-km</t>
     </r>
   </si>
   <si>
     <t>2026*</t>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">181103, 181104, 181101, 181102 </t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Transported (transported) cargo, luggage, cargo luggage                                                            Transportation of passengers</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Thousand persons, million passenger-kilometres, thousand tonnes, million tonne-kilometres, million tenge</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Transported cargo, freight turnover, passengers transported, passenger turnover </t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2018</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Transported cargo - the amount of cargo in tons transported by transport. Cargo turner of transport - the volume o work of transport for tne transportation of goods. Expressed in ton-kilometers. It is definedas the sumof the products of the weignt of eacn consignment (shipment) of the transported cargo over the diatanceof its transportation. Transported passengers - the number of passengers transported over a certain period of time. The unit of observation in passenger transportation statistics is a passenger trip. Passenger turnover of transport - the volume of work of transport for the transportation of passengers. The unit of measurement is the passenger-kilometer, i.e. the movement of 1 passenger over a distanse of 1 kilometer. It is determined by summing the products of the number of passengers for each transportation position by the transportation distance, calculated separated by type of transport, transportation messages, and other characteris - tics.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Аggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information on the transportation of goods, cargo turner, passenger transportation, and passenger turner are data obtained based on the results of nationwide statistical observation in thel form 1-transport, “Transport Performance Report.”</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of Services Industry Statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Zhanbyrbaeva Altynay Danabekovna</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7252 395099</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>a.zhanbyrbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/shymkent/spreadsheets/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0\ _₽"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -676,50 +832,110 @@
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -759,57 +975,68 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -920,124 +1147,187 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="5"/>
+    <cellStyle name="Гиперссылка 3" xfId="7"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 4 3" xfId="3"/>
+    <cellStyle name="Обычный 2 7" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1282,156 +1572,404 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/shymkent/spreadsheets/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.zhanbyrbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:C21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="3.7109375" style="12" customWidth="1"/>
+    <col min="2" max="2" width="41.85546875" style="12" customWidth="1"/>
+    <col min="3" max="3" width="92" style="12" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3">
+      <c r="B2" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="C2" s="66" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="25.5">
+      <c r="B3" s="65" t="s">
+        <v>102</v>
+      </c>
+      <c r="C3" s="67" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" ht="15" customHeight="1">
+      <c r="B4" s="65" t="s">
+        <v>104</v>
+      </c>
+      <c r="C4" s="67" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3">
+      <c r="B5" s="65" t="s">
+        <v>106</v>
+      </c>
+      <c r="C5" s="68" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="65" t="s">
+        <v>108</v>
+      </c>
+      <c r="C6" s="68" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="118.5" customHeight="1">
+      <c r="B7" s="65" t="s">
+        <v>110</v>
+      </c>
+      <c r="C7" s="69" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="65" t="s">
+        <v>112</v>
+      </c>
+      <c r="C8" s="68" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3">
+      <c r="B9" s="65" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="68" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="39.75" customHeight="1">
+      <c r="B10" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="67" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="65" t="s">
+        <v>117</v>
+      </c>
+      <c r="C11" s="67"/>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="65" t="s">
+        <v>118</v>
+      </c>
+      <c r="C12" s="72" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="C13" s="73" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3">
+      <c r="B14" s="65" t="s">
+        <v>122</v>
+      </c>
+      <c r="C14" s="86" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="C15" s="74" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="65" t="s">
+        <v>125</v>
+      </c>
+      <c r="C16" s="70">
+        <v>46311</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="65" t="s">
+        <v>126</v>
+      </c>
+      <c r="C17" s="70">
+        <v>46342</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="65" t="s">
+        <v>127</v>
+      </c>
+      <c r="C18" s="67" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="65" t="s">
+        <v>129</v>
+      </c>
+      <c r="C19" s="67" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="65" t="s">
+        <v>131</v>
+      </c>
+      <c r="C20" s="71" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="65" t="s">
+        <v>133</v>
+      </c>
+      <c r="C21" s="85" t="s">
+        <v>141</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C13" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C15" r:id="rId3"/>
+    <hyperlink ref="C21" r:id="rId4"/>
+    <hyperlink ref="C14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.140625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="101.42578125" style="12" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="75" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="75" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="75" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="75" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="75" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="17.25" customHeight="1">
+      <c r="B11" s="76" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="75"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="75"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="77" t="s">
+        <v>140</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X283"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="10" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="3" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="3" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="11" style="3" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="11" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="87" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="66"/>
-[...10 lines deleted...]
-      <c r="M1" s="66"/>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M3" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14" ht="27" customHeight="1">
       <c r="A4" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B4" s="75"/>
-[...10 lines deleted...]
-      <c r="M4" s="75"/>
+      <c r="B4" s="91"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="91"/>
+      <c r="K4" s="91"/>
+      <c r="L4" s="91"/>
+      <c r="M4" s="91"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="25">
         <v>2018</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="17">
         <v>41986.12</v>
       </c>
       <c r="H5" s="17">
         <v>50437.71</v>
@@ -1702,112 +2240,116 @@
       <c r="A12" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B12" s="26">
         <v>3656.8</v>
       </c>
       <c r="C12" s="56">
         <v>5368.5</v>
       </c>
       <c r="D12" s="56">
         <v>8105.7</v>
       </c>
       <c r="E12" s="26">
         <v>10644.72</v>
       </c>
       <c r="F12" s="26">
         <v>13491.8</v>
       </c>
       <c r="G12" s="38">
         <v>15794.08</v>
       </c>
       <c r="H12" s="31">
         <v>18213.36</v>
       </c>
       <c r="I12" s="18">
-        <v>17637.099999999999</v>
+        <v>20559.900000000001</v>
       </c>
       <c r="J12" s="18">
-        <v>19774.55</v>
+        <v>22878.9</v>
       </c>
       <c r="K12" s="18">
         <v>21948.92</v>
       </c>
       <c r="L12" s="26">
         <v>23982.74</v>
       </c>
       <c r="M12" s="18">
         <v>26290.53</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="28">
         <v>2026</v>
       </c>
       <c r="B13" s="26">
         <v>2631.86</v>
       </c>
       <c r="C13" s="56">
         <v>4647.8999999999996</v>
       </c>
       <c r="D13" s="56">
         <v>7045.35</v>
       </c>
       <c r="E13" s="26">
         <v>8676.39</v>
       </c>
       <c r="F13" s="56">
         <v>10939.92</v>
       </c>
       <c r="G13" s="43">
         <v>13380.74</v>
       </c>
       <c r="H13" s="31">
         <v>16025.09</v>
       </c>
-      <c r="I13" s="18"/>
-      <c r="J13" s="18"/>
+      <c r="I13" s="18">
+        <v>18697.099999999999</v>
+      </c>
+      <c r="J13" s="18">
+        <v>21102.799999999999</v>
+      </c>
       <c r="K13" s="18"/>
       <c r="L13" s="26"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14" ht="15.75" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="69"/>
-[...10 lines deleted...]
-      <c r="M14" s="69"/>
+      <c r="B14" s="90"/>
+      <c r="C14" s="90"/>
+      <c r="D14" s="90"/>
+      <c r="E14" s="90"/>
+      <c r="F14" s="90"/>
+      <c r="G14" s="90"/>
+      <c r="H14" s="90"/>
+      <c r="I14" s="90"/>
+      <c r="J14" s="90"/>
+      <c r="K14" s="90"/>
+      <c r="L14" s="90"/>
+      <c r="M14" s="90"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="25">
         <v>2018</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="17">
         <v>2266.5100000000002</v>
       </c>
       <c r="H15" s="17">
         <v>2681.94</v>
@@ -2081,112 +2623,116 @@
       <c r="A22" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="26">
         <v>2292.9</v>
       </c>
       <c r="C22" s="26">
         <v>3935</v>
       </c>
       <c r="D22" s="26">
         <v>5696.3</v>
       </c>
       <c r="E22" s="26">
         <v>7177.5</v>
       </c>
       <c r="F22" s="26">
         <v>9174.5</v>
       </c>
       <c r="G22" s="38">
         <v>10544.897000000001</v>
       </c>
       <c r="H22" s="31">
         <v>12316.8</v>
       </c>
       <c r="I22" s="18">
-        <v>6712.9</v>
+        <v>13952.8</v>
       </c>
       <c r="J22" s="18">
-        <v>7513.9679999999998</v>
+        <v>15472.3</v>
       </c>
       <c r="K22" s="18">
         <v>8376.7139999999999</v>
       </c>
       <c r="L22" s="26">
         <v>9196.5689999999995</v>
       </c>
       <c r="M22" s="18">
         <v>10189.875</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="28">
         <v>2026</v>
       </c>
       <c r="B23" s="26">
         <v>1868.723</v>
       </c>
       <c r="C23" s="26">
         <v>3447.7</v>
       </c>
       <c r="D23" s="26">
         <v>5354.79</v>
       </c>
       <c r="E23" s="26">
         <v>6919.7569999999996</v>
       </c>
       <c r="F23" s="26">
         <v>8716.7389999999996</v>
       </c>
       <c r="G23" s="43">
         <v>10512.63</v>
       </c>
       <c r="H23" s="31">
         <v>12342.55</v>
       </c>
-      <c r="I23" s="18"/>
-      <c r="J23" s="18"/>
+      <c r="I23" s="18">
+        <v>14139.8</v>
+      </c>
+      <c r="J23" s="18">
+        <v>15696.2</v>
+      </c>
       <c r="K23" s="18"/>
       <c r="L23" s="26"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14" ht="27.75" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B24" s="69"/>
-[...10 lines deleted...]
-      <c r="M24" s="69"/>
+      <c r="B24" s="90"/>
+      <c r="C24" s="90"/>
+      <c r="D24" s="90"/>
+      <c r="E24" s="90"/>
+      <c r="F24" s="90"/>
+      <c r="G24" s="90"/>
+      <c r="H24" s="90"/>
+      <c r="I24" s="90"/>
+      <c r="J24" s="90"/>
+      <c r="K24" s="90"/>
+      <c r="L24" s="90"/>
+      <c r="M24" s="90"/>
       <c r="N24" s="3"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="25">
         <v>2018</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="17">
         <v>736202.17</v>
       </c>
       <c r="H25" s="17">
@@ -2501,72 +3047,76 @@
     <row r="33" spans="1:24">
       <c r="A33" s="28">
         <v>2026</v>
       </c>
       <c r="B33" s="26">
         <v>10149.790000000001</v>
       </c>
       <c r="C33" s="26">
         <v>20733.599999999999</v>
       </c>
       <c r="D33" s="26">
         <v>31854.83</v>
       </c>
       <c r="E33" s="26">
         <v>44177.11</v>
       </c>
       <c r="F33" s="26">
         <v>54915.3</v>
       </c>
       <c r="G33" s="43">
         <v>65198.57</v>
       </c>
       <c r="H33" s="31">
         <v>75009.08</v>
       </c>
-      <c r="I33" s="18"/>
-      <c r="J33" s="18"/>
+      <c r="I33" s="18">
+        <v>85756.7</v>
+      </c>
+      <c r="J33" s="18">
+        <v>97695.2</v>
+      </c>
       <c r="K33" s="18"/>
       <c r="L33" s="26"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:24" ht="16.5" customHeight="1">
       <c r="A34" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B34" s="69"/>
-[...10 lines deleted...]
-      <c r="M34" s="69"/>
+      <c r="B34" s="90"/>
+      <c r="C34" s="90"/>
+      <c r="D34" s="90"/>
+      <c r="E34" s="90"/>
+      <c r="F34" s="90"/>
+      <c r="G34" s="90"/>
+      <c r="H34" s="90"/>
+      <c r="I34" s="90"/>
+      <c r="J34" s="90"/>
+      <c r="K34" s="90"/>
+      <c r="L34" s="90"/>
+      <c r="M34" s="90"/>
       <c r="N34" s="3"/>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" s="25">
         <v>2018</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="17">
         <v>8123.3</v>
       </c>
       <c r="H35" s="17">
@@ -2881,246 +3431,250 @@
       </c>
       <c r="O42" s="9"/>
     </row>
     <row r="43" spans="1:24">
       <c r="A43" s="32">
         <v>2026</v>
       </c>
       <c r="B43" s="58">
         <v>603.79100000000005</v>
       </c>
       <c r="C43" s="58">
         <v>1134</v>
       </c>
       <c r="D43" s="58">
         <v>1762.182</v>
       </c>
       <c r="E43" s="33">
         <v>2348.41</v>
       </c>
       <c r="F43" s="58">
         <v>2925.5749999999998</v>
       </c>
       <c r="G43" s="59">
         <v>3583.1439999999998</v>
       </c>
-      <c r="H43" s="64">
+      <c r="H43" s="63">
         <v>4295.2</v>
       </c>
-      <c r="I43" s="34"/>
-      <c r="J43" s="34"/>
+      <c r="I43" s="34">
+        <v>5043.6000000000004</v>
+      </c>
+      <c r="J43" s="34">
+        <v>5710.7</v>
+      </c>
       <c r="K43" s="34"/>
       <c r="L43" s="34"/>
       <c r="M43" s="34"/>
       <c r="O43" s="9"/>
     </row>
     <row r="44" spans="1:24" ht="21" customHeight="1">
-      <c r="A44" s="67" t="s">
+      <c r="A44" s="88" t="s">
         <v>88</v>
       </c>
-      <c r="B44" s="67"/>
-[...10 lines deleted...]
-      <c r="M44" s="67"/>
+      <c r="B44" s="88"/>
+      <c r="C44" s="88"/>
+      <c r="D44" s="88"/>
+      <c r="E44" s="88"/>
+      <c r="F44" s="88"/>
+      <c r="G44" s="88"/>
+      <c r="H44" s="88"/>
+      <c r="I44" s="88"/>
+      <c r="J44" s="88"/>
+      <c r="K44" s="88"/>
+      <c r="L44" s="88"/>
+      <c r="M44" s="88"/>
       <c r="N44" s="10"/>
       <c r="O44" s="10"/>
       <c r="P44" s="10"/>
       <c r="Q44" s="10"/>
       <c r="R44" s="10"/>
       <c r="S44" s="10"/>
       <c r="T44" s="10"/>
       <c r="U44" s="10"/>
       <c r="V44" s="10"/>
       <c r="W44" s="10"/>
       <c r="X44" s="10"/>
     </row>
     <row r="45" spans="1:24" ht="32.25" customHeight="1">
-      <c r="A45" s="77" t="s">
+      <c r="A45" s="97" t="s">
         <v>89</v>
       </c>
-      <c r="B45" s="77"/>
-[...10 lines deleted...]
-      <c r="M45" s="77"/>
+      <c r="B45" s="97"/>
+      <c r="C45" s="97"/>
+      <c r="D45" s="97"/>
+      <c r="E45" s="97"/>
+      <c r="F45" s="97"/>
+      <c r="G45" s="97"/>
+      <c r="H45" s="97"/>
+      <c r="I45" s="97"/>
+      <c r="J45" s="97"/>
+      <c r="K45" s="97"/>
+      <c r="L45" s="97"/>
+      <c r="M45" s="97"/>
       <c r="N45" s="10"/>
       <c r="O45" s="10"/>
       <c r="P45" s="10"/>
       <c r="Q45" s="10"/>
       <c r="R45" s="10"/>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
       <c r="U45" s="10"/>
       <c r="V45" s="10"/>
       <c r="W45" s="10"/>
       <c r="X45" s="10"/>
     </row>
     <row r="46" spans="1:24" ht="13.5" customHeight="1">
-      <c r="A46" s="77" t="s">
+      <c r="A46" s="97" t="s">
         <v>90</v>
       </c>
-      <c r="B46" s="77"/>
-[...10 lines deleted...]
-      <c r="M46" s="77"/>
+      <c r="B46" s="97"/>
+      <c r="C46" s="97"/>
+      <c r="D46" s="97"/>
+      <c r="E46" s="97"/>
+      <c r="F46" s="97"/>
+      <c r="G46" s="97"/>
+      <c r="H46" s="97"/>
+      <c r="I46" s="97"/>
+      <c r="J46" s="97"/>
+      <c r="K46" s="97"/>
+      <c r="L46" s="97"/>
+      <c r="M46" s="97"/>
       <c r="N46" s="10"/>
       <c r="O46" s="10"/>
       <c r="P46" s="10"/>
       <c r="Q46" s="10"/>
       <c r="R46" s="10"/>
       <c r="S46" s="10"/>
       <c r="T46" s="10"/>
       <c r="U46" s="10"/>
       <c r="V46" s="10"/>
       <c r="W46" s="10"/>
       <c r="X46" s="10"/>
     </row>
     <row r="47" spans="1:24" ht="9.75" customHeight="1">
       <c r="A47" s="11"/>
       <c r="B47" s="11"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11"/>
       <c r="J47" s="11"/>
       <c r="K47" s="11"/>
       <c r="L47" s="11"/>
       <c r="M47" s="11"/>
       <c r="N47" s="10"/>
       <c r="O47" s="10"/>
       <c r="P47" s="10"/>
       <c r="Q47" s="10"/>
       <c r="R47" s="10"/>
       <c r="S47" s="10"/>
       <c r="T47" s="10"/>
       <c r="U47" s="10"/>
       <c r="V47" s="10"/>
       <c r="W47" s="10"/>
       <c r="X47" s="10"/>
     </row>
     <row r="48" spans="1:24" s="12" customFormat="1" ht="12.75">
-      <c r="A48" s="66" t="s">
+      <c r="A48" s="87" t="s">
         <v>61</v>
       </c>
-      <c r="B48" s="66"/>
-[...10 lines deleted...]
-      <c r="M48" s="66"/>
+      <c r="B48" s="87"/>
+      <c r="C48" s="87"/>
+      <c r="D48" s="87"/>
+      <c r="E48" s="87"/>
+      <c r="F48" s="87"/>
+      <c r="G48" s="87"/>
+      <c r="H48" s="87"/>
+      <c r="I48" s="87"/>
+      <c r="J48" s="87"/>
+      <c r="K48" s="87"/>
+      <c r="L48" s="87"/>
+      <c r="M48" s="87"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2"/>
     </row>
     <row r="50" spans="1:14" ht="27" customHeight="1">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I50" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J50" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M50" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N50" s="7"/>
     </row>
     <row r="51" spans="1:14" ht="25.5" customHeight="1">
       <c r="A51" s="51" t="s">
         <v>97</v>
       </c>
-      <c r="B51" s="70"/>
-[...10 lines deleted...]
-      <c r="M51" s="70"/>
+      <c r="B51" s="91"/>
+      <c r="C51" s="91"/>
+      <c r="D51" s="91"/>
+      <c r="E51" s="91"/>
+      <c r="F51" s="91"/>
+      <c r="G51" s="91"/>
+      <c r="H51" s="91"/>
+      <c r="I51" s="91"/>
+      <c r="J51" s="91"/>
+      <c r="K51" s="91"/>
+      <c r="L51" s="91"/>
+      <c r="M51" s="91"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="25">
         <v>2018</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H52" s="17" t="s">
         <v>1</v>
@@ -3391,112 +3945,116 @@
       <c r="A59" s="28" t="s">
         <v>91</v>
       </c>
       <c r="B59" s="26">
         <v>2159.21</v>
       </c>
       <c r="C59" s="56">
         <v>2508.8000000000002</v>
       </c>
       <c r="D59" s="26">
         <v>3753.8</v>
       </c>
       <c r="E59" s="26">
         <v>4954.1400000000003</v>
       </c>
       <c r="F59" s="26">
         <v>6038.4</v>
       </c>
       <c r="G59" s="26">
         <v>6838.94</v>
       </c>
       <c r="H59" s="23">
         <v>7668.74</v>
       </c>
       <c r="I59" s="18">
-        <v>10878.9</v>
+        <v>8510.1</v>
       </c>
       <c r="J59" s="18">
-        <v>12055.26</v>
+        <v>9339.2000000000007</v>
       </c>
       <c r="K59" s="26">
         <v>13308.06</v>
       </c>
       <c r="L59" s="26">
         <v>14484.79</v>
       </c>
       <c r="M59" s="17">
         <v>15688.78</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B60" s="26">
         <v>1084.99</v>
       </c>
       <c r="C60" s="56">
         <v>1737.4</v>
       </c>
       <c r="D60" s="26">
         <v>2552.5500000000002</v>
       </c>
       <c r="E60" s="26">
         <v>2977.23</v>
       </c>
       <c r="F60" s="56">
         <v>3538.68</v>
       </c>
       <c r="G60" s="26">
         <v>4378.3999999999996</v>
       </c>
       <c r="H60" s="23">
         <v>5223.46</v>
       </c>
-      <c r="I60" s="18"/>
-      <c r="J60" s="18"/>
+      <c r="I60" s="18">
+        <v>6083.6</v>
+      </c>
+      <c r="J60" s="18">
+        <v>6960.8</v>
+      </c>
       <c r="K60" s="26"/>
       <c r="L60" s="26"/>
       <c r="M60" s="17"/>
     </row>
     <row r="61" spans="1:14" ht="16.5" customHeight="1">
       <c r="A61" s="51" t="s">
         <v>98</v>
       </c>
-      <c r="B61" s="69"/>
-[...10 lines deleted...]
-      <c r="M61" s="69"/>
+      <c r="B61" s="90"/>
+      <c r="C61" s="90"/>
+      <c r="D61" s="90"/>
+      <c r="E61" s="90"/>
+      <c r="F61" s="90"/>
+      <c r="G61" s="90"/>
+      <c r="H61" s="90"/>
+      <c r="I61" s="90"/>
+      <c r="J61" s="90"/>
+      <c r="K61" s="90"/>
+      <c r="L61" s="90"/>
+      <c r="M61" s="90"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="25">
         <v>2018</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H62" s="17" t="s">
         <v>1</v>
@@ -3767,112 +4325,116 @@
       <c r="A69" s="28" t="s">
         <v>91</v>
       </c>
       <c r="B69" s="26">
         <v>999.68700000000001</v>
       </c>
       <c r="C69" s="56">
         <v>1455.3710000000001</v>
       </c>
       <c r="D69" s="26">
         <v>1942.9490000000001</v>
       </c>
       <c r="E69" s="26">
         <v>2392.92</v>
       </c>
       <c r="F69" s="26">
         <v>2874.6460000000002</v>
       </c>
       <c r="G69" s="26">
         <v>3034.5</v>
       </c>
       <c r="H69" s="18">
         <v>3515.6019999999999</v>
       </c>
       <c r="I69" s="18">
-        <v>4418.3</v>
+        <v>3988</v>
       </c>
       <c r="J69" s="18">
-        <v>4952.4539999999997</v>
+        <v>4474.1000000000004</v>
       </c>
       <c r="K69" s="26">
         <v>5500.4290000000001</v>
       </c>
       <c r="L69" s="26">
         <v>6010.3770000000004</v>
       </c>
       <c r="M69" s="17">
         <v>6641.5940000000001</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="26">
         <v>504.49200000000002</v>
       </c>
       <c r="C70" s="56">
         <v>844.39800000000002</v>
       </c>
       <c r="D70" s="26">
         <v>1299.2149999999999</v>
       </c>
       <c r="E70" s="26">
         <v>1509.02</v>
       </c>
       <c r="F70" s="56">
         <v>1841.1</v>
       </c>
       <c r="G70" s="26">
         <v>2247.8000000000002</v>
       </c>
       <c r="H70" s="18">
         <v>2644.3380000000002</v>
       </c>
-      <c r="I70" s="18"/>
-      <c r="J70" s="18"/>
+      <c r="I70" s="18">
+        <v>3016.9</v>
+      </c>
+      <c r="J70" s="18">
+        <v>3437.9</v>
+      </c>
       <c r="K70" s="26"/>
       <c r="L70" s="26"/>
       <c r="M70" s="17"/>
     </row>
     <row r="71" spans="1:13" ht="25.5" customHeight="1">
       <c r="A71" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B71" s="69"/>
-[...10 lines deleted...]
-      <c r="M71" s="69"/>
+      <c r="B71" s="90"/>
+      <c r="C71" s="90"/>
+      <c r="D71" s="90"/>
+      <c r="E71" s="90"/>
+      <c r="F71" s="90"/>
+      <c r="G71" s="90"/>
+      <c r="H71" s="90"/>
+      <c r="I71" s="90"/>
+      <c r="J71" s="90"/>
+      <c r="K71" s="90"/>
+      <c r="L71" s="90"/>
+      <c r="M71" s="90"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="25">
         <v>2018</v>
       </c>
       <c r="B72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H72" s="17" t="s">
         <v>1</v>
@@ -4183,72 +4745,76 @@
     <row r="80" spans="1:13">
       <c r="A80" s="25">
         <v>2026</v>
       </c>
       <c r="B80" s="26">
         <v>82.29</v>
       </c>
       <c r="C80" s="56">
         <v>147.30000000000001</v>
       </c>
       <c r="D80" s="26">
         <v>230.96</v>
       </c>
       <c r="E80" s="26">
         <v>302.56</v>
       </c>
       <c r="F80" s="56">
         <v>378.75</v>
       </c>
       <c r="G80" s="26">
         <v>465.08</v>
       </c>
       <c r="H80" s="18">
         <v>552.9</v>
       </c>
-      <c r="I80" s="18"/>
-      <c r="J80" s="18"/>
+      <c r="I80" s="18">
+        <v>641.1</v>
+      </c>
+      <c r="J80" s="18">
+        <v>704.1</v>
+      </c>
       <c r="K80" s="26"/>
       <c r="L80" s="26"/>
       <c r="M80" s="17"/>
     </row>
     <row r="81" spans="1:14" ht="18" customHeight="1">
       <c r="A81" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B81" s="69"/>
-[...10 lines deleted...]
-      <c r="M81" s="69"/>
+      <c r="B81" s="90"/>
+      <c r="C81" s="90"/>
+      <c r="D81" s="90"/>
+      <c r="E81" s="90"/>
+      <c r="F81" s="90"/>
+      <c r="G81" s="90"/>
+      <c r="H81" s="90"/>
+      <c r="I81" s="90"/>
+      <c r="J81" s="90"/>
+      <c r="K81" s="90"/>
+      <c r="L81" s="90"/>
+      <c r="M81" s="90"/>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="25">
         <v>2018</v>
       </c>
       <c r="B82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H82" s="17" t="s">
         <v>1</v>
@@ -4559,169 +5125,173 @@
     <row r="90" spans="1:14">
       <c r="A90" s="35">
         <v>2026</v>
       </c>
       <c r="B90" s="33">
         <v>85.632999999999996</v>
       </c>
       <c r="C90" s="33">
         <v>155.547</v>
       </c>
       <c r="D90" s="33">
         <v>248.89099999999999</v>
       </c>
       <c r="E90" s="33">
         <v>330.26600000000002</v>
       </c>
       <c r="F90" s="33">
         <v>414.9</v>
       </c>
       <c r="G90" s="33">
         <v>511.02</v>
       </c>
       <c r="H90" s="34">
         <v>609.76700000000005</v>
       </c>
-      <c r="I90" s="34"/>
-      <c r="J90" s="34"/>
+      <c r="I90" s="34">
+        <v>707.7</v>
+      </c>
+      <c r="J90" s="34">
+        <v>779.6</v>
+      </c>
       <c r="K90" s="33"/>
       <c r="L90" s="33"/>
       <c r="M90" s="36"/>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="52" t="s">
         <v>94</v>
       </c>
       <c r="B91" s="53"/>
       <c r="C91" s="53"/>
       <c r="D91" s="53"/>
       <c r="E91" s="53"/>
       <c r="F91" s="53"/>
       <c r="G91" s="53"/>
       <c r="H91" s="53"/>
       <c r="I91" s="53"/>
       <c r="J91" s="18"/>
       <c r="K91" s="31"/>
       <c r="L91" s="26"/>
       <c r="M91" s="17"/>
     </row>
     <row r="92" spans="1:14" ht="12.75">
-      <c r="A92" s="78" t="s">
+      <c r="A92" s="98" t="s">
         <v>93</v>
       </c>
-      <c r="B92" s="78"/>
-[...10 lines deleted...]
-      <c r="M92" s="79"/>
+      <c r="B92" s="98"/>
+      <c r="C92" s="98"/>
+      <c r="D92" s="98"/>
+      <c r="E92" s="98"/>
+      <c r="F92" s="98"/>
+      <c r="G92" s="98"/>
+      <c r="H92" s="98"/>
+      <c r="I92" s="98"/>
+      <c r="J92" s="99"/>
+      <c r="K92" s="99"/>
+      <c r="L92" s="99"/>
+      <c r="M92" s="99"/>
     </row>
     <row r="93" spans="1:14">
       <c r="D93" s="13"/>
     </row>
     <row r="94" spans="1:14" s="12" customFormat="1" ht="12.75">
-      <c r="A94" s="66" t="s">
+      <c r="A94" s="87" t="s">
         <v>62</v>
       </c>
-      <c r="B94" s="66"/>
-[...10 lines deleted...]
-      <c r="M94" s="66"/>
+      <c r="B94" s="87"/>
+      <c r="C94" s="87"/>
+      <c r="D94" s="87"/>
+      <c r="E94" s="87"/>
+      <c r="F94" s="87"/>
+      <c r="G94" s="87"/>
+      <c r="H94" s="87"/>
+      <c r="I94" s="87"/>
+      <c r="J94" s="87"/>
+      <c r="K94" s="87"/>
+      <c r="L94" s="87"/>
+      <c r="M94" s="87"/>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="2"/>
     </row>
     <row r="96" spans="1:14" ht="26.25" customHeight="1">
       <c r="A96" s="4"/>
       <c r="B96" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I96" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J96" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K96" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M96" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N96" s="7"/>
     </row>
     <row r="97" spans="1:14" ht="27" customHeight="1">
       <c r="A97" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B97" s="70"/>
-[...10 lines deleted...]
-      <c r="M97" s="70"/>
+      <c r="B97" s="91"/>
+      <c r="C97" s="91"/>
+      <c r="D97" s="91"/>
+      <c r="E97" s="91"/>
+      <c r="F97" s="91"/>
+      <c r="G97" s="91"/>
+      <c r="H97" s="91"/>
+      <c r="I97" s="91"/>
+      <c r="J97" s="91"/>
+      <c r="K97" s="91"/>
+      <c r="L97" s="91"/>
+      <c r="M97" s="91"/>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="25">
         <v>2018</v>
       </c>
       <c r="B98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G98" s="18">
         <v>41985.06</v>
       </c>
       <c r="H98" s="37">
         <v>50436.44</v>
@@ -5035,72 +5605,76 @@
     <row r="106" spans="1:14">
       <c r="A106" s="28">
         <v>2026</v>
       </c>
       <c r="B106" s="56">
         <v>274.07</v>
       </c>
       <c r="C106" s="56">
         <v>602.29999999999995</v>
       </c>
       <c r="D106" s="56">
         <v>970.18</v>
       </c>
       <c r="E106" s="56">
         <v>1258.73</v>
       </c>
       <c r="F106" s="26">
         <v>1568.99</v>
       </c>
       <c r="G106" s="56">
         <v>1879</v>
       </c>
       <c r="H106" s="23">
         <v>2345.9499999999998</v>
       </c>
-      <c r="I106" s="18"/>
-      <c r="J106" s="18"/>
+      <c r="I106" s="18">
+        <v>2743.2</v>
+      </c>
+      <c r="J106" s="18">
+        <v>3121</v>
+      </c>
       <c r="K106" s="56"/>
       <c r="L106" s="26"/>
       <c r="M106" s="26"/>
     </row>
     <row r="107" spans="1:14" ht="15" customHeight="1">
       <c r="A107" s="25" t="s">
         <v>77</v>
       </c>
-      <c r="B107" s="69"/>
-[...10 lines deleted...]
-      <c r="M107" s="69"/>
+      <c r="B107" s="90"/>
+      <c r="C107" s="90"/>
+      <c r="D107" s="90"/>
+      <c r="E107" s="90"/>
+      <c r="F107" s="90"/>
+      <c r="G107" s="90"/>
+      <c r="H107" s="90"/>
+      <c r="I107" s="90"/>
+      <c r="J107" s="90"/>
+      <c r="K107" s="90"/>
+      <c r="L107" s="90"/>
+      <c r="M107" s="90"/>
       <c r="N107" s="3"/>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" s="25">
         <v>2018</v>
       </c>
       <c r="B108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G108" s="18">
         <v>2265.0700000000002</v>
       </c>
       <c r="H108" s="37">
@@ -5412,75 +5986,79 @@
         <v>3314.846</v>
       </c>
     </row>
     <row r="116" spans="1:24" s="7" customFormat="1">
       <c r="A116" s="32">
         <v>2026</v>
       </c>
       <c r="B116" s="33">
         <v>269.82299999999998</v>
       </c>
       <c r="C116" s="33">
         <v>557.44799999999998</v>
       </c>
       <c r="D116" s="33">
         <v>848.53800000000001</v>
       </c>
       <c r="E116" s="33">
         <v>1101.6600000000001</v>
       </c>
       <c r="F116" s="33">
         <v>1362.7</v>
       </c>
       <c r="G116" s="33">
         <v>1630.3</v>
       </c>
-      <c r="H116" s="65">
+      <c r="H116" s="64">
         <v>1919.046</v>
       </c>
-      <c r="I116" s="34"/>
-      <c r="J116" s="34"/>
+      <c r="I116" s="34">
+        <v>2206.6</v>
+      </c>
+      <c r="J116" s="34">
+        <v>2488.5</v>
+      </c>
       <c r="K116" s="33"/>
       <c r="L116" s="33"/>
       <c r="M116" s="33"/>
     </row>
     <row r="117" spans="1:24" ht="21" customHeight="1">
-      <c r="A117" s="68" t="s">
+      <c r="A117" s="89" t="s">
         <v>63</v>
       </c>
-      <c r="B117" s="68"/>
-[...10 lines deleted...]
-      <c r="M117" s="68"/>
+      <c r="B117" s="89"/>
+      <c r="C117" s="89"/>
+      <c r="D117" s="89"/>
+      <c r="E117" s="89"/>
+      <c r="F117" s="89"/>
+      <c r="G117" s="89"/>
+      <c r="H117" s="89"/>
+      <c r="I117" s="89"/>
+      <c r="J117" s="89"/>
+      <c r="K117" s="89"/>
+      <c r="L117" s="89"/>
+      <c r="M117" s="89"/>
       <c r="N117" s="10"/>
       <c r="O117" s="10"/>
       <c r="P117" s="10"/>
       <c r="Q117" s="10"/>
       <c r="R117" s="10"/>
       <c r="S117" s="10"/>
       <c r="T117" s="10"/>
       <c r="U117" s="10"/>
       <c r="V117" s="10"/>
       <c r="W117" s="10"/>
       <c r="X117" s="10"/>
     </row>
     <row r="118" spans="1:24" ht="10.5" customHeight="1">
       <c r="A118" s="11"/>
       <c r="B118" s="11"/>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="11"/>
       <c r="F118" s="11"/>
       <c r="G118" s="11"/>
       <c r="H118" s="11"/>
       <c r="I118" s="11"/>
       <c r="J118" s="11"/>
       <c r="K118" s="11"/>
       <c r="L118" s="11"/>
@@ -5835,62 +6413,62 @@
         <v>18</v>
       </c>
       <c r="H129" s="26" t="s">
         <v>20</v>
       </c>
       <c r="I129" s="26" t="s">
         <v>0</v>
       </c>
       <c r="J129" s="26" t="s">
         <v>0</v>
       </c>
       <c r="K129" s="26" t="s">
         <v>0</v>
       </c>
       <c r="L129" s="26" t="s">
         <v>0</v>
       </c>
       <c r="M129" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="25">
         <v>2020</v>
       </c>
-      <c r="B130" s="69"/>
-[...10 lines deleted...]
-      <c r="M130" s="69"/>
+      <c r="B130" s="90"/>
+      <c r="C130" s="90"/>
+      <c r="D130" s="90"/>
+      <c r="E130" s="90"/>
+      <c r="F130" s="90"/>
+      <c r="G130" s="90"/>
+      <c r="H130" s="90"/>
+      <c r="I130" s="90"/>
+      <c r="J130" s="90"/>
+      <c r="K130" s="90"/>
+      <c r="L130" s="90"/>
+      <c r="M130" s="90"/>
     </row>
     <row r="131" spans="1:13" ht="27" customHeight="1">
       <c r="A131" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B131" s="26">
         <v>112284.17</v>
       </c>
       <c r="C131" s="26">
         <v>219147.87</v>
       </c>
       <c r="D131" s="26">
         <v>320482.53000000003</v>
       </c>
       <c r="E131" s="26">
         <v>339484.87</v>
       </c>
       <c r="F131" s="26">
         <v>363624.95</v>
       </c>
       <c r="G131" s="26">
         <v>402408.86</v>
       </c>
       <c r="H131" s="26">
         <v>412221.93</v>
@@ -5992,62 +6570,62 @@
         <v>45911.92</v>
       </c>
       <c r="H134" s="26" t="s">
         <v>36</v>
       </c>
       <c r="I134" s="26" t="s">
         <v>38</v>
       </c>
       <c r="J134" s="26">
         <v>57121.05</v>
       </c>
       <c r="K134" s="26" t="s">
         <v>40</v>
       </c>
       <c r="L134" s="26" t="s">
         <v>42</v>
       </c>
       <c r="M134" s="26">
         <v>71699.67</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="25">
         <v>2021</v>
       </c>
-      <c r="B135" s="69"/>
-[...10 lines deleted...]
-      <c r="M135" s="69"/>
+      <c r="B135" s="90"/>
+      <c r="C135" s="90"/>
+      <c r="D135" s="90"/>
+      <c r="E135" s="90"/>
+      <c r="F135" s="90"/>
+      <c r="G135" s="90"/>
+      <c r="H135" s="90"/>
+      <c r="I135" s="90"/>
+      <c r="J135" s="90"/>
+      <c r="K135" s="90"/>
+      <c r="L135" s="90"/>
+      <c r="M135" s="90"/>
     </row>
     <row r="136" spans="1:13" ht="25.5" customHeight="1">
       <c r="A136" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B136" s="26">
         <v>22676.080000000002</v>
       </c>
       <c r="C136" s="26">
         <v>47546.1</v>
       </c>
       <c r="D136" s="26">
         <v>76779.98</v>
       </c>
       <c r="E136" s="26">
         <v>110848.5</v>
       </c>
       <c r="F136" s="26">
         <v>145618.53</v>
       </c>
       <c r="G136" s="26">
         <v>183945</v>
       </c>
       <c r="H136" s="26">
         <v>220262.6</v>
@@ -6149,62 +6727,62 @@
         <v>31379.200000000001</v>
       </c>
       <c r="H139" s="26">
         <v>37915.26</v>
       </c>
       <c r="I139" s="26">
         <v>46404.92</v>
       </c>
       <c r="J139" s="26">
         <v>55746.9</v>
       </c>
       <c r="K139" s="26">
         <v>65177.87</v>
       </c>
       <c r="L139" s="26">
         <v>76487.7</v>
       </c>
       <c r="M139" s="26">
         <v>88362.31</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B140" s="69"/>
-[...10 lines deleted...]
-      <c r="M140" s="69"/>
+      <c r="B140" s="90"/>
+      <c r="C140" s="90"/>
+      <c r="D140" s="90"/>
+      <c r="E140" s="90"/>
+      <c r="F140" s="90"/>
+      <c r="G140" s="90"/>
+      <c r="H140" s="90"/>
+      <c r="I140" s="90"/>
+      <c r="J140" s="90"/>
+      <c r="K140" s="90"/>
+      <c r="L140" s="90"/>
+      <c r="M140" s="90"/>
     </row>
     <row r="141" spans="1:13" ht="25.5" customHeight="1">
       <c r="A141" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B141" s="26">
         <v>29674.74</v>
       </c>
       <c r="C141" s="26">
         <v>62329.1</v>
       </c>
       <c r="D141" s="26">
         <v>98086.1</v>
       </c>
       <c r="E141" s="26">
         <v>134685.74</v>
       </c>
       <c r="F141" s="26">
         <v>170458.31</v>
       </c>
       <c r="G141" s="26">
         <v>205329.64</v>
       </c>
       <c r="H141" s="26">
         <v>239395.81</v>
@@ -6306,62 +6884,62 @@
         <v>38535.78</v>
       </c>
       <c r="H144" s="26">
         <v>45228.99</v>
       </c>
       <c r="I144" s="26">
         <v>51921.53</v>
       </c>
       <c r="J144" s="26" t="s">
         <v>44</v>
       </c>
       <c r="K144" s="26">
         <v>65972.2</v>
       </c>
       <c r="L144" s="26">
         <v>77906.11</v>
       </c>
       <c r="M144" s="26">
         <v>91032.26</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B145" s="76"/>
-[...10 lines deleted...]
-      <c r="M145" s="76"/>
+      <c r="B145" s="96"/>
+      <c r="C145" s="96"/>
+      <c r="D145" s="96"/>
+      <c r="E145" s="96"/>
+      <c r="F145" s="96"/>
+      <c r="G145" s="96"/>
+      <c r="H145" s="96"/>
+      <c r="I145" s="96"/>
+      <c r="J145" s="96"/>
+      <c r="K145" s="96"/>
+      <c r="L145" s="96"/>
+      <c r="M145" s="96"/>
     </row>
     <row r="146" spans="1:13" ht="24" customHeight="1">
       <c r="A146" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B146" s="26">
         <v>6082.22</v>
       </c>
       <c r="C146" s="26">
         <v>13385.92</v>
       </c>
       <c r="D146" s="26">
         <v>22567</v>
       </c>
       <c r="E146" s="26">
         <v>31821.360000000001</v>
       </c>
       <c r="F146" s="17">
         <v>41110.5</v>
       </c>
       <c r="G146" s="17">
         <v>48993.1</v>
       </c>
       <c r="H146" s="17">
         <v>56133.7</v>
@@ -6806,145 +7384,155 @@
     <row r="161" spans="1:24" ht="27" customHeight="1">
       <c r="A161" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B161" s="56">
         <v>9943.09</v>
       </c>
       <c r="C161" s="56">
         <v>20359.650000000001</v>
       </c>
       <c r="D161" s="56">
         <v>31278.83</v>
       </c>
       <c r="E161" s="56">
         <v>43410.93</v>
       </c>
       <c r="F161" s="26">
         <v>53946.42</v>
       </c>
       <c r="G161" s="26">
         <v>63982</v>
       </c>
       <c r="H161" s="23">
         <v>73525.62</v>
       </c>
-      <c r="I161" s="61"/>
-      <c r="J161" s="18"/>
+      <c r="I161" s="78">
+        <v>83998.82</v>
+      </c>
+      <c r="J161" s="79">
+        <v>95727.6</v>
+      </c>
       <c r="K161" s="26"/>
       <c r="L161" s="26"/>
       <c r="M161" s="26"/>
     </row>
     <row r="162" spans="1:24">
       <c r="A162" s="40" t="s">
         <v>65</v>
       </c>
       <c r="G162" s="26"/>
-      <c r="I162" s="61"/>
-      <c r="J162" s="18"/>
       <c r="K162" s="26"/>
       <c r="L162" s="26"/>
       <c r="M162" s="26"/>
     </row>
     <row r="163" spans="1:24">
       <c r="A163" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B163" s="26">
         <v>8484.6</v>
       </c>
       <c r="C163" s="26">
         <v>17508.62</v>
       </c>
       <c r="D163" s="26">
         <v>27057.77</v>
       </c>
       <c r="E163" s="26">
         <v>37927.85</v>
       </c>
       <c r="F163" s="26">
         <v>47663.61</v>
       </c>
       <c r="G163" s="26">
         <v>57131.9</v>
       </c>
       <c r="H163" s="31">
         <v>66178.399999999994</v>
       </c>
-      <c r="I163" s="61"/>
-      <c r="J163" s="18"/>
+      <c r="I163" s="78">
+        <v>75891.89</v>
+      </c>
+      <c r="J163" s="43">
+        <v>87024.25</v>
+      </c>
       <c r="K163" s="26"/>
       <c r="L163" s="26"/>
       <c r="M163" s="26"/>
     </row>
     <row r="164" spans="1:24">
       <c r="A164" s="45" t="s">
         <v>67</v>
       </c>
       <c r="B164" s="33">
         <v>1458.49</v>
       </c>
       <c r="C164" s="33">
         <v>2851.03</v>
       </c>
       <c r="D164" s="33">
         <v>4221.0600000000004</v>
       </c>
       <c r="E164" s="33">
         <v>5483.08</v>
       </c>
       <c r="F164" s="33">
         <v>6282.81</v>
       </c>
       <c r="G164" s="33">
         <v>6850.1</v>
       </c>
-      <c r="H164" s="65">
+      <c r="H164" s="64">
         <v>7347.22</v>
       </c>
-      <c r="I164" s="62"/>
-      <c r="J164" s="34"/>
+      <c r="I164" s="80">
+        <v>8106.93</v>
+      </c>
+      <c r="J164" s="81">
+        <v>8703.35</v>
+      </c>
       <c r="K164" s="33"/>
       <c r="L164" s="33"/>
       <c r="M164" s="33"/>
     </row>
     <row r="165" spans="1:24" ht="23.25" customHeight="1">
-      <c r="A165" s="68" t="s">
+      <c r="A165" s="89" t="s">
         <v>63</v>
       </c>
-      <c r="B165" s="68"/>
-[...10 lines deleted...]
-      <c r="M165" s="68"/>
+      <c r="B165" s="89"/>
+      <c r="C165" s="89"/>
+      <c r="D165" s="89"/>
+      <c r="E165" s="89"/>
+      <c r="F165" s="89"/>
+      <c r="G165" s="89"/>
+      <c r="H165" s="89"/>
+      <c r="I165" s="89"/>
+      <c r="J165" s="89"/>
+      <c r="K165" s="89"/>
+      <c r="L165" s="89"/>
+      <c r="M165" s="89"/>
       <c r="N165" s="10"/>
       <c r="O165" s="10"/>
       <c r="P165" s="10"/>
       <c r="Q165" s="10"/>
       <c r="R165" s="10"/>
       <c r="S165" s="10"/>
       <c r="T165" s="10"/>
       <c r="U165" s="10"/>
       <c r="V165" s="10"/>
       <c r="W165" s="10"/>
       <c r="X165" s="10"/>
     </row>
     <row r="166" spans="1:24" ht="17.25" customHeight="1">
       <c r="A166" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B166" s="14"/>
       <c r="C166" s="14"/>
       <c r="D166" s="14"/>
       <c r="E166" s="14"/>
       <c r="F166" s="14"/>
       <c r="G166" s="14"/>
       <c r="H166" s="14"/>
       <c r="I166" s="14"/>
       <c r="J166" s="14"/>
@@ -7083,62 +7671,62 @@
       <c r="B171" s="17"/>
       <c r="C171" s="18"/>
       <c r="D171" s="18"/>
       <c r="E171" s="18"/>
       <c r="F171" s="18"/>
       <c r="G171" s="18"/>
       <c r="H171" s="18"/>
       <c r="I171" s="18"/>
       <c r="J171" s="42" t="s">
         <v>5</v>
       </c>
       <c r="K171" s="42">
         <v>924.3</v>
       </c>
       <c r="L171" s="42" t="s">
         <v>8</v>
       </c>
       <c r="M171" s="42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172" spans="1:24">
       <c r="A172" s="25">
         <v>2019</v>
       </c>
-      <c r="B172" s="69"/>
-[...10 lines deleted...]
-      <c r="M172" s="69"/>
+      <c r="B172" s="90"/>
+      <c r="C172" s="90"/>
+      <c r="D172" s="90"/>
+      <c r="E172" s="90"/>
+      <c r="F172" s="90"/>
+      <c r="G172" s="90"/>
+      <c r="H172" s="90"/>
+      <c r="I172" s="90"/>
+      <c r="J172" s="90"/>
+      <c r="K172" s="90"/>
+      <c r="L172" s="90"/>
+      <c r="M172" s="90"/>
     </row>
     <row r="173" spans="1:24" ht="25.5" customHeight="1">
       <c r="A173" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B173" s="17">
         <v>1034.4000000000001</v>
       </c>
       <c r="C173" s="17">
         <v>1953.2</v>
       </c>
       <c r="D173" s="17">
         <v>2966.8</v>
       </c>
       <c r="E173" s="17">
         <v>10481.200000000001</v>
       </c>
       <c r="F173" s="17">
         <v>5090.5</v>
       </c>
       <c r="G173" s="16">
         <v>6196.7</v>
       </c>
       <c r="H173" s="16">
         <v>7415.5</v>
@@ -7240,62 +7828,62 @@
         <v>252.8</v>
       </c>
       <c r="H176" s="16">
         <v>312.10000000000002</v>
       </c>
       <c r="I176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M176" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="25">
         <v>2020</v>
       </c>
-      <c r="B177" s="69"/>
-[...10 lines deleted...]
-      <c r="M177" s="69"/>
+      <c r="B177" s="90"/>
+      <c r="C177" s="90"/>
+      <c r="D177" s="90"/>
+      <c r="E177" s="90"/>
+      <c r="F177" s="90"/>
+      <c r="G177" s="90"/>
+      <c r="H177" s="90"/>
+      <c r="I177" s="90"/>
+      <c r="J177" s="90"/>
+      <c r="K177" s="90"/>
+      <c r="L177" s="90"/>
+      <c r="M177" s="90"/>
     </row>
     <row r="178" spans="1:13" ht="25.5" customHeight="1">
       <c r="A178" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B178" s="24">
         <v>1150.5999999999999</v>
       </c>
       <c r="C178" s="24">
         <v>2012.9</v>
       </c>
       <c r="D178" s="24">
         <v>2869.6</v>
       </c>
       <c r="E178" s="24">
         <v>3036.8</v>
       </c>
       <c r="F178" s="38">
         <v>3298.5</v>
       </c>
       <c r="G178" s="24">
         <v>3563.3</v>
       </c>
       <c r="H178" s="24">
         <v>3650.5</v>
@@ -7397,62 +7985,62 @@
         <v>157.30000000000001</v>
       </c>
       <c r="H181" s="26">
         <v>166.6</v>
       </c>
       <c r="I181" s="26">
         <v>175.9</v>
       </c>
       <c r="J181" s="26">
         <v>185.3</v>
       </c>
       <c r="K181" s="26">
         <v>199.3</v>
       </c>
       <c r="L181" s="26">
         <v>213.2</v>
       </c>
       <c r="M181" s="26">
         <v>227.2</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="25">
         <v>2021</v>
       </c>
-      <c r="B182" s="69"/>
-[...10 lines deleted...]
-      <c r="M182" s="69"/>
+      <c r="B182" s="90"/>
+      <c r="C182" s="90"/>
+      <c r="D182" s="90"/>
+      <c r="E182" s="90"/>
+      <c r="F182" s="90"/>
+      <c r="G182" s="90"/>
+      <c r="H182" s="90"/>
+      <c r="I182" s="90"/>
+      <c r="J182" s="90"/>
+      <c r="K182" s="90"/>
+      <c r="L182" s="90"/>
+      <c r="M182" s="90"/>
     </row>
     <row r="183" spans="1:13" ht="23.25" customHeight="1">
       <c r="A183" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B183" s="16">
         <v>273.89999999999998</v>
       </c>
       <c r="C183" s="16">
         <v>587.9</v>
       </c>
       <c r="D183" s="16">
         <v>974.8</v>
       </c>
       <c r="E183" s="16">
         <v>1410.9</v>
       </c>
       <c r="F183" s="26">
         <v>1857.7</v>
       </c>
       <c r="G183" s="16">
         <v>2349.5</v>
       </c>
       <c r="H183" s="16">
         <v>2798.1</v>
@@ -7554,62 +8142,62 @@
         <v>100.5</v>
       </c>
       <c r="H186" s="16">
         <v>123.009</v>
       </c>
       <c r="I186" s="27">
         <v>144.93899999999999</v>
       </c>
       <c r="J186" s="16">
         <v>169.214</v>
       </c>
       <c r="K186" s="16">
         <v>188.559</v>
       </c>
       <c r="L186" s="16">
         <v>207.851</v>
       </c>
       <c r="M186" s="16">
         <v>227.15</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="25">
         <v>2022</v>
       </c>
-      <c r="B187" s="69"/>
-[...10 lines deleted...]
-      <c r="M187" s="69"/>
+      <c r="B187" s="90"/>
+      <c r="C187" s="90"/>
+      <c r="D187" s="90"/>
+      <c r="E187" s="90"/>
+      <c r="F187" s="90"/>
+      <c r="G187" s="90"/>
+      <c r="H187" s="90"/>
+      <c r="I187" s="90"/>
+      <c r="J187" s="90"/>
+      <c r="K187" s="90"/>
+      <c r="L187" s="90"/>
+      <c r="M187" s="90"/>
     </row>
     <row r="188" spans="1:13" ht="25.5" customHeight="1">
       <c r="A188" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B188" s="16">
         <v>296.60000000000002</v>
       </c>
       <c r="C188" s="16">
         <v>651</v>
       </c>
       <c r="D188" s="26">
         <v>947.6</v>
       </c>
       <c r="E188" s="26">
         <v>1271.5999999999999</v>
       </c>
       <c r="F188" s="26">
         <v>1572.5</v>
       </c>
       <c r="G188" s="26">
         <v>1826.6</v>
       </c>
       <c r="H188" s="26">
         <v>2050.6</v>
@@ -7711,62 +8299,62 @@
         <v>43.954999999999998</v>
       </c>
       <c r="H191" s="16">
         <v>50.156999999999996</v>
       </c>
       <c r="I191" s="16">
         <v>56.356000000000002</v>
       </c>
       <c r="J191" s="16" t="s">
         <v>46</v>
       </c>
       <c r="K191" s="16">
         <v>69.352000000000004</v>
       </c>
       <c r="L191" s="16">
         <v>80.316999999999993</v>
       </c>
       <c r="M191" s="16">
         <v>91.283000000000001</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B192" s="69"/>
-[...10 lines deleted...]
-      <c r="M192" s="69"/>
+      <c r="B192" s="90"/>
+      <c r="C192" s="90"/>
+      <c r="D192" s="90"/>
+      <c r="E192" s="90"/>
+      <c r="F192" s="90"/>
+      <c r="G192" s="90"/>
+      <c r="H192" s="90"/>
+      <c r="I192" s="90"/>
+      <c r="J192" s="90"/>
+      <c r="K192" s="90"/>
+      <c r="L192" s="90"/>
+      <c r="M192" s="90"/>
     </row>
     <row r="193" spans="1:13" ht="24.75" customHeight="1">
       <c r="A193" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B193" s="38">
         <v>159.30000000000001</v>
       </c>
       <c r="C193" s="16">
         <v>313.5</v>
       </c>
       <c r="D193" s="24">
         <v>509.2</v>
       </c>
       <c r="E193" s="24">
         <v>702.9</v>
       </c>
       <c r="F193" s="17">
         <v>897.67600000000004</v>
       </c>
       <c r="G193" s="17">
         <v>1100.5999999999999</v>
       </c>
       <c r="H193" s="17">
         <v>1287.4000000000001</v>
@@ -8211,247 +8799,257 @@
     <row r="208" spans="1:13" ht="27" customHeight="1">
       <c r="A208" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B208" s="56">
         <v>248.875</v>
       </c>
       <c r="C208" s="56">
         <v>480.83300000000003</v>
       </c>
       <c r="D208" s="56">
         <v>753.97299999999996</v>
       </c>
       <c r="E208" s="26">
         <v>1023.646</v>
       </c>
       <c r="F208" s="26">
         <v>1270.4000000000001</v>
       </c>
       <c r="G208" s="26">
         <v>1503.768</v>
       </c>
       <c r="H208" s="23">
         <v>1738.855</v>
       </c>
-      <c r="I208" s="61"/>
-      <c r="J208" s="18"/>
+      <c r="I208" s="78">
+        <v>1990.5</v>
+      </c>
+      <c r="J208" s="82">
+        <v>2270.7020000000002</v>
+      </c>
       <c r="K208" s="26"/>
       <c r="L208" s="26"/>
       <c r="M208" s="26"/>
     </row>
     <row r="209" spans="1:24">
       <c r="A209" s="40" t="s">
         <v>65</v>
       </c>
       <c r="G209" s="26"/>
-      <c r="I209" s="61"/>
-      <c r="J209" s="18"/>
       <c r="K209" s="26"/>
       <c r="L209" s="26"/>
       <c r="M209" s="26"/>
     </row>
     <row r="210" spans="1:24">
       <c r="A210" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B210" s="26">
         <v>226.59399999999999</v>
       </c>
       <c r="C210" s="56">
         <v>437.07400000000001</v>
       </c>
       <c r="D210" s="56">
         <v>688.9</v>
       </c>
       <c r="E210" s="26">
         <v>939.053</v>
       </c>
       <c r="F210" s="26">
         <v>1172.8</v>
       </c>
       <c r="G210" s="26">
         <v>1369.567</v>
       </c>
       <c r="H210" s="31">
         <v>1622.748</v>
       </c>
-      <c r="I210" s="61"/>
-      <c r="J210" s="18"/>
+      <c r="I210" s="78">
+        <v>1865.4</v>
+      </c>
+      <c r="J210" s="83">
+        <v>2139.826</v>
+      </c>
       <c r="K210" s="26"/>
       <c r="L210" s="26"/>
       <c r="M210" s="26"/>
     </row>
     <row r="211" spans="1:24">
       <c r="A211" s="45" t="s">
         <v>67</v>
       </c>
       <c r="B211" s="33">
         <v>22.280999999999999</v>
       </c>
       <c r="C211" s="33">
         <v>43.758000000000003</v>
       </c>
       <c r="D211" s="33">
         <v>65.072999999999993</v>
       </c>
       <c r="E211" s="33">
         <v>84.593000000000004</v>
       </c>
       <c r="F211" s="33">
         <v>97.5</v>
       </c>
       <c r="G211" s="33">
         <v>107.20099999999999</v>
       </c>
-      <c r="H211" s="65">
+      <c r="H211" s="64">
         <v>116.10599999999999</v>
       </c>
-      <c r="I211" s="62"/>
-      <c r="J211" s="34"/>
+      <c r="I211" s="80">
+        <v>125.1</v>
+      </c>
+      <c r="J211" s="84">
+        <v>130.876</v>
+      </c>
       <c r="K211" s="33"/>
       <c r="L211" s="33"/>
       <c r="M211" s="33"/>
     </row>
     <row r="212" spans="1:24" ht="21" customHeight="1">
-      <c r="A212" s="68" t="s">
+      <c r="A212" s="89" t="s">
         <v>63</v>
       </c>
-      <c r="B212" s="68"/>
-[...10 lines deleted...]
-      <c r="M212" s="68"/>
+      <c r="B212" s="89"/>
+      <c r="C212" s="89"/>
+      <c r="D212" s="89"/>
+      <c r="E212" s="89"/>
+      <c r="F212" s="89"/>
+      <c r="G212" s="89"/>
+      <c r="H212" s="89"/>
+      <c r="I212" s="89"/>
+      <c r="J212" s="89"/>
+      <c r="K212" s="89"/>
+      <c r="L212" s="89"/>
+      <c r="M212" s="89"/>
       <c r="N212" s="10"/>
       <c r="O212" s="10"/>
       <c r="P212" s="10"/>
       <c r="Q212" s="10"/>
       <c r="R212" s="10"/>
       <c r="S212" s="10"/>
       <c r="T212" s="10"/>
       <c r="U212" s="10"/>
       <c r="V212" s="10"/>
       <c r="W212" s="10"/>
       <c r="X212" s="10"/>
     </row>
     <row r="213" spans="1:24">
       <c r="A213" s="20"/>
       <c r="B213" s="13"/>
       <c r="C213" s="14"/>
       <c r="D213" s="14"/>
       <c r="E213" s="14"/>
       <c r="F213" s="14"/>
       <c r="G213" s="14"/>
       <c r="H213" s="14"/>
       <c r="I213" s="14"/>
       <c r="J213" s="14"/>
       <c r="K213" s="14"/>
       <c r="L213" s="14"/>
     </row>
     <row r="214" spans="1:24" s="12" customFormat="1" ht="12.75">
-      <c r="A214" s="66" t="s">
+      <c r="A214" s="87" t="s">
         <v>68</v>
       </c>
-      <c r="B214" s="66"/>
-[...10 lines deleted...]
-      <c r="M214" s="66"/>
+      <c r="B214" s="87"/>
+      <c r="C214" s="87"/>
+      <c r="D214" s="87"/>
+      <c r="E214" s="87"/>
+      <c r="F214" s="87"/>
+      <c r="G214" s="87"/>
+      <c r="H214" s="87"/>
+      <c r="I214" s="87"/>
+      <c r="J214" s="87"/>
+      <c r="K214" s="87"/>
+      <c r="L214" s="87"/>
+      <c r="M214" s="87"/>
     </row>
     <row r="215" spans="1:24">
       <c r="A215" s="2"/>
     </row>
     <row r="216" spans="1:24" ht="26.25" customHeight="1">
       <c r="A216" s="4"/>
       <c r="B216" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F216" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G216" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H216" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I216" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J216" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K216" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L216" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M216" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N216" s="7"/>
     </row>
     <row r="217" spans="1:24" ht="17.25" customHeight="1">
       <c r="A217" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="B217" s="63"/>
-[...10 lines deleted...]
-      <c r="M217" s="63"/>
+      <c r="B217" s="62"/>
+      <c r="C217" s="62"/>
+      <c r="D217" s="62"/>
+      <c r="E217" s="62"/>
+      <c r="F217" s="62"/>
+      <c r="G217" s="62"/>
+      <c r="H217" s="62"/>
+      <c r="I217" s="62"/>
+      <c r="J217" s="62"/>
+      <c r="K217" s="62"/>
+      <c r="L217" s="62"/>
+      <c r="M217" s="62"/>
     </row>
     <row r="218" spans="1:24">
       <c r="A218" s="49">
         <v>2018</v>
       </c>
       <c r="B218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H218" s="17" t="s">
         <v>1</v>
@@ -8722,112 +9320,116 @@
       <c r="A225" s="47" t="s">
         <v>95</v>
       </c>
       <c r="B225" s="26">
         <v>1266.4000000000001</v>
       </c>
       <c r="C225" s="56">
         <v>2401.6999999999998</v>
       </c>
       <c r="D225" s="26">
         <v>3657.5</v>
       </c>
       <c r="E225" s="26">
         <v>4761.2299999999996</v>
       </c>
       <c r="F225" s="26">
         <v>5902.6</v>
       </c>
       <c r="G225" s="26">
         <v>7084.1</v>
       </c>
       <c r="H225" s="23">
         <v>8324.67</v>
       </c>
       <c r="I225" s="18">
-        <v>4190</v>
+        <v>7810.2</v>
       </c>
       <c r="J225" s="18">
-        <v>4721</v>
+        <v>8594.7000000000007</v>
       </c>
       <c r="K225" s="26">
         <v>5274</v>
       </c>
       <c r="L225" s="26">
         <v>5811</v>
       </c>
       <c r="M225" s="26">
         <v>6408</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="47" t="s">
         <v>99</v>
       </c>
       <c r="B226" s="26">
         <v>1272.74</v>
       </c>
       <c r="C226" s="56">
         <v>2308.1</v>
       </c>
       <c r="D226" s="26">
         <v>3522.42</v>
       </c>
       <c r="E226" s="26">
         <v>4440.1499999999996</v>
       </c>
       <c r="F226" s="56">
         <v>5831.89</v>
       </c>
       <c r="G226" s="26">
         <v>7122.9</v>
       </c>
       <c r="H226" s="23">
         <v>8455.2099999999991</v>
       </c>
-      <c r="I226" s="18"/>
-      <c r="J226" s="18"/>
+      <c r="I226" s="18">
+        <v>8914.9</v>
+      </c>
+      <c r="J226" s="18">
+        <v>9768.2999999999993</v>
+      </c>
       <c r="K226" s="26"/>
       <c r="L226" s="26"/>
       <c r="M226" s="26"/>
     </row>
     <row r="227" spans="1:13" ht="16.5" customHeight="1">
       <c r="A227" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="B227" s="69"/>
-[...10 lines deleted...]
-      <c r="M227" s="69"/>
+      <c r="B227" s="90"/>
+      <c r="C227" s="90"/>
+      <c r="D227" s="90"/>
+      <c r="E227" s="90"/>
+      <c r="F227" s="90"/>
+      <c r="G227" s="90"/>
+      <c r="H227" s="90"/>
+      <c r="I227" s="90"/>
+      <c r="J227" s="90"/>
+      <c r="K227" s="90"/>
+      <c r="L227" s="90"/>
+      <c r="M227" s="90"/>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="49">
         <v>2018</v>
       </c>
       <c r="B228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H228" s="17" t="s">
         <v>1</v>
@@ -9098,193 +9700,197 @@
       <c r="A235" s="47" t="s">
         <v>95</v>
       </c>
       <c r="B235" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C235" s="26">
         <v>2048.3690000000001</v>
       </c>
       <c r="D235" s="56">
         <v>3099.5340000000001</v>
       </c>
       <c r="E235" s="26">
         <v>3927.4659999999999</v>
       </c>
       <c r="F235" s="26">
         <v>4850.3999999999996</v>
       </c>
       <c r="G235" s="26">
         <v>5836.4849999999997</v>
       </c>
       <c r="H235" s="31">
         <v>6884.9040000000005</v>
       </c>
       <c r="I235" s="18">
-        <v>140</v>
+        <v>7810.2</v>
       </c>
       <c r="J235" s="18">
-        <v>158</v>
+        <v>8594.7000000000007</v>
       </c>
       <c r="K235" s="26">
         <v>177</v>
       </c>
       <c r="L235" s="18">
         <v>195</v>
       </c>
       <c r="M235" s="17">
         <v>215</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="47" t="s">
         <v>99</v>
       </c>
       <c r="B236" s="33">
         <v>1094.2280000000001</v>
       </c>
       <c r="C236" s="33">
         <v>2045.5329999999999</v>
       </c>
       <c r="D236" s="33">
         <v>3206.6</v>
       </c>
       <c r="E236" s="33">
         <v>4308.4859999999999</v>
       </c>
       <c r="F236" s="56">
         <v>5512.3</v>
       </c>
       <c r="G236" s="33">
         <v>6633.5739999999996</v>
       </c>
-      <c r="H236" s="65">
+      <c r="H236" s="64">
         <v>7778.1790000000001</v>
       </c>
-      <c r="I236" s="34"/>
-      <c r="J236" s="34"/>
+      <c r="I236" s="34">
+        <v>8914.9</v>
+      </c>
+      <c r="J236" s="34">
+        <v>9768.2999999999993</v>
+      </c>
       <c r="K236" s="33"/>
       <c r="L236" s="34"/>
       <c r="M236" s="36"/>
     </row>
     <row r="237" spans="1:13" ht="12.75">
-      <c r="A237" s="72" t="s">
+      <c r="A237" s="93" t="s">
         <v>96</v>
       </c>
-      <c r="B237" s="73"/>
-[...10 lines deleted...]
-      <c r="M237" s="74"/>
+      <c r="B237" s="94"/>
+      <c r="C237" s="94"/>
+      <c r="D237" s="94"/>
+      <c r="E237" s="94"/>
+      <c r="F237" s="94"/>
+      <c r="G237" s="94"/>
+      <c r="H237" s="94"/>
+      <c r="I237" s="94"/>
+      <c r="J237" s="95"/>
+      <c r="K237" s="95"/>
+      <c r="L237" s="95"/>
+      <c r="M237" s="95"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="3"/>
       <c r="M238" s="13"/>
     </row>
     <row r="239" spans="1:13" s="12" customFormat="1" ht="12.75">
-      <c r="A239" s="71" t="s">
+      <c r="A239" s="92" t="s">
         <v>69</v>
       </c>
-      <c r="B239" s="71"/>
-[...10 lines deleted...]
-      <c r="M239" s="71"/>
+      <c r="B239" s="92"/>
+      <c r="C239" s="92"/>
+      <c r="D239" s="92"/>
+      <c r="E239" s="92"/>
+      <c r="F239" s="92"/>
+      <c r="G239" s="92"/>
+      <c r="H239" s="92"/>
+      <c r="I239" s="92"/>
+      <c r="J239" s="92"/>
+      <c r="K239" s="92"/>
+      <c r="L239" s="92"/>
+      <c r="M239" s="92"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="21"/>
     </row>
     <row r="241" spans="1:14" ht="25.5" customHeight="1">
       <c r="A241" s="4"/>
       <c r="B241" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E241" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F241" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G241" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I241" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J241" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K241" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L241" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M241" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N241" s="7"/>
     </row>
     <row r="242" spans="1:14" ht="24" customHeight="1">
       <c r="A242" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B242" s="70"/>
-[...10 lines deleted...]
-      <c r="M242" s="70"/>
+      <c r="B242" s="91"/>
+      <c r="C242" s="91"/>
+      <c r="D242" s="91"/>
+      <c r="E242" s="91"/>
+      <c r="F242" s="91"/>
+      <c r="G242" s="91"/>
+      <c r="H242" s="91"/>
+      <c r="I242" s="91"/>
+      <c r="J242" s="91"/>
+      <c r="K242" s="91"/>
+      <c r="L242" s="91"/>
+      <c r="M242" s="91"/>
     </row>
     <row r="243" spans="1:14">
       <c r="A243" s="49">
         <v>2018</v>
       </c>
       <c r="B243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G243" s="26">
         <v>1.06</v>
       </c>
       <c r="H243" s="26">
         <v>1.27</v>
@@ -9558,109 +10164,113 @@
       <c r="B250" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C250" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="D250" s="56">
         <v>1.78</v>
       </c>
       <c r="E250" s="56">
         <v>2.5099999999999998</v>
       </c>
       <c r="F250" s="26">
         <v>3.24</v>
       </c>
       <c r="G250" s="56">
         <v>3.98</v>
       </c>
       <c r="H250" s="18">
         <v>4.7</v>
       </c>
       <c r="I250" s="18">
         <v>5.5</v>
       </c>
       <c r="J250" s="18">
-        <v>6.08</v>
+        <v>6.1</v>
       </c>
       <c r="K250" s="26">
         <v>6.93</v>
       </c>
       <c r="L250" s="26">
         <v>7.76</v>
       </c>
       <c r="M250" s="17">
         <v>8.9</v>
       </c>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="25">
         <v>2026</v>
       </c>
       <c r="B251" s="26">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="C251" s="26">
         <v>0.1</v>
       </c>
       <c r="D251" s="56">
         <v>0.2</v>
       </c>
       <c r="E251" s="26">
         <v>0.28000000000000003</v>
       </c>
       <c r="F251" s="26">
         <v>0.36</v>
       </c>
       <c r="G251" s="56">
         <v>0.4</v>
       </c>
       <c r="H251" s="23">
         <v>0.47</v>
       </c>
-      <c r="I251" s="18"/>
-      <c r="J251" s="18"/>
+      <c r="I251" s="18">
+        <v>0.6</v>
+      </c>
+      <c r="J251" s="18">
+        <v>0.7</v>
+      </c>
       <c r="K251" s="26"/>
       <c r="L251" s="26"/>
       <c r="M251" s="17"/>
     </row>
     <row r="252" spans="1:14" ht="15.75" customHeight="1">
       <c r="A252" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="B252" s="69"/>
-[...10 lines deleted...]
-      <c r="M252" s="69"/>
+      <c r="B252" s="90"/>
+      <c r="C252" s="90"/>
+      <c r="D252" s="90"/>
+      <c r="E252" s="90"/>
+      <c r="F252" s="90"/>
+      <c r="G252" s="90"/>
+      <c r="H252" s="90"/>
+      <c r="I252" s="90"/>
+      <c r="J252" s="90"/>
+      <c r="K252" s="90"/>
+      <c r="L252" s="90"/>
+      <c r="M252" s="90"/>
     </row>
     <row r="253" spans="1:14">
       <c r="A253" s="49">
         <v>2018</v>
       </c>
       <c r="B253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G253" s="26">
         <v>1.44</v>
       </c>
       <c r="H253" s="26">
         <v>1.73</v>
@@ -9971,72 +10581,76 @@
     <row r="261" spans="1:13">
       <c r="A261" s="25">
         <v>2026</v>
       </c>
       <c r="B261" s="26">
         <v>0.17899999999999999</v>
       </c>
       <c r="C261" s="56">
         <v>0.311</v>
       </c>
       <c r="D261" s="26">
         <v>0.435</v>
       </c>
       <c r="E261" s="26">
         <v>0.58899999999999997</v>
       </c>
       <c r="F261" s="26">
         <v>7.976</v>
       </c>
       <c r="G261" s="56">
         <v>0.89700000000000002</v>
       </c>
       <c r="H261" s="31">
         <v>0.98299999999999998</v>
       </c>
-      <c r="I261" s="18"/>
-      <c r="J261" s="18"/>
+      <c r="I261" s="18">
+        <v>1.3</v>
+      </c>
+      <c r="J261" s="18">
+        <v>1.5</v>
+      </c>
       <c r="K261" s="26"/>
       <c r="L261" s="26"/>
       <c r="M261" s="17"/>
     </row>
     <row r="262" spans="1:13" ht="25.5" customHeight="1">
       <c r="A262" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B262" s="69"/>
-[...10 lines deleted...]
-      <c r="M262" s="69"/>
+      <c r="B262" s="90"/>
+      <c r="C262" s="90"/>
+      <c r="D262" s="90"/>
+      <c r="E262" s="90"/>
+      <c r="F262" s="90"/>
+      <c r="G262" s="90"/>
+      <c r="H262" s="90"/>
+      <c r="I262" s="90"/>
+      <c r="J262" s="90"/>
+      <c r="K262" s="90"/>
+      <c r="L262" s="90"/>
+      <c r="M262" s="90"/>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="49">
         <v>2018</v>
       </c>
       <c r="B263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G263" s="26">
         <v>987.68</v>
       </c>
       <c r="H263" s="26">
         <v>1235.9000000000001</v>
@@ -10347,72 +10961,76 @@
     <row r="271" spans="1:13">
       <c r="A271" s="25">
         <v>2026</v>
       </c>
       <c r="B271" s="26">
         <v>124.41</v>
       </c>
       <c r="C271" s="56">
         <v>226.6</v>
       </c>
       <c r="D271" s="56">
         <v>345.05</v>
       </c>
       <c r="E271" s="26">
         <v>463.62</v>
       </c>
       <c r="F271" s="26">
         <v>590.14</v>
       </c>
       <c r="G271" s="56">
         <v>751.5</v>
       </c>
       <c r="H271" s="31">
         <v>930.62</v>
       </c>
-      <c r="I271" s="18"/>
-      <c r="J271" s="18"/>
+      <c r="I271" s="18">
+        <v>1116.8</v>
+      </c>
+      <c r="J271" s="18">
+        <v>1263.5</v>
+      </c>
       <c r="K271" s="26"/>
       <c r="L271" s="26"/>
       <c r="M271" s="17"/>
     </row>
     <row r="272" spans="1:13" ht="19.5" customHeight="1">
       <c r="A272" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B272" s="69"/>
-[...10 lines deleted...]
-      <c r="M272" s="69"/>
+      <c r="B272" s="90"/>
+      <c r="C272" s="90"/>
+      <c r="D272" s="90"/>
+      <c r="E272" s="90"/>
+      <c r="F272" s="90"/>
+      <c r="G272" s="90"/>
+      <c r="H272" s="90"/>
+      <c r="I272" s="90"/>
+      <c r="J272" s="90"/>
+      <c r="K272" s="90"/>
+      <c r="L272" s="90"/>
+      <c r="M272" s="90"/>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" s="49">
         <v>2018</v>
       </c>
       <c r="B273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G273" s="26">
         <v>2004.3</v>
       </c>
       <c r="H273" s="26">
         <v>2616.1999999999998</v>
@@ -10723,52 +11341,56 @@
     <row r="281" spans="1:13">
       <c r="A281" s="35">
         <v>2026</v>
       </c>
       <c r="B281" s="33">
         <v>269.28300000000002</v>
       </c>
       <c r="C281" s="33">
         <v>497.59</v>
       </c>
       <c r="D281" s="33">
         <v>759.31799999999998</v>
       </c>
       <c r="E281" s="33">
         <v>994.49699999999996</v>
       </c>
       <c r="F281" s="33">
         <v>1240.3</v>
       </c>
       <c r="G281" s="33">
         <v>1568.355</v>
       </c>
       <c r="H281" s="34">
         <v>1946.604</v>
       </c>
-      <c r="I281" s="34"/>
-      <c r="J281" s="34"/>
+      <c r="I281" s="34">
+        <v>2345.3000000000002</v>
+      </c>
+      <c r="J281" s="34">
+        <v>2660.4</v>
+      </c>
       <c r="K281" s="33"/>
       <c r="L281" s="34"/>
       <c r="M281" s="34"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="22" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="37">
     <mergeCell ref="B51:M51"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B172:M172"/>
     <mergeCell ref="B242:M242"/>
     <mergeCell ref="B140:M140"/>
     <mergeCell ref="B145:M145"/>
     <mergeCell ref="B135:M135"/>
     <mergeCell ref="B130:M130"/>
     <mergeCell ref="B227:M227"/>
@@ -10797,51 +11419,53 @@
     <mergeCell ref="B14:M14"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="B71:M71"/>
     <mergeCell ref="B81:M81"/>
     <mergeCell ref="B107:M107"/>
     <mergeCell ref="B97:M97"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>