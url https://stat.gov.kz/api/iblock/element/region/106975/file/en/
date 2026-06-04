--- v0 (2026-04-21)
+++ v1 (2026-06-04)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="-60" windowWidth="14250" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="100">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t xml:space="preserve"> 10 171, 9</t>
   </si>
   <si>
     <t xml:space="preserve">  811, 7</t>
   </si>
   <si>
     <t xml:space="preserve"> 11 330,9</t>
   </si>
   <si>
     <t xml:space="preserve"> 12 645,4</t>
   </si>
   <si>
@@ -483,135 +483,120 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1),2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1),2)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Cargo transported, luggage, cargo luggage</t>
-[...42 lines deleted...]
-    <r>
       <t xml:space="preserve">    2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Data on freight railway transport for the reporting period and the corresponding period of the previous year were compiled without taking empty wagon mileage into account.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Taking into account the distribution of сargo railway transport volumes.</t>
     </r>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t xml:space="preserve">    *The data for the corresponding period of the previous year have been revised taking into account the redistribution of volumes among pipeline transport enterprises.</t>
+  </si>
+  <si>
+    <r>
+      <t>Cargo transported, luggage, cargo luggage</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>, thousand tons</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Freight turnover</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>, million t-km</t>
+    </r>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -786,51 +771,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -979,50 +964,57 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 4 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1521,51 +1513,51 @@
         <v>26500.3</v>
       </c>
       <c r="G7" s="16">
         <v>44714.38</v>
       </c>
       <c r="H7" s="16">
         <v>59387.39</v>
       </c>
       <c r="I7" s="16">
         <v>70561.320000000007</v>
       </c>
       <c r="J7" s="16">
         <v>81578.570000000007</v>
       </c>
       <c r="K7" s="16">
         <v>92593.35</v>
       </c>
       <c r="L7" s="16">
         <v>103631.91</v>
       </c>
       <c r="M7" s="16">
         <v>114627.94</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="26">
+      <c r="A8" s="77">
         <v>2021</v>
       </c>
       <c r="B8" s="28">
         <v>6645.72</v>
       </c>
       <c r="C8" s="28">
         <v>12615.4</v>
       </c>
       <c r="D8" s="28">
         <v>18627.13</v>
       </c>
       <c r="E8" s="28">
         <v>24320.41</v>
       </c>
       <c r="F8" s="28">
         <v>28884.6</v>
       </c>
       <c r="G8" s="28">
         <v>35885.03</v>
       </c>
       <c r="H8" s="29">
         <v>47757.01</v>
       </c>
       <c r="I8" s="29">
         <v>60795.12</v>
@@ -1689,98 +1681,102 @@
       </c>
       <c r="H11" s="18">
         <v>16044</v>
       </c>
       <c r="I11" s="18">
         <v>18745.38</v>
       </c>
       <c r="J11" s="18">
         <v>21399.1</v>
       </c>
       <c r="K11" s="18">
         <v>24277.68</v>
       </c>
       <c r="L11" s="27">
         <v>26909.49</v>
       </c>
       <c r="M11" s="18">
         <v>30880.91</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B12" s="27">
-        <v>2924.39</v>
+        <v>3656.8</v>
       </c>
       <c r="C12" s="23">
         <v>5368.5</v>
       </c>
       <c r="D12" s="23">
-        <v>7153.83</v>
+        <v>8105.7</v>
       </c>
       <c r="E12" s="33">
-        <v>9217.7099999999991</v>
+        <v>10644.72</v>
       </c>
       <c r="F12" s="33">
         <v>11528.22</v>
       </c>
       <c r="G12" s="33">
         <v>13502.84</v>
       </c>
       <c r="H12" s="18">
         <v>15560.8</v>
       </c>
       <c r="I12" s="18">
         <v>17637.099999999999</v>
       </c>
       <c r="J12" s="18">
         <v>19774.55</v>
       </c>
       <c r="K12" s="18">
         <v>21948.92</v>
       </c>
       <c r="L12" s="27">
         <v>23982.74</v>
       </c>
       <c r="M12" s="18">
         <v>26290.53</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="30">
         <v>2026</v>
       </c>
       <c r="B13" s="33">
         <v>2631.86</v>
       </c>
       <c r="C13" s="23">
         <v>4647.8999999999996</v>
       </c>
-      <c r="D13" s="23"/>
-      <c r="E13" s="33"/>
+      <c r="D13" s="23">
+        <v>7045.35</v>
+      </c>
+      <c r="E13" s="33">
+        <v>8676.39</v>
+      </c>
       <c r="F13" s="33"/>
       <c r="G13" s="33"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="27"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14" ht="15.75" customHeight="1">
       <c r="A14" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="65"/>
       <c r="C14" s="65"/>
       <c r="D14" s="65"/>
       <c r="E14" s="65"/>
       <c r="F14" s="65"/>
       <c r="G14" s="65"/>
       <c r="H14" s="65"/>
       <c r="I14" s="65"/>
       <c r="J14" s="65"/>
       <c r="K14" s="65"/>
       <c r="L14" s="65"/>
       <c r="M14" s="65"/>
@@ -1890,51 +1886,51 @@
       </c>
       <c r="G17" s="16">
         <v>2657.12</v>
       </c>
       <c r="H17" s="16">
         <v>3411.11</v>
       </c>
       <c r="I17" s="16">
         <v>4169.83</v>
       </c>
       <c r="J17" s="16">
         <v>4945.6099999999997</v>
       </c>
       <c r="K17" s="16">
         <v>5754.95</v>
       </c>
       <c r="L17" s="16">
         <v>6563.72</v>
       </c>
       <c r="M17" s="16">
         <v>7370.53</v>
       </c>
       <c r="N17" s="3"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="26">
+      <c r="A18" s="77">
         <v>2021</v>
       </c>
       <c r="B18" s="28">
         <v>612.30999999999995</v>
       </c>
       <c r="C18" s="28">
         <v>878.8</v>
       </c>
       <c r="D18" s="28">
         <v>1169.4000000000001</v>
       </c>
       <c r="E18" s="28">
         <v>1503.95</v>
       </c>
       <c r="F18" s="28">
         <v>1843.35</v>
       </c>
       <c r="G18" s="28">
         <v>2323.2600000000002</v>
       </c>
       <c r="H18" s="29">
         <v>3001.9949999999999</v>
       </c>
       <c r="I18" s="29">
         <v>3745.1</v>
@@ -2058,98 +2054,102 @@
       </c>
       <c r="H21" s="18">
         <v>7928.3</v>
       </c>
       <c r="I21" s="18">
         <v>9200.6149999999998</v>
       </c>
       <c r="J21" s="18">
         <v>10448.6</v>
       </c>
       <c r="K21" s="18">
         <v>11717.2</v>
       </c>
       <c r="L21" s="27">
         <v>12939.035</v>
       </c>
       <c r="M21" s="18">
         <v>14670.064</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="33">
-        <v>1231.2850000000001</v>
+        <v>2292.9</v>
       </c>
       <c r="C22" s="33">
         <v>3935</v>
       </c>
       <c r="D22" s="33">
-        <v>2648.8119999999999</v>
+        <v>5696.3</v>
       </c>
       <c r="E22" s="33">
-        <v>3320.058</v>
+        <v>7177.5</v>
       </c>
       <c r="F22" s="33">
         <v>4412.0680000000002</v>
       </c>
       <c r="G22" s="33">
         <v>5152.223</v>
       </c>
       <c r="H22" s="18">
         <v>5936.9</v>
       </c>
       <c r="I22" s="18">
         <v>6712.9</v>
       </c>
       <c r="J22" s="18">
         <v>7513.9679999999998</v>
       </c>
       <c r="K22" s="18">
         <v>8376.7139999999999</v>
       </c>
       <c r="L22" s="27">
         <v>9196.5689999999995</v>
       </c>
       <c r="M22" s="18">
         <v>10189.875</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="30">
         <v>2026</v>
       </c>
       <c r="B23" s="33">
         <v>1868.723</v>
       </c>
       <c r="C23" s="33">
         <v>3447.7</v>
       </c>
-      <c r="D23" s="33"/>
-      <c r="E23" s="33"/>
+      <c r="D23" s="33">
+        <v>5354.79</v>
+      </c>
+      <c r="E23" s="33">
+        <v>6919.7569999999996</v>
+      </c>
       <c r="F23" s="33"/>
       <c r="G23" s="33"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="27"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14" ht="27.75" customHeight="1">
       <c r="A24" s="26" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="65"/>
       <c r="C24" s="65"/>
       <c r="D24" s="65"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
       <c r="G24" s="65"/>
       <c r="H24" s="65"/>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
@@ -2260,51 +2260,51 @@
       </c>
       <c r="G27" s="16">
         <v>402952.62</v>
       </c>
       <c r="H27" s="16">
         <v>412870.44</v>
       </c>
       <c r="I27" s="16">
         <v>423649.97</v>
       </c>
       <c r="J27" s="16">
         <v>438456.43</v>
       </c>
       <c r="K27" s="16">
         <v>455904.12</v>
       </c>
       <c r="L27" s="16">
         <v>474337.44</v>
       </c>
       <c r="M27" s="16">
         <v>495444.62</v>
       </c>
       <c r="N27" s="3"/>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="26">
+      <c r="A28" s="77">
         <v>2021</v>
       </c>
       <c r="B28" s="28">
         <v>22799.77</v>
       </c>
       <c r="C28" s="28">
         <v>47785.8</v>
       </c>
       <c r="D28" s="28">
         <v>77191.759999999995</v>
       </c>
       <c r="E28" s="28">
         <v>111404.7</v>
       </c>
       <c r="F28" s="28">
         <v>146333.54</v>
       </c>
       <c r="G28" s="28">
         <v>184849.96</v>
       </c>
       <c r="H28" s="29">
         <v>221396.1</v>
       </c>
       <c r="I28" s="29">
         <v>267464.61</v>
@@ -2474,52 +2474,56 @@
         <v>65212.5</v>
       </c>
       <c r="J32" s="18">
         <v>75458.53</v>
       </c>
       <c r="K32" s="18">
         <v>86267.41</v>
       </c>
       <c r="L32" s="27">
         <v>98244.02</v>
       </c>
       <c r="M32" s="18">
         <v>113803.89</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33" s="30">
         <v>2026</v>
       </c>
       <c r="B33" s="33">
         <v>10149.790000000001</v>
       </c>
       <c r="C33" s="33">
         <v>20733.599999999999</v>
       </c>
-      <c r="D33" s="33"/>
-      <c r="E33" s="33"/>
+      <c r="D33" s="33">
+        <v>31854.83</v>
+      </c>
+      <c r="E33" s="33">
+        <v>44177.11</v>
+      </c>
       <c r="F33" s="33"/>
       <c r="G33" s="33"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="27"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:24" ht="16.5" customHeight="1">
       <c r="A34" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="65"/>
       <c r="C34" s="65"/>
       <c r="D34" s="65"/>
       <c r="E34" s="65"/>
       <c r="F34" s="65"/>
       <c r="G34" s="65"/>
       <c r="H34" s="65"/>
       <c r="I34" s="65"/>
       <c r="J34" s="65"/>
       <c r="K34" s="65"/>
       <c r="L34" s="65"/>
       <c r="M34" s="65"/>
@@ -2847,52 +2851,56 @@
       </c>
       <c r="J42" s="18">
         <v>4695.1049999999996</v>
       </c>
       <c r="K42" s="18">
         <v>5226.3289999999997</v>
       </c>
       <c r="L42" s="18">
         <v>5785.1850000000004</v>
       </c>
       <c r="M42" s="18">
         <v>6430.4560000000001</v>
       </c>
       <c r="O42" s="9"/>
     </row>
     <row r="43" spans="1:24">
       <c r="A43" s="34">
         <v>2026</v>
       </c>
       <c r="B43" s="36">
         <v>603.79100000000005</v>
       </c>
       <c r="C43" s="36">
         <v>1134</v>
       </c>
-      <c r="D43" s="36"/>
-      <c r="E43" s="37"/>
+      <c r="D43" s="36">
+        <v>1762.182</v>
+      </c>
+      <c r="E43" s="37">
+        <v>2348.41</v>
+      </c>
       <c r="F43" s="36"/>
       <c r="G43" s="36"/>
       <c r="H43" s="38"/>
       <c r="I43" s="38"/>
       <c r="J43" s="38"/>
       <c r="K43" s="38"/>
       <c r="L43" s="38"/>
       <c r="M43" s="38"/>
       <c r="O43" s="9"/>
     </row>
     <row r="44" spans="1:24" ht="21" customHeight="1">
       <c r="A44" s="63" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="63"/>
       <c r="C44" s="63"/>
       <c r="D44" s="63"/>
       <c r="E44" s="63"/>
       <c r="F44" s="63"/>
       <c r="G44" s="63"/>
       <c r="H44" s="63"/>
       <c r="I44" s="63"/>
       <c r="J44" s="63"/>
       <c r="K44" s="63"/>
       <c r="L44" s="63"/>
@@ -3031,51 +3039,51 @@
       <c r="G50" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I50" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J50" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M50" s="32" t="s">
         <v>59</v>
       </c>
       <c r="N50" s="7"/>
     </row>
     <row r="51" spans="1:14" ht="25.5" customHeight="1">
       <c r="A51" s="59" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B51" s="65"/>
       <c r="C51" s="65"/>
       <c r="D51" s="65"/>
       <c r="E51" s="65"/>
       <c r="F51" s="65"/>
       <c r="G51" s="65"/>
       <c r="H51" s="65"/>
       <c r="I51" s="65"/>
       <c r="J51" s="65"/>
       <c r="K51" s="65"/>
       <c r="L51" s="65"/>
       <c r="M51" s="65"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="26">
         <v>2018</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="17" t="s">
@@ -3344,104 +3352,108 @@
       </c>
       <c r="J58" s="18">
         <v>14112.3</v>
       </c>
       <c r="K58" s="16">
         <v>16060.52</v>
       </c>
       <c r="L58" s="27">
         <v>17819.21</v>
       </c>
       <c r="M58" s="17">
         <v>21023.39</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="30" t="s">
         <v>91</v>
       </c>
       <c r="B59" s="27">
         <v>2159.21</v>
       </c>
       <c r="C59" s="23">
         <v>2508.8000000000002</v>
       </c>
       <c r="D59" s="33">
-        <v>4904.37</v>
+        <v>3753.8</v>
       </c>
       <c r="E59" s="33">
-        <v>6188.37</v>
+        <v>4954.1400000000003</v>
       </c>
       <c r="F59" s="33">
         <v>7360.39</v>
       </c>
       <c r="G59" s="33">
         <v>8501.7999999999993</v>
       </c>
       <c r="H59" s="18">
         <v>9681.7999999999993</v>
       </c>
       <c r="I59" s="18">
         <v>10878.9</v>
       </c>
       <c r="J59" s="18">
         <v>12055.26</v>
       </c>
       <c r="K59" s="33">
         <v>13308.06</v>
       </c>
       <c r="L59" s="27">
         <v>14484.79</v>
       </c>
       <c r="M59" s="17">
         <v>15688.78</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="30" t="s">
         <v>92</v>
       </c>
       <c r="B60" s="33">
         <v>1084.99</v>
       </c>
       <c r="C60" s="23">
         <v>1737.4</v>
       </c>
-      <c r="D60" s="33"/>
-      <c r="E60" s="33"/>
+      <c r="D60" s="33">
+        <v>2552.5500000000002</v>
+      </c>
+      <c r="E60" s="33">
+        <v>2977.23</v>
+      </c>
       <c r="F60" s="33"/>
       <c r="G60" s="33"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="33"/>
       <c r="L60" s="27"/>
       <c r="M60" s="17"/>
     </row>
     <row r="61" spans="1:14" ht="16.5" customHeight="1">
       <c r="A61" s="59" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B61" s="65"/>
       <c r="C61" s="65"/>
       <c r="D61" s="65"/>
       <c r="E61" s="65"/>
       <c r="F61" s="65"/>
       <c r="G61" s="65"/>
       <c r="H61" s="65"/>
       <c r="I61" s="65"/>
       <c r="J61" s="65"/>
       <c r="K61" s="65"/>
       <c r="L61" s="65"/>
       <c r="M61" s="65"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="26">
         <v>2018</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="17" t="s">
@@ -3750,52 +3762,56 @@
         <v>4418.3</v>
       </c>
       <c r="J69" s="18">
         <v>4952.4539999999997</v>
       </c>
       <c r="K69" s="16">
         <v>5500.4290000000001</v>
       </c>
       <c r="L69" s="27">
         <v>6010.3770000000004</v>
       </c>
       <c r="M69" s="17">
         <v>6641.5940000000001</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="30" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="33">
         <v>504.49200000000002</v>
       </c>
       <c r="C70" s="23">
         <v>844.39800000000002</v>
       </c>
-      <c r="D70" s="33"/>
-      <c r="E70" s="33"/>
+      <c r="D70" s="33">
+        <v>1299.2149999999999</v>
+      </c>
+      <c r="E70" s="33">
+        <v>1509.02</v>
+      </c>
       <c r="F70" s="33"/>
       <c r="G70" s="33"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="16"/>
       <c r="L70" s="27"/>
       <c r="M70" s="17"/>
     </row>
     <row r="71" spans="1:13" ht="25.5" customHeight="1">
       <c r="A71" s="26" t="s">
         <v>75</v>
       </c>
       <c r="B71" s="65"/>
       <c r="C71" s="65"/>
       <c r="D71" s="65"/>
       <c r="E71" s="65"/>
       <c r="F71" s="65"/>
       <c r="G71" s="65"/>
       <c r="H71" s="65"/>
       <c r="I71" s="65"/>
       <c r="J71" s="65"/>
       <c r="K71" s="65"/>
       <c r="L71" s="65"/>
       <c r="M71" s="65"/>
@@ -4116,52 +4132,56 @@
         <v>692</v>
       </c>
       <c r="J79" s="18">
         <v>766.31</v>
       </c>
       <c r="K79" s="33">
         <v>850.61</v>
       </c>
       <c r="L79" s="27">
         <v>927.23</v>
       </c>
       <c r="M79" s="17">
         <v>1000.33</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="26">
         <v>2026</v>
       </c>
       <c r="B80" s="33">
         <v>82.29</v>
       </c>
       <c r="C80" s="23">
         <v>147.30000000000001</v>
       </c>
-      <c r="D80" s="33"/>
-      <c r="E80" s="33"/>
+      <c r="D80" s="33">
+        <v>230.96</v>
+      </c>
+      <c r="E80" s="33">
+        <v>302.56</v>
+      </c>
       <c r="F80" s="33"/>
       <c r="G80" s="33"/>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="33"/>
       <c r="L80" s="27"/>
       <c r="M80" s="17"/>
     </row>
     <row r="81" spans="1:14" ht="18" customHeight="1">
       <c r="A81" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B81" s="65"/>
       <c r="C81" s="65"/>
       <c r="D81" s="65"/>
       <c r="E81" s="65"/>
       <c r="F81" s="65"/>
       <c r="G81" s="65"/>
       <c r="H81" s="65"/>
       <c r="I81" s="65"/>
       <c r="J81" s="65"/>
       <c r="K81" s="65"/>
       <c r="L81" s="65"/>
       <c r="M81" s="65"/>
@@ -4482,81 +4502,85 @@
         <v>777.46199999999999</v>
       </c>
       <c r="J89" s="18">
         <v>862.16499999999996</v>
       </c>
       <c r="K89" s="33">
         <v>958.44500000000005</v>
       </c>
       <c r="L89" s="27">
         <v>1044.1869999999999</v>
       </c>
       <c r="M89" s="17">
         <v>1120.4849999999999</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="39">
         <v>2026</v>
       </c>
       <c r="B90" s="37">
         <v>85.632999999999996</v>
       </c>
       <c r="C90" s="37">
         <v>155.547</v>
       </c>
-      <c r="D90" s="37"/>
-      <c r="E90" s="37"/>
+      <c r="D90" s="37">
+        <v>248.89099999999999</v>
+      </c>
+      <c r="E90" s="37">
+        <v>330.26600000000002</v>
+      </c>
       <c r="F90" s="37"/>
       <c r="G90" s="37"/>
       <c r="H90" s="38"/>
       <c r="I90" s="38"/>
       <c r="J90" s="38"/>
       <c r="K90" s="37"/>
       <c r="L90" s="35"/>
       <c r="M90" s="40"/>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="60" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B91" s="61"/>
       <c r="C91" s="61"/>
       <c r="D91" s="61"/>
       <c r="E91" s="61"/>
       <c r="F91" s="61"/>
       <c r="G91" s="61"/>
       <c r="H91" s="61"/>
       <c r="I91" s="61"/>
       <c r="J91" s="18"/>
       <c r="K91" s="33"/>
       <c r="L91" s="27"/>
       <c r="M91" s="17"/>
     </row>
     <row r="92" spans="1:14" ht="12.75">
       <c r="A92" s="75" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B92" s="75"/>
       <c r="C92" s="75"/>
       <c r="D92" s="75"/>
       <c r="E92" s="75"/>
       <c r="F92" s="75"/>
       <c r="G92" s="75"/>
       <c r="H92" s="75"/>
       <c r="I92" s="75"/>
       <c r="J92" s="76"/>
       <c r="K92" s="76"/>
       <c r="L92" s="76"/>
       <c r="M92" s="76"/>
     </row>
     <row r="93" spans="1:14">
       <c r="D93" s="13"/>
     </row>
     <row r="94" spans="1:14" s="12" customFormat="1" ht="12.75">
       <c r="A94" s="62" t="s">
         <v>62</v>
       </c>
       <c r="B94" s="62"/>
       <c r="C94" s="62"/>
       <c r="D94" s="62"/>
       <c r="E94" s="62"/>
@@ -4948,52 +4972,56 @@
         <v>2562.8000000000002</v>
       </c>
       <c r="J105" s="18">
         <v>2992.21</v>
       </c>
       <c r="K105" s="23">
         <v>3359.93</v>
       </c>
       <c r="L105" s="27">
         <v>3679.19</v>
       </c>
       <c r="M105" s="33">
         <v>4184.8500000000004</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="30">
         <v>2026</v>
       </c>
       <c r="B106" s="23">
         <v>274.07</v>
       </c>
       <c r="C106" s="23">
         <v>602.29999999999995</v>
       </c>
-      <c r="D106" s="23"/>
-      <c r="E106" s="23"/>
+      <c r="D106" s="23">
+        <v>970.18</v>
+      </c>
+      <c r="E106" s="23">
+        <v>1258.73</v>
+      </c>
       <c r="F106" s="23"/>
       <c r="G106" s="23"/>
       <c r="H106" s="18"/>
       <c r="I106" s="18"/>
       <c r="J106" s="18"/>
       <c r="K106" s="23"/>
       <c r="L106" s="27"/>
       <c r="M106" s="33"/>
     </row>
     <row r="107" spans="1:14" ht="15" customHeight="1">
       <c r="A107" s="26" t="s">
         <v>77</v>
       </c>
       <c r="B107" s="65"/>
       <c r="C107" s="65"/>
       <c r="D107" s="65"/>
       <c r="E107" s="65"/>
       <c r="F107" s="65"/>
       <c r="G107" s="65"/>
       <c r="H107" s="65"/>
       <c r="I107" s="65"/>
       <c r="J107" s="65"/>
       <c r="K107" s="65"/>
       <c r="L107" s="65"/>
       <c r="M107" s="65"/>
@@ -5318,52 +5346,56 @@
         <v>2143.69</v>
       </c>
       <c r="J115" s="18">
         <v>2391.3020000000001</v>
       </c>
       <c r="K115" s="33">
         <v>2685.1570000000002</v>
       </c>
       <c r="L115" s="27">
         <v>2975.2089999999998</v>
       </c>
       <c r="M115" s="27">
         <v>3314.846</v>
       </c>
     </row>
     <row r="116" spans="1:24" s="7" customFormat="1">
       <c r="A116" s="34">
         <v>2026</v>
       </c>
       <c r="B116" s="37">
         <v>269.82299999999998</v>
       </c>
       <c r="C116" s="37">
         <v>557.44799999999998</v>
       </c>
-      <c r="D116" s="37"/>
-      <c r="E116" s="37"/>
+      <c r="D116" s="37">
+        <v>848.53800000000001</v>
+      </c>
+      <c r="E116" s="37">
+        <v>1101.6600000000001</v>
+      </c>
       <c r="F116" s="37"/>
       <c r="G116" s="37"/>
       <c r="H116" s="38"/>
       <c r="I116" s="38"/>
       <c r="J116" s="38"/>
       <c r="K116" s="37"/>
       <c r="L116" s="35"/>
       <c r="M116" s="35"/>
     </row>
     <row r="117" spans="1:24" ht="21" customHeight="1">
       <c r="A117" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B117" s="64"/>
       <c r="C117" s="64"/>
       <c r="D117" s="64"/>
       <c r="E117" s="64"/>
       <c r="F117" s="64"/>
       <c r="G117" s="64"/>
       <c r="H117" s="64"/>
       <c r="I117" s="64"/>
       <c r="J117" s="64"/>
       <c r="K117" s="64"/>
       <c r="L117" s="64"/>
       <c r="M117" s="64"/>
@@ -6687,109 +6719,119 @@
         <v>2026</v>
       </c>
       <c r="B160" s="33"/>
       <c r="C160" s="33"/>
       <c r="D160" s="33"/>
       <c r="E160" s="33"/>
       <c r="F160" s="33"/>
       <c r="G160" s="33"/>
       <c r="H160" s="17"/>
       <c r="I160" s="49"/>
       <c r="J160" s="18"/>
       <c r="K160" s="33"/>
       <c r="L160" s="33"/>
       <c r="M160" s="33"/>
     </row>
     <row r="161" spans="1:24" ht="27" customHeight="1">
       <c r="A161" s="43" t="s">
         <v>64</v>
       </c>
       <c r="B161" s="23">
         <v>9943.09</v>
       </c>
       <c r="C161" s="23">
         <v>20359.650000000001</v>
       </c>
-      <c r="D161" s="33"/>
-      <c r="E161" s="33"/>
+      <c r="D161" s="23">
+        <v>31278.83</v>
+      </c>
+      <c r="E161" s="23">
+        <v>43410.93</v>
+      </c>
       <c r="F161" s="33"/>
       <c r="G161" s="33"/>
       <c r="H161" s="17"/>
       <c r="I161" s="49"/>
       <c r="J161" s="18"/>
       <c r="K161" s="33"/>
       <c r="L161" s="33"/>
       <c r="M161" s="33"/>
     </row>
     <row r="162" spans="1:24">
       <c r="A162" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="D162" s="33"/>
-      <c r="E162" s="33"/>
       <c r="F162" s="33"/>
       <c r="G162" s="33"/>
       <c r="H162" s="17"/>
       <c r="I162" s="49"/>
       <c r="J162" s="18"/>
       <c r="K162" s="33"/>
       <c r="L162" s="33"/>
       <c r="M162" s="33"/>
     </row>
     <row r="163" spans="1:24">
       <c r="A163" s="45" t="s">
         <v>66</v>
       </c>
       <c r="B163" s="33">
         <v>8484.6</v>
       </c>
       <c r="C163" s="33">
         <v>17508.62</v>
       </c>
-      <c r="D163" s="33"/>
-      <c r="E163" s="33"/>
+      <c r="D163" s="33">
+        <v>27057.77</v>
+      </c>
+      <c r="E163" s="33">
+        <v>37927.85</v>
+      </c>
       <c r="F163" s="33"/>
       <c r="G163" s="33"/>
       <c r="H163" s="17"/>
       <c r="I163" s="49"/>
       <c r="J163" s="18"/>
       <c r="K163" s="33"/>
       <c r="L163" s="33"/>
       <c r="M163" s="33"/>
     </row>
     <row r="164" spans="1:24">
       <c r="A164" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B164" s="37">
         <v>1458.49</v>
       </c>
       <c r="C164" s="37">
         <v>2851.03</v>
       </c>
-      <c r="D164" s="37"/>
-      <c r="E164" s="37"/>
+      <c r="D164" s="37">
+        <v>4221.0600000000004</v>
+      </c>
+      <c r="E164" s="37">
+        <v>5483.08</v>
+      </c>
       <c r="F164" s="37"/>
       <c r="G164" s="37"/>
       <c r="H164" s="40"/>
       <c r="I164" s="51"/>
       <c r="J164" s="38"/>
       <c r="K164" s="37"/>
       <c r="L164" s="37"/>
       <c r="M164" s="37"/>
     </row>
     <row r="165" spans="1:24" ht="23.25" customHeight="1">
       <c r="A165" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B165" s="64"/>
       <c r="C165" s="64"/>
       <c r="D165" s="64"/>
       <c r="E165" s="64"/>
       <c r="F165" s="64"/>
       <c r="G165" s="64"/>
       <c r="H165" s="64"/>
       <c r="I165" s="64"/>
       <c r="J165" s="64"/>
       <c r="K165" s="64"/>
       <c r="L165" s="64"/>
       <c r="M165" s="64"/>
@@ -8066,109 +8108,119 @@
         <v>2026</v>
       </c>
       <c r="B207" s="33"/>
       <c r="C207" s="33"/>
       <c r="D207" s="33"/>
       <c r="E207" s="33"/>
       <c r="F207" s="33"/>
       <c r="G207" s="33"/>
       <c r="H207" s="17"/>
       <c r="I207" s="49"/>
       <c r="J207" s="18"/>
       <c r="K207" s="33"/>
       <c r="L207" s="33"/>
       <c r="M207" s="33"/>
     </row>
     <row r="208" spans="1:13" ht="27" customHeight="1">
       <c r="A208" s="43" t="s">
         <v>64</v>
       </c>
       <c r="B208" s="23">
         <v>248.875</v>
       </c>
       <c r="C208" s="23">
         <v>480.83300000000003</v>
       </c>
-      <c r="D208" s="33"/>
-      <c r="E208" s="33"/>
+      <c r="D208" s="23">
+        <v>753.97299999999996</v>
+      </c>
+      <c r="E208" s="33">
+        <v>1023.646</v>
+      </c>
       <c r="F208" s="33"/>
       <c r="G208" s="33"/>
       <c r="H208" s="17"/>
       <c r="I208" s="49"/>
       <c r="J208" s="18"/>
       <c r="K208" s="33"/>
       <c r="L208" s="33"/>
       <c r="M208" s="33"/>
     </row>
     <row r="209" spans="1:24">
       <c r="A209" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="D209" s="33"/>
-      <c r="E209" s="33"/>
       <c r="F209" s="33"/>
       <c r="G209" s="33"/>
       <c r="H209" s="17"/>
       <c r="I209" s="49"/>
       <c r="J209" s="18"/>
       <c r="K209" s="33"/>
       <c r="L209" s="33"/>
       <c r="M209" s="33"/>
     </row>
     <row r="210" spans="1:24">
       <c r="A210" s="45" t="s">
         <v>66</v>
       </c>
       <c r="B210" s="33">
         <v>226.59399999999999</v>
       </c>
       <c r="C210" s="23">
         <v>437.07400000000001</v>
       </c>
-      <c r="D210" s="33"/>
-      <c r="E210" s="33"/>
+      <c r="D210" s="23">
+        <v>688.9</v>
+      </c>
+      <c r="E210" s="33">
+        <v>939.053</v>
+      </c>
       <c r="F210" s="33"/>
       <c r="G210" s="33"/>
       <c r="H210" s="17"/>
       <c r="I210" s="49"/>
       <c r="J210" s="18"/>
       <c r="K210" s="33"/>
       <c r="L210" s="33"/>
       <c r="M210" s="33"/>
     </row>
     <row r="211" spans="1:24">
       <c r="A211" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B211" s="37">
         <v>22.280999999999999</v>
       </c>
       <c r="C211" s="37">
         <v>43.758000000000003</v>
       </c>
-      <c r="D211" s="37"/>
-      <c r="E211" s="37"/>
+      <c r="D211" s="37">
+        <v>65.072999999999993</v>
+      </c>
+      <c r="E211" s="37">
+        <v>84.593000000000004</v>
+      </c>
       <c r="F211" s="37"/>
       <c r="G211" s="37"/>
       <c r="H211" s="40"/>
       <c r="I211" s="51"/>
       <c r="J211" s="38"/>
       <c r="K211" s="37"/>
       <c r="L211" s="37"/>
       <c r="M211" s="37"/>
     </row>
     <row r="212" spans="1:24" ht="21" customHeight="1">
       <c r="A212" s="64" t="s">
         <v>63</v>
       </c>
       <c r="B212" s="64"/>
       <c r="C212" s="64"/>
       <c r="D212" s="64"/>
       <c r="E212" s="64"/>
       <c r="F212" s="64"/>
       <c r="G212" s="64"/>
       <c r="H212" s="64"/>
       <c r="I212" s="64"/>
       <c r="J212" s="64"/>
       <c r="K212" s="64"/>
       <c r="L212" s="64"/>
       <c r="M212" s="64"/>
@@ -8530,113 +8582,117 @@
       </c>
       <c r="C224" s="16">
         <v>1005</v>
       </c>
       <c r="D224" s="16">
         <v>1446</v>
       </c>
       <c r="E224" s="24">
         <v>1584</v>
       </c>
       <c r="F224" s="24">
         <v>2137</v>
       </c>
       <c r="G224" s="18">
         <v>2688</v>
       </c>
       <c r="H224" s="18">
         <v>3248</v>
       </c>
       <c r="I224" s="18">
         <v>3839</v>
       </c>
       <c r="J224" s="18">
         <v>4366</v>
       </c>
-      <c r="K224" s="25">
+      <c r="K224" s="78">
         <v>4923</v>
       </c>
       <c r="L224" s="27">
         <v>5472</v>
       </c>
       <c r="M224" s="18">
         <v>6014</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="53" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>95</v>
+      </c>
+      <c r="B225" s="16">
+        <v>1266.4000000000001</v>
       </c>
       <c r="C225" s="23">
         <v>2401.6999999999998</v>
       </c>
-      <c r="D225" s="33">
-        <v>1555</v>
+      <c r="D225" s="48">
+        <v>3657.5</v>
       </c>
       <c r="E225" s="33">
-        <v>2100</v>
+        <v>4761.2299999999996</v>
       </c>
       <c r="F225" s="33">
         <v>2617</v>
       </c>
       <c r="G225" s="33">
         <v>3130</v>
       </c>
       <c r="H225" s="18">
         <v>3659</v>
       </c>
       <c r="I225" s="18">
         <v>4190</v>
       </c>
       <c r="J225" s="18">
         <v>4721</v>
       </c>
       <c r="K225" s="33">
         <v>5274</v>
       </c>
       <c r="L225" s="27">
         <v>5811</v>
       </c>
       <c r="M225" s="33">
         <v>6408</v>
       </c>
     </row>
     <row r="226" spans="1:13">
-      <c r="A226" s="26">
-        <v>2026</v>
+      <c r="A226" s="53" t="s">
+        <v>99</v>
       </c>
       <c r="B226" s="33">
         <v>1272.74</v>
       </c>
       <c r="C226" s="23">
         <v>2308.1</v>
       </c>
-      <c r="D226" s="33"/>
-      <c r="E226" s="33"/>
+      <c r="D226" s="33">
+        <v>3522.42</v>
+      </c>
+      <c r="E226" s="33">
+        <v>4440.1499999999996</v>
+      </c>
       <c r="F226" s="33"/>
       <c r="G226" s="33"/>
       <c r="H226" s="18"/>
       <c r="I226" s="18"/>
       <c r="J226" s="18"/>
       <c r="K226" s="33"/>
       <c r="L226" s="27"/>
       <c r="M226" s="33"/>
     </row>
     <row r="227" spans="1:13" ht="16.5" customHeight="1">
       <c r="A227" s="55" t="s">
         <v>74</v>
       </c>
       <c r="B227" s="65"/>
       <c r="C227" s="65"/>
       <c r="D227" s="65"/>
       <c r="E227" s="65"/>
       <c r="F227" s="65"/>
       <c r="G227" s="65"/>
       <c r="H227" s="65"/>
       <c r="I227" s="65"/>
       <c r="J227" s="65"/>
       <c r="K227" s="65"/>
       <c r="L227" s="65"/>
       <c r="M227" s="65"/>
@@ -8908,113 +8964,117 @@
       </c>
       <c r="G234" s="18">
         <v>89</v>
       </c>
       <c r="H234" s="18">
         <v>108</v>
       </c>
       <c r="I234" s="18">
         <v>128</v>
       </c>
       <c r="J234" s="18">
         <v>146</v>
       </c>
       <c r="K234" s="18">
         <v>165</v>
       </c>
       <c r="L234" s="18">
         <v>183</v>
       </c>
       <c r="M234" s="33">
         <v>201</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="53" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B235" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C235" s="33">
-        <v>2045.37</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>2048.3690000000001</v>
+      </c>
+      <c r="D235" s="23">
+        <v>3099.5340000000001</v>
+      </c>
+      <c r="E235" s="48">
+        <v>3927.4659999999999</v>
       </c>
       <c r="F235" s="33">
         <v>88</v>
       </c>
       <c r="G235" s="33">
         <v>105</v>
       </c>
       <c r="H235" s="18">
         <v>122</v>
       </c>
       <c r="I235" s="18">
         <v>140</v>
       </c>
       <c r="J235" s="18">
         <v>158</v>
       </c>
       <c r="K235" s="33">
         <v>177</v>
       </c>
       <c r="L235" s="18">
         <v>195</v>
       </c>
       <c r="M235" s="17">
         <v>215</v>
       </c>
     </row>
     <row r="236" spans="1:13">
-      <c r="A236" s="39">
-        <v>2026</v>
+      <c r="A236" s="53" t="s">
+        <v>99</v>
       </c>
       <c r="B236" s="37">
         <v>1094.2280000000001</v>
       </c>
       <c r="C236" s="37">
         <v>2045.5329999999999</v>
       </c>
-      <c r="D236" s="37"/>
-      <c r="E236" s="37"/>
+      <c r="D236" s="37">
+        <v>3206.6</v>
+      </c>
+      <c r="E236" s="79">
+        <v>4308.4859999999999</v>
+      </c>
       <c r="F236" s="37"/>
       <c r="G236" s="37"/>
       <c r="H236" s="38"/>
       <c r="I236" s="38"/>
       <c r="J236" s="38"/>
       <c r="K236" s="37"/>
       <c r="L236" s="38"/>
       <c r="M236" s="40"/>
     </row>
     <row r="237" spans="1:13" ht="12.75">
       <c r="A237" s="68" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B237" s="69"/>
       <c r="C237" s="69"/>
       <c r="D237" s="69"/>
       <c r="E237" s="69"/>
       <c r="F237" s="69"/>
       <c r="G237" s="69"/>
       <c r="H237" s="69"/>
       <c r="I237" s="69"/>
       <c r="J237" s="70"/>
       <c r="K237" s="70"/>
       <c r="L237" s="70"/>
       <c r="M237" s="70"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="3"/>
       <c r="M238" s="13"/>
     </row>
     <row r="239" spans="1:13" s="12" customFormat="1" ht="12.75">
       <c r="A239" s="67" t="s">
         <v>69</v>
       </c>
       <c r="B239" s="67"/>
       <c r="C239" s="67"/>
       <c r="D239" s="67"/>
@@ -9404,52 +9464,56 @@
         <v>5.5</v>
       </c>
       <c r="J250" s="18">
         <v>6.08</v>
       </c>
       <c r="K250" s="33">
         <v>6.93</v>
       </c>
       <c r="L250" s="27">
         <v>7.76</v>
       </c>
       <c r="M250" s="17">
         <v>8.9</v>
       </c>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="26">
         <v>2026</v>
       </c>
       <c r="B251" s="33">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="C251" s="16">
         <v>0.1</v>
       </c>
-      <c r="D251" s="23"/>
-      <c r="E251" s="23"/>
+      <c r="D251" s="23">
+        <v>0.2</v>
+      </c>
+      <c r="E251" s="33">
+        <v>0.28000000000000003</v>
+      </c>
       <c r="F251" s="33"/>
       <c r="G251" s="23"/>
       <c r="H251" s="18"/>
       <c r="I251" s="18"/>
       <c r="J251" s="18"/>
       <c r="K251" s="33"/>
       <c r="L251" s="27"/>
       <c r="M251" s="17"/>
     </row>
     <row r="252" spans="1:14" ht="15.75" customHeight="1">
       <c r="A252" s="55" t="s">
         <v>74</v>
       </c>
       <c r="B252" s="65"/>
       <c r="C252" s="65"/>
       <c r="D252" s="65"/>
       <c r="E252" s="65"/>
       <c r="F252" s="65"/>
       <c r="G252" s="65"/>
       <c r="H252" s="65"/>
       <c r="I252" s="65"/>
       <c r="J252" s="65"/>
       <c r="K252" s="65"/>
       <c r="L252" s="65"/>
       <c r="M252" s="65"/>
@@ -9732,90 +9796,94 @@
         <v>11</v>
       </c>
       <c r="K259" s="17">
         <v>12.308999999999999</v>
       </c>
       <c r="L259" s="27">
         <v>13.621</v>
       </c>
       <c r="M259" s="17">
         <v>15.301</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="26">
         <v>2025</v>
       </c>
       <c r="B260" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C260" s="23">
         <v>2.2130000000000001</v>
       </c>
       <c r="D260" s="33">
         <v>3.6219999999999999</v>
       </c>
-      <c r="E260" s="23">
+      <c r="E260" s="48">
         <v>5.1429999999999998</v>
       </c>
       <c r="F260" s="33">
         <v>6.5960000000000001</v>
       </c>
       <c r="G260" s="23">
         <v>7.976</v>
       </c>
       <c r="H260" s="18">
         <v>9.3520000000000003</v>
       </c>
       <c r="I260" s="18">
         <v>10.898</v>
       </c>
       <c r="J260" s="18">
         <v>12.211</v>
       </c>
       <c r="K260" s="33">
         <v>14.127000000000001</v>
       </c>
       <c r="L260" s="27">
         <v>15.981999999999999</v>
       </c>
       <c r="M260" s="17">
         <v>18.399999999999999</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="26">
         <v>2026</v>
       </c>
       <c r="B261" s="33">
-        <v>179.8</v>
+        <v>0.17899999999999999</v>
       </c>
       <c r="C261" s="23">
-        <v>311.39999999999998</v>
-[...2 lines deleted...]
-      <c r="E261" s="23"/>
+        <v>0.311</v>
+      </c>
+      <c r="D261" s="33">
+        <v>0.435</v>
+      </c>
+      <c r="E261" s="48">
+        <v>0.58899999999999997</v>
+      </c>
       <c r="F261" s="33"/>
       <c r="G261" s="23"/>
       <c r="H261" s="18"/>
       <c r="I261" s="18"/>
       <c r="J261" s="18"/>
       <c r="K261" s="33"/>
       <c r="L261" s="27"/>
       <c r="M261" s="17"/>
     </row>
     <row r="262" spans="1:13" ht="25.5" customHeight="1">
       <c r="A262" s="26" t="s">
         <v>75</v>
       </c>
       <c r="B262" s="65"/>
       <c r="C262" s="65"/>
       <c r="D262" s="65"/>
       <c r="E262" s="65"/>
       <c r="F262" s="65"/>
       <c r="G262" s="65"/>
       <c r="H262" s="65"/>
       <c r="I262" s="65"/>
       <c r="J262" s="65"/>
       <c r="K262" s="65"/>
       <c r="L262" s="65"/>
       <c r="M262" s="65"/>
@@ -10136,52 +10204,56 @@
         <v>793.9</v>
       </c>
       <c r="J270" s="18">
         <v>884.87</v>
       </c>
       <c r="K270" s="33">
         <v>971.29</v>
       </c>
       <c r="L270" s="27">
         <v>1058.24</v>
       </c>
       <c r="M270" s="17">
         <v>1146.17</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="26">
         <v>2026</v>
       </c>
       <c r="B271" s="33">
         <v>124.41</v>
       </c>
       <c r="C271" s="23">
         <v>226.6</v>
       </c>
-      <c r="D271" s="23"/>
-      <c r="E271" s="23"/>
+      <c r="D271" s="23">
+        <v>345.05</v>
+      </c>
+      <c r="E271" s="33">
+        <v>463.62</v>
+      </c>
       <c r="F271" s="33"/>
       <c r="G271" s="23"/>
       <c r="H271" s="18"/>
       <c r="I271" s="18"/>
       <c r="J271" s="18"/>
       <c r="K271" s="33"/>
       <c r="L271" s="27"/>
       <c r="M271" s="17"/>
     </row>
     <row r="272" spans="1:13" ht="19.5" customHeight="1">
       <c r="A272" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B272" s="65"/>
       <c r="C272" s="65"/>
       <c r="D272" s="65"/>
       <c r="E272" s="65"/>
       <c r="F272" s="65"/>
       <c r="G272" s="65"/>
       <c r="H272" s="65"/>
       <c r="I272" s="65"/>
       <c r="J272" s="65"/>
       <c r="K272" s="65"/>
       <c r="L272" s="65"/>
       <c r="M272" s="65"/>
@@ -10502,52 +10574,56 @@
         <v>1740.5920000000001</v>
       </c>
       <c r="J280" s="18">
         <v>1925.819</v>
       </c>
       <c r="K280" s="33">
         <v>2092.0770000000002</v>
       </c>
       <c r="L280" s="18">
         <v>2265.8739999999998</v>
       </c>
       <c r="M280" s="18">
         <v>2448.9609999999998</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="39">
         <v>2026</v>
       </c>
       <c r="B281" s="37">
         <v>269.28300000000002</v>
       </c>
       <c r="C281" s="37">
         <v>497.59</v>
       </c>
-      <c r="D281" s="37"/>
-      <c r="E281" s="37"/>
+      <c r="D281" s="37">
+        <v>759.31799999999998</v>
+      </c>
+      <c r="E281" s="37">
+        <v>994.49699999999996</v>
+      </c>
       <c r="F281" s="37"/>
       <c r="G281" s="37"/>
       <c r="H281" s="38"/>
       <c r="I281" s="38"/>
       <c r="J281" s="38"/>
       <c r="K281" s="37"/>
       <c r="L281" s="38"/>
       <c r="M281" s="38"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="22" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="B51:M51"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B172:M172"/>
     <mergeCell ref="B242:M242"/>