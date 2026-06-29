--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="-60" windowWidth="14250" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="100">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
@@ -558,51 +558,51 @@
         <charset val="204"/>
       </rPr>
       <t>, thousand tons</t>
     </r>
   </si>
   <si>
     <r>
       <t>Freight turnover</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>, million t-km</t>
     </r>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -771,51 +771,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -924,98 +924,108 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 4 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1071,86 +1081,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1286,92 +1294,92 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X283"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" topLeftCell="A295" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="F281" sqref="F281"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="10" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="3" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="3" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="11" style="3" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="11" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="62"/>
-[...10 lines deleted...]
-      <c r="M1" s="62"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H3" s="6" t="s">
@@ -1513,132 +1521,132 @@
         <v>26500.3</v>
       </c>
       <c r="G7" s="16">
         <v>44714.38</v>
       </c>
       <c r="H7" s="16">
         <v>59387.39</v>
       </c>
       <c r="I7" s="16">
         <v>70561.320000000007</v>
       </c>
       <c r="J7" s="16">
         <v>81578.570000000007</v>
       </c>
       <c r="K7" s="16">
         <v>92593.35</v>
       </c>
       <c r="L7" s="16">
         <v>103631.91</v>
       </c>
       <c r="M7" s="16">
         <v>114627.94</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="77">
+      <c r="A8" s="62">
         <v>2021</v>
       </c>
       <c r="B8" s="28">
         <v>6645.72</v>
       </c>
       <c r="C8" s="28">
         <v>12615.4</v>
       </c>
       <c r="D8" s="28">
         <v>18627.13</v>
       </c>
       <c r="E8" s="28">
         <v>24320.41</v>
       </c>
       <c r="F8" s="28">
         <v>28884.6</v>
       </c>
       <c r="G8" s="28">
         <v>35885.03</v>
       </c>
       <c r="H8" s="29">
         <v>47757.01</v>
       </c>
       <c r="I8" s="29">
         <v>60795.12</v>
       </c>
       <c r="J8" s="28">
         <v>75152.86</v>
       </c>
       <c r="K8" s="28">
         <v>89282.76</v>
       </c>
       <c r="L8" s="28">
         <v>103323.7</v>
       </c>
       <c r="M8" s="28">
         <v>116373.77</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
+    <row r="9" spans="1:14" ht="12.75">
       <c r="A9" s="57" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="16">
         <v>7290.82</v>
       </c>
       <c r="C9" s="16">
         <v>14039.25</v>
       </c>
       <c r="D9" s="27">
         <v>20825.82</v>
       </c>
       <c r="E9" s="27">
         <v>27789.72</v>
       </c>
       <c r="F9" s="27">
         <v>34250.400000000001</v>
       </c>
       <c r="G9" s="27">
         <v>41246.199999999997</v>
       </c>
       <c r="H9" s="27">
         <v>50805.57</v>
       </c>
       <c r="I9" s="27">
         <v>62352.71</v>
       </c>
       <c r="J9" s="27">
         <v>75431.259999999995</v>
       </c>
       <c r="K9" s="27">
         <v>89498.2</v>
       </c>
       <c r="L9" s="27">
         <v>103957.6</v>
       </c>
       <c r="M9" s="27">
         <v>118488.04</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" ht="12.75">
       <c r="A10" s="57" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="27">
         <v>1823.9</v>
       </c>
       <c r="C10" s="16">
         <v>3601.88</v>
       </c>
       <c r="D10" s="16">
         <v>5037.82</v>
       </c>
       <c r="E10" s="16">
         <v>6699.44</v>
       </c>
       <c r="F10" s="18">
         <v>8628.6</v>
       </c>
       <c r="G10" s="58" t="s">
         <v>80</v>
       </c>
       <c r="H10" s="58" t="s">
         <v>81</v>
       </c>
       <c r="I10" s="58" t="s">
@@ -1676,51 +1684,51 @@
       <c r="F11" s="18">
         <v>10462.48</v>
       </c>
       <c r="G11" s="18">
         <v>13537.89</v>
       </c>
       <c r="H11" s="18">
         <v>16044</v>
       </c>
       <c r="I11" s="18">
         <v>18745.38</v>
       </c>
       <c r="J11" s="18">
         <v>21399.1</v>
       </c>
       <c r="K11" s="18">
         <v>24277.68</v>
       </c>
       <c r="L11" s="27">
         <v>26909.49</v>
       </c>
       <c r="M11" s="18">
         <v>30880.91</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:14" ht="12.75">
       <c r="A12" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B12" s="27">
         <v>3656.8</v>
       </c>
       <c r="C12" s="23">
         <v>5368.5</v>
       </c>
       <c r="D12" s="23">
         <v>8105.7</v>
       </c>
       <c r="E12" s="33">
         <v>10644.72</v>
       </c>
       <c r="F12" s="33">
         <v>11528.22</v>
       </c>
       <c r="G12" s="33">
         <v>13502.84</v>
       </c>
       <c r="H12" s="18">
         <v>15560.8</v>
       </c>
       <c r="I12" s="18">
@@ -1733,51 +1741,53 @@
         <v>21948.92</v>
       </c>
       <c r="L12" s="27">
         <v>23982.74</v>
       </c>
       <c r="M12" s="18">
         <v>26290.53</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="30">
         <v>2026</v>
       </c>
       <c r="B13" s="33">
         <v>2631.86</v>
       </c>
       <c r="C13" s="23">
         <v>4647.8999999999996</v>
       </c>
       <c r="D13" s="23">
         <v>7045.35</v>
       </c>
       <c r="E13" s="33">
         <v>8676.39</v>
       </c>
-      <c r="F13" s="33"/>
+      <c r="F13" s="80">
+        <v>10939.92</v>
+      </c>
       <c r="G13" s="33"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="27"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14" ht="15.75" customHeight="1">
       <c r="A14" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="65"/>
       <c r="C14" s="65"/>
       <c r="D14" s="65"/>
       <c r="E14" s="65"/>
       <c r="F14" s="65"/>
       <c r="G14" s="65"/>
       <c r="H14" s="65"/>
       <c r="I14" s="65"/>
       <c r="J14" s="65"/>
       <c r="K14" s="65"/>
       <c r="L14" s="65"/>
       <c r="M14" s="65"/>
     </row>
@@ -1886,132 +1896,132 @@
       </c>
       <c r="G17" s="16">
         <v>2657.12</v>
       </c>
       <c r="H17" s="16">
         <v>3411.11</v>
       </c>
       <c r="I17" s="16">
         <v>4169.83</v>
       </c>
       <c r="J17" s="16">
         <v>4945.6099999999997</v>
       </c>
       <c r="K17" s="16">
         <v>5754.95</v>
       </c>
       <c r="L17" s="16">
         <v>6563.72</v>
       </c>
       <c r="M17" s="16">
         <v>7370.53</v>
       </c>
       <c r="N17" s="3"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="77">
+      <c r="A18" s="62">
         <v>2021</v>
       </c>
       <c r="B18" s="28">
         <v>612.30999999999995</v>
       </c>
       <c r="C18" s="28">
         <v>878.8</v>
       </c>
       <c r="D18" s="28">
         <v>1169.4000000000001</v>
       </c>
       <c r="E18" s="28">
         <v>1503.95</v>
       </c>
       <c r="F18" s="28">
         <v>1843.35</v>
       </c>
       <c r="G18" s="28">
         <v>2323.2600000000002</v>
       </c>
       <c r="H18" s="29">
         <v>3001.9949999999999</v>
       </c>
       <c r="I18" s="29">
         <v>3745.1</v>
       </c>
       <c r="J18" s="28">
         <v>4564.84</v>
       </c>
       <c r="K18" s="28">
         <v>5382.36</v>
       </c>
       <c r="L18" s="27">
         <v>6349.4</v>
       </c>
       <c r="M18" s="28">
         <v>7266.2</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:14" ht="12.75">
       <c r="A19" s="57" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="16">
         <v>935.77</v>
       </c>
       <c r="C19" s="16">
         <v>1789.9</v>
       </c>
       <c r="D19" s="27">
         <v>2655.68</v>
       </c>
       <c r="E19" s="27">
         <v>3591.39</v>
       </c>
       <c r="F19" s="27">
         <v>4547.93</v>
       </c>
       <c r="G19" s="27">
         <v>5517.2</v>
       </c>
       <c r="H19" s="27">
         <v>6689.75</v>
       </c>
       <c r="I19" s="27">
         <v>7963.46</v>
       </c>
       <c r="J19" s="27">
         <v>9262.0400000000009</v>
       </c>
       <c r="K19" s="27">
         <v>10788.91</v>
       </c>
       <c r="L19" s="27">
         <v>12158.75</v>
       </c>
       <c r="M19" s="27">
         <v>13575.12</v>
       </c>
     </row>
-    <row r="20" spans="1:14">
+    <row r="20" spans="1:14" ht="12.75">
       <c r="A20" s="57" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="27">
         <v>962.85</v>
       </c>
       <c r="C20" s="16">
         <v>1891.29</v>
       </c>
       <c r="D20" s="16">
         <v>2762.06</v>
       </c>
       <c r="E20" s="16">
         <v>3553.7</v>
       </c>
       <c r="F20" s="27">
         <v>4478.7</v>
       </c>
       <c r="G20" s="18">
         <v>5363.4</v>
       </c>
       <c r="H20" s="18">
         <v>6208.8</v>
       </c>
       <c r="I20" s="18">
@@ -2049,51 +2059,51 @@
       <c r="F21" s="24">
         <v>5160.16</v>
       </c>
       <c r="G21" s="18">
         <v>6667.27</v>
       </c>
       <c r="H21" s="18">
         <v>7928.3</v>
       </c>
       <c r="I21" s="18">
         <v>9200.6149999999998</v>
       </c>
       <c r="J21" s="18">
         <v>10448.6</v>
       </c>
       <c r="K21" s="18">
         <v>11717.2</v>
       </c>
       <c r="L21" s="27">
         <v>12939.035</v>
       </c>
       <c r="M21" s="18">
         <v>14670.064</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:14" ht="12.75">
       <c r="A22" s="30" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="33">
         <v>2292.9</v>
       </c>
       <c r="C22" s="33">
         <v>3935</v>
       </c>
       <c r="D22" s="33">
         <v>5696.3</v>
       </c>
       <c r="E22" s="33">
         <v>7177.5</v>
       </c>
       <c r="F22" s="33">
         <v>4412.0680000000002</v>
       </c>
       <c r="G22" s="33">
         <v>5152.223</v>
       </c>
       <c r="H22" s="18">
         <v>5936.9</v>
       </c>
       <c r="I22" s="18">
@@ -2106,51 +2116,53 @@
         <v>8376.7139999999999</v>
       </c>
       <c r="L22" s="27">
         <v>9196.5689999999995</v>
       </c>
       <c r="M22" s="18">
         <v>10189.875</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="30">
         <v>2026</v>
       </c>
       <c r="B23" s="33">
         <v>1868.723</v>
       </c>
       <c r="C23" s="33">
         <v>3447.7</v>
       </c>
       <c r="D23" s="33">
         <v>5354.79</v>
       </c>
       <c r="E23" s="33">
         <v>6919.7569999999996</v>
       </c>
-      <c r="F23" s="33"/>
+      <c r="F23" s="28">
+        <v>8716.7389999999996</v>
+      </c>
       <c r="G23" s="33"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="27"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14" ht="27.75" customHeight="1">
       <c r="A24" s="26" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="65"/>
       <c r="C24" s="65"/>
       <c r="D24" s="65"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
       <c r="G24" s="65"/>
       <c r="H24" s="65"/>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
       <c r="N24" s="3"/>
@@ -2260,132 +2272,132 @@
       </c>
       <c r="G27" s="16">
         <v>402952.62</v>
       </c>
       <c r="H27" s="16">
         <v>412870.44</v>
       </c>
       <c r="I27" s="16">
         <v>423649.97</v>
       </c>
       <c r="J27" s="16">
         <v>438456.43</v>
       </c>
       <c r="K27" s="16">
         <v>455904.12</v>
       </c>
       <c r="L27" s="16">
         <v>474337.44</v>
       </c>
       <c r="M27" s="16">
         <v>495444.62</v>
       </c>
       <c r="N27" s="3"/>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="77">
+      <c r="A28" s="62">
         <v>2021</v>
       </c>
       <c r="B28" s="28">
         <v>22799.77</v>
       </c>
       <c r="C28" s="28">
         <v>47785.8</v>
       </c>
       <c r="D28" s="28">
         <v>77191.759999999995</v>
       </c>
       <c r="E28" s="28">
         <v>111404.7</v>
       </c>
       <c r="F28" s="28">
         <v>146333.54</v>
       </c>
       <c r="G28" s="28">
         <v>184849.96</v>
       </c>
       <c r="H28" s="29">
         <v>221396.1</v>
       </c>
       <c r="I28" s="29">
         <v>267464.61</v>
       </c>
       <c r="J28" s="28">
         <v>323253.63</v>
       </c>
       <c r="K28" s="28">
         <v>380113.08</v>
       </c>
       <c r="L28" s="28">
         <v>442226.6</v>
       </c>
       <c r="M28" s="28">
         <v>506199.94</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:14" ht="12.75">
       <c r="A29" s="57" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="16">
         <v>29816.22</v>
       </c>
       <c r="C29" s="16">
         <v>62642.61</v>
       </c>
       <c r="D29" s="27">
         <v>98616.88</v>
       </c>
       <c r="E29" s="27">
         <v>135389.01999999999</v>
       </c>
       <c r="F29" s="27">
         <v>171427.54</v>
       </c>
       <c r="G29" s="27">
         <v>206626.95</v>
       </c>
       <c r="H29" s="27">
         <v>241037.77</v>
       </c>
       <c r="I29" s="27">
         <v>279618.38</v>
       </c>
       <c r="J29" s="27">
         <v>325660.37</v>
       </c>
       <c r="K29" s="27">
         <v>371604.1</v>
       </c>
       <c r="L29" s="27">
         <v>442315.81</v>
       </c>
       <c r="M29" s="27">
         <v>516706.72</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:14" ht="12.75">
       <c r="A30" s="57" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="27">
         <v>6205.29</v>
       </c>
       <c r="C30" s="16">
         <v>13612.86</v>
       </c>
       <c r="D30" s="16">
         <v>22906.22</v>
       </c>
       <c r="E30" s="16">
         <v>32257.57</v>
       </c>
       <c r="F30" s="18">
         <v>41665</v>
       </c>
       <c r="G30" s="18">
         <v>49689.8</v>
       </c>
       <c r="H30" s="18">
         <v>56983.6</v>
       </c>
       <c r="I30" s="18">
@@ -2480,51 +2492,53 @@
         <v>86267.41</v>
       </c>
       <c r="L32" s="27">
         <v>98244.02</v>
       </c>
       <c r="M32" s="18">
         <v>113803.89</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33" s="30">
         <v>2026</v>
       </c>
       <c r="B33" s="33">
         <v>10149.790000000001</v>
       </c>
       <c r="C33" s="33">
         <v>20733.599999999999</v>
       </c>
       <c r="D33" s="33">
         <v>31854.83</v>
       </c>
       <c r="E33" s="33">
         <v>44177.11</v>
       </c>
-      <c r="F33" s="33"/>
+      <c r="F33" s="28">
+        <v>54915.3</v>
+      </c>
       <c r="G33" s="33"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="27"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:24" ht="16.5" customHeight="1">
       <c r="A34" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="65"/>
       <c r="C34" s="65"/>
       <c r="D34" s="65"/>
       <c r="E34" s="65"/>
       <c r="F34" s="65"/>
       <c r="G34" s="65"/>
       <c r="H34" s="65"/>
       <c r="I34" s="65"/>
       <c r="J34" s="65"/>
       <c r="K34" s="65"/>
       <c r="L34" s="65"/>
       <c r="M34" s="65"/>
       <c r="N34" s="3"/>
@@ -2674,92 +2688,92 @@
       <c r="F38" s="27">
         <v>3111.2</v>
       </c>
       <c r="G38" s="16">
         <v>3977.5</v>
       </c>
       <c r="H38" s="24">
         <v>4917.3180000000002</v>
       </c>
       <c r="I38" s="29">
         <v>5818.3</v>
       </c>
       <c r="J38" s="16">
         <v>6777.7</v>
       </c>
       <c r="K38" s="16">
         <v>7725.5</v>
       </c>
       <c r="L38" s="16">
         <v>11148.1</v>
       </c>
       <c r="M38" s="16">
         <v>9483.7000000000007</v>
       </c>
     </row>
-    <row r="39" spans="1:24">
+    <row r="39" spans="1:24" ht="12.75">
       <c r="A39" s="57" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="16">
         <v>512.5</v>
       </c>
       <c r="C39" s="16">
         <v>1119.5</v>
       </c>
       <c r="D39" s="27">
         <v>1795.2</v>
       </c>
       <c r="E39" s="27">
         <v>2430</v>
       </c>
       <c r="F39" s="27">
         <v>3254.2</v>
       </c>
       <c r="G39" s="27">
         <v>4220</v>
       </c>
       <c r="H39" s="27">
         <v>5185.1000000000004</v>
       </c>
       <c r="I39" s="27">
         <v>6125.9</v>
       </c>
       <c r="J39" s="27">
         <v>6967.4</v>
       </c>
       <c r="K39" s="27">
         <v>7795.6</v>
       </c>
       <c r="L39" s="27">
         <v>8793</v>
       </c>
       <c r="M39" s="27">
         <v>9859</v>
       </c>
     </row>
-    <row r="40" spans="1:24">
+    <row r="40" spans="1:24" ht="12.75">
       <c r="A40" s="57" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="27">
         <v>391</v>
       </c>
       <c r="C40" s="16">
         <v>745.7</v>
       </c>
       <c r="D40" s="16">
         <v>1156.9000000000001</v>
       </c>
       <c r="E40" s="16">
         <v>1525.9</v>
       </c>
       <c r="F40" s="18">
         <v>1935</v>
       </c>
       <c r="G40" s="18">
         <v>2412.1</v>
       </c>
       <c r="H40" s="18">
         <v>2895.1</v>
       </c>
       <c r="I40" s="18">
@@ -2857,186 +2871,188 @@
       </c>
       <c r="L42" s="18">
         <v>5785.1850000000004</v>
       </c>
       <c r="M42" s="18">
         <v>6430.4560000000001</v>
       </c>
       <c r="O42" s="9"/>
     </row>
     <row r="43" spans="1:24">
       <c r="A43" s="34">
         <v>2026</v>
       </c>
       <c r="B43" s="36">
         <v>603.79100000000005</v>
       </c>
       <c r="C43" s="36">
         <v>1134</v>
       </c>
       <c r="D43" s="36">
         <v>1762.182</v>
       </c>
       <c r="E43" s="37">
         <v>2348.41</v>
       </c>
-      <c r="F43" s="36"/>
+      <c r="F43" s="81">
+        <v>2925.5749999999998</v>
+      </c>
       <c r="G43" s="36"/>
       <c r="H43" s="38"/>
       <c r="I43" s="38"/>
       <c r="J43" s="38"/>
       <c r="K43" s="38"/>
       <c r="L43" s="38"/>
       <c r="M43" s="38"/>
       <c r="O43" s="9"/>
     </row>
     <row r="44" spans="1:24" ht="21" customHeight="1">
-      <c r="A44" s="63" t="s">
+      <c r="A44" s="78" t="s">
         <v>88</v>
       </c>
-      <c r="B44" s="63"/>
-[...10 lines deleted...]
-      <c r="M44" s="63"/>
+      <c r="B44" s="78"/>
+      <c r="C44" s="78"/>
+      <c r="D44" s="78"/>
+      <c r="E44" s="78"/>
+      <c r="F44" s="78"/>
+      <c r="G44" s="78"/>
+      <c r="H44" s="78"/>
+      <c r="I44" s="78"/>
+      <c r="J44" s="78"/>
+      <c r="K44" s="78"/>
+      <c r="L44" s="78"/>
+      <c r="M44" s="78"/>
       <c r="N44" s="10"/>
       <c r="O44" s="10"/>
       <c r="P44" s="10"/>
       <c r="Q44" s="10"/>
       <c r="R44" s="10"/>
       <c r="S44" s="10"/>
       <c r="T44" s="10"/>
       <c r="U44" s="10"/>
       <c r="V44" s="10"/>
       <c r="W44" s="10"/>
       <c r="X44" s="10"/>
     </row>
     <row r="45" spans="1:24" ht="32.25" customHeight="1">
-      <c r="A45" s="74" t="s">
+      <c r="A45" s="70" t="s">
         <v>89</v>
       </c>
-      <c r="B45" s="74"/>
-[...10 lines deleted...]
-      <c r="M45" s="74"/>
+      <c r="B45" s="70"/>
+      <c r="C45" s="70"/>
+      <c r="D45" s="70"/>
+      <c r="E45" s="70"/>
+      <c r="F45" s="70"/>
+      <c r="G45" s="70"/>
+      <c r="H45" s="70"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="70"/>
+      <c r="K45" s="70"/>
+      <c r="L45" s="70"/>
+      <c r="M45" s="70"/>
       <c r="N45" s="10"/>
       <c r="O45" s="10"/>
       <c r="P45" s="10"/>
       <c r="Q45" s="10"/>
       <c r="R45" s="10"/>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
       <c r="U45" s="10"/>
       <c r="V45" s="10"/>
       <c r="W45" s="10"/>
       <c r="X45" s="10"/>
     </row>
     <row r="46" spans="1:24" ht="13.5" customHeight="1">
-      <c r="A46" s="74" t="s">
+      <c r="A46" s="70" t="s">
         <v>90</v>
       </c>
-      <c r="B46" s="74"/>
-[...10 lines deleted...]
-      <c r="M46" s="74"/>
+      <c r="B46" s="70"/>
+      <c r="C46" s="70"/>
+      <c r="D46" s="70"/>
+      <c r="E46" s="70"/>
+      <c r="F46" s="70"/>
+      <c r="G46" s="70"/>
+      <c r="H46" s="70"/>
+      <c r="I46" s="70"/>
+      <c r="J46" s="70"/>
+      <c r="K46" s="70"/>
+      <c r="L46" s="70"/>
+      <c r="M46" s="70"/>
       <c r="N46" s="10"/>
       <c r="O46" s="10"/>
       <c r="P46" s="10"/>
       <c r="Q46" s="10"/>
       <c r="R46" s="10"/>
       <c r="S46" s="10"/>
       <c r="T46" s="10"/>
       <c r="U46" s="10"/>
       <c r="V46" s="10"/>
       <c r="W46" s="10"/>
       <c r="X46" s="10"/>
     </row>
     <row r="47" spans="1:24" ht="9.75" customHeight="1">
       <c r="A47" s="11"/>
       <c r="B47" s="11"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11"/>
       <c r="J47" s="11"/>
       <c r="K47" s="11"/>
       <c r="L47" s="11"/>
       <c r="M47" s="11"/>
       <c r="N47" s="10"/>
       <c r="O47" s="10"/>
       <c r="P47" s="10"/>
       <c r="Q47" s="10"/>
       <c r="R47" s="10"/>
       <c r="S47" s="10"/>
       <c r="T47" s="10"/>
       <c r="U47" s="10"/>
       <c r="V47" s="10"/>
       <c r="W47" s="10"/>
       <c r="X47" s="10"/>
     </row>
     <row r="48" spans="1:24" s="12" customFormat="1" ht="12.75">
-      <c r="A48" s="62" t="s">
+      <c r="A48" s="77" t="s">
         <v>61</v>
       </c>
-      <c r="B48" s="62"/>
-[...10 lines deleted...]
-      <c r="M48" s="62"/>
+      <c r="B48" s="77"/>
+      <c r="C48" s="77"/>
+      <c r="D48" s="77"/>
+      <c r="E48" s="77"/>
+      <c r="F48" s="77"/>
+      <c r="G48" s="77"/>
+      <c r="H48" s="77"/>
+      <c r="I48" s="77"/>
+      <c r="J48" s="77"/>
+      <c r="K48" s="77"/>
+      <c r="L48" s="77"/>
+      <c r="M48" s="77"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2"/>
     </row>
     <row r="50" spans="1:14" ht="27" customHeight="1">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H50" s="6" t="s">
@@ -3341,108 +3357,110 @@
       <c r="F58" s="24">
         <v>7043.59</v>
       </c>
       <c r="G58" s="18">
         <v>9177.6</v>
       </c>
       <c r="H58" s="18">
         <v>10715.1</v>
       </c>
       <c r="I58" s="18">
         <v>12393.27</v>
       </c>
       <c r="J58" s="18">
         <v>14112.3</v>
       </c>
       <c r="K58" s="16">
         <v>16060.52</v>
       </c>
       <c r="L58" s="27">
         <v>17819.21</v>
       </c>
       <c r="M58" s="17">
         <v>21023.39</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:14" ht="12.75">
       <c r="A59" s="30" t="s">
         <v>91</v>
       </c>
       <c r="B59" s="27">
         <v>2159.21</v>
       </c>
       <c r="C59" s="23">
         <v>2508.8000000000002</v>
       </c>
       <c r="D59" s="33">
         <v>3753.8</v>
       </c>
       <c r="E59" s="33">
         <v>4954.1400000000003</v>
       </c>
       <c r="F59" s="33">
         <v>7360.39</v>
       </c>
       <c r="G59" s="33">
         <v>8501.7999999999993</v>
       </c>
       <c r="H59" s="18">
         <v>9681.7999999999993</v>
       </c>
       <c r="I59" s="18">
         <v>10878.9</v>
       </c>
       <c r="J59" s="18">
         <v>12055.26</v>
       </c>
       <c r="K59" s="33">
         <v>13308.06</v>
       </c>
       <c r="L59" s="27">
         <v>14484.79</v>
       </c>
       <c r="M59" s="17">
         <v>15688.78</v>
       </c>
     </row>
-    <row r="60" spans="1:14">
+    <row r="60" spans="1:14" ht="12.75">
       <c r="A60" s="30" t="s">
         <v>92</v>
       </c>
       <c r="B60" s="33">
         <v>1084.99</v>
       </c>
       <c r="C60" s="23">
         <v>1737.4</v>
       </c>
       <c r="D60" s="33">
         <v>2552.5500000000002</v>
       </c>
       <c r="E60" s="33">
         <v>2977.23</v>
       </c>
-      <c r="F60" s="33"/>
+      <c r="F60" s="80">
+        <v>3538.68</v>
+      </c>
       <c r="G60" s="33"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="33"/>
       <c r="L60" s="27"/>
       <c r="M60" s="17"/>
     </row>
     <row r="61" spans="1:14" ht="16.5" customHeight="1">
       <c r="A61" s="59" t="s">
         <v>98</v>
       </c>
       <c r="B61" s="65"/>
       <c r="C61" s="65"/>
       <c r="D61" s="65"/>
       <c r="E61" s="65"/>
       <c r="F61" s="65"/>
       <c r="G61" s="65"/>
       <c r="H61" s="65"/>
       <c r="I61" s="65"/>
       <c r="J61" s="65"/>
       <c r="K61" s="65"/>
       <c r="L61" s="65"/>
       <c r="M61" s="65"/>
     </row>
@@ -3711,108 +3729,110 @@
       <c r="F68" s="24">
         <v>4167.5600000000004</v>
       </c>
       <c r="G68" s="18">
         <v>5417.0129999999999</v>
       </c>
       <c r="H68" s="18">
         <v>6449.23</v>
       </c>
       <c r="I68" s="18">
         <v>7476.6369999999997</v>
       </c>
       <c r="J68" s="18">
         <v>8485.4</v>
       </c>
       <c r="K68" s="16">
         <v>9563.9</v>
       </c>
       <c r="L68" s="27">
         <v>10610.579</v>
       </c>
       <c r="M68" s="33">
         <v>12174.83</v>
       </c>
     </row>
-    <row r="69" spans="1:13">
+    <row r="69" spans="1:13" ht="12.75">
       <c r="A69" s="30" t="s">
         <v>91</v>
       </c>
       <c r="B69" s="33">
         <v>999.68700000000001</v>
       </c>
       <c r="C69" s="23">
         <v>1455.3710000000001</v>
       </c>
       <c r="D69" s="33">
         <v>1942.9490000000001</v>
       </c>
       <c r="E69" s="33">
         <v>2392.92</v>
       </c>
       <c r="F69" s="33">
         <v>2874.6460000000002</v>
       </c>
       <c r="G69" s="33">
         <v>3373.3229999999999</v>
       </c>
       <c r="H69" s="18">
         <v>3898.6</v>
       </c>
       <c r="I69" s="18">
         <v>4418.3</v>
       </c>
       <c r="J69" s="18">
         <v>4952.4539999999997</v>
       </c>
       <c r="K69" s="16">
         <v>5500.4290000000001</v>
       </c>
       <c r="L69" s="27">
         <v>6010.3770000000004</v>
       </c>
       <c r="M69" s="17">
         <v>6641.5940000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:13">
+    <row r="70" spans="1:13" ht="12.75">
       <c r="A70" s="30" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="33">
         <v>504.49200000000002</v>
       </c>
       <c r="C70" s="23">
         <v>844.39800000000002</v>
       </c>
       <c r="D70" s="33">
         <v>1299.2149999999999</v>
       </c>
       <c r="E70" s="33">
         <v>1509.02</v>
       </c>
-      <c r="F70" s="33"/>
+      <c r="F70" s="80">
+        <v>1841.1</v>
+      </c>
       <c r="G70" s="33"/>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="16"/>
       <c r="L70" s="27"/>
       <c r="M70" s="17"/>
     </row>
     <row r="71" spans="1:13" ht="25.5" customHeight="1">
       <c r="A71" s="26" t="s">
         <v>75</v>
       </c>
       <c r="B71" s="65"/>
       <c r="C71" s="65"/>
       <c r="D71" s="65"/>
       <c r="E71" s="65"/>
       <c r="F71" s="65"/>
       <c r="G71" s="65"/>
       <c r="H71" s="65"/>
       <c r="I71" s="65"/>
       <c r="J71" s="65"/>
       <c r="K71" s="65"/>
       <c r="L71" s="65"/>
       <c r="M71" s="65"/>
     </row>
@@ -4138,51 +4158,53 @@
         <v>850.61</v>
       </c>
       <c r="L79" s="27">
         <v>927.23</v>
       </c>
       <c r="M79" s="17">
         <v>1000.33</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="26">
         <v>2026</v>
       </c>
       <c r="B80" s="33">
         <v>82.29</v>
       </c>
       <c r="C80" s="23">
         <v>147.30000000000001</v>
       </c>
       <c r="D80" s="33">
         <v>230.96</v>
       </c>
       <c r="E80" s="33">
         <v>302.56</v>
       </c>
-      <c r="F80" s="33"/>
+      <c r="F80" s="80">
+        <v>378.75</v>
+      </c>
       <c r="G80" s="33"/>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="33"/>
       <c r="L80" s="27"/>
       <c r="M80" s="17"/>
     </row>
     <row r="81" spans="1:14" ht="18" customHeight="1">
       <c r="A81" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B81" s="65"/>
       <c r="C81" s="65"/>
       <c r="D81" s="65"/>
       <c r="E81" s="65"/>
       <c r="F81" s="65"/>
       <c r="G81" s="65"/>
       <c r="H81" s="65"/>
       <c r="I81" s="65"/>
       <c r="J81" s="65"/>
       <c r="K81" s="65"/>
       <c r="L81" s="65"/>
       <c r="M81" s="65"/>
     </row>
@@ -4508,112 +4530,114 @@
         <v>958.44500000000005</v>
       </c>
       <c r="L89" s="27">
         <v>1044.1869999999999</v>
       </c>
       <c r="M89" s="17">
         <v>1120.4849999999999</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="39">
         <v>2026</v>
       </c>
       <c r="B90" s="37">
         <v>85.632999999999996</v>
       </c>
       <c r="C90" s="37">
         <v>155.547</v>
       </c>
       <c r="D90" s="37">
         <v>248.89099999999999</v>
       </c>
       <c r="E90" s="37">
         <v>330.26600000000002</v>
       </c>
-      <c r="F90" s="37"/>
+      <c r="F90" s="82">
+        <v>414.9</v>
+      </c>
       <c r="G90" s="37"/>
       <c r="H90" s="38"/>
       <c r="I90" s="38"/>
       <c r="J90" s="38"/>
       <c r="K90" s="37"/>
       <c r="L90" s="35"/>
       <c r="M90" s="40"/>
     </row>
-    <row r="91" spans="1:14">
+    <row r="91" spans="1:14" ht="12.75">
       <c r="A91" s="60" t="s">
         <v>94</v>
       </c>
       <c r="B91" s="61"/>
       <c r="C91" s="61"/>
       <c r="D91" s="61"/>
       <c r="E91" s="61"/>
       <c r="F91" s="61"/>
       <c r="G91" s="61"/>
       <c r="H91" s="61"/>
       <c r="I91" s="61"/>
       <c r="J91" s="18"/>
       <c r="K91" s="33"/>
       <c r="L91" s="27"/>
       <c r="M91" s="17"/>
     </row>
     <row r="92" spans="1:14" ht="12.75">
-      <c r="A92" s="75" t="s">
+      <c r="A92" s="71" t="s">
         <v>93</v>
       </c>
-      <c r="B92" s="75"/>
-[...10 lines deleted...]
-      <c r="M92" s="76"/>
+      <c r="B92" s="71"/>
+      <c r="C92" s="71"/>
+      <c r="D92" s="71"/>
+      <c r="E92" s="71"/>
+      <c r="F92" s="71"/>
+      <c r="G92" s="71"/>
+      <c r="H92" s="71"/>
+      <c r="I92" s="71"/>
+      <c r="J92" s="72"/>
+      <c r="K92" s="72"/>
+      <c r="L92" s="72"/>
+      <c r="M92" s="72"/>
     </row>
     <row r="93" spans="1:14">
       <c r="D93" s="13"/>
     </row>
     <row r="94" spans="1:14" s="12" customFormat="1" ht="12.75">
-      <c r="A94" s="62" t="s">
+      <c r="A94" s="77" t="s">
         <v>62</v>
       </c>
-      <c r="B94" s="62"/>
-[...10 lines deleted...]
-      <c r="M94" s="62"/>
+      <c r="B94" s="77"/>
+      <c r="C94" s="77"/>
+      <c r="D94" s="77"/>
+      <c r="E94" s="77"/>
+      <c r="F94" s="77"/>
+      <c r="G94" s="77"/>
+      <c r="H94" s="77"/>
+      <c r="I94" s="77"/>
+      <c r="J94" s="77"/>
+      <c r="K94" s="77"/>
+      <c r="L94" s="77"/>
+      <c r="M94" s="77"/>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="2"/>
     </row>
     <row r="96" spans="1:14" ht="26.25" customHeight="1">
       <c r="A96" s="4"/>
       <c r="B96" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H96" s="6" t="s">
@@ -4978,51 +5002,53 @@
         <v>3359.93</v>
       </c>
       <c r="L105" s="27">
         <v>3679.19</v>
       </c>
       <c r="M105" s="33">
         <v>4184.8500000000004</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="30">
         <v>2026</v>
       </c>
       <c r="B106" s="23">
         <v>274.07</v>
       </c>
       <c r="C106" s="23">
         <v>602.29999999999995</v>
       </c>
       <c r="D106" s="23">
         <v>970.18</v>
       </c>
       <c r="E106" s="23">
         <v>1258.73</v>
       </c>
-      <c r="F106" s="23"/>
+      <c r="F106" s="28">
+        <v>1568.99</v>
+      </c>
       <c r="G106" s="23"/>
       <c r="H106" s="18"/>
       <c r="I106" s="18"/>
       <c r="J106" s="18"/>
       <c r="K106" s="23"/>
       <c r="L106" s="27"/>
       <c r="M106" s="33"/>
     </row>
     <row r="107" spans="1:14" ht="15" customHeight="1">
       <c r="A107" s="26" t="s">
         <v>77</v>
       </c>
       <c r="B107" s="65"/>
       <c r="C107" s="65"/>
       <c r="D107" s="65"/>
       <c r="E107" s="65"/>
       <c r="F107" s="65"/>
       <c r="G107" s="65"/>
       <c r="H107" s="65"/>
       <c r="I107" s="65"/>
       <c r="J107" s="65"/>
       <c r="K107" s="65"/>
       <c r="L107" s="65"/>
       <c r="M107" s="65"/>
       <c r="N107" s="3"/>
@@ -5352,75 +5378,77 @@
         <v>2685.1570000000002</v>
       </c>
       <c r="L115" s="27">
         <v>2975.2089999999998</v>
       </c>
       <c r="M115" s="27">
         <v>3314.846</v>
       </c>
     </row>
     <row r="116" spans="1:24" s="7" customFormat="1">
       <c r="A116" s="34">
         <v>2026</v>
       </c>
       <c r="B116" s="37">
         <v>269.82299999999998</v>
       </c>
       <c r="C116" s="37">
         <v>557.44799999999998</v>
       </c>
       <c r="D116" s="37">
         <v>848.53800000000001</v>
       </c>
       <c r="E116" s="37">
         <v>1101.6600000000001</v>
       </c>
-      <c r="F116" s="37"/>
+      <c r="F116" s="82">
+        <v>1362.7</v>
+      </c>
       <c r="G116" s="37"/>
       <c r="H116" s="38"/>
       <c r="I116" s="38"/>
       <c r="J116" s="38"/>
       <c r="K116" s="37"/>
       <c r="L116" s="35"/>
       <c r="M116" s="35"/>
     </row>
     <row r="117" spans="1:24" ht="21" customHeight="1">
-      <c r="A117" s="64" t="s">
+      <c r="A117" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B117" s="64"/>
-[...10 lines deleted...]
-      <c r="M117" s="64"/>
+      <c r="B117" s="79"/>
+      <c r="C117" s="79"/>
+      <c r="D117" s="79"/>
+      <c r="E117" s="79"/>
+      <c r="F117" s="79"/>
+      <c r="G117" s="79"/>
+      <c r="H117" s="79"/>
+      <c r="I117" s="79"/>
+      <c r="J117" s="79"/>
+      <c r="K117" s="79"/>
+      <c r="L117" s="79"/>
+      <c r="M117" s="79"/>
       <c r="N117" s="10"/>
       <c r="O117" s="10"/>
       <c r="P117" s="10"/>
       <c r="Q117" s="10"/>
       <c r="R117" s="10"/>
       <c r="S117" s="10"/>
       <c r="T117" s="10"/>
       <c r="U117" s="10"/>
       <c r="V117" s="10"/>
       <c r="W117" s="10"/>
       <c r="X117" s="10"/>
     </row>
     <row r="118" spans="1:24" ht="10.5" customHeight="1">
       <c r="A118" s="11"/>
       <c r="B118" s="11"/>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="11"/>
       <c r="F118" s="11"/>
       <c r="G118" s="11"/>
       <c r="H118" s="11"/>
       <c r="I118" s="11"/>
       <c r="J118" s="11"/>
       <c r="K118" s="11"/>
       <c r="L118" s="11"/>
@@ -6234,62 +6262,62 @@
         <v>38535.78</v>
       </c>
       <c r="H144" s="16">
         <v>45228.99</v>
       </c>
       <c r="I144" s="16">
         <v>51921.53</v>
       </c>
       <c r="J144" s="16" t="s">
         <v>44</v>
       </c>
       <c r="K144" s="16">
         <v>65972.2</v>
       </c>
       <c r="L144" s="16">
         <v>77906.11</v>
       </c>
       <c r="M144" s="16">
         <v>91032.26</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="B145" s="71"/>
-[...10 lines deleted...]
-      <c r="M145" s="71"/>
+      <c r="B145" s="67"/>
+      <c r="C145" s="67"/>
+      <c r="D145" s="67"/>
+      <c r="E145" s="67"/>
+      <c r="F145" s="67"/>
+      <c r="G145" s="67"/>
+      <c r="H145" s="67"/>
+      <c r="I145" s="67"/>
+      <c r="J145" s="67"/>
+      <c r="K145" s="67"/>
+      <c r="L145" s="67"/>
+      <c r="M145" s="67"/>
     </row>
     <row r="146" spans="1:13" ht="24" customHeight="1">
       <c r="A146" s="43" t="s">
         <v>64</v>
       </c>
       <c r="B146" s="27">
         <v>6082.22</v>
       </c>
       <c r="C146" s="16">
         <v>13385.92</v>
       </c>
       <c r="D146" s="16">
         <v>22567</v>
       </c>
       <c r="E146" s="16">
         <v>31821.360000000001</v>
       </c>
       <c r="F146" s="17">
         <v>41110.5</v>
       </c>
       <c r="G146" s="17">
         <v>48993.1</v>
       </c>
       <c r="H146" s="17">
         <v>56133.7</v>
@@ -6449,62 +6477,62 @@
         <v>45166.94</v>
       </c>
       <c r="H151" s="17">
         <v>49867.1</v>
       </c>
       <c r="I151" s="49">
         <v>54694.49</v>
       </c>
       <c r="J151" s="18">
         <v>60674.6</v>
       </c>
       <c r="K151" s="25">
         <v>66891.12</v>
       </c>
       <c r="L151" s="33">
         <v>73503.37</v>
       </c>
       <c r="M151" s="33">
         <v>80155.95</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="B152" s="72"/>
-[...10 lines deleted...]
-      <c r="M152" s="73"/>
+      <c r="B152" s="68"/>
+      <c r="C152" s="69"/>
+      <c r="D152" s="69"/>
+      <c r="E152" s="69"/>
+      <c r="F152" s="69"/>
+      <c r="G152" s="69"/>
+      <c r="H152" s="69"/>
+      <c r="I152" s="69"/>
+      <c r="J152" s="69"/>
+      <c r="K152" s="69"/>
+      <c r="L152" s="69"/>
+      <c r="M152" s="69"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="45" t="s">
         <v>66</v>
       </c>
       <c r="B153" s="16">
         <v>7475.8</v>
       </c>
       <c r="C153" s="16">
         <v>15788.4</v>
       </c>
       <c r="D153" s="16">
         <v>23463.1</v>
       </c>
       <c r="E153" s="48">
         <v>32616</v>
       </c>
       <c r="F153" s="33">
         <v>38823.53</v>
       </c>
       <c r="G153" s="17">
         <v>43857.53</v>
       </c>
       <c r="H153" s="17">
         <v>48448.6</v>
@@ -6725,138 +6753,144 @@
       <c r="F160" s="33"/>
       <c r="G160" s="33"/>
       <c r="H160" s="17"/>
       <c r="I160" s="49"/>
       <c r="J160" s="18"/>
       <c r="K160" s="33"/>
       <c r="L160" s="33"/>
       <c r="M160" s="33"/>
     </row>
     <row r="161" spans="1:24" ht="27" customHeight="1">
       <c r="A161" s="43" t="s">
         <v>64</v>
       </c>
       <c r="B161" s="23">
         <v>9943.09</v>
       </c>
       <c r="C161" s="23">
         <v>20359.650000000001</v>
       </c>
       <c r="D161" s="23">
         <v>31278.83</v>
       </c>
       <c r="E161" s="23">
         <v>43410.93</v>
       </c>
-      <c r="F161" s="33"/>
+      <c r="F161" s="28">
+        <v>53946.42</v>
+      </c>
       <c r="G161" s="33"/>
       <c r="H161" s="17"/>
       <c r="I161" s="49"/>
       <c r="J161" s="18"/>
       <c r="K161" s="33"/>
       <c r="L161" s="33"/>
       <c r="M161" s="33"/>
     </row>
     <row r="162" spans="1:24">
       <c r="A162" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="F162" s="33"/>
+      <c r="F162" s="83"/>
       <c r="G162" s="33"/>
       <c r="H162" s="17"/>
       <c r="I162" s="49"/>
       <c r="J162" s="18"/>
       <c r="K162" s="33"/>
       <c r="L162" s="33"/>
       <c r="M162" s="33"/>
     </row>
     <row r="163" spans="1:24">
       <c r="A163" s="45" t="s">
         <v>66</v>
       </c>
       <c r="B163" s="33">
         <v>8484.6</v>
       </c>
       <c r="C163" s="33">
         <v>17508.62</v>
       </c>
       <c r="D163" s="33">
         <v>27057.77</v>
       </c>
       <c r="E163" s="33">
         <v>37927.85</v>
       </c>
-      <c r="F163" s="33"/>
+      <c r="F163" s="28">
+        <v>47663.61</v>
+      </c>
       <c r="G163" s="33"/>
       <c r="H163" s="17"/>
       <c r="I163" s="49"/>
       <c r="J163" s="18"/>
       <c r="K163" s="33"/>
       <c r="L163" s="33"/>
       <c r="M163" s="33"/>
     </row>
     <row r="164" spans="1:24">
       <c r="A164" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B164" s="37">
         <v>1458.49</v>
       </c>
       <c r="C164" s="37">
         <v>2851.03</v>
       </c>
       <c r="D164" s="37">
         <v>4221.0600000000004</v>
       </c>
       <c r="E164" s="37">
         <v>5483.08</v>
       </c>
-      <c r="F164" s="37"/>
+      <c r="F164" s="82">
+        <v>6282.81</v>
+      </c>
       <c r="G164" s="37"/>
       <c r="H164" s="40"/>
       <c r="I164" s="51"/>
       <c r="J164" s="38"/>
       <c r="K164" s="37"/>
       <c r="L164" s="37"/>
       <c r="M164" s="37"/>
     </row>
     <row r="165" spans="1:24" ht="23.25" customHeight="1">
-      <c r="A165" s="64" t="s">
+      <c r="A165" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B165" s="64"/>
-[...10 lines deleted...]
-      <c r="M165" s="64"/>
+      <c r="B165" s="79"/>
+      <c r="C165" s="79"/>
+      <c r="D165" s="79"/>
+      <c r="E165" s="79"/>
+      <c r="F165" s="79"/>
+      <c r="G165" s="79"/>
+      <c r="H165" s="79"/>
+      <c r="I165" s="79"/>
+      <c r="J165" s="79"/>
+      <c r="K165" s="79"/>
+      <c r="L165" s="79"/>
+      <c r="M165" s="79"/>
       <c r="N165" s="10"/>
       <c r="O165" s="10"/>
       <c r="P165" s="10"/>
       <c r="Q165" s="10"/>
       <c r="R165" s="10"/>
       <c r="S165" s="10"/>
       <c r="T165" s="10"/>
       <c r="U165" s="10"/>
       <c r="V165" s="10"/>
       <c r="W165" s="10"/>
       <c r="X165" s="10"/>
     </row>
     <row r="166" spans="1:24" ht="17.25" customHeight="1">
       <c r="A166" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B166" s="14"/>
       <c r="C166" s="14"/>
       <c r="D166" s="14"/>
       <c r="E166" s="14"/>
       <c r="F166" s="14"/>
       <c r="G166" s="14"/>
       <c r="H166" s="14"/>
       <c r="I166" s="14"/>
       <c r="J166" s="14"/>
@@ -8114,180 +8148,186 @@
       <c r="F207" s="33"/>
       <c r="G207" s="33"/>
       <c r="H207" s="17"/>
       <c r="I207" s="49"/>
       <c r="J207" s="18"/>
       <c r="K207" s="33"/>
       <c r="L207" s="33"/>
       <c r="M207" s="33"/>
     </row>
     <row r="208" spans="1:13" ht="27" customHeight="1">
       <c r="A208" s="43" t="s">
         <v>64</v>
       </c>
       <c r="B208" s="23">
         <v>248.875</v>
       </c>
       <c r="C208" s="23">
         <v>480.83300000000003</v>
       </c>
       <c r="D208" s="23">
         <v>753.97299999999996</v>
       </c>
       <c r="E208" s="33">
         <v>1023.646</v>
       </c>
-      <c r="F208" s="33"/>
+      <c r="F208" s="28">
+        <v>1270.4000000000001</v>
+      </c>
       <c r="G208" s="33"/>
       <c r="H208" s="17"/>
       <c r="I208" s="49"/>
       <c r="J208" s="18"/>
       <c r="K208" s="33"/>
       <c r="L208" s="33"/>
       <c r="M208" s="33"/>
     </row>
     <row r="209" spans="1:24">
       <c r="A209" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="F209" s="33"/>
+      <c r="F209" s="83"/>
       <c r="G209" s="33"/>
       <c r="H209" s="17"/>
       <c r="I209" s="49"/>
       <c r="J209" s="18"/>
       <c r="K209" s="33"/>
       <c r="L209" s="33"/>
       <c r="M209" s="33"/>
     </row>
     <row r="210" spans="1:24">
       <c r="A210" s="45" t="s">
         <v>66</v>
       </c>
       <c r="B210" s="33">
         <v>226.59399999999999</v>
       </c>
       <c r="C210" s="23">
         <v>437.07400000000001</v>
       </c>
       <c r="D210" s="23">
         <v>688.9</v>
       </c>
       <c r="E210" s="33">
         <v>939.053</v>
       </c>
-      <c r="F210" s="33"/>
+      <c r="F210" s="28">
+        <v>1172.8</v>
+      </c>
       <c r="G210" s="33"/>
       <c r="H210" s="17"/>
       <c r="I210" s="49"/>
       <c r="J210" s="18"/>
       <c r="K210" s="33"/>
       <c r="L210" s="33"/>
       <c r="M210" s="33"/>
     </row>
     <row r="211" spans="1:24">
       <c r="A211" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B211" s="37">
         <v>22.280999999999999</v>
       </c>
       <c r="C211" s="37">
         <v>43.758000000000003</v>
       </c>
       <c r="D211" s="37">
         <v>65.072999999999993</v>
       </c>
       <c r="E211" s="37">
         <v>84.593000000000004</v>
       </c>
-      <c r="F211" s="37"/>
+      <c r="F211" s="82">
+        <v>97.5</v>
+      </c>
       <c r="G211" s="37"/>
       <c r="H211" s="40"/>
       <c r="I211" s="51"/>
       <c r="J211" s="38"/>
       <c r="K211" s="37"/>
       <c r="L211" s="37"/>
       <c r="M211" s="37"/>
     </row>
     <row r="212" spans="1:24" ht="21" customHeight="1">
-      <c r="A212" s="64" t="s">
+      <c r="A212" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B212" s="64"/>
-[...10 lines deleted...]
-      <c r="M212" s="64"/>
+      <c r="B212" s="79"/>
+      <c r="C212" s="79"/>
+      <c r="D212" s="79"/>
+      <c r="E212" s="79"/>
+      <c r="F212" s="79"/>
+      <c r="G212" s="79"/>
+      <c r="H212" s="79"/>
+      <c r="I212" s="79"/>
+      <c r="J212" s="79"/>
+      <c r="K212" s="79"/>
+      <c r="L212" s="79"/>
+      <c r="M212" s="79"/>
       <c r="N212" s="10"/>
       <c r="O212" s="10"/>
       <c r="P212" s="10"/>
       <c r="Q212" s="10"/>
       <c r="R212" s="10"/>
       <c r="S212" s="10"/>
       <c r="T212" s="10"/>
       <c r="U212" s="10"/>
       <c r="V212" s="10"/>
       <c r="W212" s="10"/>
       <c r="X212" s="10"/>
     </row>
     <row r="213" spans="1:24">
       <c r="A213" s="20"/>
       <c r="B213" s="13"/>
       <c r="C213" s="14"/>
       <c r="D213" s="14"/>
       <c r="E213" s="14"/>
       <c r="F213" s="14"/>
       <c r="G213" s="14"/>
       <c r="H213" s="14"/>
       <c r="I213" s="14"/>
       <c r="J213" s="14"/>
       <c r="K213" s="14"/>
       <c r="L213" s="14"/>
     </row>
     <row r="214" spans="1:24" s="12" customFormat="1" ht="12.75">
-      <c r="A214" s="62" t="s">
+      <c r="A214" s="77" t="s">
         <v>68</v>
       </c>
-      <c r="B214" s="62"/>
-[...10 lines deleted...]
-      <c r="M214" s="62"/>
+      <c r="B214" s="77"/>
+      <c r="C214" s="77"/>
+      <c r="D214" s="77"/>
+      <c r="E214" s="77"/>
+      <c r="F214" s="77"/>
+      <c r="G214" s="77"/>
+      <c r="H214" s="77"/>
+      <c r="I214" s="77"/>
+      <c r="J214" s="77"/>
+      <c r="K214" s="77"/>
+      <c r="L214" s="77"/>
+      <c r="M214" s="77"/>
     </row>
     <row r="215" spans="1:24">
       <c r="A215" s="2"/>
     </row>
     <row r="216" spans="1:24" ht="26.25" customHeight="1">
       <c r="A216" s="4"/>
       <c r="B216" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F216" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G216" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H216" s="6" t="s">
@@ -8582,51 +8622,51 @@
       </c>
       <c r="C224" s="16">
         <v>1005</v>
       </c>
       <c r="D224" s="16">
         <v>1446</v>
       </c>
       <c r="E224" s="24">
         <v>1584</v>
       </c>
       <c r="F224" s="24">
         <v>2137</v>
       </c>
       <c r="G224" s="18">
         <v>2688</v>
       </c>
       <c r="H224" s="18">
         <v>3248</v>
       </c>
       <c r="I224" s="18">
         <v>3839</v>
       </c>
       <c r="J224" s="18">
         <v>4366</v>
       </c>
-      <c r="K224" s="78">
+      <c r="K224" s="63">
         <v>4923</v>
       </c>
       <c r="L224" s="27">
         <v>5472</v>
       </c>
       <c r="M224" s="18">
         <v>6014</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="53" t="s">
         <v>95</v>
       </c>
       <c r="B225" s="16">
         <v>1266.4000000000001</v>
       </c>
       <c r="C225" s="23">
         <v>2401.6999999999998</v>
       </c>
       <c r="D225" s="48">
         <v>3657.5</v>
       </c>
       <c r="E225" s="33">
         <v>4761.2299999999996</v>
       </c>
@@ -8649,51 +8689,53 @@
         <v>5274</v>
       </c>
       <c r="L225" s="27">
         <v>5811</v>
       </c>
       <c r="M225" s="33">
         <v>6408</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="53" t="s">
         <v>99</v>
       </c>
       <c r="B226" s="33">
         <v>1272.74</v>
       </c>
       <c r="C226" s="23">
         <v>2308.1</v>
       </c>
       <c r="D226" s="33">
         <v>3522.42</v>
       </c>
       <c r="E226" s="33">
         <v>4440.1499999999996</v>
       </c>
-      <c r="F226" s="33"/>
+      <c r="F226" s="80">
+        <v>5831.89</v>
+      </c>
       <c r="G226" s="33"/>
       <c r="H226" s="18"/>
       <c r="I226" s="18"/>
       <c r="J226" s="18"/>
       <c r="K226" s="33"/>
       <c r="L226" s="27"/>
       <c r="M226" s="33"/>
     </row>
     <row r="227" spans="1:13" ht="16.5" customHeight="1">
       <c r="A227" s="55" t="s">
         <v>74</v>
       </c>
       <c r="B227" s="65"/>
       <c r="C227" s="65"/>
       <c r="D227" s="65"/>
       <c r="E227" s="65"/>
       <c r="F227" s="65"/>
       <c r="G227" s="65"/>
       <c r="H227" s="65"/>
       <c r="I227" s="65"/>
       <c r="J227" s="65"/>
       <c r="K227" s="65"/>
       <c r="L227" s="65"/>
       <c r="M227" s="65"/>
     </row>
@@ -9016,99 +9058,101 @@
         <v>158</v>
       </c>
       <c r="K235" s="33">
         <v>177</v>
       </c>
       <c r="L235" s="18">
         <v>195</v>
       </c>
       <c r="M235" s="17">
         <v>215</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="53" t="s">
         <v>99</v>
       </c>
       <c r="B236" s="37">
         <v>1094.2280000000001</v>
       </c>
       <c r="C236" s="37">
         <v>2045.5329999999999</v>
       </c>
       <c r="D236" s="37">
         <v>3206.6</v>
       </c>
-      <c r="E236" s="79">
+      <c r="E236" s="64">
         <v>4308.4859999999999</v>
       </c>
-      <c r="F236" s="37"/>
+      <c r="F236" s="80">
+        <v>5512.3</v>
+      </c>
       <c r="G236" s="37"/>
       <c r="H236" s="38"/>
       <c r="I236" s="38"/>
       <c r="J236" s="38"/>
       <c r="K236" s="37"/>
       <c r="L236" s="38"/>
       <c r="M236" s="40"/>
     </row>
     <row r="237" spans="1:13" ht="12.75">
-      <c r="A237" s="68" t="s">
+      <c r="A237" s="74" t="s">
         <v>96</v>
       </c>
-      <c r="B237" s="69"/>
-[...10 lines deleted...]
-      <c r="M237" s="70"/>
+      <c r="B237" s="75"/>
+      <c r="C237" s="75"/>
+      <c r="D237" s="75"/>
+      <c r="E237" s="75"/>
+      <c r="F237" s="75"/>
+      <c r="G237" s="75"/>
+      <c r="H237" s="75"/>
+      <c r="I237" s="75"/>
+      <c r="J237" s="76"/>
+      <c r="K237" s="76"/>
+      <c r="L237" s="76"/>
+      <c r="M237" s="76"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="3"/>
       <c r="M238" s="13"/>
     </row>
     <row r="239" spans="1:13" s="12" customFormat="1" ht="12.75">
-      <c r="A239" s="67" t="s">
+      <c r="A239" s="73" t="s">
         <v>69</v>
       </c>
-      <c r="B239" s="67"/>
-[...10 lines deleted...]
-      <c r="M239" s="67"/>
+      <c r="B239" s="73"/>
+      <c r="C239" s="73"/>
+      <c r="D239" s="73"/>
+      <c r="E239" s="73"/>
+      <c r="F239" s="73"/>
+      <c r="G239" s="73"/>
+      <c r="H239" s="73"/>
+      <c r="I239" s="73"/>
+      <c r="J239" s="73"/>
+      <c r="K239" s="73"/>
+      <c r="L239" s="73"/>
+      <c r="M239" s="73"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="21"/>
     </row>
     <row r="241" spans="1:14" ht="25.5" customHeight="1">
       <c r="A241" s="4"/>
       <c r="B241" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E241" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F241" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G241" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H241" s="6" t="s">
@@ -9470,51 +9514,53 @@
         <v>6.93</v>
       </c>
       <c r="L250" s="27">
         <v>7.76</v>
       </c>
       <c r="M250" s="17">
         <v>8.9</v>
       </c>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="26">
         <v>2026</v>
       </c>
       <c r="B251" s="33">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="C251" s="16">
         <v>0.1</v>
       </c>
       <c r="D251" s="23">
         <v>0.2</v>
       </c>
       <c r="E251" s="33">
         <v>0.28000000000000003</v>
       </c>
-      <c r="F251" s="33"/>
+      <c r="F251" s="28">
+        <v>0.36</v>
+      </c>
       <c r="G251" s="23"/>
       <c r="H251" s="18"/>
       <c r="I251" s="18"/>
       <c r="J251" s="18"/>
       <c r="K251" s="33"/>
       <c r="L251" s="27"/>
       <c r="M251" s="17"/>
     </row>
     <row r="252" spans="1:14" ht="15.75" customHeight="1">
       <c r="A252" s="55" t="s">
         <v>74</v>
       </c>
       <c r="B252" s="65"/>
       <c r="C252" s="65"/>
       <c r="D252" s="65"/>
       <c r="E252" s="65"/>
       <c r="F252" s="65"/>
       <c r="G252" s="65"/>
       <c r="H252" s="65"/>
       <c r="I252" s="65"/>
       <c r="J252" s="65"/>
       <c r="K252" s="65"/>
       <c r="L252" s="65"/>
       <c r="M252" s="65"/>
     </row>
@@ -9840,51 +9886,53 @@
         <v>14.127000000000001</v>
       </c>
       <c r="L260" s="27">
         <v>15.981999999999999</v>
       </c>
       <c r="M260" s="17">
         <v>18.399999999999999</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="26">
         <v>2026</v>
       </c>
       <c r="B261" s="33">
         <v>0.17899999999999999</v>
       </c>
       <c r="C261" s="23">
         <v>0.311</v>
       </c>
       <c r="D261" s="33">
         <v>0.435</v>
       </c>
       <c r="E261" s="48">
         <v>0.58899999999999997</v>
       </c>
-      <c r="F261" s="33"/>
+      <c r="F261" s="33">
+        <v>0.7</v>
+      </c>
       <c r="G261" s="23"/>
       <c r="H261" s="18"/>
       <c r="I261" s="18"/>
       <c r="J261" s="18"/>
       <c r="K261" s="33"/>
       <c r="L261" s="27"/>
       <c r="M261" s="17"/>
     </row>
     <row r="262" spans="1:13" ht="25.5" customHeight="1">
       <c r="A262" s="26" t="s">
         <v>75</v>
       </c>
       <c r="B262" s="65"/>
       <c r="C262" s="65"/>
       <c r="D262" s="65"/>
       <c r="E262" s="65"/>
       <c r="F262" s="65"/>
       <c r="G262" s="65"/>
       <c r="H262" s="65"/>
       <c r="I262" s="65"/>
       <c r="J262" s="65"/>
       <c r="K262" s="65"/>
       <c r="L262" s="65"/>
       <c r="M262" s="65"/>
     </row>
@@ -10210,51 +10258,53 @@
         <v>971.29</v>
       </c>
       <c r="L270" s="27">
         <v>1058.24</v>
       </c>
       <c r="M270" s="17">
         <v>1146.17</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="26">
         <v>2026</v>
       </c>
       <c r="B271" s="33">
         <v>124.41</v>
       </c>
       <c r="C271" s="23">
         <v>226.6</v>
       </c>
       <c r="D271" s="23">
         <v>345.05</v>
       </c>
       <c r="E271" s="33">
         <v>463.62</v>
       </c>
-      <c r="F271" s="33"/>
+      <c r="F271" s="28">
+        <v>590.14</v>
+      </c>
       <c r="G271" s="23"/>
       <c r="H271" s="18"/>
       <c r="I271" s="18"/>
       <c r="J271" s="18"/>
       <c r="K271" s="33"/>
       <c r="L271" s="27"/>
       <c r="M271" s="17"/>
     </row>
     <row r="272" spans="1:13" ht="19.5" customHeight="1">
       <c r="A272" s="26" t="s">
         <v>76</v>
       </c>
       <c r="B272" s="65"/>
       <c r="C272" s="65"/>
       <c r="D272" s="65"/>
       <c r="E272" s="65"/>
       <c r="F272" s="65"/>
       <c r="G272" s="65"/>
       <c r="H272" s="65"/>
       <c r="I272" s="65"/>
       <c r="J272" s="65"/>
       <c r="K272" s="65"/>
       <c r="L272" s="65"/>
       <c r="M272" s="65"/>
     </row>
@@ -10580,109 +10630,111 @@
         <v>2092.0770000000002</v>
       </c>
       <c r="L280" s="18">
         <v>2265.8739999999998</v>
       </c>
       <c r="M280" s="18">
         <v>2448.9609999999998</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="39">
         <v>2026</v>
       </c>
       <c r="B281" s="37">
         <v>269.28300000000002</v>
       </c>
       <c r="C281" s="37">
         <v>497.59</v>
       </c>
       <c r="D281" s="37">
         <v>759.31799999999998</v>
       </c>
       <c r="E281" s="37">
         <v>994.49699999999996</v>
       </c>
-      <c r="F281" s="37"/>
+      <c r="F281" s="82">
+        <v>1240.3</v>
+      </c>
       <c r="G281" s="37"/>
       <c r="H281" s="38"/>
       <c r="I281" s="38"/>
       <c r="J281" s="38"/>
       <c r="K281" s="37"/>
       <c r="L281" s="38"/>
       <c r="M281" s="38"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="22" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="B51:M51"/>
-[...20 lines deleted...]
-    <mergeCell ref="A237:M237"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A48:M48"/>
     <mergeCell ref="A94:M94"/>
     <mergeCell ref="A214:M214"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A117:M117"/>
     <mergeCell ref="A165:M165"/>
     <mergeCell ref="A212:M212"/>
     <mergeCell ref="B34:M34"/>
     <mergeCell ref="B24:M24"/>
     <mergeCell ref="B14:M14"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="B71:M71"/>
     <mergeCell ref="B81:M81"/>
     <mergeCell ref="B107:M107"/>
     <mergeCell ref="B97:M97"/>
+    <mergeCell ref="B252:M252"/>
+    <mergeCell ref="B262:M262"/>
+    <mergeCell ref="B272:M272"/>
+    <mergeCell ref="B177:M177"/>
+    <mergeCell ref="B182:M182"/>
+    <mergeCell ref="B187:M187"/>
+    <mergeCell ref="B192:M192"/>
+    <mergeCell ref="A239:M239"/>
+    <mergeCell ref="A237:M237"/>
+    <mergeCell ref="B51:M51"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B172:M172"/>
+    <mergeCell ref="B242:M242"/>
+    <mergeCell ref="B140:M140"/>
+    <mergeCell ref="B145:M145"/>
+    <mergeCell ref="B135:M135"/>
+    <mergeCell ref="B130:M130"/>
+    <mergeCell ref="B227:M227"/>
+    <mergeCell ref="B152:M152"/>
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A92:M92"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">