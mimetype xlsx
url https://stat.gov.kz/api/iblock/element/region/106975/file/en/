--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="-60" windowWidth="14250" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="100">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t xml:space="preserve"> 10 171, 9</t>
   </si>
   <si>
     <t xml:space="preserve">  811, 7</t>
   </si>
   <si>
     <t xml:space="preserve"> 11 330,9</t>
   </si>
   <si>
     <t xml:space="preserve"> 12 645,4</t>
   </si>
   <si>
@@ -558,58 +558,58 @@
         <charset val="204"/>
       </rPr>
       <t>, thousand tons</t>
     </r>
   </si>
   <si>
     <r>
       <t>Freight turnover</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>, million t-km</t>
     </r>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -633,56 +633,50 @@
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -769,263 +763,253 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 4 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1081,84 +1065,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1294,4161 +1280,4181 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X283"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A295" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="F281" sqref="F281"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="10" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="3" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="3" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="11" style="3" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="11" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="77"/>
-[...10 lines deleted...]
-      <c r="M1" s="77"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="M3" s="32" t="s">
+      <c r="M3" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14" ht="27" customHeight="1">
-      <c r="A4" s="26" t="s">
+      <c r="A4" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B4" s="65"/>
-[...10 lines deleted...]
-      <c r="M4" s="65"/>
+      <c r="B4" s="73"/>
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="26">
+      <c r="A5" s="25">
         <v>2018</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="17">
         <v>41986.12</v>
       </c>
       <c r="H5" s="17">
         <v>50437.71</v>
       </c>
       <c r="I5" s="17">
         <v>58877.46</v>
       </c>
       <c r="J5" s="17">
         <v>86425.63</v>
       </c>
       <c r="K5" s="17">
         <v>97075.7</v>
       </c>
       <c r="L5" s="17">
         <v>107493.61</v>
       </c>
       <c r="M5" s="17">
         <v>116321.01</v>
       </c>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="26">
+      <c r="A6" s="25">
         <v>2019</v>
       </c>
-      <c r="B6" s="16">
+      <c r="B6" s="26">
         <v>6278.09</v>
       </c>
       <c r="C6" s="17">
         <v>12547.05</v>
       </c>
       <c r="D6" s="17">
         <v>19127.330000000002</v>
       </c>
       <c r="E6" s="17">
         <v>22506.17</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G6" s="26">
         <v>45823.839999999997</v>
       </c>
-      <c r="H6" s="16">
+      <c r="H6" s="26">
         <v>58400.13</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I6" s="26">
         <v>69203.14</v>
       </c>
-      <c r="J6" s="16">
+      <c r="J6" s="26">
         <v>79948.710000000006</v>
       </c>
-      <c r="K6" s="16">
+      <c r="K6" s="26">
         <v>90733.57</v>
       </c>
-      <c r="L6" s="16">
+      <c r="L6" s="26">
         <v>101502.85</v>
       </c>
-      <c r="M6" s="16">
+      <c r="M6" s="26">
         <v>111174.03</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="26">
+      <c r="A7" s="25">
         <v>2020</v>
       </c>
-      <c r="B7" s="16">
+      <c r="B7" s="26">
         <v>6532.95</v>
       </c>
-      <c r="C7" s="16">
+      <c r="C7" s="26">
         <v>12478.73</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="26">
         <v>18230.689999999999</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="26">
         <v>22493.15</v>
       </c>
-      <c r="F7" s="27">
+      <c r="F7" s="26">
         <v>26500.3</v>
       </c>
-      <c r="G7" s="16">
+      <c r="G7" s="26">
         <v>44714.38</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="26">
         <v>59387.39</v>
       </c>
-      <c r="I7" s="16">
+      <c r="I7" s="26">
         <v>70561.320000000007</v>
       </c>
-      <c r="J7" s="16">
+      <c r="J7" s="26">
         <v>81578.570000000007</v>
       </c>
-      <c r="K7" s="16">
+      <c r="K7" s="26">
         <v>92593.35</v>
       </c>
-      <c r="L7" s="16">
+      <c r="L7" s="26">
         <v>103631.91</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="26">
         <v>114627.94</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="62">
+      <c r="A8" s="54">
         <v>2021</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="26">
         <v>6645.72</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="26">
         <v>12615.4</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="26">
         <v>18627.13</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="26">
         <v>24320.41</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="26">
         <v>28884.6</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="26">
         <v>35885.03</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="26">
         <v>47757.01</v>
       </c>
-      <c r="I8" s="29">
+      <c r="I8" s="26">
         <v>60795.12</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="26">
         <v>75152.86</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="26">
         <v>89282.76</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="26">
         <v>103323.7</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="26">
         <v>116373.77</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="12.75">
-      <c r="A9" s="57" t="s">
+    <row r="9" spans="1:14">
+      <c r="A9" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="26">
         <v>7290.82</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="26">
         <v>14039.25</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="26">
         <v>20825.82</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="26">
         <v>27789.72</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="26">
         <v>34250.400000000001</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="26">
         <v>41246.199999999997</v>
       </c>
-      <c r="H9" s="27">
+      <c r="H9" s="26">
         <v>50805.57</v>
       </c>
-      <c r="I9" s="27">
+      <c r="I9" s="26">
         <v>62352.71</v>
       </c>
-      <c r="J9" s="27">
+      <c r="J9" s="26">
         <v>75431.259999999995</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="26">
         <v>89498.2</v>
       </c>
-      <c r="L9" s="27">
+      <c r="L9" s="26">
         <v>103957.6</v>
       </c>
-      <c r="M9" s="27">
+      <c r="M9" s="26">
         <v>118488.04</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="12.75">
-      <c r="A10" s="57" t="s">
+    <row r="10" spans="1:14">
+      <c r="A10" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="26">
         <v>1823.9</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="26">
         <v>3601.88</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="26">
         <v>5037.82</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="26">
         <v>6699.44</v>
       </c>
       <c r="F10" s="18">
         <v>8628.6</v>
       </c>
-      <c r="G10" s="58" t="s">
+      <c r="G10" s="68" t="s">
         <v>80</v>
       </c>
-      <c r="H10" s="58" t="s">
+      <c r="H10" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="I10" s="58" t="s">
+      <c r="I10" s="68" t="s">
         <v>82</v>
       </c>
-      <c r="J10" s="58" t="s">
+      <c r="J10" s="68" t="s">
         <v>83</v>
       </c>
-      <c r="K10" s="58" t="s">
+      <c r="K10" s="68" t="s">
         <v>84</v>
       </c>
-      <c r="L10" s="58" t="s">
+      <c r="L10" s="68" t="s">
         <v>85</v>
       </c>
-      <c r="M10" s="58" t="s">
+      <c r="M10" s="68" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="30">
+      <c r="A11" s="28">
         <v>2024</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="26">
         <v>1871</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="26">
         <v>3874.7</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="26">
         <v>6173.9</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="26">
         <v>7830.05</v>
       </c>
       <c r="F11" s="18">
         <v>10462.48</v>
       </c>
       <c r="G11" s="18">
         <v>13537.89</v>
       </c>
       <c r="H11" s="18">
         <v>16044</v>
       </c>
       <c r="I11" s="18">
         <v>18745.38</v>
       </c>
       <c r="J11" s="18">
         <v>21399.1</v>
       </c>
       <c r="K11" s="18">
         <v>24277.68</v>
       </c>
-      <c r="L11" s="27">
+      <c r="L11" s="26">
         <v>26909.49</v>
       </c>
       <c r="M11" s="18">
         <v>30880.91</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="12.75">
-      <c r="A12" s="30" t="s">
+    <row r="12" spans="1:14">
+      <c r="A12" s="28" t="s">
         <v>87</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="26">
         <v>3656.8</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="69">
         <v>5368.5</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="69">
         <v>8105.7</v>
       </c>
-      <c r="E12" s="33">
+      <c r="E12" s="26">
         <v>10644.72</v>
       </c>
-      <c r="F12" s="33">
-[...3 lines deleted...]
-        <v>13502.84</v>
+      <c r="F12" s="26">
+        <v>13491.8</v>
+      </c>
+      <c r="G12" s="38">
+        <v>15794.08</v>
       </c>
       <c r="H12" s="18">
         <v>15560.8</v>
       </c>
       <c r="I12" s="18">
         <v>17637.099999999999</v>
       </c>
       <c r="J12" s="18">
         <v>19774.55</v>
       </c>
       <c r="K12" s="18">
         <v>21948.92</v>
       </c>
-      <c r="L12" s="27">
+      <c r="L12" s="26">
         <v>23982.74</v>
       </c>
       <c r="M12" s="18">
         <v>26290.53</v>
       </c>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="30">
+      <c r="A13" s="28">
         <v>2026</v>
       </c>
-      <c r="B13" s="33">
+      <c r="B13" s="26">
         <v>2631.86</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="69">
         <v>4647.8999999999996</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="69">
         <v>7045.35</v>
       </c>
-      <c r="E13" s="33">
+      <c r="E13" s="26">
         <v>8676.39</v>
       </c>
-      <c r="F13" s="80">
+      <c r="F13" s="69">
         <v>10939.92</v>
       </c>
-      <c r="G13" s="33"/>
+      <c r="G13" s="43">
+        <v>13380.74</v>
+      </c>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
-      <c r="L13" s="27"/>
+      <c r="L13" s="26"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14" ht="15.75" customHeight="1">
-      <c r="A14" s="26" t="s">
+      <c r="A14" s="25" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="65"/>
-[...10 lines deleted...]
-      <c r="M14" s="65"/>
+      <c r="B14" s="58"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="58"/>
+      <c r="H14" s="58"/>
+      <c r="I14" s="58"/>
+      <c r="J14" s="58"/>
+      <c r="K14" s="58"/>
+      <c r="L14" s="58"/>
+      <c r="M14" s="58"/>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="26">
+      <c r="A15" s="25">
         <v>2018</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="17">
         <v>2266.5100000000002</v>
       </c>
       <c r="H15" s="17">
         <v>2681.94</v>
       </c>
       <c r="I15" s="17">
         <v>3218.45</v>
       </c>
       <c r="J15" s="17">
         <v>5474.48</v>
       </c>
       <c r="K15" s="17">
         <v>6188.03</v>
       </c>
       <c r="L15" s="17">
         <v>6895.61</v>
       </c>
       <c r="M15" s="17">
         <v>7560.41</v>
       </c>
       <c r="N15" s="3"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="26">
+      <c r="A16" s="25">
         <v>2019</v>
       </c>
-      <c r="B16" s="16">
+      <c r="B16" s="26">
         <v>392.92</v>
       </c>
       <c r="C16" s="17">
         <v>753.44</v>
       </c>
       <c r="D16" s="17">
         <v>1173.26</v>
       </c>
       <c r="E16" s="17">
         <v>1512.01</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="26">
         <v>2657.58</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="26">
         <v>3359.41</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="26">
         <v>4165.5</v>
       </c>
-      <c r="J16" s="16">
+      <c r="J16" s="26">
         <v>5005.28</v>
       </c>
-      <c r="K16" s="16">
+      <c r="K16" s="26">
         <v>5849.4</v>
       </c>
-      <c r="L16" s="16">
+      <c r="L16" s="26">
         <v>6650.19</v>
       </c>
-      <c r="M16" s="16">
+      <c r="M16" s="26">
         <v>7394.78</v>
       </c>
       <c r="N16" s="3"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="26">
+      <c r="A17" s="25">
         <v>2020</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="26">
         <v>417.26</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="26">
         <v>750</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="26">
         <v>1078.07</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="26">
         <v>1391.34</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="26">
         <v>1736.39</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G17" s="26">
         <v>2657.12</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="26">
         <v>3411.11</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="26">
         <v>4169.83</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J17" s="26">
         <v>4945.6099999999997</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K17" s="26">
         <v>5754.95</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L17" s="26">
         <v>6563.72</v>
       </c>
-      <c r="M17" s="16">
+      <c r="M17" s="26">
         <v>7370.53</v>
       </c>
       <c r="N17" s="3"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="62">
+      <c r="A18" s="54">
         <v>2021</v>
       </c>
-      <c r="B18" s="28">
+      <c r="B18" s="26">
         <v>612.30999999999995</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="26">
         <v>878.8</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="26">
         <v>1169.4000000000001</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="26">
         <v>1503.95</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F18" s="26">
         <v>1843.35</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="26">
         <v>2323.2600000000002</v>
       </c>
-      <c r="H18" s="29">
+      <c r="H18" s="26">
         <v>3001.9949999999999</v>
       </c>
-      <c r="I18" s="29">
+      <c r="I18" s="26">
         <v>3745.1</v>
       </c>
-      <c r="J18" s="28">
+      <c r="J18" s="26">
         <v>4564.84</v>
       </c>
-      <c r="K18" s="28">
+      <c r="K18" s="26">
         <v>5382.36</v>
       </c>
-      <c r="L18" s="27">
+      <c r="L18" s="26">
         <v>6349.4</v>
       </c>
-      <c r="M18" s="28">
+      <c r="M18" s="26">
         <v>7266.2</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="12.75">
-      <c r="A19" s="57" t="s">
+    <row r="19" spans="1:14">
+      <c r="A19" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="16">
+      <c r="B19" s="26">
         <v>935.77</v>
       </c>
-      <c r="C19" s="16">
+      <c r="C19" s="26">
         <v>1789.9</v>
       </c>
-      <c r="D19" s="27">
+      <c r="D19" s="26">
         <v>2655.68</v>
       </c>
-      <c r="E19" s="27">
+      <c r="E19" s="26">
         <v>3591.39</v>
       </c>
-      <c r="F19" s="27">
+      <c r="F19" s="26">
         <v>4547.93</v>
       </c>
-      <c r="G19" s="27">
+      <c r="G19" s="26">
         <v>5517.2</v>
       </c>
-      <c r="H19" s="27">
+      <c r="H19" s="26">
         <v>6689.75</v>
       </c>
-      <c r="I19" s="27">
+      <c r="I19" s="26">
         <v>7963.46</v>
       </c>
-      <c r="J19" s="27">
+      <c r="J19" s="26">
         <v>9262.0400000000009</v>
       </c>
-      <c r="K19" s="27">
+      <c r="K19" s="26">
         <v>10788.91</v>
       </c>
-      <c r="L19" s="27">
+      <c r="L19" s="26">
         <v>12158.75</v>
       </c>
-      <c r="M19" s="27">
+      <c r="M19" s="26">
         <v>13575.12</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="12.75">
-      <c r="A20" s="57" t="s">
+    <row r="20" spans="1:14">
+      <c r="A20" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B20" s="27">
+      <c r="B20" s="26">
         <v>962.85</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C20" s="26">
         <v>1891.29</v>
       </c>
-      <c r="D20" s="16">
+      <c r="D20" s="26">
         <v>2762.06</v>
       </c>
-      <c r="E20" s="16">
+      <c r="E20" s="26">
         <v>3553.7</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="26">
         <v>4478.7</v>
       </c>
       <c r="G20" s="18">
         <v>5363.4</v>
       </c>
       <c r="H20" s="18">
         <v>6208.8</v>
       </c>
       <c r="I20" s="18">
         <v>7151.29</v>
       </c>
       <c r="J20" s="18">
         <v>8120.1</v>
       </c>
       <c r="K20" s="18">
         <v>9080.9</v>
       </c>
-      <c r="L20" s="27">
+      <c r="L20" s="26">
         <v>10105.58</v>
       </c>
       <c r="M20" s="18">
         <v>11055.026</v>
       </c>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="30">
+      <c r="A21" s="28">
         <v>2024</v>
       </c>
-      <c r="B21" s="27">
+      <c r="B21" s="26">
         <v>907.6</v>
       </c>
-      <c r="C21" s="16">
+      <c r="C21" s="26">
         <v>1910</v>
       </c>
-      <c r="D21" s="16">
+      <c r="D21" s="26">
         <v>2976.8</v>
       </c>
-      <c r="E21" s="24">
+      <c r="E21" s="26">
         <v>3947.81</v>
       </c>
-      <c r="F21" s="24">
+      <c r="F21" s="26">
         <v>5160.16</v>
       </c>
       <c r="G21" s="18">
         <v>6667.27</v>
       </c>
       <c r="H21" s="18">
         <v>7928.3</v>
       </c>
       <c r="I21" s="18">
         <v>9200.6149999999998</v>
       </c>
       <c r="J21" s="18">
         <v>10448.6</v>
       </c>
       <c r="K21" s="18">
         <v>11717.2</v>
       </c>
-      <c r="L21" s="27">
+      <c r="L21" s="26">
         <v>12939.035</v>
       </c>
       <c r="M21" s="18">
         <v>14670.064</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="12.75">
-      <c r="A22" s="30" t="s">
+    <row r="22" spans="1:14">
+      <c r="A22" s="28" t="s">
         <v>87</v>
       </c>
-      <c r="B22" s="33">
+      <c r="B22" s="26">
         <v>2292.9</v>
       </c>
-      <c r="C22" s="33">
+      <c r="C22" s="26">
         <v>3935</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D22" s="26">
         <v>5696.3</v>
       </c>
-      <c r="E22" s="33">
+      <c r="E22" s="26">
         <v>7177.5</v>
       </c>
-      <c r="F22" s="33">
-[...3 lines deleted...]
-        <v>5152.223</v>
+      <c r="F22" s="26">
+        <v>9174.5</v>
+      </c>
+      <c r="G22" s="38">
+        <v>10544.897000000001</v>
       </c>
       <c r="H22" s="18">
         <v>5936.9</v>
       </c>
       <c r="I22" s="18">
         <v>6712.9</v>
       </c>
       <c r="J22" s="18">
         <v>7513.9679999999998</v>
       </c>
       <c r="K22" s="18">
         <v>8376.7139999999999</v>
       </c>
-      <c r="L22" s="27">
+      <c r="L22" s="26">
         <v>9196.5689999999995</v>
       </c>
       <c r="M22" s="18">
         <v>10189.875</v>
       </c>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="30">
+      <c r="A23" s="28">
         <v>2026</v>
       </c>
-      <c r="B23" s="33">
+      <c r="B23" s="26">
         <v>1868.723</v>
       </c>
-      <c r="C23" s="33">
+      <c r="C23" s="26">
         <v>3447.7</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D23" s="26">
         <v>5354.79</v>
       </c>
-      <c r="E23" s="33">
+      <c r="E23" s="26">
         <v>6919.7569999999996</v>
       </c>
-      <c r="F23" s="28">
+      <c r="F23" s="26">
         <v>8716.7389999999996</v>
       </c>
-      <c r="G23" s="33"/>
+      <c r="G23" s="43">
+        <v>10512.63</v>
+      </c>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
-      <c r="L23" s="27"/>
+      <c r="L23" s="26"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14" ht="27.75" customHeight="1">
-      <c r="A24" s="26" t="s">
+      <c r="A24" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B24" s="65"/>
-[...10 lines deleted...]
-      <c r="M24" s="65"/>
+      <c r="B24" s="58"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="58"/>
+      <c r="E24" s="58"/>
+      <c r="F24" s="58"/>
+      <c r="G24" s="58"/>
+      <c r="H24" s="58"/>
+      <c r="I24" s="58"/>
+      <c r="J24" s="58"/>
+      <c r="K24" s="58"/>
+      <c r="L24" s="58"/>
+      <c r="M24" s="58"/>
       <c r="N24" s="3"/>
     </row>
     <row r="25" spans="1:14">
-      <c r="A25" s="26">
+      <c r="A25" s="25">
         <v>2018</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="17">
         <v>736202.17</v>
       </c>
       <c r="H25" s="17">
         <v>843894.82</v>
       </c>
       <c r="I25" s="17">
         <v>941333.05</v>
       </c>
       <c r="J25" s="17">
         <v>1332993.72</v>
       </c>
       <c r="K25" s="17">
         <v>1464452</v>
       </c>
       <c r="L25" s="17">
         <v>1636849.47</v>
       </c>
       <c r="M25" s="17">
         <v>1808636.45</v>
       </c>
       <c r="N25" s="3"/>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="26">
+      <c r="A26" s="25">
         <v>2019</v>
       </c>
-      <c r="B26" s="16">
+      <c r="B26" s="26">
         <v>110974.61</v>
       </c>
       <c r="C26" s="17">
         <v>219132.9</v>
       </c>
       <c r="D26" s="17">
         <v>331756.17</v>
       </c>
       <c r="E26" s="17">
         <v>460928.77</v>
       </c>
       <c r="F26" s="17">
         <v>598378.93999999994</v>
       </c>
-      <c r="G26" s="16">
+      <c r="G26" s="26">
         <v>794662.66</v>
       </c>
-      <c r="H26" s="16">
+      <c r="H26" s="26">
         <v>947505.48</v>
       </c>
-      <c r="I26" s="16">
+      <c r="I26" s="26">
         <v>1086218.8799999999</v>
       </c>
-      <c r="J26" s="16">
+      <c r="J26" s="26">
         <v>1225707.32</v>
       </c>
-      <c r="K26" s="16">
+      <c r="K26" s="26">
         <v>1365305.19</v>
       </c>
-      <c r="L26" s="16">
+      <c r="L26" s="26">
         <v>1511779.51</v>
       </c>
-      <c r="M26" s="16">
+      <c r="M26" s="26">
         <v>1667579.99</v>
       </c>
       <c r="N26" s="3"/>
     </row>
     <row r="27" spans="1:14">
-      <c r="A27" s="26">
+      <c r="A27" s="25">
         <v>2020</v>
       </c>
-      <c r="B27" s="16">
+      <c r="B27" s="26">
         <v>112444.97</v>
       </c>
-      <c r="C27" s="16">
+      <c r="C27" s="26">
         <v>219442.71</v>
       </c>
-      <c r="D27" s="16">
+      <c r="D27" s="26">
         <v>320869.83</v>
       </c>
-      <c r="E27" s="16">
+      <c r="E27" s="26">
         <v>339873.92</v>
       </c>
-      <c r="F27" s="27">
+      <c r="F27" s="26">
         <v>364050.49</v>
       </c>
-      <c r="G27" s="16">
+      <c r="G27" s="26">
         <v>402952.62</v>
       </c>
-      <c r="H27" s="16">
+      <c r="H27" s="26">
         <v>412870.44</v>
       </c>
-      <c r="I27" s="16">
+      <c r="I27" s="26">
         <v>423649.97</v>
       </c>
-      <c r="J27" s="16">
+      <c r="J27" s="26">
         <v>438456.43</v>
       </c>
-      <c r="K27" s="16">
+      <c r="K27" s="26">
         <v>455904.12</v>
       </c>
-      <c r="L27" s="16">
+      <c r="L27" s="26">
         <v>474337.44</v>
       </c>
-      <c r="M27" s="16">
+      <c r="M27" s="26">
         <v>495444.62</v>
       </c>
       <c r="N27" s="3"/>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="62">
+      <c r="A28" s="54">
         <v>2021</v>
       </c>
-      <c r="B28" s="28">
+      <c r="B28" s="26">
         <v>22799.77</v>
       </c>
-      <c r="C28" s="28">
+      <c r="C28" s="26">
         <v>47785.8</v>
       </c>
-      <c r="D28" s="28">
+      <c r="D28" s="26">
         <v>77191.759999999995</v>
       </c>
-      <c r="E28" s="28">
+      <c r="E28" s="26">
         <v>111404.7</v>
       </c>
-      <c r="F28" s="28">
+      <c r="F28" s="26">
         <v>146333.54</v>
       </c>
-      <c r="G28" s="28">
+      <c r="G28" s="26">
         <v>184849.96</v>
       </c>
-      <c r="H28" s="29">
+      <c r="H28" s="26">
         <v>221396.1</v>
       </c>
-      <c r="I28" s="29">
+      <c r="I28" s="26">
         <v>267464.61</v>
       </c>
-      <c r="J28" s="28">
+      <c r="J28" s="26">
         <v>323253.63</v>
       </c>
-      <c r="K28" s="28">
+      <c r="K28" s="26">
         <v>380113.08</v>
       </c>
-      <c r="L28" s="28">
+      <c r="L28" s="26">
         <v>442226.6</v>
       </c>
-      <c r="M28" s="28">
+      <c r="M28" s="26">
         <v>506199.94</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="12.75">
-      <c r="A29" s="57" t="s">
+    <row r="29" spans="1:14">
+      <c r="A29" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="B29" s="16">
+      <c r="B29" s="26">
         <v>29816.22</v>
       </c>
-      <c r="C29" s="16">
+      <c r="C29" s="26">
         <v>62642.61</v>
       </c>
-      <c r="D29" s="27">
+      <c r="D29" s="26">
         <v>98616.88</v>
       </c>
-      <c r="E29" s="27">
+      <c r="E29" s="26">
         <v>135389.01999999999</v>
       </c>
-      <c r="F29" s="27">
+      <c r="F29" s="26">
         <v>171427.54</v>
       </c>
-      <c r="G29" s="27">
+      <c r="G29" s="26">
         <v>206626.95</v>
       </c>
-      <c r="H29" s="27">
+      <c r="H29" s="26">
         <v>241037.77</v>
       </c>
-      <c r="I29" s="27">
+      <c r="I29" s="26">
         <v>279618.38</v>
       </c>
-      <c r="J29" s="27">
+      <c r="J29" s="26">
         <v>325660.37</v>
       </c>
-      <c r="K29" s="27">
+      <c r="K29" s="26">
         <v>371604.1</v>
       </c>
-      <c r="L29" s="27">
+      <c r="L29" s="26">
         <v>442315.81</v>
       </c>
-      <c r="M29" s="27">
+      <c r="M29" s="26">
         <v>516706.72</v>
       </c>
     </row>
-    <row r="30" spans="1:14" ht="12.75">
-      <c r="A30" s="57" t="s">
+    <row r="30" spans="1:14">
+      <c r="A30" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B30" s="27">
+      <c r="B30" s="26">
         <v>6205.29</v>
       </c>
-      <c r="C30" s="16">
+      <c r="C30" s="26">
         <v>13612.86</v>
       </c>
-      <c r="D30" s="16">
+      <c r="D30" s="26">
         <v>22906.22</v>
       </c>
-      <c r="E30" s="16">
+      <c r="E30" s="26">
         <v>32257.57</v>
       </c>
       <c r="F30" s="18">
         <v>41665</v>
       </c>
       <c r="G30" s="18">
         <v>49689.8</v>
       </c>
       <c r="H30" s="18">
         <v>56983.6</v>
       </c>
       <c r="I30" s="18">
         <v>64865.81</v>
       </c>
       <c r="J30" s="18">
         <v>74617.8</v>
       </c>
       <c r="K30" s="18">
         <v>84290.1</v>
       </c>
-      <c r="L30" s="27">
+      <c r="L30" s="26">
         <v>93916.41</v>
       </c>
       <c r="M30" s="18">
         <v>102585.94</v>
       </c>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="30">
+      <c r="A31" s="28">
         <v>2024</v>
       </c>
-      <c r="B31" s="27">
+      <c r="B31" s="26">
         <v>7779.9</v>
       </c>
-      <c r="C31" s="16">
+      <c r="C31" s="26">
         <v>16585.8</v>
       </c>
-      <c r="D31" s="16">
+      <c r="D31" s="26">
         <v>24799.4</v>
       </c>
-      <c r="E31" s="24">
+      <c r="E31" s="26">
         <v>34152.19</v>
       </c>
-      <c r="F31" s="24">
+      <c r="F31" s="26">
         <v>40602.93</v>
       </c>
       <c r="G31" s="18">
         <v>45907.29</v>
       </c>
       <c r="H31" s="18">
         <v>50767.9</v>
       </c>
       <c r="I31" s="18">
         <v>55755.54</v>
       </c>
       <c r="J31" s="18">
         <v>61861.8</v>
       </c>
       <c r="K31" s="18">
         <v>68202.47</v>
       </c>
-      <c r="L31" s="27">
+      <c r="L31" s="26">
         <v>74941.98</v>
       </c>
       <c r="M31" s="18">
         <v>81725.23</v>
       </c>
     </row>
     <row r="32" spans="1:14">
-      <c r="A32" s="30">
+      <c r="A32" s="28">
         <v>2025</v>
       </c>
-      <c r="B32" s="27">
+      <c r="B32" s="26">
         <v>6599.47</v>
       </c>
-      <c r="C32" s="33">
+      <c r="C32" s="26">
         <v>14107.06</v>
       </c>
-      <c r="D32" s="33">
+      <c r="D32" s="26">
         <v>21947.8</v>
       </c>
-      <c r="E32" s="33">
+      <c r="E32" s="26">
         <v>30905.91</v>
       </c>
-      <c r="F32" s="33">
+      <c r="F32" s="26">
         <v>39249.01</v>
       </c>
-      <c r="G32" s="33">
+      <c r="G32" s="26">
         <v>47473.9</v>
       </c>
       <c r="H32" s="18">
         <v>55901</v>
       </c>
       <c r="I32" s="18">
         <v>65212.5</v>
       </c>
       <c r="J32" s="18">
         <v>75458.53</v>
       </c>
       <c r="K32" s="18">
         <v>86267.41</v>
       </c>
-      <c r="L32" s="27">
+      <c r="L32" s="26">
         <v>98244.02</v>
       </c>
       <c r="M32" s="18">
         <v>113803.89</v>
       </c>
     </row>
     <row r="33" spans="1:24">
-      <c r="A33" s="30">
+      <c r="A33" s="28">
         <v>2026</v>
       </c>
-      <c r="B33" s="33">
+      <c r="B33" s="26">
         <v>10149.790000000001</v>
       </c>
-      <c r="C33" s="33">
+      <c r="C33" s="26">
         <v>20733.599999999999</v>
       </c>
-      <c r="D33" s="33">
+      <c r="D33" s="26">
         <v>31854.83</v>
       </c>
-      <c r="E33" s="33">
+      <c r="E33" s="26">
         <v>44177.11</v>
       </c>
-      <c r="F33" s="28">
+      <c r="F33" s="26">
         <v>54915.3</v>
       </c>
-      <c r="G33" s="33"/>
+      <c r="G33" s="43">
+        <v>65198.57</v>
+      </c>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
-      <c r="L33" s="27"/>
+      <c r="L33" s="26"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:24" ht="16.5" customHeight="1">
-      <c r="A34" s="26" t="s">
+      <c r="A34" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B34" s="65"/>
-[...10 lines deleted...]
-      <c r="M34" s="65"/>
+      <c r="B34" s="58"/>
+      <c r="C34" s="58"/>
+      <c r="D34" s="58"/>
+      <c r="E34" s="58"/>
+      <c r="F34" s="58"/>
+      <c r="G34" s="58"/>
+      <c r="H34" s="58"/>
+      <c r="I34" s="58"/>
+      <c r="J34" s="58"/>
+      <c r="K34" s="58"/>
+      <c r="L34" s="58"/>
+      <c r="M34" s="58"/>
       <c r="N34" s="3"/>
     </row>
     <row r="35" spans="1:24">
-      <c r="A35" s="26">
+      <c r="A35" s="25">
         <v>2018</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="17">
         <v>8123.3</v>
       </c>
       <c r="H35" s="17">
         <v>9879.4</v>
       </c>
       <c r="I35" s="17">
         <v>11710.1</v>
       </c>
       <c r="J35" s="17">
         <v>14805.6</v>
       </c>
       <c r="K35" s="17">
         <v>16558.8</v>
       </c>
       <c r="L35" s="17">
         <v>18290.400000000001</v>
       </c>
       <c r="M35" s="17">
         <v>19952.8</v>
       </c>
       <c r="N35" s="3"/>
     </row>
     <row r="36" spans="1:24">
-      <c r="A36" s="26">
+      <c r="A36" s="25">
         <v>2019</v>
       </c>
-      <c r="B36" s="16">
+      <c r="B36" s="26">
         <v>1404.1</v>
       </c>
       <c r="C36" s="17">
         <v>2587.5</v>
       </c>
       <c r="D36" s="17">
         <v>3972</v>
       </c>
       <c r="E36" s="17">
         <v>5389.2</v>
       </c>
       <c r="F36" s="17">
         <v>6824.2</v>
       </c>
-      <c r="G36" s="16">
+      <c r="G36" s="26">
         <v>8513.7999999999993</v>
       </c>
-      <c r="H36" s="16">
+      <c r="H36" s="26">
         <v>10356.5</v>
       </c>
-      <c r="I36" s="16">
+      <c r="I36" s="26">
         <v>12344.6</v>
       </c>
-      <c r="J36" s="16">
+      <c r="J36" s="26">
         <v>14145</v>
       </c>
-      <c r="K36" s="16">
+      <c r="K36" s="26">
         <v>15848</v>
       </c>
-      <c r="L36" s="16">
+      <c r="L36" s="26">
         <v>17552.7</v>
       </c>
-      <c r="M36" s="16">
+      <c r="M36" s="26">
         <v>19238.5</v>
       </c>
       <c r="N36" s="3"/>
     </row>
     <row r="37" spans="1:24">
-      <c r="A37" s="26">
+      <c r="A37" s="25">
         <v>2020</v>
       </c>
-      <c r="B37" s="16">
+      <c r="B37" s="26">
         <v>1525.9</v>
       </c>
-      <c r="C37" s="16">
+      <c r="C37" s="26">
         <v>2661.4</v>
       </c>
-      <c r="D37" s="16">
+      <c r="D37" s="26">
         <v>3695.7</v>
       </c>
-      <c r="E37" s="16">
+      <c r="E37" s="26">
         <v>3867.5</v>
       </c>
-      <c r="F37" s="27">
+      <c r="F37" s="26">
         <v>4178</v>
       </c>
-      <c r="G37" s="16">
+      <c r="G37" s="26">
         <v>4576.3</v>
       </c>
-      <c r="H37" s="16">
+      <c r="H37" s="26">
         <v>4786.8</v>
       </c>
-      <c r="I37" s="16">
+      <c r="I37" s="26">
         <v>5066.8</v>
       </c>
-      <c r="J37" s="16">
+      <c r="J37" s="26">
         <v>5471.8</v>
       </c>
-      <c r="K37" s="16">
+      <c r="K37" s="26">
         <v>5902.4</v>
       </c>
-      <c r="L37" s="16">
+      <c r="L37" s="26">
         <v>8619</v>
       </c>
-      <c r="M37" s="16">
+      <c r="M37" s="26">
         <v>6790.5</v>
       </c>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:24">
-      <c r="A38" s="26">
+      <c r="A38" s="25">
         <v>2021</v>
       </c>
-      <c r="B38" s="16">
+      <c r="B38" s="26">
         <v>488.3</v>
       </c>
-      <c r="C38" s="16">
+      <c r="C38" s="26">
         <v>1488.5</v>
       </c>
-      <c r="D38" s="16">
+      <c r="D38" s="26">
         <v>1679.3</v>
       </c>
-      <c r="E38" s="16">
+      <c r="E38" s="26">
         <v>2383.6</v>
       </c>
-      <c r="F38" s="27">
+      <c r="F38" s="26">
         <v>3111.2</v>
       </c>
-      <c r="G38" s="16">
+      <c r="G38" s="26">
         <v>3977.5</v>
       </c>
-      <c r="H38" s="24">
+      <c r="H38" s="26">
         <v>4917.3180000000002</v>
       </c>
-      <c r="I38" s="29">
+      <c r="I38" s="26">
         <v>5818.3</v>
       </c>
-      <c r="J38" s="16">
+      <c r="J38" s="26">
         <v>6777.7</v>
       </c>
-      <c r="K38" s="16">
+      <c r="K38" s="26">
         <v>7725.5</v>
       </c>
-      <c r="L38" s="16">
+      <c r="L38" s="26">
         <v>11148.1</v>
       </c>
-      <c r="M38" s="16">
+      <c r="M38" s="26">
         <v>9483.7000000000007</v>
       </c>
     </row>
-    <row r="39" spans="1:24" ht="12.75">
-      <c r="A39" s="57" t="s">
+    <row r="39" spans="1:24">
+      <c r="A39" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="B39" s="16">
+      <c r="B39" s="26">
         <v>512.5</v>
       </c>
-      <c r="C39" s="16">
+      <c r="C39" s="26">
         <v>1119.5</v>
       </c>
-      <c r="D39" s="27">
+      <c r="D39" s="26">
         <v>1795.2</v>
       </c>
-      <c r="E39" s="27">
+      <c r="E39" s="26">
         <v>2430</v>
       </c>
-      <c r="F39" s="27">
+      <c r="F39" s="26">
         <v>3254.2</v>
       </c>
-      <c r="G39" s="27">
+      <c r="G39" s="26">
         <v>4220</v>
       </c>
-      <c r="H39" s="27">
+      <c r="H39" s="26">
         <v>5185.1000000000004</v>
       </c>
-      <c r="I39" s="27">
+      <c r="I39" s="26">
         <v>6125.9</v>
       </c>
-      <c r="J39" s="27">
+      <c r="J39" s="26">
         <v>6967.4</v>
       </c>
-      <c r="K39" s="27">
+      <c r="K39" s="26">
         <v>7795.6</v>
       </c>
-      <c r="L39" s="27">
+      <c r="L39" s="26">
         <v>8793</v>
       </c>
-      <c r="M39" s="27">
+      <c r="M39" s="26">
         <v>9859</v>
       </c>
     </row>
-    <row r="40" spans="1:24" ht="12.75">
-      <c r="A40" s="57" t="s">
+    <row r="40" spans="1:24">
+      <c r="A40" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B40" s="27">
+      <c r="B40" s="26">
         <v>391</v>
       </c>
-      <c r="C40" s="16">
+      <c r="C40" s="26">
         <v>745.7</v>
       </c>
-      <c r="D40" s="16">
+      <c r="D40" s="26">
         <v>1156.9000000000001</v>
       </c>
-      <c r="E40" s="16">
+      <c r="E40" s="26">
         <v>1525.9</v>
       </c>
       <c r="F40" s="18">
         <v>1935</v>
       </c>
       <c r="G40" s="18">
         <v>2412.1</v>
       </c>
       <c r="H40" s="18">
         <v>2895.1</v>
       </c>
       <c r="I40" s="18">
         <v>3390.5</v>
       </c>
       <c r="J40" s="18">
         <v>3871.4</v>
       </c>
       <c r="K40" s="18">
         <v>4328</v>
       </c>
       <c r="L40" s="18">
         <v>4787.2</v>
       </c>
       <c r="M40" s="18">
         <v>5223.5029999999997</v>
       </c>
       <c r="O40" s="9"/>
     </row>
     <row r="41" spans="1:24">
-      <c r="A41" s="30">
+      <c r="A41" s="28">
         <v>2024</v>
       </c>
-      <c r="B41" s="27">
+      <c r="B41" s="26">
         <v>416.3</v>
       </c>
-      <c r="C41" s="16">
+      <c r="C41" s="26">
         <v>811.4</v>
       </c>
-      <c r="D41" s="16">
+      <c r="D41" s="26">
         <v>1240.3</v>
       </c>
-      <c r="E41" s="24">
+      <c r="E41" s="26">
         <v>1654.2</v>
       </c>
-      <c r="F41" s="31">
+      <c r="F41" s="70">
         <v>2040.8</v>
       </c>
       <c r="G41" s="18">
         <v>2447.8000000000002</v>
       </c>
       <c r="H41" s="18">
         <v>2881.4</v>
       </c>
       <c r="I41" s="18">
         <v>3308.8069999999998</v>
       </c>
       <c r="J41" s="18">
         <v>3703.9</v>
       </c>
       <c r="K41" s="18">
         <v>4068.3</v>
       </c>
       <c r="L41" s="18">
         <v>4460.8119999999999</v>
       </c>
       <c r="M41" s="18">
         <v>4858.2690000000002</v>
       </c>
       <c r="O41" s="9"/>
     </row>
     <row r="42" spans="1:24">
-      <c r="A42" s="30">
+      <c r="A42" s="28">
         <v>2025</v>
       </c>
-      <c r="B42" s="27">
+      <c r="B42" s="26">
         <v>463.77300000000002</v>
       </c>
-      <c r="C42" s="56">
+      <c r="C42" s="70">
         <v>901.75300000000004</v>
       </c>
-      <c r="D42" s="56">
+      <c r="D42" s="70">
         <v>1370.5329999999999</v>
       </c>
-      <c r="E42" s="33">
+      <c r="E42" s="26">
         <v>1863.5640000000001</v>
       </c>
-      <c r="F42" s="56">
+      <c r="F42" s="70">
         <v>2465.6480000000001</v>
       </c>
-      <c r="G42" s="56">
+      <c r="G42" s="70">
         <v>3005.076</v>
       </c>
       <c r="H42" s="18">
         <v>3579.9</v>
       </c>
       <c r="I42" s="18">
         <v>4167.7</v>
       </c>
       <c r="J42" s="18">
         <v>4695.1049999999996</v>
       </c>
       <c r="K42" s="18">
         <v>5226.3289999999997</v>
       </c>
       <c r="L42" s="18">
         <v>5785.1850000000004</v>
       </c>
       <c r="M42" s="18">
         <v>6430.4560000000001</v>
       </c>
       <c r="O42" s="9"/>
     </row>
     <row r="43" spans="1:24">
-      <c r="A43" s="34">
+      <c r="A43" s="32">
         <v>2026</v>
       </c>
-      <c r="B43" s="36">
+      <c r="B43" s="71">
         <v>603.79100000000005</v>
       </c>
-      <c r="C43" s="36">
+      <c r="C43" s="71">
         <v>1134</v>
       </c>
-      <c r="D43" s="36">
+      <c r="D43" s="71">
         <v>1762.182</v>
       </c>
-      <c r="E43" s="37">
+      <c r="E43" s="33">
         <v>2348.41</v>
       </c>
-      <c r="F43" s="81">
+      <c r="F43" s="71">
         <v>2925.5749999999998</v>
       </c>
-      <c r="G43" s="36"/>
-[...5 lines deleted...]
-      <c r="M43" s="38"/>
+      <c r="G43" s="72">
+        <v>3583.1439999999998</v>
+      </c>
+      <c r="H43" s="34"/>
+      <c r="I43" s="34"/>
+      <c r="J43" s="34"/>
+      <c r="K43" s="34"/>
+      <c r="L43" s="34"/>
+      <c r="M43" s="34"/>
       <c r="O43" s="9"/>
     </row>
     <row r="44" spans="1:24" ht="21" customHeight="1">
-      <c r="A44" s="78" t="s">
+      <c r="A44" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="B44" s="78"/>
-[...10 lines deleted...]
-      <c r="M44" s="78"/>
+      <c r="B44" s="56"/>
+      <c r="C44" s="56"/>
+      <c r="D44" s="56"/>
+      <c r="E44" s="56"/>
+      <c r="F44" s="56"/>
+      <c r="G44" s="56"/>
+      <c r="H44" s="56"/>
+      <c r="I44" s="56"/>
+      <c r="J44" s="56"/>
+      <c r="K44" s="56"/>
+      <c r="L44" s="56"/>
+      <c r="M44" s="56"/>
       <c r="N44" s="10"/>
       <c r="O44" s="10"/>
       <c r="P44" s="10"/>
       <c r="Q44" s="10"/>
       <c r="R44" s="10"/>
       <c r="S44" s="10"/>
       <c r="T44" s="10"/>
       <c r="U44" s="10"/>
       <c r="V44" s="10"/>
       <c r="W44" s="10"/>
       <c r="X44" s="10"/>
     </row>
     <row r="45" spans="1:24" ht="32.25" customHeight="1">
-      <c r="A45" s="70" t="s">
+      <c r="A45" s="65" t="s">
         <v>89</v>
       </c>
-      <c r="B45" s="70"/>
-[...10 lines deleted...]
-      <c r="M45" s="70"/>
+      <c r="B45" s="65"/>
+      <c r="C45" s="65"/>
+      <c r="D45" s="65"/>
+      <c r="E45" s="65"/>
+      <c r="F45" s="65"/>
+      <c r="G45" s="65"/>
+      <c r="H45" s="65"/>
+      <c r="I45" s="65"/>
+      <c r="J45" s="65"/>
+      <c r="K45" s="65"/>
+      <c r="L45" s="65"/>
+      <c r="M45" s="65"/>
       <c r="N45" s="10"/>
       <c r="O45" s="10"/>
       <c r="P45" s="10"/>
       <c r="Q45" s="10"/>
       <c r="R45" s="10"/>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
       <c r="U45" s="10"/>
       <c r="V45" s="10"/>
       <c r="W45" s="10"/>
       <c r="X45" s="10"/>
     </row>
     <row r="46" spans="1:24" ht="13.5" customHeight="1">
-      <c r="A46" s="70" t="s">
+      <c r="A46" s="65" t="s">
         <v>90</v>
       </c>
-      <c r="B46" s="70"/>
-[...10 lines deleted...]
-      <c r="M46" s="70"/>
+      <c r="B46" s="65"/>
+      <c r="C46" s="65"/>
+      <c r="D46" s="65"/>
+      <c r="E46" s="65"/>
+      <c r="F46" s="65"/>
+      <c r="G46" s="65"/>
+      <c r="H46" s="65"/>
+      <c r="I46" s="65"/>
+      <c r="J46" s="65"/>
+      <c r="K46" s="65"/>
+      <c r="L46" s="65"/>
+      <c r="M46" s="65"/>
       <c r="N46" s="10"/>
       <c r="O46" s="10"/>
       <c r="P46" s="10"/>
       <c r="Q46" s="10"/>
       <c r="R46" s="10"/>
       <c r="S46" s="10"/>
       <c r="T46" s="10"/>
       <c r="U46" s="10"/>
       <c r="V46" s="10"/>
       <c r="W46" s="10"/>
       <c r="X46" s="10"/>
     </row>
     <row r="47" spans="1:24" ht="9.75" customHeight="1">
       <c r="A47" s="11"/>
       <c r="B47" s="11"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11"/>
       <c r="J47" s="11"/>
       <c r="K47" s="11"/>
       <c r="L47" s="11"/>
       <c r="M47" s="11"/>
       <c r="N47" s="10"/>
       <c r="O47" s="10"/>
       <c r="P47" s="10"/>
       <c r="Q47" s="10"/>
       <c r="R47" s="10"/>
       <c r="S47" s="10"/>
       <c r="T47" s="10"/>
       <c r="U47" s="10"/>
       <c r="V47" s="10"/>
       <c r="W47" s="10"/>
       <c r="X47" s="10"/>
     </row>
     <row r="48" spans="1:24" s="12" customFormat="1" ht="12.75">
-      <c r="A48" s="77" t="s">
+      <c r="A48" s="55" t="s">
         <v>61</v>
       </c>
-      <c r="B48" s="77"/>
-[...10 lines deleted...]
-      <c r="M48" s="77"/>
+      <c r="B48" s="55"/>
+      <c r="C48" s="55"/>
+      <c r="D48" s="55"/>
+      <c r="E48" s="55"/>
+      <c r="F48" s="55"/>
+      <c r="G48" s="55"/>
+      <c r="H48" s="55"/>
+      <c r="I48" s="55"/>
+      <c r="J48" s="55"/>
+      <c r="K48" s="55"/>
+      <c r="L48" s="55"/>
+      <c r="M48" s="55"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2"/>
     </row>
     <row r="50" spans="1:14" ht="27" customHeight="1">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I50" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J50" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="M50" s="32" t="s">
+      <c r="M50" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N50" s="7"/>
     </row>
     <row r="51" spans="1:14" ht="25.5" customHeight="1">
-      <c r="A51" s="59" t="s">
+      <c r="A51" s="51" t="s">
         <v>97</v>
       </c>
-      <c r="B51" s="65"/>
-[...10 lines deleted...]
-      <c r="M51" s="65"/>
+      <c r="B51" s="59"/>
+      <c r="C51" s="59"/>
+      <c r="D51" s="59"/>
+      <c r="E51" s="59"/>
+      <c r="F51" s="59"/>
+      <c r="G51" s="59"/>
+      <c r="H51" s="59"/>
+      <c r="I51" s="59"/>
+      <c r="J51" s="59"/>
+      <c r="K51" s="59"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="59"/>
     </row>
     <row r="52" spans="1:14">
-      <c r="A52" s="26">
+      <c r="A52" s="25">
         <v>2018</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="I52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="J52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="K52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="L52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="M52" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:14">
-      <c r="A53" s="26">
+      <c r="A53" s="25">
         <v>2019</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="17">
         <v>1340.69</v>
       </c>
       <c r="E53" s="17">
         <v>1789.21</v>
       </c>
       <c r="F53" s="17">
         <v>2251.3000000000002</v>
       </c>
-      <c r="G53" s="16">
+      <c r="G53" s="26">
         <v>2713.31</v>
       </c>
-      <c r="H53" s="16">
+      <c r="H53" s="26">
         <v>3215.22</v>
       </c>
-      <c r="I53" s="16">
+      <c r="I53" s="26">
         <v>3724.04</v>
       </c>
-      <c r="J53" s="16">
+      <c r="J53" s="26">
         <v>4214.5600000000004</v>
       </c>
-      <c r="K53" s="16">
+      <c r="K53" s="26">
         <v>4745.1000000000004</v>
       </c>
-      <c r="L53" s="16">
+      <c r="L53" s="26">
         <v>5252.89</v>
       </c>
-      <c r="M53" s="16">
+      <c r="M53" s="26">
         <v>5763.53</v>
       </c>
     </row>
     <row r="54" spans="1:14">
-      <c r="A54" s="26">
+      <c r="A54" s="25">
         <v>2020</v>
       </c>
-      <c r="B54" s="16">
+      <c r="B54" s="26">
         <v>845.75</v>
       </c>
-      <c r="C54" s="16">
+      <c r="C54" s="26">
         <v>1670.92</v>
       </c>
-      <c r="D54" s="16">
+      <c r="D54" s="26">
         <v>2557.11</v>
       </c>
-      <c r="E54" s="16">
+      <c r="E54" s="26">
         <v>3424.68</v>
       </c>
-      <c r="F54" s="27">
+      <c r="F54" s="26">
         <v>4288.67</v>
       </c>
-      <c r="G54" s="16">
+      <c r="G54" s="26">
         <v>5125.4399999999996</v>
       </c>
-      <c r="H54" s="16">
+      <c r="H54" s="26">
         <v>6039.14</v>
       </c>
-      <c r="I54" s="16">
+      <c r="I54" s="26">
         <v>6946.18</v>
       </c>
-      <c r="J54" s="16">
+      <c r="J54" s="26">
         <v>7859.81</v>
       </c>
-      <c r="K54" s="16">
+      <c r="K54" s="26">
         <v>8839.7800000000007</v>
       </c>
-      <c r="L54" s="16">
+      <c r="L54" s="26">
         <v>9782.89</v>
       </c>
-      <c r="M54" s="16">
+      <c r="M54" s="26">
         <v>10738.26</v>
       </c>
     </row>
     <row r="55" spans="1:14">
-      <c r="A55" s="26">
+      <c r="A55" s="25">
         <v>2021</v>
       </c>
-      <c r="B55" s="16">
+      <c r="B55" s="26">
         <v>677.5</v>
       </c>
-      <c r="C55" s="16">
+      <c r="C55" s="26">
         <v>1290.69</v>
       </c>
-      <c r="D55" s="16">
+      <c r="D55" s="26">
         <v>1974.67</v>
       </c>
-      <c r="E55" s="16">
+      <c r="E55" s="26">
         <v>2701.85</v>
       </c>
-      <c r="F55" s="27">
+      <c r="F55" s="26">
         <v>3421.89</v>
       </c>
-      <c r="G55" s="16">
+      <c r="G55" s="26">
         <v>4097.46</v>
       </c>
-      <c r="H55" s="16">
+      <c r="H55" s="26">
         <v>4795.01</v>
       </c>
-      <c r="I55" s="16">
+      <c r="I55" s="26">
         <v>5494.67</v>
       </c>
-      <c r="J55" s="16">
+      <c r="J55" s="26">
         <v>6169.22</v>
       </c>
-      <c r="K55" s="16">
+      <c r="K55" s="26">
         <v>6879.5</v>
       </c>
-      <c r="L55" s="16">
+      <c r="L55" s="26">
         <v>7573.74</v>
       </c>
-      <c r="M55" s="16">
+      <c r="M55" s="26">
         <v>8287.86</v>
       </c>
     </row>
     <row r="56" spans="1:14">
-      <c r="A56" s="26">
+      <c r="A56" s="25">
         <v>2022</v>
       </c>
-      <c r="B56" s="16">
+      <c r="B56" s="26">
         <v>638.07000000000005</v>
       </c>
-      <c r="C56" s="16">
+      <c r="C56" s="26">
         <v>1216.3499999999999</v>
       </c>
-      <c r="D56" s="27">
+      <c r="D56" s="26">
         <v>1853.25</v>
       </c>
-      <c r="E56" s="27">
+      <c r="E56" s="26">
         <v>2674.23</v>
       </c>
-      <c r="F56" s="27">
+      <c r="F56" s="26">
         <v>3580.23</v>
       </c>
-      <c r="G56" s="27">
+      <c r="G56" s="26">
         <v>4556.5</v>
       </c>
-      <c r="H56" s="27">
+      <c r="H56" s="26">
         <v>5620.14</v>
       </c>
-      <c r="I56" s="27">
+      <c r="I56" s="26">
         <v>6714.59</v>
       </c>
-      <c r="J56" s="27">
+      <c r="J56" s="26">
         <v>7927.83</v>
       </c>
-      <c r="K56" s="27">
+      <c r="K56" s="26">
         <v>9182.57</v>
       </c>
-      <c r="L56" s="27">
+      <c r="L56" s="26">
         <v>10353.81</v>
       </c>
-      <c r="M56" s="27">
+      <c r="M56" s="26">
         <v>11559.71</v>
       </c>
     </row>
     <row r="57" spans="1:14">
-      <c r="A57" s="26">
+      <c r="A57" s="25">
         <v>2023</v>
       </c>
-      <c r="B57" s="27">
+      <c r="B57" s="26">
         <v>1112.1600000000001</v>
       </c>
-      <c r="C57" s="16">
+      <c r="C57" s="26">
         <v>2190.3000000000002</v>
       </c>
-      <c r="D57" s="16">
+      <c r="D57" s="26">
         <v>3175.26</v>
       </c>
-      <c r="E57" s="16">
+      <c r="E57" s="26">
         <v>4217.38</v>
       </c>
       <c r="F57" s="18">
         <v>5451.7</v>
       </c>
       <c r="G57" s="18">
         <v>6668.9</v>
       </c>
       <c r="H57" s="18">
         <v>7798.9</v>
       </c>
       <c r="I57" s="18">
         <v>9095.58</v>
       </c>
       <c r="J57" s="18">
         <v>10375.9</v>
       </c>
       <c r="K57" s="17">
         <v>11705</v>
       </c>
-      <c r="L57" s="27">
+      <c r="L57" s="26">
         <v>12950.32</v>
       </c>
       <c r="M57" s="17">
         <v>14217.89</v>
       </c>
     </row>
     <row r="58" spans="1:14">
-      <c r="A58" s="26">
+      <c r="A58" s="25">
         <v>2024</v>
       </c>
-      <c r="B58" s="27">
+      <c r="B58" s="26">
         <v>1197.3</v>
       </c>
-      <c r="C58" s="16">
+      <c r="C58" s="26">
         <v>2501.6</v>
       </c>
-      <c r="D58" s="16">
+      <c r="D58" s="26">
         <v>4159.3</v>
       </c>
-      <c r="E58" s="24">
+      <c r="E58" s="26">
         <v>5358.22</v>
       </c>
-      <c r="F58" s="24">
+      <c r="F58" s="26">
         <v>7043.59</v>
       </c>
       <c r="G58" s="18">
         <v>9177.6</v>
       </c>
       <c r="H58" s="18">
         <v>10715.1</v>
       </c>
       <c r="I58" s="18">
         <v>12393.27</v>
       </c>
       <c r="J58" s="18">
         <v>14112.3</v>
       </c>
-      <c r="K58" s="16">
+      <c r="K58" s="26">
         <v>16060.52</v>
       </c>
-      <c r="L58" s="27">
+      <c r="L58" s="26">
         <v>17819.21</v>
       </c>
       <c r="M58" s="17">
         <v>21023.39</v>
       </c>
     </row>
-    <row r="59" spans="1:14" ht="12.75">
-      <c r="A59" s="30" t="s">
+    <row r="59" spans="1:14">
+      <c r="A59" s="28" t="s">
         <v>91</v>
       </c>
-      <c r="B59" s="27">
+      <c r="B59" s="26">
         <v>2159.21</v>
       </c>
-      <c r="C59" s="23">
+      <c r="C59" s="69">
         <v>2508.8000000000002</v>
       </c>
-      <c r="D59" s="33">
+      <c r="D59" s="26">
         <v>3753.8</v>
       </c>
-      <c r="E59" s="33">
+      <c r="E59" s="26">
         <v>4954.1400000000003</v>
       </c>
-      <c r="F59" s="33">
-[...3 lines deleted...]
-        <v>8501.7999999999993</v>
+      <c r="F59" s="26">
+        <v>6038.4</v>
+      </c>
+      <c r="G59" s="26">
+        <v>6838.94</v>
       </c>
       <c r="H59" s="18">
         <v>9681.7999999999993</v>
       </c>
       <c r="I59" s="18">
         <v>10878.9</v>
       </c>
       <c r="J59" s="18">
         <v>12055.26</v>
       </c>
-      <c r="K59" s="33">
+      <c r="K59" s="26">
         <v>13308.06</v>
       </c>
-      <c r="L59" s="27">
+      <c r="L59" s="26">
         <v>14484.79</v>
       </c>
       <c r="M59" s="17">
         <v>15688.78</v>
       </c>
     </row>
-    <row r="60" spans="1:14" ht="12.75">
-      <c r="A60" s="30" t="s">
+    <row r="60" spans="1:14">
+      <c r="A60" s="28" t="s">
         <v>92</v>
       </c>
-      <c r="B60" s="33">
+      <c r="B60" s="26">
         <v>1084.99</v>
       </c>
-      <c r="C60" s="23">
+      <c r="C60" s="69">
         <v>1737.4</v>
       </c>
-      <c r="D60" s="33">
+      <c r="D60" s="26">
         <v>2552.5500000000002</v>
       </c>
-      <c r="E60" s="33">
+      <c r="E60" s="26">
         <v>2977.23</v>
       </c>
-      <c r="F60" s="80">
+      <c r="F60" s="69">
         <v>3538.68</v>
       </c>
-      <c r="G60" s="33"/>
+      <c r="G60" s="26">
+        <v>4378.3999999999996</v>
+      </c>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
-      <c r="K60" s="33"/>
-      <c r="L60" s="27"/>
+      <c r="K60" s="26"/>
+      <c r="L60" s="26"/>
       <c r="M60" s="17"/>
     </row>
     <row r="61" spans="1:14" ht="16.5" customHeight="1">
-      <c r="A61" s="59" t="s">
+      <c r="A61" s="51" t="s">
         <v>98</v>
       </c>
-      <c r="B61" s="65"/>
-[...10 lines deleted...]
-      <c r="M61" s="65"/>
+      <c r="B61" s="58"/>
+      <c r="C61" s="58"/>
+      <c r="D61" s="58"/>
+      <c r="E61" s="58"/>
+      <c r="F61" s="58"/>
+      <c r="G61" s="58"/>
+      <c r="H61" s="58"/>
+      <c r="I61" s="58"/>
+      <c r="J61" s="58"/>
+      <c r="K61" s="58"/>
+      <c r="L61" s="58"/>
+      <c r="M61" s="58"/>
     </row>
     <row r="62" spans="1:14">
-      <c r="A62" s="26">
+      <c r="A62" s="25">
         <v>2018</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="I62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="J62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="K62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="L62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="M62" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:14">
-      <c r="A63" s="26">
+      <c r="A63" s="25">
         <v>2019</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C63" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D63" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E63" s="17">
         <v>1290.9100000000001</v>
       </c>
       <c r="F63" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="G63" s="16" t="s">
-[...17 lines deleted...]
-      <c r="M63" s="16" t="s">
+      <c r="G63" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="H63" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="I63" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J63" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="K63" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L63" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M63" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:14">
-      <c r="A64" s="26">
+      <c r="A64" s="25">
         <v>2020</v>
       </c>
-      <c r="B64" s="16">
+      <c r="B64" s="26">
         <v>602.78</v>
       </c>
-      <c r="C64" s="16">
+      <c r="C64" s="26">
         <v>1195.5</v>
       </c>
-      <c r="D64" s="16">
+      <c r="D64" s="26">
         <v>1850.28</v>
       </c>
-      <c r="E64" s="16">
+      <c r="E64" s="26">
         <v>2476.48</v>
       </c>
-      <c r="F64" s="27">
+      <c r="F64" s="26">
         <v>3104.22</v>
       </c>
-      <c r="G64" s="16">
+      <c r="G64" s="26">
         <v>3730.32</v>
       </c>
-      <c r="H64" s="16">
+      <c r="H64" s="26">
         <v>4390.93</v>
       </c>
-      <c r="I64" s="16">
+      <c r="I64" s="26">
         <v>5044.4799999999996</v>
       </c>
-      <c r="J64" s="16">
+      <c r="J64" s="26">
         <v>5718.7</v>
       </c>
-      <c r="K64" s="16">
+      <c r="K64" s="26">
         <v>6438.56</v>
       </c>
-      <c r="L64" s="16">
+      <c r="L64" s="26">
         <v>7138.23</v>
       </c>
-      <c r="M64" s="16">
+      <c r="M64" s="26">
         <v>7848.93</v>
       </c>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="26">
+      <c r="A65" s="25">
         <v>2021</v>
       </c>
-      <c r="B65" s="16">
+      <c r="B65" s="26">
         <v>465.64</v>
       </c>
-      <c r="C65" s="16">
+      <c r="C65" s="26">
         <v>884.07</v>
       </c>
-      <c r="D65" s="16">
+      <c r="D65" s="26">
         <v>1368.08</v>
       </c>
-      <c r="E65" s="16">
+      <c r="E65" s="26">
         <v>1879.58</v>
       </c>
-      <c r="F65" s="27">
+      <c r="F65" s="26">
         <v>2413.87</v>
       </c>
-      <c r="G65" s="16">
+      <c r="G65" s="26">
         <v>2918.38</v>
       </c>
-      <c r="H65" s="16">
+      <c r="H65" s="26">
         <v>3426.97</v>
       </c>
-      <c r="I65" s="16">
+      <c r="I65" s="26">
         <v>3928.55</v>
       </c>
-      <c r="J65" s="16">
+      <c r="J65" s="26">
         <v>4409.13</v>
       </c>
-      <c r="K65" s="16">
+      <c r="K65" s="26">
         <v>4934.7299999999996</v>
       </c>
-      <c r="L65" s="16">
+      <c r="L65" s="26">
         <v>5438.38</v>
       </c>
-      <c r="M65" s="16">
+      <c r="M65" s="26">
         <v>5978.37</v>
       </c>
     </row>
     <row r="66" spans="1:13">
-      <c r="A66" s="26">
+      <c r="A66" s="25">
         <v>2022</v>
       </c>
-      <c r="B66" s="16">
+      <c r="B66" s="26">
         <v>479.94</v>
       </c>
-      <c r="C66" s="16">
+      <c r="C66" s="26">
         <v>918.25</v>
       </c>
-      <c r="D66" s="27">
+      <c r="D66" s="26">
         <v>1389.19</v>
       </c>
-      <c r="E66" s="27">
+      <c r="E66" s="26">
         <v>1931.26</v>
       </c>
-      <c r="F66" s="27">
+      <c r="F66" s="26">
         <v>2532.0300000000002</v>
       </c>
-      <c r="G66" s="27">
+      <c r="G66" s="26">
         <v>3105.7</v>
       </c>
-      <c r="H66" s="27">
+      <c r="H66" s="26">
         <v>3717.26</v>
       </c>
-      <c r="I66" s="27">
+      <c r="I66" s="26">
         <v>4351.32</v>
       </c>
-      <c r="J66" s="27">
+      <c r="J66" s="26">
         <v>5013.87</v>
       </c>
-      <c r="K66" s="27">
+      <c r="K66" s="26">
         <v>5902.63</v>
       </c>
-      <c r="L66" s="27">
+      <c r="L66" s="26">
         <v>6645.02</v>
       </c>
-      <c r="M66" s="27">
+      <c r="M66" s="26">
         <v>7400.8</v>
       </c>
     </row>
     <row r="67" spans="1:13">
-      <c r="A67" s="26">
+      <c r="A67" s="25">
         <v>2023</v>
       </c>
-      <c r="B67" s="27">
+      <c r="B67" s="26">
         <v>846.85</v>
       </c>
-      <c r="C67" s="16">
+      <c r="C67" s="26">
         <v>1651.55</v>
       </c>
-      <c r="D67" s="16">
+      <c r="D67" s="26">
         <v>2406.52</v>
       </c>
-      <c r="E67" s="16">
+      <c r="E67" s="26">
         <v>3088.95</v>
       </c>
       <c r="F67" s="18">
         <v>3859.5</v>
       </c>
       <c r="G67" s="18">
         <v>4589.2</v>
       </c>
       <c r="H67" s="18">
         <v>5274.9</v>
       </c>
       <c r="I67" s="18">
         <v>6033.8379999999997</v>
       </c>
       <c r="J67" s="18">
         <v>6781.6</v>
       </c>
       <c r="K67" s="17">
         <v>7522.9</v>
       </c>
-      <c r="L67" s="27">
+      <c r="L67" s="26">
         <v>8347.2739999999994</v>
       </c>
       <c r="M67" s="17">
         <v>9105.6610000000001</v>
       </c>
     </row>
     <row r="68" spans="1:13">
-      <c r="A68" s="26">
+      <c r="A68" s="25">
         <v>2024</v>
       </c>
-      <c r="B68" s="27">
+      <c r="B68" s="26">
         <v>748.6</v>
       </c>
-      <c r="C68" s="16">
+      <c r="C68" s="26">
         <v>1580.27</v>
       </c>
-      <c r="D68" s="16">
+      <c r="D68" s="26">
         <v>2479.4749999999999</v>
       </c>
-      <c r="E68" s="24">
+      <c r="E68" s="26">
         <v>3231.3119999999999</v>
       </c>
-      <c r="F68" s="24">
+      <c r="F68" s="26">
         <v>4167.5600000000004</v>
       </c>
       <c r="G68" s="18">
         <v>5417.0129999999999</v>
       </c>
       <c r="H68" s="18">
         <v>6449.23</v>
       </c>
       <c r="I68" s="18">
         <v>7476.6369999999997</v>
       </c>
       <c r="J68" s="18">
         <v>8485.4</v>
       </c>
-      <c r="K68" s="16">
+      <c r="K68" s="26">
         <v>9563.9</v>
       </c>
-      <c r="L68" s="27">
+      <c r="L68" s="26">
         <v>10610.579</v>
       </c>
-      <c r="M68" s="33">
+      <c r="M68" s="26">
         <v>12174.83</v>
       </c>
     </row>
-    <row r="69" spans="1:13" ht="12.75">
-      <c r="A69" s="30" t="s">
+    <row r="69" spans="1:13">
+      <c r="A69" s="28" t="s">
         <v>91</v>
       </c>
-      <c r="B69" s="33">
+      <c r="B69" s="26">
         <v>999.68700000000001</v>
       </c>
-      <c r="C69" s="23">
+      <c r="C69" s="69">
         <v>1455.3710000000001</v>
       </c>
-      <c r="D69" s="33">
+      <c r="D69" s="26">
         <v>1942.9490000000001</v>
       </c>
-      <c r="E69" s="33">
+      <c r="E69" s="26">
         <v>2392.92</v>
       </c>
-      <c r="F69" s="33">
+      <c r="F69" s="26">
         <v>2874.6460000000002</v>
       </c>
-      <c r="G69" s="33">
-        <v>3373.3229999999999</v>
+      <c r="G69" s="26">
+        <v>3034.5</v>
       </c>
       <c r="H69" s="18">
         <v>3898.6</v>
       </c>
       <c r="I69" s="18">
         <v>4418.3</v>
       </c>
       <c r="J69" s="18">
         <v>4952.4539999999997</v>
       </c>
-      <c r="K69" s="16">
+      <c r="K69" s="26">
         <v>5500.4290000000001</v>
       </c>
-      <c r="L69" s="27">
+      <c r="L69" s="26">
         <v>6010.3770000000004</v>
       </c>
       <c r="M69" s="17">
         <v>6641.5940000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:13" ht="12.75">
-      <c r="A70" s="30" t="s">
+    <row r="70" spans="1:13">
+      <c r="A70" s="28" t="s">
         <v>92</v>
       </c>
-      <c r="B70" s="33">
+      <c r="B70" s="26">
         <v>504.49200000000002</v>
       </c>
-      <c r="C70" s="23">
+      <c r="C70" s="69">
         <v>844.39800000000002</v>
       </c>
-      <c r="D70" s="33">
+      <c r="D70" s="26">
         <v>1299.2149999999999</v>
       </c>
-      <c r="E70" s="33">
+      <c r="E70" s="26">
         <v>1509.02</v>
       </c>
-      <c r="F70" s="80">
+      <c r="F70" s="69">
         <v>1841.1</v>
       </c>
-      <c r="G70" s="33"/>
+      <c r="G70" s="26">
+        <v>2247.8000000000002</v>
+      </c>
       <c r="H70" s="18"/>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
-      <c r="K70" s="16"/>
-      <c r="L70" s="27"/>
+      <c r="K70" s="26"/>
+      <c r="L70" s="26"/>
       <c r="M70" s="17"/>
     </row>
     <row r="71" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A71" s="26" t="s">
+      <c r="A71" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B71" s="65"/>
-[...10 lines deleted...]
-      <c r="M71" s="65"/>
+      <c r="B71" s="58"/>
+      <c r="C71" s="58"/>
+      <c r="D71" s="58"/>
+      <c r="E71" s="58"/>
+      <c r="F71" s="58"/>
+      <c r="G71" s="58"/>
+      <c r="H71" s="58"/>
+      <c r="I71" s="58"/>
+      <c r="J71" s="58"/>
+      <c r="K71" s="58"/>
+      <c r="L71" s="58"/>
+      <c r="M71" s="58"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="26">
+      <c r="A72" s="25">
         <v>2018</v>
       </c>
       <c r="B72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="I72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="J72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="K72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="L72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="M72" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="26">
+      <c r="A73" s="25">
         <v>2019</v>
       </c>
       <c r="B73" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C73" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D73" s="17">
         <v>47.96</v>
       </c>
       <c r="E73" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F73" s="17">
         <v>79.63</v>
       </c>
-      <c r="G73" s="16">
+      <c r="G73" s="26">
         <v>96.13</v>
       </c>
-      <c r="H73" s="16">
+      <c r="H73" s="26">
         <v>115.06</v>
       </c>
-      <c r="I73" s="16">
+      <c r="I73" s="26">
         <v>133.97</v>
       </c>
-      <c r="J73" s="16">
+      <c r="J73" s="26">
         <v>148.91</v>
       </c>
-      <c r="K73" s="16">
+      <c r="K73" s="26">
         <v>164.96</v>
       </c>
-      <c r="L73" s="16">
+      <c r="L73" s="26">
         <v>180.18</v>
       </c>
-      <c r="M73" s="16">
+      <c r="M73" s="26">
         <v>196.39</v>
       </c>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="26">
+      <c r="A74" s="25">
         <v>2020</v>
       </c>
-      <c r="B74" s="16">
+      <c r="B74" s="26">
         <v>30.87</v>
       </c>
-      <c r="C74" s="16">
+      <c r="C74" s="26">
         <v>55.47</v>
       </c>
-      <c r="D74" s="16">
+      <c r="D74" s="26">
         <v>73.88</v>
       </c>
-      <c r="E74" s="16">
+      <c r="E74" s="26">
         <v>73.88</v>
       </c>
-      <c r="F74" s="27">
+      <c r="F74" s="26">
         <v>73.88</v>
       </c>
-      <c r="G74" s="16">
+      <c r="G74" s="26">
         <v>89.03</v>
       </c>
-      <c r="H74" s="16">
+      <c r="H74" s="26">
         <v>99.29</v>
       </c>
-      <c r="I74" s="16">
+      <c r="I74" s="26">
         <v>113.24</v>
       </c>
-      <c r="J74" s="16">
+      <c r="J74" s="26">
         <v>125.01</v>
       </c>
-      <c r="K74" s="16">
+      <c r="K74" s="26">
         <v>139.08000000000001</v>
       </c>
-      <c r="L74" s="16">
+      <c r="L74" s="26">
         <v>152.08000000000001</v>
       </c>
-      <c r="M74" s="16">
+      <c r="M74" s="26">
         <v>169.94</v>
       </c>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="26">
+      <c r="A75" s="25">
         <v>2021</v>
       </c>
-      <c r="B75" s="16">
+      <c r="B75" s="26">
         <v>15.38</v>
       </c>
-      <c r="C75" s="16">
+      <c r="C75" s="26">
         <v>26.98</v>
       </c>
-      <c r="D75" s="16">
+      <c r="D75" s="26">
         <v>44.02</v>
       </c>
-      <c r="E75" s="16">
+      <c r="E75" s="26">
         <v>56.49</v>
       </c>
-      <c r="F75" s="27">
+      <c r="F75" s="26">
         <v>72.180000000000007</v>
       </c>
-      <c r="G75" s="16">
+      <c r="G75" s="26">
         <v>95.37</v>
       </c>
-      <c r="H75" s="16">
+      <c r="H75" s="26">
         <v>120.73</v>
       </c>
-      <c r="I75" s="16">
+      <c r="I75" s="26">
         <v>145.59</v>
       </c>
-      <c r="J75" s="16">
+      <c r="J75" s="26">
         <v>161.82</v>
       </c>
-      <c r="K75" s="16">
+      <c r="K75" s="26">
         <v>179.44</v>
       </c>
-      <c r="L75" s="16">
+      <c r="L75" s="26">
         <v>200.94</v>
       </c>
-      <c r="M75" s="16">
+      <c r="M75" s="26">
         <v>235.14</v>
       </c>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="26">
+      <c r="A76" s="25">
         <v>2022</v>
       </c>
-      <c r="B76" s="16">
+      <c r="B76" s="26">
         <v>15.52</v>
       </c>
-      <c r="C76" s="16">
+      <c r="C76" s="26">
         <v>30.76</v>
       </c>
-      <c r="D76" s="27">
+      <c r="D76" s="26">
         <v>53.27</v>
       </c>
-      <c r="E76" s="27">
+      <c r="E76" s="26">
         <v>69.27</v>
       </c>
-      <c r="F76" s="27">
+      <c r="F76" s="26">
         <v>90.29</v>
       </c>
-      <c r="G76" s="27">
+      <c r="G76" s="26">
         <v>114.97</v>
       </c>
-      <c r="H76" s="27">
+      <c r="H76" s="26">
         <v>142.4</v>
       </c>
-      <c r="I76" s="27">
+      <c r="I76" s="26">
         <v>167.73</v>
       </c>
-      <c r="J76" s="27">
+      <c r="J76" s="26">
         <v>188.43</v>
       </c>
-      <c r="K76" s="27">
+      <c r="K76" s="26">
         <v>211.82</v>
       </c>
-      <c r="L76" s="27">
+      <c r="L76" s="26">
         <v>234.56</v>
       </c>
-      <c r="M76" s="27">
+      <c r="M76" s="26">
         <v>255.72</v>
       </c>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="26">
+      <c r="A77" s="25">
         <v>2023</v>
       </c>
-      <c r="B77" s="27">
+      <c r="B77" s="26">
         <v>25.13</v>
       </c>
-      <c r="C77" s="16">
+      <c r="C77" s="26">
         <v>45.29</v>
       </c>
-      <c r="D77" s="16">
+      <c r="D77" s="26">
         <v>70.25</v>
       </c>
-      <c r="E77" s="16">
+      <c r="E77" s="26">
         <v>89.93</v>
       </c>
       <c r="F77" s="18">
         <v>113.9</v>
       </c>
       <c r="G77" s="18">
         <v>141</v>
       </c>
       <c r="H77" s="18">
         <v>171.5</v>
       </c>
       <c r="I77" s="18">
         <v>200.88</v>
       </c>
       <c r="J77" s="18">
         <v>221.5</v>
       </c>
       <c r="K77" s="17">
         <v>244.4</v>
       </c>
-      <c r="L77" s="27">
+      <c r="L77" s="26">
         <v>266.77</v>
       </c>
       <c r="M77" s="17">
         <v>289.88</v>
       </c>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="26">
+      <c r="A78" s="25">
         <v>2024</v>
       </c>
-      <c r="B78" s="27">
+      <c r="B78" s="26">
         <v>26.2</v>
       </c>
-      <c r="C78" s="16">
+      <c r="C78" s="26">
         <v>58.3</v>
       </c>
-      <c r="D78" s="16">
+      <c r="D78" s="26">
         <v>91.7</v>
       </c>
-      <c r="E78" s="24">
+      <c r="E78" s="26">
         <v>120.76</v>
       </c>
-      <c r="F78" s="24">
+      <c r="F78" s="26">
         <v>152.37</v>
       </c>
       <c r="G78" s="18">
         <v>193.21</v>
       </c>
       <c r="H78" s="18">
         <v>236.2</v>
       </c>
       <c r="I78" s="18">
         <v>278.18</v>
       </c>
       <c r="J78" s="18">
         <v>306.5</v>
       </c>
-      <c r="K78" s="16">
+      <c r="K78" s="26">
         <v>338.69</v>
       </c>
-      <c r="L78" s="27">
+      <c r="L78" s="26">
         <v>370.98</v>
       </c>
-      <c r="M78" s="33">
+      <c r="M78" s="26">
         <v>402.24</v>
       </c>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="26">
+      <c r="A79" s="25">
         <v>2025</v>
       </c>
-      <c r="B79" s="33">
+      <c r="B79" s="26">
         <v>88.81</v>
       </c>
-      <c r="C79" s="23">
+      <c r="C79" s="69">
         <v>158.86000000000001</v>
       </c>
-      <c r="D79" s="33">
+      <c r="D79" s="26">
         <v>237.02</v>
       </c>
-      <c r="E79" s="33">
+      <c r="E79" s="26">
         <v>323.69</v>
       </c>
-      <c r="F79" s="33">
+      <c r="F79" s="26">
         <v>405.49</v>
       </c>
-      <c r="G79" s="33">
+      <c r="G79" s="26">
         <v>496.72</v>
       </c>
       <c r="H79" s="18">
         <v>593.6</v>
       </c>
       <c r="I79" s="18">
         <v>692</v>
       </c>
       <c r="J79" s="18">
         <v>766.31</v>
       </c>
-      <c r="K79" s="33">
+      <c r="K79" s="26">
         <v>850.61</v>
       </c>
-      <c r="L79" s="27">
+      <c r="L79" s="26">
         <v>927.23</v>
       </c>
       <c r="M79" s="17">
         <v>1000.33</v>
       </c>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="26">
+      <c r="A80" s="25">
         <v>2026</v>
       </c>
-      <c r="B80" s="33">
+      <c r="B80" s="26">
         <v>82.29</v>
       </c>
-      <c r="C80" s="23">
+      <c r="C80" s="69">
         <v>147.30000000000001</v>
       </c>
-      <c r="D80" s="33">
+      <c r="D80" s="26">
         <v>230.96</v>
       </c>
-      <c r="E80" s="33">
+      <c r="E80" s="26">
         <v>302.56</v>
       </c>
-      <c r="F80" s="80">
+      <c r="F80" s="69">
         <v>378.75</v>
       </c>
-      <c r="G80" s="33"/>
+      <c r="G80" s="26">
+        <v>465.08</v>
+      </c>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
-      <c r="K80" s="33"/>
-      <c r="L80" s="27"/>
+      <c r="K80" s="26"/>
+      <c r="L80" s="26"/>
       <c r="M80" s="17"/>
     </row>
     <row r="81" spans="1:14" ht="18" customHeight="1">
-      <c r="A81" s="26" t="s">
+      <c r="A81" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B81" s="65"/>
-[...10 lines deleted...]
-      <c r="M81" s="65"/>
+      <c r="B81" s="58"/>
+      <c r="C81" s="58"/>
+      <c r="D81" s="58"/>
+      <c r="E81" s="58"/>
+      <c r="F81" s="58"/>
+      <c r="G81" s="58"/>
+      <c r="H81" s="58"/>
+      <c r="I81" s="58"/>
+      <c r="J81" s="58"/>
+      <c r="K81" s="58"/>
+      <c r="L81" s="58"/>
+      <c r="M81" s="58"/>
     </row>
     <row r="82" spans="1:14">
-      <c r="A82" s="26">
+      <c r="A82" s="25">
         <v>2018</v>
       </c>
       <c r="B82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="I82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="J82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="K82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="L82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="M82" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:14">
-      <c r="A83" s="26">
+      <c r="A83" s="25">
         <v>2019</v>
       </c>
       <c r="B83" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="17">
         <v>44.7</v>
       </c>
       <c r="E83" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F83" s="17">
         <v>75.2</v>
       </c>
-      <c r="G83" s="16">
+      <c r="G83" s="26">
         <v>92.4</v>
       </c>
-      <c r="H83" s="16">
+      <c r="H83" s="26">
         <v>111</v>
       </c>
-      <c r="I83" s="16" t="s">
-[...2 lines deleted...]
-      <c r="J83" s="16">
+      <c r="I83" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J83" s="26">
         <v>144.80000000000001</v>
       </c>
-      <c r="K83" s="16">
+      <c r="K83" s="26">
         <v>160.4</v>
       </c>
-      <c r="L83" s="16">
+      <c r="L83" s="26">
         <v>175</v>
       </c>
-      <c r="M83" s="16">
+      <c r="M83" s="26">
         <v>189.4</v>
       </c>
     </row>
     <row r="84" spans="1:14">
-      <c r="A84" s="26">
+      <c r="A84" s="25">
         <v>2020</v>
       </c>
-      <c r="B84" s="16">
+      <c r="B84" s="26">
         <v>28.6</v>
       </c>
-      <c r="C84" s="16">
+      <c r="C84" s="26">
         <v>50.6</v>
       </c>
-      <c r="D84" s="16">
+      <c r="D84" s="26">
         <v>66.900000000000006</v>
       </c>
-      <c r="E84" s="16">
+      <c r="E84" s="26">
         <v>66.900000000000006</v>
       </c>
-      <c r="F84" s="27">
+      <c r="F84" s="26">
         <v>66.900000000000006</v>
       </c>
-      <c r="G84" s="16">
+      <c r="G84" s="26">
         <v>80.7</v>
       </c>
-      <c r="H84" s="16">
+      <c r="H84" s="26">
         <v>89.8</v>
       </c>
-      <c r="I84" s="16">
+      <c r="I84" s="26">
         <v>102.6</v>
       </c>
-      <c r="J84" s="16">
+      <c r="J84" s="26">
         <v>113.5</v>
       </c>
-      <c r="K84" s="16">
+      <c r="K84" s="26">
         <v>127.1</v>
       </c>
-      <c r="L84" s="16">
+      <c r="L84" s="26">
         <v>139.6</v>
       </c>
-      <c r="M84" s="16">
+      <c r="M84" s="26">
         <v>152.5</v>
       </c>
     </row>
     <row r="85" spans="1:14">
-      <c r="A85" s="26">
+      <c r="A85" s="25">
         <v>2021</v>
       </c>
-      <c r="B85" s="16">
+      <c r="B85" s="26">
         <v>11.5</v>
       </c>
-      <c r="C85" s="16">
+      <c r="C85" s="26">
         <v>21.5</v>
       </c>
-      <c r="D85" s="16">
+      <c r="D85" s="26">
         <v>35.799999999999997</v>
       </c>
-      <c r="E85" s="16">
+      <c r="E85" s="26">
         <v>45</v>
       </c>
-      <c r="F85" s="27">
+      <c r="F85" s="26">
         <v>57.7</v>
       </c>
-      <c r="G85" s="16">
+      <c r="G85" s="26">
         <v>77</v>
       </c>
-      <c r="H85" s="16">
+      <c r="H85" s="26">
         <v>98.2</v>
       </c>
-      <c r="I85" s="16">
+      <c r="I85" s="26">
         <v>119.4</v>
       </c>
-      <c r="J85" s="16">
+      <c r="J85" s="26">
         <v>131.80000000000001</v>
       </c>
-      <c r="K85" s="16">
+      <c r="K85" s="26">
         <v>146.6</v>
       </c>
-      <c r="L85" s="16">
+      <c r="L85" s="26">
         <v>163.69999999999999</v>
       </c>
-      <c r="M85" s="16">
+      <c r="M85" s="26">
         <v>179.9</v>
       </c>
     </row>
     <row r="86" spans="1:14">
-      <c r="A86" s="26">
+      <c r="A86" s="25">
         <v>2022</v>
       </c>
-      <c r="B86" s="16">
+      <c r="B86" s="26">
         <v>13.2</v>
       </c>
-      <c r="C86" s="16">
+      <c r="C86" s="26">
         <v>25.6</v>
       </c>
-      <c r="D86" s="27">
+      <c r="D86" s="26">
         <v>44.6</v>
       </c>
-      <c r="E86" s="27">
+      <c r="E86" s="26">
         <v>58.2</v>
       </c>
-      <c r="F86" s="27">
+      <c r="F86" s="26">
         <v>77.099999999999994</v>
       </c>
-      <c r="G86" s="27">
+      <c r="G86" s="26">
         <v>99.2</v>
       </c>
-      <c r="H86" s="27">
+      <c r="H86" s="26">
         <v>124.5</v>
       </c>
-      <c r="I86" s="27">
+      <c r="I86" s="26">
         <v>149.1</v>
       </c>
-      <c r="J86" s="27">
+      <c r="J86" s="26">
         <v>168.1</v>
       </c>
-      <c r="K86" s="27">
+      <c r="K86" s="26">
         <v>189.1</v>
       </c>
-      <c r="L86" s="27">
+      <c r="L86" s="26">
         <v>208.9</v>
       </c>
-      <c r="M86" s="27">
+      <c r="M86" s="26">
         <v>227.3</v>
       </c>
     </row>
     <row r="87" spans="1:14">
-      <c r="A87" s="26">
+      <c r="A87" s="25">
         <v>2023</v>
       </c>
-      <c r="B87" s="27">
+      <c r="B87" s="26">
         <v>20.8</v>
       </c>
-      <c r="C87" s="16">
+      <c r="C87" s="26">
         <v>37.6</v>
       </c>
-      <c r="D87" s="16">
+      <c r="D87" s="26">
         <v>59.6</v>
       </c>
-      <c r="E87" s="16">
+      <c r="E87" s="26">
         <v>76.099999999999994</v>
       </c>
       <c r="F87" s="18">
         <v>97.4</v>
       </c>
       <c r="G87" s="18">
         <v>122.2</v>
       </c>
       <c r="H87" s="18">
         <v>150</v>
       </c>
       <c r="I87" s="18">
         <v>177.17500000000001</v>
       </c>
       <c r="J87" s="18">
         <v>195.1</v>
       </c>
       <c r="K87" s="17">
         <v>214.8</v>
       </c>
-      <c r="L87" s="27">
+      <c r="L87" s="26">
         <v>234.065</v>
       </c>
       <c r="M87" s="17">
         <v>252.40299999999999</v>
       </c>
     </row>
     <row r="88" spans="1:14">
-      <c r="A88" s="26">
+      <c r="A88" s="25">
         <v>2024</v>
       </c>
-      <c r="B88" s="27">
+      <c r="B88" s="26">
         <v>21.1</v>
       </c>
-      <c r="C88" s="16">
+      <c r="C88" s="26">
         <v>42.725999999999999</v>
       </c>
-      <c r="D88" s="16">
+      <c r="D88" s="26">
         <v>69.603999999999999</v>
       </c>
-      <c r="E88" s="24">
+      <c r="E88" s="26">
         <v>93.442999999999998</v>
       </c>
-      <c r="F88" s="24">
+      <c r="F88" s="26">
         <v>120.9</v>
       </c>
       <c r="G88" s="18">
         <v>153.005</v>
       </c>
       <c r="H88" s="18">
         <v>191.34</v>
       </c>
       <c r="I88" s="18">
         <v>229.58099999999999</v>
       </c>
       <c r="J88" s="18">
         <v>253.3</v>
       </c>
-      <c r="K88" s="19">
+      <c r="K88" s="70">
         <v>280.10000000000002</v>
       </c>
-      <c r="L88" s="27">
+      <c r="L88" s="26">
         <v>304.59500000000003</v>
       </c>
       <c r="M88" s="17">
         <v>327.58100000000002</v>
       </c>
     </row>
     <row r="89" spans="1:14">
-      <c r="A89" s="26">
+      <c r="A89" s="25">
         <v>2025</v>
       </c>
-      <c r="B89" s="27">
+      <c r="B89" s="26">
         <v>93.3</v>
       </c>
-      <c r="C89" s="33">
+      <c r="C89" s="26">
         <v>169.755</v>
       </c>
-      <c r="D89" s="33">
+      <c r="D89" s="26">
         <v>259.25299999999999</v>
       </c>
-      <c r="E89" s="33">
+      <c r="E89" s="26">
         <v>361.053</v>
       </c>
-      <c r="F89" s="33">
+      <c r="F89" s="26">
         <v>454.09199999999998</v>
       </c>
-      <c r="G89" s="33">
+      <c r="G89" s="26">
         <v>556.87199999999996</v>
       </c>
       <c r="H89" s="18">
         <v>666.52700000000004</v>
       </c>
       <c r="I89" s="18">
         <v>777.46199999999999</v>
       </c>
       <c r="J89" s="18">
         <v>862.16499999999996</v>
       </c>
-      <c r="K89" s="33">
+      <c r="K89" s="26">
         <v>958.44500000000005</v>
       </c>
-      <c r="L89" s="27">
+      <c r="L89" s="26">
         <v>1044.1869999999999</v>
       </c>
       <c r="M89" s="17">
         <v>1120.4849999999999</v>
       </c>
     </row>
     <row r="90" spans="1:14">
-      <c r="A90" s="39">
+      <c r="A90" s="35">
         <v>2026</v>
       </c>
-      <c r="B90" s="37">
+      <c r="B90" s="33">
         <v>85.632999999999996</v>
       </c>
-      <c r="C90" s="37">
+      <c r="C90" s="33">
         <v>155.547</v>
       </c>
-      <c r="D90" s="37">
+      <c r="D90" s="33">
         <v>248.89099999999999</v>
       </c>
-      <c r="E90" s="37">
+      <c r="E90" s="33">
         <v>330.26600000000002</v>
       </c>
-      <c r="F90" s="82">
+      <c r="F90" s="33">
         <v>414.9</v>
       </c>
-      <c r="G90" s="37"/>
-[...8 lines deleted...]
-      <c r="A91" s="60" t="s">
+      <c r="G90" s="33">
+        <v>511.02</v>
+      </c>
+      <c r="H90" s="34"/>
+      <c r="I90" s="34"/>
+      <c r="J90" s="34"/>
+      <c r="K90" s="33"/>
+      <c r="L90" s="33"/>
+      <c r="M90" s="36"/>
+    </row>
+    <row r="91" spans="1:14">
+      <c r="A91" s="52" t="s">
         <v>94</v>
       </c>
-      <c r="B91" s="61"/>
-[...6 lines deleted...]
-      <c r="I91" s="61"/>
+      <c r="B91" s="53"/>
+      <c r="C91" s="53"/>
+      <c r="D91" s="53"/>
+      <c r="E91" s="53"/>
+      <c r="F91" s="53"/>
+      <c r="G91" s="53"/>
+      <c r="H91" s="53"/>
+      <c r="I91" s="53"/>
       <c r="J91" s="18"/>
-      <c r="K91" s="33"/>
-      <c r="L91" s="27"/>
+      <c r="K91" s="31"/>
+      <c r="L91" s="26"/>
       <c r="M91" s="17"/>
     </row>
     <row r="92" spans="1:14" ht="12.75">
-      <c r="A92" s="71" t="s">
+      <c r="A92" s="66" t="s">
         <v>93</v>
       </c>
-      <c r="B92" s="71"/>
-[...10 lines deleted...]
-      <c r="M92" s="72"/>
+      <c r="B92" s="66"/>
+      <c r="C92" s="66"/>
+      <c r="D92" s="66"/>
+      <c r="E92" s="66"/>
+      <c r="F92" s="66"/>
+      <c r="G92" s="66"/>
+      <c r="H92" s="66"/>
+      <c r="I92" s="66"/>
+      <c r="J92" s="67"/>
+      <c r="K92" s="67"/>
+      <c r="L92" s="67"/>
+      <c r="M92" s="67"/>
     </row>
     <row r="93" spans="1:14">
       <c r="D93" s="13"/>
     </row>
     <row r="94" spans="1:14" s="12" customFormat="1" ht="12.75">
-      <c r="A94" s="77" t="s">
+      <c r="A94" s="55" t="s">
         <v>62</v>
       </c>
-      <c r="B94" s="77"/>
-[...10 lines deleted...]
-      <c r="M94" s="77"/>
+      <c r="B94" s="55"/>
+      <c r="C94" s="55"/>
+      <c r="D94" s="55"/>
+      <c r="E94" s="55"/>
+      <c r="F94" s="55"/>
+      <c r="G94" s="55"/>
+      <c r="H94" s="55"/>
+      <c r="I94" s="55"/>
+      <c r="J94" s="55"/>
+      <c r="K94" s="55"/>
+      <c r="L94" s="55"/>
+      <c r="M94" s="55"/>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="2"/>
     </row>
     <row r="96" spans="1:14" ht="26.25" customHeight="1">
       <c r="A96" s="4"/>
       <c r="B96" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I96" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J96" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K96" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="M96" s="32" t="s">
+      <c r="M96" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N96" s="7"/>
     </row>
     <row r="97" spans="1:14" ht="27" customHeight="1">
-      <c r="A97" s="26" t="s">
+      <c r="A97" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B97" s="66"/>
-[...10 lines deleted...]
-      <c r="M97" s="66"/>
+      <c r="B97" s="59"/>
+      <c r="C97" s="59"/>
+      <c r="D97" s="59"/>
+      <c r="E97" s="59"/>
+      <c r="F97" s="59"/>
+      <c r="G97" s="59"/>
+      <c r="H97" s="59"/>
+      <c r="I97" s="59"/>
+      <c r="J97" s="59"/>
+      <c r="K97" s="59"/>
+      <c r="L97" s="59"/>
+      <c r="M97" s="59"/>
     </row>
     <row r="98" spans="1:14">
-      <c r="A98" s="26">
+      <c r="A98" s="25">
         <v>2018</v>
       </c>
       <c r="B98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G98" s="18">
         <v>41985.06</v>
       </c>
-      <c r="H98" s="41">
+      <c r="H98" s="37">
         <v>50436.44</v>
       </c>
-      <c r="I98" s="41">
+      <c r="I98" s="37">
         <v>58875.93</v>
       </c>
-      <c r="J98" s="41">
+      <c r="J98" s="37">
         <v>86423.79</v>
       </c>
-      <c r="K98" s="41">
+      <c r="K98" s="37">
         <v>97073.65</v>
       </c>
-      <c r="L98" s="41">
+      <c r="L98" s="37">
         <v>107491.3</v>
       </c>
-      <c r="M98" s="41">
+      <c r="M98" s="37">
         <v>116318.31</v>
       </c>
       <c r="N98" s="3"/>
     </row>
     <row r="99" spans="1:14">
-      <c r="A99" s="26">
+      <c r="A99" s="25">
         <v>2019</v>
       </c>
       <c r="B99" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C99" s="17">
         <v>12546.7</v>
       </c>
       <c r="D99" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E99" s="17">
         <v>81402.42</v>
       </c>
       <c r="F99" s="17">
         <v>26578.42</v>
       </c>
-      <c r="G99" s="16" t="s">
-[...17 lines deleted...]
-      <c r="M99" s="16" t="s">
+      <c r="G99" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="H99" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="I99" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J99" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="K99" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L99" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M99" s="26" t="s">
         <v>0</v>
       </c>
       <c r="N99" s="3"/>
     </row>
     <row r="100" spans="1:14">
-      <c r="A100" s="26">
+      <c r="A100" s="25">
         <v>2020</v>
       </c>
-      <c r="B100" s="16">
+      <c r="B100" s="26">
         <v>6532.72</v>
       </c>
-      <c r="C100" s="16">
+      <c r="C100" s="26">
         <v>12478.21</v>
       </c>
-      <c r="D100" s="16">
+      <c r="D100" s="26">
         <v>18230.02</v>
       </c>
-      <c r="E100" s="16">
+      <c r="E100" s="26">
         <v>22492</v>
       </c>
-      <c r="F100" s="27">
+      <c r="F100" s="26">
         <v>26498.28</v>
       </c>
-      <c r="G100" s="16">
+      <c r="G100" s="26">
         <v>44247.58</v>
       </c>
-      <c r="H100" s="16">
+      <c r="H100" s="26">
         <v>58468.17</v>
       </c>
-      <c r="I100" s="16">
+      <c r="I100" s="26">
         <v>69180.570000000007</v>
       </c>
-      <c r="J100" s="16">
+      <c r="J100" s="26">
         <v>79796.36</v>
       </c>
-      <c r="K100" s="16">
+      <c r="K100" s="26">
         <v>90412.7</v>
       </c>
-      <c r="L100" s="16">
+      <c r="L100" s="26">
         <v>101037.85</v>
       </c>
-      <c r="M100" s="16">
+      <c r="M100" s="26">
         <v>111594.05</v>
       </c>
       <c r="N100" s="3"/>
     </row>
     <row r="101" spans="1:14">
-      <c r="A101" s="26">
+      <c r="A101" s="25">
         <v>2021</v>
       </c>
-      <c r="B101" s="16">
+      <c r="B101" s="26">
         <v>6194.46</v>
       </c>
-      <c r="C101" s="16">
+      <c r="C101" s="26">
         <v>11722.92</v>
       </c>
-      <c r="D101" s="16">
+      <c r="D101" s="26">
         <v>17272.03</v>
       </c>
-      <c r="E101" s="16">
+      <c r="E101" s="26">
         <v>22538.560000000001</v>
       </c>
-      <c r="F101" s="27">
+      <c r="F101" s="26">
         <v>27037.59</v>
       </c>
-      <c r="G101" s="16">
+      <c r="G101" s="26">
         <v>33656.82</v>
       </c>
-      <c r="H101" s="16">
+      <c r="H101" s="26">
         <v>45035.71</v>
       </c>
-      <c r="I101" s="16">
+      <c r="I101" s="26">
         <v>57582.16</v>
       </c>
-      <c r="J101" s="16">
+      <c r="J101" s="26">
         <v>71454.97</v>
       </c>
-      <c r="K101" s="16">
+      <c r="K101" s="26">
         <v>85059.91</v>
       </c>
-      <c r="L101" s="16">
+      <c r="L101" s="26">
         <v>98603.63</v>
       </c>
-      <c r="M101" s="16">
+      <c r="M101" s="26">
         <v>111150.36</v>
       </c>
     </row>
     <row r="102" spans="1:14">
-      <c r="A102" s="30" t="s">
+      <c r="A102" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B102" s="16">
+      <c r="B102" s="26">
         <v>6145.37</v>
       </c>
-      <c r="C102" s="16">
+      <c r="C102" s="26">
         <v>11864.14</v>
       </c>
-      <c r="D102" s="27">
+      <c r="D102" s="26">
         <v>17488.439999999999</v>
       </c>
-      <c r="E102" s="27">
+      <c r="E102" s="26">
         <v>23137.94</v>
       </c>
-      <c r="F102" s="27">
+      <c r="F102" s="26">
         <v>28115.16</v>
       </c>
-      <c r="G102" s="27">
+      <c r="G102" s="26">
         <v>33617.21</v>
       </c>
-      <c r="H102" s="27">
+      <c r="H102" s="26">
         <v>41548.449999999997</v>
       </c>
-      <c r="I102" s="27">
+      <c r="I102" s="26">
         <v>51468.55</v>
       </c>
-      <c r="J102" s="27">
+      <c r="J102" s="26">
         <v>62822.3</v>
       </c>
-      <c r="K102" s="27">
+      <c r="K102" s="26">
         <v>75063.91</v>
       </c>
-      <c r="L102" s="27">
+      <c r="L102" s="26">
         <v>87861.32</v>
       </c>
-      <c r="M102" s="27">
+      <c r="M102" s="26">
         <v>100651.04</v>
       </c>
     </row>
     <row r="103" spans="1:14">
-      <c r="A103" s="30" t="s">
+      <c r="A103" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B103" s="27">
+      <c r="B103" s="26">
         <v>167.23</v>
       </c>
-      <c r="C103" s="16">
+      <c r="C103" s="26">
         <v>362.5</v>
       </c>
-      <c r="D103" s="16">
+      <c r="D103" s="26">
         <v>556.91999999999996</v>
       </c>
-      <c r="E103" s="16">
+      <c r="E103" s="26">
         <v>720.89</v>
       </c>
       <c r="F103" s="18">
         <v>896.3</v>
       </c>
       <c r="G103" s="18">
         <v>1073.3</v>
       </c>
       <c r="H103" s="18">
         <v>1290.5999999999999</v>
       </c>
       <c r="I103" s="18">
         <v>1550.07</v>
       </c>
       <c r="J103" s="18">
         <v>1876.8</v>
       </c>
       <c r="K103" s="17">
         <v>2177.6999999999998</v>
       </c>
-      <c r="L103" s="27">
+      <c r="L103" s="26">
         <v>2490.69</v>
       </c>
-      <c r="M103" s="27">
+      <c r="M103" s="26">
         <v>2750.31</v>
       </c>
     </row>
     <row r="104" spans="1:14">
-      <c r="A104" s="30">
+      <c r="A104" s="28">
         <v>2024</v>
       </c>
-      <c r="B104" s="27">
+      <c r="B104" s="26">
         <v>163.1</v>
       </c>
-      <c r="C104" s="16">
+      <c r="C104" s="26">
         <v>366.9</v>
       </c>
-      <c r="D104" s="16">
+      <c r="D104" s="26">
         <v>566.79999999999995</v>
       </c>
-      <c r="E104" s="42">
+      <c r="E104" s="26">
         <v>885.45</v>
       </c>
-      <c r="F104" s="24">
+      <c r="F104" s="26">
         <v>1278.9000000000001</v>
       </c>
       <c r="G104" s="18">
         <v>1668.72</v>
       </c>
       <c r="H104" s="18">
         <v>2076.8000000000002</v>
       </c>
       <c r="I104" s="18">
         <v>2508.35</v>
       </c>
       <c r="J104" s="18">
         <v>2915.5</v>
       </c>
-      <c r="K104" s="25">
+      <c r="K104" s="74">
         <v>3288.25</v>
       </c>
-      <c r="L104" s="27">
+      <c r="L104" s="26">
         <v>3611.71</v>
       </c>
-      <c r="M104" s="27">
+      <c r="M104" s="26">
         <v>3836.04</v>
       </c>
     </row>
     <row r="105" spans="1:14">
-      <c r="A105" s="30">
+      <c r="A105" s="28">
         <v>2025</v>
       </c>
-      <c r="B105" s="27">
+      <c r="B105" s="26">
         <v>230.64</v>
       </c>
-      <c r="C105" s="23">
+      <c r="C105" s="69">
         <v>456.83</v>
       </c>
-      <c r="D105" s="23">
+      <c r="D105" s="69">
         <v>692.69</v>
       </c>
-      <c r="E105" s="23">
+      <c r="E105" s="69">
         <v>926.83</v>
       </c>
-      <c r="F105" s="23">
+      <c r="F105" s="69">
         <v>1547.58</v>
       </c>
-      <c r="G105" s="23">
+      <c r="G105" s="69">
         <v>1867.05</v>
       </c>
       <c r="H105" s="18">
         <v>2215.3000000000002</v>
       </c>
       <c r="I105" s="18">
         <v>2562.8000000000002</v>
       </c>
       <c r="J105" s="18">
         <v>2992.21</v>
       </c>
-      <c r="K105" s="23">
+      <c r="K105" s="69">
         <v>3359.93</v>
       </c>
-      <c r="L105" s="27">
+      <c r="L105" s="26">
         <v>3679.19</v>
       </c>
-      <c r="M105" s="33">
+      <c r="M105" s="26">
         <v>4184.8500000000004</v>
       </c>
     </row>
     <row r="106" spans="1:14">
-      <c r="A106" s="30">
+      <c r="A106" s="28">
         <v>2026</v>
       </c>
-      <c r="B106" s="23">
+      <c r="B106" s="69">
         <v>274.07</v>
       </c>
-      <c r="C106" s="23">
+      <c r="C106" s="69">
         <v>602.29999999999995</v>
       </c>
-      <c r="D106" s="23">
+      <c r="D106" s="69">
         <v>970.18</v>
       </c>
-      <c r="E106" s="23">
+      <c r="E106" s="69">
         <v>1258.73</v>
       </c>
-      <c r="F106" s="28">
+      <c r="F106" s="26">
         <v>1568.99</v>
       </c>
-      <c r="G106" s="23"/>
+      <c r="G106" s="69">
+        <v>1879</v>
+      </c>
       <c r="H106" s="18"/>
       <c r="I106" s="18"/>
       <c r="J106" s="18"/>
-      <c r="K106" s="23"/>
-[...1 lines deleted...]
-      <c r="M106" s="33"/>
+      <c r="K106" s="69"/>
+      <c r="L106" s="26"/>
+      <c r="M106" s="26"/>
     </row>
     <row r="107" spans="1:14" ht="15" customHeight="1">
-      <c r="A107" s="26" t="s">
+      <c r="A107" s="25" t="s">
         <v>77</v>
       </c>
-      <c r="B107" s="65"/>
-[...10 lines deleted...]
-      <c r="M107" s="65"/>
+      <c r="B107" s="58"/>
+      <c r="C107" s="58"/>
+      <c r="D107" s="58"/>
+      <c r="E107" s="58"/>
+      <c r="F107" s="58"/>
+      <c r="G107" s="58"/>
+      <c r="H107" s="58"/>
+      <c r="I107" s="58"/>
+      <c r="J107" s="58"/>
+      <c r="K107" s="58"/>
+      <c r="L107" s="58"/>
+      <c r="M107" s="58"/>
       <c r="N107" s="3"/>
     </row>
     <row r="108" spans="1:14">
-      <c r="A108" s="26">
+      <c r="A108" s="25">
         <v>2018</v>
       </c>
       <c r="B108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G108" s="18">
         <v>2265.0700000000002</v>
       </c>
-      <c r="H108" s="41">
+      <c r="H108" s="37">
         <v>2680.22</v>
       </c>
-      <c r="I108" s="41">
+      <c r="I108" s="37">
         <v>3216.25</v>
       </c>
-      <c r="J108" s="41">
+      <c r="J108" s="37">
         <v>5471.68</v>
       </c>
-      <c r="K108" s="41">
+      <c r="K108" s="37">
         <v>6184.86</v>
       </c>
-      <c r="L108" s="41">
+      <c r="L108" s="37">
         <v>6892.1</v>
       </c>
-      <c r="M108" s="41">
+      <c r="M108" s="37">
         <v>7556.37</v>
       </c>
       <c r="N108" s="3"/>
     </row>
     <row r="109" spans="1:14">
-      <c r="A109" s="26">
+      <c r="A109" s="25">
         <v>2019</v>
       </c>
       <c r="B109" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C109" s="17">
         <v>752.98</v>
       </c>
       <c r="D109" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E109" s="17">
         <v>7566.74</v>
       </c>
       <c r="F109" s="17">
         <v>1733.45</v>
       </c>
-      <c r="G109" s="16" t="s">
-[...17 lines deleted...]
-      <c r="M109" s="16" t="s">
+      <c r="G109" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="H109" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="I109" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J109" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="K109" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L109" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M109" s="26" t="s">
         <v>0</v>
       </c>
       <c r="N109" s="3"/>
     </row>
     <row r="110" spans="1:14">
-      <c r="A110" s="26">
+      <c r="A110" s="25">
         <v>2020</v>
       </c>
-      <c r="B110" s="16">
+      <c r="B110" s="26">
         <v>416.97</v>
       </c>
-      <c r="C110" s="16">
+      <c r="C110" s="26">
         <v>749.33</v>
       </c>
-      <c r="D110" s="16">
+      <c r="D110" s="26">
         <v>1077.19</v>
       </c>
-      <c r="E110" s="16">
+      <c r="E110" s="26">
         <v>1388.67</v>
       </c>
-      <c r="F110" s="27">
+      <c r="F110" s="26">
         <v>1730.15</v>
       </c>
-      <c r="G110" s="16">
+      <c r="G110" s="26">
         <v>2632.97</v>
       </c>
-      <c r="H110" s="16">
+      <c r="H110" s="26">
         <v>3370.87</v>
       </c>
-      <c r="I110" s="16">
+      <c r="I110" s="26">
         <v>4113.51</v>
       </c>
-      <c r="J110" s="16">
+      <c r="J110" s="26">
         <v>4874.6000000000004</v>
       </c>
-      <c r="K110" s="16">
+      <c r="K110" s="26">
         <v>5669.34</v>
       </c>
-      <c r="L110" s="16">
+      <c r="L110" s="26">
         <v>6463.47</v>
       </c>
-      <c r="M110" s="16">
+      <c r="M110" s="26">
         <v>7253.65</v>
       </c>
       <c r="N110" s="3"/>
     </row>
     <row r="111" spans="1:14">
-      <c r="A111" s="26">
+      <c r="A111" s="25">
         <v>2021</v>
       </c>
-      <c r="B111" s="16">
+      <c r="B111" s="26">
         <v>596.97</v>
       </c>
-      <c r="C111" s="16">
+      <c r="C111" s="26">
         <v>847.97</v>
       </c>
-      <c r="D111" s="16">
+      <c r="D111" s="26">
         <v>1121.52</v>
       </c>
-      <c r="E111" s="16">
+      <c r="E111" s="26">
         <v>1439.38</v>
       </c>
-      <c r="F111" s="27">
+      <c r="F111" s="26">
         <v>1774.59</v>
       </c>
-      <c r="G111" s="16">
+      <c r="G111" s="26">
         <v>2240.0500000000002</v>
       </c>
-      <c r="H111" s="16">
+      <c r="H111" s="26">
         <v>2899.58</v>
       </c>
-      <c r="I111" s="16">
+      <c r="I111" s="26">
         <v>3624.66</v>
       </c>
-      <c r="J111" s="16">
+      <c r="J111" s="26">
         <v>4426.12</v>
       </c>
-      <c r="K111" s="16">
+      <c r="K111" s="26">
         <v>5223.99</v>
       </c>
-      <c r="L111" s="16">
+      <c r="L111" s="26">
         <v>6169.73</v>
       </c>
-      <c r="M111" s="16">
+      <c r="M111" s="26">
         <v>7061.93</v>
       </c>
     </row>
     <row r="112" spans="1:14">
-      <c r="A112" s="30" t="s">
+      <c r="A112" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B112" s="16">
+      <c r="B112" s="26">
         <v>438.02</v>
       </c>
-      <c r="C112" s="16">
+      <c r="C112" s="26">
         <v>838.25</v>
       </c>
-      <c r="D112" s="27">
+      <c r="D112" s="26">
         <v>1214.44</v>
       </c>
-      <c r="E112" s="27">
+      <c r="E112" s="26">
         <v>1591.33</v>
       </c>
-      <c r="F112" s="27">
+      <c r="F112" s="26">
         <v>1927.18</v>
       </c>
-      <c r="G112" s="27">
+      <c r="G112" s="26">
         <v>2303.7600000000002</v>
       </c>
-      <c r="H112" s="27">
+      <c r="H112" s="26">
         <v>2844.72</v>
       </c>
-      <c r="I112" s="27">
+      <c r="I112" s="26">
         <v>3465.2</v>
       </c>
-      <c r="J112" s="27">
+      <c r="J112" s="26">
         <v>4083.08</v>
       </c>
-      <c r="K112" s="27">
+      <c r="K112" s="26">
         <v>4701.04</v>
       </c>
-      <c r="L112" s="27">
+      <c r="L112" s="26">
         <v>5310.99</v>
       </c>
-      <c r="M112" s="27">
+      <c r="M112" s="26">
         <v>5952</v>
       </c>
     </row>
     <row r="113" spans="1:24">
-      <c r="A113" s="30" t="s">
+      <c r="A113" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B113" s="27">
+      <c r="B113" s="26">
         <v>95.97</v>
       </c>
-      <c r="C113" s="16">
+      <c r="C113" s="26">
         <v>201.55</v>
       </c>
-      <c r="D113" s="16">
+      <c r="D113" s="26">
         <v>307.20999999999998</v>
       </c>
-      <c r="E113" s="16">
+      <c r="E113" s="26">
         <v>400.31</v>
       </c>
       <c r="F113" s="18">
         <v>536.75699999999995</v>
       </c>
       <c r="G113" s="18">
         <v>672.8</v>
       </c>
       <c r="H113" s="18">
         <v>818.6</v>
       </c>
       <c r="I113" s="18">
         <v>984.22699999999998</v>
       </c>
       <c r="J113" s="18">
         <v>1186.4000000000001</v>
       </c>
       <c r="K113" s="17">
         <v>1386</v>
       </c>
-      <c r="L113" s="27">
+      <c r="L113" s="26">
         <v>1567.11</v>
       </c>
-      <c r="M113" s="27">
+      <c r="M113" s="26">
         <v>1738.3</v>
       </c>
     </row>
     <row r="114" spans="1:24">
-      <c r="A114" s="30">
+      <c r="A114" s="28">
         <v>2024</v>
       </c>
-      <c r="B114" s="27">
+      <c r="B114" s="26">
         <v>140.9</v>
       </c>
-      <c r="C114" s="16">
+      <c r="C114" s="26">
         <v>294.35500000000002</v>
       </c>
-      <c r="D114" s="16">
+      <c r="D114" s="26">
         <v>446.63900000000001</v>
       </c>
-      <c r="E114" s="42">
+      <c r="E114" s="26">
         <v>659.50900000000001</v>
       </c>
-      <c r="F114" s="24">
+      <c r="F114" s="26">
         <v>915.37</v>
       </c>
       <c r="G114" s="18">
         <v>1153.864</v>
       </c>
       <c r="H114" s="18">
         <v>1362.5</v>
       </c>
       <c r="I114" s="18">
         <v>1586.0840000000001</v>
       </c>
       <c r="J114" s="18">
         <v>1806.1</v>
       </c>
-      <c r="K114" s="31">
+      <c r="K114" s="70">
         <v>1976</v>
       </c>
-      <c r="L114" s="27">
+      <c r="L114" s="26">
         <v>2131.8330000000001</v>
       </c>
-      <c r="M114" s="27">
+      <c r="M114" s="26">
         <v>2278.9319999999998</v>
       </c>
     </row>
     <row r="115" spans="1:24">
-      <c r="A115" s="30">
+      <c r="A115" s="28">
         <v>2025</v>
       </c>
-      <c r="B115" s="27">
+      <c r="B115" s="26">
         <v>212.58199999999999</v>
       </c>
-      <c r="C115" s="33">
+      <c r="C115" s="26">
         <v>429.024</v>
       </c>
-      <c r="D115" s="33">
+      <c r="D115" s="26">
         <v>650.24</v>
       </c>
-      <c r="E115" s="33">
+      <c r="E115" s="26">
         <v>851.99300000000005</v>
       </c>
-      <c r="F115" s="33">
+      <c r="F115" s="26">
         <v>1442.826</v>
       </c>
-      <c r="G115" s="33">
+      <c r="G115" s="26">
         <v>1665.923</v>
       </c>
       <c r="H115" s="18">
         <v>1906.94</v>
       </c>
       <c r="I115" s="18">
         <v>2143.69</v>
       </c>
       <c r="J115" s="18">
         <v>2391.3020000000001</v>
       </c>
-      <c r="K115" s="33">
+      <c r="K115" s="26">
         <v>2685.1570000000002</v>
       </c>
-      <c r="L115" s="27">
+      <c r="L115" s="26">
         <v>2975.2089999999998</v>
       </c>
-      <c r="M115" s="27">
+      <c r="M115" s="26">
         <v>3314.846</v>
       </c>
     </row>
     <row r="116" spans="1:24" s="7" customFormat="1">
-      <c r="A116" s="34">
+      <c r="A116" s="32">
         <v>2026</v>
       </c>
-      <c r="B116" s="37">
+      <c r="B116" s="33">
         <v>269.82299999999998</v>
       </c>
-      <c r="C116" s="37">
+      <c r="C116" s="33">
         <v>557.44799999999998</v>
       </c>
-      <c r="D116" s="37">
+      <c r="D116" s="33">
         <v>848.53800000000001</v>
       </c>
-      <c r="E116" s="37">
+      <c r="E116" s="33">
         <v>1101.6600000000001</v>
       </c>
-      <c r="F116" s="82">
+      <c r="F116" s="33">
         <v>1362.7</v>
       </c>
-      <c r="G116" s="37"/>
-[...5 lines deleted...]
-      <c r="M116" s="35"/>
+      <c r="G116" s="33">
+        <v>1630.3</v>
+      </c>
+      <c r="H116" s="34"/>
+      <c r="I116" s="34"/>
+      <c r="J116" s="34"/>
+      <c r="K116" s="33"/>
+      <c r="L116" s="33"/>
+      <c r="M116" s="33"/>
     </row>
     <row r="117" spans="1:24" ht="21" customHeight="1">
-      <c r="A117" s="79" t="s">
+      <c r="A117" s="57" t="s">
         <v>63</v>
       </c>
-      <c r="B117" s="79"/>
-[...10 lines deleted...]
-      <c r="M117" s="79"/>
+      <c r="B117" s="57"/>
+      <c r="C117" s="57"/>
+      <c r="D117" s="57"/>
+      <c r="E117" s="57"/>
+      <c r="F117" s="57"/>
+      <c r="G117" s="57"/>
+      <c r="H117" s="57"/>
+      <c r="I117" s="57"/>
+      <c r="J117" s="57"/>
+      <c r="K117" s="57"/>
+      <c r="L117" s="57"/>
+      <c r="M117" s="57"/>
       <c r="N117" s="10"/>
       <c r="O117" s="10"/>
       <c r="P117" s="10"/>
       <c r="Q117" s="10"/>
       <c r="R117" s="10"/>
       <c r="S117" s="10"/>
       <c r="T117" s="10"/>
       <c r="U117" s="10"/>
       <c r="V117" s="10"/>
       <c r="W117" s="10"/>
       <c r="X117" s="10"/>
     </row>
     <row r="118" spans="1:24" ht="10.5" customHeight="1">
       <c r="A118" s="11"/>
       <c r="B118" s="11"/>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="11"/>
       <c r="F118" s="11"/>
       <c r="G118" s="11"/>
       <c r="H118" s="11"/>
       <c r="I118" s="11"/>
       <c r="J118" s="11"/>
       <c r="K118" s="11"/>
       <c r="L118" s="11"/>
@@ -5498,1399 +5504,1416 @@
       </c>
       <c r="E120" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F120" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G120" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I120" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J120" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K120" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L120" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="M120" s="32" t="s">
+      <c r="M120" s="30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="121" spans="1:24" ht="26.25" customHeight="1">
-      <c r="A121" s="43" t="s">
+      <c r="A121" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B121" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C121" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D121" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E121" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F121" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G121" s="18">
         <v>735214.49</v>
       </c>
-      <c r="H121" s="41">
+      <c r="H121" s="37">
         <v>842658.92</v>
       </c>
-      <c r="I121" s="41">
+      <c r="I121" s="37">
         <v>939809.02</v>
       </c>
-      <c r="J121" s="41">
+      <c r="J121" s="37">
         <v>1331242.45</v>
       </c>
-      <c r="K121" s="41">
+      <c r="K121" s="37">
         <v>1462539.43</v>
       </c>
-      <c r="L121" s="41">
+      <c r="L121" s="37">
         <v>1634788.37</v>
       </c>
-      <c r="M121" s="41">
+      <c r="M121" s="37">
         <v>1806429.04</v>
       </c>
     </row>
     <row r="122" spans="1:24" s="3" customFormat="1">
-      <c r="A122" s="44" t="s">
+      <c r="A122" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B122" s="17"/>
       <c r="C122" s="18"/>
       <c r="D122" s="18"/>
       <c r="E122" s="18"/>
       <c r="F122" s="18"/>
       <c r="G122" s="18"/>
       <c r="H122" s="18"/>
       <c r="I122" s="18"/>
       <c r="J122" s="18"/>
       <c r="K122" s="18"/>
       <c r="L122" s="18"/>
       <c r="M122" s="18"/>
     </row>
     <row r="123" spans="1:24">
-      <c r="A123" s="45" t="s">
+      <c r="A123" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B123" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C123" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D123" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E123" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F123" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G123" s="18"/>
-[...2 lines deleted...]
-      <c r="J123" s="46">
+      <c r="G123" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H123" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="I123" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="J123" s="17">
         <v>1088853.3</v>
       </c>
-      <c r="K123" s="46">
+      <c r="K123" s="17">
         <v>1193636.8999999999</v>
       </c>
-      <c r="L123" s="46">
+      <c r="L123" s="17">
         <v>1338061.2</v>
       </c>
-      <c r="M123" s="46">
+      <c r="M123" s="17">
         <v>1481869.6</v>
       </c>
     </row>
     <row r="124" spans="1:24">
-      <c r="A124" s="45" t="s">
+      <c r="A124" s="41" t="s">
         <v>67</v>
       </c>
       <c r="B124" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C124" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D124" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E124" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F124" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G124" s="18"/>
-[...2 lines deleted...]
-      <c r="J124" s="46">
+      <c r="G124" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="H124" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="I124" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="J124" s="17">
         <v>242389.1</v>
       </c>
-      <c r="K124" s="46">
+      <c r="K124" s="17">
         <v>268902.5</v>
       </c>
-      <c r="L124" s="46">
+      <c r="L124" s="17">
         <v>296727.2</v>
       </c>
-      <c r="M124" s="46">
+      <c r="M124" s="17">
         <v>324559.5</v>
       </c>
     </row>
     <row r="125" spans="1:24">
-      <c r="A125" s="26">
+      <c r="A125" s="25">
         <v>2019</v>
       </c>
       <c r="B125" s="17"/>
       <c r="C125" s="18"/>
       <c r="D125" s="18"/>
       <c r="E125" s="18"/>
       <c r="F125" s="18"/>
       <c r="G125" s="18"/>
       <c r="H125" s="18"/>
       <c r="I125" s="18"/>
       <c r="J125" s="18"/>
       <c r="K125" s="18"/>
       <c r="L125" s="18"/>
       <c r="M125" s="18"/>
     </row>
     <row r="126" spans="1:24" ht="25.5" customHeight="1">
-      <c r="A126" s="43" t="s">
+      <c r="A126" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B126" s="17">
         <v>110824.99</v>
       </c>
       <c r="C126" s="17">
         <v>218855.05</v>
       </c>
       <c r="D126" s="17">
         <v>331318.92</v>
       </c>
       <c r="E126" s="17">
         <v>1678513.84</v>
       </c>
       <c r="F126" s="17">
         <v>597612.72</v>
       </c>
-      <c r="G126" s="16">
+      <c r="G126" s="26">
         <v>793635.12</v>
       </c>
-      <c r="H126" s="16">
+      <c r="H126" s="26">
         <v>946188.62</v>
       </c>
-      <c r="I126" s="16" t="s">
-[...11 lines deleted...]
-      <c r="M126" s="16" t="s">
+      <c r="I126" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J126" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="K126" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L126" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M126" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:24">
-      <c r="A127" s="44" t="s">
+      <c r="A127" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B127" s="17"/>
       <c r="C127" s="17"/>
       <c r="D127" s="17"/>
       <c r="E127" s="18"/>
       <c r="F127" s="18"/>
       <c r="G127" s="18"/>
       <c r="H127" s="18"/>
       <c r="I127" s="18"/>
       <c r="J127" s="18"/>
       <c r="K127" s="18"/>
       <c r="L127" s="18"/>
       <c r="M127" s="18"/>
     </row>
     <row r="128" spans="1:24">
-      <c r="A128" s="45" t="s">
+      <c r="A128" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B128" s="46">
+      <c r="B128" s="17">
         <v>99680.2</v>
       </c>
-      <c r="C128" s="46">
+      <c r="C128" s="17">
         <v>202076.79999999999</v>
       </c>
-      <c r="D128" s="46">
+      <c r="D128" s="17">
         <v>303372.40000000002</v>
       </c>
-      <c r="E128" s="46">
+      <c r="E128" s="17">
         <v>404489.9</v>
       </c>
-      <c r="F128" s="16" t="s">
+      <c r="F128" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="G128" s="16" t="s">
+      <c r="G128" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="H128" s="16" t="s">
+      <c r="H128" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="I128" s="16">
+      <c r="I128" s="26">
         <v>913940.29</v>
       </c>
-      <c r="J128" s="16" t="s">
+      <c r="J128" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="K128" s="16" t="s">
+      <c r="K128" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="L128" s="16" t="s">
+      <c r="L128" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="M128" s="16" t="s">
+      <c r="M128" s="26" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:13">
-      <c r="A129" s="45" t="s">
+      <c r="A129" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B129" s="46">
+      <c r="B129" s="17">
         <v>11144.8</v>
       </c>
-      <c r="C129" s="46">
+      <c r="C129" s="17">
         <v>16778.3</v>
       </c>
-      <c r="D129" s="46">
+      <c r="D129" s="17">
         <v>27946.5</v>
       </c>
-      <c r="E129" s="46">
+      <c r="E129" s="17">
         <v>55842.6</v>
       </c>
-      <c r="F129" s="16" t="s">
+      <c r="F129" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="G129" s="16" t="s">
+      <c r="G129" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="H129" s="16" t="s">
+      <c r="H129" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="I129" s="16" t="s">
-[...11 lines deleted...]
-      <c r="M129" s="16" t="s">
+      <c r="I129" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J129" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="K129" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L129" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M129" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13">
-      <c r="A130" s="26">
+      <c r="A130" s="25">
         <v>2020</v>
       </c>
-      <c r="B130" s="65"/>
-[...10 lines deleted...]
-      <c r="M130" s="65"/>
+      <c r="B130" s="58"/>
+      <c r="C130" s="58"/>
+      <c r="D130" s="58"/>
+      <c r="E130" s="58"/>
+      <c r="F130" s="58"/>
+      <c r="G130" s="58"/>
+      <c r="H130" s="58"/>
+      <c r="I130" s="58"/>
+      <c r="J130" s="58"/>
+      <c r="K130" s="58"/>
+      <c r="L130" s="58"/>
+      <c r="M130" s="58"/>
     </row>
     <row r="131" spans="1:13" ht="27" customHeight="1">
-      <c r="A131" s="43" t="s">
+      <c r="A131" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B131" s="24">
+      <c r="B131" s="26">
         <v>112284.17</v>
       </c>
-      <c r="C131" s="24">
+      <c r="C131" s="26">
         <v>219147.87</v>
       </c>
-      <c r="D131" s="24">
+      <c r="D131" s="26">
         <v>320482.53000000003</v>
       </c>
-      <c r="E131" s="24">
+      <c r="E131" s="26">
         <v>339484.87</v>
       </c>
-      <c r="F131" s="42">
+      <c r="F131" s="26">
         <v>363624.95</v>
       </c>
-      <c r="G131" s="24">
+      <c r="G131" s="26">
         <v>402408.86</v>
       </c>
-      <c r="H131" s="24">
+      <c r="H131" s="26">
         <v>412221.93</v>
       </c>
-      <c r="I131" s="24">
+      <c r="I131" s="26">
         <v>422863.79</v>
       </c>
-      <c r="J131" s="24">
+      <c r="J131" s="26">
         <v>437534.44</v>
       </c>
-      <c r="K131" s="24">
+      <c r="K131" s="26">
         <v>454835.21</v>
       </c>
-      <c r="L131" s="24">
+      <c r="L131" s="26">
         <v>473142.01</v>
       </c>
-      <c r="M131" s="24">
+      <c r="M131" s="26">
         <v>494120.37</v>
       </c>
     </row>
     <row r="132" spans="1:13">
-      <c r="A132" s="44" t="s">
+      <c r="A132" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B132" s="17"/>
       <c r="C132" s="17"/>
       <c r="D132" s="17"/>
       <c r="E132" s="17"/>
       <c r="F132" s="17"/>
       <c r="G132" s="18"/>
       <c r="H132" s="17"/>
       <c r="I132" s="18"/>
       <c r="J132" s="17"/>
       <c r="K132" s="17"/>
       <c r="L132" s="17"/>
       <c r="M132" s="17"/>
     </row>
     <row r="133" spans="1:13">
-      <c r="A133" s="45" t="s">
+      <c r="A133" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B133" s="27" t="s">
+      <c r="B133" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="C133" s="27" t="s">
+      <c r="C133" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="D133" s="27" t="s">
+      <c r="D133" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="E133" s="27" t="s">
+      <c r="E133" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="F133" s="27" t="s">
+      <c r="F133" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="G133" s="27">
+      <c r="G133" s="26">
         <v>356496.92</v>
       </c>
-      <c r="H133" s="27" t="s">
+      <c r="H133" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="I133" s="27" t="s">
+      <c r="I133" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="J133" s="27">
+      <c r="J133" s="26">
         <v>380413.39</v>
       </c>
-      <c r="K133" s="27" t="s">
+      <c r="K133" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="L133" s="27" t="s">
+      <c r="L133" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="M133" s="27">
+      <c r="M133" s="26">
         <v>422420.71</v>
       </c>
     </row>
     <row r="134" spans="1:13">
-      <c r="A134" s="45" t="s">
+      <c r="A134" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B134" s="27" t="s">
+      <c r="B134" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C134" s="27" t="s">
+      <c r="C134" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="D134" s="27" t="s">
+      <c r="D134" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="E134" s="27" t="s">
+      <c r="E134" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="F134" s="27" t="s">
+      <c r="F134" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="G134" s="27">
+      <c r="G134" s="26">
         <v>45911.92</v>
       </c>
-      <c r="H134" s="27" t="s">
+      <c r="H134" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="I134" s="27" t="s">
+      <c r="I134" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="J134" s="27">
+      <c r="J134" s="26">
         <v>57121.05</v>
       </c>
-      <c r="K134" s="27" t="s">
+      <c r="K134" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="L134" s="27" t="s">
+      <c r="L134" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="M134" s="27">
+      <c r="M134" s="26">
         <v>71699.67</v>
       </c>
     </row>
     <row r="135" spans="1:13">
-      <c r="A135" s="26">
+      <c r="A135" s="25">
         <v>2021</v>
       </c>
-      <c r="B135" s="65"/>
-[...10 lines deleted...]
-      <c r="M135" s="65"/>
+      <c r="B135" s="58"/>
+      <c r="C135" s="58"/>
+      <c r="D135" s="58"/>
+      <c r="E135" s="58"/>
+      <c r="F135" s="58"/>
+      <c r="G135" s="58"/>
+      <c r="H135" s="58"/>
+      <c r="I135" s="58"/>
+      <c r="J135" s="58"/>
+      <c r="K135" s="58"/>
+      <c r="L135" s="58"/>
+      <c r="M135" s="58"/>
     </row>
     <row r="136" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A136" s="43" t="s">
+      <c r="A136" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B136" s="16">
+      <c r="B136" s="26">
         <v>22676.080000000002</v>
       </c>
-      <c r="C136" s="16">
+      <c r="C136" s="26">
         <v>47546.1</v>
       </c>
-      <c r="D136" s="16">
+      <c r="D136" s="26">
         <v>76779.98</v>
       </c>
-      <c r="E136" s="16">
+      <c r="E136" s="26">
         <v>110848.5</v>
       </c>
-      <c r="F136" s="27">
+      <c r="F136" s="26">
         <v>145618.53</v>
       </c>
-      <c r="G136" s="16">
+      <c r="G136" s="26">
         <v>183945</v>
       </c>
-      <c r="H136" s="16">
+      <c r="H136" s="26">
         <v>220262.6</v>
       </c>
-      <c r="I136" s="16">
+      <c r="I136" s="26">
         <v>266117.8</v>
       </c>
-      <c r="J136" s="16">
+      <c r="J136" s="26">
         <v>321721.90000000002</v>
       </c>
-      <c r="K136" s="16">
+      <c r="K136" s="26">
         <v>378373.6</v>
       </c>
-      <c r="L136" s="16">
+      <c r="L136" s="26">
         <v>440288.5</v>
       </c>
-      <c r="M136" s="16">
+      <c r="M136" s="26">
         <v>504061.89</v>
       </c>
     </row>
     <row r="137" spans="1:13">
-      <c r="A137" s="44" t="s">
+      <c r="A137" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B137" s="17"/>
       <c r="C137" s="17"/>
       <c r="D137" s="17"/>
       <c r="E137" s="17"/>
       <c r="F137" s="17"/>
       <c r="G137" s="18"/>
       <c r="H137" s="18"/>
       <c r="I137" s="18"/>
       <c r="J137" s="18"/>
       <c r="K137" s="17"/>
       <c r="L137" s="18"/>
       <c r="M137" s="17"/>
     </row>
     <row r="138" spans="1:13">
-      <c r="A138" s="45" t="s">
+      <c r="A138" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B138" s="16">
+      <c r="B138" s="26">
         <v>17816.439999999999</v>
       </c>
-      <c r="C138" s="16">
+      <c r="C138" s="26">
         <v>37814.769999999997</v>
       </c>
-      <c r="D138" s="16">
+      <c r="D138" s="26">
         <v>61647.25</v>
       </c>
-      <c r="E138" s="16">
+      <c r="E138" s="26">
         <v>90316.15</v>
       </c>
-      <c r="F138" s="16">
+      <c r="F138" s="26">
         <v>119690.81</v>
       </c>
-      <c r="G138" s="16">
+      <c r="G138" s="26">
         <v>152565.76000000001</v>
       </c>
-      <c r="H138" s="16">
+      <c r="H138" s="26">
         <v>182347.36</v>
       </c>
-      <c r="I138" s="28">
+      <c r="I138" s="26">
         <v>219712.92</v>
       </c>
-      <c r="J138" s="16">
+      <c r="J138" s="26">
         <v>265974.98</v>
       </c>
-      <c r="K138" s="16">
+      <c r="K138" s="26">
         <v>313195.71999999997</v>
       </c>
-      <c r="L138" s="16">
+      <c r="L138" s="26">
         <v>363800.84</v>
       </c>
-      <c r="M138" s="16">
+      <c r="M138" s="26">
         <v>415699.58</v>
       </c>
     </row>
     <row r="139" spans="1:13">
-      <c r="A139" s="45" t="s">
+      <c r="A139" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B139" s="16">
+      <c r="B139" s="26">
         <v>4859.6499999999996</v>
       </c>
-      <c r="C139" s="16">
+      <c r="C139" s="26">
         <v>9731.31</v>
       </c>
-      <c r="D139" s="16">
+      <c r="D139" s="26">
         <v>15132.74</v>
       </c>
-      <c r="E139" s="16">
+      <c r="E139" s="26">
         <v>20532.28</v>
       </c>
-      <c r="F139" s="16">
+      <c r="F139" s="26">
         <v>25927.72</v>
       </c>
-      <c r="G139" s="16">
+      <c r="G139" s="26">
         <v>31379.200000000001</v>
       </c>
-      <c r="H139" s="16">
+      <c r="H139" s="26">
         <v>37915.26</v>
       </c>
-      <c r="I139" s="28">
+      <c r="I139" s="26">
         <v>46404.92</v>
       </c>
-      <c r="J139" s="16">
+      <c r="J139" s="26">
         <v>55746.9</v>
       </c>
-      <c r="K139" s="16">
+      <c r="K139" s="26">
         <v>65177.87</v>
       </c>
-      <c r="L139" s="16">
+      <c r="L139" s="26">
         <v>76487.7</v>
       </c>
-      <c r="M139" s="16">
+      <c r="M139" s="26">
         <v>88362.31</v>
       </c>
     </row>
     <row r="140" spans="1:13">
-      <c r="A140" s="30" t="s">
+      <c r="A140" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B140" s="65"/>
-[...10 lines deleted...]
-      <c r="M140" s="65"/>
+      <c r="B140" s="58"/>
+      <c r="C140" s="58"/>
+      <c r="D140" s="58"/>
+      <c r="E140" s="58"/>
+      <c r="F140" s="58"/>
+      <c r="G140" s="58"/>
+      <c r="H140" s="58"/>
+      <c r="I140" s="58"/>
+      <c r="J140" s="58"/>
+      <c r="K140" s="58"/>
+      <c r="L140" s="58"/>
+      <c r="M140" s="58"/>
     </row>
     <row r="141" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A141" s="43" t="s">
+      <c r="A141" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B141" s="16">
+      <c r="B141" s="26">
         <v>29674.74</v>
       </c>
-      <c r="C141" s="16">
+      <c r="C141" s="26">
         <v>62329.1</v>
       </c>
-      <c r="D141" s="27">
+      <c r="D141" s="26">
         <v>98086.1</v>
       </c>
-      <c r="E141" s="27">
+      <c r="E141" s="26">
         <v>134685.74</v>
       </c>
-      <c r="F141" s="27">
+      <c r="F141" s="26">
         <v>170458.31</v>
       </c>
-      <c r="G141" s="27">
+      <c r="G141" s="26">
         <v>205329.64</v>
       </c>
-      <c r="H141" s="27">
+      <c r="H141" s="26">
         <v>239395.81</v>
       </c>
-      <c r="I141" s="27">
+      <c r="I141" s="26">
         <v>277637.33</v>
       </c>
-      <c r="J141" s="27">
+      <c r="J141" s="26">
         <v>323378.71000000002</v>
       </c>
-      <c r="K141" s="27">
+      <c r="K141" s="26">
         <v>369006.36</v>
       </c>
-      <c r="L141" s="27">
+      <c r="L141" s="26">
         <v>439399.9</v>
       </c>
-      <c r="M141" s="27">
+      <c r="M141" s="26">
         <v>513474.12</v>
       </c>
     </row>
     <row r="142" spans="1:13">
-      <c r="A142" s="44" t="s">
+      <c r="A142" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B142" s="18"/>
       <c r="C142" s="17"/>
       <c r="D142" s="17"/>
       <c r="E142" s="17"/>
       <c r="F142" s="17"/>
       <c r="G142" s="17"/>
       <c r="H142" s="18"/>
       <c r="I142" s="18"/>
       <c r="J142" s="18"/>
       <c r="K142" s="17"/>
       <c r="L142" s="18"/>
       <c r="M142" s="18"/>
     </row>
     <row r="143" spans="1:13">
-      <c r="A143" s="45" t="s">
+      <c r="A143" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B143" s="16">
+      <c r="B143" s="26">
         <v>23728.79</v>
       </c>
-      <c r="C143" s="16">
+      <c r="C143" s="26">
         <v>50560.85</v>
       </c>
-      <c r="D143" s="27">
+      <c r="D143" s="26">
         <v>79624.77</v>
       </c>
-      <c r="E143" s="16">
+      <c r="E143" s="26">
         <v>109531.91</v>
       </c>
-      <c r="F143" s="16">
+      <c r="F143" s="26">
         <v>138612.14000000001</v>
       </c>
-      <c r="G143" s="27">
+      <c r="G143" s="26">
         <v>166793.85999999999</v>
       </c>
-      <c r="H143" s="16">
+      <c r="H143" s="26">
         <v>194166.81</v>
       </c>
-      <c r="I143" s="16">
+      <c r="I143" s="26">
         <v>225715.8</v>
       </c>
-      <c r="J143" s="16" t="s">
+      <c r="J143" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="K143" s="16">
+      <c r="K143" s="26">
         <v>303034.15999999997</v>
       </c>
-      <c r="L143" s="16">
+      <c r="L143" s="26">
         <v>361493.78</v>
       </c>
-      <c r="M143" s="16">
+      <c r="M143" s="26">
         <v>422441.86</v>
       </c>
     </row>
     <row r="144" spans="1:13">
-      <c r="A144" s="45" t="s">
+      <c r="A144" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B144" s="16">
+      <c r="B144" s="26">
         <v>5945.95</v>
       </c>
-      <c r="C144" s="16">
+      <c r="C144" s="26">
         <v>11768.25</v>
       </c>
-      <c r="D144" s="27">
+      <c r="D144" s="26">
         <v>18461.28</v>
       </c>
-      <c r="E144" s="16">
+      <c r="E144" s="26">
         <v>25153.83</v>
       </c>
-      <c r="F144" s="16">
+      <c r="F144" s="26">
         <v>31846.16</v>
       </c>
-      <c r="G144" s="27">
+      <c r="G144" s="26">
         <v>38535.78</v>
       </c>
-      <c r="H144" s="16">
+      <c r="H144" s="26">
         <v>45228.99</v>
       </c>
-      <c r="I144" s="16">
+      <c r="I144" s="26">
         <v>51921.53</v>
       </c>
-      <c r="J144" s="16" t="s">
+      <c r="J144" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="K144" s="16">
+      <c r="K144" s="26">
         <v>65972.2</v>
       </c>
-      <c r="L144" s="16">
+      <c r="L144" s="26">
         <v>77906.11</v>
       </c>
-      <c r="M144" s="16">
+      <c r="M144" s="26">
         <v>91032.26</v>
       </c>
     </row>
     <row r="145" spans="1:13">
-      <c r="A145" s="30" t="s">
+      <c r="A145" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B145" s="67"/>
-[...10 lines deleted...]
-      <c r="M145" s="67"/>
+      <c r="B145" s="64"/>
+      <c r="C145" s="64"/>
+      <c r="D145" s="64"/>
+      <c r="E145" s="64"/>
+      <c r="F145" s="64"/>
+      <c r="G145" s="64"/>
+      <c r="H145" s="64"/>
+      <c r="I145" s="64"/>
+      <c r="J145" s="64"/>
+      <c r="K145" s="64"/>
+      <c r="L145" s="64"/>
+      <c r="M145" s="64"/>
     </row>
     <row r="146" spans="1:13" ht="24" customHeight="1">
-      <c r="A146" s="43" t="s">
+      <c r="A146" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B146" s="27">
+      <c r="B146" s="26">
         <v>6082.22</v>
       </c>
-      <c r="C146" s="16">
+      <c r="C146" s="26">
         <v>13385.92</v>
       </c>
-      <c r="D146" s="16">
+      <c r="D146" s="26">
         <v>22567</v>
       </c>
-      <c r="E146" s="16">
+      <c r="E146" s="26">
         <v>31821.360000000001</v>
       </c>
       <c r="F146" s="17">
         <v>41110.5</v>
       </c>
       <c r="G146" s="17">
         <v>48993.1</v>
       </c>
       <c r="H146" s="17">
         <v>56133.7</v>
       </c>
       <c r="I146" s="17">
         <v>63852.02</v>
       </c>
       <c r="J146" s="17">
         <v>73473.5</v>
       </c>
       <c r="K146" s="17">
         <v>83013.5</v>
       </c>
       <c r="L146" s="17">
         <v>92506.62</v>
       </c>
       <c r="M146" s="17">
         <v>101055.91</v>
       </c>
     </row>
     <row r="147" spans="1:13">
-      <c r="A147" s="44" t="s">
+      <c r="A147" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B147" s="18"/>
       <c r="C147" s="18"/>
       <c r="D147" s="17"/>
       <c r="E147" s="17"/>
       <c r="F147" s="17"/>
       <c r="G147" s="18"/>
       <c r="H147" s="17"/>
       <c r="I147" s="17"/>
       <c r="J147" s="18"/>
       <c r="K147" s="17"/>
-      <c r="L147" s="47"/>
+      <c r="L147" s="18"/>
       <c r="M147" s="18"/>
     </row>
     <row r="148" spans="1:13">
-      <c r="A148" s="45" t="s">
+      <c r="A148" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B148" s="16">
+      <c r="B148" s="26">
         <v>6008.22</v>
       </c>
-      <c r="C148" s="16">
+      <c r="C148" s="26">
         <v>13234.72</v>
       </c>
-      <c r="D148" s="16">
+      <c r="D148" s="26">
         <v>22342</v>
       </c>
-      <c r="E148" s="16">
+      <c r="E148" s="26">
         <v>31529.24</v>
       </c>
       <c r="F148" s="17">
         <v>40615.800000000003</v>
       </c>
       <c r="G148" s="17">
         <v>48299.199999999997</v>
       </c>
       <c r="H148" s="17">
         <v>55247.9</v>
       </c>
       <c r="I148" s="17">
         <v>62769.3</v>
       </c>
       <c r="J148" s="18">
         <v>72349.7</v>
       </c>
       <c r="K148" s="17">
         <v>81849.399999999994</v>
       </c>
-      <c r="L148" s="16">
+      <c r="L148" s="26">
         <v>91308.61</v>
       </c>
       <c r="M148" s="17">
         <v>99824.59</v>
       </c>
     </row>
     <row r="149" spans="1:13">
-      <c r="A149" s="45" t="s">
+      <c r="A149" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B149" s="16">
+      <c r="B149" s="26">
         <v>74</v>
       </c>
-      <c r="C149" s="16">
+      <c r="C149" s="26">
         <v>151.19999999999999</v>
       </c>
-      <c r="D149" s="16">
+      <c r="D149" s="26">
         <v>224.95</v>
       </c>
-      <c r="E149" s="16">
+      <c r="E149" s="26">
         <v>292.12</v>
       </c>
       <c r="F149" s="17">
         <v>494.7</v>
       </c>
       <c r="G149" s="17">
         <v>693.9</v>
       </c>
       <c r="H149" s="17">
         <v>885.7</v>
       </c>
       <c r="I149" s="17">
         <v>1082.72</v>
       </c>
       <c r="J149" s="18">
         <v>1123.9000000000001</v>
       </c>
       <c r="K149" s="17">
         <v>1164</v>
       </c>
-      <c r="L149" s="16">
+      <c r="L149" s="26">
         <v>1198</v>
       </c>
       <c r="M149" s="17">
         <v>1231.32</v>
       </c>
     </row>
     <row r="150" spans="1:13">
-      <c r="A150" s="30">
+      <c r="A150" s="28">
         <v>2024</v>
       </c>
-      <c r="B150" s="16"/>
-[...2 lines deleted...]
-      <c r="E150" s="16"/>
+      <c r="B150" s="26"/>
+      <c r="C150" s="26"/>
+      <c r="D150" s="26"/>
+      <c r="E150" s="26"/>
       <c r="F150" s="17"/>
       <c r="G150" s="17"/>
       <c r="H150" s="17"/>
       <c r="I150" s="17"/>
       <c r="J150" s="18"/>
       <c r="K150" s="17"/>
-      <c r="L150" s="16"/>
+      <c r="L150" s="26"/>
       <c r="M150" s="17"/>
     </row>
     <row r="151" spans="1:13" ht="24" customHeight="1">
-      <c r="A151" s="43" t="s">
+      <c r="A151" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B151" s="16">
+      <c r="B151" s="26">
         <v>7655.6</v>
       </c>
-      <c r="C151" s="16">
+      <c r="C151" s="26">
         <v>16355</v>
       </c>
-      <c r="D151" s="16">
+      <c r="D151" s="26">
         <v>24438.799999999999</v>
       </c>
-      <c r="E151" s="48">
+      <c r="E151" s="26">
         <v>33685.03</v>
       </c>
-      <c r="F151" s="33">
+      <c r="F151" s="26">
         <v>40011.17</v>
       </c>
       <c r="G151" s="17">
         <v>45166.94</v>
       </c>
       <c r="H151" s="17">
         <v>49867.1</v>
       </c>
-      <c r="I151" s="49">
+      <c r="I151" s="75">
         <v>54694.49</v>
       </c>
       <c r="J151" s="18">
         <v>60674.6</v>
       </c>
-      <c r="K151" s="25">
+      <c r="K151" s="74">
         <v>66891.12</v>
       </c>
-      <c r="L151" s="33">
+      <c r="L151" s="26">
         <v>73503.37</v>
       </c>
-      <c r="M151" s="33">
+      <c r="M151" s="26">
         <v>80155.95</v>
       </c>
     </row>
     <row r="152" spans="1:13">
-      <c r="A152" s="44" t="s">
+      <c r="A152" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="B152" s="68"/>
-[...10 lines deleted...]
-      <c r="M152" s="69"/>
+      <c r="B152" s="48"/>
+      <c r="C152" s="26"/>
+      <c r="D152" s="26"/>
+      <c r="E152" s="48"/>
+      <c r="F152" s="17"/>
+      <c r="G152" s="17"/>
+      <c r="H152" s="17"/>
+      <c r="I152" s="48"/>
+      <c r="J152" s="18"/>
+      <c r="K152" s="17"/>
+      <c r="L152" s="48"/>
+      <c r="M152" s="48"/>
     </row>
     <row r="153" spans="1:13">
-      <c r="A153" s="45" t="s">
+      <c r="A153" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B153" s="16">
+      <c r="B153" s="26">
         <v>7475.8</v>
       </c>
-      <c r="C153" s="16">
+      <c r="C153" s="26">
         <v>15788.4</v>
       </c>
-      <c r="D153" s="16">
+      <c r="D153" s="26">
         <v>23463.1</v>
       </c>
-      <c r="E153" s="48">
+      <c r="E153" s="26">
         <v>32616</v>
       </c>
-      <c r="F153" s="33">
+      <c r="F153" s="26">
         <v>38823.53</v>
       </c>
       <c r="G153" s="17">
         <v>43857.53</v>
       </c>
       <c r="H153" s="17">
         <v>48448.6</v>
       </c>
-      <c r="I153" s="49">
+      <c r="I153" s="75">
         <v>53163.35</v>
       </c>
       <c r="J153" s="18">
         <v>59031.4</v>
       </c>
-      <c r="K153" s="25">
+      <c r="K153" s="74">
         <v>64989.919999999998</v>
       </c>
-      <c r="L153" s="33">
+      <c r="L153" s="26">
         <v>71277.66</v>
       </c>
-      <c r="M153" s="33">
+      <c r="M153" s="26">
         <v>77586.990000000005</v>
       </c>
     </row>
     <row r="154" spans="1:13">
-      <c r="A154" s="45" t="s">
+      <c r="A154" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B154" s="16">
+      <c r="B154" s="26">
         <v>179.7</v>
       </c>
-      <c r="C154" s="16">
+      <c r="C154" s="26">
         <v>566.5</v>
       </c>
-      <c r="D154" s="16">
+      <c r="D154" s="26">
         <v>975.7</v>
       </c>
-      <c r="E154" s="48">
+      <c r="E154" s="26">
         <v>1069.03</v>
       </c>
-      <c r="F154" s="33">
+      <c r="F154" s="26">
         <v>1187.6500000000001</v>
       </c>
       <c r="G154" s="17">
         <v>1309.4100000000001</v>
       </c>
       <c r="H154" s="17">
         <v>1418.5</v>
       </c>
-      <c r="I154" s="49">
+      <c r="I154" s="75">
         <v>1531.15</v>
       </c>
       <c r="J154" s="18">
         <v>1643.2</v>
       </c>
-      <c r="K154" s="25">
+      <c r="K154" s="74">
         <v>1901.2</v>
       </c>
-      <c r="L154" s="33">
+      <c r="L154" s="26">
         <v>2225.71</v>
       </c>
-      <c r="M154" s="33">
+      <c r="M154" s="26">
         <v>2568.96</v>
       </c>
     </row>
     <row r="155" spans="1:13">
-      <c r="A155" s="30">
+      <c r="A155" s="28">
         <v>2025</v>
       </c>
-      <c r="B155" s="16"/>
-[...3 lines deleted...]
-      <c r="F155" s="33"/>
+      <c r="B155" s="26"/>
+      <c r="C155" s="26"/>
+      <c r="D155" s="26"/>
+      <c r="E155" s="26"/>
+      <c r="F155" s="26"/>
       <c r="G155" s="17"/>
       <c r="H155" s="17"/>
-      <c r="I155" s="49"/>
+      <c r="I155" s="75"/>
       <c r="J155" s="18"/>
-      <c r="K155" s="25"/>
-      <c r="L155" s="33"/>
+      <c r="K155" s="74"/>
+      <c r="L155" s="26"/>
       <c r="M155" s="17"/>
     </row>
     <row r="156" spans="1:13" ht="27.75" customHeight="1">
-      <c r="A156" s="43" t="s">
+      <c r="A156" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B156" s="33">
+      <c r="B156" s="26">
         <v>6420.04</v>
       </c>
-      <c r="C156" s="23">
+      <c r="C156" s="69">
         <v>13775.19</v>
       </c>
-      <c r="D156" s="23">
+      <c r="D156" s="69">
         <v>21450.13</v>
       </c>
-      <c r="E156" s="23">
+      <c r="E156" s="69">
         <v>30237.57</v>
       </c>
-      <c r="F156" s="23">
+      <c r="F156" s="69">
         <v>38405.019999999997</v>
       </c>
-      <c r="G156" s="23">
+      <c r="G156" s="69">
         <v>46425.39</v>
       </c>
       <c r="H156" s="17">
         <v>54634.9</v>
       </c>
-      <c r="I156" s="49">
+      <c r="I156" s="75">
         <v>63726.6</v>
       </c>
       <c r="J156" s="18">
         <v>73807.350000000006</v>
       </c>
-      <c r="K156" s="23">
+      <c r="K156" s="69">
         <v>84445.52</v>
       </c>
-      <c r="L156" s="23">
+      <c r="L156" s="69">
         <v>96258.55</v>
       </c>
-      <c r="M156" s="33">
+      <c r="M156" s="26">
         <v>111657.39</v>
       </c>
     </row>
     <row r="157" spans="1:13">
-      <c r="A157" s="44" t="s">
+      <c r="A157" s="40" t="s">
         <v>65</v>
       </c>
       <c r="H157" s="17"/>
-      <c r="I157" s="49"/>
+      <c r="I157" s="75"/>
       <c r="J157" s="18"/>
     </row>
     <row r="158" spans="1:13">
-      <c r="A158" s="45" t="s">
+      <c r="A158" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B158" s="23">
+      <c r="B158" s="26">
         <v>5522.1</v>
       </c>
-      <c r="C158" s="23">
+      <c r="C158" s="26">
         <v>12295.45</v>
       </c>
-      <c r="D158" s="23">
+      <c r="D158" s="26">
         <v>19325.349999999999</v>
       </c>
-      <c r="E158" s="23">
+      <c r="E158" s="26">
         <v>27432.57</v>
       </c>
-      <c r="F158" s="23">
+      <c r="F158" s="26">
         <v>34906.019999999997</v>
       </c>
-      <c r="G158" s="33">
+      <c r="G158" s="26">
         <v>42187.26</v>
       </c>
       <c r="H158" s="17">
         <v>49596</v>
       </c>
-      <c r="I158" s="49">
+      <c r="I158" s="75">
         <v>57846.8</v>
       </c>
       <c r="J158" s="18">
         <v>67074.490000000005</v>
       </c>
-      <c r="K158" s="33">
+      <c r="K158" s="26">
         <v>76844</v>
       </c>
-      <c r="L158" s="23">
+      <c r="L158" s="26">
         <v>87305.99</v>
       </c>
-      <c r="M158" s="33">
+      <c r="M158" s="26">
         <v>101267.95</v>
       </c>
     </row>
     <row r="159" spans="1:13">
-      <c r="A159" s="45" t="s">
+      <c r="A159" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B159" s="33">
+      <c r="B159" s="26">
         <v>897.94</v>
       </c>
-      <c r="C159" s="33">
+      <c r="C159" s="26">
         <v>1479.74</v>
       </c>
-      <c r="D159" s="33">
+      <c r="D159" s="26">
         <v>2124.7800000000002</v>
       </c>
-      <c r="E159" s="33">
+      <c r="E159" s="26">
         <v>2805.01</v>
       </c>
-      <c r="F159" s="33">
+      <c r="F159" s="26">
         <v>3499</v>
       </c>
-      <c r="G159" s="33">
+      <c r="G159" s="26">
         <v>4238.1400000000003</v>
       </c>
       <c r="H159" s="17">
         <v>5038.8999999999996</v>
       </c>
-      <c r="I159" s="49">
+      <c r="I159" s="75">
         <v>5879.8</v>
       </c>
       <c r="J159" s="18">
         <v>6732.86</v>
       </c>
-      <c r="K159" s="33">
+      <c r="K159" s="26">
         <v>7601.51</v>
       </c>
-      <c r="L159" s="33">
+      <c r="L159" s="26">
         <v>8952.57</v>
       </c>
-      <c r="M159" s="33">
+      <c r="M159" s="26">
         <v>10389.450000000001</v>
       </c>
     </row>
     <row r="160" spans="1:13">
-      <c r="A160" s="26">
+      <c r="A160" s="25">
         <v>2026</v>
       </c>
-      <c r="B160" s="33"/>
-[...4 lines deleted...]
-      <c r="G160" s="33"/>
+      <c r="B160" s="26"/>
+      <c r="C160" s="26"/>
+      <c r="D160" s="26"/>
+      <c r="E160" s="26"/>
+      <c r="F160" s="26"/>
+      <c r="G160" s="26"/>
       <c r="H160" s="17"/>
-      <c r="I160" s="49"/>
+      <c r="I160" s="75"/>
       <c r="J160" s="18"/>
-      <c r="K160" s="33"/>
-[...1 lines deleted...]
-      <c r="M160" s="33"/>
+      <c r="K160" s="26"/>
+      <c r="L160" s="26"/>
+      <c r="M160" s="26"/>
     </row>
     <row r="161" spans="1:24" ht="27" customHeight="1">
-      <c r="A161" s="43" t="s">
+      <c r="A161" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B161" s="23">
+      <c r="B161" s="69">
         <v>9943.09</v>
       </c>
-      <c r="C161" s="23">
+      <c r="C161" s="69">
         <v>20359.650000000001</v>
       </c>
-      <c r="D161" s="23">
+      <c r="D161" s="69">
         <v>31278.83</v>
       </c>
-      <c r="E161" s="23">
+      <c r="E161" s="69">
         <v>43410.93</v>
       </c>
-      <c r="F161" s="28">
+      <c r="F161" s="26">
         <v>53946.42</v>
       </c>
-      <c r="G161" s="33"/>
+      <c r="G161" s="26">
+        <v>63982</v>
+      </c>
       <c r="H161" s="17"/>
-      <c r="I161" s="49"/>
+      <c r="I161" s="75"/>
       <c r="J161" s="18"/>
-      <c r="K161" s="33"/>
-[...1 lines deleted...]
-      <c r="M161" s="33"/>
+      <c r="K161" s="26"/>
+      <c r="L161" s="26"/>
+      <c r="M161" s="26"/>
     </row>
     <row r="162" spans="1:24">
-      <c r="A162" s="44" t="s">
+      <c r="A162" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="F162" s="83"/>
-      <c r="G162" s="33"/>
+      <c r="G162" s="26"/>
       <c r="H162" s="17"/>
-      <c r="I162" s="49"/>
+      <c r="I162" s="75"/>
       <c r="J162" s="18"/>
-      <c r="K162" s="33"/>
-[...1 lines deleted...]
-      <c r="M162" s="33"/>
+      <c r="K162" s="26"/>
+      <c r="L162" s="26"/>
+      <c r="M162" s="26"/>
     </row>
     <row r="163" spans="1:24">
-      <c r="A163" s="45" t="s">
+      <c r="A163" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B163" s="33">
+      <c r="B163" s="26">
         <v>8484.6</v>
       </c>
-      <c r="C163" s="33">
+      <c r="C163" s="26">
         <v>17508.62</v>
       </c>
-      <c r="D163" s="33">
+      <c r="D163" s="26">
         <v>27057.77</v>
       </c>
-      <c r="E163" s="33">
+      <c r="E163" s="26">
         <v>37927.85</v>
       </c>
-      <c r="F163" s="28">
+      <c r="F163" s="26">
         <v>47663.61</v>
       </c>
-      <c r="G163" s="33"/>
+      <c r="G163" s="26">
+        <v>57131.9</v>
+      </c>
       <c r="H163" s="17"/>
-      <c r="I163" s="49"/>
+      <c r="I163" s="75"/>
       <c r="J163" s="18"/>
-      <c r="K163" s="33"/>
-[...1 lines deleted...]
-      <c r="M163" s="33"/>
+      <c r="K163" s="26"/>
+      <c r="L163" s="26"/>
+      <c r="M163" s="26"/>
     </row>
     <row r="164" spans="1:24">
-      <c r="A164" s="50" t="s">
+      <c r="A164" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="B164" s="37">
+      <c r="B164" s="33">
         <v>1458.49</v>
       </c>
-      <c r="C164" s="37">
+      <c r="C164" s="33">
         <v>2851.03</v>
       </c>
-      <c r="D164" s="37">
+      <c r="D164" s="33">
         <v>4221.0600000000004</v>
       </c>
-      <c r="E164" s="37">
+      <c r="E164" s="33">
         <v>5483.08</v>
       </c>
-      <c r="F164" s="82">
+      <c r="F164" s="33">
         <v>6282.81</v>
       </c>
-      <c r="G164" s="37"/>
-[...5 lines deleted...]
-      <c r="M164" s="37"/>
+      <c r="G164" s="33">
+        <v>6850.1</v>
+      </c>
+      <c r="H164" s="36"/>
+      <c r="I164" s="76"/>
+      <c r="J164" s="34"/>
+      <c r="K164" s="33"/>
+      <c r="L164" s="33"/>
+      <c r="M164" s="33"/>
     </row>
     <row r="165" spans="1:24" ht="23.25" customHeight="1">
-      <c r="A165" s="79" t="s">
+      <c r="A165" s="57" t="s">
         <v>63</v>
       </c>
-      <c r="B165" s="79"/>
-[...10 lines deleted...]
-      <c r="M165" s="79"/>
+      <c r="B165" s="57"/>
+      <c r="C165" s="57"/>
+      <c r="D165" s="57"/>
+      <c r="E165" s="57"/>
+      <c r="F165" s="57"/>
+      <c r="G165" s="57"/>
+      <c r="H165" s="57"/>
+      <c r="I165" s="57"/>
+      <c r="J165" s="57"/>
+      <c r="K165" s="57"/>
+      <c r="L165" s="57"/>
+      <c r="M165" s="57"/>
       <c r="N165" s="10"/>
       <c r="O165" s="10"/>
       <c r="P165" s="10"/>
       <c r="Q165" s="10"/>
       <c r="R165" s="10"/>
       <c r="S165" s="10"/>
       <c r="T165" s="10"/>
       <c r="U165" s="10"/>
       <c r="V165" s="10"/>
       <c r="W165" s="10"/>
       <c r="X165" s="10"/>
     </row>
     <row r="166" spans="1:24" ht="17.25" customHeight="1">
       <c r="A166" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B166" s="14"/>
       <c r="C166" s="14"/>
       <c r="D166" s="14"/>
       <c r="E166" s="14"/>
       <c r="F166" s="14"/>
       <c r="G166" s="14"/>
       <c r="H166" s="14"/>
       <c r="I166" s="14"/>
       <c r="J166" s="14"/>
@@ -6913,3828 +6936,3844 @@
       </c>
       <c r="E167" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F167" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G167" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H167" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I167" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J167" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K167" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L167" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="M167" s="32" t="s">
+      <c r="M167" s="30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="168" spans="1:24" ht="26.25" customHeight="1">
-      <c r="A168" s="43" t="s">
+      <c r="A168" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B168" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C168" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D168" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E168" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F168" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G168" s="18">
         <v>6119</v>
       </c>
       <c r="H168" s="18">
         <v>7263.2</v>
       </c>
       <c r="I168" s="18">
         <v>8412.1</v>
       </c>
       <c r="J168" s="18">
         <v>10983.6</v>
       </c>
       <c r="K168" s="18">
         <v>12255.2</v>
       </c>
       <c r="L168" s="18">
         <v>13682.4</v>
       </c>
       <c r="M168" s="18">
         <v>15101.8</v>
       </c>
     </row>
     <row r="169" spans="1:24">
-      <c r="A169" s="44" t="s">
+      <c r="A169" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B169" s="17"/>
       <c r="C169" s="18"/>
       <c r="D169" s="18"/>
       <c r="E169" s="18"/>
       <c r="F169" s="18"/>
       <c r="G169" s="18"/>
       <c r="H169" s="18"/>
       <c r="I169" s="18"/>
       <c r="J169" s="18"/>
       <c r="K169" s="18"/>
       <c r="L169" s="18"/>
       <c r="M169" s="18"/>
     </row>
     <row r="170" spans="1:24">
-      <c r="A170" s="45" t="s">
+      <c r="A170" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B170" s="17"/>
       <c r="C170" s="18"/>
       <c r="D170" s="18"/>
       <c r="E170" s="18"/>
       <c r="F170" s="18"/>
       <c r="G170" s="18"/>
       <c r="H170" s="18"/>
       <c r="I170" s="18"/>
-      <c r="J170" s="46" t="s">
+      <c r="J170" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="K170" s="46" t="s">
+      <c r="K170" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="L170" s="46" t="s">
+      <c r="L170" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="M170" s="46" t="s">
+      <c r="M170" s="42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:24">
-      <c r="A171" s="45" t="s">
+      <c r="A171" s="41" t="s">
         <v>67</v>
       </c>
       <c r="B171" s="17"/>
       <c r="C171" s="18"/>
       <c r="D171" s="18"/>
       <c r="E171" s="18"/>
       <c r="F171" s="18"/>
       <c r="G171" s="18"/>
       <c r="H171" s="18"/>
       <c r="I171" s="18"/>
-      <c r="J171" s="46" t="s">
+      <c r="J171" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="K171" s="46">
+      <c r="K171" s="42">
         <v>924.3</v>
       </c>
-      <c r="L171" s="46" t="s">
+      <c r="L171" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="M171" s="46" t="s">
+      <c r="M171" s="42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172" spans="1:24">
-      <c r="A172" s="26">
+      <c r="A172" s="25">
         <v>2019</v>
       </c>
-      <c r="B172" s="65"/>
-[...10 lines deleted...]
-      <c r="M172" s="65"/>
+      <c r="B172" s="58"/>
+      <c r="C172" s="58"/>
+      <c r="D172" s="58"/>
+      <c r="E172" s="58"/>
+      <c r="F172" s="58"/>
+      <c r="G172" s="58"/>
+      <c r="H172" s="58"/>
+      <c r="I172" s="58"/>
+      <c r="J172" s="58"/>
+      <c r="K172" s="58"/>
+      <c r="L172" s="58"/>
+      <c r="M172" s="58"/>
     </row>
     <row r="173" spans="1:24" ht="25.5" customHeight="1">
-      <c r="A173" s="43" t="s">
+      <c r="A173" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B173" s="17">
         <v>1034.4000000000001</v>
       </c>
       <c r="C173" s="17">
         <v>1953.2</v>
       </c>
       <c r="D173" s="17">
         <v>2966.8</v>
       </c>
       <c r="E173" s="17">
         <v>10481.200000000001</v>
       </c>
       <c r="F173" s="17">
         <v>5090.5</v>
       </c>
       <c r="G173" s="16">
         <v>6196.7</v>
       </c>
       <c r="H173" s="16">
         <v>7415.5</v>
       </c>
       <c r="I173" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J173" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K173" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L173" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M173" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:24">
-      <c r="A174" s="44" t="s">
+      <c r="A174" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B174" s="17"/>
       <c r="C174" s="17"/>
       <c r="D174" s="17"/>
       <c r="E174" s="18"/>
       <c r="F174" s="18"/>
       <c r="G174" s="18"/>
       <c r="H174" s="18"/>
       <c r="I174" s="18"/>
       <c r="J174" s="18"/>
       <c r="K174" s="18"/>
       <c r="L174" s="18"/>
       <c r="M174" s="18"/>
     </row>
     <row r="175" spans="1:24">
-      <c r="A175" s="45" t="s">
+      <c r="A175" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B175" s="46" t="s">
+      <c r="B175" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="C175" s="46" t="s">
+      <c r="C175" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="D175" s="46" t="s">
+      <c r="D175" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="E175" s="46" t="s">
+      <c r="E175" s="42" t="s">
         <v>14</v>
       </c>
       <c r="F175" s="16">
         <v>4891.5</v>
       </c>
       <c r="G175" s="16">
         <v>5943.9</v>
       </c>
       <c r="H175" s="16">
         <v>7103.5</v>
       </c>
       <c r="I175" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J175" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K175" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L175" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M175" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:24">
-      <c r="A176" s="45" t="s">
+      <c r="A176" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B176" s="46">
+      <c r="B176" s="42">
         <v>33.700000000000003</v>
       </c>
-      <c r="C176" s="46">
+      <c r="C176" s="42">
         <v>52.2</v>
       </c>
-      <c r="D176" s="46">
+      <c r="D176" s="42">
         <v>85.4</v>
       </c>
-      <c r="E176" s="46">
+      <c r="E176" s="42">
         <v>145.1</v>
       </c>
       <c r="F176" s="16">
         <v>199</v>
       </c>
       <c r="G176" s="16">
         <v>252.8</v>
       </c>
       <c r="H176" s="16">
         <v>312.10000000000002</v>
       </c>
       <c r="I176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M176" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13">
-      <c r="A177" s="26">
+      <c r="A177" s="25">
         <v>2020</v>
       </c>
-      <c r="B177" s="65"/>
-[...10 lines deleted...]
-      <c r="M177" s="65"/>
+      <c r="B177" s="58"/>
+      <c r="C177" s="58"/>
+      <c r="D177" s="58"/>
+      <c r="E177" s="58"/>
+      <c r="F177" s="58"/>
+      <c r="G177" s="58"/>
+      <c r="H177" s="58"/>
+      <c r="I177" s="58"/>
+      <c r="J177" s="58"/>
+      <c r="K177" s="58"/>
+      <c r="L177" s="58"/>
+      <c r="M177" s="58"/>
     </row>
     <row r="178" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A178" s="43" t="s">
+      <c r="A178" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B178" s="24">
         <v>1150.5999999999999</v>
       </c>
       <c r="C178" s="24">
         <v>2012.9</v>
       </c>
       <c r="D178" s="24">
         <v>2869.6</v>
       </c>
       <c r="E178" s="24">
         <v>3036.8</v>
       </c>
-      <c r="F178" s="42">
+      <c r="F178" s="38">
         <v>3298.5</v>
       </c>
       <c r="G178" s="24">
         <v>3563.3</v>
       </c>
       <c r="H178" s="24">
         <v>3650.5</v>
       </c>
       <c r="I178" s="24">
         <v>3769.2</v>
       </c>
       <c r="J178" s="24">
         <v>3980.4</v>
       </c>
       <c r="K178" s="24">
         <v>4176.1000000000004</v>
       </c>
       <c r="L178" s="24">
         <v>4406.3999999999996</v>
       </c>
       <c r="M178" s="24">
         <v>4647.8</v>
       </c>
     </row>
     <row r="179" spans="1:13">
-      <c r="A179" s="44" t="s">
+      <c r="A179" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="B179" s="52"/>
+      <c r="B179" s="46"/>
       <c r="C179" s="17"/>
       <c r="D179" s="17"/>
       <c r="E179" s="18"/>
       <c r="F179" s="18"/>
       <c r="G179" s="18"/>
       <c r="H179" s="18"/>
       <c r="I179" s="18"/>
       <c r="J179" s="17"/>
       <c r="K179" s="18"/>
       <c r="L179" s="18"/>
       <c r="M179" s="18"/>
     </row>
     <row r="180" spans="1:13">
-      <c r="A180" s="45" t="s">
+      <c r="A180" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B180" s="27">
+      <c r="B180" s="26">
         <v>1098.5</v>
       </c>
-      <c r="C180" s="27">
+      <c r="C180" s="26">
         <v>1919.1</v>
       </c>
-      <c r="D180" s="27">
+      <c r="D180" s="26">
         <v>2732</v>
       </c>
-      <c r="E180" s="27">
+      <c r="E180" s="26">
         <v>2894.7</v>
       </c>
-      <c r="F180" s="27">
+      <c r="F180" s="26">
         <v>3151.1</v>
       </c>
-      <c r="G180" s="27">
+      <c r="G180" s="26">
         <v>3406</v>
       </c>
-      <c r="H180" s="27">
+      <c r="H180" s="26">
         <v>3483.9</v>
       </c>
-      <c r="I180" s="27">
+      <c r="I180" s="26">
         <v>3593.3</v>
       </c>
-      <c r="J180" s="27">
+      <c r="J180" s="26">
         <v>3795.1</v>
       </c>
-      <c r="K180" s="27">
+      <c r="K180" s="26">
         <v>3976.8</v>
       </c>
-      <c r="L180" s="27">
+      <c r="L180" s="26">
         <v>4193.2</v>
       </c>
-      <c r="M180" s="27">
+      <c r="M180" s="26">
         <v>4420.7</v>
       </c>
     </row>
     <row r="181" spans="1:13">
-      <c r="A181" s="45" t="s">
+      <c r="A181" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B181" s="27">
+      <c r="B181" s="26">
         <v>52.1</v>
       </c>
-      <c r="C181" s="27">
+      <c r="C181" s="26">
         <v>93.8</v>
       </c>
-      <c r="D181" s="27">
+      <c r="D181" s="26">
         <v>137.6</v>
       </c>
-      <c r="E181" s="27">
+      <c r="E181" s="26">
         <v>142.1</v>
       </c>
-      <c r="F181" s="27">
+      <c r="F181" s="26">
         <v>147.5</v>
       </c>
-      <c r="G181" s="27">
+      <c r="G181" s="26">
         <v>157.30000000000001</v>
       </c>
-      <c r="H181" s="27">
+      <c r="H181" s="26">
         <v>166.6</v>
       </c>
-      <c r="I181" s="27">
+      <c r="I181" s="26">
         <v>175.9</v>
       </c>
-      <c r="J181" s="27">
+      <c r="J181" s="26">
         <v>185.3</v>
       </c>
-      <c r="K181" s="27">
+      <c r="K181" s="26">
         <v>199.3</v>
       </c>
-      <c r="L181" s="27">
+      <c r="L181" s="26">
         <v>213.2</v>
       </c>
-      <c r="M181" s="27">
+      <c r="M181" s="26">
         <v>227.2</v>
       </c>
     </row>
     <row r="182" spans="1:13">
-      <c r="A182" s="26">
+      <c r="A182" s="25">
         <v>2021</v>
       </c>
-      <c r="B182" s="65"/>
-[...10 lines deleted...]
-      <c r="M182" s="65"/>
+      <c r="B182" s="58"/>
+      <c r="C182" s="58"/>
+      <c r="D182" s="58"/>
+      <c r="E182" s="58"/>
+      <c r="F182" s="58"/>
+      <c r="G182" s="58"/>
+      <c r="H182" s="58"/>
+      <c r="I182" s="58"/>
+      <c r="J182" s="58"/>
+      <c r="K182" s="58"/>
+      <c r="L182" s="58"/>
+      <c r="M182" s="58"/>
     </row>
     <row r="183" spans="1:13" ht="23.25" customHeight="1">
-      <c r="A183" s="43" t="s">
+      <c r="A183" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B183" s="16">
         <v>273.89999999999998</v>
       </c>
       <c r="C183" s="16">
         <v>587.9</v>
       </c>
       <c r="D183" s="16">
         <v>974.8</v>
       </c>
       <c r="E183" s="16">
         <v>1410.9</v>
       </c>
-      <c r="F183" s="27">
+      <c r="F183" s="26">
         <v>1857.7</v>
       </c>
       <c r="G183" s="16">
         <v>2349.5</v>
       </c>
       <c r="H183" s="16">
         <v>2798.1</v>
       </c>
       <c r="I183" s="16">
         <v>3252.3</v>
       </c>
       <c r="J183" s="16">
         <v>3848.4</v>
       </c>
       <c r="K183" s="16">
         <v>4440.2</v>
       </c>
       <c r="L183" s="16">
         <v>5007.1000000000004</v>
       </c>
       <c r="M183" s="16">
         <v>5571.1</v>
       </c>
     </row>
     <row r="184" spans="1:13">
-      <c r="A184" s="44" t="s">
+      <c r="A184" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="B184" s="52"/>
+      <c r="B184" s="46"/>
       <c r="C184" s="17"/>
       <c r="D184" s="17"/>
       <c r="E184" s="18"/>
       <c r="F184" s="18"/>
       <c r="G184" s="18"/>
       <c r="H184" s="18"/>
       <c r="I184" s="18"/>
       <c r="J184" s="18"/>
       <c r="K184" s="18"/>
       <c r="L184" s="18"/>
       <c r="M184" s="18"/>
     </row>
     <row r="185" spans="1:13">
-      <c r="A185" s="45" t="s">
+      <c r="A185" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B185" s="16">
         <v>260.10000000000002</v>
       </c>
       <c r="C185" s="16">
         <v>560</v>
       </c>
       <c r="D185" s="16">
         <v>928.7</v>
       </c>
       <c r="E185" s="16">
         <v>1346.7</v>
       </c>
       <c r="F185" s="16">
         <v>1775.5</v>
       </c>
       <c r="G185" s="16">
         <v>2249</v>
       </c>
       <c r="H185" s="16">
         <v>2675.0909999999999</v>
       </c>
-      <c r="I185" s="28">
+      <c r="I185" s="27">
         <v>3107.37</v>
       </c>
       <c r="J185" s="16">
         <v>3679.16</v>
       </c>
       <c r="K185" s="16">
         <v>4251.6149999999998</v>
       </c>
       <c r="L185" s="16">
         <v>4799.2060000000001</v>
       </c>
       <c r="M185" s="16">
         <v>5343.9340000000002</v>
       </c>
     </row>
     <row r="186" spans="1:13">
-      <c r="A186" s="45" t="s">
+      <c r="A186" s="41" t="s">
         <v>67</v>
       </c>
       <c r="B186" s="16">
         <v>13.8</v>
       </c>
       <c r="C186" s="16">
         <v>27.9</v>
       </c>
       <c r="D186" s="16">
         <v>46.1</v>
       </c>
       <c r="E186" s="16">
         <v>64.2</v>
       </c>
       <c r="F186" s="16">
         <v>82.2</v>
       </c>
       <c r="G186" s="16">
         <v>100.5</v>
       </c>
       <c r="H186" s="16">
         <v>123.009</v>
       </c>
-      <c r="I186" s="28">
+      <c r="I186" s="27">
         <v>144.93899999999999</v>
       </c>
       <c r="J186" s="16">
         <v>169.214</v>
       </c>
       <c r="K186" s="16">
         <v>188.559</v>
       </c>
       <c r="L186" s="16">
         <v>207.851</v>
       </c>
       <c r="M186" s="16">
         <v>227.15</v>
       </c>
     </row>
     <row r="187" spans="1:13">
-      <c r="A187" s="26">
+      <c r="A187" s="25">
         <v>2022</v>
       </c>
-      <c r="B187" s="65"/>
-[...10 lines deleted...]
-      <c r="M187" s="65"/>
+      <c r="B187" s="58"/>
+      <c r="C187" s="58"/>
+      <c r="D187" s="58"/>
+      <c r="E187" s="58"/>
+      <c r="F187" s="58"/>
+      <c r="G187" s="58"/>
+      <c r="H187" s="58"/>
+      <c r="I187" s="58"/>
+      <c r="J187" s="58"/>
+      <c r="K187" s="58"/>
+      <c r="L187" s="58"/>
+      <c r="M187" s="58"/>
     </row>
     <row r="188" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A188" s="43" t="s">
+      <c r="A188" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B188" s="16">
         <v>296.60000000000002</v>
       </c>
       <c r="C188" s="16">
         <v>651</v>
       </c>
-      <c r="D188" s="27">
+      <c r="D188" s="26">
         <v>947.6</v>
       </c>
-      <c r="E188" s="27">
+      <c r="E188" s="26">
         <v>1271.5999999999999</v>
       </c>
-      <c r="F188" s="27">
+      <c r="F188" s="26">
         <v>1572.5</v>
       </c>
-      <c r="G188" s="27">
+      <c r="G188" s="26">
         <v>1826.6</v>
       </c>
-      <c r="H188" s="27">
+      <c r="H188" s="26">
         <v>2050.6</v>
       </c>
-      <c r="I188" s="27">
+      <c r="I188" s="26">
         <v>2254.1</v>
       </c>
-      <c r="J188" s="27">
+      <c r="J188" s="26">
         <v>2460.4</v>
       </c>
-      <c r="K188" s="27">
+      <c r="K188" s="26">
         <v>2644</v>
       </c>
-      <c r="L188" s="27">
+      <c r="L188" s="26">
         <v>2911.1</v>
       </c>
-      <c r="M188" s="27">
+      <c r="M188" s="26">
         <v>3179.7</v>
       </c>
     </row>
     <row r="189" spans="1:13">
-      <c r="A189" s="44" t="s">
+      <c r="A189" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B189" s="18"/>
       <c r="C189" s="17"/>
       <c r="D189" s="17"/>
       <c r="E189" s="18"/>
       <c r="F189" s="18"/>
       <c r="G189" s="18"/>
       <c r="H189" s="18"/>
       <c r="I189" s="18"/>
       <c r="J189" s="18"/>
       <c r="K189" s="18"/>
       <c r="L189" s="18"/>
       <c r="M189" s="18"/>
     </row>
     <row r="190" spans="1:13">
-      <c r="A190" s="45" t="s">
+      <c r="A190" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B190" s="16">
         <v>281.15800000000002</v>
       </c>
       <c r="C190" s="16">
         <v>630.89800000000002</v>
       </c>
-      <c r="D190" s="27">
+      <c r="D190" s="26">
         <v>922.11</v>
       </c>
       <c r="E190" s="16">
         <v>1239.9000000000001</v>
       </c>
       <c r="F190" s="16">
         <v>1534.703</v>
       </c>
-      <c r="G190" s="27">
+      <c r="G190" s="26">
         <v>1782.675</v>
       </c>
       <c r="H190" s="16">
         <v>2000.3979999999999</v>
       </c>
       <c r="I190" s="16">
         <v>2197.7060000000001</v>
       </c>
       <c r="J190" s="16" t="s">
         <v>45</v>
       </c>
       <c r="K190" s="16">
         <v>2574.6550000000002</v>
       </c>
       <c r="L190" s="16">
         <v>2830.8249999999998</v>
       </c>
       <c r="M190" s="16">
         <v>3088.3829999999998</v>
       </c>
     </row>
     <row r="191" spans="1:13">
-      <c r="A191" s="45" t="s">
+      <c r="A191" s="41" t="s">
         <v>67</v>
       </c>
       <c r="B191" s="16">
         <v>15.444000000000001</v>
       </c>
       <c r="C191" s="16">
         <v>20.134</v>
       </c>
-      <c r="D191" s="27">
+      <c r="D191" s="26">
         <v>25.503</v>
       </c>
       <c r="E191" s="16">
         <v>31.7</v>
       </c>
       <c r="F191" s="16">
         <v>37.822000000000003</v>
       </c>
-      <c r="G191" s="27">
+      <c r="G191" s="26">
         <v>43.954999999999998</v>
       </c>
       <c r="H191" s="16">
         <v>50.156999999999996</v>
       </c>
       <c r="I191" s="16">
         <v>56.356000000000002</v>
       </c>
       <c r="J191" s="16" t="s">
         <v>46</v>
       </c>
       <c r="K191" s="16">
         <v>69.352000000000004</v>
       </c>
       <c r="L191" s="16">
         <v>80.316999999999993</v>
       </c>
       <c r="M191" s="16">
         <v>91.283000000000001</v>
       </c>
     </row>
     <row r="192" spans="1:13">
-      <c r="A192" s="53" t="s">
+      <c r="A192" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B192" s="65"/>
-[...10 lines deleted...]
-      <c r="M192" s="65"/>
+      <c r="B192" s="58"/>
+      <c r="C192" s="58"/>
+      <c r="D192" s="58"/>
+      <c r="E192" s="58"/>
+      <c r="F192" s="58"/>
+      <c r="G192" s="58"/>
+      <c r="H192" s="58"/>
+      <c r="I192" s="58"/>
+      <c r="J192" s="58"/>
+      <c r="K192" s="58"/>
+      <c r="L192" s="58"/>
+      <c r="M192" s="58"/>
     </row>
     <row r="193" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A193" s="43" t="s">
+      <c r="A193" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B193" s="42">
+      <c r="B193" s="38">
         <v>159.30000000000001</v>
       </c>
       <c r="C193" s="16">
         <v>313.5</v>
       </c>
       <c r="D193" s="24">
         <v>509.2</v>
       </c>
       <c r="E193" s="24">
         <v>702.9</v>
       </c>
       <c r="F193" s="17">
         <v>897.67600000000004</v>
       </c>
       <c r="G193" s="17">
         <v>1100.5999999999999</v>
       </c>
       <c r="H193" s="17">
         <v>1287.4000000000001</v>
       </c>
       <c r="I193" s="17">
         <v>1483.0440000000001</v>
       </c>
       <c r="J193" s="18">
         <v>1734.2</v>
       </c>
       <c r="K193" s="17">
         <v>1962.2</v>
       </c>
       <c r="L193" s="16">
         <v>2181.9609999999998</v>
       </c>
       <c r="M193" s="17">
         <v>2389.2240000000002</v>
       </c>
     </row>
     <row r="194" spans="1:13">
-      <c r="A194" s="44" t="s">
+      <c r="A194" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B194" s="16"/>
       <c r="C194" s="18"/>
-      <c r="D194" s="27"/>
+      <c r="D194" s="26"/>
       <c r="E194" s="17"/>
       <c r="F194" s="17"/>
       <c r="G194" s="18"/>
       <c r="H194" s="17"/>
       <c r="I194" s="17"/>
       <c r="J194" s="18"/>
       <c r="K194" s="17"/>
       <c r="L194" s="16"/>
       <c r="M194" s="18"/>
     </row>
     <row r="195" spans="1:13">
-      <c r="A195" s="45" t="s">
+      <c r="A195" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B195" s="16">
         <v>158.34899999999999</v>
       </c>
       <c r="C195" s="16">
         <v>311.60000000000002</v>
       </c>
       <c r="D195" s="16">
         <v>506.387</v>
       </c>
       <c r="E195" s="16">
         <v>699.2</v>
       </c>
       <c r="F195" s="17">
         <v>892.71799999999996</v>
       </c>
       <c r="G195" s="17">
         <v>1094.3</v>
       </c>
       <c r="H195" s="17">
         <v>1279.8</v>
       </c>
       <c r="I195" s="17">
         <v>1474.1790000000001</v>
       </c>
       <c r="J195" s="18">
         <v>1724.5</v>
       </c>
       <c r="K195" s="17">
         <v>1951.8</v>
       </c>
       <c r="L195" s="16">
         <v>2171.239</v>
       </c>
       <c r="M195" s="17">
         <v>2378.1370000000002</v>
       </c>
     </row>
     <row r="196" spans="1:13">
-      <c r="A196" s="45" t="s">
+      <c r="A196" s="41" t="s">
         <v>67</v>
       </c>
       <c r="B196" s="16">
         <v>0.90700000000000003</v>
       </c>
       <c r="C196" s="16">
         <v>1.8560000000000001</v>
       </c>
       <c r="D196" s="16">
         <v>2.7759999999999998</v>
       </c>
       <c r="E196" s="16">
         <v>3.6</v>
       </c>
       <c r="F196" s="17">
         <v>4.9569999999999999</v>
       </c>
       <c r="G196" s="17">
         <v>6.3</v>
       </c>
       <c r="H196" s="17">
         <v>7.6</v>
       </c>
       <c r="I196" s="17">
         <v>8.8640000000000008</v>
       </c>
       <c r="J196" s="18">
         <v>9.6</v>
       </c>
       <c r="K196" s="17">
         <v>10.3</v>
       </c>
       <c r="L196" s="16">
         <v>10.722</v>
       </c>
       <c r="M196" s="17">
         <v>11.087</v>
       </c>
     </row>
     <row r="197" spans="1:13">
-      <c r="A197" s="30">
+      <c r="A197" s="28">
         <v>2024</v>
       </c>
       <c r="B197" s="16"/>
       <c r="C197" s="16"/>
       <c r="D197" s="16"/>
       <c r="E197" s="16"/>
       <c r="F197" s="17"/>
       <c r="G197" s="17"/>
       <c r="H197" s="17"/>
       <c r="I197" s="17"/>
       <c r="J197" s="18"/>
       <c r="K197" s="17"/>
       <c r="L197" s="19"/>
       <c r="M197" s="17"/>
     </row>
     <row r="198" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A198" s="43" t="s">
+      <c r="A198" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B198" s="16">
         <v>188.9</v>
       </c>
       <c r="C198" s="16">
         <v>396.142</v>
       </c>
       <c r="D198" s="16">
         <v>592.76400000000001</v>
       </c>
-      <c r="E198" s="42">
+      <c r="E198" s="38">
         <v>832.70500000000004</v>
       </c>
-      <c r="F198" s="31">
+      <c r="F198" s="29">
         <v>1002.362</v>
       </c>
       <c r="G198" s="17">
         <v>1142.52</v>
       </c>
       <c r="H198" s="17">
         <v>1271.9839999999999</v>
       </c>
-      <c r="I198" s="49">
+      <c r="I198" s="44">
         <v>1404.075</v>
       </c>
       <c r="J198" s="18">
         <v>1563.3</v>
       </c>
-      <c r="K198" s="31">
+      <c r="K198" s="29">
         <v>1722.8</v>
       </c>
-      <c r="L198" s="33">
+      <c r="L198" s="31">
         <v>1886.2760000000001</v>
       </c>
-      <c r="M198" s="33">
+      <c r="M198" s="31">
         <v>2055.9409999999998</v>
       </c>
     </row>
     <row r="199" spans="1:13">
-      <c r="A199" s="44" t="s">
+      <c r="A199" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B199" s="16"/>
       <c r="C199" s="16"/>
       <c r="D199" s="16"/>
-      <c r="E199" s="54"/>
+      <c r="E199" s="48"/>
       <c r="F199" s="17"/>
       <c r="G199" s="17"/>
       <c r="H199" s="17"/>
-      <c r="I199" s="54"/>
+      <c r="I199" s="48"/>
       <c r="J199" s="18"/>
       <c r="K199" s="17"/>
       <c r="L199" s="19"/>
-      <c r="M199" s="54"/>
+      <c r="M199" s="48"/>
     </row>
     <row r="200" spans="1:13">
-      <c r="A200" s="45" t="s">
+      <c r="A200" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B200" s="16">
         <v>186.72399999999999</v>
       </c>
       <c r="C200" s="16">
         <v>390.41699999999997</v>
       </c>
       <c r="D200" s="16">
         <v>584.32299999999998</v>
       </c>
-      <c r="E200" s="42">
+      <c r="E200" s="38">
         <v>822.55799999999999</v>
       </c>
-      <c r="F200" s="31">
+      <c r="F200" s="29">
         <v>990.06899999999996</v>
       </c>
       <c r="G200" s="17">
         <v>1128.0443</v>
       </c>
       <c r="H200" s="17">
         <v>1256.037</v>
       </c>
-      <c r="I200" s="49">
+      <c r="I200" s="44">
         <v>1386.6610000000001</v>
       </c>
       <c r="J200" s="18">
         <v>1544.5</v>
       </c>
-      <c r="K200" s="31">
+      <c r="K200" s="29">
         <v>1700.3</v>
       </c>
-      <c r="L200" s="33">
+      <c r="L200" s="31">
         <v>1859.021</v>
       </c>
-      <c r="M200" s="33">
+      <c r="M200" s="31">
         <v>2023.7829999999999</v>
       </c>
     </row>
     <row r="201" spans="1:13">
-      <c r="A201" s="45" t="s">
+      <c r="A201" s="41" t="s">
         <v>67</v>
       </c>
       <c r="B201" s="16">
         <v>2.1880000000000002</v>
       </c>
       <c r="C201" s="16">
         <v>5.7249999999999996</v>
       </c>
       <c r="D201" s="16">
         <v>8.4410000000000007</v>
       </c>
-      <c r="E201" s="42">
+      <c r="E201" s="38">
         <v>10.146000000000001</v>
       </c>
-      <c r="F201" s="31">
+      <c r="F201" s="29">
         <v>12.292</v>
       </c>
       <c r="G201" s="17">
         <v>14.475</v>
       </c>
       <c r="H201" s="17">
         <v>15.946999999999999</v>
       </c>
-      <c r="I201" s="49">
+      <c r="I201" s="44">
         <v>17.413</v>
       </c>
       <c r="J201" s="18">
         <v>18.8</v>
       </c>
-      <c r="K201" s="31">
+      <c r="K201" s="29">
         <v>22.6</v>
       </c>
-      <c r="L201" s="33">
+      <c r="L201" s="31">
         <v>27.254000000000001</v>
       </c>
-      <c r="M201" s="33">
+      <c r="M201" s="31">
         <v>32.156999999999996</v>
       </c>
     </row>
     <row r="202" spans="1:13">
-      <c r="A202" s="30">
+      <c r="A202" s="28">
         <v>2025</v>
       </c>
       <c r="B202" s="16"/>
       <c r="C202" s="16"/>
       <c r="D202" s="16"/>
-      <c r="E202" s="42"/>
-      <c r="F202" s="31"/>
+      <c r="E202" s="38"/>
+      <c r="F202" s="29"/>
       <c r="G202" s="17"/>
       <c r="H202" s="17"/>
-      <c r="I202" s="49"/>
+      <c r="I202" s="44"/>
       <c r="J202" s="18"/>
-      <c r="K202" s="31"/>
-      <c r="L202" s="33"/>
+      <c r="K202" s="29"/>
+      <c r="L202" s="31"/>
       <c r="M202" s="17"/>
     </row>
     <row r="203" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A203" s="43" t="s">
+      <c r="A203" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B203" s="33">
+      <c r="B203" s="31">
         <v>173.40100000000001</v>
       </c>
       <c r="C203" s="23">
         <v>362.68299999999999</v>
       </c>
       <c r="D203" s="23">
         <v>558.09799999999996</v>
       </c>
       <c r="E203" s="23">
         <v>781.01700000000005</v>
       </c>
       <c r="F203" s="23">
         <v>989.07500000000005</v>
       </c>
       <c r="G203" s="23">
         <v>1196.827</v>
       </c>
       <c r="H203" s="17">
         <v>1417.7550000000001</v>
       </c>
-      <c r="I203" s="49">
+      <c r="I203" s="44">
         <v>1649.6610000000001</v>
       </c>
       <c r="J203" s="18">
         <v>1907.12</v>
       </c>
-      <c r="K203" s="33">
+      <c r="K203" s="31">
         <v>2175.8049999999998</v>
       </c>
       <c r="L203" s="23">
         <v>2475.1219999999998</v>
       </c>
-      <c r="M203" s="33">
+      <c r="M203" s="31">
         <v>2861.009</v>
       </c>
     </row>
     <row r="204" spans="1:13">
-      <c r="A204" s="44" t="s">
+      <c r="A204" s="40" t="s">
         <v>65</v>
       </c>
       <c r="H204" s="17"/>
-      <c r="I204" s="49"/>
+      <c r="I204" s="44"/>
       <c r="J204" s="18"/>
     </row>
     <row r="205" spans="1:13">
-      <c r="A205" s="45" t="s">
+      <c r="A205" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B205" s="23">
         <v>152.74199999999999</v>
       </c>
       <c r="C205" s="23">
         <v>334.78500000000003</v>
       </c>
       <c r="D205" s="23">
         <v>522.21299999999997</v>
       </c>
       <c r="E205" s="23">
         <v>736.75</v>
       </c>
       <c r="F205" s="23">
         <v>936.23400000000004</v>
       </c>
       <c r="G205" s="23">
         <v>1134.8209999999999</v>
       </c>
       <c r="H205" s="17">
         <v>1345.9970000000001</v>
       </c>
-      <c r="I205" s="49">
+      <c r="I205" s="44">
         <v>1567.683</v>
       </c>
       <c r="J205" s="18">
         <v>1814.6790000000001</v>
       </c>
-      <c r="K205" s="33">
+      <c r="K205" s="31">
         <v>2072.64</v>
       </c>
-      <c r="L205" s="33">
+      <c r="L205" s="31">
         <v>2351.3029999999999</v>
       </c>
-      <c r="M205" s="33">
+      <c r="M205" s="31">
         <v>2714.9670000000001</v>
       </c>
     </row>
     <row r="206" spans="1:13">
-      <c r="A206" s="45" t="s">
+      <c r="A206" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B206" s="33">
+      <c r="B206" s="31">
         <v>20.658999999999999</v>
       </c>
-      <c r="C206" s="33">
+      <c r="C206" s="31">
         <v>27.896999999999998</v>
       </c>
-      <c r="D206" s="33">
+      <c r="D206" s="31">
         <v>35.884</v>
       </c>
-      <c r="E206" s="33">
+      <c r="E206" s="31">
         <v>44.265999999999998</v>
       </c>
-      <c r="F206" s="33">
+      <c r="F206" s="31">
         <v>52.84</v>
       </c>
-      <c r="G206" s="33">
+      <c r="G206" s="31">
         <v>62.005000000000003</v>
       </c>
       <c r="H206" s="17">
         <v>71.757000000000005</v>
       </c>
-      <c r="I206" s="49">
+      <c r="I206" s="44">
         <v>81.977000000000004</v>
       </c>
       <c r="J206" s="18">
         <v>92.44</v>
       </c>
-      <c r="K206" s="33">
+      <c r="K206" s="31">
         <v>103.16500000000001</v>
       </c>
-      <c r="L206" s="33">
+      <c r="L206" s="31">
         <v>123.819</v>
       </c>
-      <c r="M206" s="33">
+      <c r="M206" s="31">
         <v>146.042</v>
       </c>
     </row>
     <row r="207" spans="1:13">
-      <c r="A207" s="26">
+      <c r="A207" s="25">
         <v>2026</v>
       </c>
-      <c r="B207" s="33"/>
-[...4 lines deleted...]
-      <c r="G207" s="33"/>
+      <c r="B207" s="31"/>
+      <c r="C207" s="31"/>
+      <c r="D207" s="31"/>
+      <c r="E207" s="31"/>
+      <c r="F207" s="31"/>
+      <c r="G207" s="31"/>
       <c r="H207" s="17"/>
-      <c r="I207" s="49"/>
+      <c r="I207" s="44"/>
       <c r="J207" s="18"/>
-      <c r="K207" s="33"/>
-[...1 lines deleted...]
-      <c r="M207" s="33"/>
+      <c r="K207" s="31"/>
+      <c r="L207" s="31"/>
+      <c r="M207" s="31"/>
     </row>
     <row r="208" spans="1:13" ht="27" customHeight="1">
-      <c r="A208" s="43" t="s">
+      <c r="A208" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B208" s="23">
+      <c r="B208" s="69">
         <v>248.875</v>
       </c>
-      <c r="C208" s="23">
+      <c r="C208" s="69">
         <v>480.83300000000003</v>
       </c>
-      <c r="D208" s="23">
+      <c r="D208" s="69">
         <v>753.97299999999996</v>
       </c>
-      <c r="E208" s="33">
+      <c r="E208" s="26">
         <v>1023.646</v>
       </c>
-      <c r="F208" s="28">
+      <c r="F208" s="26">
         <v>1270.4000000000001</v>
       </c>
-      <c r="G208" s="33"/>
+      <c r="G208" s="26">
+        <v>1503.768</v>
+      </c>
       <c r="H208" s="17"/>
-      <c r="I208" s="49"/>
+      <c r="I208" s="75"/>
       <c r="J208" s="18"/>
-      <c r="K208" s="33"/>
-[...1 lines deleted...]
-      <c r="M208" s="33"/>
+      <c r="K208" s="26"/>
+      <c r="L208" s="26"/>
+      <c r="M208" s="26"/>
     </row>
     <row r="209" spans="1:24">
-      <c r="A209" s="44" t="s">
+      <c r="A209" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="F209" s="83"/>
-      <c r="G209" s="33"/>
+      <c r="G209" s="26"/>
       <c r="H209" s="17"/>
-      <c r="I209" s="49"/>
+      <c r="I209" s="75"/>
       <c r="J209" s="18"/>
-      <c r="K209" s="33"/>
-[...1 lines deleted...]
-      <c r="M209" s="33"/>
+      <c r="K209" s="26"/>
+      <c r="L209" s="26"/>
+      <c r="M209" s="26"/>
     </row>
     <row r="210" spans="1:24">
-      <c r="A210" s="45" t="s">
+      <c r="A210" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B210" s="33">
+      <c r="B210" s="26">
         <v>226.59399999999999</v>
       </c>
-      <c r="C210" s="23">
+      <c r="C210" s="69">
         <v>437.07400000000001</v>
       </c>
-      <c r="D210" s="23">
+      <c r="D210" s="69">
         <v>688.9</v>
       </c>
-      <c r="E210" s="33">
+      <c r="E210" s="26">
         <v>939.053</v>
       </c>
-      <c r="F210" s="28">
+      <c r="F210" s="26">
         <v>1172.8</v>
       </c>
-      <c r="G210" s="33"/>
+      <c r="G210" s="26">
+        <v>1369.567</v>
+      </c>
       <c r="H210" s="17"/>
-      <c r="I210" s="49"/>
+      <c r="I210" s="75"/>
       <c r="J210" s="18"/>
-      <c r="K210" s="33"/>
-[...1 lines deleted...]
-      <c r="M210" s="33"/>
+      <c r="K210" s="26"/>
+      <c r="L210" s="26"/>
+      <c r="M210" s="26"/>
     </row>
     <row r="211" spans="1:24">
-      <c r="A211" s="50" t="s">
+      <c r="A211" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="B211" s="37">
+      <c r="B211" s="33">
         <v>22.280999999999999</v>
       </c>
-      <c r="C211" s="37">
+      <c r="C211" s="33">
         <v>43.758000000000003</v>
       </c>
-      <c r="D211" s="37">
+      <c r="D211" s="33">
         <v>65.072999999999993</v>
       </c>
-      <c r="E211" s="37">
+      <c r="E211" s="33">
         <v>84.593000000000004</v>
       </c>
-      <c r="F211" s="82">
+      <c r="F211" s="33">
         <v>97.5</v>
       </c>
-      <c r="G211" s="37"/>
-[...5 lines deleted...]
-      <c r="M211" s="37"/>
+      <c r="G211" s="33">
+        <v>107.20099999999999</v>
+      </c>
+      <c r="H211" s="36"/>
+      <c r="I211" s="76"/>
+      <c r="J211" s="34"/>
+      <c r="K211" s="33"/>
+      <c r="L211" s="33"/>
+      <c r="M211" s="33"/>
     </row>
     <row r="212" spans="1:24" ht="21" customHeight="1">
-      <c r="A212" s="79" t="s">
+      <c r="A212" s="57" t="s">
         <v>63</v>
       </c>
-      <c r="B212" s="79"/>
-[...10 lines deleted...]
-      <c r="M212" s="79"/>
+      <c r="B212" s="57"/>
+      <c r="C212" s="57"/>
+      <c r="D212" s="57"/>
+      <c r="E212" s="57"/>
+      <c r="F212" s="57"/>
+      <c r="G212" s="57"/>
+      <c r="H212" s="57"/>
+      <c r="I212" s="57"/>
+      <c r="J212" s="57"/>
+      <c r="K212" s="57"/>
+      <c r="L212" s="57"/>
+      <c r="M212" s="57"/>
       <c r="N212" s="10"/>
       <c r="O212" s="10"/>
       <c r="P212" s="10"/>
       <c r="Q212" s="10"/>
       <c r="R212" s="10"/>
       <c r="S212" s="10"/>
       <c r="T212" s="10"/>
       <c r="U212" s="10"/>
       <c r="V212" s="10"/>
       <c r="W212" s="10"/>
       <c r="X212" s="10"/>
     </row>
     <row r="213" spans="1:24">
       <c r="A213" s="20"/>
       <c r="B213" s="13"/>
       <c r="C213" s="14"/>
       <c r="D213" s="14"/>
       <c r="E213" s="14"/>
       <c r="F213" s="14"/>
       <c r="G213" s="14"/>
       <c r="H213" s="14"/>
       <c r="I213" s="14"/>
       <c r="J213" s="14"/>
       <c r="K213" s="14"/>
       <c r="L213" s="14"/>
     </row>
     <row r="214" spans="1:24" s="12" customFormat="1" ht="12.75">
-      <c r="A214" s="77" t="s">
+      <c r="A214" s="55" t="s">
         <v>68</v>
       </c>
-      <c r="B214" s="77"/>
-[...10 lines deleted...]
-      <c r="M214" s="77"/>
+      <c r="B214" s="55"/>
+      <c r="C214" s="55"/>
+      <c r="D214" s="55"/>
+      <c r="E214" s="55"/>
+      <c r="F214" s="55"/>
+      <c r="G214" s="55"/>
+      <c r="H214" s="55"/>
+      <c r="I214" s="55"/>
+      <c r="J214" s="55"/>
+      <c r="K214" s="55"/>
+      <c r="L214" s="55"/>
+      <c r="M214" s="55"/>
     </row>
     <row r="215" spans="1:24">
       <c r="A215" s="2"/>
     </row>
     <row r="216" spans="1:24" ht="26.25" customHeight="1">
       <c r="A216" s="4"/>
       <c r="B216" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F216" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G216" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H216" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I216" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J216" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K216" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L216" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="M216" s="32" t="s">
+      <c r="M216" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N216" s="7"/>
     </row>
     <row r="217" spans="1:24" ht="17.25" customHeight="1">
-      <c r="A217" s="55" t="s">
+      <c r="A217" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="B217" s="54"/>
-[...10 lines deleted...]
-      <c r="M217" s="54"/>
+      <c r="B217" s="77"/>
+      <c r="C217" s="77"/>
+      <c r="D217" s="77"/>
+      <c r="E217" s="77"/>
+      <c r="F217" s="77"/>
+      <c r="G217" s="77"/>
+      <c r="H217" s="77"/>
+      <c r="I217" s="77"/>
+      <c r="J217" s="77"/>
+      <c r="K217" s="77"/>
+      <c r="L217" s="77"/>
+      <c r="M217" s="77"/>
     </row>
     <row r="218" spans="1:24">
-      <c r="A218" s="55">
+      <c r="A218" s="49">
         <v>2018</v>
       </c>
       <c r="B218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="I218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="J218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="K218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="L218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="M218" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:24">
-      <c r="A219" s="55">
+      <c r="A219" s="49">
         <v>2019</v>
       </c>
       <c r="B219" s="17">
         <v>917.28</v>
       </c>
       <c r="C219" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D219" s="17">
         <v>2629.58</v>
       </c>
       <c r="E219" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F219" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G219" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="H219" s="16" t="s">
-[...14 lines deleted...]
-      <c r="M219" s="16" t="s">
+      <c r="H219" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="I219" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J219" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="K219" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L219" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M219" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:24">
-      <c r="A220" s="55">
+      <c r="A220" s="49">
         <v>2020</v>
       </c>
       <c r="B220" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C220" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D220" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E220" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F220" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G220" s="16">
+      <c r="G220" s="26">
         <v>464</v>
       </c>
       <c r="H220" s="17" t="s">
         <v>1</v>
       </c>
       <c r="I220" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="J220" s="16">
+      <c r="J220" s="26">
         <v>1778</v>
       </c>
-      <c r="K220" s="16">
+      <c r="K220" s="26">
         <v>2176</v>
       </c>
-      <c r="L220" s="27">
+      <c r="L220" s="26">
         <v>2589</v>
       </c>
-      <c r="M220" s="16">
+      <c r="M220" s="26">
         <v>3028</v>
       </c>
     </row>
     <row r="221" spans="1:24">
-      <c r="A221" s="55">
+      <c r="A221" s="49">
         <v>2021</v>
       </c>
-      <c r="B221" s="16">
+      <c r="B221" s="26">
         <v>451</v>
       </c>
-      <c r="C221" s="16">
+      <c r="C221" s="26">
         <v>892</v>
       </c>
-      <c r="D221" s="16">
+      <c r="D221" s="26">
         <v>1354</v>
       </c>
-      <c r="E221" s="16">
+      <c r="E221" s="26">
         <v>1780</v>
       </c>
-      <c r="F221" s="27">
+      <c r="F221" s="26">
         <v>1844</v>
       </c>
-      <c r="G221" s="16">
+      <c r="G221" s="26">
         <v>2224</v>
       </c>
-      <c r="H221" s="16">
+      <c r="H221" s="26">
         <v>2716</v>
       </c>
-      <c r="I221" s="16">
+      <c r="I221" s="26">
         <v>3207</v>
       </c>
-      <c r="J221" s="16">
+      <c r="J221" s="26">
         <v>3691</v>
       </c>
-      <c r="K221" s="16">
+      <c r="K221" s="26">
         <v>4215</v>
       </c>
-      <c r="L221" s="16">
+      <c r="L221" s="26">
         <v>4711</v>
       </c>
-      <c r="M221" s="16">
+      <c r="M221" s="26">
         <v>5213</v>
       </c>
     </row>
     <row r="222" spans="1:24">
-      <c r="A222" s="55">
+      <c r="A222" s="49">
         <v>2022</v>
       </c>
-      <c r="B222" s="16">
+      <c r="B222" s="26">
         <v>13.55</v>
       </c>
-      <c r="C222" s="16">
+      <c r="C222" s="26">
         <v>32.51</v>
       </c>
-      <c r="D222" s="16">
+      <c r="D222" s="26">
         <v>45.65</v>
       </c>
-      <c r="E222" s="16">
+      <c r="E222" s="26">
         <v>1976</v>
       </c>
-      <c r="F222" s="16">
+      <c r="F222" s="26">
         <v>2553</v>
       </c>
-      <c r="G222" s="16">
+      <c r="G222" s="26">
         <v>3070</v>
       </c>
-      <c r="H222" s="16">
+      <c r="H222" s="26">
         <v>3634</v>
       </c>
-      <c r="I222" s="16">
+      <c r="I222" s="26">
         <v>4166</v>
       </c>
-      <c r="J222" s="16">
+      <c r="J222" s="26">
         <v>4677</v>
       </c>
-      <c r="K222" s="16">
+      <c r="K222" s="26">
         <v>5247</v>
       </c>
-      <c r="L222" s="16">
+      <c r="L222" s="26">
         <v>5737</v>
       </c>
-      <c r="M222" s="16">
+      <c r="M222" s="26">
         <v>6271</v>
       </c>
     </row>
     <row r="223" spans="1:24">
-      <c r="A223" s="26">
+      <c r="A223" s="25">
         <v>2023</v>
       </c>
-      <c r="B223" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C223" s="16">
+      <c r="B223" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C223" s="26">
         <v>1048</v>
       </c>
-      <c r="D223" s="16">
+      <c r="D223" s="26">
         <v>1304</v>
       </c>
-      <c r="E223" s="16">
+      <c r="E223" s="26">
         <v>1759</v>
       </c>
       <c r="F223" s="18">
         <v>2278</v>
       </c>
       <c r="G223" s="18">
         <v>2817</v>
       </c>
       <c r="H223" s="18">
         <v>3208</v>
       </c>
       <c r="I223" s="18">
         <v>3717</v>
       </c>
       <c r="J223" s="18">
         <v>4235</v>
       </c>
       <c r="K223" s="17">
         <v>4810</v>
       </c>
-      <c r="L223" s="27">
+      <c r="L223" s="26">
         <v>5344</v>
       </c>
       <c r="M223" s="18">
         <v>5889</v>
       </c>
     </row>
     <row r="224" spans="1:24">
-      <c r="A224" s="26">
+      <c r="A224" s="25">
         <v>2024</v>
       </c>
-      <c r="B224" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C224" s="16">
+      <c r="B224" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C224" s="26">
         <v>1005</v>
       </c>
-      <c r="D224" s="16">
+      <c r="D224" s="26">
         <v>1446</v>
       </c>
-      <c r="E224" s="24">
+      <c r="E224" s="26">
         <v>1584</v>
       </c>
-      <c r="F224" s="24">
+      <c r="F224" s="26">
         <v>2137</v>
       </c>
       <c r="G224" s="18">
         <v>2688</v>
       </c>
       <c r="H224" s="18">
         <v>3248</v>
       </c>
       <c r="I224" s="18">
         <v>3839</v>
       </c>
       <c r="J224" s="18">
         <v>4366</v>
       </c>
-      <c r="K224" s="63">
+      <c r="K224" s="14">
         <v>4923</v>
       </c>
-      <c r="L224" s="27">
+      <c r="L224" s="26">
         <v>5472</v>
       </c>
       <c r="M224" s="18">
         <v>6014</v>
       </c>
     </row>
     <row r="225" spans="1:13">
-      <c r="A225" s="53" t="s">
+      <c r="A225" s="47" t="s">
         <v>95</v>
       </c>
-      <c r="B225" s="16">
+      <c r="B225" s="26">
         <v>1266.4000000000001</v>
       </c>
-      <c r="C225" s="23">
+      <c r="C225" s="69">
         <v>2401.6999999999998</v>
       </c>
-      <c r="D225" s="48">
+      <c r="D225" s="26">
         <v>3657.5</v>
       </c>
-      <c r="E225" s="33">
+      <c r="E225" s="26">
         <v>4761.2299999999996</v>
       </c>
-      <c r="F225" s="33">
-[...3 lines deleted...]
-        <v>3130</v>
+      <c r="F225" s="26">
+        <v>5902.6</v>
+      </c>
+      <c r="G225" s="26">
+        <v>7084.1</v>
       </c>
       <c r="H225" s="18">
         <v>3659</v>
       </c>
       <c r="I225" s="18">
         <v>4190</v>
       </c>
       <c r="J225" s="18">
         <v>4721</v>
       </c>
-      <c r="K225" s="33">
+      <c r="K225" s="26">
         <v>5274</v>
       </c>
-      <c r="L225" s="27">
+      <c r="L225" s="26">
         <v>5811</v>
       </c>
-      <c r="M225" s="33">
+      <c r="M225" s="26">
         <v>6408</v>
       </c>
     </row>
     <row r="226" spans="1:13">
-      <c r="A226" s="53" t="s">
+      <c r="A226" s="47" t="s">
         <v>99</v>
       </c>
-      <c r="B226" s="33">
+      <c r="B226" s="26">
         <v>1272.74</v>
       </c>
-      <c r="C226" s="23">
+      <c r="C226" s="69">
         <v>2308.1</v>
       </c>
-      <c r="D226" s="33">
+      <c r="D226" s="26">
         <v>3522.42</v>
       </c>
-      <c r="E226" s="33">
+      <c r="E226" s="26">
         <v>4440.1499999999996</v>
       </c>
-      <c r="F226" s="80">
+      <c r="F226" s="69">
         <v>5831.89</v>
       </c>
-      <c r="G226" s="33"/>
+      <c r="G226" s="26">
+        <v>7122.9</v>
+      </c>
       <c r="H226" s="18"/>
       <c r="I226" s="18"/>
       <c r="J226" s="18"/>
-      <c r="K226" s="33"/>
-[...1 lines deleted...]
-      <c r="M226" s="33"/>
+      <c r="K226" s="26"/>
+      <c r="L226" s="26"/>
+      <c r="M226" s="26"/>
     </row>
     <row r="227" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A227" s="55" t="s">
+      <c r="A227" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="B227" s="65"/>
-[...10 lines deleted...]
-      <c r="M227" s="65"/>
+      <c r="B227" s="58"/>
+      <c r="C227" s="58"/>
+      <c r="D227" s="58"/>
+      <c r="E227" s="58"/>
+      <c r="F227" s="58"/>
+      <c r="G227" s="58"/>
+      <c r="H227" s="58"/>
+      <c r="I227" s="58"/>
+      <c r="J227" s="58"/>
+      <c r="K227" s="58"/>
+      <c r="L227" s="58"/>
+      <c r="M227" s="58"/>
     </row>
     <row r="228" spans="1:13">
-      <c r="A228" s="55">
+      <c r="A228" s="49">
         <v>2018</v>
       </c>
       <c r="B228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="I228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="J228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="K228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="L228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="M228" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:13">
-      <c r="A229" s="55">
+      <c r="A229" s="49">
         <v>2019</v>
       </c>
       <c r="B229" s="17">
         <v>954.52</v>
       </c>
       <c r="C229" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D229" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E229" s="17">
         <v>3681.47</v>
       </c>
       <c r="F229" s="17">
         <v>4578.8</v>
       </c>
       <c r="G229" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="H229" s="16">
+      <c r="H229" s="26">
         <v>6410.47</v>
       </c>
-      <c r="I229" s="16">
+      <c r="I229" s="26">
         <v>7348.8</v>
       </c>
-      <c r="J229" s="16">
+      <c r="J229" s="26">
         <v>8089.49</v>
       </c>
-      <c r="K229" s="16">
+      <c r="K229" s="26">
         <v>8967.23</v>
       </c>
-      <c r="L229" s="16">
+      <c r="L229" s="26">
         <v>9867.48</v>
       </c>
-      <c r="M229" s="16">
+      <c r="M229" s="26">
         <v>10782.06</v>
       </c>
     </row>
     <row r="230" spans="1:13">
-      <c r="A230" s="55">
+      <c r="A230" s="49">
         <v>2020</v>
       </c>
       <c r="B230" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C230" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D230" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E230" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F230" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G230" s="16">
+      <c r="G230" s="26">
         <v>15</v>
       </c>
       <c r="H230" s="17" t="s">
         <v>1</v>
       </c>
       <c r="I230" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="J230" s="16">
+      <c r="J230" s="26">
         <v>59</v>
       </c>
-      <c r="K230" s="16">
+      <c r="K230" s="26">
         <v>73</v>
       </c>
-      <c r="L230" s="27">
+      <c r="L230" s="26">
         <v>87</v>
       </c>
-      <c r="M230" s="16">
+      <c r="M230" s="26">
         <v>102</v>
       </c>
     </row>
     <row r="231" spans="1:13">
-      <c r="A231" s="55">
+      <c r="A231" s="49">
         <v>2021</v>
       </c>
-      <c r="B231" s="16">
+      <c r="B231" s="26">
         <v>15</v>
       </c>
-      <c r="C231" s="16">
+      <c r="C231" s="26">
         <v>30</v>
       </c>
-      <c r="D231" s="16">
+      <c r="D231" s="26">
         <v>46</v>
       </c>
-      <c r="E231" s="16">
+      <c r="E231" s="26">
         <v>61</v>
       </c>
-      <c r="F231" s="27">
+      <c r="F231" s="26">
         <v>63</v>
       </c>
-      <c r="G231" s="16">
+      <c r="G231" s="26">
         <v>75</v>
       </c>
-      <c r="H231" s="16">
+      <c r="H231" s="26">
         <v>92</v>
       </c>
-      <c r="I231" s="16">
+      <c r="I231" s="26">
         <v>109</v>
       </c>
-      <c r="J231" s="16">
+      <c r="J231" s="26">
         <v>125</v>
       </c>
-      <c r="K231" s="16">
+      <c r="K231" s="26">
         <v>142</v>
       </c>
-      <c r="L231" s="16">
+      <c r="L231" s="26">
         <v>159</v>
       </c>
-      <c r="M231" s="16">
+      <c r="M231" s="26">
         <v>176</v>
       </c>
     </row>
     <row r="232" spans="1:13">
-      <c r="A232" s="55">
+      <c r="A232" s="49">
         <v>2022</v>
       </c>
-      <c r="B232" s="16">
+      <c r="B232" s="26">
         <v>14.38</v>
       </c>
-      <c r="C232" s="16">
+      <c r="C232" s="26">
         <v>34.5</v>
       </c>
-      <c r="D232" s="16">
+      <c r="D232" s="26">
         <v>48.44</v>
       </c>
-      <c r="E232" s="16">
+      <c r="E232" s="26">
         <v>66</v>
       </c>
-      <c r="F232" s="16">
+      <c r="F232" s="26">
         <v>85</v>
       </c>
-      <c r="G232" s="16">
+      <c r="G232" s="26">
         <v>103</v>
       </c>
-      <c r="H232" s="16">
+      <c r="H232" s="26">
         <v>122</v>
       </c>
-      <c r="I232" s="16">
+      <c r="I232" s="26">
         <v>140</v>
       </c>
-      <c r="J232" s="16">
+      <c r="J232" s="26">
         <v>157</v>
       </c>
-      <c r="K232" s="16">
+      <c r="K232" s="26">
         <v>176</v>
       </c>
-      <c r="L232" s="16">
+      <c r="L232" s="26">
         <v>192</v>
       </c>
-      <c r="M232" s="16">
+      <c r="M232" s="26">
         <v>210</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="7">
         <v>2023</v>
       </c>
-      <c r="B233" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C233" s="16">
+      <c r="B233" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C233" s="26">
         <v>36</v>
       </c>
-      <c r="D233" s="16">
+      <c r="D233" s="26">
         <v>45</v>
       </c>
-      <c r="E233" s="16">
+      <c r="E233" s="26">
         <v>60</v>
       </c>
       <c r="F233" s="18">
         <v>77</v>
       </c>
       <c r="G233" s="18">
         <v>95</v>
       </c>
       <c r="H233" s="18">
         <v>108</v>
       </c>
       <c r="I233" s="18">
         <v>125</v>
       </c>
       <c r="J233" s="18">
         <v>143</v>
       </c>
       <c r="K233" s="18">
         <v>162</v>
       </c>
       <c r="L233" s="18">
         <v>180</v>
       </c>
       <c r="M233" s="17">
         <v>198</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="7">
         <v>2024</v>
       </c>
-      <c r="B234" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C234" s="16">
+      <c r="B234" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C234" s="26">
         <v>33</v>
       </c>
-      <c r="D234" s="16">
+      <c r="D234" s="26">
         <v>47</v>
       </c>
-      <c r="E234" s="24">
+      <c r="E234" s="26">
         <v>52</v>
       </c>
-      <c r="F234" s="24">
+      <c r="F234" s="26">
         <v>71</v>
       </c>
       <c r="G234" s="18">
         <v>89</v>
       </c>
       <c r="H234" s="18">
         <v>108</v>
       </c>
       <c r="I234" s="18">
         <v>128</v>
       </c>
       <c r="J234" s="18">
         <v>146</v>
       </c>
       <c r="K234" s="18">
         <v>165</v>
       </c>
       <c r="L234" s="18">
         <v>183</v>
       </c>
-      <c r="M234" s="33">
+      <c r="M234" s="26">
         <v>201</v>
       </c>
     </row>
     <row r="235" spans="1:13">
-      <c r="A235" s="53" t="s">
+      <c r="A235" s="47" t="s">
         <v>95</v>
       </c>
-      <c r="B235" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C235" s="33">
+      <c r="B235" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C235" s="26">
         <v>2048.3690000000001</v>
       </c>
-      <c r="D235" s="23">
+      <c r="D235" s="69">
         <v>3099.5340000000001</v>
       </c>
-      <c r="E235" s="48">
+      <c r="E235" s="26">
         <v>3927.4659999999999</v>
       </c>
-      <c r="F235" s="33">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="F235" s="26">
+        <v>4850.3999999999996</v>
+      </c>
+      <c r="G235" s="26">
+        <v>5836.4849999999997</v>
       </c>
       <c r="H235" s="18">
         <v>122</v>
       </c>
       <c r="I235" s="18">
         <v>140</v>
       </c>
       <c r="J235" s="18">
         <v>158</v>
       </c>
-      <c r="K235" s="33">
+      <c r="K235" s="26">
         <v>177</v>
       </c>
       <c r="L235" s="18">
         <v>195</v>
       </c>
       <c r="M235" s="17">
         <v>215</v>
       </c>
     </row>
     <row r="236" spans="1:13">
-      <c r="A236" s="53" t="s">
+      <c r="A236" s="47" t="s">
         <v>99</v>
       </c>
-      <c r="B236" s="37">
+      <c r="B236" s="33">
         <v>1094.2280000000001</v>
       </c>
-      <c r="C236" s="37">
+      <c r="C236" s="33">
         <v>2045.5329999999999</v>
       </c>
-      <c r="D236" s="37">
+      <c r="D236" s="33">
         <v>3206.6</v>
       </c>
-      <c r="E236" s="64">
+      <c r="E236" s="33">
         <v>4308.4859999999999</v>
       </c>
-      <c r="F236" s="80">
+      <c r="F236" s="69">
         <v>5512.3</v>
       </c>
-      <c r="G236" s="37"/>
-[...5 lines deleted...]
-      <c r="M236" s="40"/>
+      <c r="G236" s="33">
+        <v>6633.5739999999996</v>
+      </c>
+      <c r="H236" s="34"/>
+      <c r="I236" s="34"/>
+      <c r="J236" s="34"/>
+      <c r="K236" s="33"/>
+      <c r="L236" s="34"/>
+      <c r="M236" s="36"/>
     </row>
     <row r="237" spans="1:13" ht="12.75">
-      <c r="A237" s="74" t="s">
+      <c r="A237" s="61" t="s">
         <v>96</v>
       </c>
-      <c r="B237" s="75"/>
-[...10 lines deleted...]
-      <c r="M237" s="76"/>
+      <c r="B237" s="62"/>
+      <c r="C237" s="62"/>
+      <c r="D237" s="62"/>
+      <c r="E237" s="62"/>
+      <c r="F237" s="62"/>
+      <c r="G237" s="62"/>
+      <c r="H237" s="62"/>
+      <c r="I237" s="62"/>
+      <c r="J237" s="63"/>
+      <c r="K237" s="63"/>
+      <c r="L237" s="63"/>
+      <c r="M237" s="63"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="3"/>
       <c r="M238" s="13"/>
     </row>
     <row r="239" spans="1:13" s="12" customFormat="1" ht="12.75">
-      <c r="A239" s="73" t="s">
+      <c r="A239" s="60" t="s">
         <v>69</v>
       </c>
-      <c r="B239" s="73"/>
-[...10 lines deleted...]
-      <c r="M239" s="73"/>
+      <c r="B239" s="60"/>
+      <c r="C239" s="60"/>
+      <c r="D239" s="60"/>
+      <c r="E239" s="60"/>
+      <c r="F239" s="60"/>
+      <c r="G239" s="60"/>
+      <c r="H239" s="60"/>
+      <c r="I239" s="60"/>
+      <c r="J239" s="60"/>
+      <c r="K239" s="60"/>
+      <c r="L239" s="60"/>
+      <c r="M239" s="60"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="21"/>
     </row>
     <row r="241" spans="1:14" ht="25.5" customHeight="1">
       <c r="A241" s="4"/>
       <c r="B241" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E241" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F241" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G241" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I241" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J241" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K241" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L241" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="M241" s="32" t="s">
+      <c r="M241" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N241" s="7"/>
     </row>
     <row r="242" spans="1:14" ht="24" customHeight="1">
-      <c r="A242" s="26" t="s">
+      <c r="A242" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B242" s="66"/>
-[...10 lines deleted...]
-      <c r="M242" s="66"/>
+      <c r="B242" s="59"/>
+      <c r="C242" s="59"/>
+      <c r="D242" s="59"/>
+      <c r="E242" s="59"/>
+      <c r="F242" s="59"/>
+      <c r="G242" s="59"/>
+      <c r="H242" s="59"/>
+      <c r="I242" s="59"/>
+      <c r="J242" s="59"/>
+      <c r="K242" s="59"/>
+      <c r="L242" s="59"/>
+      <c r="M242" s="59"/>
     </row>
     <row r="243" spans="1:14">
-      <c r="A243" s="55">
+      <c r="A243" s="49">
         <v>2018</v>
       </c>
       <c r="B243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F243" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G243" s="16">
+      <c r="G243" s="26">
         <v>1.06</v>
       </c>
-      <c r="H243" s="16">
+      <c r="H243" s="26">
         <v>1.27</v>
       </c>
-      <c r="I243" s="16">
+      <c r="I243" s="26">
         <v>1.53</v>
       </c>
-      <c r="J243" s="16">
+      <c r="J243" s="26">
         <v>1.84</v>
       </c>
-      <c r="K243" s="16">
+      <c r="K243" s="26">
         <v>2.0499999999999998</v>
       </c>
-      <c r="L243" s="16">
+      <c r="L243" s="26">
         <v>2.31</v>
       </c>
-      <c r="M243" s="16">
+      <c r="M243" s="26">
         <v>2.69</v>
       </c>
     </row>
     <row r="244" spans="1:14">
-      <c r="A244" s="55">
+      <c r="A244" s="49">
         <v>2019</v>
       </c>
       <c r="B244" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C244" s="17">
         <v>0.35</v>
       </c>
       <c r="D244" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E244" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F244" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="G244" s="16" t="s">
-[...5 lines deleted...]
-      <c r="I244" s="16">
+      <c r="G244" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="H244" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="I244" s="26">
         <v>3.7240000000000002</v>
       </c>
-      <c r="J244" s="16" t="s">
-[...8 lines deleted...]
-      <c r="M244" s="16" t="s">
+      <c r="J244" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="K244" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L244" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M244" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:14">
-      <c r="A245" s="55">
+      <c r="A245" s="49">
         <v>2020</v>
       </c>
-      <c r="B245" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C245" s="27">
+      <c r="B245" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C245" s="26">
         <v>0.52</v>
       </c>
-      <c r="D245" s="16">
+      <c r="D245" s="26">
         <v>0.67</v>
       </c>
-      <c r="E245" s="16">
+      <c r="E245" s="26">
         <v>1.1499999999999999</v>
       </c>
-      <c r="F245" s="27">
+      <c r="F245" s="26">
         <v>2.02</v>
       </c>
-      <c r="G245" s="16">
+      <c r="G245" s="26">
         <v>2.81</v>
       </c>
-      <c r="H245" s="16">
+      <c r="H245" s="26">
         <v>3.22</v>
       </c>
-      <c r="I245" s="16">
+      <c r="I245" s="26">
         <v>3.75</v>
       </c>
-      <c r="J245" s="16">
+      <c r="J245" s="26">
         <v>4.21</v>
       </c>
-      <c r="K245" s="16">
+      <c r="K245" s="26">
         <v>4.6500000000000004</v>
       </c>
-      <c r="L245" s="16">
+      <c r="L245" s="26">
         <v>5.07</v>
       </c>
-      <c r="M245" s="16">
+      <c r="M245" s="26">
         <v>5.89</v>
       </c>
     </row>
     <row r="246" spans="1:14">
-      <c r="A246" s="55">
+      <c r="A246" s="49">
         <v>2021</v>
       </c>
-      <c r="B246" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C246" s="16">
+      <c r="B246" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C246" s="26">
         <v>0.53</v>
       </c>
-      <c r="D246" s="16">
+      <c r="D246" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E246" s="16">
+      <c r="E246" s="26">
         <v>1.85</v>
       </c>
-      <c r="F246" s="27">
+      <c r="F246" s="26">
         <v>3.01</v>
       </c>
-      <c r="G246" s="16">
+      <c r="G246" s="26">
         <v>4.21</v>
       </c>
-      <c r="H246" s="16">
+      <c r="H246" s="26">
         <v>5.3</v>
       </c>
-      <c r="I246" s="16">
+      <c r="I246" s="26">
         <v>5.96</v>
       </c>
-      <c r="J246" s="16">
+      <c r="J246" s="26">
         <v>6.89</v>
       </c>
-      <c r="K246" s="16">
+      <c r="K246" s="26">
         <v>7.85</v>
       </c>
-      <c r="L246" s="16">
+      <c r="L246" s="26">
         <v>9.0399999999999991</v>
       </c>
-      <c r="M246" s="16">
+      <c r="M246" s="26">
         <v>10.41</v>
       </c>
     </row>
     <row r="247" spans="1:14">
-      <c r="A247" s="55">
+      <c r="A247" s="49">
         <v>2022</v>
       </c>
-      <c r="B247" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C247" s="16">
+      <c r="B247" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C247" s="26">
         <v>0.75</v>
       </c>
-      <c r="D247" s="27">
+      <c r="D247" s="26">
         <v>1.1299999999999999</v>
       </c>
-      <c r="E247" s="27">
+      <c r="E247" s="26">
         <v>1.55</v>
       </c>
-      <c r="F247" s="16">
+      <c r="F247" s="26">
         <v>2.0099999999999998</v>
       </c>
-      <c r="G247" s="16">
+      <c r="G247" s="26">
         <v>2.4900000000000002</v>
       </c>
-      <c r="H247" s="16">
+      <c r="H247" s="26">
         <v>2.99</v>
       </c>
-      <c r="I247" s="16">
+      <c r="I247" s="26">
         <v>3.56</v>
       </c>
-      <c r="J247" s="16">
+      <c r="J247" s="26">
         <v>4.12</v>
       </c>
-      <c r="K247" s="16">
+      <c r="K247" s="26">
         <v>4.72</v>
       </c>
-      <c r="L247" s="16">
+      <c r="L247" s="26">
         <v>5.46</v>
       </c>
-      <c r="M247" s="16">
+      <c r="M247" s="26">
         <v>6.29</v>
       </c>
     </row>
     <row r="248" spans="1:14">
-      <c r="A248" s="26">
+      <c r="A248" s="25">
         <v>2023</v>
       </c>
       <c r="B248" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C248" s="16">
+      <c r="C248" s="26">
         <v>1.08</v>
       </c>
-      <c r="D248" s="16">
+      <c r="D248" s="26">
         <v>1.64</v>
       </c>
-      <c r="E248" s="16">
+      <c r="E248" s="26">
         <v>2.1800000000000002</v>
       </c>
       <c r="F248" s="18">
         <v>2.66</v>
       </c>
       <c r="G248" s="18">
         <v>3.1</v>
       </c>
       <c r="H248" s="18">
         <v>3.5</v>
       </c>
       <c r="I248" s="18">
         <v>4.03</v>
       </c>
       <c r="J248" s="18">
         <v>4.5</v>
       </c>
       <c r="K248" s="17">
         <v>4.9000000000000004</v>
       </c>
-      <c r="L248" s="27">
+      <c r="L248" s="26">
         <v>5.5</v>
       </c>
       <c r="M248" s="17">
         <v>6.4</v>
       </c>
     </row>
     <row r="249" spans="1:14">
-      <c r="A249" s="26">
+      <c r="A249" s="25">
         <v>2024</v>
       </c>
       <c r="B249" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C249" s="16">
+      <c r="C249" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D249" s="16">
+      <c r="D249" s="26">
         <v>1.8</v>
       </c>
-      <c r="E249" s="24">
+      <c r="E249" s="26">
         <v>2.39</v>
       </c>
-      <c r="F249" s="24">
+      <c r="F249" s="26">
         <v>2.98</v>
       </c>
       <c r="G249" s="18">
         <v>3.56</v>
       </c>
       <c r="H249" s="18">
         <v>4.0999999999999996</v>
       </c>
       <c r="I249" s="18">
         <v>4.76</v>
       </c>
       <c r="J249" s="18">
         <v>5.3</v>
       </c>
       <c r="K249" s="17">
         <v>5.92</v>
       </c>
-      <c r="L249" s="27">
+      <c r="L249" s="26">
         <v>6.57</v>
       </c>
       <c r="M249" s="17">
         <v>7.49</v>
       </c>
     </row>
     <row r="250" spans="1:14">
-      <c r="A250" s="26">
+      <c r="A250" s="25">
         <v>2025</v>
       </c>
       <c r="B250" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C250" s="16">
+      <c r="C250" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D250" s="23">
+      <c r="D250" s="69">
         <v>1.78</v>
       </c>
-      <c r="E250" s="23">
+      <c r="E250" s="69">
         <v>2.5099999999999998</v>
       </c>
-      <c r="F250" s="33">
+      <c r="F250" s="26">
         <v>3.24</v>
       </c>
-      <c r="G250" s="23">
+      <c r="G250" s="69">
         <v>3.98</v>
       </c>
       <c r="H250" s="18">
         <v>4.7</v>
       </c>
       <c r="I250" s="18">
         <v>5.5</v>
       </c>
       <c r="J250" s="18">
         <v>6.08</v>
       </c>
-      <c r="K250" s="33">
+      <c r="K250" s="26">
         <v>6.93</v>
       </c>
-      <c r="L250" s="27">
+      <c r="L250" s="26">
         <v>7.76</v>
       </c>
       <c r="M250" s="17">
         <v>8.9</v>
       </c>
     </row>
     <row r="251" spans="1:14">
-      <c r="A251" s="26">
+      <c r="A251" s="25">
         <v>2026</v>
       </c>
-      <c r="B251" s="33">
+      <c r="B251" s="26">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="C251" s="16">
+      <c r="C251" s="26">
         <v>0.1</v>
       </c>
-      <c r="D251" s="23">
+      <c r="D251" s="69">
         <v>0.2</v>
       </c>
-      <c r="E251" s="33">
+      <c r="E251" s="26">
         <v>0.28000000000000003</v>
       </c>
-      <c r="F251" s="28">
+      <c r="F251" s="26">
         <v>0.36</v>
       </c>
-      <c r="G251" s="23"/>
+      <c r="G251" s="69">
+        <v>0.4</v>
+      </c>
       <c r="H251" s="18"/>
       <c r="I251" s="18"/>
       <c r="J251" s="18"/>
-      <c r="K251" s="33"/>
-      <c r="L251" s="27"/>
+      <c r="K251" s="26"/>
+      <c r="L251" s="26"/>
       <c r="M251" s="17"/>
     </row>
     <row r="252" spans="1:14" ht="15.75" customHeight="1">
-      <c r="A252" s="55" t="s">
+      <c r="A252" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="B252" s="65"/>
-[...10 lines deleted...]
-      <c r="M252" s="65"/>
+      <c r="B252" s="58"/>
+      <c r="C252" s="58"/>
+      <c r="D252" s="58"/>
+      <c r="E252" s="58"/>
+      <c r="F252" s="58"/>
+      <c r="G252" s="58"/>
+      <c r="H252" s="58"/>
+      <c r="I252" s="58"/>
+      <c r="J252" s="58"/>
+      <c r="K252" s="58"/>
+      <c r="L252" s="58"/>
+      <c r="M252" s="58"/>
     </row>
     <row r="253" spans="1:14">
-      <c r="A253" s="55">
+      <c r="A253" s="49">
         <v>2018</v>
       </c>
       <c r="B253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F253" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G253" s="16">
+      <c r="G253" s="26">
         <v>1.44</v>
       </c>
-      <c r="H253" s="16">
+      <c r="H253" s="26">
         <v>1.73</v>
       </c>
-      <c r="I253" s="16">
+      <c r="I253" s="26">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J253" s="16">
+      <c r="J253" s="26">
         <v>2.81</v>
       </c>
-      <c r="K253" s="16">
+      <c r="K253" s="26">
         <v>3.16</v>
       </c>
-      <c r="L253" s="16">
+      <c r="L253" s="26">
         <v>3.52</v>
       </c>
-      <c r="M253" s="16">
+      <c r="M253" s="26">
         <v>4.04</v>
       </c>
     </row>
     <row r="254" spans="1:14">
-      <c r="A254" s="55">
+      <c r="A254" s="49">
         <v>2019</v>
       </c>
       <c r="B254" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C254" s="17">
         <v>0.47</v>
       </c>
       <c r="D254" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E254" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F254" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="G254" s="16" t="s">
-[...17 lines deleted...]
-      <c r="M254" s="16" t="s">
+      <c r="G254" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="H254" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="I254" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J254" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="K254" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L254" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M254" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:14">
-      <c r="A255" s="55">
+      <c r="A255" s="49">
         <v>2020</v>
       </c>
-      <c r="B255" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C255" s="27">
+      <c r="B255" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C255" s="26">
         <v>0.67</v>
       </c>
-      <c r="D255" s="16">
+      <c r="D255" s="26">
         <v>0.88</v>
       </c>
-      <c r="E255" s="16">
+      <c r="E255" s="26">
         <v>2.67</v>
       </c>
-      <c r="F255" s="27">
+      <c r="F255" s="26">
         <v>6.24</v>
       </c>
-      <c r="G255" s="16">
+      <c r="G255" s="26">
         <v>9.15</v>
       </c>
-      <c r="H255" s="16">
+      <c r="H255" s="26">
         <v>10.24</v>
       </c>
-      <c r="I255" s="16">
+      <c r="I255" s="26">
         <v>11.32</v>
       </c>
-      <c r="J255" s="16">
+      <c r="J255" s="26">
         <v>12.01</v>
       </c>
-      <c r="K255" s="16">
+      <c r="K255" s="26">
         <v>12.61</v>
       </c>
-      <c r="L255" s="16">
+      <c r="L255" s="26">
         <v>13.24</v>
       </c>
-      <c r="M255" s="16">
+      <c r="M255" s="26">
         <v>14.88</v>
       </c>
     </row>
     <row r="256" spans="1:14">
-      <c r="A256" s="55">
+      <c r="A256" s="49">
         <v>2021</v>
       </c>
-      <c r="B256" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C256" s="16">
+      <c r="B256" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C256" s="26">
         <v>0.73</v>
       </c>
-      <c r="D256" s="16">
+      <c r="D256" s="26">
         <v>1.87</v>
       </c>
-      <c r="E256" s="16">
+      <c r="E256" s="26">
         <v>3.57</v>
       </c>
-      <c r="F256" s="27">
+      <c r="F256" s="26">
         <v>5.76</v>
       </c>
-      <c r="G256" s="16">
+      <c r="G256" s="26">
         <v>8.2200000000000006</v>
       </c>
-      <c r="H256" s="16">
+      <c r="H256" s="26">
         <v>10.42</v>
       </c>
-      <c r="I256" s="16">
+      <c r="I256" s="26">
         <v>11.49</v>
       </c>
-      <c r="J256" s="16">
+      <c r="J256" s="26">
         <v>13.72</v>
       </c>
-      <c r="K256" s="16">
+      <c r="K256" s="26">
         <v>16.37</v>
       </c>
-      <c r="L256" s="16">
+      <c r="L256" s="26">
         <v>20.68</v>
       </c>
-      <c r="M256" s="16">
+      <c r="M256" s="26">
         <v>28.27</v>
       </c>
     </row>
     <row r="257" spans="1:13">
-      <c r="A257" s="55">
+      <c r="A257" s="49">
         <v>2022</v>
       </c>
-      <c r="B257" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C257" s="16">
+      <c r="B257" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C257" s="26">
         <v>1.4</v>
       </c>
-      <c r="D257" s="27">
+      <c r="D257" s="26">
         <v>2.0499999999999998</v>
       </c>
-      <c r="E257" s="27">
+      <c r="E257" s="26">
         <v>2.8</v>
       </c>
-      <c r="F257" s="16">
+      <c r="F257" s="26">
         <v>3.73</v>
       </c>
-      <c r="G257" s="16">
+      <c r="G257" s="26">
         <v>4.74</v>
       </c>
-      <c r="H257" s="16">
+      <c r="H257" s="26">
         <v>5.77</v>
       </c>
-      <c r="I257" s="16">
+      <c r="I257" s="26">
         <v>6.95</v>
       </c>
-      <c r="J257" s="16">
+      <c r="J257" s="26">
         <v>8.08</v>
       </c>
-      <c r="K257" s="16">
+      <c r="K257" s="26">
         <v>9.25</v>
       </c>
-      <c r="L257" s="16">
+      <c r="L257" s="26">
         <v>10.74</v>
       </c>
-      <c r="M257" s="16">
+      <c r="M257" s="26">
         <v>12.32</v>
       </c>
     </row>
     <row r="258" spans="1:13">
-      <c r="A258" s="26">
+      <c r="A258" s="25">
         <v>2023</v>
       </c>
       <c r="B258" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C258" s="16">
+      <c r="C258" s="26">
         <v>2.19</v>
       </c>
-      <c r="D258" s="16">
+      <c r="D258" s="26">
         <v>3.32</v>
       </c>
-      <c r="E258" s="16">
+      <c r="E258" s="26">
         <v>4.43</v>
       </c>
       <c r="F258" s="18">
         <v>5.43</v>
       </c>
       <c r="G258" s="18">
         <v>6.4</v>
       </c>
       <c r="H258" s="18">
         <v>7.2</v>
       </c>
       <c r="I258" s="18">
         <v>8.2270000000000003</v>
       </c>
       <c r="J258" s="18">
         <v>9.1</v>
       </c>
       <c r="K258" s="17">
         <v>10</v>
       </c>
-      <c r="L258" s="27">
+      <c r="L258" s="26">
         <v>11.194000000000001</v>
       </c>
       <c r="M258" s="17">
         <v>13.058999999999999</v>
       </c>
     </row>
     <row r="259" spans="1:13">
-      <c r="A259" s="26">
+      <c r="A259" s="25">
         <v>2024</v>
       </c>
       <c r="B259" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C259" s="16">
+      <c r="C259" s="26">
         <v>2.3540000000000001</v>
       </c>
       <c r="D259" s="17">
         <v>3.6549999999999998</v>
       </c>
-      <c r="E259" s="24">
+      <c r="E259" s="26">
         <v>4.9880000000000004</v>
       </c>
-      <c r="F259" s="24">
+      <c r="F259" s="26">
         <v>6.2409999999999997</v>
       </c>
       <c r="G259" s="18">
         <v>7.3929999999999998</v>
       </c>
       <c r="H259" s="18">
         <v>8.5679999999999996</v>
       </c>
       <c r="I259" s="18">
         <v>9.8940000000000001</v>
       </c>
       <c r="J259" s="18">
         <v>11</v>
       </c>
       <c r="K259" s="17">
         <v>12.308999999999999</v>
       </c>
-      <c r="L259" s="27">
+      <c r="L259" s="26">
         <v>13.621</v>
       </c>
       <c r="M259" s="17">
         <v>15.301</v>
       </c>
     </row>
     <row r="260" spans="1:13">
-      <c r="A260" s="26">
+      <c r="A260" s="25">
         <v>2025</v>
       </c>
       <c r="B260" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C260" s="23">
+      <c r="C260" s="69">
         <v>2.2130000000000001</v>
       </c>
-      <c r="D260" s="33">
+      <c r="D260" s="26">
         <v>3.6219999999999999</v>
       </c>
-      <c r="E260" s="48">
+      <c r="E260" s="26">
         <v>5.1429999999999998</v>
       </c>
-      <c r="F260" s="33">
+      <c r="F260" s="26">
         <v>6.5960000000000001</v>
       </c>
-      <c r="G260" s="23">
+      <c r="G260" s="69">
         <v>7.976</v>
       </c>
       <c r="H260" s="18">
         <v>9.3520000000000003</v>
       </c>
       <c r="I260" s="18">
         <v>10.898</v>
       </c>
       <c r="J260" s="18">
         <v>12.211</v>
       </c>
-      <c r="K260" s="33">
+      <c r="K260" s="26">
         <v>14.127000000000001</v>
       </c>
-      <c r="L260" s="27">
+      <c r="L260" s="26">
         <v>15.981999999999999</v>
       </c>
       <c r="M260" s="17">
         <v>18.399999999999999</v>
       </c>
     </row>
     <row r="261" spans="1:13">
-      <c r="A261" s="26">
+      <c r="A261" s="25">
         <v>2026</v>
       </c>
-      <c r="B261" s="33">
+      <c r="B261" s="26">
         <v>0.17899999999999999</v>
       </c>
-      <c r="C261" s="23">
+      <c r="C261" s="69">
         <v>0.311</v>
       </c>
-      <c r="D261" s="33">
+      <c r="D261" s="26">
         <v>0.435</v>
       </c>
-      <c r="E261" s="48">
+      <c r="E261" s="26">
         <v>0.58899999999999997</v>
       </c>
-      <c r="F261" s="33">
-[...2 lines deleted...]
-      <c r="G261" s="23"/>
+      <c r="F261" s="26">
+        <v>7.976</v>
+      </c>
+      <c r="G261" s="69">
+        <v>0.89700000000000002</v>
+      </c>
       <c r="H261" s="18"/>
       <c r="I261" s="18"/>
       <c r="J261" s="18"/>
-      <c r="K261" s="33"/>
-      <c r="L261" s="27"/>
+      <c r="K261" s="26"/>
+      <c r="L261" s="26"/>
       <c r="M261" s="17"/>
     </row>
     <row r="262" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A262" s="26" t="s">
+      <c r="A262" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B262" s="65"/>
-[...10 lines deleted...]
-      <c r="M262" s="65"/>
+      <c r="B262" s="58"/>
+      <c r="C262" s="58"/>
+      <c r="D262" s="58"/>
+      <c r="E262" s="58"/>
+      <c r="F262" s="58"/>
+      <c r="G262" s="58"/>
+      <c r="H262" s="58"/>
+      <c r="I262" s="58"/>
+      <c r="J262" s="58"/>
+      <c r="K262" s="58"/>
+      <c r="L262" s="58"/>
+      <c r="M262" s="58"/>
     </row>
     <row r="263" spans="1:13">
-      <c r="A263" s="55">
+      <c r="A263" s="49">
         <v>2018</v>
       </c>
       <c r="B263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F263" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G263" s="16">
+      <c r="G263" s="26">
         <v>987.68</v>
       </c>
-      <c r="H263" s="16">
+      <c r="H263" s="26">
         <v>1235.9000000000001</v>
       </c>
-      <c r="I263" s="16">
+      <c r="I263" s="26">
         <v>1524.03</v>
       </c>
-      <c r="J263" s="16">
+      <c r="J263" s="26">
         <v>1751.26</v>
       </c>
-      <c r="K263" s="16">
+      <c r="K263" s="26">
         <v>1912.58</v>
       </c>
-      <c r="L263" s="16">
+      <c r="L263" s="26">
         <v>2061.1</v>
       </c>
-      <c r="M263" s="16">
+      <c r="M263" s="26">
         <v>2207.41</v>
       </c>
     </row>
     <row r="264" spans="1:13">
-      <c r="A264" s="55">
+      <c r="A264" s="49">
         <v>2019</v>
       </c>
       <c r="B264" s="17">
         <v>149.62</v>
       </c>
       <c r="C264" s="17">
         <v>277.85000000000002</v>
       </c>
       <c r="D264" s="17">
         <v>437.25</v>
       </c>
       <c r="E264" s="17">
         <v>596.32000000000005</v>
       </c>
       <c r="F264" s="17">
         <v>766.22</v>
       </c>
-      <c r="G264" s="16">
+      <c r="G264" s="26">
         <v>1027.54</v>
       </c>
-      <c r="H264" s="16">
+      <c r="H264" s="26">
         <v>1316.87</v>
       </c>
-      <c r="I264" s="16">
+      <c r="I264" s="26">
         <v>133.97</v>
       </c>
-      <c r="J264" s="16" t="s">
-[...8 lines deleted...]
-      <c r="M264" s="16" t="s">
+      <c r="J264" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="K264" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L264" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M264" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:13">
-      <c r="A265" s="55">
+      <c r="A265" s="49">
         <v>2020</v>
       </c>
-      <c r="B265" s="16">
+      <c r="B265" s="26">
         <v>160.80000000000001</v>
       </c>
-      <c r="C265" s="27">
+      <c r="C265" s="26">
         <v>294.85000000000002</v>
       </c>
-      <c r="D265" s="16">
+      <c r="D265" s="26">
         <v>387.3</v>
       </c>
-      <c r="E265" s="16">
+      <c r="E265" s="26">
         <v>389.05</v>
       </c>
-      <c r="F265" s="27">
+      <c r="F265" s="26">
         <v>425.54</v>
       </c>
-      <c r="G265" s="16">
+      <c r="G265" s="26">
         <v>543.77</v>
       </c>
-      <c r="H265" s="16">
+      <c r="H265" s="26">
         <v>648.51</v>
       </c>
-      <c r="I265" s="16">
+      <c r="I265" s="26">
         <v>786.17</v>
       </c>
-      <c r="J265" s="16">
+      <c r="J265" s="26">
         <v>921.99</v>
       </c>
-      <c r="K265" s="16">
+      <c r="K265" s="26">
         <v>1068.9100000000001</v>
       </c>
-      <c r="L265" s="16">
+      <c r="L265" s="26">
         <v>1195.43</v>
       </c>
-      <c r="M265" s="16">
+      <c r="M265" s="26">
         <v>1324.25</v>
       </c>
     </row>
     <row r="266" spans="1:13">
-      <c r="A266" s="55">
+      <c r="A266" s="49">
         <v>2021</v>
       </c>
-      <c r="B266" s="16">
+      <c r="B266" s="26">
         <v>123.69</v>
       </c>
-      <c r="C266" s="16">
+      <c r="C266" s="26">
         <v>239.68</v>
       </c>
-      <c r="D266" s="16">
+      <c r="D266" s="26">
         <v>411.78</v>
       </c>
-      <c r="E266" s="16">
+      <c r="E266" s="26">
         <v>556.27</v>
       </c>
-      <c r="F266" s="27">
+      <c r="F266" s="26">
         <v>715.01</v>
       </c>
-      <c r="G266" s="16">
+      <c r="G266" s="26">
         <v>905.01</v>
       </c>
-      <c r="H266" s="16">
+      <c r="H266" s="26">
         <v>1133.49</v>
       </c>
-      <c r="I266" s="16">
+      <c r="I266" s="26">
         <v>1346.77</v>
       </c>
-      <c r="J266" s="16">
+      <c r="J266" s="26">
         <v>1531.75</v>
       </c>
-      <c r="K266" s="16">
+      <c r="K266" s="26">
         <v>1739.49</v>
       </c>
-      <c r="L266" s="16">
+      <c r="L266" s="26">
         <v>1938.11</v>
       </c>
-      <c r="M266" s="16">
+      <c r="M266" s="26">
         <v>2138.0500000000002</v>
       </c>
     </row>
     <row r="267" spans="1:13">
-      <c r="A267" s="55">
+      <c r="A267" s="49">
         <v>2022</v>
       </c>
-      <c r="B267" s="16">
+      <c r="B267" s="26">
         <v>125.97</v>
       </c>
-      <c r="C267" s="16">
+      <c r="C267" s="26">
         <v>282.75</v>
       </c>
-      <c r="D267" s="27">
+      <c r="D267" s="26">
         <v>477.55</v>
       </c>
-      <c r="E267" s="27">
+      <c r="E267" s="26">
         <v>634.01</v>
       </c>
-      <c r="F267" s="16">
+      <c r="F267" s="26">
         <v>878.95</v>
       </c>
-      <c r="G267" s="16">
+      <c r="G267" s="26">
         <v>1182.3399999999999</v>
       </c>
-      <c r="H267" s="16">
+      <c r="H267" s="26">
         <v>1499.56</v>
       </c>
-      <c r="I267" s="16">
+      <c r="I267" s="26">
         <v>1813.32</v>
       </c>
-      <c r="J267" s="16">
+      <c r="J267" s="26">
         <v>2093.23</v>
       </c>
-      <c r="K267" s="16">
+      <c r="K267" s="26">
         <v>2385.92</v>
       </c>
-      <c r="L267" s="16">
+      <c r="L267" s="26">
         <v>2681.35</v>
       </c>
-      <c r="M267" s="16">
+      <c r="M267" s="26">
         <v>2976.88</v>
       </c>
     </row>
     <row r="268" spans="1:13">
-      <c r="A268" s="26">
+      <c r="A268" s="25">
         <v>2023</v>
       </c>
       <c r="B268" s="17">
         <v>97.94</v>
       </c>
-      <c r="C268" s="16">
+      <c r="C268" s="26">
         <v>181.66</v>
       </c>
-      <c r="D268" s="16">
+      <c r="D268" s="26">
         <v>268.98</v>
       </c>
-      <c r="E268" s="16">
+      <c r="E268" s="26">
         <v>346.28</v>
       </c>
       <c r="F268" s="18">
         <v>440.6</v>
       </c>
       <c r="G268" s="18">
         <v>555.6</v>
       </c>
       <c r="H268" s="18">
         <v>678.5</v>
       </c>
       <c r="I268" s="18">
         <v>812.91</v>
       </c>
       <c r="J268" s="18">
         <v>922.7</v>
       </c>
       <c r="K268" s="17">
         <v>1032.2</v>
       </c>
-      <c r="L268" s="27">
+      <c r="L268" s="26">
         <v>1143</v>
       </c>
       <c r="M268" s="17">
         <v>1240.1500000000001</v>
       </c>
     </row>
     <row r="269" spans="1:13">
-      <c r="A269" s="26">
+      <c r="A269" s="25">
         <v>2024</v>
       </c>
       <c r="B269" s="17">
         <v>98.1</v>
       </c>
-      <c r="C269" s="16">
+      <c r="C269" s="26">
         <v>172.6</v>
       </c>
-      <c r="D269" s="16">
+      <c r="D269" s="26">
         <v>268.8</v>
       </c>
-      <c r="E269" s="24">
+      <c r="E269" s="26">
         <v>346.41</v>
       </c>
-      <c r="F269" s="24">
+      <c r="F269" s="26">
         <v>439.39</v>
       </c>
       <c r="G269" s="18">
         <v>547.14</v>
       </c>
       <c r="H269" s="18">
         <v>664.6</v>
       </c>
       <c r="I269" s="18">
         <v>782.87</v>
       </c>
       <c r="J269" s="18">
         <v>880.7</v>
       </c>
       <c r="K269" s="17">
         <v>972.66</v>
       </c>
-      <c r="L269" s="27">
+      <c r="L269" s="26">
         <v>1067.6300000000001</v>
       </c>
       <c r="M269" s="17">
         <v>1167.04</v>
       </c>
     </row>
     <row r="270" spans="1:13">
-      <c r="A270" s="26">
+      <c r="A270" s="25">
         <v>2025</v>
       </c>
       <c r="B270" s="17">
         <v>90.62</v>
       </c>
-      <c r="C270" s="23">
+      <c r="C270" s="69">
         <v>173</v>
       </c>
-      <c r="D270" s="23">
+      <c r="D270" s="69">
         <v>260.64</v>
       </c>
-      <c r="E270" s="23">
+      <c r="E270" s="69">
         <v>344.65</v>
       </c>
-      <c r="F270" s="33">
+      <c r="F270" s="26">
         <v>438.5</v>
       </c>
-      <c r="G270" s="23">
+      <c r="G270" s="69">
         <v>551.79</v>
       </c>
       <c r="H270" s="18">
         <v>672.6</v>
       </c>
       <c r="I270" s="18">
         <v>793.9</v>
       </c>
       <c r="J270" s="18">
         <v>884.87</v>
       </c>
-      <c r="K270" s="33">
+      <c r="K270" s="26">
         <v>971.29</v>
       </c>
-      <c r="L270" s="27">
+      <c r="L270" s="26">
         <v>1058.24</v>
       </c>
       <c r="M270" s="17">
         <v>1146.17</v>
       </c>
     </row>
     <row r="271" spans="1:13">
-      <c r="A271" s="26">
+      <c r="A271" s="25">
         <v>2026</v>
       </c>
-      <c r="B271" s="33">
+      <c r="B271" s="26">
         <v>124.41</v>
       </c>
-      <c r="C271" s="23">
+      <c r="C271" s="69">
         <v>226.6</v>
       </c>
-      <c r="D271" s="23">
+      <c r="D271" s="69">
         <v>345.05</v>
       </c>
-      <c r="E271" s="33">
+      <c r="E271" s="26">
         <v>463.62</v>
       </c>
-      <c r="F271" s="28">
+      <c r="F271" s="26">
         <v>590.14</v>
       </c>
-      <c r="G271" s="23"/>
+      <c r="G271" s="69">
+        <v>751.5</v>
+      </c>
       <c r="H271" s="18"/>
       <c r="I271" s="18"/>
       <c r="J271" s="18"/>
-      <c r="K271" s="33"/>
-      <c r="L271" s="27"/>
+      <c r="K271" s="26"/>
+      <c r="L271" s="26"/>
       <c r="M271" s="17"/>
     </row>
     <row r="272" spans="1:13" ht="19.5" customHeight="1">
-      <c r="A272" s="26" t="s">
+      <c r="A272" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B272" s="65"/>
-[...10 lines deleted...]
-      <c r="M272" s="65"/>
+      <c r="B272" s="58"/>
+      <c r="C272" s="58"/>
+      <c r="D272" s="58"/>
+      <c r="E272" s="58"/>
+      <c r="F272" s="58"/>
+      <c r="G272" s="58"/>
+      <c r="H272" s="58"/>
+      <c r="I272" s="58"/>
+      <c r="J272" s="58"/>
+      <c r="K272" s="58"/>
+      <c r="L272" s="58"/>
+      <c r="M272" s="58"/>
     </row>
     <row r="273" spans="1:13">
-      <c r="A273" s="55">
+      <c r="A273" s="49">
         <v>2018</v>
       </c>
       <c r="B273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F273" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="G273" s="16">
+      <c r="G273" s="26">
         <v>2004.3</v>
       </c>
-      <c r="H273" s="16">
+      <c r="H273" s="26">
         <v>2616.1999999999998</v>
       </c>
-      <c r="I273" s="16">
+      <c r="I273" s="26">
         <v>3298</v>
       </c>
-      <c r="J273" s="16">
+      <c r="J273" s="26">
         <v>3822</v>
       </c>
-      <c r="K273" s="16">
+      <c r="K273" s="26">
         <v>4303.6000000000004</v>
       </c>
-      <c r="L273" s="16">
+      <c r="L273" s="26">
         <v>4608.1000000000004</v>
       </c>
-      <c r="M273" s="16">
+      <c r="M273" s="26">
         <v>4851</v>
       </c>
     </row>
     <row r="274" spans="1:13">
-      <c r="A274" s="26">
+      <c r="A274" s="25">
         <v>2019</v>
       </c>
       <c r="B274" s="17">
         <v>369.7</v>
       </c>
       <c r="C274" s="17">
         <v>634.29999999999995</v>
       </c>
       <c r="D274" s="17">
         <v>1005.2</v>
       </c>
       <c r="E274" s="17">
         <v>1371.6</v>
       </c>
       <c r="F274" s="17">
         <v>1733.7</v>
       </c>
-      <c r="G274" s="16">
+      <c r="G274" s="26">
         <v>2317.1</v>
       </c>
-      <c r="H274" s="16">
+      <c r="H274" s="26">
         <v>2940.9</v>
       </c>
-      <c r="I274" s="16" t="s">
-[...11 lines deleted...]
-      <c r="M274" s="16" t="s">
+      <c r="I274" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J274" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="K274" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L274" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="M274" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:13">
-      <c r="A275" s="26">
+      <c r="A275" s="25">
         <v>2020</v>
       </c>
-      <c r="B275" s="16">
+      <c r="B275" s="26">
         <v>375.3</v>
       </c>
-      <c r="C275" s="27">
+      <c r="C275" s="26">
         <v>648.5</v>
       </c>
-      <c r="D275" s="16">
+      <c r="D275" s="26">
         <v>826.1</v>
       </c>
-      <c r="E275" s="16">
+      <c r="E275" s="26">
         <v>830.7</v>
       </c>
-      <c r="F275" s="27">
+      <c r="F275" s="26">
         <v>879.5</v>
       </c>
-      <c r="G275" s="16">
+      <c r="G275" s="26">
         <v>1013</v>
       </c>
-      <c r="H275" s="16">
+      <c r="H275" s="26">
         <v>1136.3</v>
       </c>
-      <c r="I275" s="16">
+      <c r="I275" s="26">
         <v>1297.5999999999999</v>
       </c>
-      <c r="J275" s="16">
+      <c r="J275" s="26">
         <v>1491.5</v>
       </c>
-      <c r="K275" s="16">
+      <c r="K275" s="26">
         <v>1726.4</v>
       </c>
-      <c r="L275" s="16">
+      <c r="L275" s="26">
         <v>1934.5</v>
       </c>
-      <c r="M275" s="16">
+      <c r="M275" s="26">
         <v>2142.6999999999998</v>
       </c>
     </row>
     <row r="276" spans="1:13">
-      <c r="A276" s="55">
+      <c r="A276" s="49">
         <v>2021</v>
       </c>
-      <c r="B276" s="16">
+      <c r="B276" s="26">
         <v>214.4</v>
       </c>
-      <c r="C276" s="16">
+      <c r="C276" s="26">
         <v>409.8</v>
       </c>
-      <c r="D276" s="16">
+      <c r="D276" s="26">
         <v>704.5</v>
       </c>
-      <c r="E276" s="16">
+      <c r="E276" s="26">
         <v>972.7</v>
       </c>
-      <c r="F276" s="27">
+      <c r="F276" s="26">
         <v>1253.4000000000001</v>
       </c>
-      <c r="G276" s="16">
+      <c r="G276" s="26">
         <v>1628</v>
       </c>
-      <c r="H276" s="16">
+      <c r="H276" s="26">
         <v>2119.1999999999998</v>
       </c>
-      <c r="I276" s="16">
+      <c r="I276" s="26">
         <v>2566</v>
       </c>
-      <c r="J276" s="16">
+      <c r="J276" s="26">
         <v>2929.3</v>
       </c>
-      <c r="K276" s="16">
+      <c r="K276" s="26">
         <v>3285.3</v>
       </c>
-      <c r="L276" s="16">
+      <c r="L276" s="26">
         <v>3612</v>
       </c>
-      <c r="M276" s="16">
+      <c r="M276" s="26">
         <v>3912.6</v>
       </c>
     </row>
     <row r="277" spans="1:13">
-      <c r="A277" s="55">
+      <c r="A277" s="49">
         <v>2022</v>
       </c>
-      <c r="B277" s="16">
+      <c r="B277" s="26">
         <v>202.7</v>
       </c>
-      <c r="C277" s="16">
+      <c r="C277" s="26">
         <v>442.8</v>
       </c>
-      <c r="D277" s="27">
+      <c r="D277" s="26">
         <v>802.9</v>
       </c>
-      <c r="E277" s="27">
+      <c r="E277" s="26">
         <v>1100.2</v>
       </c>
-      <c r="F277" s="16">
+      <c r="F277" s="26">
         <v>1604.6</v>
       </c>
-      <c r="G277" s="16">
+      <c r="G277" s="26">
         <v>2294.1</v>
       </c>
-      <c r="H277" s="16">
+      <c r="H277" s="26">
         <v>3010.1</v>
       </c>
-      <c r="I277" s="16">
+      <c r="I277" s="26">
         <v>3722.8</v>
       </c>
-      <c r="J277" s="16">
+      <c r="J277" s="26">
         <v>4339</v>
       </c>
-      <c r="K277" s="16">
+      <c r="K277" s="26">
         <v>4962.5</v>
       </c>
-      <c r="L277" s="16">
+      <c r="L277" s="26">
         <v>5672.9</v>
       </c>
-      <c r="M277" s="16">
+      <c r="M277" s="26">
         <v>6452.1</v>
       </c>
     </row>
     <row r="278" spans="1:13">
-      <c r="A278" s="26">
+      <c r="A278" s="25">
         <v>2023</v>
       </c>
       <c r="B278" s="17">
         <v>211</v>
       </c>
-      <c r="C278" s="16">
+      <c r="C278" s="26">
         <v>394.5</v>
       </c>
-      <c r="D278" s="16">
+      <c r="D278" s="26">
         <v>588.20000000000005</v>
       </c>
-      <c r="E278" s="16">
+      <c r="E278" s="26">
         <v>747</v>
       </c>
       <c r="F278" s="17">
         <v>939.9</v>
       </c>
       <c r="G278" s="17">
         <v>1189.2</v>
       </c>
       <c r="H278" s="17">
         <v>1457.7</v>
       </c>
       <c r="I278" s="17">
         <v>1730.249</v>
       </c>
       <c r="J278" s="17">
         <v>1942.1</v>
       </c>
       <c r="K278" s="17">
         <v>2151</v>
       </c>
       <c r="L278" s="17">
         <v>2371.154</v>
       </c>
       <c r="M278" s="17">
         <v>2581.875</v>
       </c>
     </row>
     <row r="279" spans="1:13">
-      <c r="A279" s="55">
+      <c r="A279" s="49">
         <v>2024</v>
       </c>
       <c r="B279" s="18">
         <v>206.3</v>
       </c>
       <c r="C279" s="18">
         <v>372.53199999999998</v>
       </c>
       <c r="D279" s="18">
         <v>577.97400000000005</v>
       </c>
-      <c r="E279" s="24">
+      <c r="E279" s="26">
         <v>728.08500000000004</v>
       </c>
-      <c r="F279" s="24">
+      <c r="F279" s="26">
         <v>917.50699999999995</v>
       </c>
       <c r="G279" s="18">
         <v>1152.3150000000001</v>
       </c>
       <c r="H279" s="18">
         <v>1418.087</v>
       </c>
       <c r="I279" s="18">
         <v>1675.15</v>
       </c>
       <c r="J279" s="18">
         <v>1887.2</v>
       </c>
       <c r="K279" s="18">
         <v>2065.2750000000001</v>
       </c>
       <c r="L279" s="18">
         <v>2269.9409999999998</v>
       </c>
       <c r="M279" s="18">
         <v>2474.7469999999998</v>
       </c>
     </row>
     <row r="280" spans="1:13">
-      <c r="A280" s="26">
+      <c r="A280" s="25">
         <v>2025</v>
       </c>
       <c r="B280" s="18">
         <v>197.07</v>
       </c>
-      <c r="C280" s="33">
+      <c r="C280" s="26">
         <v>369.315</v>
       </c>
-      <c r="D280" s="33">
+      <c r="D280" s="26">
         <v>553.18200000000002</v>
       </c>
-      <c r="E280" s="33">
+      <c r="E280" s="26">
         <v>721.49400000000003</v>
       </c>
-      <c r="F280" s="33">
+      <c r="F280" s="26">
         <v>1022.481</v>
       </c>
-      <c r="G280" s="33">
+      <c r="G280" s="26">
         <v>1251.376</v>
       </c>
       <c r="H280" s="18">
         <v>1495.6130000000001</v>
       </c>
       <c r="I280" s="18">
         <v>1740.5920000000001</v>
       </c>
       <c r="J280" s="18">
         <v>1925.819</v>
       </c>
-      <c r="K280" s="33">
+      <c r="K280" s="26">
         <v>2092.0770000000002</v>
       </c>
       <c r="L280" s="18">
         <v>2265.8739999999998</v>
       </c>
       <c r="M280" s="18">
         <v>2448.9609999999998</v>
       </c>
     </row>
     <row r="281" spans="1:13">
-      <c r="A281" s="39">
+      <c r="A281" s="35">
         <v>2026</v>
       </c>
-      <c r="B281" s="37">
+      <c r="B281" s="33">
         <v>269.28300000000002</v>
       </c>
-      <c r="C281" s="37">
+      <c r="C281" s="33">
         <v>497.59</v>
       </c>
-      <c r="D281" s="37">
+      <c r="D281" s="33">
         <v>759.31799999999998</v>
       </c>
-      <c r="E281" s="37">
+      <c r="E281" s="33">
         <v>994.49699999999996</v>
       </c>
-      <c r="F281" s="82">
+      <c r="F281" s="33">
         <v>1240.3</v>
       </c>
-      <c r="G281" s="37"/>
-[...5 lines deleted...]
-      <c r="M281" s="38"/>
+      <c r="G281" s="33">
+        <v>1568.355</v>
+      </c>
+      <c r="H281" s="34"/>
+      <c r="I281" s="34"/>
+      <c r="J281" s="34"/>
+      <c r="K281" s="33"/>
+      <c r="L281" s="34"/>
+      <c r="M281" s="34"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="22" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="38">
+  <mergeCells count="37">
+    <mergeCell ref="B51:M51"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B172:M172"/>
+    <mergeCell ref="B242:M242"/>
+    <mergeCell ref="B140:M140"/>
+    <mergeCell ref="B145:M145"/>
+    <mergeCell ref="B135:M135"/>
+    <mergeCell ref="B130:M130"/>
+    <mergeCell ref="B227:M227"/>
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A92:M92"/>
+    <mergeCell ref="B252:M252"/>
+    <mergeCell ref="B262:M262"/>
+    <mergeCell ref="B272:M272"/>
+    <mergeCell ref="B177:M177"/>
+    <mergeCell ref="B182:M182"/>
+    <mergeCell ref="B187:M187"/>
+    <mergeCell ref="B192:M192"/>
+    <mergeCell ref="A239:M239"/>
+    <mergeCell ref="A237:M237"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A48:M48"/>
     <mergeCell ref="A94:M94"/>
     <mergeCell ref="A214:M214"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A117:M117"/>
     <mergeCell ref="A165:M165"/>
     <mergeCell ref="A212:M212"/>
     <mergeCell ref="B34:M34"/>
     <mergeCell ref="B24:M24"/>
     <mergeCell ref="B14:M14"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="B71:M71"/>
     <mergeCell ref="B81:M81"/>
     <mergeCell ref="B107:M107"/>
     <mergeCell ref="B97:M97"/>
-    <mergeCell ref="B252:M252"/>
-[...20 lines deleted...]
-    <mergeCell ref="A92:M92"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">