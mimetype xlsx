--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -765,51 +765,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -899,117 +899,123 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 4 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1307,125 +1313,125 @@
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="10" style="3" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="3" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="3" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="11" style="3" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="11" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...10 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M3" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14" ht="27" customHeight="1">
       <c r="A4" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B4" s="73"/>
-[...10 lines deleted...]
-      <c r="M4" s="73"/>
+      <c r="B4" s="75"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="25">
         <v>2018</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="17">
         <v>41986.12</v>
       </c>
       <c r="H5" s="17">
         <v>50437.71</v>
@@ -1607,69 +1613,69 @@
         <v>103957.6</v>
       </c>
       <c r="M9" s="26">
         <v>118488.04</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="26">
         <v>1823.9</v>
       </c>
       <c r="C10" s="26">
         <v>3601.88</v>
       </c>
       <c r="D10" s="26">
         <v>5037.82</v>
       </c>
       <c r="E10" s="26">
         <v>6699.44</v>
       </c>
       <c r="F10" s="18">
         <v>8628.6</v>
       </c>
-      <c r="G10" s="68" t="s">
+      <c r="G10" s="55" t="s">
         <v>80</v>
       </c>
-      <c r="H10" s="68" t="s">
+      <c r="H10" s="55" t="s">
         <v>81</v>
       </c>
-      <c r="I10" s="68" t="s">
+      <c r="I10" s="55" t="s">
         <v>82</v>
       </c>
-      <c r="J10" s="68" t="s">
+      <c r="J10" s="55" t="s">
         <v>83</v>
       </c>
-      <c r="K10" s="68" t="s">
+      <c r="K10" s="55" t="s">
         <v>84</v>
       </c>
-      <c r="L10" s="68" t="s">
+      <c r="L10" s="55" t="s">
         <v>85</v>
       </c>
-      <c r="M10" s="68" t="s">
+      <c r="M10" s="55" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="28">
         <v>2024</v>
       </c>
       <c r="B11" s="26">
         <v>1871</v>
       </c>
       <c r="C11" s="26">
         <v>3874.7</v>
       </c>
       <c r="D11" s="26">
         <v>6173.9</v>
       </c>
       <c r="E11" s="26">
         <v>7830.05</v>
       </c>
       <c r="F11" s="18">
         <v>10462.48</v>
       </c>
       <c r="G11" s="18">
         <v>13537.89</v>
       </c>
@@ -1677,129 +1683,131 @@
         <v>16044</v>
       </c>
       <c r="I11" s="18">
         <v>18745.38</v>
       </c>
       <c r="J11" s="18">
         <v>21399.1</v>
       </c>
       <c r="K11" s="18">
         <v>24277.68</v>
       </c>
       <c r="L11" s="26">
         <v>26909.49</v>
       </c>
       <c r="M11" s="18">
         <v>30880.91</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B12" s="26">
         <v>3656.8</v>
       </c>
-      <c r="C12" s="69">
+      <c r="C12" s="56">
         <v>5368.5</v>
       </c>
-      <c r="D12" s="69">
+      <c r="D12" s="56">
         <v>8105.7</v>
       </c>
       <c r="E12" s="26">
         <v>10644.72</v>
       </c>
       <c r="F12" s="26">
         <v>13491.8</v>
       </c>
       <c r="G12" s="38">
         <v>15794.08</v>
       </c>
-      <c r="H12" s="18">
-        <v>15560.8</v>
+      <c r="H12" s="31">
+        <v>18213.36</v>
       </c>
       <c r="I12" s="18">
         <v>17637.099999999999</v>
       </c>
       <c r="J12" s="18">
         <v>19774.55</v>
       </c>
       <c r="K12" s="18">
         <v>21948.92</v>
       </c>
       <c r="L12" s="26">
         <v>23982.74</v>
       </c>
       <c r="M12" s="18">
         <v>26290.53</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="28">
         <v>2026</v>
       </c>
       <c r="B13" s="26">
         <v>2631.86</v>
       </c>
-      <c r="C13" s="69">
+      <c r="C13" s="56">
         <v>4647.8999999999996</v>
       </c>
-      <c r="D13" s="69">
+      <c r="D13" s="56">
         <v>7045.35</v>
       </c>
       <c r="E13" s="26">
         <v>8676.39</v>
       </c>
-      <c r="F13" s="69">
+      <c r="F13" s="56">
         <v>10939.92</v>
       </c>
       <c r="G13" s="43">
         <v>13380.74</v>
       </c>
-      <c r="H13" s="18"/>
+      <c r="H13" s="31">
+        <v>16025.09</v>
+      </c>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="26"/>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:14" ht="15.75" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>74</v>
       </c>
-      <c r="B14" s="58"/>
-[...10 lines deleted...]
-      <c r="M14" s="58"/>
+      <c r="B14" s="69"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="69"/>
+      <c r="F14" s="69"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="69"/>
+      <c r="I14" s="69"/>
+      <c r="J14" s="69"/>
+      <c r="K14" s="69"/>
+      <c r="L14" s="69"/>
+      <c r="M14" s="69"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="25">
         <v>2018</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="17">
         <v>2266.5100000000002</v>
       </c>
       <c r="H15" s="17">
         <v>2681.94</v>
@@ -2069,114 +2077,116 @@
         <v>14670.064</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="28" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="26">
         <v>2292.9</v>
       </c>
       <c r="C22" s="26">
         <v>3935</v>
       </c>
       <c r="D22" s="26">
         <v>5696.3</v>
       </c>
       <c r="E22" s="26">
         <v>7177.5</v>
       </c>
       <c r="F22" s="26">
         <v>9174.5</v>
       </c>
       <c r="G22" s="38">
         <v>10544.897000000001</v>
       </c>
-      <c r="H22" s="18">
-        <v>5936.9</v>
+      <c r="H22" s="31">
+        <v>12316.8</v>
       </c>
       <c r="I22" s="18">
         <v>6712.9</v>
       </c>
       <c r="J22" s="18">
         <v>7513.9679999999998</v>
       </c>
       <c r="K22" s="18">
         <v>8376.7139999999999</v>
       </c>
       <c r="L22" s="26">
         <v>9196.5689999999995</v>
       </c>
       <c r="M22" s="18">
         <v>10189.875</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="28">
         <v>2026</v>
       </c>
       <c r="B23" s="26">
         <v>1868.723</v>
       </c>
       <c r="C23" s="26">
         <v>3447.7</v>
       </c>
       <c r="D23" s="26">
         <v>5354.79</v>
       </c>
       <c r="E23" s="26">
         <v>6919.7569999999996</v>
       </c>
       <c r="F23" s="26">
         <v>8716.7389999999996</v>
       </c>
       <c r="G23" s="43">
         <v>10512.63</v>
       </c>
-      <c r="H23" s="18"/>
+      <c r="H23" s="31">
+        <v>12342.55</v>
+      </c>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="26"/>
       <c r="M23" s="18"/>
     </row>
     <row r="24" spans="1:14" ht="27.75" customHeight="1">
       <c r="A24" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B24" s="58"/>
-[...10 lines deleted...]
-      <c r="M24" s="58"/>
+      <c r="B24" s="69"/>
+      <c r="C24" s="69"/>
+      <c r="D24" s="69"/>
+      <c r="E24" s="69"/>
+      <c r="F24" s="69"/>
+      <c r="G24" s="69"/>
+      <c r="H24" s="69"/>
+      <c r="I24" s="69"/>
+      <c r="J24" s="69"/>
+      <c r="K24" s="69"/>
+      <c r="L24" s="69"/>
+      <c r="M24" s="69"/>
       <c r="N24" s="3"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="25">
         <v>2018</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="17">
         <v>736202.17</v>
       </c>
       <c r="H25" s="17">
@@ -2488,73 +2498,75 @@
         <v>113803.89</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33" s="28">
         <v>2026</v>
       </c>
       <c r="B33" s="26">
         <v>10149.790000000001</v>
       </c>
       <c r="C33" s="26">
         <v>20733.599999999999</v>
       </c>
       <c r="D33" s="26">
         <v>31854.83</v>
       </c>
       <c r="E33" s="26">
         <v>44177.11</v>
       </c>
       <c r="F33" s="26">
         <v>54915.3</v>
       </c>
       <c r="G33" s="43">
         <v>65198.57</v>
       </c>
-      <c r="H33" s="18"/>
+      <c r="H33" s="31">
+        <v>75009.08</v>
+      </c>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="26"/>
       <c r="M33" s="18"/>
     </row>
     <row r="34" spans="1:24" ht="16.5" customHeight="1">
       <c r="A34" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B34" s="58"/>
-[...10 lines deleted...]
-      <c r="M34" s="58"/>
+      <c r="B34" s="69"/>
+      <c r="C34" s="69"/>
+      <c r="D34" s="69"/>
+      <c r="E34" s="69"/>
+      <c r="F34" s="69"/>
+      <c r="G34" s="69"/>
+      <c r="H34" s="69"/>
+      <c r="I34" s="69"/>
+      <c r="J34" s="69"/>
+      <c r="K34" s="69"/>
+      <c r="L34" s="69"/>
+      <c r="M34" s="69"/>
       <c r="N34" s="3"/>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" s="25">
         <v>2018</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="17">
         <v>8123.3</v>
       </c>
       <c r="H35" s="17">
@@ -2779,334 +2791,336 @@
       </c>
       <c r="L40" s="18">
         <v>4787.2</v>
       </c>
       <c r="M40" s="18">
         <v>5223.5029999999997</v>
       </c>
       <c r="O40" s="9"/>
     </row>
     <row r="41" spans="1:24">
       <c r="A41" s="28">
         <v>2024</v>
       </c>
       <c r="B41" s="26">
         <v>416.3</v>
       </c>
       <c r="C41" s="26">
         <v>811.4</v>
       </c>
       <c r="D41" s="26">
         <v>1240.3</v>
       </c>
       <c r="E41" s="26">
         <v>1654.2</v>
       </c>
-      <c r="F41" s="70">
+      <c r="F41" s="57">
         <v>2040.8</v>
       </c>
       <c r="G41" s="18">
         <v>2447.8000000000002</v>
       </c>
       <c r="H41" s="18">
         <v>2881.4</v>
       </c>
       <c r="I41" s="18">
         <v>3308.8069999999998</v>
       </c>
       <c r="J41" s="18">
         <v>3703.9</v>
       </c>
       <c r="K41" s="18">
         <v>4068.3</v>
       </c>
       <c r="L41" s="18">
         <v>4460.8119999999999</v>
       </c>
       <c r="M41" s="18">
         <v>4858.2690000000002</v>
       </c>
       <c r="O41" s="9"/>
     </row>
     <row r="42" spans="1:24">
       <c r="A42" s="28">
         <v>2025</v>
       </c>
       <c r="B42" s="26">
         <v>463.77300000000002</v>
       </c>
-      <c r="C42" s="70">
+      <c r="C42" s="57">
         <v>901.75300000000004</v>
       </c>
-      <c r="D42" s="70">
+      <c r="D42" s="57">
         <v>1370.5329999999999</v>
       </c>
       <c r="E42" s="26">
         <v>1863.5640000000001</v>
       </c>
-      <c r="F42" s="70">
+      <c r="F42" s="57">
         <v>2465.6480000000001</v>
       </c>
-      <c r="G42" s="70">
+      <c r="G42" s="57">
         <v>3005.076</v>
       </c>
       <c r="H42" s="18">
         <v>3579.9</v>
       </c>
       <c r="I42" s="18">
         <v>4167.7</v>
       </c>
       <c r="J42" s="18">
         <v>4695.1049999999996</v>
       </c>
       <c r="K42" s="18">
         <v>5226.3289999999997</v>
       </c>
       <c r="L42" s="18">
         <v>5785.1850000000004</v>
       </c>
       <c r="M42" s="18">
         <v>6430.4560000000001</v>
       </c>
       <c r="O42" s="9"/>
     </row>
     <row r="43" spans="1:24">
       <c r="A43" s="32">
         <v>2026</v>
       </c>
-      <c r="B43" s="71">
+      <c r="B43" s="58">
         <v>603.79100000000005</v>
       </c>
-      <c r="C43" s="71">
+      <c r="C43" s="58">
         <v>1134</v>
       </c>
-      <c r="D43" s="71">
+      <c r="D43" s="58">
         <v>1762.182</v>
       </c>
       <c r="E43" s="33">
         <v>2348.41</v>
       </c>
-      <c r="F43" s="71">
+      <c r="F43" s="58">
         <v>2925.5749999999998</v>
       </c>
-      <c r="G43" s="72">
+      <c r="G43" s="59">
         <v>3583.1439999999998</v>
       </c>
-      <c r="H43" s="34"/>
+      <c r="H43" s="64">
+        <v>4295.2</v>
+      </c>
       <c r="I43" s="34"/>
       <c r="J43" s="34"/>
       <c r="K43" s="34"/>
       <c r="L43" s="34"/>
       <c r="M43" s="34"/>
       <c r="O43" s="9"/>
     </row>
     <row r="44" spans="1:24" ht="21" customHeight="1">
-      <c r="A44" s="56" t="s">
+      <c r="A44" s="67" t="s">
         <v>88</v>
       </c>
-      <c r="B44" s="56"/>
-[...10 lines deleted...]
-      <c r="M44" s="56"/>
+      <c r="B44" s="67"/>
+      <c r="C44" s="67"/>
+      <c r="D44" s="67"/>
+      <c r="E44" s="67"/>
+      <c r="F44" s="67"/>
+      <c r="G44" s="67"/>
+      <c r="H44" s="67"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="67"/>
+      <c r="K44" s="67"/>
+      <c r="L44" s="67"/>
+      <c r="M44" s="67"/>
       <c r="N44" s="10"/>
       <c r="O44" s="10"/>
       <c r="P44" s="10"/>
       <c r="Q44" s="10"/>
       <c r="R44" s="10"/>
       <c r="S44" s="10"/>
       <c r="T44" s="10"/>
       <c r="U44" s="10"/>
       <c r="V44" s="10"/>
       <c r="W44" s="10"/>
       <c r="X44" s="10"/>
     </row>
     <row r="45" spans="1:24" ht="32.25" customHeight="1">
-      <c r="A45" s="65" t="s">
+      <c r="A45" s="77" t="s">
         <v>89</v>
       </c>
-      <c r="B45" s="65"/>
-[...10 lines deleted...]
-      <c r="M45" s="65"/>
+      <c r="B45" s="77"/>
+      <c r="C45" s="77"/>
+      <c r="D45" s="77"/>
+      <c r="E45" s="77"/>
+      <c r="F45" s="77"/>
+      <c r="G45" s="77"/>
+      <c r="H45" s="77"/>
+      <c r="I45" s="77"/>
+      <c r="J45" s="77"/>
+      <c r="K45" s="77"/>
+      <c r="L45" s="77"/>
+      <c r="M45" s="77"/>
       <c r="N45" s="10"/>
       <c r="O45" s="10"/>
       <c r="P45" s="10"/>
       <c r="Q45" s="10"/>
       <c r="R45" s="10"/>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
       <c r="U45" s="10"/>
       <c r="V45" s="10"/>
       <c r="W45" s="10"/>
       <c r="X45" s="10"/>
     </row>
     <row r="46" spans="1:24" ht="13.5" customHeight="1">
-      <c r="A46" s="65" t="s">
+      <c r="A46" s="77" t="s">
         <v>90</v>
       </c>
-      <c r="B46" s="65"/>
-[...10 lines deleted...]
-      <c r="M46" s="65"/>
+      <c r="B46" s="77"/>
+      <c r="C46" s="77"/>
+      <c r="D46" s="77"/>
+      <c r="E46" s="77"/>
+      <c r="F46" s="77"/>
+      <c r="G46" s="77"/>
+      <c r="H46" s="77"/>
+      <c r="I46" s="77"/>
+      <c r="J46" s="77"/>
+      <c r="K46" s="77"/>
+      <c r="L46" s="77"/>
+      <c r="M46" s="77"/>
       <c r="N46" s="10"/>
       <c r="O46" s="10"/>
       <c r="P46" s="10"/>
       <c r="Q46" s="10"/>
       <c r="R46" s="10"/>
       <c r="S46" s="10"/>
       <c r="T46" s="10"/>
       <c r="U46" s="10"/>
       <c r="V46" s="10"/>
       <c r="W46" s="10"/>
       <c r="X46" s="10"/>
     </row>
     <row r="47" spans="1:24" ht="9.75" customHeight="1">
       <c r="A47" s="11"/>
       <c r="B47" s="11"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11"/>
       <c r="J47" s="11"/>
       <c r="K47" s="11"/>
       <c r="L47" s="11"/>
       <c r="M47" s="11"/>
       <c r="N47" s="10"/>
       <c r="O47" s="10"/>
       <c r="P47" s="10"/>
       <c r="Q47" s="10"/>
       <c r="R47" s="10"/>
       <c r="S47" s="10"/>
       <c r="T47" s="10"/>
       <c r="U47" s="10"/>
       <c r="V47" s="10"/>
       <c r="W47" s="10"/>
       <c r="X47" s="10"/>
     </row>
     <row r="48" spans="1:24" s="12" customFormat="1" ht="12.75">
-      <c r="A48" s="55" t="s">
+      <c r="A48" s="66" t="s">
         <v>61</v>
       </c>
-      <c r="B48" s="55"/>
-[...10 lines deleted...]
-      <c r="M48" s="55"/>
+      <c r="B48" s="66"/>
+      <c r="C48" s="66"/>
+      <c r="D48" s="66"/>
+      <c r="E48" s="66"/>
+      <c r="F48" s="66"/>
+      <c r="G48" s="66"/>
+      <c r="H48" s="66"/>
+      <c r="I48" s="66"/>
+      <c r="J48" s="66"/>
+      <c r="K48" s="66"/>
+      <c r="L48" s="66"/>
+      <c r="M48" s="66"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2"/>
     </row>
     <row r="50" spans="1:14" ht="27" customHeight="1">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I50" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J50" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M50" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N50" s="7"/>
     </row>
     <row r="51" spans="1:14" ht="25.5" customHeight="1">
       <c r="A51" s="51" t="s">
         <v>97</v>
       </c>
-      <c r="B51" s="59"/>
-[...10 lines deleted...]
-      <c r="M51" s="59"/>
+      <c r="B51" s="70"/>
+      <c r="C51" s="70"/>
+      <c r="D51" s="70"/>
+      <c r="E51" s="70"/>
+      <c r="F51" s="70"/>
+      <c r="G51" s="70"/>
+      <c r="H51" s="70"/>
+      <c r="I51" s="70"/>
+      <c r="J51" s="70"/>
+      <c r="K51" s="70"/>
+      <c r="L51" s="70"/>
+      <c r="M51" s="70"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="25">
         <v>2018</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G52" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H52" s="17" t="s">
         <v>1</v>
@@ -3358,129 +3372,131 @@
         <v>10715.1</v>
       </c>
       <c r="I58" s="18">
         <v>12393.27</v>
       </c>
       <c r="J58" s="18">
         <v>14112.3</v>
       </c>
       <c r="K58" s="26">
         <v>16060.52</v>
       </c>
       <c r="L58" s="26">
         <v>17819.21</v>
       </c>
       <c r="M58" s="17">
         <v>21023.39</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="28" t="s">
         <v>91</v>
       </c>
       <c r="B59" s="26">
         <v>2159.21</v>
       </c>
-      <c r="C59" s="69">
+      <c r="C59" s="56">
         <v>2508.8000000000002</v>
       </c>
       <c r="D59" s="26">
         <v>3753.8</v>
       </c>
       <c r="E59" s="26">
         <v>4954.1400000000003</v>
       </c>
       <c r="F59" s="26">
         <v>6038.4</v>
       </c>
       <c r="G59" s="26">
         <v>6838.94</v>
       </c>
-      <c r="H59" s="18">
-        <v>9681.7999999999993</v>
+      <c r="H59" s="23">
+        <v>7668.74</v>
       </c>
       <c r="I59" s="18">
         <v>10878.9</v>
       </c>
       <c r="J59" s="18">
         <v>12055.26</v>
       </c>
       <c r="K59" s="26">
         <v>13308.06</v>
       </c>
       <c r="L59" s="26">
         <v>14484.79</v>
       </c>
       <c r="M59" s="17">
         <v>15688.78</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B60" s="26">
         <v>1084.99</v>
       </c>
-      <c r="C60" s="69">
+      <c r="C60" s="56">
         <v>1737.4</v>
       </c>
       <c r="D60" s="26">
         <v>2552.5500000000002</v>
       </c>
       <c r="E60" s="26">
         <v>2977.23</v>
       </c>
-      <c r="F60" s="69">
+      <c r="F60" s="56">
         <v>3538.68</v>
       </c>
       <c r="G60" s="26">
         <v>4378.3999999999996</v>
       </c>
-      <c r="H60" s="18"/>
+      <c r="H60" s="23">
+        <v>5223.46</v>
+      </c>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="26"/>
       <c r="L60" s="26"/>
       <c r="M60" s="17"/>
     </row>
     <row r="61" spans="1:14" ht="16.5" customHeight="1">
       <c r="A61" s="51" t="s">
         <v>98</v>
       </c>
-      <c r="B61" s="58"/>
-[...10 lines deleted...]
-      <c r="M61" s="58"/>
+      <c r="B61" s="69"/>
+      <c r="C61" s="69"/>
+      <c r="D61" s="69"/>
+      <c r="E61" s="69"/>
+      <c r="F61" s="69"/>
+      <c r="G61" s="69"/>
+      <c r="H61" s="69"/>
+      <c r="I61" s="69"/>
+      <c r="J61" s="69"/>
+      <c r="K61" s="69"/>
+      <c r="L61" s="69"/>
+      <c r="M61" s="69"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="25">
         <v>2018</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G62" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H62" s="17" t="s">
         <v>1</v>
@@ -3732,129 +3748,131 @@
         <v>6449.23</v>
       </c>
       <c r="I68" s="18">
         <v>7476.6369999999997</v>
       </c>
       <c r="J68" s="18">
         <v>8485.4</v>
       </c>
       <c r="K68" s="26">
         <v>9563.9</v>
       </c>
       <c r="L68" s="26">
         <v>10610.579</v>
       </c>
       <c r="M68" s="26">
         <v>12174.83</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="28" t="s">
         <v>91</v>
       </c>
       <c r="B69" s="26">
         <v>999.68700000000001</v>
       </c>
-      <c r="C69" s="69">
+      <c r="C69" s="56">
         <v>1455.3710000000001</v>
       </c>
       <c r="D69" s="26">
         <v>1942.9490000000001</v>
       </c>
       <c r="E69" s="26">
         <v>2392.92</v>
       </c>
       <c r="F69" s="26">
         <v>2874.6460000000002</v>
       </c>
       <c r="G69" s="26">
         <v>3034.5</v>
       </c>
       <c r="H69" s="18">
-        <v>3898.6</v>
+        <v>3515.6019999999999</v>
       </c>
       <c r="I69" s="18">
         <v>4418.3</v>
       </c>
       <c r="J69" s="18">
         <v>4952.4539999999997</v>
       </c>
       <c r="K69" s="26">
         <v>5500.4290000000001</v>
       </c>
       <c r="L69" s="26">
         <v>6010.3770000000004</v>
       </c>
       <c r="M69" s="17">
         <v>6641.5940000000001</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B70" s="26">
         <v>504.49200000000002</v>
       </c>
-      <c r="C70" s="69">
+      <c r="C70" s="56">
         <v>844.39800000000002</v>
       </c>
       <c r="D70" s="26">
         <v>1299.2149999999999</v>
       </c>
       <c r="E70" s="26">
         <v>1509.02</v>
       </c>
-      <c r="F70" s="69">
+      <c r="F70" s="56">
         <v>1841.1</v>
       </c>
       <c r="G70" s="26">
         <v>2247.8000000000002</v>
       </c>
-      <c r="H70" s="18"/>
+      <c r="H70" s="18">
+        <v>2644.3380000000002</v>
+      </c>
       <c r="I70" s="18"/>
       <c r="J70" s="18"/>
       <c r="K70" s="26"/>
       <c r="L70" s="26"/>
       <c r="M70" s="17"/>
     </row>
     <row r="71" spans="1:13" ht="25.5" customHeight="1">
       <c r="A71" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B71" s="58"/>
-[...10 lines deleted...]
-      <c r="M71" s="58"/>
+      <c r="B71" s="69"/>
+      <c r="C71" s="69"/>
+      <c r="D71" s="69"/>
+      <c r="E71" s="69"/>
+      <c r="F71" s="69"/>
+      <c r="G71" s="69"/>
+      <c r="H71" s="69"/>
+      <c r="I71" s="69"/>
+      <c r="J71" s="69"/>
+      <c r="K71" s="69"/>
+      <c r="L71" s="69"/>
+      <c r="M71" s="69"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="25">
         <v>2018</v>
       </c>
       <c r="B72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G72" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H72" s="17" t="s">
         <v>1</v>
@@ -4106,129 +4124,131 @@
         <v>236.2</v>
       </c>
       <c r="I78" s="18">
         <v>278.18</v>
       </c>
       <c r="J78" s="18">
         <v>306.5</v>
       </c>
       <c r="K78" s="26">
         <v>338.69</v>
       </c>
       <c r="L78" s="26">
         <v>370.98</v>
       </c>
       <c r="M78" s="26">
         <v>402.24</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="25">
         <v>2025</v>
       </c>
       <c r="B79" s="26">
         <v>88.81</v>
       </c>
-      <c r="C79" s="69">
+      <c r="C79" s="56">
         <v>158.86000000000001</v>
       </c>
       <c r="D79" s="26">
         <v>237.02</v>
       </c>
       <c r="E79" s="26">
         <v>323.69</v>
       </c>
       <c r="F79" s="26">
         <v>405.49</v>
       </c>
       <c r="G79" s="26">
         <v>496.72</v>
       </c>
       <c r="H79" s="18">
         <v>593.6</v>
       </c>
       <c r="I79" s="18">
         <v>692</v>
       </c>
       <c r="J79" s="18">
         <v>766.31</v>
       </c>
       <c r="K79" s="26">
         <v>850.61</v>
       </c>
       <c r="L79" s="26">
         <v>927.23</v>
       </c>
       <c r="M79" s="17">
         <v>1000.33</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="25">
         <v>2026</v>
       </c>
       <c r="B80" s="26">
         <v>82.29</v>
       </c>
-      <c r="C80" s="69">
+      <c r="C80" s="56">
         <v>147.30000000000001</v>
       </c>
       <c r="D80" s="26">
         <v>230.96</v>
       </c>
       <c r="E80" s="26">
         <v>302.56</v>
       </c>
-      <c r="F80" s="69">
+      <c r="F80" s="56">
         <v>378.75</v>
       </c>
       <c r="G80" s="26">
         <v>465.08</v>
       </c>
-      <c r="H80" s="18"/>
+      <c r="H80" s="18">
+        <v>552.9</v>
+      </c>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="26"/>
       <c r="L80" s="26"/>
       <c r="M80" s="17"/>
     </row>
     <row r="81" spans="1:14" ht="18" customHeight="1">
       <c r="A81" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B81" s="58"/>
-[...10 lines deleted...]
-      <c r="M81" s="58"/>
+      <c r="B81" s="69"/>
+      <c r="C81" s="69"/>
+      <c r="D81" s="69"/>
+      <c r="E81" s="69"/>
+      <c r="F81" s="69"/>
+      <c r="G81" s="69"/>
+      <c r="H81" s="69"/>
+      <c r="I81" s="69"/>
+      <c r="J81" s="69"/>
+      <c r="K81" s="69"/>
+      <c r="L81" s="69"/>
+      <c r="M81" s="69"/>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="25">
         <v>2018</v>
       </c>
       <c r="B82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H82" s="17" t="s">
         <v>1</v>
@@ -4463,51 +4483,51 @@
       </c>
       <c r="C88" s="26">
         <v>42.725999999999999</v>
       </c>
       <c r="D88" s="26">
         <v>69.603999999999999</v>
       </c>
       <c r="E88" s="26">
         <v>93.442999999999998</v>
       </c>
       <c r="F88" s="26">
         <v>120.9</v>
       </c>
       <c r="G88" s="18">
         <v>153.005</v>
       </c>
       <c r="H88" s="18">
         <v>191.34</v>
       </c>
       <c r="I88" s="18">
         <v>229.58099999999999</v>
       </c>
       <c r="J88" s="18">
         <v>253.3</v>
       </c>
-      <c r="K88" s="70">
+      <c r="K88" s="57">
         <v>280.10000000000002</v>
       </c>
       <c r="L88" s="26">
         <v>304.59500000000003</v>
       </c>
       <c r="M88" s="17">
         <v>327.58100000000002</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89" s="25">
         <v>2025</v>
       </c>
       <c r="B89" s="26">
         <v>93.3</v>
       </c>
       <c r="C89" s="26">
         <v>169.755</v>
       </c>
       <c r="D89" s="26">
         <v>259.25299999999999</v>
       </c>
       <c r="E89" s="26">
         <v>361.053</v>
       </c>
@@ -4536,170 +4556,172 @@
         <v>1120.4849999999999</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="35">
         <v>2026</v>
       </c>
       <c r="B90" s="33">
         <v>85.632999999999996</v>
       </c>
       <c r="C90" s="33">
         <v>155.547</v>
       </c>
       <c r="D90" s="33">
         <v>248.89099999999999</v>
       </c>
       <c r="E90" s="33">
         <v>330.26600000000002</v>
       </c>
       <c r="F90" s="33">
         <v>414.9</v>
       </c>
       <c r="G90" s="33">
         <v>511.02</v>
       </c>
-      <c r="H90" s="34"/>
+      <c r="H90" s="34">
+        <v>609.76700000000005</v>
+      </c>
       <c r="I90" s="34"/>
       <c r="J90" s="34"/>
       <c r="K90" s="33"/>
       <c r="L90" s="33"/>
       <c r="M90" s="36"/>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="52" t="s">
         <v>94</v>
       </c>
       <c r="B91" s="53"/>
       <c r="C91" s="53"/>
       <c r="D91" s="53"/>
       <c r="E91" s="53"/>
       <c r="F91" s="53"/>
       <c r="G91" s="53"/>
       <c r="H91" s="53"/>
       <c r="I91" s="53"/>
       <c r="J91" s="18"/>
       <c r="K91" s="31"/>
       <c r="L91" s="26"/>
       <c r="M91" s="17"/>
     </row>
     <row r="92" spans="1:14" ht="12.75">
-      <c r="A92" s="66" t="s">
+      <c r="A92" s="78" t="s">
         <v>93</v>
       </c>
-      <c r="B92" s="66"/>
-[...10 lines deleted...]
-      <c r="M92" s="67"/>
+      <c r="B92" s="78"/>
+      <c r="C92" s="78"/>
+      <c r="D92" s="78"/>
+      <c r="E92" s="78"/>
+      <c r="F92" s="78"/>
+      <c r="G92" s="78"/>
+      <c r="H92" s="78"/>
+      <c r="I92" s="78"/>
+      <c r="J92" s="79"/>
+      <c r="K92" s="79"/>
+      <c r="L92" s="79"/>
+      <c r="M92" s="79"/>
     </row>
     <row r="93" spans="1:14">
       <c r="D93" s="13"/>
     </row>
     <row r="94" spans="1:14" s="12" customFormat="1" ht="12.75">
-      <c r="A94" s="55" t="s">
+      <c r="A94" s="66" t="s">
         <v>62</v>
       </c>
-      <c r="B94" s="55"/>
-[...10 lines deleted...]
-      <c r="M94" s="55"/>
+      <c r="B94" s="66"/>
+      <c r="C94" s="66"/>
+      <c r="D94" s="66"/>
+      <c r="E94" s="66"/>
+      <c r="F94" s="66"/>
+      <c r="G94" s="66"/>
+      <c r="H94" s="66"/>
+      <c r="I94" s="66"/>
+      <c r="J94" s="66"/>
+      <c r="K94" s="66"/>
+      <c r="L94" s="66"/>
+      <c r="M94" s="66"/>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="2"/>
     </row>
     <row r="96" spans="1:14" ht="26.25" customHeight="1">
       <c r="A96" s="4"/>
       <c r="B96" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I96" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J96" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K96" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L96" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M96" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N96" s="7"/>
     </row>
     <row r="97" spans="1:14" ht="27" customHeight="1">
       <c r="A97" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B97" s="59"/>
-[...10 lines deleted...]
-      <c r="M97" s="59"/>
+      <c r="B97" s="70"/>
+      <c r="C97" s="70"/>
+      <c r="D97" s="70"/>
+      <c r="E97" s="70"/>
+      <c r="F97" s="70"/>
+      <c r="G97" s="70"/>
+      <c r="H97" s="70"/>
+      <c r="I97" s="70"/>
+      <c r="J97" s="70"/>
+      <c r="K97" s="70"/>
+      <c r="L97" s="70"/>
+      <c r="M97" s="70"/>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="25">
         <v>2018</v>
       </c>
       <c r="B98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F98" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G98" s="18">
         <v>41985.06</v>
       </c>
       <c r="H98" s="37">
         <v>50436.44</v>
@@ -4937,146 +4959,148 @@
       </c>
       <c r="C104" s="26">
         <v>366.9</v>
       </c>
       <c r="D104" s="26">
         <v>566.79999999999995</v>
       </c>
       <c r="E104" s="26">
         <v>885.45</v>
       </c>
       <c r="F104" s="26">
         <v>1278.9000000000001</v>
       </c>
       <c r="G104" s="18">
         <v>1668.72</v>
       </c>
       <c r="H104" s="18">
         <v>2076.8000000000002</v>
       </c>
       <c r="I104" s="18">
         <v>2508.35</v>
       </c>
       <c r="J104" s="18">
         <v>2915.5</v>
       </c>
-      <c r="K104" s="74">
+      <c r="K104" s="60">
         <v>3288.25</v>
       </c>
       <c r="L104" s="26">
         <v>3611.71</v>
       </c>
       <c r="M104" s="26">
         <v>3836.04</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" s="28">
         <v>2025</v>
       </c>
       <c r="B105" s="26">
         <v>230.64</v>
       </c>
-      <c r="C105" s="69">
+      <c r="C105" s="56">
         <v>456.83</v>
       </c>
-      <c r="D105" s="69">
+      <c r="D105" s="56">
         <v>692.69</v>
       </c>
-      <c r="E105" s="69">
+      <c r="E105" s="56">
         <v>926.83</v>
       </c>
-      <c r="F105" s="69">
+      <c r="F105" s="56">
         <v>1547.58</v>
       </c>
-      <c r="G105" s="69">
+      <c r="G105" s="56">
         <v>1867.05</v>
       </c>
       <c r="H105" s="18">
         <v>2215.3000000000002</v>
       </c>
       <c r="I105" s="18">
         <v>2562.8000000000002</v>
       </c>
       <c r="J105" s="18">
         <v>2992.21</v>
       </c>
-      <c r="K105" s="69">
+      <c r="K105" s="56">
         <v>3359.93</v>
       </c>
       <c r="L105" s="26">
         <v>3679.19</v>
       </c>
       <c r="M105" s="26">
         <v>4184.8500000000004</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="28">
         <v>2026</v>
       </c>
-      <c r="B106" s="69">
+      <c r="B106" s="56">
         <v>274.07</v>
       </c>
-      <c r="C106" s="69">
+      <c r="C106" s="56">
         <v>602.29999999999995</v>
       </c>
-      <c r="D106" s="69">
+      <c r="D106" s="56">
         <v>970.18</v>
       </c>
-      <c r="E106" s="69">
+      <c r="E106" s="56">
         <v>1258.73</v>
       </c>
       <c r="F106" s="26">
         <v>1568.99</v>
       </c>
-      <c r="G106" s="69">
+      <c r="G106" s="56">
         <v>1879</v>
       </c>
-      <c r="H106" s="18"/>
+      <c r="H106" s="23">
+        <v>2345.9499999999998</v>
+      </c>
       <c r="I106" s="18"/>
       <c r="J106" s="18"/>
-      <c r="K106" s="69"/>
+      <c r="K106" s="56"/>
       <c r="L106" s="26"/>
       <c r="M106" s="26"/>
     </row>
     <row r="107" spans="1:14" ht="15" customHeight="1">
       <c r="A107" s="25" t="s">
         <v>77</v>
       </c>
-      <c r="B107" s="58"/>
-[...10 lines deleted...]
-      <c r="M107" s="58"/>
+      <c r="B107" s="69"/>
+      <c r="C107" s="69"/>
+      <c r="D107" s="69"/>
+      <c r="E107" s="69"/>
+      <c r="F107" s="69"/>
+      <c r="G107" s="69"/>
+      <c r="H107" s="69"/>
+      <c r="I107" s="69"/>
+      <c r="J107" s="69"/>
+      <c r="K107" s="69"/>
+      <c r="L107" s="69"/>
+      <c r="M107" s="69"/>
       <c r="N107" s="3"/>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" s="25">
         <v>2018</v>
       </c>
       <c r="B108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F108" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G108" s="18">
         <v>2265.0700000000002</v>
       </c>
       <c r="H108" s="37">
@@ -5315,51 +5339,51 @@
       </c>
       <c r="C114" s="26">
         <v>294.35500000000002</v>
       </c>
       <c r="D114" s="26">
         <v>446.63900000000001</v>
       </c>
       <c r="E114" s="26">
         <v>659.50900000000001</v>
       </c>
       <c r="F114" s="26">
         <v>915.37</v>
       </c>
       <c r="G114" s="18">
         <v>1153.864</v>
       </c>
       <c r="H114" s="18">
         <v>1362.5</v>
       </c>
       <c r="I114" s="18">
         <v>1586.0840000000001</v>
       </c>
       <c r="J114" s="18">
         <v>1806.1</v>
       </c>
-      <c r="K114" s="70">
+      <c r="K114" s="57">
         <v>1976</v>
       </c>
       <c r="L114" s="26">
         <v>2131.8330000000001</v>
       </c>
       <c r="M114" s="26">
         <v>2278.9319999999998</v>
       </c>
     </row>
     <row r="115" spans="1:24">
       <c r="A115" s="28">
         <v>2025</v>
       </c>
       <c r="B115" s="26">
         <v>212.58199999999999</v>
       </c>
       <c r="C115" s="26">
         <v>429.024</v>
       </c>
       <c r="D115" s="26">
         <v>650.24</v>
       </c>
       <c r="E115" s="26">
         <v>851.99300000000005</v>
       </c>
@@ -5388,73 +5412,75 @@
         <v>3314.846</v>
       </c>
     </row>
     <row r="116" spans="1:24" s="7" customFormat="1">
       <c r="A116" s="32">
         <v>2026</v>
       </c>
       <c r="B116" s="33">
         <v>269.82299999999998</v>
       </c>
       <c r="C116" s="33">
         <v>557.44799999999998</v>
       </c>
       <c r="D116" s="33">
         <v>848.53800000000001</v>
       </c>
       <c r="E116" s="33">
         <v>1101.6600000000001</v>
       </c>
       <c r="F116" s="33">
         <v>1362.7</v>
       </c>
       <c r="G116" s="33">
         <v>1630.3</v>
       </c>
-      <c r="H116" s="34"/>
+      <c r="H116" s="65">
+        <v>1919.046</v>
+      </c>
       <c r="I116" s="34"/>
       <c r="J116" s="34"/>
       <c r="K116" s="33"/>
       <c r="L116" s="33"/>
       <c r="M116" s="33"/>
     </row>
     <row r="117" spans="1:24" ht="21" customHeight="1">
-      <c r="A117" s="57" t="s">
+      <c r="A117" s="68" t="s">
         <v>63</v>
       </c>
-      <c r="B117" s="57"/>
-[...10 lines deleted...]
-      <c r="M117" s="57"/>
+      <c r="B117" s="68"/>
+      <c r="C117" s="68"/>
+      <c r="D117" s="68"/>
+      <c r="E117" s="68"/>
+      <c r="F117" s="68"/>
+      <c r="G117" s="68"/>
+      <c r="H117" s="68"/>
+      <c r="I117" s="68"/>
+      <c r="J117" s="68"/>
+      <c r="K117" s="68"/>
+      <c r="L117" s="68"/>
+      <c r="M117" s="68"/>
       <c r="N117" s="10"/>
       <c r="O117" s="10"/>
       <c r="P117" s="10"/>
       <c r="Q117" s="10"/>
       <c r="R117" s="10"/>
       <c r="S117" s="10"/>
       <c r="T117" s="10"/>
       <c r="U117" s="10"/>
       <c r="V117" s="10"/>
       <c r="W117" s="10"/>
       <c r="X117" s="10"/>
     </row>
     <row r="118" spans="1:24" ht="10.5" customHeight="1">
       <c r="A118" s="11"/>
       <c r="B118" s="11"/>
       <c r="C118" s="11"/>
       <c r="D118" s="11"/>
       <c r="E118" s="11"/>
       <c r="F118" s="11"/>
       <c r="G118" s="11"/>
       <c r="H118" s="11"/>
       <c r="I118" s="11"/>
       <c r="J118" s="11"/>
       <c r="K118" s="11"/>
       <c r="L118" s="11"/>
@@ -5809,62 +5835,62 @@
         <v>18</v>
       </c>
       <c r="H129" s="26" t="s">
         <v>20</v>
       </c>
       <c r="I129" s="26" t="s">
         <v>0</v>
       </c>
       <c r="J129" s="26" t="s">
         <v>0</v>
       </c>
       <c r="K129" s="26" t="s">
         <v>0</v>
       </c>
       <c r="L129" s="26" t="s">
         <v>0</v>
       </c>
       <c r="M129" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="25">
         <v>2020</v>
       </c>
-      <c r="B130" s="58"/>
-[...10 lines deleted...]
-      <c r="M130" s="58"/>
+      <c r="B130" s="69"/>
+      <c r="C130" s="69"/>
+      <c r="D130" s="69"/>
+      <c r="E130" s="69"/>
+      <c r="F130" s="69"/>
+      <c r="G130" s="69"/>
+      <c r="H130" s="69"/>
+      <c r="I130" s="69"/>
+      <c r="J130" s="69"/>
+      <c r="K130" s="69"/>
+      <c r="L130" s="69"/>
+      <c r="M130" s="69"/>
     </row>
     <row r="131" spans="1:13" ht="27" customHeight="1">
       <c r="A131" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B131" s="26">
         <v>112284.17</v>
       </c>
       <c r="C131" s="26">
         <v>219147.87</v>
       </c>
       <c r="D131" s="26">
         <v>320482.53000000003</v>
       </c>
       <c r="E131" s="26">
         <v>339484.87</v>
       </c>
       <c r="F131" s="26">
         <v>363624.95</v>
       </c>
       <c r="G131" s="26">
         <v>402408.86</v>
       </c>
       <c r="H131" s="26">
         <v>412221.93</v>
@@ -5966,62 +5992,62 @@
         <v>45911.92</v>
       </c>
       <c r="H134" s="26" t="s">
         <v>36</v>
       </c>
       <c r="I134" s="26" t="s">
         <v>38</v>
       </c>
       <c r="J134" s="26">
         <v>57121.05</v>
       </c>
       <c r="K134" s="26" t="s">
         <v>40</v>
       </c>
       <c r="L134" s="26" t="s">
         <v>42</v>
       </c>
       <c r="M134" s="26">
         <v>71699.67</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="25">
         <v>2021</v>
       </c>
-      <c r="B135" s="58"/>
-[...10 lines deleted...]
-      <c r="M135" s="58"/>
+      <c r="B135" s="69"/>
+      <c r="C135" s="69"/>
+      <c r="D135" s="69"/>
+      <c r="E135" s="69"/>
+      <c r="F135" s="69"/>
+      <c r="G135" s="69"/>
+      <c r="H135" s="69"/>
+      <c r="I135" s="69"/>
+      <c r="J135" s="69"/>
+      <c r="K135" s="69"/>
+      <c r="L135" s="69"/>
+      <c r="M135" s="69"/>
     </row>
     <row r="136" spans="1:13" ht="25.5" customHeight="1">
       <c r="A136" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B136" s="26">
         <v>22676.080000000002</v>
       </c>
       <c r="C136" s="26">
         <v>47546.1</v>
       </c>
       <c r="D136" s="26">
         <v>76779.98</v>
       </c>
       <c r="E136" s="26">
         <v>110848.5</v>
       </c>
       <c r="F136" s="26">
         <v>145618.53</v>
       </c>
       <c r="G136" s="26">
         <v>183945</v>
       </c>
       <c r="H136" s="26">
         <v>220262.6</v>
@@ -6123,62 +6149,62 @@
         <v>31379.200000000001</v>
       </c>
       <c r="H139" s="26">
         <v>37915.26</v>
       </c>
       <c r="I139" s="26">
         <v>46404.92</v>
       </c>
       <c r="J139" s="26">
         <v>55746.9</v>
       </c>
       <c r="K139" s="26">
         <v>65177.87</v>
       </c>
       <c r="L139" s="26">
         <v>76487.7</v>
       </c>
       <c r="M139" s="26">
         <v>88362.31</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B140" s="58"/>
-[...10 lines deleted...]
-      <c r="M140" s="58"/>
+      <c r="B140" s="69"/>
+      <c r="C140" s="69"/>
+      <c r="D140" s="69"/>
+      <c r="E140" s="69"/>
+      <c r="F140" s="69"/>
+      <c r="G140" s="69"/>
+      <c r="H140" s="69"/>
+      <c r="I140" s="69"/>
+      <c r="J140" s="69"/>
+      <c r="K140" s="69"/>
+      <c r="L140" s="69"/>
+      <c r="M140" s="69"/>
     </row>
     <row r="141" spans="1:13" ht="25.5" customHeight="1">
       <c r="A141" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B141" s="26">
         <v>29674.74</v>
       </c>
       <c r="C141" s="26">
         <v>62329.1</v>
       </c>
       <c r="D141" s="26">
         <v>98086.1</v>
       </c>
       <c r="E141" s="26">
         <v>134685.74</v>
       </c>
       <c r="F141" s="26">
         <v>170458.31</v>
       </c>
       <c r="G141" s="26">
         <v>205329.64</v>
       </c>
       <c r="H141" s="26">
         <v>239395.81</v>
@@ -6280,62 +6306,62 @@
         <v>38535.78</v>
       </c>
       <c r="H144" s="26">
         <v>45228.99</v>
       </c>
       <c r="I144" s="26">
         <v>51921.53</v>
       </c>
       <c r="J144" s="26" t="s">
         <v>44</v>
       </c>
       <c r="K144" s="26">
         <v>65972.2</v>
       </c>
       <c r="L144" s="26">
         <v>77906.11</v>
       </c>
       <c r="M144" s="26">
         <v>91032.26</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B145" s="64"/>
-[...10 lines deleted...]
-      <c r="M145" s="64"/>
+      <c r="B145" s="76"/>
+      <c r="C145" s="76"/>
+      <c r="D145" s="76"/>
+      <c r="E145" s="76"/>
+      <c r="F145" s="76"/>
+      <c r="G145" s="76"/>
+      <c r="H145" s="76"/>
+      <c r="I145" s="76"/>
+      <c r="J145" s="76"/>
+      <c r="K145" s="76"/>
+      <c r="L145" s="76"/>
+      <c r="M145" s="76"/>
     </row>
     <row r="146" spans="1:13" ht="24" customHeight="1">
       <c r="A146" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B146" s="26">
         <v>6082.22</v>
       </c>
       <c r="C146" s="26">
         <v>13385.92</v>
       </c>
       <c r="D146" s="26">
         <v>22567</v>
       </c>
       <c r="E146" s="26">
         <v>31821.360000000001</v>
       </c>
       <c r="F146" s="17">
         <v>41110.5</v>
       </c>
       <c r="G146" s="17">
         <v>48993.1</v>
       </c>
       <c r="H146" s="17">
         <v>56133.7</v>
@@ -6475,57 +6501,57 @@
     <row r="151" spans="1:13" ht="24" customHeight="1">
       <c r="A151" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B151" s="26">
         <v>7655.6</v>
       </c>
       <c r="C151" s="26">
         <v>16355</v>
       </c>
       <c r="D151" s="26">
         <v>24438.799999999999</v>
       </c>
       <c r="E151" s="26">
         <v>33685.03</v>
       </c>
       <c r="F151" s="26">
         <v>40011.17</v>
       </c>
       <c r="G151" s="17">
         <v>45166.94</v>
       </c>
       <c r="H151" s="17">
         <v>49867.1</v>
       </c>
-      <c r="I151" s="75">
+      <c r="I151" s="61">
         <v>54694.49</v>
       </c>
       <c r="J151" s="18">
         <v>60674.6</v>
       </c>
-      <c r="K151" s="74">
+      <c r="K151" s="60">
         <v>66891.12</v>
       </c>
       <c r="L151" s="26">
         <v>73503.37</v>
       </c>
       <c r="M151" s="26">
         <v>80155.95</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B152" s="48"/>
       <c r="C152" s="26"/>
       <c r="D152" s="26"/>
       <c r="E152" s="48"/>
       <c r="F152" s="17"/>
       <c r="G152" s="17"/>
       <c r="H152" s="17"/>
       <c r="I152" s="48"/>
       <c r="J152" s="18"/>
       <c r="K152" s="17"/>
       <c r="L152" s="48"/>
       <c r="M152" s="48"/>
@@ -6533,387 +6559,392 @@
     <row r="153" spans="1:13">
       <c r="A153" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B153" s="26">
         <v>7475.8</v>
       </c>
       <c r="C153" s="26">
         <v>15788.4</v>
       </c>
       <c r="D153" s="26">
         <v>23463.1</v>
       </c>
       <c r="E153" s="26">
         <v>32616</v>
       </c>
       <c r="F153" s="26">
         <v>38823.53</v>
       </c>
       <c r="G153" s="17">
         <v>43857.53</v>
       </c>
       <c r="H153" s="17">
         <v>48448.6</v>
       </c>
-      <c r="I153" s="75">
+      <c r="I153" s="61">
         <v>53163.35</v>
       </c>
       <c r="J153" s="18">
         <v>59031.4</v>
       </c>
-      <c r="K153" s="74">
+      <c r="K153" s="60">
         <v>64989.919999999998</v>
       </c>
       <c r="L153" s="26">
         <v>71277.66</v>
       </c>
       <c r="M153" s="26">
         <v>77586.990000000005</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="41" t="s">
         <v>67</v>
       </c>
       <c r="B154" s="26">
         <v>179.7</v>
       </c>
       <c r="C154" s="26">
         <v>566.5</v>
       </c>
       <c r="D154" s="26">
         <v>975.7</v>
       </c>
       <c r="E154" s="26">
         <v>1069.03</v>
       </c>
       <c r="F154" s="26">
         <v>1187.6500000000001</v>
       </c>
       <c r="G154" s="17">
         <v>1309.4100000000001</v>
       </c>
       <c r="H154" s="17">
         <v>1418.5</v>
       </c>
-      <c r="I154" s="75">
+      <c r="I154" s="61">
         <v>1531.15</v>
       </c>
       <c r="J154" s="18">
         <v>1643.2</v>
       </c>
-      <c r="K154" s="74">
+      <c r="K154" s="60">
         <v>1901.2</v>
       </c>
       <c r="L154" s="26">
         <v>2225.71</v>
       </c>
       <c r="M154" s="26">
         <v>2568.96</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="28">
         <v>2025</v>
       </c>
       <c r="B155" s="26"/>
       <c r="C155" s="26"/>
       <c r="D155" s="26"/>
       <c r="E155" s="26"/>
       <c r="F155" s="26"/>
       <c r="G155" s="17"/>
       <c r="H155" s="17"/>
-      <c r="I155" s="75"/>
+      <c r="I155" s="61"/>
       <c r="J155" s="18"/>
-      <c r="K155" s="74"/>
+      <c r="K155" s="60"/>
       <c r="L155" s="26"/>
       <c r="M155" s="17"/>
     </row>
     <row r="156" spans="1:13" ht="27.75" customHeight="1">
       <c r="A156" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B156" s="26">
         <v>6420.04</v>
       </c>
-      <c r="C156" s="69">
+      <c r="C156" s="56">
         <v>13775.19</v>
       </c>
-      <c r="D156" s="69">
+      <c r="D156" s="56">
         <v>21450.13</v>
       </c>
-      <c r="E156" s="69">
+      <c r="E156" s="56">
         <v>30237.57</v>
       </c>
-      <c r="F156" s="69">
+      <c r="F156" s="56">
         <v>38405.019999999997</v>
       </c>
-      <c r="G156" s="69">
+      <c r="G156" s="56">
         <v>46425.39</v>
       </c>
       <c r="H156" s="17">
         <v>54634.9</v>
       </c>
-      <c r="I156" s="75">
+      <c r="I156" s="61">
         <v>63726.6</v>
       </c>
       <c r="J156" s="18">
         <v>73807.350000000006</v>
       </c>
-      <c r="K156" s="69">
+      <c r="K156" s="56">
         <v>84445.52</v>
       </c>
-      <c r="L156" s="69">
+      <c r="L156" s="56">
         <v>96258.55</v>
       </c>
       <c r="M156" s="26">
         <v>111657.39</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="40" t="s">
         <v>65</v>
       </c>
       <c r="H157" s="17"/>
-      <c r="I157" s="75"/>
+      <c r="I157" s="61"/>
       <c r="J157" s="18"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B158" s="26">
         <v>5522.1</v>
       </c>
       <c r="C158" s="26">
         <v>12295.45</v>
       </c>
       <c r="D158" s="26">
         <v>19325.349999999999</v>
       </c>
       <c r="E158" s="26">
         <v>27432.57</v>
       </c>
       <c r="F158" s="26">
         <v>34906.019999999997</v>
       </c>
       <c r="G158" s="26">
         <v>42187.26</v>
       </c>
       <c r="H158" s="17">
         <v>49596</v>
       </c>
-      <c r="I158" s="75">
+      <c r="I158" s="61">
         <v>57846.8</v>
       </c>
       <c r="J158" s="18">
         <v>67074.490000000005</v>
       </c>
       <c r="K158" s="26">
         <v>76844</v>
       </c>
       <c r="L158" s="26">
         <v>87305.99</v>
       </c>
       <c r="M158" s="26">
         <v>101267.95</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="41" t="s">
         <v>67</v>
       </c>
       <c r="B159" s="26">
         <v>897.94</v>
       </c>
       <c r="C159" s="26">
         <v>1479.74</v>
       </c>
       <c r="D159" s="26">
         <v>2124.7800000000002</v>
       </c>
       <c r="E159" s="26">
         <v>2805.01</v>
       </c>
       <c r="F159" s="26">
         <v>3499</v>
       </c>
       <c r="G159" s="26">
         <v>4238.1400000000003</v>
       </c>
       <c r="H159" s="17">
         <v>5038.8999999999996</v>
       </c>
-      <c r="I159" s="75">
+      <c r="I159" s="61">
         <v>5879.8</v>
       </c>
       <c r="J159" s="18">
         <v>6732.86</v>
       </c>
       <c r="K159" s="26">
         <v>7601.51</v>
       </c>
       <c r="L159" s="26">
         <v>8952.57</v>
       </c>
       <c r="M159" s="26">
         <v>10389.450000000001</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="25">
         <v>2026</v>
       </c>
       <c r="B160" s="26"/>
       <c r="C160" s="26"/>
       <c r="D160" s="26"/>
       <c r="E160" s="26"/>
       <c r="F160" s="26"/>
       <c r="G160" s="26"/>
       <c r="H160" s="17"/>
-      <c r="I160" s="75"/>
+      <c r="I160" s="61"/>
       <c r="J160" s="18"/>
       <c r="K160" s="26"/>
       <c r="L160" s="26"/>
       <c r="M160" s="26"/>
     </row>
     <row r="161" spans="1:24" ht="27" customHeight="1">
       <c r="A161" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B161" s="69">
+      <c r="B161" s="56">
         <v>9943.09</v>
       </c>
-      <c r="C161" s="69">
+      <c r="C161" s="56">
         <v>20359.650000000001</v>
       </c>
-      <c r="D161" s="69">
+      <c r="D161" s="56">
         <v>31278.83</v>
       </c>
-      <c r="E161" s="69">
+      <c r="E161" s="56">
         <v>43410.93</v>
       </c>
       <c r="F161" s="26">
         <v>53946.42</v>
       </c>
       <c r="G161" s="26">
         <v>63982</v>
       </c>
-      <c r="H161" s="17"/>
-      <c r="I161" s="75"/>
+      <c r="H161" s="23">
+        <v>73525.62</v>
+      </c>
+      <c r="I161" s="61"/>
       <c r="J161" s="18"/>
       <c r="K161" s="26"/>
       <c r="L161" s="26"/>
       <c r="M161" s="26"/>
     </row>
     <row r="162" spans="1:24">
       <c r="A162" s="40" t="s">
         <v>65</v>
       </c>
       <c r="G162" s="26"/>
-      <c r="H162" s="17"/>
-      <c r="I162" s="75"/>
+      <c r="I162" s="61"/>
       <c r="J162" s="18"/>
       <c r="K162" s="26"/>
       <c r="L162" s="26"/>
       <c r="M162" s="26"/>
     </row>
     <row r="163" spans="1:24">
       <c r="A163" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B163" s="26">
         <v>8484.6</v>
       </c>
       <c r="C163" s="26">
         <v>17508.62</v>
       </c>
       <c r="D163" s="26">
         <v>27057.77</v>
       </c>
       <c r="E163" s="26">
         <v>37927.85</v>
       </c>
       <c r="F163" s="26">
         <v>47663.61</v>
       </c>
       <c r="G163" s="26">
         <v>57131.9</v>
       </c>
-      <c r="H163" s="17"/>
-      <c r="I163" s="75"/>
+      <c r="H163" s="31">
+        <v>66178.399999999994</v>
+      </c>
+      <c r="I163" s="61"/>
       <c r="J163" s="18"/>
       <c r="K163" s="26"/>
       <c r="L163" s="26"/>
       <c r="M163" s="26"/>
     </row>
     <row r="164" spans="1:24">
       <c r="A164" s="45" t="s">
         <v>67</v>
       </c>
       <c r="B164" s="33">
         <v>1458.49</v>
       </c>
       <c r="C164" s="33">
         <v>2851.03</v>
       </c>
       <c r="D164" s="33">
         <v>4221.0600000000004</v>
       </c>
       <c r="E164" s="33">
         <v>5483.08</v>
       </c>
       <c r="F164" s="33">
         <v>6282.81</v>
       </c>
       <c r="G164" s="33">
         <v>6850.1</v>
       </c>
-      <c r="H164" s="36"/>
-      <c r="I164" s="76"/>
+      <c r="H164" s="65">
+        <v>7347.22</v>
+      </c>
+      <c r="I164" s="62"/>
       <c r="J164" s="34"/>
       <c r="K164" s="33"/>
       <c r="L164" s="33"/>
       <c r="M164" s="33"/>
     </row>
     <row r="165" spans="1:24" ht="23.25" customHeight="1">
-      <c r="A165" s="57" t="s">
+      <c r="A165" s="68" t="s">
         <v>63</v>
       </c>
-      <c r="B165" s="57"/>
-[...10 lines deleted...]
-      <c r="M165" s="57"/>
+      <c r="B165" s="68"/>
+      <c r="C165" s="68"/>
+      <c r="D165" s="68"/>
+      <c r="E165" s="68"/>
+      <c r="F165" s="68"/>
+      <c r="G165" s="68"/>
+      <c r="H165" s="68"/>
+      <c r="I165" s="68"/>
+      <c r="J165" s="68"/>
+      <c r="K165" s="68"/>
+      <c r="L165" s="68"/>
+      <c r="M165" s="68"/>
       <c r="N165" s="10"/>
       <c r="O165" s="10"/>
       <c r="P165" s="10"/>
       <c r="Q165" s="10"/>
       <c r="R165" s="10"/>
       <c r="S165" s="10"/>
       <c r="T165" s="10"/>
       <c r="U165" s="10"/>
       <c r="V165" s="10"/>
       <c r="W165" s="10"/>
       <c r="X165" s="10"/>
     </row>
     <row r="166" spans="1:24" ht="17.25" customHeight="1">
       <c r="A166" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B166" s="14"/>
       <c r="C166" s="14"/>
       <c r="D166" s="14"/>
       <c r="E166" s="14"/>
       <c r="F166" s="14"/>
       <c r="G166" s="14"/>
       <c r="H166" s="14"/>
       <c r="I166" s="14"/>
       <c r="J166" s="14"/>
@@ -7052,62 +7083,62 @@
       <c r="B171" s="17"/>
       <c r="C171" s="18"/>
       <c r="D171" s="18"/>
       <c r="E171" s="18"/>
       <c r="F171" s="18"/>
       <c r="G171" s="18"/>
       <c r="H171" s="18"/>
       <c r="I171" s="18"/>
       <c r="J171" s="42" t="s">
         <v>5</v>
       </c>
       <c r="K171" s="42">
         <v>924.3</v>
       </c>
       <c r="L171" s="42" t="s">
         <v>8</v>
       </c>
       <c r="M171" s="42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172" spans="1:24">
       <c r="A172" s="25">
         <v>2019</v>
       </c>
-      <c r="B172" s="58"/>
-[...10 lines deleted...]
-      <c r="M172" s="58"/>
+      <c r="B172" s="69"/>
+      <c r="C172" s="69"/>
+      <c r="D172" s="69"/>
+      <c r="E172" s="69"/>
+      <c r="F172" s="69"/>
+      <c r="G172" s="69"/>
+      <c r="H172" s="69"/>
+      <c r="I172" s="69"/>
+      <c r="J172" s="69"/>
+      <c r="K172" s="69"/>
+      <c r="L172" s="69"/>
+      <c r="M172" s="69"/>
     </row>
     <row r="173" spans="1:24" ht="25.5" customHeight="1">
       <c r="A173" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B173" s="17">
         <v>1034.4000000000001</v>
       </c>
       <c r="C173" s="17">
         <v>1953.2</v>
       </c>
       <c r="D173" s="17">
         <v>2966.8</v>
       </c>
       <c r="E173" s="17">
         <v>10481.200000000001</v>
       </c>
       <c r="F173" s="17">
         <v>5090.5</v>
       </c>
       <c r="G173" s="16">
         <v>6196.7</v>
       </c>
       <c r="H173" s="16">
         <v>7415.5</v>
@@ -7209,62 +7240,62 @@
         <v>252.8</v>
       </c>
       <c r="H176" s="16">
         <v>312.10000000000002</v>
       </c>
       <c r="I176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L176" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M176" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="25">
         <v>2020</v>
       </c>
-      <c r="B177" s="58"/>
-[...10 lines deleted...]
-      <c r="M177" s="58"/>
+      <c r="B177" s="69"/>
+      <c r="C177" s="69"/>
+      <c r="D177" s="69"/>
+      <c r="E177" s="69"/>
+      <c r="F177" s="69"/>
+      <c r="G177" s="69"/>
+      <c r="H177" s="69"/>
+      <c r="I177" s="69"/>
+      <c r="J177" s="69"/>
+      <c r="K177" s="69"/>
+      <c r="L177" s="69"/>
+      <c r="M177" s="69"/>
     </row>
     <row r="178" spans="1:13" ht="25.5" customHeight="1">
       <c r="A178" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B178" s="24">
         <v>1150.5999999999999</v>
       </c>
       <c r="C178" s="24">
         <v>2012.9</v>
       </c>
       <c r="D178" s="24">
         <v>2869.6</v>
       </c>
       <c r="E178" s="24">
         <v>3036.8</v>
       </c>
       <c r="F178" s="38">
         <v>3298.5</v>
       </c>
       <c r="G178" s="24">
         <v>3563.3</v>
       </c>
       <c r="H178" s="24">
         <v>3650.5</v>
@@ -7366,62 +7397,62 @@
         <v>157.30000000000001</v>
       </c>
       <c r="H181" s="26">
         <v>166.6</v>
       </c>
       <c r="I181" s="26">
         <v>175.9</v>
       </c>
       <c r="J181" s="26">
         <v>185.3</v>
       </c>
       <c r="K181" s="26">
         <v>199.3</v>
       </c>
       <c r="L181" s="26">
         <v>213.2</v>
       </c>
       <c r="M181" s="26">
         <v>227.2</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="25">
         <v>2021</v>
       </c>
-      <c r="B182" s="58"/>
-[...10 lines deleted...]
-      <c r="M182" s="58"/>
+      <c r="B182" s="69"/>
+      <c r="C182" s="69"/>
+      <c r="D182" s="69"/>
+      <c r="E182" s="69"/>
+      <c r="F182" s="69"/>
+      <c r="G182" s="69"/>
+      <c r="H182" s="69"/>
+      <c r="I182" s="69"/>
+      <c r="J182" s="69"/>
+      <c r="K182" s="69"/>
+      <c r="L182" s="69"/>
+      <c r="M182" s="69"/>
     </row>
     <row r="183" spans="1:13" ht="23.25" customHeight="1">
       <c r="A183" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B183" s="16">
         <v>273.89999999999998</v>
       </c>
       <c r="C183" s="16">
         <v>587.9</v>
       </c>
       <c r="D183" s="16">
         <v>974.8</v>
       </c>
       <c r="E183" s="16">
         <v>1410.9</v>
       </c>
       <c r="F183" s="26">
         <v>1857.7</v>
       </c>
       <c r="G183" s="16">
         <v>2349.5</v>
       </c>
       <c r="H183" s="16">
         <v>2798.1</v>
@@ -7523,62 +7554,62 @@
         <v>100.5</v>
       </c>
       <c r="H186" s="16">
         <v>123.009</v>
       </c>
       <c r="I186" s="27">
         <v>144.93899999999999</v>
       </c>
       <c r="J186" s="16">
         <v>169.214</v>
       </c>
       <c r="K186" s="16">
         <v>188.559</v>
       </c>
       <c r="L186" s="16">
         <v>207.851</v>
       </c>
       <c r="M186" s="16">
         <v>227.15</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="25">
         <v>2022</v>
       </c>
-      <c r="B187" s="58"/>
-[...10 lines deleted...]
-      <c r="M187" s="58"/>
+      <c r="B187" s="69"/>
+      <c r="C187" s="69"/>
+      <c r="D187" s="69"/>
+      <c r="E187" s="69"/>
+      <c r="F187" s="69"/>
+      <c r="G187" s="69"/>
+      <c r="H187" s="69"/>
+      <c r="I187" s="69"/>
+      <c r="J187" s="69"/>
+      <c r="K187" s="69"/>
+      <c r="L187" s="69"/>
+      <c r="M187" s="69"/>
     </row>
     <row r="188" spans="1:13" ht="25.5" customHeight="1">
       <c r="A188" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B188" s="16">
         <v>296.60000000000002</v>
       </c>
       <c r="C188" s="16">
         <v>651</v>
       </c>
       <c r="D188" s="26">
         <v>947.6</v>
       </c>
       <c r="E188" s="26">
         <v>1271.5999999999999</v>
       </c>
       <c r="F188" s="26">
         <v>1572.5</v>
       </c>
       <c r="G188" s="26">
         <v>1826.6</v>
       </c>
       <c r="H188" s="26">
         <v>2050.6</v>
@@ -7680,62 +7711,62 @@
         <v>43.954999999999998</v>
       </c>
       <c r="H191" s="16">
         <v>50.156999999999996</v>
       </c>
       <c r="I191" s="16">
         <v>56.356000000000002</v>
       </c>
       <c r="J191" s="16" t="s">
         <v>46</v>
       </c>
       <c r="K191" s="16">
         <v>69.352000000000004</v>
       </c>
       <c r="L191" s="16">
         <v>80.316999999999993</v>
       </c>
       <c r="M191" s="16">
         <v>91.283000000000001</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B192" s="58"/>
-[...10 lines deleted...]
-      <c r="M192" s="58"/>
+      <c r="B192" s="69"/>
+      <c r="C192" s="69"/>
+      <c r="D192" s="69"/>
+      <c r="E192" s="69"/>
+      <c r="F192" s="69"/>
+      <c r="G192" s="69"/>
+      <c r="H192" s="69"/>
+      <c r="I192" s="69"/>
+      <c r="J192" s="69"/>
+      <c r="K192" s="69"/>
+      <c r="L192" s="69"/>
+      <c r="M192" s="69"/>
     </row>
     <row r="193" spans="1:13" ht="24.75" customHeight="1">
       <c r="A193" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B193" s="38">
         <v>159.30000000000001</v>
       </c>
       <c r="C193" s="16">
         <v>313.5</v>
       </c>
       <c r="D193" s="24">
         <v>509.2</v>
       </c>
       <c r="E193" s="24">
         <v>702.9</v>
       </c>
       <c r="F193" s="17">
         <v>897.67600000000004</v>
       </c>
       <c r="G193" s="17">
         <v>1100.5999999999999</v>
       </c>
       <c r="H193" s="17">
         <v>1287.4000000000001</v>
@@ -8159,263 +8190,268 @@
       <c r="M206" s="31">
         <v>146.042</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="25">
         <v>2026</v>
       </c>
       <c r="B207" s="31"/>
       <c r="C207" s="31"/>
       <c r="D207" s="31"/>
       <c r="E207" s="31"/>
       <c r="F207" s="31"/>
       <c r="G207" s="31"/>
       <c r="H207" s="17"/>
       <c r="I207" s="44"/>
       <c r="J207" s="18"/>
       <c r="K207" s="31"/>
       <c r="L207" s="31"/>
       <c r="M207" s="31"/>
     </row>
     <row r="208" spans="1:13" ht="27" customHeight="1">
       <c r="A208" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B208" s="69">
+      <c r="B208" s="56">
         <v>248.875</v>
       </c>
-      <c r="C208" s="69">
+      <c r="C208" s="56">
         <v>480.83300000000003</v>
       </c>
-      <c r="D208" s="69">
+      <c r="D208" s="56">
         <v>753.97299999999996</v>
       </c>
       <c r="E208" s="26">
         <v>1023.646</v>
       </c>
       <c r="F208" s="26">
         <v>1270.4000000000001</v>
       </c>
       <c r="G208" s="26">
         <v>1503.768</v>
       </c>
-      <c r="H208" s="17"/>
-      <c r="I208" s="75"/>
+      <c r="H208" s="23">
+        <v>1738.855</v>
+      </c>
+      <c r="I208" s="61"/>
       <c r="J208" s="18"/>
       <c r="K208" s="26"/>
       <c r="L208" s="26"/>
       <c r="M208" s="26"/>
     </row>
     <row r="209" spans="1:24">
       <c r="A209" s="40" t="s">
         <v>65</v>
       </c>
       <c r="G209" s="26"/>
-      <c r="H209" s="17"/>
-      <c r="I209" s="75"/>
+      <c r="I209" s="61"/>
       <c r="J209" s="18"/>
       <c r="K209" s="26"/>
       <c r="L209" s="26"/>
       <c r="M209" s="26"/>
     </row>
     <row r="210" spans="1:24">
       <c r="A210" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B210" s="26">
         <v>226.59399999999999</v>
       </c>
-      <c r="C210" s="69">
+      <c r="C210" s="56">
         <v>437.07400000000001</v>
       </c>
-      <c r="D210" s="69">
+      <c r="D210" s="56">
         <v>688.9</v>
       </c>
       <c r="E210" s="26">
         <v>939.053</v>
       </c>
       <c r="F210" s="26">
         <v>1172.8</v>
       </c>
       <c r="G210" s="26">
         <v>1369.567</v>
       </c>
-      <c r="H210" s="17"/>
-      <c r="I210" s="75"/>
+      <c r="H210" s="31">
+        <v>1622.748</v>
+      </c>
+      <c r="I210" s="61"/>
       <c r="J210" s="18"/>
       <c r="K210" s="26"/>
       <c r="L210" s="26"/>
       <c r="M210" s="26"/>
     </row>
     <row r="211" spans="1:24">
       <c r="A211" s="45" t="s">
         <v>67</v>
       </c>
       <c r="B211" s="33">
         <v>22.280999999999999</v>
       </c>
       <c r="C211" s="33">
         <v>43.758000000000003</v>
       </c>
       <c r="D211" s="33">
         <v>65.072999999999993</v>
       </c>
       <c r="E211" s="33">
         <v>84.593000000000004</v>
       </c>
       <c r="F211" s="33">
         <v>97.5</v>
       </c>
       <c r="G211" s="33">
         <v>107.20099999999999</v>
       </c>
-      <c r="H211" s="36"/>
-      <c r="I211" s="76"/>
+      <c r="H211" s="65">
+        <v>116.10599999999999</v>
+      </c>
+      <c r="I211" s="62"/>
       <c r="J211" s="34"/>
       <c r="K211" s="33"/>
       <c r="L211" s="33"/>
       <c r="M211" s="33"/>
     </row>
     <row r="212" spans="1:24" ht="21" customHeight="1">
-      <c r="A212" s="57" t="s">
+      <c r="A212" s="68" t="s">
         <v>63</v>
       </c>
-      <c r="B212" s="57"/>
-[...10 lines deleted...]
-      <c r="M212" s="57"/>
+      <c r="B212" s="68"/>
+      <c r="C212" s="68"/>
+      <c r="D212" s="68"/>
+      <c r="E212" s="68"/>
+      <c r="F212" s="68"/>
+      <c r="G212" s="68"/>
+      <c r="H212" s="68"/>
+      <c r="I212" s="68"/>
+      <c r="J212" s="68"/>
+      <c r="K212" s="68"/>
+      <c r="L212" s="68"/>
+      <c r="M212" s="68"/>
       <c r="N212" s="10"/>
       <c r="O212" s="10"/>
       <c r="P212" s="10"/>
       <c r="Q212" s="10"/>
       <c r="R212" s="10"/>
       <c r="S212" s="10"/>
       <c r="T212" s="10"/>
       <c r="U212" s="10"/>
       <c r="V212" s="10"/>
       <c r="W212" s="10"/>
       <c r="X212" s="10"/>
     </row>
     <row r="213" spans="1:24">
       <c r="A213" s="20"/>
       <c r="B213" s="13"/>
       <c r="C213" s="14"/>
       <c r="D213" s="14"/>
       <c r="E213" s="14"/>
       <c r="F213" s="14"/>
       <c r="G213" s="14"/>
       <c r="H213" s="14"/>
       <c r="I213" s="14"/>
       <c r="J213" s="14"/>
       <c r="K213" s="14"/>
       <c r="L213" s="14"/>
     </row>
     <row r="214" spans="1:24" s="12" customFormat="1" ht="12.75">
-      <c r="A214" s="55" t="s">
+      <c r="A214" s="66" t="s">
         <v>68</v>
       </c>
-      <c r="B214" s="55"/>
-[...10 lines deleted...]
-      <c r="M214" s="55"/>
+      <c r="B214" s="66"/>
+      <c r="C214" s="66"/>
+      <c r="D214" s="66"/>
+      <c r="E214" s="66"/>
+      <c r="F214" s="66"/>
+      <c r="G214" s="66"/>
+      <c r="H214" s="66"/>
+      <c r="I214" s="66"/>
+      <c r="J214" s="66"/>
+      <c r="K214" s="66"/>
+      <c r="L214" s="66"/>
+      <c r="M214" s="66"/>
     </row>
     <row r="215" spans="1:24">
       <c r="A215" s="2"/>
     </row>
     <row r="216" spans="1:24" ht="26.25" customHeight="1">
       <c r="A216" s="4"/>
       <c r="B216" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C216" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E216" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F216" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G216" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H216" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I216" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J216" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K216" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L216" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M216" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N216" s="7"/>
     </row>
     <row r="217" spans="1:24" ht="17.25" customHeight="1">
       <c r="A217" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="B217" s="77"/>
-[...10 lines deleted...]
-      <c r="M217" s="77"/>
+      <c r="B217" s="63"/>
+      <c r="C217" s="63"/>
+      <c r="D217" s="63"/>
+      <c r="E217" s="63"/>
+      <c r="F217" s="63"/>
+      <c r="G217" s="63"/>
+      <c r="H217" s="63"/>
+      <c r="I217" s="63"/>
+      <c r="J217" s="63"/>
+      <c r="K217" s="63"/>
+      <c r="L217" s="63"/>
+      <c r="M217" s="63"/>
     </row>
     <row r="218" spans="1:24">
       <c r="A218" s="49">
         <v>2018</v>
       </c>
       <c r="B218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G218" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H218" s="17" t="s">
         <v>1</v>
@@ -8667,129 +8703,131 @@
         <v>3248</v>
       </c>
       <c r="I224" s="18">
         <v>3839</v>
       </c>
       <c r="J224" s="18">
         <v>4366</v>
       </c>
       <c r="K224" s="14">
         <v>4923</v>
       </c>
       <c r="L224" s="26">
         <v>5472</v>
       </c>
       <c r="M224" s="18">
         <v>6014</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="47" t="s">
         <v>95</v>
       </c>
       <c r="B225" s="26">
         <v>1266.4000000000001</v>
       </c>
-      <c r="C225" s="69">
+      <c r="C225" s="56">
         <v>2401.6999999999998</v>
       </c>
       <c r="D225" s="26">
         <v>3657.5</v>
       </c>
       <c r="E225" s="26">
         <v>4761.2299999999996</v>
       </c>
       <c r="F225" s="26">
         <v>5902.6</v>
       </c>
       <c r="G225" s="26">
         <v>7084.1</v>
       </c>
-      <c r="H225" s="18">
-        <v>3659</v>
+      <c r="H225" s="23">
+        <v>8324.67</v>
       </c>
       <c r="I225" s="18">
         <v>4190</v>
       </c>
       <c r="J225" s="18">
         <v>4721</v>
       </c>
       <c r="K225" s="26">
         <v>5274</v>
       </c>
       <c r="L225" s="26">
         <v>5811</v>
       </c>
       <c r="M225" s="26">
         <v>6408</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="47" t="s">
         <v>99</v>
       </c>
       <c r="B226" s="26">
         <v>1272.74</v>
       </c>
-      <c r="C226" s="69">
+      <c r="C226" s="56">
         <v>2308.1</v>
       </c>
       <c r="D226" s="26">
         <v>3522.42</v>
       </c>
       <c r="E226" s="26">
         <v>4440.1499999999996</v>
       </c>
-      <c r="F226" s="69">
+      <c r="F226" s="56">
         <v>5831.89</v>
       </c>
       <c r="G226" s="26">
         <v>7122.9</v>
       </c>
-      <c r="H226" s="18"/>
+      <c r="H226" s="23">
+        <v>8455.2099999999991</v>
+      </c>
       <c r="I226" s="18"/>
       <c r="J226" s="18"/>
       <c r="K226" s="26"/>
       <c r="L226" s="26"/>
       <c r="M226" s="26"/>
     </row>
     <row r="227" spans="1:13" ht="16.5" customHeight="1">
       <c r="A227" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="B227" s="58"/>
-[...10 lines deleted...]
-      <c r="M227" s="58"/>
+      <c r="B227" s="69"/>
+      <c r="C227" s="69"/>
+      <c r="D227" s="69"/>
+      <c r="E227" s="69"/>
+      <c r="F227" s="69"/>
+      <c r="G227" s="69"/>
+      <c r="H227" s="69"/>
+      <c r="I227" s="69"/>
+      <c r="J227" s="69"/>
+      <c r="K227" s="69"/>
+      <c r="L227" s="69"/>
+      <c r="M227" s="69"/>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="49">
         <v>2018</v>
       </c>
       <c r="B228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G228" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H228" s="17" t="s">
         <v>1</v>
@@ -9044,207 +9082,209 @@
         <v>128</v>
       </c>
       <c r="J234" s="18">
         <v>146</v>
       </c>
       <c r="K234" s="18">
         <v>165</v>
       </c>
       <c r="L234" s="18">
         <v>183</v>
       </c>
       <c r="M234" s="26">
         <v>201</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="47" t="s">
         <v>95</v>
       </c>
       <c r="B235" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C235" s="26">
         <v>2048.3690000000001</v>
       </c>
-      <c r="D235" s="69">
+      <c r="D235" s="56">
         <v>3099.5340000000001</v>
       </c>
       <c r="E235" s="26">
         <v>3927.4659999999999</v>
       </c>
       <c r="F235" s="26">
         <v>4850.3999999999996</v>
       </c>
       <c r="G235" s="26">
         <v>5836.4849999999997</v>
       </c>
-      <c r="H235" s="18">
-        <v>122</v>
+      <c r="H235" s="31">
+        <v>6884.9040000000005</v>
       </c>
       <c r="I235" s="18">
         <v>140</v>
       </c>
       <c r="J235" s="18">
         <v>158</v>
       </c>
       <c r="K235" s="26">
         <v>177</v>
       </c>
       <c r="L235" s="18">
         <v>195</v>
       </c>
       <c r="M235" s="17">
         <v>215</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="47" t="s">
         <v>99</v>
       </c>
       <c r="B236" s="33">
         <v>1094.2280000000001</v>
       </c>
       <c r="C236" s="33">
         <v>2045.5329999999999</v>
       </c>
       <c r="D236" s="33">
         <v>3206.6</v>
       </c>
       <c r="E236" s="33">
         <v>4308.4859999999999</v>
       </c>
-      <c r="F236" s="69">
+      <c r="F236" s="56">
         <v>5512.3</v>
       </c>
       <c r="G236" s="33">
         <v>6633.5739999999996</v>
       </c>
-      <c r="H236" s="34"/>
+      <c r="H236" s="65">
+        <v>7778.1790000000001</v>
+      </c>
       <c r="I236" s="34"/>
       <c r="J236" s="34"/>
       <c r="K236" s="33"/>
       <c r="L236" s="34"/>
       <c r="M236" s="36"/>
     </row>
     <row r="237" spans="1:13" ht="12.75">
-      <c r="A237" s="61" t="s">
+      <c r="A237" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="B237" s="62"/>
-[...10 lines deleted...]
-      <c r="M237" s="63"/>
+      <c r="B237" s="73"/>
+      <c r="C237" s="73"/>
+      <c r="D237" s="73"/>
+      <c r="E237" s="73"/>
+      <c r="F237" s="73"/>
+      <c r="G237" s="73"/>
+      <c r="H237" s="73"/>
+      <c r="I237" s="73"/>
+      <c r="J237" s="74"/>
+      <c r="K237" s="74"/>
+      <c r="L237" s="74"/>
+      <c r="M237" s="74"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="3"/>
       <c r="M238" s="13"/>
     </row>
     <row r="239" spans="1:13" s="12" customFormat="1" ht="12.75">
-      <c r="A239" s="60" t="s">
+      <c r="A239" s="71" t="s">
         <v>69</v>
       </c>
-      <c r="B239" s="60"/>
-[...10 lines deleted...]
-      <c r="M239" s="60"/>
+      <c r="B239" s="71"/>
+      <c r="C239" s="71"/>
+      <c r="D239" s="71"/>
+      <c r="E239" s="71"/>
+      <c r="F239" s="71"/>
+      <c r="G239" s="71"/>
+      <c r="H239" s="71"/>
+      <c r="I239" s="71"/>
+      <c r="J239" s="71"/>
+      <c r="K239" s="71"/>
+      <c r="L239" s="71"/>
+      <c r="M239" s="71"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="21"/>
     </row>
     <row r="241" spans="1:14" ht="25.5" customHeight="1">
       <c r="A241" s="4"/>
       <c r="B241" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E241" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F241" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G241" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I241" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J241" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K241" s="6" t="s">
         <v>57</v>
       </c>
       <c r="L241" s="6" t="s">
         <v>58</v>
       </c>
       <c r="M241" s="30" t="s">
         <v>59</v>
       </c>
       <c r="N241" s="7"/>
     </row>
     <row r="242" spans="1:14" ht="24" customHeight="1">
       <c r="A242" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B242" s="59"/>
-[...10 lines deleted...]
-      <c r="M242" s="59"/>
+      <c r="B242" s="70"/>
+      <c r="C242" s="70"/>
+      <c r="D242" s="70"/>
+      <c r="E242" s="70"/>
+      <c r="F242" s="70"/>
+      <c r="G242" s="70"/>
+      <c r="H242" s="70"/>
+      <c r="I242" s="70"/>
+      <c r="J242" s="70"/>
+      <c r="K242" s="70"/>
+      <c r="L242" s="70"/>
+      <c r="M242" s="70"/>
     </row>
     <row r="243" spans="1:14">
       <c r="A243" s="49">
         <v>2018</v>
       </c>
       <c r="B243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F243" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G243" s="26">
         <v>1.06</v>
       </c>
       <c r="H243" s="26">
         <v>1.27</v>
@@ -9499,126 +9539,128 @@
         <v>4.76</v>
       </c>
       <c r="J249" s="18">
         <v>5.3</v>
       </c>
       <c r="K249" s="17">
         <v>5.92</v>
       </c>
       <c r="L249" s="26">
         <v>6.57</v>
       </c>
       <c r="M249" s="17">
         <v>7.49</v>
       </c>
     </row>
     <row r="250" spans="1:14">
       <c r="A250" s="25">
         <v>2025</v>
       </c>
       <c r="B250" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C250" s="26">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D250" s="69">
+      <c r="D250" s="56">
         <v>1.78</v>
       </c>
-      <c r="E250" s="69">
+      <c r="E250" s="56">
         <v>2.5099999999999998</v>
       </c>
       <c r="F250" s="26">
         <v>3.24</v>
       </c>
-      <c r="G250" s="69">
+      <c r="G250" s="56">
         <v>3.98</v>
       </c>
       <c r="H250" s="18">
         <v>4.7</v>
       </c>
       <c r="I250" s="18">
         <v>5.5</v>
       </c>
       <c r="J250" s="18">
         <v>6.08</v>
       </c>
       <c r="K250" s="26">
         <v>6.93</v>
       </c>
       <c r="L250" s="26">
         <v>7.76</v>
       </c>
       <c r="M250" s="17">
         <v>8.9</v>
       </c>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="25">
         <v>2026</v>
       </c>
       <c r="B251" s="26">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="C251" s="26">
         <v>0.1</v>
       </c>
-      <c r="D251" s="69">
+      <c r="D251" s="56">
         <v>0.2</v>
       </c>
       <c r="E251" s="26">
         <v>0.28000000000000003</v>
       </c>
       <c r="F251" s="26">
         <v>0.36</v>
       </c>
-      <c r="G251" s="69">
+      <c r="G251" s="56">
         <v>0.4</v>
       </c>
-      <c r="H251" s="18"/>
+      <c r="H251" s="23">
+        <v>0.47</v>
+      </c>
       <c r="I251" s="18"/>
       <c r="J251" s="18"/>
       <c r="K251" s="26"/>
       <c r="L251" s="26"/>
       <c r="M251" s="17"/>
     </row>
     <row r="252" spans="1:14" ht="15.75" customHeight="1">
       <c r="A252" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="B252" s="58"/>
-[...10 lines deleted...]
-      <c r="M252" s="58"/>
+      <c r="B252" s="69"/>
+      <c r="C252" s="69"/>
+      <c r="D252" s="69"/>
+      <c r="E252" s="69"/>
+      <c r="F252" s="69"/>
+      <c r="G252" s="69"/>
+      <c r="H252" s="69"/>
+      <c r="I252" s="69"/>
+      <c r="J252" s="69"/>
+      <c r="K252" s="69"/>
+      <c r="L252" s="69"/>
+      <c r="M252" s="69"/>
     </row>
     <row r="253" spans="1:14">
       <c r="A253" s="49">
         <v>2018</v>
       </c>
       <c r="B253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F253" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G253" s="26">
         <v>1.44</v>
       </c>
       <c r="H253" s="26">
         <v>1.73</v>
@@ -9870,129 +9912,131 @@
         <v>8.5679999999999996</v>
       </c>
       <c r="I259" s="18">
         <v>9.8940000000000001</v>
       </c>
       <c r="J259" s="18">
         <v>11</v>
       </c>
       <c r="K259" s="17">
         <v>12.308999999999999</v>
       </c>
       <c r="L259" s="26">
         <v>13.621</v>
       </c>
       <c r="M259" s="17">
         <v>15.301</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="25">
         <v>2025</v>
       </c>
       <c r="B260" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C260" s="69">
+      <c r="C260" s="56">
         <v>2.2130000000000001</v>
       </c>
       <c r="D260" s="26">
         <v>3.6219999999999999</v>
       </c>
       <c r="E260" s="26">
         <v>5.1429999999999998</v>
       </c>
       <c r="F260" s="26">
         <v>6.5960000000000001</v>
       </c>
-      <c r="G260" s="69">
+      <c r="G260" s="56">
         <v>7.976</v>
       </c>
       <c r="H260" s="18">
         <v>9.3520000000000003</v>
       </c>
       <c r="I260" s="18">
         <v>10.898</v>
       </c>
       <c r="J260" s="18">
         <v>12.211</v>
       </c>
       <c r="K260" s="26">
         <v>14.127000000000001</v>
       </c>
       <c r="L260" s="26">
         <v>15.981999999999999</v>
       </c>
       <c r="M260" s="17">
         <v>18.399999999999999</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="25">
         <v>2026</v>
       </c>
       <c r="B261" s="26">
         <v>0.17899999999999999</v>
       </c>
-      <c r="C261" s="69">
+      <c r="C261" s="56">
         <v>0.311</v>
       </c>
       <c r="D261" s="26">
         <v>0.435</v>
       </c>
       <c r="E261" s="26">
         <v>0.58899999999999997</v>
       </c>
       <c r="F261" s="26">
         <v>7.976</v>
       </c>
-      <c r="G261" s="69">
+      <c r="G261" s="56">
         <v>0.89700000000000002</v>
       </c>
-      <c r="H261" s="18"/>
+      <c r="H261" s="31">
+        <v>0.98299999999999998</v>
+      </c>
       <c r="I261" s="18"/>
       <c r="J261" s="18"/>
       <c r="K261" s="26"/>
       <c r="L261" s="26"/>
       <c r="M261" s="17"/>
     </row>
     <row r="262" spans="1:13" ht="25.5" customHeight="1">
       <c r="A262" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="B262" s="58"/>
-[...10 lines deleted...]
-      <c r="M262" s="58"/>
+      <c r="B262" s="69"/>
+      <c r="C262" s="69"/>
+      <c r="D262" s="69"/>
+      <c r="E262" s="69"/>
+      <c r="F262" s="69"/>
+      <c r="G262" s="69"/>
+      <c r="H262" s="69"/>
+      <c r="I262" s="69"/>
+      <c r="J262" s="69"/>
+      <c r="K262" s="69"/>
+      <c r="L262" s="69"/>
+      <c r="M262" s="69"/>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="49">
         <v>2018</v>
       </c>
       <c r="B263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F263" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G263" s="26">
         <v>987.68</v>
       </c>
       <c r="H263" s="26">
         <v>1235.9000000000001</v>
@@ -10244,129 +10288,131 @@
         <v>664.6</v>
       </c>
       <c r="I269" s="18">
         <v>782.87</v>
       </c>
       <c r="J269" s="18">
         <v>880.7</v>
       </c>
       <c r="K269" s="17">
         <v>972.66</v>
       </c>
       <c r="L269" s="26">
         <v>1067.6300000000001</v>
       </c>
       <c r="M269" s="17">
         <v>1167.04</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="25">
         <v>2025</v>
       </c>
       <c r="B270" s="17">
         <v>90.62</v>
       </c>
-      <c r="C270" s="69">
+      <c r="C270" s="56">
         <v>173</v>
       </c>
-      <c r="D270" s="69">
+      <c r="D270" s="56">
         <v>260.64</v>
       </c>
-      <c r="E270" s="69">
+      <c r="E270" s="56">
         <v>344.65</v>
       </c>
       <c r="F270" s="26">
         <v>438.5</v>
       </c>
-      <c r="G270" s="69">
+      <c r="G270" s="56">
         <v>551.79</v>
       </c>
       <c r="H270" s="18">
         <v>672.6</v>
       </c>
       <c r="I270" s="18">
         <v>793.9</v>
       </c>
       <c r="J270" s="18">
         <v>884.87</v>
       </c>
       <c r="K270" s="26">
         <v>971.29</v>
       </c>
       <c r="L270" s="26">
         <v>1058.24</v>
       </c>
       <c r="M270" s="17">
         <v>1146.17</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="25">
         <v>2026</v>
       </c>
       <c r="B271" s="26">
         <v>124.41</v>
       </c>
-      <c r="C271" s="69">
+      <c r="C271" s="56">
         <v>226.6</v>
       </c>
-      <c r="D271" s="69">
+      <c r="D271" s="56">
         <v>345.05</v>
       </c>
       <c r="E271" s="26">
         <v>463.62</v>
       </c>
       <c r="F271" s="26">
         <v>590.14</v>
       </c>
-      <c r="G271" s="69">
+      <c r="G271" s="56">
         <v>751.5</v>
       </c>
-      <c r="H271" s="18"/>
+      <c r="H271" s="31">
+        <v>930.62</v>
+      </c>
       <c r="I271" s="18"/>
       <c r="J271" s="18"/>
       <c r="K271" s="26"/>
       <c r="L271" s="26"/>
       <c r="M271" s="17"/>
     </row>
     <row r="272" spans="1:13" ht="19.5" customHeight="1">
       <c r="A272" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="B272" s="58"/>
-[...10 lines deleted...]
-      <c r="M272" s="58"/>
+      <c r="B272" s="69"/>
+      <c r="C272" s="69"/>
+      <c r="D272" s="69"/>
+      <c r="E272" s="69"/>
+      <c r="F272" s="69"/>
+      <c r="G272" s="69"/>
+      <c r="H272" s="69"/>
+      <c r="I272" s="69"/>
+      <c r="J272" s="69"/>
+      <c r="K272" s="69"/>
+      <c r="L272" s="69"/>
+      <c r="M272" s="69"/>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" s="49">
         <v>2018</v>
       </c>
       <c r="B273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F273" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G273" s="26">
         <v>2004.3</v>
       </c>
       <c r="H273" s="26">
         <v>2616.1999999999998</v>
@@ -10674,51 +10720,53 @@
         <v>2448.9609999999998</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="35">
         <v>2026</v>
       </c>
       <c r="B281" s="33">
         <v>269.28300000000002</v>
       </c>
       <c r="C281" s="33">
         <v>497.59</v>
       </c>
       <c r="D281" s="33">
         <v>759.31799999999998</v>
       </c>
       <c r="E281" s="33">
         <v>994.49699999999996</v>
       </c>
       <c r="F281" s="33">
         <v>1240.3</v>
       </c>
       <c r="G281" s="33">
         <v>1568.355</v>
       </c>
-      <c r="H281" s="34"/>
+      <c r="H281" s="34">
+        <v>1946.604</v>
+      </c>
       <c r="I281" s="34"/>
       <c r="J281" s="34"/>
       <c r="K281" s="33"/>
       <c r="L281" s="34"/>
       <c r="M281" s="34"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="22" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="37">
     <mergeCell ref="B51:M51"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B172:M172"/>
     <mergeCell ref="B242:M242"/>
     <mergeCell ref="B140:M140"/>
     <mergeCell ref="B145:M145"/>
     <mergeCell ref="B135:M135"/>