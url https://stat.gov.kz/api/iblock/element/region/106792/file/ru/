--- v0 (2026-04-18)
+++ v1 (2026-05-13)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3105" yWindow="5355" windowWidth="9855" windowHeight="12405"/>
+    <workbookView xWindow="2640" yWindow="840" windowWidth="10275" windowHeight="12405"/>
   </bookViews>
   <sheets>
     <sheet name="ТО" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ТО!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="38">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Вода природная, тыс.куб.м                    </t>
   </si>
   <si>
     <t>г.Туркестан</t>
   </si>
   <si>
     <t xml:space="preserve">г.а.Арысь </t>
   </si>
   <si>
     <t>г.а.Кентау</t>
   </si>
   <si>
     <t xml:space="preserve">Байдибекский </t>
   </si>
   <si>
     <t xml:space="preserve">Жетысайский </t>
   </si>
   <si>
     <t xml:space="preserve">Келесский </t>
   </si>
   <si>
@@ -126,110 +125,107 @@
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>Х-конфиденциальные данные</t>
   </si>
   <si>
     <t xml:space="preserve">Вода питьевая, тыс куб.м                      </t>
   </si>
   <si>
     <t xml:space="preserve">Вода непитьевая, тыс.куб.м                    </t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Туркестанской области за 2026 год*</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
@@ -246,51 +242,51 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -330,63 +326,57 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -664,81 +654,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AA52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="T7" sqref="T7"/>
+      <selection activeCell="D6" sqref="D6:D49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="24" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="24" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="24" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="24" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="24" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="24" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="24" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="38"/>
-[...10 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="4" t="s">
@@ -798,856 +788,1019 @@
         <v>0</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="8" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="26">
         <v>5148.5</v>
       </c>
-      <c r="C6" s="31"/>
-      <c r="D6" s="26"/>
+      <c r="C6" s="26">
+        <v>11631.1</v>
+      </c>
+      <c r="D6" s="26">
+        <v>18541.3</v>
+      </c>
       <c r="E6" s="26"/>
-      <c r="F6" s="34"/>
+      <c r="F6" s="32"/>
       <c r="G6" s="26"/>
       <c r="H6" s="26"/>
       <c r="I6" s="26"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="29"/>
       <c r="M6" s="26"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="26">
         <v>956.7</v>
       </c>
-      <c r="C7" s="31"/>
-      <c r="D7" s="26"/>
+      <c r="C7" s="26">
+        <v>2289</v>
+      </c>
+      <c r="D7" s="26">
+        <v>4217.3</v>
+      </c>
       <c r="E7" s="26"/>
-      <c r="F7" s="34"/>
+      <c r="F7" s="32"/>
       <c r="G7" s="26"/>
       <c r="H7" s="26"/>
       <c r="I7" s="26"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="29"/>
       <c r="M7" s="26"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="26">
         <v>120.9</v>
       </c>
-      <c r="C8" s="31"/>
-      <c r="D8" s="26"/>
+      <c r="C8" s="26">
+        <v>239.9</v>
+      </c>
+      <c r="D8" s="26">
+        <v>371.3</v>
+      </c>
       <c r="E8" s="26"/>
-      <c r="F8" s="34"/>
+      <c r="F8" s="32"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="29"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="26">
         <v>1309</v>
       </c>
-      <c r="C9" s="31"/>
-      <c r="D9" s="26"/>
+      <c r="C9" s="26">
+        <v>2635</v>
+      </c>
+      <c r="D9" s="26">
+        <v>3823</v>
+      </c>
       <c r="E9" s="26"/>
-      <c r="F9" s="34"/>
+      <c r="F9" s="32"/>
       <c r="G9" s="26"/>
       <c r="H9" s="26"/>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="29"/>
       <c r="M9" s="26"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="26">
         <v>22.7</v>
       </c>
-      <c r="C10" s="31"/>
-      <c r="D10" s="26"/>
+      <c r="C10" s="26">
+        <v>121.3</v>
+      </c>
+      <c r="D10" s="26">
+        <v>220</v>
+      </c>
       <c r="E10" s="26"/>
-      <c r="F10" s="34"/>
+      <c r="F10" s="32"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="29"/>
       <c r="M10" s="26"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="26">
         <v>387.7</v>
       </c>
-      <c r="C11" s="31"/>
-      <c r="D11" s="26"/>
+      <c r="C11" s="26">
+        <v>1075.3</v>
+      </c>
+      <c r="D11" s="26">
+        <v>1763</v>
+      </c>
       <c r="E11" s="26"/>
-      <c r="F11" s="34"/>
+      <c r="F11" s="32"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="29"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="26">
         <v>52</v>
       </c>
-      <c r="C12" s="31"/>
-      <c r="D12" s="26"/>
+      <c r="C12" s="26">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="D12" s="26">
+        <v>546.79999999999995</v>
+      </c>
       <c r="E12" s="26"/>
-      <c r="F12" s="34"/>
+      <c r="F12" s="32"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="29"/>
       <c r="M12" s="26"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="26">
         <v>311.60000000000002</v>
       </c>
-      <c r="C13" s="31"/>
-      <c r="D13" s="26"/>
+      <c r="C13" s="26">
+        <v>625.1</v>
+      </c>
+      <c r="D13" s="26">
+        <v>841.6</v>
+      </c>
       <c r="E13" s="26"/>
-      <c r="F13" s="34"/>
+      <c r="F13" s="32"/>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="29"/>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>264.3</v>
       </c>
-      <c r="C14" s="31"/>
-      <c r="D14" s="26"/>
+      <c r="C14" s="26">
+        <v>533.4</v>
+      </c>
+      <c r="D14" s="26">
+        <v>802.6</v>
+      </c>
       <c r="E14" s="26"/>
-      <c r="F14" s="34"/>
+      <c r="F14" s="32"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="29"/>
       <c r="M14" s="26"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>163.69999999999999</v>
       </c>
-      <c r="C15" s="31"/>
-      <c r="D15" s="26"/>
+      <c r="C15" s="26">
+        <v>428</v>
+      </c>
+      <c r="D15" s="26">
+        <v>700.3</v>
+      </c>
       <c r="E15" s="26"/>
-      <c r="F15" s="34"/>
+      <c r="F15" s="32"/>
       <c r="G15" s="26"/>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="29"/>
       <c r="M15" s="26"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>114.3</v>
       </c>
-      <c r="C16" s="31"/>
-      <c r="D16" s="26"/>
+      <c r="C16" s="26">
+        <v>228.6</v>
+      </c>
+      <c r="D16" s="26">
+        <v>349.4</v>
+      </c>
       <c r="E16" s="26"/>
-      <c r="F16" s="34"/>
+      <c r="F16" s="32"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="29"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>449.4</v>
       </c>
-      <c r="C17" s="31"/>
-      <c r="D17" s="26"/>
+      <c r="C17" s="26">
+        <v>1051.0999999999999</v>
+      </c>
+      <c r="D17" s="26">
+        <v>1652.7</v>
+      </c>
       <c r="E17" s="26"/>
-      <c r="F17" s="34"/>
+      <c r="F17" s="32"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="29"/>
       <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>318.39999999999998</v>
       </c>
-      <c r="C18" s="31"/>
-      <c r="D18" s="26"/>
+      <c r="C18" s="26">
+        <v>664.1</v>
+      </c>
+      <c r="D18" s="26">
+        <v>1039.9000000000001</v>
+      </c>
       <c r="E18" s="26"/>
-      <c r="F18" s="34"/>
+      <c r="F18" s="32"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="29"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>116.8</v>
       </c>
-      <c r="C19" s="31"/>
-      <c r="D19" s="26"/>
+      <c r="C19" s="26">
+        <v>233.7</v>
+      </c>
+      <c r="D19" s="26">
+        <v>350.5</v>
+      </c>
       <c r="E19" s="26"/>
-      <c r="F19" s="34"/>
+      <c r="F19" s="32"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="29"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>99.8</v>
       </c>
-      <c r="C20" s="31"/>
-      <c r="D20" s="26"/>
+      <c r="C20" s="26">
+        <v>190.4</v>
+      </c>
+      <c r="D20" s="26">
+        <v>284.7</v>
+      </c>
       <c r="E20" s="26"/>
-      <c r="F20" s="34"/>
+      <c r="F20" s="32"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="29"/>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>185</v>
       </c>
-      <c r="C21" s="31"/>
-      <c r="D21" s="26"/>
+      <c r="C21" s="26">
+        <v>432</v>
+      </c>
+      <c r="D21" s="26">
+        <v>679</v>
+      </c>
       <c r="E21" s="26"/>
-      <c r="F21" s="34"/>
+      <c r="F21" s="32"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="29"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>153</v>
       </c>
-      <c r="C22" s="31"/>
-      <c r="D22" s="26"/>
+      <c r="C22" s="26">
+        <v>341</v>
+      </c>
+      <c r="D22" s="26">
+        <v>529</v>
+      </c>
       <c r="E22" s="26"/>
-      <c r="F22" s="34"/>
+      <c r="F22" s="32"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="29"/>
       <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>123.3</v>
       </c>
-      <c r="C23" s="31"/>
-      <c r="D23" s="26"/>
+      <c r="C23" s="26">
+        <v>246.7</v>
+      </c>
+      <c r="D23" s="26">
+        <v>370</v>
+      </c>
       <c r="E23" s="26"/>
-      <c r="F23" s="34"/>
+      <c r="F23" s="32"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="29"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1">
       <c r="A24" s="12"/>
       <c r="B24" s="10"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1">
       <c r="A25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13" s="8" customFormat="1">
       <c r="A26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="26">
         <v>5104.5</v>
       </c>
-      <c r="C26" s="31"/>
-      <c r="D26" s="26"/>
+      <c r="C26" s="26">
+        <v>11542.2</v>
+      </c>
+      <c r="D26" s="26">
+        <v>18414.8</v>
+      </c>
       <c r="E26" s="26"/>
-      <c r="F26" s="34"/>
+      <c r="F26" s="32"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="29"/>
       <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1">
       <c r="A27" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="26">
         <v>956.7</v>
       </c>
-      <c r="C27" s="31"/>
-      <c r="D27" s="26"/>
+      <c r="C27" s="26">
+        <v>2289</v>
+      </c>
+      <c r="D27" s="26">
+        <v>4217.3</v>
+      </c>
       <c r="E27" s="26"/>
-      <c r="F27" s="34"/>
+      <c r="F27" s="32"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="29"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1">
       <c r="A28" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="26">
         <v>120.9</v>
       </c>
-      <c r="C28" s="31"/>
-      <c r="D28" s="26"/>
+      <c r="C28" s="26">
+        <v>239.9</v>
+      </c>
+      <c r="D28" s="26">
+        <v>371.3</v>
+      </c>
       <c r="E28" s="26"/>
-      <c r="F28" s="34"/>
+      <c r="F28" s="32"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="29"/>
       <c r="M28" s="26"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1">
       <c r="A29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="26">
         <v>1309</v>
       </c>
-      <c r="C29" s="31"/>
-      <c r="D29" s="26"/>
+      <c r="C29" s="26">
+        <v>2635</v>
+      </c>
+      <c r="D29" s="26">
+        <v>3823</v>
+      </c>
       <c r="E29" s="26"/>
-      <c r="F29" s="34"/>
+      <c r="F29" s="32"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="29"/>
       <c r="M29" s="26"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1">
       <c r="A30" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="26">
         <v>22.7</v>
       </c>
-      <c r="C30" s="31"/>
-      <c r="D30" s="26"/>
+      <c r="C30" s="26">
+        <v>121.3</v>
+      </c>
+      <c r="D30" s="26">
+        <v>220</v>
+      </c>
       <c r="E30" s="26"/>
-      <c r="F30" s="34"/>
+      <c r="F30" s="32"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="29"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1">
       <c r="A31" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="26">
         <v>387.7</v>
       </c>
-      <c r="C31" s="31"/>
-      <c r="D31" s="26"/>
+      <c r="C31" s="26">
+        <v>1075.3</v>
+      </c>
+      <c r="D31" s="26">
+        <v>1763</v>
+      </c>
       <c r="E31" s="26"/>
-      <c r="F31" s="34"/>
+      <c r="F31" s="32"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="29"/>
       <c r="M31" s="26"/>
     </row>
     <row r="32" spans="1:13" s="3" customFormat="1">
       <c r="A32" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="26">
         <v>52</v>
       </c>
-      <c r="C32" s="31"/>
-      <c r="D32" s="26"/>
+      <c r="C32" s="26">
+        <v>296.39999999999998</v>
+      </c>
+      <c r="D32" s="26">
+        <v>546.79999999999995</v>
+      </c>
       <c r="E32" s="26"/>
-      <c r="F32" s="34"/>
+      <c r="F32" s="32"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="29"/>
       <c r="M32" s="26"/>
     </row>
     <row r="33" spans="1:13" s="3" customFormat="1">
       <c r="A33" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="26">
         <v>311.60000000000002</v>
       </c>
-      <c r="C33" s="31"/>
-      <c r="D33" s="26"/>
+      <c r="C33" s="26">
+        <v>625.1</v>
+      </c>
+      <c r="D33" s="26">
+        <v>841.6</v>
+      </c>
       <c r="E33" s="26"/>
-      <c r="F33" s="34"/>
+      <c r="F33" s="32"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="29"/>
       <c r="M33" s="26"/>
     </row>
     <row r="34" spans="1:13" s="3" customFormat="1">
       <c r="A34" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="26">
         <v>264.3</v>
       </c>
-      <c r="C34" s="31"/>
-      <c r="D34" s="26"/>
+      <c r="C34" s="26">
+        <v>533.4</v>
+      </c>
+      <c r="D34" s="26">
+        <v>802.6</v>
+      </c>
       <c r="E34" s="26"/>
-      <c r="F34" s="34"/>
+      <c r="F34" s="32"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="29"/>
       <c r="M34" s="26"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1">
       <c r="A35" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="26">
         <v>163.69999999999999</v>
       </c>
-      <c r="C35" s="31"/>
-      <c r="D35" s="26"/>
+      <c r="C35" s="26">
+        <v>428</v>
+      </c>
+      <c r="D35" s="26">
+        <v>700.3</v>
+      </c>
       <c r="E35" s="26"/>
-      <c r="F35" s="34"/>
+      <c r="F35" s="32"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="29"/>
       <c r="M35" s="26"/>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1">
       <c r="A36" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="26">
         <v>109.3</v>
       </c>
-      <c r="C36" s="31"/>
-      <c r="D36" s="26"/>
+      <c r="C36" s="26">
+        <v>217.6</v>
+      </c>
+      <c r="D36" s="26">
+        <v>333.4</v>
+      </c>
       <c r="E36" s="26"/>
-      <c r="F36" s="34"/>
+      <c r="F36" s="32"/>
       <c r="G36" s="26"/>
       <c r="H36" s="26"/>
       <c r="I36" s="26"/>
       <c r="J36" s="26"/>
       <c r="K36" s="26"/>
       <c r="L36" s="29"/>
       <c r="M36" s="26"/>
     </row>
     <row r="37" spans="1:13" s="3" customFormat="1">
       <c r="A37" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="26">
         <v>449.4</v>
       </c>
-      <c r="C37" s="31"/>
-      <c r="D37" s="26"/>
+      <c r="C37" s="26">
+        <v>1051.0999999999999</v>
+      </c>
+      <c r="D37" s="26">
+        <v>1652.7</v>
+      </c>
       <c r="E37" s="26"/>
-      <c r="F37" s="34"/>
+      <c r="F37" s="32"/>
       <c r="G37" s="26"/>
       <c r="H37" s="26"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="29"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13" s="3" customFormat="1">
       <c r="A38" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="26">
         <v>318.39999999999998</v>
       </c>
-      <c r="C38" s="31"/>
-      <c r="D38" s="26"/>
+      <c r="C38" s="26">
+        <v>664.1</v>
+      </c>
+      <c r="D38" s="26">
+        <v>1039.9000000000001</v>
+      </c>
       <c r="E38" s="26"/>
-      <c r="F38" s="34"/>
+      <c r="F38" s="32"/>
       <c r="G38" s="26"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="29"/>
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:13" s="3" customFormat="1">
       <c r="A39" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="26">
         <v>116.8</v>
       </c>
-      <c r="C39" s="31"/>
-      <c r="D39" s="26"/>
+      <c r="C39" s="26">
+        <v>233.7</v>
+      </c>
+      <c r="D39" s="26">
+        <v>350.5</v>
+      </c>
       <c r="E39" s="26"/>
-      <c r="F39" s="34"/>
+      <c r="F39" s="32"/>
       <c r="G39" s="26"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="29"/>
       <c r="M39" s="26"/>
     </row>
     <row r="40" spans="1:13" s="3" customFormat="1">
       <c r="A40" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="26">
         <v>60.8</v>
       </c>
-      <c r="C40" s="31"/>
-      <c r="D40" s="26"/>
+      <c r="C40" s="26">
+        <v>112.5</v>
+      </c>
+      <c r="D40" s="26">
+        <v>174.2</v>
+      </c>
       <c r="E40" s="26"/>
-      <c r="F40" s="34"/>
+      <c r="F40" s="32"/>
       <c r="G40" s="26"/>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
       <c r="J40" s="26"/>
       <c r="K40" s="26"/>
       <c r="L40" s="29"/>
       <c r="M40" s="26"/>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1">
       <c r="A41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="26">
         <v>185</v>
       </c>
-      <c r="C41" s="31"/>
-      <c r="D41" s="26"/>
+      <c r="C41" s="26">
+        <v>432</v>
+      </c>
+      <c r="D41" s="26">
+        <v>679</v>
+      </c>
       <c r="E41" s="26"/>
-      <c r="F41" s="34"/>
+      <c r="F41" s="32"/>
       <c r="G41" s="26"/>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="29"/>
       <c r="M41" s="26"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1">
       <c r="A42" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="26">
         <v>153</v>
       </c>
-      <c r="C42" s="31"/>
-      <c r="D42" s="26"/>
+      <c r="C42" s="26">
+        <v>341</v>
+      </c>
+      <c r="D42" s="26">
+        <v>529</v>
+      </c>
       <c r="E42" s="26"/>
-      <c r="F42" s="34"/>
+      <c r="F42" s="32"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="29"/>
       <c r="M42" s="26"/>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1">
       <c r="A43" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="26">
         <v>123.3</v>
       </c>
-      <c r="C43" s="31"/>
-      <c r="D43" s="26"/>
+      <c r="C43" s="26">
+        <v>246.7</v>
+      </c>
+      <c r="D43" s="26">
+        <v>370</v>
+      </c>
       <c r="E43" s="26"/>
-      <c r="F43" s="34"/>
+      <c r="F43" s="32"/>
       <c r="G43" s="26"/>
       <c r="H43" s="26"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="29"/>
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1">
       <c r="A44" s="12"/>
       <c r="B44" s="10"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
     </row>
     <row r="45" spans="1:13" s="8" customFormat="1" ht="23.25">
       <c r="A45" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
     </row>
     <row r="46" spans="1:13" s="8" customFormat="1">
       <c r="A46" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="26">
         <v>44</v>
       </c>
-      <c r="C46" s="31"/>
-      <c r="D46" s="26"/>
+      <c r="C46" s="26">
+        <v>88.9</v>
+      </c>
+      <c r="D46" s="26">
+        <v>126.5</v>
+      </c>
       <c r="E46" s="26"/>
-      <c r="F46" s="34"/>
+      <c r="F46" s="32"/>
       <c r="G46" s="26"/>
       <c r="H46" s="26"/>
       <c r="I46" s="26"/>
       <c r="J46" s="26"/>
       <c r="K46" s="26"/>
-      <c r="L46" s="36"/>
+      <c r="L46" s="34"/>
       <c r="M46" s="26"/>
     </row>
     <row r="47" spans="1:13" s="3" customFormat="1">
       <c r="A47" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C47" s="33"/>
-[...9 lines deleted...]
-      <c r="M47" s="37"/>
+      <c r="B47" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="E47" s="31"/>
+      <c r="F47" s="31"/>
+      <c r="G47" s="31"/>
+      <c r="H47" s="31"/>
+      <c r="I47" s="31"/>
+      <c r="J47" s="31"/>
+      <c r="K47" s="31"/>
+      <c r="L47" s="35"/>
+      <c r="M47" s="35"/>
     </row>
     <row r="48" spans="1:13" s="3" customFormat="1">
       <c r="A48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="26">
         <v>5</v>
       </c>
-      <c r="C48" s="31"/>
-      <c r="D48" s="26"/>
+      <c r="C48" s="26">
+        <v>11</v>
+      </c>
+      <c r="D48" s="26">
+        <v>16</v>
+      </c>
       <c r="E48" s="26"/>
-      <c r="F48" s="34"/>
+      <c r="F48" s="32"/>
       <c r="G48" s="26"/>
       <c r="H48" s="26"/>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
       <c r="K48" s="26"/>
-      <c r="L48" s="36"/>
+      <c r="L48" s="34"/>
       <c r="M48" s="26"/>
     </row>
     <row r="49" spans="1:27" s="3" customFormat="1">
       <c r="A49" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B49" s="27">
         <v>39</v>
       </c>
-      <c r="C49" s="32"/>
-      <c r="D49" s="27"/>
+      <c r="C49" s="27">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="D49" s="27">
+        <v>110.5</v>
+      </c>
       <c r="E49" s="27"/>
-      <c r="F49" s="35"/>
+      <c r="F49" s="33"/>
       <c r="G49" s="27"/>
       <c r="H49" s="27"/>
       <c r="I49" s="27"/>
       <c r="J49" s="27"/>
       <c r="K49" s="27"/>
       <c r="L49" s="30"/>
       <c r="M49" s="27"/>
     </row>
     <row r="50" spans="1:27" s="3" customFormat="1">
       <c r="A50" s="15"/>
       <c r="B50" s="16"/>
       <c r="C50" s="16"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
     </row>
     <row r="51" spans="1:27" s="1" customFormat="1" ht="12.75">
       <c r="A51" s="18" t="s">