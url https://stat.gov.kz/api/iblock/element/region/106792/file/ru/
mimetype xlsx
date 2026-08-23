--- v1 (2026-05-13)
+++ v2 (2026-08-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2640" yWindow="840" windowWidth="10275" windowHeight="12405"/>
+    <workbookView xWindow="15540" yWindow="-165" windowWidth="10275" windowHeight="12405"/>
   </bookViews>
   <sheets>
     <sheet name="ТО" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ТО!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="38">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Вода природная, тыс.куб.м                    </t>
   </si>
   <si>
     <t>г.Туркестан</t>
   </si>
   <si>
     <t xml:space="preserve">г.а.Арысь </t>
   </si>
   <si>
     <t>г.а.Кентау</t>
   </si>
   <si>
     <t xml:space="preserve">Байдибекский </t>
   </si>
   <si>
     <t xml:space="preserve">Жетысайский </t>
   </si>
   <si>
     <t xml:space="preserve">Келесский </t>
   </si>
   <si>
@@ -138,100 +138,94 @@
   </si>
   <si>
     <t>Х-конфиденциальные данные</t>
   </si>
   <si>
     <t xml:space="preserve">Вода питьевая, тыс куб.м                      </t>
   </si>
   <si>
     <t xml:space="preserve">Вода непитьевая, тыс.куб.м                    </t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Туркестанской области за 2026 год*</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -242,51 +236,51 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -329,60 +323,63 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -653,82 +650,82 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AA52"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6:D49"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="24" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="24" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="24" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="24" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="24" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="24" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="24" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="36"/>
-[...10 lines deleted...]
-      <c r="M2" s="36"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="4" t="s">
@@ -785,1023 +782,1260 @@
         <v>0</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="8" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="26">
+      <c r="B6" s="34">
         <v>5148.5</v>
       </c>
-      <c r="C6" s="26">
+      <c r="C6" s="34">
         <v>11631.1</v>
       </c>
-      <c r="D6" s="26">
+      <c r="D6" s="34">
         <v>18541.3</v>
       </c>
-      <c r="E6" s="26"/>
-[...1 lines deleted...]
-      <c r="G6" s="26"/>
+      <c r="E6" s="34">
+        <v>25510.5</v>
+      </c>
+      <c r="F6" s="35">
+        <v>33060.300000000003</v>
+      </c>
+      <c r="G6" s="34">
+        <v>40078</v>
+      </c>
       <c r="H6" s="26"/>
       <c r="I6" s="26"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="29"/>
       <c r="M6" s="26"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="26">
         <v>956.7</v>
       </c>
       <c r="C7" s="26">
         <v>2289</v>
       </c>
       <c r="D7" s="26">
         <v>4217.3</v>
       </c>
-      <c r="E7" s="26"/>
-[...1 lines deleted...]
-      <c r="G7" s="26"/>
+      <c r="E7" s="26">
+        <v>5999.7</v>
+      </c>
+      <c r="F7" s="10">
+        <v>7863.7</v>
+      </c>
+      <c r="G7" s="26">
+        <v>9661.7000000000007</v>
+      </c>
       <c r="H7" s="26"/>
       <c r="I7" s="26"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="29"/>
       <c r="M7" s="26"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="26">
         <v>120.9</v>
       </c>
       <c r="C8" s="26">
         <v>239.9</v>
       </c>
       <c r="D8" s="26">
         <v>371.3</v>
       </c>
-      <c r="E8" s="26"/>
-[...1 lines deleted...]
-      <c r="G8" s="26"/>
+      <c r="E8" s="26">
+        <v>505.7</v>
+      </c>
+      <c r="F8" s="10">
+        <v>642.6</v>
+      </c>
+      <c r="G8" s="26">
+        <v>783.5</v>
+      </c>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="29"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="26">
         <v>1309</v>
       </c>
       <c r="C9" s="26">
         <v>2635</v>
       </c>
       <c r="D9" s="26">
         <v>3823</v>
       </c>
-      <c r="E9" s="26"/>
-[...1 lines deleted...]
-      <c r="G9" s="26"/>
+      <c r="E9" s="26">
+        <v>5152</v>
+      </c>
+      <c r="F9" s="10">
+        <v>6793</v>
+      </c>
+      <c r="G9" s="26">
+        <v>8588</v>
+      </c>
       <c r="H9" s="26"/>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="29"/>
       <c r="M9" s="26"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="26">
         <v>22.7</v>
       </c>
       <c r="C10" s="26">
         <v>121.3</v>
       </c>
       <c r="D10" s="26">
         <v>220</v>
       </c>
-      <c r="E10" s="26"/>
-[...1 lines deleted...]
-      <c r="G10" s="26"/>
+      <c r="E10" s="26">
+        <v>318.7</v>
+      </c>
+      <c r="F10" s="10">
+        <v>357.7</v>
+      </c>
+      <c r="G10" s="26">
+        <v>396.7</v>
+      </c>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="29"/>
       <c r="M10" s="26"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="26">
         <v>387.7</v>
       </c>
       <c r="C11" s="26">
         <v>1075.3</v>
       </c>
       <c r="D11" s="26">
         <v>1763</v>
       </c>
-      <c r="E11" s="26"/>
-[...1 lines deleted...]
-      <c r="G11" s="26"/>
+      <c r="E11" s="26">
+        <v>2451.1999999999998</v>
+      </c>
+      <c r="F11" s="10">
+        <v>3083.5</v>
+      </c>
+      <c r="G11" s="26">
+        <v>3718.8</v>
+      </c>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="29"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="26">
         <v>52</v>
       </c>
       <c r="C12" s="26">
         <v>296.39999999999998</v>
       </c>
       <c r="D12" s="26">
         <v>546.79999999999995</v>
       </c>
-      <c r="E12" s="26"/>
-[...1 lines deleted...]
-      <c r="G12" s="26"/>
+      <c r="E12" s="26">
+        <v>798.3</v>
+      </c>
+      <c r="F12" s="10">
+        <v>1604.3</v>
+      </c>
+      <c r="G12" s="26">
+        <v>1672.3</v>
+      </c>
       <c r="H12" s="26"/>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="29"/>
       <c r="M12" s="26"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="26">
         <v>311.60000000000002</v>
       </c>
       <c r="C13" s="26">
         <v>625.1</v>
       </c>
       <c r="D13" s="26">
         <v>841.6</v>
       </c>
-      <c r="E13" s="26"/>
-[...1 lines deleted...]
-      <c r="G13" s="26"/>
+      <c r="E13" s="26">
+        <v>1063.0999999999999</v>
+      </c>
+      <c r="F13" s="10">
+        <v>1282.5</v>
+      </c>
+      <c r="G13" s="26">
+        <v>1585.8</v>
+      </c>
       <c r="H13" s="26"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="29"/>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>264.3</v>
       </c>
       <c r="C14" s="26">
         <v>533.4</v>
       </c>
       <c r="D14" s="26">
         <v>802.6</v>
       </c>
-      <c r="E14" s="26"/>
-[...1 lines deleted...]
-      <c r="G14" s="26"/>
+      <c r="E14" s="26">
+        <v>1071.8</v>
+      </c>
+      <c r="F14" s="10">
+        <v>1347</v>
+      </c>
+      <c r="G14" s="26">
+        <v>1622.2</v>
+      </c>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="29"/>
       <c r="M14" s="26"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>163.69999999999999</v>
       </c>
       <c r="C15" s="26">
         <v>428</v>
       </c>
       <c r="D15" s="26">
         <v>700.3</v>
       </c>
-      <c r="E15" s="26"/>
-[...1 lines deleted...]
-      <c r="G15" s="26"/>
+      <c r="E15" s="26">
+        <v>974.7</v>
+      </c>
+      <c r="F15" s="10">
+        <v>1233.3</v>
+      </c>
+      <c r="G15" s="26">
+        <v>1494</v>
+      </c>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="29"/>
       <c r="M15" s="26"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>114.3</v>
       </c>
       <c r="C16" s="26">
         <v>228.6</v>
       </c>
       <c r="D16" s="26">
         <v>349.4</v>
       </c>
-      <c r="E16" s="26"/>
-[...1 lines deleted...]
-      <c r="G16" s="26"/>
+      <c r="E16" s="26">
+        <v>478.3</v>
+      </c>
+      <c r="F16" s="10">
+        <v>588.5</v>
+      </c>
+      <c r="G16" s="26">
+        <v>702.7</v>
+      </c>
       <c r="H16" s="26"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="29"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>449.4</v>
       </c>
       <c r="C17" s="26">
         <v>1051.0999999999999</v>
       </c>
       <c r="D17" s="26">
         <v>1652.7</v>
       </c>
-      <c r="E17" s="26"/>
-[...1 lines deleted...]
-      <c r="G17" s="26"/>
+      <c r="E17" s="26">
+        <v>2254.3000000000002</v>
+      </c>
+      <c r="F17" s="10">
+        <v>2698.7</v>
+      </c>
+      <c r="G17" s="26">
+        <v>3143</v>
+      </c>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="29"/>
       <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>318.39999999999998</v>
       </c>
       <c r="C18" s="26">
         <v>664.1</v>
       </c>
       <c r="D18" s="26">
         <v>1039.9000000000001</v>
       </c>
-      <c r="E18" s="26"/>
-[...1 lines deleted...]
-      <c r="G18" s="26"/>
+      <c r="E18" s="26">
+        <v>1417.8</v>
+      </c>
+      <c r="F18" s="10">
+        <v>1750.5</v>
+      </c>
+      <c r="G18" s="26">
+        <v>2084.4</v>
+      </c>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="29"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>116.8</v>
       </c>
       <c r="C19" s="26">
         <v>233.7</v>
       </c>
       <c r="D19" s="26">
         <v>350.5</v>
       </c>
-      <c r="E19" s="26"/>
-[...1 lines deleted...]
-      <c r="G19" s="26"/>
+      <c r="E19" s="26">
+        <v>467.3</v>
+      </c>
+      <c r="F19" s="10">
+        <v>584.20000000000005</v>
+      </c>
+      <c r="G19" s="26">
+        <v>701</v>
+      </c>
       <c r="H19" s="26"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="29"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>99.8</v>
       </c>
       <c r="C20" s="26">
         <v>190.4</v>
       </c>
       <c r="D20" s="26">
         <v>284.7</v>
       </c>
-      <c r="E20" s="26"/>
-[...1 lines deleted...]
-      <c r="G20" s="26"/>
+      <c r="E20" s="26">
+        <v>421.3</v>
+      </c>
+      <c r="F20" s="10">
+        <v>582.29999999999995</v>
+      </c>
+      <c r="G20" s="26">
+        <v>762.9</v>
+      </c>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="29"/>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>185</v>
       </c>
       <c r="C21" s="26">
         <v>432</v>
       </c>
       <c r="D21" s="26">
         <v>679</v>
       </c>
-      <c r="E21" s="26"/>
-[...1 lines deleted...]
-      <c r="G21" s="26"/>
+      <c r="E21" s="26">
+        <v>926</v>
+      </c>
+      <c r="F21" s="10">
+        <v>1125.7</v>
+      </c>
+      <c r="G21" s="26">
+        <v>1325.3</v>
+      </c>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="29"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>153</v>
       </c>
       <c r="C22" s="26">
         <v>341</v>
       </c>
       <c r="D22" s="26">
         <v>529</v>
       </c>
-      <c r="E22" s="26"/>
-[...1 lines deleted...]
-      <c r="G22" s="26"/>
+      <c r="E22" s="26">
+        <v>717</v>
+      </c>
+      <c r="F22" s="10">
+        <v>903</v>
+      </c>
+      <c r="G22" s="26">
+        <v>1089.0999999999999</v>
+      </c>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="29"/>
       <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>123.3</v>
       </c>
       <c r="C23" s="26">
         <v>246.7</v>
       </c>
       <c r="D23" s="26">
         <v>370</v>
       </c>
-      <c r="E23" s="26"/>
-[...1 lines deleted...]
-      <c r="G23" s="26"/>
+      <c r="E23" s="26">
+        <v>493.3</v>
+      </c>
+      <c r="F23" s="10">
+        <v>620</v>
+      </c>
+      <c r="G23" s="26">
+        <v>746.7</v>
+      </c>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="29"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1">
       <c r="A24" s="12"/>
       <c r="B24" s="10"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1">
       <c r="A25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13" s="8" customFormat="1">
       <c r="A26" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="26">
+      <c r="B26" s="34">
         <v>5104.5</v>
       </c>
-      <c r="C26" s="26">
+      <c r="C26" s="34">
         <v>11542.2</v>
       </c>
-      <c r="D26" s="26">
+      <c r="D26" s="34">
         <v>18414.8</v>
       </c>
-      <c r="E26" s="26"/>
-[...1 lines deleted...]
-      <c r="G26" s="26"/>
+      <c r="E26" s="34">
+        <v>25337.8</v>
+      </c>
+      <c r="F26" s="35">
+        <v>32834.5</v>
+      </c>
+      <c r="G26" s="34">
+        <v>39796.5</v>
+      </c>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="29"/>
       <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1">
       <c r="A27" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="26">
         <v>956.7</v>
       </c>
       <c r="C27" s="26">
         <v>2289</v>
       </c>
       <c r="D27" s="26">
         <v>4217.3</v>
       </c>
-      <c r="E27" s="26"/>
-[...1 lines deleted...]
-      <c r="G27" s="26"/>
+      <c r="E27" s="26">
+        <v>5999.7</v>
+      </c>
+      <c r="F27" s="10">
+        <v>7863.7</v>
+      </c>
+      <c r="G27" s="26">
+        <v>9661.7000000000007</v>
+      </c>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="29"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1">
       <c r="A28" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="26">
         <v>120.9</v>
       </c>
       <c r="C28" s="26">
         <v>239.9</v>
       </c>
       <c r="D28" s="26">
         <v>371.3</v>
       </c>
-      <c r="E28" s="26"/>
-[...1 lines deleted...]
-      <c r="G28" s="26"/>
+      <c r="E28" s="26">
+        <v>505.7</v>
+      </c>
+      <c r="F28" s="10">
+        <v>642.6</v>
+      </c>
+      <c r="G28" s="26">
+        <v>783.5</v>
+      </c>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="29"/>
       <c r="M28" s="26"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1">
       <c r="A29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="26">
         <v>1309</v>
       </c>
       <c r="C29" s="26">
         <v>2635</v>
       </c>
       <c r="D29" s="26">
         <v>3823</v>
       </c>
-      <c r="E29" s="26"/>
-[...1 lines deleted...]
-      <c r="G29" s="26"/>
+      <c r="E29" s="26">
+        <v>5152</v>
+      </c>
+      <c r="F29" s="10">
+        <v>6793</v>
+      </c>
+      <c r="G29" s="26">
+        <v>8588</v>
+      </c>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="29"/>
       <c r="M29" s="26"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1">
       <c r="A30" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="26">
         <v>22.7</v>
       </c>
       <c r="C30" s="26">
         <v>121.3</v>
       </c>
       <c r="D30" s="26">
         <v>220</v>
       </c>
-      <c r="E30" s="26"/>
-[...1 lines deleted...]
-      <c r="G30" s="26"/>
+      <c r="E30" s="26">
+        <v>318.7</v>
+      </c>
+      <c r="F30" s="10">
+        <v>357.7</v>
+      </c>
+      <c r="G30" s="26">
+        <v>396.7</v>
+      </c>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="29"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1">
       <c r="A31" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="26">
         <v>387.7</v>
       </c>
       <c r="C31" s="26">
         <v>1075.3</v>
       </c>
       <c r="D31" s="26">
         <v>1763</v>
       </c>
-      <c r="E31" s="26"/>
-[...1 lines deleted...]
-      <c r="G31" s="26"/>
+      <c r="E31" s="26">
+        <v>2451.1999999999998</v>
+      </c>
+      <c r="F31" s="10">
+        <v>3083.5</v>
+      </c>
+      <c r="G31" s="26">
+        <v>3718.8</v>
+      </c>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="29"/>
       <c r="M31" s="26"/>
     </row>
     <row r="32" spans="1:13" s="3" customFormat="1">
       <c r="A32" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="26">
         <v>52</v>
       </c>
       <c r="C32" s="26">
         <v>296.39999999999998</v>
       </c>
       <c r="D32" s="26">
         <v>546.79999999999995</v>
       </c>
-      <c r="E32" s="26"/>
-[...1 lines deleted...]
-      <c r="G32" s="26"/>
+      <c r="E32" s="26">
+        <v>798.3</v>
+      </c>
+      <c r="F32" s="10">
+        <v>1604.3</v>
+      </c>
+      <c r="G32" s="26">
+        <v>1672.3</v>
+      </c>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="29"/>
       <c r="M32" s="26"/>
     </row>
     <row r="33" spans="1:13" s="3" customFormat="1">
       <c r="A33" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="26">
         <v>311.60000000000002</v>
       </c>
       <c r="C33" s="26">
         <v>625.1</v>
       </c>
       <c r="D33" s="26">
         <v>841.6</v>
       </c>
-      <c r="E33" s="26"/>
-[...1 lines deleted...]
-      <c r="G33" s="26"/>
+      <c r="E33" s="26">
+        <v>1063.0999999999999</v>
+      </c>
+      <c r="F33" s="10">
+        <v>1282.5</v>
+      </c>
+      <c r="G33" s="26">
+        <v>1585.8</v>
+      </c>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="29"/>
       <c r="M33" s="26"/>
     </row>
     <row r="34" spans="1:13" s="3" customFormat="1">
       <c r="A34" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="26">
         <v>264.3</v>
       </c>
       <c r="C34" s="26">
         <v>533.4</v>
       </c>
       <c r="D34" s="26">
         <v>802.6</v>
       </c>
-      <c r="E34" s="26"/>
-[...1 lines deleted...]
-      <c r="G34" s="26"/>
+      <c r="E34" s="26">
+        <v>1071.8</v>
+      </c>
+      <c r="F34" s="10">
+        <v>1347</v>
+      </c>
+      <c r="G34" s="26">
+        <v>1622.2</v>
+      </c>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="29"/>
       <c r="M34" s="26"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1">
       <c r="A35" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="26">
         <v>163.69999999999999</v>
       </c>
       <c r="C35" s="26">
         <v>428</v>
       </c>
       <c r="D35" s="26">
         <v>700.3</v>
       </c>
-      <c r="E35" s="26"/>
-[...1 lines deleted...]
-      <c r="G35" s="26"/>
+      <c r="E35" s="26">
+        <v>974.7</v>
+      </c>
+      <c r="F35" s="10">
+        <v>1233.3</v>
+      </c>
+      <c r="G35" s="26">
+        <v>1494</v>
+      </c>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="29"/>
       <c r="M35" s="26"/>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1">
       <c r="A36" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="26">
         <v>109.3</v>
       </c>
       <c r="C36" s="26">
         <v>217.6</v>
       </c>
       <c r="D36" s="26">
         <v>333.4</v>
       </c>
-      <c r="E36" s="26"/>
-[...1 lines deleted...]
-      <c r="G36" s="26"/>
+      <c r="E36" s="26">
+        <v>456.3</v>
+      </c>
+      <c r="F36" s="10">
+        <v>560.5</v>
+      </c>
+      <c r="G36" s="26">
+        <v>668.7</v>
+      </c>
       <c r="H36" s="26"/>
       <c r="I36" s="26"/>
       <c r="J36" s="26"/>
       <c r="K36" s="26"/>
       <c r="L36" s="29"/>
       <c r="M36" s="26"/>
     </row>
     <row r="37" spans="1:13" s="3" customFormat="1">
       <c r="A37" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="26">
         <v>449.4</v>
       </c>
       <c r="C37" s="26">
         <v>1051.0999999999999</v>
       </c>
       <c r="D37" s="26">
         <v>1652.7</v>
       </c>
-      <c r="E37" s="26"/>
-[...1 lines deleted...]
-      <c r="G37" s="26"/>
+      <c r="E37" s="26">
+        <v>2254.3000000000002</v>
+      </c>
+      <c r="F37" s="10">
+        <v>2698.7</v>
+      </c>
+      <c r="G37" s="26">
+        <v>3143</v>
+      </c>
       <c r="H37" s="26"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="29"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13" s="3" customFormat="1">
       <c r="A38" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="26">
         <v>318.39999999999998</v>
       </c>
       <c r="C38" s="26">
         <v>664.1</v>
       </c>
       <c r="D38" s="26">
         <v>1039.9000000000001</v>
       </c>
-      <c r="E38" s="26"/>
-[...1 lines deleted...]
-      <c r="G38" s="26"/>
+      <c r="E38" s="26">
+        <v>1417.8</v>
+      </c>
+      <c r="F38" s="10">
+        <v>1750.5</v>
+      </c>
+      <c r="G38" s="26">
+        <v>2084.4</v>
+      </c>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="29"/>
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:13" s="3" customFormat="1">
       <c r="A39" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="26">
         <v>116.8</v>
       </c>
       <c r="C39" s="26">
         <v>233.7</v>
       </c>
       <c r="D39" s="26">
         <v>350.5</v>
       </c>
-      <c r="E39" s="26"/>
-[...1 lines deleted...]
-      <c r="G39" s="26"/>
+      <c r="E39" s="26">
+        <v>467.3</v>
+      </c>
+      <c r="F39" s="10">
+        <v>584.20000000000005</v>
+      </c>
+      <c r="G39" s="26">
+        <v>701</v>
+      </c>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="29"/>
       <c r="M39" s="26"/>
     </row>
     <row r="40" spans="1:13" s="3" customFormat="1">
       <c r="A40" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="26">
         <v>60.8</v>
       </c>
       <c r="C40" s="26">
         <v>112.5</v>
       </c>
       <c r="D40" s="26">
         <v>174.2</v>
       </c>
-      <c r="E40" s="26"/>
-[...1 lines deleted...]
-      <c r="G40" s="26"/>
+      <c r="E40" s="26">
+        <v>270.60000000000002</v>
+      </c>
+      <c r="F40" s="10">
+        <v>384.5</v>
+      </c>
+      <c r="G40" s="26">
+        <v>515.4</v>
+      </c>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
       <c r="J40" s="26"/>
       <c r="K40" s="26"/>
       <c r="L40" s="29"/>
       <c r="M40" s="26"/>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1">
       <c r="A41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="26">
         <v>185</v>
       </c>
       <c r="C41" s="26">
         <v>432</v>
       </c>
       <c r="D41" s="26">
         <v>679</v>
       </c>
-      <c r="E41" s="26"/>
-[...1 lines deleted...]
-      <c r="G41" s="26"/>
+      <c r="E41" s="26">
+        <v>926</v>
+      </c>
+      <c r="F41" s="10">
+        <v>1125.7</v>
+      </c>
+      <c r="G41" s="26">
+        <v>1325.3</v>
+      </c>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="29"/>
       <c r="M41" s="26"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1">
       <c r="A42" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="26">
         <v>153</v>
       </c>
       <c r="C42" s="26">
         <v>341</v>
       </c>
       <c r="D42" s="26">
         <v>529</v>
       </c>
-      <c r="E42" s="26"/>
-[...1 lines deleted...]
-      <c r="G42" s="26"/>
+      <c r="E42" s="26">
+        <v>717</v>
+      </c>
+      <c r="F42" s="10">
+        <v>903</v>
+      </c>
+      <c r="G42" s="26">
+        <v>1089.0999999999999</v>
+      </c>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="29"/>
       <c r="M42" s="26"/>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1">
       <c r="A43" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="26">
         <v>123.3</v>
       </c>
       <c r="C43" s="26">
         <v>246.7</v>
       </c>
       <c r="D43" s="26">
         <v>370</v>
       </c>
-      <c r="E43" s="26"/>
-[...1 lines deleted...]
-      <c r="G43" s="26"/>
+      <c r="E43" s="26">
+        <v>493.3</v>
+      </c>
+      <c r="F43" s="10">
+        <v>620</v>
+      </c>
+      <c r="G43" s="26">
+        <v>746.7</v>
+      </c>
       <c r="H43" s="26"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="29"/>
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1">
       <c r="A44" s="12"/>
       <c r="B44" s="10"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
     </row>
     <row r="45" spans="1:13" s="8" customFormat="1" ht="23.25">
       <c r="A45" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
     </row>
     <row r="46" spans="1:13" s="8" customFormat="1">
       <c r="A46" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B46" s="26">
+      <c r="B46" s="34">
         <v>44</v>
       </c>
-      <c r="C46" s="26">
+      <c r="C46" s="34">
         <v>88.9</v>
       </c>
-      <c r="D46" s="26">
+      <c r="D46" s="34">
         <v>126.5</v>
       </c>
-      <c r="E46" s="26"/>
-[...1 lines deleted...]
-      <c r="G46" s="26"/>
+      <c r="E46" s="34">
+        <v>172.7</v>
+      </c>
+      <c r="F46" s="35">
+        <v>225.8</v>
+      </c>
+      <c r="G46" s="34">
+        <v>281.5</v>
+      </c>
       <c r="H46" s="26"/>
       <c r="I46" s="26"/>
       <c r="J46" s="26"/>
       <c r="K46" s="26"/>
-      <c r="L46" s="34"/>
+      <c r="L46" s="32"/>
       <c r="M46" s="26"/>
     </row>
     <row r="47" spans="1:13" s="3" customFormat="1">
       <c r="A47" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B47" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C47" s="31" t="s">
         <v>37</v>
       </c>
       <c r="D47" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="E47" s="31"/>
-[...1 lines deleted...]
-      <c r="G47" s="31"/>
+      <c r="E47" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="G47" s="31" t="s">
+        <v>37</v>
+      </c>
       <c r="H47" s="31"/>
       <c r="I47" s="31"/>
       <c r="J47" s="31"/>
       <c r="K47" s="31"/>
-      <c r="L47" s="35"/>
-      <c r="M47" s="35"/>
+      <c r="L47" s="33"/>
+      <c r="M47" s="33"/>
     </row>
     <row r="48" spans="1:13" s="3" customFormat="1">
       <c r="A48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="26">
         <v>5</v>
       </c>
       <c r="C48" s="26">
         <v>11</v>
       </c>
       <c r="D48" s="26">
         <v>16</v>
       </c>
-      <c r="E48" s="26"/>
-[...1 lines deleted...]
-      <c r="G48" s="26"/>
+      <c r="E48" s="26">
+        <v>22</v>
+      </c>
+      <c r="F48" s="10">
+        <v>28</v>
+      </c>
+      <c r="G48" s="26">
+        <v>34</v>
+      </c>
       <c r="H48" s="26"/>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
       <c r="K48" s="26"/>
-      <c r="L48" s="34"/>
+      <c r="L48" s="32"/>
       <c r="M48" s="26"/>
     </row>
     <row r="49" spans="1:27" s="3" customFormat="1">
       <c r="A49" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B49" s="27">
         <v>39</v>
       </c>
       <c r="C49" s="27">
         <v>77.900000000000006</v>
       </c>
       <c r="D49" s="27">
         <v>110.5</v>
       </c>
-      <c r="E49" s="27"/>
-[...1 lines deleted...]
-      <c r="G49" s="27"/>
+      <c r="E49" s="27">
+        <v>150.69999999999999</v>
+      </c>
+      <c r="F49" s="36">
+        <v>197.8</v>
+      </c>
+      <c r="G49" s="27">
+        <v>247.5</v>
+      </c>
       <c r="H49" s="27"/>
       <c r="I49" s="27"/>
       <c r="J49" s="27"/>
       <c r="K49" s="27"/>
       <c r="L49" s="30"/>
       <c r="M49" s="27"/>
     </row>
     <row r="50" spans="1:27" s="3" customFormat="1">
       <c r="A50" s="15"/>
       <c r="B50" s="16"/>
       <c r="C50" s="16"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
     </row>
     <row r="51" spans="1:27" s="1" customFormat="1" ht="12.75">
       <c r="A51" s="18" t="s">
         <v>32</v>