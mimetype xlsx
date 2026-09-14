--- v2 (2026-08-23)
+++ v3 (2026-09-14)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15540" yWindow="-165" windowWidth="10275" windowHeight="12405"/>
+    <workbookView xWindow="2040" yWindow="375" windowWidth="11820" windowHeight="12405"/>
   </bookViews>
   <sheets>
     <sheet name="ТО" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ТО!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="38">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Вода природная, тыс.куб.м                    </t>
   </si>
   <si>
     <t>г.Туркестан</t>
   </si>
   <si>
     <t xml:space="preserve">г.а.Арысь </t>
   </si>
   <si>
     <t>г.а.Кентау</t>
   </si>
   <si>
     <t xml:space="preserve">Байдибекский </t>
   </si>
   <si>
     <t xml:space="preserve">Жетысайский </t>
   </si>
   <si>
     <t xml:space="preserve">Келесский </t>
   </si>
   <si>
@@ -650,52 +650,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AA52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="G19" sqref="G19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H1" sqref="H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="24" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="24" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="24" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="24" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="24" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="24" customWidth="1"/>
     <col min="13" max="13" width="14.5703125" style="24" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
@@ -800,544 +800,580 @@
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="8" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="34">
         <v>5148.5</v>
       </c>
       <c r="C6" s="34">
         <v>11631.1</v>
       </c>
       <c r="D6" s="34">
         <v>18541.3</v>
       </c>
       <c r="E6" s="34">
         <v>25510.5</v>
       </c>
       <c r="F6" s="35">
         <v>33060.300000000003</v>
       </c>
       <c r="G6" s="34">
         <v>40078</v>
       </c>
-      <c r="H6" s="26"/>
+      <c r="H6" s="34">
+        <v>47349.8</v>
+      </c>
       <c r="I6" s="26"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="29"/>
       <c r="M6" s="26"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="26">
         <v>956.7</v>
       </c>
       <c r="C7" s="26">
         <v>2289</v>
       </c>
       <c r="D7" s="26">
         <v>4217.3</v>
       </c>
       <c r="E7" s="26">
         <v>5999.7</v>
       </c>
       <c r="F7" s="10">
         <v>7863.7</v>
       </c>
       <c r="G7" s="26">
         <v>9661.7000000000007</v>
       </c>
-      <c r="H7" s="26"/>
+      <c r="H7" s="26">
+        <v>11514.7</v>
+      </c>
       <c r="I7" s="26"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="29"/>
       <c r="M7" s="26"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="26">
         <v>120.9</v>
       </c>
       <c r="C8" s="26">
         <v>239.9</v>
       </c>
       <c r="D8" s="26">
         <v>371.3</v>
       </c>
       <c r="E8" s="26">
         <v>505.7</v>
       </c>
       <c r="F8" s="10">
         <v>642.6</v>
       </c>
       <c r="G8" s="26">
         <v>783.5</v>
       </c>
-      <c r="H8" s="26"/>
+      <c r="H8" s="26">
+        <v>925.4</v>
+      </c>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="29"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="26">
         <v>1309</v>
       </c>
       <c r="C9" s="26">
         <v>2635</v>
       </c>
       <c r="D9" s="26">
         <v>3823</v>
       </c>
       <c r="E9" s="26">
         <v>5152</v>
       </c>
       <c r="F9" s="10">
         <v>6793</v>
       </c>
       <c r="G9" s="26">
         <v>8588</v>
       </c>
-      <c r="H9" s="26"/>
+      <c r="H9" s="26">
+        <v>10466.5</v>
+      </c>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="29"/>
       <c r="M9" s="26"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="26">
         <v>22.7</v>
       </c>
       <c r="C10" s="26">
         <v>121.3</v>
       </c>
       <c r="D10" s="26">
         <v>220</v>
       </c>
       <c r="E10" s="26">
         <v>318.7</v>
       </c>
       <c r="F10" s="10">
         <v>357.7</v>
       </c>
       <c r="G10" s="26">
         <v>396.7</v>
       </c>
-      <c r="H10" s="26"/>
+      <c r="H10" s="26">
+        <v>435.7</v>
+      </c>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="29"/>
       <c r="M10" s="26"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="26">
         <v>387.7</v>
       </c>
       <c r="C11" s="26">
         <v>1075.3</v>
       </c>
       <c r="D11" s="26">
         <v>1763</v>
       </c>
       <c r="E11" s="26">
         <v>2451.1999999999998</v>
       </c>
       <c r="F11" s="10">
         <v>3083.5</v>
       </c>
       <c r="G11" s="26">
         <v>3718.8</v>
       </c>
-      <c r="H11" s="26"/>
+      <c r="H11" s="26">
+        <v>4362.1000000000004</v>
+      </c>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="29"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="26">
         <v>52</v>
       </c>
       <c r="C12" s="26">
         <v>296.39999999999998</v>
       </c>
       <c r="D12" s="26">
         <v>546.79999999999995</v>
       </c>
       <c r="E12" s="26">
         <v>798.3</v>
       </c>
       <c r="F12" s="10">
         <v>1604.3</v>
       </c>
       <c r="G12" s="26">
         <v>1672.3</v>
       </c>
-      <c r="H12" s="26"/>
+      <c r="H12" s="26">
+        <v>1744.3</v>
+      </c>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="29"/>
       <c r="M12" s="26"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="26">
         <v>311.60000000000002</v>
       </c>
       <c r="C13" s="26">
         <v>625.1</v>
       </c>
       <c r="D13" s="26">
         <v>841.6</v>
       </c>
       <c r="E13" s="26">
         <v>1063.0999999999999</v>
       </c>
       <c r="F13" s="10">
         <v>1282.5</v>
       </c>
       <c r="G13" s="26">
         <v>1585.8</v>
       </c>
-      <c r="H13" s="26"/>
+      <c r="H13" s="26">
+        <v>1943.1</v>
+      </c>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="29"/>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="26">
         <v>264.3</v>
       </c>
       <c r="C14" s="26">
         <v>533.4</v>
       </c>
       <c r="D14" s="26">
         <v>802.6</v>
       </c>
       <c r="E14" s="26">
         <v>1071.8</v>
       </c>
       <c r="F14" s="10">
         <v>1347</v>
       </c>
       <c r="G14" s="26">
         <v>1622.2</v>
       </c>
-      <c r="H14" s="26"/>
+      <c r="H14" s="26">
+        <v>1897.5</v>
+      </c>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="29"/>
       <c r="M14" s="26"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="26">
         <v>163.69999999999999</v>
       </c>
       <c r="C15" s="26">
         <v>428</v>
       </c>
       <c r="D15" s="26">
         <v>700.3</v>
       </c>
       <c r="E15" s="26">
         <v>974.7</v>
       </c>
       <c r="F15" s="10">
         <v>1233.3</v>
       </c>
       <c r="G15" s="26">
         <v>1494</v>
       </c>
-      <c r="H15" s="26"/>
+      <c r="H15" s="26">
+        <v>1757.7</v>
+      </c>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="29"/>
       <c r="M15" s="26"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>114.3</v>
       </c>
       <c r="C16" s="26">
         <v>228.6</v>
       </c>
       <c r="D16" s="26">
         <v>349.4</v>
       </c>
       <c r="E16" s="26">
         <v>478.3</v>
       </c>
       <c r="F16" s="10">
         <v>588.5</v>
       </c>
       <c r="G16" s="26">
         <v>702.7</v>
       </c>
-      <c r="H16" s="26"/>
+      <c r="H16" s="26">
+        <v>822.9</v>
+      </c>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="29"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1">
       <c r="A17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="26">
         <v>449.4</v>
       </c>
       <c r="C17" s="26">
         <v>1051.0999999999999</v>
       </c>
       <c r="D17" s="26">
         <v>1652.7</v>
       </c>
       <c r="E17" s="26">
         <v>2254.3000000000002</v>
       </c>
       <c r="F17" s="10">
         <v>2698.7</v>
       </c>
       <c r="G17" s="26">
         <v>3143</v>
       </c>
-      <c r="H17" s="26"/>
+      <c r="H17" s="26">
+        <v>3587.3</v>
+      </c>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="29"/>
       <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1">
       <c r="A18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="26">
         <v>318.39999999999998</v>
       </c>
       <c r="C18" s="26">
         <v>664.1</v>
       </c>
       <c r="D18" s="26">
         <v>1039.9000000000001</v>
       </c>
       <c r="E18" s="26">
         <v>1417.8</v>
       </c>
       <c r="F18" s="10">
         <v>1750.5</v>
       </c>
       <c r="G18" s="26">
         <v>2084.4</v>
       </c>
-      <c r="H18" s="26"/>
+      <c r="H18" s="26">
+        <v>2419.6</v>
+      </c>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="29"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1">
       <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="26">
         <v>116.8</v>
       </c>
       <c r="C19" s="26">
         <v>233.7</v>
       </c>
       <c r="D19" s="26">
         <v>350.5</v>
       </c>
       <c r="E19" s="26">
         <v>467.3</v>
       </c>
       <c r="F19" s="10">
         <v>584.20000000000005</v>
       </c>
       <c r="G19" s="26">
         <v>701</v>
       </c>
-      <c r="H19" s="26"/>
+      <c r="H19" s="26">
+        <v>817.8</v>
+      </c>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="29"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26">
         <v>99.8</v>
       </c>
       <c r="C20" s="26">
         <v>190.4</v>
       </c>
       <c r="D20" s="26">
         <v>284.7</v>
       </c>
       <c r="E20" s="26">
         <v>421.3</v>
       </c>
       <c r="F20" s="10">
         <v>582.29999999999995</v>
       </c>
       <c r="G20" s="26">
         <v>762.9</v>
       </c>
-      <c r="H20" s="26"/>
+      <c r="H20" s="26">
+        <v>981.8</v>
+      </c>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="29"/>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="26">
         <v>185</v>
       </c>
       <c r="C21" s="26">
         <v>432</v>
       </c>
       <c r="D21" s="26">
         <v>679</v>
       </c>
       <c r="E21" s="26">
         <v>926</v>
       </c>
       <c r="F21" s="10">
         <v>1125.7</v>
       </c>
       <c r="G21" s="26">
         <v>1325.3</v>
       </c>
-      <c r="H21" s="26"/>
+      <c r="H21" s="26">
+        <v>1525</v>
+      </c>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="29"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="26">
         <v>153</v>
       </c>
       <c r="C22" s="26">
         <v>341</v>
       </c>
       <c r="D22" s="26">
         <v>529</v>
       </c>
       <c r="E22" s="26">
         <v>717</v>
       </c>
       <c r="F22" s="10">
         <v>903</v>
       </c>
       <c r="G22" s="26">
         <v>1089.0999999999999</v>
       </c>
-      <c r="H22" s="26"/>
+      <c r="H22" s="26">
+        <v>1275.0999999999999</v>
+      </c>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="29"/>
       <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1">
       <c r="A23" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="26">
         <v>123.3</v>
       </c>
       <c r="C23" s="26">
         <v>246.7</v>
       </c>
       <c r="D23" s="26">
         <v>370</v>
       </c>
       <c r="E23" s="26">
         <v>493.3</v>
       </c>
       <c r="F23" s="10">
         <v>620</v>
       </c>
       <c r="G23" s="26">
         <v>746.7</v>
       </c>
-      <c r="H23" s="26"/>
+      <c r="H23" s="26">
+        <v>873.3</v>
+      </c>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="29"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1">
       <c r="A24" s="12"/>
       <c r="B24" s="10"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1">
       <c r="A25" s="6" t="s">
         <v>34</v>
       </c>
@@ -1354,544 +1390,580 @@
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13" s="8" customFormat="1">
       <c r="A26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="34">
         <v>5104.5</v>
       </c>
       <c r="C26" s="34">
         <v>11542.2</v>
       </c>
       <c r="D26" s="34">
         <v>18414.8</v>
       </c>
       <c r="E26" s="34">
         <v>25337.8</v>
       </c>
       <c r="F26" s="35">
         <v>32834.5</v>
       </c>
       <c r="G26" s="34">
         <v>39796.5</v>
       </c>
-      <c r="H26" s="26"/>
+      <c r="H26" s="34">
+        <v>47014.8</v>
+      </c>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="29"/>
       <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1">
       <c r="A27" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="26">
         <v>956.7</v>
       </c>
       <c r="C27" s="26">
         <v>2289</v>
       </c>
       <c r="D27" s="26">
         <v>4217.3</v>
       </c>
       <c r="E27" s="26">
         <v>5999.7</v>
       </c>
       <c r="F27" s="10">
         <v>7863.7</v>
       </c>
       <c r="G27" s="26">
         <v>9661.7000000000007</v>
       </c>
-      <c r="H27" s="26"/>
+      <c r="H27" s="26">
+        <v>11514.7</v>
+      </c>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="29"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1">
       <c r="A28" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="26">
         <v>120.9</v>
       </c>
       <c r="C28" s="26">
         <v>239.9</v>
       </c>
       <c r="D28" s="26">
         <v>371.3</v>
       </c>
       <c r="E28" s="26">
         <v>505.7</v>
       </c>
       <c r="F28" s="10">
         <v>642.6</v>
       </c>
       <c r="G28" s="26">
         <v>783.5</v>
       </c>
-      <c r="H28" s="26"/>
+      <c r="H28" s="26">
+        <v>925.4</v>
+      </c>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="29"/>
       <c r="M28" s="26"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1">
       <c r="A29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="26">
         <v>1309</v>
       </c>
       <c r="C29" s="26">
         <v>2635</v>
       </c>
       <c r="D29" s="26">
         <v>3823</v>
       </c>
       <c r="E29" s="26">
         <v>5152</v>
       </c>
       <c r="F29" s="10">
         <v>6793</v>
       </c>
       <c r="G29" s="26">
         <v>8588</v>
       </c>
-      <c r="H29" s="26"/>
+      <c r="H29" s="26">
+        <v>10466.5</v>
+      </c>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="29"/>
       <c r="M29" s="26"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1">
       <c r="A30" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="26">
         <v>22.7</v>
       </c>
       <c r="C30" s="26">
         <v>121.3</v>
       </c>
       <c r="D30" s="26">
         <v>220</v>
       </c>
       <c r="E30" s="26">
         <v>318.7</v>
       </c>
       <c r="F30" s="10">
         <v>357.7</v>
       </c>
       <c r="G30" s="26">
         <v>396.7</v>
       </c>
-      <c r="H30" s="26"/>
+      <c r="H30" s="26">
+        <v>435.7</v>
+      </c>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="29"/>
       <c r="M30" s="26"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1">
       <c r="A31" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="26">
         <v>387.7</v>
       </c>
       <c r="C31" s="26">
         <v>1075.3</v>
       </c>
       <c r="D31" s="26">
         <v>1763</v>
       </c>
       <c r="E31" s="26">
         <v>2451.1999999999998</v>
       </c>
       <c r="F31" s="10">
         <v>3083.5</v>
       </c>
       <c r="G31" s="26">
         <v>3718.8</v>
       </c>
-      <c r="H31" s="26"/>
+      <c r="H31" s="26">
+        <v>4362.1000000000004</v>
+      </c>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="29"/>
       <c r="M31" s="26"/>
     </row>
     <row r="32" spans="1:13" s="3" customFormat="1">
       <c r="A32" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="26">
         <v>52</v>
       </c>
       <c r="C32" s="26">
         <v>296.39999999999998</v>
       </c>
       <c r="D32" s="26">
         <v>546.79999999999995</v>
       </c>
       <c r="E32" s="26">
         <v>798.3</v>
       </c>
       <c r="F32" s="10">
         <v>1604.3</v>
       </c>
       <c r="G32" s="26">
         <v>1672.3</v>
       </c>
-      <c r="H32" s="26"/>
+      <c r="H32" s="26">
+        <v>1744.3</v>
+      </c>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="29"/>
       <c r="M32" s="26"/>
     </row>
     <row r="33" spans="1:13" s="3" customFormat="1">
       <c r="A33" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="26">
         <v>311.60000000000002</v>
       </c>
       <c r="C33" s="26">
         <v>625.1</v>
       </c>
       <c r="D33" s="26">
         <v>841.6</v>
       </c>
       <c r="E33" s="26">
         <v>1063.0999999999999</v>
       </c>
       <c r="F33" s="10">
         <v>1282.5</v>
       </c>
       <c r="G33" s="26">
         <v>1585.8</v>
       </c>
-      <c r="H33" s="26"/>
+      <c r="H33" s="26">
+        <v>1943.1</v>
+      </c>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="29"/>
       <c r="M33" s="26"/>
     </row>
     <row r="34" spans="1:13" s="3" customFormat="1">
       <c r="A34" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="26">
         <v>264.3</v>
       </c>
       <c r="C34" s="26">
         <v>533.4</v>
       </c>
       <c r="D34" s="26">
         <v>802.6</v>
       </c>
       <c r="E34" s="26">
         <v>1071.8</v>
       </c>
       <c r="F34" s="10">
         <v>1347</v>
       </c>
       <c r="G34" s="26">
         <v>1622.2</v>
       </c>
-      <c r="H34" s="26"/>
+      <c r="H34" s="26">
+        <v>1897.5</v>
+      </c>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="29"/>
       <c r="M34" s="26"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1">
       <c r="A35" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="26">
         <v>163.69999999999999</v>
       </c>
       <c r="C35" s="26">
         <v>428</v>
       </c>
       <c r="D35" s="26">
         <v>700.3</v>
       </c>
       <c r="E35" s="26">
         <v>974.7</v>
       </c>
       <c r="F35" s="10">
         <v>1233.3</v>
       </c>
       <c r="G35" s="26">
         <v>1494</v>
       </c>
-      <c r="H35" s="26"/>
+      <c r="H35" s="26">
+        <v>1757.7</v>
+      </c>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="29"/>
       <c r="M35" s="26"/>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1">
       <c r="A36" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="26">
         <v>109.3</v>
       </c>
       <c r="C36" s="26">
         <v>217.6</v>
       </c>
       <c r="D36" s="26">
         <v>333.4</v>
       </c>
       <c r="E36" s="26">
         <v>456.3</v>
       </c>
       <c r="F36" s="10">
         <v>560.5</v>
       </c>
       <c r="G36" s="26">
         <v>668.7</v>
       </c>
-      <c r="H36" s="26"/>
+      <c r="H36" s="26">
+        <v>782.9</v>
+      </c>
       <c r="I36" s="26"/>
       <c r="J36" s="26"/>
       <c r="K36" s="26"/>
       <c r="L36" s="29"/>
       <c r="M36" s="26"/>
     </row>
     <row r="37" spans="1:13" s="3" customFormat="1">
       <c r="A37" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="26">
         <v>449.4</v>
       </c>
       <c r="C37" s="26">
         <v>1051.0999999999999</v>
       </c>
       <c r="D37" s="26">
         <v>1652.7</v>
       </c>
       <c r="E37" s="26">
         <v>2254.3000000000002</v>
       </c>
       <c r="F37" s="10">
         <v>2698.7</v>
       </c>
       <c r="G37" s="26">
         <v>3143</v>
       </c>
-      <c r="H37" s="26"/>
+      <c r="H37" s="26">
+        <v>3587.3</v>
+      </c>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="29"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13" s="3" customFormat="1">
       <c r="A38" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="26">
         <v>318.39999999999998</v>
       </c>
       <c r="C38" s="26">
         <v>664.1</v>
       </c>
       <c r="D38" s="26">
         <v>1039.9000000000001</v>
       </c>
       <c r="E38" s="26">
         <v>1417.8</v>
       </c>
       <c r="F38" s="10">
         <v>1750.5</v>
       </c>
       <c r="G38" s="26">
         <v>2084.4</v>
       </c>
-      <c r="H38" s="26"/>
+      <c r="H38" s="26">
+        <v>2419.6</v>
+      </c>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="29"/>
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:13" s="3" customFormat="1">
       <c r="A39" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="26">
         <v>116.8</v>
       </c>
       <c r="C39" s="26">
         <v>233.7</v>
       </c>
       <c r="D39" s="26">
         <v>350.5</v>
       </c>
       <c r="E39" s="26">
         <v>467.3</v>
       </c>
       <c r="F39" s="10">
         <v>584.20000000000005</v>
       </c>
       <c r="G39" s="26">
         <v>701</v>
       </c>
-      <c r="H39" s="26"/>
+      <c r="H39" s="26">
+        <v>817.8</v>
+      </c>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="29"/>
       <c r="M39" s="26"/>
     </row>
     <row r="40" spans="1:13" s="3" customFormat="1">
       <c r="A40" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="26">
         <v>60.8</v>
       </c>
       <c r="C40" s="26">
         <v>112.5</v>
       </c>
       <c r="D40" s="26">
         <v>174.2</v>
       </c>
       <c r="E40" s="26">
         <v>270.60000000000002</v>
       </c>
       <c r="F40" s="10">
         <v>384.5</v>
       </c>
       <c r="G40" s="26">
         <v>515.4</v>
       </c>
-      <c r="H40" s="26"/>
+      <c r="H40" s="26">
+        <v>686.8</v>
+      </c>
       <c r="I40" s="26"/>
       <c r="J40" s="26"/>
       <c r="K40" s="26"/>
       <c r="L40" s="29"/>
       <c r="M40" s="26"/>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1">
       <c r="A41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="26">
         <v>185</v>
       </c>
       <c r="C41" s="26">
         <v>432</v>
       </c>
       <c r="D41" s="26">
         <v>679</v>
       </c>
       <c r="E41" s="26">
         <v>926</v>
       </c>
       <c r="F41" s="10">
         <v>1125.7</v>
       </c>
       <c r="G41" s="26">
         <v>1325.3</v>
       </c>
-      <c r="H41" s="26"/>
+      <c r="H41" s="26">
+        <v>1525</v>
+      </c>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="29"/>
       <c r="M41" s="26"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1">
       <c r="A42" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="26">
         <v>153</v>
       </c>
       <c r="C42" s="26">
         <v>341</v>
       </c>
       <c r="D42" s="26">
         <v>529</v>
       </c>
       <c r="E42" s="26">
         <v>717</v>
       </c>
       <c r="F42" s="10">
         <v>903</v>
       </c>
       <c r="G42" s="26">
         <v>1089.0999999999999</v>
       </c>
-      <c r="H42" s="26"/>
+      <c r="H42" s="26">
+        <v>1275.0999999999999</v>
+      </c>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="29"/>
       <c r="M42" s="26"/>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1">
       <c r="A43" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="26">
         <v>123.3</v>
       </c>
       <c r="C43" s="26">
         <v>246.7</v>
       </c>
       <c r="D43" s="26">
         <v>370</v>
       </c>
       <c r="E43" s="26">
         <v>493.3</v>
       </c>
       <c r="F43" s="10">
         <v>620</v>
       </c>
       <c r="G43" s="26">
         <v>746.7</v>
       </c>
-      <c r="H43" s="26"/>
+      <c r="H43" s="26">
+        <v>873.3</v>
+      </c>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="29"/>
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1">
       <c r="A44" s="12"/>
       <c r="B44" s="10"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
     </row>
     <row r="45" spans="1:13" s="8" customFormat="1" ht="23.25">
       <c r="A45" s="6" t="s">
         <v>35</v>
       </c>
@@ -1908,135 +1980,143 @@
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
     </row>
     <row r="46" spans="1:13" s="8" customFormat="1">
       <c r="A46" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="34">
         <v>44</v>
       </c>
       <c r="C46" s="34">
         <v>88.9</v>
       </c>
       <c r="D46" s="34">
         <v>126.5</v>
       </c>
       <c r="E46" s="34">
         <v>172.7</v>
       </c>
       <c r="F46" s="35">
         <v>225.8</v>
       </c>
       <c r="G46" s="34">
         <v>281.5</v>
       </c>
-      <c r="H46" s="26"/>
+      <c r="H46" s="26">
+        <v>335</v>
+      </c>
       <c r="I46" s="26"/>
       <c r="J46" s="26"/>
       <c r="K46" s="26"/>
       <c r="L46" s="32"/>
       <c r="M46" s="26"/>
     </row>
     <row r="47" spans="1:13" s="3" customFormat="1">
       <c r="A47" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B47" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C47" s="31" t="s">
         <v>37</v>
       </c>
       <c r="D47" s="31" t="s">
         <v>37</v>
       </c>
       <c r="E47" s="31" t="s">
         <v>37</v>
       </c>
       <c r="G47" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="H47" s="31"/>
+      <c r="H47" s="31" t="s">
+        <v>37</v>
+      </c>
       <c r="I47" s="31"/>
       <c r="J47" s="31"/>
       <c r="K47" s="31"/>
       <c r="L47" s="33"/>
       <c r="M47" s="33"/>
     </row>
     <row r="48" spans="1:13" s="3" customFormat="1">
       <c r="A48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="26">
         <v>5</v>
       </c>
       <c r="C48" s="26">
         <v>11</v>
       </c>
       <c r="D48" s="26">
         <v>16</v>
       </c>
       <c r="E48" s="26">
         <v>22</v>
       </c>
       <c r="F48" s="10">
         <v>28</v>
       </c>
       <c r="G48" s="26">
         <v>34</v>
       </c>
-      <c r="H48" s="26"/>
+      <c r="H48" s="26">
+        <v>40</v>
+      </c>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
       <c r="K48" s="26"/>
       <c r="L48" s="32"/>
       <c r="M48" s="26"/>
     </row>
     <row r="49" spans="1:27" s="3" customFormat="1">
       <c r="A49" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B49" s="27">
         <v>39</v>
       </c>
       <c r="C49" s="27">
         <v>77.900000000000006</v>
       </c>
       <c r="D49" s="27">
         <v>110.5</v>
       </c>
       <c r="E49" s="27">
         <v>150.69999999999999</v>
       </c>
       <c r="F49" s="36">
         <v>197.8</v>
       </c>
       <c r="G49" s="27">
         <v>247.5</v>
       </c>
-      <c r="H49" s="27"/>
+      <c r="H49" s="27">
+        <v>295</v>
+      </c>
       <c r="I49" s="27"/>
       <c r="J49" s="27"/>
       <c r="K49" s="27"/>
       <c r="L49" s="30"/>
       <c r="M49" s="27"/>
     </row>
     <row r="50" spans="1:27" s="3" customFormat="1">
       <c r="A50" s="15"/>
       <c r="B50" s="16"/>
       <c r="C50" s="16"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
     </row>
     <row r="51" spans="1:27" s="1" customFormat="1" ht="12.75">
       <c r="A51" s="18" t="s">
         <v>32</v>
       </c>