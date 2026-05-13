--- v0 (2026-04-18)
+++ v1 (2026-05-13)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2685" yWindow="450" windowWidth="19560" windowHeight="12660"/>
+    <workbookView xWindow="6150" yWindow="255" windowWidth="19560" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="ТО" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
@@ -149,76 +148,75 @@
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -303,64 +301,55 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -417,127 +406,118 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF000000"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -814,87 +794,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O4" sqref="O4"/>
+      <selection activeCell="D4" sqref="D4:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="13" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="11" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="11" customWidth="1"/>
     <col min="5" max="5" width="11" style="13" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="13" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="13" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="13" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="13" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="13" customWidth="1"/>
     <col min="12" max="12" width="12" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="64"/>
-[...10 lines deleted...]
-      <c r="M1" s="64"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:16" s="15" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="36"/>
       <c r="D2" s="28"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="30.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="4" t="s">
@@ -930,153 +910,169 @@
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="1:16" s="17" customFormat="1" ht="39.75" customHeight="1">
       <c r="A4" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="37"/>
       <c r="D4" s="25"/>
       <c r="E4" s="26"/>
       <c r="F4" s="29"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:16" s="17" customFormat="1">
       <c r="A5" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="61" t="s">
+      <c r="B5" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="38"/>
-[...4 lines deleted...]
-      <c r="H5" s="54"/>
+      <c r="C5" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="D5" s="58">
+        <v>11.1</v>
+      </c>
+      <c r="E5" s="42"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="33"/>
-      <c r="M5" s="58"/>
+      <c r="M5" s="51"/>
     </row>
     <row r="6" spans="1:16" s="17" customFormat="1">
       <c r="A6" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="61" t="s">
+      <c r="B6" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="38"/>
-[...4 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="C6" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="D6" s="58">
+        <v>11.1</v>
+      </c>
+      <c r="E6" s="42"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="33"/>
-      <c r="M6" s="58"/>
+      <c r="M6" s="51"/>
     </row>
     <row r="7" spans="1:16" s="17" customFormat="1">
       <c r="A7" s="18"/>
-      <c r="B7" s="62"/>
-[...2 lines deleted...]
-      <c r="E7" s="50"/>
+      <c r="B7" s="55"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="43"/>
       <c r="F7" s="8"/>
       <c r="G7" s="31"/>
       <c r="H7" s="32"/>
-      <c r="I7" s="57"/>
-      <c r="J7" s="57"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
       <c r="K7" s="6"/>
       <c r="L7" s="32"/>
       <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:16" s="17" customFormat="1" ht="23.25">
       <c r="A8" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="63"/>
-[...2 lines deleted...]
-      <c r="E8" s="51"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="44"/>
       <c r="F8" s="8"/>
       <c r="G8" s="31"/>
       <c r="H8" s="32"/>
-      <c r="I8" s="57"/>
-      <c r="J8" s="57"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
       <c r="K8" s="6"/>
       <c r="L8" s="32"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:16" s="17" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="47">
+      <c r="B9" s="40">
         <v>230</v>
       </c>
-      <c r="C9" s="41"/>
-[...4 lines deleted...]
-      <c r="H9" s="55"/>
+      <c r="C9" s="14">
+        <v>397</v>
+      </c>
+      <c r="D9" s="59">
+        <v>564</v>
+      </c>
+      <c r="E9" s="45"/>
+      <c r="F9" s="48"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="48"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="34"/>
-      <c r="M9" s="59"/>
+      <c r="M9" s="52"/>
     </row>
     <row r="10" spans="1:16" s="17" customFormat="1">
       <c r="A10" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="48">
+      <c r="B10" s="41">
         <v>230</v>
       </c>
-      <c r="C10" s="42"/>
-[...7 lines deleted...]
-      <c r="K10" s="48"/>
+      <c r="C10" s="41">
+        <v>397</v>
+      </c>
+      <c r="D10" s="60">
+        <v>564</v>
+      </c>
+      <c r="E10" s="46"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
       <c r="L10" s="35"/>
-      <c r="M10" s="60"/>
+      <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:16" s="17" customFormat="1">
       <c r="A11" s="21"/>
       <c r="B11" s="8"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1" ht="12.75">
       <c r="A12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="24"/>