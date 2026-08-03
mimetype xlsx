--- v1 (2026-05-13)
+++ v2 (2026-08-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="6150" yWindow="255" windowWidth="19560" windowHeight="12660"/>
+    <workbookView xWindow="14130" yWindow="690" windowWidth="19560" windowHeight="12660"/>
   </bookViews>
   <sheets>
     <sheet name="ТО" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
@@ -87,51 +87,51 @@
   </si>
   <si>
     <t>Тюлькубасский</t>
   </si>
   <si>
     <t>Туркестанская область</t>
   </si>
   <si>
     <t xml:space="preserve"> Руды железные агломерированные и неагломерированные, тыс.тонн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в Туркестанской области за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -148,64 +148,59 @@
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -421,106 +416,106 @@
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF000000"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -794,87 +789,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4:D10"/>
+      <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="13" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="11" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="11" customWidth="1"/>
     <col min="5" max="5" width="11" style="13" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="13" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="13" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="13" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="13" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="13" customWidth="1"/>
     <col min="12" max="12" width="12" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="61"/>
-[...10 lines deleted...]
-      <c r="M1" s="61"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:16" s="15" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="36"/>
       <c r="D2" s="28"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="30.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="4" t="s">
@@ -910,169 +905,193 @@
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="1:16" s="17" customFormat="1" ht="39.75" customHeight="1">
       <c r="A4" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="37"/>
       <c r="D4" s="25"/>
       <c r="E4" s="26"/>
       <c r="F4" s="29"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:16" s="17" customFormat="1">
       <c r="A5" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="49" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="7">
         <v>6.4</v>
       </c>
-      <c r="D5" s="58">
+      <c r="D5" s="53">
         <v>11.1</v>
       </c>
-      <c r="E5" s="42"/>
-[...2 lines deleted...]
-      <c r="H5" s="47"/>
+      <c r="E5" s="7">
+        <v>14</v>
+      </c>
+      <c r="F5" s="57">
+        <v>15.5</v>
+      </c>
+      <c r="G5" s="46">
+        <v>20.5</v>
+      </c>
+      <c r="H5" s="42"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="33"/>
-      <c r="M5" s="51"/>
+      <c r="M5" s="46"/>
     </row>
     <row r="6" spans="1:16" s="17" customFormat="1">
       <c r="A6" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="54" t="s">
+      <c r="B6" s="49" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="7">
         <v>6.4</v>
       </c>
-      <c r="D6" s="58">
+      <c r="D6" s="53">
         <v>11.1</v>
       </c>
-      <c r="E6" s="42"/>
-[...2 lines deleted...]
-      <c r="H6" s="47"/>
+      <c r="E6" s="7">
+        <v>14</v>
+      </c>
+      <c r="F6" s="57">
+        <v>15.5</v>
+      </c>
+      <c r="G6" s="46">
+        <v>20.5</v>
+      </c>
+      <c r="H6" s="42"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="33"/>
-      <c r="M6" s="51"/>
+      <c r="M6" s="46"/>
     </row>
     <row r="7" spans="1:16" s="17" customFormat="1">
       <c r="A7" s="18"/>
-      <c r="B7" s="55"/>
-      <c r="C7" s="57"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="52"/>
       <c r="D7" s="38"/>
-      <c r="E7" s="43"/>
+      <c r="E7" s="56"/>
       <c r="F7" s="8"/>
       <c r="G7" s="31"/>
       <c r="H7" s="32"/>
-      <c r="I7" s="50"/>
-      <c r="J7" s="50"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
       <c r="K7" s="6"/>
       <c r="L7" s="32"/>
       <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:16" s="17" customFormat="1" ht="23.25">
       <c r="A8" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="56"/>
+      <c r="B8" s="51"/>
       <c r="C8" s="22"/>
       <c r="D8" s="39"/>
-      <c r="E8" s="44"/>
+      <c r="E8" s="6"/>
       <c r="F8" s="8"/>
       <c r="G8" s="31"/>
       <c r="H8" s="32"/>
-      <c r="I8" s="50"/>
-      <c r="J8" s="50"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
       <c r="K8" s="6"/>
       <c r="L8" s="32"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:16" s="17" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="40">
         <v>230</v>
       </c>
       <c r="C9" s="14">
         <v>397</v>
       </c>
-      <c r="D9" s="59">
+      <c r="D9" s="54">
         <v>564</v>
       </c>
-      <c r="E9" s="45"/>
-[...2 lines deleted...]
-      <c r="H9" s="48"/>
+      <c r="E9" s="14">
+        <v>730</v>
+      </c>
+      <c r="F9" s="58">
+        <v>897</v>
+      </c>
+      <c r="G9" s="61">
+        <v>1064</v>
+      </c>
+      <c r="H9" s="43"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="34"/>
-      <c r="M9" s="52"/>
+      <c r="M9" s="47"/>
     </row>
     <row r="10" spans="1:16" s="17" customFormat="1">
       <c r="A10" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="41">
         <v>230</v>
       </c>
       <c r="C10" s="41">
         <v>397</v>
       </c>
-      <c r="D10" s="60">
+      <c r="D10" s="55">
         <v>564</v>
       </c>
-      <c r="E10" s="46"/>
-[...2 lines deleted...]
-      <c r="H10" s="49"/>
+      <c r="E10" s="41">
+        <v>730</v>
+      </c>
+      <c r="F10" s="59">
+        <v>897</v>
+      </c>
+      <c r="G10" s="48">
+        <v>1064</v>
+      </c>
+      <c r="H10" s="44"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="35"/>
-      <c r="M10" s="53"/>
+      <c r="M10" s="48"/>
     </row>
     <row r="11" spans="1:16" s="17" customFormat="1">
       <c r="A11" s="21"/>
       <c r="B11" s="8"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1" ht="12.75">
       <c r="A12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="24"/>