--- v2 (2026-08-03)
+++ v3 (2026-09-14)
@@ -87,106 +87,100 @@
   </si>
   <si>
     <t>Тюлькубасский</t>
   </si>
   <si>
     <t>Туркестанская область</t>
   </si>
   <si>
     <t xml:space="preserve"> Руды железные агломерированные и неагломерированные, тыс.тонн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в Туркестанской области за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
@@ -300,51 +294,51 @@
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -413,109 +407,100 @@
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF000000"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -789,87 +774,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="13" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="13" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="11" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="11" customWidth="1"/>
     <col min="5" max="5" width="11" style="13" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="13" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="13" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="13" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="13" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="13" customWidth="1"/>
     <col min="12" max="12" width="12" style="13" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="13" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="60"/>
-[...10 lines deleted...]
-      <c r="M1" s="60"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
     </row>
     <row r="2" spans="1:16" s="15" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="36"/>
       <c r="D2" s="28"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="30.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="4" t="s">
@@ -905,193 +890,201 @@
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="1:16" s="17" customFormat="1" ht="39.75" customHeight="1">
       <c r="A4" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="37"/>
       <c r="D4" s="25"/>
       <c r="E4" s="26"/>
       <c r="F4" s="29"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:16" s="17" customFormat="1">
       <c r="A5" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="46" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="7">
         <v>6.4</v>
       </c>
-      <c r="D5" s="53">
+      <c r="D5" s="50">
         <v>11.1</v>
       </c>
       <c r="E5" s="7">
         <v>14</v>
       </c>
-      <c r="F5" s="57">
+      <c r="F5" s="54">
         <v>15.5</v>
       </c>
-      <c r="G5" s="46">
+      <c r="G5" s="43">
         <v>20.5</v>
       </c>
-      <c r="H5" s="42"/>
+      <c r="H5" s="7">
+        <v>26.1</v>
+      </c>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="33"/>
-      <c r="M5" s="46"/>
+      <c r="M5" s="43"/>
     </row>
     <row r="6" spans="1:16" s="17" customFormat="1">
       <c r="A6" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="46" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="7">
         <v>6.4</v>
       </c>
-      <c r="D6" s="53">
+      <c r="D6" s="50">
         <v>11.1</v>
       </c>
       <c r="E6" s="7">
         <v>14</v>
       </c>
-      <c r="F6" s="57">
+      <c r="F6" s="54">
         <v>15.5</v>
       </c>
-      <c r="G6" s="46">
+      <c r="G6" s="43">
         <v>20.5</v>
       </c>
-      <c r="H6" s="42"/>
+      <c r="H6" s="7">
+        <v>26.1</v>
+      </c>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="33"/>
-      <c r="M6" s="46"/>
+      <c r="M6" s="43"/>
     </row>
     <row r="7" spans="1:16" s="17" customFormat="1">
       <c r="A7" s="18"/>
-      <c r="B7" s="50"/>
-      <c r="C7" s="52"/>
+      <c r="B7" s="47"/>
+      <c r="C7" s="49"/>
       <c r="D7" s="38"/>
-      <c r="E7" s="56"/>
+      <c r="E7" s="53"/>
       <c r="F7" s="8"/>
       <c r="G7" s="31"/>
-      <c r="H7" s="32"/>
-[...1 lines deleted...]
-      <c r="J7" s="45"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
       <c r="K7" s="6"/>
       <c r="L7" s="32"/>
       <c r="M7" s="30"/>
     </row>
     <row r="8" spans="1:16" s="17" customFormat="1" ht="23.25">
       <c r="A8" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="51"/>
+      <c r="B8" s="48"/>
       <c r="C8" s="22"/>
       <c r="D8" s="39"/>
       <c r="E8" s="6"/>
       <c r="F8" s="8"/>
       <c r="G8" s="31"/>
-      <c r="H8" s="32"/>
-[...1 lines deleted...]
-      <c r="J8" s="45"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
       <c r="K8" s="6"/>
       <c r="L8" s="32"/>
       <c r="M8" s="30"/>
     </row>
     <row r="9" spans="1:16" s="17" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="40">
         <v>230</v>
       </c>
       <c r="C9" s="14">
         <v>397</v>
       </c>
-      <c r="D9" s="54">
+      <c r="D9" s="51">
         <v>564</v>
       </c>
       <c r="E9" s="14">
         <v>730</v>
       </c>
-      <c r="F9" s="58">
+      <c r="F9" s="55">
         <v>897</v>
       </c>
-      <c r="G9" s="61">
+      <c r="G9" s="57">
         <v>1064</v>
       </c>
-      <c r="H9" s="43"/>
+      <c r="H9" s="14">
+        <v>1230</v>
+      </c>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="L9" s="34"/>
-      <c r="M9" s="47"/>
+      <c r="M9" s="44"/>
     </row>
     <row r="10" spans="1:16" s="17" customFormat="1">
       <c r="A10" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="41">
         <v>230</v>
       </c>
       <c r="C10" s="41">
         <v>397</v>
       </c>
-      <c r="D10" s="55">
+      <c r="D10" s="52">
         <v>564</v>
       </c>
       <c r="E10" s="41">
         <v>730</v>
       </c>
-      <c r="F10" s="59">
+      <c r="F10" s="56">
         <v>897</v>
       </c>
-      <c r="G10" s="48">
+      <c r="G10" s="45">
         <v>1064</v>
       </c>
-      <c r="H10" s="44"/>
+      <c r="H10" s="41">
+        <v>1230</v>
+      </c>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="35"/>
-      <c r="M10" s="48"/>
+      <c r="M10" s="45"/>
     </row>
     <row r="11" spans="1:16" s="17" customFormat="1">
       <c r="A11" s="21"/>
       <c r="B11" s="8"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1" ht="12.75">
       <c r="A12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="24"/>