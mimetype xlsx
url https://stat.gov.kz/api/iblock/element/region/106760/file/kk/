--- v2 (2026-08-11)
+++ v3 (2026-09-20)
@@ -87,51 +87,51 @@
   </si>
   <si>
     <t>Түлкібас</t>
   </si>
   <si>
     <t xml:space="preserve">Созақ </t>
   </si>
   <si>
     <t>Түркістан облысы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2026 жылғы Түркістан облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -151,55 +151,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -281,51 +276,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -376,118 +371,109 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -755,86 +741,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="H3" sqref="H3:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="15" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" style="16" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="11" style="16" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="16" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="16" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="16" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="16" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="16" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="16" customWidth="1"/>
     <col min="12" max="12" width="12" style="16" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="16" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="57"/>
-[...10 lines deleted...]
-      <c r="M1" s="57"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:16" s="23" customFormat="1">
       <c r="A2" s="22"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="22"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="3" t="s">
@@ -855,207 +841,215 @@
       <c r="I3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
     </row>
     <row r="4" spans="1:16" s="20" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
-      <c r="D4" s="49"/>
+      <c r="D4" s="46"/>
       <c r="F4" s="21"/>
       <c r="G4" s="9"/>
-      <c r="H4" s="11"/>
+      <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
     </row>
     <row r="5" spans="1:16" s="20" customFormat="1">
       <c r="A5" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="45" t="s">
+      <c r="B5" s="42" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="10">
         <v>6.4</v>
       </c>
-      <c r="D5" s="50">
+      <c r="D5" s="47">
         <v>11.1</v>
       </c>
       <c r="E5" s="10">
         <v>14</v>
       </c>
-      <c r="F5" s="54">
+      <c r="F5" s="51">
         <v>15.5</v>
       </c>
-      <c r="G5" s="41">
+      <c r="G5" s="38">
         <v>20.5</v>
       </c>
-      <c r="H5" s="36"/>
+      <c r="H5" s="10">
+        <v>26.1</v>
+      </c>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="31"/>
-      <c r="M5" s="41"/>
+      <c r="M5" s="38"/>
     </row>
     <row r="6" spans="1:16" s="20" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="45" t="s">
+      <c r="B6" s="42" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="10">
         <v>6.4</v>
       </c>
-      <c r="D6" s="50">
+      <c r="D6" s="47">
         <v>11.1</v>
       </c>
       <c r="E6" s="10">
         <v>14</v>
       </c>
-      <c r="F6" s="54">
+      <c r="F6" s="51">
         <v>15.5</v>
       </c>
-      <c r="G6" s="41">
+      <c r="G6" s="38">
         <v>20.5</v>
       </c>
-      <c r="H6" s="36"/>
+      <c r="H6" s="10">
+        <v>26.1</v>
+      </c>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="31"/>
-      <c r="M6" s="41"/>
+      <c r="M6" s="38"/>
     </row>
     <row r="7" spans="1:16" s="20" customFormat="1">
       <c r="A7" s="25"/>
-      <c r="B7" s="46"/>
-      <c r="C7" s="48"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="45"/>
       <c r="D7" s="34"/>
-      <c r="E7" s="53"/>
+      <c r="E7" s="50"/>
       <c r="F7" s="12"/>
-      <c r="G7" s="39"/>
-      <c r="H7" s="40"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="9"/>
-      <c r="L7" s="40"/>
-      <c r="M7" s="42"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="39"/>
     </row>
     <row r="8" spans="1:16" s="20" customFormat="1" ht="23.25">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="47"/>
+      <c r="B8" s="44"/>
       <c r="C8" s="28"/>
       <c r="D8" s="35"/>
       <c r="E8" s="9"/>
       <c r="F8" s="12"/>
-      <c r="G8" s="39"/>
-      <c r="H8" s="40"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="9"/>
-      <c r="L8" s="40"/>
-      <c r="M8" s="42"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="39"/>
     </row>
     <row r="9" spans="1:16" s="20" customFormat="1">
       <c r="A9" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="19">
         <v>230</v>
       </c>
       <c r="C9" s="17">
         <v>397</v>
       </c>
-      <c r="D9" s="51">
+      <c r="D9" s="48">
         <v>564</v>
       </c>
       <c r="E9" s="17">
         <v>730</v>
       </c>
-      <c r="F9" s="55">
+      <c r="F9" s="52">
         <v>897</v>
       </c>
-      <c r="G9" s="58">
+      <c r="G9" s="54">
         <v>1064</v>
       </c>
-      <c r="H9" s="37"/>
+      <c r="H9" s="17">
+        <v>1230</v>
+      </c>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="32"/>
-      <c r="M9" s="43"/>
+      <c r="M9" s="40"/>
     </row>
     <row r="10" spans="1:16" s="20" customFormat="1">
       <c r="A10" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="18">
         <v>230</v>
       </c>
       <c r="C10" s="18">
         <v>397</v>
       </c>
-      <c r="D10" s="52">
+      <c r="D10" s="49">
         <v>564</v>
       </c>
       <c r="E10" s="18">
         <v>730</v>
       </c>
-      <c r="F10" s="56">
+      <c r="F10" s="53">
         <v>897</v>
       </c>
-      <c r="G10" s="44">
+      <c r="G10" s="41">
         <v>1064</v>
       </c>
-      <c r="H10" s="38"/>
+      <c r="H10" s="18">
+        <v>1230</v>
+      </c>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="33"/>
-      <c r="M10" s="44"/>
+      <c r="M10" s="41"/>
     </row>
     <row r="11" spans="1:16" s="20" customFormat="1">
       <c r="A11" s="27"/>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="28"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1" ht="12.75">
       <c r="A12" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>