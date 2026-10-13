--- v3 (2026-09-20)
+++ v4 (2026-10-13)
@@ -1,61 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3450" yWindow="-45" windowWidth="18840" windowHeight="12735"/>
+    <workbookView xWindow="15705" yWindow="180" windowWidth="13170" windowHeight="12735"/>
   </bookViews>
   <sheets>
-    <sheet name="ТО" sheetId="2" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіштер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="66">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -77,61 +82,195 @@
     <t>Тұз және таза натрий хлориді, теңіз суы, тонна</t>
   </si>
   <si>
     <t>"-" - өндіріс жоқ</t>
   </si>
   <si>
     <t>"*" - жедел деректер</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>Түлкібас</t>
   </si>
   <si>
     <t xml:space="preserve">Созақ </t>
   </si>
   <si>
     <t>Түркістан облысы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2026 жылғы Түркістан облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>тонна</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">g.medetbekova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Түркістан облысында тау-кен өндіру өнеркәсібі және карьер. қазуда өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>«-» - құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – Шамалы шама</t>
+  </si>
+  <si>
+    <t>«*» -  Жедел деректер</t>
+  </si>
+  <si>
+    <t>«...» – Деректер жоқ</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>+7 7252 39-01-79</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Медетбекова Гулжан Калжигитовна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="#"/>
+    <numFmt numFmtId="167" formatCode="s&quot;tan&quot;d&quot;aR&quot;d"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="28">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -150,62 +289,169 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -272,55 +518,78 @@
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -428,69 +697,161 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="10" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Excel Built-in Normal" xfId="4"/>
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -733,94 +1094,480 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.medetbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M248"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="32.7109375" style="66" customWidth="1"/>
+    <col min="2" max="2" width="72.5703125" style="67" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="56"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="55"/>
+      <c r="B1" s="77"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1">
+      <c r="A2" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="78">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="25.5">
+      <c r="A3" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="79" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1">
+      <c r="A4" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="80" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1">
+      <c r="A5" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="78" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1">
+      <c r="A6" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="78" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="38.25">
+      <c r="A7" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="81" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1">
+      <c r="A8" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="80" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="63.75">
+      <c r="A9" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="81" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1">
+      <c r="A10" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="81" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1">
+      <c r="A11" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="79"/>
+      <c r="M11" s="60"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="25.5">
+      <c r="A12" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" s="60"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1">
+      <c r="A13" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="83" t="s">
+        <v>42</v>
+      </c>
+      <c r="M13" s="60"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="25.5">
+      <c r="A14" s="61" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="83" t="s">
+        <v>44</v>
+      </c>
+      <c r="M14" s="60"/>
+    </row>
+    <row r="15" spans="1:13" s="58" customFormat="1">
+      <c r="A15" s="61" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="84" t="s">
+        <v>46</v>
+      </c>
+      <c r="M15" s="60"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="85">
+        <v>46283</v>
+      </c>
+      <c r="M16" s="62"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="85">
+        <v>46314</v>
+      </c>
+      <c r="M17" s="63"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="64" t="s">
+        <v>50</v>
+      </c>
+      <c r="M18" s="62"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="80" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="63"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="86" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="62"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="87" t="s">
+        <v>54</v>
+      </c>
+      <c r="M21" s="63"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="65"/>
+      <c r="B22" s="88"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="B23" s="89"/>
+      <c r="M23" s="63"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="62"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="63"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="62"/>
+    </row>
+    <row r="148" ht="58.9" customHeight="1"/>
+    <row r="149" ht="15.6" customHeight="1"/>
+    <row r="154" ht="25.35" customHeight="1"/>
+    <row r="158" ht="47.85" customHeight="1"/>
+    <row r="164" ht="16.350000000000001" customHeight="1"/>
+    <row r="169" ht="16.350000000000001" customHeight="1"/>
+    <row r="174" ht="71.650000000000006" customHeight="1"/>
+    <row r="177" ht="26.1" customHeight="1"/>
+    <row r="181" ht="35.85" customHeight="1"/>
+    <row r="197" ht="33.6" customHeight="1"/>
+    <row r="198" ht="15.6" customHeight="1"/>
+    <row r="200" ht="35.1" customHeight="1"/>
+    <row r="201" ht="15.6" customHeight="1"/>
+    <row r="206" ht="99.2" customHeight="1"/>
+    <row r="207" ht="14.1" customHeight="1"/>
+    <row r="212" ht="52.15" customHeight="1"/>
+    <row r="213" ht="14.1" customHeight="1"/>
+    <row r="216" ht="68.650000000000006" customHeight="1"/>
+    <row r="219" ht="101.45" customHeight="1"/>
+    <row r="220" ht="13.35" customHeight="1"/>
+    <row r="223" ht="13.35" customHeight="1"/>
+    <row r="224" ht="15.6" customHeight="1"/>
+    <row r="225" ht="26.1" customHeight="1"/>
+    <row r="229" ht="15.6" customHeight="1"/>
+    <row r="237" ht="13.35" customHeight="1"/>
+    <row r="238" ht="11.85" customHeight="1"/>
+    <row r="241" ht="14.1" customHeight="1"/>
+    <row r="242" ht="12.6" customHeight="1"/>
+    <row r="244" ht="25.35" customHeight="1"/>
+    <row r="248" ht="15" customHeight="1"/>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AD23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.7109375" defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="5" style="69" customWidth="1"/>
+    <col min="2" max="2" width="104.5703125" style="69" customWidth="1"/>
+    <col min="3" max="13" width="16" style="69" customWidth="1"/>
+    <col min="14" max="30" width="9.7109375" style="69"/>
+    <col min="31" max="16384" width="9.7109375" style="72"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="70"/>
+      <c r="B1" s="71"/>
+    </row>
+    <row r="2" spans="1:4" ht="15">
+      <c r="A2" s="73"/>
+      <c r="B2" s="73"/>
+    </row>
+    <row r="3" spans="1:4" ht="15">
+      <c r="A3" s="73"/>
+      <c r="B3" s="73"/>
+    </row>
+    <row r="4" spans="1:4" ht="15">
+      <c r="A4" s="73"/>
+      <c r="B4" s="73"/>
+    </row>
+    <row r="5" spans="1:4" ht="15">
+      <c r="A5" s="73"/>
+      <c r="B5" s="73"/>
+    </row>
+    <row r="6" spans="1:4" ht="15">
+      <c r="A6" s="73"/>
+      <c r="B6" s="74" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="15">
+      <c r="A7" s="73"/>
+      <c r="B7" s="74" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" s="75"/>
+    </row>
+    <row r="8" spans="1:4" ht="15">
+      <c r="A8" s="73"/>
+      <c r="B8" s="75" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="15">
+      <c r="A9" s="73"/>
+      <c r="B9" s="67" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="73"/>
+      <c r="D9" s="73"/>
+    </row>
+    <row r="10" spans="1:4" ht="15">
+      <c r="A10" s="73"/>
+      <c r="B10" s="74" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="75"/>
+    </row>
+    <row r="11" spans="1:4" ht="15">
+      <c r="A11" s="73"/>
+      <c r="B11" s="75" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="75"/>
+    </row>
+    <row r="12" spans="1:4" ht="15">
+      <c r="A12" s="73"/>
+      <c r="B12" s="74"/>
+      <c r="C12" s="73"/>
+    </row>
+    <row r="13" spans="1:4" ht="25.5">
+      <c r="A13" s="73"/>
+      <c r="B13" s="68" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="15">
+      <c r="A14" s="73"/>
+      <c r="B14" s="74"/>
+    </row>
+    <row r="15" spans="1:4" ht="15">
+      <c r="A15" s="73"/>
+      <c r="B15" s="67"/>
+    </row>
+    <row r="16" spans="1:4" ht="17.850000000000001" customHeight="1">
+      <c r="A16" s="73"/>
+      <c r="B16" s="67"/>
+    </row>
+    <row r="17" spans="1:2" ht="15">
+      <c r="A17" s="73"/>
+      <c r="B17" s="67"/>
+    </row>
+    <row r="18" spans="1:2" ht="15">
+      <c r="A18" s="73"/>
+      <c r="B18" s="67"/>
+    </row>
+    <row r="19" spans="1:2" ht="15">
+      <c r="A19" s="73"/>
+      <c r="B19" s="76" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15">
+      <c r="A20" s="73"/>
+      <c r="B20" s="73"/>
+    </row>
+    <row r="21" spans="1:2" ht="15">
+      <c r="A21" s="73"/>
+      <c r="B21" s="73"/>
+    </row>
+    <row r="22" spans="1:2" ht="15">
+      <c r="A22" s="73"/>
+      <c r="B22" s="73"/>
+    </row>
+    <row r="23" spans="1:2" ht="15">
+      <c r="A23" s="73"/>
+      <c r="B23" s="73"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3:H11"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="15" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" style="16" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="11" style="16" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="16" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="16" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="16" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="16" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="16" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="16" customWidth="1"/>
     <col min="12" max="12" width="12" style="16" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="16" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="90" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="55"/>
-[...10 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
+      <c r="K1" s="90"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
     </row>
     <row r="2" spans="1:16" s="23" customFormat="1">
       <c r="A2" s="22"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="22"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="3" t="s">
@@ -876,82 +1623,86 @@
     <row r="5" spans="1:16" s="20" customFormat="1">
       <c r="A5" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="42" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="10">
         <v>6.4</v>
       </c>
       <c r="D5" s="47">
         <v>11.1</v>
       </c>
       <c r="E5" s="10">
         <v>14</v>
       </c>
       <c r="F5" s="51">
         <v>15.5</v>
       </c>
       <c r="G5" s="38">
         <v>20.5</v>
       </c>
       <c r="H5" s="10">
         <v>26.1</v>
       </c>
-      <c r="I5" s="10"/>
+      <c r="I5" s="10">
+        <v>33</v>
+      </c>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="31"/>
       <c r="M5" s="38"/>
     </row>
     <row r="6" spans="1:16" s="20" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="10">
         <v>6.4</v>
       </c>
       <c r="D6" s="47">
         <v>11.1</v>
       </c>
       <c r="E6" s="10">
         <v>14</v>
       </c>
       <c r="F6" s="51">
         <v>15.5</v>
       </c>
       <c r="G6" s="38">
         <v>20.5</v>
       </c>
       <c r="H6" s="10">
         <v>26.1</v>
       </c>
-      <c r="I6" s="10"/>
+      <c r="I6" s="10">
+        <v>33</v>
+      </c>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="31"/>
       <c r="M6" s="38"/>
     </row>
     <row r="7" spans="1:16" s="20" customFormat="1">
       <c r="A7" s="25"/>
       <c r="B7" s="43"/>
       <c r="C7" s="45"/>
       <c r="D7" s="34"/>
       <c r="E7" s="50"/>
       <c r="F7" s="12"/>
       <c r="G7" s="36"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="9"/>
       <c r="L7" s="37"/>
       <c r="M7" s="39"/>
     </row>
     <row r="8" spans="1:16" s="20" customFormat="1" ht="23.25">
       <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="44"/>
@@ -970,82 +1721,86 @@
     <row r="9" spans="1:16" s="20" customFormat="1">
       <c r="A9" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="19">
         <v>230</v>
       </c>
       <c r="C9" s="17">
         <v>397</v>
       </c>
       <c r="D9" s="48">
         <v>564</v>
       </c>
       <c r="E9" s="17">
         <v>730</v>
       </c>
       <c r="F9" s="52">
         <v>897</v>
       </c>
       <c r="G9" s="54">
         <v>1064</v>
       </c>
       <c r="H9" s="17">
         <v>1230</v>
       </c>
-      <c r="I9" s="17"/>
+      <c r="I9" s="19">
+        <v>1897</v>
+      </c>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="32"/>
       <c r="M9" s="40"/>
     </row>
     <row r="10" spans="1:16" s="20" customFormat="1">
       <c r="A10" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="18">
         <v>230</v>
       </c>
       <c r="C10" s="18">
         <v>397</v>
       </c>
       <c r="D10" s="49">
         <v>564</v>
       </c>
       <c r="E10" s="18">
         <v>730</v>
       </c>
       <c r="F10" s="53">
         <v>897</v>
       </c>
       <c r="G10" s="41">
         <v>1064</v>
       </c>
       <c r="H10" s="18">
         <v>1230</v>
       </c>
-      <c r="I10" s="18"/>
+      <c r="I10" s="18">
+        <v>1897</v>
+      </c>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="33"/>
       <c r="M10" s="41"/>
     </row>
     <row r="11" spans="1:16" s="20" customFormat="1">
       <c r="A11" s="27"/>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="28"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1" ht="12.75">
       <c r="A12" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="14"/>
@@ -1081,50 +1836,52 @@
     <row r="14" spans="1:16">
       <c r="A14" s="29" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ТО</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>