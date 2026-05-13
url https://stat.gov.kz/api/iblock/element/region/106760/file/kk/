--- v0 (2026-04-20)
+++ v1 (2026-05-13)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3450" yWindow="-45" windowWidth="18840" windowHeight="12735"/>
   </bookViews>
   <sheets>
     <sheet name="ТО" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
@@ -125,89 +124,88 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -284,234 +282,233 @@
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
       <right/>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -779,92 +776,92 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="D4" sqref="D4:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="15" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" style="16" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="11" style="16" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="16" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="16" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="16" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="16" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="16" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="16" customWidth="1"/>
     <col min="12" max="12" width="12" style="16" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="16" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="35"/>
+    <col min="14" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="61"/>
-[...13 lines deleted...]
-      <c r="A2" s="27"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+    </row>
+    <row r="2" spans="1:16" s="24" customFormat="1">
+      <c r="A2" s="23"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="27"/>
+      <c r="D2" s="23"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="3" t="s">
@@ -873,226 +870,242 @@
       <c r="G3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
     </row>
-    <row r="4" spans="1:16" s="24" customFormat="1" ht="24" customHeight="1">
-      <c r="A4" s="29" t="s">
+    <row r="4" spans="1:16" s="20" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
-      <c r="D4" s="11"/>
-[...1 lines deleted...]
-      <c r="F4" s="26"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="22"/>
       <c r="G4" s="9"/>
       <c r="H4" s="11"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
     </row>
-    <row r="5" spans="1:16" s="24" customFormat="1">
-      <c r="A5" s="30" t="s">
+    <row r="5" spans="1:16" s="20" customFormat="1">
+      <c r="A5" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="58" t="s">
+      <c r="B5" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="20"/>
-[...4 lines deleted...]
-      <c r="H5" s="48"/>
+      <c r="C5" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="D5" s="58">
+        <v>11.1</v>
+      </c>
+      <c r="E5" s="37"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
-      <c r="L5" s="36"/>
-[...3 lines deleted...]
-      <c r="A6" s="30" t="s">
+      <c r="L5" s="32"/>
+      <c r="M5" s="48"/>
+    </row>
+    <row r="6" spans="1:16" s="20" customFormat="1">
+      <c r="A6" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="20"/>
-[...4 lines deleted...]
-      <c r="H6" s="48"/>
+      <c r="C6" s="10">
+        <v>6.4</v>
+      </c>
+      <c r="D6" s="58">
+        <v>11.1</v>
+      </c>
+      <c r="E6" s="37"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
-      <c r="L6" s="36"/>
-[...7 lines deleted...]
-      <c r="E7" s="44"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="48"/>
+    </row>
+    <row r="7" spans="1:16" s="20" customFormat="1">
+      <c r="A7" s="26"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="38"/>
       <c r="F7" s="12"/>
-      <c r="G7" s="52"/>
-      <c r="H7" s="53"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="47"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="9"/>
-      <c r="L7" s="53"/>
-[...3 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="L7" s="47"/>
+      <c r="M7" s="49"/>
+    </row>
+    <row r="8" spans="1:16" s="20" customFormat="1" ht="23.25">
+      <c r="A8" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="60"/>
-[...2 lines deleted...]
-      <c r="E8" s="45"/>
+      <c r="B8" s="54"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="39"/>
       <c r="F8" s="12"/>
-      <c r="G8" s="52"/>
-      <c r="H8" s="53"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="47"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="9"/>
-      <c r="L8" s="53"/>
-[...3 lines deleted...]
-      <c r="A9" s="30" t="s">
+      <c r="L8" s="47"/>
+      <c r="M8" s="49"/>
+    </row>
+    <row r="9" spans="1:16" s="20" customFormat="1">
+      <c r="A9" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="19">
         <v>230</v>
       </c>
-      <c r="C9" s="22"/>
-[...4 lines deleted...]
-      <c r="H9" s="49"/>
+      <c r="C9" s="17">
+        <v>397</v>
+      </c>
+      <c r="D9" s="59">
+        <v>564</v>
+      </c>
+      <c r="E9" s="40"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
-      <c r="L9" s="37"/>
-[...3 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="L9" s="33"/>
+      <c r="M9" s="50"/>
+    </row>
+    <row r="10" spans="1:16" s="20" customFormat="1">
+      <c r="A10" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="18">
         <v>230</v>
       </c>
-      <c r="C10" s="23"/>
-[...4 lines deleted...]
-      <c r="H10" s="51"/>
+      <c r="C10" s="18">
+        <v>397</v>
+      </c>
+      <c r="D10" s="60">
+        <v>564</v>
+      </c>
+      <c r="E10" s="41"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
-      <c r="L10" s="38"/>
-[...3 lines deleted...]
-      <c r="A11" s="32"/>
+      <c r="L10" s="34"/>
+      <c r="M10" s="51"/>
+    </row>
+    <row r="11" spans="1:16" s="20" customFormat="1">
+      <c r="A11" s="28"/>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
-      <c r="D11" s="33"/>
+      <c r="D11" s="29"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1" ht="12.75">
       <c r="A12" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:16" s="1" customFormat="1" ht="12.75">
       <c r="A13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:16">
-      <c r="A14" s="34" t="s">
+      <c r="A14" s="30" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>