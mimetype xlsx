--- v1 (2026-05-13)
+++ v2 (2026-08-11)
@@ -87,51 +87,51 @@
   </si>
   <si>
     <t>Түлкібас</t>
   </si>
   <si>
     <t xml:space="preserve">Созақ </t>
   </si>
   <si>
     <t>Түркістан облысы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2026 жылғы Түркістан облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -148,75 +148,69 @@
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -266,81 +260,72 @@
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...7 lines deleted...]
-      <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -353,161 +338,155 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -776,92 +755,92 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4:D10"/>
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="15" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" style="16" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="11" style="16" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="16" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="16" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="16" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="16" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="16" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="16" customWidth="1"/>
     <col min="12" max="12" width="12" style="16" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="16" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="31"/>
+    <col min="14" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="56"/>
-[...13 lines deleted...]
-      <c r="A2" s="23"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+    </row>
+    <row r="2" spans="1:16" s="23" customFormat="1">
+      <c r="A2" s="22"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="23"/>
+      <c r="D2" s="22"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="3" t="s">
@@ -871,241 +850,264 @@
         <v>5</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
     </row>
     <row r="4" spans="1:16" s="20" customFormat="1" ht="24" customHeight="1">
-      <c r="A4" s="25" t="s">
+      <c r="A4" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
-      <c r="D4" s="57"/>
-[...1 lines deleted...]
-      <c r="F4" s="22"/>
+      <c r="D4" s="49"/>
+      <c r="F4" s="21"/>
       <c r="G4" s="9"/>
       <c r="H4" s="11"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
     </row>
     <row r="5" spans="1:16" s="20" customFormat="1">
-      <c r="A5" s="26" t="s">
+      <c r="A5" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="52" t="s">
+      <c r="B5" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="10">
         <v>6.4</v>
       </c>
-      <c r="D5" s="58">
+      <c r="D5" s="50">
         <v>11.1</v>
       </c>
-      <c r="E5" s="37"/>
-[...2 lines deleted...]
-      <c r="H5" s="42"/>
+      <c r="E5" s="10">
+        <v>14</v>
+      </c>
+      <c r="F5" s="54">
+        <v>15.5</v>
+      </c>
+      <c r="G5" s="41">
+        <v>20.5</v>
+      </c>
+      <c r="H5" s="36"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
-      <c r="L5" s="32"/>
-      <c r="M5" s="48"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="41"/>
     </row>
     <row r="6" spans="1:16" s="20" customFormat="1">
-      <c r="A6" s="26" t="s">
+      <c r="A6" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="52" t="s">
+      <c r="B6" s="45" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="10">
         <v>6.4</v>
       </c>
-      <c r="D6" s="58">
+      <c r="D6" s="50">
         <v>11.1</v>
       </c>
-      <c r="E6" s="37"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="10">
+        <v>14</v>
+      </c>
+      <c r="F6" s="54">
+        <v>15.5</v>
+      </c>
+      <c r="G6" s="41">
+        <v>20.5</v>
+      </c>
+      <c r="H6" s="36"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
-      <c r="L6" s="32"/>
-      <c r="M6" s="48"/>
+      <c r="L6" s="31"/>
+      <c r="M6" s="41"/>
     </row>
     <row r="7" spans="1:16" s="20" customFormat="1">
-      <c r="A7" s="26"/>
-[...3 lines deleted...]
-      <c r="E7" s="38"/>
+      <c r="A7" s="25"/>
+      <c r="B7" s="46"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="53"/>
       <c r="F7" s="12"/>
-      <c r="G7" s="46"/>
-      <c r="H7" s="47"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="40"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="9"/>
-      <c r="L7" s="47"/>
-      <c r="M7" s="49"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="42"/>
     </row>
     <row r="8" spans="1:16" s="20" customFormat="1" ht="23.25">
-      <c r="A8" s="25" t="s">
+      <c r="A8" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="54"/>
-[...2 lines deleted...]
-      <c r="E8" s="39"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="9"/>
       <c r="F8" s="12"/>
-      <c r="G8" s="46"/>
-      <c r="H8" s="47"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="40"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="9"/>
-      <c r="L8" s="47"/>
-      <c r="M8" s="49"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="42"/>
     </row>
     <row r="9" spans="1:16" s="20" customFormat="1">
-      <c r="A9" s="26" t="s">
+      <c r="A9" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="19">
         <v>230</v>
       </c>
       <c r="C9" s="17">
         <v>397</v>
       </c>
-      <c r="D9" s="59">
+      <c r="D9" s="51">
         <v>564</v>
       </c>
-      <c r="E9" s="40"/>
-[...2 lines deleted...]
-      <c r="H9" s="43"/>
+      <c r="E9" s="17">
+        <v>730</v>
+      </c>
+      <c r="F9" s="55">
+        <v>897</v>
+      </c>
+      <c r="G9" s="58">
+        <v>1064</v>
+      </c>
+      <c r="H9" s="37"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
-      <c r="L9" s="33"/>
-      <c r="M9" s="50"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="43"/>
     </row>
     <row r="10" spans="1:16" s="20" customFormat="1">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="18">
         <v>230</v>
       </c>
       <c r="C10" s="18">
         <v>397</v>
       </c>
-      <c r="D10" s="60">
+      <c r="D10" s="52">
         <v>564</v>
       </c>
-      <c r="E10" s="41"/>
-[...2 lines deleted...]
-      <c r="H10" s="45"/>
+      <c r="E10" s="18">
+        <v>730</v>
+      </c>
+      <c r="F10" s="56">
+        <v>897</v>
+      </c>
+      <c r="G10" s="44">
+        <v>1064</v>
+      </c>
+      <c r="H10" s="38"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
-      <c r="L10" s="34"/>
-      <c r="M10" s="51"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="44"/>
     </row>
     <row r="11" spans="1:16" s="20" customFormat="1">
-      <c r="A11" s="28"/>
+      <c r="A11" s="27"/>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
-      <c r="D11" s="29"/>
+      <c r="D11" s="28"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
     </row>
     <row r="12" spans="1:16" s="1" customFormat="1" ht="12.75">
       <c r="A12" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:16" s="1" customFormat="1" ht="12.75">
       <c r="A13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:16">
-      <c r="A14" s="30" t="s">
+      <c r="A14" s="29" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>