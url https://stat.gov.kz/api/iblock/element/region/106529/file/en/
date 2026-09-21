--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -1,63 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="-180" windowWidth="14340" windowHeight="12780" tabRatio="710"/>
+    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12372" tabRatio="710"/>
   </bookViews>
   <sheets>
-    <sheet name="Total population" sheetId="1" r:id="rId1"/>
-    <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="6" r:id="rId2"/>
+    <sheet name="Total population" sheetId="1" r:id="rId3"/>
+    <sheet name="General fertility rate" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="86">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -130,185 +134,351 @@
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>Aktau c.a.</t>
   </si>
   <si>
     <t>Zhanaozen c.a.</t>
   </si>
   <si>
     <t>Karakiya district</t>
   </si>
   <si>
     <t>Munaily district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The code of the statistical indicator  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naming of the statistical indicator </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unit of measurement </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Short name of the KSP </t>
+  </si>
+  <si>
+    <t xml:space="preserve">History of the indicator </t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Defining an indicator </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data processing method </t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>To generate current data on fertility statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note </t>
+  </si>
+  <si>
+    <t>The data is generated by the date of registration of birth certificates</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classifiers </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodological explanations </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Related publications </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Useful links </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of last update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible executor </t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Oteulina Assel</t>
+  </si>
+  <si>
+    <t>a.oteulina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 729 2319050</t>
+  </si>
+  <si>
+    <t>Birth member, total birth rate by month</t>
+  </si>
+  <si>
+    <t>612101, 61210101</t>
+  </si>
+  <si>
+    <t>Person, unit per 1000 people</t>
+  </si>
+  <si>
+    <t>Birth number,  total birth rate by month</t>
+  </si>
+  <si>
+    <t>Monthly number of births by region, number of births per 1,000 people by region</t>
+  </si>
+  <si>
+    <t>The statistics of those born in the Republic of Kazakhstan is based on the registration of birth certificates in the civil status registration authorities, the total fertility rate is determined by the ratio of the number of births by month to the total population at the time of calculation, multiplied by 1000</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>0.0 is an insignificant value</t>
+  </si>
+  <si>
+    <t>x- data is confidential</t>
+  </si>
+  <si>
+    <t>...- data is missing</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.  </t>
+  </si>
+  <si>
+    <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>"-" there is no phenomenon</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/106529/file/en/</t>
+  </si>
+  <si>
+    <r>
+      <t>General fertility rate of the Mangystau region</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
   </si>
   <si>
     <r>
       <t>The number of births in the Mangystau of region</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
-[...15 lines deleted...]
-        <sz val="12"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="12"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -360,170 +530,231 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...8 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -766,2862 +997,3253 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.oteulina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:S30"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C32" sqref="C32"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="37.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="69" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="18.75">
-      <c r="A3" s="31" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="31"/>
-[...369 lines deleted...]
-      <c r="B12" s="9">
+      <c r="B1" s="32" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="32" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="26.4">
+      <c r="A6" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="52.8">
+      <c r="A8" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="40" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A9" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="C12" s="9">
+      <c r="B13" s="35" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="35" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="33">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="33">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="D12" s="9">
-[...2 lines deleted...]
-      <c r="E12" s="22">
+      <c r="B19" s="37" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="F12" s="9">
-[...49 lines deleted...]
-      <c r="C13" s="9">
+      <c r="B20" s="38" t="s">
         <v>67</v>
       </c>
-      <c r="D13" s="9">
-[...923 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...7 lines deleted...]
-  <phoneticPr fontId="1" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B11" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:S30"/>
+  <dimension ref="B5:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.109375" style="1"/>
+    <col min="2" max="2" width="34.33203125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="52.8">
+      <c r="B11" s="39" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="31" t="s">
+        <v>81</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:T30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H33" sqref="H33"/>
+      <selection pane="bottomLeft" activeCell="U25" sqref="U25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="22.109375" style="4" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="18.75">
-      <c r="A3" s="31" t="s">
+    <row r="3" spans="1:20" ht="14.4">
+      <c r="A3" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+    </row>
+    <row r="4" spans="1:20" s="3" customFormat="1">
+      <c r="R4" s="2"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="19"/>
+      <c r="B5" s="42">
+        <v>2025</v>
+      </c>
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="42">
+        <v>2026</v>
+      </c>
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="43"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="20"/>
+      <c r="B6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="R6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="S6" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="44"/>
+      <c r="O7" s="44"/>
+      <c r="P7" s="44"/>
+      <c r="Q7" s="44"/>
+      <c r="R7" s="44"/>
+      <c r="S7" s="44"/>
+      <c r="T7" s="44"/>
+    </row>
+    <row r="8" spans="1:20" s="7" customFormat="1">
+      <c r="A8" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="6">
+        <v>1433</v>
+      </c>
+      <c r="C8" s="6">
+        <v>1381</v>
+      </c>
+      <c r="D8" s="6">
+        <v>1460</v>
+      </c>
+      <c r="E8" s="9">
+        <v>1478</v>
+      </c>
+      <c r="F8" s="6">
+        <v>1384</v>
+      </c>
+      <c r="G8" s="6">
+        <v>1323</v>
+      </c>
+      <c r="H8" s="6">
+        <v>1586</v>
+      </c>
+      <c r="I8" s="6">
+        <v>1357</v>
+      </c>
+      <c r="J8" s="6">
+        <v>1518</v>
+      </c>
+      <c r="K8" s="6">
+        <v>1455</v>
+      </c>
+      <c r="L8" s="6">
+        <v>1253</v>
+      </c>
+      <c r="M8" s="6">
+        <v>1518</v>
+      </c>
+      <c r="N8" s="6">
+        <v>1378</v>
+      </c>
+      <c r="O8" s="6">
+        <v>1298</v>
+      </c>
+      <c r="P8" s="6">
+        <v>1293</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>1265</v>
+      </c>
+      <c r="R8" s="6">
+        <v>1168</v>
+      </c>
+      <c r="S8" s="6">
+        <v>1306</v>
+      </c>
+      <c r="T8" s="9">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="8">
+        <v>529</v>
+      </c>
+      <c r="C9" s="8">
+        <v>491</v>
+      </c>
+      <c r="D9" s="8">
+        <v>481</v>
+      </c>
+      <c r="E9" s="21">
+        <v>513</v>
+      </c>
+      <c r="F9" s="8">
+        <v>460</v>
+      </c>
+      <c r="G9" s="8">
+        <v>460</v>
+      </c>
+      <c r="H9" s="8">
+        <v>564</v>
+      </c>
+      <c r="I9" s="8">
+        <v>500</v>
+      </c>
+      <c r="J9" s="8">
+        <v>503</v>
+      </c>
+      <c r="K9" s="8">
+        <v>519</v>
+      </c>
+      <c r="L9" s="8">
+        <v>464</v>
+      </c>
+      <c r="M9" s="8">
+        <v>545</v>
+      </c>
+      <c r="N9" s="8">
+        <v>497</v>
+      </c>
+      <c r="O9" s="8">
+        <v>433</v>
+      </c>
+      <c r="P9" s="8">
+        <v>464</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>483</v>
+      </c>
+      <c r="R9" s="8">
+        <v>416</v>
+      </c>
+      <c r="S9" s="8">
+        <v>459</v>
+      </c>
+      <c r="T9" s="21">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="8">
+        <v>262</v>
+      </c>
+      <c r="C10" s="8">
+        <v>270</v>
+      </c>
+      <c r="D10" s="8">
+        <v>293</v>
+      </c>
+      <c r="E10" s="21">
+        <v>266</v>
+      </c>
+      <c r="F10" s="8">
+        <v>285</v>
+      </c>
+      <c r="G10" s="8">
+        <v>261</v>
+      </c>
+      <c r="H10" s="8">
+        <v>321</v>
+      </c>
+      <c r="I10" s="8">
+        <v>286</v>
+      </c>
+      <c r="J10" s="8">
+        <v>283</v>
+      </c>
+      <c r="K10" s="8">
+        <v>291</v>
+      </c>
+      <c r="L10" s="8">
+        <v>227</v>
+      </c>
+      <c r="M10" s="8">
+        <v>308</v>
+      </c>
+      <c r="N10" s="8">
+        <v>253</v>
+      </c>
+      <c r="O10" s="8">
+        <v>250</v>
+      </c>
+      <c r="P10" s="8">
+        <v>264</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>206</v>
+      </c>
+      <c r="R10" s="8">
+        <v>223</v>
+      </c>
+      <c r="S10" s="8">
+        <v>284</v>
+      </c>
+      <c r="T10" s="21">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="8">
+        <v>141</v>
+      </c>
+      <c r="C11" s="8">
+        <v>123</v>
+      </c>
+      <c r="D11" s="8">
+        <v>146</v>
+      </c>
+      <c r="E11" s="21">
+        <v>132</v>
+      </c>
+      <c r="F11" s="8">
+        <v>125</v>
+      </c>
+      <c r="G11" s="8">
+        <v>132</v>
+      </c>
+      <c r="H11" s="8">
+        <v>140</v>
+      </c>
+      <c r="I11" s="8">
+        <v>117</v>
+      </c>
+      <c r="J11" s="8">
+        <v>141</v>
+      </c>
+      <c r="K11" s="8">
+        <v>126</v>
+      </c>
+      <c r="L11" s="8">
+        <v>116</v>
+      </c>
+      <c r="M11" s="8">
+        <v>128</v>
+      </c>
+      <c r="N11" s="8">
+        <v>142</v>
+      </c>
+      <c r="O11" s="8">
+        <v>121</v>
+      </c>
+      <c r="P11" s="8">
+        <v>108</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>109</v>
+      </c>
+      <c r="R11" s="8">
+        <v>85</v>
+      </c>
+      <c r="S11" s="8">
+        <v>114</v>
+      </c>
+      <c r="T11" s="21">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="8">
+        <v>57</v>
+      </c>
+      <c r="C12" s="8">
+        <v>64</v>
+      </c>
+      <c r="D12" s="8">
+        <v>61</v>
+      </c>
+      <c r="E12" s="21">
+        <v>65</v>
+      </c>
+      <c r="F12" s="8">
+        <v>66</v>
+      </c>
+      <c r="G12" s="8">
+        <v>62</v>
+      </c>
+      <c r="H12" s="8">
+        <v>63</v>
+      </c>
+      <c r="I12" s="8">
+        <v>66</v>
+      </c>
+      <c r="J12" s="8">
+        <v>81</v>
+      </c>
+      <c r="K12" s="8">
+        <v>53</v>
+      </c>
+      <c r="L12" s="8">
+        <v>55</v>
+      </c>
+      <c r="M12" s="8">
+        <v>62</v>
+      </c>
+      <c r="N12" s="8">
+        <v>49</v>
+      </c>
+      <c r="O12" s="8">
+        <v>53</v>
+      </c>
+      <c r="P12" s="8">
+        <v>42</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>50</v>
+      </c>
+      <c r="R12" s="8">
+        <v>58</v>
+      </c>
+      <c r="S12" s="8">
+        <v>55</v>
+      </c>
+      <c r="T12" s="21">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="8">
+        <v>69</v>
+      </c>
+      <c r="C13" s="8">
+        <v>67</v>
+      </c>
+      <c r="D13" s="8">
+        <v>64</v>
+      </c>
+      <c r="E13" s="21">
+        <v>60</v>
+      </c>
+      <c r="F13" s="8">
+        <v>59</v>
+      </c>
+      <c r="G13" s="8">
+        <v>45</v>
+      </c>
+      <c r="H13" s="8">
+        <v>68</v>
+      </c>
+      <c r="I13" s="8">
+        <v>54</v>
+      </c>
+      <c r="J13" s="8">
+        <v>64</v>
+      </c>
+      <c r="K13" s="8">
+        <v>62</v>
+      </c>
+      <c r="L13" s="8">
+        <v>44</v>
+      </c>
+      <c r="M13" s="8">
+        <v>69</v>
+      </c>
+      <c r="N13" s="8">
+        <v>58</v>
+      </c>
+      <c r="O13" s="8">
+        <v>54</v>
+      </c>
+      <c r="P13" s="8">
+        <v>55</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>49</v>
+      </c>
+      <c r="R13" s="8">
+        <v>50</v>
+      </c>
+      <c r="S13" s="8">
+        <v>51</v>
+      </c>
+      <c r="T13" s="21">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="8">
+        <v>313</v>
+      </c>
+      <c r="C14" s="8">
+        <v>299</v>
+      </c>
+      <c r="D14" s="8">
+        <v>341</v>
+      </c>
+      <c r="E14" s="21">
+        <v>365</v>
+      </c>
+      <c r="F14" s="8">
+        <v>319</v>
+      </c>
+      <c r="G14" s="8">
+        <v>306</v>
+      </c>
+      <c r="H14" s="8">
+        <v>341</v>
+      </c>
+      <c r="I14" s="8">
+        <v>297</v>
+      </c>
+      <c r="J14" s="8">
+        <v>382</v>
+      </c>
+      <c r="K14" s="8">
+        <v>346</v>
+      </c>
+      <c r="L14" s="8">
+        <v>295</v>
+      </c>
+      <c r="M14" s="8">
+        <v>332</v>
+      </c>
+      <c r="N14" s="8">
+        <v>311</v>
+      </c>
+      <c r="O14" s="8">
+        <v>322</v>
+      </c>
+      <c r="P14" s="8">
+        <v>309</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>320</v>
+      </c>
+      <c r="R14" s="8">
+        <v>286</v>
+      </c>
+      <c r="S14" s="8">
+        <v>289</v>
+      </c>
+      <c r="T14" s="21">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="8">
+        <v>62</v>
+      </c>
+      <c r="C15" s="8">
+        <v>67</v>
+      </c>
+      <c r="D15" s="8">
+        <v>74</v>
+      </c>
+      <c r="E15" s="21">
+        <v>77</v>
+      </c>
+      <c r="F15" s="8">
+        <v>70</v>
+      </c>
+      <c r="G15" s="8">
+        <v>57</v>
+      </c>
+      <c r="H15" s="8">
+        <v>89</v>
+      </c>
+      <c r="I15" s="8">
+        <v>37</v>
+      </c>
+      <c r="J15" s="8">
+        <v>64</v>
+      </c>
+      <c r="K15" s="8">
+        <v>58</v>
+      </c>
+      <c r="L15" s="8">
+        <v>52</v>
+      </c>
+      <c r="M15" s="8">
+        <v>74</v>
+      </c>
+      <c r="N15" s="8">
+        <v>68</v>
+      </c>
+      <c r="O15" s="8">
+        <v>65</v>
+      </c>
+      <c r="P15" s="8">
+        <v>51</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>48</v>
+      </c>
+      <c r="R15" s="8">
+        <v>50</v>
+      </c>
+      <c r="S15" s="8">
+        <v>54</v>
+      </c>
+      <c r="T15" s="21">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="45"/>
+      <c r="S16" s="45"/>
+      <c r="T16" s="45"/>
+    </row>
+    <row r="17" spans="1:20" s="7" customFormat="1">
+      <c r="A17" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="6">
+        <v>640</v>
+      </c>
+      <c r="C17" s="6">
+        <v>612</v>
+      </c>
+      <c r="D17" s="6">
+        <v>610</v>
+      </c>
+      <c r="E17" s="9">
+        <v>630</v>
+      </c>
+      <c r="F17" s="6">
+        <v>604</v>
+      </c>
+      <c r="G17" s="6">
+        <v>590</v>
+      </c>
+      <c r="H17" s="6">
+        <v>718</v>
+      </c>
+      <c r="I17" s="6">
+        <v>619</v>
+      </c>
+      <c r="J17" s="6">
+        <v>625</v>
+      </c>
+      <c r="K17" s="6">
+        <v>652</v>
+      </c>
+      <c r="L17" s="6">
+        <v>563</v>
+      </c>
+      <c r="M17" s="6">
+        <v>687</v>
+      </c>
+      <c r="N17" s="6">
+        <v>618</v>
+      </c>
+      <c r="O17" s="6">
+        <v>559</v>
+      </c>
+      <c r="P17" s="6">
+        <v>579</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>583</v>
+      </c>
+      <c r="R17" s="6">
+        <v>524</v>
+      </c>
+      <c r="S17" s="6">
+        <v>589</v>
+      </c>
+      <c r="T17" s="9">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="8">
+        <v>507</v>
+      </c>
+      <c r="C18" s="8">
+        <v>483</v>
+      </c>
+      <c r="D18" s="8">
+        <v>467</v>
+      </c>
+      <c r="E18" s="21">
+        <v>503</v>
+      </c>
+      <c r="F18" s="8">
+        <v>450</v>
+      </c>
+      <c r="G18" s="8">
+        <v>448</v>
+      </c>
+      <c r="H18" s="8">
+        <v>548</v>
+      </c>
+      <c r="I18" s="8">
+        <v>484</v>
+      </c>
+      <c r="J18" s="8">
+        <v>491</v>
+      </c>
+      <c r="K18" s="8">
+        <v>499</v>
+      </c>
+      <c r="L18" s="8">
+        <v>455</v>
+      </c>
+      <c r="M18" s="8">
+        <v>535</v>
+      </c>
+      <c r="N18" s="8">
+        <v>485</v>
+      </c>
+      <c r="O18" s="8">
+        <v>426</v>
+      </c>
+      <c r="P18" s="8">
+        <v>454</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>473</v>
+      </c>
+      <c r="R18" s="8">
+        <v>406</v>
+      </c>
+      <c r="S18" s="8">
+        <v>453</v>
+      </c>
+      <c r="T18" s="21">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="8">
+        <v>120</v>
+      </c>
+      <c r="C19" s="8">
+        <v>118</v>
+      </c>
+      <c r="D19" s="8">
+        <v>124</v>
+      </c>
+      <c r="E19" s="21">
+        <v>116</v>
+      </c>
+      <c r="F19" s="8">
+        <v>139</v>
+      </c>
+      <c r="G19" s="8">
+        <v>134</v>
+      </c>
+      <c r="H19" s="8">
+        <v>149</v>
+      </c>
+      <c r="I19" s="8">
+        <v>123</v>
+      </c>
+      <c r="J19" s="8">
+        <v>120</v>
+      </c>
+      <c r="K19" s="8">
+        <v>144</v>
+      </c>
+      <c r="L19" s="8">
+        <v>96</v>
+      </c>
+      <c r="M19" s="8">
+        <v>133</v>
+      </c>
+      <c r="N19" s="8">
+        <v>119</v>
+      </c>
+      <c r="O19" s="8">
+        <v>120</v>
+      </c>
+      <c r="P19" s="8">
+        <v>122</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>96</v>
+      </c>
+      <c r="R19" s="8">
+        <v>106</v>
+      </c>
+      <c r="S19" s="26">
+        <v>126</v>
+      </c>
+      <c r="T19" s="21">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="8">
+        <v>13</v>
+      </c>
+      <c r="C20" s="8">
+        <v>11</v>
+      </c>
+      <c r="D20" s="8">
+        <v>19</v>
+      </c>
+      <c r="E20" s="21">
+        <v>11</v>
+      </c>
+      <c r="F20" s="8">
+        <v>15</v>
+      </c>
+      <c r="G20" s="8">
+        <v>8</v>
+      </c>
+      <c r="H20" s="8">
+        <v>21</v>
+      </c>
+      <c r="I20" s="8">
+        <v>12</v>
+      </c>
+      <c r="J20" s="8">
+        <v>14</v>
+      </c>
+      <c r="K20" s="8">
+        <v>9</v>
+      </c>
+      <c r="L20" s="8">
+        <v>12</v>
+      </c>
+      <c r="M20" s="8">
+        <v>19</v>
+      </c>
+      <c r="N20" s="8">
+        <v>14</v>
+      </c>
+      <c r="O20" s="8">
+        <v>13</v>
+      </c>
+      <c r="P20" s="8">
+        <v>3</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>14</v>
+      </c>
+      <c r="R20" s="8">
+        <v>12</v>
+      </c>
+      <c r="S20" s="26">
+        <v>10</v>
+      </c>
+      <c r="T20" s="21">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="45"/>
+      <c r="S21" s="45"/>
+      <c r="T21" s="45"/>
+    </row>
+    <row r="22" spans="1:20" s="10" customFormat="1">
+      <c r="A22" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="6">
+        <v>793</v>
+      </c>
+      <c r="C22" s="6">
+        <v>769</v>
+      </c>
+      <c r="D22" s="6">
+        <v>850</v>
+      </c>
+      <c r="E22" s="9">
+        <v>848</v>
+      </c>
+      <c r="F22" s="6">
+        <v>780</v>
+      </c>
+      <c r="G22" s="6">
+        <v>733</v>
+      </c>
+      <c r="H22" s="6">
+        <v>868</v>
+      </c>
+      <c r="I22" s="6">
+        <v>738</v>
+      </c>
+      <c r="J22" s="6">
+        <v>893</v>
+      </c>
+      <c r="K22" s="6">
+        <v>803</v>
+      </c>
+      <c r="L22" s="6">
+        <v>690</v>
+      </c>
+      <c r="M22" s="6">
+        <v>831</v>
+      </c>
+      <c r="N22" s="6">
+        <v>760</v>
+      </c>
+      <c r="O22" s="6">
+        <v>739</v>
+      </c>
+      <c r="P22" s="6">
+        <v>714</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>682</v>
+      </c>
+      <c r="R22" s="6">
+        <v>644</v>
+      </c>
+      <c r="S22" s="6">
+        <v>717</v>
+      </c>
+      <c r="T22" s="9">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="11" customFormat="1">
+      <c r="A23" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="8">
+        <v>22</v>
+      </c>
+      <c r="C23" s="8">
+        <v>8</v>
+      </c>
+      <c r="D23" s="8">
+        <v>14</v>
+      </c>
+      <c r="E23" s="21">
+        <v>10</v>
+      </c>
+      <c r="F23" s="8">
+        <v>10</v>
+      </c>
+      <c r="G23" s="8">
+        <v>12</v>
+      </c>
+      <c r="H23" s="8">
+        <v>16</v>
+      </c>
+      <c r="I23" s="8">
+        <v>16</v>
+      </c>
+      <c r="J23" s="8">
+        <v>12</v>
+      </c>
+      <c r="K23" s="8">
+        <v>20</v>
+      </c>
+      <c r="L23" s="8">
+        <v>9</v>
+      </c>
+      <c r="M23" s="8">
+        <v>10</v>
+      </c>
+      <c r="N23" s="8">
+        <v>12</v>
+      </c>
+      <c r="O23" s="8">
+        <v>7</v>
+      </c>
+      <c r="P23" s="8">
+        <v>10</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>10</v>
+      </c>
+      <c r="R23" s="8">
+        <v>10</v>
+      </c>
+      <c r="S23" s="8">
+        <v>6</v>
+      </c>
+      <c r="T23" s="21">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="11" customFormat="1">
+      <c r="A24" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="8">
+        <v>142</v>
+      </c>
+      <c r="C24" s="8">
+        <v>152</v>
+      </c>
+      <c r="D24" s="8">
+        <v>169</v>
+      </c>
+      <c r="E24" s="21">
+        <v>150</v>
+      </c>
+      <c r="F24" s="8">
+        <v>146</v>
+      </c>
+      <c r="G24" s="8">
+        <v>127</v>
+      </c>
+      <c r="H24" s="8">
+        <v>172</v>
+      </c>
+      <c r="I24" s="8">
+        <v>163</v>
+      </c>
+      <c r="J24" s="8">
+        <v>163</v>
+      </c>
+      <c r="K24" s="8">
+        <v>147</v>
+      </c>
+      <c r="L24" s="8">
+        <v>131</v>
+      </c>
+      <c r="M24" s="8">
+        <v>175</v>
+      </c>
+      <c r="N24" s="8">
+        <v>134</v>
+      </c>
+      <c r="O24" s="8">
+        <v>130</v>
+      </c>
+      <c r="P24" s="8">
+        <v>142</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>110</v>
+      </c>
+      <c r="R24" s="8">
+        <v>117</v>
+      </c>
+      <c r="S24" s="8">
+        <v>158</v>
+      </c>
+      <c r="T24" s="21">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="11" customFormat="1">
+      <c r="A25" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="B25" s="8">
+        <v>141</v>
+      </c>
+      <c r="C25" s="8">
+        <v>123</v>
+      </c>
+      <c r="D25" s="8">
+        <v>146</v>
+      </c>
+      <c r="E25" s="21">
+        <v>132</v>
+      </c>
+      <c r="F25" s="8">
+        <v>125</v>
+      </c>
+      <c r="G25" s="8">
+        <v>132</v>
+      </c>
+      <c r="H25" s="8">
+        <v>140</v>
+      </c>
+      <c r="I25" s="8">
+        <v>117</v>
+      </c>
+      <c r="J25" s="8">
+        <v>141</v>
+      </c>
+      <c r="K25" s="8">
+        <v>126</v>
+      </c>
+      <c r="L25" s="8">
+        <v>116</v>
+      </c>
+      <c r="M25" s="8">
+        <v>128</v>
+      </c>
+      <c r="N25" s="8">
+        <v>142</v>
+      </c>
+      <c r="O25" s="8">
+        <v>121</v>
+      </c>
+      <c r="P25" s="8">
+        <v>108</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>109</v>
+      </c>
+      <c r="R25" s="8">
+        <v>85</v>
+      </c>
+      <c r="S25" s="8">
+        <v>114</v>
+      </c>
+      <c r="T25" s="21">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="11" customFormat="1">
+      <c r="A26" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="8">
+        <v>57</v>
+      </c>
+      <c r="C26" s="8">
+        <v>64</v>
+      </c>
+      <c r="D26" s="8">
+        <v>61</v>
+      </c>
+      <c r="E26" s="21">
+        <v>65</v>
+      </c>
+      <c r="F26" s="8">
+        <v>66</v>
+      </c>
+      <c r="G26" s="8">
+        <v>62</v>
+      </c>
+      <c r="H26" s="8">
+        <v>63</v>
+      </c>
+      <c r="I26" s="8">
+        <v>66</v>
+      </c>
+      <c r="J26" s="8">
+        <v>81</v>
+      </c>
+      <c r="K26" s="8">
+        <v>53</v>
+      </c>
+      <c r="L26" s="8">
+        <v>55</v>
+      </c>
+      <c r="M26" s="8">
+        <v>62</v>
+      </c>
+      <c r="N26" s="8">
+        <v>49</v>
+      </c>
+      <c r="O26" s="8">
+        <v>53</v>
+      </c>
+      <c r="P26" s="8">
+        <v>42</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>50</v>
+      </c>
+      <c r="R26" s="8">
+        <v>58</v>
+      </c>
+      <c r="S26" s="8">
+        <v>55</v>
+      </c>
+      <c r="T26" s="21">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" s="11" customFormat="1">
+      <c r="A27" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="8">
+        <v>69</v>
+      </c>
+      <c r="C27" s="8">
+        <v>67</v>
+      </c>
+      <c r="D27" s="8">
+        <v>64</v>
+      </c>
+      <c r="E27" s="21">
+        <v>60</v>
+      </c>
+      <c r="F27" s="8">
+        <v>59</v>
+      </c>
+      <c r="G27" s="8">
+        <v>45</v>
+      </c>
+      <c r="H27" s="8">
+        <v>68</v>
+      </c>
+      <c r="I27" s="8">
+        <v>54</v>
+      </c>
+      <c r="J27" s="8">
+        <v>64</v>
+      </c>
+      <c r="K27" s="8">
+        <v>62</v>
+      </c>
+      <c r="L27" s="8">
+        <v>44</v>
+      </c>
+      <c r="M27" s="8">
+        <v>69</v>
+      </c>
+      <c r="N27" s="8">
+        <v>58</v>
+      </c>
+      <c r="O27" s="8">
+        <v>54</v>
+      </c>
+      <c r="P27" s="8">
+        <v>55</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>49</v>
+      </c>
+      <c r="R27" s="8">
+        <v>50</v>
+      </c>
+      <c r="S27" s="8">
+        <v>51</v>
+      </c>
+      <c r="T27" s="21">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" s="11" customFormat="1">
+      <c r="A28" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="8">
+        <v>313</v>
+      </c>
+      <c r="C28" s="8">
+        <v>299</v>
+      </c>
+      <c r="D28" s="8">
+        <v>341</v>
+      </c>
+      <c r="E28" s="21">
+        <v>365</v>
+      </c>
+      <c r="F28" s="8">
+        <v>319</v>
+      </c>
+      <c r="G28" s="8">
+        <v>306</v>
+      </c>
+      <c r="H28" s="8">
+        <v>341</v>
+      </c>
+      <c r="I28" s="8">
+        <v>297</v>
+      </c>
+      <c r="J28" s="8">
+        <v>382</v>
+      </c>
+      <c r="K28" s="8">
+        <v>346</v>
+      </c>
+      <c r="L28" s="8">
+        <v>295</v>
+      </c>
+      <c r="M28" s="8">
+        <v>332</v>
+      </c>
+      <c r="N28" s="8">
+        <v>311</v>
+      </c>
+      <c r="O28" s="8">
+        <v>322</v>
+      </c>
+      <c r="P28" s="8">
+        <v>309</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>320</v>
+      </c>
+      <c r="R28" s="8">
+        <v>286</v>
+      </c>
+      <c r="S28" s="8">
+        <v>289</v>
+      </c>
+      <c r="T28" s="21">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" s="11" customFormat="1">
+      <c r="A29" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="12">
+        <v>49</v>
+      </c>
+      <c r="C29" s="12">
+        <v>56</v>
+      </c>
+      <c r="D29" s="12">
+        <v>55</v>
+      </c>
+      <c r="E29" s="22">
+        <v>66</v>
+      </c>
+      <c r="F29" s="12">
+        <v>55</v>
+      </c>
+      <c r="G29" s="12">
+        <v>49</v>
+      </c>
+      <c r="H29" s="12">
+        <v>68</v>
+      </c>
+      <c r="I29" s="12">
+        <v>25</v>
+      </c>
+      <c r="J29" s="12">
+        <v>50</v>
+      </c>
+      <c r="K29" s="12">
+        <v>49</v>
+      </c>
+      <c r="L29" s="12">
         <v>40</v>
       </c>
-      <c r="B3" s="31"/>
-[...20 lines deleted...]
-      <c r="R4" s="33" t="s">
+      <c r="M29" s="12">
+        <v>55</v>
+      </c>
+      <c r="N29" s="12">
+        <v>54</v>
+      </c>
+      <c r="O29" s="12">
+        <v>52</v>
+      </c>
+      <c r="P29" s="12">
+        <v>48</v>
+      </c>
+      <c r="Q29" s="12">
         <v>34</v>
       </c>
-      <c r="S4" s="33"/>
-[...3 lines deleted...]
-      <c r="B5" s="29">
+      <c r="R29" s="12">
+        <v>38</v>
+      </c>
+      <c r="S29" s="12">
+        <v>44</v>
+      </c>
+      <c r="T29" s="22">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="N5:T5"/>
+    <mergeCell ref="A7:T7"/>
+    <mergeCell ref="A16:T16"/>
+    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="B5:M5"/>
+  </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:T30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F33" sqref="F33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="22.109375" style="4" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:20" ht="14.4">
+      <c r="A3" s="41" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+    </row>
+    <row r="4" spans="1:20" s="3" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="T4" s="48"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="46"/>
+      <c r="B5" s="42">
         <v>2025</v>
       </c>
-      <c r="C5" s="30"/>
-[...10 lines deleted...]
-      <c r="N5" s="29">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="42">
         <v>2026</v>
       </c>
-      <c r="O5" s="30"/>
-[...7 lines deleted...]
-      <c r="B6" s="14" t="s">
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="43"/>
+    </row>
+    <row r="6" spans="1:20" ht="27.75" customHeight="1">
+      <c r="A6" s="47"/>
+      <c r="B6" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="C6" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="D6" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="E6" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="14" t="s">
+      <c r="F6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="G6" s="14" t="s">
+      <c r="G6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="H6" s="14" t="s">
+      <c r="H6" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="I6" s="14" t="s">
+      <c r="I6" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="J6" s="14" t="s">
+      <c r="J6" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="K6" s="14" t="s">
+      <c r="K6" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="L6" s="14" t="s">
+      <c r="L6" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="M6" s="15" t="s">
+      <c r="M6" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="N6" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="O6" s="14" t="s">
+      <c r="O6" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="P6" s="14" t="s">
+      <c r="P6" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="Q6" s="14" t="s">
+      <c r="Q6" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="R6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="S6" s="14" t="s">
+      <c r="S6" s="13" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="32" t="s">
+      <c r="T6" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="32"/>
-[...19 lines deleted...]
-      <c r="A8" s="37" t="s">
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+      <c r="N7" s="44"/>
+      <c r="O7" s="44"/>
+      <c r="P7" s="44"/>
+      <c r="Q7" s="44"/>
+      <c r="R7" s="44"/>
+      <c r="S7" s="44"/>
+      <c r="T7" s="44"/>
+    </row>
+    <row r="8" spans="1:20" s="7" customFormat="1">
+      <c r="A8" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="15">
         <v>20.78</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="15">
         <v>21.43</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="15">
         <v>21.32</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="15">
         <v>21.5</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="15">
         <v>21.21</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="15">
         <v>20.98</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="15">
         <v>21.28</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="15">
         <v>21.08</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="15">
         <v>21.26</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="15">
         <v>21.24</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="15">
         <v>21.02</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="15">
         <v>21.11</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N8" s="15">
         <v>19.64</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="15">
         <v>20.04</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P8" s="15">
         <v>19.48</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="15">
         <v>19.28</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="15">
         <v>18.75</v>
       </c>
-      <c r="S8" s="16">
+      <c r="S8" s="15">
         <v>18.84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="38" t="s">
+      <c r="T8" s="30">
+        <v>18.97</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="17">
+      <c r="B9" s="16">
         <v>20.69</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="16">
         <v>21.03</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="16">
         <v>20.32</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="16">
         <v>20.41</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="16">
         <v>19.940000000000001</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="16">
         <v>19.72</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="16">
         <v>20.059999999999999</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="16">
         <v>19.98</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="16">
         <v>20.04</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="16">
         <v>20.07</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="16">
         <v>19.97</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="16">
         <v>20.09</v>
       </c>
-      <c r="N9" s="17">
+      <c r="N9" s="16">
         <v>18.72</v>
       </c>
-      <c r="O9" s="17">
+      <c r="O9" s="16">
         <v>18.46</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P9" s="16">
         <v>18.13</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="Q9" s="16">
         <v>18.34</v>
       </c>
-      <c r="R9" s="17">
+      <c r="R9" s="16">
         <v>17.809999999999999</v>
       </c>
-      <c r="S9" s="17">
+      <c r="S9" s="16">
         <v>17.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="T9" s="26">
+        <v>17.809999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="17">
+      <c r="B10" s="16">
         <v>19.920000000000002</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="16">
         <v>21.24</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="16">
         <v>21.58</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="16">
         <v>21.41</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="16">
         <v>21.46</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="16">
         <v>21.32</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="16">
         <v>21.78</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="16">
         <v>21.8</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="16">
         <v>21.86</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="16">
         <v>21.89</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="16">
         <v>21.53</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="16">
         <v>21.69</v>
       </c>
-      <c r="N10" s="17">
+      <c r="N10" s="16">
         <v>19.11</v>
       </c>
-      <c r="O10" s="17">
+      <c r="O10" s="16">
         <v>19.93</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="16">
         <v>19.93</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q10" s="16">
         <v>18.98</v>
       </c>
-      <c r="R10" s="17">
+      <c r="R10" s="16">
         <v>18.559999999999999</v>
       </c>
-      <c r="S10" s="17">
+      <c r="S10" s="16">
         <v>19.16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="38" t="s">
+      <c r="T10" s="26">
+        <v>19.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="16">
         <v>22.93</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="16">
         <v>22.53</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="16">
         <v>22.9</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="16">
         <v>22.7</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="16">
         <v>22.21</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="16">
         <v>22.22</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="16">
         <v>22.32</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="16">
         <v>21.93</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="16">
         <v>22.13</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="16">
         <v>21.96</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="16">
         <v>21.73</v>
       </c>
-      <c r="M11" s="17">
+      <c r="M11" s="16">
         <v>21.64</v>
       </c>
-      <c r="N11" s="17">
+      <c r="N11" s="16">
         <v>23.34</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O11" s="16">
         <v>22.64</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="16">
         <v>20.93</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="16">
         <v>20.329999999999998</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="16">
         <v>19.02</v>
       </c>
-      <c r="S11" s="17">
+      <c r="S11" s="16">
         <v>19.11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="38" t="s">
+      <c r="T11" s="26">
+        <v>19.84</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="16">
         <v>18.5</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="16">
         <v>20.46</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="16">
         <v>20.170000000000002</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="16">
         <v>20.57</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="16">
         <v>20.74</v>
       </c>
-      <c r="G12" s="17">
+      <c r="G12" s="16">
         <v>20.77</v>
       </c>
-      <c r="H12" s="17">
+      <c r="H12" s="16">
         <v>20.74</v>
       </c>
-      <c r="I12" s="17">
+      <c r="I12" s="16">
         <v>20.86</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="16">
         <v>21.54</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="16">
         <v>21.1</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="16">
         <v>20.86</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="16">
         <v>20.8</v>
       </c>
-      <c r="N12" s="17">
+      <c r="N12" s="16">
         <v>16.2</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O12" s="16">
         <v>17.670000000000002</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="16">
         <v>16.309999999999999</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="16">
         <v>16.5</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="16">
         <v>17.03</v>
       </c>
-      <c r="S12" s="17">
+      <c r="S12" s="16">
         <v>17.32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="38" t="s">
+      <c r="T12" s="26">
+        <v>17.149999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="16">
         <v>23.69</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="16">
         <v>24.39</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="16">
         <v>23.34</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="16">
         <v>22.82</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="16">
         <v>22.3</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="16">
         <v>21.27</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="16">
         <v>21.59</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="16">
         <v>21.26</v>
       </c>
-      <c r="J13" s="17">
+      <c r="J13" s="16">
         <v>21.37</v>
       </c>
-      <c r="K13" s="17">
+      <c r="K13" s="16">
         <v>21.34</v>
       </c>
-      <c r="L13" s="17">
+      <c r="L13" s="16">
         <v>20.8</v>
       </c>
-      <c r="M13" s="17">
+      <c r="M13" s="16">
         <v>21.03</v>
       </c>
-      <c r="N13" s="17">
+      <c r="N13" s="16">
         <v>20.309999999999999</v>
       </c>
-      <c r="O13" s="17">
+      <c r="O13" s="16">
         <v>20.49</v>
       </c>
-      <c r="P13" s="17">
+      <c r="P13" s="16">
         <v>20</v>
       </c>
-      <c r="Q13" s="17">
+      <c r="Q13" s="16">
         <v>19.41</v>
       </c>
-      <c r="R13" s="17">
+      <c r="R13" s="16">
         <v>18.96</v>
       </c>
-      <c r="S13" s="17">
+      <c r="S13" s="16">
         <v>18.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="38" t="s">
+      <c r="T13" s="26">
+        <v>18.559999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="16">
         <v>21.49</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="16">
         <v>21.99</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="16">
         <v>22.35</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="16">
         <v>23.14</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="16">
         <v>22.82</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G14" s="16">
         <v>22.62</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H14" s="16">
         <v>22.71</v>
       </c>
-      <c r="I14" s="17">
+      <c r="I14" s="16">
         <v>22.4</v>
       </c>
-      <c r="J14" s="17">
+      <c r="J14" s="16">
         <v>22.88</v>
       </c>
-      <c r="K14" s="17">
+      <c r="K14" s="16">
         <v>22.93</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="16">
         <v>22.73</v>
       </c>
-      <c r="M14" s="17">
+      <c r="M14" s="16">
         <v>22.71</v>
       </c>
-      <c r="N14" s="17">
+      <c r="N14" s="16">
         <v>20.94</v>
       </c>
-      <c r="O14" s="17">
+      <c r="O14" s="16">
         <v>22.41</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P14" s="16">
         <v>21.84</v>
       </c>
-      <c r="Q14" s="17">
+      <c r="Q14" s="16">
         <v>21.93</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R14" s="16">
         <v>21.42</v>
       </c>
-      <c r="S14" s="17">
+      <c r="S14" s="16">
         <v>21.26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="38" t="s">
+      <c r="T14" s="26">
+        <v>21.63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="16">
         <v>17.600000000000001</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="16">
         <v>19.14</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="16">
         <v>19.89</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="16">
         <v>20.57</v>
       </c>
-      <c r="F15" s="17">
+      <c r="F15" s="16">
         <v>20.41</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="16">
         <v>19.829999999999998</v>
       </c>
-      <c r="H15" s="17">
+      <c r="H15" s="16">
         <v>20.64</v>
       </c>
-      <c r="I15" s="17">
+      <c r="I15" s="16">
         <v>19.37</v>
       </c>
-      <c r="J15" s="17">
+      <c r="J15" s="16">
         <v>19.329999999999998</v>
       </c>
-      <c r="K15" s="17">
+      <c r="K15" s="16">
         <v>19.05</v>
       </c>
-      <c r="L15" s="17">
+      <c r="L15" s="16">
         <v>18.73</v>
       </c>
-      <c r="M15" s="17">
+      <c r="M15" s="16">
         <v>18.940000000000001</v>
       </c>
-      <c r="N15" s="17">
+      <c r="N15" s="16">
         <v>19.170000000000002</v>
       </c>
-      <c r="O15" s="17">
+      <c r="O15" s="16">
         <v>19.64</v>
       </c>
-      <c r="P15" s="17">
+      <c r="P15" s="16">
         <v>17.78</v>
       </c>
-      <c r="Q15" s="17">
+      <c r="Q15" s="16">
         <v>16.809999999999999</v>
       </c>
-      <c r="R15" s="17">
+      <c r="R15" s="16">
         <v>16.239999999999998</v>
       </c>
-      <c r="S15" s="17">
+      <c r="S15" s="16">
         <v>16.170000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="28" t="s">
+      <c r="T15" s="26">
+        <v>16.18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="28"/>
-[...19 lines deleted...]
-      <c r="A17" s="37" t="s">
+      <c r="B16" s="45"/>
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="45"/>
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="45"/>
+      <c r="S16" s="45"/>
+      <c r="T16" s="45"/>
+    </row>
+    <row r="17" spans="1:20" s="7" customFormat="1">
+      <c r="A17" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="15">
         <v>19.95</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="15">
         <v>20.53</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="15">
         <v>20.03</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="15">
         <v>20.07</v>
       </c>
-      <c r="F17" s="16">
+      <c r="F17" s="15">
         <v>19.829999999999998</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G17" s="15">
         <v>19.690000000000001</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="15">
         <v>20.079999999999998</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="15">
         <v>19.97</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J17" s="15">
         <v>20</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K17" s="15">
         <v>20.04</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L17" s="15">
         <v>19.88</v>
       </c>
-      <c r="M17" s="16">
+      <c r="M17" s="15">
         <v>20.02</v>
       </c>
-      <c r="N17" s="16">
+      <c r="N17" s="15">
         <v>18.670000000000002</v>
       </c>
-      <c r="O17" s="16">
+      <c r="O17" s="15">
         <v>18.71</v>
       </c>
-      <c r="P17" s="16">
+      <c r="P17" s="15">
         <v>18.29</v>
       </c>
-      <c r="Q17" s="16">
+      <c r="Q17" s="15">
         <v>18.3</v>
       </c>
-      <c r="R17" s="16">
+      <c r="R17" s="15">
         <v>17.809999999999999</v>
       </c>
-      <c r="S17" s="16">
+      <c r="S17" s="15">
         <v>17.899999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="38" t="s">
+      <c r="T17" s="15">
+        <v>17.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="16">
         <v>20.38</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="16">
         <v>20.97</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="16">
         <v>20.27</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="16">
         <v>20.399999999999999</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="16">
         <v>19.95</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="16">
         <v>19.73</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="16">
         <v>20.059999999999999</v>
       </c>
-      <c r="I18" s="17">
+      <c r="I18" s="16">
         <v>19.96</v>
       </c>
-      <c r="J18" s="17">
+      <c r="J18" s="16">
         <v>20.03</v>
       </c>
-      <c r="K18" s="17">
+      <c r="K18" s="16">
         <v>20.05</v>
       </c>
-      <c r="L18" s="17">
+      <c r="L18" s="16">
         <v>19.95</v>
       </c>
-      <c r="M18" s="17">
+      <c r="M18" s="16">
         <v>20.100000000000001</v>
       </c>
-      <c r="N18" s="17">
+      <c r="N18" s="16">
         <v>18.760000000000002</v>
       </c>
-      <c r="O18" s="17">
+      <c r="O18" s="16">
         <v>18.55</v>
       </c>
-      <c r="P18" s="17">
+      <c r="P18" s="16">
         <v>18.22</v>
       </c>
-      <c r="Q18" s="17">
+      <c r="Q18" s="16">
         <v>18.43</v>
       </c>
-      <c r="R18" s="17">
+      <c r="R18" s="16">
         <v>17.89</v>
       </c>
-      <c r="S18" s="17">
+      <c r="S18" s="16">
         <v>17.899999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="38" t="s">
+      <c r="T18" s="16">
+        <v>17.88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="17">
+      <c r="B19" s="16">
         <v>18.54</v>
       </c>
-      <c r="C19" s="17">
+      <c r="C19" s="16">
         <v>19.25</v>
       </c>
-      <c r="D19" s="17">
+      <c r="D19" s="16">
         <v>19.149999999999999</v>
       </c>
-      <c r="E19" s="17">
+      <c r="E19" s="16">
         <v>18.95</v>
       </c>
-      <c r="F19" s="17">
+      <c r="F19" s="16">
         <v>19.440000000000001</v>
       </c>
-      <c r="G19" s="17">
+      <c r="G19" s="16">
         <v>19.75</v>
       </c>
-      <c r="H19" s="17">
+      <c r="H19" s="16">
         <v>20.23</v>
       </c>
-      <c r="I19" s="17">
+      <c r="I19" s="16">
         <v>20.11</v>
       </c>
-      <c r="J19" s="17">
+      <c r="J19" s="16">
         <v>20</v>
       </c>
-      <c r="K19" s="17">
+      <c r="K19" s="16">
         <v>20.21</v>
       </c>
-      <c r="L19" s="17">
+      <c r="L19" s="16">
         <v>19.78</v>
       </c>
-      <c r="M19" s="17">
+      <c r="M19" s="16">
         <v>19.84</v>
       </c>
-      <c r="N19" s="17">
+      <c r="N19" s="16">
         <v>18.25</v>
       </c>
-      <c r="O19" s="17">
+      <c r="O19" s="16">
         <v>19.23</v>
       </c>
-      <c r="P19" s="17">
+      <c r="P19" s="16">
         <v>19.05</v>
       </c>
-      <c r="Q19" s="17">
+      <c r="Q19" s="16">
         <v>18.11</v>
       </c>
-      <c r="R19" s="17">
+      <c r="R19" s="16">
         <v>17.75</v>
       </c>
-      <c r="S19" s="17">
+      <c r="S19" s="16">
         <v>18.14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="38" t="s">
+      <c r="T19" s="16">
+        <v>17.77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="17">
+      <c r="B20" s="16">
         <v>17.739999999999998</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="16">
         <v>16.989999999999998</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="16">
         <v>19.93</v>
       </c>
-      <c r="E20" s="17">
+      <c r="E20" s="16">
         <v>18.86</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F20" s="16">
         <v>19.13</v>
       </c>
-      <c r="G20" s="17">
+      <c r="G20" s="16">
         <v>17.899999999999999</v>
       </c>
-      <c r="H20" s="17">
+      <c r="H20" s="16">
         <v>19.41</v>
       </c>
-      <c r="I20" s="17">
+      <c r="I20" s="16">
         <v>19.079999999999998</v>
       </c>
-      <c r="J20" s="17">
+      <c r="J20" s="16">
         <v>19.079999999999998</v>
       </c>
-      <c r="K20" s="17">
+      <c r="K20" s="16">
         <v>18.350000000000001</v>
       </c>
-      <c r="L20" s="17">
+      <c r="L20" s="16">
         <v>18.239999999999998</v>
       </c>
-      <c r="M20" s="17">
+      <c r="M20" s="16">
         <v>18.87</v>
       </c>
-      <c r="N20" s="17">
+      <c r="N20" s="16">
         <v>19.46</v>
       </c>
-      <c r="O20" s="17">
+      <c r="O20" s="16">
         <v>19.5</v>
       </c>
-      <c r="P20" s="17">
+      <c r="P20" s="16">
         <v>14.13</v>
       </c>
-      <c r="Q20" s="17">
+      <c r="Q20" s="16">
         <v>15.48</v>
       </c>
-      <c r="R20" s="17">
+      <c r="R20" s="16">
         <v>15.68</v>
       </c>
-      <c r="S20" s="17">
+      <c r="S20" s="16">
         <v>15.48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="28" t="s">
+      <c r="T20" s="16">
+        <v>15.24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="28"/>
-[...19 lines deleted...]
-      <c r="A22" s="37" t="s">
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="45"/>
+      <c r="S21" s="45"/>
+      <c r="T21" s="45"/>
+    </row>
+    <row r="22" spans="1:20" s="7" customFormat="1">
+      <c r="A22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B22" s="16">
+      <c r="B22" s="15">
         <v>21.51</v>
       </c>
-      <c r="C22" s="16">
+      <c r="C22" s="15">
         <v>22.2</v>
       </c>
-      <c r="D22" s="16">
+      <c r="D22" s="15">
         <v>22.44</v>
       </c>
-      <c r="E22" s="16">
+      <c r="E22" s="15">
         <v>22.74</v>
       </c>
-      <c r="F22" s="16">
+      <c r="F22" s="15">
         <v>22.4</v>
       </c>
-      <c r="G22" s="16">
+      <c r="G22" s="15">
         <v>22.1</v>
       </c>
-      <c r="H22" s="16">
+      <c r="H22" s="15">
         <v>22.31</v>
       </c>
-      <c r="I22" s="16">
+      <c r="I22" s="15">
         <v>22.03</v>
       </c>
-      <c r="J22" s="16">
+      <c r="J22" s="15">
         <v>22.36</v>
       </c>
-      <c r="K22" s="16">
+      <c r="K22" s="15">
         <v>22.29</v>
       </c>
-      <c r="L22" s="16">
+      <c r="L22" s="15">
         <v>22.02</v>
       </c>
-      <c r="M22" s="16">
+      <c r="M22" s="15">
         <v>22.05</v>
       </c>
-      <c r="N22" s="24">
+      <c r="N22" s="23">
         <v>20.52</v>
       </c>
-      <c r="O22" s="16">
+      <c r="O22" s="15">
         <v>21.23</v>
       </c>
-      <c r="P22" s="16">
+      <c r="P22" s="15">
         <v>20.54</v>
       </c>
-      <c r="Q22" s="16">
+      <c r="Q22" s="15">
         <v>20.149999999999999</v>
       </c>
-      <c r="R22" s="16">
+      <c r="R22" s="15">
         <v>19.59</v>
       </c>
-      <c r="S22" s="16">
+      <c r="S22" s="15">
         <v>19.690000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="38" t="s">
+      <c r="T22" s="15">
+        <v>20.02</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="B23" s="17">
+      <c r="B23" s="16">
         <v>31.87</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C23" s="16">
         <v>23.12</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="16">
         <v>22.25</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E23" s="16">
         <v>20.61</v>
       </c>
-      <c r="F23" s="17">
+      <c r="F23" s="16">
         <v>19.52</v>
       </c>
-      <c r="G23" s="17">
+      <c r="G23" s="16">
         <v>19.309999999999999</v>
       </c>
-      <c r="H23" s="17">
+      <c r="H23" s="16">
         <v>19.93</v>
       </c>
-      <c r="I23" s="17">
+      <c r="I23" s="16">
         <v>20.43</v>
       </c>
-      <c r="J23" s="17">
+      <c r="J23" s="16">
         <v>20.18</v>
       </c>
-      <c r="K23" s="17">
+      <c r="K23" s="16">
         <v>21.12</v>
       </c>
-      <c r="L23" s="17">
+      <c r="L23" s="16">
         <v>20.5</v>
       </c>
-      <c r="M23" s="17">
+      <c r="M23" s="16">
         <v>20.010000000000002</v>
       </c>
-      <c r="N23" s="25">
+      <c r="N23" s="24">
         <v>17.47</v>
       </c>
-      <c r="O23" s="17">
+      <c r="O23" s="16">
         <v>14.72</v>
       </c>
-      <c r="P23" s="17">
+      <c r="P23" s="16">
         <v>14.7</v>
       </c>
-      <c r="Q23" s="17">
+      <c r="Q23" s="16">
         <v>14.79</v>
       </c>
-      <c r="R23" s="17">
+      <c r="R23" s="16">
         <v>14.77</v>
       </c>
-      <c r="S23" s="17">
+      <c r="S23" s="16">
         <v>13.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="38" t="s">
+      <c r="T23" s="16">
+        <v>14.75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="B24" s="17">
+      <c r="B24" s="16">
         <v>21.27</v>
       </c>
-      <c r="C24" s="17">
+      <c r="C24" s="16">
         <v>23.19</v>
       </c>
-      <c r="D24" s="17">
+      <c r="D24" s="16">
         <v>23.95</v>
       </c>
-      <c r="E24" s="17">
+      <c r="E24" s="16">
         <v>23.82</v>
       </c>
-      <c r="F24" s="17">
+      <c r="F24" s="16">
         <v>23.44</v>
       </c>
-      <c r="G24" s="17">
+      <c r="G24" s="16">
         <v>22.85</v>
       </c>
-      <c r="H24" s="17">
+      <c r="H24" s="16">
         <v>23.29</v>
       </c>
-      <c r="I24" s="17">
+      <c r="I24" s="16">
         <v>23.46</v>
       </c>
-      <c r="J24" s="17">
+      <c r="J24" s="16">
         <v>23.68</v>
       </c>
-      <c r="K24" s="17">
+      <c r="K24" s="16">
         <v>23.52</v>
       </c>
-      <c r="L24" s="17">
+      <c r="L24" s="16">
         <v>23.24</v>
       </c>
-      <c r="M24" s="17">
+      <c r="M24" s="16">
         <v>23.49</v>
       </c>
-      <c r="N24" s="25">
+      <c r="N24" s="24">
         <v>19.940000000000001</v>
       </c>
-      <c r="O24" s="17">
+      <c r="O24" s="16">
         <v>20.61</v>
       </c>
-      <c r="P24" s="17">
+      <c r="P24" s="16">
         <v>20.78</v>
       </c>
-      <c r="Q24" s="17">
+      <c r="Q24" s="16">
         <v>19.829999999999998</v>
       </c>
-      <c r="R24" s="17">
+      <c r="R24" s="16">
         <v>19.34</v>
       </c>
-      <c r="S24" s="17">
+      <c r="S24" s="16">
         <v>20.14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="38" t="s">
+      <c r="T24" s="16">
+        <v>20.59</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="17">
+      <c r="B25" s="16">
         <v>22.93</v>
       </c>
-      <c r="C25" s="17">
+      <c r="C25" s="16">
         <v>22.53</v>
       </c>
-      <c r="D25" s="17">
+      <c r="D25" s="16">
         <v>22.9</v>
       </c>
-      <c r="E25" s="17">
+      <c r="E25" s="16">
         <v>22.7</v>
       </c>
-      <c r="F25" s="17">
+      <c r="F25" s="16">
         <v>22.21</v>
       </c>
-      <c r="G25" s="17">
+      <c r="G25" s="16">
         <v>22.22</v>
       </c>
-      <c r="H25" s="17">
+      <c r="H25" s="16">
         <v>22.32</v>
       </c>
-      <c r="I25" s="17">
+      <c r="I25" s="16">
         <v>21.93</v>
       </c>
-      <c r="J25" s="17">
+      <c r="J25" s="16">
         <v>22.13</v>
       </c>
-      <c r="K25" s="17">
+      <c r="K25" s="16">
         <v>21.96</v>
       </c>
-      <c r="L25" s="17">
+      <c r="L25" s="16">
         <v>21.73</v>
       </c>
-      <c r="M25" s="17">
+      <c r="M25" s="16">
         <v>21.64</v>
       </c>
-      <c r="N25" s="25">
+      <c r="N25" s="24">
         <v>23.34</v>
       </c>
-      <c r="O25" s="17">
+      <c r="O25" s="16">
         <v>22.64</v>
       </c>
-      <c r="P25" s="17">
+      <c r="P25" s="16">
         <v>20.93</v>
       </c>
-      <c r="Q25" s="17">
+      <c r="Q25" s="16">
         <v>20.329999999999998</v>
       </c>
-      <c r="R25" s="17">
+      <c r="R25" s="16">
         <v>19.02</v>
       </c>
-      <c r="S25" s="17">
+      <c r="S25" s="16">
         <v>19.11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="38" t="s">
+      <c r="T25" s="16">
+        <v>19.84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="17">
+      <c r="B26" s="16">
         <v>18.5</v>
       </c>
-      <c r="C26" s="17">
+      <c r="C26" s="16">
         <v>20.46</v>
       </c>
-      <c r="D26" s="17">
+      <c r="D26" s="16">
         <v>20.170000000000002</v>
       </c>
-      <c r="E26" s="17">
+      <c r="E26" s="16">
         <v>20.57</v>
       </c>
-      <c r="F26" s="17">
+      <c r="F26" s="16">
         <v>20.74</v>
       </c>
-      <c r="G26" s="17">
+      <c r="G26" s="16">
         <v>20.77</v>
       </c>
-      <c r="H26" s="17">
+      <c r="H26" s="16">
         <v>20.74</v>
       </c>
-      <c r="I26" s="17">
+      <c r="I26" s="16">
         <v>20.86</v>
       </c>
-      <c r="J26" s="17">
+      <c r="J26" s="16">
         <v>21.54</v>
       </c>
-      <c r="K26" s="17">
+      <c r="K26" s="16">
         <v>21.1</v>
       </c>
-      <c r="L26" s="17">
+      <c r="L26" s="16">
         <v>20.86</v>
       </c>
-      <c r="M26" s="17">
+      <c r="M26" s="16">
         <v>20.8</v>
       </c>
-      <c r="N26" s="25">
+      <c r="N26" s="24">
         <v>16.2</v>
       </c>
-      <c r="O26" s="17">
+      <c r="O26" s="16">
         <v>17.670000000000002</v>
       </c>
-      <c r="P26" s="17">
+      <c r="P26" s="16">
         <v>16.309999999999999</v>
       </c>
-      <c r="Q26" s="17">
+      <c r="Q26" s="16">
         <v>16.5</v>
       </c>
-      <c r="R26" s="17">
+      <c r="R26" s="16">
         <v>17.03</v>
       </c>
-      <c r="S26" s="17">
+      <c r="S26" s="16">
         <v>17.32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="38" t="s">
+      <c r="T26" s="16">
+        <v>17.149999999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="17">
+      <c r="B27" s="16">
         <v>23.69</v>
       </c>
-      <c r="C27" s="17">
+      <c r="C27" s="16">
         <v>24.39</v>
       </c>
-      <c r="D27" s="17">
+      <c r="D27" s="16">
         <v>23.34</v>
       </c>
-      <c r="E27" s="17">
+      <c r="E27" s="16">
         <v>22.82</v>
       </c>
-      <c r="F27" s="17">
+      <c r="F27" s="16">
         <v>22.3</v>
       </c>
-      <c r="G27" s="17">
+      <c r="G27" s="16">
         <v>21.27</v>
       </c>
-      <c r="H27" s="17">
+      <c r="H27" s="16">
         <v>21.59</v>
       </c>
-      <c r="I27" s="17">
+      <c r="I27" s="16">
         <v>21.26</v>
       </c>
-      <c r="J27" s="17">
+      <c r="J27" s="16">
         <v>21.37</v>
       </c>
-      <c r="K27" s="17">
+      <c r="K27" s="16">
         <v>21.34</v>
       </c>
-      <c r="L27" s="17">
+      <c r="L27" s="16">
         <v>20.8</v>
       </c>
-      <c r="M27" s="17">
+      <c r="M27" s="16">
         <v>21.03</v>
       </c>
-      <c r="N27" s="25">
+      <c r="N27" s="24">
         <v>20.309999999999999</v>
       </c>
-      <c r="O27" s="17">
+      <c r="O27" s="16">
         <v>20.49</v>
       </c>
-      <c r="P27" s="17">
+      <c r="P27" s="16">
         <v>20</v>
       </c>
-      <c r="Q27" s="17">
+      <c r="Q27" s="16">
         <v>19.41</v>
       </c>
-      <c r="R27" s="17">
+      <c r="R27" s="16">
         <v>18.96</v>
       </c>
-      <c r="S27" s="17">
+      <c r="S27" s="16">
         <v>18.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="38" t="s">
+      <c r="T27" s="16">
+        <v>18.559999999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="B28" s="17">
+      <c r="B28" s="16">
         <v>21.49</v>
       </c>
-      <c r="C28" s="17">
+      <c r="C28" s="16">
         <v>21.99</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D28" s="16">
         <v>22.35</v>
       </c>
-      <c r="E28" s="17">
+      <c r="E28" s="16">
         <v>23.14</v>
       </c>
-      <c r="F28" s="17">
+      <c r="F28" s="16">
         <v>22.82</v>
       </c>
-      <c r="G28" s="17">
+      <c r="G28" s="16">
         <v>22.62</v>
       </c>
-      <c r="H28" s="17">
+      <c r="H28" s="16">
         <v>22.71</v>
       </c>
-      <c r="I28" s="17">
+      <c r="I28" s="16">
         <v>22.4</v>
       </c>
-      <c r="J28" s="17">
+      <c r="J28" s="16">
         <v>22.88</v>
       </c>
-      <c r="K28" s="17">
+      <c r="K28" s="16">
         <v>22.93</v>
       </c>
-      <c r="L28" s="17">
+      <c r="L28" s="16">
         <v>22.73</v>
       </c>
-      <c r="M28" s="17">
+      <c r="M28" s="16">
         <v>22.71</v>
       </c>
-      <c r="N28" s="25">
+      <c r="N28" s="24">
         <v>20.94</v>
       </c>
-      <c r="O28" s="17">
+      <c r="O28" s="16">
         <v>22.41</v>
       </c>
-      <c r="P28" s="17">
+      <c r="P28" s="16">
         <v>21.84</v>
       </c>
-      <c r="Q28" s="17">
+      <c r="Q28" s="16">
         <v>21.93</v>
       </c>
-      <c r="R28" s="17">
+      <c r="R28" s="16">
         <v>21.42</v>
       </c>
-      <c r="S28" s="17">
+      <c r="S28" s="16">
         <v>21.26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="39" t="s">
+      <c r="T28" s="16">
+        <v>21.63</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="18">
+      <c r="B29" s="17">
         <v>17.559999999999999</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="17">
         <v>19.71</v>
       </c>
-      <c r="D29" s="18">
+      <c r="D29" s="17">
         <v>19.88</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E29" s="17">
         <v>21.03</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F29" s="17">
         <v>20.75</v>
       </c>
-      <c r="G29" s="18">
+      <c r="G29" s="17">
         <v>20.34</v>
       </c>
-      <c r="H29" s="18">
+      <c r="H29" s="17">
         <v>20.96</v>
       </c>
-      <c r="I29" s="18">
+      <c r="I29" s="17">
         <v>19.45</v>
       </c>
-      <c r="J29" s="18">
+      <c r="J29" s="17">
         <v>19.399999999999999</v>
       </c>
-      <c r="K29" s="18">
+      <c r="K29" s="17">
         <v>19.239999999999998</v>
       </c>
-      <c r="L29" s="18">
+      <c r="L29" s="17">
         <v>18.86</v>
       </c>
-      <c r="M29" s="18">
+      <c r="M29" s="17">
         <v>18.96</v>
       </c>
-      <c r="N29" s="18">
+      <c r="N29" s="17">
         <v>19.100000000000001</v>
       </c>
-      <c r="O29" s="18">
+      <c r="O29" s="17">
         <v>19.68</v>
       </c>
-      <c r="P29" s="18">
+      <c r="P29" s="17">
         <v>18.73</v>
       </c>
-      <c r="Q29" s="18">
+      <c r="Q29" s="17">
         <v>17.149999999999999</v>
       </c>
-      <c r="R29" s="18">
+      <c r="R29" s="17">
         <v>16.38</v>
       </c>
-      <c r="S29" s="18">
+      <c r="S29" s="17">
         <v>16.350000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="19" t="s">
+      <c r="T29" s="17">
+        <v>16.420000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="A21:T21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:R5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="N5:T5"/>
+    <mergeCell ref="A7:T7"/>
+    <mergeCell ref="A16:T16"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General fertility rate</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>