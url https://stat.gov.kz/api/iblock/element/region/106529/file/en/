--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12372" tabRatio="710"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12375" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="6" r:id="rId2"/>
     <sheet name="Total population" sheetId="1" r:id="rId3"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="86">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -665,72 +665,72 @@
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -1017,117 +1017,117 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.oteulina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="37.6640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="37.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="69" style="1" customWidth="1"/>
-    <col min="3" max="16384" width="9.109375" style="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="34" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="32" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="34" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="34" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="34" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="26.4">
+    <row r="6" spans="1:2">
       <c r="A6" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="32" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="52.8">
+    <row r="8" spans="1:2" ht="51">
       <c r="A8" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="40" customFormat="1" ht="50.25" customHeight="1">
       <c r="A9" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="34" t="s">
@@ -1144,59 +1144,59 @@
       <c r="B12" s="35" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="33">
-        <v>46244</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="33">
-        <v>46274</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>68</v>
       </c>
@@ -1204,174 +1204,177 @@
     <row r="20" spans="1:2">
       <c r="A20" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+      <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="34.28515625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="1" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="11" spans="2:2" ht="52.8">
+    <row r="11" spans="2:2" ht="51">
       <c r="B11" s="39" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="31" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:T30"/>
+  <dimension ref="A3:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U25" sqref="U25"/>
+      <selection pane="bottomLeft" activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="4" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="4"/>
+    <col min="1" max="1" width="22.140625" style="4" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:20" ht="14.4">
-      <c r="A3" s="41" t="s">
+    <row r="3" spans="1:21" ht="14.25">
+      <c r="A3" s="43" t="s">
         <v>85</v>
       </c>
-      <c r="B3" s="41"/>
-[...19 lines deleted...]
-    <row r="4" spans="1:20" s="3" customFormat="1">
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+    </row>
+    <row r="4" spans="1:21" s="3" customFormat="1">
       <c r="R4" s="2"/>
       <c r="S4" s="4"/>
-      <c r="T4" s="4" t="s">
+      <c r="T4" s="4"/>
+      <c r="U4" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" s="19"/>
-      <c r="B5" s="42">
+      <c r="B5" s="41">
         <v>2025</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="42">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="41">
         <v>2026</v>
       </c>
-      <c r="O5" s="43"/>
-[...6 lines deleted...]
-    <row r="6" spans="1:20">
+      <c r="O5" s="42"/>
+      <c r="P5" s="42"/>
+      <c r="Q5" s="42"/>
+      <c r="R5" s="42"/>
+      <c r="S5" s="42"/>
+      <c r="T5" s="42"/>
+      <c r="U5" s="42"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" s="20"/>
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>13</v>
       </c>
@@ -1386,76 +1389,80 @@
       </c>
       <c r="M6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="N6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="S6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="44"/>
       <c r="C7" s="44"/>
       <c r="D7" s="44"/>
       <c r="E7" s="44"/>
       <c r="F7" s="44"/>
       <c r="G7" s="44"/>
       <c r="H7" s="44"/>
       <c r="I7" s="44"/>
       <c r="J7" s="44"/>
       <c r="K7" s="44"/>
       <c r="L7" s="44"/>
       <c r="M7" s="44"/>
       <c r="N7" s="44"/>
       <c r="O7" s="44"/>
       <c r="P7" s="44"/>
       <c r="Q7" s="44"/>
       <c r="R7" s="44"/>
       <c r="S7" s="44"/>
       <c r="T7" s="44"/>
-    </row>
-    <row r="8" spans="1:20" s="7" customFormat="1">
+      <c r="U7" s="44"/>
+    </row>
+    <row r="8" spans="1:21" s="7" customFormat="1">
       <c r="A8" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="6">
         <v>1433</v>
       </c>
       <c r="C8" s="6">
         <v>1381</v>
       </c>
       <c r="D8" s="6">
         <v>1460</v>
       </c>
       <c r="E8" s="9">
         <v>1478</v>
       </c>
       <c r="F8" s="6">
         <v>1384</v>
       </c>
       <c r="G8" s="6">
         <v>1323</v>
       </c>
       <c r="H8" s="6">
         <v>1586</v>
       </c>
       <c r="I8" s="6">
@@ -1472,52 +1479,55 @@
       </c>
       <c r="M8" s="6">
         <v>1518</v>
       </c>
       <c r="N8" s="6">
         <v>1378</v>
       </c>
       <c r="O8" s="6">
         <v>1298</v>
       </c>
       <c r="P8" s="6">
         <v>1293</v>
       </c>
       <c r="Q8" s="6">
         <v>1265</v>
       </c>
       <c r="R8" s="6">
         <v>1168</v>
       </c>
       <c r="S8" s="6">
         <v>1306</v>
       </c>
       <c r="T8" s="9">
         <v>1382</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="9">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8">
         <v>529</v>
       </c>
       <c r="C9" s="8">
         <v>491</v>
       </c>
       <c r="D9" s="8">
         <v>481</v>
       </c>
       <c r="E9" s="21">
         <v>513</v>
       </c>
       <c r="F9" s="8">
         <v>460</v>
       </c>
       <c r="G9" s="8">
         <v>460</v>
       </c>
       <c r="H9" s="8">
         <v>564</v>
       </c>
       <c r="I9" s="8">
@@ -1534,52 +1544,55 @@
       </c>
       <c r="M9" s="8">
         <v>545</v>
       </c>
       <c r="N9" s="8">
         <v>497</v>
       </c>
       <c r="O9" s="8">
         <v>433</v>
       </c>
       <c r="P9" s="8">
         <v>464</v>
       </c>
       <c r="Q9" s="8">
         <v>483</v>
       </c>
       <c r="R9" s="8">
         <v>416</v>
       </c>
       <c r="S9" s="8">
         <v>459</v>
       </c>
       <c r="T9" s="21">
         <v>479</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="21">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="28" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>262</v>
       </c>
       <c r="C10" s="8">
         <v>270</v>
       </c>
       <c r="D10" s="8">
         <v>293</v>
       </c>
       <c r="E10" s="21">
         <v>266</v>
       </c>
       <c r="F10" s="8">
         <v>285</v>
       </c>
       <c r="G10" s="8">
         <v>261</v>
       </c>
       <c r="H10" s="8">
         <v>321</v>
       </c>
       <c r="I10" s="8">
@@ -1596,52 +1609,55 @@
       </c>
       <c r="M10" s="8">
         <v>308</v>
       </c>
       <c r="N10" s="8">
         <v>253</v>
       </c>
       <c r="O10" s="8">
         <v>250</v>
       </c>
       <c r="P10" s="8">
         <v>264</v>
       </c>
       <c r="Q10" s="8">
         <v>206</v>
       </c>
       <c r="R10" s="8">
         <v>223</v>
       </c>
       <c r="S10" s="8">
         <v>284</v>
       </c>
       <c r="T10" s="21">
         <v>255</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="21">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="8">
         <v>141</v>
       </c>
       <c r="C11" s="8">
         <v>123</v>
       </c>
       <c r="D11" s="8">
         <v>146</v>
       </c>
       <c r="E11" s="21">
         <v>132</v>
       </c>
       <c r="F11" s="8">
         <v>125</v>
       </c>
       <c r="G11" s="8">
         <v>132</v>
       </c>
       <c r="H11" s="8">
         <v>140</v>
       </c>
       <c r="I11" s="8">
@@ -1658,52 +1674,55 @@
       </c>
       <c r="M11" s="8">
         <v>128</v>
       </c>
       <c r="N11" s="8">
         <v>142</v>
       </c>
       <c r="O11" s="8">
         <v>121</v>
       </c>
       <c r="P11" s="8">
         <v>108</v>
       </c>
       <c r="Q11" s="8">
         <v>109</v>
       </c>
       <c r="R11" s="8">
         <v>85</v>
       </c>
       <c r="S11" s="8">
         <v>114</v>
       </c>
       <c r="T11" s="21">
         <v>145</v>
       </c>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11" s="21">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="8">
         <v>57</v>
       </c>
       <c r="C12" s="8">
         <v>64</v>
       </c>
       <c r="D12" s="8">
         <v>61</v>
       </c>
       <c r="E12" s="21">
         <v>65</v>
       </c>
       <c r="F12" s="8">
         <v>66</v>
       </c>
       <c r="G12" s="8">
         <v>62</v>
       </c>
       <c r="H12" s="8">
         <v>63</v>
       </c>
       <c r="I12" s="8">
@@ -1720,52 +1739,55 @@
       </c>
       <c r="M12" s="8">
         <v>62</v>
       </c>
       <c r="N12" s="8">
         <v>49</v>
       </c>
       <c r="O12" s="8">
         <v>53</v>
       </c>
       <c r="P12" s="8">
         <v>42</v>
       </c>
       <c r="Q12" s="8">
         <v>50</v>
       </c>
       <c r="R12" s="8">
         <v>58</v>
       </c>
       <c r="S12" s="8">
         <v>55</v>
       </c>
       <c r="T12" s="21">
         <v>49</v>
       </c>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12" s="21">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="8">
         <v>69</v>
       </c>
       <c r="C13" s="8">
         <v>67</v>
       </c>
       <c r="D13" s="8">
         <v>64</v>
       </c>
       <c r="E13" s="21">
         <v>60</v>
       </c>
       <c r="F13" s="8">
         <v>59</v>
       </c>
       <c r="G13" s="8">
         <v>45</v>
       </c>
       <c r="H13" s="8">
         <v>68</v>
       </c>
       <c r="I13" s="8">
@@ -1782,52 +1804,55 @@
       </c>
       <c r="M13" s="8">
         <v>69</v>
       </c>
       <c r="N13" s="8">
         <v>58</v>
       </c>
       <c r="O13" s="8">
         <v>54</v>
       </c>
       <c r="P13" s="8">
         <v>55</v>
       </c>
       <c r="Q13" s="8">
         <v>49</v>
       </c>
       <c r="R13" s="8">
         <v>50</v>
       </c>
       <c r="S13" s="8">
         <v>51</v>
       </c>
       <c r="T13" s="21">
         <v>47</v>
       </c>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13" s="21">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="8">
         <v>313</v>
       </c>
       <c r="C14" s="8">
         <v>299</v>
       </c>
       <c r="D14" s="8">
         <v>341</v>
       </c>
       <c r="E14" s="21">
         <v>365</v>
       </c>
       <c r="F14" s="8">
         <v>319</v>
       </c>
       <c r="G14" s="8">
         <v>306</v>
       </c>
       <c r="H14" s="8">
         <v>341</v>
       </c>
       <c r="I14" s="8">
@@ -1844,52 +1869,55 @@
       </c>
       <c r="M14" s="8">
         <v>332</v>
       </c>
       <c r="N14" s="8">
         <v>311</v>
       </c>
       <c r="O14" s="8">
         <v>322</v>
       </c>
       <c r="P14" s="8">
         <v>309</v>
       </c>
       <c r="Q14" s="8">
         <v>320</v>
       </c>
       <c r="R14" s="8">
         <v>286</v>
       </c>
       <c r="S14" s="8">
         <v>289</v>
       </c>
       <c r="T14" s="21">
         <v>350</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14" s="21">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="8">
         <v>62</v>
       </c>
       <c r="C15" s="8">
         <v>67</v>
       </c>
       <c r="D15" s="8">
         <v>74</v>
       </c>
       <c r="E15" s="21">
         <v>77</v>
       </c>
       <c r="F15" s="8">
         <v>70</v>
       </c>
       <c r="G15" s="8">
         <v>57</v>
       </c>
       <c r="H15" s="8">
         <v>89</v>
       </c>
       <c r="I15" s="8">
@@ -1906,76 +1934,80 @@
       </c>
       <c r="M15" s="8">
         <v>74</v>
       </c>
       <c r="N15" s="8">
         <v>68</v>
       </c>
       <c r="O15" s="8">
         <v>65</v>
       </c>
       <c r="P15" s="8">
         <v>51</v>
       </c>
       <c r="Q15" s="8">
         <v>48</v>
       </c>
       <c r="R15" s="8">
         <v>50</v>
       </c>
       <c r="S15" s="8">
         <v>54</v>
       </c>
       <c r="T15" s="21">
         <v>57</v>
       </c>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15" s="21">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
       <c r="J16" s="45"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="45"/>
       <c r="N16" s="45"/>
       <c r="O16" s="45"/>
       <c r="P16" s="45"/>
       <c r="Q16" s="45"/>
       <c r="R16" s="45"/>
       <c r="S16" s="45"/>
       <c r="T16" s="45"/>
-    </row>
-    <row r="17" spans="1:20" s="7" customFormat="1">
+      <c r="U16" s="45"/>
+    </row>
+    <row r="17" spans="1:21" s="7" customFormat="1">
       <c r="A17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="6">
         <v>640</v>
       </c>
       <c r="C17" s="6">
         <v>612</v>
       </c>
       <c r="D17" s="6">
         <v>610</v>
       </c>
       <c r="E17" s="9">
         <v>630</v>
       </c>
       <c r="F17" s="6">
         <v>604</v>
       </c>
       <c r="G17" s="6">
         <v>590</v>
       </c>
       <c r="H17" s="6">
         <v>718</v>
       </c>
       <c r="I17" s="6">
@@ -1992,52 +2024,55 @@
       </c>
       <c r="M17" s="6">
         <v>687</v>
       </c>
       <c r="N17" s="6">
         <v>618</v>
       </c>
       <c r="O17" s="6">
         <v>559</v>
       </c>
       <c r="P17" s="6">
         <v>579</v>
       </c>
       <c r="Q17" s="6">
         <v>583</v>
       </c>
       <c r="R17" s="6">
         <v>524</v>
       </c>
       <c r="S17" s="6">
         <v>589</v>
       </c>
       <c r="T17" s="9">
         <v>577</v>
       </c>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17" s="9">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="8">
         <v>507</v>
       </c>
       <c r="C18" s="8">
         <v>483</v>
       </c>
       <c r="D18" s="8">
         <v>467</v>
       </c>
       <c r="E18" s="21">
         <v>503</v>
       </c>
       <c r="F18" s="8">
         <v>450</v>
       </c>
       <c r="G18" s="8">
         <v>448</v>
       </c>
       <c r="H18" s="8">
         <v>548</v>
       </c>
       <c r="I18" s="8">
@@ -2054,52 +2089,55 @@
       </c>
       <c r="M18" s="8">
         <v>535</v>
       </c>
       <c r="N18" s="8">
         <v>485</v>
       </c>
       <c r="O18" s="8">
         <v>426</v>
       </c>
       <c r="P18" s="8">
         <v>454</v>
       </c>
       <c r="Q18" s="8">
         <v>473</v>
       </c>
       <c r="R18" s="8">
         <v>406</v>
       </c>
       <c r="S18" s="8">
         <v>453</v>
       </c>
       <c r="T18" s="21">
         <v>466</v>
       </c>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18" s="21">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="8">
         <v>120</v>
       </c>
       <c r="C19" s="8">
         <v>118</v>
       </c>
       <c r="D19" s="8">
         <v>124</v>
       </c>
       <c r="E19" s="21">
         <v>116</v>
       </c>
       <c r="F19" s="8">
         <v>139</v>
       </c>
       <c r="G19" s="8">
         <v>134</v>
       </c>
       <c r="H19" s="8">
         <v>149</v>
       </c>
       <c r="I19" s="8">
@@ -2116,52 +2154,55 @@
       </c>
       <c r="M19" s="8">
         <v>133</v>
       </c>
       <c r="N19" s="8">
         <v>119</v>
       </c>
       <c r="O19" s="8">
         <v>120</v>
       </c>
       <c r="P19" s="8">
         <v>122</v>
       </c>
       <c r="Q19" s="8">
         <v>96</v>
       </c>
       <c r="R19" s="8">
         <v>106</v>
       </c>
       <c r="S19" s="26">
         <v>126</v>
       </c>
       <c r="T19" s="21">
         <v>101</v>
       </c>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19" s="21">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="8">
         <v>13</v>
       </c>
       <c r="C20" s="8">
         <v>11</v>
       </c>
       <c r="D20" s="8">
         <v>19</v>
       </c>
       <c r="E20" s="21">
         <v>11</v>
       </c>
       <c r="F20" s="8">
         <v>15</v>
       </c>
       <c r="G20" s="8">
         <v>8</v>
       </c>
       <c r="H20" s="8">
         <v>21</v>
       </c>
       <c r="I20" s="8">
@@ -2178,76 +2219,80 @@
       </c>
       <c r="M20" s="8">
         <v>19</v>
       </c>
       <c r="N20" s="8">
         <v>14</v>
       </c>
       <c r="O20" s="8">
         <v>13</v>
       </c>
       <c r="P20" s="8">
         <v>3</v>
       </c>
       <c r="Q20" s="8">
         <v>14</v>
       </c>
       <c r="R20" s="8">
         <v>12</v>
       </c>
       <c r="S20" s="26">
         <v>10</v>
       </c>
       <c r="T20" s="21">
         <v>10</v>
       </c>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20" s="21">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="45"/>
       <c r="C21" s="45"/>
       <c r="D21" s="45"/>
       <c r="E21" s="45"/>
       <c r="F21" s="45"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45"/>
       <c r="J21" s="45"/>
       <c r="K21" s="45"/>
       <c r="L21" s="45"/>
       <c r="M21" s="45"/>
       <c r="N21" s="45"/>
       <c r="O21" s="45"/>
       <c r="P21" s="45"/>
       <c r="Q21" s="45"/>
       <c r="R21" s="45"/>
       <c r="S21" s="45"/>
       <c r="T21" s="45"/>
-    </row>
-    <row r="22" spans="1:20" s="10" customFormat="1">
+      <c r="U21" s="45"/>
+    </row>
+    <row r="22" spans="1:21" s="10" customFormat="1">
       <c r="A22" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="6">
         <v>793</v>
       </c>
       <c r="C22" s="6">
         <v>769</v>
       </c>
       <c r="D22" s="6">
         <v>850</v>
       </c>
       <c r="E22" s="9">
         <v>848</v>
       </c>
       <c r="F22" s="6">
         <v>780</v>
       </c>
       <c r="G22" s="6">
         <v>733</v>
       </c>
       <c r="H22" s="6">
         <v>868</v>
       </c>
       <c r="I22" s="6">
@@ -2264,52 +2309,55 @@
       </c>
       <c r="M22" s="6">
         <v>831</v>
       </c>
       <c r="N22" s="6">
         <v>760</v>
       </c>
       <c r="O22" s="6">
         <v>739</v>
       </c>
       <c r="P22" s="6">
         <v>714</v>
       </c>
       <c r="Q22" s="6">
         <v>682</v>
       </c>
       <c r="R22" s="6">
         <v>644</v>
       </c>
       <c r="S22" s="6">
         <v>717</v>
       </c>
       <c r="T22" s="9">
         <v>805</v>
       </c>
-    </row>
-    <row r="23" spans="1:20" s="11" customFormat="1">
+      <c r="U22" s="9">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" s="11" customFormat="1">
       <c r="A23" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="8">
         <v>22</v>
       </c>
       <c r="C23" s="8">
         <v>8</v>
       </c>
       <c r="D23" s="8">
         <v>14</v>
       </c>
       <c r="E23" s="21">
         <v>10</v>
       </c>
       <c r="F23" s="8">
         <v>10</v>
       </c>
       <c r="G23" s="8">
         <v>12</v>
       </c>
       <c r="H23" s="8">
         <v>16</v>
       </c>
       <c r="I23" s="8">
@@ -2326,52 +2374,55 @@
       </c>
       <c r="M23" s="8">
         <v>10</v>
       </c>
       <c r="N23" s="8">
         <v>12</v>
       </c>
       <c r="O23" s="8">
         <v>7</v>
       </c>
       <c r="P23" s="8">
         <v>10</v>
       </c>
       <c r="Q23" s="8">
         <v>10</v>
       </c>
       <c r="R23" s="8">
         <v>10</v>
       </c>
       <c r="S23" s="8">
         <v>6</v>
       </c>
       <c r="T23" s="21">
         <v>13</v>
       </c>
-    </row>
-    <row r="24" spans="1:20" s="11" customFormat="1">
+      <c r="U23" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" s="11" customFormat="1">
       <c r="A24" s="28" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="8">
         <v>142</v>
       </c>
       <c r="C24" s="8">
         <v>152</v>
       </c>
       <c r="D24" s="8">
         <v>169</v>
       </c>
       <c r="E24" s="21">
         <v>150</v>
       </c>
       <c r="F24" s="8">
         <v>146</v>
       </c>
       <c r="G24" s="8">
         <v>127</v>
       </c>
       <c r="H24" s="8">
         <v>172</v>
       </c>
       <c r="I24" s="8">
@@ -2388,52 +2439,55 @@
       </c>
       <c r="M24" s="8">
         <v>175</v>
       </c>
       <c r="N24" s="8">
         <v>134</v>
       </c>
       <c r="O24" s="8">
         <v>130</v>
       </c>
       <c r="P24" s="8">
         <v>142</v>
       </c>
       <c r="Q24" s="8">
         <v>110</v>
       </c>
       <c r="R24" s="8">
         <v>117</v>
       </c>
       <c r="S24" s="8">
         <v>158</v>
       </c>
       <c r="T24" s="21">
         <v>154</v>
       </c>
-    </row>
-    <row r="25" spans="1:20" s="11" customFormat="1">
+      <c r="U24" s="21">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" s="11" customFormat="1">
       <c r="A25" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="8">
         <v>141</v>
       </c>
       <c r="C25" s="8">
         <v>123</v>
       </c>
       <c r="D25" s="8">
         <v>146</v>
       </c>
       <c r="E25" s="21">
         <v>132</v>
       </c>
       <c r="F25" s="8">
         <v>125</v>
       </c>
       <c r="G25" s="8">
         <v>132</v>
       </c>
       <c r="H25" s="8">
         <v>140</v>
       </c>
       <c r="I25" s="8">
@@ -2450,52 +2504,55 @@
       </c>
       <c r="M25" s="8">
         <v>128</v>
       </c>
       <c r="N25" s="8">
         <v>142</v>
       </c>
       <c r="O25" s="8">
         <v>121</v>
       </c>
       <c r="P25" s="8">
         <v>108</v>
       </c>
       <c r="Q25" s="8">
         <v>109</v>
       </c>
       <c r="R25" s="8">
         <v>85</v>
       </c>
       <c r="S25" s="8">
         <v>114</v>
       </c>
       <c r="T25" s="21">
         <v>145</v>
       </c>
-    </row>
-    <row r="26" spans="1:20" s="11" customFormat="1">
+      <c r="U25" s="21">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" s="11" customFormat="1">
       <c r="A26" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="8">
         <v>57</v>
       </c>
       <c r="C26" s="8">
         <v>64</v>
       </c>
       <c r="D26" s="8">
         <v>61</v>
       </c>
       <c r="E26" s="21">
         <v>65</v>
       </c>
       <c r="F26" s="8">
         <v>66</v>
       </c>
       <c r="G26" s="8">
         <v>62</v>
       </c>
       <c r="H26" s="8">
         <v>63</v>
       </c>
       <c r="I26" s="8">
@@ -2512,52 +2569,55 @@
       </c>
       <c r="M26" s="8">
         <v>62</v>
       </c>
       <c r="N26" s="8">
         <v>49</v>
       </c>
       <c r="O26" s="8">
         <v>53</v>
       </c>
       <c r="P26" s="8">
         <v>42</v>
       </c>
       <c r="Q26" s="8">
         <v>50</v>
       </c>
       <c r="R26" s="8">
         <v>58</v>
       </c>
       <c r="S26" s="8">
         <v>55</v>
       </c>
       <c r="T26" s="21">
         <v>49</v>
       </c>
-    </row>
-    <row r="27" spans="1:20" s="11" customFormat="1">
+      <c r="U26" s="21">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" s="11" customFormat="1">
       <c r="A27" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="8">
         <v>69</v>
       </c>
       <c r="C27" s="8">
         <v>67</v>
       </c>
       <c r="D27" s="8">
         <v>64</v>
       </c>
       <c r="E27" s="21">
         <v>60</v>
       </c>
       <c r="F27" s="8">
         <v>59</v>
       </c>
       <c r="G27" s="8">
         <v>45</v>
       </c>
       <c r="H27" s="8">
         <v>68</v>
       </c>
       <c r="I27" s="8">
@@ -2574,52 +2634,55 @@
       </c>
       <c r="M27" s="8">
         <v>69</v>
       </c>
       <c r="N27" s="8">
         <v>58</v>
       </c>
       <c r="O27" s="8">
         <v>54</v>
       </c>
       <c r="P27" s="8">
         <v>55</v>
       </c>
       <c r="Q27" s="8">
         <v>49</v>
       </c>
       <c r="R27" s="8">
         <v>50</v>
       </c>
       <c r="S27" s="8">
         <v>51</v>
       </c>
       <c r="T27" s="21">
         <v>47</v>
       </c>
-    </row>
-    <row r="28" spans="1:20" s="11" customFormat="1">
+      <c r="U27" s="21">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" s="11" customFormat="1">
       <c r="A28" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="8">
         <v>313</v>
       </c>
       <c r="C28" s="8">
         <v>299</v>
       </c>
       <c r="D28" s="8">
         <v>341</v>
       </c>
       <c r="E28" s="21">
         <v>365</v>
       </c>
       <c r="F28" s="8">
         <v>319</v>
       </c>
       <c r="G28" s="8">
         <v>306</v>
       </c>
       <c r="H28" s="8">
         <v>341</v>
       </c>
       <c r="I28" s="8">
@@ -2636,52 +2699,55 @@
       </c>
       <c r="M28" s="8">
         <v>332</v>
       </c>
       <c r="N28" s="8">
         <v>311</v>
       </c>
       <c r="O28" s="8">
         <v>322</v>
       </c>
       <c r="P28" s="8">
         <v>309</v>
       </c>
       <c r="Q28" s="8">
         <v>320</v>
       </c>
       <c r="R28" s="8">
         <v>286</v>
       </c>
       <c r="S28" s="8">
         <v>289</v>
       </c>
       <c r="T28" s="21">
         <v>350</v>
       </c>
-    </row>
-    <row r="29" spans="1:20" s="11" customFormat="1">
+      <c r="U28" s="21">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" s="11" customFormat="1">
       <c r="A29" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="12">
         <v>49</v>
       </c>
       <c r="C29" s="12">
         <v>56</v>
       </c>
       <c r="D29" s="12">
         <v>55</v>
       </c>
       <c r="E29" s="22">
         <v>66</v>
       </c>
       <c r="F29" s="12">
         <v>55</v>
       </c>
       <c r="G29" s="12">
         <v>49</v>
       </c>
       <c r="H29" s="12">
         <v>68</v>
       </c>
       <c r="I29" s="12">
@@ -2698,146 +2764,153 @@
       </c>
       <c r="M29" s="12">
         <v>55</v>
       </c>
       <c r="N29" s="12">
         <v>54</v>
       </c>
       <c r="O29" s="12">
         <v>52</v>
       </c>
       <c r="P29" s="12">
         <v>48</v>
       </c>
       <c r="Q29" s="12">
         <v>34</v>
       </c>
       <c r="R29" s="12">
         <v>38</v>
       </c>
       <c r="S29" s="12">
         <v>44</v>
       </c>
       <c r="T29" s="22">
         <v>47</v>
       </c>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29" s="22">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" s="18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A3:T3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:T21"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A7:U7"/>
+    <mergeCell ref="A16:U16"/>
+    <mergeCell ref="A21:U21"/>
+    <mergeCell ref="N5:U5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:T30"/>
+  <dimension ref="A3:V30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F33" sqref="F33"/>
+      <selection pane="bottomLeft" activeCell="F44" sqref="F44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="4" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="4"/>
+    <col min="1" max="1" width="22.140625" style="4" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:20" ht="14.4">
-      <c r="A3" s="41" t="s">
+    <row r="3" spans="1:22" ht="14.25">
+      <c r="A3" s="43" t="s">
         <v>84</v>
       </c>
-      <c r="B3" s="41"/>
-[...19 lines deleted...]
-    <row r="4" spans="1:20" s="3" customFormat="1" ht="14.4" customHeight="1">
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+    </row>
+    <row r="4" spans="1:22" s="3" customFormat="1" ht="14.45" customHeight="1">
       <c r="Q4" s="25"/>
       <c r="R4" s="25"/>
-      <c r="S4" s="48" t="s">
+      <c r="S4" s="25"/>
+      <c r="T4" s="46" t="s">
         <v>34</v>
       </c>
-      <c r="T4" s="48"/>
-[...3 lines deleted...]
-      <c r="B5" s="42">
+      <c r="U4" s="46"/>
+      <c r="V4" s="25"/>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" s="47"/>
+      <c r="B5" s="41">
         <v>2025</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="42">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="41">
         <v>2026</v>
       </c>
-      <c r="O5" s="43"/>
-[...7 lines deleted...]
-      <c r="A6" s="47"/>
+      <c r="O5" s="42"/>
+      <c r="P5" s="42"/>
+      <c r="Q5" s="42"/>
+      <c r="R5" s="42"/>
+      <c r="S5" s="42"/>
+      <c r="T5" s="42"/>
+      <c r="U5" s="42"/>
+    </row>
+    <row r="6" spans="1:22" ht="27.75" customHeight="1">
+      <c r="A6" s="48"/>
       <c r="B6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>29</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -2851,76 +2924,80 @@
       </c>
       <c r="M6" s="14" t="s">
         <v>33</v>
       </c>
       <c r="N6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="P6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="Q6" s="13" t="s">
         <v>25</v>
       </c>
       <c r="R6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="S6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="T6" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6" s="13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="44"/>
       <c r="C7" s="44"/>
       <c r="D7" s="44"/>
       <c r="E7" s="44"/>
       <c r="F7" s="44"/>
       <c r="G7" s="44"/>
       <c r="H7" s="44"/>
       <c r="I7" s="44"/>
       <c r="J7" s="44"/>
       <c r="K7" s="44"/>
       <c r="L7" s="44"/>
       <c r="M7" s="44"/>
       <c r="N7" s="44"/>
       <c r="O7" s="44"/>
       <c r="P7" s="44"/>
       <c r="Q7" s="44"/>
       <c r="R7" s="44"/>
       <c r="S7" s="44"/>
       <c r="T7" s="44"/>
-    </row>
-    <row r="8" spans="1:20" s="7" customFormat="1">
+      <c r="U7" s="44"/>
+    </row>
+    <row r="8" spans="1:22" s="7" customFormat="1">
       <c r="A8" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="15">
         <v>20.78</v>
       </c>
       <c r="C8" s="15">
         <v>21.43</v>
       </c>
       <c r="D8" s="15">
         <v>21.32</v>
       </c>
       <c r="E8" s="15">
         <v>21.5</v>
       </c>
       <c r="F8" s="15">
         <v>21.21</v>
       </c>
       <c r="G8" s="15">
         <v>20.98</v>
       </c>
       <c r="H8" s="15">
         <v>21.28</v>
       </c>
       <c r="I8" s="15">
@@ -2937,52 +3014,55 @@
       </c>
       <c r="M8" s="15">
         <v>21.11</v>
       </c>
       <c r="N8" s="15">
         <v>19.64</v>
       </c>
       <c r="O8" s="15">
         <v>20.04</v>
       </c>
       <c r="P8" s="15">
         <v>19.48</v>
       </c>
       <c r="Q8" s="15">
         <v>19.28</v>
       </c>
       <c r="R8" s="15">
         <v>18.75</v>
       </c>
       <c r="S8" s="15">
         <v>18.84</v>
       </c>
       <c r="T8" s="30">
         <v>18.97</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="15">
+        <v>18.82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="16">
         <v>20.69</v>
       </c>
       <c r="C9" s="16">
         <v>21.03</v>
       </c>
       <c r="D9" s="16">
         <v>20.32</v>
       </c>
       <c r="E9" s="16">
         <v>20.41</v>
       </c>
       <c r="F9" s="16">
         <v>19.940000000000001</v>
       </c>
       <c r="G9" s="16">
         <v>19.72</v>
       </c>
       <c r="H9" s="16">
         <v>20.059999999999999</v>
       </c>
       <c r="I9" s="16">
@@ -2999,52 +3079,55 @@
       </c>
       <c r="M9" s="16">
         <v>20.09</v>
       </c>
       <c r="N9" s="16">
         <v>18.72</v>
       </c>
       <c r="O9" s="16">
         <v>18.46</v>
       </c>
       <c r="P9" s="16">
         <v>18.13</v>
       </c>
       <c r="Q9" s="16">
         <v>18.34</v>
       </c>
       <c r="R9" s="16">
         <v>17.809999999999999</v>
       </c>
       <c r="S9" s="16">
         <v>17.8</v>
       </c>
       <c r="T9" s="26">
         <v>17.809999999999999</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="16">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" s="28" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="16">
         <v>19.920000000000002</v>
       </c>
       <c r="C10" s="16">
         <v>21.24</v>
       </c>
       <c r="D10" s="16">
         <v>21.58</v>
       </c>
       <c r="E10" s="16">
         <v>21.41</v>
       </c>
       <c r="F10" s="16">
         <v>21.46</v>
       </c>
       <c r="G10" s="16">
         <v>21.32</v>
       </c>
       <c r="H10" s="16">
         <v>21.78</v>
       </c>
       <c r="I10" s="16">
@@ -3061,52 +3144,55 @@
       </c>
       <c r="M10" s="16">
         <v>21.69</v>
       </c>
       <c r="N10" s="16">
         <v>19.11</v>
       </c>
       <c r="O10" s="16">
         <v>19.93</v>
       </c>
       <c r="P10" s="16">
         <v>19.93</v>
       </c>
       <c r="Q10" s="16">
         <v>18.98</v>
       </c>
       <c r="R10" s="16">
         <v>18.559999999999999</v>
       </c>
       <c r="S10" s="16">
         <v>19.16</v>
       </c>
       <c r="T10" s="26">
         <v>19.2</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="16">
+        <v>19.05</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="16">
         <v>22.93</v>
       </c>
       <c r="C11" s="16">
         <v>22.53</v>
       </c>
       <c r="D11" s="16">
         <v>22.9</v>
       </c>
       <c r="E11" s="16">
         <v>22.7</v>
       </c>
       <c r="F11" s="16">
         <v>22.21</v>
       </c>
       <c r="G11" s="16">
         <v>22.22</v>
       </c>
       <c r="H11" s="16">
         <v>22.32</v>
       </c>
       <c r="I11" s="16">
@@ -3123,52 +3209,55 @@
       </c>
       <c r="M11" s="16">
         <v>21.64</v>
       </c>
       <c r="N11" s="16">
         <v>23.34</v>
       </c>
       <c r="O11" s="16">
         <v>22.64</v>
       </c>
       <c r="P11" s="16">
         <v>20.93</v>
       </c>
       <c r="Q11" s="16">
         <v>20.329999999999998</v>
       </c>
       <c r="R11" s="16">
         <v>19.02</v>
       </c>
       <c r="S11" s="16">
         <v>19.11</v>
       </c>
       <c r="T11" s="26">
         <v>19.84</v>
       </c>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11" s="16">
+        <v>19.28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="16">
         <v>18.5</v>
       </c>
       <c r="C12" s="16">
         <v>20.46</v>
       </c>
       <c r="D12" s="16">
         <v>20.170000000000002</v>
       </c>
       <c r="E12" s="16">
         <v>20.57</v>
       </c>
       <c r="F12" s="16">
         <v>20.74</v>
       </c>
       <c r="G12" s="16">
         <v>20.77</v>
       </c>
       <c r="H12" s="16">
         <v>20.74</v>
       </c>
       <c r="I12" s="16">
@@ -3185,52 +3274,55 @@
       </c>
       <c r="M12" s="16">
         <v>20.8</v>
       </c>
       <c r="N12" s="16">
         <v>16.2</v>
       </c>
       <c r="O12" s="16">
         <v>17.670000000000002</v>
       </c>
       <c r="P12" s="16">
         <v>16.309999999999999</v>
       </c>
       <c r="Q12" s="16">
         <v>16.5</v>
       </c>
       <c r="R12" s="16">
         <v>17.03</v>
       </c>
       <c r="S12" s="16">
         <v>17.32</v>
       </c>
       <c r="T12" s="26">
         <v>17.149999999999999</v>
       </c>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12" s="16">
+        <v>17.98</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="16">
         <v>23.69</v>
       </c>
       <c r="C13" s="16">
         <v>24.39</v>
       </c>
       <c r="D13" s="16">
         <v>23.34</v>
       </c>
       <c r="E13" s="16">
         <v>22.82</v>
       </c>
       <c r="F13" s="16">
         <v>22.3</v>
       </c>
       <c r="G13" s="16">
         <v>21.27</v>
       </c>
       <c r="H13" s="16">
         <v>21.59</v>
       </c>
       <c r="I13" s="16">
@@ -3247,52 +3339,55 @@
       </c>
       <c r="M13" s="16">
         <v>21.03</v>
       </c>
       <c r="N13" s="16">
         <v>20.309999999999999</v>
       </c>
       <c r="O13" s="16">
         <v>20.49</v>
       </c>
       <c r="P13" s="16">
         <v>20</v>
       </c>
       <c r="Q13" s="16">
         <v>19.41</v>
       </c>
       <c r="R13" s="16">
         <v>18.96</v>
       </c>
       <c r="S13" s="16">
         <v>18.88</v>
       </c>
       <c r="T13" s="26">
         <v>18.559999999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="16">
         <v>21.49</v>
       </c>
       <c r="C14" s="16">
         <v>21.99</v>
       </c>
       <c r="D14" s="16">
         <v>22.35</v>
       </c>
       <c r="E14" s="16">
         <v>23.14</v>
       </c>
       <c r="F14" s="16">
         <v>22.82</v>
       </c>
       <c r="G14" s="16">
         <v>22.62</v>
       </c>
       <c r="H14" s="16">
         <v>22.71</v>
       </c>
       <c r="I14" s="16">
@@ -3309,52 +3404,55 @@
       </c>
       <c r="M14" s="16">
         <v>22.71</v>
       </c>
       <c r="N14" s="16">
         <v>20.94</v>
       </c>
       <c r="O14" s="16">
         <v>22.41</v>
       </c>
       <c r="P14" s="16">
         <v>21.84</v>
       </c>
       <c r="Q14" s="16">
         <v>21.93</v>
       </c>
       <c r="R14" s="16">
         <v>21.42</v>
       </c>
       <c r="S14" s="16">
         <v>21.26</v>
       </c>
       <c r="T14" s="26">
         <v>21.63</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14" s="16">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="16">
         <v>17.600000000000001</v>
       </c>
       <c r="C15" s="16">
         <v>19.14</v>
       </c>
       <c r="D15" s="16">
         <v>19.89</v>
       </c>
       <c r="E15" s="16">
         <v>20.57</v>
       </c>
       <c r="F15" s="16">
         <v>20.41</v>
       </c>
       <c r="G15" s="16">
         <v>19.829999999999998</v>
       </c>
       <c r="H15" s="16">
         <v>20.64</v>
       </c>
       <c r="I15" s="16">
@@ -3371,76 +3469,80 @@
       </c>
       <c r="M15" s="16">
         <v>18.940000000000001</v>
       </c>
       <c r="N15" s="16">
         <v>19.170000000000002</v>
       </c>
       <c r="O15" s="16">
         <v>19.64</v>
       </c>
       <c r="P15" s="16">
         <v>17.78</v>
       </c>
       <c r="Q15" s="16">
         <v>16.809999999999999</v>
       </c>
       <c r="R15" s="16">
         <v>16.239999999999998</v>
       </c>
       <c r="S15" s="16">
         <v>16.170000000000002</v>
       </c>
       <c r="T15" s="26">
         <v>16.18</v>
       </c>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15" s="16">
+        <v>16.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
       <c r="F16" s="45"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
       <c r="J16" s="45"/>
       <c r="K16" s="45"/>
       <c r="L16" s="45"/>
       <c r="M16" s="45"/>
       <c r="N16" s="45"/>
       <c r="O16" s="45"/>
       <c r="P16" s="45"/>
       <c r="Q16" s="45"/>
       <c r="R16" s="45"/>
       <c r="S16" s="45"/>
       <c r="T16" s="45"/>
-    </row>
-    <row r="17" spans="1:20" s="7" customFormat="1">
+      <c r="U16" s="45"/>
+    </row>
+    <row r="17" spans="1:21" s="7" customFormat="1">
       <c r="A17" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="15">
         <v>19.95</v>
       </c>
       <c r="C17" s="15">
         <v>20.53</v>
       </c>
       <c r="D17" s="15">
         <v>20.03</v>
       </c>
       <c r="E17" s="15">
         <v>20.07</v>
       </c>
       <c r="F17" s="15">
         <v>19.829999999999998</v>
       </c>
       <c r="G17" s="15">
         <v>19.690000000000001</v>
       </c>
       <c r="H17" s="15">
         <v>20.079999999999998</v>
       </c>
       <c r="I17" s="15">
@@ -3457,52 +3559,55 @@
       </c>
       <c r="M17" s="15">
         <v>20.02</v>
       </c>
       <c r="N17" s="15">
         <v>18.670000000000002</v>
       </c>
       <c r="O17" s="15">
         <v>18.71</v>
       </c>
       <c r="P17" s="15">
         <v>18.29</v>
       </c>
       <c r="Q17" s="15">
         <v>18.3</v>
       </c>
       <c r="R17" s="15">
         <v>17.809999999999999</v>
       </c>
       <c r="S17" s="15">
         <v>17.899999999999999</v>
       </c>
       <c r="T17" s="15">
         <v>17.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17" s="15">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>20.38</v>
       </c>
       <c r="C18" s="16">
         <v>20.97</v>
       </c>
       <c r="D18" s="16">
         <v>20.27</v>
       </c>
       <c r="E18" s="16">
         <v>20.399999999999999</v>
       </c>
       <c r="F18" s="16">
         <v>19.95</v>
       </c>
       <c r="G18" s="16">
         <v>19.73</v>
       </c>
       <c r="H18" s="16">
         <v>20.059999999999999</v>
       </c>
       <c r="I18" s="16">
@@ -3519,52 +3624,55 @@
       </c>
       <c r="M18" s="16">
         <v>20.100000000000001</v>
       </c>
       <c r="N18" s="16">
         <v>18.760000000000002</v>
       </c>
       <c r="O18" s="16">
         <v>18.55</v>
       </c>
       <c r="P18" s="16">
         <v>18.22</v>
       </c>
       <c r="Q18" s="16">
         <v>18.43</v>
       </c>
       <c r="R18" s="16">
         <v>17.89</v>
       </c>
       <c r="S18" s="16">
         <v>17.899999999999999</v>
       </c>
       <c r="T18" s="16">
         <v>17.88</v>
       </c>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18" s="16">
+        <v>17.68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>18.54</v>
       </c>
       <c r="C19" s="16">
         <v>19.25</v>
       </c>
       <c r="D19" s="16">
         <v>19.149999999999999</v>
       </c>
       <c r="E19" s="16">
         <v>18.95</v>
       </c>
       <c r="F19" s="16">
         <v>19.440000000000001</v>
       </c>
       <c r="G19" s="16">
         <v>19.75</v>
       </c>
       <c r="H19" s="16">
         <v>20.23</v>
       </c>
       <c r="I19" s="16">
@@ -3581,52 +3689,55 @@
       </c>
       <c r="M19" s="16">
         <v>19.84</v>
       </c>
       <c r="N19" s="16">
         <v>18.25</v>
       </c>
       <c r="O19" s="16">
         <v>19.23</v>
       </c>
       <c r="P19" s="16">
         <v>19.05</v>
       </c>
       <c r="Q19" s="16">
         <v>18.11</v>
       </c>
       <c r="R19" s="16">
         <v>17.75</v>
       </c>
       <c r="S19" s="16">
         <v>18.14</v>
       </c>
       <c r="T19" s="16">
         <v>17.77</v>
       </c>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19" s="16">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>17.739999999999998</v>
       </c>
       <c r="C20" s="16">
         <v>16.989999999999998</v>
       </c>
       <c r="D20" s="16">
         <v>19.93</v>
       </c>
       <c r="E20" s="16">
         <v>18.86</v>
       </c>
       <c r="F20" s="16">
         <v>19.13</v>
       </c>
       <c r="G20" s="16">
         <v>17.899999999999999</v>
       </c>
       <c r="H20" s="16">
         <v>19.41</v>
       </c>
       <c r="I20" s="16">
@@ -3643,76 +3754,80 @@
       </c>
       <c r="M20" s="16">
         <v>18.87</v>
       </c>
       <c r="N20" s="16">
         <v>19.46</v>
       </c>
       <c r="O20" s="16">
         <v>19.5</v>
       </c>
       <c r="P20" s="16">
         <v>14.13</v>
       </c>
       <c r="Q20" s="16">
         <v>15.48</v>
       </c>
       <c r="R20" s="16">
         <v>15.68</v>
       </c>
       <c r="S20" s="16">
         <v>15.48</v>
       </c>
       <c r="T20" s="16">
         <v>15.24</v>
       </c>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20" s="16">
+        <v>15.75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="45"/>
       <c r="C21" s="45"/>
       <c r="D21" s="45"/>
       <c r="E21" s="45"/>
       <c r="F21" s="45"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45"/>
       <c r="J21" s="45"/>
       <c r="K21" s="45"/>
       <c r="L21" s="45"/>
       <c r="M21" s="45"/>
       <c r="N21" s="45"/>
       <c r="O21" s="45"/>
       <c r="P21" s="45"/>
       <c r="Q21" s="45"/>
       <c r="R21" s="45"/>
       <c r="S21" s="45"/>
       <c r="T21" s="45"/>
-    </row>
-    <row r="22" spans="1:20" s="7" customFormat="1">
+      <c r="U21" s="45"/>
+    </row>
+    <row r="22" spans="1:21" s="7" customFormat="1">
       <c r="A22" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="15">
         <v>21.51</v>
       </c>
       <c r="C22" s="15">
         <v>22.2</v>
       </c>
       <c r="D22" s="15">
         <v>22.44</v>
       </c>
       <c r="E22" s="15">
         <v>22.74</v>
       </c>
       <c r="F22" s="15">
         <v>22.4</v>
       </c>
       <c r="G22" s="15">
         <v>22.1</v>
       </c>
       <c r="H22" s="15">
         <v>22.31</v>
       </c>
       <c r="I22" s="15">
@@ -3729,52 +3844,55 @@
       </c>
       <c r="M22" s="15">
         <v>22.05</v>
       </c>
       <c r="N22" s="23">
         <v>20.52</v>
       </c>
       <c r="O22" s="15">
         <v>21.23</v>
       </c>
       <c r="P22" s="15">
         <v>20.54</v>
       </c>
       <c r="Q22" s="15">
         <v>20.149999999999999</v>
       </c>
       <c r="R22" s="15">
         <v>19.59</v>
       </c>
       <c r="S22" s="15">
         <v>19.690000000000001</v>
       </c>
       <c r="T22" s="15">
         <v>20.02</v>
       </c>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22" s="15">
+        <v>19.91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="16">
         <v>31.87</v>
       </c>
       <c r="C23" s="16">
         <v>23.12</v>
       </c>
       <c r="D23" s="16">
         <v>22.25</v>
       </c>
       <c r="E23" s="16">
         <v>20.61</v>
       </c>
       <c r="F23" s="16">
         <v>19.52</v>
       </c>
       <c r="G23" s="16">
         <v>19.309999999999999</v>
       </c>
       <c r="H23" s="16">
         <v>19.93</v>
       </c>
       <c r="I23" s="16">
@@ -3791,52 +3909,55 @@
       </c>
       <c r="M23" s="16">
         <v>20.010000000000002</v>
       </c>
       <c r="N23" s="24">
         <v>17.47</v>
       </c>
       <c r="O23" s="16">
         <v>14.72</v>
       </c>
       <c r="P23" s="16">
         <v>14.7</v>
       </c>
       <c r="Q23" s="16">
         <v>14.79</v>
       </c>
       <c r="R23" s="16">
         <v>14.77</v>
       </c>
       <c r="S23" s="16">
         <v>13.9</v>
       </c>
       <c r="T23" s="16">
         <v>14.75</v>
       </c>
-    </row>
-    <row r="24" spans="1:20">
+      <c r="U23" s="16">
+        <v>14.63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" s="28" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="16">
         <v>21.27</v>
       </c>
       <c r="C24" s="16">
         <v>23.19</v>
       </c>
       <c r="D24" s="16">
         <v>23.95</v>
       </c>
       <c r="E24" s="16">
         <v>23.82</v>
       </c>
       <c r="F24" s="16">
         <v>23.44</v>
       </c>
       <c r="G24" s="16">
         <v>22.85</v>
       </c>
       <c r="H24" s="16">
         <v>23.29</v>
       </c>
       <c r="I24" s="16">
@@ -3853,52 +3974,55 @@
       </c>
       <c r="M24" s="16">
         <v>23.49</v>
       </c>
       <c r="N24" s="24">
         <v>19.940000000000001</v>
       </c>
       <c r="O24" s="16">
         <v>20.61</v>
       </c>
       <c r="P24" s="16">
         <v>20.78</v>
       </c>
       <c r="Q24" s="16">
         <v>19.829999999999998</v>
       </c>
       <c r="R24" s="16">
         <v>19.34</v>
       </c>
       <c r="S24" s="16">
         <v>20.14</v>
       </c>
       <c r="T24" s="16">
         <v>20.59</v>
       </c>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24" s="16">
+        <v>20.55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>22.93</v>
       </c>
       <c r="C25" s="16">
         <v>22.53</v>
       </c>
       <c r="D25" s="16">
         <v>22.9</v>
       </c>
       <c r="E25" s="16">
         <v>22.7</v>
       </c>
       <c r="F25" s="16">
         <v>22.21</v>
       </c>
       <c r="G25" s="16">
         <v>22.22</v>
       </c>
       <c r="H25" s="16">
         <v>22.32</v>
       </c>
       <c r="I25" s="16">
@@ -3915,52 +4039,55 @@
       </c>
       <c r="M25" s="16">
         <v>21.64</v>
       </c>
       <c r="N25" s="24">
         <v>23.34</v>
       </c>
       <c r="O25" s="16">
         <v>22.64</v>
       </c>
       <c r="P25" s="16">
         <v>20.93</v>
       </c>
       <c r="Q25" s="16">
         <v>20.329999999999998</v>
       </c>
       <c r="R25" s="16">
         <v>19.02</v>
       </c>
       <c r="S25" s="16">
         <v>19.11</v>
       </c>
       <c r="T25" s="16">
         <v>19.84</v>
       </c>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25" s="16">
+        <v>19.28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="16">
         <v>18.5</v>
       </c>
       <c r="C26" s="16">
         <v>20.46</v>
       </c>
       <c r="D26" s="16">
         <v>20.170000000000002</v>
       </c>
       <c r="E26" s="16">
         <v>20.57</v>
       </c>
       <c r="F26" s="16">
         <v>20.74</v>
       </c>
       <c r="G26" s="16">
         <v>20.77</v>
       </c>
       <c r="H26" s="16">
         <v>20.74</v>
       </c>
       <c r="I26" s="16">
@@ -3977,52 +4104,55 @@
       </c>
       <c r="M26" s="16">
         <v>20.8</v>
       </c>
       <c r="N26" s="24">
         <v>16.2</v>
       </c>
       <c r="O26" s="16">
         <v>17.670000000000002</v>
       </c>
       <c r="P26" s="16">
         <v>16.309999999999999</v>
       </c>
       <c r="Q26" s="16">
         <v>16.5</v>
       </c>
       <c r="R26" s="16">
         <v>17.03</v>
       </c>
       <c r="S26" s="16">
         <v>17.32</v>
       </c>
       <c r="T26" s="16">
         <v>17.149999999999999</v>
       </c>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26" s="16">
+        <v>17.98</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>23.69</v>
       </c>
       <c r="C27" s="16">
         <v>24.39</v>
       </c>
       <c r="D27" s="16">
         <v>23.34</v>
       </c>
       <c r="E27" s="16">
         <v>22.82</v>
       </c>
       <c r="F27" s="16">
         <v>22.3</v>
       </c>
       <c r="G27" s="16">
         <v>21.27</v>
       </c>
       <c r="H27" s="16">
         <v>21.59</v>
       </c>
       <c r="I27" s="16">
@@ -4039,52 +4169,55 @@
       </c>
       <c r="M27" s="16">
         <v>21.03</v>
       </c>
       <c r="N27" s="24">
         <v>20.309999999999999</v>
       </c>
       <c r="O27" s="16">
         <v>20.49</v>
       </c>
       <c r="P27" s="16">
         <v>20</v>
       </c>
       <c r="Q27" s="16">
         <v>19.41</v>
       </c>
       <c r="R27" s="16">
         <v>18.96</v>
       </c>
       <c r="S27" s="16">
         <v>18.88</v>
       </c>
       <c r="T27" s="16">
         <v>18.559999999999999</v>
       </c>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="16">
         <v>21.49</v>
       </c>
       <c r="C28" s="16">
         <v>21.99</v>
       </c>
       <c r="D28" s="16">
         <v>22.35</v>
       </c>
       <c r="E28" s="16">
         <v>23.14</v>
       </c>
       <c r="F28" s="16">
         <v>22.82</v>
       </c>
       <c r="G28" s="16">
         <v>22.62</v>
       </c>
       <c r="H28" s="16">
         <v>22.71</v>
       </c>
       <c r="I28" s="16">
@@ -4101,52 +4234,55 @@
       </c>
       <c r="M28" s="16">
         <v>22.71</v>
       </c>
       <c r="N28" s="24">
         <v>20.94</v>
       </c>
       <c r="O28" s="16">
         <v>22.41</v>
       </c>
       <c r="P28" s="16">
         <v>21.84</v>
       </c>
       <c r="Q28" s="16">
         <v>21.93</v>
       </c>
       <c r="R28" s="16">
         <v>21.42</v>
       </c>
       <c r="S28" s="16">
         <v>21.26</v>
       </c>
       <c r="T28" s="16">
         <v>21.63</v>
       </c>
-    </row>
-    <row r="29" spans="1:20">
+      <c r="U28" s="16">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
       <c r="A29" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="17">
         <v>17.559999999999999</v>
       </c>
       <c r="C29" s="17">
         <v>19.71</v>
       </c>
       <c r="D29" s="17">
         <v>19.88</v>
       </c>
       <c r="E29" s="17">
         <v>21.03</v>
       </c>
       <c r="F29" s="17">
         <v>20.75</v>
       </c>
       <c r="G29" s="17">
         <v>20.34</v>
       </c>
       <c r="H29" s="17">
         <v>20.96</v>
       </c>
       <c r="I29" s="17">
@@ -4163,69 +4299,72 @@
       </c>
       <c r="M29" s="17">
         <v>18.96</v>
       </c>
       <c r="N29" s="17">
         <v>19.100000000000001</v>
       </c>
       <c r="O29" s="17">
         <v>19.68</v>
       </c>
       <c r="P29" s="17">
         <v>18.73</v>
       </c>
       <c r="Q29" s="17">
         <v>17.149999999999999</v>
       </c>
       <c r="R29" s="17">
         <v>16.38</v>
       </c>
       <c r="S29" s="17">
         <v>16.350000000000001</v>
       </c>
       <c r="T29" s="17">
         <v>16.420000000000002</v>
       </c>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29" s="17">
+        <v>16.38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" s="18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="A16:U16"/>
+    <mergeCell ref="A21:U21"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="N5:U5"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A7:U7"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="A3:T3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:T16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General fertility rate</vt:lpstr>
     </vt:vector>