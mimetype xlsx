--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of deaths by gender" sheetId="5" r:id="rId3"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId4"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Karakia district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Munayly district</t>
   </si>
   <si>
@@ -520,61 +520,61 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -868,105 +868,106 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:EQ30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C38" sqref="C38"/>
+      <selection pane="bottomLeft" activeCell="R24" sqref="R24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:147" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
     </row>
     <row r="4" spans="1:147" s="2" customFormat="1" ht="10.199999999999999">
       <c r="N4" s="3"/>
-      <c r="O4" s="3" t="s">
+      <c r="P4" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="24"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
-      <c r="P5" s="22"/>
+      <c r="P5" s="33"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="22"/>
       <c r="S5" s="22"/>
       <c r="T5" s="22"/>
       <c r="U5" s="22"/>
       <c r="V5" s="22"/>
       <c r="W5" s="22"/>
       <c r="X5" s="22"/>
       <c r="Y5" s="22"/>
       <c r="Z5" s="22"/>
       <c r="AA5" s="22"/>
       <c r="AB5" s="22"/>
       <c r="AC5" s="22"/>
       <c r="AD5" s="22"/>
       <c r="AE5" s="22"/>
       <c r="AF5" s="22"/>
       <c r="AG5" s="22"/>
       <c r="AH5" s="22"/>
       <c r="AI5" s="22"/>
       <c r="AJ5" s="22"/>
       <c r="AK5" s="22"/>
       <c r="AL5" s="22"/>
       <c r="AM5" s="22"/>
       <c r="AN5" s="22"/>
       <c r="AO5" s="22"/>
@@ -1099,51 +1100,53 @@
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="P6" s="22"/>
+      <c r="P6" s="5" t="s">
+        <v>11</v>
+      </c>
       <c r="Q6" s="22"/>
       <c r="R6" s="22"/>
       <c r="S6" s="22"/>
       <c r="T6" s="22"/>
       <c r="U6" s="22"/>
       <c r="V6" s="22"/>
       <c r="W6" s="22"/>
       <c r="X6" s="22"/>
       <c r="Y6" s="22"/>
       <c r="Z6" s="22"/>
       <c r="AA6" s="22"/>
       <c r="AB6" s="22"/>
       <c r="AC6" s="22"/>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="22"/>
       <c r="AL6" s="22"/>
       <c r="AM6" s="22"/>
       <c r="AN6" s="22"/>
       <c r="AO6" s="22"/>
@@ -1250,51 +1253,51 @@
       <c r="EL6" s="22"/>
       <c r="EM6" s="22"/>
       <c r="EN6" s="22"/>
       <c r="EO6" s="22"/>
       <c r="EP6" s="22"/>
       <c r="EQ6" s="22"/>
     </row>
     <row r="7" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
-      <c r="P7" s="22"/>
+      <c r="P7" s="35"/>
       <c r="Q7" s="22"/>
       <c r="R7" s="22"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="U7" s="22"/>
       <c r="V7" s="22"/>
       <c r="W7" s="22"/>
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
       <c r="Z7" s="22"/>
       <c r="AA7" s="22"/>
       <c r="AB7" s="22"/>
       <c r="AC7" s="22"/>
       <c r="AD7" s="22"/>
       <c r="AE7" s="22"/>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="22"/>
       <c r="AK7" s="22"/>
       <c r="AL7" s="22"/>
       <c r="AM7" s="22"/>
       <c r="AN7" s="22"/>
       <c r="AO7" s="22"/>
@@ -1429,51 +1432,53 @@
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="7">
         <v>272</v>
       </c>
       <c r="J8" s="7">
         <v>243</v>
       </c>
       <c r="K8" s="7">
         <v>296</v>
       </c>
       <c r="L8" s="7">
         <v>265</v>
       </c>
       <c r="M8" s="7">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
-      <c r="P8" s="23"/>
+      <c r="P8" s="7">
+        <v>278</v>
+      </c>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="23"/>
       <c r="AA8" s="23"/>
       <c r="AB8" s="23"/>
       <c r="AC8" s="23"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="23"/>
       <c r="AF8" s="23"/>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="23"/>
       <c r="AK8" s="23"/>
       <c r="AL8" s="23"/>
       <c r="AM8" s="23"/>
       <c r="AN8" s="23"/>
       <c r="AO8" s="23"/>
@@ -1608,51 +1613,53 @@
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="10">
         <v>109</v>
       </c>
       <c r="J9" s="10">
         <v>91</v>
       </c>
       <c r="K9" s="10">
         <v>113</v>
       </c>
       <c r="L9" s="10">
         <v>96</v>
       </c>
       <c r="M9" s="10">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
-      <c r="P9" s="22"/>
+      <c r="P9" s="10">
+        <v>101</v>
+      </c>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="22"/>
       <c r="U9" s="22"/>
       <c r="V9" s="22"/>
       <c r="W9" s="22"/>
       <c r="X9" s="22"/>
       <c r="Y9" s="22"/>
       <c r="Z9" s="22"/>
       <c r="AA9" s="22"/>
       <c r="AB9" s="22"/>
       <c r="AC9" s="22"/>
       <c r="AD9" s="22"/>
       <c r="AE9" s="22"/>
       <c r="AF9" s="22"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="22"/>
       <c r="AK9" s="22"/>
       <c r="AL9" s="22"/>
       <c r="AM9" s="22"/>
       <c r="AN9" s="22"/>
       <c r="AO9" s="22"/>
@@ -1787,51 +1794,53 @@
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="10">
         <v>56</v>
       </c>
       <c r="J10" s="10">
         <v>49</v>
       </c>
       <c r="K10" s="10">
         <v>51</v>
       </c>
       <c r="L10" s="10">
         <v>48</v>
       </c>
       <c r="M10" s="10">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
-      <c r="P10" s="22"/>
+      <c r="P10" s="10">
+        <v>50</v>
+      </c>
       <c r="Q10" s="22"/>
       <c r="R10" s="22"/>
       <c r="S10" s="22"/>
       <c r="T10" s="22"/>
       <c r="U10" s="22"/>
       <c r="V10" s="22"/>
       <c r="W10" s="22"/>
       <c r="X10" s="22"/>
       <c r="Y10" s="22"/>
       <c r="Z10" s="22"/>
       <c r="AA10" s="22"/>
       <c r="AB10" s="22"/>
       <c r="AC10" s="22"/>
       <c r="AD10" s="22"/>
       <c r="AE10" s="22"/>
       <c r="AF10" s="22"/>
       <c r="AG10" s="22"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="22"/>
       <c r="AK10" s="22"/>
       <c r="AL10" s="22"/>
       <c r="AM10" s="22"/>
       <c r="AN10" s="22"/>
       <c r="AO10" s="22"/>
@@ -1966,5534 +1975,5871 @@
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="10">
         <v>15</v>
       </c>
       <c r="J11" s="10">
         <v>24</v>
       </c>
       <c r="K11" s="10">
         <v>37</v>
       </c>
       <c r="L11" s="10">
         <v>26</v>
       </c>
       <c r="M11" s="10">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
+      <c r="P11" s="10">
+        <v>17</v>
+      </c>
     </row>
     <row r="12" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="10">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="10">
         <v>10</v>
       </c>
       <c r="E12" s="18">
         <v>18</v>
       </c>
       <c r="F12" s="10">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="10">
         <v>18</v>
       </c>
       <c r="J12" s="10">
         <v>16</v>
       </c>
       <c r="K12" s="10">
         <v>19</v>
       </c>
       <c r="L12" s="10">
         <v>19</v>
       </c>
       <c r="M12" s="10">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
+      <c r="P12" s="10">
+        <v>18</v>
+      </c>
     </row>
     <row r="13" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="10">
         <v>14</v>
       </c>
       <c r="E13" s="18">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="10">
         <v>16</v>
       </c>
       <c r="J13" s="10">
         <v>8</v>
       </c>
       <c r="K13" s="10">
         <v>11</v>
       </c>
       <c r="L13" s="10">
         <v>8</v>
       </c>
       <c r="M13" s="10">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
+      <c r="P13" s="10">
+        <v>12</v>
+      </c>
     </row>
     <row r="14" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="10">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="10">
         <v>58</v>
       </c>
       <c r="E14" s="18">
         <v>48</v>
       </c>
       <c r="F14" s="10">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="10">
         <v>48</v>
       </c>
       <c r="J14" s="10">
         <v>39</v>
       </c>
       <c r="K14" s="10">
         <v>53</v>
       </c>
       <c r="L14" s="10">
         <v>56</v>
       </c>
       <c r="M14" s="10">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
+      <c r="P14" s="10">
+        <v>64</v>
+      </c>
     </row>
     <row r="15" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="10">
         <v>4</v>
       </c>
       <c r="E15" s="18">
         <v>14</v>
       </c>
       <c r="F15" s="10">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="10">
         <v>10</v>
       </c>
       <c r="J15" s="10">
         <v>16</v>
       </c>
       <c r="K15" s="10">
         <v>12</v>
       </c>
       <c r="L15" s="10">
         <v>12</v>
       </c>
       <c r="M15" s="10">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
+      </c>
+      <c r="P15" s="10">
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
-    </row>
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="36"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="7">
         <v>114</v>
       </c>
       <c r="C17" s="7">
         <v>135</v>
       </c>
       <c r="D17" s="7">
         <v>114</v>
       </c>
       <c r="E17" s="17">
         <v>137</v>
       </c>
       <c r="F17" s="7">
         <v>133</v>
       </c>
       <c r="G17" s="7">
         <v>146</v>
       </c>
       <c r="H17" s="7">
         <v>147</v>
       </c>
       <c r="I17" s="7">
         <v>135</v>
       </c>
       <c r="J17" s="7">
         <v>117</v>
       </c>
       <c r="K17" s="7">
         <v>132</v>
       </c>
       <c r="L17" s="7">
         <v>121</v>
       </c>
       <c r="M17" s="7">
         <v>174</v>
       </c>
       <c r="N17" s="7">
         <v>130</v>
       </c>
       <c r="O17" s="7">
         <v>136</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="7">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="10">
         <v>89</v>
       </c>
       <c r="C18" s="10">
         <v>112</v>
       </c>
       <c r="D18" s="10">
         <v>95</v>
       </c>
       <c r="E18" s="18">
         <v>109</v>
       </c>
       <c r="F18" s="10">
         <v>103</v>
       </c>
       <c r="G18" s="10">
         <v>120</v>
       </c>
       <c r="H18" s="10">
         <v>117</v>
       </c>
       <c r="I18" s="10">
         <v>107</v>
       </c>
       <c r="J18" s="10">
         <v>91</v>
       </c>
       <c r="K18" s="10">
         <v>107</v>
       </c>
       <c r="L18" s="10">
         <v>94</v>
       </c>
       <c r="M18" s="10">
         <v>149</v>
       </c>
       <c r="N18" s="10">
         <v>108</v>
       </c>
       <c r="O18" s="10">
         <v>112</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="10">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="10">
         <v>24</v>
       </c>
       <c r="C19" s="10">
         <v>21</v>
       </c>
       <c r="D19" s="10">
         <v>17</v>
       </c>
       <c r="E19" s="18">
         <v>24</v>
       </c>
       <c r="F19" s="10">
         <v>24</v>
       </c>
       <c r="G19" s="10">
         <v>19</v>
       </c>
       <c r="H19" s="10">
         <v>27</v>
       </c>
       <c r="I19" s="10">
         <v>26</v>
       </c>
       <c r="J19" s="10">
         <v>22</v>
       </c>
       <c r="K19" s="10">
         <v>25</v>
       </c>
       <c r="L19" s="10">
         <v>23</v>
       </c>
       <c r="M19" s="10">
         <v>22</v>
       </c>
       <c r="N19" s="10">
         <v>21</v>
       </c>
       <c r="O19" s="10">
         <v>21</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="10">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="18">
         <v>4</v>
       </c>
       <c r="F20" s="10">
         <v>6</v>
       </c>
       <c r="G20" s="10">
         <v>7</v>
       </c>
       <c r="H20" s="10">
         <v>3</v>
       </c>
       <c r="I20" s="10">
         <v>2</v>
       </c>
       <c r="J20" s="10">
         <v>4</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L20" s="10">
         <v>4</v>
       </c>
       <c r="M20" s="10">
         <v>3</v>
       </c>
       <c r="N20" s="10">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
-    </row>
-    <row r="22" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="36"/>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="7">
         <v>134</v>
       </c>
       <c r="C22" s="7">
         <v>147</v>
       </c>
       <c r="D22" s="7">
         <v>129</v>
       </c>
       <c r="E22" s="17">
         <v>165</v>
       </c>
       <c r="F22" s="7">
         <v>138</v>
       </c>
       <c r="G22" s="7">
         <v>148</v>
       </c>
       <c r="H22" s="7">
         <v>183</v>
       </c>
       <c r="I22" s="7">
         <v>137</v>
       </c>
       <c r="J22" s="7">
         <v>126</v>
       </c>
       <c r="K22" s="7">
         <v>164</v>
       </c>
       <c r="L22" s="7">
         <v>144</v>
       </c>
       <c r="M22" s="7">
         <v>189</v>
       </c>
       <c r="N22" s="26">
         <v>135</v>
       </c>
       <c r="O22" s="7">
         <v>160</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="7">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10">
         <v>6</v>
       </c>
       <c r="C23" s="10">
         <v>3</v>
       </c>
       <c r="D23" s="10">
         <v>1</v>
       </c>
       <c r="E23" s="18">
         <v>5</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>3</v>
       </c>
       <c r="I23" s="10">
         <v>2</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K23" s="10">
         <v>6</v>
       </c>
       <c r="L23" s="10">
         <v>2</v>
       </c>
       <c r="M23" s="10">
         <v>4</v>
       </c>
       <c r="N23" s="27">
         <v>4</v>
       </c>
       <c r="O23" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>24</v>
       </c>
       <c r="C24" s="10">
         <v>27</v>
       </c>
       <c r="D24" s="10">
         <v>26</v>
       </c>
       <c r="E24" s="18">
         <v>37</v>
       </c>
       <c r="F24" s="10">
         <v>20</v>
       </c>
       <c r="G24" s="10">
         <v>31</v>
       </c>
       <c r="H24" s="10">
         <v>23</v>
       </c>
       <c r="I24" s="10">
         <v>30</v>
       </c>
       <c r="J24" s="10">
         <v>27</v>
       </c>
       <c r="K24" s="10">
         <v>26</v>
       </c>
       <c r="L24" s="10">
         <v>25</v>
       </c>
       <c r="M24" s="10">
         <v>25</v>
       </c>
       <c r="N24" s="27">
         <v>33</v>
       </c>
       <c r="O24" s="10">
         <v>30</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="10">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="10">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>29</v>
       </c>
       <c r="D25" s="10">
         <v>18</v>
       </c>
       <c r="E25" s="18">
         <v>33</v>
       </c>
       <c r="F25" s="10">
         <v>28</v>
       </c>
       <c r="G25" s="10">
         <v>25</v>
       </c>
       <c r="H25" s="10">
         <v>40</v>
       </c>
       <c r="I25" s="10">
         <v>15</v>
       </c>
       <c r="J25" s="10">
         <v>24</v>
       </c>
       <c r="K25" s="10">
         <v>37</v>
       </c>
       <c r="L25" s="10">
         <v>26</v>
       </c>
       <c r="M25" s="10">
         <v>32</v>
       </c>
       <c r="N25" s="27">
         <v>26</v>
       </c>
       <c r="O25" s="10">
         <v>26</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="10">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="10">
         <v>17</v>
       </c>
       <c r="C26" s="10">
         <v>11</v>
       </c>
       <c r="D26" s="10">
         <v>10</v>
       </c>
       <c r="E26" s="18">
         <v>18</v>
       </c>
       <c r="F26" s="10">
         <v>16</v>
       </c>
       <c r="G26" s="10">
         <v>14</v>
       </c>
       <c r="H26" s="10">
         <v>23</v>
       </c>
       <c r="I26" s="10">
         <v>18</v>
       </c>
       <c r="J26" s="10">
         <v>16</v>
       </c>
       <c r="K26" s="10">
         <v>19</v>
       </c>
       <c r="L26" s="10">
         <v>19</v>
       </c>
       <c r="M26" s="10">
         <v>25</v>
       </c>
       <c r="N26" s="27">
         <v>11</v>
       </c>
       <c r="O26" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="10">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="10">
         <v>22</v>
       </c>
       <c r="C27" s="10">
         <v>12</v>
       </c>
       <c r="D27" s="10">
         <v>14</v>
       </c>
       <c r="E27" s="18">
         <v>14</v>
       </c>
       <c r="F27" s="10">
         <v>15</v>
       </c>
       <c r="G27" s="10">
         <v>15</v>
       </c>
       <c r="H27" s="10">
         <v>16</v>
       </c>
       <c r="I27" s="10">
         <v>16</v>
       </c>
       <c r="J27" s="10">
         <v>8</v>
       </c>
       <c r="K27" s="10">
         <v>11</v>
       </c>
       <c r="L27" s="10">
         <v>8</v>
       </c>
       <c r="M27" s="10">
         <v>13</v>
       </c>
       <c r="N27" s="27">
         <v>8</v>
       </c>
       <c r="O27" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="10">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>32</v>
       </c>
       <c r="C28" s="10">
         <v>54</v>
       </c>
       <c r="D28" s="10">
         <v>58</v>
       </c>
       <c r="E28" s="18">
         <v>48</v>
       </c>
       <c r="F28" s="10">
         <v>47</v>
       </c>
       <c r="G28" s="10">
         <v>48</v>
       </c>
       <c r="H28" s="10">
         <v>66</v>
       </c>
       <c r="I28" s="10">
         <v>48</v>
       </c>
       <c r="J28" s="10">
         <v>39</v>
       </c>
       <c r="K28" s="10">
         <v>53</v>
       </c>
       <c r="L28" s="10">
         <v>56</v>
       </c>
       <c r="M28" s="10">
         <v>76</v>
       </c>
       <c r="N28" s="27">
         <v>39</v>
       </c>
       <c r="O28" s="10">
         <v>54</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="10">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="12">
         <v>10</v>
       </c>
       <c r="C29" s="12">
         <v>11</v>
       </c>
       <c r="D29" s="12">
         <v>2</v>
       </c>
       <c r="E29" s="19">
         <v>10</v>
       </c>
       <c r="F29" s="12">
         <v>12</v>
       </c>
       <c r="G29" s="12">
         <v>14</v>
       </c>
       <c r="H29" s="12">
         <v>12</v>
       </c>
       <c r="I29" s="12">
         <v>8</v>
       </c>
       <c r="J29" s="12">
         <v>12</v>
       </c>
       <c r="K29" s="12">
         <v>12</v>
       </c>
       <c r="L29" s="12">
         <v>8</v>
       </c>
       <c r="M29" s="12">
         <v>14</v>
       </c>
       <c r="N29" s="12">
         <v>14</v>
       </c>
       <c r="O29" s="12">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="P29" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A21:P21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:O16"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:O30"/>
+  <dimension ref="A2:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q19" sqref="Q19"/>
+      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="8.88671875" style="1"/>
     <col min="5" max="5" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:15" ht="17.399999999999999" customHeight="1"/>
-    <row r="3" spans="1:15" ht="17.399999999999999">
+    <row r="2" spans="1:16" ht="17.399999999999999" customHeight="1"/>
+    <row r="3" spans="1:16" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
-    </row>
-[...1 lines deleted...]
-      <c r="N4" s="39" t="s">
+      <c r="P3" s="34"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="O4" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="39"/>
-[...2 lines deleted...]
-      <c r="A5" s="37"/>
+      <c r="P4" s="37"/>
+    </row>
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="38"/>
+      <c r="P5" s="33"/>
+    </row>
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="39"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="7" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P6" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
-    </row>
-    <row r="8" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="P7" s="35"/>
+    </row>
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="14">
         <v>3.6</v>
       </c>
       <c r="C8" s="14">
         <v>4.04</v>
       </c>
       <c r="D8" s="14">
         <v>3.86</v>
       </c>
       <c r="E8" s="14">
         <v>4.0199999999999996</v>
       </c>
       <c r="F8" s="14">
         <v>4</v>
       </c>
       <c r="G8" s="14">
         <v>4.07</v>
       </c>
       <c r="H8" s="14">
         <v>4.17</v>
       </c>
       <c r="I8" s="14">
         <v>4.1399999999999997</v>
       </c>
       <c r="J8" s="14">
         <v>4.09</v>
       </c>
       <c r="K8" s="14">
         <v>4.1100000000000003</v>
       </c>
       <c r="L8" s="14">
         <v>4.0999999999999996</v>
       </c>
       <c r="M8" s="14">
         <v>4.2</v>
       </c>
       <c r="N8" s="14">
         <v>3.78</v>
       </c>
       <c r="O8" s="14">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="14">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="15">
         <v>3.72</v>
       </c>
       <c r="C9" s="15">
         <v>4.33</v>
       </c>
       <c r="D9" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="E9" s="15">
         <v>4.26</v>
       </c>
       <c r="F9" s="15">
         <v>4.22</v>
       </c>
       <c r="G9" s="15">
         <v>4.33</v>
       </c>
       <c r="H9" s="15">
         <v>4.38</v>
       </c>
       <c r="I9" s="15">
         <v>4.3600000000000003</v>
       </c>
       <c r="J9" s="15">
         <v>4.29</v>
       </c>
       <c r="K9" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="L9" s="15">
         <v>4.2699999999999996</v>
       </c>
       <c r="M9" s="15">
         <v>4.42</v>
       </c>
       <c r="N9" s="15">
         <v>4.22</v>
       </c>
       <c r="O9" s="15">
         <v>4.5599999999999996</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="15">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="15">
         <v>3.65</v>
       </c>
       <c r="C10" s="15">
         <v>3.83</v>
       </c>
       <c r="D10" s="15">
         <v>3.64</v>
       </c>
       <c r="E10" s="15">
         <v>3.93</v>
       </c>
       <c r="F10" s="15">
         <v>3.81</v>
       </c>
       <c r="G10" s="15">
         <v>3.83</v>
       </c>
       <c r="H10" s="15">
         <v>3.83</v>
       </c>
       <c r="I10" s="15">
         <v>3.89</v>
       </c>
       <c r="J10" s="15">
         <v>3.88</v>
       </c>
       <c r="K10" s="15">
         <v>3.88</v>
       </c>
       <c r="L10" s="15">
         <v>3.87</v>
       </c>
       <c r="M10" s="15">
         <v>3.85</v>
       </c>
       <c r="N10" s="15">
         <v>4.08</v>
       </c>
       <c r="O10" s="15">
         <v>4.16</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="15">
+        <v>4.03</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="15">
         <v>3.74</v>
       </c>
       <c r="C11" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="D11" s="15">
         <v>3.91</v>
       </c>
       <c r="E11" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="F11" s="15">
         <v>4.3600000000000003</v>
       </c>
       <c r="G11" s="15">
         <v>4.34</v>
       </c>
       <c r="H11" s="15">
         <v>4.66</v>
       </c>
       <c r="I11" s="15">
         <v>4.38</v>
       </c>
       <c r="J11" s="15">
         <v>4.34</v>
       </c>
       <c r="K11" s="15">
         <v>4.5199999999999996</v>
       </c>
       <c r="L11" s="15">
         <v>4.5</v>
       </c>
       <c r="M11" s="15">
         <v>4.5599999999999996</v>
       </c>
       <c r="N11" s="15">
         <v>4.2699999999999996</v>
       </c>
       <c r="O11" s="15">
         <v>4.4800000000000004</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="15">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="15">
         <v>5.52</v>
       </c>
       <c r="C12" s="15">
         <v>4.7300000000000004</v>
       </c>
       <c r="D12" s="15">
         <v>4.21</v>
       </c>
       <c r="E12" s="15">
         <v>4.66</v>
       </c>
       <c r="F12" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="G12" s="15">
         <v>4.76</v>
       </c>
       <c r="H12" s="15">
         <v>5.16</v>
       </c>
       <c r="I12" s="15">
         <v>5.26</v>
       </c>
       <c r="J12" s="15">
         <v>5.26</v>
       </c>
       <c r="K12" s="15">
         <v>5.36</v>
       </c>
       <c r="L12" s="15">
         <v>5.45</v>
       </c>
       <c r="M12" s="15">
         <v>5.67</v>
       </c>
       <c r="N12" s="15">
         <v>3.64</v>
       </c>
       <c r="O12" s="15">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
         <v>7.55</v>
       </c>
       <c r="C13" s="15">
         <v>6.1</v>
       </c>
       <c r="D13" s="15">
         <v>5.6</v>
       </c>
       <c r="E13" s="15">
         <v>5.44</v>
       </c>
       <c r="F13" s="15">
         <v>5.38</v>
       </c>
       <c r="G13" s="15">
         <v>5.38</v>
       </c>
       <c r="H13" s="15">
         <v>5.4</v>
       </c>
       <c r="I13" s="15">
         <v>5.43</v>
       </c>
       <c r="J13" s="15">
         <v>5.13</v>
       </c>
       <c r="K13" s="15">
         <v>4.99</v>
       </c>
       <c r="L13" s="15">
         <v>4.79</v>
       </c>
       <c r="M13" s="15">
         <v>4.76</v>
       </c>
       <c r="N13" s="15">
         <v>2.8</v>
       </c>
       <c r="O13" s="15">
         <v>3.84</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="15">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C14" s="15">
         <v>3.09</v>
       </c>
       <c r="D14" s="15">
         <v>3.38</v>
       </c>
       <c r="E14" s="15">
         <v>3.37</v>
       </c>
       <c r="F14" s="15">
         <v>3.33</v>
       </c>
       <c r="G14" s="15">
         <v>3.34</v>
       </c>
       <c r="H14" s="15">
         <v>3.51</v>
       </c>
       <c r="I14" s="15">
         <v>3.48</v>
       </c>
       <c r="J14" s="15">
         <v>3.4</v>
       </c>
       <c r="K14" s="15">
         <v>3.42</v>
       </c>
       <c r="L14" s="15">
         <v>3.46</v>
       </c>
       <c r="M14" s="15">
         <v>3.61</v>
       </c>
       <c r="N14" s="15">
         <v>2.63</v>
       </c>
       <c r="O14" s="15">
         <v>3.29</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="15">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="15">
         <v>3.12</v>
       </c>
       <c r="C15" s="15">
         <v>3.56</v>
       </c>
       <c r="D15" s="15">
         <v>2.74</v>
       </c>
       <c r="E15" s="15">
         <v>3.09</v>
       </c>
       <c r="F15" s="15">
         <v>3.5</v>
       </c>
       <c r="G15" s="15">
         <v>3.95</v>
       </c>
       <c r="H15" s="15">
         <v>3.99</v>
       </c>
       <c r="I15" s="15">
         <v>3.85</v>
       </c>
       <c r="J15" s="15">
         <v>3.95</v>
       </c>
       <c r="K15" s="15">
         <v>3.9</v>
       </c>
       <c r="L15" s="15">
         <v>3.87</v>
       </c>
       <c r="M15" s="15">
         <v>3.95</v>
       </c>
       <c r="N15" s="15">
         <v>4.2300000000000004</v>
       </c>
       <c r="O15" s="15">
         <v>4.87</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P15" s="15">
+        <v>4.74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
-    </row>
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="36"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="14">
         <v>3.55</v>
       </c>
       <c r="C17" s="14">
         <v>4.08</v>
       </c>
       <c r="D17" s="14">
         <v>3.91</v>
       </c>
       <c r="E17" s="14">
         <v>4.03</v>
       </c>
       <c r="F17" s="14">
         <v>4.05</v>
       </c>
       <c r="G17" s="14">
         <v>4.16</v>
       </c>
       <c r="H17" s="14">
         <v>4.22</v>
       </c>
       <c r="I17" s="14">
         <v>4.22</v>
       </c>
       <c r="J17" s="14">
         <v>4.17</v>
       </c>
       <c r="K17" s="14">
         <v>4.17</v>
       </c>
       <c r="L17" s="14">
         <v>4.1399999999999997</v>
       </c>
       <c r="M17" s="14">
         <v>4.26</v>
       </c>
       <c r="N17" s="14">
         <v>3.93</v>
       </c>
       <c r="O17" s="14">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="14">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="15">
         <v>3.58</v>
       </c>
       <c r="C18" s="15">
         <v>4.26</v>
       </c>
       <c r="D18" s="15">
         <v>4.12</v>
       </c>
       <c r="E18" s="15">
         <v>4.22</v>
       </c>
       <c r="F18" s="15">
         <v>4.21</v>
       </c>
       <c r="G18" s="15">
         <v>4.34</v>
       </c>
       <c r="H18" s="15">
         <v>4.3899999999999997</v>
       </c>
       <c r="I18" s="15">
         <v>4.37</v>
       </c>
       <c r="J18" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="K18" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="L18" s="15">
         <v>4.28</v>
       </c>
       <c r="M18" s="15">
         <v>4.43</v>
       </c>
       <c r="N18" s="15">
         <v>4.18</v>
       </c>
       <c r="O18" s="15">
         <v>4.4800000000000004</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="15">
+        <v>4.2699999999999996</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="15">
         <v>3.71</v>
       </c>
       <c r="C19" s="15">
         <v>3.64</v>
       </c>
       <c r="D19" s="15">
         <v>3.28</v>
       </c>
       <c r="E19" s="15">
         <v>3.41</v>
       </c>
       <c r="F19" s="15">
         <v>3.47</v>
       </c>
       <c r="G19" s="15">
         <v>3.39</v>
       </c>
       <c r="H19" s="15">
         <v>3.51</v>
       </c>
       <c r="I19" s="15">
         <v>3.58</v>
       </c>
       <c r="J19" s="15">
         <v>3.57</v>
       </c>
       <c r="K19" s="15">
         <v>3.6</v>
       </c>
       <c r="L19" s="15">
         <v>3.6</v>
       </c>
       <c r="M19" s="15">
         <v>3.59</v>
       </c>
       <c r="N19" s="15">
         <v>3.22</v>
       </c>
       <c r="O19" s="15">
         <v>3.38</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="15">
+        <v>3.43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="15">
         <v>1.36</v>
       </c>
       <c r="C20" s="15">
         <v>2.12</v>
       </c>
       <c r="D20" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="E20" s="15">
         <v>3.14</v>
       </c>
       <c r="F20" s="15">
         <v>4.16</v>
       </c>
       <c r="G20" s="15">
         <v>5.12</v>
       </c>
       <c r="H20" s="15">
         <v>4.95</v>
       </c>
       <c r="I20" s="15">
         <v>4.68</v>
       </c>
       <c r="J20" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="K20" s="15">
         <v>4.28</v>
       </c>
       <c r="L20" s="15">
         <v>4.4000000000000004</v>
       </c>
       <c r="M20" s="15">
         <v>4.37</v>
       </c>
       <c r="N20" s="15">
         <v>1.39</v>
       </c>
       <c r="O20" s="15">
         <v>2.89</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="15">
+        <v>4.24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
-    </row>
-    <row r="22" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="36"/>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="14">
         <v>3.63</v>
       </c>
       <c r="C22" s="14">
         <v>3.99</v>
       </c>
       <c r="D22" s="14">
         <v>3.81</v>
       </c>
       <c r="E22" s="14">
         <v>4.01</v>
       </c>
       <c r="F22" s="14">
         <v>3.95</v>
       </c>
       <c r="G22" s="14">
         <v>3.99</v>
       </c>
       <c r="H22" s="14">
         <v>4.13</v>
       </c>
       <c r="I22" s="14">
         <v>4.08</v>
       </c>
       <c r="J22" s="14">
         <v>4.0199999999999996</v>
       </c>
       <c r="K22" s="14">
         <v>4.0599999999999996</v>
       </c>
       <c r="L22" s="14">
         <v>4.0599999999999996</v>
       </c>
       <c r="M22" s="14">
         <v>4.1500000000000004</v>
       </c>
       <c r="N22" s="28">
         <v>3.64</v>
       </c>
       <c r="O22" s="14">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="14">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="15">
         <v>8.69</v>
       </c>
       <c r="C23" s="15">
         <v>6.94</v>
       </c>
       <c r="D23" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="E23" s="15">
         <v>5.73</v>
       </c>
       <c r="F23" s="15">
         <v>4.57</v>
       </c>
       <c r="G23" s="15">
         <v>4.07</v>
       </c>
       <c r="H23" s="15">
         <v>4.12</v>
       </c>
       <c r="I23" s="15">
         <v>3.97</v>
       </c>
       <c r="J23" s="15">
         <v>3.53</v>
       </c>
       <c r="K23" s="15">
         <v>4.07</v>
       </c>
       <c r="L23" s="15">
         <v>3.99</v>
       </c>
       <c r="M23" s="15">
         <v>4.1500000000000004</v>
       </c>
       <c r="N23" s="29">
         <v>5.82</v>
       </c>
       <c r="O23" s="15">
         <v>7.75</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="15">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15">
         <v>3.59</v>
       </c>
       <c r="C24" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="D24" s="15">
         <v>3.98</v>
       </c>
       <c r="E24" s="15">
         <v>4.43</v>
       </c>
       <c r="F24" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="G24" s="15">
         <v>4.26</v>
       </c>
       <c r="H24" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="I24" s="15">
         <v>4.1900000000000004</v>
       </c>
       <c r="J24" s="15">
         <v>4.1900000000000004</v>
       </c>
       <c r="K24" s="15">
         <v>4.16</v>
       </c>
       <c r="L24" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="M24" s="15">
         <v>4.1100000000000003</v>
       </c>
       <c r="N24" s="29">
         <v>4.91</v>
       </c>
       <c r="O24" s="15">
         <v>4.92</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="15">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="15">
         <v>3.74</v>
       </c>
       <c r="C25" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="D25" s="15">
         <v>3.91</v>
       </c>
       <c r="E25" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="F25" s="15">
         <v>4.3600000000000003</v>
       </c>
       <c r="G25" s="15">
         <v>4.34</v>
       </c>
       <c r="H25" s="15">
         <v>4.66</v>
       </c>
       <c r="I25" s="15">
         <v>4.38</v>
       </c>
       <c r="J25" s="15">
         <v>4.34</v>
       </c>
       <c r="K25" s="15">
         <v>4.5199999999999996</v>
       </c>
       <c r="L25" s="15">
         <v>4.5</v>
       </c>
       <c r="M25" s="15">
         <v>4.5599999999999996</v>
       </c>
       <c r="N25" s="29">
         <v>4.2699999999999996</v>
       </c>
       <c r="O25" s="15">
         <v>4.4800000000000004</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="15">
+        <v>3.89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="15">
         <v>5.52</v>
       </c>
       <c r="C26" s="15">
         <v>4.7300000000000004</v>
       </c>
       <c r="D26" s="15">
         <v>4.21</v>
       </c>
       <c r="E26" s="15">
         <v>4.66</v>
       </c>
       <c r="F26" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="G26" s="15">
         <v>4.76</v>
       </c>
       <c r="H26" s="15">
         <v>5.16</v>
       </c>
       <c r="I26" s="15">
         <v>5.26</v>
       </c>
       <c r="J26" s="15">
         <v>5.26</v>
       </c>
       <c r="K26" s="15">
         <v>5.36</v>
       </c>
       <c r="L26" s="15">
         <v>5.45</v>
       </c>
       <c r="M26" s="15">
         <v>5.67</v>
       </c>
       <c r="N26" s="29">
         <v>3.64</v>
       </c>
       <c r="O26" s="15">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="15">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="15">
         <v>7.55</v>
       </c>
       <c r="C27" s="15">
         <v>6.1</v>
       </c>
       <c r="D27" s="15">
         <v>5.6</v>
       </c>
       <c r="E27" s="15">
         <v>5.44</v>
       </c>
       <c r="F27" s="15">
         <v>5.38</v>
       </c>
       <c r="G27" s="15">
         <v>5.38</v>
       </c>
       <c r="H27" s="15">
         <v>5.4</v>
       </c>
       <c r="I27" s="15">
         <v>5.43</v>
       </c>
       <c r="J27" s="15">
         <v>5.13</v>
       </c>
       <c r="K27" s="15">
         <v>4.99</v>
       </c>
       <c r="L27" s="15">
         <v>4.79</v>
       </c>
       <c r="M27" s="15">
         <v>4.76</v>
       </c>
       <c r="N27" s="29">
         <v>2.8</v>
       </c>
       <c r="O27" s="15">
         <v>3.84</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="15">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C28" s="15">
         <v>3.09</v>
       </c>
       <c r="D28" s="15">
         <v>3.38</v>
       </c>
       <c r="E28" s="15">
         <v>3.37</v>
       </c>
       <c r="F28" s="15">
         <v>3.33</v>
       </c>
       <c r="G28" s="15">
         <v>3.34</v>
       </c>
       <c r="H28" s="15">
         <v>3.51</v>
       </c>
       <c r="I28" s="15">
         <v>3.48</v>
       </c>
       <c r="J28" s="15">
         <v>3.4</v>
       </c>
       <c r="K28" s="15">
         <v>3.42</v>
       </c>
       <c r="L28" s="15">
         <v>3.46</v>
       </c>
       <c r="M28" s="15">
         <v>3.61</v>
       </c>
       <c r="N28" s="29">
         <v>2.63</v>
       </c>
       <c r="O28" s="15">
         <v>3.29</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="15">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="16">
         <v>3.58</v>
       </c>
       <c r="C29" s="16">
         <v>3.94</v>
       </c>
       <c r="D29" s="16">
         <v>2.86</v>
       </c>
       <c r="E29" s="16">
         <v>3.07</v>
       </c>
       <c r="F29" s="16">
         <v>3.32</v>
       </c>
       <c r="G29" s="16">
         <v>3.64</v>
       </c>
       <c r="H29" s="16">
         <v>3.74</v>
       </c>
       <c r="I29" s="16">
         <v>3.63</v>
       </c>
       <c r="J29" s="16">
         <v>3.73</v>
       </c>
       <c r="K29" s="16">
         <v>3.8</v>
       </c>
       <c r="L29" s="16">
         <v>3.73</v>
       </c>
       <c r="M29" s="16">
         <v>3.84</v>
       </c>
       <c r="N29" s="16">
         <v>4.95</v>
       </c>
       <c r="O29" s="16">
         <v>5.38</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="16">
+        <v>4.8600000000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="13" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:O7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="A3:P3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:O3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O34"/>
+  <dimension ref="A3:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R20" sqref="R20"/>
+      <selection pane="bottomLeft" activeCell="S21" sqref="S21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
+    <row r="3" spans="1:16" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
-    </row>
-[...1 lines deleted...]
-      <c r="O4" s="3" t="s">
+      <c r="P3" s="34"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A5" s="37"/>
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="38"/>
+      <c r="P5" s="33"/>
+    </row>
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="39"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="7" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P6" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
-    </row>
-    <row r="8" spans="1:15" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="P7" s="35"/>
+    </row>
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="17">
         <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>282</v>
       </c>
       <c r="D8" s="17">
         <v>243</v>
       </c>
       <c r="E8" s="7">
         <v>302</v>
       </c>
       <c r="F8" s="17">
         <v>271</v>
       </c>
       <c r="G8" s="7">
         <v>294</v>
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="17">
         <v>272</v>
       </c>
       <c r="J8" s="17">
         <v>243</v>
       </c>
       <c r="K8" s="17">
         <v>296</v>
       </c>
       <c r="L8" s="17">
         <v>265</v>
       </c>
       <c r="M8" s="17">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P8" s="17">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="18">
         <v>95</v>
       </c>
       <c r="C9" s="10">
         <v>115</v>
       </c>
       <c r="D9" s="18">
         <v>96</v>
       </c>
       <c r="E9" s="10">
         <v>114</v>
       </c>
       <c r="F9" s="18">
         <v>103</v>
       </c>
       <c r="G9" s="10">
         <v>121</v>
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="18">
         <v>109</v>
       </c>
       <c r="J9" s="18">
         <v>91</v>
       </c>
       <c r="K9" s="18">
         <v>113</v>
       </c>
       <c r="L9" s="18">
         <v>96</v>
       </c>
       <c r="M9" s="18">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P9" s="18">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="18">
         <v>48</v>
       </c>
       <c r="C10" s="10">
         <v>48</v>
       </c>
       <c r="D10" s="18">
         <v>43</v>
       </c>
       <c r="E10" s="10">
         <v>61</v>
       </c>
       <c r="F10" s="18">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>50</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="18">
         <v>56</v>
       </c>
       <c r="J10" s="18">
         <v>49</v>
       </c>
       <c r="K10" s="18">
         <v>51</v>
       </c>
       <c r="L10" s="18">
         <v>48</v>
       </c>
       <c r="M10" s="18">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P10" s="18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>29</v>
       </c>
       <c r="D11" s="18">
         <v>18</v>
       </c>
       <c r="E11" s="10">
         <v>33</v>
       </c>
       <c r="F11" s="18">
         <v>28</v>
       </c>
       <c r="G11" s="10">
         <v>25</v>
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="18">
         <v>15</v>
       </c>
       <c r="J11" s="18">
         <v>24</v>
       </c>
       <c r="K11" s="18">
         <v>37</v>
       </c>
       <c r="L11" s="18">
         <v>26</v>
       </c>
       <c r="M11" s="18">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P11" s="18">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="18">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="18">
         <v>10</v>
       </c>
       <c r="E12" s="10">
         <v>18</v>
       </c>
       <c r="F12" s="18">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="18">
         <v>18</v>
       </c>
       <c r="J12" s="18">
         <v>16</v>
       </c>
       <c r="K12" s="18">
         <v>19</v>
       </c>
       <c r="L12" s="18">
         <v>19</v>
       </c>
       <c r="M12" s="18">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P12" s="18">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="18">
         <v>14</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="18">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="18">
         <v>16</v>
       </c>
       <c r="J13" s="18">
         <v>8</v>
       </c>
       <c r="K13" s="18">
         <v>11</v>
       </c>
       <c r="L13" s="18">
         <v>8</v>
       </c>
       <c r="M13" s="18">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P13" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="18">
         <v>58</v>
       </c>
       <c r="E14" s="10">
         <v>48</v>
       </c>
       <c r="F14" s="18">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="18">
         <v>48</v>
       </c>
       <c r="J14" s="18">
         <v>39</v>
       </c>
       <c r="K14" s="18">
         <v>53</v>
       </c>
       <c r="L14" s="18">
         <v>56</v>
       </c>
       <c r="M14" s="18">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P14" s="18">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="18">
         <v>4</v>
       </c>
       <c r="E15" s="10">
         <v>14</v>
       </c>
       <c r="F15" s="18">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="18">
         <v>10</v>
       </c>
       <c r="J15" s="18">
         <v>16</v>
       </c>
       <c r="K15" s="18">
         <v>12</v>
       </c>
       <c r="L15" s="18">
         <v>12</v>
       </c>
       <c r="M15" s="18">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P15" s="18">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
-    </row>
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="P16" s="36"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="17">
         <v>141</v>
       </c>
       <c r="C17" s="7">
         <v>146</v>
       </c>
       <c r="D17" s="17">
         <v>156</v>
       </c>
       <c r="E17" s="7">
         <v>179</v>
       </c>
       <c r="F17" s="17">
         <v>146</v>
       </c>
       <c r="G17" s="7">
         <v>165</v>
       </c>
       <c r="H17" s="7">
         <v>198</v>
       </c>
       <c r="I17" s="17">
         <v>162</v>
       </c>
       <c r="J17" s="17">
         <v>139</v>
       </c>
       <c r="K17" s="17">
         <v>180</v>
       </c>
       <c r="L17" s="17">
         <v>151</v>
       </c>
       <c r="M17" s="17">
         <v>199</v>
       </c>
       <c r="N17" s="7">
         <v>143</v>
       </c>
       <c r="O17" s="7">
         <v>176</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P17" s="17">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="18">
         <v>60</v>
       </c>
       <c r="C18" s="10">
         <v>61</v>
       </c>
       <c r="D18" s="18">
         <v>59</v>
       </c>
       <c r="E18" s="10">
         <v>64</v>
       </c>
       <c r="F18" s="18">
         <v>47</v>
       </c>
       <c r="G18" s="10">
         <v>67</v>
       </c>
       <c r="H18" s="10">
         <v>70</v>
       </c>
       <c r="I18" s="18">
         <v>60</v>
       </c>
       <c r="J18" s="18">
         <v>55</v>
       </c>
       <c r="K18" s="18">
         <v>60</v>
       </c>
       <c r="L18" s="18">
         <v>48</v>
       </c>
       <c r="M18" s="18">
         <v>89</v>
       </c>
       <c r="N18" s="10">
         <v>53</v>
       </c>
       <c r="O18" s="10">
         <v>74</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P18" s="18">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="18">
         <v>29</v>
       </c>
       <c r="C19" s="10">
         <v>25</v>
       </c>
       <c r="D19" s="18">
         <v>30</v>
       </c>
       <c r="E19" s="10">
         <v>40</v>
       </c>
       <c r="F19" s="18">
         <v>27</v>
       </c>
       <c r="G19" s="10">
         <v>26</v>
       </c>
       <c r="H19" s="10">
         <v>31</v>
       </c>
       <c r="I19" s="18">
         <v>28</v>
       </c>
       <c r="J19" s="18">
         <v>26</v>
       </c>
       <c r="K19" s="18">
         <v>35</v>
       </c>
       <c r="L19" s="18">
         <v>30</v>
       </c>
       <c r="M19" s="18">
         <v>25</v>
       </c>
       <c r="N19" s="10">
         <v>34</v>
       </c>
       <c r="O19" s="10">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P19" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="18">
         <v>13</v>
       </c>
       <c r="C20" s="10">
         <v>11</v>
       </c>
       <c r="D20" s="18">
         <v>9</v>
       </c>
       <c r="E20" s="10">
         <v>21</v>
       </c>
       <c r="F20" s="18">
         <v>16</v>
       </c>
       <c r="G20" s="10">
         <v>12</v>
       </c>
       <c r="H20" s="10">
         <v>27</v>
       </c>
       <c r="I20" s="18">
         <v>9</v>
       </c>
       <c r="J20" s="18">
         <v>12</v>
       </c>
       <c r="K20" s="18">
         <v>19</v>
       </c>
       <c r="L20" s="18">
         <v>11</v>
       </c>
       <c r="M20" s="18">
         <v>15</v>
       </c>
       <c r="N20" s="10">
         <v>14</v>
       </c>
       <c r="O20" s="10">
         <v>11</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P20" s="18">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="18">
         <v>10</v>
       </c>
       <c r="C21" s="10">
         <v>7</v>
       </c>
       <c r="D21" s="18">
         <v>6</v>
       </c>
       <c r="E21" s="10">
         <v>10</v>
       </c>
       <c r="F21" s="18">
         <v>10</v>
       </c>
       <c r="G21" s="10">
         <v>11</v>
       </c>
       <c r="H21" s="10">
         <v>11</v>
       </c>
       <c r="I21" s="18">
         <v>14</v>
       </c>
       <c r="J21" s="18">
         <v>9</v>
       </c>
       <c r="K21" s="18">
         <v>13</v>
       </c>
       <c r="L21" s="18">
         <v>10</v>
       </c>
       <c r="M21" s="18">
         <v>15</v>
       </c>
       <c r="N21" s="10">
         <v>4</v>
       </c>
       <c r="O21" s="10">
         <v>8</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P21" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="18">
         <v>9</v>
       </c>
       <c r="C22" s="10">
         <v>8</v>
       </c>
       <c r="D22" s="18">
         <v>7</v>
       </c>
       <c r="E22" s="10">
         <v>7</v>
       </c>
       <c r="F22" s="18">
         <v>10</v>
       </c>
       <c r="G22" s="10">
         <v>8</v>
       </c>
       <c r="H22" s="10">
         <v>10</v>
       </c>
       <c r="I22" s="18">
         <v>11</v>
       </c>
       <c r="J22" s="18">
         <v>6</v>
       </c>
       <c r="K22" s="18">
         <v>8</v>
       </c>
       <c r="L22" s="18">
         <v>6</v>
       </c>
       <c r="M22" s="18">
         <v>8</v>
       </c>
       <c r="N22" s="10">
         <v>6</v>
       </c>
       <c r="O22" s="10">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P22" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="18">
         <v>14</v>
       </c>
       <c r="C23" s="10">
         <v>24</v>
       </c>
       <c r="D23" s="18">
         <v>41</v>
       </c>
       <c r="E23" s="10">
         <v>28</v>
       </c>
       <c r="F23" s="18">
         <v>26</v>
       </c>
       <c r="G23" s="10">
         <v>31</v>
       </c>
       <c r="H23" s="10">
         <v>41</v>
       </c>
       <c r="I23" s="18">
         <v>31</v>
       </c>
       <c r="J23" s="18">
         <v>23</v>
       </c>
       <c r="K23" s="18">
         <v>38</v>
       </c>
       <c r="L23" s="18">
         <v>37</v>
       </c>
       <c r="M23" s="18">
         <v>37</v>
       </c>
       <c r="N23" s="10">
         <v>24</v>
       </c>
       <c r="O23" s="10">
         <v>35</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P23" s="18">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="18">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>10</v>
       </c>
       <c r="D24" s="18">
         <v>4</v>
       </c>
       <c r="E24" s="10">
         <v>9</v>
       </c>
       <c r="F24" s="18">
         <v>10</v>
       </c>
       <c r="G24" s="10">
         <v>10</v>
       </c>
       <c r="H24" s="10">
         <v>8</v>
       </c>
       <c r="I24" s="18">
         <v>9</v>
       </c>
       <c r="J24" s="18">
         <v>8</v>
       </c>
       <c r="K24" s="18">
         <v>7</v>
       </c>
       <c r="L24" s="18">
         <v>9</v>
       </c>
       <c r="M24" s="18">
         <v>10</v>
       </c>
       <c r="N24" s="10">
         <v>8</v>
       </c>
       <c r="O24" s="10">
         <v>14</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P24" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="36"/>
       <c r="L25" s="36"/>
       <c r="M25" s="36"/>
       <c r="N25" s="36"/>
       <c r="O25" s="36"/>
-    </row>
-    <row r="26" spans="1:15" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="P25" s="36"/>
+    </row>
+    <row r="26" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="17">
         <v>107</v>
       </c>
       <c r="C26" s="7">
         <v>136</v>
       </c>
       <c r="D26" s="17">
         <v>87</v>
       </c>
       <c r="E26" s="7">
         <v>123</v>
       </c>
       <c r="F26" s="17">
         <v>125</v>
       </c>
       <c r="G26" s="7">
         <v>129</v>
       </c>
       <c r="H26" s="7">
         <v>132</v>
       </c>
       <c r="I26" s="17">
         <v>110</v>
       </c>
       <c r="J26" s="17">
         <v>104</v>
       </c>
       <c r="K26" s="17">
         <v>116</v>
       </c>
       <c r="L26" s="17">
         <v>114</v>
       </c>
       <c r="M26" s="17">
         <v>164</v>
       </c>
       <c r="N26" s="26">
         <v>122</v>
       </c>
       <c r="O26" s="7">
         <v>120</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P26" s="17">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="18">
         <v>35</v>
       </c>
       <c r="C27" s="10">
         <v>54</v>
       </c>
       <c r="D27" s="18">
         <v>37</v>
       </c>
       <c r="E27" s="10">
         <v>50</v>
       </c>
       <c r="F27" s="18">
         <v>56</v>
       </c>
       <c r="G27" s="10">
         <v>54</v>
       </c>
       <c r="H27" s="10">
         <v>50</v>
       </c>
       <c r="I27" s="18">
         <v>49</v>
       </c>
       <c r="J27" s="18">
         <v>36</v>
       </c>
       <c r="K27" s="18">
         <v>53</v>
       </c>
       <c r="L27" s="18">
         <v>48</v>
       </c>
       <c r="M27" s="18">
         <v>64</v>
       </c>
       <c r="N27" s="27">
         <v>59</v>
       </c>
       <c r="O27" s="10">
         <v>44</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P27" s="18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="18">
         <v>19</v>
       </c>
       <c r="C28" s="10">
         <v>23</v>
       </c>
       <c r="D28" s="18">
         <v>13</v>
       </c>
       <c r="E28" s="10">
         <v>21</v>
       </c>
       <c r="F28" s="18">
         <v>17</v>
       </c>
       <c r="G28" s="10">
         <v>24</v>
       </c>
       <c r="H28" s="10">
         <v>19</v>
       </c>
       <c r="I28" s="18">
         <v>28</v>
       </c>
       <c r="J28" s="18">
         <v>23</v>
       </c>
       <c r="K28" s="18">
         <v>16</v>
       </c>
       <c r="L28" s="18">
         <v>18</v>
       </c>
       <c r="M28" s="18">
         <v>22</v>
       </c>
       <c r="N28" s="27">
         <v>20</v>
       </c>
       <c r="O28" s="10">
         <v>24</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P28" s="18">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="18">
         <v>10</v>
       </c>
       <c r="C29" s="10">
         <v>18</v>
       </c>
       <c r="D29" s="18">
         <v>9</v>
       </c>
       <c r="E29" s="10">
         <v>12</v>
       </c>
       <c r="F29" s="18">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>13</v>
       </c>
       <c r="H29" s="10">
         <v>13</v>
       </c>
       <c r="I29" s="18">
         <v>6</v>
       </c>
       <c r="J29" s="18">
         <v>12</v>
       </c>
       <c r="K29" s="18">
         <v>18</v>
       </c>
       <c r="L29" s="18">
         <v>15</v>
       </c>
       <c r="M29" s="18">
         <v>17</v>
       </c>
       <c r="N29" s="27">
         <v>12</v>
       </c>
       <c r="O29" s="10">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P29" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="18">
         <v>7</v>
       </c>
       <c r="C30" s="10">
         <v>4</v>
       </c>
       <c r="D30" s="18">
         <v>4</v>
       </c>
       <c r="E30" s="10">
         <v>8</v>
       </c>
       <c r="F30" s="18">
         <v>6</v>
       </c>
       <c r="G30" s="10">
         <v>3</v>
       </c>
       <c r="H30" s="10">
         <v>12</v>
       </c>
       <c r="I30" s="18">
         <v>4</v>
       </c>
       <c r="J30" s="18">
         <v>7</v>
       </c>
       <c r="K30" s="18">
         <v>6</v>
       </c>
       <c r="L30" s="18">
         <v>9</v>
       </c>
       <c r="M30" s="18">
         <v>10</v>
       </c>
       <c r="N30" s="27">
         <v>7</v>
       </c>
       <c r="O30" s="10">
         <v>8</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P30" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="18">
         <v>13</v>
       </c>
       <c r="C31" s="10">
         <v>4</v>
       </c>
       <c r="D31" s="18">
         <v>7</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="18">
         <v>5</v>
       </c>
       <c r="G31" s="10">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>6</v>
       </c>
       <c r="I31" s="18">
         <v>5</v>
       </c>
       <c r="J31" s="18">
         <v>2</v>
       </c>
       <c r="K31" s="18">
         <v>3</v>
       </c>
       <c r="L31" s="18">
         <v>2</v>
       </c>
       <c r="M31" s="18">
         <v>5</v>
       </c>
       <c r="N31" s="27">
         <v>2</v>
       </c>
       <c r="O31" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P31" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="18">
         <v>18</v>
       </c>
       <c r="C32" s="10">
         <v>30</v>
       </c>
       <c r="D32" s="18">
         <v>17</v>
       </c>
       <c r="E32" s="10">
         <v>20</v>
       </c>
       <c r="F32" s="18">
         <v>21</v>
       </c>
       <c r="G32" s="10">
         <v>17</v>
       </c>
       <c r="H32" s="10">
         <v>25</v>
       </c>
       <c r="I32" s="18">
         <v>17</v>
       </c>
       <c r="J32" s="18">
         <v>16</v>
       </c>
       <c r="K32" s="18">
         <v>15</v>
       </c>
       <c r="L32" s="18">
         <v>19</v>
       </c>
       <c r="M32" s="18">
         <v>39</v>
       </c>
       <c r="N32" s="27">
         <v>15</v>
       </c>
       <c r="O32" s="10">
         <v>19</v>
       </c>
-    </row>
-    <row r="33" spans="1:15" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="P32" s="18">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="19">
         <v>5</v>
       </c>
       <c r="C33" s="12">
         <v>3</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="12">
         <v>5</v>
       </c>
       <c r="F33" s="19">
         <v>8</v>
       </c>
       <c r="G33" s="12">
         <v>11</v>
       </c>
       <c r="H33" s="12">
         <v>7</v>
       </c>
       <c r="I33" s="19">
         <v>1</v>
       </c>
       <c r="J33" s="19">
         <v>8</v>
       </c>
       <c r="K33" s="19">
         <v>5</v>
       </c>
       <c r="L33" s="19">
         <v>3</v>
       </c>
       <c r="M33" s="19">
         <v>7</v>
       </c>
       <c r="N33" s="12">
         <v>7</v>
       </c>
       <c r="O33" s="12">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:15" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="P33" s="19">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A25:O25"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A25:P25"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q23" sqref="Q23"/>
+      <selection activeCell="E40" sqref="E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20.6640625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
+    <row r="3" spans="1:16" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
-    </row>
-    <row r="4" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P3" s="34"/>
+    </row>
+    <row r="4" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="D4" s="3"/>
-      <c r="O4" s="3" t="s">
+      <c r="P4" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A5" s="37"/>
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="P5" s="33"/>
+    </row>
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="41"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="P6" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="41"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+    </row>
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="7">
         <v>9</v>
       </c>
       <c r="C8" s="7">
         <v>13</v>
       </c>
       <c r="D8" s="7">
         <v>9</v>
       </c>
       <c r="E8" s="17">
         <v>12</v>
       </c>
       <c r="F8" s="7">
         <v>1</v>
       </c>
       <c r="G8" s="7">
         <v>7</v>
       </c>
       <c r="H8" s="7">
         <v>6</v>
       </c>
       <c r="I8" s="7">
         <v>8</v>
       </c>
       <c r="J8" s="7">
         <v>14</v>
       </c>
       <c r="K8" s="7">
         <v>11</v>
       </c>
       <c r="L8" s="7">
         <v>6</v>
       </c>
       <c r="M8" s="7">
         <v>7</v>
       </c>
       <c r="N8" s="17">
         <v>6</v>
       </c>
       <c r="O8" s="7">
         <v>10</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="10">
         <v>5</v>
       </c>
       <c r="C9" s="10">
         <v>3</v>
       </c>
       <c r="D9" s="10">
         <v>3</v>
       </c>
       <c r="E9" s="18">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>1</v>
       </c>
       <c r="G9" s="10">
         <v>4</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="10">
         <v>1</v>
       </c>
       <c r="J9" s="10">
         <v>5</v>
       </c>
       <c r="K9" s="10">
         <v>4</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M9" s="10">
         <v>2</v>
       </c>
       <c r="N9" s="18">
         <v>2</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="10">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>5</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="18">
         <v>4</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="10">
         <v>2</v>
       </c>
       <c r="J10" s="10">
         <v>4</v>
       </c>
       <c r="K10" s="10">
         <v>2</v>
       </c>
       <c r="L10" s="10">
         <v>1</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N10" s="18">
         <v>1</v>
       </c>
       <c r="O10" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="10">
         <v>1</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="18">
         <v>1</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10">
         <v>3</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N11" s="18"/>
       <c r="O11" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <v>1</v>
       </c>
       <c r="I12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J12" s="10">
         <v>1</v>
       </c>
       <c r="K12" s="10">
         <v>2</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M12" s="10">
         <v>1</v>
       </c>
       <c r="N12" s="18"/>
       <c r="O12" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="10">
         <v>1</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="10">
         <v>1</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="10">
         <v>2</v>
       </c>
       <c r="J13" s="10">
         <v>1</v>
       </c>
       <c r="K13" s="10">
         <v>1</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N13" s="18">
         <v>1</v>
       </c>
       <c r="O13" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>3</v>
       </c>
       <c r="D14" s="10">
         <v>3</v>
       </c>
       <c r="E14" s="18">
         <v>3</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
         <v>1</v>
       </c>
       <c r="J14" s="10">
         <v>3</v>
       </c>
       <c r="K14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L14" s="10">
         <v>1</v>
       </c>
       <c r="M14" s="10">
         <v>3</v>
       </c>
       <c r="N14" s="18">
         <v>1</v>
       </c>
       <c r="O14" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="10">
         <v>2</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K15" s="10">
         <v>1</v>
       </c>
       <c r="L15" s="10">
         <v>1</v>
       </c>
       <c r="M15" s="10">
         <v>1</v>
       </c>
       <c r="N15" s="18">
         <v>1</v>
       </c>
       <c r="O15" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P15" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="42"/>
       <c r="I16" s="42"/>
       <c r="J16" s="42"/>
       <c r="K16" s="42"/>
       <c r="L16" s="42"/>
       <c r="M16" s="42"/>
       <c r="N16" s="42"/>
       <c r="O16" s="42"/>
-    </row>
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="42"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="7">
         <v>6</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="17">
         <v>7</v>
       </c>
       <c r="F17" s="7">
         <v>1</v>
       </c>
       <c r="G17" s="7">
         <v>4</v>
       </c>
       <c r="H17" s="7">
         <v>2</v>
       </c>
       <c r="I17" s="7">
         <v>2</v>
       </c>
       <c r="J17" s="7">
         <v>6</v>
       </c>
       <c r="K17" s="7">
         <v>5</v>
       </c>
       <c r="L17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M17" s="7">
         <v>2</v>
       </c>
       <c r="N17" s="7">
         <v>2</v>
       </c>
       <c r="O17" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="10">
         <v>5</v>
       </c>
       <c r="C18" s="10">
         <v>3</v>
       </c>
       <c r="D18" s="10">
         <v>3</v>
       </c>
       <c r="E18" s="18">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>1</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>2</v>
       </c>
       <c r="I18" s="10">
         <v>1</v>
       </c>
       <c r="J18" s="10">
         <v>5</v>
       </c>
       <c r="K18" s="10">
         <v>4</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="10">
         <v>2</v>
       </c>
       <c r="N18" s="10">
         <v>2</v>
       </c>
       <c r="O18" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="18">
         <v>3</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="10">
         <v>1</v>
       </c>
       <c r="J19" s="10">
         <v>1</v>
       </c>
       <c r="K19" s="10">
         <v>1</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="42"/>
       <c r="M21" s="42"/>
       <c r="N21" s="42"/>
       <c r="O21" s="42"/>
-    </row>
-    <row r="22" spans="1:15" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="42"/>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>10</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="17">
         <v>5</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="7">
         <v>3</v>
       </c>
       <c r="H22" s="7">
         <v>4</v>
       </c>
       <c r="I22" s="7">
         <v>6</v>
       </c>
       <c r="J22" s="7">
         <v>8</v>
       </c>
       <c r="K22" s="7">
         <v>6</v>
       </c>
       <c r="L22" s="7">
         <v>6</v>
       </c>
       <c r="M22" s="7">
         <v>5</v>
       </c>
       <c r="N22" s="30">
         <v>4</v>
       </c>
       <c r="O22" s="7">
         <v>9</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O23" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>1</v>
       </c>
       <c r="C24" s="10">
         <v>5</v>
       </c>
       <c r="D24" s="10">
         <v>2</v>
       </c>
       <c r="E24" s="18">
         <v>1</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10">
         <v>1</v>
       </c>
       <c r="I24" s="10">
         <v>1</v>
       </c>
       <c r="J24" s="10">
         <v>3</v>
       </c>
       <c r="K24" s="10">
         <v>1</v>
       </c>
       <c r="L24" s="10">
         <v>1</v>
       </c>
       <c r="M24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N24" s="31">
         <v>1</v>
       </c>
       <c r="O24" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="10">
         <v>1</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>1</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="10">
         <v>3</v>
       </c>
       <c r="M25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O25" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>1</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>1</v>
       </c>
       <c r="I26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="10">
         <v>1</v>
       </c>
       <c r="K26" s="10">
         <v>2</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M26" s="10">
         <v>1</v>
       </c>
       <c r="N26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O26" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="10">
         <v>1</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>1</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="10">
         <v>2</v>
       </c>
       <c r="J27" s="10">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N27" s="31">
         <v>1</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="18">
         <v>3</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <v>1</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="10">
         <v>3</v>
       </c>
       <c r="K28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L28" s="10">
         <v>1</v>
       </c>
       <c r="M28" s="10">
         <v>3</v>
       </c>
       <c r="N28" s="31">
         <v>1</v>
       </c>
       <c r="O28" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="12">
         <v>1</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="12">
         <v>1</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="12">
         <v>2</v>
       </c>
       <c r="J29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K29" s="12">
         <v>1</v>
       </c>
       <c r="L29" s="12">
         <v>1</v>
       </c>
       <c r="M29" s="12">
         <v>1</v>
       </c>
       <c r="N29" s="19">
         <v>1</v>
       </c>
       <c r="O29" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="20" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q27" sqref="Q27"/>
+      <selection activeCell="R17" sqref="R17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
+    <row r="3" spans="1:16" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
-    </row>
-[...1 lines deleted...]
-      <c r="N4" s="39" t="s">
+      <c r="P3" s="34"/>
+    </row>
+    <row r="4" spans="1:16" s="4" customFormat="1" ht="14.4" customHeight="1">
+      <c r="O4" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="39"/>
-[...2 lines deleted...]
-      <c r="A5" s="37"/>
+      <c r="P4" s="37"/>
+    </row>
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="P5" s="33"/>
+    </row>
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="41"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="21" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>32</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="21" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="7" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P6" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
-    </row>
-    <row r="8" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P7" s="35"/>
+    </row>
+    <row r="8" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="14">
         <v>6.28</v>
       </c>
       <c r="C8" s="14">
         <v>7.82</v>
       </c>
       <c r="D8" s="14">
         <v>7.25</v>
       </c>
       <c r="E8" s="14">
         <v>7.48</v>
       </c>
       <c r="F8" s="14">
         <v>6.17</v>
       </c>
       <c r="G8" s="14">
         <v>6.03</v>
       </c>
       <c r="H8" s="14">
         <v>5.67</v>
       </c>
       <c r="I8" s="14">
         <v>5.7</v>
       </c>
       <c r="J8" s="14">
         <v>6.11</v>
       </c>
       <c r="K8" s="14">
         <v>6.26</v>
       </c>
       <c r="L8" s="14">
         <v>6.14</v>
       </c>
       <c r="M8" s="14">
         <v>6.01</v>
       </c>
       <c r="N8" s="14">
         <v>4.3499999999999996</v>
       </c>
       <c r="O8" s="14">
         <v>5.98</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P8" s="14">
+        <v>6.55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="15">
         <v>9.4499999999999993</v>
       </c>
       <c r="C9" s="15">
         <v>7.84</v>
       </c>
       <c r="D9" s="15">
         <v>7.33</v>
       </c>
       <c r="E9" s="15">
         <v>7.45</v>
       </c>
       <c r="F9" s="15">
         <v>6.47</v>
       </c>
       <c r="G9" s="15">
         <v>6.82</v>
       </c>
       <c r="H9" s="15">
         <v>6.29</v>
       </c>
       <c r="I9" s="15">
         <v>5.75</v>
       </c>
       <c r="J9" s="15">
         <v>6.22</v>
       </c>
       <c r="K9" s="15">
         <v>6.37</v>
       </c>
       <c r="L9" s="15">
         <v>5.84</v>
       </c>
       <c r="M9" s="15">
         <v>5.64</v>
       </c>
       <c r="N9" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="O9" s="15">
         <v>2.15</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P9" s="15">
+        <v>3.59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="15">
         <v>7.63</v>
       </c>
       <c r="C10" s="15">
         <v>13.16</v>
       </c>
       <c r="D10" s="15">
         <v>10.91</v>
       </c>
       <c r="E10" s="15">
         <v>11.92</v>
       </c>
       <c r="F10" s="15">
         <v>9.4499999999999993</v>
       </c>
       <c r="G10" s="15">
         <v>8.5500000000000007</v>
       </c>
       <c r="H10" s="15">
         <v>7.66</v>
       </c>
       <c r="I10" s="15">
         <v>7.58</v>
       </c>
       <c r="J10" s="15">
         <v>8.31</v>
       </c>
       <c r="K10" s="15">
         <v>8.16</v>
       </c>
       <c r="L10" s="15">
         <v>7.88</v>
       </c>
       <c r="M10" s="15">
         <v>7.16</v>
       </c>
       <c r="N10" s="15">
         <v>3.95</v>
       </c>
       <c r="O10" s="15">
         <v>9.94</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P10" s="15">
+        <v>7.82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="15">
         <v>3.79</v>
       </c>
       <c r="D11" s="15">
         <v>2.44</v>
       </c>
       <c r="E11" s="15">
         <v>3.69</v>
       </c>
       <c r="F11" s="15">
         <v>3</v>
       </c>
       <c r="G11" s="15">
         <v>2.5</v>
       </c>
       <c r="H11" s="15">
         <v>3.19</v>
       </c>
       <c r="I11" s="15">
         <v>2.84</v>
       </c>
       <c r="J11" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="K11" s="15">
         <v>3.02</v>
       </c>
       <c r="L11" s="15">
         <v>4.8600000000000003</v>
       </c>
       <c r="M11" s="15">
         <v>4.47</v>
       </c>
       <c r="N11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O11" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P11" s="15">
+        <v>5.39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="15">
         <v>8.26</v>
       </c>
       <c r="D12" s="15">
         <v>5.49</v>
       </c>
       <c r="E12" s="15">
         <v>4.05</v>
       </c>
       <c r="F12" s="15">
         <v>3.19</v>
       </c>
       <c r="G12" s="15">
         <v>2.67</v>
       </c>
       <c r="H12" s="15">
         <v>4.57</v>
       </c>
       <c r="I12" s="15">
         <v>3.97</v>
       </c>
       <c r="J12" s="15">
         <v>5.13</v>
       </c>
       <c r="K12" s="15">
         <v>7.84</v>
       </c>
       <c r="L12" s="15">
         <v>7.22</v>
       </c>
       <c r="M12" s="15">
         <v>7.95</v>
       </c>
       <c r="N12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O12" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P12" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="15">
         <v>5</v>
       </c>
       <c r="E13" s="15">
         <v>3.85</v>
       </c>
       <c r="F13" s="15">
         <v>3.13</v>
       </c>
       <c r="G13" s="15">
         <v>5.49</v>
       </c>
       <c r="H13" s="15">
         <v>4.63</v>
       </c>
       <c r="I13" s="15">
         <v>8.23</v>
       </c>
       <c r="J13" s="15">
         <v>9.09</v>
       </c>
       <c r="K13" s="15">
         <v>9.8000000000000007</v>
       </c>
       <c r="L13" s="15">
         <v>9.15</v>
       </c>
       <c r="M13" s="15">
         <v>8.2799999999999994</v>
       </c>
       <c r="N13" s="15">
         <v>17.239999999999998</v>
       </c>
       <c r="O13" s="15">
         <v>8.93</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P13" s="15">
+        <v>17.96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="15">
         <v>3.19</v>
       </c>
       <c r="C14" s="15">
         <v>6.54</v>
       </c>
       <c r="D14" s="15">
         <v>7.35</v>
       </c>
       <c r="E14" s="15">
         <v>7.59</v>
       </c>
       <c r="F14" s="15">
         <v>6.11</v>
       </c>
       <c r="G14" s="15">
         <v>5.15</v>
       </c>
       <c r="H14" s="15">
         <v>4.82</v>
       </c>
       <c r="I14" s="15">
         <v>4.6500000000000004</v>
       </c>
       <c r="J14" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="K14" s="15">
         <v>4.53</v>
       </c>
       <c r="L14" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="M14" s="15">
         <v>4.83</v>
       </c>
       <c r="N14" s="15">
         <v>3.22</v>
       </c>
       <c r="O14" s="15">
         <v>7.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P14" s="15">
+        <v>7.43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="15">
         <v>16.13</v>
       </c>
       <c r="C15" s="15">
         <v>7.75</v>
       </c>
       <c r="D15" s="15">
         <v>4.93</v>
       </c>
       <c r="E15" s="15">
         <v>3.57</v>
       </c>
       <c r="F15" s="15">
         <v>2.86</v>
       </c>
       <c r="G15" s="15">
         <v>4.91</v>
       </c>
       <c r="H15" s="15">
         <v>4.03</v>
       </c>
       <c r="I15" s="15">
         <v>7.5</v>
       </c>
       <c r="J15" s="15">
         <v>6.7</v>
       </c>
       <c r="K15" s="15">
         <v>7.63</v>
       </c>
       <c r="L15" s="15">
         <v>8.49</v>
       </c>
       <c r="M15" s="15">
         <v>8.9600000000000009</v>
       </c>
       <c r="N15" s="15">
         <v>14.71</v>
       </c>
       <c r="O15" s="15">
         <v>22.56</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P15" s="15">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
-    </row>
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P16" s="36"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="C17" s="14">
         <v>7.19</v>
       </c>
       <c r="D17" s="14">
         <v>6.44</v>
       </c>
       <c r="E17" s="14">
         <v>7.62</v>
       </c>
       <c r="F17" s="14">
         <v>6.46</v>
       </c>
       <c r="G17" s="14">
         <v>6.51</v>
       </c>
       <c r="H17" s="14">
         <v>5.9</v>
       </c>
       <c r="I17" s="14">
         <v>5.57</v>
       </c>
       <c r="J17" s="14">
         <v>6.02</v>
       </c>
       <c r="K17" s="14">
         <v>6.19</v>
       </c>
       <c r="L17" s="14">
         <v>5.68</v>
       </c>
       <c r="M17" s="14">
         <v>5.43</v>
       </c>
       <c r="N17" s="15">
         <v>3.24</v>
       </c>
       <c r="O17" s="14">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P17" s="14">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="15">
         <v>9.86</v>
       </c>
       <c r="C18" s="15">
         <v>8.08</v>
       </c>
       <c r="D18" s="15">
         <v>7.55</v>
       </c>
       <c r="E18" s="15">
         <v>7.65</v>
       </c>
       <c r="F18" s="15">
         <v>6.64</v>
       </c>
       <c r="G18" s="15">
         <v>7</v>
       </c>
       <c r="H18" s="15">
         <v>6.46</v>
       </c>
       <c r="I18" s="15">
         <v>5.91</v>
       </c>
       <c r="J18" s="15">
         <v>6.39</v>
       </c>
       <c r="K18" s="15">
         <v>6.56</v>
       </c>
       <c r="L18" s="15">
         <v>6</v>
       </c>
       <c r="M18" s="15">
         <v>5.79</v>
       </c>
       <c r="N18" s="15">
         <v>4.12</v>
       </c>
       <c r="O18" s="15">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P18" s="15">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="15">
         <v>8.33</v>
       </c>
       <c r="C19" s="15">
         <v>4.2</v>
       </c>
       <c r="D19" s="15">
         <v>2.76</v>
       </c>
       <c r="E19" s="15">
         <v>8.3699999999999992</v>
       </c>
       <c r="F19" s="15">
         <v>6.48</v>
       </c>
       <c r="G19" s="15">
         <v>5.33</v>
       </c>
       <c r="H19" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="I19" s="15">
         <v>4.8899999999999997</v>
       </c>
       <c r="J19" s="15">
         <v>5.25</v>
       </c>
       <c r="K19" s="15">
         <v>5.44</v>
       </c>
       <c r="L19" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="M19" s="15">
         <v>4.62</v>
       </c>
       <c r="N19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="15">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P19" s="15">
+        <v>5.54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="L20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="M20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="N20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P20" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
-    </row>
-    <row r="22" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P21" s="36"/>
+    </row>
+    <row r="22" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="14">
         <v>3.78</v>
       </c>
       <c r="C22" s="14">
         <v>8.32</v>
       </c>
       <c r="D22" s="14">
         <v>7.88</v>
       </c>
       <c r="E22" s="14">
         <v>7.36</v>
       </c>
       <c r="F22" s="14">
         <v>5.94</v>
       </c>
       <c r="G22" s="14">
         <v>5.66</v>
       </c>
       <c r="H22" s="14">
         <v>5.5</v>
       </c>
       <c r="I22" s="14">
         <v>5.8</v>
       </c>
       <c r="J22" s="14">
         <v>6.19</v>
       </c>
       <c r="K22" s="14">
         <v>6.32</v>
       </c>
       <c r="L22" s="14">
         <v>6.5</v>
       </c>
       <c r="M22" s="14">
         <v>6.46</v>
       </c>
       <c r="N22" s="14">
         <v>5.26</v>
       </c>
       <c r="O22" s="14">
         <v>8.67</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P22" s="14">
+        <v>8.59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="L23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="M23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="N23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O23" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P23" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15">
         <v>7.04</v>
       </c>
       <c r="C24" s="15">
         <v>20.41</v>
       </c>
       <c r="D24" s="15">
         <v>17.28</v>
       </c>
       <c r="E24" s="15">
         <v>14.68</v>
       </c>
       <c r="F24" s="15">
         <v>11.86</v>
       </c>
       <c r="G24" s="15">
         <v>11.29</v>
       </c>
       <c r="H24" s="15">
         <v>10.4</v>
       </c>
       <c r="I24" s="15">
         <v>9.83</v>
       </c>
       <c r="J24" s="15">
         <v>10.84</v>
       </c>
       <c r="K24" s="15">
         <v>10.45</v>
       </c>
       <c r="L24" s="15">
         <v>10.23</v>
       </c>
       <c r="M24" s="15">
         <v>9.25</v>
       </c>
       <c r="N24" s="15">
         <v>7.46</v>
       </c>
       <c r="O24" s="15">
         <v>15.15</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P24" s="15">
+        <v>9.85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="15">
         <v>3.79</v>
       </c>
       <c r="D25" s="15">
         <v>2.44</v>
       </c>
       <c r="E25" s="15">
         <v>3.69</v>
       </c>
       <c r="F25" s="15">
         <v>3</v>
       </c>
       <c r="G25" s="15">
         <v>2.5</v>
       </c>
       <c r="H25" s="15">
         <v>3.19</v>
       </c>
       <c r="I25" s="15">
         <v>2.84</v>
       </c>
       <c r="J25" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="K25" s="15">
         <v>3.02</v>
       </c>
       <c r="L25" s="15">
         <v>4.8600000000000003</v>
       </c>
       <c r="M25" s="15">
         <v>4.47</v>
       </c>
       <c r="N25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O25" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P25" s="15">
+        <v>5.39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="15">
         <v>8.26</v>
       </c>
       <c r="D26" s="15">
         <v>5.49</v>
       </c>
       <c r="E26" s="15">
         <v>4.05</v>
       </c>
       <c r="F26" s="15">
         <v>3.19</v>
       </c>
       <c r="G26" s="15">
         <v>2.67</v>
       </c>
       <c r="H26" s="15">
         <v>4.57</v>
       </c>
       <c r="I26" s="15">
         <v>3.97</v>
       </c>
       <c r="J26" s="15">
         <v>5.13</v>
       </c>
       <c r="K26" s="15">
         <v>7.84</v>
       </c>
       <c r="L26" s="15">
         <v>7.22</v>
       </c>
       <c r="M26" s="15">
         <v>7.95</v>
       </c>
       <c r="N26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O26" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P26" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="15">
         <v>5</v>
       </c>
       <c r="E27" s="15">
         <v>3.85</v>
       </c>
       <c r="F27" s="15">
         <v>3.13</v>
       </c>
       <c r="G27" s="15">
         <v>5.49</v>
       </c>
       <c r="H27" s="15">
         <v>4.63</v>
       </c>
       <c r="I27" s="15">
         <v>8.23</v>
       </c>
       <c r="J27" s="15">
         <v>9.09</v>
       </c>
       <c r="K27" s="15">
         <v>9.8000000000000007</v>
       </c>
       <c r="L27" s="15">
         <v>9.15</v>
       </c>
       <c r="M27" s="15">
         <v>8.2799999999999994</v>
       </c>
       <c r="N27" s="15">
         <v>17.239999999999998</v>
       </c>
       <c r="O27" s="15">
         <v>8.93</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P27" s="15">
+        <v>17.96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="15">
         <v>3.19</v>
       </c>
       <c r="C28" s="15">
         <v>6.54</v>
       </c>
       <c r="D28" s="15">
         <v>7.35</v>
       </c>
       <c r="E28" s="15">
         <v>7.59</v>
       </c>
       <c r="F28" s="15">
         <v>6.11</v>
       </c>
       <c r="G28" s="15">
         <v>5.15</v>
       </c>
       <c r="H28" s="15">
         <v>4.82</v>
       </c>
       <c r="I28" s="15">
         <v>4.6500000000000004</v>
       </c>
       <c r="J28" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="K28" s="15">
         <v>4.53</v>
       </c>
       <c r="L28" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="M28" s="15">
         <v>4.83</v>
       </c>
       <c r="N28" s="15">
         <v>3.22</v>
       </c>
       <c r="O28" s="15">
         <v>7.9</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P28" s="15">
+        <v>7.43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="16">
         <v>20.41</v>
       </c>
       <c r="C29" s="16">
         <v>9.52</v>
       </c>
       <c r="D29" s="16">
         <v>6.25</v>
       </c>
       <c r="E29" s="16">
         <v>4.42</v>
       </c>
       <c r="F29" s="16">
         <v>3.56</v>
       </c>
       <c r="G29" s="16">
         <v>6.06</v>
       </c>
       <c r="H29" s="16">
         <v>5.03</v>
       </c>
       <c r="I29" s="16">
         <v>9.4600000000000009</v>
       </c>
       <c r="J29" s="16">
         <v>8.4600000000000009</v>
       </c>
       <c r="K29" s="16">
         <v>9.58</v>
       </c>
       <c r="L29" s="16">
         <v>10.68</v>
       </c>
       <c r="M29" s="16">
         <v>11.35</v>
       </c>
       <c r="N29" s="16">
         <v>18.52</v>
       </c>
       <c r="O29" s="16">
         <v>28.3</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="P29" s="16">
+        <v>19.48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:O7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="A3:P3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:O3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>