--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of deaths by gender" sheetId="5" r:id="rId3"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId4"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Karakia district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Munayly district</t>
   </si>
   <si>
@@ -520,61 +520,61 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -868,107 +868,108 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:EQ30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R24" sqref="R24"/>
+      <selection pane="bottomLeft" activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:147" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
     </row>
     <row r="4" spans="1:147" s="2" customFormat="1" ht="10.199999999999999">
       <c r="N4" s="3"/>
-      <c r="P4" s="3" t="s">
+      <c r="Q4" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="24"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
-      <c r="Q5" s="22"/>
+      <c r="Q5" s="33"/>
       <c r="R5" s="22"/>
       <c r="S5" s="22"/>
       <c r="T5" s="22"/>
       <c r="U5" s="22"/>
       <c r="V5" s="22"/>
       <c r="W5" s="22"/>
       <c r="X5" s="22"/>
       <c r="Y5" s="22"/>
       <c r="Z5" s="22"/>
       <c r="AA5" s="22"/>
       <c r="AB5" s="22"/>
       <c r="AC5" s="22"/>
       <c r="AD5" s="22"/>
       <c r="AE5" s="22"/>
       <c r="AF5" s="22"/>
       <c r="AG5" s="22"/>
       <c r="AH5" s="22"/>
       <c r="AI5" s="22"/>
       <c r="AJ5" s="22"/>
       <c r="AK5" s="22"/>
       <c r="AL5" s="22"/>
       <c r="AM5" s="22"/>
       <c r="AN5" s="22"/>
       <c r="AO5" s="22"/>
       <c r="AP5" s="22"/>
@@ -1103,51 +1104,53 @@
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="Q6" s="22"/>
+      <c r="Q6" s="5" t="s">
+        <v>12</v>
+      </c>
       <c r="R6" s="22"/>
       <c r="S6" s="22"/>
       <c r="T6" s="22"/>
       <c r="U6" s="22"/>
       <c r="V6" s="22"/>
       <c r="W6" s="22"/>
       <c r="X6" s="22"/>
       <c r="Y6" s="22"/>
       <c r="Z6" s="22"/>
       <c r="AA6" s="22"/>
       <c r="AB6" s="22"/>
       <c r="AC6" s="22"/>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="22"/>
       <c r="AL6" s="22"/>
       <c r="AM6" s="22"/>
       <c r="AN6" s="22"/>
       <c r="AO6" s="22"/>
       <c r="AP6" s="22"/>
@@ -1254,51 +1257,51 @@
       <c r="EM6" s="22"/>
       <c r="EN6" s="22"/>
       <c r="EO6" s="22"/>
       <c r="EP6" s="22"/>
       <c r="EQ6" s="22"/>
     </row>
     <row r="7" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
       <c r="P7" s="35"/>
-      <c r="Q7" s="22"/>
+      <c r="Q7" s="35"/>
       <c r="R7" s="22"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="U7" s="22"/>
       <c r="V7" s="22"/>
       <c r="W7" s="22"/>
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
       <c r="Z7" s="22"/>
       <c r="AA7" s="22"/>
       <c r="AB7" s="22"/>
       <c r="AC7" s="22"/>
       <c r="AD7" s="22"/>
       <c r="AE7" s="22"/>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="22"/>
       <c r="AK7" s="22"/>
       <c r="AL7" s="22"/>
       <c r="AM7" s="22"/>
       <c r="AN7" s="22"/>
       <c r="AO7" s="22"/>
       <c r="AP7" s="22"/>
@@ -1435,51 +1438,53 @@
       </c>
       <c r="I8" s="7">
         <v>272</v>
       </c>
       <c r="J8" s="7">
         <v>243</v>
       </c>
       <c r="K8" s="7">
         <v>296</v>
       </c>
       <c r="L8" s="7">
         <v>265</v>
       </c>
       <c r="M8" s="7">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
       <c r="P8" s="7">
         <v>278</v>
       </c>
-      <c r="Q8" s="23"/>
+      <c r="Q8" s="7">
+        <v>301</v>
+      </c>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="23"/>
       <c r="AA8" s="23"/>
       <c r="AB8" s="23"/>
       <c r="AC8" s="23"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="23"/>
       <c r="AF8" s="23"/>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="23"/>
       <c r="AK8" s="23"/>
       <c r="AL8" s="23"/>
       <c r="AM8" s="23"/>
       <c r="AN8" s="23"/>
       <c r="AO8" s="23"/>
       <c r="AP8" s="23"/>
@@ -1616,51 +1621,53 @@
       </c>
       <c r="I9" s="10">
         <v>109</v>
       </c>
       <c r="J9" s="10">
         <v>91</v>
       </c>
       <c r="K9" s="10">
         <v>113</v>
       </c>
       <c r="L9" s="10">
         <v>96</v>
       </c>
       <c r="M9" s="10">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
       <c r="P9" s="10">
         <v>101</v>
       </c>
-      <c r="Q9" s="22"/>
+      <c r="Q9" s="10">
+        <v>127</v>
+      </c>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="22"/>
       <c r="U9" s="22"/>
       <c r="V9" s="22"/>
       <c r="W9" s="22"/>
       <c r="X9" s="22"/>
       <c r="Y9" s="22"/>
       <c r="Z9" s="22"/>
       <c r="AA9" s="22"/>
       <c r="AB9" s="22"/>
       <c r="AC9" s="22"/>
       <c r="AD9" s="22"/>
       <c r="AE9" s="22"/>
       <c r="AF9" s="22"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="22"/>
       <c r="AK9" s="22"/>
       <c r="AL9" s="22"/>
       <c r="AM9" s="22"/>
       <c r="AN9" s="22"/>
       <c r="AO9" s="22"/>
       <c r="AP9" s="22"/>
@@ -1797,51 +1804,53 @@
       </c>
       <c r="I10" s="10">
         <v>56</v>
       </c>
       <c r="J10" s="10">
         <v>49</v>
       </c>
       <c r="K10" s="10">
         <v>51</v>
       </c>
       <c r="L10" s="10">
         <v>48</v>
       </c>
       <c r="M10" s="10">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
       <c r="P10" s="10">
         <v>50</v>
       </c>
-      <c r="Q10" s="22"/>
+      <c r="Q10" s="10">
+        <v>53</v>
+      </c>
       <c r="R10" s="22"/>
       <c r="S10" s="22"/>
       <c r="T10" s="22"/>
       <c r="U10" s="22"/>
       <c r="V10" s="22"/>
       <c r="W10" s="22"/>
       <c r="X10" s="22"/>
       <c r="Y10" s="22"/>
       <c r="Z10" s="22"/>
       <c r="AA10" s="22"/>
       <c r="AB10" s="22"/>
       <c r="AC10" s="22"/>
       <c r="AD10" s="22"/>
       <c r="AE10" s="22"/>
       <c r="AF10" s="22"/>
       <c r="AG10" s="22"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="22"/>
       <c r="AK10" s="22"/>
       <c r="AL10" s="22"/>
       <c r="AM10" s="22"/>
       <c r="AN10" s="22"/>
       <c r="AO10" s="22"/>
       <c r="AP10" s="22"/>
@@ -1978,5868 +1987,6205 @@
       </c>
       <c r="I11" s="10">
         <v>15</v>
       </c>
       <c r="J11" s="10">
         <v>24</v>
       </c>
       <c r="K11" s="10">
         <v>37</v>
       </c>
       <c r="L11" s="10">
         <v>26</v>
       </c>
       <c r="M11" s="10">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
       <c r="P11" s="10">
         <v>17</v>
       </c>
+      <c r="Q11" s="10">
+        <v>23</v>
+      </c>
     </row>
     <row r="12" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="10">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="10">
         <v>10</v>
       </c>
       <c r="E12" s="18">
         <v>18</v>
       </c>
       <c r="F12" s="10">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="10">
         <v>18</v>
       </c>
       <c r="J12" s="10">
         <v>16</v>
       </c>
       <c r="K12" s="10">
         <v>19</v>
       </c>
       <c r="L12" s="10">
         <v>19</v>
       </c>
       <c r="M12" s="10">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
       <c r="P12" s="10">
         <v>18</v>
       </c>
+      <c r="Q12" s="10">
+        <v>17</v>
+      </c>
     </row>
     <row r="13" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="10">
         <v>14</v>
       </c>
       <c r="E13" s="18">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="10">
         <v>16</v>
       </c>
       <c r="J13" s="10">
         <v>8</v>
       </c>
       <c r="K13" s="10">
         <v>11</v>
       </c>
       <c r="L13" s="10">
         <v>8</v>
       </c>
       <c r="M13" s="10">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
       <c r="P13" s="10">
         <v>12</v>
       </c>
+      <c r="Q13" s="10">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="10">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="10">
         <v>58</v>
       </c>
       <c r="E14" s="18">
         <v>48</v>
       </c>
       <c r="F14" s="10">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="10">
         <v>48</v>
       </c>
       <c r="J14" s="10">
         <v>39</v>
       </c>
       <c r="K14" s="10">
         <v>53</v>
       </c>
       <c r="L14" s="10">
         <v>56</v>
       </c>
       <c r="M14" s="10">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
       <c r="P14" s="10">
         <v>64</v>
       </c>
+      <c r="Q14" s="10">
+        <v>49</v>
+      </c>
     </row>
     <row r="15" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="10">
         <v>4</v>
       </c>
       <c r="E15" s="18">
         <v>14</v>
       </c>
       <c r="F15" s="10">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="10">
         <v>10</v>
       </c>
       <c r="J15" s="10">
         <v>16</v>
       </c>
       <c r="K15" s="10">
         <v>12</v>
       </c>
       <c r="L15" s="10">
         <v>12</v>
       </c>
       <c r="M15" s="10">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
       <c r="P15" s="10">
         <v>16</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="36"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="7">
         <v>114</v>
       </c>
       <c r="C17" s="7">
         <v>135</v>
       </c>
       <c r="D17" s="7">
         <v>114</v>
       </c>
       <c r="E17" s="17">
         <v>137</v>
       </c>
       <c r="F17" s="7">
         <v>133</v>
       </c>
       <c r="G17" s="7">
         <v>146</v>
       </c>
       <c r="H17" s="7">
         <v>147</v>
       </c>
       <c r="I17" s="7">
         <v>135</v>
       </c>
       <c r="J17" s="7">
         <v>117</v>
       </c>
       <c r="K17" s="7">
         <v>132</v>
       </c>
       <c r="L17" s="7">
         <v>121</v>
       </c>
       <c r="M17" s="7">
         <v>174</v>
       </c>
       <c r="N17" s="7">
         <v>130</v>
       </c>
       <c r="O17" s="7">
         <v>136</v>
       </c>
       <c r="P17" s="7">
         <v>128</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="7">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="10">
         <v>89</v>
       </c>
       <c r="C18" s="10">
         <v>112</v>
       </c>
       <c r="D18" s="10">
         <v>95</v>
       </c>
       <c r="E18" s="18">
         <v>109</v>
       </c>
       <c r="F18" s="10">
         <v>103</v>
       </c>
       <c r="G18" s="10">
         <v>120</v>
       </c>
       <c r="H18" s="10">
         <v>117</v>
       </c>
       <c r="I18" s="10">
         <v>107</v>
       </c>
       <c r="J18" s="10">
         <v>91</v>
       </c>
       <c r="K18" s="10">
         <v>107</v>
       </c>
       <c r="L18" s="10">
         <v>94</v>
       </c>
       <c r="M18" s="10">
         <v>149</v>
       </c>
       <c r="N18" s="10">
         <v>108</v>
       </c>
       <c r="O18" s="10">
         <v>112</v>
       </c>
       <c r="P18" s="10">
         <v>100</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="10">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="10">
         <v>24</v>
       </c>
       <c r="C19" s="10">
         <v>21</v>
       </c>
       <c r="D19" s="10">
         <v>17</v>
       </c>
       <c r="E19" s="18">
         <v>24</v>
       </c>
       <c r="F19" s="10">
         <v>24</v>
       </c>
       <c r="G19" s="10">
         <v>19</v>
       </c>
       <c r="H19" s="10">
         <v>27</v>
       </c>
       <c r="I19" s="10">
         <v>26</v>
       </c>
       <c r="J19" s="10">
         <v>22</v>
       </c>
       <c r="K19" s="10">
         <v>25</v>
       </c>
       <c r="L19" s="10">
         <v>23</v>
       </c>
       <c r="M19" s="10">
         <v>22</v>
       </c>
       <c r="N19" s="10">
         <v>21</v>
       </c>
       <c r="O19" s="10">
         <v>21</v>
       </c>
       <c r="P19" s="10">
         <v>23</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="10">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="18">
         <v>4</v>
       </c>
       <c r="F20" s="10">
         <v>6</v>
       </c>
       <c r="G20" s="10">
         <v>7</v>
       </c>
       <c r="H20" s="10">
         <v>3</v>
       </c>
       <c r="I20" s="10">
         <v>2</v>
       </c>
       <c r="J20" s="10">
         <v>4</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L20" s="10">
         <v>4</v>
       </c>
       <c r="M20" s="10">
         <v>3</v>
       </c>
       <c r="N20" s="10">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>3</v>
       </c>
       <c r="P20" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
-    </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="36"/>
+    </row>
+    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="7">
         <v>134</v>
       </c>
       <c r="C22" s="7">
         <v>147</v>
       </c>
       <c r="D22" s="7">
         <v>129</v>
       </c>
       <c r="E22" s="17">
         <v>165</v>
       </c>
       <c r="F22" s="7">
         <v>138</v>
       </c>
       <c r="G22" s="7">
         <v>148</v>
       </c>
       <c r="H22" s="7">
         <v>183</v>
       </c>
       <c r="I22" s="7">
         <v>137</v>
       </c>
       <c r="J22" s="7">
         <v>126</v>
       </c>
       <c r="K22" s="7">
         <v>164</v>
       </c>
       <c r="L22" s="7">
         <v>144</v>
       </c>
       <c r="M22" s="7">
         <v>189</v>
       </c>
       <c r="N22" s="26">
         <v>135</v>
       </c>
       <c r="O22" s="7">
         <v>160</v>
       </c>
       <c r="P22" s="7">
         <v>150</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="7">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10">
         <v>6</v>
       </c>
       <c r="C23" s="10">
         <v>3</v>
       </c>
       <c r="D23" s="10">
         <v>1</v>
       </c>
       <c r="E23" s="18">
         <v>5</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>3</v>
       </c>
       <c r="I23" s="10">
         <v>2</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K23" s="10">
         <v>6</v>
       </c>
       <c r="L23" s="10">
         <v>2</v>
       </c>
       <c r="M23" s="10">
         <v>4</v>
       </c>
       <c r="N23" s="27">
         <v>4</v>
       </c>
       <c r="O23" s="10">
         <v>6</v>
       </c>
       <c r="P23" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>24</v>
       </c>
       <c r="C24" s="10">
         <v>27</v>
       </c>
       <c r="D24" s="10">
         <v>26</v>
       </c>
       <c r="E24" s="18">
         <v>37</v>
       </c>
       <c r="F24" s="10">
         <v>20</v>
       </c>
       <c r="G24" s="10">
         <v>31</v>
       </c>
       <c r="H24" s="10">
         <v>23</v>
       </c>
       <c r="I24" s="10">
         <v>30</v>
       </c>
       <c r="J24" s="10">
         <v>27</v>
       </c>
       <c r="K24" s="10">
         <v>26</v>
       </c>
       <c r="L24" s="10">
         <v>25</v>
       </c>
       <c r="M24" s="10">
         <v>25</v>
       </c>
       <c r="N24" s="27">
         <v>33</v>
       </c>
       <c r="O24" s="10">
         <v>30</v>
       </c>
       <c r="P24" s="10">
         <v>27</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="10">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="10">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>29</v>
       </c>
       <c r="D25" s="10">
         <v>18</v>
       </c>
       <c r="E25" s="18">
         <v>33</v>
       </c>
       <c r="F25" s="10">
         <v>28</v>
       </c>
       <c r="G25" s="10">
         <v>25</v>
       </c>
       <c r="H25" s="10">
         <v>40</v>
       </c>
       <c r="I25" s="10">
         <v>15</v>
       </c>
       <c r="J25" s="10">
         <v>24</v>
       </c>
       <c r="K25" s="10">
         <v>37</v>
       </c>
       <c r="L25" s="10">
         <v>26</v>
       </c>
       <c r="M25" s="10">
         <v>32</v>
       </c>
       <c r="N25" s="27">
         <v>26</v>
       </c>
       <c r="O25" s="10">
         <v>26</v>
       </c>
       <c r="P25" s="10">
         <v>17</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="10">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="10">
         <v>17</v>
       </c>
       <c r="C26" s="10">
         <v>11</v>
       </c>
       <c r="D26" s="10">
         <v>10</v>
       </c>
       <c r="E26" s="18">
         <v>18</v>
       </c>
       <c r="F26" s="10">
         <v>16</v>
       </c>
       <c r="G26" s="10">
         <v>14</v>
       </c>
       <c r="H26" s="10">
         <v>23</v>
       </c>
       <c r="I26" s="10">
         <v>18</v>
       </c>
       <c r="J26" s="10">
         <v>16</v>
       </c>
       <c r="K26" s="10">
         <v>19</v>
       </c>
       <c r="L26" s="10">
         <v>19</v>
       </c>
       <c r="M26" s="10">
         <v>25</v>
       </c>
       <c r="N26" s="27">
         <v>11</v>
       </c>
       <c r="O26" s="10">
         <v>16</v>
       </c>
       <c r="P26" s="10">
         <v>18</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="10">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="10">
         <v>22</v>
       </c>
       <c r="C27" s="10">
         <v>12</v>
       </c>
       <c r="D27" s="10">
         <v>14</v>
       </c>
       <c r="E27" s="18">
         <v>14</v>
       </c>
       <c r="F27" s="10">
         <v>15</v>
       </c>
       <c r="G27" s="10">
         <v>15</v>
       </c>
       <c r="H27" s="10">
         <v>16</v>
       </c>
       <c r="I27" s="10">
         <v>16</v>
       </c>
       <c r="J27" s="10">
         <v>8</v>
       </c>
       <c r="K27" s="10">
         <v>11</v>
       </c>
       <c r="L27" s="10">
         <v>8</v>
       </c>
       <c r="M27" s="10">
         <v>13</v>
       </c>
       <c r="N27" s="27">
         <v>8</v>
       </c>
       <c r="O27" s="10">
         <v>13</v>
       </c>
       <c r="P27" s="10">
         <v>12</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>32</v>
       </c>
       <c r="C28" s="10">
         <v>54</v>
       </c>
       <c r="D28" s="10">
         <v>58</v>
       </c>
       <c r="E28" s="18">
         <v>48</v>
       </c>
       <c r="F28" s="10">
         <v>47</v>
       </c>
       <c r="G28" s="10">
         <v>48</v>
       </c>
       <c r="H28" s="10">
         <v>66</v>
       </c>
       <c r="I28" s="10">
         <v>48</v>
       </c>
       <c r="J28" s="10">
         <v>39</v>
       </c>
       <c r="K28" s="10">
         <v>53</v>
       </c>
       <c r="L28" s="10">
         <v>56</v>
       </c>
       <c r="M28" s="10">
         <v>76</v>
       </c>
       <c r="N28" s="27">
         <v>39</v>
       </c>
       <c r="O28" s="10">
         <v>54</v>
       </c>
       <c r="P28" s="10">
         <v>64</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="10">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="12">
         <v>10</v>
       </c>
       <c r="C29" s="12">
         <v>11</v>
       </c>
       <c r="D29" s="12">
         <v>2</v>
       </c>
       <c r="E29" s="19">
         <v>10</v>
       </c>
       <c r="F29" s="12">
         <v>12</v>
       </c>
       <c r="G29" s="12">
         <v>14</v>
       </c>
       <c r="H29" s="12">
         <v>12</v>
       </c>
       <c r="I29" s="12">
         <v>8</v>
       </c>
       <c r="J29" s="12">
         <v>12</v>
       </c>
       <c r="K29" s="12">
         <v>12</v>
       </c>
       <c r="L29" s="12">
         <v>8</v>
       </c>
       <c r="M29" s="12">
         <v>14</v>
       </c>
       <c r="N29" s="12">
         <v>14</v>
       </c>
       <c r="O29" s="12">
         <v>15</v>
       </c>
       <c r="P29" s="12">
         <v>11</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="Q29" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:P5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:P30"/>
+  <dimension ref="A2:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomLeft" activeCell="S21" sqref="S21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="8.88671875" style="1"/>
     <col min="5" max="5" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="17.399999999999999" customHeight="1"/>
-    <row r="3" spans="1:16" ht="17.399999999999999">
+    <row r="2" spans="1:17" ht="17.399999999999999" customHeight="1"/>
+    <row r="3" spans="1:17" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
-    </row>
-[...1 lines deleted...]
-      <c r="O4" s="37" t="s">
+      <c r="Q3" s="34"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="P4" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="P4" s="37"/>
-[...2 lines deleted...]
-      <c r="A5" s="38"/>
+      <c r="Q4" s="39"/>
+    </row>
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="37"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="Q5" s="33"/>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="38"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q6" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
       <c r="P7" s="35"/>
-    </row>
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q7" s="35"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="14">
         <v>3.6</v>
       </c>
       <c r="C8" s="14">
         <v>4.04</v>
       </c>
       <c r="D8" s="14">
         <v>3.86</v>
       </c>
       <c r="E8" s="14">
         <v>4.0199999999999996</v>
       </c>
       <c r="F8" s="14">
         <v>4</v>
       </c>
       <c r="G8" s="14">
         <v>4.07</v>
       </c>
       <c r="H8" s="14">
         <v>4.17</v>
       </c>
       <c r="I8" s="14">
         <v>4.1399999999999997</v>
       </c>
       <c r="J8" s="14">
         <v>4.09</v>
       </c>
       <c r="K8" s="14">
         <v>4.1100000000000003</v>
       </c>
       <c r="L8" s="14">
         <v>4.0999999999999996</v>
       </c>
       <c r="M8" s="14">
         <v>4.2</v>
       </c>
       <c r="N8" s="14">
         <v>3.78</v>
       </c>
       <c r="O8" s="14">
         <v>4.2</v>
       </c>
       <c r="P8" s="14">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="14">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="15">
         <v>3.72</v>
       </c>
       <c r="C9" s="15">
         <v>4.33</v>
       </c>
       <c r="D9" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="E9" s="15">
         <v>4.26</v>
       </c>
       <c r="F9" s="15">
         <v>4.22</v>
       </c>
       <c r="G9" s="15">
         <v>4.33</v>
       </c>
       <c r="H9" s="15">
         <v>4.38</v>
       </c>
       <c r="I9" s="15">
         <v>4.3600000000000003</v>
       </c>
       <c r="J9" s="15">
         <v>4.29</v>
       </c>
       <c r="K9" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="L9" s="15">
         <v>4.2699999999999996</v>
       </c>
       <c r="M9" s="15">
         <v>4.42</v>
       </c>
       <c r="N9" s="15">
         <v>4.22</v>
       </c>
       <c r="O9" s="15">
         <v>4.5599999999999996</v>
       </c>
       <c r="P9" s="15">
         <v>4.3</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="15">
+        <v>4.47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="15">
         <v>3.65</v>
       </c>
       <c r="C10" s="15">
         <v>3.83</v>
       </c>
       <c r="D10" s="15">
         <v>3.64</v>
       </c>
       <c r="E10" s="15">
         <v>3.93</v>
       </c>
       <c r="F10" s="15">
         <v>3.81</v>
       </c>
       <c r="G10" s="15">
         <v>3.83</v>
       </c>
       <c r="H10" s="15">
         <v>3.83</v>
       </c>
       <c r="I10" s="15">
         <v>3.89</v>
       </c>
       <c r="J10" s="15">
         <v>3.88</v>
       </c>
       <c r="K10" s="15">
         <v>3.88</v>
       </c>
       <c r="L10" s="15">
         <v>3.87</v>
       </c>
       <c r="M10" s="15">
         <v>3.85</v>
       </c>
       <c r="N10" s="15">
         <v>4.08</v>
       </c>
       <c r="O10" s="15">
         <v>4.16</v>
       </c>
       <c r="P10" s="15">
         <v>4.03</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="15">
+        <v>4.0599999999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="15">
         <v>3.74</v>
       </c>
       <c r="C11" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="D11" s="15">
         <v>3.91</v>
       </c>
       <c r="E11" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="F11" s="15">
         <v>4.3600000000000003</v>
       </c>
       <c r="G11" s="15">
         <v>4.34</v>
       </c>
       <c r="H11" s="15">
         <v>4.66</v>
       </c>
       <c r="I11" s="15">
         <v>4.38</v>
       </c>
       <c r="J11" s="15">
         <v>4.34</v>
       </c>
       <c r="K11" s="15">
         <v>4.5199999999999996</v>
       </c>
       <c r="L11" s="15">
         <v>4.5</v>
       </c>
       <c r="M11" s="15">
         <v>4.5599999999999996</v>
       </c>
       <c r="N11" s="15">
         <v>4.2699999999999996</v>
       </c>
       <c r="O11" s="15">
         <v>4.4800000000000004</v>
       </c>
       <c r="P11" s="15">
         <v>3.89</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="15">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="15">
         <v>5.52</v>
       </c>
       <c r="C12" s="15">
         <v>4.7300000000000004</v>
       </c>
       <c r="D12" s="15">
         <v>4.21</v>
       </c>
       <c r="E12" s="15">
         <v>4.66</v>
       </c>
       <c r="F12" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="G12" s="15">
         <v>4.76</v>
       </c>
       <c r="H12" s="15">
         <v>5.16</v>
       </c>
       <c r="I12" s="15">
         <v>5.26</v>
       </c>
       <c r="J12" s="15">
         <v>5.26</v>
       </c>
       <c r="K12" s="15">
         <v>5.36</v>
       </c>
       <c r="L12" s="15">
         <v>5.45</v>
       </c>
       <c r="M12" s="15">
         <v>5.67</v>
       </c>
       <c r="N12" s="15">
         <v>3.64</v>
       </c>
       <c r="O12" s="15">
         <v>4.68</v>
       </c>
       <c r="P12" s="15">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="15">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
         <v>7.55</v>
       </c>
       <c r="C13" s="15">
         <v>6.1</v>
       </c>
       <c r="D13" s="15">
         <v>5.6</v>
       </c>
       <c r="E13" s="15">
         <v>5.44</v>
       </c>
       <c r="F13" s="15">
         <v>5.38</v>
       </c>
       <c r="G13" s="15">
         <v>5.38</v>
       </c>
       <c r="H13" s="15">
         <v>5.4</v>
       </c>
       <c r="I13" s="15">
         <v>5.43</v>
       </c>
       <c r="J13" s="15">
         <v>5.13</v>
       </c>
       <c r="K13" s="15">
         <v>4.99</v>
       </c>
       <c r="L13" s="15">
         <v>4.79</v>
       </c>
       <c r="M13" s="15">
         <v>4.76</v>
       </c>
       <c r="N13" s="15">
         <v>2.8</v>
       </c>
       <c r="O13" s="15">
         <v>3.84</v>
       </c>
       <c r="P13" s="15">
         <v>3.95</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="15">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C14" s="15">
         <v>3.09</v>
       </c>
       <c r="D14" s="15">
         <v>3.38</v>
       </c>
       <c r="E14" s="15">
         <v>3.37</v>
       </c>
       <c r="F14" s="15">
         <v>3.33</v>
       </c>
       <c r="G14" s="15">
         <v>3.34</v>
       </c>
       <c r="H14" s="15">
         <v>3.51</v>
       </c>
       <c r="I14" s="15">
         <v>3.48</v>
       </c>
       <c r="J14" s="15">
         <v>3.4</v>
       </c>
       <c r="K14" s="15">
         <v>3.42</v>
       </c>
       <c r="L14" s="15">
         <v>3.46</v>
       </c>
       <c r="M14" s="15">
         <v>3.61</v>
       </c>
       <c r="N14" s="15">
         <v>2.63</v>
       </c>
       <c r="O14" s="15">
         <v>3.29</v>
       </c>
       <c r="P14" s="15">
         <v>3.64</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="15">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="15">
         <v>3.12</v>
       </c>
       <c r="C15" s="15">
         <v>3.56</v>
       </c>
       <c r="D15" s="15">
         <v>2.74</v>
       </c>
       <c r="E15" s="15">
         <v>3.09</v>
       </c>
       <c r="F15" s="15">
         <v>3.5</v>
       </c>
       <c r="G15" s="15">
         <v>3.95</v>
       </c>
       <c r="H15" s="15">
         <v>3.99</v>
       </c>
       <c r="I15" s="15">
         <v>3.85</v>
       </c>
       <c r="J15" s="15">
         <v>3.95</v>
       </c>
       <c r="K15" s="15">
         <v>3.9</v>
       </c>
       <c r="L15" s="15">
         <v>3.87</v>
       </c>
       <c r="M15" s="15">
         <v>3.95</v>
       </c>
       <c r="N15" s="15">
         <v>4.2300000000000004</v>
       </c>
       <c r="O15" s="15">
         <v>4.87</v>
       </c>
       <c r="P15" s="15">
         <v>4.74</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="15">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="36"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="14">
         <v>3.55</v>
       </c>
       <c r="C17" s="14">
         <v>4.08</v>
       </c>
       <c r="D17" s="14">
         <v>3.91</v>
       </c>
       <c r="E17" s="14">
         <v>4.03</v>
       </c>
       <c r="F17" s="14">
         <v>4.05</v>
       </c>
       <c r="G17" s="14">
         <v>4.16</v>
       </c>
       <c r="H17" s="14">
         <v>4.22</v>
       </c>
       <c r="I17" s="14">
         <v>4.22</v>
       </c>
       <c r="J17" s="14">
         <v>4.17</v>
       </c>
       <c r="K17" s="14">
         <v>4.17</v>
       </c>
       <c r="L17" s="14">
         <v>4.1399999999999997</v>
       </c>
       <c r="M17" s="14">
         <v>4.26</v>
       </c>
       <c r="N17" s="14">
         <v>3.93</v>
       </c>
       <c r="O17" s="14">
         <v>4.2300000000000004</v>
       </c>
       <c r="P17" s="14">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="14">
+        <v>4.28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="15">
         <v>3.58</v>
       </c>
       <c r="C18" s="15">
         <v>4.26</v>
       </c>
       <c r="D18" s="15">
         <v>4.12</v>
       </c>
       <c r="E18" s="15">
         <v>4.22</v>
       </c>
       <c r="F18" s="15">
         <v>4.21</v>
       </c>
       <c r="G18" s="15">
         <v>4.34</v>
       </c>
       <c r="H18" s="15">
         <v>4.3899999999999997</v>
       </c>
       <c r="I18" s="15">
         <v>4.37</v>
       </c>
       <c r="J18" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="K18" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="L18" s="15">
         <v>4.28</v>
       </c>
       <c r="M18" s="15">
         <v>4.43</v>
       </c>
       <c r="N18" s="15">
         <v>4.18</v>
       </c>
       <c r="O18" s="15">
         <v>4.4800000000000004</v>
       </c>
       <c r="P18" s="15">
         <v>4.2699999999999996</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="15">
+        <v>4.45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="15">
         <v>3.71</v>
       </c>
       <c r="C19" s="15">
         <v>3.64</v>
       </c>
       <c r="D19" s="15">
         <v>3.28</v>
       </c>
       <c r="E19" s="15">
         <v>3.41</v>
       </c>
       <c r="F19" s="15">
         <v>3.47</v>
       </c>
       <c r="G19" s="15">
         <v>3.39</v>
       </c>
       <c r="H19" s="15">
         <v>3.51</v>
       </c>
       <c r="I19" s="15">
         <v>3.58</v>
       </c>
       <c r="J19" s="15">
         <v>3.57</v>
       </c>
       <c r="K19" s="15">
         <v>3.6</v>
       </c>
       <c r="L19" s="15">
         <v>3.6</v>
       </c>
       <c r="M19" s="15">
         <v>3.59</v>
       </c>
       <c r="N19" s="15">
         <v>3.22</v>
       </c>
       <c r="O19" s="15">
         <v>3.38</v>
       </c>
       <c r="P19" s="15">
         <v>3.43</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="15">
+        <v>3.53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="15">
         <v>1.36</v>
       </c>
       <c r="C20" s="15">
         <v>2.12</v>
       </c>
       <c r="D20" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="E20" s="15">
         <v>3.14</v>
       </c>
       <c r="F20" s="15">
         <v>4.16</v>
       </c>
       <c r="G20" s="15">
         <v>5.12</v>
       </c>
       <c r="H20" s="15">
         <v>4.95</v>
       </c>
       <c r="I20" s="15">
         <v>4.68</v>
       </c>
       <c r="J20" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="K20" s="15">
         <v>4.28</v>
       </c>
       <c r="L20" s="15">
         <v>4.4000000000000004</v>
       </c>
       <c r="M20" s="15">
         <v>4.37</v>
       </c>
       <c r="N20" s="15">
         <v>1.39</v>
       </c>
       <c r="O20" s="15">
         <v>2.89</v>
       </c>
       <c r="P20" s="15">
         <v>4.24</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="15">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
-    </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="36"/>
+    </row>
+    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="14">
         <v>3.63</v>
       </c>
       <c r="C22" s="14">
         <v>3.99</v>
       </c>
       <c r="D22" s="14">
         <v>3.81</v>
       </c>
       <c r="E22" s="14">
         <v>4.01</v>
       </c>
       <c r="F22" s="14">
         <v>3.95</v>
       </c>
       <c r="G22" s="14">
         <v>3.99</v>
       </c>
       <c r="H22" s="14">
         <v>4.13</v>
       </c>
       <c r="I22" s="14">
         <v>4.08</v>
       </c>
       <c r="J22" s="14">
         <v>4.0199999999999996</v>
       </c>
       <c r="K22" s="14">
         <v>4.0599999999999996</v>
       </c>
       <c r="L22" s="14">
         <v>4.0599999999999996</v>
       </c>
       <c r="M22" s="14">
         <v>4.1500000000000004</v>
       </c>
       <c r="N22" s="28">
         <v>3.64</v>
       </c>
       <c r="O22" s="14">
         <v>4.18</v>
       </c>
       <c r="P22" s="14">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="14">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="15">
         <v>8.69</v>
       </c>
       <c r="C23" s="15">
         <v>6.94</v>
       </c>
       <c r="D23" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="E23" s="15">
         <v>5.73</v>
       </c>
       <c r="F23" s="15">
         <v>4.57</v>
       </c>
       <c r="G23" s="15">
         <v>4.07</v>
       </c>
       <c r="H23" s="15">
         <v>4.12</v>
       </c>
       <c r="I23" s="15">
         <v>3.97</v>
       </c>
       <c r="J23" s="15">
         <v>3.53</v>
       </c>
       <c r="K23" s="15">
         <v>4.07</v>
       </c>
       <c r="L23" s="15">
         <v>3.99</v>
       </c>
       <c r="M23" s="15">
         <v>4.1500000000000004</v>
       </c>
       <c r="N23" s="29">
         <v>5.82</v>
       </c>
       <c r="O23" s="15">
         <v>7.75</v>
       </c>
       <c r="P23" s="15">
         <v>5.58</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="15">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15">
         <v>3.59</v>
       </c>
       <c r="C24" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="D24" s="15">
         <v>3.98</v>
       </c>
       <c r="E24" s="15">
         <v>4.43</v>
       </c>
       <c r="F24" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="G24" s="15">
         <v>4.26</v>
       </c>
       <c r="H24" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="I24" s="15">
         <v>4.1900000000000004</v>
       </c>
       <c r="J24" s="15">
         <v>4.1900000000000004</v>
       </c>
       <c r="K24" s="15">
         <v>4.16</v>
       </c>
       <c r="L24" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="M24" s="15">
         <v>4.1100000000000003</v>
       </c>
       <c r="N24" s="29">
         <v>4.91</v>
       </c>
       <c r="O24" s="15">
         <v>4.92</v>
       </c>
       <c r="P24" s="15">
         <v>4.6100000000000003</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="15">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="15">
         <v>3.74</v>
       </c>
       <c r="C25" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="D25" s="15">
         <v>3.91</v>
       </c>
       <c r="E25" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="F25" s="15">
         <v>4.3600000000000003</v>
       </c>
       <c r="G25" s="15">
         <v>4.34</v>
       </c>
       <c r="H25" s="15">
         <v>4.66</v>
       </c>
       <c r="I25" s="15">
         <v>4.38</v>
       </c>
       <c r="J25" s="15">
         <v>4.34</v>
       </c>
       <c r="K25" s="15">
         <v>4.5199999999999996</v>
       </c>
       <c r="L25" s="15">
         <v>4.5</v>
       </c>
       <c r="M25" s="15">
         <v>4.5599999999999996</v>
       </c>
       <c r="N25" s="29">
         <v>4.2699999999999996</v>
       </c>
       <c r="O25" s="15">
         <v>4.4800000000000004</v>
       </c>
       <c r="P25" s="15">
         <v>3.89</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="15">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="15">
         <v>5.52</v>
       </c>
       <c r="C26" s="15">
         <v>4.7300000000000004</v>
       </c>
       <c r="D26" s="15">
         <v>4.21</v>
       </c>
       <c r="E26" s="15">
         <v>4.66</v>
       </c>
       <c r="F26" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="G26" s="15">
         <v>4.76</v>
       </c>
       <c r="H26" s="15">
         <v>5.16</v>
       </c>
       <c r="I26" s="15">
         <v>5.26</v>
       </c>
       <c r="J26" s="15">
         <v>5.26</v>
       </c>
       <c r="K26" s="15">
         <v>5.36</v>
       </c>
       <c r="L26" s="15">
         <v>5.45</v>
       </c>
       <c r="M26" s="15">
         <v>5.67</v>
       </c>
       <c r="N26" s="29">
         <v>3.64</v>
       </c>
       <c r="O26" s="15">
         <v>4.68</v>
       </c>
       <c r="P26" s="15">
         <v>5.0999999999999996</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="15">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="15">
         <v>7.55</v>
       </c>
       <c r="C27" s="15">
         <v>6.1</v>
       </c>
       <c r="D27" s="15">
         <v>5.6</v>
       </c>
       <c r="E27" s="15">
         <v>5.44</v>
       </c>
       <c r="F27" s="15">
         <v>5.38</v>
       </c>
       <c r="G27" s="15">
         <v>5.38</v>
       </c>
       <c r="H27" s="15">
         <v>5.4</v>
       </c>
       <c r="I27" s="15">
         <v>5.43</v>
       </c>
       <c r="J27" s="15">
         <v>5.13</v>
       </c>
       <c r="K27" s="15">
         <v>4.99</v>
       </c>
       <c r="L27" s="15">
         <v>4.79</v>
       </c>
       <c r="M27" s="15">
         <v>4.76</v>
       </c>
       <c r="N27" s="29">
         <v>2.8</v>
       </c>
       <c r="O27" s="15">
         <v>3.84</v>
       </c>
       <c r="P27" s="15">
         <v>3.95</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="15">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C28" s="15">
         <v>3.09</v>
       </c>
       <c r="D28" s="15">
         <v>3.38</v>
       </c>
       <c r="E28" s="15">
         <v>3.37</v>
       </c>
       <c r="F28" s="15">
         <v>3.33</v>
       </c>
       <c r="G28" s="15">
         <v>3.34</v>
       </c>
       <c r="H28" s="15">
         <v>3.51</v>
       </c>
       <c r="I28" s="15">
         <v>3.48</v>
       </c>
       <c r="J28" s="15">
         <v>3.4</v>
       </c>
       <c r="K28" s="15">
         <v>3.42</v>
       </c>
       <c r="L28" s="15">
         <v>3.46</v>
       </c>
       <c r="M28" s="15">
         <v>3.61</v>
       </c>
       <c r="N28" s="29">
         <v>2.63</v>
       </c>
       <c r="O28" s="15">
         <v>3.29</v>
       </c>
       <c r="P28" s="15">
         <v>3.64</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="15">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="16">
         <v>3.58</v>
       </c>
       <c r="C29" s="16">
         <v>3.94</v>
       </c>
       <c r="D29" s="16">
         <v>2.86</v>
       </c>
       <c r="E29" s="16">
         <v>3.07</v>
       </c>
       <c r="F29" s="16">
         <v>3.32</v>
       </c>
       <c r="G29" s="16">
         <v>3.64</v>
       </c>
       <c r="H29" s="16">
         <v>3.74</v>
       </c>
       <c r="I29" s="16">
         <v>3.63</v>
       </c>
       <c r="J29" s="16">
         <v>3.73</v>
       </c>
       <c r="K29" s="16">
         <v>3.8</v>
       </c>
       <c r="L29" s="16">
         <v>3.73</v>
       </c>
       <c r="M29" s="16">
         <v>3.84</v>
       </c>
       <c r="N29" s="16">
         <v>4.95</v>
       </c>
       <c r="O29" s="16">
         <v>5.38</v>
       </c>
       <c r="P29" s="16">
         <v>4.8600000000000003</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="16">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="13" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:P7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P34"/>
+  <dimension ref="A3:Q34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S21" sqref="S21"/>
+      <selection pane="bottomLeft" activeCell="S26" sqref="S26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
+    <row r="3" spans="1:17" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
-    </row>
-[...1 lines deleted...]
-      <c r="P4" s="3" t="s">
+      <c r="Q3" s="34"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A5" s="38"/>
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="37"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="Q5" s="33"/>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="38"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q6" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
       <c r="P7" s="35"/>
-    </row>
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="Q7" s="35"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="17">
         <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>282</v>
       </c>
       <c r="D8" s="17">
         <v>243</v>
       </c>
       <c r="E8" s="7">
         <v>302</v>
       </c>
       <c r="F8" s="17">
         <v>271</v>
       </c>
       <c r="G8" s="7">
         <v>294</v>
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="17">
         <v>272</v>
       </c>
       <c r="J8" s="17">
         <v>243</v>
       </c>
       <c r="K8" s="17">
         <v>296</v>
       </c>
       <c r="L8" s="17">
         <v>265</v>
       </c>
       <c r="M8" s="17">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
       <c r="P8" s="17">
         <v>278</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q8" s="7">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="18">
         <v>95</v>
       </c>
       <c r="C9" s="10">
         <v>115</v>
       </c>
       <c r="D9" s="18">
         <v>96</v>
       </c>
       <c r="E9" s="10">
         <v>114</v>
       </c>
       <c r="F9" s="18">
         <v>103</v>
       </c>
       <c r="G9" s="10">
         <v>121</v>
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="18">
         <v>109</v>
       </c>
       <c r="J9" s="18">
         <v>91</v>
       </c>
       <c r="K9" s="18">
         <v>113</v>
       </c>
       <c r="L9" s="18">
         <v>96</v>
       </c>
       <c r="M9" s="18">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
       <c r="P9" s="18">
         <v>101</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q9" s="10">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="18">
         <v>48</v>
       </c>
       <c r="C10" s="10">
         <v>48</v>
       </c>
       <c r="D10" s="18">
         <v>43</v>
       </c>
       <c r="E10" s="10">
         <v>61</v>
       </c>
       <c r="F10" s="18">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>50</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="18">
         <v>56</v>
       </c>
       <c r="J10" s="18">
         <v>49</v>
       </c>
       <c r="K10" s="18">
         <v>51</v>
       </c>
       <c r="L10" s="18">
         <v>48</v>
       </c>
       <c r="M10" s="18">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
       <c r="P10" s="18">
         <v>50</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q10" s="10">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>29</v>
       </c>
       <c r="D11" s="18">
         <v>18</v>
       </c>
       <c r="E11" s="10">
         <v>33</v>
       </c>
       <c r="F11" s="18">
         <v>28</v>
       </c>
       <c r="G11" s="10">
         <v>25</v>
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="18">
         <v>15</v>
       </c>
       <c r="J11" s="18">
         <v>24</v>
       </c>
       <c r="K11" s="18">
         <v>37</v>
       </c>
       <c r="L11" s="18">
         <v>26</v>
       </c>
       <c r="M11" s="18">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
       <c r="P11" s="18">
         <v>17</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q11" s="10">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="18">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="18">
         <v>10</v>
       </c>
       <c r="E12" s="10">
         <v>18</v>
       </c>
       <c r="F12" s="18">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="18">
         <v>18</v>
       </c>
       <c r="J12" s="18">
         <v>16</v>
       </c>
       <c r="K12" s="18">
         <v>19</v>
       </c>
       <c r="L12" s="18">
         <v>19</v>
       </c>
       <c r="M12" s="18">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
       <c r="P12" s="18">
         <v>18</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q12" s="10">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="18">
         <v>14</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="18">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="18">
         <v>16</v>
       </c>
       <c r="J13" s="18">
         <v>8</v>
       </c>
       <c r="K13" s="18">
         <v>11</v>
       </c>
       <c r="L13" s="18">
         <v>8</v>
       </c>
       <c r="M13" s="18">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
       <c r="P13" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q13" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="18">
         <v>58</v>
       </c>
       <c r="E14" s="10">
         <v>48</v>
       </c>
       <c r="F14" s="18">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="18">
         <v>48</v>
       </c>
       <c r="J14" s="18">
         <v>39</v>
       </c>
       <c r="K14" s="18">
         <v>53</v>
       </c>
       <c r="L14" s="18">
         <v>56</v>
       </c>
       <c r="M14" s="18">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
       <c r="P14" s="18">
         <v>64</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q14" s="10">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="18">
         <v>4</v>
       </c>
       <c r="E15" s="10">
         <v>14</v>
       </c>
       <c r="F15" s="18">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="18">
         <v>10</v>
       </c>
       <c r="J15" s="18">
         <v>16</v>
       </c>
       <c r="K15" s="18">
         <v>12</v>
       </c>
       <c r="L15" s="18">
         <v>12</v>
       </c>
       <c r="M15" s="18">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
       <c r="P15" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q15" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="Q16" s="36"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="17">
         <v>141</v>
       </c>
       <c r="C17" s="7">
         <v>146</v>
       </c>
       <c r="D17" s="17">
         <v>156</v>
       </c>
       <c r="E17" s="7">
         <v>179</v>
       </c>
       <c r="F17" s="17">
         <v>146</v>
       </c>
       <c r="G17" s="7">
         <v>165</v>
       </c>
       <c r="H17" s="7">
         <v>198</v>
       </c>
       <c r="I17" s="17">
         <v>162</v>
       </c>
       <c r="J17" s="17">
         <v>139</v>
       </c>
       <c r="K17" s="17">
         <v>180</v>
       </c>
       <c r="L17" s="17">
         <v>151</v>
       </c>
       <c r="M17" s="17">
         <v>199</v>
       </c>
       <c r="N17" s="7">
         <v>143</v>
       </c>
       <c r="O17" s="7">
         <v>176</v>
       </c>
       <c r="P17" s="17">
         <v>149</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q17" s="7">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="18">
         <v>60</v>
       </c>
       <c r="C18" s="10">
         <v>61</v>
       </c>
       <c r="D18" s="18">
         <v>59</v>
       </c>
       <c r="E18" s="10">
         <v>64</v>
       </c>
       <c r="F18" s="18">
         <v>47</v>
       </c>
       <c r="G18" s="10">
         <v>67</v>
       </c>
       <c r="H18" s="10">
         <v>70</v>
       </c>
       <c r="I18" s="18">
         <v>60</v>
       </c>
       <c r="J18" s="18">
         <v>55</v>
       </c>
       <c r="K18" s="18">
         <v>60</v>
       </c>
       <c r="L18" s="18">
         <v>48</v>
       </c>
       <c r="M18" s="18">
         <v>89</v>
       </c>
       <c r="N18" s="10">
         <v>53</v>
       </c>
       <c r="O18" s="10">
         <v>74</v>
       </c>
       <c r="P18" s="18">
         <v>51</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q18" s="10">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="18">
         <v>29</v>
       </c>
       <c r="C19" s="10">
         <v>25</v>
       </c>
       <c r="D19" s="18">
         <v>30</v>
       </c>
       <c r="E19" s="10">
         <v>40</v>
       </c>
       <c r="F19" s="18">
         <v>27</v>
       </c>
       <c r="G19" s="10">
         <v>26</v>
       </c>
       <c r="H19" s="10">
         <v>31</v>
       </c>
       <c r="I19" s="18">
         <v>28</v>
       </c>
       <c r="J19" s="18">
         <v>26</v>
       </c>
       <c r="K19" s="18">
         <v>35</v>
       </c>
       <c r="L19" s="18">
         <v>30</v>
       </c>
       <c r="M19" s="18">
         <v>25</v>
       </c>
       <c r="N19" s="10">
         <v>34</v>
       </c>
       <c r="O19" s="10">
         <v>27</v>
       </c>
       <c r="P19" s="18">
         <v>30</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q19" s="10">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="18">
         <v>13</v>
       </c>
       <c r="C20" s="10">
         <v>11</v>
       </c>
       <c r="D20" s="18">
         <v>9</v>
       </c>
       <c r="E20" s="10">
         <v>21</v>
       </c>
       <c r="F20" s="18">
         <v>16</v>
       </c>
       <c r="G20" s="10">
         <v>12</v>
       </c>
       <c r="H20" s="10">
         <v>27</v>
       </c>
       <c r="I20" s="18">
         <v>9</v>
       </c>
       <c r="J20" s="18">
         <v>12</v>
       </c>
       <c r="K20" s="18">
         <v>19</v>
       </c>
       <c r="L20" s="18">
         <v>11</v>
       </c>
       <c r="M20" s="18">
         <v>15</v>
       </c>
       <c r="N20" s="10">
         <v>14</v>
       </c>
       <c r="O20" s="10">
         <v>11</v>
       </c>
       <c r="P20" s="18">
         <v>13</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q20" s="10">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="18">
         <v>10</v>
       </c>
       <c r="C21" s="10">
         <v>7</v>
       </c>
       <c r="D21" s="18">
         <v>6</v>
       </c>
       <c r="E21" s="10">
         <v>10</v>
       </c>
       <c r="F21" s="18">
         <v>10</v>
       </c>
       <c r="G21" s="10">
         <v>11</v>
       </c>
       <c r="H21" s="10">
         <v>11</v>
       </c>
       <c r="I21" s="18">
         <v>14</v>
       </c>
       <c r="J21" s="18">
         <v>9</v>
       </c>
       <c r="K21" s="18">
         <v>13</v>
       </c>
       <c r="L21" s="18">
         <v>10</v>
       </c>
       <c r="M21" s="18">
         <v>15</v>
       </c>
       <c r="N21" s="10">
         <v>4</v>
       </c>
       <c r="O21" s="10">
         <v>8</v>
       </c>
       <c r="P21" s="18">
         <v>11</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q21" s="10">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="18">
         <v>9</v>
       </c>
       <c r="C22" s="10">
         <v>8</v>
       </c>
       <c r="D22" s="18">
         <v>7</v>
       </c>
       <c r="E22" s="10">
         <v>7</v>
       </c>
       <c r="F22" s="18">
         <v>10</v>
       </c>
       <c r="G22" s="10">
         <v>8</v>
       </c>
       <c r="H22" s="10">
         <v>10</v>
       </c>
       <c r="I22" s="18">
         <v>11</v>
       </c>
       <c r="J22" s="18">
         <v>6</v>
       </c>
       <c r="K22" s="18">
         <v>8</v>
       </c>
       <c r="L22" s="18">
         <v>6</v>
       </c>
       <c r="M22" s="18">
         <v>8</v>
       </c>
       <c r="N22" s="10">
         <v>6</v>
       </c>
       <c r="O22" s="10">
         <v>7</v>
       </c>
       <c r="P22" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q22" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="18">
         <v>14</v>
       </c>
       <c r="C23" s="10">
         <v>24</v>
       </c>
       <c r="D23" s="18">
         <v>41</v>
       </c>
       <c r="E23" s="10">
         <v>28</v>
       </c>
       <c r="F23" s="18">
         <v>26</v>
       </c>
       <c r="G23" s="10">
         <v>31</v>
       </c>
       <c r="H23" s="10">
         <v>41</v>
       </c>
       <c r="I23" s="18">
         <v>31</v>
       </c>
       <c r="J23" s="18">
         <v>23</v>
       </c>
       <c r="K23" s="18">
         <v>38</v>
       </c>
       <c r="L23" s="18">
         <v>37</v>
       </c>
       <c r="M23" s="18">
         <v>37</v>
       </c>
       <c r="N23" s="10">
         <v>24</v>
       </c>
       <c r="O23" s="10">
         <v>35</v>
       </c>
       <c r="P23" s="18">
         <v>33</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q23" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="18">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>10</v>
       </c>
       <c r="D24" s="18">
         <v>4</v>
       </c>
       <c r="E24" s="10">
         <v>9</v>
       </c>
       <c r="F24" s="18">
         <v>10</v>
       </c>
       <c r="G24" s="10">
         <v>10</v>
       </c>
       <c r="H24" s="10">
         <v>8</v>
       </c>
       <c r="I24" s="18">
         <v>9</v>
       </c>
       <c r="J24" s="18">
         <v>8</v>
       </c>
       <c r="K24" s="18">
         <v>7</v>
       </c>
       <c r="L24" s="18">
         <v>9</v>
       </c>
       <c r="M24" s="18">
         <v>10</v>
       </c>
       <c r="N24" s="10">
         <v>8</v>
       </c>
       <c r="O24" s="10">
         <v>14</v>
       </c>
       <c r="P24" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q24" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="36"/>
       <c r="L25" s="36"/>
       <c r="M25" s="36"/>
       <c r="N25" s="36"/>
       <c r="O25" s="36"/>
       <c r="P25" s="36"/>
-    </row>
-    <row r="26" spans="1:16" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="Q25" s="36"/>
+    </row>
+    <row r="26" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="17">
         <v>107</v>
       </c>
       <c r="C26" s="7">
         <v>136</v>
       </c>
       <c r="D26" s="17">
         <v>87</v>
       </c>
       <c r="E26" s="7">
         <v>123</v>
       </c>
       <c r="F26" s="17">
         <v>125</v>
       </c>
       <c r="G26" s="7">
         <v>129</v>
       </c>
       <c r="H26" s="7">
         <v>132</v>
       </c>
       <c r="I26" s="17">
         <v>110</v>
       </c>
       <c r="J26" s="17">
         <v>104</v>
       </c>
       <c r="K26" s="17">
         <v>116</v>
       </c>
       <c r="L26" s="17">
         <v>114</v>
       </c>
       <c r="M26" s="17">
         <v>164</v>
       </c>
       <c r="N26" s="26">
         <v>122</v>
       </c>
       <c r="O26" s="7">
         <v>120</v>
       </c>
       <c r="P26" s="17">
         <v>129</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q26" s="7">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="18">
         <v>35</v>
       </c>
       <c r="C27" s="10">
         <v>54</v>
       </c>
       <c r="D27" s="18">
         <v>37</v>
       </c>
       <c r="E27" s="10">
         <v>50</v>
       </c>
       <c r="F27" s="18">
         <v>56</v>
       </c>
       <c r="G27" s="10">
         <v>54</v>
       </c>
       <c r="H27" s="10">
         <v>50</v>
       </c>
       <c r="I27" s="18">
         <v>49</v>
       </c>
       <c r="J27" s="18">
         <v>36</v>
       </c>
       <c r="K27" s="18">
         <v>53</v>
       </c>
       <c r="L27" s="18">
         <v>48</v>
       </c>
       <c r="M27" s="18">
         <v>64</v>
       </c>
       <c r="N27" s="27">
         <v>59</v>
       </c>
       <c r="O27" s="10">
         <v>44</v>
       </c>
       <c r="P27" s="18">
         <v>50</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q27" s="10">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="18">
         <v>19</v>
       </c>
       <c r="C28" s="10">
         <v>23</v>
       </c>
       <c r="D28" s="18">
         <v>13</v>
       </c>
       <c r="E28" s="10">
         <v>21</v>
       </c>
       <c r="F28" s="18">
         <v>17</v>
       </c>
       <c r="G28" s="10">
         <v>24</v>
       </c>
       <c r="H28" s="10">
         <v>19</v>
       </c>
       <c r="I28" s="18">
         <v>28</v>
       </c>
       <c r="J28" s="18">
         <v>23</v>
       </c>
       <c r="K28" s="18">
         <v>16</v>
       </c>
       <c r="L28" s="18">
         <v>18</v>
       </c>
       <c r="M28" s="18">
         <v>22</v>
       </c>
       <c r="N28" s="27">
         <v>20</v>
       </c>
       <c r="O28" s="10">
         <v>24</v>
       </c>
       <c r="P28" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q28" s="10">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="18">
         <v>10</v>
       </c>
       <c r="C29" s="10">
         <v>18</v>
       </c>
       <c r="D29" s="18">
         <v>9</v>
       </c>
       <c r="E29" s="10">
         <v>12</v>
       </c>
       <c r="F29" s="18">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>13</v>
       </c>
       <c r="H29" s="10">
         <v>13</v>
       </c>
       <c r="I29" s="18">
         <v>6</v>
       </c>
       <c r="J29" s="18">
         <v>12</v>
       </c>
       <c r="K29" s="18">
         <v>18</v>
       </c>
       <c r="L29" s="18">
         <v>15</v>
       </c>
       <c r="M29" s="18">
         <v>17</v>
       </c>
       <c r="N29" s="27">
         <v>12</v>
       </c>
       <c r="O29" s="10">
         <v>15</v>
       </c>
       <c r="P29" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q29" s="10">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="18">
         <v>7</v>
       </c>
       <c r="C30" s="10">
         <v>4</v>
       </c>
       <c r="D30" s="18">
         <v>4</v>
       </c>
       <c r="E30" s="10">
         <v>8</v>
       </c>
       <c r="F30" s="18">
         <v>6</v>
       </c>
       <c r="G30" s="10">
         <v>3</v>
       </c>
       <c r="H30" s="10">
         <v>12</v>
       </c>
       <c r="I30" s="18">
         <v>4</v>
       </c>
       <c r="J30" s="18">
         <v>7</v>
       </c>
       <c r="K30" s="18">
         <v>6</v>
       </c>
       <c r="L30" s="18">
         <v>9</v>
       </c>
       <c r="M30" s="18">
         <v>10</v>
       </c>
       <c r="N30" s="27">
         <v>7</v>
       </c>
       <c r="O30" s="10">
         <v>8</v>
       </c>
       <c r="P30" s="18">
         <v>7</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q30" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="18">
         <v>13</v>
       </c>
       <c r="C31" s="10">
         <v>4</v>
       </c>
       <c r="D31" s="18">
         <v>7</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="18">
         <v>5</v>
       </c>
       <c r="G31" s="10">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>6</v>
       </c>
       <c r="I31" s="18">
         <v>5</v>
       </c>
       <c r="J31" s="18">
         <v>2</v>
       </c>
       <c r="K31" s="18">
         <v>3</v>
       </c>
       <c r="L31" s="18">
         <v>2</v>
       </c>
       <c r="M31" s="18">
         <v>5</v>
       </c>
       <c r="N31" s="27">
         <v>2</v>
       </c>
       <c r="O31" s="10">
         <v>6</v>
       </c>
       <c r="P31" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q31" s="10">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="18">
         <v>18</v>
       </c>
       <c r="C32" s="10">
         <v>30</v>
       </c>
       <c r="D32" s="18">
         <v>17</v>
       </c>
       <c r="E32" s="10">
         <v>20</v>
       </c>
       <c r="F32" s="18">
         <v>21</v>
       </c>
       <c r="G32" s="10">
         <v>17</v>
       </c>
       <c r="H32" s="10">
         <v>25</v>
       </c>
       <c r="I32" s="18">
         <v>17</v>
       </c>
       <c r="J32" s="18">
         <v>16</v>
       </c>
       <c r="K32" s="18">
         <v>15</v>
       </c>
       <c r="L32" s="18">
         <v>19</v>
       </c>
       <c r="M32" s="18">
         <v>39</v>
       </c>
       <c r="N32" s="27">
         <v>15</v>
       </c>
       <c r="O32" s="10">
         <v>19</v>
       </c>
       <c r="P32" s="18">
         <v>31</v>
       </c>
-    </row>
-    <row r="33" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="Q32" s="10">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="19">
         <v>5</v>
       </c>
       <c r="C33" s="12">
         <v>3</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="12">
         <v>5</v>
       </c>
       <c r="F33" s="19">
         <v>8</v>
       </c>
       <c r="G33" s="12">
         <v>11</v>
       </c>
       <c r="H33" s="12">
         <v>7</v>
       </c>
       <c r="I33" s="19">
         <v>1</v>
       </c>
       <c r="J33" s="19">
         <v>8</v>
       </c>
       <c r="K33" s="19">
         <v>5</v>
       </c>
       <c r="L33" s="19">
         <v>3</v>
       </c>
       <c r="M33" s="19">
         <v>7</v>
       </c>
       <c r="N33" s="12">
         <v>7</v>
       </c>
       <c r="O33" s="12">
         <v>4</v>
       </c>
       <c r="P33" s="19">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:16" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="Q33" s="12">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A25:Q25"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E40" sqref="E40"/>
+      <selection activeCell="T23" sqref="T23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20.6640625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
+    <row r="3" spans="1:17" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
-    </row>
-    <row r="4" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q3" s="34"/>
+    </row>
+    <row r="4" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="D4" s="3"/>
-      <c r="P4" s="3" t="s">
+      <c r="Q4" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A5" s="38"/>
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="37"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="41"/>
+      <c r="Q5" s="33"/>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="40"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="Q6" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="40"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="41"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+      <c r="Q7" s="41"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="7">
         <v>9</v>
       </c>
       <c r="C8" s="7">
         <v>13</v>
       </c>
       <c r="D8" s="7">
         <v>9</v>
       </c>
       <c r="E8" s="17">
         <v>12</v>
       </c>
       <c r="F8" s="7">
         <v>1</v>
       </c>
       <c r="G8" s="7">
         <v>7</v>
       </c>
       <c r="H8" s="7">
         <v>6</v>
       </c>
       <c r="I8" s="7">
         <v>8</v>
       </c>
       <c r="J8" s="7">
         <v>14</v>
       </c>
       <c r="K8" s="7">
         <v>11</v>
       </c>
       <c r="L8" s="7">
         <v>6</v>
       </c>
       <c r="M8" s="7">
         <v>7</v>
       </c>
       <c r="N8" s="17">
         <v>6</v>
       </c>
       <c r="O8" s="7">
         <v>10</v>
       </c>
       <c r="P8" s="7">
         <v>10</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="10">
         <v>5</v>
       </c>
       <c r="C9" s="10">
         <v>3</v>
       </c>
       <c r="D9" s="10">
         <v>3</v>
       </c>
       <c r="E9" s="18">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>1</v>
       </c>
       <c r="G9" s="10">
         <v>4</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="10">
         <v>1</v>
       </c>
       <c r="J9" s="10">
         <v>5</v>
       </c>
       <c r="K9" s="10">
         <v>4</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M9" s="10">
         <v>2</v>
       </c>
       <c r="N9" s="18">
         <v>2</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P9" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="10">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>5</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="18">
         <v>4</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="10">
         <v>2</v>
       </c>
       <c r="J10" s="10">
         <v>4</v>
       </c>
       <c r="K10" s="10">
         <v>2</v>
       </c>
       <c r="L10" s="10">
         <v>1</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N10" s="18">
         <v>1</v>
       </c>
       <c r="O10" s="10">
         <v>4</v>
       </c>
       <c r="P10" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="10">
         <v>1</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="18">
         <v>1</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10">
         <v>3</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N11" s="18"/>
       <c r="O11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P11" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <v>1</v>
       </c>
       <c r="I12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J12" s="10">
         <v>1</v>
       </c>
       <c r="K12" s="10">
         <v>2</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M12" s="10">
         <v>1</v>
       </c>
       <c r="N12" s="18"/>
       <c r="O12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P12" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="10">
         <v>1</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="10">
         <v>1</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="10">
         <v>2</v>
       </c>
       <c r="J13" s="10">
         <v>1</v>
       </c>
       <c r="K13" s="10">
         <v>1</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N13" s="18">
         <v>1</v>
       </c>
       <c r="O13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P13" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>3</v>
       </c>
       <c r="D14" s="10">
         <v>3</v>
       </c>
       <c r="E14" s="18">
         <v>3</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
         <v>1</v>
       </c>
       <c r="J14" s="10">
         <v>3</v>
       </c>
       <c r="K14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L14" s="10">
         <v>1</v>
       </c>
       <c r="M14" s="10">
         <v>3</v>
       </c>
       <c r="N14" s="18">
         <v>1</v>
       </c>
       <c r="O14" s="10">
         <v>4</v>
       </c>
       <c r="P14" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="10">
         <v>2</v>
       </c>
       <c r="J15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K15" s="10">
         <v>1</v>
       </c>
       <c r="L15" s="10">
         <v>1</v>
       </c>
       <c r="M15" s="10">
         <v>1</v>
       </c>
       <c r="N15" s="18">
         <v>1</v>
       </c>
       <c r="O15" s="10">
         <v>2</v>
       </c>
       <c r="P15" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="42"/>
       <c r="I16" s="42"/>
       <c r="J16" s="42"/>
       <c r="K16" s="42"/>
       <c r="L16" s="42"/>
       <c r="M16" s="42"/>
       <c r="N16" s="42"/>
       <c r="O16" s="42"/>
       <c r="P16" s="42"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="42"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="7">
         <v>6</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="17">
         <v>7</v>
       </c>
       <c r="F17" s="7">
         <v>1</v>
       </c>
       <c r="G17" s="7">
         <v>4</v>
       </c>
       <c r="H17" s="7">
         <v>2</v>
       </c>
       <c r="I17" s="7">
         <v>2</v>
       </c>
       <c r="J17" s="7">
         <v>6</v>
       </c>
       <c r="K17" s="7">
         <v>5</v>
       </c>
       <c r="L17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M17" s="7">
         <v>2</v>
       </c>
       <c r="N17" s="7">
         <v>2</v>
       </c>
       <c r="O17" s="7">
         <v>1</v>
       </c>
       <c r="P17" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="10">
         <v>5</v>
       </c>
       <c r="C18" s="10">
         <v>3</v>
       </c>
       <c r="D18" s="10">
         <v>3</v>
       </c>
       <c r="E18" s="18">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>1</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>2</v>
       </c>
       <c r="I18" s="10">
         <v>1</v>
       </c>
       <c r="J18" s="10">
         <v>5</v>
       </c>
       <c r="K18" s="10">
         <v>4</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="10">
         <v>2</v>
       </c>
       <c r="N18" s="10">
         <v>2</v>
       </c>
       <c r="O18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P18" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="18">
         <v>3</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="10">
         <v>1</v>
       </c>
       <c r="J19" s="10">
         <v>1</v>
       </c>
       <c r="K19" s="10">
         <v>1</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="10">
         <v>1</v>
       </c>
       <c r="P19" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P20" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="42"/>
       <c r="M21" s="42"/>
       <c r="N21" s="42"/>
       <c r="O21" s="42"/>
       <c r="P21" s="42"/>
-    </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="42"/>
+    </row>
+    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>10</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="17">
         <v>5</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="7">
         <v>3</v>
       </c>
       <c r="H22" s="7">
         <v>4</v>
       </c>
       <c r="I22" s="7">
         <v>6</v>
       </c>
       <c r="J22" s="7">
         <v>8</v>
       </c>
       <c r="K22" s="7">
         <v>6</v>
       </c>
       <c r="L22" s="7">
         <v>6</v>
       </c>
       <c r="M22" s="7">
         <v>5</v>
       </c>
       <c r="N22" s="30">
         <v>4</v>
       </c>
       <c r="O22" s="7">
         <v>9</v>
       </c>
       <c r="P22" s="7">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P23" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>1</v>
       </c>
       <c r="C24" s="10">
         <v>5</v>
       </c>
       <c r="D24" s="10">
         <v>2</v>
       </c>
       <c r="E24" s="18">
         <v>1</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10">
         <v>1</v>
       </c>
       <c r="I24" s="10">
         <v>1</v>
       </c>
       <c r="J24" s="10">
         <v>3</v>
       </c>
       <c r="K24" s="10">
         <v>1</v>
       </c>
       <c r="L24" s="10">
         <v>1</v>
       </c>
       <c r="M24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N24" s="31">
         <v>1</v>
       </c>
       <c r="O24" s="10">
         <v>3</v>
       </c>
       <c r="P24" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="10">
         <v>1</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>1</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="10">
         <v>3</v>
       </c>
       <c r="M25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P25" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>1</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>1</v>
       </c>
       <c r="I26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="10">
         <v>1</v>
       </c>
       <c r="K26" s="10">
         <v>2</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M26" s="10">
         <v>1</v>
       </c>
       <c r="N26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P26" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="10">
         <v>1</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>1</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="10">
         <v>2</v>
       </c>
       <c r="J27" s="10">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N27" s="31">
         <v>1</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P27" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="18">
         <v>3</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <v>1</v>
       </c>
       <c r="I28" s="10">
         <v>1</v>
       </c>
       <c r="J28" s="10">
         <v>3</v>
       </c>
       <c r="K28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L28" s="10">
         <v>1</v>
       </c>
       <c r="M28" s="10">
         <v>3</v>
       </c>
       <c r="N28" s="31">
         <v>1</v>
       </c>
       <c r="O28" s="10">
         <v>4</v>
       </c>
       <c r="P28" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="12">
         <v>1</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="12">
         <v>1</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="12">
         <v>2</v>
       </c>
       <c r="J29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K29" s="12">
         <v>1</v>
       </c>
       <c r="L29" s="12">
         <v>1</v>
       </c>
       <c r="M29" s="12">
         <v>1</v>
       </c>
       <c r="N29" s="19">
         <v>1</v>
       </c>
       <c r="O29" s="12">
         <v>2</v>
       </c>
       <c r="P29" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="20" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R17" sqref="R17"/>
+      <selection activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
+    <row r="3" spans="1:17" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
-    </row>
-[...1 lines deleted...]
-      <c r="O4" s="37" t="s">
+      <c r="Q3" s="34"/>
+    </row>
+    <row r="4" spans="1:17" s="4" customFormat="1" ht="14.4" customHeight="1">
+      <c r="P4" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="P4" s="37"/>
-[...2 lines deleted...]
-      <c r="A5" s="38"/>
+      <c r="Q4" s="39"/>
+    </row>
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="37"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="41"/>
+      <c r="Q5" s="33"/>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="40"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="21" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>32</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="21" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q6" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
       <c r="P7" s="35"/>
-    </row>
-    <row r="8" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q7" s="35"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="14">
         <v>6.28</v>
       </c>
       <c r="C8" s="14">
         <v>7.82</v>
       </c>
       <c r="D8" s="14">
         <v>7.25</v>
       </c>
       <c r="E8" s="14">
         <v>7.48</v>
       </c>
       <c r="F8" s="14">
         <v>6.17</v>
       </c>
       <c r="G8" s="14">
         <v>6.03</v>
       </c>
       <c r="H8" s="14">
         <v>5.67</v>
       </c>
       <c r="I8" s="14">
         <v>5.7</v>
       </c>
       <c r="J8" s="14">
         <v>6.11</v>
       </c>
       <c r="K8" s="14">
         <v>6.26</v>
       </c>
       <c r="L8" s="14">
         <v>6.14</v>
       </c>
       <c r="M8" s="14">
         <v>6.01</v>
       </c>
       <c r="N8" s="14">
         <v>4.3499999999999996</v>
       </c>
       <c r="O8" s="14">
         <v>5.98</v>
       </c>
       <c r="P8" s="14">
         <v>6.55</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q8" s="14">
+        <v>6.69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="15">
         <v>9.4499999999999993</v>
       </c>
       <c r="C9" s="15">
         <v>7.84</v>
       </c>
       <c r="D9" s="15">
         <v>7.33</v>
       </c>
       <c r="E9" s="15">
         <v>7.45</v>
       </c>
       <c r="F9" s="15">
         <v>6.47</v>
       </c>
       <c r="G9" s="15">
         <v>6.82</v>
       </c>
       <c r="H9" s="15">
         <v>6.29</v>
       </c>
       <c r="I9" s="15">
         <v>5.75</v>
       </c>
       <c r="J9" s="15">
         <v>6.22</v>
       </c>
       <c r="K9" s="15">
         <v>6.37</v>
       </c>
       <c r="L9" s="15">
         <v>5.84</v>
       </c>
       <c r="M9" s="15">
         <v>5.64</v>
       </c>
       <c r="N9" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="O9" s="15">
         <v>2.15</v>
       </c>
       <c r="P9" s="15">
         <v>3.59</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q9" s="15">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="15">
         <v>7.63</v>
       </c>
       <c r="C10" s="15">
         <v>13.16</v>
       </c>
       <c r="D10" s="15">
         <v>10.91</v>
       </c>
       <c r="E10" s="15">
         <v>11.92</v>
       </c>
       <c r="F10" s="15">
         <v>9.4499999999999993</v>
       </c>
       <c r="G10" s="15">
         <v>8.5500000000000007</v>
       </c>
       <c r="H10" s="15">
         <v>7.66</v>
       </c>
       <c r="I10" s="15">
         <v>7.58</v>
       </c>
       <c r="J10" s="15">
         <v>8.31</v>
       </c>
       <c r="K10" s="15">
         <v>8.16</v>
       </c>
       <c r="L10" s="15">
         <v>7.88</v>
       </c>
       <c r="M10" s="15">
         <v>7.16</v>
       </c>
       <c r="N10" s="15">
         <v>3.95</v>
       </c>
       <c r="O10" s="15">
         <v>9.94</v>
       </c>
       <c r="P10" s="15">
         <v>7.82</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q10" s="15">
+        <v>9.25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="15">
         <v>3.79</v>
       </c>
       <c r="D11" s="15">
         <v>2.44</v>
       </c>
       <c r="E11" s="15">
         <v>3.69</v>
       </c>
       <c r="F11" s="15">
         <v>3</v>
       </c>
       <c r="G11" s="15">
         <v>2.5</v>
       </c>
       <c r="H11" s="15">
         <v>3.19</v>
       </c>
       <c r="I11" s="15">
         <v>2.84</v>
       </c>
       <c r="J11" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="K11" s="15">
         <v>3.02</v>
       </c>
       <c r="L11" s="15">
         <v>4.8600000000000003</v>
       </c>
       <c r="M11" s="15">
         <v>4.47</v>
       </c>
       <c r="N11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P11" s="15">
         <v>5.39</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q11" s="15">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="15">
         <v>8.26</v>
       </c>
       <c r="D12" s="15">
         <v>5.49</v>
       </c>
       <c r="E12" s="15">
         <v>4.05</v>
       </c>
       <c r="F12" s="15">
         <v>3.19</v>
       </c>
       <c r="G12" s="15">
         <v>2.67</v>
       </c>
       <c r="H12" s="15">
         <v>4.57</v>
       </c>
       <c r="I12" s="15">
         <v>3.97</v>
       </c>
       <c r="J12" s="15">
         <v>5.13</v>
       </c>
       <c r="K12" s="15">
         <v>7.84</v>
       </c>
       <c r="L12" s="15">
         <v>7.22</v>
       </c>
       <c r="M12" s="15">
         <v>7.95</v>
       </c>
       <c r="N12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P12" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q12" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="15">
         <v>5</v>
       </c>
       <c r="E13" s="15">
         <v>3.85</v>
       </c>
       <c r="F13" s="15">
         <v>3.13</v>
       </c>
       <c r="G13" s="15">
         <v>5.49</v>
       </c>
       <c r="H13" s="15">
         <v>4.63</v>
       </c>
       <c r="I13" s="15">
         <v>8.23</v>
       </c>
       <c r="J13" s="15">
         <v>9.09</v>
       </c>
       <c r="K13" s="15">
         <v>9.8000000000000007</v>
       </c>
       <c r="L13" s="15">
         <v>9.15</v>
       </c>
       <c r="M13" s="15">
         <v>8.2799999999999994</v>
       </c>
       <c r="N13" s="15">
         <v>17.239999999999998</v>
       </c>
       <c r="O13" s="15">
         <v>8.93</v>
       </c>
       <c r="P13" s="15">
         <v>17.96</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q13" s="15">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="15">
         <v>3.19</v>
       </c>
       <c r="C14" s="15">
         <v>6.54</v>
       </c>
       <c r="D14" s="15">
         <v>7.35</v>
       </c>
       <c r="E14" s="15">
         <v>7.59</v>
       </c>
       <c r="F14" s="15">
         <v>6.11</v>
       </c>
       <c r="G14" s="15">
         <v>5.15</v>
       </c>
       <c r="H14" s="15">
         <v>4.82</v>
       </c>
       <c r="I14" s="15">
         <v>4.6500000000000004</v>
       </c>
       <c r="J14" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="K14" s="15">
         <v>4.53</v>
       </c>
       <c r="L14" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="M14" s="15">
         <v>4.83</v>
       </c>
       <c r="N14" s="15">
         <v>3.22</v>
       </c>
       <c r="O14" s="15">
         <v>7.9</v>
       </c>
       <c r="P14" s="15">
         <v>7.43</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q14" s="15">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="15">
         <v>16.13</v>
       </c>
       <c r="C15" s="15">
         <v>7.75</v>
       </c>
       <c r="D15" s="15">
         <v>4.93</v>
       </c>
       <c r="E15" s="15">
         <v>3.57</v>
       </c>
       <c r="F15" s="15">
         <v>2.86</v>
       </c>
       <c r="G15" s="15">
         <v>4.91</v>
       </c>
       <c r="H15" s="15">
         <v>4.03</v>
       </c>
       <c r="I15" s="15">
         <v>7.5</v>
       </c>
       <c r="J15" s="15">
         <v>6.7</v>
       </c>
       <c r="K15" s="15">
         <v>7.63</v>
       </c>
       <c r="L15" s="15">
         <v>8.49</v>
       </c>
       <c r="M15" s="15">
         <v>8.9600000000000009</v>
       </c>
       <c r="N15" s="15">
         <v>14.71</v>
       </c>
       <c r="O15" s="15">
         <v>22.56</v>
       </c>
       <c r="P15" s="15">
         <v>16.3</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q15" s="15">
+        <v>12.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
-    </row>
-    <row r="17" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q16" s="36"/>
+    </row>
+    <row r="17" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="C17" s="14">
         <v>7.19</v>
       </c>
       <c r="D17" s="14">
         <v>6.44</v>
       </c>
       <c r="E17" s="14">
         <v>7.62</v>
       </c>
       <c r="F17" s="14">
         <v>6.46</v>
       </c>
       <c r="G17" s="14">
         <v>6.51</v>
       </c>
       <c r="H17" s="14">
         <v>5.9</v>
       </c>
       <c r="I17" s="14">
         <v>5.57</v>
       </c>
       <c r="J17" s="14">
         <v>6.02</v>
       </c>
       <c r="K17" s="14">
         <v>6.19</v>
       </c>
       <c r="L17" s="14">
         <v>5.68</v>
       </c>
       <c r="M17" s="14">
         <v>5.43</v>
       </c>
       <c r="N17" s="15">
         <v>3.24</v>
       </c>
       <c r="O17" s="14">
         <v>2.5499999999999998</v>
       </c>
       <c r="P17" s="14">
         <v>3.99</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q17" s="14">
+        <v>5.13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="15">
         <v>9.86</v>
       </c>
       <c r="C18" s="15">
         <v>8.08</v>
       </c>
       <c r="D18" s="15">
         <v>7.55</v>
       </c>
       <c r="E18" s="15">
         <v>7.65</v>
       </c>
       <c r="F18" s="15">
         <v>6.64</v>
       </c>
       <c r="G18" s="15">
         <v>7</v>
       </c>
       <c r="H18" s="15">
         <v>6.46</v>
       </c>
       <c r="I18" s="15">
         <v>5.91</v>
       </c>
       <c r="J18" s="15">
         <v>6.39</v>
       </c>
       <c r="K18" s="15">
         <v>6.56</v>
       </c>
       <c r="L18" s="15">
         <v>6</v>
       </c>
       <c r="M18" s="15">
         <v>5.79</v>
       </c>
       <c r="N18" s="15">
         <v>4.12</v>
       </c>
       <c r="O18" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="P18" s="15">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q18" s="15">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="15">
         <v>8.33</v>
       </c>
       <c r="C19" s="15">
         <v>4.2</v>
       </c>
       <c r="D19" s="15">
         <v>2.76</v>
       </c>
       <c r="E19" s="15">
         <v>8.3699999999999992</v>
       </c>
       <c r="F19" s="15">
         <v>6.48</v>
       </c>
       <c r="G19" s="15">
         <v>5.33</v>
       </c>
       <c r="H19" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="I19" s="15">
         <v>4.8899999999999997</v>
       </c>
       <c r="J19" s="15">
         <v>5.25</v>
       </c>
       <c r="K19" s="15">
         <v>5.44</v>
       </c>
       <c r="L19" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="M19" s="15">
         <v>4.62</v>
       </c>
       <c r="N19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="15">
         <v>4.18</v>
       </c>
       <c r="P19" s="15">
         <v>5.54</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q19" s="15">
+        <v>6.56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="L20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="M20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="N20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P20" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q20" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
-    </row>
-    <row r="22" spans="1:16" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q21" s="36"/>
+    </row>
+    <row r="22" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="14">
         <v>3.78</v>
       </c>
       <c r="C22" s="14">
         <v>8.32</v>
       </c>
       <c r="D22" s="14">
         <v>7.88</v>
       </c>
       <c r="E22" s="14">
         <v>7.36</v>
       </c>
       <c r="F22" s="14">
         <v>5.94</v>
       </c>
       <c r="G22" s="14">
         <v>5.66</v>
       </c>
       <c r="H22" s="14">
         <v>5.5</v>
       </c>
       <c r="I22" s="14">
         <v>5.8</v>
       </c>
       <c r="J22" s="14">
         <v>6.19</v>
       </c>
       <c r="K22" s="14">
         <v>6.32</v>
       </c>
       <c r="L22" s="14">
         <v>6.5</v>
       </c>
       <c r="M22" s="14">
         <v>6.46</v>
       </c>
       <c r="N22" s="14">
         <v>5.26</v>
       </c>
       <c r="O22" s="14">
         <v>8.67</v>
       </c>
       <c r="P22" s="14">
         <v>8.59</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q22" s="14">
+        <v>7.94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="L23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="M23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="N23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q23" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15">
         <v>7.04</v>
       </c>
       <c r="C24" s="15">
         <v>20.41</v>
       </c>
       <c r="D24" s="15">
         <v>17.28</v>
       </c>
       <c r="E24" s="15">
         <v>14.68</v>
       </c>
       <c r="F24" s="15">
         <v>11.86</v>
       </c>
       <c r="G24" s="15">
         <v>11.29</v>
       </c>
       <c r="H24" s="15">
         <v>10.4</v>
       </c>
       <c r="I24" s="15">
         <v>9.83</v>
       </c>
       <c r="J24" s="15">
         <v>10.84</v>
       </c>
       <c r="K24" s="15">
         <v>10.45</v>
       </c>
       <c r="L24" s="15">
         <v>10.23</v>
       </c>
       <c r="M24" s="15">
         <v>9.25</v>
       </c>
       <c r="N24" s="15">
         <v>7.46</v>
       </c>
       <c r="O24" s="15">
         <v>15.15</v>
       </c>
       <c r="P24" s="15">
         <v>9.85</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q24" s="15">
+        <v>11.63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="15">
         <v>3.79</v>
       </c>
       <c r="D25" s="15">
         <v>2.44</v>
       </c>
       <c r="E25" s="15">
         <v>3.69</v>
       </c>
       <c r="F25" s="15">
         <v>3</v>
       </c>
       <c r="G25" s="15">
         <v>2.5</v>
       </c>
       <c r="H25" s="15">
         <v>3.19</v>
       </c>
       <c r="I25" s="15">
         <v>2.84</v>
       </c>
       <c r="J25" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="K25" s="15">
         <v>3.02</v>
       </c>
       <c r="L25" s="15">
         <v>4.8600000000000003</v>
       </c>
       <c r="M25" s="15">
         <v>4.47</v>
       </c>
       <c r="N25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P25" s="15">
         <v>5.39</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q25" s="15">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="15">
         <v>8.26</v>
       </c>
       <c r="D26" s="15">
         <v>5.49</v>
       </c>
       <c r="E26" s="15">
         <v>4.05</v>
       </c>
       <c r="F26" s="15">
         <v>3.19</v>
       </c>
       <c r="G26" s="15">
         <v>2.67</v>
       </c>
       <c r="H26" s="15">
         <v>4.57</v>
       </c>
       <c r="I26" s="15">
         <v>3.97</v>
       </c>
       <c r="J26" s="15">
         <v>5.13</v>
       </c>
       <c r="K26" s="15">
         <v>7.84</v>
       </c>
       <c r="L26" s="15">
         <v>7.22</v>
       </c>
       <c r="M26" s="15">
         <v>7.95</v>
       </c>
       <c r="N26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q26" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="15">
         <v>5</v>
       </c>
       <c r="E27" s="15">
         <v>3.85</v>
       </c>
       <c r="F27" s="15">
         <v>3.13</v>
       </c>
       <c r="G27" s="15">
         <v>5.49</v>
       </c>
       <c r="H27" s="15">
         <v>4.63</v>
       </c>
       <c r="I27" s="15">
         <v>8.23</v>
       </c>
       <c r="J27" s="15">
         <v>9.09</v>
       </c>
       <c r="K27" s="15">
         <v>9.8000000000000007</v>
       </c>
       <c r="L27" s="15">
         <v>9.15</v>
       </c>
       <c r="M27" s="15">
         <v>8.2799999999999994</v>
       </c>
       <c r="N27" s="15">
         <v>17.239999999999998</v>
       </c>
       <c r="O27" s="15">
         <v>8.93</v>
       </c>
       <c r="P27" s="15">
         <v>17.96</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q27" s="15">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="15">
         <v>3.19</v>
       </c>
       <c r="C28" s="15">
         <v>6.54</v>
       </c>
       <c r="D28" s="15">
         <v>7.35</v>
       </c>
       <c r="E28" s="15">
         <v>7.59</v>
       </c>
       <c r="F28" s="15">
         <v>6.11</v>
       </c>
       <c r="G28" s="15">
         <v>5.15</v>
       </c>
       <c r="H28" s="15">
         <v>4.82</v>
       </c>
       <c r="I28" s="15">
         <v>4.6500000000000004</v>
       </c>
       <c r="J28" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="K28" s="15">
         <v>4.53</v>
       </c>
       <c r="L28" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="M28" s="15">
         <v>4.83</v>
       </c>
       <c r="N28" s="15">
         <v>3.22</v>
       </c>
       <c r="O28" s="15">
         <v>7.9</v>
       </c>
       <c r="P28" s="15">
         <v>7.43</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q28" s="15">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="16">
         <v>20.41</v>
       </c>
       <c r="C29" s="16">
         <v>9.52</v>
       </c>
       <c r="D29" s="16">
         <v>6.25</v>
       </c>
       <c r="E29" s="16">
         <v>4.42</v>
       </c>
       <c r="F29" s="16">
         <v>3.56</v>
       </c>
       <c r="G29" s="16">
         <v>6.06</v>
       </c>
       <c r="H29" s="16">
         <v>5.03</v>
       </c>
       <c r="I29" s="16">
         <v>9.4600000000000009</v>
       </c>
       <c r="J29" s="16">
         <v>8.4600000000000009</v>
       </c>
       <c r="K29" s="16">
         <v>9.58</v>
       </c>
       <c r="L29" s="16">
         <v>10.68</v>
       </c>
       <c r="M29" s="16">
         <v>11.35</v>
       </c>
       <c r="N29" s="16">
         <v>18.52</v>
       </c>
       <c r="O29" s="16">
         <v>28.3</v>
       </c>
       <c r="P29" s="16">
         <v>19.48</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="Q29" s="16">
+        <v>15.96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:P7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>