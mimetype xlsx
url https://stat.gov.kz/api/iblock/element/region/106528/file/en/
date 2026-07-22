--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of deaths by gender" sheetId="5" r:id="rId3"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId4"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Karakia district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Munayly district</t>
   </si>
   <si>
@@ -520,61 +520,61 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -868,109 +868,110 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:EQ30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B36" sqref="B36"/>
+      <selection pane="bottomLeft" activeCell="D37" sqref="D36:D37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:147" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
+      <c r="R3" s="34"/>
     </row>
     <row r="4" spans="1:147" s="2" customFormat="1" ht="10.199999999999999">
       <c r="N4" s="3"/>
-      <c r="Q4" s="3" t="s">
+      <c r="R4" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="24"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
       <c r="Q5" s="33"/>
-      <c r="R5" s="22"/>
+      <c r="R5" s="33"/>
       <c r="S5" s="22"/>
       <c r="T5" s="22"/>
       <c r="U5" s="22"/>
       <c r="V5" s="22"/>
       <c r="W5" s="22"/>
       <c r="X5" s="22"/>
       <c r="Y5" s="22"/>
       <c r="Z5" s="22"/>
       <c r="AA5" s="22"/>
       <c r="AB5" s="22"/>
       <c r="AC5" s="22"/>
       <c r="AD5" s="22"/>
       <c r="AE5" s="22"/>
       <c r="AF5" s="22"/>
       <c r="AG5" s="22"/>
       <c r="AH5" s="22"/>
       <c r="AI5" s="22"/>
       <c r="AJ5" s="22"/>
       <c r="AK5" s="22"/>
       <c r="AL5" s="22"/>
       <c r="AM5" s="22"/>
       <c r="AN5" s="22"/>
       <c r="AO5" s="22"/>
       <c r="AP5" s="22"/>
       <c r="AQ5" s="22"/>
@@ -1107,51 +1108,53 @@
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="R6" s="22"/>
+      <c r="R6" s="5" t="s">
+        <v>13</v>
+      </c>
       <c r="S6" s="22"/>
       <c r="T6" s="22"/>
       <c r="U6" s="22"/>
       <c r="V6" s="22"/>
       <c r="W6" s="22"/>
       <c r="X6" s="22"/>
       <c r="Y6" s="22"/>
       <c r="Z6" s="22"/>
       <c r="AA6" s="22"/>
       <c r="AB6" s="22"/>
       <c r="AC6" s="22"/>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="22"/>
       <c r="AL6" s="22"/>
       <c r="AM6" s="22"/>
       <c r="AN6" s="22"/>
       <c r="AO6" s="22"/>
       <c r="AP6" s="22"/>
       <c r="AQ6" s="22"/>
@@ -1258,51 +1261,51 @@
       <c r="EN6" s="22"/>
       <c r="EO6" s="22"/>
       <c r="EP6" s="22"/>
       <c r="EQ6" s="22"/>
     </row>
     <row r="7" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
       <c r="P7" s="35"/>
       <c r="Q7" s="35"/>
-      <c r="R7" s="22"/>
+      <c r="R7" s="35"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="U7" s="22"/>
       <c r="V7" s="22"/>
       <c r="W7" s="22"/>
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
       <c r="Z7" s="22"/>
       <c r="AA7" s="22"/>
       <c r="AB7" s="22"/>
       <c r="AC7" s="22"/>
       <c r="AD7" s="22"/>
       <c r="AE7" s="22"/>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="22"/>
       <c r="AK7" s="22"/>
       <c r="AL7" s="22"/>
       <c r="AM7" s="22"/>
       <c r="AN7" s="22"/>
       <c r="AO7" s="22"/>
       <c r="AP7" s="22"/>
       <c r="AQ7" s="22"/>
@@ -1441,51 +1444,53 @@
       </c>
       <c r="J8" s="7">
         <v>243</v>
       </c>
       <c r="K8" s="7">
         <v>296</v>
       </c>
       <c r="L8" s="7">
         <v>265</v>
       </c>
       <c r="M8" s="7">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
       <c r="P8" s="7">
         <v>278</v>
       </c>
       <c r="Q8" s="7">
         <v>301</v>
       </c>
-      <c r="R8" s="23"/>
+      <c r="R8" s="7">
+        <v>263</v>
+      </c>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="23"/>
       <c r="AA8" s="23"/>
       <c r="AB8" s="23"/>
       <c r="AC8" s="23"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="23"/>
       <c r="AF8" s="23"/>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="23"/>
       <c r="AK8" s="23"/>
       <c r="AL8" s="23"/>
       <c r="AM8" s="23"/>
       <c r="AN8" s="23"/>
       <c r="AO8" s="23"/>
       <c r="AP8" s="23"/>
       <c r="AQ8" s="23"/>
@@ -1624,51 +1629,53 @@
       </c>
       <c r="J9" s="10">
         <v>91</v>
       </c>
       <c r="K9" s="10">
         <v>113</v>
       </c>
       <c r="L9" s="10">
         <v>96</v>
       </c>
       <c r="M9" s="10">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
       <c r="P9" s="10">
         <v>101</v>
       </c>
       <c r="Q9" s="10">
         <v>127</v>
       </c>
-      <c r="R9" s="22"/>
+      <c r="R9" s="10">
+        <v>96</v>
+      </c>
       <c r="S9" s="22"/>
       <c r="T9" s="22"/>
       <c r="U9" s="22"/>
       <c r="V9" s="22"/>
       <c r="W9" s="22"/>
       <c r="X9" s="22"/>
       <c r="Y9" s="22"/>
       <c r="Z9" s="22"/>
       <c r="AA9" s="22"/>
       <c r="AB9" s="22"/>
       <c r="AC9" s="22"/>
       <c r="AD9" s="22"/>
       <c r="AE9" s="22"/>
       <c r="AF9" s="22"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="22"/>
       <c r="AK9" s="22"/>
       <c r="AL9" s="22"/>
       <c r="AM9" s="22"/>
       <c r="AN9" s="22"/>
       <c r="AO9" s="22"/>
       <c r="AP9" s="22"/>
       <c r="AQ9" s="22"/>
@@ -1807,51 +1814,53 @@
       </c>
       <c r="J10" s="10">
         <v>49</v>
       </c>
       <c r="K10" s="10">
         <v>51</v>
       </c>
       <c r="L10" s="10">
         <v>48</v>
       </c>
       <c r="M10" s="10">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
       <c r="P10" s="10">
         <v>50</v>
       </c>
       <c r="Q10" s="10">
         <v>53</v>
       </c>
-      <c r="R10" s="22"/>
+      <c r="R10" s="10">
+        <v>49</v>
+      </c>
       <c r="S10" s="22"/>
       <c r="T10" s="22"/>
       <c r="U10" s="22"/>
       <c r="V10" s="22"/>
       <c r="W10" s="22"/>
       <c r="X10" s="22"/>
       <c r="Y10" s="22"/>
       <c r="Z10" s="22"/>
       <c r="AA10" s="22"/>
       <c r="AB10" s="22"/>
       <c r="AC10" s="22"/>
       <c r="AD10" s="22"/>
       <c r="AE10" s="22"/>
       <c r="AF10" s="22"/>
       <c r="AG10" s="22"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="22"/>
       <c r="AK10" s="22"/>
       <c r="AL10" s="22"/>
       <c r="AM10" s="22"/>
       <c r="AN10" s="22"/>
       <c r="AO10" s="22"/>
       <c r="AP10" s="22"/>
       <c r="AQ10" s="22"/>
@@ -1990,50 +1999,53 @@
       </c>
       <c r="J11" s="10">
         <v>24</v>
       </c>
       <c r="K11" s="10">
         <v>37</v>
       </c>
       <c r="L11" s="10">
         <v>26</v>
       </c>
       <c r="M11" s="10">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
       <c r="P11" s="10">
         <v>17</v>
       </c>
       <c r="Q11" s="10">
         <v>23</v>
       </c>
+      <c r="R11" s="10">
+        <v>25</v>
+      </c>
     </row>
     <row r="12" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="10">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="10">
         <v>10</v>
       </c>
       <c r="E12" s="18">
         <v>18</v>
       </c>
       <c r="F12" s="10">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
@@ -2043,50 +2055,53 @@
       </c>
       <c r="J12" s="10">
         <v>16</v>
       </c>
       <c r="K12" s="10">
         <v>19</v>
       </c>
       <c r="L12" s="10">
         <v>19</v>
       </c>
       <c r="M12" s="10">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
       <c r="P12" s="10">
         <v>18</v>
       </c>
       <c r="Q12" s="10">
         <v>17</v>
       </c>
+      <c r="R12" s="10">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="10">
         <v>14</v>
       </c>
       <c r="E13" s="18">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
@@ -2096,50 +2111,53 @@
       </c>
       <c r="J13" s="10">
         <v>8</v>
       </c>
       <c r="K13" s="10">
         <v>11</v>
       </c>
       <c r="L13" s="10">
         <v>8</v>
       </c>
       <c r="M13" s="10">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
       <c r="P13" s="10">
         <v>12</v>
       </c>
       <c r="Q13" s="10">
         <v>13</v>
       </c>
+      <c r="R13" s="10">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="10">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="10">
         <v>58</v>
       </c>
       <c r="E14" s="18">
         <v>48</v>
       </c>
       <c r="F14" s="10">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
@@ -2149,50 +2167,53 @@
       </c>
       <c r="J14" s="10">
         <v>39</v>
       </c>
       <c r="K14" s="10">
         <v>53</v>
       </c>
       <c r="L14" s="10">
         <v>56</v>
       </c>
       <c r="M14" s="10">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
       <c r="P14" s="10">
         <v>64</v>
       </c>
       <c r="Q14" s="10">
         <v>49</v>
       </c>
+      <c r="R14" s="10">
+        <v>43</v>
+      </c>
     </row>
     <row r="15" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="10">
         <v>4</v>
       </c>
       <c r="E15" s="18">
         <v>14</v>
       </c>
       <c r="F15" s="10">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
@@ -2201,74 +2222,78 @@
         <v>10</v>
       </c>
       <c r="J15" s="10">
         <v>16</v>
       </c>
       <c r="K15" s="10">
         <v>12</v>
       </c>
       <c r="L15" s="10">
         <v>12</v>
       </c>
       <c r="M15" s="10">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
       <c r="P15" s="10">
         <v>16</v>
       </c>
       <c r="Q15" s="10">
         <v>19</v>
+      </c>
+      <c r="R15" s="10">
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
       <c r="Q16" s="36"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R16" s="36"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="7">
         <v>114</v>
       </c>
       <c r="C17" s="7">
         <v>135</v>
       </c>
       <c r="D17" s="7">
         <v>114</v>
       </c>
       <c r="E17" s="17">
         <v>137</v>
       </c>
       <c r="F17" s="7">
         <v>133</v>
       </c>
       <c r="G17" s="7">
         <v>146</v>
       </c>
       <c r="H17" s="7">
         <v>147</v>
       </c>
       <c r="I17" s="7">
@@ -2276,52 +2301,55 @@
       </c>
       <c r="J17" s="7">
         <v>117</v>
       </c>
       <c r="K17" s="7">
         <v>132</v>
       </c>
       <c r="L17" s="7">
         <v>121</v>
       </c>
       <c r="M17" s="7">
         <v>174</v>
       </c>
       <c r="N17" s="7">
         <v>130</v>
       </c>
       <c r="O17" s="7">
         <v>136</v>
       </c>
       <c r="P17" s="7">
         <v>128</v>
       </c>
       <c r="Q17" s="7">
         <v>153</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="7">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="10">
         <v>89</v>
       </c>
       <c r="C18" s="10">
         <v>112</v>
       </c>
       <c r="D18" s="10">
         <v>95</v>
       </c>
       <c r="E18" s="18">
         <v>109</v>
       </c>
       <c r="F18" s="10">
         <v>103</v>
       </c>
       <c r="G18" s="10">
         <v>120</v>
       </c>
       <c r="H18" s="10">
         <v>117</v>
       </c>
       <c r="I18" s="10">
@@ -2329,52 +2357,55 @@
       </c>
       <c r="J18" s="10">
         <v>91</v>
       </c>
       <c r="K18" s="10">
         <v>107</v>
       </c>
       <c r="L18" s="10">
         <v>94</v>
       </c>
       <c r="M18" s="10">
         <v>149</v>
       </c>
       <c r="N18" s="10">
         <v>108</v>
       </c>
       <c r="O18" s="10">
         <v>112</v>
       </c>
       <c r="P18" s="10">
         <v>100</v>
       </c>
       <c r="Q18" s="10">
         <v>124</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="10">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="10">
         <v>24</v>
       </c>
       <c r="C19" s="10">
         <v>21</v>
       </c>
       <c r="D19" s="10">
         <v>17</v>
       </c>
       <c r="E19" s="18">
         <v>24</v>
       </c>
       <c r="F19" s="10">
         <v>24</v>
       </c>
       <c r="G19" s="10">
         <v>19</v>
       </c>
       <c r="H19" s="10">
         <v>27</v>
       </c>
       <c r="I19" s="10">
@@ -2382,52 +2413,55 @@
       </c>
       <c r="J19" s="10">
         <v>22</v>
       </c>
       <c r="K19" s="10">
         <v>25</v>
       </c>
       <c r="L19" s="10">
         <v>23</v>
       </c>
       <c r="M19" s="10">
         <v>22</v>
       </c>
       <c r="N19" s="10">
         <v>21</v>
       </c>
       <c r="O19" s="10">
         <v>21</v>
       </c>
       <c r="P19" s="10">
         <v>23</v>
       </c>
       <c r="Q19" s="10">
         <v>24</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="10">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="10">
         <v>1</v>
       </c>
       <c r="C20" s="10">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>2</v>
       </c>
       <c r="E20" s="18">
         <v>4</v>
       </c>
       <c r="F20" s="10">
         <v>6</v>
       </c>
       <c r="G20" s="10">
         <v>7</v>
       </c>
       <c r="H20" s="10">
         <v>3</v>
       </c>
       <c r="I20" s="10">
@@ -2435,73 +2469,77 @@
       </c>
       <c r="J20" s="10">
         <v>4</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L20" s="10">
         <v>4</v>
       </c>
       <c r="M20" s="10">
         <v>3</v>
       </c>
       <c r="N20" s="10">
         <v>1</v>
       </c>
       <c r="O20" s="10">
         <v>3</v>
       </c>
       <c r="P20" s="10">
         <v>5</v>
       </c>
       <c r="Q20" s="10">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R20" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
-    </row>
-    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="36"/>
+    </row>
+    <row r="22" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="7">
         <v>134</v>
       </c>
       <c r="C22" s="7">
         <v>147</v>
       </c>
       <c r="D22" s="7">
         <v>129</v>
       </c>
       <c r="E22" s="17">
         <v>165</v>
       </c>
       <c r="F22" s="7">
         <v>138</v>
       </c>
       <c r="G22" s="7">
         <v>148</v>
       </c>
       <c r="H22" s="7">
         <v>183</v>
       </c>
       <c r="I22" s="7">
@@ -2509,52 +2547,55 @@
       </c>
       <c r="J22" s="7">
         <v>126</v>
       </c>
       <c r="K22" s="7">
         <v>164</v>
       </c>
       <c r="L22" s="7">
         <v>144</v>
       </c>
       <c r="M22" s="7">
         <v>189</v>
       </c>
       <c r="N22" s="26">
         <v>135</v>
       </c>
       <c r="O22" s="7">
         <v>160</v>
       </c>
       <c r="P22" s="7">
         <v>150</v>
       </c>
       <c r="Q22" s="7">
         <v>148</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="7">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10">
         <v>6</v>
       </c>
       <c r="C23" s="10">
         <v>3</v>
       </c>
       <c r="D23" s="10">
         <v>1</v>
       </c>
       <c r="E23" s="18">
         <v>5</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>3</v>
       </c>
       <c r="I23" s="10">
@@ -2562,52 +2603,55 @@
       </c>
       <c r="J23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K23" s="10">
         <v>6</v>
       </c>
       <c r="L23" s="10">
         <v>2</v>
       </c>
       <c r="M23" s="10">
         <v>4</v>
       </c>
       <c r="N23" s="27">
         <v>4</v>
       </c>
       <c r="O23" s="10">
         <v>6</v>
       </c>
       <c r="P23" s="10">
         <v>1</v>
       </c>
       <c r="Q23" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>24</v>
       </c>
       <c r="C24" s="10">
         <v>27</v>
       </c>
       <c r="D24" s="10">
         <v>26</v>
       </c>
       <c r="E24" s="18">
         <v>37</v>
       </c>
       <c r="F24" s="10">
         <v>20</v>
       </c>
       <c r="G24" s="10">
         <v>31</v>
       </c>
       <c r="H24" s="10">
         <v>23</v>
       </c>
       <c r="I24" s="10">
@@ -2615,52 +2659,55 @@
       </c>
       <c r="J24" s="10">
         <v>27</v>
       </c>
       <c r="K24" s="10">
         <v>26</v>
       </c>
       <c r="L24" s="10">
         <v>25</v>
       </c>
       <c r="M24" s="10">
         <v>25</v>
       </c>
       <c r="N24" s="27">
         <v>33</v>
       </c>
       <c r="O24" s="10">
         <v>30</v>
       </c>
       <c r="P24" s="10">
         <v>27</v>
       </c>
       <c r="Q24" s="10">
         <v>29</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="10">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="10">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>29</v>
       </c>
       <c r="D25" s="10">
         <v>18</v>
       </c>
       <c r="E25" s="18">
         <v>33</v>
       </c>
       <c r="F25" s="10">
         <v>28</v>
       </c>
       <c r="G25" s="10">
         <v>25</v>
       </c>
       <c r="H25" s="10">
         <v>40</v>
       </c>
       <c r="I25" s="10">
@@ -2668,52 +2715,55 @@
       </c>
       <c r="J25" s="10">
         <v>24</v>
       </c>
       <c r="K25" s="10">
         <v>37</v>
       </c>
       <c r="L25" s="10">
         <v>26</v>
       </c>
       <c r="M25" s="10">
         <v>32</v>
       </c>
       <c r="N25" s="27">
         <v>26</v>
       </c>
       <c r="O25" s="10">
         <v>26</v>
       </c>
       <c r="P25" s="10">
         <v>17</v>
       </c>
       <c r="Q25" s="10">
         <v>23</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="10">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="10">
         <v>17</v>
       </c>
       <c r="C26" s="10">
         <v>11</v>
       </c>
       <c r="D26" s="10">
         <v>10</v>
       </c>
       <c r="E26" s="18">
         <v>18</v>
       </c>
       <c r="F26" s="10">
         <v>16</v>
       </c>
       <c r="G26" s="10">
         <v>14</v>
       </c>
       <c r="H26" s="10">
         <v>23</v>
       </c>
       <c r="I26" s="10">
@@ -2721,52 +2771,55 @@
       </c>
       <c r="J26" s="10">
         <v>16</v>
       </c>
       <c r="K26" s="10">
         <v>19</v>
       </c>
       <c r="L26" s="10">
         <v>19</v>
       </c>
       <c r="M26" s="10">
         <v>25</v>
       </c>
       <c r="N26" s="27">
         <v>11</v>
       </c>
       <c r="O26" s="10">
         <v>16</v>
       </c>
       <c r="P26" s="10">
         <v>18</v>
       </c>
       <c r="Q26" s="10">
         <v>17</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="10">
         <v>22</v>
       </c>
       <c r="C27" s="10">
         <v>12</v>
       </c>
       <c r="D27" s="10">
         <v>14</v>
       </c>
       <c r="E27" s="18">
         <v>14</v>
       </c>
       <c r="F27" s="10">
         <v>15</v>
       </c>
       <c r="G27" s="10">
         <v>15</v>
       </c>
       <c r="H27" s="10">
         <v>16</v>
       </c>
       <c r="I27" s="10">
@@ -2774,52 +2827,55 @@
       </c>
       <c r="J27" s="10">
         <v>8</v>
       </c>
       <c r="K27" s="10">
         <v>11</v>
       </c>
       <c r="L27" s="10">
         <v>8</v>
       </c>
       <c r="M27" s="10">
         <v>13</v>
       </c>
       <c r="N27" s="27">
         <v>8</v>
       </c>
       <c r="O27" s="10">
         <v>13</v>
       </c>
       <c r="P27" s="10">
         <v>12</v>
       </c>
       <c r="Q27" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="10">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>32</v>
       </c>
       <c r="C28" s="10">
         <v>54</v>
       </c>
       <c r="D28" s="10">
         <v>58</v>
       </c>
       <c r="E28" s="18">
         <v>48</v>
       </c>
       <c r="F28" s="10">
         <v>47</v>
       </c>
       <c r="G28" s="10">
         <v>48</v>
       </c>
       <c r="H28" s="10">
         <v>66</v>
       </c>
       <c r="I28" s="10">
@@ -2827,52 +2883,55 @@
       </c>
       <c r="J28" s="10">
         <v>39</v>
       </c>
       <c r="K28" s="10">
         <v>53</v>
       </c>
       <c r="L28" s="10">
         <v>56</v>
       </c>
       <c r="M28" s="10">
         <v>76</v>
       </c>
       <c r="N28" s="27">
         <v>39</v>
       </c>
       <c r="O28" s="10">
         <v>54</v>
       </c>
       <c r="P28" s="10">
         <v>64</v>
       </c>
       <c r="Q28" s="10">
         <v>49</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="10">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="12">
         <v>10</v>
       </c>
       <c r="C29" s="12">
         <v>11</v>
       </c>
       <c r="D29" s="12">
         <v>2</v>
       </c>
       <c r="E29" s="19">
         <v>10</v>
       </c>
       <c r="F29" s="12">
         <v>12</v>
       </c>
       <c r="G29" s="12">
         <v>14</v>
       </c>
       <c r="H29" s="12">
         <v>12</v>
       </c>
       <c r="I29" s="12">
@@ -2880,212 +2939,221 @@
       </c>
       <c r="J29" s="12">
         <v>12</v>
       </c>
       <c r="K29" s="12">
         <v>12</v>
       </c>
       <c r="L29" s="12">
         <v>8</v>
       </c>
       <c r="M29" s="12">
         <v>14</v>
       </c>
       <c r="N29" s="12">
         <v>14</v>
       </c>
       <c r="O29" s="12">
         <v>15</v>
       </c>
       <c r="P29" s="12">
         <v>11</v>
       </c>
       <c r="Q29" s="12">
         <v>14</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="R29" s="12">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q30"/>
+  <dimension ref="A2:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S21" sqref="S21"/>
+      <selection pane="bottomLeft" activeCell="T24" sqref="T24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="8.88671875" style="1"/>
     <col min="5" max="5" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="17.399999999999999" customHeight="1"/>
-    <row r="3" spans="1:17" ht="17.399999999999999">
+    <row r="2" spans="1:18" ht="17.399999999999999" customHeight="1"/>
+    <row r="3" spans="1:18" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
-    </row>
-[...1 lines deleted...]
-      <c r="P4" s="39" t="s">
+      <c r="R3" s="34"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="Q4" s="39"/>
-[...2 lines deleted...]
-      <c r="A5" s="37"/>
+      <c r="R4" s="37"/>
+    </row>
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
       <c r="Q5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="38"/>
+      <c r="R5" s="33"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="39"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
       <c r="P7" s="35"/>
       <c r="Q7" s="35"/>
-    </row>
-    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R7" s="35"/>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="14">
         <v>3.6</v>
       </c>
       <c r="C8" s="14">
         <v>4.04</v>
       </c>
       <c r="D8" s="14">
         <v>3.86</v>
       </c>
       <c r="E8" s="14">
         <v>4.0199999999999996</v>
       </c>
       <c r="F8" s="14">
         <v>4</v>
       </c>
       <c r="G8" s="14">
         <v>4.07</v>
       </c>
       <c r="H8" s="14">
         <v>4.17</v>
       </c>
       <c r="I8" s="14">
@@ -3093,52 +3161,55 @@
       </c>
       <c r="J8" s="14">
         <v>4.09</v>
       </c>
       <c r="K8" s="14">
         <v>4.1100000000000003</v>
       </c>
       <c r="L8" s="14">
         <v>4.0999999999999996</v>
       </c>
       <c r="M8" s="14">
         <v>4.2</v>
       </c>
       <c r="N8" s="14">
         <v>3.78</v>
       </c>
       <c r="O8" s="14">
         <v>4.2</v>
       </c>
       <c r="P8" s="14">
         <v>4.12</v>
       </c>
       <c r="Q8" s="14">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="14">
+        <v>4.1100000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="15">
         <v>3.72</v>
       </c>
       <c r="C9" s="15">
         <v>4.33</v>
       </c>
       <c r="D9" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="E9" s="15">
         <v>4.26</v>
       </c>
       <c r="F9" s="15">
         <v>4.22</v>
       </c>
       <c r="G9" s="15">
         <v>4.33</v>
       </c>
       <c r="H9" s="15">
         <v>4.38</v>
       </c>
       <c r="I9" s="15">
@@ -3146,52 +3217,55 @@
       </c>
       <c r="J9" s="15">
         <v>4.29</v>
       </c>
       <c r="K9" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="L9" s="15">
         <v>4.2699999999999996</v>
       </c>
       <c r="M9" s="15">
         <v>4.42</v>
       </c>
       <c r="N9" s="15">
         <v>4.22</v>
       </c>
       <c r="O9" s="15">
         <v>4.5599999999999996</v>
       </c>
       <c r="P9" s="15">
         <v>4.3</v>
       </c>
       <c r="Q9" s="15">
         <v>4.47</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="15">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="15">
         <v>3.65</v>
       </c>
       <c r="C10" s="15">
         <v>3.83</v>
       </c>
       <c r="D10" s="15">
         <v>3.64</v>
       </c>
       <c r="E10" s="15">
         <v>3.93</v>
       </c>
       <c r="F10" s="15">
         <v>3.81</v>
       </c>
       <c r="G10" s="15">
         <v>3.83</v>
       </c>
       <c r="H10" s="15">
         <v>3.83</v>
       </c>
       <c r="I10" s="15">
@@ -3199,52 +3273,55 @@
       </c>
       <c r="J10" s="15">
         <v>3.88</v>
       </c>
       <c r="K10" s="15">
         <v>3.88</v>
       </c>
       <c r="L10" s="15">
         <v>3.87</v>
       </c>
       <c r="M10" s="15">
         <v>3.85</v>
       </c>
       <c r="N10" s="15">
         <v>4.08</v>
       </c>
       <c r="O10" s="15">
         <v>4.16</v>
       </c>
       <c r="P10" s="15">
         <v>4.03</v>
       </c>
       <c r="Q10" s="15">
         <v>4.0599999999999996</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="15">
+        <v>3.99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="15">
         <v>3.74</v>
       </c>
       <c r="C11" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="D11" s="15">
         <v>3.91</v>
       </c>
       <c r="E11" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="F11" s="15">
         <v>4.3600000000000003</v>
       </c>
       <c r="G11" s="15">
         <v>4.34</v>
       </c>
       <c r="H11" s="15">
         <v>4.66</v>
       </c>
       <c r="I11" s="15">
@@ -3252,52 +3329,55 @@
       </c>
       <c r="J11" s="15">
         <v>4.34</v>
       </c>
       <c r="K11" s="15">
         <v>4.5199999999999996</v>
       </c>
       <c r="L11" s="15">
         <v>4.5</v>
       </c>
       <c r="M11" s="15">
         <v>4.5599999999999996</v>
       </c>
       <c r="N11" s="15">
         <v>4.2699999999999996</v>
       </c>
       <c r="O11" s="15">
         <v>4.4800000000000004</v>
       </c>
       <c r="P11" s="15">
         <v>3.89</v>
       </c>
       <c r="Q11" s="15">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="15">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="15">
         <v>5.52</v>
       </c>
       <c r="C12" s="15">
         <v>4.7300000000000004</v>
       </c>
       <c r="D12" s="15">
         <v>4.21</v>
       </c>
       <c r="E12" s="15">
         <v>4.66</v>
       </c>
       <c r="F12" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="G12" s="15">
         <v>4.76</v>
       </c>
       <c r="H12" s="15">
         <v>5.16</v>
       </c>
       <c r="I12" s="15">
@@ -3305,52 +3385,55 @@
       </c>
       <c r="J12" s="15">
         <v>5.26</v>
       </c>
       <c r="K12" s="15">
         <v>5.36</v>
       </c>
       <c r="L12" s="15">
         <v>5.45</v>
       </c>
       <c r="M12" s="15">
         <v>5.67</v>
       </c>
       <c r="N12" s="15">
         <v>3.64</v>
       </c>
       <c r="O12" s="15">
         <v>4.68</v>
       </c>
       <c r="P12" s="15">
         <v>5.0999999999999996</v>
       </c>
       <c r="Q12" s="15">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="15">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
         <v>7.55</v>
       </c>
       <c r="C13" s="15">
         <v>6.1</v>
       </c>
       <c r="D13" s="15">
         <v>5.6</v>
       </c>
       <c r="E13" s="15">
         <v>5.44</v>
       </c>
       <c r="F13" s="15">
         <v>5.38</v>
       </c>
       <c r="G13" s="15">
         <v>5.38</v>
       </c>
       <c r="H13" s="15">
         <v>5.4</v>
       </c>
       <c r="I13" s="15">
@@ -3358,52 +3441,55 @@
       </c>
       <c r="J13" s="15">
         <v>5.13</v>
       </c>
       <c r="K13" s="15">
         <v>4.99</v>
       </c>
       <c r="L13" s="15">
         <v>4.79</v>
       </c>
       <c r="M13" s="15">
         <v>4.76</v>
       </c>
       <c r="N13" s="15">
         <v>2.8</v>
       </c>
       <c r="O13" s="15">
         <v>3.84</v>
       </c>
       <c r="P13" s="15">
         <v>3.95</v>
       </c>
       <c r="Q13" s="15">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="15">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C14" s="15">
         <v>3.09</v>
       </c>
       <c r="D14" s="15">
         <v>3.38</v>
       </c>
       <c r="E14" s="15">
         <v>3.37</v>
       </c>
       <c r="F14" s="15">
         <v>3.33</v>
       </c>
       <c r="G14" s="15">
         <v>3.34</v>
       </c>
       <c r="H14" s="15">
         <v>3.51</v>
       </c>
       <c r="I14" s="15">
@@ -3411,52 +3497,55 @@
       </c>
       <c r="J14" s="15">
         <v>3.4</v>
       </c>
       <c r="K14" s="15">
         <v>3.42</v>
       </c>
       <c r="L14" s="15">
         <v>3.46</v>
       </c>
       <c r="M14" s="15">
         <v>3.61</v>
       </c>
       <c r="N14" s="15">
         <v>2.63</v>
       </c>
       <c r="O14" s="15">
         <v>3.29</v>
       </c>
       <c r="P14" s="15">
         <v>3.64</v>
       </c>
       <c r="Q14" s="15">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="15">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="15">
         <v>3.12</v>
       </c>
       <c r="C15" s="15">
         <v>3.56</v>
       </c>
       <c r="D15" s="15">
         <v>2.74</v>
       </c>
       <c r="E15" s="15">
         <v>3.09</v>
       </c>
       <c r="F15" s="15">
         <v>3.5</v>
       </c>
       <c r="G15" s="15">
         <v>3.95</v>
       </c>
       <c r="H15" s="15">
         <v>3.99</v>
       </c>
       <c r="I15" s="15">
@@ -3464,73 +3553,77 @@
       </c>
       <c r="J15" s="15">
         <v>3.95</v>
       </c>
       <c r="K15" s="15">
         <v>3.9</v>
       </c>
       <c r="L15" s="15">
         <v>3.87</v>
       </c>
       <c r="M15" s="15">
         <v>3.95</v>
       </c>
       <c r="N15" s="15">
         <v>4.2300000000000004</v>
       </c>
       <c r="O15" s="15">
         <v>4.87</v>
       </c>
       <c r="P15" s="15">
         <v>4.74</v>
       </c>
       <c r="Q15" s="15">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R15" s="15">
+        <v>5.12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
       <c r="Q16" s="36"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R16" s="36"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="14">
         <v>3.55</v>
       </c>
       <c r="C17" s="14">
         <v>4.08</v>
       </c>
       <c r="D17" s="14">
         <v>3.91</v>
       </c>
       <c r="E17" s="14">
         <v>4.03</v>
       </c>
       <c r="F17" s="14">
         <v>4.05</v>
       </c>
       <c r="G17" s="14">
         <v>4.16</v>
       </c>
       <c r="H17" s="14">
         <v>4.22</v>
       </c>
       <c r="I17" s="14">
@@ -3538,52 +3631,55 @@
       </c>
       <c r="J17" s="14">
         <v>4.17</v>
       </c>
       <c r="K17" s="14">
         <v>4.17</v>
       </c>
       <c r="L17" s="14">
         <v>4.1399999999999997</v>
       </c>
       <c r="M17" s="14">
         <v>4.26</v>
       </c>
       <c r="N17" s="14">
         <v>3.93</v>
       </c>
       <c r="O17" s="14">
         <v>4.2300000000000004</v>
       </c>
       <c r="P17" s="14">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q17" s="14">
         <v>4.28</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="14">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="15">
         <v>3.58</v>
       </c>
       <c r="C18" s="15">
         <v>4.26</v>
       </c>
       <c r="D18" s="15">
         <v>4.12</v>
       </c>
       <c r="E18" s="15">
         <v>4.22</v>
       </c>
       <c r="F18" s="15">
         <v>4.21</v>
       </c>
       <c r="G18" s="15">
         <v>4.34</v>
       </c>
       <c r="H18" s="15">
         <v>4.3899999999999997</v>
       </c>
       <c r="I18" s="15">
@@ -3591,52 +3687,55 @@
       </c>
       <c r="J18" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="K18" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="L18" s="15">
         <v>4.28</v>
       </c>
       <c r="M18" s="15">
         <v>4.43</v>
       </c>
       <c r="N18" s="15">
         <v>4.18</v>
       </c>
       <c r="O18" s="15">
         <v>4.4800000000000004</v>
       </c>
       <c r="P18" s="15">
         <v>4.2699999999999996</v>
       </c>
       <c r="Q18" s="15">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="15">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="15">
         <v>3.71</v>
       </c>
       <c r="C19" s="15">
         <v>3.64</v>
       </c>
       <c r="D19" s="15">
         <v>3.28</v>
       </c>
       <c r="E19" s="15">
         <v>3.41</v>
       </c>
       <c r="F19" s="15">
         <v>3.47</v>
       </c>
       <c r="G19" s="15">
         <v>3.39</v>
       </c>
       <c r="H19" s="15">
         <v>3.51</v>
       </c>
       <c r="I19" s="15">
@@ -3644,52 +3743,55 @@
       </c>
       <c r="J19" s="15">
         <v>3.57</v>
       </c>
       <c r="K19" s="15">
         <v>3.6</v>
       </c>
       <c r="L19" s="15">
         <v>3.6</v>
       </c>
       <c r="M19" s="15">
         <v>3.59</v>
       </c>
       <c r="N19" s="15">
         <v>3.22</v>
       </c>
       <c r="O19" s="15">
         <v>3.38</v>
       </c>
       <c r="P19" s="15">
         <v>3.43</v>
       </c>
       <c r="Q19" s="15">
         <v>3.53</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="15">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="15">
         <v>1.36</v>
       </c>
       <c r="C20" s="15">
         <v>2.12</v>
       </c>
       <c r="D20" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="E20" s="15">
         <v>3.14</v>
       </c>
       <c r="F20" s="15">
         <v>4.16</v>
       </c>
       <c r="G20" s="15">
         <v>5.12</v>
       </c>
       <c r="H20" s="15">
         <v>4.95</v>
       </c>
       <c r="I20" s="15">
@@ -3697,73 +3799,77 @@
       </c>
       <c r="J20" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="K20" s="15">
         <v>4.28</v>
       </c>
       <c r="L20" s="15">
         <v>4.4000000000000004</v>
       </c>
       <c r="M20" s="15">
         <v>4.37</v>
       </c>
       <c r="N20" s="15">
         <v>1.39</v>
       </c>
       <c r="O20" s="15">
         <v>2.89</v>
       </c>
       <c r="P20" s="15">
         <v>4.24</v>
       </c>
       <c r="Q20" s="15">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R20" s="15">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
-    </row>
-    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="36"/>
+    </row>
+    <row r="22" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="14">
         <v>3.63</v>
       </c>
       <c r="C22" s="14">
         <v>3.99</v>
       </c>
       <c r="D22" s="14">
         <v>3.81</v>
       </c>
       <c r="E22" s="14">
         <v>4.01</v>
       </c>
       <c r="F22" s="14">
         <v>3.95</v>
       </c>
       <c r="G22" s="14">
         <v>3.99</v>
       </c>
       <c r="H22" s="14">
         <v>4.13</v>
       </c>
       <c r="I22" s="14">
@@ -3771,52 +3877,55 @@
       </c>
       <c r="J22" s="14">
         <v>4.0199999999999996</v>
       </c>
       <c r="K22" s="14">
         <v>4.0599999999999996</v>
       </c>
       <c r="L22" s="14">
         <v>4.0599999999999996</v>
       </c>
       <c r="M22" s="14">
         <v>4.1500000000000004</v>
       </c>
       <c r="N22" s="28">
         <v>3.64</v>
       </c>
       <c r="O22" s="14">
         <v>4.18</v>
       </c>
       <c r="P22" s="14">
         <v>4.13</v>
       </c>
       <c r="Q22" s="14">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="14">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="15">
         <v>8.69</v>
       </c>
       <c r="C23" s="15">
         <v>6.94</v>
       </c>
       <c r="D23" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="E23" s="15">
         <v>5.73</v>
       </c>
       <c r="F23" s="15">
         <v>4.57</v>
       </c>
       <c r="G23" s="15">
         <v>4.07</v>
       </c>
       <c r="H23" s="15">
         <v>4.12</v>
       </c>
       <c r="I23" s="15">
@@ -3824,52 +3933,55 @@
       </c>
       <c r="J23" s="15">
         <v>3.53</v>
       </c>
       <c r="K23" s="15">
         <v>4.07</v>
       </c>
       <c r="L23" s="15">
         <v>3.99</v>
       </c>
       <c r="M23" s="15">
         <v>4.1500000000000004</v>
       </c>
       <c r="N23" s="29">
         <v>5.82</v>
       </c>
       <c r="O23" s="15">
         <v>7.75</v>
       </c>
       <c r="P23" s="15">
         <v>5.58</v>
       </c>
       <c r="Q23" s="15">
         <v>5.31</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="15">
+        <v>6.03</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15">
         <v>3.59</v>
       </c>
       <c r="C24" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="D24" s="15">
         <v>3.98</v>
       </c>
       <c r="E24" s="15">
         <v>4.43</v>
       </c>
       <c r="F24" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="G24" s="15">
         <v>4.26</v>
       </c>
       <c r="H24" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="I24" s="15">
@@ -3877,52 +3989,55 @@
       </c>
       <c r="J24" s="15">
         <v>4.1900000000000004</v>
       </c>
       <c r="K24" s="15">
         <v>4.16</v>
       </c>
       <c r="L24" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="M24" s="15">
         <v>4.1100000000000003</v>
       </c>
       <c r="N24" s="29">
         <v>4.91</v>
       </c>
       <c r="O24" s="15">
         <v>4.92</v>
       </c>
       <c r="P24" s="15">
         <v>4.6100000000000003</v>
       </c>
       <c r="Q24" s="15">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="15">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="15">
         <v>3.74</v>
       </c>
       <c r="C25" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="D25" s="15">
         <v>3.91</v>
       </c>
       <c r="E25" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="F25" s="15">
         <v>4.3600000000000003</v>
       </c>
       <c r="G25" s="15">
         <v>4.34</v>
       </c>
       <c r="H25" s="15">
         <v>4.66</v>
       </c>
       <c r="I25" s="15">
@@ -3930,52 +4045,55 @@
       </c>
       <c r="J25" s="15">
         <v>4.34</v>
       </c>
       <c r="K25" s="15">
         <v>4.5199999999999996</v>
       </c>
       <c r="L25" s="15">
         <v>4.5</v>
       </c>
       <c r="M25" s="15">
         <v>4.5599999999999996</v>
       </c>
       <c r="N25" s="29">
         <v>4.2699999999999996</v>
       </c>
       <c r="O25" s="15">
         <v>4.4800000000000004</v>
       </c>
       <c r="P25" s="15">
         <v>3.89</v>
       </c>
       <c r="Q25" s="15">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="15">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="15">
         <v>5.52</v>
       </c>
       <c r="C26" s="15">
         <v>4.7300000000000004</v>
       </c>
       <c r="D26" s="15">
         <v>4.21</v>
       </c>
       <c r="E26" s="15">
         <v>4.66</v>
       </c>
       <c r="F26" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="G26" s="15">
         <v>4.76</v>
       </c>
       <c r="H26" s="15">
         <v>5.16</v>
       </c>
       <c r="I26" s="15">
@@ -3983,52 +4101,55 @@
       </c>
       <c r="J26" s="15">
         <v>5.26</v>
       </c>
       <c r="K26" s="15">
         <v>5.36</v>
       </c>
       <c r="L26" s="15">
         <v>5.45</v>
       </c>
       <c r="M26" s="15">
         <v>5.67</v>
       </c>
       <c r="N26" s="29">
         <v>3.64</v>
       </c>
       <c r="O26" s="15">
         <v>4.68</v>
       </c>
       <c r="P26" s="15">
         <v>5.0999999999999996</v>
       </c>
       <c r="Q26" s="15">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="15">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="15">
         <v>7.55</v>
       </c>
       <c r="C27" s="15">
         <v>6.1</v>
       </c>
       <c r="D27" s="15">
         <v>5.6</v>
       </c>
       <c r="E27" s="15">
         <v>5.44</v>
       </c>
       <c r="F27" s="15">
         <v>5.38</v>
       </c>
       <c r="G27" s="15">
         <v>5.38</v>
       </c>
       <c r="H27" s="15">
         <v>5.4</v>
       </c>
       <c r="I27" s="15">
@@ -4036,52 +4157,55 @@
       </c>
       <c r="J27" s="15">
         <v>5.13</v>
       </c>
       <c r="K27" s="15">
         <v>4.99</v>
       </c>
       <c r="L27" s="15">
         <v>4.79</v>
       </c>
       <c r="M27" s="15">
         <v>4.76</v>
       </c>
       <c r="N27" s="29">
         <v>2.8</v>
       </c>
       <c r="O27" s="15">
         <v>3.84</v>
       </c>
       <c r="P27" s="15">
         <v>3.95</v>
       </c>
       <c r="Q27" s="15">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="15">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="C28" s="15">
         <v>3.09</v>
       </c>
       <c r="D28" s="15">
         <v>3.38</v>
       </c>
       <c r="E28" s="15">
         <v>3.37</v>
       </c>
       <c r="F28" s="15">
         <v>3.33</v>
       </c>
       <c r="G28" s="15">
         <v>3.34</v>
       </c>
       <c r="H28" s="15">
         <v>3.51</v>
       </c>
       <c r="I28" s="15">
@@ -4089,52 +4213,55 @@
       </c>
       <c r="J28" s="15">
         <v>3.4</v>
       </c>
       <c r="K28" s="15">
         <v>3.42</v>
       </c>
       <c r="L28" s="15">
         <v>3.46</v>
       </c>
       <c r="M28" s="15">
         <v>3.61</v>
       </c>
       <c r="N28" s="29">
         <v>2.63</v>
       </c>
       <c r="O28" s="15">
         <v>3.29</v>
       </c>
       <c r="P28" s="15">
         <v>3.64</v>
       </c>
       <c r="Q28" s="15">
         <v>3.58</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="15">
+        <v>3.44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="16">
         <v>3.58</v>
       </c>
       <c r="C29" s="16">
         <v>3.94</v>
       </c>
       <c r="D29" s="16">
         <v>2.86</v>
       </c>
       <c r="E29" s="16">
         <v>3.07</v>
       </c>
       <c r="F29" s="16">
         <v>3.32</v>
       </c>
       <c r="G29" s="16">
         <v>3.64</v>
       </c>
       <c r="H29" s="16">
         <v>3.74</v>
       </c>
       <c r="I29" s="16">
@@ -4142,209 +4269,218 @@
       </c>
       <c r="J29" s="16">
         <v>3.73</v>
       </c>
       <c r="K29" s="16">
         <v>3.8</v>
       </c>
       <c r="L29" s="16">
         <v>3.73</v>
       </c>
       <c r="M29" s="16">
         <v>3.84</v>
       </c>
       <c r="N29" s="16">
         <v>4.95</v>
       </c>
       <c r="O29" s="16">
         <v>5.38</v>
       </c>
       <c r="P29" s="16">
         <v>4.8600000000000003</v>
       </c>
       <c r="Q29" s="16">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="16">
+        <v>5.22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="13" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:Q7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="A3:R3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q34"/>
+  <dimension ref="A3:R34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S26" sqref="S26"/>
+      <selection pane="bottomLeft" activeCell="K37" sqref="K37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
+    <row r="3" spans="1:18" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
-    </row>
-[...1 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="R3" s="34"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A5" s="37"/>
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
       <c r="Q5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="38"/>
+      <c r="R5" s="33"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="39"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
       <c r="P7" s="35"/>
       <c r="Q7" s="35"/>
-    </row>
-    <row r="8" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="R7" s="35"/>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="17">
         <v>248</v>
       </c>
       <c r="C8" s="7">
         <v>282</v>
       </c>
       <c r="D8" s="17">
         <v>243</v>
       </c>
       <c r="E8" s="7">
         <v>302</v>
       </c>
       <c r="F8" s="17">
         <v>271</v>
       </c>
       <c r="G8" s="7">
         <v>294</v>
       </c>
       <c r="H8" s="7">
         <v>330</v>
       </c>
       <c r="I8" s="17">
@@ -4352,52 +4488,55 @@
       </c>
       <c r="J8" s="17">
         <v>243</v>
       </c>
       <c r="K8" s="17">
         <v>296</v>
       </c>
       <c r="L8" s="17">
         <v>265</v>
       </c>
       <c r="M8" s="17">
         <v>363</v>
       </c>
       <c r="N8" s="7">
         <v>265</v>
       </c>
       <c r="O8" s="7">
         <v>296</v>
       </c>
       <c r="P8" s="17">
         <v>278</v>
       </c>
       <c r="Q8" s="7">
         <v>301</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R8" s="17">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="18">
         <v>95</v>
       </c>
       <c r="C9" s="10">
         <v>115</v>
       </c>
       <c r="D9" s="18">
         <v>96</v>
       </c>
       <c r="E9" s="10">
         <v>114</v>
       </c>
       <c r="F9" s="18">
         <v>103</v>
       </c>
       <c r="G9" s="10">
         <v>121</v>
       </c>
       <c r="H9" s="10">
         <v>120</v>
       </c>
       <c r="I9" s="18">
@@ -4405,52 +4544,55 @@
       </c>
       <c r="J9" s="18">
         <v>91</v>
       </c>
       <c r="K9" s="18">
         <v>113</v>
       </c>
       <c r="L9" s="18">
         <v>96</v>
       </c>
       <c r="M9" s="18">
         <v>153</v>
       </c>
       <c r="N9" s="10">
         <v>112</v>
       </c>
       <c r="O9" s="10">
         <v>118</v>
       </c>
       <c r="P9" s="18">
         <v>101</v>
       </c>
       <c r="Q9" s="10">
         <v>127</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R9" s="18">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="18">
         <v>48</v>
       </c>
       <c r="C10" s="10">
         <v>48</v>
       </c>
       <c r="D10" s="18">
         <v>43</v>
       </c>
       <c r="E10" s="10">
         <v>61</v>
       </c>
       <c r="F10" s="18">
         <v>44</v>
       </c>
       <c r="G10" s="10">
         <v>50</v>
       </c>
       <c r="H10" s="10">
         <v>50</v>
       </c>
       <c r="I10" s="18">
@@ -4458,52 +4600,55 @@
       </c>
       <c r="J10" s="18">
         <v>49</v>
       </c>
       <c r="K10" s="18">
         <v>51</v>
       </c>
       <c r="L10" s="18">
         <v>48</v>
       </c>
       <c r="M10" s="18">
         <v>47</v>
       </c>
       <c r="N10" s="10">
         <v>54</v>
       </c>
       <c r="O10" s="10">
         <v>51</v>
       </c>
       <c r="P10" s="18">
         <v>50</v>
       </c>
       <c r="Q10" s="10">
         <v>53</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R10" s="18">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="18">
         <v>23</v>
       </c>
       <c r="C11" s="10">
         <v>29</v>
       </c>
       <c r="D11" s="18">
         <v>18</v>
       </c>
       <c r="E11" s="10">
         <v>33</v>
       </c>
       <c r="F11" s="18">
         <v>28</v>
       </c>
       <c r="G11" s="10">
         <v>25</v>
       </c>
       <c r="H11" s="10">
         <v>40</v>
       </c>
       <c r="I11" s="18">
@@ -4511,52 +4656,55 @@
       </c>
       <c r="J11" s="18">
         <v>24</v>
       </c>
       <c r="K11" s="18">
         <v>37</v>
       </c>
       <c r="L11" s="18">
         <v>26</v>
       </c>
       <c r="M11" s="18">
         <v>32</v>
       </c>
       <c r="N11" s="10">
         <v>26</v>
       </c>
       <c r="O11" s="10">
         <v>26</v>
       </c>
       <c r="P11" s="18">
         <v>17</v>
       </c>
       <c r="Q11" s="10">
         <v>23</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R11" s="18">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="18">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>11</v>
       </c>
       <c r="D12" s="18">
         <v>10</v>
       </c>
       <c r="E12" s="10">
         <v>18</v>
       </c>
       <c r="F12" s="18">
         <v>16</v>
       </c>
       <c r="G12" s="10">
         <v>14</v>
       </c>
       <c r="H12" s="10">
         <v>23</v>
       </c>
       <c r="I12" s="18">
@@ -4564,52 +4712,55 @@
       </c>
       <c r="J12" s="18">
         <v>16</v>
       </c>
       <c r="K12" s="18">
         <v>19</v>
       </c>
       <c r="L12" s="18">
         <v>19</v>
       </c>
       <c r="M12" s="18">
         <v>25</v>
       </c>
       <c r="N12" s="10">
         <v>11</v>
       </c>
       <c r="O12" s="10">
         <v>16</v>
       </c>
       <c r="P12" s="18">
         <v>18</v>
       </c>
       <c r="Q12" s="10">
         <v>17</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R12" s="18">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="18">
         <v>22</v>
       </c>
       <c r="C13" s="10">
         <v>12</v>
       </c>
       <c r="D13" s="18">
         <v>14</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="18">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>16</v>
       </c>
       <c r="I13" s="18">
@@ -4617,52 +4768,55 @@
       </c>
       <c r="J13" s="18">
         <v>8</v>
       </c>
       <c r="K13" s="18">
         <v>11</v>
       </c>
       <c r="L13" s="18">
         <v>8</v>
       </c>
       <c r="M13" s="18">
         <v>13</v>
       </c>
       <c r="N13" s="10">
         <v>8</v>
       </c>
       <c r="O13" s="10">
         <v>13</v>
       </c>
       <c r="P13" s="18">
         <v>12</v>
       </c>
       <c r="Q13" s="10">
         <v>13</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R13" s="18">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="18">
         <v>32</v>
       </c>
       <c r="C14" s="10">
         <v>54</v>
       </c>
       <c r="D14" s="18">
         <v>58</v>
       </c>
       <c r="E14" s="10">
         <v>48</v>
       </c>
       <c r="F14" s="18">
         <v>47</v>
       </c>
       <c r="G14" s="10">
         <v>48</v>
       </c>
       <c r="H14" s="10">
         <v>66</v>
       </c>
       <c r="I14" s="18">
@@ -4670,52 +4824,55 @@
       </c>
       <c r="J14" s="18">
         <v>39</v>
       </c>
       <c r="K14" s="18">
         <v>53</v>
       </c>
       <c r="L14" s="18">
         <v>56</v>
       </c>
       <c r="M14" s="18">
         <v>76</v>
       </c>
       <c r="N14" s="10">
         <v>39</v>
       </c>
       <c r="O14" s="10">
         <v>54</v>
       </c>
       <c r="P14" s="18">
         <v>64</v>
       </c>
       <c r="Q14" s="10">
         <v>49</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R14" s="18">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>11</v>
       </c>
       <c r="C15" s="10">
         <v>13</v>
       </c>
       <c r="D15" s="18">
         <v>4</v>
       </c>
       <c r="E15" s="10">
         <v>14</v>
       </c>
       <c r="F15" s="18">
         <v>18</v>
       </c>
       <c r="G15" s="10">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>15</v>
       </c>
       <c r="I15" s="18">
@@ -4723,73 +4880,77 @@
       </c>
       <c r="J15" s="18">
         <v>16</v>
       </c>
       <c r="K15" s="18">
         <v>12</v>
       </c>
       <c r="L15" s="18">
         <v>12</v>
       </c>
       <c r="M15" s="18">
         <v>17</v>
       </c>
       <c r="N15" s="10">
         <v>15</v>
       </c>
       <c r="O15" s="10">
         <v>18</v>
       </c>
       <c r="P15" s="18">
         <v>16</v>
       </c>
       <c r="Q15" s="10">
         <v>19</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R15" s="18">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
       <c r="Q16" s="36"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="R16" s="36"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="17">
         <v>141</v>
       </c>
       <c r="C17" s="7">
         <v>146</v>
       </c>
       <c r="D17" s="17">
         <v>156</v>
       </c>
       <c r="E17" s="7">
         <v>179</v>
       </c>
       <c r="F17" s="17">
         <v>146</v>
       </c>
       <c r="G17" s="7">
         <v>165</v>
       </c>
       <c r="H17" s="7">
         <v>198</v>
       </c>
       <c r="I17" s="17">
@@ -4797,52 +4958,55 @@
       </c>
       <c r="J17" s="17">
         <v>139</v>
       </c>
       <c r="K17" s="17">
         <v>180</v>
       </c>
       <c r="L17" s="17">
         <v>151</v>
       </c>
       <c r="M17" s="17">
         <v>199</v>
       </c>
       <c r="N17" s="7">
         <v>143</v>
       </c>
       <c r="O17" s="7">
         <v>176</v>
       </c>
       <c r="P17" s="17">
         <v>149</v>
       </c>
       <c r="Q17" s="7">
         <v>165</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R17" s="17">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="18">
         <v>60</v>
       </c>
       <c r="C18" s="10">
         <v>61</v>
       </c>
       <c r="D18" s="18">
         <v>59</v>
       </c>
       <c r="E18" s="10">
         <v>64</v>
       </c>
       <c r="F18" s="18">
         <v>47</v>
       </c>
       <c r="G18" s="10">
         <v>67</v>
       </c>
       <c r="H18" s="10">
         <v>70</v>
       </c>
       <c r="I18" s="18">
@@ -4850,52 +5014,55 @@
       </c>
       <c r="J18" s="18">
         <v>55</v>
       </c>
       <c r="K18" s="18">
         <v>60</v>
       </c>
       <c r="L18" s="18">
         <v>48</v>
       </c>
       <c r="M18" s="18">
         <v>89</v>
       </c>
       <c r="N18" s="10">
         <v>53</v>
       </c>
       <c r="O18" s="10">
         <v>74</v>
       </c>
       <c r="P18" s="18">
         <v>51</v>
       </c>
       <c r="Q18" s="10">
         <v>66</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R18" s="18">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="18">
         <v>29</v>
       </c>
       <c r="C19" s="10">
         <v>25</v>
       </c>
       <c r="D19" s="18">
         <v>30</v>
       </c>
       <c r="E19" s="10">
         <v>40</v>
       </c>
       <c r="F19" s="18">
         <v>27</v>
       </c>
       <c r="G19" s="10">
         <v>26</v>
       </c>
       <c r="H19" s="10">
         <v>31</v>
       </c>
       <c r="I19" s="18">
@@ -4903,52 +5070,55 @@
       </c>
       <c r="J19" s="18">
         <v>26</v>
       </c>
       <c r="K19" s="18">
         <v>35</v>
       </c>
       <c r="L19" s="18">
         <v>30</v>
       </c>
       <c r="M19" s="18">
         <v>25</v>
       </c>
       <c r="N19" s="10">
         <v>34</v>
       </c>
       <c r="O19" s="10">
         <v>27</v>
       </c>
       <c r="P19" s="18">
         <v>30</v>
       </c>
       <c r="Q19" s="10">
         <v>27</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R19" s="18">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="18">
         <v>13</v>
       </c>
       <c r="C20" s="10">
         <v>11</v>
       </c>
       <c r="D20" s="18">
         <v>9</v>
       </c>
       <c r="E20" s="10">
         <v>21</v>
       </c>
       <c r="F20" s="18">
         <v>16</v>
       </c>
       <c r="G20" s="10">
         <v>12</v>
       </c>
       <c r="H20" s="10">
         <v>27</v>
       </c>
       <c r="I20" s="18">
@@ -4956,52 +5126,55 @@
       </c>
       <c r="J20" s="18">
         <v>12</v>
       </c>
       <c r="K20" s="18">
         <v>19</v>
       </c>
       <c r="L20" s="18">
         <v>11</v>
       </c>
       <c r="M20" s="18">
         <v>15</v>
       </c>
       <c r="N20" s="10">
         <v>14</v>
       </c>
       <c r="O20" s="10">
         <v>11</v>
       </c>
       <c r="P20" s="18">
         <v>13</v>
       </c>
       <c r="Q20" s="10">
         <v>14</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R20" s="18">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="18">
         <v>10</v>
       </c>
       <c r="C21" s="10">
         <v>7</v>
       </c>
       <c r="D21" s="18">
         <v>6</v>
       </c>
       <c r="E21" s="10">
         <v>10</v>
       </c>
       <c r="F21" s="18">
         <v>10</v>
       </c>
       <c r="G21" s="10">
         <v>11</v>
       </c>
       <c r="H21" s="10">
         <v>11</v>
       </c>
       <c r="I21" s="18">
@@ -5009,52 +5182,55 @@
       </c>
       <c r="J21" s="18">
         <v>9</v>
       </c>
       <c r="K21" s="18">
         <v>13</v>
       </c>
       <c r="L21" s="18">
         <v>10</v>
       </c>
       <c r="M21" s="18">
         <v>15</v>
       </c>
       <c r="N21" s="10">
         <v>4</v>
       </c>
       <c r="O21" s="10">
         <v>8</v>
       </c>
       <c r="P21" s="18">
         <v>11</v>
       </c>
       <c r="Q21" s="10">
         <v>11</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R21" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="18">
         <v>9</v>
       </c>
       <c r="C22" s="10">
         <v>8</v>
       </c>
       <c r="D22" s="18">
         <v>7</v>
       </c>
       <c r="E22" s="10">
         <v>7</v>
       </c>
       <c r="F22" s="18">
         <v>10</v>
       </c>
       <c r="G22" s="10">
         <v>8</v>
       </c>
       <c r="H22" s="10">
         <v>10</v>
       </c>
       <c r="I22" s="18">
@@ -5062,52 +5238,55 @@
       </c>
       <c r="J22" s="18">
         <v>6</v>
       </c>
       <c r="K22" s="18">
         <v>8</v>
       </c>
       <c r="L22" s="18">
         <v>6</v>
       </c>
       <c r="M22" s="18">
         <v>8</v>
       </c>
       <c r="N22" s="10">
         <v>6</v>
       </c>
       <c r="O22" s="10">
         <v>7</v>
       </c>
       <c r="P22" s="18">
         <v>3</v>
       </c>
       <c r="Q22" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R22" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="18">
         <v>14</v>
       </c>
       <c r="C23" s="10">
         <v>24</v>
       </c>
       <c r="D23" s="18">
         <v>41</v>
       </c>
       <c r="E23" s="10">
         <v>28</v>
       </c>
       <c r="F23" s="18">
         <v>26</v>
       </c>
       <c r="G23" s="10">
         <v>31</v>
       </c>
       <c r="H23" s="10">
         <v>41</v>
       </c>
       <c r="I23" s="18">
@@ -5115,52 +5294,55 @@
       </c>
       <c r="J23" s="18">
         <v>23</v>
       </c>
       <c r="K23" s="18">
         <v>38</v>
       </c>
       <c r="L23" s="18">
         <v>37</v>
       </c>
       <c r="M23" s="18">
         <v>37</v>
       </c>
       <c r="N23" s="10">
         <v>24</v>
       </c>
       <c r="O23" s="10">
         <v>35</v>
       </c>
       <c r="P23" s="18">
         <v>33</v>
       </c>
       <c r="Q23" s="10">
         <v>25</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R23" s="18">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="18">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>10</v>
       </c>
       <c r="D24" s="18">
         <v>4</v>
       </c>
       <c r="E24" s="10">
         <v>9</v>
       </c>
       <c r="F24" s="18">
         <v>10</v>
       </c>
       <c r="G24" s="10">
         <v>10</v>
       </c>
       <c r="H24" s="10">
         <v>8</v>
       </c>
       <c r="I24" s="18">
@@ -5168,73 +5350,77 @@
       </c>
       <c r="J24" s="18">
         <v>8</v>
       </c>
       <c r="K24" s="18">
         <v>7</v>
       </c>
       <c r="L24" s="18">
         <v>9</v>
       </c>
       <c r="M24" s="18">
         <v>10</v>
       </c>
       <c r="N24" s="10">
         <v>8</v>
       </c>
       <c r="O24" s="10">
         <v>14</v>
       </c>
       <c r="P24" s="18">
         <v>8</v>
       </c>
       <c r="Q24" s="10">
         <v>16</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R24" s="18">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="36"/>
       <c r="L25" s="36"/>
       <c r="M25" s="36"/>
       <c r="N25" s="36"/>
       <c r="O25" s="36"/>
       <c r="P25" s="36"/>
       <c r="Q25" s="36"/>
-    </row>
-    <row r="26" spans="1:17" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="R25" s="36"/>
+    </row>
+    <row r="26" spans="1:18" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="17">
         <v>107</v>
       </c>
       <c r="C26" s="7">
         <v>136</v>
       </c>
       <c r="D26" s="17">
         <v>87</v>
       </c>
       <c r="E26" s="7">
         <v>123</v>
       </c>
       <c r="F26" s="17">
         <v>125</v>
       </c>
       <c r="G26" s="7">
         <v>129</v>
       </c>
       <c r="H26" s="7">
         <v>132</v>
       </c>
       <c r="I26" s="17">
@@ -5242,52 +5428,55 @@
       </c>
       <c r="J26" s="17">
         <v>104</v>
       </c>
       <c r="K26" s="17">
         <v>116</v>
       </c>
       <c r="L26" s="17">
         <v>114</v>
       </c>
       <c r="M26" s="17">
         <v>164</v>
       </c>
       <c r="N26" s="26">
         <v>122</v>
       </c>
       <c r="O26" s="7">
         <v>120</v>
       </c>
       <c r="P26" s="17">
         <v>129</v>
       </c>
       <c r="Q26" s="7">
         <v>136</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R26" s="17">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="18">
         <v>35</v>
       </c>
       <c r="C27" s="10">
         <v>54</v>
       </c>
       <c r="D27" s="18">
         <v>37</v>
       </c>
       <c r="E27" s="10">
         <v>50</v>
       </c>
       <c r="F27" s="18">
         <v>56</v>
       </c>
       <c r="G27" s="10">
         <v>54</v>
       </c>
       <c r="H27" s="10">
         <v>50</v>
       </c>
       <c r="I27" s="18">
@@ -5295,52 +5484,55 @@
       </c>
       <c r="J27" s="18">
         <v>36</v>
       </c>
       <c r="K27" s="18">
         <v>53</v>
       </c>
       <c r="L27" s="18">
         <v>48</v>
       </c>
       <c r="M27" s="18">
         <v>64</v>
       </c>
       <c r="N27" s="27">
         <v>59</v>
       </c>
       <c r="O27" s="10">
         <v>44</v>
       </c>
       <c r="P27" s="18">
         <v>50</v>
       </c>
       <c r="Q27" s="10">
         <v>61</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R27" s="18">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="18">
         <v>19</v>
       </c>
       <c r="C28" s="10">
         <v>23</v>
       </c>
       <c r="D28" s="18">
         <v>13</v>
       </c>
       <c r="E28" s="10">
         <v>21</v>
       </c>
       <c r="F28" s="18">
         <v>17</v>
       </c>
       <c r="G28" s="10">
         <v>24</v>
       </c>
       <c r="H28" s="10">
         <v>19</v>
       </c>
       <c r="I28" s="18">
@@ -5348,52 +5540,55 @@
       </c>
       <c r="J28" s="18">
         <v>23</v>
       </c>
       <c r="K28" s="18">
         <v>16</v>
       </c>
       <c r="L28" s="18">
         <v>18</v>
       </c>
       <c r="M28" s="18">
         <v>22</v>
       </c>
       <c r="N28" s="27">
         <v>20</v>
       </c>
       <c r="O28" s="10">
         <v>24</v>
       </c>
       <c r="P28" s="18">
         <v>20</v>
       </c>
       <c r="Q28" s="10">
         <v>26</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R28" s="18">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="18">
         <v>10</v>
       </c>
       <c r="C29" s="10">
         <v>18</v>
       </c>
       <c r="D29" s="18">
         <v>9</v>
       </c>
       <c r="E29" s="10">
         <v>12</v>
       </c>
       <c r="F29" s="18">
         <v>12</v>
       </c>
       <c r="G29" s="10">
         <v>13</v>
       </c>
       <c r="H29" s="10">
         <v>13</v>
       </c>
       <c r="I29" s="18">
@@ -5401,52 +5596,55 @@
       </c>
       <c r="J29" s="18">
         <v>12</v>
       </c>
       <c r="K29" s="18">
         <v>18</v>
       </c>
       <c r="L29" s="18">
         <v>15</v>
       </c>
       <c r="M29" s="18">
         <v>17</v>
       </c>
       <c r="N29" s="27">
         <v>12</v>
       </c>
       <c r="O29" s="10">
         <v>15</v>
       </c>
       <c r="P29" s="18">
         <v>4</v>
       </c>
       <c r="Q29" s="10">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R29" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="18">
         <v>7</v>
       </c>
       <c r="C30" s="10">
         <v>4</v>
       </c>
       <c r="D30" s="18">
         <v>4</v>
       </c>
       <c r="E30" s="10">
         <v>8</v>
       </c>
       <c r="F30" s="18">
         <v>6</v>
       </c>
       <c r="G30" s="10">
         <v>3</v>
       </c>
       <c r="H30" s="10">
         <v>12</v>
       </c>
       <c r="I30" s="18">
@@ -5454,52 +5652,55 @@
       </c>
       <c r="J30" s="18">
         <v>7</v>
       </c>
       <c r="K30" s="18">
         <v>6</v>
       </c>
       <c r="L30" s="18">
         <v>9</v>
       </c>
       <c r="M30" s="18">
         <v>10</v>
       </c>
       <c r="N30" s="27">
         <v>7</v>
       </c>
       <c r="O30" s="10">
         <v>8</v>
       </c>
       <c r="P30" s="18">
         <v>7</v>
       </c>
       <c r="Q30" s="10">
         <v>6</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R30" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="18">
         <v>13</v>
       </c>
       <c r="C31" s="10">
         <v>4</v>
       </c>
       <c r="D31" s="18">
         <v>7</v>
       </c>
       <c r="E31" s="10">
         <v>7</v>
       </c>
       <c r="F31" s="18">
         <v>5</v>
       </c>
       <c r="G31" s="10">
         <v>7</v>
       </c>
       <c r="H31" s="10">
         <v>6</v>
       </c>
       <c r="I31" s="18">
@@ -5507,52 +5708,55 @@
       </c>
       <c r="J31" s="18">
         <v>2</v>
       </c>
       <c r="K31" s="18">
         <v>3</v>
       </c>
       <c r="L31" s="18">
         <v>2</v>
       </c>
       <c r="M31" s="18">
         <v>5</v>
       </c>
       <c r="N31" s="27">
         <v>2</v>
       </c>
       <c r="O31" s="10">
         <v>6</v>
       </c>
       <c r="P31" s="18">
         <v>9</v>
       </c>
       <c r="Q31" s="10">
         <v>7</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R31" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="18">
         <v>18</v>
       </c>
       <c r="C32" s="10">
         <v>30</v>
       </c>
       <c r="D32" s="18">
         <v>17</v>
       </c>
       <c r="E32" s="10">
         <v>20</v>
       </c>
       <c r="F32" s="18">
         <v>21</v>
       </c>
       <c r="G32" s="10">
         <v>17</v>
       </c>
       <c r="H32" s="10">
         <v>25</v>
       </c>
       <c r="I32" s="18">
@@ -5560,52 +5764,55 @@
       </c>
       <c r="J32" s="18">
         <v>16</v>
       </c>
       <c r="K32" s="18">
         <v>15</v>
       </c>
       <c r="L32" s="18">
         <v>19</v>
       </c>
       <c r="M32" s="18">
         <v>39</v>
       </c>
       <c r="N32" s="27">
         <v>15</v>
       </c>
       <c r="O32" s="10">
         <v>19</v>
       </c>
       <c r="P32" s="18">
         <v>31</v>
       </c>
       <c r="Q32" s="10">
         <v>24</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="R32" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="19">
         <v>5</v>
       </c>
       <c r="C33" s="12">
         <v>3</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E33" s="12">
         <v>5</v>
       </c>
       <c r="F33" s="19">
         <v>8</v>
       </c>
       <c r="G33" s="12">
         <v>11</v>
       </c>
       <c r="H33" s="12">
         <v>7</v>
       </c>
       <c r="I33" s="19">
@@ -5613,209 +5820,218 @@
       </c>
       <c r="J33" s="19">
         <v>8</v>
       </c>
       <c r="K33" s="19">
         <v>5</v>
       </c>
       <c r="L33" s="19">
         <v>3</v>
       </c>
       <c r="M33" s="19">
         <v>7</v>
       </c>
       <c r="N33" s="12">
         <v>7</v>
       </c>
       <c r="O33" s="12">
         <v>4</v>
       </c>
       <c r="P33" s="19">
         <v>8</v>
       </c>
       <c r="Q33" s="12">
         <v>3</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="R33" s="19">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A25:Q25"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A25:R25"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T23" sqref="T23"/>
+      <selection activeCell="T24" sqref="T24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20.6640625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
+    <row r="3" spans="1:18" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
-    </row>
-    <row r="4" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R3" s="34"/>
+    </row>
+    <row r="4" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="D4" s="3"/>
-      <c r="Q4" s="3" t="s">
+      <c r="R4" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A5" s="37"/>
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
       <c r="Q5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="R5" s="33"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="41"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="R6" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="41"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="40"/>
+      <c r="P7" s="40"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="7">
         <v>9</v>
       </c>
       <c r="C8" s="7">
         <v>13</v>
       </c>
       <c r="D8" s="7">
         <v>9</v>
       </c>
       <c r="E8" s="17">
         <v>12</v>
       </c>
       <c r="F8" s="7">
         <v>1</v>
       </c>
       <c r="G8" s="7">
         <v>7</v>
       </c>
       <c r="H8" s="7">
         <v>6</v>
       </c>
       <c r="I8" s="7">
@@ -5823,52 +6039,55 @@
       </c>
       <c r="J8" s="7">
         <v>14</v>
       </c>
       <c r="K8" s="7">
         <v>11</v>
       </c>
       <c r="L8" s="7">
         <v>6</v>
       </c>
       <c r="M8" s="7">
         <v>7</v>
       </c>
       <c r="N8" s="17">
         <v>6</v>
       </c>
       <c r="O8" s="7">
         <v>10</v>
       </c>
       <c r="P8" s="7">
         <v>10</v>
       </c>
       <c r="Q8" s="7">
         <v>9</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="10">
         <v>5</v>
       </c>
       <c r="C9" s="10">
         <v>3</v>
       </c>
       <c r="D9" s="10">
         <v>3</v>
       </c>
       <c r="E9" s="18">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>1</v>
       </c>
       <c r="G9" s="10">
         <v>4</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="10">
@@ -5876,52 +6095,55 @@
       </c>
       <c r="J9" s="10">
         <v>5</v>
       </c>
       <c r="K9" s="10">
         <v>4</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M9" s="10">
         <v>2</v>
       </c>
       <c r="N9" s="18">
         <v>2</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P9" s="10">
         <v>3</v>
       </c>
       <c r="Q9" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="10">
         <v>2</v>
       </c>
       <c r="C10" s="10">
         <v>5</v>
       </c>
       <c r="D10" s="10">
         <v>2</v>
       </c>
       <c r="E10" s="18">
         <v>4</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="10">
         <v>1</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="10">
@@ -5929,154 +6151,163 @@
       </c>
       <c r="J10" s="10">
         <v>4</v>
       </c>
       <c r="K10" s="10">
         <v>2</v>
       </c>
       <c r="L10" s="10">
         <v>1</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N10" s="18">
         <v>1</v>
       </c>
       <c r="O10" s="10">
         <v>4</v>
       </c>
       <c r="P10" s="10">
         <v>1</v>
       </c>
       <c r="Q10" s="10">
         <v>3</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="10">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="10">
         <v>1</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="18">
         <v>1</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="10">
         <v>1</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K11" s="10">
         <v>1</v>
       </c>
       <c r="L11" s="10">
         <v>3</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N11" s="18"/>
       <c r="O11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P11" s="10">
         <v>2</v>
       </c>
       <c r="Q11" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>1</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <v>1</v>
       </c>
       <c r="I12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J12" s="10">
         <v>1</v>
       </c>
       <c r="K12" s="10">
         <v>2</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M12" s="10">
         <v>1</v>
       </c>
       <c r="N12" s="18"/>
       <c r="O12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q12" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="10">
         <v>1</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="10">
         <v>1</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="10">
@@ -6084,52 +6315,55 @@
       </c>
       <c r="J13" s="10">
         <v>1</v>
       </c>
       <c r="K13" s="10">
         <v>1</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N13" s="18">
         <v>1</v>
       </c>
       <c r="O13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P13" s="10">
         <v>2</v>
       </c>
       <c r="Q13" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>3</v>
       </c>
       <c r="D14" s="10">
         <v>3</v>
       </c>
       <c r="E14" s="18">
         <v>3</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
@@ -6137,52 +6371,55 @@
       </c>
       <c r="J14" s="10">
         <v>3</v>
       </c>
       <c r="K14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L14" s="10">
         <v>1</v>
       </c>
       <c r="M14" s="10">
         <v>3</v>
       </c>
       <c r="N14" s="18">
         <v>1</v>
       </c>
       <c r="O14" s="10">
         <v>4</v>
       </c>
       <c r="P14" s="10">
         <v>2</v>
       </c>
       <c r="Q14" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="10">
@@ -6190,73 +6427,77 @@
       </c>
       <c r="J15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K15" s="10">
         <v>1</v>
       </c>
       <c r="L15" s="10">
         <v>1</v>
       </c>
       <c r="M15" s="10">
         <v>1</v>
       </c>
       <c r="N15" s="18">
         <v>1</v>
       </c>
       <c r="O15" s="10">
         <v>2</v>
       </c>
       <c r="P15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q15" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R15" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="42"/>
       <c r="I16" s="42"/>
       <c r="J16" s="42"/>
       <c r="K16" s="42"/>
       <c r="L16" s="42"/>
       <c r="M16" s="42"/>
       <c r="N16" s="42"/>
       <c r="O16" s="42"/>
       <c r="P16" s="42"/>
       <c r="Q16" s="42"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R16" s="42"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="7">
         <v>6</v>
       </c>
       <c r="C17" s="7">
         <v>3</v>
       </c>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="17">
         <v>7</v>
       </c>
       <c r="F17" s="7">
         <v>1</v>
       </c>
       <c r="G17" s="7">
         <v>4</v>
       </c>
       <c r="H17" s="7">
         <v>2</v>
       </c>
       <c r="I17" s="7">
@@ -6264,52 +6505,55 @@
       </c>
       <c r="J17" s="7">
         <v>6</v>
       </c>
       <c r="K17" s="7">
         <v>5</v>
       </c>
       <c r="L17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M17" s="7">
         <v>2</v>
       </c>
       <c r="N17" s="7">
         <v>2</v>
       </c>
       <c r="O17" s="7">
         <v>1</v>
       </c>
       <c r="P17" s="7">
         <v>4</v>
       </c>
       <c r="Q17" s="7">
         <v>5</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="7">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="10">
         <v>5</v>
       </c>
       <c r="C18" s="10">
         <v>3</v>
       </c>
       <c r="D18" s="10">
         <v>3</v>
       </c>
       <c r="E18" s="18">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>1</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>2</v>
       </c>
       <c r="I18" s="10">
@@ -6317,52 +6561,55 @@
       </c>
       <c r="J18" s="10">
         <v>5</v>
       </c>
       <c r="K18" s="10">
         <v>4</v>
       </c>
       <c r="L18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M18" s="10">
         <v>2</v>
       </c>
       <c r="N18" s="10">
         <v>2</v>
       </c>
       <c r="O18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P18" s="10">
         <v>3</v>
       </c>
       <c r="Q18" s="10">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="10">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="18">
         <v>3</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="10">
@@ -6370,52 +6617,55 @@
       </c>
       <c r="J19" s="10">
         <v>1</v>
       </c>
       <c r="K19" s="10">
         <v>1</v>
       </c>
       <c r="L19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="10">
         <v>1</v>
       </c>
       <c r="P19" s="10">
         <v>1</v>
       </c>
       <c r="Q19" s="10">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="10" t="s">
@@ -6423,73 +6673,77 @@
       </c>
       <c r="J20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q20" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R20" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="42"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="42"/>
       <c r="M21" s="42"/>
       <c r="N21" s="42"/>
       <c r="O21" s="42"/>
       <c r="P21" s="42"/>
       <c r="Q21" s="42"/>
-    </row>
-    <row r="22" spans="1:17" s="8" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="42"/>
+    </row>
+    <row r="22" spans="1:18" s="8" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>10</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="17">
         <v>5</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="7">
         <v>3</v>
       </c>
       <c r="H22" s="7">
         <v>4</v>
       </c>
       <c r="I22" s="7">
@@ -6497,52 +6751,55 @@
       </c>
       <c r="J22" s="7">
         <v>8</v>
       </c>
       <c r="K22" s="7">
         <v>6</v>
       </c>
       <c r="L22" s="7">
         <v>6</v>
       </c>
       <c r="M22" s="7">
         <v>5</v>
       </c>
       <c r="N22" s="30">
         <v>4</v>
       </c>
       <c r="O22" s="7">
         <v>9</v>
       </c>
       <c r="P22" s="7">
         <v>6</v>
       </c>
       <c r="Q22" s="7">
         <v>4</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -6550,52 +6807,55 @@
       </c>
       <c r="J23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q23" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>1</v>
       </c>
       <c r="C24" s="10">
         <v>5</v>
       </c>
       <c r="D24" s="10">
         <v>2</v>
       </c>
       <c r="E24" s="18">
         <v>1</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10">
         <v>1</v>
       </c>
       <c r="I24" s="10">
@@ -6603,52 +6863,55 @@
       </c>
       <c r="J24" s="10">
         <v>3</v>
       </c>
       <c r="K24" s="10">
         <v>1</v>
       </c>
       <c r="L24" s="10">
         <v>1</v>
       </c>
       <c r="M24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N24" s="31">
         <v>1</v>
       </c>
       <c r="O24" s="10">
         <v>3</v>
       </c>
       <c r="P24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q24" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="10">
         <v>1</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="18">
         <v>1</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="10" t="s">
@@ -6656,52 +6919,55 @@
       </c>
       <c r="J25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K25" s="10">
         <v>1</v>
       </c>
       <c r="L25" s="10">
         <v>3</v>
       </c>
       <c r="M25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P25" s="10">
         <v>2</v>
       </c>
       <c r="Q25" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="10">
         <v>1</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>1</v>
       </c>
       <c r="I26" s="10" t="s">
@@ -6709,52 +6975,55 @@
       </c>
       <c r="J26" s="10">
         <v>1</v>
       </c>
       <c r="K26" s="10">
         <v>2</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M26" s="10">
         <v>1</v>
       </c>
       <c r="N26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="O26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="Q26" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="10">
         <v>1</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>1</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="10">
@@ -6762,52 +7031,55 @@
       </c>
       <c r="J27" s="10">
         <v>1</v>
       </c>
       <c r="K27" s="10">
         <v>1</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="N27" s="31">
         <v>1</v>
       </c>
       <c r="O27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="P27" s="10">
         <v>2</v>
       </c>
       <c r="Q27" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="10">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>3</v>
       </c>
       <c r="D28" s="10">
         <v>3</v>
       </c>
       <c r="E28" s="18">
         <v>3</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <v>1</v>
       </c>
       <c r="I28" s="10">
@@ -6815,52 +7087,55 @@
       </c>
       <c r="J28" s="10">
         <v>3</v>
       </c>
       <c r="K28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L28" s="10">
         <v>1</v>
       </c>
       <c r="M28" s="10">
         <v>3</v>
       </c>
       <c r="N28" s="31">
         <v>1</v>
       </c>
       <c r="O28" s="10">
         <v>4</v>
       </c>
       <c r="P28" s="10">
         <v>2</v>
       </c>
       <c r="Q28" s="10">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="12">
         <v>1</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G29" s="12">
         <v>1</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I29" s="12">
@@ -6868,208 +7143,217 @@
       </c>
       <c r="J29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K29" s="12">
         <v>1</v>
       </c>
       <c r="L29" s="12">
         <v>1</v>
       </c>
       <c r="M29" s="12">
         <v>1</v>
       </c>
       <c r="N29" s="19">
         <v>1</v>
       </c>
       <c r="O29" s="12">
         <v>2</v>
       </c>
       <c r="P29" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Q29" s="12" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="20" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H34" sqref="H34"/>
+      <selection activeCell="K32" sqref="K32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
+    <row r="3" spans="1:18" ht="17.399999999999999">
       <c r="A3" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
-    </row>
-[...1 lines deleted...]
-      <c r="P4" s="39" t="s">
+      <c r="R3" s="34"/>
+    </row>
+    <row r="4" spans="1:18" s="4" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="Q4" s="39"/>
-[...2 lines deleted...]
-      <c r="A5" s="37"/>
+      <c r="R4" s="37"/>
+    </row>
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
       <c r="B5" s="32">
         <v>2025</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="32">
         <v>2026</v>
       </c>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
       <c r="Q5" s="33"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="40"/>
+      <c r="R5" s="33"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="41"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="21" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="21" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="21" t="s">
         <v>32</v>
       </c>
       <c r="L6" s="21" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="21" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="Q6" s="21" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R6" s="21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="35"/>
       <c r="F7" s="35"/>
       <c r="G7" s="35"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
       <c r="O7" s="35"/>
       <c r="P7" s="35"/>
       <c r="Q7" s="35"/>
-    </row>
-    <row r="8" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R7" s="35"/>
+    </row>
+    <row r="8" spans="1:18" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="14">
         <v>6.28</v>
       </c>
       <c r="C8" s="14">
         <v>7.82</v>
       </c>
       <c r="D8" s="14">
         <v>7.25</v>
       </c>
       <c r="E8" s="14">
         <v>7.48</v>
       </c>
       <c r="F8" s="14">
         <v>6.17</v>
       </c>
       <c r="G8" s="14">
         <v>6.03</v>
       </c>
       <c r="H8" s="14">
         <v>5.67</v>
       </c>
       <c r="I8" s="14">
@@ -7077,52 +7361,55 @@
       </c>
       <c r="J8" s="14">
         <v>6.11</v>
       </c>
       <c r="K8" s="14">
         <v>6.26</v>
       </c>
       <c r="L8" s="14">
         <v>6.14</v>
       </c>
       <c r="M8" s="14">
         <v>6.01</v>
       </c>
       <c r="N8" s="14">
         <v>4.3499999999999996</v>
       </c>
       <c r="O8" s="14">
         <v>5.98</v>
       </c>
       <c r="P8" s="14">
         <v>6.55</v>
       </c>
       <c r="Q8" s="14">
         <v>6.69</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R8" s="14">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="15">
         <v>9.4499999999999993</v>
       </c>
       <c r="C9" s="15">
         <v>7.84</v>
       </c>
       <c r="D9" s="15">
         <v>7.33</v>
       </c>
       <c r="E9" s="15">
         <v>7.45</v>
       </c>
       <c r="F9" s="15">
         <v>6.47</v>
       </c>
       <c r="G9" s="15">
         <v>6.82</v>
       </c>
       <c r="H9" s="15">
         <v>6.29</v>
       </c>
       <c r="I9" s="15">
@@ -7130,52 +7417,55 @@
       </c>
       <c r="J9" s="15">
         <v>6.22</v>
       </c>
       <c r="K9" s="15">
         <v>6.37</v>
       </c>
       <c r="L9" s="15">
         <v>5.84</v>
       </c>
       <c r="M9" s="15">
         <v>5.64</v>
       </c>
       <c r="N9" s="15">
         <v>4.0199999999999996</v>
       </c>
       <c r="O9" s="15">
         <v>2.15</v>
       </c>
       <c r="P9" s="15">
         <v>3.59</v>
       </c>
       <c r="Q9" s="15">
         <v>4.79</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R9" s="15">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="15">
         <v>7.63</v>
       </c>
       <c r="C10" s="15">
         <v>13.16</v>
       </c>
       <c r="D10" s="15">
         <v>10.91</v>
       </c>
       <c r="E10" s="15">
         <v>11.92</v>
       </c>
       <c r="F10" s="15">
         <v>9.4499999999999993</v>
       </c>
       <c r="G10" s="15">
         <v>8.5500000000000007</v>
       </c>
       <c r="H10" s="15">
         <v>7.66</v>
       </c>
       <c r="I10" s="15">
@@ -7183,52 +7473,55 @@
       </c>
       <c r="J10" s="15">
         <v>8.31</v>
       </c>
       <c r="K10" s="15">
         <v>8.16</v>
       </c>
       <c r="L10" s="15">
         <v>7.88</v>
       </c>
       <c r="M10" s="15">
         <v>7.16</v>
       </c>
       <c r="N10" s="15">
         <v>3.95</v>
       </c>
       <c r="O10" s="15">
         <v>9.94</v>
       </c>
       <c r="P10" s="15">
         <v>7.82</v>
       </c>
       <c r="Q10" s="15">
         <v>9.25</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R10" s="15">
+        <v>10.87</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="15">
         <v>3.79</v>
       </c>
       <c r="D11" s="15">
         <v>2.44</v>
       </c>
       <c r="E11" s="15">
         <v>3.69</v>
       </c>
       <c r="F11" s="15">
         <v>3</v>
       </c>
       <c r="G11" s="15">
         <v>2.5</v>
       </c>
       <c r="H11" s="15">
         <v>3.19</v>
       </c>
       <c r="I11" s="15">
@@ -7236,52 +7529,55 @@
       </c>
       <c r="J11" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="K11" s="15">
         <v>3.02</v>
       </c>
       <c r="L11" s="15">
         <v>4.8600000000000003</v>
       </c>
       <c r="M11" s="15">
         <v>4.47</v>
       </c>
       <c r="N11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P11" s="15">
         <v>5.39</v>
       </c>
       <c r="Q11" s="15">
         <v>4.17</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R11" s="15">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="15">
         <v>8.26</v>
       </c>
       <c r="D12" s="15">
         <v>5.49</v>
       </c>
       <c r="E12" s="15">
         <v>4.05</v>
       </c>
       <c r="F12" s="15">
         <v>3.19</v>
       </c>
       <c r="G12" s="15">
         <v>2.67</v>
       </c>
       <c r="H12" s="15">
         <v>4.57</v>
       </c>
       <c r="I12" s="15">
@@ -7289,52 +7585,55 @@
       </c>
       <c r="J12" s="15">
         <v>5.13</v>
       </c>
       <c r="K12" s="15">
         <v>7.84</v>
       </c>
       <c r="L12" s="15">
         <v>7.22</v>
       </c>
       <c r="M12" s="15">
         <v>7.95</v>
       </c>
       <c r="N12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P12" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Q12" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R12" s="15">
+        <v>3.97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="15">
         <v>5</v>
       </c>
       <c r="E13" s="15">
         <v>3.85</v>
       </c>
       <c r="F13" s="15">
         <v>3.13</v>
       </c>
       <c r="G13" s="15">
         <v>5.49</v>
       </c>
       <c r="H13" s="15">
         <v>4.63</v>
       </c>
       <c r="I13" s="15">
@@ -7342,52 +7641,55 @@
       </c>
       <c r="J13" s="15">
         <v>9.09</v>
       </c>
       <c r="K13" s="15">
         <v>9.8000000000000007</v>
       </c>
       <c r="L13" s="15">
         <v>9.15</v>
       </c>
       <c r="M13" s="15">
         <v>8.2799999999999994</v>
       </c>
       <c r="N13" s="15">
         <v>17.239999999999998</v>
       </c>
       <c r="O13" s="15">
         <v>8.93</v>
       </c>
       <c r="P13" s="15">
         <v>17.96</v>
       </c>
       <c r="Q13" s="15">
         <v>13.89</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R13" s="15">
+        <v>11.28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="15">
         <v>3.19</v>
       </c>
       <c r="C14" s="15">
         <v>6.54</v>
       </c>
       <c r="D14" s="15">
         <v>7.35</v>
       </c>
       <c r="E14" s="15">
         <v>7.59</v>
       </c>
       <c r="F14" s="15">
         <v>6.11</v>
       </c>
       <c r="G14" s="15">
         <v>5.15</v>
       </c>
       <c r="H14" s="15">
         <v>4.82</v>
       </c>
       <c r="I14" s="15">
@@ -7395,52 +7697,55 @@
       </c>
       <c r="J14" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="K14" s="15">
         <v>4.53</v>
       </c>
       <c r="L14" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="M14" s="15">
         <v>4.83</v>
       </c>
       <c r="N14" s="15">
         <v>3.22</v>
       </c>
       <c r="O14" s="15">
         <v>7.9</v>
       </c>
       <c r="P14" s="15">
         <v>7.43</v>
       </c>
       <c r="Q14" s="15">
         <v>7.13</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R14" s="15">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="15">
         <v>16.13</v>
       </c>
       <c r="C15" s="15">
         <v>7.75</v>
       </c>
       <c r="D15" s="15">
         <v>4.93</v>
       </c>
       <c r="E15" s="15">
         <v>3.57</v>
       </c>
       <c r="F15" s="15">
         <v>2.86</v>
       </c>
       <c r="G15" s="15">
         <v>4.91</v>
       </c>
       <c r="H15" s="15">
         <v>4.03</v>
       </c>
       <c r="I15" s="15">
@@ -7448,73 +7753,77 @@
       </c>
       <c r="J15" s="15">
         <v>6.7</v>
       </c>
       <c r="K15" s="15">
         <v>7.63</v>
       </c>
       <c r="L15" s="15">
         <v>8.49</v>
       </c>
       <c r="M15" s="15">
         <v>8.9600000000000009</v>
       </c>
       <c r="N15" s="15">
         <v>14.71</v>
       </c>
       <c r="O15" s="15">
         <v>22.56</v>
       </c>
       <c r="P15" s="15">
         <v>16.3</v>
       </c>
       <c r="Q15" s="15">
         <v>12.93</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R15" s="15">
+        <v>10.64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
       <c r="Q16" s="36"/>
-    </row>
-    <row r="17" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R16" s="36"/>
+    </row>
+    <row r="17" spans="1:18" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="C17" s="14">
         <v>7.19</v>
       </c>
       <c r="D17" s="14">
         <v>6.44</v>
       </c>
       <c r="E17" s="14">
         <v>7.62</v>
       </c>
       <c r="F17" s="14">
         <v>6.46</v>
       </c>
       <c r="G17" s="14">
         <v>6.51</v>
       </c>
       <c r="H17" s="14">
         <v>5.9</v>
       </c>
       <c r="I17" s="14">
@@ -7522,52 +7831,55 @@
       </c>
       <c r="J17" s="14">
         <v>6.02</v>
       </c>
       <c r="K17" s="14">
         <v>6.19</v>
       </c>
       <c r="L17" s="14">
         <v>5.68</v>
       </c>
       <c r="M17" s="14">
         <v>5.43</v>
       </c>
       <c r="N17" s="15">
         <v>3.24</v>
       </c>
       <c r="O17" s="14">
         <v>2.5499999999999998</v>
       </c>
       <c r="P17" s="14">
         <v>3.99</v>
       </c>
       <c r="Q17" s="14">
         <v>5.13</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R17" s="14">
+        <v>7.68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="15">
         <v>9.86</v>
       </c>
       <c r="C18" s="15">
         <v>8.08</v>
       </c>
       <c r="D18" s="15">
         <v>7.55</v>
       </c>
       <c r="E18" s="15">
         <v>7.65</v>
       </c>
       <c r="F18" s="15">
         <v>6.64</v>
       </c>
       <c r="G18" s="15">
         <v>7</v>
       </c>
       <c r="H18" s="15">
         <v>6.46</v>
       </c>
       <c r="I18" s="15">
@@ -7575,52 +7887,55 @@
       </c>
       <c r="J18" s="15">
         <v>6.39</v>
       </c>
       <c r="K18" s="15">
         <v>6.56</v>
       </c>
       <c r="L18" s="15">
         <v>6</v>
       </c>
       <c r="M18" s="15">
         <v>5.79</v>
       </c>
       <c r="N18" s="15">
         <v>4.12</v>
       </c>
       <c r="O18" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="P18" s="15">
         <v>3.66</v>
       </c>
       <c r="Q18" s="15">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R18" s="15">
+        <v>7.58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="15">
         <v>8.33</v>
       </c>
       <c r="C19" s="15">
         <v>4.2</v>
       </c>
       <c r="D19" s="15">
         <v>2.76</v>
       </c>
       <c r="E19" s="15">
         <v>8.3699999999999992</v>
       </c>
       <c r="F19" s="15">
         <v>6.48</v>
       </c>
       <c r="G19" s="15">
         <v>5.33</v>
       </c>
       <c r="H19" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="I19" s="15">
@@ -7628,52 +7943,55 @@
       </c>
       <c r="J19" s="15">
         <v>5.25</v>
       </c>
       <c r="K19" s="15">
         <v>5.44</v>
       </c>
       <c r="L19" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="M19" s="15">
         <v>4.62</v>
       </c>
       <c r="N19" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O19" s="15">
         <v>4.18</v>
       </c>
       <c r="P19" s="15">
         <v>5.54</v>
       </c>
       <c r="Q19" s="15">
         <v>6.56</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R19" s="15">
+        <v>8.8800000000000008</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="15" t="s">
@@ -7681,73 +7999,77 @@
       </c>
       <c r="J20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="L20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="M20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="N20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P20" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Q20" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R20" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
-    </row>
-    <row r="22" spans="1:17" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R21" s="36"/>
+    </row>
+    <row r="22" spans="1:18" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="14">
         <v>3.78</v>
       </c>
       <c r="C22" s="14">
         <v>8.32</v>
       </c>
       <c r="D22" s="14">
         <v>7.88</v>
       </c>
       <c r="E22" s="14">
         <v>7.36</v>
       </c>
       <c r="F22" s="14">
         <v>5.94</v>
       </c>
       <c r="G22" s="14">
         <v>5.66</v>
       </c>
       <c r="H22" s="14">
         <v>5.5</v>
       </c>
       <c r="I22" s="14">
@@ -7755,52 +8077,55 @@
       </c>
       <c r="J22" s="14">
         <v>6.19</v>
       </c>
       <c r="K22" s="14">
         <v>6.32</v>
       </c>
       <c r="L22" s="14">
         <v>6.5</v>
       </c>
       <c r="M22" s="14">
         <v>6.46</v>
       </c>
       <c r="N22" s="14">
         <v>5.26</v>
       </c>
       <c r="O22" s="14">
         <v>8.67</v>
       </c>
       <c r="P22" s="14">
         <v>8.59</v>
       </c>
       <c r="Q22" s="14">
         <v>7.94</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R22" s="14">
+        <v>7.35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="15" t="s">
@@ -7808,52 +8133,55 @@
       </c>
       <c r="J23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="K23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="L23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="M23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="N23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Q23" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R23" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15">
         <v>7.04</v>
       </c>
       <c r="C24" s="15">
         <v>20.41</v>
       </c>
       <c r="D24" s="15">
         <v>17.28</v>
       </c>
       <c r="E24" s="15">
         <v>14.68</v>
       </c>
       <c r="F24" s="15">
         <v>11.86</v>
       </c>
       <c r="G24" s="15">
         <v>11.29</v>
       </c>
       <c r="H24" s="15">
         <v>10.4</v>
       </c>
       <c r="I24" s="15">
@@ -7861,52 +8189,55 @@
       </c>
       <c r="J24" s="15">
         <v>10.84</v>
       </c>
       <c r="K24" s="15">
         <v>10.45</v>
       </c>
       <c r="L24" s="15">
         <v>10.23</v>
       </c>
       <c r="M24" s="15">
         <v>9.25</v>
       </c>
       <c r="N24" s="15">
         <v>7.46</v>
       </c>
       <c r="O24" s="15">
         <v>15.15</v>
       </c>
       <c r="P24" s="15">
         <v>9.85</v>
       </c>
       <c r="Q24" s="15">
         <v>11.63</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R24" s="15">
+        <v>12.64</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="15">
         <v>3.79</v>
       </c>
       <c r="D25" s="15">
         <v>2.44</v>
       </c>
       <c r="E25" s="15">
         <v>3.69</v>
       </c>
       <c r="F25" s="15">
         <v>3</v>
       </c>
       <c r="G25" s="15">
         <v>2.5</v>
       </c>
       <c r="H25" s="15">
         <v>3.19</v>
       </c>
       <c r="I25" s="15">
@@ -7914,52 +8245,55 @@
       </c>
       <c r="J25" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="K25" s="15">
         <v>3.02</v>
       </c>
       <c r="L25" s="15">
         <v>4.8600000000000003</v>
       </c>
       <c r="M25" s="15">
         <v>4.47</v>
       </c>
       <c r="N25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O25" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P25" s="15">
         <v>5.39</v>
       </c>
       <c r="Q25" s="15">
         <v>4.17</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R25" s="15">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="15">
         <v>8.26</v>
       </c>
       <c r="D26" s="15">
         <v>5.49</v>
       </c>
       <c r="E26" s="15">
         <v>4.05</v>
       </c>
       <c r="F26" s="15">
         <v>3.19</v>
       </c>
       <c r="G26" s="15">
         <v>2.67</v>
       </c>
       <c r="H26" s="15">
         <v>4.57</v>
       </c>
       <c r="I26" s="15">
@@ -7967,52 +8301,55 @@
       </c>
       <c r="J26" s="15">
         <v>5.13</v>
       </c>
       <c r="K26" s="15">
         <v>7.84</v>
       </c>
       <c r="L26" s="15">
         <v>7.22</v>
       </c>
       <c r="M26" s="15">
         <v>7.95</v>
       </c>
       <c r="N26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="O26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>0</v>
       </c>
       <c r="Q26" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R26" s="15">
+        <v>3.97</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="15">
         <v>5</v>
       </c>
       <c r="E27" s="15">
         <v>3.85</v>
       </c>
       <c r="F27" s="15">
         <v>3.13</v>
       </c>
       <c r="G27" s="15">
         <v>5.49</v>
       </c>
       <c r="H27" s="15">
         <v>4.63</v>
       </c>
       <c r="I27" s="15">
@@ -8020,52 +8357,55 @@
       </c>
       <c r="J27" s="15">
         <v>9.09</v>
       </c>
       <c r="K27" s="15">
         <v>9.8000000000000007</v>
       </c>
       <c r="L27" s="15">
         <v>9.15</v>
       </c>
       <c r="M27" s="15">
         <v>8.2799999999999994</v>
       </c>
       <c r="N27" s="15">
         <v>17.239999999999998</v>
       </c>
       <c r="O27" s="15">
         <v>8.93</v>
       </c>
       <c r="P27" s="15">
         <v>17.96</v>
       </c>
       <c r="Q27" s="15">
         <v>13.89</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R27" s="15">
+        <v>11.28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="15">
         <v>3.19</v>
       </c>
       <c r="C28" s="15">
         <v>6.54</v>
       </c>
       <c r="D28" s="15">
         <v>7.35</v>
       </c>
       <c r="E28" s="15">
         <v>7.59</v>
       </c>
       <c r="F28" s="15">
         <v>6.11</v>
       </c>
       <c r="G28" s="15">
         <v>5.15</v>
       </c>
       <c r="H28" s="15">
         <v>4.82</v>
       </c>
       <c r="I28" s="15">
@@ -8073,52 +8413,55 @@
       </c>
       <c r="J28" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="K28" s="15">
         <v>4.53</v>
       </c>
       <c r="L28" s="15">
         <v>4.4400000000000004</v>
       </c>
       <c r="M28" s="15">
         <v>4.83</v>
       </c>
       <c r="N28" s="15">
         <v>3.22</v>
       </c>
       <c r="O28" s="15">
         <v>7.9</v>
       </c>
       <c r="P28" s="15">
         <v>7.43</v>
       </c>
       <c r="Q28" s="15">
         <v>7.13</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R28" s="15">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="16">
         <v>20.41</v>
       </c>
       <c r="C29" s="16">
         <v>9.52</v>
       </c>
       <c r="D29" s="16">
         <v>6.25</v>
       </c>
       <c r="E29" s="16">
         <v>4.42</v>
       </c>
       <c r="F29" s="16">
         <v>3.56</v>
       </c>
       <c r="G29" s="16">
         <v>6.06</v>
       </c>
       <c r="H29" s="16">
         <v>5.03</v>
       </c>
       <c r="I29" s="16">
@@ -8126,66 +8469,69 @@
       </c>
       <c r="J29" s="16">
         <v>8.4600000000000009</v>
       </c>
       <c r="K29" s="16">
         <v>9.58</v>
       </c>
       <c r="L29" s="16">
         <v>10.68</v>
       </c>
       <c r="M29" s="16">
         <v>11.35</v>
       </c>
       <c r="N29" s="16">
         <v>18.52</v>
       </c>
       <c r="O29" s="16">
         <v>28.3</v>
       </c>
       <c r="P29" s="16">
         <v>19.48</v>
       </c>
       <c r="Q29" s="16">
         <v>15.96</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="R29" s="16">
+        <v>13.27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:Q7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="A3:R3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>