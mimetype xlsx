--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="Number of deaths by gender" sheetId="5" r:id="rId3"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId4"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Karakia district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Munayly district</t>
   </si>
   <si>
@@ -240,51 +240,51 @@
   </si>
   <si>
     <r>
       <t>Infant mortality rate in the Mangystau of region</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -328,60 +328,66 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -420,82 +426,88 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -505,80 +517,117 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -868,242 +917,244 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:EQ30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D37" sqref="D36:D37"/>
+      <selection pane="bottomLeft" activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:147" ht="17.399999999999999">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="34"/>
-[...15 lines deleted...]
-      <c r="R3" s="34"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
     </row>
     <row r="4" spans="1:147" s="2" customFormat="1" ht="10.199999999999999">
       <c r="N4" s="3"/>
-      <c r="R4" s="3" t="s">
+      <c r="R4" s="3"/>
+      <c r="S4" s="29" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A5" s="24"/>
-      <c r="B5" s="32">
+      <c r="A5" s="21"/>
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="32">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="33"/>
-[...131 lines deleted...]
-      <c r="EQ5" s="22"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="19"/>
+      <c r="T5" s="19"/>
+      <c r="U5" s="19"/>
+      <c r="V5" s="19"/>
+      <c r="W5" s="19"/>
+      <c r="X5" s="19"/>
+      <c r="Y5" s="19"/>
+      <c r="Z5" s="19"/>
+      <c r="AA5" s="19"/>
+      <c r="AB5" s="19"/>
+      <c r="AC5" s="19"/>
+      <c r="AD5" s="19"/>
+      <c r="AE5" s="19"/>
+      <c r="AF5" s="19"/>
+      <c r="AG5" s="19"/>
+      <c r="AH5" s="19"/>
+      <c r="AI5" s="19"/>
+      <c r="AJ5" s="19"/>
+      <c r="AK5" s="19"/>
+      <c r="AL5" s="19"/>
+      <c r="AM5" s="19"/>
+      <c r="AN5" s="19"/>
+      <c r="AO5" s="19"/>
+      <c r="AP5" s="19"/>
+      <c r="AQ5" s="19"/>
+      <c r="AR5" s="19"/>
+      <c r="AS5" s="19"/>
+      <c r="AT5" s="19"/>
+      <c r="AU5" s="19"/>
+      <c r="AV5" s="19"/>
+      <c r="AW5" s="19"/>
+      <c r="AX5" s="19"/>
+      <c r="AY5" s="19"/>
+      <c r="AZ5" s="19"/>
+      <c r="BA5" s="19"/>
+      <c r="BB5" s="19"/>
+      <c r="BC5" s="19"/>
+      <c r="BD5" s="19"/>
+      <c r="BE5" s="19"/>
+      <c r="BF5" s="19"/>
+      <c r="BG5" s="19"/>
+      <c r="BH5" s="19"/>
+      <c r="BI5" s="19"/>
+      <c r="BJ5" s="19"/>
+      <c r="BK5" s="19"/>
+      <c r="BL5" s="19"/>
+      <c r="BM5" s="19"/>
+      <c r="BN5" s="19"/>
+      <c r="BO5" s="19"/>
+      <c r="BP5" s="19"/>
+      <c r="BQ5" s="19"/>
+      <c r="BR5" s="19"/>
+      <c r="BS5" s="19"/>
+      <c r="BT5" s="19"/>
+      <c r="BU5" s="19"/>
+      <c r="BV5" s="19"/>
+      <c r="BW5" s="19"/>
+      <c r="BX5" s="19"/>
+      <c r="BY5" s="19"/>
+      <c r="BZ5" s="19"/>
+      <c r="CA5" s="19"/>
+      <c r="CB5" s="19"/>
+      <c r="CC5" s="19"/>
+      <c r="CD5" s="19"/>
+      <c r="CE5" s="19"/>
+      <c r="CF5" s="19"/>
+      <c r="CG5" s="19"/>
+      <c r="CH5" s="19"/>
+      <c r="CI5" s="19"/>
+      <c r="CJ5" s="19"/>
+      <c r="CK5" s="19"/>
+      <c r="CL5" s="19"/>
+      <c r="CM5" s="19"/>
+      <c r="CN5" s="19"/>
+      <c r="CO5" s="19"/>
+      <c r="CP5" s="19"/>
+      <c r="CQ5" s="19"/>
+      <c r="CR5" s="19"/>
+      <c r="CS5" s="19"/>
+      <c r="CT5" s="19"/>
+      <c r="CU5" s="19"/>
+      <c r="CV5" s="19"/>
+      <c r="CW5" s="19"/>
+      <c r="CX5" s="19"/>
+      <c r="CY5" s="19"/>
+      <c r="CZ5" s="19"/>
+      <c r="DA5" s="19"/>
+      <c r="DB5" s="19"/>
+      <c r="DC5" s="19"/>
+      <c r="DD5" s="19"/>
+      <c r="DE5" s="19"/>
+      <c r="DF5" s="19"/>
+      <c r="DG5" s="19"/>
+      <c r="DH5" s="19"/>
+      <c r="DI5" s="19"/>
+      <c r="DJ5" s="19"/>
+      <c r="DK5" s="19"/>
+      <c r="DL5" s="19"/>
+      <c r="DM5" s="19"/>
+      <c r="DN5" s="19"/>
+      <c r="DO5" s="19"/>
+      <c r="DP5" s="19"/>
+      <c r="DQ5" s="19"/>
+      <c r="DR5" s="19"/>
+      <c r="DS5" s="19"/>
+      <c r="DT5" s="19"/>
+      <c r="DU5" s="19"/>
+      <c r="DV5" s="19"/>
+      <c r="DW5" s="19"/>
+      <c r="DX5" s="19"/>
+      <c r="DY5" s="19"/>
+      <c r="DZ5" s="19"/>
+      <c r="EA5" s="19"/>
+      <c r="EB5" s="19"/>
+      <c r="EC5" s="19"/>
+      <c r="ED5" s="19"/>
+      <c r="EE5" s="19"/>
+      <c r="EF5" s="19"/>
+      <c r="EG5" s="19"/>
+      <c r="EH5" s="19"/>
+      <c r="EI5" s="19"/>
+      <c r="EJ5" s="19"/>
+      <c r="EK5" s="19"/>
+      <c r="EL5" s="19"/>
+      <c r="EM5" s="19"/>
+      <c r="EN5" s="19"/>
+      <c r="EO5" s="19"/>
+      <c r="EP5" s="19"/>
+      <c r="EQ5" s="19"/>
     </row>
     <row r="6" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A6" s="25"/>
+      <c r="A6" s="22"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1111,1974 +1162,2038 @@
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="S6" s="22"/>
-[...127 lines deleted...]
-      <c r="EQ6" s="22"/>
+      <c r="S6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="T6" s="19"/>
+      <c r="U6" s="19"/>
+      <c r="V6" s="19"/>
+      <c r="W6" s="19"/>
+      <c r="X6" s="19"/>
+      <c r="Y6" s="19"/>
+      <c r="Z6" s="19"/>
+      <c r="AA6" s="19"/>
+      <c r="AB6" s="19"/>
+      <c r="AC6" s="19"/>
+      <c r="AD6" s="19"/>
+      <c r="AE6" s="19"/>
+      <c r="AF6" s="19"/>
+      <c r="AG6" s="19"/>
+      <c r="AH6" s="19"/>
+      <c r="AI6" s="19"/>
+      <c r="AJ6" s="19"/>
+      <c r="AK6" s="19"/>
+      <c r="AL6" s="19"/>
+      <c r="AM6" s="19"/>
+      <c r="AN6" s="19"/>
+      <c r="AO6" s="19"/>
+      <c r="AP6" s="19"/>
+      <c r="AQ6" s="19"/>
+      <c r="AR6" s="19"/>
+      <c r="AS6" s="19"/>
+      <c r="AT6" s="19"/>
+      <c r="AU6" s="19"/>
+      <c r="AV6" s="19"/>
+      <c r="AW6" s="19"/>
+      <c r="AX6" s="19"/>
+      <c r="AY6" s="19"/>
+      <c r="AZ6" s="19"/>
+      <c r="BA6" s="19"/>
+      <c r="BB6" s="19"/>
+      <c r="BC6" s="19"/>
+      <c r="BD6" s="19"/>
+      <c r="BE6" s="19"/>
+      <c r="BF6" s="19"/>
+      <c r="BG6" s="19"/>
+      <c r="BH6" s="19"/>
+      <c r="BI6" s="19"/>
+      <c r="BJ6" s="19"/>
+      <c r="BK6" s="19"/>
+      <c r="BL6" s="19"/>
+      <c r="BM6" s="19"/>
+      <c r="BN6" s="19"/>
+      <c r="BO6" s="19"/>
+      <c r="BP6" s="19"/>
+      <c r="BQ6" s="19"/>
+      <c r="BR6" s="19"/>
+      <c r="BS6" s="19"/>
+      <c r="BT6" s="19"/>
+      <c r="BU6" s="19"/>
+      <c r="BV6" s="19"/>
+      <c r="BW6" s="19"/>
+      <c r="BX6" s="19"/>
+      <c r="BY6" s="19"/>
+      <c r="BZ6" s="19"/>
+      <c r="CA6" s="19"/>
+      <c r="CB6" s="19"/>
+      <c r="CC6" s="19"/>
+      <c r="CD6" s="19"/>
+      <c r="CE6" s="19"/>
+      <c r="CF6" s="19"/>
+      <c r="CG6" s="19"/>
+      <c r="CH6" s="19"/>
+      <c r="CI6" s="19"/>
+      <c r="CJ6" s="19"/>
+      <c r="CK6" s="19"/>
+      <c r="CL6" s="19"/>
+      <c r="CM6" s="19"/>
+      <c r="CN6" s="19"/>
+      <c r="CO6" s="19"/>
+      <c r="CP6" s="19"/>
+      <c r="CQ6" s="19"/>
+      <c r="CR6" s="19"/>
+      <c r="CS6" s="19"/>
+      <c r="CT6" s="19"/>
+      <c r="CU6" s="19"/>
+      <c r="CV6" s="19"/>
+      <c r="CW6" s="19"/>
+      <c r="CX6" s="19"/>
+      <c r="CY6" s="19"/>
+      <c r="CZ6" s="19"/>
+      <c r="DA6" s="19"/>
+      <c r="DB6" s="19"/>
+      <c r="DC6" s="19"/>
+      <c r="DD6" s="19"/>
+      <c r="DE6" s="19"/>
+      <c r="DF6" s="19"/>
+      <c r="DG6" s="19"/>
+      <c r="DH6" s="19"/>
+      <c r="DI6" s="19"/>
+      <c r="DJ6" s="19"/>
+      <c r="DK6" s="19"/>
+      <c r="DL6" s="19"/>
+      <c r="DM6" s="19"/>
+      <c r="DN6" s="19"/>
+      <c r="DO6" s="19"/>
+      <c r="DP6" s="19"/>
+      <c r="DQ6" s="19"/>
+      <c r="DR6" s="19"/>
+      <c r="DS6" s="19"/>
+      <c r="DT6" s="19"/>
+      <c r="DU6" s="19"/>
+      <c r="DV6" s="19"/>
+      <c r="DW6" s="19"/>
+      <c r="DX6" s="19"/>
+      <c r="DY6" s="19"/>
+      <c r="DZ6" s="19"/>
+      <c r="EA6" s="19"/>
+      <c r="EB6" s="19"/>
+      <c r="EC6" s="19"/>
+      <c r="ED6" s="19"/>
+      <c r="EE6" s="19"/>
+      <c r="EF6" s="19"/>
+      <c r="EG6" s="19"/>
+      <c r="EH6" s="19"/>
+      <c r="EI6" s="19"/>
+      <c r="EJ6" s="19"/>
+      <c r="EK6" s="19"/>
+      <c r="EL6" s="19"/>
+      <c r="EM6" s="19"/>
+      <c r="EN6" s="19"/>
+      <c r="EO6" s="19"/>
+      <c r="EP6" s="19"/>
+      <c r="EQ6" s="19"/>
     </row>
     <row r="7" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A7" s="35" t="s">
+      <c r="A7" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="35"/>
-[...150 lines deleted...]
-      <c r="B8" s="7">
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43"/>
+      <c r="S7" s="43"/>
+      <c r="T7" s="19"/>
+      <c r="U7" s="19"/>
+      <c r="V7" s="19"/>
+      <c r="W7" s="19"/>
+      <c r="X7" s="19"/>
+      <c r="Y7" s="19"/>
+      <c r="Z7" s="19"/>
+      <c r="AA7" s="19"/>
+      <c r="AB7" s="19"/>
+      <c r="AC7" s="19"/>
+      <c r="AD7" s="19"/>
+      <c r="AE7" s="19"/>
+      <c r="AF7" s="19"/>
+      <c r="AG7" s="19"/>
+      <c r="AH7" s="19"/>
+      <c r="AI7" s="19"/>
+      <c r="AJ7" s="19"/>
+      <c r="AK7" s="19"/>
+      <c r="AL7" s="19"/>
+      <c r="AM7" s="19"/>
+      <c r="AN7" s="19"/>
+      <c r="AO7" s="19"/>
+      <c r="AP7" s="19"/>
+      <c r="AQ7" s="19"/>
+      <c r="AR7" s="19"/>
+      <c r="AS7" s="19"/>
+      <c r="AT7" s="19"/>
+      <c r="AU7" s="19"/>
+      <c r="AV7" s="19"/>
+      <c r="AW7" s="19"/>
+      <c r="AX7" s="19"/>
+      <c r="AY7" s="19"/>
+      <c r="AZ7" s="19"/>
+      <c r="BA7" s="19"/>
+      <c r="BB7" s="19"/>
+      <c r="BC7" s="19"/>
+      <c r="BD7" s="19"/>
+      <c r="BE7" s="19"/>
+      <c r="BF7" s="19"/>
+      <c r="BG7" s="19"/>
+      <c r="BH7" s="19"/>
+      <c r="BI7" s="19"/>
+      <c r="BJ7" s="19"/>
+      <c r="BK7" s="19"/>
+      <c r="BL7" s="19"/>
+      <c r="BM7" s="19"/>
+      <c r="BN7" s="19"/>
+      <c r="BO7" s="19"/>
+      <c r="BP7" s="19"/>
+      <c r="BQ7" s="19"/>
+      <c r="BR7" s="19"/>
+      <c r="BS7" s="19"/>
+      <c r="BT7" s="19"/>
+      <c r="BU7" s="19"/>
+      <c r="BV7" s="19"/>
+      <c r="BW7" s="19"/>
+      <c r="BX7" s="19"/>
+      <c r="BY7" s="19"/>
+      <c r="BZ7" s="19"/>
+      <c r="CA7" s="19"/>
+      <c r="CB7" s="19"/>
+      <c r="CC7" s="19"/>
+      <c r="CD7" s="19"/>
+      <c r="CE7" s="19"/>
+      <c r="CF7" s="19"/>
+      <c r="CG7" s="19"/>
+      <c r="CH7" s="19"/>
+      <c r="CI7" s="19"/>
+      <c r="CJ7" s="19"/>
+      <c r="CK7" s="19"/>
+      <c r="CL7" s="19"/>
+      <c r="CM7" s="19"/>
+      <c r="CN7" s="19"/>
+      <c r="CO7" s="19"/>
+      <c r="CP7" s="19"/>
+      <c r="CQ7" s="19"/>
+      <c r="CR7" s="19"/>
+      <c r="CS7" s="19"/>
+      <c r="CT7" s="19"/>
+      <c r="CU7" s="19"/>
+      <c r="CV7" s="19"/>
+      <c r="CW7" s="19"/>
+      <c r="CX7" s="19"/>
+      <c r="CY7" s="19"/>
+      <c r="CZ7" s="19"/>
+      <c r="DA7" s="19"/>
+      <c r="DB7" s="19"/>
+      <c r="DC7" s="19"/>
+      <c r="DD7" s="19"/>
+      <c r="DE7" s="19"/>
+      <c r="DF7" s="19"/>
+      <c r="DG7" s="19"/>
+      <c r="DH7" s="19"/>
+      <c r="DI7" s="19"/>
+      <c r="DJ7" s="19"/>
+      <c r="DK7" s="19"/>
+      <c r="DL7" s="19"/>
+      <c r="DM7" s="19"/>
+      <c r="DN7" s="19"/>
+      <c r="DO7" s="19"/>
+      <c r="DP7" s="19"/>
+      <c r="DQ7" s="19"/>
+      <c r="DR7" s="19"/>
+      <c r="DS7" s="19"/>
+      <c r="DT7" s="19"/>
+      <c r="DU7" s="19"/>
+      <c r="DV7" s="19"/>
+      <c r="DW7" s="19"/>
+      <c r="DX7" s="19"/>
+      <c r="DY7" s="19"/>
+      <c r="DZ7" s="19"/>
+      <c r="EA7" s="19"/>
+      <c r="EB7" s="19"/>
+      <c r="EC7" s="19"/>
+      <c r="ED7" s="19"/>
+      <c r="EE7" s="19"/>
+      <c r="EF7" s="19"/>
+      <c r="EG7" s="19"/>
+      <c r="EH7" s="19"/>
+      <c r="EI7" s="19"/>
+      <c r="EJ7" s="19"/>
+      <c r="EK7" s="19"/>
+      <c r="EL7" s="19"/>
+      <c r="EM7" s="19"/>
+      <c r="EN7" s="19"/>
+      <c r="EO7" s="19"/>
+      <c r="EP7" s="19"/>
+      <c r="EQ7" s="19"/>
+    </row>
+    <row r="8" spans="1:147" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="6">
         <v>248</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="6">
         <v>282</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="6">
         <v>243</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E8" s="14">
         <v>302</v>
       </c>
-      <c r="F8" s="7">
+      <c r="F8" s="6">
         <v>271</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G8" s="6">
         <v>294</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="6">
         <v>330</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="6">
         <v>272</v>
       </c>
-      <c r="J8" s="7">
+      <c r="J8" s="6">
         <v>243</v>
       </c>
-      <c r="K8" s="7">
+      <c r="K8" s="6">
         <v>296</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="6">
         <v>265</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="6">
         <v>363</v>
       </c>
-      <c r="N8" s="7">
+      <c r="N8" s="6">
         <v>265</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="6">
         <v>296</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P8" s="6">
         <v>278</v>
       </c>
-      <c r="Q8" s="7">
+      <c r="Q8" s="6">
         <v>301</v>
       </c>
-      <c r="R8" s="7">
+      <c r="R8" s="6">
         <v>263</v>
       </c>
-      <c r="S8" s="23"/>
-[...127 lines deleted...]
-      <c r="EQ8" s="23"/>
+      <c r="S8" s="14">
+        <v>325</v>
+      </c>
+      <c r="T8" s="20"/>
+      <c r="U8" s="20"/>
+      <c r="V8" s="20"/>
+      <c r="W8" s="20"/>
+      <c r="X8" s="20"/>
+      <c r="Y8" s="20"/>
+      <c r="Z8" s="20"/>
+      <c r="AA8" s="20"/>
+      <c r="AB8" s="20"/>
+      <c r="AC8" s="20"/>
+      <c r="AD8" s="20"/>
+      <c r="AE8" s="20"/>
+      <c r="AF8" s="20"/>
+      <c r="AG8" s="20"/>
+      <c r="AH8" s="20"/>
+      <c r="AI8" s="20"/>
+      <c r="AJ8" s="20"/>
+      <c r="AK8" s="20"/>
+      <c r="AL8" s="20"/>
+      <c r="AM8" s="20"/>
+      <c r="AN8" s="20"/>
+      <c r="AO8" s="20"/>
+      <c r="AP8" s="20"/>
+      <c r="AQ8" s="20"/>
+      <c r="AR8" s="20"/>
+      <c r="AS8" s="20"/>
+      <c r="AT8" s="20"/>
+      <c r="AU8" s="20"/>
+      <c r="AV8" s="20"/>
+      <c r="AW8" s="20"/>
+      <c r="AX8" s="20"/>
+      <c r="AY8" s="20"/>
+      <c r="AZ8" s="20"/>
+      <c r="BA8" s="20"/>
+      <c r="BB8" s="20"/>
+      <c r="BC8" s="20"/>
+      <c r="BD8" s="20"/>
+      <c r="BE8" s="20"/>
+      <c r="BF8" s="20"/>
+      <c r="BG8" s="20"/>
+      <c r="BH8" s="20"/>
+      <c r="BI8" s="20"/>
+      <c r="BJ8" s="20"/>
+      <c r="BK8" s="20"/>
+      <c r="BL8" s="20"/>
+      <c r="BM8" s="20"/>
+      <c r="BN8" s="20"/>
+      <c r="BO8" s="20"/>
+      <c r="BP8" s="20"/>
+      <c r="BQ8" s="20"/>
+      <c r="BR8" s="20"/>
+      <c r="BS8" s="20"/>
+      <c r="BT8" s="20"/>
+      <c r="BU8" s="20"/>
+      <c r="BV8" s="20"/>
+      <c r="BW8" s="20"/>
+      <c r="BX8" s="20"/>
+      <c r="BY8" s="20"/>
+      <c r="BZ8" s="20"/>
+      <c r="CA8" s="20"/>
+      <c r="CB8" s="20"/>
+      <c r="CC8" s="20"/>
+      <c r="CD8" s="20"/>
+      <c r="CE8" s="20"/>
+      <c r="CF8" s="20"/>
+      <c r="CG8" s="20"/>
+      <c r="CH8" s="20"/>
+      <c r="CI8" s="20"/>
+      <c r="CJ8" s="20"/>
+      <c r="CK8" s="20"/>
+      <c r="CL8" s="20"/>
+      <c r="CM8" s="20"/>
+      <c r="CN8" s="20"/>
+      <c r="CO8" s="20"/>
+      <c r="CP8" s="20"/>
+      <c r="CQ8" s="20"/>
+      <c r="CR8" s="20"/>
+      <c r="CS8" s="20"/>
+      <c r="CT8" s="20"/>
+      <c r="CU8" s="20"/>
+      <c r="CV8" s="20"/>
+      <c r="CW8" s="20"/>
+      <c r="CX8" s="20"/>
+      <c r="CY8" s="20"/>
+      <c r="CZ8" s="20"/>
+      <c r="DA8" s="20"/>
+      <c r="DB8" s="20"/>
+      <c r="DC8" s="20"/>
+      <c r="DD8" s="20"/>
+      <c r="DE8" s="20"/>
+      <c r="DF8" s="20"/>
+      <c r="DG8" s="20"/>
+      <c r="DH8" s="20"/>
+      <c r="DI8" s="20"/>
+      <c r="DJ8" s="20"/>
+      <c r="DK8" s="20"/>
+      <c r="DL8" s="20"/>
+      <c r="DM8" s="20"/>
+      <c r="DN8" s="20"/>
+      <c r="DO8" s="20"/>
+      <c r="DP8" s="20"/>
+      <c r="DQ8" s="20"/>
+      <c r="DR8" s="20"/>
+      <c r="DS8" s="20"/>
+      <c r="DT8" s="20"/>
+      <c r="DU8" s="20"/>
+      <c r="DV8" s="20"/>
+      <c r="DW8" s="20"/>
+      <c r="DX8" s="20"/>
+      <c r="DY8" s="20"/>
+      <c r="DZ8" s="20"/>
+      <c r="EA8" s="20"/>
+      <c r="EB8" s="20"/>
+      <c r="EC8" s="20"/>
+      <c r="ED8" s="20"/>
+      <c r="EE8" s="20"/>
+      <c r="EF8" s="20"/>
+      <c r="EG8" s="20"/>
+      <c r="EH8" s="20"/>
+      <c r="EI8" s="20"/>
+      <c r="EJ8" s="20"/>
+      <c r="EK8" s="20"/>
+      <c r="EL8" s="20"/>
+      <c r="EM8" s="20"/>
+      <c r="EN8" s="20"/>
+      <c r="EO8" s="20"/>
+      <c r="EP8" s="20"/>
+      <c r="EQ8" s="20"/>
     </row>
     <row r="9" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A9" s="9" t="s">
+      <c r="A9" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="8">
         <v>95</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="8">
         <v>115</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="8">
         <v>96</v>
       </c>
-      <c r="E9" s="18">
+      <c r="E9" s="15">
         <v>114</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="8">
         <v>103</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="8">
         <v>121</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="8">
         <v>120</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="8">
         <v>109</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="8">
         <v>91</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="8">
         <v>113</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="8">
         <v>96</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="8">
         <v>153</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="8">
         <v>112</v>
       </c>
-      <c r="O9" s="10">
+      <c r="O9" s="8">
         <v>118</v>
       </c>
-      <c r="P9" s="10">
+      <c r="P9" s="8">
         <v>101</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="8">
         <v>127</v>
       </c>
-      <c r="R9" s="10">
+      <c r="R9" s="8">
         <v>96</v>
       </c>
-      <c r="S9" s="22"/>
-[...127 lines deleted...]
-      <c r="EQ9" s="22"/>
+      <c r="S9" s="15">
+        <v>130</v>
+      </c>
+      <c r="T9" s="19"/>
+      <c r="U9" s="19"/>
+      <c r="V9" s="19"/>
+      <c r="W9" s="19"/>
+      <c r="X9" s="19"/>
+      <c r="Y9" s="19"/>
+      <c r="Z9" s="19"/>
+      <c r="AA9" s="19"/>
+      <c r="AB9" s="19"/>
+      <c r="AC9" s="19"/>
+      <c r="AD9" s="19"/>
+      <c r="AE9" s="19"/>
+      <c r="AF9" s="19"/>
+      <c r="AG9" s="19"/>
+      <c r="AH9" s="19"/>
+      <c r="AI9" s="19"/>
+      <c r="AJ9" s="19"/>
+      <c r="AK9" s="19"/>
+      <c r="AL9" s="19"/>
+      <c r="AM9" s="19"/>
+      <c r="AN9" s="19"/>
+      <c r="AO9" s="19"/>
+      <c r="AP9" s="19"/>
+      <c r="AQ9" s="19"/>
+      <c r="AR9" s="19"/>
+      <c r="AS9" s="19"/>
+      <c r="AT9" s="19"/>
+      <c r="AU9" s="19"/>
+      <c r="AV9" s="19"/>
+      <c r="AW9" s="19"/>
+      <c r="AX9" s="19"/>
+      <c r="AY9" s="19"/>
+      <c r="AZ9" s="19"/>
+      <c r="BA9" s="19"/>
+      <c r="BB9" s="19"/>
+      <c r="BC9" s="19"/>
+      <c r="BD9" s="19"/>
+      <c r="BE9" s="19"/>
+      <c r="BF9" s="19"/>
+      <c r="BG9" s="19"/>
+      <c r="BH9" s="19"/>
+      <c r="BI9" s="19"/>
+      <c r="BJ9" s="19"/>
+      <c r="BK9" s="19"/>
+      <c r="BL9" s="19"/>
+      <c r="BM9" s="19"/>
+      <c r="BN9" s="19"/>
+      <c r="BO9" s="19"/>
+      <c r="BP9" s="19"/>
+      <c r="BQ9" s="19"/>
+      <c r="BR9" s="19"/>
+      <c r="BS9" s="19"/>
+      <c r="BT9" s="19"/>
+      <c r="BU9" s="19"/>
+      <c r="BV9" s="19"/>
+      <c r="BW9" s="19"/>
+      <c r="BX9" s="19"/>
+      <c r="BY9" s="19"/>
+      <c r="BZ9" s="19"/>
+      <c r="CA9" s="19"/>
+      <c r="CB9" s="19"/>
+      <c r="CC9" s="19"/>
+      <c r="CD9" s="19"/>
+      <c r="CE9" s="19"/>
+      <c r="CF9" s="19"/>
+      <c r="CG9" s="19"/>
+      <c r="CH9" s="19"/>
+      <c r="CI9" s="19"/>
+      <c r="CJ9" s="19"/>
+      <c r="CK9" s="19"/>
+      <c r="CL9" s="19"/>
+      <c r="CM9" s="19"/>
+      <c r="CN9" s="19"/>
+      <c r="CO9" s="19"/>
+      <c r="CP9" s="19"/>
+      <c r="CQ9" s="19"/>
+      <c r="CR9" s="19"/>
+      <c r="CS9" s="19"/>
+      <c r="CT9" s="19"/>
+      <c r="CU9" s="19"/>
+      <c r="CV9" s="19"/>
+      <c r="CW9" s="19"/>
+      <c r="CX9" s="19"/>
+      <c r="CY9" s="19"/>
+      <c r="CZ9" s="19"/>
+      <c r="DA9" s="19"/>
+      <c r="DB9" s="19"/>
+      <c r="DC9" s="19"/>
+      <c r="DD9" s="19"/>
+      <c r="DE9" s="19"/>
+      <c r="DF9" s="19"/>
+      <c r="DG9" s="19"/>
+      <c r="DH9" s="19"/>
+      <c r="DI9" s="19"/>
+      <c r="DJ9" s="19"/>
+      <c r="DK9" s="19"/>
+      <c r="DL9" s="19"/>
+      <c r="DM9" s="19"/>
+      <c r="DN9" s="19"/>
+      <c r="DO9" s="19"/>
+      <c r="DP9" s="19"/>
+      <c r="DQ9" s="19"/>
+      <c r="DR9" s="19"/>
+      <c r="DS9" s="19"/>
+      <c r="DT9" s="19"/>
+      <c r="DU9" s="19"/>
+      <c r="DV9" s="19"/>
+      <c r="DW9" s="19"/>
+      <c r="DX9" s="19"/>
+      <c r="DY9" s="19"/>
+      <c r="DZ9" s="19"/>
+      <c r="EA9" s="19"/>
+      <c r="EB9" s="19"/>
+      <c r="EC9" s="19"/>
+      <c r="ED9" s="19"/>
+      <c r="EE9" s="19"/>
+      <c r="EF9" s="19"/>
+      <c r="EG9" s="19"/>
+      <c r="EH9" s="19"/>
+      <c r="EI9" s="19"/>
+      <c r="EJ9" s="19"/>
+      <c r="EK9" s="19"/>
+      <c r="EL9" s="19"/>
+      <c r="EM9" s="19"/>
+      <c r="EN9" s="19"/>
+      <c r="EO9" s="19"/>
+      <c r="EP9" s="19"/>
+      <c r="EQ9" s="19"/>
     </row>
     <row r="10" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="8">
         <v>48</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="8">
         <v>48</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="8">
         <v>43</v>
       </c>
-      <c r="E10" s="18">
+      <c r="E10" s="15">
         <v>61</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="8">
         <v>44</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="8">
         <v>50</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="8">
         <v>50</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="8">
         <v>56</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="8">
         <v>49</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="8">
         <v>51</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="8">
         <v>48</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="8">
         <v>47</v>
       </c>
-      <c r="N10" s="10">
+      <c r="N10" s="8">
         <v>54</v>
       </c>
-      <c r="O10" s="10">
+      <c r="O10" s="8">
         <v>51</v>
       </c>
-      <c r="P10" s="10">
+      <c r="P10" s="8">
         <v>50</v>
       </c>
-      <c r="Q10" s="10">
+      <c r="Q10" s="8">
         <v>53</v>
       </c>
-      <c r="R10" s="10">
+      <c r="R10" s="8">
         <v>49</v>
       </c>
-      <c r="S10" s="22"/>
-[...127 lines deleted...]
-      <c r="EQ10" s="22"/>
+      <c r="S10" s="15">
+        <v>64</v>
+      </c>
+      <c r="T10" s="19"/>
+      <c r="U10" s="19"/>
+      <c r="V10" s="19"/>
+      <c r="W10" s="19"/>
+      <c r="X10" s="19"/>
+      <c r="Y10" s="19"/>
+      <c r="Z10" s="19"/>
+      <c r="AA10" s="19"/>
+      <c r="AB10" s="19"/>
+      <c r="AC10" s="19"/>
+      <c r="AD10" s="19"/>
+      <c r="AE10" s="19"/>
+      <c r="AF10" s="19"/>
+      <c r="AG10" s="19"/>
+      <c r="AH10" s="19"/>
+      <c r="AI10" s="19"/>
+      <c r="AJ10" s="19"/>
+      <c r="AK10" s="19"/>
+      <c r="AL10" s="19"/>
+      <c r="AM10" s="19"/>
+      <c r="AN10" s="19"/>
+      <c r="AO10" s="19"/>
+      <c r="AP10" s="19"/>
+      <c r="AQ10" s="19"/>
+      <c r="AR10" s="19"/>
+      <c r="AS10" s="19"/>
+      <c r="AT10" s="19"/>
+      <c r="AU10" s="19"/>
+      <c r="AV10" s="19"/>
+      <c r="AW10" s="19"/>
+      <c r="AX10" s="19"/>
+      <c r="AY10" s="19"/>
+      <c r="AZ10" s="19"/>
+      <c r="BA10" s="19"/>
+      <c r="BB10" s="19"/>
+      <c r="BC10" s="19"/>
+      <c r="BD10" s="19"/>
+      <c r="BE10" s="19"/>
+      <c r="BF10" s="19"/>
+      <c r="BG10" s="19"/>
+      <c r="BH10" s="19"/>
+      <c r="BI10" s="19"/>
+      <c r="BJ10" s="19"/>
+      <c r="BK10" s="19"/>
+      <c r="BL10" s="19"/>
+      <c r="BM10" s="19"/>
+      <c r="BN10" s="19"/>
+      <c r="BO10" s="19"/>
+      <c r="BP10" s="19"/>
+      <c r="BQ10" s="19"/>
+      <c r="BR10" s="19"/>
+      <c r="BS10" s="19"/>
+      <c r="BT10" s="19"/>
+      <c r="BU10" s="19"/>
+      <c r="BV10" s="19"/>
+      <c r="BW10" s="19"/>
+      <c r="BX10" s="19"/>
+      <c r="BY10" s="19"/>
+      <c r="BZ10" s="19"/>
+      <c r="CA10" s="19"/>
+      <c r="CB10" s="19"/>
+      <c r="CC10" s="19"/>
+      <c r="CD10" s="19"/>
+      <c r="CE10" s="19"/>
+      <c r="CF10" s="19"/>
+      <c r="CG10" s="19"/>
+      <c r="CH10" s="19"/>
+      <c r="CI10" s="19"/>
+      <c r="CJ10" s="19"/>
+      <c r="CK10" s="19"/>
+      <c r="CL10" s="19"/>
+      <c r="CM10" s="19"/>
+      <c r="CN10" s="19"/>
+      <c r="CO10" s="19"/>
+      <c r="CP10" s="19"/>
+      <c r="CQ10" s="19"/>
+      <c r="CR10" s="19"/>
+      <c r="CS10" s="19"/>
+      <c r="CT10" s="19"/>
+      <c r="CU10" s="19"/>
+      <c r="CV10" s="19"/>
+      <c r="CW10" s="19"/>
+      <c r="CX10" s="19"/>
+      <c r="CY10" s="19"/>
+      <c r="CZ10" s="19"/>
+      <c r="DA10" s="19"/>
+      <c r="DB10" s="19"/>
+      <c r="DC10" s="19"/>
+      <c r="DD10" s="19"/>
+      <c r="DE10" s="19"/>
+      <c r="DF10" s="19"/>
+      <c r="DG10" s="19"/>
+      <c r="DH10" s="19"/>
+      <c r="DI10" s="19"/>
+      <c r="DJ10" s="19"/>
+      <c r="DK10" s="19"/>
+      <c r="DL10" s="19"/>
+      <c r="DM10" s="19"/>
+      <c r="DN10" s="19"/>
+      <c r="DO10" s="19"/>
+      <c r="DP10" s="19"/>
+      <c r="DQ10" s="19"/>
+      <c r="DR10" s="19"/>
+      <c r="DS10" s="19"/>
+      <c r="DT10" s="19"/>
+      <c r="DU10" s="19"/>
+      <c r="DV10" s="19"/>
+      <c r="DW10" s="19"/>
+      <c r="DX10" s="19"/>
+      <c r="DY10" s="19"/>
+      <c r="DZ10" s="19"/>
+      <c r="EA10" s="19"/>
+      <c r="EB10" s="19"/>
+      <c r="EC10" s="19"/>
+      <c r="ED10" s="19"/>
+      <c r="EE10" s="19"/>
+      <c r="EF10" s="19"/>
+      <c r="EG10" s="19"/>
+      <c r="EH10" s="19"/>
+      <c r="EI10" s="19"/>
+      <c r="EJ10" s="19"/>
+      <c r="EK10" s="19"/>
+      <c r="EL10" s="19"/>
+      <c r="EM10" s="19"/>
+      <c r="EN10" s="19"/>
+      <c r="EO10" s="19"/>
+      <c r="EP10" s="19"/>
+      <c r="EQ10" s="19"/>
     </row>
     <row r="11" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A11" s="9" t="s">
+      <c r="A11" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="8">
         <v>23</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="8">
         <v>29</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="8">
         <v>18</v>
       </c>
-      <c r="E11" s="18">
+      <c r="E11" s="15">
         <v>33</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="8">
         <v>28</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="8">
         <v>25</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="8">
         <v>40</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="8">
         <v>15</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="8">
         <v>24</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="8">
         <v>37</v>
       </c>
-      <c r="L11" s="10">
+      <c r="L11" s="8">
         <v>26</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="8">
         <v>32</v>
       </c>
-      <c r="N11" s="10">
+      <c r="N11" s="8">
         <v>26</v>
       </c>
-      <c r="O11" s="10">
+      <c r="O11" s="8">
         <v>26</v>
       </c>
-      <c r="P11" s="10">
+      <c r="P11" s="8">
         <v>17</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="Q11" s="8">
         <v>23</v>
       </c>
-      <c r="R11" s="10">
+      <c r="R11" s="8">
         <v>25</v>
       </c>
+      <c r="S11" s="15">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="9" t="s">
+      <c r="A12" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="10">
+      <c r="B12" s="8">
         <v>17</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="8">
         <v>11</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="8">
         <v>10</v>
       </c>
-      <c r="E12" s="18">
+      <c r="E12" s="15">
         <v>18</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="8">
         <v>16</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="8">
         <v>14</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H12" s="8">
         <v>23</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="8">
         <v>18</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="8">
         <v>16</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K12" s="8">
         <v>19</v>
       </c>
-      <c r="L12" s="10">
+      <c r="L12" s="8">
         <v>19</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="8">
         <v>25</v>
       </c>
-      <c r="N12" s="10">
+      <c r="N12" s="8">
         <v>11</v>
       </c>
-      <c r="O12" s="10">
+      <c r="O12" s="8">
         <v>16</v>
       </c>
-      <c r="P12" s="10">
+      <c r="P12" s="8">
         <v>18</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q12" s="8">
         <v>17</v>
       </c>
-      <c r="R12" s="10">
+      <c r="R12" s="8">
         <v>16</v>
       </c>
+      <c r="S12" s="15">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="10">
+      <c r="B13" s="8">
         <v>22</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="8">
         <v>12</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="8">
         <v>14</v>
       </c>
-      <c r="E13" s="18">
+      <c r="E13" s="15">
         <v>14</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="8">
         <v>15</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="8">
         <v>15</v>
       </c>
-      <c r="H13" s="10">
+      <c r="H13" s="8">
         <v>16</v>
       </c>
-      <c r="I13" s="10">
+      <c r="I13" s="8">
         <v>16</v>
       </c>
-      <c r="J13" s="10">
+      <c r="J13" s="8">
         <v>8</v>
       </c>
-      <c r="K13" s="10">
+      <c r="K13" s="8">
         <v>11</v>
       </c>
-      <c r="L13" s="10">
+      <c r="L13" s="8">
         <v>8</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="8">
         <v>13</v>
       </c>
-      <c r="N13" s="10">
+      <c r="N13" s="8">
         <v>8</v>
       </c>
-      <c r="O13" s="10">
+      <c r="O13" s="8">
         <v>13</v>
       </c>
-      <c r="P13" s="10">
+      <c r="P13" s="8">
         <v>12</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="Q13" s="8">
         <v>13</v>
       </c>
-      <c r="R13" s="10">
+      <c r="R13" s="8">
         <v>13</v>
       </c>
+      <c r="S13" s="15">
+        <v>14</v>
+      </c>
     </row>
     <row r="14" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="8">
         <v>32</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="8">
         <v>54</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="8">
         <v>58</v>
       </c>
-      <c r="E14" s="18">
+      <c r="E14" s="15">
         <v>48</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="8">
         <v>47</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="8">
         <v>48</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="8">
         <v>66</v>
       </c>
-      <c r="I14" s="10">
+      <c r="I14" s="8">
         <v>48</v>
       </c>
-      <c r="J14" s="10">
+      <c r="J14" s="8">
         <v>39</v>
       </c>
-      <c r="K14" s="10">
+      <c r="K14" s="8">
         <v>53</v>
       </c>
-      <c r="L14" s="10">
+      <c r="L14" s="8">
         <v>56</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="8">
         <v>76</v>
       </c>
-      <c r="N14" s="10">
+      <c r="N14" s="8">
         <v>39</v>
       </c>
-      <c r="O14" s="10">
+      <c r="O14" s="8">
         <v>54</v>
       </c>
-      <c r="P14" s="10">
+      <c r="P14" s="8">
         <v>64</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q14" s="8">
         <v>49</v>
       </c>
-      <c r="R14" s="10">
+      <c r="R14" s="8">
         <v>43</v>
       </c>
+      <c r="S14" s="15">
+        <v>58</v>
+      </c>
     </row>
     <row r="15" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="10">
+      <c r="B15" s="8">
         <v>11</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="8">
         <v>13</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="8">
         <v>4</v>
       </c>
-      <c r="E15" s="18">
+      <c r="E15" s="15">
         <v>14</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="8">
         <v>18</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="8">
         <v>21</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="8">
         <v>15</v>
       </c>
-      <c r="I15" s="10">
+      <c r="I15" s="8">
         <v>10</v>
       </c>
-      <c r="J15" s="10">
+      <c r="J15" s="8">
         <v>16</v>
       </c>
-      <c r="K15" s="10">
+      <c r="K15" s="8">
         <v>12</v>
       </c>
-      <c r="L15" s="10">
+      <c r="L15" s="8">
         <v>12</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="8">
         <v>17</v>
       </c>
-      <c r="N15" s="10">
+      <c r="N15" s="8">
         <v>15</v>
       </c>
-      <c r="O15" s="10">
+      <c r="O15" s="8">
         <v>18</v>
       </c>
-      <c r="P15" s="10">
+      <c r="P15" s="8">
         <v>16</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q15" s="8">
         <v>19</v>
       </c>
-      <c r="R15" s="10">
+      <c r="R15" s="8">
         <v>21</v>
       </c>
+      <c r="S15" s="15">
+        <v>11</v>
+      </c>
     </row>
     <row r="16" spans="1:147" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A16" s="36" t="s">
+      <c r="A16" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="36"/>
-[...21 lines deleted...]
-      <c r="B17" s="7">
+      <c r="B16" s="39"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="39"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="39"/>
+      <c r="N16" s="39"/>
+      <c r="O16" s="39"/>
+      <c r="P16" s="39"/>
+      <c r="Q16" s="39"/>
+      <c r="R16" s="39"/>
+      <c r="S16" s="39"/>
+    </row>
+    <row r="17" spans="1:19" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A17" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="6">
         <v>114</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>135</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>114</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="14">
         <v>137</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="6">
         <v>133</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>146</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>147</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>135</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>117</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>132</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="6">
         <v>121</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="6">
         <v>174</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>130</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>136</v>
       </c>
-      <c r="P17" s="7">
+      <c r="P17" s="6">
         <v>128</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="Q17" s="6">
         <v>153</v>
       </c>
-      <c r="R17" s="7">
+      <c r="R17" s="6">
         <v>115</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="S17" s="14">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A18" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="8">
         <v>89</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="8">
         <v>112</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="8">
         <v>95</v>
       </c>
-      <c r="E18" s="18">
+      <c r="E18" s="15">
         <v>109</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="8">
         <v>103</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="8">
         <v>120</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="8">
         <v>117</v>
       </c>
-      <c r="I18" s="10">
+      <c r="I18" s="8">
         <v>107</v>
       </c>
-      <c r="J18" s="10">
+      <c r="J18" s="8">
         <v>91</v>
       </c>
-      <c r="K18" s="10">
+      <c r="K18" s="8">
         <v>107</v>
       </c>
-      <c r="L18" s="10">
+      <c r="L18" s="8">
         <v>94</v>
       </c>
-      <c r="M18" s="10">
+      <c r="M18" s="8">
         <v>149</v>
       </c>
-      <c r="N18" s="10">
+      <c r="N18" s="8">
         <v>108</v>
       </c>
-      <c r="O18" s="10">
+      <c r="O18" s="8">
         <v>112</v>
       </c>
-      <c r="P18" s="10">
+      <c r="P18" s="8">
         <v>100</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="Q18" s="8">
         <v>124</v>
       </c>
-      <c r="R18" s="10">
+      <c r="R18" s="8">
         <v>90</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="9" t="s">
+      <c r="S18" s="15">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A19" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B19" s="8">
         <v>24</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="8">
         <v>21</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="8">
         <v>17</v>
       </c>
-      <c r="E19" s="18">
+      <c r="E19" s="15">
         <v>24</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="8">
         <v>24</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="8">
         <v>19</v>
       </c>
-      <c r="H19" s="10">
+      <c r="H19" s="8">
         <v>27</v>
       </c>
-      <c r="I19" s="10">
+      <c r="I19" s="8">
         <v>26</v>
       </c>
-      <c r="J19" s="10">
+      <c r="J19" s="8">
         <v>22</v>
       </c>
-      <c r="K19" s="10">
+      <c r="K19" s="8">
         <v>25</v>
       </c>
-      <c r="L19" s="10">
+      <c r="L19" s="8">
         <v>23</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="8">
         <v>22</v>
       </c>
-      <c r="N19" s="10">
+      <c r="N19" s="8">
         <v>21</v>
       </c>
-      <c r="O19" s="10">
+      <c r="O19" s="8">
         <v>21</v>
       </c>
-      <c r="P19" s="10">
+      <c r="P19" s="8">
         <v>23</v>
       </c>
-      <c r="Q19" s="10">
+      <c r="Q19" s="8">
         <v>24</v>
       </c>
-      <c r="R19" s="10">
+      <c r="R19" s="8">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="S19" s="15">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A20" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="10">
-[...2 lines deleted...]
-      <c r="C20" s="10">
+      <c r="B20" s="8">
+        <v>1</v>
+      </c>
+      <c r="C20" s="8">
         <v>2</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="8">
         <v>2</v>
       </c>
-      <c r="E20" s="18">
+      <c r="E20" s="15">
         <v>4</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="8">
         <v>6</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="8">
         <v>7</v>
       </c>
-      <c r="H20" s="10">
+      <c r="H20" s="8">
         <v>3</v>
       </c>
-      <c r="I20" s="10">
+      <c r="I20" s="8">
         <v>2</v>
       </c>
-      <c r="J20" s="10">
+      <c r="J20" s="8">
         <v>4</v>
       </c>
-      <c r="K20" s="10" t="s">
-[...2 lines deleted...]
-      <c r="L20" s="10">
+      <c r="K20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="8">
         <v>4</v>
       </c>
-      <c r="M20" s="10">
+      <c r="M20" s="8">
         <v>3</v>
       </c>
-      <c r="N20" s="10">
-[...2 lines deleted...]
-      <c r="O20" s="10">
+      <c r="N20" s="8">
+        <v>1</v>
+      </c>
+      <c r="O20" s="8">
         <v>3</v>
       </c>
-      <c r="P20" s="10">
+      <c r="P20" s="8">
         <v>5</v>
       </c>
-      <c r="Q20" s="10">
+      <c r="Q20" s="8">
         <v>5</v>
       </c>
-      <c r="R20" s="10">
+      <c r="R20" s="8">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="36" t="s">
+      <c r="S20" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="36"/>
-[...21 lines deleted...]
-      <c r="B22" s="7">
+      <c r="B21" s="39"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="39"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="39"/>
+      <c r="L21" s="39"/>
+      <c r="M21" s="39"/>
+      <c r="N21" s="39"/>
+      <c r="O21" s="39"/>
+      <c r="P21" s="39"/>
+      <c r="Q21" s="39"/>
+      <c r="R21" s="39"/>
+      <c r="S21" s="39"/>
+    </row>
+    <row r="22" spans="1:19" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="6">
         <v>134</v>
       </c>
-      <c r="C22" s="7">
+      <c r="C22" s="6">
         <v>147</v>
       </c>
-      <c r="D22" s="7">
+      <c r="D22" s="6">
         <v>129</v>
       </c>
-      <c r="E22" s="17">
+      <c r="E22" s="14">
         <v>165</v>
       </c>
-      <c r="F22" s="7">
+      <c r="F22" s="6">
         <v>138</v>
       </c>
-      <c r="G22" s="7">
+      <c r="G22" s="6">
         <v>148</v>
       </c>
-      <c r="H22" s="7">
+      <c r="H22" s="6">
         <v>183</v>
       </c>
-      <c r="I22" s="7">
+      <c r="I22" s="6">
         <v>137</v>
       </c>
-      <c r="J22" s="7">
+      <c r="J22" s="6">
         <v>126</v>
       </c>
-      <c r="K22" s="7">
+      <c r="K22" s="6">
         <v>164</v>
       </c>
-      <c r="L22" s="7">
+      <c r="L22" s="6">
         <v>144</v>
       </c>
-      <c r="M22" s="7">
+      <c r="M22" s="6">
         <v>189</v>
       </c>
-      <c r="N22" s="26">
+      <c r="N22" s="23">
         <v>135</v>
       </c>
-      <c r="O22" s="7">
+      <c r="O22" s="6">
         <v>160</v>
       </c>
-      <c r="P22" s="7">
+      <c r="P22" s="6">
         <v>150</v>
       </c>
-      <c r="Q22" s="7">
+      <c r="Q22" s="6">
         <v>148</v>
       </c>
-      <c r="R22" s="7">
+      <c r="R22" s="6">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="S22" s="14">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A23" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="10">
+      <c r="B23" s="8">
         <v>6</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="8">
         <v>3</v>
       </c>
-      <c r="D23" s="10">
-[...2 lines deleted...]
-      <c r="E23" s="18">
+      <c r="D23" s="8">
+        <v>1</v>
+      </c>
+      <c r="E23" s="15">
         <v>5</v>
       </c>
-      <c r="F23" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="10">
+      <c r="F23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="8">
+        <v>1</v>
+      </c>
+      <c r="H23" s="8">
         <v>3</v>
       </c>
-      <c r="I23" s="10">
+      <c r="I23" s="8">
         <v>2</v>
       </c>
-      <c r="J23" s="10" t="s">
-[...2 lines deleted...]
-      <c r="K23" s="10">
+      <c r="J23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="8">
         <v>6</v>
       </c>
-      <c r="L23" s="10">
+      <c r="L23" s="8">
         <v>2</v>
       </c>
-      <c r="M23" s="10">
+      <c r="M23" s="8">
         <v>4</v>
       </c>
-      <c r="N23" s="27">
+      <c r="N23" s="24">
         <v>4</v>
       </c>
-      <c r="O23" s="10">
+      <c r="O23" s="8">
         <v>6</v>
       </c>
-      <c r="P23" s="10">
-[...2 lines deleted...]
-      <c r="Q23" s="10">
+      <c r="P23" s="8">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="8">
         <v>3</v>
       </c>
-      <c r="R23" s="10">
+      <c r="R23" s="8">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="S23" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A24" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="8">
         <v>24</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="8">
         <v>27</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="8">
         <v>26</v>
       </c>
-      <c r="E24" s="18">
+      <c r="E24" s="15">
         <v>37</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="8">
         <v>20</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="8">
         <v>31</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="8">
         <v>23</v>
       </c>
-      <c r="I24" s="10">
+      <c r="I24" s="8">
         <v>30</v>
       </c>
-      <c r="J24" s="10">
+      <c r="J24" s="8">
         <v>27</v>
       </c>
-      <c r="K24" s="10">
+      <c r="K24" s="8">
         <v>26</v>
       </c>
-      <c r="L24" s="10">
+      <c r="L24" s="8">
         <v>25</v>
       </c>
-      <c r="M24" s="10">
+      <c r="M24" s="8">
         <v>25</v>
       </c>
-      <c r="N24" s="27">
+      <c r="N24" s="24">
         <v>33</v>
       </c>
-      <c r="O24" s="10">
+      <c r="O24" s="8">
         <v>30</v>
       </c>
-      <c r="P24" s="10">
+      <c r="P24" s="8">
         <v>27</v>
       </c>
-      <c r="Q24" s="10">
+      <c r="Q24" s="8">
         <v>29</v>
       </c>
-      <c r="R24" s="10">
+      <c r="R24" s="8">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="S24" s="15">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="10">
+      <c r="B25" s="8">
         <v>23</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="8">
         <v>29</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="8">
         <v>18</v>
       </c>
-      <c r="E25" s="18">
+      <c r="E25" s="15">
         <v>33</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="8">
         <v>28</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="8">
         <v>25</v>
       </c>
-      <c r="H25" s="10">
+      <c r="H25" s="8">
         <v>40</v>
       </c>
-      <c r="I25" s="10">
+      <c r="I25" s="8">
         <v>15</v>
       </c>
-      <c r="J25" s="10">
+      <c r="J25" s="8">
         <v>24</v>
       </c>
-      <c r="K25" s="10">
+      <c r="K25" s="8">
         <v>37</v>
       </c>
-      <c r="L25" s="10">
+      <c r="L25" s="8">
         <v>26</v>
       </c>
-      <c r="M25" s="10">
+      <c r="M25" s="8">
         <v>32</v>
       </c>
-      <c r="N25" s="27">
+      <c r="N25" s="24">
         <v>26</v>
       </c>
-      <c r="O25" s="10">
+      <c r="O25" s="8">
         <v>26</v>
       </c>
-      <c r="P25" s="10">
+      <c r="P25" s="8">
         <v>17</v>
       </c>
-      <c r="Q25" s="10">
+      <c r="Q25" s="8">
         <v>23</v>
       </c>
-      <c r="R25" s="10">
+      <c r="R25" s="8">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="S25" s="15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A26" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B26" s="8">
         <v>17</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="8">
         <v>11</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="8">
         <v>10</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E26" s="15">
         <v>18</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="8">
         <v>16</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="8">
         <v>14</v>
       </c>
-      <c r="H26" s="10">
+      <c r="H26" s="8">
         <v>23</v>
       </c>
-      <c r="I26" s="10">
+      <c r="I26" s="8">
         <v>18</v>
       </c>
-      <c r="J26" s="10">
+      <c r="J26" s="8">
         <v>16</v>
       </c>
-      <c r="K26" s="10">
+      <c r="K26" s="8">
         <v>19</v>
       </c>
-      <c r="L26" s="10">
+      <c r="L26" s="8">
         <v>19</v>
       </c>
-      <c r="M26" s="10">
+      <c r="M26" s="8">
         <v>25</v>
       </c>
-      <c r="N26" s="27">
+      <c r="N26" s="24">
         <v>11</v>
       </c>
-      <c r="O26" s="10">
+      <c r="O26" s="8">
         <v>16</v>
       </c>
-      <c r="P26" s="10">
+      <c r="P26" s="8">
         <v>18</v>
       </c>
-      <c r="Q26" s="10">
+      <c r="Q26" s="8">
         <v>17</v>
       </c>
-      <c r="R26" s="10">
+      <c r="R26" s="8">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="9" t="s">
+      <c r="S26" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A27" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B27" s="10">
+      <c r="B27" s="8">
         <v>22</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="8">
         <v>12</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="8">
         <v>14</v>
       </c>
-      <c r="E27" s="18">
+      <c r="E27" s="15">
         <v>14</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F27" s="8">
         <v>15</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="8">
         <v>15</v>
       </c>
-      <c r="H27" s="10">
+      <c r="H27" s="8">
         <v>16</v>
       </c>
-      <c r="I27" s="10">
+      <c r="I27" s="8">
         <v>16</v>
       </c>
-      <c r="J27" s="10">
+      <c r="J27" s="8">
         <v>8</v>
       </c>
-      <c r="K27" s="10">
+      <c r="K27" s="8">
         <v>11</v>
       </c>
-      <c r="L27" s="10">
+      <c r="L27" s="8">
         <v>8</v>
       </c>
-      <c r="M27" s="10">
+      <c r="M27" s="8">
         <v>13</v>
       </c>
-      <c r="N27" s="27">
+      <c r="N27" s="24">
         <v>8</v>
       </c>
-      <c r="O27" s="10">
+      <c r="O27" s="8">
         <v>13</v>
       </c>
-      <c r="P27" s="10">
+      <c r="P27" s="8">
         <v>12</v>
       </c>
-      <c r="Q27" s="10">
+      <c r="Q27" s="8">
         <v>13</v>
       </c>
-      <c r="R27" s="10">
+      <c r="R27" s="8">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="9" t="s">
+      <c r="S27" s="15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A28" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="10">
+      <c r="B28" s="8">
         <v>32</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="8">
         <v>54</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="8">
         <v>58</v>
       </c>
-      <c r="E28" s="18">
+      <c r="E28" s="15">
         <v>48</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="8">
         <v>47</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="8">
         <v>48</v>
       </c>
-      <c r="H28" s="10">
+      <c r="H28" s="8">
         <v>66</v>
       </c>
-      <c r="I28" s="10">
+      <c r="I28" s="8">
         <v>48</v>
       </c>
-      <c r="J28" s="10">
+      <c r="J28" s="8">
         <v>39</v>
       </c>
-      <c r="K28" s="10">
+      <c r="K28" s="8">
         <v>53</v>
       </c>
-      <c r="L28" s="10">
+      <c r="L28" s="8">
         <v>56</v>
       </c>
-      <c r="M28" s="10">
+      <c r="M28" s="8">
         <v>76</v>
       </c>
-      <c r="N28" s="27">
+      <c r="N28" s="24">
         <v>39</v>
       </c>
-      <c r="O28" s="10">
+      <c r="O28" s="8">
         <v>54</v>
       </c>
-      <c r="P28" s="10">
+      <c r="P28" s="8">
         <v>64</v>
       </c>
-      <c r="Q28" s="10">
+      <c r="Q28" s="8">
         <v>49</v>
       </c>
-      <c r="R28" s="10">
+      <c r="R28" s="8">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="S28" s="15">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A29" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B29" s="12">
+      <c r="B29" s="9">
         <v>10</v>
       </c>
-      <c r="C29" s="12">
+      <c r="C29" s="9">
         <v>11</v>
       </c>
-      <c r="D29" s="12">
+      <c r="D29" s="9">
         <v>2</v>
       </c>
-      <c r="E29" s="19">
+      <c r="E29" s="16">
         <v>10</v>
       </c>
-      <c r="F29" s="12">
+      <c r="F29" s="9">
         <v>12</v>
       </c>
-      <c r="G29" s="12">
+      <c r="G29" s="9">
         <v>14</v>
       </c>
-      <c r="H29" s="12">
+      <c r="H29" s="9">
         <v>12</v>
       </c>
-      <c r="I29" s="12">
+      <c r="I29" s="9">
         <v>8</v>
       </c>
-      <c r="J29" s="12">
+      <c r="J29" s="9">
         <v>12</v>
       </c>
-      <c r="K29" s="12">
+      <c r="K29" s="9">
         <v>12</v>
       </c>
-      <c r="L29" s="12">
+      <c r="L29" s="9">
         <v>8</v>
       </c>
-      <c r="M29" s="12">
+      <c r="M29" s="9">
         <v>14</v>
       </c>
-      <c r="N29" s="12">
+      <c r="N29" s="9">
         <v>14</v>
       </c>
-      <c r="O29" s="12">
+      <c r="O29" s="9">
         <v>15</v>
       </c>
-      <c r="P29" s="12">
+      <c r="P29" s="9">
         <v>11</v>
       </c>
-      <c r="Q29" s="12">
+      <c r="Q29" s="9">
         <v>14</v>
       </c>
-      <c r="R29" s="12">
+      <c r="R29" s="9">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="13" t="s">
+      <c r="S29" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A30" s="10" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:R5"/>
-    <mergeCell ref="A3:R3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:R30"/>
+  <dimension ref="A2:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T24" sqref="T24"/>
+      <selection pane="bottomLeft" activeCell="N33" sqref="N33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="8.88671875" style="1"/>
     <col min="5" max="5" width="6.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:18" ht="17.399999999999999" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A3" s="34" t="s">
+    <row r="2" spans="1:19" ht="17.399999999999999" customHeight="1"/>
+    <row r="3" spans="1:19" ht="17.399999999999999">
+      <c r="A3" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="34"/>
-[...18 lines deleted...]
-      <c r="Q4" s="37" t="s">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="34"/>
+      <c r="R4" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="R4" s="37"/>
-[...3 lines deleted...]
-      <c r="B5" s="32">
+      <c r="S4" s="46"/>
+    </row>
+    <row r="5" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="44"/>
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="32">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="33"/>
-[...5 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+    </row>
+    <row r="6" spans="1:19" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="45"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -3086,1326 +3201,1395 @@
       </c>
       <c r="K6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="S6" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="35"/>
-[...21 lines deleted...]
-      <c r="B8" s="14">
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43"/>
+      <c r="S7" s="43"/>
+    </row>
+    <row r="8" spans="1:19" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="11">
         <v>3.6</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C8" s="11">
         <v>4.04</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="11">
         <v>3.86</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="11">
         <v>4.0199999999999996</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="11">
         <v>4</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="11">
         <v>4.07</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="11">
         <v>4.17</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="11">
         <v>4.1399999999999997</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J8" s="11">
         <v>4.09</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="11">
         <v>4.1100000000000003</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="11">
         <v>4.0999999999999996</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="11">
         <v>4.2</v>
       </c>
-      <c r="N8" s="14">
+      <c r="N8" s="11">
         <v>3.78</v>
       </c>
-      <c r="O8" s="14">
+      <c r="O8" s="11">
         <v>4.2</v>
       </c>
-      <c r="P8" s="14">
+      <c r="P8" s="11">
         <v>4.12</v>
       </c>
-      <c r="Q8" s="14">
+      <c r="Q8" s="11">
         <v>4.2</v>
       </c>
-      <c r="R8" s="14">
+      <c r="R8" s="11">
         <v>4.1100000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="S8" s="11">
+        <v>4.22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="15">
+      <c r="B9" s="12">
         <v>3.72</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C9" s="12">
         <v>4.33</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="12">
         <v>4.1399999999999997</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="12">
         <v>4.26</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="12">
         <v>4.22</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="12">
         <v>4.33</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H9" s="12">
         <v>4.38</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="12">
         <v>4.3600000000000003</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J9" s="12">
         <v>4.29</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="12">
         <v>4.3099999999999996</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="12">
         <v>4.2699999999999996</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="12">
         <v>4.42</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N9" s="12">
         <v>4.22</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="12">
         <v>4.5599999999999996</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P9" s="12">
         <v>4.3</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="12">
         <v>4.47</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R9" s="12">
         <v>4.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="S9" s="12">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="15">
+      <c r="B10" s="12">
         <v>3.65</v>
       </c>
-      <c r="C10" s="15">
+      <c r="C10" s="12">
         <v>3.83</v>
       </c>
-      <c r="D10" s="15">
+      <c r="D10" s="12">
         <v>3.64</v>
       </c>
-      <c r="E10" s="15">
+      <c r="E10" s="12">
         <v>3.93</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="12">
         <v>3.81</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="12">
         <v>3.83</v>
       </c>
-      <c r="H10" s="15">
+      <c r="H10" s="12">
         <v>3.83</v>
       </c>
-      <c r="I10" s="15">
+      <c r="I10" s="12">
         <v>3.89</v>
       </c>
-      <c r="J10" s="15">
+      <c r="J10" s="12">
         <v>3.88</v>
       </c>
-      <c r="K10" s="15">
+      <c r="K10" s="12">
         <v>3.88</v>
       </c>
-      <c r="L10" s="15">
+      <c r="L10" s="12">
         <v>3.87</v>
       </c>
-      <c r="M10" s="15">
+      <c r="M10" s="12">
         <v>3.85</v>
       </c>
-      <c r="N10" s="15">
+      <c r="N10" s="12">
         <v>4.08</v>
       </c>
-      <c r="O10" s="15">
+      <c r="O10" s="12">
         <v>4.16</v>
       </c>
-      <c r="P10" s="15">
+      <c r="P10" s="12">
         <v>4.03</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q10" s="12">
         <v>4.0599999999999996</v>
       </c>
-      <c r="R10" s="15">
+      <c r="R10" s="12">
         <v>3.99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="S10" s="12">
+        <v>4.16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A11" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B11" s="12">
         <v>3.74</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="12">
         <v>4.4400000000000004</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="12">
         <v>3.91</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="12">
         <v>4.3099999999999996</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="12">
         <v>4.3600000000000003</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="12">
         <v>4.34</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="12">
         <v>4.66</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="12">
         <v>4.38</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="12">
         <v>4.34</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="12">
         <v>4.5199999999999996</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L11" s="12">
         <v>4.5</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M11" s="12">
         <v>4.5599999999999996</v>
       </c>
-      <c r="N11" s="15">
+      <c r="N11" s="12">
         <v>4.2699999999999996</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="12">
         <v>4.4800000000000004</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P11" s="12">
         <v>3.89</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="12">
         <v>3.9</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R11" s="12">
         <v>3.94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="S11" s="12">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A12" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B12" s="12">
         <v>5.52</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="12">
         <v>4.7300000000000004</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="12">
         <v>4.21</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="12">
         <v>4.66</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="12">
         <v>4.7699999999999996</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="12">
         <v>4.76</v>
       </c>
-      <c r="H12" s="15">
+      <c r="H12" s="12">
         <v>5.16</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I12" s="12">
         <v>5.26</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J12" s="12">
         <v>5.26</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="12">
         <v>5.36</v>
       </c>
-      <c r="L12" s="15">
+      <c r="L12" s="12">
         <v>5.45</v>
       </c>
-      <c r="M12" s="15">
+      <c r="M12" s="12">
         <v>5.67</v>
       </c>
-      <c r="N12" s="15">
+      <c r="N12" s="12">
         <v>3.64</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="12">
         <v>4.68</v>
       </c>
-      <c r="P12" s="15">
+      <c r="P12" s="12">
         <v>5.0999999999999996</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="Q12" s="12">
         <v>5.27</v>
       </c>
-      <c r="R12" s="15">
+      <c r="R12" s="12">
         <v>5.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="S12" s="12">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A13" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="15">
+      <c r="B13" s="12">
         <v>7.55</v>
       </c>
-      <c r="C13" s="15">
+      <c r="C13" s="12">
         <v>6.1</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="12">
         <v>5.6</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E13" s="12">
         <v>5.44</v>
       </c>
-      <c r="F13" s="15">
+      <c r="F13" s="12">
         <v>5.38</v>
       </c>
-      <c r="G13" s="15">
+      <c r="G13" s="12">
         <v>5.38</v>
       </c>
-      <c r="H13" s="15">
+      <c r="H13" s="12">
         <v>5.4</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I13" s="12">
         <v>5.43</v>
       </c>
-      <c r="J13" s="15">
+      <c r="J13" s="12">
         <v>5.13</v>
       </c>
-      <c r="K13" s="15">
+      <c r="K13" s="12">
         <v>4.99</v>
       </c>
-      <c r="L13" s="15">
+      <c r="L13" s="12">
         <v>4.79</v>
       </c>
-      <c r="M13" s="15">
+      <c r="M13" s="12">
         <v>4.76</v>
       </c>
-      <c r="N13" s="15">
+      <c r="N13" s="12">
         <v>2.8</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O13" s="12">
         <v>3.84</v>
       </c>
-      <c r="P13" s="15">
+      <c r="P13" s="12">
         <v>3.95</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="Q13" s="12">
         <v>4.13</v>
       </c>
-      <c r="R13" s="15">
+      <c r="R13" s="12">
         <v>4.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="S13" s="12">
+        <v>4.3499999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A14" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="15">
+      <c r="B14" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="12">
         <v>3.09</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="12">
         <v>3.38</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="12">
         <v>3.37</v>
       </c>
-      <c r="F14" s="15">
+      <c r="F14" s="12">
         <v>3.33</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="12">
         <v>3.34</v>
       </c>
-      <c r="H14" s="15">
+      <c r="H14" s="12">
         <v>3.51</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="12">
         <v>3.48</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J14" s="12">
         <v>3.4</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K14" s="12">
         <v>3.42</v>
       </c>
-      <c r="L14" s="15">
+      <c r="L14" s="12">
         <v>3.46</v>
       </c>
-      <c r="M14" s="15">
+      <c r="M14" s="12">
         <v>3.61</v>
       </c>
-      <c r="N14" s="15">
+      <c r="N14" s="12">
         <v>2.63</v>
       </c>
-      <c r="O14" s="15">
+      <c r="O14" s="12">
         <v>3.29</v>
       </c>
-      <c r="P14" s="15">
+      <c r="P14" s="12">
         <v>3.64</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="Q14" s="12">
         <v>3.58</v>
       </c>
-      <c r="R14" s="15">
+      <c r="R14" s="12">
         <v>3.44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="S14" s="12">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A15" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="15">
+      <c r="B15" s="12">
         <v>3.12</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C15" s="12">
         <v>3.56</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D15" s="12">
         <v>2.74</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E15" s="12">
         <v>3.09</v>
       </c>
-      <c r="F15" s="15">
+      <c r="F15" s="12">
         <v>3.5</v>
       </c>
-      <c r="G15" s="15">
+      <c r="G15" s="12">
         <v>3.95</v>
       </c>
-      <c r="H15" s="15">
+      <c r="H15" s="12">
         <v>3.99</v>
       </c>
-      <c r="I15" s="15">
+      <c r="I15" s="12">
         <v>3.85</v>
       </c>
-      <c r="J15" s="15">
+      <c r="J15" s="12">
         <v>3.95</v>
       </c>
-      <c r="K15" s="15">
+      <c r="K15" s="12">
         <v>3.9</v>
       </c>
-      <c r="L15" s="15">
+      <c r="L15" s="12">
         <v>3.87</v>
       </c>
-      <c r="M15" s="15">
+      <c r="M15" s="12">
         <v>3.95</v>
       </c>
-      <c r="N15" s="15">
+      <c r="N15" s="12">
         <v>4.2300000000000004</v>
       </c>
-      <c r="O15" s="15">
+      <c r="O15" s="12">
         <v>4.87</v>
       </c>
-      <c r="P15" s="15">
+      <c r="P15" s="12">
         <v>4.74</v>
       </c>
-      <c r="Q15" s="15">
+      <c r="Q15" s="12">
         <v>4.93</v>
       </c>
-      <c r="R15" s="15">
+      <c r="R15" s="12">
         <v>5.12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="S15" s="12">
+        <v>4.8099999999999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="36"/>
-[...21 lines deleted...]
-      <c r="B17" s="14">
+      <c r="B16" s="39"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="39"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="39"/>
+      <c r="N16" s="39"/>
+      <c r="O16" s="39"/>
+      <c r="P16" s="39"/>
+      <c r="Q16" s="39"/>
+      <c r="R16" s="39"/>
+      <c r="S16" s="39"/>
+    </row>
+    <row r="17" spans="1:19" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A17" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="11">
         <v>3.55</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="11">
         <v>4.08</v>
       </c>
-      <c r="D17" s="14">
+      <c r="D17" s="11">
         <v>3.91</v>
       </c>
-      <c r="E17" s="14">
+      <c r="E17" s="11">
         <v>4.03</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="11">
         <v>4.05</v>
       </c>
-      <c r="G17" s="14">
+      <c r="G17" s="11">
         <v>4.16</v>
       </c>
-      <c r="H17" s="14">
+      <c r="H17" s="11">
         <v>4.22</v>
       </c>
-      <c r="I17" s="14">
+      <c r="I17" s="11">
         <v>4.22</v>
       </c>
-      <c r="J17" s="14">
+      <c r="J17" s="11">
         <v>4.17</v>
       </c>
-      <c r="K17" s="14">
+      <c r="K17" s="11">
         <v>4.17</v>
       </c>
-      <c r="L17" s="14">
+      <c r="L17" s="11">
         <v>4.1399999999999997</v>
       </c>
-      <c r="M17" s="14">
+      <c r="M17" s="11">
         <v>4.26</v>
       </c>
-      <c r="N17" s="14">
+      <c r="N17" s="11">
         <v>3.93</v>
       </c>
-      <c r="O17" s="14">
+      <c r="O17" s="11">
         <v>4.2300000000000004</v>
       </c>
-      <c r="P17" s="14">
+      <c r="P17" s="11">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Q17" s="14">
+      <c r="Q17" s="11">
         <v>4.28</v>
       </c>
-      <c r="R17" s="14">
+      <c r="R17" s="11">
         <v>4.12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="S17" s="11">
+        <v>4.26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A18" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="15">
+      <c r="B18" s="12">
         <v>3.58</v>
       </c>
-      <c r="C18" s="15">
+      <c r="C18" s="12">
         <v>4.26</v>
       </c>
-      <c r="D18" s="15">
+      <c r="D18" s="12">
         <v>4.12</v>
       </c>
-      <c r="E18" s="15">
+      <c r="E18" s="12">
         <v>4.22</v>
       </c>
-      <c r="F18" s="15">
+      <c r="F18" s="12">
         <v>4.21</v>
       </c>
-      <c r="G18" s="15">
+      <c r="G18" s="12">
         <v>4.34</v>
       </c>
-      <c r="H18" s="15">
+      <c r="H18" s="12">
         <v>4.3899999999999997</v>
       </c>
-      <c r="I18" s="15">
+      <c r="I18" s="12">
         <v>4.37</v>
       </c>
-      <c r="J18" s="15">
+      <c r="J18" s="12">
         <v>4.3099999999999996</v>
       </c>
-      <c r="K18" s="15">
+      <c r="K18" s="12">
         <v>4.3099999999999996</v>
       </c>
-      <c r="L18" s="15">
+      <c r="L18" s="12">
         <v>4.28</v>
       </c>
-      <c r="M18" s="15">
+      <c r="M18" s="12">
         <v>4.43</v>
       </c>
-      <c r="N18" s="15">
+      <c r="N18" s="12">
         <v>4.18</v>
       </c>
-      <c r="O18" s="15">
+      <c r="O18" s="12">
         <v>4.4800000000000004</v>
       </c>
-      <c r="P18" s="15">
+      <c r="P18" s="12">
         <v>4.2699999999999996</v>
       </c>
-      <c r="Q18" s="15">
+      <c r="Q18" s="12">
         <v>4.45</v>
       </c>
-      <c r="R18" s="15">
+      <c r="R18" s="12">
         <v>4.26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="9" t="s">
+      <c r="S18" s="12">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A19" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="15">
+      <c r="B19" s="12">
         <v>3.71</v>
       </c>
-      <c r="C19" s="15">
+      <c r="C19" s="12">
         <v>3.64</v>
       </c>
-      <c r="D19" s="15">
+      <c r="D19" s="12">
         <v>3.28</v>
       </c>
-      <c r="E19" s="15">
+      <c r="E19" s="12">
         <v>3.41</v>
       </c>
-      <c r="F19" s="15">
+      <c r="F19" s="12">
         <v>3.47</v>
       </c>
-      <c r="G19" s="15">
+      <c r="G19" s="12">
         <v>3.39</v>
       </c>
-      <c r="H19" s="15">
+      <c r="H19" s="12">
         <v>3.51</v>
       </c>
-      <c r="I19" s="15">
+      <c r="I19" s="12">
         <v>3.58</v>
       </c>
-      <c r="J19" s="15">
+      <c r="J19" s="12">
         <v>3.57</v>
       </c>
-      <c r="K19" s="15">
+      <c r="K19" s="12">
         <v>3.6</v>
       </c>
-      <c r="L19" s="15">
+      <c r="L19" s="12">
         <v>3.6</v>
       </c>
-      <c r="M19" s="15">
+      <c r="M19" s="12">
         <v>3.59</v>
       </c>
-      <c r="N19" s="15">
+      <c r="N19" s="12">
         <v>3.22</v>
       </c>
-      <c r="O19" s="15">
+      <c r="O19" s="12">
         <v>3.38</v>
       </c>
-      <c r="P19" s="15">
+      <c r="P19" s="12">
         <v>3.43</v>
       </c>
-      <c r="Q19" s="15">
+      <c r="Q19" s="12">
         <v>3.53</v>
       </c>
-      <c r="R19" s="15">
+      <c r="R19" s="12">
         <v>3.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="S19" s="12">
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A20" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="15">
+      <c r="B20" s="12">
         <v>1.36</v>
       </c>
-      <c r="C20" s="15">
+      <c r="C20" s="12">
         <v>2.12</v>
       </c>
-      <c r="D20" s="15">
+      <c r="D20" s="12">
         <v>2.3199999999999998</v>
       </c>
-      <c r="E20" s="15">
+      <c r="E20" s="12">
         <v>3.14</v>
       </c>
-      <c r="F20" s="15">
+      <c r="F20" s="12">
         <v>4.16</v>
       </c>
-      <c r="G20" s="15">
+      <c r="G20" s="12">
         <v>5.12</v>
       </c>
-      <c r="H20" s="15">
+      <c r="H20" s="12">
         <v>4.95</v>
       </c>
-      <c r="I20" s="15">
+      <c r="I20" s="12">
         <v>4.68</v>
       </c>
-      <c r="J20" s="15">
+      <c r="J20" s="12">
         <v>4.7699999999999996</v>
       </c>
-      <c r="K20" s="15">
+      <c r="K20" s="12">
         <v>4.28</v>
       </c>
-      <c r="L20" s="15">
+      <c r="L20" s="12">
         <v>4.4000000000000004</v>
       </c>
-      <c r="M20" s="15">
+      <c r="M20" s="12">
         <v>4.37</v>
       </c>
-      <c r="N20" s="15">
+      <c r="N20" s="12">
         <v>1.39</v>
       </c>
-      <c r="O20" s="15">
+      <c r="O20" s="12">
         <v>2.89</v>
       </c>
-      <c r="P20" s="15">
+      <c r="P20" s="12">
         <v>4.24</v>
       </c>
-      <c r="Q20" s="15">
+      <c r="Q20" s="12">
         <v>4.93</v>
       </c>
-      <c r="R20" s="15">
+      <c r="R20" s="12">
         <v>4.76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="36" t="s">
+      <c r="S20" s="12">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="36"/>
-[...21 lines deleted...]
-      <c r="B22" s="14">
+      <c r="B21" s="39"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="39"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="39"/>
+      <c r="L21" s="39"/>
+      <c r="M21" s="39"/>
+      <c r="N21" s="39"/>
+      <c r="O21" s="39"/>
+      <c r="P21" s="39"/>
+      <c r="Q21" s="39"/>
+      <c r="R21" s="39"/>
+      <c r="S21" s="39"/>
+    </row>
+    <row r="22" spans="1:19" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="11">
         <v>3.63</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="11">
         <v>3.99</v>
       </c>
-      <c r="D22" s="14">
+      <c r="D22" s="11">
         <v>3.81</v>
       </c>
-      <c r="E22" s="14">
+      <c r="E22" s="11">
         <v>4.01</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F22" s="11">
         <v>3.95</v>
       </c>
-      <c r="G22" s="14">
+      <c r="G22" s="11">
         <v>3.99</v>
       </c>
-      <c r="H22" s="14">
+      <c r="H22" s="11">
         <v>4.13</v>
       </c>
-      <c r="I22" s="14">
+      <c r="I22" s="11">
         <v>4.08</v>
       </c>
-      <c r="J22" s="14">
+      <c r="J22" s="11">
         <v>4.0199999999999996</v>
       </c>
-      <c r="K22" s="14">
+      <c r="K22" s="11">
         <v>4.0599999999999996</v>
       </c>
-      <c r="L22" s="14">
+      <c r="L22" s="11">
         <v>4.0599999999999996</v>
       </c>
-      <c r="M22" s="14">
+      <c r="M22" s="11">
         <v>4.1500000000000004</v>
       </c>
-      <c r="N22" s="28">
+      <c r="N22" s="25">
         <v>3.64</v>
       </c>
-      <c r="O22" s="14">
+      <c r="O22" s="11">
         <v>4.18</v>
       </c>
-      <c r="P22" s="14">
+      <c r="P22" s="11">
         <v>4.13</v>
       </c>
-      <c r="Q22" s="14">
+      <c r="Q22" s="11">
         <v>4.13</v>
       </c>
-      <c r="R22" s="14">
+      <c r="R22" s="11">
         <v>4.0999999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="S22" s="11">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A23" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="15">
+      <c r="B23" s="12">
         <v>8.69</v>
       </c>
-      <c r="C23" s="15">
+      <c r="C23" s="12">
         <v>6.94</v>
       </c>
-      <c r="D23" s="15">
+      <c r="D23" s="12">
         <v>5.0599999999999996</v>
       </c>
-      <c r="E23" s="15">
+      <c r="E23" s="12">
         <v>5.73</v>
       </c>
-      <c r="F23" s="15">
+      <c r="F23" s="12">
         <v>4.57</v>
       </c>
-      <c r="G23" s="15">
+      <c r="G23" s="12">
         <v>4.07</v>
       </c>
-      <c r="H23" s="15">
+      <c r="H23" s="12">
         <v>4.12</v>
       </c>
-      <c r="I23" s="15">
+      <c r="I23" s="12">
         <v>3.97</v>
       </c>
-      <c r="J23" s="15">
+      <c r="J23" s="12">
         <v>3.53</v>
       </c>
-      <c r="K23" s="15">
+      <c r="K23" s="12">
         <v>4.07</v>
       </c>
-      <c r="L23" s="15">
+      <c r="L23" s="12">
         <v>3.99</v>
       </c>
-      <c r="M23" s="15">
+      <c r="M23" s="12">
         <v>4.1500000000000004</v>
       </c>
-      <c r="N23" s="29">
+      <c r="N23" s="26">
         <v>5.82</v>
       </c>
-      <c r="O23" s="15">
+      <c r="O23" s="12">
         <v>7.75</v>
       </c>
-      <c r="P23" s="15">
+      <c r="P23" s="12">
         <v>5.58</v>
       </c>
-      <c r="Q23" s="15">
+      <c r="Q23" s="12">
         <v>5.31</v>
       </c>
-      <c r="R23" s="15">
+      <c r="R23" s="12">
         <v>6.03</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="S23" s="12">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A24" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="15">
+      <c r="B24" s="12">
         <v>3.59</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C24" s="12">
         <v>4.0199999999999996</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="12">
         <v>3.98</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="12">
         <v>4.43</v>
       </c>
-      <c r="F24" s="15">
+      <c r="F24" s="12">
         <v>4.1399999999999997</v>
       </c>
-      <c r="G24" s="15">
+      <c r="G24" s="12">
         <v>4.26</v>
       </c>
-      <c r="H24" s="15">
+      <c r="H24" s="12">
         <v>4.1399999999999997</v>
       </c>
-      <c r="I24" s="15">
+      <c r="I24" s="12">
         <v>4.1900000000000004</v>
       </c>
-      <c r="J24" s="15">
+      <c r="J24" s="12">
         <v>4.1900000000000004</v>
       </c>
-      <c r="K24" s="15">
+      <c r="K24" s="12">
         <v>4.16</v>
       </c>
-      <c r="L24" s="15">
+      <c r="L24" s="12">
         <v>4.1399999999999997</v>
       </c>
-      <c r="M24" s="15">
+      <c r="M24" s="12">
         <v>4.1100000000000003</v>
       </c>
-      <c r="N24" s="29">
+      <c r="N24" s="26">
         <v>4.91</v>
       </c>
-      <c r="O24" s="15">
+      <c r="O24" s="12">
         <v>4.92</v>
       </c>
-      <c r="P24" s="15">
+      <c r="P24" s="12">
         <v>4.6100000000000003</v>
       </c>
-      <c r="Q24" s="15">
+      <c r="Q24" s="12">
         <v>4.57</v>
       </c>
-      <c r="R24" s="15">
+      <c r="R24" s="12">
         <v>4.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="S24" s="12">
+        <v>4.58</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="15">
+      <c r="B25" s="12">
         <v>3.74</v>
       </c>
-      <c r="C25" s="15">
+      <c r="C25" s="12">
         <v>4.4400000000000004</v>
       </c>
-      <c r="D25" s="15">
+      <c r="D25" s="12">
         <v>3.91</v>
       </c>
-      <c r="E25" s="15">
+      <c r="E25" s="12">
         <v>4.3099999999999996</v>
       </c>
-      <c r="F25" s="15">
+      <c r="F25" s="12">
         <v>4.3600000000000003</v>
       </c>
-      <c r="G25" s="15">
+      <c r="G25" s="12">
         <v>4.34</v>
       </c>
-      <c r="H25" s="15">
+      <c r="H25" s="12">
         <v>4.66</v>
       </c>
-      <c r="I25" s="15">
+      <c r="I25" s="12">
         <v>4.38</v>
       </c>
-      <c r="J25" s="15">
+      <c r="J25" s="12">
         <v>4.34</v>
       </c>
-      <c r="K25" s="15">
+      <c r="K25" s="12">
         <v>4.5199999999999996</v>
       </c>
-      <c r="L25" s="15">
+      <c r="L25" s="12">
         <v>4.5</v>
       </c>
-      <c r="M25" s="15">
+      <c r="M25" s="12">
         <v>4.5599999999999996</v>
       </c>
-      <c r="N25" s="29">
+      <c r="N25" s="26">
         <v>4.2699999999999996</v>
       </c>
-      <c r="O25" s="15">
+      <c r="O25" s="12">
         <v>4.4800000000000004</v>
       </c>
-      <c r="P25" s="15">
+      <c r="P25" s="12">
         <v>3.89</v>
       </c>
-      <c r="Q25" s="15">
+      <c r="Q25" s="12">
         <v>3.9</v>
       </c>
-      <c r="R25" s="15">
+      <c r="R25" s="12">
         <v>3.94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="S25" s="12">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A26" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B26" s="15">
+      <c r="B26" s="12">
         <v>5.52</v>
       </c>
-      <c r="C26" s="15">
+      <c r="C26" s="12">
         <v>4.7300000000000004</v>
       </c>
-      <c r="D26" s="15">
+      <c r="D26" s="12">
         <v>4.21</v>
       </c>
-      <c r="E26" s="15">
+      <c r="E26" s="12">
         <v>4.66</v>
       </c>
-      <c r="F26" s="15">
+      <c r="F26" s="12">
         <v>4.7699999999999996</v>
       </c>
-      <c r="G26" s="15">
+      <c r="G26" s="12">
         <v>4.76</v>
       </c>
-      <c r="H26" s="15">
+      <c r="H26" s="12">
         <v>5.16</v>
       </c>
-      <c r="I26" s="15">
+      <c r="I26" s="12">
         <v>5.26</v>
       </c>
-      <c r="J26" s="15">
+      <c r="J26" s="12">
         <v>5.26</v>
       </c>
-      <c r="K26" s="15">
+      <c r="K26" s="12">
         <v>5.36</v>
       </c>
-      <c r="L26" s="15">
+      <c r="L26" s="12">
         <v>5.45</v>
       </c>
-      <c r="M26" s="15">
+      <c r="M26" s="12">
         <v>5.67</v>
       </c>
-      <c r="N26" s="29">
+      <c r="N26" s="26">
         <v>3.64</v>
       </c>
-      <c r="O26" s="15">
+      <c r="O26" s="12">
         <v>4.68</v>
       </c>
-      <c r="P26" s="15">
+      <c r="P26" s="12">
         <v>5.0999999999999996</v>
       </c>
-      <c r="Q26" s="15">
+      <c r="Q26" s="12">
         <v>5.27</v>
       </c>
-      <c r="R26" s="15">
+      <c r="R26" s="12">
         <v>5.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="9" t="s">
+      <c r="S26" s="12">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A27" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B27" s="15">
+      <c r="B27" s="12">
         <v>7.55</v>
       </c>
-      <c r="C27" s="15">
+      <c r="C27" s="12">
         <v>6.1</v>
       </c>
-      <c r="D27" s="15">
+      <c r="D27" s="12">
         <v>5.6</v>
       </c>
-      <c r="E27" s="15">
+      <c r="E27" s="12">
         <v>5.44</v>
       </c>
-      <c r="F27" s="15">
+      <c r="F27" s="12">
         <v>5.38</v>
       </c>
-      <c r="G27" s="15">
+      <c r="G27" s="12">
         <v>5.38</v>
       </c>
-      <c r="H27" s="15">
+      <c r="H27" s="12">
         <v>5.4</v>
       </c>
-      <c r="I27" s="15">
+      <c r="I27" s="12">
         <v>5.43</v>
       </c>
-      <c r="J27" s="15">
+      <c r="J27" s="12">
         <v>5.13</v>
       </c>
-      <c r="K27" s="15">
+      <c r="K27" s="12">
         <v>4.99</v>
       </c>
-      <c r="L27" s="15">
+      <c r="L27" s="12">
         <v>4.79</v>
       </c>
-      <c r="M27" s="15">
+      <c r="M27" s="12">
         <v>4.76</v>
       </c>
-      <c r="N27" s="29">
+      <c r="N27" s="26">
         <v>2.8</v>
       </c>
-      <c r="O27" s="15">
+      <c r="O27" s="12">
         <v>3.84</v>
       </c>
-      <c r="P27" s="15">
+      <c r="P27" s="12">
         <v>3.95</v>
       </c>
-      <c r="Q27" s="15">
+      <c r="Q27" s="12">
         <v>4.13</v>
       </c>
-      <c r="R27" s="15">
+      <c r="R27" s="12">
         <v>4.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="9" t="s">
+      <c r="S27" s="12">
+        <v>4.3499999999999996</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A28" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="15">
+      <c r="B28" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C28" s="15">
+      <c r="C28" s="12">
         <v>3.09</v>
       </c>
-      <c r="D28" s="15">
+      <c r="D28" s="12">
         <v>3.38</v>
       </c>
-      <c r="E28" s="15">
+      <c r="E28" s="12">
         <v>3.37</v>
       </c>
-      <c r="F28" s="15">
+      <c r="F28" s="12">
         <v>3.33</v>
       </c>
-      <c r="G28" s="15">
+      <c r="G28" s="12">
         <v>3.34</v>
       </c>
-      <c r="H28" s="15">
+      <c r="H28" s="12">
         <v>3.51</v>
       </c>
-      <c r="I28" s="15">
+      <c r="I28" s="12">
         <v>3.48</v>
       </c>
-      <c r="J28" s="15">
+      <c r="J28" s="12">
         <v>3.4</v>
       </c>
-      <c r="K28" s="15">
+      <c r="K28" s="12">
         <v>3.42</v>
       </c>
-      <c r="L28" s="15">
+      <c r="L28" s="12">
         <v>3.46</v>
       </c>
-      <c r="M28" s="15">
+      <c r="M28" s="12">
         <v>3.61</v>
       </c>
-      <c r="N28" s="29">
+      <c r="N28" s="26">
         <v>2.63</v>
       </c>
-      <c r="O28" s="15">
+      <c r="O28" s="12">
         <v>3.29</v>
       </c>
-      <c r="P28" s="15">
+      <c r="P28" s="12">
         <v>3.64</v>
       </c>
-      <c r="Q28" s="15">
+      <c r="Q28" s="12">
         <v>3.58</v>
       </c>
-      <c r="R28" s="15">
+      <c r="R28" s="12">
         <v>3.44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="S28" s="12">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A29" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B29" s="16">
+      <c r="B29" s="13">
         <v>3.58</v>
       </c>
-      <c r="C29" s="16">
+      <c r="C29" s="13">
         <v>3.94</v>
       </c>
-      <c r="D29" s="16">
+      <c r="D29" s="13">
         <v>2.86</v>
       </c>
-      <c r="E29" s="16">
+      <c r="E29" s="13">
         <v>3.07</v>
       </c>
-      <c r="F29" s="16">
+      <c r="F29" s="13">
         <v>3.32</v>
       </c>
-      <c r="G29" s="16">
+      <c r="G29" s="13">
         <v>3.64</v>
       </c>
-      <c r="H29" s="16">
+      <c r="H29" s="13">
         <v>3.74</v>
       </c>
-      <c r="I29" s="16">
+      <c r="I29" s="13">
         <v>3.63</v>
       </c>
-      <c r="J29" s="16">
+      <c r="J29" s="13">
         <v>3.73</v>
       </c>
-      <c r="K29" s="16">
+      <c r="K29" s="13">
         <v>3.8</v>
       </c>
-      <c r="L29" s="16">
+      <c r="L29" s="13">
         <v>3.73</v>
       </c>
-      <c r="M29" s="16">
+      <c r="M29" s="13">
         <v>3.84</v>
       </c>
-      <c r="N29" s="16">
+      <c r="N29" s="13">
         <v>4.95</v>
       </c>
-      <c r="O29" s="16">
+      <c r="O29" s="13">
         <v>5.38</v>
       </c>
-      <c r="P29" s="16">
+      <c r="P29" s="13">
         <v>4.8600000000000003</v>
       </c>
-      <c r="Q29" s="16">
+      <c r="Q29" s="13">
         <v>4.93</v>
       </c>
-      <c r="R29" s="16">
+      <c r="R29" s="13">
         <v>5.22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="13" t="s">
+      <c r="S29" s="13">
+        <v>4.91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A30" s="10" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:R7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R34"/>
+  <dimension ref="A3:S34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K37" sqref="K37"/>
+      <selection pane="bottomLeft" activeCell="J41" sqref="J41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="34" t="s">
+    <row r="3" spans="1:19" ht="17.399999999999999">
+      <c r="A3" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="34"/>
-[...18 lines deleted...]
-      <c r="R4" s="3" t="s">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3"/>
+      <c r="S4" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="32">
+    <row r="5" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="44"/>
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="32">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="33"/>
-[...5 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+    </row>
+    <row r="6" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="45"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -4413,1550 +4597,1631 @@
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="S6" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="35"/>
-[...21 lines deleted...]
-      <c r="B8" s="17">
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43"/>
+      <c r="S7" s="43"/>
+    </row>
+    <row r="8" spans="1:19" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="14">
         <v>248</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="6">
         <v>282</v>
       </c>
-      <c r="D8" s="17">
+      <c r="D8" s="14">
         <v>243</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="6">
         <v>302</v>
       </c>
-      <c r="F8" s="17">
+      <c r="F8" s="14">
         <v>271</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G8" s="6">
         <v>294</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="6">
         <v>330</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="14">
         <v>272</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="14">
         <v>243</v>
       </c>
-      <c r="K8" s="17">
+      <c r="K8" s="14">
         <v>296</v>
       </c>
-      <c r="L8" s="17">
+      <c r="L8" s="14">
         <v>265</v>
       </c>
-      <c r="M8" s="17">
+      <c r="M8" s="14">
         <v>363</v>
       </c>
-      <c r="N8" s="7">
+      <c r="N8" s="6">
         <v>265</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="6">
         <v>296</v>
       </c>
-      <c r="P8" s="17">
+      <c r="P8" s="14">
         <v>278</v>
       </c>
-      <c r="Q8" s="7">
+      <c r="Q8" s="6">
         <v>301</v>
       </c>
-      <c r="R8" s="17">
+      <c r="R8" s="14">
         <v>263</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="S8" s="14">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="18">
+      <c r="B9" s="15">
         <v>95</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="8">
         <v>115</v>
       </c>
-      <c r="D9" s="18">
+      <c r="D9" s="15">
         <v>96</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="8">
         <v>114</v>
       </c>
-      <c r="F9" s="18">
+      <c r="F9" s="15">
         <v>103</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="8">
         <v>121</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="8">
         <v>120</v>
       </c>
-      <c r="I9" s="18">
+      <c r="I9" s="15">
         <v>109</v>
       </c>
-      <c r="J9" s="18">
+      <c r="J9" s="15">
         <v>91</v>
       </c>
-      <c r="K9" s="18">
+      <c r="K9" s="15">
         <v>113</v>
       </c>
-      <c r="L9" s="18">
+      <c r="L9" s="15">
         <v>96</v>
       </c>
-      <c r="M9" s="18">
+      <c r="M9" s="15">
         <v>153</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="8">
         <v>112</v>
       </c>
-      <c r="O9" s="10">
+      <c r="O9" s="8">
         <v>118</v>
       </c>
-      <c r="P9" s="18">
+      <c r="P9" s="15">
         <v>101</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="8">
         <v>127</v>
       </c>
-      <c r="R9" s="18">
+      <c r="R9" s="15">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="S9" s="15">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="15">
         <v>48</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="8">
         <v>48</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="15">
         <v>43</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="8">
         <v>61</v>
       </c>
-      <c r="F10" s="18">
+      <c r="F10" s="15">
         <v>44</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="8">
         <v>50</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="8">
         <v>50</v>
       </c>
-      <c r="I10" s="18">
+      <c r="I10" s="15">
         <v>56</v>
       </c>
-      <c r="J10" s="18">
+      <c r="J10" s="15">
         <v>49</v>
       </c>
-      <c r="K10" s="18">
+      <c r="K10" s="15">
         <v>51</v>
       </c>
-      <c r="L10" s="18">
+      <c r="L10" s="15">
         <v>48</v>
       </c>
-      <c r="M10" s="18">
+      <c r="M10" s="15">
         <v>47</v>
       </c>
-      <c r="N10" s="10">
+      <c r="N10" s="8">
         <v>54</v>
       </c>
-      <c r="O10" s="10">
+      <c r="O10" s="8">
         <v>51</v>
       </c>
-      <c r="P10" s="18">
+      <c r="P10" s="15">
         <v>50</v>
       </c>
-      <c r="Q10" s="10">
+      <c r="Q10" s="8">
         <v>53</v>
       </c>
-      <c r="R10" s="18">
+      <c r="R10" s="15">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="S10" s="15">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="18">
+      <c r="B11" s="15">
         <v>23</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="8">
         <v>29</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="15">
         <v>18</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="8">
         <v>33</v>
       </c>
-      <c r="F11" s="18">
+      <c r="F11" s="15">
         <v>28</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="8">
         <v>25</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="8">
         <v>40</v>
       </c>
-      <c r="I11" s="18">
+      <c r="I11" s="15">
         <v>15</v>
       </c>
-      <c r="J11" s="18">
+      <c r="J11" s="15">
         <v>24</v>
       </c>
-      <c r="K11" s="18">
+      <c r="K11" s="15">
         <v>37</v>
       </c>
-      <c r="L11" s="18">
+      <c r="L11" s="15">
         <v>26</v>
       </c>
-      <c r="M11" s="18">
+      <c r="M11" s="15">
         <v>32</v>
       </c>
-      <c r="N11" s="10">
+      <c r="N11" s="8">
         <v>26</v>
       </c>
-      <c r="O11" s="10">
+      <c r="O11" s="8">
         <v>26</v>
       </c>
-      <c r="P11" s="18">
+      <c r="P11" s="15">
         <v>17</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="Q11" s="8">
         <v>23</v>
       </c>
-      <c r="R11" s="18">
+      <c r="R11" s="15">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="S11" s="15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="18">
+      <c r="B12" s="15">
         <v>17</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="8">
         <v>11</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D12" s="15">
         <v>10</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="8">
         <v>18</v>
       </c>
-      <c r="F12" s="18">
+      <c r="F12" s="15">
         <v>16</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="8">
         <v>14</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H12" s="8">
         <v>23</v>
       </c>
-      <c r="I12" s="18">
+      <c r="I12" s="15">
         <v>18</v>
       </c>
-      <c r="J12" s="18">
+      <c r="J12" s="15">
         <v>16</v>
       </c>
-      <c r="K12" s="18">
+      <c r="K12" s="15">
         <v>19</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L12" s="15">
         <v>19</v>
       </c>
-      <c r="M12" s="18">
+      <c r="M12" s="15">
         <v>25</v>
       </c>
-      <c r="N12" s="10">
+      <c r="N12" s="8">
         <v>11</v>
       </c>
-      <c r="O12" s="10">
+      <c r="O12" s="8">
         <v>16</v>
       </c>
-      <c r="P12" s="18">
+      <c r="P12" s="15">
         <v>18</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="Q12" s="8">
         <v>17</v>
       </c>
-      <c r="R12" s="18">
+      <c r="R12" s="15">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="S12" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="18">
+      <c r="B13" s="15">
         <v>22</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="8">
         <v>12</v>
       </c>
-      <c r="D13" s="18">
+      <c r="D13" s="15">
         <v>14</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="8">
         <v>14</v>
       </c>
-      <c r="F13" s="18">
+      <c r="F13" s="15">
         <v>15</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="8">
         <v>15</v>
       </c>
-      <c r="H13" s="10">
+      <c r="H13" s="8">
         <v>16</v>
       </c>
-      <c r="I13" s="18">
+      <c r="I13" s="15">
         <v>16</v>
       </c>
-      <c r="J13" s="18">
+      <c r="J13" s="15">
         <v>8</v>
       </c>
-      <c r="K13" s="18">
+      <c r="K13" s="15">
         <v>11</v>
       </c>
-      <c r="L13" s="18">
+      <c r="L13" s="15">
         <v>8</v>
       </c>
-      <c r="M13" s="18">
+      <c r="M13" s="15">
         <v>13</v>
       </c>
-      <c r="N13" s="10">
+      <c r="N13" s="8">
         <v>8</v>
       </c>
-      <c r="O13" s="10">
+      <c r="O13" s="8">
         <v>13</v>
       </c>
-      <c r="P13" s="18">
+      <c r="P13" s="15">
         <v>12</v>
       </c>
-      <c r="Q13" s="10">
+      <c r="Q13" s="8">
         <v>13</v>
       </c>
-      <c r="R13" s="18">
+      <c r="R13" s="15">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="S13" s="15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="18">
+      <c r="B14" s="15">
         <v>32</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="8">
         <v>54</v>
       </c>
-      <c r="D14" s="18">
+      <c r="D14" s="15">
         <v>58</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="8">
         <v>48</v>
       </c>
-      <c r="F14" s="18">
+      <c r="F14" s="15">
         <v>47</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="8">
         <v>48</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="8">
         <v>66</v>
       </c>
-      <c r="I14" s="18">
+      <c r="I14" s="15">
         <v>48</v>
       </c>
-      <c r="J14" s="18">
+      <c r="J14" s="15">
         <v>39</v>
       </c>
-      <c r="K14" s="18">
+      <c r="K14" s="15">
         <v>53</v>
       </c>
-      <c r="L14" s="18">
+      <c r="L14" s="15">
         <v>56</v>
       </c>
-      <c r="M14" s="18">
+      <c r="M14" s="15">
         <v>76</v>
       </c>
-      <c r="N14" s="10">
+      <c r="N14" s="8">
         <v>39</v>
       </c>
-      <c r="O14" s="10">
+      <c r="O14" s="8">
         <v>54</v>
       </c>
-      <c r="P14" s="18">
+      <c r="P14" s="15">
         <v>64</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q14" s="8">
         <v>49</v>
       </c>
-      <c r="R14" s="18">
+      <c r="R14" s="15">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="S14" s="15">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="18">
+      <c r="B15" s="15">
         <v>11</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="8">
         <v>13</v>
       </c>
-      <c r="D15" s="18">
+      <c r="D15" s="15">
         <v>4</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="8">
         <v>14</v>
       </c>
-      <c r="F15" s="18">
+      <c r="F15" s="15">
         <v>18</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="8">
         <v>21</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="8">
         <v>15</v>
       </c>
-      <c r="I15" s="18">
+      <c r="I15" s="15">
         <v>10</v>
       </c>
-      <c r="J15" s="18">
+      <c r="J15" s="15">
         <v>16</v>
       </c>
-      <c r="K15" s="18">
+      <c r="K15" s="15">
         <v>12</v>
       </c>
-      <c r="L15" s="18">
+      <c r="L15" s="15">
         <v>12</v>
       </c>
-      <c r="M15" s="18">
+      <c r="M15" s="15">
         <v>17</v>
       </c>
-      <c r="N15" s="10">
+      <c r="N15" s="8">
         <v>15</v>
       </c>
-      <c r="O15" s="10">
+      <c r="O15" s="8">
         <v>18</v>
       </c>
-      <c r="P15" s="18">
+      <c r="P15" s="15">
         <v>16</v>
       </c>
-      <c r="Q15" s="10">
+      <c r="Q15" s="8">
         <v>19</v>
       </c>
-      <c r="R15" s="18">
+      <c r="R15" s="15">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="S15" s="15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="36"/>
-[...21 lines deleted...]
-      <c r="B17" s="17">
+      <c r="B16" s="39"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="39"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="39"/>
+      <c r="N16" s="39"/>
+      <c r="O16" s="39"/>
+      <c r="P16" s="39"/>
+      <c r="Q16" s="39"/>
+      <c r="R16" s="39"/>
+      <c r="S16" s="39"/>
+    </row>
+    <row r="17" spans="1:19" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="14">
         <v>141</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>146</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="14">
         <v>156</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>179</v>
       </c>
-      <c r="F17" s="17">
+      <c r="F17" s="14">
         <v>146</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="6">
         <v>165</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>198</v>
       </c>
-      <c r="I17" s="17">
+      <c r="I17" s="14">
         <v>162</v>
       </c>
-      <c r="J17" s="17">
+      <c r="J17" s="14">
         <v>139</v>
       </c>
-      <c r="K17" s="17">
+      <c r="K17" s="14">
         <v>180</v>
       </c>
-      <c r="L17" s="17">
+      <c r="L17" s="14">
         <v>151</v>
       </c>
-      <c r="M17" s="17">
+      <c r="M17" s="14">
         <v>199</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>143</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="6">
         <v>176</v>
       </c>
-      <c r="P17" s="17">
+      <c r="P17" s="14">
         <v>149</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="Q17" s="6">
         <v>165</v>
       </c>
-      <c r="R17" s="17">
+      <c r="R17" s="14">
         <v>164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="S17" s="14">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="18">
+      <c r="B18" s="15">
         <v>60</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="8">
         <v>61</v>
       </c>
-      <c r="D18" s="18">
+      <c r="D18" s="15">
         <v>59</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="8">
         <v>64</v>
       </c>
-      <c r="F18" s="18">
+      <c r="F18" s="15">
         <v>47</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="8">
         <v>67</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="8">
         <v>70</v>
       </c>
-      <c r="I18" s="18">
+      <c r="I18" s="15">
         <v>60</v>
       </c>
-      <c r="J18" s="18">
+      <c r="J18" s="15">
         <v>55</v>
       </c>
-      <c r="K18" s="18">
+      <c r="K18" s="15">
         <v>60</v>
       </c>
-      <c r="L18" s="18">
+      <c r="L18" s="15">
         <v>48</v>
       </c>
-      <c r="M18" s="18">
+      <c r="M18" s="15">
         <v>89</v>
       </c>
-      <c r="N18" s="10">
+      <c r="N18" s="8">
         <v>53</v>
       </c>
-      <c r="O18" s="10">
+      <c r="O18" s="8">
         <v>74</v>
       </c>
-      <c r="P18" s="18">
+      <c r="P18" s="15">
         <v>51</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="Q18" s="8">
         <v>66</v>
       </c>
-      <c r="R18" s="18">
+      <c r="R18" s="15">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="9" t="s">
+      <c r="S18" s="15">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="18">
+      <c r="B19" s="15">
         <v>29</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="8">
         <v>25</v>
       </c>
-      <c r="D19" s="18">
+      <c r="D19" s="15">
         <v>30</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="8">
         <v>40</v>
       </c>
-      <c r="F19" s="18">
+      <c r="F19" s="15">
         <v>27</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="8">
         <v>26</v>
       </c>
-      <c r="H19" s="10">
+      <c r="H19" s="8">
         <v>31</v>
       </c>
-      <c r="I19" s="18">
+      <c r="I19" s="15">
         <v>28</v>
       </c>
-      <c r="J19" s="18">
+      <c r="J19" s="15">
         <v>26</v>
       </c>
-      <c r="K19" s="18">
+      <c r="K19" s="15">
         <v>35</v>
       </c>
-      <c r="L19" s="18">
+      <c r="L19" s="15">
         <v>30</v>
       </c>
-      <c r="M19" s="18">
+      <c r="M19" s="15">
         <v>25</v>
       </c>
-      <c r="N19" s="10">
+      <c r="N19" s="8">
         <v>34</v>
       </c>
-      <c r="O19" s="10">
+      <c r="O19" s="8">
         <v>27</v>
       </c>
-      <c r="P19" s="18">
+      <c r="P19" s="15">
         <v>30</v>
       </c>
-      <c r="Q19" s="10">
+      <c r="Q19" s="8">
         <v>27</v>
       </c>
-      <c r="R19" s="18">
+      <c r="R19" s="15">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="S19" s="15">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="18">
+      <c r="B20" s="15">
         <v>13</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="8">
         <v>11</v>
       </c>
-      <c r="D20" s="18">
+      <c r="D20" s="15">
         <v>9</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="8">
         <v>21</v>
       </c>
-      <c r="F20" s="18">
+      <c r="F20" s="15">
         <v>16</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="8">
         <v>12</v>
       </c>
-      <c r="H20" s="10">
+      <c r="H20" s="8">
         <v>27</v>
       </c>
-      <c r="I20" s="18">
+      <c r="I20" s="15">
         <v>9</v>
       </c>
-      <c r="J20" s="18">
+      <c r="J20" s="15">
         <v>12</v>
       </c>
-      <c r="K20" s="18">
+      <c r="K20" s="15">
         <v>19</v>
       </c>
-      <c r="L20" s="18">
+      <c r="L20" s="15">
         <v>11</v>
       </c>
-      <c r="M20" s="18">
+      <c r="M20" s="15">
         <v>15</v>
       </c>
-      <c r="N20" s="10">
+      <c r="N20" s="8">
         <v>14</v>
       </c>
-      <c r="O20" s="10">
+      <c r="O20" s="8">
         <v>11</v>
       </c>
-      <c r="P20" s="18">
+      <c r="P20" s="15">
         <v>13</v>
       </c>
-      <c r="Q20" s="10">
+      <c r="Q20" s="8">
         <v>14</v>
       </c>
-      <c r="R20" s="18">
+      <c r="R20" s="15">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="9" t="s">
+      <c r="S20" s="15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="18">
+      <c r="B21" s="15">
         <v>10</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="8">
         <v>7</v>
       </c>
-      <c r="D21" s="18">
+      <c r="D21" s="15">
         <v>6</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="8">
         <v>10</v>
       </c>
-      <c r="F21" s="18">
+      <c r="F21" s="15">
         <v>10</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="8">
         <v>11</v>
       </c>
-      <c r="H21" s="10">
+      <c r="H21" s="8">
         <v>11</v>
       </c>
-      <c r="I21" s="18">
+      <c r="I21" s="15">
         <v>14</v>
       </c>
-      <c r="J21" s="18">
+      <c r="J21" s="15">
         <v>9</v>
       </c>
-      <c r="K21" s="18">
+      <c r="K21" s="15">
         <v>13</v>
       </c>
-      <c r="L21" s="18">
+      <c r="L21" s="15">
         <v>10</v>
       </c>
-      <c r="M21" s="18">
+      <c r="M21" s="15">
         <v>15</v>
       </c>
-      <c r="N21" s="10">
+      <c r="N21" s="8">
         <v>4</v>
       </c>
-      <c r="O21" s="10">
+      <c r="O21" s="8">
         <v>8</v>
       </c>
-      <c r="P21" s="18">
+      <c r="P21" s="15">
         <v>11</v>
       </c>
-      <c r="Q21" s="10">
+      <c r="Q21" s="8">
         <v>11</v>
       </c>
-      <c r="R21" s="18">
+      <c r="R21" s="15">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="9" t="s">
+      <c r="S21" s="15">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B22" s="15">
         <v>9</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="8">
         <v>8</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D22" s="15">
         <v>7</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="8">
         <v>7</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F22" s="15">
         <v>10</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="8">
         <v>8</v>
       </c>
-      <c r="H22" s="10">
+      <c r="H22" s="8">
         <v>10</v>
       </c>
-      <c r="I22" s="18">
+      <c r="I22" s="15">
         <v>11</v>
       </c>
-      <c r="J22" s="18">
+      <c r="J22" s="15">
         <v>6</v>
       </c>
-      <c r="K22" s="18">
+      <c r="K22" s="15">
         <v>8</v>
       </c>
-      <c r="L22" s="18">
+      <c r="L22" s="15">
         <v>6</v>
       </c>
-      <c r="M22" s="18">
+      <c r="M22" s="15">
         <v>8</v>
       </c>
-      <c r="N22" s="10">
+      <c r="N22" s="8">
         <v>6</v>
       </c>
-      <c r="O22" s="10">
+      <c r="O22" s="8">
         <v>7</v>
       </c>
-      <c r="P22" s="18">
+      <c r="P22" s="15">
         <v>3</v>
       </c>
-      <c r="Q22" s="10">
+      <c r="Q22" s="8">
         <v>6</v>
       </c>
-      <c r="R22" s="18">
+      <c r="R22" s="15">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="S22" s="15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="B23" s="18">
+      <c r="B23" s="15">
         <v>14</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="8">
         <v>24</v>
       </c>
-      <c r="D23" s="18">
+      <c r="D23" s="15">
         <v>41</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="8">
         <v>28</v>
       </c>
-      <c r="F23" s="18">
+      <c r="F23" s="15">
         <v>26</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="8">
         <v>31</v>
       </c>
-      <c r="H23" s="10">
+      <c r="H23" s="8">
         <v>41</v>
       </c>
-      <c r="I23" s="18">
+      <c r="I23" s="15">
         <v>31</v>
       </c>
-      <c r="J23" s="18">
+      <c r="J23" s="15">
         <v>23</v>
       </c>
-      <c r="K23" s="18">
+      <c r="K23" s="15">
         <v>38</v>
       </c>
-      <c r="L23" s="18">
+      <c r="L23" s="15">
         <v>37</v>
       </c>
-      <c r="M23" s="18">
+      <c r="M23" s="15">
         <v>37</v>
       </c>
-      <c r="N23" s="10">
+      <c r="N23" s="8">
         <v>24</v>
       </c>
-      <c r="O23" s="10">
+      <c r="O23" s="8">
         <v>35</v>
       </c>
-      <c r="P23" s="18">
+      <c r="P23" s="15">
         <v>33</v>
       </c>
-      <c r="Q23" s="10">
+      <c r="Q23" s="8">
         <v>25</v>
       </c>
-      <c r="R23" s="18">
+      <c r="R23" s="15">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="S23" s="15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B24" s="18">
+      <c r="B24" s="15">
         <v>6</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="8">
         <v>10</v>
       </c>
-      <c r="D24" s="18">
+      <c r="D24" s="15">
         <v>4</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="8">
         <v>9</v>
       </c>
-      <c r="F24" s="18">
+      <c r="F24" s="15">
         <v>10</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="8">
         <v>10</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="8">
         <v>8</v>
       </c>
-      <c r="I24" s="18">
+      <c r="I24" s="15">
         <v>9</v>
       </c>
-      <c r="J24" s="18">
+      <c r="J24" s="15">
         <v>8</v>
       </c>
-      <c r="K24" s="18">
+      <c r="K24" s="15">
         <v>7</v>
       </c>
-      <c r="L24" s="18">
+      <c r="L24" s="15">
         <v>9</v>
       </c>
-      <c r="M24" s="18">
+      <c r="M24" s="15">
         <v>10</v>
       </c>
-      <c r="N24" s="10">
+      <c r="N24" s="8">
         <v>8</v>
       </c>
-      <c r="O24" s="10">
+      <c r="O24" s="8">
         <v>14</v>
       </c>
-      <c r="P24" s="18">
+      <c r="P24" s="15">
         <v>8</v>
       </c>
-      <c r="Q24" s="10">
+      <c r="Q24" s="8">
         <v>16</v>
       </c>
-      <c r="R24" s="18">
+      <c r="R24" s="15">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="36" t="s">
+      <c r="S24" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="36"/>
-[...21 lines deleted...]
-      <c r="B26" s="17">
+      <c r="B25" s="39"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
+      <c r="I25" s="39"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="39"/>
+      <c r="L25" s="39"/>
+      <c r="M25" s="39"/>
+      <c r="N25" s="39"/>
+      <c r="O25" s="39"/>
+      <c r="P25" s="39"/>
+      <c r="Q25" s="39"/>
+      <c r="R25" s="39"/>
+      <c r="S25" s="39"/>
+    </row>
+    <row r="26" spans="1:19" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="14">
         <v>107</v>
       </c>
-      <c r="C26" s="7">
+      <c r="C26" s="6">
         <v>136</v>
       </c>
-      <c r="D26" s="17">
+      <c r="D26" s="14">
         <v>87</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="6">
         <v>123</v>
       </c>
-      <c r="F26" s="17">
+      <c r="F26" s="14">
         <v>125</v>
       </c>
-      <c r="G26" s="7">
+      <c r="G26" s="6">
         <v>129</v>
       </c>
-      <c r="H26" s="7">
+      <c r="H26" s="6">
         <v>132</v>
       </c>
-      <c r="I26" s="17">
+      <c r="I26" s="14">
         <v>110</v>
       </c>
-      <c r="J26" s="17">
+      <c r="J26" s="14">
         <v>104</v>
       </c>
-      <c r="K26" s="17">
+      <c r="K26" s="14">
         <v>116</v>
       </c>
-      <c r="L26" s="17">
+      <c r="L26" s="14">
         <v>114</v>
       </c>
-      <c r="M26" s="17">
+      <c r="M26" s="14">
         <v>164</v>
       </c>
-      <c r="N26" s="26">
+      <c r="N26" s="23">
         <v>122</v>
       </c>
-      <c r="O26" s="7">
+      <c r="O26" s="6">
         <v>120</v>
       </c>
-      <c r="P26" s="17">
+      <c r="P26" s="14">
         <v>129</v>
       </c>
-      <c r="Q26" s="7">
+      <c r="Q26" s="6">
         <v>136</v>
       </c>
-      <c r="R26" s="17">
+      <c r="R26" s="14">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="9" t="s">
+      <c r="S26" s="14">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="18">
+      <c r="B27" s="15">
         <v>35</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="8">
         <v>54</v>
       </c>
-      <c r="D27" s="18">
+      <c r="D27" s="15">
         <v>37</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="8">
         <v>50</v>
       </c>
-      <c r="F27" s="18">
+      <c r="F27" s="15">
         <v>56</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="8">
         <v>54</v>
       </c>
-      <c r="H27" s="10">
+      <c r="H27" s="8">
         <v>50</v>
       </c>
-      <c r="I27" s="18">
+      <c r="I27" s="15">
         <v>49</v>
       </c>
-      <c r="J27" s="18">
+      <c r="J27" s="15">
         <v>36</v>
       </c>
-      <c r="K27" s="18">
+      <c r="K27" s="15">
         <v>53</v>
       </c>
-      <c r="L27" s="18">
+      <c r="L27" s="15">
         <v>48</v>
       </c>
-      <c r="M27" s="18">
+      <c r="M27" s="15">
         <v>64</v>
       </c>
-      <c r="N27" s="27">
+      <c r="N27" s="24">
         <v>59</v>
       </c>
-      <c r="O27" s="10">
+      <c r="O27" s="8">
         <v>44</v>
       </c>
-      <c r="P27" s="18">
+      <c r="P27" s="15">
         <v>50</v>
       </c>
-      <c r="Q27" s="10">
+      <c r="Q27" s="8">
         <v>61</v>
       </c>
-      <c r="R27" s="18">
+      <c r="R27" s="15">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="9" t="s">
+      <c r="S27" s="15">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B28" s="18">
+      <c r="B28" s="15">
         <v>19</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="8">
         <v>23</v>
       </c>
-      <c r="D28" s="18">
+      <c r="D28" s="15">
         <v>13</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="8">
         <v>21</v>
       </c>
-      <c r="F28" s="18">
+      <c r="F28" s="15">
         <v>17</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="8">
         <v>24</v>
       </c>
-      <c r="H28" s="10">
+      <c r="H28" s="8">
         <v>19</v>
       </c>
-      <c r="I28" s="18">
+      <c r="I28" s="15">
         <v>28</v>
       </c>
-      <c r="J28" s="18">
+      <c r="J28" s="15">
         <v>23</v>
       </c>
-      <c r="K28" s="18">
+      <c r="K28" s="15">
         <v>16</v>
       </c>
-      <c r="L28" s="18">
+      <c r="L28" s="15">
         <v>18</v>
       </c>
-      <c r="M28" s="18">
+      <c r="M28" s="15">
         <v>22</v>
       </c>
-      <c r="N28" s="27">
+      <c r="N28" s="24">
         <v>20</v>
       </c>
-      <c r="O28" s="10">
+      <c r="O28" s="8">
         <v>24</v>
       </c>
-      <c r="P28" s="18">
+      <c r="P28" s="15">
         <v>20</v>
       </c>
-      <c r="Q28" s="10">
+      <c r="Q28" s="8">
         <v>26</v>
       </c>
-      <c r="R28" s="18">
+      <c r="R28" s="15">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="9" t="s">
+      <c r="S28" s="15">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B29" s="18">
+      <c r="B29" s="15">
         <v>10</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C29" s="8">
         <v>18</v>
       </c>
-      <c r="D29" s="18">
+      <c r="D29" s="15">
         <v>9</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="8">
         <v>12</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F29" s="15">
         <v>12</v>
       </c>
-      <c r="G29" s="10">
+      <c r="G29" s="8">
         <v>13</v>
       </c>
-      <c r="H29" s="10">
+      <c r="H29" s="8">
         <v>13</v>
       </c>
-      <c r="I29" s="18">
+      <c r="I29" s="15">
         <v>6</v>
       </c>
-      <c r="J29" s="18">
+      <c r="J29" s="15">
         <v>12</v>
       </c>
-      <c r="K29" s="18">
+      <c r="K29" s="15">
         <v>18</v>
       </c>
-      <c r="L29" s="18">
+      <c r="L29" s="15">
         <v>15</v>
       </c>
-      <c r="M29" s="18">
+      <c r="M29" s="15">
         <v>17</v>
       </c>
-      <c r="N29" s="27">
+      <c r="N29" s="24">
         <v>12</v>
       </c>
-      <c r="O29" s="10">
+      <c r="O29" s="8">
         <v>15</v>
       </c>
-      <c r="P29" s="18">
+      <c r="P29" s="15">
         <v>4</v>
       </c>
-      <c r="Q29" s="10">
+      <c r="Q29" s="8">
         <v>9</v>
       </c>
-      <c r="R29" s="18">
+      <c r="R29" s="15">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="9" t="s">
+      <c r="S29" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B30" s="18">
+      <c r="B30" s="15">
         <v>7</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="8">
         <v>4</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D30" s="15">
         <v>4</v>
       </c>
-      <c r="E30" s="10">
+      <c r="E30" s="8">
         <v>8</v>
       </c>
-      <c r="F30" s="18">
+      <c r="F30" s="15">
         <v>6</v>
       </c>
-      <c r="G30" s="10">
+      <c r="G30" s="8">
         <v>3</v>
       </c>
-      <c r="H30" s="10">
+      <c r="H30" s="8">
         <v>12</v>
       </c>
-      <c r="I30" s="18">
+      <c r="I30" s="15">
         <v>4</v>
       </c>
-      <c r="J30" s="18">
+      <c r="J30" s="15">
         <v>7</v>
       </c>
-      <c r="K30" s="18">
+      <c r="K30" s="15">
         <v>6</v>
       </c>
-      <c r="L30" s="18">
+      <c r="L30" s="15">
         <v>9</v>
       </c>
-      <c r="M30" s="18">
+      <c r="M30" s="15">
         <v>10</v>
       </c>
-      <c r="N30" s="27">
+      <c r="N30" s="24">
         <v>7</v>
       </c>
-      <c r="O30" s="10">
+      <c r="O30" s="8">
         <v>8</v>
       </c>
-      <c r="P30" s="18">
+      <c r="P30" s="15">
         <v>7</v>
       </c>
-      <c r="Q30" s="10">
+      <c r="Q30" s="8">
         <v>6</v>
       </c>
-      <c r="R30" s="18">
+      <c r="R30" s="15">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="9" t="s">
+      <c r="S30" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B31" s="18">
+      <c r="B31" s="15">
         <v>13</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="8">
         <v>4</v>
       </c>
-      <c r="D31" s="18">
+      <c r="D31" s="15">
         <v>7</v>
       </c>
-      <c r="E31" s="10">
+      <c r="E31" s="8">
         <v>7</v>
       </c>
-      <c r="F31" s="18">
+      <c r="F31" s="15">
         <v>5</v>
       </c>
-      <c r="G31" s="10">
+      <c r="G31" s="8">
         <v>7</v>
       </c>
-      <c r="H31" s="10">
+      <c r="H31" s="8">
         <v>6</v>
       </c>
-      <c r="I31" s="18">
+      <c r="I31" s="15">
         <v>5</v>
       </c>
-      <c r="J31" s="18">
+      <c r="J31" s="15">
         <v>2</v>
       </c>
-      <c r="K31" s="18">
+      <c r="K31" s="15">
         <v>3</v>
       </c>
-      <c r="L31" s="18">
+      <c r="L31" s="15">
         <v>2</v>
       </c>
-      <c r="M31" s="18">
+      <c r="M31" s="15">
         <v>5</v>
       </c>
-      <c r="N31" s="27">
+      <c r="N31" s="24">
         <v>2</v>
       </c>
-      <c r="O31" s="10">
+      <c r="O31" s="8">
         <v>6</v>
       </c>
-      <c r="P31" s="18">
+      <c r="P31" s="15">
         <v>9</v>
       </c>
-      <c r="Q31" s="10">
+      <c r="Q31" s="8">
         <v>7</v>
       </c>
-      <c r="R31" s="18">
+      <c r="R31" s="15">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="9" t="s">
+      <c r="S31" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B32" s="18">
+      <c r="B32" s="15">
         <v>18</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="8">
         <v>30</v>
       </c>
-      <c r="D32" s="18">
+      <c r="D32" s="15">
         <v>17</v>
       </c>
-      <c r="E32" s="10">
+      <c r="E32" s="8">
         <v>20</v>
       </c>
-      <c r="F32" s="18">
+      <c r="F32" s="15">
         <v>21</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G32" s="8">
         <v>17</v>
       </c>
-      <c r="H32" s="10">
+      <c r="H32" s="8">
         <v>25</v>
       </c>
-      <c r="I32" s="18">
+      <c r="I32" s="15">
         <v>17</v>
       </c>
-      <c r="J32" s="18">
+      <c r="J32" s="15">
         <v>16</v>
       </c>
-      <c r="K32" s="18">
+      <c r="K32" s="15">
         <v>15</v>
       </c>
-      <c r="L32" s="18">
+      <c r="L32" s="15">
         <v>19</v>
       </c>
-      <c r="M32" s="18">
+      <c r="M32" s="15">
         <v>39</v>
       </c>
-      <c r="N32" s="27">
+      <c r="N32" s="24">
         <v>15</v>
       </c>
-      <c r="O32" s="10">
+      <c r="O32" s="8">
         <v>19</v>
       </c>
-      <c r="P32" s="18">
+      <c r="P32" s="15">
         <v>31</v>
       </c>
-      <c r="Q32" s="10">
+      <c r="Q32" s="8">
         <v>24</v>
       </c>
-      <c r="R32" s="18">
+      <c r="R32" s="15">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="11" t="s">
+      <c r="S32" s="15">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B33" s="19">
+      <c r="B33" s="16">
         <v>5</v>
       </c>
-      <c r="C33" s="12">
+      <c r="C33" s="9">
         <v>3</v>
       </c>
-      <c r="D33" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="12">
+      <c r="D33" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="9">
         <v>5</v>
       </c>
-      <c r="F33" s="19">
+      <c r="F33" s="16">
         <v>8</v>
       </c>
-      <c r="G33" s="12">
+      <c r="G33" s="9">
         <v>11</v>
       </c>
-      <c r="H33" s="12">
+      <c r="H33" s="9">
         <v>7</v>
       </c>
-      <c r="I33" s="19">
-[...2 lines deleted...]
-      <c r="J33" s="19">
+      <c r="I33" s="16">
+        <v>1</v>
+      </c>
+      <c r="J33" s="16">
         <v>8</v>
       </c>
-      <c r="K33" s="19">
+      <c r="K33" s="16">
         <v>5</v>
       </c>
-      <c r="L33" s="19">
+      <c r="L33" s="16">
         <v>3</v>
       </c>
-      <c r="M33" s="19">
+      <c r="M33" s="16">
         <v>7</v>
       </c>
-      <c r="N33" s="12">
+      <c r="N33" s="9">
         <v>7</v>
       </c>
-      <c r="O33" s="12">
+      <c r="O33" s="9">
         <v>4</v>
       </c>
-      <c r="P33" s="19">
+      <c r="P33" s="16">
         <v>8</v>
       </c>
-      <c r="Q33" s="12">
+      <c r="Q33" s="9">
         <v>3</v>
       </c>
-      <c r="R33" s="19">
+      <c r="R33" s="16">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="13" t="s">
+      <c r="S33" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A34" s="10" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A25:S25"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T24" sqref="T24"/>
+      <selection activeCell="H43" sqref="H43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20.6640625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="34" t="s">
+    <row r="3" spans="1:19" ht="17.399999999999999">
+      <c r="A3" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="34"/>
-[...17 lines deleted...]
-    <row r="4" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+    </row>
+    <row r="4" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
       <c r="D4" s="3"/>
-      <c r="R4" s="3" t="s">
+      <c r="R4" s="3"/>
+      <c r="S4" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="32">
+    <row r="5" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="44"/>
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="32">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="33"/>
-[...5 lines deleted...]
-      <c r="A6" s="41"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+    </row>
+    <row r="6" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="47"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -5964,2574 +6229,2722 @@
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="S6" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="40"/>
-[...21 lines deleted...]
-      <c r="B8" s="7">
+      <c r="B7" s="48"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="48"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="48"/>
+      <c r="K7" s="48"/>
+      <c r="L7" s="48"/>
+      <c r="M7" s="48"/>
+      <c r="N7" s="48"/>
+      <c r="O7" s="48"/>
+      <c r="P7" s="48"/>
+      <c r="Q7" s="48"/>
+      <c r="R7" s="48"/>
+      <c r="S7" s="48"/>
+    </row>
+    <row r="8" spans="1:19" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="6">
         <v>9</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="6">
         <v>13</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="6">
         <v>9</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E8" s="14">
         <v>12</v>
       </c>
-      <c r="F8" s="7">
-[...2 lines deleted...]
-      <c r="G8" s="7">
+      <c r="F8" s="6">
+        <v>1</v>
+      </c>
+      <c r="G8" s="6">
         <v>7</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="6">
         <v>6</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="6">
         <v>8</v>
       </c>
-      <c r="J8" s="7">
+      <c r="J8" s="6">
         <v>14</v>
       </c>
-      <c r="K8" s="7">
+      <c r="K8" s="6">
         <v>11</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="6">
         <v>6</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="6">
         <v>7</v>
       </c>
-      <c r="N8" s="17">
+      <c r="N8" s="14">
         <v>6</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="6">
         <v>10</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P8" s="6">
         <v>10</v>
       </c>
-      <c r="Q8" s="7">
+      <c r="Q8" s="6">
         <v>9</v>
       </c>
-      <c r="R8" s="7">
+      <c r="R8" s="6">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="S8" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="8">
         <v>5</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="8">
         <v>3</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="8">
         <v>3</v>
       </c>
-      <c r="E9" s="18">
+      <c r="E9" s="15">
         <v>4</v>
       </c>
-      <c r="F9" s="10">
-[...2 lines deleted...]
-      <c r="G9" s="10">
+      <c r="F9" s="8">
+        <v>1</v>
+      </c>
+      <c r="G9" s="8">
         <v>4</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="8">
         <v>2</v>
       </c>
-      <c r="I9" s="10">
-[...2 lines deleted...]
-      <c r="J9" s="10">
+      <c r="I9" s="8">
+        <v>1</v>
+      </c>
+      <c r="J9" s="8">
         <v>5</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="8">
         <v>4</v>
       </c>
-      <c r="L9" s="10" t="s">
-[...2 lines deleted...]
-      <c r="M9" s="10">
+      <c r="L9" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="8">
         <v>2</v>
       </c>
-      <c r="N9" s="18">
+      <c r="N9" s="15">
         <v>2</v>
       </c>
-      <c r="O9" s="10" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="10">
+      <c r="O9" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="8">
         <v>3</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="8">
         <v>4</v>
       </c>
-      <c r="R9" s="10">
+      <c r="R9" s="8">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="S9" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="10">
+      <c r="B10" s="8">
         <v>2</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="8">
         <v>5</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="8">
         <v>2</v>
       </c>
-      <c r="E10" s="18">
+      <c r="E10" s="15">
         <v>4</v>
       </c>
-      <c r="F10" s="10" t="s">
-[...8 lines deleted...]
-      <c r="I10" s="10">
+      <c r="F10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="8">
+        <v>1</v>
+      </c>
+      <c r="H10" s="8">
+        <v>1</v>
+      </c>
+      <c r="I10" s="8">
         <v>2</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="8">
         <v>4</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="8">
         <v>2</v>
       </c>
-      <c r="L10" s="10">
-[...8 lines deleted...]
-      <c r="O10" s="10">
+      <c r="L10" s="8">
+        <v>1</v>
+      </c>
+      <c r="M10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="15">
+        <v>1</v>
+      </c>
+      <c r="O10" s="8">
         <v>4</v>
       </c>
-      <c r="P10" s="10">
-[...2 lines deleted...]
-      <c r="Q10" s="10">
+      <c r="P10" s="8">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="8">
         <v>3</v>
       </c>
-      <c r="R10" s="10">
+      <c r="R10" s="8">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="S10" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A11" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L11" s="10">
+      <c r="B11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="8">
+        <v>1</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="15">
+        <v>1</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <v>1</v>
+      </c>
+      <c r="I11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="8">
+        <v>1</v>
+      </c>
+      <c r="L11" s="8">
         <v>3</v>
       </c>
-      <c r="M11" s="10" t="s">
-[...6 lines deleted...]
-      <c r="P11" s="10">
+      <c r="M11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="15"/>
+      <c r="O11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="8">
         <v>2</v>
       </c>
-      <c r="Q11" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="Q11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A12" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="10" t="s">
-[...26 lines deleted...]
-      <c r="K12" s="10">
+      <c r="B12" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="8">
+        <v>1</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <v>1</v>
+      </c>
+      <c r="I12" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="8">
+        <v>1</v>
+      </c>
+      <c r="K12" s="8">
         <v>2</v>
       </c>
-      <c r="L12" s="10" t="s">
-[...20 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="L12" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="8">
+        <v>1</v>
+      </c>
+      <c r="N12" s="15"/>
+      <c r="O12" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8">
+        <v>1</v>
+      </c>
+      <c r="S12" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A13" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="10" t="s">
-[...20 lines deleted...]
-      <c r="I13" s="10">
+      <c r="B13" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="8">
+        <v>1</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="8">
+        <v>1</v>
+      </c>
+      <c r="H13" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="8">
         <v>2</v>
       </c>
-      <c r="J13" s="10">
-[...17 lines deleted...]
-      <c r="P13" s="10">
+      <c r="J13" s="8">
+        <v>1</v>
+      </c>
+      <c r="K13" s="8">
+        <v>1</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="15">
+        <v>1</v>
+      </c>
+      <c r="O13" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="8">
         <v>2</v>
       </c>
-      <c r="Q13" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="Q13" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A14" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="10">
-[...2 lines deleted...]
-      <c r="C14" s="10">
+      <c r="B14" s="8">
+        <v>1</v>
+      </c>
+      <c r="C14" s="8">
         <v>3</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="8">
         <v>3</v>
       </c>
-      <c r="E14" s="18">
+      <c r="E14" s="15">
         <v>3</v>
       </c>
-      <c r="F14" s="10" t="s">
-[...11 lines deleted...]
-      <c r="J14" s="10">
+      <c r="F14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="8">
+        <v>1</v>
+      </c>
+      <c r="I14" s="8">
+        <v>1</v>
+      </c>
+      <c r="J14" s="8">
         <v>3</v>
       </c>
-      <c r="K14" s="10" t="s">
-[...5 lines deleted...]
-      <c r="M14" s="10">
+      <c r="K14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
+        <v>1</v>
+      </c>
+      <c r="M14" s="8">
         <v>3</v>
       </c>
-      <c r="N14" s="18">
-[...2 lines deleted...]
-      <c r="O14" s="10">
+      <c r="N14" s="15">
+        <v>1</v>
+      </c>
+      <c r="O14" s="8">
         <v>4</v>
       </c>
-      <c r="P14" s="10">
+      <c r="P14" s="8">
         <v>2</v>
       </c>
-      <c r="Q14" s="10">
+      <c r="Q14" s="8">
         <v>2</v>
       </c>
-      <c r="R14" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="R14" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S14" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A15" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="10">
-[...20 lines deleted...]
-      <c r="I15" s="10">
+      <c r="B15" s="8">
+        <v>1</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="8">
+        <v>1</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="8">
         <v>2</v>
       </c>
-      <c r="J15" s="10" t="s">
-[...14 lines deleted...]
-      <c r="O15" s="10">
+      <c r="J15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="8">
+        <v>1</v>
+      </c>
+      <c r="L15" s="8">
+        <v>1</v>
+      </c>
+      <c r="M15" s="8">
+        <v>1</v>
+      </c>
+      <c r="N15" s="15">
+        <v>1</v>
+      </c>
+      <c r="O15" s="8">
         <v>2</v>
       </c>
-      <c r="P15" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="42" t="s">
+      <c r="P15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S15" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="42"/>
-[...21 lines deleted...]
-      <c r="B17" s="7">
+      <c r="B16" s="49"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="49"/>
+      <c r="F16" s="49"/>
+      <c r="G16" s="49"/>
+      <c r="H16" s="49"/>
+      <c r="I16" s="49"/>
+      <c r="J16" s="49"/>
+      <c r="K16" s="49"/>
+      <c r="L16" s="49"/>
+      <c r="M16" s="49"/>
+      <c r="N16" s="49"/>
+      <c r="O16" s="49"/>
+      <c r="P16" s="49"/>
+      <c r="Q16" s="49"/>
+      <c r="R16" s="49"/>
+      <c r="S16" s="49"/>
+    </row>
+    <row r="17" spans="1:19" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A17" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="6">
         <v>6</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="6">
         <v>3</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="6">
         <v>3</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="14">
         <v>7</v>
       </c>
-      <c r="F17" s="7">
-[...2 lines deleted...]
-      <c r="G17" s="7">
+      <c r="F17" s="6">
+        <v>1</v>
+      </c>
+      <c r="G17" s="6">
         <v>4</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
         <v>2</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="6">
         <v>2</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="6">
         <v>6</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="6">
         <v>5</v>
       </c>
-      <c r="L17" s="7" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="7">
+      <c r="L17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="6">
         <v>2</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="6">
         <v>2</v>
       </c>
-      <c r="O17" s="7">
-[...2 lines deleted...]
-      <c r="P17" s="7">
+      <c r="O17" s="6">
+        <v>1</v>
+      </c>
+      <c r="P17" s="6">
         <v>4</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="Q17" s="6">
         <v>5</v>
       </c>
-      <c r="R17" s="7">
+      <c r="R17" s="6">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="S17" s="36">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A18" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="10">
+      <c r="B18" s="8">
         <v>5</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="8">
         <v>3</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="8">
         <v>3</v>
       </c>
-      <c r="E18" s="18">
+      <c r="E18" s="15">
         <v>4</v>
       </c>
-      <c r="F18" s="10">
-[...2 lines deleted...]
-      <c r="G18" s="10">
+      <c r="F18" s="8">
+        <v>1</v>
+      </c>
+      <c r="G18" s="8">
         <v>4</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="8">
         <v>2</v>
       </c>
-      <c r="I18" s="10">
-[...2 lines deleted...]
-      <c r="J18" s="10">
+      <c r="I18" s="8">
+        <v>1</v>
+      </c>
+      <c r="J18" s="8">
         <v>5</v>
       </c>
-      <c r="K18" s="10">
+      <c r="K18" s="8">
         <v>4</v>
       </c>
-      <c r="L18" s="10" t="s">
-[...2 lines deleted...]
-      <c r="M18" s="10">
+      <c r="L18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="8">
         <v>2</v>
       </c>
-      <c r="N18" s="10">
+      <c r="N18" s="8">
         <v>2</v>
       </c>
-      <c r="O18" s="10" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="10">
+      <c r="O18" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="8">
         <v>3</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="Q18" s="8">
         <v>4</v>
       </c>
-      <c r="R18" s="10">
+      <c r="R18" s="8">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="9" t="s">
+      <c r="S18" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A19" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="10">
-[...8 lines deleted...]
-      <c r="E19" s="18">
+      <c r="B19" s="8">
+        <v>1</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="15">
         <v>3</v>
       </c>
-      <c r="F19" s="10" t="s">
-[...35 lines deleted...]
-      <c r="R19" s="10">
+      <c r="F19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="8">
+        <v>1</v>
+      </c>
+      <c r="J19" s="8">
+        <v>1</v>
+      </c>
+      <c r="K19" s="8">
+        <v>1</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="8">
+        <v>1</v>
+      </c>
+      <c r="P19" s="8">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>1</v>
+      </c>
+      <c r="R19" s="8">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="S19" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A20" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="10" t="s">
-[...52 lines deleted...]
-      <c r="A21" s="42" t="s">
+      <c r="B20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="42"/>
-[...21 lines deleted...]
-      <c r="B22" s="7">
+      <c r="B21" s="49"/>
+      <c r="C21" s="49"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+      <c r="G21" s="49"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="49"/>
+      <c r="J21" s="49"/>
+      <c r="K21" s="49"/>
+      <c r="L21" s="49"/>
+      <c r="M21" s="49"/>
+      <c r="N21" s="49"/>
+      <c r="O21" s="49"/>
+      <c r="P21" s="49"/>
+      <c r="Q21" s="49"/>
+      <c r="R21" s="49"/>
+      <c r="S21" s="49"/>
+    </row>
+    <row r="22" spans="1:19" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="6">
         <v>3</v>
       </c>
-      <c r="C22" s="7">
+      <c r="C22" s="6">
         <v>10</v>
       </c>
-      <c r="D22" s="7">
+      <c r="D22" s="6">
         <v>6</v>
       </c>
-      <c r="E22" s="17">
+      <c r="E22" s="14">
         <v>5</v>
       </c>
-      <c r="F22" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="7">
+      <c r="F22" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="6">
         <v>3</v>
       </c>
-      <c r="H22" s="7">
+      <c r="H22" s="6">
         <v>4</v>
       </c>
-      <c r="I22" s="7">
+      <c r="I22" s="6">
         <v>6</v>
       </c>
-      <c r="J22" s="7">
+      <c r="J22" s="6">
         <v>8</v>
       </c>
-      <c r="K22" s="7">
+      <c r="K22" s="6">
         <v>6</v>
       </c>
-      <c r="L22" s="7">
+      <c r="L22" s="6">
         <v>6</v>
       </c>
-      <c r="M22" s="7">
+      <c r="M22" s="6">
         <v>5</v>
       </c>
-      <c r="N22" s="30">
+      <c r="N22" s="27">
         <v>4</v>
       </c>
-      <c r="O22" s="7">
+      <c r="O22" s="6">
         <v>9</v>
       </c>
-      <c r="P22" s="7">
+      <c r="P22" s="6">
         <v>6</v>
       </c>
-      <c r="Q22" s="7">
+      <c r="Q22" s="6">
         <v>4</v>
       </c>
-      <c r="R22" s="7">
+      <c r="R22" s="6">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="S22" s="36">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A23" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="10" t="s">
-[...52 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="B23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S23" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A24" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="10">
-[...2 lines deleted...]
-      <c r="C24" s="10">
+      <c r="B24" s="8">
+        <v>1</v>
+      </c>
+      <c r="C24" s="8">
         <v>5</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="8">
         <v>2</v>
       </c>
-      <c r="E24" s="18">
-[...14 lines deleted...]
-      <c r="J24" s="10">
+      <c r="E24" s="15">
+        <v>1</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="8">
+        <v>1</v>
+      </c>
+      <c r="H24" s="8">
+        <v>1</v>
+      </c>
+      <c r="I24" s="8">
+        <v>1</v>
+      </c>
+      <c r="J24" s="8">
         <v>3</v>
       </c>
-      <c r="K24" s="10">
-[...11 lines deleted...]
-      <c r="O24" s="10">
+      <c r="K24" s="8">
+        <v>1</v>
+      </c>
+      <c r="L24" s="8">
+        <v>1</v>
+      </c>
+      <c r="M24" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="28">
+        <v>1</v>
+      </c>
+      <c r="O24" s="8">
         <v>3</v>
       </c>
-      <c r="P24" s="10" t="s">
-[...2 lines deleted...]
-      <c r="Q24" s="10">
+      <c r="P24" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="8">
         <v>2</v>
       </c>
-      <c r="R24" s="10">
+      <c r="R24" s="8">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="S24" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L25" s="10">
+      <c r="B25" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="8">
+        <v>1</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="15">
+        <v>1</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="8">
+        <v>1</v>
+      </c>
+      <c r="I25" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="8">
+        <v>1</v>
+      </c>
+      <c r="L25" s="8">
         <v>3</v>
       </c>
-      <c r="M25" s="10" t="s">
-[...8 lines deleted...]
-      <c r="P25" s="10">
+      <c r="M25" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="8">
         <v>2</v>
       </c>
-      <c r="Q25" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="Q25" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A26" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B26" s="10" t="s">
-[...26 lines deleted...]
-      <c r="K26" s="10">
+      <c r="B26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="8">
+        <v>1</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="8">
+        <v>1</v>
+      </c>
+      <c r="I26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="8">
+        <v>1</v>
+      </c>
+      <c r="K26" s="8">
         <v>2</v>
       </c>
-      <c r="L26" s="10" t="s">
-[...22 lines deleted...]
-      <c r="A27" s="9" t="s">
+      <c r="L26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="8">
+        <v>1</v>
+      </c>
+      <c r="N26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="8">
+        <v>1</v>
+      </c>
+      <c r="S26" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A27" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B27" s="10" t="s">
-[...20 lines deleted...]
-      <c r="I27" s="10">
+      <c r="B27" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="8">
+        <v>1</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="8">
+        <v>1</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="8">
         <v>2</v>
       </c>
-      <c r="J27" s="10">
-[...17 lines deleted...]
-      <c r="P27" s="10">
+      <c r="J27" s="8">
+        <v>1</v>
+      </c>
+      <c r="K27" s="8">
+        <v>1</v>
+      </c>
+      <c r="L27" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="28">
+        <v>1</v>
+      </c>
+      <c r="O27" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="P27" s="8">
         <v>2</v>
       </c>
-      <c r="Q27" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="9" t="s">
+      <c r="Q27" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="R27" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S27" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A28" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="10">
-[...2 lines deleted...]
-      <c r="C28" s="10">
+      <c r="B28" s="8">
+        <v>1</v>
+      </c>
+      <c r="C28" s="8">
         <v>3</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="8">
         <v>3</v>
       </c>
-      <c r="E28" s="18">
+      <c r="E28" s="15">
         <v>3</v>
       </c>
-      <c r="F28" s="10" t="s">
-[...11 lines deleted...]
-      <c r="J28" s="10">
+      <c r="F28" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="8">
+        <v>1</v>
+      </c>
+      <c r="I28" s="8">
+        <v>1</v>
+      </c>
+      <c r="J28" s="8">
         <v>3</v>
       </c>
-      <c r="K28" s="10" t="s">
-[...5 lines deleted...]
-      <c r="M28" s="10">
+      <c r="K28" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>1</v>
+      </c>
+      <c r="M28" s="8">
         <v>3</v>
       </c>
-      <c r="N28" s="31">
-[...2 lines deleted...]
-      <c r="O28" s="10">
+      <c r="N28" s="28">
+        <v>1</v>
+      </c>
+      <c r="O28" s="8">
         <v>4</v>
       </c>
-      <c r="P28" s="10">
+      <c r="P28" s="8">
         <v>2</v>
       </c>
-      <c r="Q28" s="10">
+      <c r="Q28" s="8">
         <v>2</v>
       </c>
-      <c r="R28" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="R28" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="S28" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A29" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B29" s="12">
-[...20 lines deleted...]
-      <c r="I29" s="12">
+      <c r="B29" s="9">
+        <v>1</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="9">
+        <v>1</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="9">
         <v>2</v>
       </c>
-      <c r="J29" s="12" t="s">
-[...14 lines deleted...]
-      <c r="O29" s="12">
+      <c r="J29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="9">
+        <v>1</v>
+      </c>
+      <c r="L29" s="9">
+        <v>1</v>
+      </c>
+      <c r="M29" s="9">
+        <v>1</v>
+      </c>
+      <c r="N29" s="16">
+        <v>1</v>
+      </c>
+      <c r="O29" s="9">
         <v>2</v>
       </c>
-      <c r="P29" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A30" s="20" t="s">
+      <c r="P29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="R29" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="S29" s="37" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A30" s="17" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:T30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K32" sqref="K32"/>
+      <selection activeCell="N32" sqref="N32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="34" t="s">
+    <row r="3" spans="1:20" ht="17.399999999999999">
+      <c r="A3" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="B3" s="34"/>
-[...18 lines deleted...]
-      <c r="Q4" s="37" t="s">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+    </row>
+    <row r="4" spans="1:20" s="4" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="38"/>
+      <c r="R4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="R4" s="37"/>
-[...3 lines deleted...]
-      <c r="B5" s="32">
+      <c r="S4" s="50"/>
+    </row>
+    <row r="5" spans="1:20" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="44"/>
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="32">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="51">
         <v>2026</v>
       </c>
-      <c r="O5" s="33"/>
-[...5 lines deleted...]
-      <c r="A6" s="41"/>
+      <c r="O5" s="52"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+    </row>
+    <row r="6" spans="1:20" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A6" s="47"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="21" t="s">
+      <c r="E6" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="21" t="s">
+      <c r="F6" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="G6" s="21" t="s">
+      <c r="G6" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="H6" s="21" t="s">
+      <c r="H6" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="I6" s="21" t="s">
+      <c r="I6" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="J6" s="21" t="s">
+      <c r="J6" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="K6" s="21" t="s">
+      <c r="K6" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="L6" s="21" t="s">
+      <c r="L6" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="M6" s="21" t="s">
+      <c r="M6" s="18" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="Q6" s="21" t="s">
+      <c r="Q6" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="R6" s="21" t="s">
+      <c r="R6" s="18" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="S6" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="35"/>
-[...21 lines deleted...]
-      <c r="B8" s="14">
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43"/>
+      <c r="S7" s="43"/>
+      <c r="T7" s="7"/>
+    </row>
+    <row r="8" spans="1:20" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="11">
         <v>6.28</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C8" s="11">
         <v>7.82</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="11">
         <v>7.25</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="11">
         <v>7.48</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="11">
         <v>6.17</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="11">
         <v>6.03</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="11">
         <v>5.67</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="11">
         <v>5.7</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J8" s="11">
         <v>6.11</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="11">
         <v>6.26</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="11">
         <v>6.14</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="11">
         <v>6.01</v>
       </c>
-      <c r="N8" s="14">
+      <c r="N8" s="11">
         <v>4.3499999999999996</v>
       </c>
-      <c r="O8" s="14">
+      <c r="O8" s="11">
         <v>5.98</v>
       </c>
-      <c r="P8" s="14">
+      <c r="P8" s="11">
         <v>6.55</v>
       </c>
-      <c r="Q8" s="14">
+      <c r="Q8" s="11">
         <v>6.69</v>
       </c>
-      <c r="R8" s="14">
+      <c r="R8" s="11">
         <v>7.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="S8" s="11">
+        <v>7.52</v>
+      </c>
+      <c r="T8" s="4"/>
+    </row>
+    <row r="9" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="15">
+      <c r="B9" s="12">
         <v>9.4499999999999993</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C9" s="12">
         <v>7.84</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="12">
         <v>7.33</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="12">
         <v>7.45</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="12">
         <v>6.47</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="12">
         <v>6.82</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H9" s="12">
         <v>6.29</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="12">
         <v>5.75</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J9" s="12">
         <v>6.22</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="12">
         <v>6.37</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="12">
         <v>5.84</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="12">
         <v>5.64</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N9" s="12">
         <v>4.0199999999999996</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="12">
         <v>2.15</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P9" s="12">
         <v>3.59</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="12">
         <v>4.79</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R9" s="12">
         <v>7.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="S9" s="12">
+        <v>7.63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="15">
+      <c r="B10" s="12">
         <v>7.63</v>
       </c>
-      <c r="C10" s="15">
+      <c r="C10" s="12">
         <v>13.16</v>
       </c>
-      <c r="D10" s="15">
+      <c r="D10" s="12">
         <v>10.91</v>
       </c>
-      <c r="E10" s="15">
+      <c r="E10" s="12">
         <v>11.92</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="12">
         <v>9.4499999999999993</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="12">
         <v>8.5500000000000007</v>
       </c>
-      <c r="H10" s="15">
+      <c r="H10" s="12">
         <v>7.66</v>
       </c>
-      <c r="I10" s="15">
+      <c r="I10" s="12">
         <v>7.58</v>
       </c>
-      <c r="J10" s="15">
+      <c r="J10" s="12">
         <v>8.31</v>
       </c>
-      <c r="K10" s="15">
+      <c r="K10" s="12">
         <v>8.16</v>
       </c>
-      <c r="L10" s="15">
+      <c r="L10" s="12">
         <v>7.88</v>
       </c>
-      <c r="M10" s="15">
+      <c r="M10" s="12">
         <v>7.16</v>
       </c>
-      <c r="N10" s="15">
+      <c r="N10" s="12">
         <v>3.95</v>
       </c>
-      <c r="O10" s="15">
+      <c r="O10" s="12">
         <v>9.94</v>
       </c>
-      <c r="P10" s="15">
+      <c r="P10" s="12">
         <v>7.82</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q10" s="12">
         <v>9.25</v>
       </c>
-      <c r="R10" s="15">
+      <c r="R10" s="12">
         <v>10.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="S10" s="12">
+        <v>8.7799999999999994</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A11" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="15">
+      <c r="B11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="12">
         <v>3.79</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="12">
         <v>2.44</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="12">
         <v>3.69</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="12">
         <v>3</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="12">
         <v>2.5</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="12">
         <v>3.19</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="12">
         <v>2.84</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="12">
         <v>2.5099999999999998</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="12">
         <v>3.02</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L11" s="12">
         <v>4.8600000000000003</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M11" s="12">
         <v>4.47</v>
       </c>
-      <c r="N11" s="15" t="s">
-[...5 lines deleted...]
-      <c r="P11" s="15">
+      <c r="N11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="12">
         <v>5.39</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="12">
         <v>4.17</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R11" s="12">
         <v>3.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="S11" s="12">
+        <v>2.95</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A12" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="15">
+      <c r="B12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="12">
         <v>8.26</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="12">
         <v>5.49</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="12">
         <v>4.05</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="12">
         <v>3.19</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="12">
         <v>2.67</v>
       </c>
-      <c r="H12" s="15">
+      <c r="H12" s="12">
         <v>4.57</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I12" s="12">
         <v>3.97</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J12" s="12">
         <v>5.13</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="12">
         <v>7.84</v>
       </c>
-      <c r="L12" s="15">
+      <c r="L12" s="12">
         <v>7.22</v>
       </c>
-      <c r="M12" s="15">
+      <c r="M12" s="12">
         <v>7.95</v>
       </c>
-      <c r="N12" s="15" t="s">
-[...11 lines deleted...]
-      <c r="R12" s="15">
+      <c r="N12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="12">
         <v>3.97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="S12" s="12">
+        <v>6.51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A13" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="15" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="15">
+      <c r="B13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="12">
         <v>5</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E13" s="12">
         <v>3.85</v>
       </c>
-      <c r="F13" s="15">
+      <c r="F13" s="12">
         <v>3.13</v>
       </c>
-      <c r="G13" s="15">
+      <c r="G13" s="12">
         <v>5.49</v>
       </c>
-      <c r="H13" s="15">
+      <c r="H13" s="12">
         <v>4.63</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I13" s="12">
         <v>8.23</v>
       </c>
-      <c r="J13" s="15">
+      <c r="J13" s="12">
         <v>9.09</v>
       </c>
-      <c r="K13" s="15">
+      <c r="K13" s="12">
         <v>9.8000000000000007</v>
       </c>
-      <c r="L13" s="15">
+      <c r="L13" s="12">
         <v>9.15</v>
       </c>
-      <c r="M13" s="15">
+      <c r="M13" s="12">
         <v>8.2799999999999994</v>
       </c>
-      <c r="N13" s="15">
+      <c r="N13" s="12">
         <v>17.239999999999998</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O13" s="12">
         <v>8.93</v>
       </c>
-      <c r="P13" s="15">
+      <c r="P13" s="12">
         <v>17.96</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="Q13" s="12">
         <v>13.89</v>
       </c>
-      <c r="R13" s="15">
+      <c r="R13" s="12">
         <v>11.28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="S13" s="12">
+        <v>12.62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="15">
+      <c r="B14" s="12">
         <v>3.19</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="12">
         <v>6.54</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="12">
         <v>7.35</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="12">
         <v>7.59</v>
       </c>
-      <c r="F14" s="15">
+      <c r="F14" s="12">
         <v>6.11</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="12">
         <v>5.15</v>
       </c>
-      <c r="H14" s="15">
+      <c r="H14" s="12">
         <v>4.82</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="12">
         <v>4.6500000000000004</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J14" s="12">
         <v>5.0599999999999996</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K14" s="12">
         <v>4.53</v>
       </c>
-      <c r="L14" s="15">
+      <c r="L14" s="12">
         <v>4.4400000000000004</v>
       </c>
-      <c r="M14" s="15">
+      <c r="M14" s="12">
         <v>4.83</v>
       </c>
-      <c r="N14" s="15">
+      <c r="N14" s="12">
         <v>3.22</v>
       </c>
-      <c r="O14" s="15">
+      <c r="O14" s="12">
         <v>7.9</v>
       </c>
-      <c r="P14" s="15">
+      <c r="P14" s="12">
         <v>7.43</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="Q14" s="12">
         <v>7.13</v>
       </c>
-      <c r="R14" s="15">
+      <c r="R14" s="12">
         <v>5.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="S14" s="12">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A15" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="15">
+      <c r="B15" s="12">
         <v>16.13</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C15" s="12">
         <v>7.75</v>
       </c>
-      <c r="D15" s="15">
+      <c r="D15" s="12">
         <v>4.93</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E15" s="12">
         <v>3.57</v>
       </c>
-      <c r="F15" s="15">
+      <c r="F15" s="12">
         <v>2.86</v>
       </c>
-      <c r="G15" s="15">
+      <c r="G15" s="12">
         <v>4.91</v>
       </c>
-      <c r="H15" s="15">
+      <c r="H15" s="12">
         <v>4.03</v>
       </c>
-      <c r="I15" s="15">
+      <c r="I15" s="12">
         <v>7.5</v>
       </c>
-      <c r="J15" s="15">
+      <c r="J15" s="12">
         <v>6.7</v>
       </c>
-      <c r="K15" s="15">
+      <c r="K15" s="12">
         <v>7.63</v>
       </c>
-      <c r="L15" s="15">
+      <c r="L15" s="12">
         <v>8.49</v>
       </c>
-      <c r="M15" s="15">
+      <c r="M15" s="12">
         <v>8.9600000000000009</v>
       </c>
-      <c r="N15" s="15">
+      <c r="N15" s="12">
         <v>14.71</v>
       </c>
-      <c r="O15" s="15">
+      <c r="O15" s="12">
         <v>22.56</v>
       </c>
-      <c r="P15" s="15">
+      <c r="P15" s="12">
         <v>16.3</v>
       </c>
-      <c r="Q15" s="15">
+      <c r="Q15" s="12">
         <v>12.93</v>
       </c>
-      <c r="R15" s="15">
+      <c r="R15" s="12">
         <v>10.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="36" t="s">
+      <c r="S15" s="12">
+        <v>8.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="36"/>
-[...21 lines deleted...]
-      <c r="B17" s="14">
+      <c r="B16" s="39"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="39"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="39"/>
+      <c r="N16" s="39"/>
+      <c r="O16" s="39"/>
+      <c r="P16" s="39"/>
+      <c r="Q16" s="39"/>
+      <c r="R16" s="39"/>
+      <c r="S16" s="39"/>
+      <c r="T16" s="7"/>
+    </row>
+    <row r="17" spans="1:20" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A17" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="11">
         <v>9.3800000000000008</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="11">
         <v>7.19</v>
       </c>
-      <c r="D17" s="14">
+      <c r="D17" s="11">
         <v>6.44</v>
       </c>
-      <c r="E17" s="14">
+      <c r="E17" s="11">
         <v>7.62</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="11">
         <v>6.46</v>
       </c>
-      <c r="G17" s="14">
+      <c r="G17" s="11">
         <v>6.51</v>
       </c>
-      <c r="H17" s="14">
+      <c r="H17" s="11">
         <v>5.9</v>
       </c>
-      <c r="I17" s="14">
+      <c r="I17" s="11">
         <v>5.57</v>
       </c>
-      <c r="J17" s="14">
+      <c r="J17" s="11">
         <v>6.02</v>
       </c>
-      <c r="K17" s="14">
+      <c r="K17" s="11">
         <v>6.19</v>
       </c>
-      <c r="L17" s="14">
+      <c r="L17" s="11">
         <v>5.68</v>
       </c>
-      <c r="M17" s="14">
+      <c r="M17" s="11">
         <v>5.43</v>
       </c>
-      <c r="N17" s="15">
+      <c r="N17" s="12">
         <v>3.24</v>
       </c>
-      <c r="O17" s="14">
+      <c r="O17" s="11">
         <v>2.5499999999999998</v>
       </c>
-      <c r="P17" s="14">
+      <c r="P17" s="11">
         <v>3.99</v>
       </c>
-      <c r="Q17" s="14">
+      <c r="Q17" s="11">
         <v>5.13</v>
       </c>
-      <c r="R17" s="14">
+      <c r="R17" s="11">
         <v>7.68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="S17" s="11">
+        <v>4.26</v>
+      </c>
+      <c r="T17" s="4"/>
+    </row>
+    <row r="18" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="15">
+      <c r="B18" s="12">
         <v>9.86</v>
       </c>
-      <c r="C18" s="15">
+      <c r="C18" s="12">
         <v>8.08</v>
       </c>
-      <c r="D18" s="15">
+      <c r="D18" s="12">
         <v>7.55</v>
       </c>
-      <c r="E18" s="15">
+      <c r="E18" s="12">
         <v>7.65</v>
       </c>
-      <c r="F18" s="15">
+      <c r="F18" s="12">
         <v>6.64</v>
       </c>
-      <c r="G18" s="15">
+      <c r="G18" s="12">
         <v>7</v>
       </c>
-      <c r="H18" s="15">
+      <c r="H18" s="12">
         <v>6.46</v>
       </c>
-      <c r="I18" s="15">
+      <c r="I18" s="12">
         <v>5.91</v>
       </c>
-      <c r="J18" s="15">
+      <c r="J18" s="12">
         <v>6.39</v>
       </c>
-      <c r="K18" s="15">
+      <c r="K18" s="12">
         <v>6.56</v>
       </c>
-      <c r="L18" s="15">
+      <c r="L18" s="12">
         <v>6</v>
       </c>
-      <c r="M18" s="15">
+      <c r="M18" s="12">
         <v>5.79</v>
       </c>
-      <c r="N18" s="15">
+      <c r="N18" s="12">
         <v>4.12</v>
       </c>
-      <c r="O18" s="15">
+      <c r="O18" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P18" s="15">
+      <c r="P18" s="12">
         <v>3.66</v>
       </c>
-      <c r="Q18" s="15">
+      <c r="Q18" s="12">
         <v>4.9000000000000004</v>
       </c>
-      <c r="R18" s="15">
+      <c r="R18" s="12">
         <v>7.58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="9" t="s">
+      <c r="S18" s="12">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A19" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="15">
+      <c r="B19" s="12">
         <v>8.33</v>
       </c>
-      <c r="C19" s="15">
+      <c r="C19" s="12">
         <v>4.2</v>
       </c>
-      <c r="D19" s="15">
+      <c r="D19" s="12">
         <v>2.76</v>
       </c>
-      <c r="E19" s="15">
+      <c r="E19" s="12">
         <v>8.3699999999999992</v>
       </c>
-      <c r="F19" s="15">
+      <c r="F19" s="12">
         <v>6.48</v>
       </c>
-      <c r="G19" s="15">
+      <c r="G19" s="12">
         <v>5.33</v>
       </c>
-      <c r="H19" s="15">
+      <c r="H19" s="12">
         <v>4.4400000000000004</v>
       </c>
-      <c r="I19" s="15">
+      <c r="I19" s="12">
         <v>4.8899999999999997</v>
       </c>
-      <c r="J19" s="15">
+      <c r="J19" s="12">
         <v>5.25</v>
       </c>
-      <c r="K19" s="15">
+      <c r="K19" s="12">
         <v>5.44</v>
       </c>
-      <c r="L19" s="15">
+      <c r="L19" s="12">
         <v>5.0599999999999996</v>
       </c>
-      <c r="M19" s="15">
+      <c r="M19" s="12">
         <v>4.62</v>
       </c>
-      <c r="N19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="O19" s="15">
+      <c r="N19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="12">
         <v>4.18</v>
       </c>
-      <c r="P19" s="15">
+      <c r="P19" s="12">
         <v>5.54</v>
       </c>
-      <c r="Q19" s="15">
+      <c r="Q19" s="12">
         <v>6.56</v>
       </c>
-      <c r="R19" s="15">
+      <c r="R19" s="12">
         <v>8.8800000000000008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="S19" s="12">
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A20" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="15" t="s">
-[...52 lines deleted...]
-      <c r="A21" s="36" t="s">
+      <c r="B20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S20" s="12">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A21" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="36"/>
-[...21 lines deleted...]
-      <c r="B22" s="14">
+      <c r="B21" s="39"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="39"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="39"/>
+      <c r="L21" s="39"/>
+      <c r="M21" s="39"/>
+      <c r="N21" s="39"/>
+      <c r="O21" s="39"/>
+      <c r="P21" s="39"/>
+      <c r="Q21" s="39"/>
+      <c r="R21" s="39"/>
+      <c r="S21" s="39"/>
+      <c r="T21" s="7"/>
+    </row>
+    <row r="22" spans="1:20" s="7" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A22" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="11">
         <v>3.78</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="11">
         <v>8.32</v>
       </c>
-      <c r="D22" s="14">
+      <c r="D22" s="11">
         <v>7.88</v>
       </c>
-      <c r="E22" s="14">
+      <c r="E22" s="11">
         <v>7.36</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F22" s="11">
         <v>5.94</v>
       </c>
-      <c r="G22" s="14">
+      <c r="G22" s="11">
         <v>5.66</v>
       </c>
-      <c r="H22" s="14">
+      <c r="H22" s="11">
         <v>5.5</v>
       </c>
-      <c r="I22" s="14">
+      <c r="I22" s="11">
         <v>5.8</v>
       </c>
-      <c r="J22" s="14">
+      <c r="J22" s="11">
         <v>6.19</v>
       </c>
-      <c r="K22" s="14">
+      <c r="K22" s="11">
         <v>6.32</v>
       </c>
-      <c r="L22" s="14">
+      <c r="L22" s="11">
         <v>6.5</v>
       </c>
-      <c r="M22" s="14">
+      <c r="M22" s="11">
         <v>6.46</v>
       </c>
-      <c r="N22" s="14">
+      <c r="N22" s="11">
         <v>5.26</v>
       </c>
-      <c r="O22" s="14">
+      <c r="O22" s="11">
         <v>8.67</v>
       </c>
-      <c r="P22" s="14">
+      <c r="P22" s="11">
         <v>8.59</v>
       </c>
-      <c r="Q22" s="14">
+      <c r="Q22" s="11">
         <v>7.94</v>
       </c>
-      <c r="R22" s="14">
+      <c r="R22" s="11">
         <v>7.35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="S22" s="11">
+        <v>7.52</v>
+      </c>
+      <c r="T22" s="4"/>
+    </row>
+    <row r="23" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A23" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="15" t="s">
-[...52 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="B23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="M23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R23" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="S23" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="15">
+      <c r="B24" s="12">
         <v>7.04</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C24" s="12">
         <v>20.41</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="12">
         <v>17.28</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="12">
         <v>14.68</v>
       </c>
-      <c r="F24" s="15">
+      <c r="F24" s="12">
         <v>11.86</v>
       </c>
-      <c r="G24" s="15">
+      <c r="G24" s="12">
         <v>11.29</v>
       </c>
-      <c r="H24" s="15">
+      <c r="H24" s="12">
         <v>10.4</v>
       </c>
-      <c r="I24" s="15">
+      <c r="I24" s="12">
         <v>9.83</v>
       </c>
-      <c r="J24" s="15">
+      <c r="J24" s="12">
         <v>10.84</v>
       </c>
-      <c r="K24" s="15">
+      <c r="K24" s="12">
         <v>10.45</v>
       </c>
-      <c r="L24" s="15">
+      <c r="L24" s="12">
         <v>10.23</v>
       </c>
-      <c r="M24" s="15">
+      <c r="M24" s="12">
         <v>9.25</v>
       </c>
-      <c r="N24" s="15">
+      <c r="N24" s="12">
         <v>7.46</v>
       </c>
-      <c r="O24" s="15">
+      <c r="O24" s="12">
         <v>15.15</v>
       </c>
-      <c r="P24" s="15">
+      <c r="P24" s="12">
         <v>9.85</v>
       </c>
-      <c r="Q24" s="15">
+      <c r="Q24" s="12">
         <v>11.63</v>
       </c>
-      <c r="R24" s="15">
+      <c r="R24" s="12">
         <v>12.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="S24" s="12">
+        <v>10.11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A25" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="15">
+      <c r="B25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="12">
         <v>3.79</v>
       </c>
-      <c r="D25" s="15">
+      <c r="D25" s="12">
         <v>2.44</v>
       </c>
-      <c r="E25" s="15">
+      <c r="E25" s="12">
         <v>3.69</v>
       </c>
-      <c r="F25" s="15">
+      <c r="F25" s="12">
         <v>3</v>
       </c>
-      <c r="G25" s="15">
+      <c r="G25" s="12">
         <v>2.5</v>
       </c>
-      <c r="H25" s="15">
+      <c r="H25" s="12">
         <v>3.19</v>
       </c>
-      <c r="I25" s="15">
+      <c r="I25" s="12">
         <v>2.84</v>
       </c>
-      <c r="J25" s="15">
+      <c r="J25" s="12">
         <v>2.5099999999999998</v>
       </c>
-      <c r="K25" s="15">
+      <c r="K25" s="12">
         <v>3.02</v>
       </c>
-      <c r="L25" s="15">
+      <c r="L25" s="12">
         <v>4.8600000000000003</v>
       </c>
-      <c r="M25" s="15">
+      <c r="M25" s="12">
         <v>4.47</v>
       </c>
-      <c r="N25" s="15" t="s">
-[...5 lines deleted...]
-      <c r="P25" s="15">
+      <c r="N25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="12">
         <v>5.39</v>
       </c>
-      <c r="Q25" s="15">
+      <c r="Q25" s="12">
         <v>4.17</v>
       </c>
-      <c r="R25" s="15">
+      <c r="R25" s="12">
         <v>3.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="S25" s="12">
+        <v>2.95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A26" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B26" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="15">
+      <c r="B26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="12">
         <v>8.26</v>
       </c>
-      <c r="D26" s="15">
+      <c r="D26" s="12">
         <v>5.49</v>
       </c>
-      <c r="E26" s="15">
+      <c r="E26" s="12">
         <v>4.05</v>
       </c>
-      <c r="F26" s="15">
+      <c r="F26" s="12">
         <v>3.19</v>
       </c>
-      <c r="G26" s="15">
+      <c r="G26" s="12">
         <v>2.67</v>
       </c>
-      <c r="H26" s="15">
+      <c r="H26" s="12">
         <v>4.57</v>
       </c>
-      <c r="I26" s="15">
+      <c r="I26" s="12">
         <v>3.97</v>
       </c>
-      <c r="J26" s="15">
+      <c r="J26" s="12">
         <v>5.13</v>
       </c>
-      <c r="K26" s="15">
+      <c r="K26" s="12">
         <v>7.84</v>
       </c>
-      <c r="L26" s="15">
+      <c r="L26" s="12">
         <v>7.22</v>
       </c>
-      <c r="M26" s="15">
+      <c r="M26" s="12">
         <v>7.95</v>
       </c>
-      <c r="N26" s="15" t="s">
-[...11 lines deleted...]
-      <c r="R26" s="15">
+      <c r="N26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="12">
         <v>3.97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="9" t="s">
+      <c r="S26" s="12">
+        <v>6.51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A27" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B27" s="15" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="15">
+      <c r="B27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="12">
         <v>5</v>
       </c>
-      <c r="E27" s="15">
+      <c r="E27" s="12">
         <v>3.85</v>
       </c>
-      <c r="F27" s="15">
+      <c r="F27" s="12">
         <v>3.13</v>
       </c>
-      <c r="G27" s="15">
+      <c r="G27" s="12">
         <v>5.49</v>
       </c>
-      <c r="H27" s="15">
+      <c r="H27" s="12">
         <v>4.63</v>
       </c>
-      <c r="I27" s="15">
+      <c r="I27" s="12">
         <v>8.23</v>
       </c>
-      <c r="J27" s="15">
+      <c r="J27" s="12">
         <v>9.09</v>
       </c>
-      <c r="K27" s="15">
+      <c r="K27" s="12">
         <v>9.8000000000000007</v>
       </c>
-      <c r="L27" s="15">
+      <c r="L27" s="12">
         <v>9.15</v>
       </c>
-      <c r="M27" s="15">
+      <c r="M27" s="12">
         <v>8.2799999999999994</v>
       </c>
-      <c r="N27" s="15">
+      <c r="N27" s="12">
         <v>17.239999999999998</v>
       </c>
-      <c r="O27" s="15">
+      <c r="O27" s="12">
         <v>8.93</v>
       </c>
-      <c r="P27" s="15">
+      <c r="P27" s="12">
         <v>17.96</v>
       </c>
-      <c r="Q27" s="15">
+      <c r="Q27" s="12">
         <v>13.89</v>
       </c>
-      <c r="R27" s="15">
+      <c r="R27" s="12">
         <v>11.28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="9" t="s">
+      <c r="S27" s="12">
+        <v>12.62</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A28" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="15">
+      <c r="B28" s="12">
         <v>3.19</v>
       </c>
-      <c r="C28" s="15">
+      <c r="C28" s="12">
         <v>6.54</v>
       </c>
-      <c r="D28" s="15">
+      <c r="D28" s="12">
         <v>7.35</v>
       </c>
-      <c r="E28" s="15">
+      <c r="E28" s="12">
         <v>7.59</v>
       </c>
-      <c r="F28" s="15">
+      <c r="F28" s="12">
         <v>6.11</v>
       </c>
-      <c r="G28" s="15">
+      <c r="G28" s="12">
         <v>5.15</v>
       </c>
-      <c r="H28" s="15">
+      <c r="H28" s="12">
         <v>4.82</v>
       </c>
-      <c r="I28" s="15">
+      <c r="I28" s="12">
         <v>4.6500000000000004</v>
       </c>
-      <c r="J28" s="15">
+      <c r="J28" s="12">
         <v>5.0599999999999996</v>
       </c>
-      <c r="K28" s="15">
+      <c r="K28" s="12">
         <v>4.53</v>
       </c>
-      <c r="L28" s="15">
+      <c r="L28" s="12">
         <v>4.4400000000000004</v>
       </c>
-      <c r="M28" s="15">
+      <c r="M28" s="12">
         <v>4.83</v>
       </c>
-      <c r="N28" s="15">
+      <c r="N28" s="12">
         <v>3.22</v>
       </c>
-      <c r="O28" s="15">
+      <c r="O28" s="12">
         <v>7.9</v>
       </c>
-      <c r="P28" s="15">
+      <c r="P28" s="12">
         <v>7.43</v>
       </c>
-      <c r="Q28" s="15">
+      <c r="Q28" s="12">
         <v>7.13</v>
       </c>
-      <c r="R28" s="15">
+      <c r="R28" s="12">
         <v>5.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="S28" s="12">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A29" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B29" s="16">
+      <c r="B29" s="13">
         <v>20.41</v>
       </c>
-      <c r="C29" s="16">
+      <c r="C29" s="13">
         <v>9.52</v>
       </c>
-      <c r="D29" s="16">
+      <c r="D29" s="13">
         <v>6.25</v>
       </c>
-      <c r="E29" s="16">
+      <c r="E29" s="13">
         <v>4.42</v>
       </c>
-      <c r="F29" s="16">
+      <c r="F29" s="13">
         <v>3.56</v>
       </c>
-      <c r="G29" s="16">
+      <c r="G29" s="13">
         <v>6.06</v>
       </c>
-      <c r="H29" s="16">
+      <c r="H29" s="13">
         <v>5.03</v>
       </c>
-      <c r="I29" s="16">
+      <c r="I29" s="13">
         <v>9.4600000000000009</v>
       </c>
-      <c r="J29" s="16">
+      <c r="J29" s="13">
         <v>8.4600000000000009</v>
       </c>
-      <c r="K29" s="16">
+      <c r="K29" s="13">
         <v>9.58</v>
       </c>
-      <c r="L29" s="16">
+      <c r="L29" s="13">
         <v>10.68</v>
       </c>
-      <c r="M29" s="16">
+      <c r="M29" s="13">
         <v>11.35</v>
       </c>
-      <c r="N29" s="16">
+      <c r="N29" s="13">
         <v>18.52</v>
       </c>
-      <c r="O29" s="16">
+      <c r="O29" s="13">
         <v>28.3</v>
       </c>
-      <c r="P29" s="16">
+      <c r="P29" s="13">
         <v>19.48</v>
       </c>
-      <c r="Q29" s="16">
+      <c r="Q29" s="13">
         <v>15.96</v>
       </c>
-      <c r="R29" s="16">
+      <c r="R29" s="13">
         <v>13.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="20" t="s">
+      <c r="S29" s="13">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A30" s="17" t="s">
         <v>35</v>
       </c>
+      <c r="N30" s="1"/>
+      <c r="O30" s="1"/>
+      <c r="P30" s="1"/>
+      <c r="Q30" s="1"/>
+      <c r="R30" s="1"/>
+      <c r="S30" s="1"/>
+      <c r="T30" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:R7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A3:S3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>