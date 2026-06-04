--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="The number of departures within" sheetId="2" r:id="rId2"/>
     <sheet name="Net internal migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="28">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>* according to current accounting</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
@@ -390,67 +390,67 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -731,3420 +731,3624 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B36" sqref="B36"/>
+      <selection pane="bottomLeft" activeCell="A36" sqref="A36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="4" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="38" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="38"/>
-[...15 lines deleted...]
-      <c r="O4" s="3" t="s">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="36">
+    <row r="5" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
+      <c r="B5" s="34">
         <v>2025</v>
       </c>
-      <c r="C5" s="37"/>
-[...10 lines deleted...]
-      <c r="N5" s="36">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34">
         <v>2026</v>
       </c>
-      <c r="O5" s="37"/>
-[...2 lines deleted...]
-      <c r="A6" s="35"/>
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+    </row>
+    <row r="6" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="39"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="P6" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="39"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="26">
         <v>5818</v>
       </c>
       <c r="C8" s="10">
         <v>4695</v>
       </c>
       <c r="D8" s="10">
         <v>3347</v>
       </c>
       <c r="E8" s="8">
         <v>5056</v>
       </c>
       <c r="F8" s="8">
         <v>4738</v>
       </c>
       <c r="G8" s="8">
         <v>5195</v>
       </c>
       <c r="H8" s="8">
         <v>6142</v>
       </c>
       <c r="I8" s="8">
         <v>6740</v>
       </c>
       <c r="J8" s="8">
         <v>5824</v>
       </c>
       <c r="K8" s="8">
         <v>4978</v>
       </c>
       <c r="L8" s="10">
         <v>4569</v>
       </c>
       <c r="M8" s="8">
         <v>4273</v>
       </c>
       <c r="N8" s="8">
         <v>5676</v>
       </c>
       <c r="O8" s="10">
         <v>4806</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="8">
+        <v>5253</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="27">
         <v>2677</v>
       </c>
       <c r="C9" s="16">
         <v>2117</v>
       </c>
       <c r="D9" s="16">
         <v>1563</v>
       </c>
       <c r="E9" s="14">
         <v>2432</v>
       </c>
       <c r="F9" s="14">
         <v>2159</v>
       </c>
       <c r="G9" s="14">
         <v>2614</v>
       </c>
       <c r="H9" s="14">
         <v>3059</v>
       </c>
       <c r="I9" s="14">
         <v>3465</v>
       </c>
       <c r="J9" s="14">
         <v>2660</v>
       </c>
       <c r="K9" s="14">
         <v>2272</v>
       </c>
       <c r="L9" s="16">
         <v>2069</v>
       </c>
       <c r="M9" s="14">
         <v>2058</v>
       </c>
       <c r="N9" s="14">
         <v>2670</v>
       </c>
       <c r="O9" s="16">
         <v>2192</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="14">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="27">
         <v>887</v>
       </c>
       <c r="C10" s="16">
         <v>757</v>
       </c>
       <c r="D10" s="16">
         <v>512</v>
       </c>
       <c r="E10" s="14">
         <v>813</v>
       </c>
       <c r="F10" s="14">
         <v>747</v>
       </c>
       <c r="G10" s="14">
         <v>763</v>
       </c>
       <c r="H10" s="14">
         <v>826</v>
       </c>
       <c r="I10" s="14">
         <v>780</v>
       </c>
       <c r="J10" s="14">
         <v>860</v>
       </c>
       <c r="K10" s="14">
         <v>759</v>
       </c>
       <c r="L10" s="16">
         <v>665</v>
       </c>
       <c r="M10" s="14">
         <v>688</v>
       </c>
       <c r="N10" s="14">
         <v>890</v>
       </c>
       <c r="O10" s="16">
         <v>766</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="14">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="27">
         <v>186</v>
       </c>
       <c r="C11" s="16">
         <v>146</v>
       </c>
       <c r="D11" s="16">
         <v>102</v>
       </c>
       <c r="E11" s="14">
         <v>141</v>
       </c>
       <c r="F11" s="14">
         <v>126</v>
       </c>
       <c r="G11" s="14">
         <v>143</v>
       </c>
       <c r="H11" s="14">
         <v>162</v>
       </c>
       <c r="I11" s="14">
         <v>215</v>
       </c>
       <c r="J11" s="14">
         <v>213</v>
       </c>
       <c r="K11" s="14">
         <v>153</v>
       </c>
       <c r="L11" s="16">
         <v>174</v>
       </c>
       <c r="M11" s="14">
         <v>144</v>
       </c>
       <c r="N11" s="14">
         <v>203</v>
       </c>
       <c r="O11" s="16">
         <v>222</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="14">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="27">
         <v>200</v>
       </c>
       <c r="C12" s="16">
         <v>189</v>
       </c>
       <c r="D12" s="16">
         <v>120</v>
       </c>
       <c r="E12" s="14">
         <v>193</v>
       </c>
       <c r="F12" s="14">
         <v>121</v>
       </c>
       <c r="G12" s="14">
         <v>119</v>
       </c>
       <c r="H12" s="14">
         <v>179</v>
       </c>
       <c r="I12" s="14">
         <v>203</v>
       </c>
       <c r="J12" s="14">
         <v>204</v>
       </c>
       <c r="K12" s="14">
         <v>141</v>
       </c>
       <c r="L12" s="16">
         <v>139</v>
       </c>
       <c r="M12" s="14">
         <v>133</v>
       </c>
       <c r="N12" s="14">
         <v>174</v>
       </c>
       <c r="O12" s="16">
         <v>156</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="14">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="27">
         <v>157</v>
       </c>
       <c r="C13" s="16">
         <v>145</v>
       </c>
       <c r="D13" s="16">
         <v>113</v>
       </c>
       <c r="E13" s="14">
         <v>111</v>
       </c>
       <c r="F13" s="14">
         <v>84</v>
       </c>
       <c r="G13" s="14">
         <v>92</v>
       </c>
       <c r="H13" s="14">
         <v>121</v>
       </c>
       <c r="I13" s="14">
         <v>142</v>
       </c>
       <c r="J13" s="14">
         <v>169</v>
       </c>
       <c r="K13" s="14">
         <v>122</v>
       </c>
       <c r="L13" s="16">
         <v>105</v>
       </c>
       <c r="M13" s="14">
         <v>97</v>
       </c>
       <c r="N13" s="14">
         <v>160</v>
       </c>
       <c r="O13" s="16">
         <v>152</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="14">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="27">
         <v>1262</v>
       </c>
       <c r="C14" s="16">
         <v>974</v>
       </c>
       <c r="D14" s="16">
         <v>736</v>
       </c>
       <c r="E14" s="14">
         <v>1028</v>
       </c>
       <c r="F14" s="14">
         <v>1099</v>
       </c>
       <c r="G14" s="14">
         <v>1128</v>
       </c>
       <c r="H14" s="14">
         <v>1385</v>
       </c>
       <c r="I14" s="14">
         <v>1494</v>
       </c>
       <c r="J14" s="14">
         <v>1345</v>
       </c>
       <c r="K14" s="14">
         <v>1129</v>
       </c>
       <c r="L14" s="16">
         <v>1098</v>
       </c>
       <c r="M14" s="14">
         <v>866</v>
       </c>
       <c r="N14" s="14">
         <v>1187</v>
       </c>
       <c r="O14" s="16">
         <v>976</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="14">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="27">
         <v>449</v>
       </c>
       <c r="C15" s="16">
         <v>367</v>
       </c>
       <c r="D15" s="16">
         <v>201</v>
       </c>
       <c r="E15" s="14">
         <v>338</v>
       </c>
       <c r="F15" s="14">
         <v>402</v>
       </c>
       <c r="G15" s="14">
         <v>336</v>
       </c>
       <c r="H15" s="14">
         <v>410</v>
       </c>
       <c r="I15" s="14">
         <v>441</v>
       </c>
       <c r="J15" s="14">
         <v>373</v>
       </c>
       <c r="K15" s="14">
         <v>402</v>
       </c>
       <c r="L15" s="16">
         <v>319</v>
       </c>
       <c r="M15" s="14">
         <v>287</v>
       </c>
       <c r="N15" s="14">
         <v>392</v>
       </c>
       <c r="O15" s="16">
         <v>342</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P15" s="14">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
       <c r="K16" s="40"/>
       <c r="L16" s="40"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
-    </row>
-    <row r="17" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="40"/>
+    </row>
+    <row r="17" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="11">
         <v>3044</v>
       </c>
       <c r="C17" s="11">
         <v>2494</v>
       </c>
       <c r="D17" s="11">
         <v>1810</v>
       </c>
       <c r="E17" s="11">
         <v>2815</v>
       </c>
       <c r="F17" s="11">
         <v>2506</v>
       </c>
       <c r="G17" s="11">
         <v>2941</v>
       </c>
       <c r="H17" s="9">
         <v>3394</v>
       </c>
       <c r="I17" s="11">
         <v>3757</v>
       </c>
       <c r="J17" s="9">
         <v>3056</v>
       </c>
       <c r="K17" s="11">
         <v>2650</v>
       </c>
       <c r="L17" s="11">
         <v>2353</v>
       </c>
       <c r="M17" s="9">
         <v>2312</v>
       </c>
       <c r="N17" s="8">
         <v>3082</v>
       </c>
       <c r="O17" s="11">
         <v>2554</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="11">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>2586</v>
       </c>
       <c r="C18" s="16">
         <v>2073</v>
       </c>
       <c r="D18" s="16">
         <v>1519</v>
       </c>
       <c r="E18" s="14">
         <v>2365</v>
       </c>
       <c r="F18" s="14">
         <v>2110</v>
       </c>
       <c r="G18" s="14">
         <v>2557</v>
       </c>
       <c r="H18" s="14">
         <v>2971</v>
       </c>
       <c r="I18" s="14">
         <v>3388</v>
       </c>
       <c r="J18" s="14">
         <v>2576</v>
       </c>
       <c r="K18" s="14">
         <v>2219</v>
       </c>
       <c r="L18" s="16">
         <v>2033</v>
       </c>
       <c r="M18" s="14">
         <v>1999</v>
       </c>
       <c r="N18" s="14">
         <v>2591</v>
       </c>
       <c r="O18" s="16">
         <v>2130</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="14">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>414</v>
       </c>
       <c r="C19" s="16">
         <v>375</v>
       </c>
       <c r="D19" s="16">
         <v>255</v>
       </c>
       <c r="E19" s="14">
         <v>421</v>
       </c>
       <c r="F19" s="14">
         <v>360</v>
       </c>
       <c r="G19" s="14">
         <v>362</v>
       </c>
       <c r="H19" s="14">
         <v>388</v>
       </c>
       <c r="I19" s="14">
         <v>336</v>
       </c>
       <c r="J19" s="14">
         <v>417</v>
       </c>
       <c r="K19" s="14">
         <v>374</v>
       </c>
       <c r="L19" s="16">
         <v>284</v>
       </c>
       <c r="M19" s="14">
         <v>296</v>
       </c>
       <c r="N19" s="14">
         <v>464</v>
       </c>
       <c r="O19" s="16">
         <v>382</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="14">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>44</v>
       </c>
       <c r="C20" s="16">
         <v>46</v>
       </c>
       <c r="D20" s="16">
         <v>36</v>
       </c>
       <c r="E20" s="14">
         <v>29</v>
       </c>
       <c r="F20" s="14">
         <v>36</v>
       </c>
       <c r="G20" s="14">
         <v>22</v>
       </c>
       <c r="H20" s="14">
         <v>35</v>
       </c>
       <c r="I20" s="14">
         <v>33</v>
       </c>
       <c r="J20" s="14">
         <v>63</v>
       </c>
       <c r="K20" s="14">
         <v>57</v>
       </c>
       <c r="L20" s="16">
         <v>36</v>
       </c>
       <c r="M20" s="14">
         <v>17</v>
       </c>
       <c r="N20" s="14">
         <v>27</v>
       </c>
       <c r="O20" s="16">
         <v>42</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="14">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="40"/>
       <c r="M21" s="40"/>
       <c r="N21" s="40"/>
       <c r="O21" s="40"/>
-    </row>
-    <row r="22" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="40"/>
+    </row>
+    <row r="22" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="11">
         <v>2774</v>
       </c>
       <c r="C22" s="11">
         <v>2201</v>
       </c>
       <c r="D22" s="11">
         <v>1537</v>
       </c>
       <c r="E22" s="11">
         <v>2241</v>
       </c>
       <c r="F22" s="11">
         <v>2232</v>
       </c>
       <c r="G22" s="11">
         <v>2254</v>
       </c>
       <c r="H22" s="9">
         <v>2748</v>
       </c>
       <c r="I22" s="11">
         <v>2983</v>
       </c>
       <c r="J22" s="9">
         <v>2768</v>
       </c>
       <c r="K22" s="11">
         <v>2328</v>
       </c>
       <c r="L22" s="11">
         <v>2216</v>
       </c>
       <c r="M22" s="9">
         <v>1961</v>
       </c>
       <c r="N22" s="31">
         <v>2594</v>
       </c>
       <c r="O22" s="11">
         <v>2252</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="11">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="16">
         <v>91</v>
       </c>
       <c r="C23" s="16">
         <v>44</v>
       </c>
       <c r="D23" s="16">
         <v>44</v>
       </c>
       <c r="E23" s="14">
         <v>67</v>
       </c>
       <c r="F23" s="14">
         <v>49</v>
       </c>
       <c r="G23" s="14">
         <v>57</v>
       </c>
       <c r="H23" s="14">
         <v>88</v>
       </c>
       <c r="I23" s="14">
         <v>77</v>
       </c>
       <c r="J23" s="15">
         <v>84</v>
       </c>
       <c r="K23" s="14">
         <v>53</v>
       </c>
       <c r="L23" s="16">
         <v>36</v>
       </c>
       <c r="M23" s="14">
         <v>59</v>
       </c>
       <c r="N23" s="32">
         <v>79</v>
       </c>
       <c r="O23" s="17">
         <v>62</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="17">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>473</v>
       </c>
       <c r="C24" s="17">
         <v>382</v>
       </c>
       <c r="D24" s="17">
         <v>257</v>
       </c>
       <c r="E24" s="17">
         <v>392</v>
       </c>
       <c r="F24" s="17">
         <v>387</v>
       </c>
       <c r="G24" s="17">
         <v>401</v>
       </c>
       <c r="H24" s="15">
         <v>438</v>
       </c>
       <c r="I24" s="17">
         <v>444</v>
       </c>
       <c r="J24" s="15">
         <v>443</v>
       </c>
       <c r="K24" s="17">
         <v>385</v>
       </c>
       <c r="L24" s="17">
         <v>381</v>
       </c>
       <c r="M24" s="15">
         <v>392</v>
       </c>
       <c r="N24" s="32">
         <v>426</v>
       </c>
       <c r="O24" s="17">
         <v>384</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="17">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>186</v>
       </c>
       <c r="C25" s="16">
         <v>146</v>
       </c>
       <c r="D25" s="16">
         <v>102</v>
       </c>
       <c r="E25" s="14">
         <v>141</v>
       </c>
       <c r="F25" s="14">
         <v>126</v>
       </c>
       <c r="G25" s="14">
         <v>143</v>
       </c>
       <c r="H25" s="14">
         <v>162</v>
       </c>
       <c r="I25" s="14">
         <v>215</v>
       </c>
       <c r="J25" s="14">
         <v>213</v>
       </c>
       <c r="K25" s="14">
         <v>153</v>
       </c>
       <c r="L25" s="16">
         <v>174</v>
       </c>
       <c r="M25" s="14">
         <v>144</v>
       </c>
       <c r="N25" s="32">
         <v>203</v>
       </c>
       <c r="O25" s="16">
         <v>222</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="14">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>200</v>
       </c>
       <c r="C26" s="16">
         <v>189</v>
       </c>
       <c r="D26" s="16">
         <v>120</v>
       </c>
       <c r="E26" s="14">
         <v>193</v>
       </c>
       <c r="F26" s="14">
         <v>121</v>
       </c>
       <c r="G26" s="14">
         <v>119</v>
       </c>
       <c r="H26" s="14">
         <v>179</v>
       </c>
       <c r="I26" s="14">
         <v>203</v>
       </c>
       <c r="J26" s="14">
         <v>204</v>
       </c>
       <c r="K26" s="14">
         <v>141</v>
       </c>
       <c r="L26" s="16">
         <v>139</v>
       </c>
       <c r="M26" s="14">
         <v>133</v>
       </c>
       <c r="N26" s="32">
         <v>174</v>
       </c>
       <c r="O26" s="16">
         <v>156</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="14">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>157</v>
       </c>
       <c r="C27" s="16">
         <v>145</v>
       </c>
       <c r="D27" s="16">
         <v>113</v>
       </c>
       <c r="E27" s="14">
         <v>111</v>
       </c>
       <c r="F27" s="14">
         <v>84</v>
       </c>
       <c r="G27" s="14">
         <v>92</v>
       </c>
       <c r="H27" s="14">
         <v>121</v>
       </c>
       <c r="I27" s="14">
         <v>142</v>
       </c>
       <c r="J27" s="14">
         <v>169</v>
       </c>
       <c r="K27" s="14">
         <v>122</v>
       </c>
       <c r="L27" s="16">
         <v>105</v>
       </c>
       <c r="M27" s="14">
         <v>97</v>
       </c>
       <c r="N27" s="32">
         <v>160</v>
       </c>
       <c r="O27" s="16">
         <v>152</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="14">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>1262</v>
       </c>
       <c r="C28" s="16">
         <v>974</v>
       </c>
       <c r="D28" s="16">
         <v>736</v>
       </c>
       <c r="E28" s="14">
         <v>1028</v>
       </c>
       <c r="F28" s="14">
         <v>1099</v>
       </c>
       <c r="G28" s="14">
         <v>1128</v>
       </c>
       <c r="H28" s="14">
         <v>1385</v>
       </c>
       <c r="I28" s="14">
         <v>1494</v>
       </c>
       <c r="J28" s="14">
         <v>1345</v>
       </c>
       <c r="K28" s="14">
         <v>1129</v>
       </c>
       <c r="L28" s="16">
         <v>1098</v>
       </c>
       <c r="M28" s="14">
         <v>866</v>
       </c>
       <c r="N28" s="32">
         <v>1187</v>
       </c>
       <c r="O28" s="16">
         <v>976</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="14">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="22">
         <v>405</v>
       </c>
       <c r="C29" s="21">
         <v>321</v>
       </c>
       <c r="D29" s="21">
         <v>165</v>
       </c>
       <c r="E29" s="21">
         <v>309</v>
       </c>
       <c r="F29" s="21">
         <v>366</v>
       </c>
       <c r="G29" s="21">
         <v>314</v>
       </c>
       <c r="H29" s="23">
         <v>375</v>
       </c>
       <c r="I29" s="21">
         <v>408</v>
       </c>
       <c r="J29" s="23">
         <v>310</v>
       </c>
       <c r="K29" s="21">
         <v>345</v>
       </c>
       <c r="L29" s="21">
         <v>283</v>
       </c>
       <c r="M29" s="23">
         <v>270</v>
       </c>
       <c r="N29" s="33">
         <v>365</v>
       </c>
       <c r="O29" s="21">
         <v>300</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="21">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="24" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q20" sqref="Q20"/>
+      <selection activeCell="S12" sqref="S12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="38" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="38"/>
-[...14 lines deleted...]
-    <row r="4" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="F4" s="3"/>
-      <c r="O4" s="3" t="s">
+      <c r="P4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="36">
+    <row r="5" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
+      <c r="B5" s="34">
         <v>2025</v>
       </c>
-      <c r="C5" s="37"/>
-[...10 lines deleted...]
-      <c r="N5" s="36">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34">
         <v>2026</v>
       </c>
-      <c r="O5" s="37"/>
-[...2 lines deleted...]
-      <c r="A6" s="35"/>
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+    </row>
+    <row r="6" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="39"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="P6" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="39"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="26">
         <v>5946</v>
       </c>
       <c r="C8" s="10">
         <v>4865</v>
       </c>
       <c r="D8" s="10">
         <v>3455</v>
       </c>
       <c r="E8" s="8">
         <v>4941</v>
       </c>
       <c r="F8" s="8">
         <v>4820</v>
       </c>
       <c r="G8" s="8">
         <v>5530</v>
       </c>
       <c r="H8" s="8">
         <v>6489</v>
       </c>
       <c r="I8" s="8">
         <v>7155</v>
       </c>
       <c r="J8" s="8">
         <v>6264</v>
       </c>
       <c r="K8" s="8">
         <v>5265</v>
       </c>
       <c r="L8" s="10">
         <v>4770</v>
       </c>
       <c r="M8" s="8">
         <v>4547</v>
       </c>
       <c r="N8" s="8">
         <v>6123</v>
       </c>
       <c r="O8" s="10">
         <v>5050</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="10">
+        <v>5376</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="27">
         <v>1860</v>
       </c>
       <c r="C9" s="16">
         <v>1733</v>
       </c>
       <c r="D9" s="16">
         <v>1221</v>
       </c>
       <c r="E9" s="14">
         <v>1627</v>
       </c>
       <c r="F9" s="14">
         <v>1671</v>
       </c>
       <c r="G9" s="14">
         <v>1920</v>
       </c>
       <c r="H9" s="14">
         <v>2185</v>
       </c>
       <c r="I9" s="14">
         <v>2353</v>
       </c>
       <c r="J9" s="14">
         <v>2323</v>
       </c>
       <c r="K9" s="14">
         <v>1806</v>
       </c>
       <c r="L9" s="16">
         <v>1636</v>
       </c>
       <c r="M9" s="14">
         <v>1703</v>
       </c>
       <c r="N9" s="14">
         <v>2216</v>
       </c>
       <c r="O9" s="16">
         <v>1921</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="16">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="27">
         <v>968</v>
       </c>
       <c r="C10" s="16">
         <v>818</v>
       </c>
       <c r="D10" s="16">
         <v>542</v>
       </c>
       <c r="E10" s="14">
         <v>896</v>
       </c>
       <c r="F10" s="14">
         <v>842</v>
       </c>
       <c r="G10" s="14">
         <v>913</v>
       </c>
       <c r="H10" s="14">
         <v>1058</v>
       </c>
       <c r="I10" s="14">
         <v>1135</v>
       </c>
       <c r="J10" s="14">
         <v>1062</v>
       </c>
       <c r="K10" s="14">
         <v>851</v>
       </c>
       <c r="L10" s="16">
         <v>816</v>
       </c>
       <c r="M10" s="14">
         <v>786</v>
       </c>
       <c r="N10" s="14">
         <v>969</v>
       </c>
       <c r="O10" s="16">
         <v>782</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="16">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="27">
         <v>381</v>
       </c>
       <c r="C11" s="16">
         <v>283</v>
       </c>
       <c r="D11" s="16">
         <v>243</v>
       </c>
       <c r="E11" s="14">
         <v>286</v>
       </c>
       <c r="F11" s="14">
         <v>292</v>
       </c>
       <c r="G11" s="14">
         <v>371</v>
       </c>
       <c r="H11" s="14">
         <v>453</v>
       </c>
       <c r="I11" s="14">
         <v>526</v>
       </c>
       <c r="J11" s="14">
         <v>427</v>
       </c>
       <c r="K11" s="14">
         <v>321</v>
       </c>
       <c r="L11" s="16">
         <v>296</v>
       </c>
       <c r="M11" s="14">
         <v>243</v>
       </c>
       <c r="N11" s="14">
         <v>401</v>
       </c>
       <c r="O11" s="16">
         <v>304</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="16">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="27">
         <v>274</v>
       </c>
       <c r="C12" s="16">
         <v>179</v>
       </c>
       <c r="D12" s="16">
         <v>157</v>
       </c>
       <c r="E12" s="14">
         <v>268</v>
       </c>
       <c r="F12" s="14">
         <v>200</v>
       </c>
       <c r="G12" s="14">
         <v>240</v>
       </c>
       <c r="H12" s="14">
         <v>299</v>
       </c>
       <c r="I12" s="14">
         <v>351</v>
       </c>
       <c r="J12" s="14">
         <v>271</v>
       </c>
       <c r="K12" s="14">
         <v>224</v>
       </c>
       <c r="L12" s="16">
         <v>220</v>
       </c>
       <c r="M12" s="14">
         <v>200</v>
       </c>
       <c r="N12" s="14">
         <v>306</v>
       </c>
       <c r="O12" s="16">
         <v>249</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="16">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="27">
         <v>298</v>
       </c>
       <c r="C13" s="16">
         <v>223</v>
       </c>
       <c r="D13" s="16">
         <v>98</v>
       </c>
       <c r="E13" s="14">
         <v>242</v>
       </c>
       <c r="F13" s="14">
         <v>216</v>
       </c>
       <c r="G13" s="14">
         <v>240</v>
       </c>
       <c r="H13" s="14">
         <v>304</v>
       </c>
       <c r="I13" s="14">
         <v>409</v>
       </c>
       <c r="J13" s="14">
         <v>185</v>
       </c>
       <c r="K13" s="14">
         <v>209</v>
       </c>
       <c r="L13" s="16">
         <v>163</v>
       </c>
       <c r="M13" s="14">
         <v>210</v>
       </c>
       <c r="N13" s="14">
         <v>288</v>
       </c>
       <c r="O13" s="16">
         <v>205</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="16">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="27">
         <v>1767</v>
       </c>
       <c r="C14" s="16">
         <v>1364</v>
       </c>
       <c r="D14" s="16">
         <v>910</v>
       </c>
       <c r="E14" s="14">
         <v>1310</v>
       </c>
       <c r="F14" s="14">
         <v>1265</v>
       </c>
       <c r="G14" s="14">
         <v>1509</v>
       </c>
       <c r="H14" s="14">
         <v>1777</v>
       </c>
       <c r="I14" s="14">
         <v>1918</v>
       </c>
       <c r="J14" s="14">
         <v>1590</v>
       </c>
       <c r="K14" s="14">
         <v>1455</v>
       </c>
       <c r="L14" s="16">
         <v>1286</v>
       </c>
       <c r="M14" s="14">
         <v>1112</v>
       </c>
       <c r="N14" s="14">
         <v>1525</v>
       </c>
       <c r="O14" s="16">
         <v>1265</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="16">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="27">
         <v>398</v>
       </c>
       <c r="C15" s="16">
         <v>265</v>
       </c>
       <c r="D15" s="16">
         <v>284</v>
       </c>
       <c r="E15" s="14">
         <v>312</v>
       </c>
       <c r="F15" s="14">
         <v>334</v>
       </c>
       <c r="G15" s="14">
         <v>337</v>
       </c>
       <c r="H15" s="14">
         <v>413</v>
       </c>
       <c r="I15" s="14">
         <v>463</v>
       </c>
       <c r="J15" s="14">
         <v>406</v>
       </c>
       <c r="K15" s="14">
         <v>399</v>
       </c>
       <c r="L15" s="16">
         <v>353</v>
       </c>
       <c r="M15" s="14">
         <v>293</v>
       </c>
       <c r="N15" s="14">
         <v>418</v>
       </c>
       <c r="O15" s="16">
         <v>324</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P15" s="16">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
       <c r="K16" s="40"/>
       <c r="L16" s="40"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
-    </row>
-    <row r="17" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="40"/>
+    </row>
+    <row r="17" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="11">
         <v>2400</v>
       </c>
       <c r="C17" s="11">
         <v>2119</v>
       </c>
       <c r="D17" s="11">
         <v>1484</v>
       </c>
       <c r="E17" s="11">
         <v>2016</v>
       </c>
       <c r="F17" s="11">
         <v>2042</v>
       </c>
       <c r="G17" s="11">
         <v>2370</v>
       </c>
       <c r="H17" s="28">
         <v>2707</v>
       </c>
       <c r="I17" s="11">
         <v>2961</v>
       </c>
       <c r="J17" s="9">
         <v>2805</v>
       </c>
       <c r="K17" s="11">
         <v>2218</v>
       </c>
       <c r="L17" s="11">
         <v>2065</v>
       </c>
       <c r="M17" s="9">
         <v>2096</v>
       </c>
       <c r="N17" s="8">
         <v>2716</v>
       </c>
       <c r="O17" s="11">
         <v>2285</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="9">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>1782</v>
       </c>
       <c r="C18" s="16">
         <v>1674</v>
       </c>
       <c r="D18" s="16">
         <v>1170</v>
       </c>
       <c r="E18" s="14">
         <v>1524</v>
       </c>
       <c r="F18" s="14">
         <v>1577</v>
       </c>
       <c r="G18" s="14">
         <v>1842</v>
       </c>
       <c r="H18" s="14">
         <v>2091</v>
       </c>
       <c r="I18" s="14">
         <v>2245</v>
       </c>
       <c r="J18" s="14">
         <v>2247</v>
       </c>
       <c r="K18" s="14">
         <v>1735</v>
       </c>
       <c r="L18" s="16">
         <v>1563</v>
       </c>
       <c r="M18" s="14">
         <v>1633</v>
       </c>
       <c r="N18" s="14">
         <v>2147</v>
       </c>
       <c r="O18" s="16">
         <v>1847</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="14">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>541</v>
       </c>
       <c r="C19" s="16">
         <v>406</v>
       </c>
       <c r="D19" s="16">
         <v>265</v>
       </c>
       <c r="E19" s="14">
         <v>431</v>
       </c>
       <c r="F19" s="14">
         <v>420</v>
       </c>
       <c r="G19" s="14">
         <v>455</v>
       </c>
       <c r="H19" s="14">
         <v>570</v>
       </c>
       <c r="I19" s="14">
         <v>623</v>
       </c>
       <c r="J19" s="14">
         <v>515</v>
       </c>
       <c r="K19" s="14">
         <v>428</v>
       </c>
       <c r="L19" s="16">
         <v>422</v>
       </c>
       <c r="M19" s="14">
         <v>427</v>
       </c>
       <c r="N19" s="14">
         <v>500</v>
       </c>
       <c r="O19" s="16">
         <v>392</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="14">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>77</v>
       </c>
       <c r="C20" s="16">
         <v>39</v>
       </c>
       <c r="D20" s="16">
         <v>49</v>
       </c>
       <c r="E20" s="14">
         <v>61</v>
       </c>
       <c r="F20" s="14">
         <v>45</v>
       </c>
       <c r="G20" s="14">
         <v>73</v>
       </c>
       <c r="H20" s="14">
         <v>46</v>
       </c>
       <c r="I20" s="14">
         <v>93</v>
       </c>
       <c r="J20" s="14">
         <v>43</v>
       </c>
       <c r="K20" s="14">
         <v>55</v>
       </c>
       <c r="L20" s="16">
         <v>80</v>
       </c>
       <c r="M20" s="14">
         <v>36</v>
       </c>
       <c r="N20" s="14">
         <v>69</v>
       </c>
       <c r="O20" s="16">
         <v>46</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="14">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="40"/>
       <c r="M21" s="40"/>
       <c r="N21" s="40"/>
       <c r="O21" s="40"/>
-    </row>
-    <row r="22" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="40"/>
+    </row>
+    <row r="22" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="11">
         <v>3546</v>
       </c>
       <c r="C22" s="11">
         <v>2746</v>
       </c>
       <c r="D22" s="11">
         <v>1971</v>
       </c>
       <c r="E22" s="11">
         <v>2925</v>
       </c>
       <c r="F22" s="11">
         <v>2778</v>
       </c>
       <c r="G22" s="11">
         <v>3160</v>
       </c>
       <c r="H22" s="28">
         <v>3782</v>
       </c>
       <c r="I22" s="11">
         <v>4194</v>
       </c>
       <c r="J22" s="9">
         <v>3459</v>
       </c>
       <c r="K22" s="11">
         <v>3047</v>
       </c>
       <c r="L22" s="11">
         <v>2705</v>
       </c>
       <c r="M22" s="9">
         <v>2451</v>
       </c>
       <c r="N22" s="31">
         <v>3407</v>
       </c>
       <c r="O22" s="11">
         <v>2765</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="9">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="18">
         <v>78</v>
       </c>
       <c r="C23" s="16">
         <v>59</v>
       </c>
       <c r="D23" s="16">
         <v>51</v>
       </c>
       <c r="E23" s="14">
         <v>103</v>
       </c>
       <c r="F23" s="14">
         <v>94</v>
       </c>
       <c r="G23" s="14">
         <v>78</v>
       </c>
       <c r="H23" s="14">
         <v>94</v>
       </c>
       <c r="I23" s="14">
         <v>108</v>
       </c>
       <c r="J23" s="14">
         <v>76</v>
       </c>
       <c r="K23" s="14">
         <v>71</v>
       </c>
       <c r="L23" s="16">
         <v>73</v>
       </c>
       <c r="M23" s="14">
         <v>70</v>
       </c>
       <c r="N23" s="32">
         <v>69</v>
       </c>
       <c r="O23" s="17">
         <v>74</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="14">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>427</v>
       </c>
       <c r="C24" s="17">
         <v>412</v>
       </c>
       <c r="D24" s="17">
         <v>277</v>
       </c>
       <c r="E24" s="17">
         <v>465</v>
       </c>
       <c r="F24" s="17">
         <v>422</v>
       </c>
       <c r="G24" s="17">
         <v>458</v>
       </c>
       <c r="H24" s="29">
         <v>488</v>
       </c>
       <c r="I24" s="17">
         <v>512</v>
       </c>
       <c r="J24" s="15">
         <v>547</v>
       </c>
       <c r="K24" s="17">
         <v>423</v>
       </c>
       <c r="L24" s="17">
         <v>394</v>
       </c>
       <c r="M24" s="15">
         <v>359</v>
       </c>
       <c r="N24" s="32">
         <v>469</v>
       </c>
       <c r="O24" s="17">
         <v>390</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="15">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>381</v>
       </c>
       <c r="C25" s="16">
         <v>283</v>
       </c>
       <c r="D25" s="16">
         <v>243</v>
       </c>
       <c r="E25" s="14">
         <v>286</v>
       </c>
       <c r="F25" s="14">
         <v>292</v>
       </c>
       <c r="G25" s="14">
         <v>371</v>
       </c>
       <c r="H25" s="14">
         <v>453</v>
       </c>
       <c r="I25" s="14">
         <v>526</v>
       </c>
       <c r="J25" s="14">
         <v>427</v>
       </c>
       <c r="K25" s="14">
         <v>321</v>
       </c>
       <c r="L25" s="16">
         <v>296</v>
       </c>
       <c r="M25" s="14">
         <v>243</v>
       </c>
       <c r="N25" s="32">
         <v>401</v>
       </c>
       <c r="O25" s="16">
         <v>304</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="14">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>274</v>
       </c>
       <c r="C26" s="16">
         <v>179</v>
       </c>
       <c r="D26" s="16">
         <v>157</v>
       </c>
       <c r="E26" s="14">
         <v>268</v>
       </c>
       <c r="F26" s="14">
         <v>200</v>
       </c>
       <c r="G26" s="14">
         <v>240</v>
       </c>
       <c r="H26" s="14">
         <v>299</v>
       </c>
       <c r="I26" s="14">
         <v>351</v>
       </c>
       <c r="J26" s="14">
         <v>271</v>
       </c>
       <c r="K26" s="14">
         <v>224</v>
       </c>
       <c r="L26" s="16">
         <v>220</v>
       </c>
       <c r="M26" s="14">
         <v>200</v>
       </c>
       <c r="N26" s="32">
         <v>306</v>
       </c>
       <c r="O26" s="16">
         <v>249</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="14">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>298</v>
       </c>
       <c r="C27" s="16">
         <v>223</v>
       </c>
       <c r="D27" s="16">
         <v>98</v>
       </c>
       <c r="E27" s="14">
         <v>242</v>
       </c>
       <c r="F27" s="14">
         <v>216</v>
       </c>
       <c r="G27" s="14">
         <v>240</v>
       </c>
       <c r="H27" s="14">
         <v>304</v>
       </c>
       <c r="I27" s="14">
         <v>409</v>
       </c>
       <c r="J27" s="14">
         <v>185</v>
       </c>
       <c r="K27" s="14">
         <v>209</v>
       </c>
       <c r="L27" s="16">
         <v>163</v>
       </c>
       <c r="M27" s="14">
         <v>210</v>
       </c>
       <c r="N27" s="32">
         <v>288</v>
       </c>
       <c r="O27" s="16">
         <v>205</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="14">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>1767</v>
       </c>
       <c r="C28" s="16">
         <v>1364</v>
       </c>
       <c r="D28" s="16">
         <v>910</v>
       </c>
       <c r="E28" s="14">
         <v>1310</v>
       </c>
       <c r="F28" s="14">
         <v>1265</v>
       </c>
       <c r="G28" s="14">
         <v>1509</v>
       </c>
       <c r="H28" s="14">
         <v>1777</v>
       </c>
       <c r="I28" s="14">
         <v>1918</v>
       </c>
       <c r="J28" s="14">
         <v>1590</v>
       </c>
       <c r="K28" s="14">
         <v>1455</v>
       </c>
       <c r="L28" s="16">
         <v>1286</v>
       </c>
       <c r="M28" s="14">
         <v>1112</v>
       </c>
       <c r="N28" s="32">
         <v>1525</v>
       </c>
       <c r="O28" s="16">
         <v>1265</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="14">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="22">
         <v>321</v>
       </c>
       <c r="C29" s="21">
         <v>226</v>
       </c>
       <c r="D29" s="21">
         <v>235</v>
       </c>
       <c r="E29" s="21">
         <v>251</v>
       </c>
       <c r="F29" s="21">
         <v>289</v>
       </c>
       <c r="G29" s="21">
         <v>264</v>
       </c>
       <c r="H29" s="30">
         <v>367</v>
       </c>
       <c r="I29" s="21">
         <v>370</v>
       </c>
       <c r="J29" s="23">
         <v>363</v>
       </c>
       <c r="K29" s="21">
         <v>344</v>
       </c>
       <c r="L29" s="21">
         <v>273</v>
       </c>
       <c r="M29" s="23">
         <v>257</v>
       </c>
       <c r="N29" s="33">
         <v>349</v>
       </c>
       <c r="O29" s="21">
         <v>278</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="23">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="24" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O34"/>
+  <dimension ref="A3:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R18" sqref="R18"/>
+      <selection activeCell="T29" sqref="T29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="38" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="38"/>
-[...15 lines deleted...]
-      <c r="O4" s="3" t="s">
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="36">
+    <row r="5" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38"/>
+      <c r="B5" s="34">
         <v>2025</v>
       </c>
-      <c r="C5" s="37"/>
-[...10 lines deleted...]
-      <c r="N5" s="36">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="34">
         <v>2026</v>
       </c>
-      <c r="O5" s="37"/>
-[...2 lines deleted...]
-      <c r="A6" s="35"/>
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+    </row>
+    <row r="6" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="39"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="P6" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="39"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="26">
         <v>-128</v>
       </c>
       <c r="C8" s="10">
         <v>-170</v>
       </c>
       <c r="D8" s="10">
         <v>-108</v>
       </c>
       <c r="E8" s="8">
         <v>115</v>
       </c>
       <c r="F8" s="8">
         <v>-82</v>
       </c>
       <c r="G8" s="8">
         <v>-335</v>
       </c>
       <c r="H8" s="8">
         <v>-347</v>
       </c>
       <c r="I8" s="8">
         <v>-415</v>
       </c>
       <c r="J8" s="8">
         <v>-440</v>
       </c>
       <c r="K8" s="8">
         <v>-287</v>
       </c>
       <c r="L8" s="10">
         <v>-201</v>
       </c>
       <c r="M8" s="8">
         <v>-274</v>
       </c>
       <c r="N8" s="8">
         <v>-447</v>
       </c>
       <c r="O8" s="10">
         <v>-244</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="10">
+        <v>-123</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="27">
         <v>817</v>
       </c>
       <c r="C9" s="16">
         <v>384</v>
       </c>
       <c r="D9" s="16">
         <v>342</v>
       </c>
       <c r="E9" s="14">
         <v>805</v>
       </c>
       <c r="F9" s="14">
         <v>488</v>
       </c>
       <c r="G9" s="14">
         <v>694</v>
       </c>
       <c r="H9" s="14">
         <v>874</v>
       </c>
       <c r="I9" s="14">
         <v>1112</v>
       </c>
       <c r="J9" s="14">
         <v>337</v>
       </c>
       <c r="K9" s="14">
         <v>466</v>
       </c>
       <c r="L9" s="16">
         <v>433</v>
       </c>
       <c r="M9" s="14">
         <v>355</v>
       </c>
       <c r="N9" s="14">
         <v>454</v>
       </c>
       <c r="O9" s="16">
         <v>271</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="16">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="27">
         <v>-81</v>
       </c>
       <c r="C10" s="16">
         <v>-61</v>
       </c>
       <c r="D10" s="16">
         <v>-30</v>
       </c>
       <c r="E10" s="14">
         <v>-83</v>
       </c>
       <c r="F10" s="14">
         <v>-95</v>
       </c>
       <c r="G10" s="14">
         <v>-150</v>
       </c>
       <c r="H10" s="14">
         <v>-232</v>
       </c>
       <c r="I10" s="14">
         <v>-355</v>
       </c>
       <c r="J10" s="14">
         <v>-202</v>
       </c>
       <c r="K10" s="14">
         <v>-92</v>
       </c>
       <c r="L10" s="16">
         <v>-151</v>
       </c>
       <c r="M10" s="14">
         <v>-98</v>
       </c>
       <c r="N10" s="14">
         <v>-79</v>
       </c>
       <c r="O10" s="16">
         <v>-16</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="16">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="27">
         <v>-195</v>
       </c>
       <c r="C11" s="16">
         <v>-137</v>
       </c>
       <c r="D11" s="16">
         <v>-141</v>
       </c>
       <c r="E11" s="14">
         <v>-145</v>
       </c>
       <c r="F11" s="14">
         <v>-166</v>
       </c>
       <c r="G11" s="14">
         <v>-228</v>
       </c>
       <c r="H11" s="14">
         <v>-291</v>
       </c>
       <c r="I11" s="14">
         <v>-311</v>
       </c>
       <c r="J11" s="14">
         <v>-214</v>
       </c>
       <c r="K11" s="14">
         <v>-168</v>
       </c>
       <c r="L11" s="16">
         <v>-122</v>
       </c>
       <c r="M11" s="14">
         <v>-99</v>
       </c>
       <c r="N11" s="14">
         <v>-198</v>
       </c>
       <c r="O11" s="16">
         <v>-82</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="16">
+        <v>-116</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="27">
         <v>-74</v>
       </c>
       <c r="C12" s="16">
         <v>10</v>
       </c>
       <c r="D12" s="16">
         <v>-37</v>
       </c>
       <c r="E12" s="14">
         <v>-75</v>
       </c>
       <c r="F12" s="14">
         <v>-79</v>
       </c>
       <c r="G12" s="14">
         <v>-121</v>
       </c>
       <c r="H12" s="14">
         <v>-120</v>
       </c>
       <c r="I12" s="14">
         <v>-148</v>
       </c>
       <c r="J12" s="14">
         <v>-67</v>
       </c>
       <c r="K12" s="14">
         <v>-83</v>
       </c>
       <c r="L12" s="16">
         <v>-81</v>
       </c>
       <c r="M12" s="14">
         <v>-67</v>
       </c>
       <c r="N12" s="14">
         <v>-132</v>
       </c>
       <c r="O12" s="16">
         <v>-93</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="16">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="27">
         <v>-141</v>
       </c>
       <c r="C13" s="16">
         <v>-78</v>
       </c>
       <c r="D13" s="16">
         <v>15</v>
       </c>
       <c r="E13" s="14">
         <v>-131</v>
       </c>
       <c r="F13" s="14">
         <v>-132</v>
       </c>
       <c r="G13" s="14">
         <v>-148</v>
       </c>
       <c r="H13" s="14">
         <v>-183</v>
       </c>
       <c r="I13" s="14">
         <v>-267</v>
       </c>
       <c r="J13" s="14">
         <v>-16</v>
       </c>
       <c r="K13" s="14">
         <v>-87</v>
       </c>
       <c r="L13" s="16">
         <v>-58</v>
       </c>
       <c r="M13" s="14">
         <v>-113</v>
       </c>
       <c r="N13" s="14">
         <v>-128</v>
       </c>
       <c r="O13" s="16">
         <v>-53</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="16">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="27">
         <v>-505</v>
       </c>
       <c r="C14" s="16">
         <v>-390</v>
       </c>
       <c r="D14" s="16">
         <v>-174</v>
       </c>
       <c r="E14" s="14">
         <v>-282</v>
       </c>
       <c r="F14" s="14">
         <v>-166</v>
       </c>
       <c r="G14" s="14">
         <v>-381</v>
       </c>
       <c r="H14" s="14">
         <v>-392</v>
       </c>
       <c r="I14" s="14">
         <v>-424</v>
       </c>
       <c r="J14" s="14">
         <v>-245</v>
       </c>
       <c r="K14" s="14">
         <v>-326</v>
       </c>
       <c r="L14" s="16">
         <v>-188</v>
       </c>
       <c r="M14" s="14">
         <v>-246</v>
       </c>
       <c r="N14" s="14">
         <v>-338</v>
       </c>
       <c r="O14" s="16">
         <v>-289</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="16">
+        <v>-225</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="27">
         <v>51</v>
       </c>
       <c r="C15" s="16">
         <v>102</v>
       </c>
       <c r="D15" s="16">
         <v>-83</v>
       </c>
       <c r="E15" s="14">
         <v>26</v>
       </c>
       <c r="F15" s="14">
         <v>68</v>
       </c>
       <c r="G15" s="14">
         <v>-1</v>
       </c>
       <c r="H15" s="14">
         <v>-3</v>
       </c>
       <c r="I15" s="14">
         <v>-22</v>
       </c>
       <c r="J15" s="14">
         <v>-33</v>
       </c>
       <c r="K15" s="14">
         <v>3</v>
       </c>
       <c r="L15" s="16">
         <v>-34</v>
       </c>
       <c r="M15" s="14">
         <v>-6</v>
       </c>
       <c r="N15" s="14">
         <v>-26</v>
       </c>
       <c r="O15" s="16">
         <v>18</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P15" s="16">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
       <c r="K16" s="40"/>
       <c r="L16" s="40"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
-    </row>
-    <row r="17" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="40"/>
+    </row>
+    <row r="17" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="25">
         <v>644</v>
       </c>
       <c r="C17" s="25">
         <v>375</v>
       </c>
       <c r="D17" s="25">
         <v>326</v>
       </c>
       <c r="E17" s="25">
         <v>799</v>
       </c>
       <c r="F17" s="25">
         <v>464</v>
       </c>
       <c r="G17" s="12">
         <v>571</v>
       </c>
       <c r="H17" s="28">
         <v>687</v>
       </c>
       <c r="I17" s="11">
         <v>796</v>
       </c>
       <c r="J17" s="12">
         <v>251</v>
       </c>
       <c r="K17" s="25">
         <v>432</v>
       </c>
       <c r="L17" s="25">
         <v>288</v>
       </c>
       <c r="M17" s="12">
         <v>216</v>
       </c>
       <c r="N17" s="8">
         <v>366</v>
       </c>
       <c r="O17" s="25">
         <v>269</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="25">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>804</v>
       </c>
       <c r="C18" s="16">
         <v>399</v>
       </c>
       <c r="D18" s="16">
         <v>349</v>
       </c>
       <c r="E18" s="14">
         <v>841</v>
       </c>
       <c r="F18" s="14">
         <v>533</v>
       </c>
       <c r="G18" s="14">
         <v>715</v>
       </c>
       <c r="H18" s="14">
         <v>880</v>
       </c>
       <c r="I18" s="14">
         <v>1143</v>
       </c>
       <c r="J18" s="14">
         <v>329</v>
       </c>
       <c r="K18" s="14">
         <v>484</v>
       </c>
       <c r="L18" s="16">
         <v>470</v>
       </c>
       <c r="M18" s="14">
         <v>366</v>
       </c>
       <c r="N18" s="14">
         <v>444</v>
       </c>
       <c r="O18" s="16">
         <v>283</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="16">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>-127</v>
       </c>
       <c r="C19" s="16">
         <v>-31</v>
       </c>
       <c r="D19" s="16">
         <v>-10</v>
       </c>
       <c r="E19" s="14">
         <v>-10</v>
       </c>
       <c r="F19" s="14">
         <v>-60</v>
       </c>
       <c r="G19" s="14">
         <v>-93</v>
       </c>
       <c r="H19" s="14">
         <v>-182</v>
       </c>
       <c r="I19" s="14">
         <v>-287</v>
       </c>
       <c r="J19" s="14">
         <v>-98</v>
       </c>
       <c r="K19" s="14">
         <v>-54</v>
       </c>
       <c r="L19" s="16">
         <v>-138</v>
       </c>
       <c r="M19" s="14">
         <v>-131</v>
       </c>
       <c r="N19" s="14">
         <v>-36</v>
       </c>
       <c r="O19" s="16">
         <v>-10</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="16">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>-33</v>
       </c>
       <c r="C20" s="16">
         <v>7</v>
       </c>
       <c r="D20" s="16">
         <v>-13</v>
       </c>
       <c r="E20" s="14">
         <v>-32</v>
       </c>
       <c r="F20" s="14">
         <v>-9</v>
       </c>
       <c r="G20" s="14">
         <v>-51</v>
       </c>
       <c r="H20" s="14">
         <v>-11</v>
       </c>
       <c r="I20" s="14">
         <v>-60</v>
       </c>
       <c r="J20" s="14">
         <v>20</v>
       </c>
       <c r="K20" s="14">
         <v>2</v>
       </c>
       <c r="L20" s="16">
         <v>-44</v>
       </c>
       <c r="M20" s="14">
         <v>-19</v>
       </c>
       <c r="N20" s="14">
         <v>-42</v>
       </c>
       <c r="O20" s="16">
         <v>-4</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="40"/>
       <c r="M21" s="40"/>
       <c r="N21" s="40"/>
       <c r="O21" s="40"/>
-    </row>
-    <row r="22" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="40"/>
+    </row>
+    <row r="22" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="25">
         <v>-772</v>
       </c>
       <c r="C22" s="25">
         <v>-545</v>
       </c>
       <c r="D22" s="25">
         <v>-434</v>
       </c>
       <c r="E22" s="25">
         <v>-684</v>
       </c>
       <c r="F22" s="25">
         <v>-546</v>
       </c>
       <c r="G22" s="12">
         <v>-906</v>
       </c>
       <c r="H22" s="28">
         <v>-1034</v>
       </c>
       <c r="I22" s="11">
         <v>-1211</v>
       </c>
       <c r="J22" s="12">
         <v>-691</v>
       </c>
       <c r="K22" s="25">
         <v>-719</v>
       </c>
       <c r="L22" s="25">
         <v>-489</v>
       </c>
       <c r="M22" s="12">
         <v>-490</v>
       </c>
       <c r="N22" s="31">
         <v>-813</v>
       </c>
       <c r="O22" s="25">
         <v>-513</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="25">
+        <v>-475</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="18">
         <v>13</v>
       </c>
       <c r="C23" s="16">
         <v>-15</v>
       </c>
       <c r="D23" s="16">
         <v>-7</v>
       </c>
       <c r="E23" s="14">
         <v>-36</v>
       </c>
       <c r="F23" s="14">
         <v>-45</v>
       </c>
       <c r="G23" s="14">
         <v>-21</v>
       </c>
       <c r="H23" s="14">
         <v>-6</v>
       </c>
       <c r="I23" s="14">
         <v>-31</v>
       </c>
       <c r="J23" s="14">
         <v>8</v>
       </c>
       <c r="K23" s="14">
         <v>-18</v>
       </c>
       <c r="L23" s="16">
         <v>-37</v>
       </c>
       <c r="M23" s="14">
         <v>-11</v>
       </c>
       <c r="N23" s="32">
         <v>10</v>
       </c>
       <c r="O23" s="18">
         <v>-12</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>46</v>
       </c>
       <c r="C24" s="18">
         <v>-30</v>
       </c>
       <c r="D24" s="18">
         <v>-20</v>
       </c>
       <c r="E24" s="18">
         <v>-73</v>
       </c>
       <c r="F24" s="18">
         <v>-35</v>
       </c>
       <c r="G24" s="5">
         <v>-57</v>
       </c>
       <c r="H24" s="29">
         <v>-50</v>
       </c>
       <c r="I24" s="17">
         <v>-68</v>
       </c>
       <c r="J24" s="5">
         <v>-104</v>
       </c>
       <c r="K24" s="18">
         <v>-38</v>
       </c>
       <c r="L24" s="18">
         <v>-13</v>
       </c>
       <c r="M24" s="5">
         <v>33</v>
       </c>
       <c r="N24" s="32">
         <v>-43</v>
       </c>
       <c r="O24" s="18">
         <v>-6</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="18">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>-195</v>
       </c>
       <c r="C25" s="16">
         <v>-137</v>
       </c>
       <c r="D25" s="16">
         <v>-141</v>
       </c>
       <c r="E25" s="14">
         <v>-145</v>
       </c>
       <c r="F25" s="14">
         <v>-166</v>
       </c>
       <c r="G25" s="14">
         <v>-228</v>
       </c>
       <c r="H25" s="14">
         <v>-291</v>
       </c>
       <c r="I25" s="14">
         <v>-311</v>
       </c>
       <c r="J25" s="14">
         <v>-214</v>
       </c>
       <c r="K25" s="14">
         <v>-168</v>
       </c>
       <c r="L25" s="16">
         <v>-122</v>
       </c>
       <c r="M25" s="14">
         <v>-99</v>
       </c>
       <c r="N25" s="32">
         <v>-198</v>
       </c>
       <c r="O25" s="16">
         <v>-82</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="16">
+        <v>-116</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>-74</v>
       </c>
       <c r="C26" s="16">
         <v>10</v>
       </c>
       <c r="D26" s="16">
         <v>-37</v>
       </c>
       <c r="E26" s="14">
         <v>-75</v>
       </c>
       <c r="F26" s="14">
         <v>-79</v>
       </c>
       <c r="G26" s="14">
         <v>-121</v>
       </c>
       <c r="H26" s="14">
         <v>-120</v>
       </c>
       <c r="I26" s="14">
         <v>-148</v>
       </c>
       <c r="J26" s="14">
         <v>-67</v>
       </c>
       <c r="K26" s="14">
         <v>-83</v>
       </c>
       <c r="L26" s="16">
         <v>-81</v>
       </c>
       <c r="M26" s="14">
         <v>-67</v>
       </c>
       <c r="N26" s="32">
         <v>-132</v>
       </c>
       <c r="O26" s="16">
         <v>-93</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="16">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>-141</v>
       </c>
       <c r="C27" s="16">
         <v>-78</v>
       </c>
       <c r="D27" s="16">
         <v>15</v>
       </c>
       <c r="E27" s="14">
         <v>-131</v>
       </c>
       <c r="F27" s="14">
         <v>-132</v>
       </c>
       <c r="G27" s="14">
         <v>-148</v>
       </c>
       <c r="H27" s="14">
         <v>-183</v>
       </c>
       <c r="I27" s="14">
         <v>-267</v>
       </c>
       <c r="J27" s="14">
         <v>-16</v>
       </c>
       <c r="K27" s="14">
         <v>-87</v>
       </c>
       <c r="L27" s="16">
         <v>-58</v>
       </c>
       <c r="M27" s="14">
         <v>-113</v>
       </c>
       <c r="N27" s="32">
         <v>-128</v>
       </c>
       <c r="O27" s="16">
         <v>-53</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="16">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>-505</v>
       </c>
       <c r="C28" s="16">
         <v>-390</v>
       </c>
       <c r="D28" s="16">
         <v>-174</v>
       </c>
       <c r="E28" s="14">
         <v>-282</v>
       </c>
       <c r="F28" s="14">
         <v>-166</v>
       </c>
       <c r="G28" s="14">
         <v>-381</v>
       </c>
       <c r="H28" s="14">
         <v>-392</v>
       </c>
       <c r="I28" s="14">
         <v>-424</v>
       </c>
       <c r="J28" s="14">
         <v>-245</v>
       </c>
       <c r="K28" s="14">
         <v>-326</v>
       </c>
       <c r="L28" s="16">
         <v>-188</v>
       </c>
       <c r="M28" s="14">
         <v>-246</v>
       </c>
       <c r="N28" s="32">
         <v>-338</v>
       </c>
       <c r="O28" s="16">
         <v>-289</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="16">
+        <v>-225</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="22">
         <v>84</v>
       </c>
       <c r="C29" s="22">
         <v>95</v>
       </c>
       <c r="D29" s="22">
         <v>-70</v>
       </c>
       <c r="E29" s="22">
         <v>58</v>
       </c>
       <c r="F29" s="22">
         <v>77</v>
       </c>
       <c r="G29" s="20">
         <v>50</v>
       </c>
       <c r="H29" s="30">
         <v>8</v>
       </c>
       <c r="I29" s="21">
         <v>38</v>
       </c>
       <c r="J29" s="20">
         <v>-53</v>
       </c>
       <c r="K29" s="22">
         <v>1</v>
       </c>
       <c r="L29" s="22">
         <v>10</v>
       </c>
       <c r="M29" s="20">
         <v>13</v>
       </c>
       <c r="N29" s="33">
         <v>16</v>
       </c>
       <c r="O29" s="22">
         <v>22</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="22">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="24" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" s="5"/>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" s="5"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="5"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>The number of departures within</vt:lpstr>