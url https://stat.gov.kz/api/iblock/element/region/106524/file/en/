--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="The number of departures within" sheetId="2" r:id="rId2"/>
     <sheet name="Net internal migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="28">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>* according to current accounting</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
@@ -307,51 +307,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -390,70 +390,88 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -731,3624 +749,3828 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A36" sqref="A36"/>
+      <selection pane="bottomLeft" activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="4" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="36"/>
-[...16 lines deleted...]
-      <c r="P4" s="3" t="s">
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="34">
+    <row r="5" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="34"/>
+      <c r="B5" s="36">
         <v>2025</v>
       </c>
-      <c r="C5" s="35"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="36">
         <v>2026</v>
       </c>
-      <c r="O5" s="35"/>
-[...3 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="O5" s="37"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="37"/>
+    </row>
+    <row r="6" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="35"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="Q6" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="37"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="39"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+    </row>
+    <row r="8" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="26">
         <v>5818</v>
       </c>
       <c r="C8" s="10">
         <v>4695</v>
       </c>
       <c r="D8" s="10">
         <v>3347</v>
       </c>
       <c r="E8" s="8">
         <v>5056</v>
       </c>
       <c r="F8" s="8">
         <v>4738</v>
       </c>
       <c r="G8" s="8">
         <v>5195</v>
       </c>
       <c r="H8" s="8">
         <v>6142</v>
       </c>
       <c r="I8" s="8">
         <v>6740</v>
       </c>
       <c r="J8" s="8">
         <v>5824</v>
       </c>
       <c r="K8" s="8">
         <v>4978</v>
       </c>
       <c r="L8" s="10">
         <v>4569</v>
       </c>
       <c r="M8" s="8">
         <v>4273</v>
       </c>
       <c r="N8" s="8">
         <v>5676</v>
       </c>
       <c r="O8" s="10">
         <v>4806</v>
       </c>
       <c r="P8" s="8">
         <v>5253</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="8">
+        <v>5396</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="27">
         <v>2677</v>
       </c>
       <c r="C9" s="16">
         <v>2117</v>
       </c>
       <c r="D9" s="16">
         <v>1563</v>
       </c>
       <c r="E9" s="14">
         <v>2432</v>
       </c>
       <c r="F9" s="14">
         <v>2159</v>
       </c>
       <c r="G9" s="14">
         <v>2614</v>
       </c>
       <c r="H9" s="14">
         <v>3059</v>
       </c>
       <c r="I9" s="14">
         <v>3465</v>
       </c>
       <c r="J9" s="14">
         <v>2660</v>
       </c>
       <c r="K9" s="14">
         <v>2272</v>
       </c>
       <c r="L9" s="16">
         <v>2069</v>
       </c>
       <c r="M9" s="14">
         <v>2058</v>
       </c>
       <c r="N9" s="14">
         <v>2670</v>
       </c>
       <c r="O9" s="16">
         <v>2192</v>
       </c>
       <c r="P9" s="14">
         <v>2472</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="14">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="27">
         <v>887</v>
       </c>
       <c r="C10" s="16">
         <v>757</v>
       </c>
       <c r="D10" s="16">
         <v>512</v>
       </c>
       <c r="E10" s="14">
         <v>813</v>
       </c>
       <c r="F10" s="14">
         <v>747</v>
       </c>
       <c r="G10" s="14">
         <v>763</v>
       </c>
       <c r="H10" s="14">
         <v>826</v>
       </c>
       <c r="I10" s="14">
         <v>780</v>
       </c>
       <c r="J10" s="14">
         <v>860</v>
       </c>
       <c r="K10" s="14">
         <v>759</v>
       </c>
       <c r="L10" s="16">
         <v>665</v>
       </c>
       <c r="M10" s="14">
         <v>688</v>
       </c>
       <c r="N10" s="14">
         <v>890</v>
       </c>
       <c r="O10" s="16">
         <v>766</v>
       </c>
       <c r="P10" s="14">
         <v>847</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="14">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="27">
         <v>186</v>
       </c>
       <c r="C11" s="16">
         <v>146</v>
       </c>
       <c r="D11" s="16">
         <v>102</v>
       </c>
       <c r="E11" s="14">
         <v>141</v>
       </c>
       <c r="F11" s="14">
         <v>126</v>
       </c>
       <c r="G11" s="14">
         <v>143</v>
       </c>
       <c r="H11" s="14">
         <v>162</v>
       </c>
       <c r="I11" s="14">
         <v>215</v>
       </c>
       <c r="J11" s="14">
         <v>213</v>
       </c>
       <c r="K11" s="14">
         <v>153</v>
       </c>
       <c r="L11" s="16">
         <v>174</v>
       </c>
       <c r="M11" s="14">
         <v>144</v>
       </c>
       <c r="N11" s="14">
         <v>203</v>
       </c>
       <c r="O11" s="16">
         <v>222</v>
       </c>
       <c r="P11" s="14">
         <v>195</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="14">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="27">
         <v>200</v>
       </c>
       <c r="C12" s="16">
         <v>189</v>
       </c>
       <c r="D12" s="16">
         <v>120</v>
       </c>
       <c r="E12" s="14">
         <v>193</v>
       </c>
       <c r="F12" s="14">
         <v>121</v>
       </c>
       <c r="G12" s="14">
         <v>119</v>
       </c>
       <c r="H12" s="14">
         <v>179</v>
       </c>
       <c r="I12" s="14">
         <v>203</v>
       </c>
       <c r="J12" s="14">
         <v>204</v>
       </c>
       <c r="K12" s="14">
         <v>141</v>
       </c>
       <c r="L12" s="16">
         <v>139</v>
       </c>
       <c r="M12" s="14">
         <v>133</v>
       </c>
       <c r="N12" s="14">
         <v>174</v>
       </c>
       <c r="O12" s="16">
         <v>156</v>
       </c>
       <c r="P12" s="14">
         <v>182</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="14">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="27">
         <v>157</v>
       </c>
       <c r="C13" s="16">
         <v>145</v>
       </c>
       <c r="D13" s="16">
         <v>113</v>
       </c>
       <c r="E13" s="14">
         <v>111</v>
       </c>
       <c r="F13" s="14">
         <v>84</v>
       </c>
       <c r="G13" s="14">
         <v>92</v>
       </c>
       <c r="H13" s="14">
         <v>121</v>
       </c>
       <c r="I13" s="14">
         <v>142</v>
       </c>
       <c r="J13" s="14">
         <v>169</v>
       </c>
       <c r="K13" s="14">
         <v>122</v>
       </c>
       <c r="L13" s="16">
         <v>105</v>
       </c>
       <c r="M13" s="14">
         <v>97</v>
       </c>
       <c r="N13" s="14">
         <v>160</v>
       </c>
       <c r="O13" s="16">
         <v>152</v>
       </c>
       <c r="P13" s="14">
         <v>136</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="14">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="27">
         <v>1262</v>
       </c>
       <c r="C14" s="16">
         <v>974</v>
       </c>
       <c r="D14" s="16">
         <v>736</v>
       </c>
       <c r="E14" s="14">
         <v>1028</v>
       </c>
       <c r="F14" s="14">
         <v>1099</v>
       </c>
       <c r="G14" s="14">
         <v>1128</v>
       </c>
       <c r="H14" s="14">
         <v>1385</v>
       </c>
       <c r="I14" s="14">
         <v>1494</v>
       </c>
       <c r="J14" s="14">
         <v>1345</v>
       </c>
       <c r="K14" s="14">
         <v>1129</v>
       </c>
       <c r="L14" s="16">
         <v>1098</v>
       </c>
       <c r="M14" s="14">
         <v>866</v>
       </c>
       <c r="N14" s="14">
         <v>1187</v>
       </c>
       <c r="O14" s="16">
         <v>976</v>
       </c>
       <c r="P14" s="14">
         <v>1064</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="14">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="27">
         <v>449</v>
       </c>
       <c r="C15" s="16">
         <v>367</v>
       </c>
       <c r="D15" s="16">
         <v>201</v>
       </c>
       <c r="E15" s="14">
         <v>338</v>
       </c>
       <c r="F15" s="14">
         <v>402</v>
       </c>
       <c r="G15" s="14">
         <v>336</v>
       </c>
       <c r="H15" s="14">
         <v>410</v>
       </c>
       <c r="I15" s="14">
         <v>441</v>
       </c>
       <c r="J15" s="14">
         <v>373</v>
       </c>
       <c r="K15" s="14">
         <v>402</v>
       </c>
       <c r="L15" s="16">
         <v>319</v>
       </c>
       <c r="M15" s="14">
         <v>287</v>
       </c>
       <c r="N15" s="14">
         <v>392</v>
       </c>
       <c r="O15" s="16">
         <v>342</v>
       </c>
       <c r="P15" s="14">
         <v>357</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="14">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
       <c r="K16" s="40"/>
       <c r="L16" s="40"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
       <c r="P16" s="40"/>
-    </row>
-    <row r="17" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="40"/>
+    </row>
+    <row r="17" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="11">
         <v>3044</v>
       </c>
       <c r="C17" s="11">
         <v>2494</v>
       </c>
       <c r="D17" s="11">
         <v>1810</v>
       </c>
       <c r="E17" s="11">
         <v>2815</v>
       </c>
       <c r="F17" s="11">
         <v>2506</v>
       </c>
       <c r="G17" s="11">
         <v>2941</v>
       </c>
       <c r="H17" s="9">
         <v>3394</v>
       </c>
       <c r="I17" s="11">
         <v>3757</v>
       </c>
       <c r="J17" s="9">
         <v>3056</v>
       </c>
       <c r="K17" s="11">
         <v>2650</v>
       </c>
       <c r="L17" s="11">
         <v>2353</v>
       </c>
       <c r="M17" s="9">
         <v>2312</v>
       </c>
       <c r="N17" s="8">
         <v>3082</v>
       </c>
       <c r="O17" s="11">
         <v>2554</v>
       </c>
       <c r="P17" s="11">
         <v>2882</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="41">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>2586</v>
       </c>
       <c r="C18" s="16">
         <v>2073</v>
       </c>
       <c r="D18" s="16">
         <v>1519</v>
       </c>
       <c r="E18" s="14">
         <v>2365</v>
       </c>
       <c r="F18" s="14">
         <v>2110</v>
       </c>
       <c r="G18" s="14">
         <v>2557</v>
       </c>
       <c r="H18" s="14">
         <v>2971</v>
       </c>
       <c r="I18" s="14">
         <v>3388</v>
       </c>
       <c r="J18" s="14">
         <v>2576</v>
       </c>
       <c r="K18" s="14">
         <v>2219</v>
       </c>
       <c r="L18" s="16">
         <v>2033</v>
       </c>
       <c r="M18" s="14">
         <v>1999</v>
       </c>
       <c r="N18" s="14">
         <v>2591</v>
       </c>
       <c r="O18" s="16">
         <v>2130</v>
       </c>
       <c r="P18" s="14">
         <v>2397</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="14">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>414</v>
       </c>
       <c r="C19" s="16">
         <v>375</v>
       </c>
       <c r="D19" s="16">
         <v>255</v>
       </c>
       <c r="E19" s="14">
         <v>421</v>
       </c>
       <c r="F19" s="14">
         <v>360</v>
       </c>
       <c r="G19" s="14">
         <v>362</v>
       </c>
       <c r="H19" s="14">
         <v>388</v>
       </c>
       <c r="I19" s="14">
         <v>336</v>
       </c>
       <c r="J19" s="14">
         <v>417</v>
       </c>
       <c r="K19" s="14">
         <v>374</v>
       </c>
       <c r="L19" s="16">
         <v>284</v>
       </c>
       <c r="M19" s="14">
         <v>296</v>
       </c>
       <c r="N19" s="14">
         <v>464</v>
       </c>
       <c r="O19" s="16">
         <v>382</v>
       </c>
       <c r="P19" s="14">
         <v>446</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="14">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>44</v>
       </c>
       <c r="C20" s="16">
         <v>46</v>
       </c>
       <c r="D20" s="16">
         <v>36</v>
       </c>
       <c r="E20" s="14">
         <v>29</v>
       </c>
       <c r="F20" s="14">
         <v>36</v>
       </c>
       <c r="G20" s="14">
         <v>22</v>
       </c>
       <c r="H20" s="14">
         <v>35</v>
       </c>
       <c r="I20" s="14">
         <v>33</v>
       </c>
       <c r="J20" s="14">
         <v>63</v>
       </c>
       <c r="K20" s="14">
         <v>57</v>
       </c>
       <c r="L20" s="16">
         <v>36</v>
       </c>
       <c r="M20" s="14">
         <v>17</v>
       </c>
       <c r="N20" s="14">
         <v>27</v>
       </c>
       <c r="O20" s="16">
         <v>42</v>
       </c>
       <c r="P20" s="14">
         <v>39</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="14">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="40"/>
       <c r="M21" s="40"/>
       <c r="N21" s="40"/>
       <c r="O21" s="40"/>
       <c r="P21" s="40"/>
-    </row>
-    <row r="22" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="40"/>
+    </row>
+    <row r="22" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="11">
         <v>2774</v>
       </c>
       <c r="C22" s="11">
         <v>2201</v>
       </c>
       <c r="D22" s="11">
         <v>1537</v>
       </c>
       <c r="E22" s="11">
         <v>2241</v>
       </c>
       <c r="F22" s="11">
         <v>2232</v>
       </c>
       <c r="G22" s="11">
         <v>2254</v>
       </c>
       <c r="H22" s="9">
         <v>2748</v>
       </c>
       <c r="I22" s="11">
         <v>2983</v>
       </c>
       <c r="J22" s="9">
         <v>2768</v>
       </c>
       <c r="K22" s="11">
         <v>2328</v>
       </c>
       <c r="L22" s="11">
         <v>2216</v>
       </c>
       <c r="M22" s="9">
         <v>1961</v>
       </c>
       <c r="N22" s="31">
         <v>2594</v>
       </c>
       <c r="O22" s="11">
         <v>2252</v>
       </c>
       <c r="P22" s="11">
         <v>2371</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="41">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="16">
         <v>91</v>
       </c>
       <c r="C23" s="16">
         <v>44</v>
       </c>
       <c r="D23" s="16">
         <v>44</v>
       </c>
       <c r="E23" s="14">
         <v>67</v>
       </c>
       <c r="F23" s="14">
         <v>49</v>
       </c>
       <c r="G23" s="14">
         <v>57</v>
       </c>
       <c r="H23" s="14">
         <v>88</v>
       </c>
       <c r="I23" s="14">
         <v>77</v>
       </c>
       <c r="J23" s="15">
         <v>84</v>
       </c>
       <c r="K23" s="14">
         <v>53</v>
       </c>
       <c r="L23" s="16">
         <v>36</v>
       </c>
       <c r="M23" s="14">
         <v>59</v>
       </c>
       <c r="N23" s="32">
         <v>79</v>
       </c>
       <c r="O23" s="17">
         <v>62</v>
       </c>
       <c r="P23" s="17">
         <v>75</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="14">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>473</v>
       </c>
       <c r="C24" s="17">
         <v>382</v>
       </c>
       <c r="D24" s="17">
         <v>257</v>
       </c>
       <c r="E24" s="17">
         <v>392</v>
       </c>
       <c r="F24" s="17">
         <v>387</v>
       </c>
       <c r="G24" s="17">
         <v>401</v>
       </c>
       <c r="H24" s="15">
         <v>438</v>
       </c>
       <c r="I24" s="17">
         <v>444</v>
       </c>
       <c r="J24" s="15">
         <v>443</v>
       </c>
       <c r="K24" s="17">
         <v>385</v>
       </c>
       <c r="L24" s="17">
         <v>381</v>
       </c>
       <c r="M24" s="15">
         <v>392</v>
       </c>
       <c r="N24" s="32">
         <v>426</v>
       </c>
       <c r="O24" s="17">
         <v>384</v>
       </c>
       <c r="P24" s="17">
         <v>401</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="42">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>186</v>
       </c>
       <c r="C25" s="16">
         <v>146</v>
       </c>
       <c r="D25" s="16">
         <v>102</v>
       </c>
       <c r="E25" s="14">
         <v>141</v>
       </c>
       <c r="F25" s="14">
         <v>126</v>
       </c>
       <c r="G25" s="14">
         <v>143</v>
       </c>
       <c r="H25" s="14">
         <v>162</v>
       </c>
       <c r="I25" s="14">
         <v>215</v>
       </c>
       <c r="J25" s="14">
         <v>213</v>
       </c>
       <c r="K25" s="14">
         <v>153</v>
       </c>
       <c r="L25" s="16">
         <v>174</v>
       </c>
       <c r="M25" s="14">
         <v>144</v>
       </c>
       <c r="N25" s="32">
         <v>203</v>
       </c>
       <c r="O25" s="16">
         <v>222</v>
       </c>
       <c r="P25" s="14">
         <v>195</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="14">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>200</v>
       </c>
       <c r="C26" s="16">
         <v>189</v>
       </c>
       <c r="D26" s="16">
         <v>120</v>
       </c>
       <c r="E26" s="14">
         <v>193</v>
       </c>
       <c r="F26" s="14">
         <v>121</v>
       </c>
       <c r="G26" s="14">
         <v>119</v>
       </c>
       <c r="H26" s="14">
         <v>179</v>
       </c>
       <c r="I26" s="14">
         <v>203</v>
       </c>
       <c r="J26" s="14">
         <v>204</v>
       </c>
       <c r="K26" s="14">
         <v>141</v>
       </c>
       <c r="L26" s="16">
         <v>139</v>
       </c>
       <c r="M26" s="14">
         <v>133</v>
       </c>
       <c r="N26" s="32">
         <v>174</v>
       </c>
       <c r="O26" s="16">
         <v>156</v>
       </c>
       <c r="P26" s="14">
         <v>182</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="14">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>157</v>
       </c>
       <c r="C27" s="16">
         <v>145</v>
       </c>
       <c r="D27" s="16">
         <v>113</v>
       </c>
       <c r="E27" s="14">
         <v>111</v>
       </c>
       <c r="F27" s="14">
         <v>84</v>
       </c>
       <c r="G27" s="14">
         <v>92</v>
       </c>
       <c r="H27" s="14">
         <v>121</v>
       </c>
       <c r="I27" s="14">
         <v>142</v>
       </c>
       <c r="J27" s="14">
         <v>169</v>
       </c>
       <c r="K27" s="14">
         <v>122</v>
       </c>
       <c r="L27" s="16">
         <v>105</v>
       </c>
       <c r="M27" s="14">
         <v>97</v>
       </c>
       <c r="N27" s="32">
         <v>160</v>
       </c>
       <c r="O27" s="16">
         <v>152</v>
       </c>
       <c r="P27" s="14">
         <v>136</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="14">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>1262</v>
       </c>
       <c r="C28" s="16">
         <v>974</v>
       </c>
       <c r="D28" s="16">
         <v>736</v>
       </c>
       <c r="E28" s="14">
         <v>1028</v>
       </c>
       <c r="F28" s="14">
         <v>1099</v>
       </c>
       <c r="G28" s="14">
         <v>1128</v>
       </c>
       <c r="H28" s="14">
         <v>1385</v>
       </c>
       <c r="I28" s="14">
         <v>1494</v>
       </c>
       <c r="J28" s="14">
         <v>1345</v>
       </c>
       <c r="K28" s="14">
         <v>1129</v>
       </c>
       <c r="L28" s="16">
         <v>1098</v>
       </c>
       <c r="M28" s="14">
         <v>866</v>
       </c>
       <c r="N28" s="32">
         <v>1187</v>
       </c>
       <c r="O28" s="16">
         <v>976</v>
       </c>
       <c r="P28" s="14">
         <v>1064</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="14">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="22">
         <v>405</v>
       </c>
       <c r="C29" s="21">
         <v>321</v>
       </c>
       <c r="D29" s="21">
         <v>165</v>
       </c>
       <c r="E29" s="21">
         <v>309</v>
       </c>
       <c r="F29" s="21">
         <v>366</v>
       </c>
       <c r="G29" s="21">
         <v>314</v>
       </c>
       <c r="H29" s="23">
         <v>375</v>
       </c>
       <c r="I29" s="21">
         <v>408</v>
       </c>
       <c r="J29" s="23">
         <v>310</v>
       </c>
       <c r="K29" s="21">
         <v>345</v>
       </c>
       <c r="L29" s="21">
         <v>283</v>
       </c>
       <c r="M29" s="23">
         <v>270</v>
       </c>
       <c r="N29" s="33">
         <v>365</v>
       </c>
       <c r="O29" s="21">
         <v>300</v>
       </c>
       <c r="P29" s="21">
         <v>318</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="43">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="24" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S12" sqref="S12"/>
+      <selection activeCell="S25" sqref="S25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="36"/>
-[...15 lines deleted...]
-    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="F4" s="3"/>
-      <c r="P4" s="3" t="s">
+      <c r="Q4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="34">
+    <row r="5" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="34"/>
+      <c r="B5" s="36">
         <v>2025</v>
       </c>
-      <c r="C5" s="35"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="36">
         <v>2026</v>
       </c>
-      <c r="O5" s="35"/>
-[...3 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="O5" s="37"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="37"/>
+    </row>
+    <row r="6" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="35"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="Q6" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="37"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="39"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+    </row>
+    <row r="8" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="26">
         <v>5946</v>
       </c>
       <c r="C8" s="10">
         <v>4865</v>
       </c>
       <c r="D8" s="10">
         <v>3455</v>
       </c>
       <c r="E8" s="8">
         <v>4941</v>
       </c>
       <c r="F8" s="8">
         <v>4820</v>
       </c>
       <c r="G8" s="8">
         <v>5530</v>
       </c>
       <c r="H8" s="8">
         <v>6489</v>
       </c>
       <c r="I8" s="8">
         <v>7155</v>
       </c>
       <c r="J8" s="8">
         <v>6264</v>
       </c>
       <c r="K8" s="8">
         <v>5265</v>
       </c>
       <c r="L8" s="10">
         <v>4770</v>
       </c>
       <c r="M8" s="8">
         <v>4547</v>
       </c>
       <c r="N8" s="8">
         <v>6123</v>
       </c>
       <c r="O8" s="10">
         <v>5050</v>
       </c>
       <c r="P8" s="10">
         <v>5376</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="8">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="27">
         <v>1860</v>
       </c>
       <c r="C9" s="16">
         <v>1733</v>
       </c>
       <c r="D9" s="16">
         <v>1221</v>
       </c>
       <c r="E9" s="14">
         <v>1627</v>
       </c>
       <c r="F9" s="14">
         <v>1671</v>
       </c>
       <c r="G9" s="14">
         <v>1920</v>
       </c>
       <c r="H9" s="14">
         <v>2185</v>
       </c>
       <c r="I9" s="14">
         <v>2353</v>
       </c>
       <c r="J9" s="14">
         <v>2323</v>
       </c>
       <c r="K9" s="14">
         <v>1806</v>
       </c>
       <c r="L9" s="16">
         <v>1636</v>
       </c>
       <c r="M9" s="14">
         <v>1703</v>
       </c>
       <c r="N9" s="14">
         <v>2216</v>
       </c>
       <c r="O9" s="16">
         <v>1921</v>
       </c>
       <c r="P9" s="16">
         <v>2084</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="14">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="27">
         <v>968</v>
       </c>
       <c r="C10" s="16">
         <v>818</v>
       </c>
       <c r="D10" s="16">
         <v>542</v>
       </c>
       <c r="E10" s="14">
         <v>896</v>
       </c>
       <c r="F10" s="14">
         <v>842</v>
       </c>
       <c r="G10" s="14">
         <v>913</v>
       </c>
       <c r="H10" s="14">
         <v>1058</v>
       </c>
       <c r="I10" s="14">
         <v>1135</v>
       </c>
       <c r="J10" s="14">
         <v>1062</v>
       </c>
       <c r="K10" s="14">
         <v>851</v>
       </c>
       <c r="L10" s="16">
         <v>816</v>
       </c>
       <c r="M10" s="14">
         <v>786</v>
       </c>
       <c r="N10" s="14">
         <v>969</v>
       </c>
       <c r="O10" s="16">
         <v>782</v>
       </c>
       <c r="P10" s="16">
         <v>936</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="14">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="27">
         <v>381</v>
       </c>
       <c r="C11" s="16">
         <v>283</v>
       </c>
       <c r="D11" s="16">
         <v>243</v>
       </c>
       <c r="E11" s="14">
         <v>286</v>
       </c>
       <c r="F11" s="14">
         <v>292</v>
       </c>
       <c r="G11" s="14">
         <v>371</v>
       </c>
       <c r="H11" s="14">
         <v>453</v>
       </c>
       <c r="I11" s="14">
         <v>526</v>
       </c>
       <c r="J11" s="14">
         <v>427</v>
       </c>
       <c r="K11" s="14">
         <v>321</v>
       </c>
       <c r="L11" s="16">
         <v>296</v>
       </c>
       <c r="M11" s="14">
         <v>243</v>
       </c>
       <c r="N11" s="14">
         <v>401</v>
       </c>
       <c r="O11" s="16">
         <v>304</v>
       </c>
       <c r="P11" s="16">
         <v>311</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="14">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="27">
         <v>274</v>
       </c>
       <c r="C12" s="16">
         <v>179</v>
       </c>
       <c r="D12" s="16">
         <v>157</v>
       </c>
       <c r="E12" s="14">
         <v>268</v>
       </c>
       <c r="F12" s="14">
         <v>200</v>
       </c>
       <c r="G12" s="14">
         <v>240</v>
       </c>
       <c r="H12" s="14">
         <v>299</v>
       </c>
       <c r="I12" s="14">
         <v>351</v>
       </c>
       <c r="J12" s="14">
         <v>271</v>
       </c>
       <c r="K12" s="14">
         <v>224</v>
       </c>
       <c r="L12" s="16">
         <v>220</v>
       </c>
       <c r="M12" s="14">
         <v>200</v>
       </c>
       <c r="N12" s="14">
         <v>306</v>
       </c>
       <c r="O12" s="16">
         <v>249</v>
       </c>
       <c r="P12" s="16">
         <v>248</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="14">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="27">
         <v>298</v>
       </c>
       <c r="C13" s="16">
         <v>223</v>
       </c>
       <c r="D13" s="16">
         <v>98</v>
       </c>
       <c r="E13" s="14">
         <v>242</v>
       </c>
       <c r="F13" s="14">
         <v>216</v>
       </c>
       <c r="G13" s="14">
         <v>240</v>
       </c>
       <c r="H13" s="14">
         <v>304</v>
       </c>
       <c r="I13" s="14">
         <v>409</v>
       </c>
       <c r="J13" s="14">
         <v>185</v>
       </c>
       <c r="K13" s="14">
         <v>209</v>
       </c>
       <c r="L13" s="16">
         <v>163</v>
       </c>
       <c r="M13" s="14">
         <v>210</v>
       </c>
       <c r="N13" s="14">
         <v>288</v>
       </c>
       <c r="O13" s="16">
         <v>205</v>
       </c>
       <c r="P13" s="16">
         <v>203</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="14">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="27">
         <v>1767</v>
       </c>
       <c r="C14" s="16">
         <v>1364</v>
       </c>
       <c r="D14" s="16">
         <v>910</v>
       </c>
       <c r="E14" s="14">
         <v>1310</v>
       </c>
       <c r="F14" s="14">
         <v>1265</v>
       </c>
       <c r="G14" s="14">
         <v>1509</v>
       </c>
       <c r="H14" s="14">
         <v>1777</v>
       </c>
       <c r="I14" s="14">
         <v>1918</v>
       </c>
       <c r="J14" s="14">
         <v>1590</v>
       </c>
       <c r="K14" s="14">
         <v>1455</v>
       </c>
       <c r="L14" s="16">
         <v>1286</v>
       </c>
       <c r="M14" s="14">
         <v>1112</v>
       </c>
       <c r="N14" s="14">
         <v>1525</v>
       </c>
       <c r="O14" s="16">
         <v>1265</v>
       </c>
       <c r="P14" s="16">
         <v>1289</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="14">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="27">
         <v>398</v>
       </c>
       <c r="C15" s="16">
         <v>265</v>
       </c>
       <c r="D15" s="16">
         <v>284</v>
       </c>
       <c r="E15" s="14">
         <v>312</v>
       </c>
       <c r="F15" s="14">
         <v>334</v>
       </c>
       <c r="G15" s="14">
         <v>337</v>
       </c>
       <c r="H15" s="14">
         <v>413</v>
       </c>
       <c r="I15" s="14">
         <v>463</v>
       </c>
       <c r="J15" s="14">
         <v>406</v>
       </c>
       <c r="K15" s="14">
         <v>399</v>
       </c>
       <c r="L15" s="16">
         <v>353</v>
       </c>
       <c r="M15" s="14">
         <v>293</v>
       </c>
       <c r="N15" s="14">
         <v>418</v>
       </c>
       <c r="O15" s="16">
         <v>324</v>
       </c>
       <c r="P15" s="16">
         <v>305</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="14">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
       <c r="K16" s="40"/>
       <c r="L16" s="40"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
       <c r="P16" s="40"/>
-    </row>
-    <row r="17" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="40"/>
+    </row>
+    <row r="17" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="11">
         <v>2400</v>
       </c>
       <c r="C17" s="11">
         <v>2119</v>
       </c>
       <c r="D17" s="11">
         <v>1484</v>
       </c>
       <c r="E17" s="11">
         <v>2016</v>
       </c>
       <c r="F17" s="11">
         <v>2042</v>
       </c>
       <c r="G17" s="11">
         <v>2370</v>
       </c>
       <c r="H17" s="28">
         <v>2707</v>
       </c>
       <c r="I17" s="11">
         <v>2961</v>
       </c>
       <c r="J17" s="9">
         <v>2805</v>
       </c>
       <c r="K17" s="11">
         <v>2218</v>
       </c>
       <c r="L17" s="11">
         <v>2065</v>
       </c>
       <c r="M17" s="9">
         <v>2096</v>
       </c>
       <c r="N17" s="8">
         <v>2716</v>
       </c>
       <c r="O17" s="11">
         <v>2285</v>
       </c>
       <c r="P17" s="9">
         <v>2530</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="41">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>1782</v>
       </c>
       <c r="C18" s="16">
         <v>1674</v>
       </c>
       <c r="D18" s="16">
         <v>1170</v>
       </c>
       <c r="E18" s="14">
         <v>1524</v>
       </c>
       <c r="F18" s="14">
         <v>1577</v>
       </c>
       <c r="G18" s="14">
         <v>1842</v>
       </c>
       <c r="H18" s="14">
         <v>2091</v>
       </c>
       <c r="I18" s="14">
         <v>2245</v>
       </c>
       <c r="J18" s="14">
         <v>2247</v>
       </c>
       <c r="K18" s="14">
         <v>1735</v>
       </c>
       <c r="L18" s="16">
         <v>1563</v>
       </c>
       <c r="M18" s="14">
         <v>1633</v>
       </c>
       <c r="N18" s="14">
         <v>2147</v>
       </c>
       <c r="O18" s="16">
         <v>1847</v>
       </c>
       <c r="P18" s="14">
         <v>2009</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="14">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>541</v>
       </c>
       <c r="C19" s="16">
         <v>406</v>
       </c>
       <c r="D19" s="16">
         <v>265</v>
       </c>
       <c r="E19" s="14">
         <v>431</v>
       </c>
       <c r="F19" s="14">
         <v>420</v>
       </c>
       <c r="G19" s="14">
         <v>455</v>
       </c>
       <c r="H19" s="14">
         <v>570</v>
       </c>
       <c r="I19" s="14">
         <v>623</v>
       </c>
       <c r="J19" s="14">
         <v>515</v>
       </c>
       <c r="K19" s="14">
         <v>428</v>
       </c>
       <c r="L19" s="16">
         <v>422</v>
       </c>
       <c r="M19" s="14">
         <v>427</v>
       </c>
       <c r="N19" s="14">
         <v>500</v>
       </c>
       <c r="O19" s="16">
         <v>392</v>
       </c>
       <c r="P19" s="14">
         <v>494</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="14">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>77</v>
       </c>
       <c r="C20" s="16">
         <v>39</v>
       </c>
       <c r="D20" s="16">
         <v>49</v>
       </c>
       <c r="E20" s="14">
         <v>61</v>
       </c>
       <c r="F20" s="14">
         <v>45</v>
       </c>
       <c r="G20" s="14">
         <v>73</v>
       </c>
       <c r="H20" s="14">
         <v>46</v>
       </c>
       <c r="I20" s="14">
         <v>93</v>
       </c>
       <c r="J20" s="14">
         <v>43</v>
       </c>
       <c r="K20" s="14">
         <v>55</v>
       </c>
       <c r="L20" s="16">
         <v>80</v>
       </c>
       <c r="M20" s="14">
         <v>36</v>
       </c>
       <c r="N20" s="14">
         <v>69</v>
       </c>
       <c r="O20" s="16">
         <v>46</v>
       </c>
       <c r="P20" s="14">
         <v>27</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="14">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="40"/>
       <c r="M21" s="40"/>
       <c r="N21" s="40"/>
       <c r="O21" s="40"/>
       <c r="P21" s="40"/>
-    </row>
-    <row r="22" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="40"/>
+    </row>
+    <row r="22" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="11">
         <v>3546</v>
       </c>
       <c r="C22" s="11">
         <v>2746</v>
       </c>
       <c r="D22" s="11">
         <v>1971</v>
       </c>
       <c r="E22" s="11">
         <v>2925</v>
       </c>
       <c r="F22" s="11">
         <v>2778</v>
       </c>
       <c r="G22" s="11">
         <v>3160</v>
       </c>
       <c r="H22" s="28">
         <v>3782</v>
       </c>
       <c r="I22" s="11">
         <v>4194</v>
       </c>
       <c r="J22" s="9">
         <v>3459</v>
       </c>
       <c r="K22" s="11">
         <v>3047</v>
       </c>
       <c r="L22" s="11">
         <v>2705</v>
       </c>
       <c r="M22" s="9">
         <v>2451</v>
       </c>
       <c r="N22" s="31">
         <v>3407</v>
       </c>
       <c r="O22" s="11">
         <v>2765</v>
       </c>
       <c r="P22" s="9">
         <v>2846</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="41">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="18">
         <v>78</v>
       </c>
       <c r="C23" s="16">
         <v>59</v>
       </c>
       <c r="D23" s="16">
         <v>51</v>
       </c>
       <c r="E23" s="14">
         <v>103</v>
       </c>
       <c r="F23" s="14">
         <v>94</v>
       </c>
       <c r="G23" s="14">
         <v>78</v>
       </c>
       <c r="H23" s="14">
         <v>94</v>
       </c>
       <c r="I23" s="14">
         <v>108</v>
       </c>
       <c r="J23" s="14">
         <v>76</v>
       </c>
       <c r="K23" s="14">
         <v>71</v>
       </c>
       <c r="L23" s="16">
         <v>73</v>
       </c>
       <c r="M23" s="14">
         <v>70</v>
       </c>
       <c r="N23" s="32">
         <v>69</v>
       </c>
       <c r="O23" s="17">
         <v>74</v>
       </c>
       <c r="P23" s="14">
         <v>75</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="14">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>427</v>
       </c>
       <c r="C24" s="17">
         <v>412</v>
       </c>
       <c r="D24" s="17">
         <v>277</v>
       </c>
       <c r="E24" s="17">
         <v>465</v>
       </c>
       <c r="F24" s="17">
         <v>422</v>
       </c>
       <c r="G24" s="17">
         <v>458</v>
       </c>
       <c r="H24" s="29">
         <v>488</v>
       </c>
       <c r="I24" s="17">
         <v>512</v>
       </c>
       <c r="J24" s="15">
         <v>547</v>
       </c>
       <c r="K24" s="17">
         <v>423</v>
       </c>
       <c r="L24" s="17">
         <v>394</v>
       </c>
       <c r="M24" s="15">
         <v>359</v>
       </c>
       <c r="N24" s="32">
         <v>469</v>
       </c>
       <c r="O24" s="17">
         <v>390</v>
       </c>
       <c r="P24" s="15">
         <v>442</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="42">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>381</v>
       </c>
       <c r="C25" s="16">
         <v>283</v>
       </c>
       <c r="D25" s="16">
         <v>243</v>
       </c>
       <c r="E25" s="14">
         <v>286</v>
       </c>
       <c r="F25" s="14">
         <v>292</v>
       </c>
       <c r="G25" s="14">
         <v>371</v>
       </c>
       <c r="H25" s="14">
         <v>453</v>
       </c>
       <c r="I25" s="14">
         <v>526</v>
       </c>
       <c r="J25" s="14">
         <v>427</v>
       </c>
       <c r="K25" s="14">
         <v>321</v>
       </c>
       <c r="L25" s="16">
         <v>296</v>
       </c>
       <c r="M25" s="14">
         <v>243</v>
       </c>
       <c r="N25" s="32">
         <v>401</v>
       </c>
       <c r="O25" s="16">
         <v>304</v>
       </c>
       <c r="P25" s="14">
         <v>311</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="14">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>274</v>
       </c>
       <c r="C26" s="16">
         <v>179</v>
       </c>
       <c r="D26" s="16">
         <v>157</v>
       </c>
       <c r="E26" s="14">
         <v>268</v>
       </c>
       <c r="F26" s="14">
         <v>200</v>
       </c>
       <c r="G26" s="14">
         <v>240</v>
       </c>
       <c r="H26" s="14">
         <v>299</v>
       </c>
       <c r="I26" s="14">
         <v>351</v>
       </c>
       <c r="J26" s="14">
         <v>271</v>
       </c>
       <c r="K26" s="14">
         <v>224</v>
       </c>
       <c r="L26" s="16">
         <v>220</v>
       </c>
       <c r="M26" s="14">
         <v>200</v>
       </c>
       <c r="N26" s="32">
         <v>306</v>
       </c>
       <c r="O26" s="16">
         <v>249</v>
       </c>
       <c r="P26" s="14">
         <v>248</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="14">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>298</v>
       </c>
       <c r="C27" s="16">
         <v>223</v>
       </c>
       <c r="D27" s="16">
         <v>98</v>
       </c>
       <c r="E27" s="14">
         <v>242</v>
       </c>
       <c r="F27" s="14">
         <v>216</v>
       </c>
       <c r="G27" s="14">
         <v>240</v>
       </c>
       <c r="H27" s="14">
         <v>304</v>
       </c>
       <c r="I27" s="14">
         <v>409</v>
       </c>
       <c r="J27" s="14">
         <v>185</v>
       </c>
       <c r="K27" s="14">
         <v>209</v>
       </c>
       <c r="L27" s="16">
         <v>163</v>
       </c>
       <c r="M27" s="14">
         <v>210</v>
       </c>
       <c r="N27" s="32">
         <v>288</v>
       </c>
       <c r="O27" s="16">
         <v>205</v>
       </c>
       <c r="P27" s="14">
         <v>203</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="14">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>1767</v>
       </c>
       <c r="C28" s="16">
         <v>1364</v>
       </c>
       <c r="D28" s="16">
         <v>910</v>
       </c>
       <c r="E28" s="14">
         <v>1310</v>
       </c>
       <c r="F28" s="14">
         <v>1265</v>
       </c>
       <c r="G28" s="14">
         <v>1509</v>
       </c>
       <c r="H28" s="14">
         <v>1777</v>
       </c>
       <c r="I28" s="14">
         <v>1918</v>
       </c>
       <c r="J28" s="14">
         <v>1590</v>
       </c>
       <c r="K28" s="14">
         <v>1455</v>
       </c>
       <c r="L28" s="16">
         <v>1286</v>
       </c>
       <c r="M28" s="14">
         <v>1112</v>
       </c>
       <c r="N28" s="32">
         <v>1525</v>
       </c>
       <c r="O28" s="16">
         <v>1265</v>
       </c>
       <c r="P28" s="14">
         <v>1289</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="14">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="22">
         <v>321</v>
       </c>
       <c r="C29" s="21">
         <v>226</v>
       </c>
       <c r="D29" s="21">
         <v>235</v>
       </c>
       <c r="E29" s="21">
         <v>251</v>
       </c>
       <c r="F29" s="21">
         <v>289</v>
       </c>
       <c r="G29" s="21">
         <v>264</v>
       </c>
       <c r="H29" s="30">
         <v>367</v>
       </c>
       <c r="I29" s="21">
         <v>370</v>
       </c>
       <c r="J29" s="23">
         <v>363</v>
       </c>
       <c r="K29" s="21">
         <v>344</v>
       </c>
       <c r="L29" s="21">
         <v>273</v>
       </c>
       <c r="M29" s="23">
         <v>257</v>
       </c>
       <c r="N29" s="33">
         <v>349</v>
       </c>
       <c r="O29" s="21">
         <v>278</v>
       </c>
       <c r="P29" s="23">
         <v>278</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="43">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="24" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P34"/>
+  <dimension ref="A3:Q34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T29" sqref="T29"/>
+      <selection activeCell="S16" sqref="S16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="36"/>
-[...16 lines deleted...]
-      <c r="P4" s="3" t="s">
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="34">
+    <row r="5" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="34"/>
+      <c r="B5" s="36">
         <v>2025</v>
       </c>
-      <c r="C5" s="35"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="36">
         <v>2026</v>
       </c>
-      <c r="O5" s="35"/>
-[...3 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="O5" s="37"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="37"/>
+    </row>
+    <row r="6" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="35"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="Q6" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="37"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="39"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="39"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+    </row>
+    <row r="8" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="26">
         <v>-128</v>
       </c>
       <c r="C8" s="10">
         <v>-170</v>
       </c>
       <c r="D8" s="10">
         <v>-108</v>
       </c>
       <c r="E8" s="8">
         <v>115</v>
       </c>
       <c r="F8" s="8">
         <v>-82</v>
       </c>
       <c r="G8" s="8">
         <v>-335</v>
       </c>
       <c r="H8" s="8">
         <v>-347</v>
       </c>
       <c r="I8" s="8">
         <v>-415</v>
       </c>
       <c r="J8" s="8">
         <v>-440</v>
       </c>
       <c r="K8" s="8">
         <v>-287</v>
       </c>
       <c r="L8" s="10">
         <v>-201</v>
       </c>
       <c r="M8" s="8">
         <v>-274</v>
       </c>
       <c r="N8" s="8">
         <v>-447</v>
       </c>
       <c r="O8" s="10">
         <v>-244</v>
       </c>
       <c r="P8" s="10">
         <v>-123</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="8">
+        <v>-474</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="27">
         <v>817</v>
       </c>
       <c r="C9" s="16">
         <v>384</v>
       </c>
       <c r="D9" s="16">
         <v>342</v>
       </c>
       <c r="E9" s="14">
         <v>805</v>
       </c>
       <c r="F9" s="14">
         <v>488</v>
       </c>
       <c r="G9" s="14">
         <v>694</v>
       </c>
       <c r="H9" s="14">
         <v>874</v>
       </c>
       <c r="I9" s="14">
         <v>1112</v>
       </c>
       <c r="J9" s="14">
         <v>337</v>
       </c>
       <c r="K9" s="14">
         <v>466</v>
       </c>
       <c r="L9" s="16">
         <v>433</v>
       </c>
       <c r="M9" s="14">
         <v>355</v>
       </c>
       <c r="N9" s="14">
         <v>454</v>
       </c>
       <c r="O9" s="16">
         <v>271</v>
       </c>
       <c r="P9" s="16">
         <v>388</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="14">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="27">
         <v>-81</v>
       </c>
       <c r="C10" s="16">
         <v>-61</v>
       </c>
       <c r="D10" s="16">
         <v>-30</v>
       </c>
       <c r="E10" s="14">
         <v>-83</v>
       </c>
       <c r="F10" s="14">
         <v>-95</v>
       </c>
       <c r="G10" s="14">
         <v>-150</v>
       </c>
       <c r="H10" s="14">
         <v>-232</v>
       </c>
       <c r="I10" s="14">
         <v>-355</v>
       </c>
       <c r="J10" s="14">
         <v>-202</v>
       </c>
       <c r="K10" s="14">
         <v>-92</v>
       </c>
       <c r="L10" s="16">
         <v>-151</v>
       </c>
       <c r="M10" s="14">
         <v>-98</v>
       </c>
       <c r="N10" s="14">
         <v>-79</v>
       </c>
       <c r="O10" s="16">
         <v>-16</v>
       </c>
       <c r="P10" s="16">
         <v>-89</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="14">
+        <v>-113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="27">
         <v>-195</v>
       </c>
       <c r="C11" s="16">
         <v>-137</v>
       </c>
       <c r="D11" s="16">
         <v>-141</v>
       </c>
       <c r="E11" s="14">
         <v>-145</v>
       </c>
       <c r="F11" s="14">
         <v>-166</v>
       </c>
       <c r="G11" s="14">
         <v>-228</v>
       </c>
       <c r="H11" s="14">
         <v>-291</v>
       </c>
       <c r="I11" s="14">
         <v>-311</v>
       </c>
       <c r="J11" s="14">
         <v>-214</v>
       </c>
       <c r="K11" s="14">
         <v>-168</v>
       </c>
       <c r="L11" s="16">
         <v>-122</v>
       </c>
       <c r="M11" s="14">
         <v>-99</v>
       </c>
       <c r="N11" s="14">
         <v>-198</v>
       </c>
       <c r="O11" s="16">
         <v>-82</v>
       </c>
       <c r="P11" s="16">
         <v>-116</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="14">
+        <v>-161</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="27">
         <v>-74</v>
       </c>
       <c r="C12" s="16">
         <v>10</v>
       </c>
       <c r="D12" s="16">
         <v>-37</v>
       </c>
       <c r="E12" s="14">
         <v>-75</v>
       </c>
       <c r="F12" s="14">
         <v>-79</v>
       </c>
       <c r="G12" s="14">
         <v>-121</v>
       </c>
       <c r="H12" s="14">
         <v>-120</v>
       </c>
       <c r="I12" s="14">
         <v>-148</v>
       </c>
       <c r="J12" s="14">
         <v>-67</v>
       </c>
       <c r="K12" s="14">
         <v>-83</v>
       </c>
       <c r="L12" s="16">
         <v>-81</v>
       </c>
       <c r="M12" s="14">
         <v>-67</v>
       </c>
       <c r="N12" s="14">
         <v>-132</v>
       </c>
       <c r="O12" s="16">
         <v>-93</v>
       </c>
       <c r="P12" s="16">
         <v>-66</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="14">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="27">
         <v>-141</v>
       </c>
       <c r="C13" s="16">
         <v>-78</v>
       </c>
       <c r="D13" s="16">
         <v>15</v>
       </c>
       <c r="E13" s="14">
         <v>-131</v>
       </c>
       <c r="F13" s="14">
         <v>-132</v>
       </c>
       <c r="G13" s="14">
         <v>-148</v>
       </c>
       <c r="H13" s="14">
         <v>-183</v>
       </c>
       <c r="I13" s="14">
         <v>-267</v>
       </c>
       <c r="J13" s="14">
         <v>-16</v>
       </c>
       <c r="K13" s="14">
         <v>-87</v>
       </c>
       <c r="L13" s="16">
         <v>-58</v>
       </c>
       <c r="M13" s="14">
         <v>-113</v>
       </c>
       <c r="N13" s="14">
         <v>-128</v>
       </c>
       <c r="O13" s="16">
         <v>-53</v>
       </c>
       <c r="P13" s="16">
         <v>-67</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="14">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="27">
         <v>-505</v>
       </c>
       <c r="C14" s="16">
         <v>-390</v>
       </c>
       <c r="D14" s="16">
         <v>-174</v>
       </c>
       <c r="E14" s="14">
         <v>-282</v>
       </c>
       <c r="F14" s="14">
         <v>-166</v>
       </c>
       <c r="G14" s="14">
         <v>-381</v>
       </c>
       <c r="H14" s="14">
         <v>-392</v>
       </c>
       <c r="I14" s="14">
         <v>-424</v>
       </c>
       <c r="J14" s="14">
         <v>-245</v>
       </c>
       <c r="K14" s="14">
         <v>-326</v>
       </c>
       <c r="L14" s="16">
         <v>-188</v>
       </c>
       <c r="M14" s="14">
         <v>-246</v>
       </c>
       <c r="N14" s="14">
         <v>-338</v>
       </c>
       <c r="O14" s="16">
         <v>-289</v>
       </c>
       <c r="P14" s="16">
         <v>-225</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="14">
+        <v>-173</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="27">
         <v>51</v>
       </c>
       <c r="C15" s="16">
         <v>102</v>
       </c>
       <c r="D15" s="16">
         <v>-83</v>
       </c>
       <c r="E15" s="14">
         <v>26</v>
       </c>
       <c r="F15" s="14">
         <v>68</v>
       </c>
       <c r="G15" s="14">
         <v>-1</v>
       </c>
       <c r="H15" s="14">
         <v>-3</v>
       </c>
       <c r="I15" s="14">
         <v>-22</v>
       </c>
       <c r="J15" s="14">
         <v>-33</v>
       </c>
       <c r="K15" s="14">
         <v>3</v>
       </c>
       <c r="L15" s="16">
         <v>-34</v>
       </c>
       <c r="M15" s="14">
         <v>-6</v>
       </c>
       <c r="N15" s="14">
         <v>-26</v>
       </c>
       <c r="O15" s="16">
         <v>18</v>
       </c>
       <c r="P15" s="16">
         <v>52</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="14">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
       <c r="K16" s="40"/>
       <c r="L16" s="40"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
       <c r="P16" s="40"/>
-    </row>
-    <row r="17" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="40"/>
+    </row>
+    <row r="17" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="25">
         <v>644</v>
       </c>
       <c r="C17" s="25">
         <v>375</v>
       </c>
       <c r="D17" s="25">
         <v>326</v>
       </c>
       <c r="E17" s="25">
         <v>799</v>
       </c>
       <c r="F17" s="25">
         <v>464</v>
       </c>
       <c r="G17" s="12">
         <v>571</v>
       </c>
       <c r="H17" s="28">
         <v>687</v>
       </c>
       <c r="I17" s="11">
         <v>796</v>
       </c>
       <c r="J17" s="12">
         <v>251</v>
       </c>
       <c r="K17" s="25">
         <v>432</v>
       </c>
       <c r="L17" s="25">
         <v>288</v>
       </c>
       <c r="M17" s="12">
         <v>216</v>
       </c>
       <c r="N17" s="8">
         <v>366</v>
       </c>
       <c r="O17" s="25">
         <v>269</v>
       </c>
       <c r="P17" s="25">
         <v>352</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="44">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>804</v>
       </c>
       <c r="C18" s="16">
         <v>399</v>
       </c>
       <c r="D18" s="16">
         <v>349</v>
       </c>
       <c r="E18" s="14">
         <v>841</v>
       </c>
       <c r="F18" s="14">
         <v>533</v>
       </c>
       <c r="G18" s="14">
         <v>715</v>
       </c>
       <c r="H18" s="14">
         <v>880</v>
       </c>
       <c r="I18" s="14">
         <v>1143</v>
       </c>
       <c r="J18" s="14">
         <v>329</v>
       </c>
       <c r="K18" s="14">
         <v>484</v>
       </c>
       <c r="L18" s="16">
         <v>470</v>
       </c>
       <c r="M18" s="14">
         <v>366</v>
       </c>
       <c r="N18" s="14">
         <v>444</v>
       </c>
       <c r="O18" s="16">
         <v>283</v>
       </c>
       <c r="P18" s="16">
         <v>388</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="14">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>-127</v>
       </c>
       <c r="C19" s="16">
         <v>-31</v>
       </c>
       <c r="D19" s="16">
         <v>-10</v>
       </c>
       <c r="E19" s="14">
         <v>-10</v>
       </c>
       <c r="F19" s="14">
         <v>-60</v>
       </c>
       <c r="G19" s="14">
         <v>-93</v>
       </c>
       <c r="H19" s="14">
         <v>-182</v>
       </c>
       <c r="I19" s="14">
         <v>-287</v>
       </c>
       <c r="J19" s="14">
         <v>-98</v>
       </c>
       <c r="K19" s="14">
         <v>-54</v>
       </c>
       <c r="L19" s="16">
         <v>-138</v>
       </c>
       <c r="M19" s="14">
         <v>-131</v>
       </c>
       <c r="N19" s="14">
         <v>-36</v>
       </c>
       <c r="O19" s="16">
         <v>-10</v>
       </c>
       <c r="P19" s="16">
         <v>-48</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="14">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>-33</v>
       </c>
       <c r="C20" s="16">
         <v>7</v>
       </c>
       <c r="D20" s="16">
         <v>-13</v>
       </c>
       <c r="E20" s="14">
         <v>-32</v>
       </c>
       <c r="F20" s="14">
         <v>-9</v>
       </c>
       <c r="G20" s="14">
         <v>-51</v>
       </c>
       <c r="H20" s="14">
         <v>-11</v>
       </c>
       <c r="I20" s="14">
         <v>-60</v>
       </c>
       <c r="J20" s="14">
         <v>20</v>
       </c>
       <c r="K20" s="14">
         <v>2</v>
       </c>
       <c r="L20" s="16">
         <v>-44</v>
       </c>
       <c r="M20" s="14">
         <v>-19</v>
       </c>
       <c r="N20" s="14">
         <v>-42</v>
       </c>
       <c r="O20" s="16">
         <v>-4</v>
       </c>
       <c r="P20" s="16">
         <v>12</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="40"/>
       <c r="M21" s="40"/>
       <c r="N21" s="40"/>
       <c r="O21" s="40"/>
       <c r="P21" s="40"/>
-    </row>
-    <row r="22" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="40"/>
+    </row>
+    <row r="22" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="25">
         <v>-772</v>
       </c>
       <c r="C22" s="25">
         <v>-545</v>
       </c>
       <c r="D22" s="25">
         <v>-434</v>
       </c>
       <c r="E22" s="25">
         <v>-684</v>
       </c>
       <c r="F22" s="25">
         <v>-546</v>
       </c>
       <c r="G22" s="12">
         <v>-906</v>
       </c>
       <c r="H22" s="28">
         <v>-1034</v>
       </c>
       <c r="I22" s="11">
         <v>-1211</v>
       </c>
       <c r="J22" s="12">
         <v>-691</v>
       </c>
       <c r="K22" s="25">
         <v>-719</v>
       </c>
       <c r="L22" s="25">
         <v>-489</v>
       </c>
       <c r="M22" s="12">
         <v>-490</v>
       </c>
       <c r="N22" s="31">
         <v>-813</v>
       </c>
       <c r="O22" s="25">
         <v>-513</v>
       </c>
       <c r="P22" s="25">
         <v>-475</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="44">
+        <v>-532</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="18">
         <v>13</v>
       </c>
       <c r="C23" s="16">
         <v>-15</v>
       </c>
       <c r="D23" s="16">
         <v>-7</v>
       </c>
       <c r="E23" s="14">
         <v>-36</v>
       </c>
       <c r="F23" s="14">
         <v>-45</v>
       </c>
       <c r="G23" s="14">
         <v>-21</v>
       </c>
       <c r="H23" s="14">
         <v>-6</v>
       </c>
       <c r="I23" s="14">
         <v>-31</v>
       </c>
       <c r="J23" s="14">
         <v>8</v>
       </c>
       <c r="K23" s="14">
         <v>-18</v>
       </c>
       <c r="L23" s="16">
         <v>-37</v>
       </c>
       <c r="M23" s="14">
         <v>-11</v>
       </c>
       <c r="N23" s="32">
         <v>10</v>
       </c>
       <c r="O23" s="18">
         <v>-12</v>
       </c>
       <c r="P23" s="18">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>46</v>
       </c>
       <c r="C24" s="18">
         <v>-30</v>
       </c>
       <c r="D24" s="18">
         <v>-20</v>
       </c>
       <c r="E24" s="18">
         <v>-73</v>
       </c>
       <c r="F24" s="18">
         <v>-35</v>
       </c>
       <c r="G24" s="5">
         <v>-57</v>
       </c>
       <c r="H24" s="29">
         <v>-50</v>
       </c>
       <c r="I24" s="17">
         <v>-68</v>
       </c>
       <c r="J24" s="5">
         <v>-104</v>
       </c>
       <c r="K24" s="18">
         <v>-38</v>
       </c>
       <c r="L24" s="18">
         <v>-13</v>
       </c>
       <c r="M24" s="5">
         <v>33</v>
       </c>
       <c r="N24" s="32">
         <v>-43</v>
       </c>
       <c r="O24" s="18">
         <v>-6</v>
       </c>
       <c r="P24" s="18">
         <v>-41</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="45">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>-195</v>
       </c>
       <c r="C25" s="16">
         <v>-137</v>
       </c>
       <c r="D25" s="16">
         <v>-141</v>
       </c>
       <c r="E25" s="14">
         <v>-145</v>
       </c>
       <c r="F25" s="14">
         <v>-166</v>
       </c>
       <c r="G25" s="14">
         <v>-228</v>
       </c>
       <c r="H25" s="14">
         <v>-291</v>
       </c>
       <c r="I25" s="14">
         <v>-311</v>
       </c>
       <c r="J25" s="14">
         <v>-214</v>
       </c>
       <c r="K25" s="14">
         <v>-168</v>
       </c>
       <c r="L25" s="16">
         <v>-122</v>
       </c>
       <c r="M25" s="14">
         <v>-99</v>
       </c>
       <c r="N25" s="32">
         <v>-198</v>
       </c>
       <c r="O25" s="16">
         <v>-82</v>
       </c>
       <c r="P25" s="16">
         <v>-116</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="14">
+        <v>-161</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>-74</v>
       </c>
       <c r="C26" s="16">
         <v>10</v>
       </c>
       <c r="D26" s="16">
         <v>-37</v>
       </c>
       <c r="E26" s="14">
         <v>-75</v>
       </c>
       <c r="F26" s="14">
         <v>-79</v>
       </c>
       <c r="G26" s="14">
         <v>-121</v>
       </c>
       <c r="H26" s="14">
         <v>-120</v>
       </c>
       <c r="I26" s="14">
         <v>-148</v>
       </c>
       <c r="J26" s="14">
         <v>-67</v>
       </c>
       <c r="K26" s="14">
         <v>-83</v>
       </c>
       <c r="L26" s="16">
         <v>-81</v>
       </c>
       <c r="M26" s="14">
         <v>-67</v>
       </c>
       <c r="N26" s="32">
         <v>-132</v>
       </c>
       <c r="O26" s="16">
         <v>-93</v>
       </c>
       <c r="P26" s="16">
         <v>-66</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="14">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>-141</v>
       </c>
       <c r="C27" s="16">
         <v>-78</v>
       </c>
       <c r="D27" s="16">
         <v>15</v>
       </c>
       <c r="E27" s="14">
         <v>-131</v>
       </c>
       <c r="F27" s="14">
         <v>-132</v>
       </c>
       <c r="G27" s="14">
         <v>-148</v>
       </c>
       <c r="H27" s="14">
         <v>-183</v>
       </c>
       <c r="I27" s="14">
         <v>-267</v>
       </c>
       <c r="J27" s="14">
         <v>-16</v>
       </c>
       <c r="K27" s="14">
         <v>-87</v>
       </c>
       <c r="L27" s="16">
         <v>-58</v>
       </c>
       <c r="M27" s="14">
         <v>-113</v>
       </c>
       <c r="N27" s="32">
         <v>-128</v>
       </c>
       <c r="O27" s="16">
         <v>-53</v>
       </c>
       <c r="P27" s="16">
         <v>-67</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="14">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>-505</v>
       </c>
       <c r="C28" s="16">
         <v>-390</v>
       </c>
       <c r="D28" s="16">
         <v>-174</v>
       </c>
       <c r="E28" s="14">
         <v>-282</v>
       </c>
       <c r="F28" s="14">
         <v>-166</v>
       </c>
       <c r="G28" s="14">
         <v>-381</v>
       </c>
       <c r="H28" s="14">
         <v>-392</v>
       </c>
       <c r="I28" s="14">
         <v>-424</v>
       </c>
       <c r="J28" s="14">
         <v>-245</v>
       </c>
       <c r="K28" s="14">
         <v>-326</v>
       </c>
       <c r="L28" s="16">
         <v>-188</v>
       </c>
       <c r="M28" s="14">
         <v>-246</v>
       </c>
       <c r="N28" s="32">
         <v>-338</v>
       </c>
       <c r="O28" s="16">
         <v>-289</v>
       </c>
       <c r="P28" s="16">
         <v>-225</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="14">
+        <v>-173</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="22">
         <v>84</v>
       </c>
       <c r="C29" s="22">
         <v>95</v>
       </c>
       <c r="D29" s="22">
         <v>-70</v>
       </c>
       <c r="E29" s="22">
         <v>58</v>
       </c>
       <c r="F29" s="22">
         <v>77</v>
       </c>
       <c r="G29" s="20">
         <v>50</v>
       </c>
       <c r="H29" s="30">
         <v>8</v>
       </c>
       <c r="I29" s="21">
         <v>38</v>
       </c>
       <c r="J29" s="20">
         <v>-53</v>
       </c>
       <c r="K29" s="22">
         <v>1</v>
       </c>
       <c r="L29" s="22">
         <v>10</v>
       </c>
       <c r="M29" s="20">
         <v>13</v>
       </c>
       <c r="N29" s="33">
         <v>16</v>
       </c>
       <c r="O29" s="22">
         <v>22</v>
       </c>
       <c r="P29" s="22">
         <v>40</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="46">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="24" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" s="5"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" s="5"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="5"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>The number of departures within</vt:lpstr>