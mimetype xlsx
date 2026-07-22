--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="The number of departures within" sheetId="2" r:id="rId2"/>
     <sheet name="Net internal migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="28">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>* according to current accounting</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
@@ -390,88 +390,88 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -749,185 +749,191 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B37" sqref="B37"/>
+      <selection pane="bottomLeft" activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="4" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="38" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="38"/>
-[...17 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="36">
+    <row r="5" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="44"/>
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="37"/>
-[...10 lines deleted...]
-      <c r="N5" s="36">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="37"/>
-[...4 lines deleted...]
-      <c r="A6" s="35"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+    </row>
+    <row r="6" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="45"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="R6" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="39"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43"/>
+    </row>
+    <row r="8" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="26">
         <v>5818</v>
       </c>
       <c r="C8" s="10">
         <v>4695</v>
       </c>
       <c r="D8" s="10">
         <v>3347</v>
       </c>
       <c r="E8" s="8">
         <v>5056</v>
       </c>
       <c r="F8" s="8">
         <v>4738</v>
       </c>
       <c r="G8" s="8">
         <v>5195</v>
       </c>
       <c r="H8" s="8">
         <v>6142</v>
       </c>
       <c r="I8" s="8">
@@ -935,52 +941,55 @@
       </c>
       <c r="J8" s="8">
         <v>5824</v>
       </c>
       <c r="K8" s="8">
         <v>4978</v>
       </c>
       <c r="L8" s="10">
         <v>4569</v>
       </c>
       <c r="M8" s="8">
         <v>4273</v>
       </c>
       <c r="N8" s="8">
         <v>5676</v>
       </c>
       <c r="O8" s="10">
         <v>4806</v>
       </c>
       <c r="P8" s="8">
         <v>5253</v>
       </c>
       <c r="Q8" s="8">
         <v>5396</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="8">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="27">
         <v>2677</v>
       </c>
       <c r="C9" s="16">
         <v>2117</v>
       </c>
       <c r="D9" s="16">
         <v>1563</v>
       </c>
       <c r="E9" s="14">
         <v>2432</v>
       </c>
       <c r="F9" s="14">
         <v>2159</v>
       </c>
       <c r="G9" s="14">
         <v>2614</v>
       </c>
       <c r="H9" s="14">
         <v>3059</v>
       </c>
       <c r="I9" s="14">
@@ -988,52 +997,55 @@
       </c>
       <c r="J9" s="14">
         <v>2660</v>
       </c>
       <c r="K9" s="14">
         <v>2272</v>
       </c>
       <c r="L9" s="16">
         <v>2069</v>
       </c>
       <c r="M9" s="14">
         <v>2058</v>
       </c>
       <c r="N9" s="14">
         <v>2670</v>
       </c>
       <c r="O9" s="16">
         <v>2192</v>
       </c>
       <c r="P9" s="14">
         <v>2472</v>
       </c>
       <c r="Q9" s="14">
         <v>2458</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="14">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="27">
         <v>887</v>
       </c>
       <c r="C10" s="16">
         <v>757</v>
       </c>
       <c r="D10" s="16">
         <v>512</v>
       </c>
       <c r="E10" s="14">
         <v>813</v>
       </c>
       <c r="F10" s="14">
         <v>747</v>
       </c>
       <c r="G10" s="14">
         <v>763</v>
       </c>
       <c r="H10" s="14">
         <v>826</v>
       </c>
       <c r="I10" s="14">
@@ -1041,52 +1053,55 @@
       </c>
       <c r="J10" s="14">
         <v>860</v>
       </c>
       <c r="K10" s="14">
         <v>759</v>
       </c>
       <c r="L10" s="16">
         <v>665</v>
       </c>
       <c r="M10" s="14">
         <v>688</v>
       </c>
       <c r="N10" s="14">
         <v>890</v>
       </c>
       <c r="O10" s="16">
         <v>766</v>
       </c>
       <c r="P10" s="14">
         <v>847</v>
       </c>
       <c r="Q10" s="14">
         <v>780</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="14">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="27">
         <v>186</v>
       </c>
       <c r="C11" s="16">
         <v>146</v>
       </c>
       <c r="D11" s="16">
         <v>102</v>
       </c>
       <c r="E11" s="14">
         <v>141</v>
       </c>
       <c r="F11" s="14">
         <v>126</v>
       </c>
       <c r="G11" s="14">
         <v>143</v>
       </c>
       <c r="H11" s="14">
         <v>162</v>
       </c>
       <c r="I11" s="14">
@@ -1094,52 +1109,55 @@
       </c>
       <c r="J11" s="14">
         <v>213</v>
       </c>
       <c r="K11" s="14">
         <v>153</v>
       </c>
       <c r="L11" s="16">
         <v>174</v>
       </c>
       <c r="M11" s="14">
         <v>144</v>
       </c>
       <c r="N11" s="14">
         <v>203</v>
       </c>
       <c r="O11" s="16">
         <v>222</v>
       </c>
       <c r="P11" s="14">
         <v>195</v>
       </c>
       <c r="Q11" s="14">
         <v>167</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="14">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="27">
         <v>200</v>
       </c>
       <c r="C12" s="16">
         <v>189</v>
       </c>
       <c r="D12" s="16">
         <v>120</v>
       </c>
       <c r="E12" s="14">
         <v>193</v>
       </c>
       <c r="F12" s="14">
         <v>121</v>
       </c>
       <c r="G12" s="14">
         <v>119</v>
       </c>
       <c r="H12" s="14">
         <v>179</v>
       </c>
       <c r="I12" s="14">
@@ -1147,52 +1165,55 @@
       </c>
       <c r="J12" s="14">
         <v>204</v>
       </c>
       <c r="K12" s="14">
         <v>141</v>
       </c>
       <c r="L12" s="16">
         <v>139</v>
       </c>
       <c r="M12" s="14">
         <v>133</v>
       </c>
       <c r="N12" s="14">
         <v>174</v>
       </c>
       <c r="O12" s="16">
         <v>156</v>
       </c>
       <c r="P12" s="14">
         <v>182</v>
       </c>
       <c r="Q12" s="14">
         <v>158</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="14">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="27">
         <v>157</v>
       </c>
       <c r="C13" s="16">
         <v>145</v>
       </c>
       <c r="D13" s="16">
         <v>113</v>
       </c>
       <c r="E13" s="14">
         <v>111</v>
       </c>
       <c r="F13" s="14">
         <v>84</v>
       </c>
       <c r="G13" s="14">
         <v>92</v>
       </c>
       <c r="H13" s="14">
         <v>121</v>
       </c>
       <c r="I13" s="14">
@@ -1200,52 +1221,55 @@
       </c>
       <c r="J13" s="14">
         <v>169</v>
       </c>
       <c r="K13" s="14">
         <v>122</v>
       </c>
       <c r="L13" s="16">
         <v>105</v>
       </c>
       <c r="M13" s="14">
         <v>97</v>
       </c>
       <c r="N13" s="14">
         <v>160</v>
       </c>
       <c r="O13" s="16">
         <v>152</v>
       </c>
       <c r="P13" s="14">
         <v>136</v>
       </c>
       <c r="Q13" s="14">
         <v>175</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="14">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="27">
         <v>1262</v>
       </c>
       <c r="C14" s="16">
         <v>974</v>
       </c>
       <c r="D14" s="16">
         <v>736</v>
       </c>
       <c r="E14" s="14">
         <v>1028</v>
       </c>
       <c r="F14" s="14">
         <v>1099</v>
       </c>
       <c r="G14" s="14">
         <v>1128</v>
       </c>
       <c r="H14" s="14">
         <v>1385</v>
       </c>
       <c r="I14" s="14">
@@ -1253,52 +1277,55 @@
       </c>
       <c r="J14" s="14">
         <v>1345</v>
       </c>
       <c r="K14" s="14">
         <v>1129</v>
       </c>
       <c r="L14" s="16">
         <v>1098</v>
       </c>
       <c r="M14" s="14">
         <v>866</v>
       </c>
       <c r="N14" s="14">
         <v>1187</v>
       </c>
       <c r="O14" s="16">
         <v>976</v>
       </c>
       <c r="P14" s="14">
         <v>1064</v>
       </c>
       <c r="Q14" s="14">
         <v>1251</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="14">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="27">
         <v>449</v>
       </c>
       <c r="C15" s="16">
         <v>367</v>
       </c>
       <c r="D15" s="16">
         <v>201</v>
       </c>
       <c r="E15" s="14">
         <v>338</v>
       </c>
       <c r="F15" s="14">
         <v>402</v>
       </c>
       <c r="G15" s="14">
         <v>336</v>
       </c>
       <c r="H15" s="14">
         <v>410</v>
       </c>
       <c r="I15" s="14">
@@ -1306,126 +1333,133 @@
       </c>
       <c r="J15" s="14">
         <v>373</v>
       </c>
       <c r="K15" s="14">
         <v>402</v>
       </c>
       <c r="L15" s="16">
         <v>319</v>
       </c>
       <c r="M15" s="14">
         <v>287</v>
       </c>
       <c r="N15" s="14">
         <v>392</v>
       </c>
       <c r="O15" s="16">
         <v>342</v>
       </c>
       <c r="P15" s="14">
         <v>357</v>
       </c>
       <c r="Q15" s="14">
         <v>407</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="40" t="s">
+      <c r="R15" s="14">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="40"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+    </row>
+    <row r="17" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="11">
         <v>3044</v>
       </c>
       <c r="C17" s="11">
         <v>2494</v>
       </c>
       <c r="D17" s="11">
         <v>1810</v>
       </c>
       <c r="E17" s="11">
         <v>2815</v>
       </c>
       <c r="F17" s="11">
         <v>2506</v>
       </c>
       <c r="G17" s="11">
         <v>2941</v>
       </c>
       <c r="H17" s="9">
         <v>3394</v>
       </c>
       <c r="I17" s="11">
         <v>3757</v>
       </c>
       <c r="J17" s="9">
         <v>3056</v>
       </c>
       <c r="K17" s="11">
         <v>2650</v>
       </c>
       <c r="L17" s="11">
         <v>2353</v>
       </c>
       <c r="M17" s="9">
         <v>2312</v>
       </c>
       <c r="N17" s="8">
         <v>3082</v>
       </c>
       <c r="O17" s="11">
         <v>2554</v>
       </c>
       <c r="P17" s="11">
         <v>2882</v>
       </c>
-      <c r="Q17" s="41">
+      <c r="Q17" s="34">
         <v>2836</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="34">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>2586</v>
       </c>
       <c r="C18" s="16">
         <v>2073</v>
       </c>
       <c r="D18" s="16">
         <v>1519</v>
       </c>
       <c r="E18" s="14">
         <v>2365</v>
       </c>
       <c r="F18" s="14">
         <v>2110</v>
       </c>
       <c r="G18" s="14">
         <v>2557</v>
       </c>
       <c r="H18" s="14">
         <v>2971</v>
       </c>
       <c r="I18" s="14">
@@ -1433,52 +1467,55 @@
       </c>
       <c r="J18" s="14">
         <v>2576</v>
       </c>
       <c r="K18" s="14">
         <v>2219</v>
       </c>
       <c r="L18" s="16">
         <v>2033</v>
       </c>
       <c r="M18" s="14">
         <v>1999</v>
       </c>
       <c r="N18" s="14">
         <v>2591</v>
       </c>
       <c r="O18" s="16">
         <v>2130</v>
       </c>
       <c r="P18" s="14">
         <v>2397</v>
       </c>
       <c r="Q18" s="14">
         <v>2372</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="14">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>414</v>
       </c>
       <c r="C19" s="16">
         <v>375</v>
       </c>
       <c r="D19" s="16">
         <v>255</v>
       </c>
       <c r="E19" s="14">
         <v>421</v>
       </c>
       <c r="F19" s="14">
         <v>360</v>
       </c>
       <c r="G19" s="14">
         <v>362</v>
       </c>
       <c r="H19" s="14">
         <v>388</v>
       </c>
       <c r="I19" s="14">
@@ -1486,52 +1523,55 @@
       </c>
       <c r="J19" s="14">
         <v>417</v>
       </c>
       <c r="K19" s="14">
         <v>374</v>
       </c>
       <c r="L19" s="16">
         <v>284</v>
       </c>
       <c r="M19" s="14">
         <v>296</v>
       </c>
       <c r="N19" s="14">
         <v>464</v>
       </c>
       <c r="O19" s="16">
         <v>382</v>
       </c>
       <c r="P19" s="14">
         <v>446</v>
       </c>
       <c r="Q19" s="14">
         <v>409</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="14">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>44</v>
       </c>
       <c r="C20" s="16">
         <v>46</v>
       </c>
       <c r="D20" s="16">
         <v>36</v>
       </c>
       <c r="E20" s="14">
         <v>29</v>
       </c>
       <c r="F20" s="14">
         <v>36</v>
       </c>
       <c r="G20" s="14">
         <v>22</v>
       </c>
       <c r="H20" s="14">
         <v>35</v>
       </c>
       <c r="I20" s="14">
@@ -1539,126 +1579,133 @@
       </c>
       <c r="J20" s="14">
         <v>63</v>
       </c>
       <c r="K20" s="14">
         <v>57</v>
       </c>
       <c r="L20" s="16">
         <v>36</v>
       </c>
       <c r="M20" s="14">
         <v>17</v>
       </c>
       <c r="N20" s="14">
         <v>27</v>
       </c>
       <c r="O20" s="16">
         <v>42</v>
       </c>
       <c r="P20" s="14">
         <v>39</v>
       </c>
       <c r="Q20" s="14">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="40" t="s">
+      <c r="R20" s="14">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="40"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="46"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+    </row>
+    <row r="22" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="11">
         <v>2774</v>
       </c>
       <c r="C22" s="11">
         <v>2201</v>
       </c>
       <c r="D22" s="11">
         <v>1537</v>
       </c>
       <c r="E22" s="11">
         <v>2241</v>
       </c>
       <c r="F22" s="11">
         <v>2232</v>
       </c>
       <c r="G22" s="11">
         <v>2254</v>
       </c>
       <c r="H22" s="9">
         <v>2748</v>
       </c>
       <c r="I22" s="11">
         <v>2983</v>
       </c>
       <c r="J22" s="9">
         <v>2768</v>
       </c>
       <c r="K22" s="11">
         <v>2328</v>
       </c>
       <c r="L22" s="11">
         <v>2216</v>
       </c>
       <c r="M22" s="9">
         <v>1961</v>
       </c>
       <c r="N22" s="31">
         <v>2594</v>
       </c>
       <c r="O22" s="11">
         <v>2252</v>
       </c>
       <c r="P22" s="11">
         <v>2371</v>
       </c>
-      <c r="Q22" s="41">
+      <c r="Q22" s="34">
         <v>2560</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="34">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="16">
         <v>91</v>
       </c>
       <c r="C23" s="16">
         <v>44</v>
       </c>
       <c r="D23" s="16">
         <v>44</v>
       </c>
       <c r="E23" s="14">
         <v>67</v>
       </c>
       <c r="F23" s="14">
         <v>49</v>
       </c>
       <c r="G23" s="14">
         <v>57</v>
       </c>
       <c r="H23" s="14">
         <v>88</v>
       </c>
       <c r="I23" s="14">
@@ -1666,105 +1713,111 @@
       </c>
       <c r="J23" s="15">
         <v>84</v>
       </c>
       <c r="K23" s="14">
         <v>53</v>
       </c>
       <c r="L23" s="16">
         <v>36</v>
       </c>
       <c r="M23" s="14">
         <v>59</v>
       </c>
       <c r="N23" s="32">
         <v>79</v>
       </c>
       <c r="O23" s="17">
         <v>62</v>
       </c>
       <c r="P23" s="17">
         <v>75</v>
       </c>
       <c r="Q23" s="14">
         <v>86</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="14">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>473</v>
       </c>
       <c r="C24" s="17">
         <v>382</v>
       </c>
       <c r="D24" s="17">
         <v>257</v>
       </c>
       <c r="E24" s="17">
         <v>392</v>
       </c>
       <c r="F24" s="17">
         <v>387</v>
       </c>
       <c r="G24" s="17">
         <v>401</v>
       </c>
       <c r="H24" s="15">
         <v>438</v>
       </c>
       <c r="I24" s="17">
         <v>444</v>
       </c>
       <c r="J24" s="15">
         <v>443</v>
       </c>
       <c r="K24" s="17">
         <v>385</v>
       </c>
       <c r="L24" s="17">
         <v>381</v>
       </c>
       <c r="M24" s="15">
         <v>392</v>
       </c>
       <c r="N24" s="32">
         <v>426</v>
       </c>
       <c r="O24" s="17">
         <v>384</v>
       </c>
       <c r="P24" s="17">
         <v>401</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="35">
         <v>371</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="35">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>186</v>
       </c>
       <c r="C25" s="16">
         <v>146</v>
       </c>
       <c r="D25" s="16">
         <v>102</v>
       </c>
       <c r="E25" s="14">
         <v>141</v>
       </c>
       <c r="F25" s="14">
         <v>126</v>
       </c>
       <c r="G25" s="14">
         <v>143</v>
       </c>
       <c r="H25" s="14">
         <v>162</v>
       </c>
       <c r="I25" s="14">
@@ -1772,52 +1825,55 @@
       </c>
       <c r="J25" s="14">
         <v>213</v>
       </c>
       <c r="K25" s="14">
         <v>153</v>
       </c>
       <c r="L25" s="16">
         <v>174</v>
       </c>
       <c r="M25" s="14">
         <v>144</v>
       </c>
       <c r="N25" s="32">
         <v>203</v>
       </c>
       <c r="O25" s="16">
         <v>222</v>
       </c>
       <c r="P25" s="14">
         <v>195</v>
       </c>
       <c r="Q25" s="14">
         <v>167</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="14">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>200</v>
       </c>
       <c r="C26" s="16">
         <v>189</v>
       </c>
       <c r="D26" s="16">
         <v>120</v>
       </c>
       <c r="E26" s="14">
         <v>193</v>
       </c>
       <c r="F26" s="14">
         <v>121</v>
       </c>
       <c r="G26" s="14">
         <v>119</v>
       </c>
       <c r="H26" s="14">
         <v>179</v>
       </c>
       <c r="I26" s="14">
@@ -1825,52 +1881,55 @@
       </c>
       <c r="J26" s="14">
         <v>204</v>
       </c>
       <c r="K26" s="14">
         <v>141</v>
       </c>
       <c r="L26" s="16">
         <v>139</v>
       </c>
       <c r="M26" s="14">
         <v>133</v>
       </c>
       <c r="N26" s="32">
         <v>174</v>
       </c>
       <c r="O26" s="16">
         <v>156</v>
       </c>
       <c r="P26" s="14">
         <v>182</v>
       </c>
       <c r="Q26" s="14">
         <v>158</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="14">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>157</v>
       </c>
       <c r="C27" s="16">
         <v>145</v>
       </c>
       <c r="D27" s="16">
         <v>113</v>
       </c>
       <c r="E27" s="14">
         <v>111</v>
       </c>
       <c r="F27" s="14">
         <v>84</v>
       </c>
       <c r="G27" s="14">
         <v>92</v>
       </c>
       <c r="H27" s="14">
         <v>121</v>
       </c>
       <c r="I27" s="14">
@@ -1878,52 +1937,55 @@
       </c>
       <c r="J27" s="14">
         <v>169</v>
       </c>
       <c r="K27" s="14">
         <v>122</v>
       </c>
       <c r="L27" s="16">
         <v>105</v>
       </c>
       <c r="M27" s="14">
         <v>97</v>
       </c>
       <c r="N27" s="32">
         <v>160</v>
       </c>
       <c r="O27" s="16">
         <v>152</v>
       </c>
       <c r="P27" s="14">
         <v>136</v>
       </c>
       <c r="Q27" s="14">
         <v>175</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="14">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>1262</v>
       </c>
       <c r="C28" s="16">
         <v>974</v>
       </c>
       <c r="D28" s="16">
         <v>736</v>
       </c>
       <c r="E28" s="14">
         <v>1028</v>
       </c>
       <c r="F28" s="14">
         <v>1099</v>
       </c>
       <c r="G28" s="14">
         <v>1128</v>
       </c>
       <c r="H28" s="14">
         <v>1385</v>
       </c>
       <c r="I28" s="14">
@@ -1931,262 +1993,274 @@
       </c>
       <c r="J28" s="14">
         <v>1345</v>
       </c>
       <c r="K28" s="14">
         <v>1129</v>
       </c>
       <c r="L28" s="16">
         <v>1098</v>
       </c>
       <c r="M28" s="14">
         <v>866</v>
       </c>
       <c r="N28" s="32">
         <v>1187</v>
       </c>
       <c r="O28" s="16">
         <v>976</v>
       </c>
       <c r="P28" s="14">
         <v>1064</v>
       </c>
       <c r="Q28" s="14">
         <v>1251</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="14">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="22">
         <v>405</v>
       </c>
       <c r="C29" s="21">
         <v>321</v>
       </c>
       <c r="D29" s="21">
         <v>165</v>
       </c>
       <c r="E29" s="21">
         <v>309</v>
       </c>
       <c r="F29" s="21">
         <v>366</v>
       </c>
       <c r="G29" s="21">
         <v>314</v>
       </c>
       <c r="H29" s="23">
         <v>375</v>
       </c>
       <c r="I29" s="21">
         <v>408</v>
       </c>
       <c r="J29" s="23">
         <v>310</v>
       </c>
       <c r="K29" s="21">
         <v>345</v>
       </c>
       <c r="L29" s="21">
         <v>283</v>
       </c>
       <c r="M29" s="23">
         <v>270</v>
       </c>
       <c r="N29" s="33">
         <v>365</v>
       </c>
       <c r="O29" s="21">
         <v>300</v>
       </c>
       <c r="P29" s="21">
         <v>318</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q29" s="36">
         <v>352</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="36">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="24" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S25" sqref="S25"/>
+      <selection activeCell="U24" sqref="U24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="38" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="38"/>
-[...16 lines deleted...]
-    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="F4" s="3"/>
-      <c r="Q4" s="3" t="s">
+      <c r="R4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="36">
+    <row r="5" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="44"/>
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="37"/>
-[...10 lines deleted...]
-      <c r="N5" s="36">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="37"/>
-[...4 lines deleted...]
-      <c r="A6" s="35"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+    </row>
+    <row r="6" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="45"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="R6" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="39"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43"/>
+    </row>
+    <row r="8" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="26">
         <v>5946</v>
       </c>
       <c r="C8" s="10">
         <v>4865</v>
       </c>
       <c r="D8" s="10">
         <v>3455</v>
       </c>
       <c r="E8" s="8">
         <v>4941</v>
       </c>
       <c r="F8" s="8">
         <v>4820</v>
       </c>
       <c r="G8" s="8">
         <v>5530</v>
       </c>
       <c r="H8" s="8">
         <v>6489</v>
       </c>
       <c r="I8" s="8">
@@ -2194,52 +2268,55 @@
       </c>
       <c r="J8" s="8">
         <v>6264</v>
       </c>
       <c r="K8" s="8">
         <v>5265</v>
       </c>
       <c r="L8" s="10">
         <v>4770</v>
       </c>
       <c r="M8" s="8">
         <v>4547</v>
       </c>
       <c r="N8" s="8">
         <v>6123</v>
       </c>
       <c r="O8" s="10">
         <v>5050</v>
       </c>
       <c r="P8" s="10">
         <v>5376</v>
       </c>
       <c r="Q8" s="8">
         <v>5870</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="8">
+        <v>4430</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="27">
         <v>1860</v>
       </c>
       <c r="C9" s="16">
         <v>1733</v>
       </c>
       <c r="D9" s="16">
         <v>1221</v>
       </c>
       <c r="E9" s="14">
         <v>1627</v>
       </c>
       <c r="F9" s="14">
         <v>1671</v>
       </c>
       <c r="G9" s="14">
         <v>1920</v>
       </c>
       <c r="H9" s="14">
         <v>2185</v>
       </c>
       <c r="I9" s="14">
@@ -2247,52 +2324,55 @@
       </c>
       <c r="J9" s="14">
         <v>2323</v>
       </c>
       <c r="K9" s="14">
         <v>1806</v>
       </c>
       <c r="L9" s="16">
         <v>1636</v>
       </c>
       <c r="M9" s="14">
         <v>1703</v>
       </c>
       <c r="N9" s="14">
         <v>2216</v>
       </c>
       <c r="O9" s="16">
         <v>1921</v>
       </c>
       <c r="P9" s="16">
         <v>2084</v>
       </c>
       <c r="Q9" s="14">
         <v>2333</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="14">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="27">
         <v>968</v>
       </c>
       <c r="C10" s="16">
         <v>818</v>
       </c>
       <c r="D10" s="16">
         <v>542</v>
       </c>
       <c r="E10" s="14">
         <v>896</v>
       </c>
       <c r="F10" s="14">
         <v>842</v>
       </c>
       <c r="G10" s="14">
         <v>913</v>
       </c>
       <c r="H10" s="14">
         <v>1058</v>
       </c>
       <c r="I10" s="14">
@@ -2300,52 +2380,55 @@
       </c>
       <c r="J10" s="14">
         <v>1062</v>
       </c>
       <c r="K10" s="14">
         <v>851</v>
       </c>
       <c r="L10" s="16">
         <v>816</v>
       </c>
       <c r="M10" s="14">
         <v>786</v>
       </c>
       <c r="N10" s="14">
         <v>969</v>
       </c>
       <c r="O10" s="16">
         <v>782</v>
       </c>
       <c r="P10" s="16">
         <v>936</v>
       </c>
       <c r="Q10" s="14">
         <v>893</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="14">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="27">
         <v>381</v>
       </c>
       <c r="C11" s="16">
         <v>283</v>
       </c>
       <c r="D11" s="16">
         <v>243</v>
       </c>
       <c r="E11" s="14">
         <v>286</v>
       </c>
       <c r="F11" s="14">
         <v>292</v>
       </c>
       <c r="G11" s="14">
         <v>371</v>
       </c>
       <c r="H11" s="14">
         <v>453</v>
       </c>
       <c r="I11" s="14">
@@ -2353,52 +2436,55 @@
       </c>
       <c r="J11" s="14">
         <v>427</v>
       </c>
       <c r="K11" s="14">
         <v>321</v>
       </c>
       <c r="L11" s="16">
         <v>296</v>
       </c>
       <c r="M11" s="14">
         <v>243</v>
       </c>
       <c r="N11" s="14">
         <v>401</v>
       </c>
       <c r="O11" s="16">
         <v>304</v>
       </c>
       <c r="P11" s="16">
         <v>311</v>
       </c>
       <c r="Q11" s="14">
         <v>328</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="14">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="27">
         <v>274</v>
       </c>
       <c r="C12" s="16">
         <v>179</v>
       </c>
       <c r="D12" s="16">
         <v>157</v>
       </c>
       <c r="E12" s="14">
         <v>268</v>
       </c>
       <c r="F12" s="14">
         <v>200</v>
       </c>
       <c r="G12" s="14">
         <v>240</v>
       </c>
       <c r="H12" s="14">
         <v>299</v>
       </c>
       <c r="I12" s="14">
@@ -2406,52 +2492,55 @@
       </c>
       <c r="J12" s="14">
         <v>271</v>
       </c>
       <c r="K12" s="14">
         <v>224</v>
       </c>
       <c r="L12" s="16">
         <v>220</v>
       </c>
       <c r="M12" s="14">
         <v>200</v>
       </c>
       <c r="N12" s="14">
         <v>306</v>
       </c>
       <c r="O12" s="16">
         <v>249</v>
       </c>
       <c r="P12" s="16">
         <v>248</v>
       </c>
       <c r="Q12" s="14">
         <v>284</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="14">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="27">
         <v>298</v>
       </c>
       <c r="C13" s="16">
         <v>223</v>
       </c>
       <c r="D13" s="16">
         <v>98</v>
       </c>
       <c r="E13" s="14">
         <v>242</v>
       </c>
       <c r="F13" s="14">
         <v>216</v>
       </c>
       <c r="G13" s="14">
         <v>240</v>
       </c>
       <c r="H13" s="14">
         <v>304</v>
       </c>
       <c r="I13" s="14">
@@ -2459,52 +2548,55 @@
       </c>
       <c r="J13" s="14">
         <v>185</v>
       </c>
       <c r="K13" s="14">
         <v>209</v>
       </c>
       <c r="L13" s="16">
         <v>163</v>
       </c>
       <c r="M13" s="14">
         <v>210</v>
       </c>
       <c r="N13" s="14">
         <v>288</v>
       </c>
       <c r="O13" s="16">
         <v>205</v>
       </c>
       <c r="P13" s="16">
         <v>203</v>
       </c>
       <c r="Q13" s="14">
         <v>249</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="14">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="27">
         <v>1767</v>
       </c>
       <c r="C14" s="16">
         <v>1364</v>
       </c>
       <c r="D14" s="16">
         <v>910</v>
       </c>
       <c r="E14" s="14">
         <v>1310</v>
       </c>
       <c r="F14" s="14">
         <v>1265</v>
       </c>
       <c r="G14" s="14">
         <v>1509</v>
       </c>
       <c r="H14" s="14">
         <v>1777</v>
       </c>
       <c r="I14" s="14">
@@ -2512,52 +2604,55 @@
       </c>
       <c r="J14" s="14">
         <v>1590</v>
       </c>
       <c r="K14" s="14">
         <v>1455</v>
       </c>
       <c r="L14" s="16">
         <v>1286</v>
       </c>
       <c r="M14" s="14">
         <v>1112</v>
       </c>
       <c r="N14" s="14">
         <v>1525</v>
       </c>
       <c r="O14" s="16">
         <v>1265</v>
       </c>
       <c r="P14" s="16">
         <v>1289</v>
       </c>
       <c r="Q14" s="14">
         <v>1424</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="14">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="27">
         <v>398</v>
       </c>
       <c r="C15" s="16">
         <v>265</v>
       </c>
       <c r="D15" s="16">
         <v>284</v>
       </c>
       <c r="E15" s="14">
         <v>312</v>
       </c>
       <c r="F15" s="14">
         <v>334</v>
       </c>
       <c r="G15" s="14">
         <v>337</v>
       </c>
       <c r="H15" s="14">
         <v>413</v>
       </c>
       <c r="I15" s="14">
@@ -2565,126 +2660,133 @@
       </c>
       <c r="J15" s="14">
         <v>406</v>
       </c>
       <c r="K15" s="14">
         <v>399</v>
       </c>
       <c r="L15" s="16">
         <v>353</v>
       </c>
       <c r="M15" s="14">
         <v>293</v>
       </c>
       <c r="N15" s="14">
         <v>418</v>
       </c>
       <c r="O15" s="16">
         <v>324</v>
       </c>
       <c r="P15" s="16">
         <v>305</v>
       </c>
       <c r="Q15" s="14">
         <v>359</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="40" t="s">
+      <c r="R15" s="14">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="40"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+    </row>
+    <row r="17" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="11">
         <v>2400</v>
       </c>
       <c r="C17" s="11">
         <v>2119</v>
       </c>
       <c r="D17" s="11">
         <v>1484</v>
       </c>
       <c r="E17" s="11">
         <v>2016</v>
       </c>
       <c r="F17" s="11">
         <v>2042</v>
       </c>
       <c r="G17" s="11">
         <v>2370</v>
       </c>
       <c r="H17" s="28">
         <v>2707</v>
       </c>
       <c r="I17" s="11">
         <v>2961</v>
       </c>
       <c r="J17" s="9">
         <v>2805</v>
       </c>
       <c r="K17" s="11">
         <v>2218</v>
       </c>
       <c r="L17" s="11">
         <v>2065</v>
       </c>
       <c r="M17" s="9">
         <v>2096</v>
       </c>
       <c r="N17" s="8">
         <v>2716</v>
       </c>
       <c r="O17" s="11">
         <v>2285</v>
       </c>
       <c r="P17" s="9">
         <v>2530</v>
       </c>
-      <c r="Q17" s="41">
+      <c r="Q17" s="34">
         <v>2778</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="34">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>1782</v>
       </c>
       <c r="C18" s="16">
         <v>1674</v>
       </c>
       <c r="D18" s="16">
         <v>1170</v>
       </c>
       <c r="E18" s="14">
         <v>1524</v>
       </c>
       <c r="F18" s="14">
         <v>1577</v>
       </c>
       <c r="G18" s="14">
         <v>1842</v>
       </c>
       <c r="H18" s="14">
         <v>2091</v>
       </c>
       <c r="I18" s="14">
@@ -2692,52 +2794,55 @@
       </c>
       <c r="J18" s="14">
         <v>2247</v>
       </c>
       <c r="K18" s="14">
         <v>1735</v>
       </c>
       <c r="L18" s="16">
         <v>1563</v>
       </c>
       <c r="M18" s="14">
         <v>1633</v>
       </c>
       <c r="N18" s="14">
         <v>2147</v>
       </c>
       <c r="O18" s="16">
         <v>1847</v>
       </c>
       <c r="P18" s="14">
         <v>2009</v>
       </c>
       <c r="Q18" s="14">
         <v>2261</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="14">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>541</v>
       </c>
       <c r="C19" s="16">
         <v>406</v>
       </c>
       <c r="D19" s="16">
         <v>265</v>
       </c>
       <c r="E19" s="14">
         <v>431</v>
       </c>
       <c r="F19" s="14">
         <v>420</v>
       </c>
       <c r="G19" s="14">
         <v>455</v>
       </c>
       <c r="H19" s="14">
         <v>570</v>
       </c>
       <c r="I19" s="14">
@@ -2745,52 +2850,55 @@
       </c>
       <c r="J19" s="14">
         <v>515</v>
       </c>
       <c r="K19" s="14">
         <v>428</v>
       </c>
       <c r="L19" s="16">
         <v>422</v>
       </c>
       <c r="M19" s="14">
         <v>427</v>
       </c>
       <c r="N19" s="14">
         <v>500</v>
       </c>
       <c r="O19" s="16">
         <v>392</v>
       </c>
       <c r="P19" s="14">
         <v>494</v>
       </c>
       <c r="Q19" s="14">
         <v>471</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="14">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>77</v>
       </c>
       <c r="C20" s="16">
         <v>39</v>
       </c>
       <c r="D20" s="16">
         <v>49</v>
       </c>
       <c r="E20" s="14">
         <v>61</v>
       </c>
       <c r="F20" s="14">
         <v>45</v>
       </c>
       <c r="G20" s="14">
         <v>73</v>
       </c>
       <c r="H20" s="14">
         <v>46</v>
       </c>
       <c r="I20" s="14">
@@ -2798,126 +2906,133 @@
       </c>
       <c r="J20" s="14">
         <v>43</v>
       </c>
       <c r="K20" s="14">
         <v>55</v>
       </c>
       <c r="L20" s="16">
         <v>80</v>
       </c>
       <c r="M20" s="14">
         <v>36</v>
       </c>
       <c r="N20" s="14">
         <v>69</v>
       </c>
       <c r="O20" s="16">
         <v>46</v>
       </c>
       <c r="P20" s="14">
         <v>27</v>
       </c>
       <c r="Q20" s="14">
         <v>46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="40" t="s">
+      <c r="R20" s="14">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="40"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="46"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+    </row>
+    <row r="22" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="11">
         <v>3546</v>
       </c>
       <c r="C22" s="11">
         <v>2746</v>
       </c>
       <c r="D22" s="11">
         <v>1971</v>
       </c>
       <c r="E22" s="11">
         <v>2925</v>
       </c>
       <c r="F22" s="11">
         <v>2778</v>
       </c>
       <c r="G22" s="11">
         <v>3160</v>
       </c>
       <c r="H22" s="28">
         <v>3782</v>
       </c>
       <c r="I22" s="11">
         <v>4194</v>
       </c>
       <c r="J22" s="9">
         <v>3459</v>
       </c>
       <c r="K22" s="11">
         <v>3047</v>
       </c>
       <c r="L22" s="11">
         <v>2705</v>
       </c>
       <c r="M22" s="9">
         <v>2451</v>
       </c>
       <c r="N22" s="31">
         <v>3407</v>
       </c>
       <c r="O22" s="11">
         <v>2765</v>
       </c>
       <c r="P22" s="9">
         <v>2846</v>
       </c>
-      <c r="Q22" s="41">
+      <c r="Q22" s="34">
         <v>3092</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="34">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="18">
         <v>78</v>
       </c>
       <c r="C23" s="16">
         <v>59</v>
       </c>
       <c r="D23" s="16">
         <v>51</v>
       </c>
       <c r="E23" s="14">
         <v>103</v>
       </c>
       <c r="F23" s="14">
         <v>94</v>
       </c>
       <c r="G23" s="14">
         <v>78</v>
       </c>
       <c r="H23" s="14">
         <v>94</v>
       </c>
       <c r="I23" s="14">
@@ -2925,105 +3040,111 @@
       </c>
       <c r="J23" s="14">
         <v>76</v>
       </c>
       <c r="K23" s="14">
         <v>71</v>
       </c>
       <c r="L23" s="16">
         <v>73</v>
       </c>
       <c r="M23" s="14">
         <v>70</v>
       </c>
       <c r="N23" s="32">
         <v>69</v>
       </c>
       <c r="O23" s="17">
         <v>74</v>
       </c>
       <c r="P23" s="14">
         <v>75</v>
       </c>
       <c r="Q23" s="14">
         <v>72</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="14">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>427</v>
       </c>
       <c r="C24" s="17">
         <v>412</v>
       </c>
       <c r="D24" s="17">
         <v>277</v>
       </c>
       <c r="E24" s="17">
         <v>465</v>
       </c>
       <c r="F24" s="17">
         <v>422</v>
       </c>
       <c r="G24" s="17">
         <v>458</v>
       </c>
       <c r="H24" s="29">
         <v>488</v>
       </c>
       <c r="I24" s="17">
         <v>512</v>
       </c>
       <c r="J24" s="15">
         <v>547</v>
       </c>
       <c r="K24" s="17">
         <v>423</v>
       </c>
       <c r="L24" s="17">
         <v>394</v>
       </c>
       <c r="M24" s="15">
         <v>359</v>
       </c>
       <c r="N24" s="32">
         <v>469</v>
       </c>
       <c r="O24" s="17">
         <v>390</v>
       </c>
       <c r="P24" s="15">
         <v>442</v>
       </c>
-      <c r="Q24" s="42">
+      <c r="Q24" s="35">
         <v>422</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="35">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>381</v>
       </c>
       <c r="C25" s="16">
         <v>283</v>
       </c>
       <c r="D25" s="16">
         <v>243</v>
       </c>
       <c r="E25" s="14">
         <v>286</v>
       </c>
       <c r="F25" s="14">
         <v>292</v>
       </c>
       <c r="G25" s="14">
         <v>371</v>
       </c>
       <c r="H25" s="14">
         <v>453</v>
       </c>
       <c r="I25" s="14">
@@ -3031,52 +3152,55 @@
       </c>
       <c r="J25" s="14">
         <v>427</v>
       </c>
       <c r="K25" s="14">
         <v>321</v>
       </c>
       <c r="L25" s="16">
         <v>296</v>
       </c>
       <c r="M25" s="14">
         <v>243</v>
       </c>
       <c r="N25" s="32">
         <v>401</v>
       </c>
       <c r="O25" s="16">
         <v>304</v>
       </c>
       <c r="P25" s="14">
         <v>311</v>
       </c>
       <c r="Q25" s="14">
         <v>328</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="14">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>274</v>
       </c>
       <c r="C26" s="16">
         <v>179</v>
       </c>
       <c r="D26" s="16">
         <v>157</v>
       </c>
       <c r="E26" s="14">
         <v>268</v>
       </c>
       <c r="F26" s="14">
         <v>200</v>
       </c>
       <c r="G26" s="14">
         <v>240</v>
       </c>
       <c r="H26" s="14">
         <v>299</v>
       </c>
       <c r="I26" s="14">
@@ -3084,52 +3208,55 @@
       </c>
       <c r="J26" s="14">
         <v>271</v>
       </c>
       <c r="K26" s="14">
         <v>224</v>
       </c>
       <c r="L26" s="16">
         <v>220</v>
       </c>
       <c r="M26" s="14">
         <v>200</v>
       </c>
       <c r="N26" s="32">
         <v>306</v>
       </c>
       <c r="O26" s="16">
         <v>249</v>
       </c>
       <c r="P26" s="14">
         <v>248</v>
       </c>
       <c r="Q26" s="14">
         <v>284</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="14">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>298</v>
       </c>
       <c r="C27" s="16">
         <v>223</v>
       </c>
       <c r="D27" s="16">
         <v>98</v>
       </c>
       <c r="E27" s="14">
         <v>242</v>
       </c>
       <c r="F27" s="14">
         <v>216</v>
       </c>
       <c r="G27" s="14">
         <v>240</v>
       </c>
       <c r="H27" s="14">
         <v>304</v>
       </c>
       <c r="I27" s="14">
@@ -3137,52 +3264,55 @@
       </c>
       <c r="J27" s="14">
         <v>185</v>
       </c>
       <c r="K27" s="14">
         <v>209</v>
       </c>
       <c r="L27" s="16">
         <v>163</v>
       </c>
       <c r="M27" s="14">
         <v>210</v>
       </c>
       <c r="N27" s="32">
         <v>288</v>
       </c>
       <c r="O27" s="16">
         <v>205</v>
       </c>
       <c r="P27" s="14">
         <v>203</v>
       </c>
       <c r="Q27" s="14">
         <v>249</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="14">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>1767</v>
       </c>
       <c r="C28" s="16">
         <v>1364</v>
       </c>
       <c r="D28" s="16">
         <v>910</v>
       </c>
       <c r="E28" s="14">
         <v>1310</v>
       </c>
       <c r="F28" s="14">
         <v>1265</v>
       </c>
       <c r="G28" s="14">
         <v>1509</v>
       </c>
       <c r="H28" s="14">
         <v>1777</v>
       </c>
       <c r="I28" s="14">
@@ -3190,260 +3320,272 @@
       </c>
       <c r="J28" s="14">
         <v>1590</v>
       </c>
       <c r="K28" s="14">
         <v>1455</v>
       </c>
       <c r="L28" s="16">
         <v>1286</v>
       </c>
       <c r="M28" s="14">
         <v>1112</v>
       </c>
       <c r="N28" s="32">
         <v>1525</v>
       </c>
       <c r="O28" s="16">
         <v>1265</v>
       </c>
       <c r="P28" s="14">
         <v>1289</v>
       </c>
       <c r="Q28" s="14">
         <v>1424</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="14">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="22">
         <v>321</v>
       </c>
       <c r="C29" s="21">
         <v>226</v>
       </c>
       <c r="D29" s="21">
         <v>235</v>
       </c>
       <c r="E29" s="21">
         <v>251</v>
       </c>
       <c r="F29" s="21">
         <v>289</v>
       </c>
       <c r="G29" s="21">
         <v>264</v>
       </c>
       <c r="H29" s="30">
         <v>367</v>
       </c>
       <c r="I29" s="21">
         <v>370</v>
       </c>
       <c r="J29" s="23">
         <v>363</v>
       </c>
       <c r="K29" s="21">
         <v>344</v>
       </c>
       <c r="L29" s="21">
         <v>273</v>
       </c>
       <c r="M29" s="23">
         <v>257</v>
       </c>
       <c r="N29" s="33">
         <v>349</v>
       </c>
       <c r="O29" s="21">
         <v>278</v>
       </c>
       <c r="P29" s="23">
         <v>278</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q29" s="36">
         <v>313</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="36">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="24" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q34"/>
+  <dimension ref="A3:R34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S16" sqref="S16"/>
+      <selection activeCell="T26" sqref="T26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="38" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="38"/>
-[...17 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="36">
+    <row r="5" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="44"/>
+      <c r="B5" s="40">
         <v>2025</v>
       </c>
-      <c r="C5" s="37"/>
-[...10 lines deleted...]
-      <c r="N5" s="36">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="41"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="40">
         <v>2026</v>
       </c>
-      <c r="O5" s="37"/>
-[...4 lines deleted...]
-      <c r="A6" s="35"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+    </row>
+    <row r="6" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="45"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="R6" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="39"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="43"/>
+      <c r="O7" s="43"/>
+      <c r="P7" s="43"/>
+      <c r="Q7" s="43"/>
+      <c r="R7" s="43"/>
+    </row>
+    <row r="8" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="26">
         <v>-128</v>
       </c>
       <c r="C8" s="10">
         <v>-170</v>
       </c>
       <c r="D8" s="10">
         <v>-108</v>
       </c>
       <c r="E8" s="8">
         <v>115</v>
       </c>
       <c r="F8" s="8">
         <v>-82</v>
       </c>
       <c r="G8" s="8">
         <v>-335</v>
       </c>
       <c r="H8" s="8">
         <v>-347</v>
       </c>
       <c r="I8" s="8">
@@ -3451,52 +3593,55 @@
       </c>
       <c r="J8" s="8">
         <v>-440</v>
       </c>
       <c r="K8" s="8">
         <v>-287</v>
       </c>
       <c r="L8" s="10">
         <v>-201</v>
       </c>
       <c r="M8" s="8">
         <v>-274</v>
       </c>
       <c r="N8" s="8">
         <v>-447</v>
       </c>
       <c r="O8" s="10">
         <v>-244</v>
       </c>
       <c r="P8" s="10">
         <v>-123</v>
       </c>
       <c r="Q8" s="8">
         <v>-474</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="8">
+        <v>-323</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="27">
         <v>817</v>
       </c>
       <c r="C9" s="16">
         <v>384</v>
       </c>
       <c r="D9" s="16">
         <v>342</v>
       </c>
       <c r="E9" s="14">
         <v>805</v>
       </c>
       <c r="F9" s="14">
         <v>488</v>
       </c>
       <c r="G9" s="14">
         <v>694</v>
       </c>
       <c r="H9" s="14">
         <v>874</v>
       </c>
       <c r="I9" s="14">
@@ -3504,52 +3649,55 @@
       </c>
       <c r="J9" s="14">
         <v>337</v>
       </c>
       <c r="K9" s="14">
         <v>466</v>
       </c>
       <c r="L9" s="16">
         <v>433</v>
       </c>
       <c r="M9" s="14">
         <v>355</v>
       </c>
       <c r="N9" s="14">
         <v>454</v>
       </c>
       <c r="O9" s="16">
         <v>271</v>
       </c>
       <c r="P9" s="16">
         <v>388</v>
       </c>
       <c r="Q9" s="14">
         <v>125</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="14">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="27">
         <v>-81</v>
       </c>
       <c r="C10" s="16">
         <v>-61</v>
       </c>
       <c r="D10" s="16">
         <v>-30</v>
       </c>
       <c r="E10" s="14">
         <v>-83</v>
       </c>
       <c r="F10" s="14">
         <v>-95</v>
       </c>
       <c r="G10" s="14">
         <v>-150</v>
       </c>
       <c r="H10" s="14">
         <v>-232</v>
       </c>
       <c r="I10" s="14">
@@ -3557,52 +3705,55 @@
       </c>
       <c r="J10" s="14">
         <v>-202</v>
       </c>
       <c r="K10" s="14">
         <v>-92</v>
       </c>
       <c r="L10" s="16">
         <v>-151</v>
       </c>
       <c r="M10" s="14">
         <v>-98</v>
       </c>
       <c r="N10" s="14">
         <v>-79</v>
       </c>
       <c r="O10" s="16">
         <v>-16</v>
       </c>
       <c r="P10" s="16">
         <v>-89</v>
       </c>
       <c r="Q10" s="14">
         <v>-113</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="14">
+        <v>-152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="27">
         <v>-195</v>
       </c>
       <c r="C11" s="16">
         <v>-137</v>
       </c>
       <c r="D11" s="16">
         <v>-141</v>
       </c>
       <c r="E11" s="14">
         <v>-145</v>
       </c>
       <c r="F11" s="14">
         <v>-166</v>
       </c>
       <c r="G11" s="14">
         <v>-228</v>
       </c>
       <c r="H11" s="14">
         <v>-291</v>
       </c>
       <c r="I11" s="14">
@@ -3610,52 +3761,55 @@
       </c>
       <c r="J11" s="14">
         <v>-214</v>
       </c>
       <c r="K11" s="14">
         <v>-168</v>
       </c>
       <c r="L11" s="16">
         <v>-122</v>
       </c>
       <c r="M11" s="14">
         <v>-99</v>
       </c>
       <c r="N11" s="14">
         <v>-198</v>
       </c>
       <c r="O11" s="16">
         <v>-82</v>
       </c>
       <c r="P11" s="16">
         <v>-116</v>
       </c>
       <c r="Q11" s="14">
         <v>-161</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="14">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="27">
         <v>-74</v>
       </c>
       <c r="C12" s="16">
         <v>10</v>
       </c>
       <c r="D12" s="16">
         <v>-37</v>
       </c>
       <c r="E12" s="14">
         <v>-75</v>
       </c>
       <c r="F12" s="14">
         <v>-79</v>
       </c>
       <c r="G12" s="14">
         <v>-121</v>
       </c>
       <c r="H12" s="14">
         <v>-120</v>
       </c>
       <c r="I12" s="14">
@@ -3663,52 +3817,55 @@
       </c>
       <c r="J12" s="14">
         <v>-67</v>
       </c>
       <c r="K12" s="14">
         <v>-83</v>
       </c>
       <c r="L12" s="16">
         <v>-81</v>
       </c>
       <c r="M12" s="14">
         <v>-67</v>
       </c>
       <c r="N12" s="14">
         <v>-132</v>
       </c>
       <c r="O12" s="16">
         <v>-93</v>
       </c>
       <c r="P12" s="16">
         <v>-66</v>
       </c>
       <c r="Q12" s="14">
         <v>-126</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="14">
+        <v>-96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="27">
         <v>-141</v>
       </c>
       <c r="C13" s="16">
         <v>-78</v>
       </c>
       <c r="D13" s="16">
         <v>15</v>
       </c>
       <c r="E13" s="14">
         <v>-131</v>
       </c>
       <c r="F13" s="14">
         <v>-132</v>
       </c>
       <c r="G13" s="14">
         <v>-148</v>
       </c>
       <c r="H13" s="14">
         <v>-183</v>
       </c>
       <c r="I13" s="14">
@@ -3716,52 +3873,55 @@
       </c>
       <c r="J13" s="14">
         <v>-16</v>
       </c>
       <c r="K13" s="14">
         <v>-87</v>
       </c>
       <c r="L13" s="16">
         <v>-58</v>
       </c>
       <c r="M13" s="14">
         <v>-113</v>
       </c>
       <c r="N13" s="14">
         <v>-128</v>
       </c>
       <c r="O13" s="16">
         <v>-53</v>
       </c>
       <c r="P13" s="16">
         <v>-67</v>
       </c>
       <c r="Q13" s="14">
         <v>-74</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="14">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="27">
         <v>-505</v>
       </c>
       <c r="C14" s="16">
         <v>-390</v>
       </c>
       <c r="D14" s="16">
         <v>-174</v>
       </c>
       <c r="E14" s="14">
         <v>-282</v>
       </c>
       <c r="F14" s="14">
         <v>-166</v>
       </c>
       <c r="G14" s="14">
         <v>-381</v>
       </c>
       <c r="H14" s="14">
         <v>-392</v>
       </c>
       <c r="I14" s="14">
@@ -3769,52 +3929,55 @@
       </c>
       <c r="J14" s="14">
         <v>-245</v>
       </c>
       <c r="K14" s="14">
         <v>-326</v>
       </c>
       <c r="L14" s="16">
         <v>-188</v>
       </c>
       <c r="M14" s="14">
         <v>-246</v>
       </c>
       <c r="N14" s="14">
         <v>-338</v>
       </c>
       <c r="O14" s="16">
         <v>-289</v>
       </c>
       <c r="P14" s="16">
         <v>-225</v>
       </c>
       <c r="Q14" s="14">
         <v>-173</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="14">
+        <v>-343</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="27">
         <v>51</v>
       </c>
       <c r="C15" s="16">
         <v>102</v>
       </c>
       <c r="D15" s="16">
         <v>-83</v>
       </c>
       <c r="E15" s="14">
         <v>26</v>
       </c>
       <c r="F15" s="14">
         <v>68</v>
       </c>
       <c r="G15" s="14">
         <v>-1</v>
       </c>
       <c r="H15" s="14">
         <v>-3</v>
       </c>
       <c r="I15" s="14">
@@ -3822,126 +3985,133 @@
       </c>
       <c r="J15" s="14">
         <v>-33</v>
       </c>
       <c r="K15" s="14">
         <v>3</v>
       </c>
       <c r="L15" s="16">
         <v>-34</v>
       </c>
       <c r="M15" s="14">
         <v>-6</v>
       </c>
       <c r="N15" s="14">
         <v>-26</v>
       </c>
       <c r="O15" s="16">
         <v>18</v>
       </c>
       <c r="P15" s="16">
         <v>52</v>
       </c>
       <c r="Q15" s="14">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="40" t="s">
+      <c r="R15" s="14">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="40"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+    </row>
+    <row r="17" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="25">
         <v>644</v>
       </c>
       <c r="C17" s="25">
         <v>375</v>
       </c>
       <c r="D17" s="25">
         <v>326</v>
       </c>
       <c r="E17" s="25">
         <v>799</v>
       </c>
       <c r="F17" s="25">
         <v>464</v>
       </c>
       <c r="G17" s="12">
         <v>571</v>
       </c>
       <c r="H17" s="28">
         <v>687</v>
       </c>
       <c r="I17" s="11">
         <v>796</v>
       </c>
       <c r="J17" s="12">
         <v>251</v>
       </c>
       <c r="K17" s="25">
         <v>432</v>
       </c>
       <c r="L17" s="25">
         <v>288</v>
       </c>
       <c r="M17" s="12">
         <v>216</v>
       </c>
       <c r="N17" s="8">
         <v>366</v>
       </c>
       <c r="O17" s="25">
         <v>269</v>
       </c>
       <c r="P17" s="25">
         <v>352</v>
       </c>
-      <c r="Q17" s="44">
+      <c r="Q17" s="37">
         <v>58</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="37">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>804</v>
       </c>
       <c r="C18" s="16">
         <v>399</v>
       </c>
       <c r="D18" s="16">
         <v>349</v>
       </c>
       <c r="E18" s="14">
         <v>841</v>
       </c>
       <c r="F18" s="14">
         <v>533</v>
       </c>
       <c r="G18" s="14">
         <v>715</v>
       </c>
       <c r="H18" s="14">
         <v>880</v>
       </c>
       <c r="I18" s="14">
@@ -3949,52 +4119,55 @@
       </c>
       <c r="J18" s="14">
         <v>329</v>
       </c>
       <c r="K18" s="14">
         <v>484</v>
       </c>
       <c r="L18" s="16">
         <v>470</v>
       </c>
       <c r="M18" s="14">
         <v>366</v>
       </c>
       <c r="N18" s="14">
         <v>444</v>
       </c>
       <c r="O18" s="16">
         <v>283</v>
       </c>
       <c r="P18" s="16">
         <v>388</v>
       </c>
       <c r="Q18" s="14">
         <v>111</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="14">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>-127</v>
       </c>
       <c r="C19" s="16">
         <v>-31</v>
       </c>
       <c r="D19" s="16">
         <v>-10</v>
       </c>
       <c r="E19" s="14">
         <v>-10</v>
       </c>
       <c r="F19" s="14">
         <v>-60</v>
       </c>
       <c r="G19" s="14">
         <v>-93</v>
       </c>
       <c r="H19" s="14">
         <v>-182</v>
       </c>
       <c r="I19" s="14">
@@ -4002,52 +4175,55 @@
       </c>
       <c r="J19" s="14">
         <v>-98</v>
       </c>
       <c r="K19" s="14">
         <v>-54</v>
       </c>
       <c r="L19" s="16">
         <v>-138</v>
       </c>
       <c r="M19" s="14">
         <v>-131</v>
       </c>
       <c r="N19" s="14">
         <v>-36</v>
       </c>
       <c r="O19" s="16">
         <v>-10</v>
       </c>
       <c r="P19" s="16">
         <v>-48</v>
       </c>
       <c r="Q19" s="14">
         <v>-62</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="14">
+        <v>-111</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>-33</v>
       </c>
       <c r="C20" s="16">
         <v>7</v>
       </c>
       <c r="D20" s="16">
         <v>-13</v>
       </c>
       <c r="E20" s="14">
         <v>-32</v>
       </c>
       <c r="F20" s="14">
         <v>-9</v>
       </c>
       <c r="G20" s="14">
         <v>-51</v>
       </c>
       <c r="H20" s="14">
         <v>-11</v>
       </c>
       <c r="I20" s="14">
@@ -4055,126 +4231,133 @@
       </c>
       <c r="J20" s="14">
         <v>20</v>
       </c>
       <c r="K20" s="14">
         <v>2</v>
       </c>
       <c r="L20" s="16">
         <v>-44</v>
       </c>
       <c r="M20" s="14">
         <v>-19</v>
       </c>
       <c r="N20" s="14">
         <v>-42</v>
       </c>
       <c r="O20" s="16">
         <v>-4</v>
       </c>
       <c r="P20" s="16">
         <v>12</v>
       </c>
       <c r="Q20" s="14">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="40" t="s">
+      <c r="R20" s="14">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="40"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="46"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+    </row>
+    <row r="22" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="25">
         <v>-772</v>
       </c>
       <c r="C22" s="25">
         <v>-545</v>
       </c>
       <c r="D22" s="25">
         <v>-434</v>
       </c>
       <c r="E22" s="25">
         <v>-684</v>
       </c>
       <c r="F22" s="25">
         <v>-546</v>
       </c>
       <c r="G22" s="12">
         <v>-906</v>
       </c>
       <c r="H22" s="28">
         <v>-1034</v>
       </c>
       <c r="I22" s="11">
         <v>-1211</v>
       </c>
       <c r="J22" s="12">
         <v>-691</v>
       </c>
       <c r="K22" s="25">
         <v>-719</v>
       </c>
       <c r="L22" s="25">
         <v>-489</v>
       </c>
       <c r="M22" s="12">
         <v>-490</v>
       </c>
       <c r="N22" s="31">
         <v>-813</v>
       </c>
       <c r="O22" s="25">
         <v>-513</v>
       </c>
       <c r="P22" s="25">
         <v>-475</v>
       </c>
-      <c r="Q22" s="44">
+      <c r="Q22" s="37">
         <v>-532</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="37">
+        <v>-556</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="18">
         <v>13</v>
       </c>
       <c r="C23" s="16">
         <v>-15</v>
       </c>
       <c r="D23" s="16">
         <v>-7</v>
       </c>
       <c r="E23" s="14">
         <v>-36</v>
       </c>
       <c r="F23" s="14">
         <v>-45</v>
       </c>
       <c r="G23" s="14">
         <v>-21</v>
       </c>
       <c r="H23" s="14">
         <v>-6</v>
       </c>
       <c r="I23" s="14">
@@ -4182,105 +4365,111 @@
       </c>
       <c r="J23" s="14">
         <v>8</v>
       </c>
       <c r="K23" s="14">
         <v>-18</v>
       </c>
       <c r="L23" s="16">
         <v>-37</v>
       </c>
       <c r="M23" s="14">
         <v>-11</v>
       </c>
       <c r="N23" s="32">
         <v>10</v>
       </c>
       <c r="O23" s="18">
         <v>-12</v>
       </c>
       <c r="P23" s="18">
         <v>0</v>
       </c>
       <c r="Q23" s="14">
         <v>14</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>46</v>
       </c>
       <c r="C24" s="18">
         <v>-30</v>
       </c>
       <c r="D24" s="18">
         <v>-20</v>
       </c>
       <c r="E24" s="18">
         <v>-73</v>
       </c>
       <c r="F24" s="18">
         <v>-35</v>
       </c>
       <c r="G24" s="5">
         <v>-57</v>
       </c>
       <c r="H24" s="29">
         <v>-50</v>
       </c>
       <c r="I24" s="17">
         <v>-68</v>
       </c>
       <c r="J24" s="5">
         <v>-104</v>
       </c>
       <c r="K24" s="18">
         <v>-38</v>
       </c>
       <c r="L24" s="18">
         <v>-13</v>
       </c>
       <c r="M24" s="5">
         <v>33</v>
       </c>
       <c r="N24" s="32">
         <v>-43</v>
       </c>
       <c r="O24" s="18">
         <v>-6</v>
       </c>
       <c r="P24" s="18">
         <v>-41</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="38">
         <v>-51</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="38">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>-195</v>
       </c>
       <c r="C25" s="16">
         <v>-137</v>
       </c>
       <c r="D25" s="16">
         <v>-141</v>
       </c>
       <c r="E25" s="14">
         <v>-145</v>
       </c>
       <c r="F25" s="14">
         <v>-166</v>
       </c>
       <c r="G25" s="14">
         <v>-228</v>
       </c>
       <c r="H25" s="14">
         <v>-291</v>
       </c>
       <c r="I25" s="14">
@@ -4288,52 +4477,55 @@
       </c>
       <c r="J25" s="14">
         <v>-214</v>
       </c>
       <c r="K25" s="14">
         <v>-168</v>
       </c>
       <c r="L25" s="16">
         <v>-122</v>
       </c>
       <c r="M25" s="14">
         <v>-99</v>
       </c>
       <c r="N25" s="32">
         <v>-198</v>
       </c>
       <c r="O25" s="16">
         <v>-82</v>
       </c>
       <c r="P25" s="16">
         <v>-116</v>
       </c>
       <c r="Q25" s="14">
         <v>-161</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="14">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>-74</v>
       </c>
       <c r="C26" s="16">
         <v>10</v>
       </c>
       <c r="D26" s="16">
         <v>-37</v>
       </c>
       <c r="E26" s="14">
         <v>-75</v>
       </c>
       <c r="F26" s="14">
         <v>-79</v>
       </c>
       <c r="G26" s="14">
         <v>-121</v>
       </c>
       <c r="H26" s="14">
         <v>-120</v>
       </c>
       <c r="I26" s="14">
@@ -4341,52 +4533,55 @@
       </c>
       <c r="J26" s="14">
         <v>-67</v>
       </c>
       <c r="K26" s="14">
         <v>-83</v>
       </c>
       <c r="L26" s="16">
         <v>-81</v>
       </c>
       <c r="M26" s="14">
         <v>-67</v>
       </c>
       <c r="N26" s="32">
         <v>-132</v>
       </c>
       <c r="O26" s="16">
         <v>-93</v>
       </c>
       <c r="P26" s="16">
         <v>-66</v>
       </c>
       <c r="Q26" s="14">
         <v>-126</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="14">
+        <v>-96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>-141</v>
       </c>
       <c r="C27" s="16">
         <v>-78</v>
       </c>
       <c r="D27" s="16">
         <v>15</v>
       </c>
       <c r="E27" s="14">
         <v>-131</v>
       </c>
       <c r="F27" s="14">
         <v>-132</v>
       </c>
       <c r="G27" s="14">
         <v>-148</v>
       </c>
       <c r="H27" s="14">
         <v>-183</v>
       </c>
       <c r="I27" s="14">
@@ -4394,52 +4589,55 @@
       </c>
       <c r="J27" s="14">
         <v>-16</v>
       </c>
       <c r="K27" s="14">
         <v>-87</v>
       </c>
       <c r="L27" s="16">
         <v>-58</v>
       </c>
       <c r="M27" s="14">
         <v>-113</v>
       </c>
       <c r="N27" s="32">
         <v>-128</v>
       </c>
       <c r="O27" s="16">
         <v>-53</v>
       </c>
       <c r="P27" s="16">
         <v>-67</v>
       </c>
       <c r="Q27" s="14">
         <v>-74</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="14">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>-505</v>
       </c>
       <c r="C28" s="16">
         <v>-390</v>
       </c>
       <c r="D28" s="16">
         <v>-174</v>
       </c>
       <c r="E28" s="14">
         <v>-282</v>
       </c>
       <c r="F28" s="14">
         <v>-166</v>
       </c>
       <c r="G28" s="14">
         <v>-381</v>
       </c>
       <c r="H28" s="14">
         <v>-392</v>
       </c>
       <c r="I28" s="14">
@@ -4447,130 +4645,136 @@
       </c>
       <c r="J28" s="14">
         <v>-245</v>
       </c>
       <c r="K28" s="14">
         <v>-326</v>
       </c>
       <c r="L28" s="16">
         <v>-188</v>
       </c>
       <c r="M28" s="14">
         <v>-246</v>
       </c>
       <c r="N28" s="32">
         <v>-338</v>
       </c>
       <c r="O28" s="16">
         <v>-289</v>
       </c>
       <c r="P28" s="16">
         <v>-225</v>
       </c>
       <c r="Q28" s="14">
         <v>-173</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="14">
+        <v>-343</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="22">
         <v>84</v>
       </c>
       <c r="C29" s="22">
         <v>95</v>
       </c>
       <c r="D29" s="22">
         <v>-70</v>
       </c>
       <c r="E29" s="22">
         <v>58</v>
       </c>
       <c r="F29" s="22">
         <v>77</v>
       </c>
       <c r="G29" s="20">
         <v>50</v>
       </c>
       <c r="H29" s="30">
         <v>8</v>
       </c>
       <c r="I29" s="21">
         <v>38</v>
       </c>
       <c r="J29" s="20">
         <v>-53</v>
       </c>
       <c r="K29" s="22">
         <v>1</v>
       </c>
       <c r="L29" s="22">
         <v>10</v>
       </c>
       <c r="M29" s="20">
         <v>13</v>
       </c>
       <c r="N29" s="33">
         <v>16</v>
       </c>
       <c r="O29" s="22">
         <v>22</v>
       </c>
       <c r="P29" s="22">
         <v>40</v>
       </c>
-      <c r="Q29" s="46">
+      <c r="Q29" s="39">
         <v>39</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="39">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="24" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" s="5"/>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" s="5"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="5"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>The number of departures within</vt:lpstr>