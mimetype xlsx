--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="The number of departures within" sheetId="2" r:id="rId2"/>
     <sheet name="Net internal migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="28">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>* according to current accounting</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
@@ -307,170 +307,193 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -749,116 +772,118 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G36" sqref="G36"/>
+      <selection pane="bottomLeft" activeCell="J40" sqref="J40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="4" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:19" ht="17.399999999999999">
+      <c r="A3" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="42"/>
-[...18 lines deleted...]
-      <c r="R4" s="3" t="s">
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3"/>
+      <c r="S4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="40">
+    <row r="5" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56">
         <v>2025</v>
       </c>
-      <c r="C5" s="41"/>
-[...10 lines deleted...]
-      <c r="N5" s="40">
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="57"/>
+      <c r="N5" s="56">
         <v>2026</v>
       </c>
-      <c r="O5" s="41"/>
-[...5 lines deleted...]
-      <c r="A6" s="45"/>
+      <c r="O5" s="57"/>
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57"/>
+      <c r="R5" s="57"/>
+      <c r="S5" s="57"/>
+    </row>
+    <row r="6" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="55"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -866,600 +891,630 @@
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="S6" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="43"/>
-[...17 lines deleted...]
-    <row r="8" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+    </row>
+    <row r="8" spans="1:19" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="25">
         <v>5818</v>
       </c>
       <c r="C8" s="10">
         <v>4695</v>
       </c>
       <c r="D8" s="10">
         <v>3347</v>
       </c>
       <c r="E8" s="8">
         <v>5056</v>
       </c>
       <c r="F8" s="8">
         <v>4738</v>
       </c>
       <c r="G8" s="8">
         <v>5195</v>
       </c>
       <c r="H8" s="8">
         <v>6142</v>
       </c>
       <c r="I8" s="8">
         <v>6740</v>
       </c>
       <c r="J8" s="8">
         <v>5824</v>
       </c>
       <c r="K8" s="8">
         <v>4978</v>
       </c>
       <c r="L8" s="10">
         <v>4569</v>
       </c>
       <c r="M8" s="8">
         <v>4273</v>
       </c>
       <c r="N8" s="8">
         <v>5676</v>
       </c>
       <c r="O8" s="10">
         <v>4806</v>
       </c>
       <c r="P8" s="8">
         <v>5253</v>
       </c>
       <c r="Q8" s="8">
         <v>5396</v>
       </c>
       <c r="R8" s="8">
         <v>4107</v>
       </c>
-    </row>
-    <row r="9" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S8" s="8">
+        <v>5564</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="26">
         <v>2677</v>
       </c>
       <c r="C9" s="16">
         <v>2117</v>
       </c>
       <c r="D9" s="16">
         <v>1563</v>
       </c>
       <c r="E9" s="14">
         <v>2432</v>
       </c>
       <c r="F9" s="14">
         <v>2159</v>
       </c>
       <c r="G9" s="14">
         <v>2614</v>
       </c>
       <c r="H9" s="14">
         <v>3059</v>
       </c>
       <c r="I9" s="14">
         <v>3465</v>
       </c>
       <c r="J9" s="14">
         <v>2660</v>
       </c>
       <c r="K9" s="14">
         <v>2272</v>
       </c>
       <c r="L9" s="16">
         <v>2069</v>
       </c>
       <c r="M9" s="14">
         <v>2058</v>
       </c>
       <c r="N9" s="14">
         <v>2670</v>
       </c>
       <c r="O9" s="16">
         <v>2192</v>
       </c>
       <c r="P9" s="14">
         <v>2472</v>
       </c>
       <c r="Q9" s="14">
         <v>2458</v>
       </c>
       <c r="R9" s="14">
         <v>2054</v>
       </c>
-    </row>
-    <row r="10" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S9" s="14">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="26">
         <v>887</v>
       </c>
       <c r="C10" s="16">
         <v>757</v>
       </c>
       <c r="D10" s="16">
         <v>512</v>
       </c>
       <c r="E10" s="14">
         <v>813</v>
       </c>
       <c r="F10" s="14">
         <v>747</v>
       </c>
       <c r="G10" s="14">
         <v>763</v>
       </c>
       <c r="H10" s="14">
         <v>826</v>
       </c>
       <c r="I10" s="14">
         <v>780</v>
       </c>
       <c r="J10" s="14">
         <v>860</v>
       </c>
       <c r="K10" s="14">
         <v>759</v>
       </c>
       <c r="L10" s="16">
         <v>665</v>
       </c>
       <c r="M10" s="14">
         <v>688</v>
       </c>
       <c r="N10" s="14">
         <v>890</v>
       </c>
       <c r="O10" s="16">
         <v>766</v>
       </c>
       <c r="P10" s="14">
         <v>847</v>
       </c>
       <c r="Q10" s="14">
         <v>780</v>
       </c>
       <c r="R10" s="14">
         <v>580</v>
       </c>
-    </row>
-    <row r="11" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S10" s="14">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="26">
         <v>186</v>
       </c>
       <c r="C11" s="16">
         <v>146</v>
       </c>
       <c r="D11" s="16">
         <v>102</v>
       </c>
       <c r="E11" s="14">
         <v>141</v>
       </c>
       <c r="F11" s="14">
         <v>126</v>
       </c>
       <c r="G11" s="14">
         <v>143</v>
       </c>
       <c r="H11" s="14">
         <v>162</v>
       </c>
       <c r="I11" s="14">
         <v>215</v>
       </c>
       <c r="J11" s="14">
         <v>213</v>
       </c>
       <c r="K11" s="14">
         <v>153</v>
       </c>
       <c r="L11" s="16">
         <v>174</v>
       </c>
       <c r="M11" s="14">
         <v>144</v>
       </c>
       <c r="N11" s="14">
         <v>203</v>
       </c>
       <c r="O11" s="16">
         <v>222</v>
       </c>
       <c r="P11" s="14">
         <v>195</v>
       </c>
       <c r="Q11" s="14">
         <v>167</v>
       </c>
       <c r="R11" s="14">
         <v>136</v>
       </c>
-    </row>
-    <row r="12" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S11" s="14">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="26">
         <v>200</v>
       </c>
       <c r="C12" s="16">
         <v>189</v>
       </c>
       <c r="D12" s="16">
         <v>120</v>
       </c>
       <c r="E12" s="14">
         <v>193</v>
       </c>
       <c r="F12" s="14">
         <v>121</v>
       </c>
       <c r="G12" s="14">
         <v>119</v>
       </c>
       <c r="H12" s="14">
         <v>179</v>
       </c>
       <c r="I12" s="14">
         <v>203</v>
       </c>
       <c r="J12" s="14">
         <v>204</v>
       </c>
       <c r="K12" s="14">
         <v>141</v>
       </c>
       <c r="L12" s="16">
         <v>139</v>
       </c>
       <c r="M12" s="14">
         <v>133</v>
       </c>
       <c r="N12" s="14">
         <v>174</v>
       </c>
       <c r="O12" s="16">
         <v>156</v>
       </c>
       <c r="P12" s="14">
         <v>182</v>
       </c>
       <c r="Q12" s="14">
         <v>158</v>
       </c>
       <c r="R12" s="14">
         <v>109</v>
       </c>
-    </row>
-    <row r="13" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S12" s="14">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="26">
         <v>157</v>
       </c>
       <c r="C13" s="16">
         <v>145</v>
       </c>
       <c r="D13" s="16">
         <v>113</v>
       </c>
       <c r="E13" s="14">
         <v>111</v>
       </c>
       <c r="F13" s="14">
         <v>84</v>
       </c>
       <c r="G13" s="14">
         <v>92</v>
       </c>
       <c r="H13" s="14">
         <v>121</v>
       </c>
       <c r="I13" s="14">
         <v>142</v>
       </c>
       <c r="J13" s="14">
         <v>169</v>
       </c>
       <c r="K13" s="14">
         <v>122</v>
       </c>
       <c r="L13" s="16">
         <v>105</v>
       </c>
       <c r="M13" s="14">
         <v>97</v>
       </c>
       <c r="N13" s="14">
         <v>160</v>
       </c>
       <c r="O13" s="16">
         <v>152</v>
       </c>
       <c r="P13" s="14">
         <v>136</v>
       </c>
       <c r="Q13" s="14">
         <v>175</v>
       </c>
       <c r="R13" s="14">
         <v>140</v>
       </c>
-    </row>
-    <row r="14" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S13" s="14">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="26">
         <v>1262</v>
       </c>
       <c r="C14" s="16">
         <v>974</v>
       </c>
       <c r="D14" s="16">
         <v>736</v>
       </c>
       <c r="E14" s="14">
         <v>1028</v>
       </c>
       <c r="F14" s="14">
         <v>1099</v>
       </c>
       <c r="G14" s="14">
         <v>1128</v>
       </c>
       <c r="H14" s="14">
         <v>1385</v>
       </c>
       <c r="I14" s="14">
         <v>1494</v>
       </c>
       <c r="J14" s="14">
         <v>1345</v>
       </c>
       <c r="K14" s="14">
         <v>1129</v>
       </c>
       <c r="L14" s="16">
         <v>1098</v>
       </c>
       <c r="M14" s="14">
         <v>866</v>
       </c>
       <c r="N14" s="14">
         <v>1187</v>
       </c>
       <c r="O14" s="16">
         <v>976</v>
       </c>
       <c r="P14" s="14">
         <v>1064</v>
       </c>
       <c r="Q14" s="14">
         <v>1251</v>
       </c>
       <c r="R14" s="14">
         <v>767</v>
       </c>
-    </row>
-    <row r="15" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S14" s="14">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="26">
         <v>449</v>
       </c>
       <c r="C15" s="16">
         <v>367</v>
       </c>
       <c r="D15" s="16">
         <v>201</v>
       </c>
       <c r="E15" s="14">
         <v>338</v>
       </c>
       <c r="F15" s="14">
         <v>402</v>
       </c>
       <c r="G15" s="14">
         <v>336</v>
       </c>
       <c r="H15" s="14">
         <v>410</v>
       </c>
       <c r="I15" s="14">
         <v>441</v>
       </c>
       <c r="J15" s="14">
         <v>373</v>
       </c>
       <c r="K15" s="14">
         <v>402</v>
       </c>
       <c r="L15" s="16">
         <v>319</v>
       </c>
       <c r="M15" s="14">
         <v>287</v>
       </c>
       <c r="N15" s="14">
         <v>392</v>
       </c>
       <c r="O15" s="16">
         <v>342</v>
       </c>
       <c r="P15" s="14">
         <v>357</v>
       </c>
       <c r="Q15" s="14">
         <v>407</v>
       </c>
       <c r="R15" s="14">
         <v>321</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="46" t="s">
+      <c r="S15" s="14">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="46"/>
-[...17 lines deleted...]
-    <row r="17" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+      <c r="M16" s="51"/>
+      <c r="N16" s="51"/>
+      <c r="O16" s="51"/>
+      <c r="P16" s="51"/>
+      <c r="Q16" s="51"/>
+      <c r="R16" s="51"/>
+    </row>
+    <row r="17" spans="1:19" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="11">
         <v>3044</v>
       </c>
       <c r="C17" s="11">
         <v>2494</v>
       </c>
       <c r="D17" s="11">
         <v>1810</v>
       </c>
       <c r="E17" s="11">
         <v>2815</v>
       </c>
       <c r="F17" s="11">
         <v>2506</v>
       </c>
       <c r="G17" s="11">
         <v>2941</v>
       </c>
       <c r="H17" s="9">
         <v>3394</v>
       </c>
       <c r="I17" s="11">
         <v>3757</v>
       </c>
       <c r="J17" s="9">
         <v>3056</v>
       </c>
       <c r="K17" s="11">
         <v>2650</v>
       </c>
       <c r="L17" s="11">
         <v>2353</v>
       </c>
       <c r="M17" s="9">
         <v>2312</v>
       </c>
       <c r="N17" s="8">
         <v>3082</v>
       </c>
       <c r="O17" s="11">
         <v>2554</v>
       </c>
       <c r="P17" s="11">
         <v>2882</v>
       </c>
-      <c r="Q17" s="34">
+      <c r="Q17" s="30">
         <v>2836</v>
       </c>
-      <c r="R17" s="34">
+      <c r="R17" s="30">
         <v>2310</v>
       </c>
-    </row>
-    <row r="18" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S17" s="8">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>2586</v>
       </c>
       <c r="C18" s="16">
         <v>2073</v>
       </c>
       <c r="D18" s="16">
         <v>1519</v>
       </c>
       <c r="E18" s="14">
         <v>2365</v>
       </c>
       <c r="F18" s="14">
         <v>2110</v>
       </c>
       <c r="G18" s="14">
         <v>2557</v>
       </c>
       <c r="H18" s="14">
         <v>2971</v>
       </c>
       <c r="I18" s="14">
@@ -1470,52 +1525,55 @@
       </c>
       <c r="K18" s="14">
         <v>2219</v>
       </c>
       <c r="L18" s="16">
         <v>2033</v>
       </c>
       <c r="M18" s="14">
         <v>1999</v>
       </c>
       <c r="N18" s="14">
         <v>2591</v>
       </c>
       <c r="O18" s="16">
         <v>2130</v>
       </c>
       <c r="P18" s="14">
         <v>2397</v>
       </c>
       <c r="Q18" s="14">
         <v>2372</v>
       </c>
       <c r="R18" s="14">
         <v>2001</v>
       </c>
-    </row>
-    <row r="19" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S18" s="14">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>414</v>
       </c>
       <c r="C19" s="16">
         <v>375</v>
       </c>
       <c r="D19" s="16">
         <v>255</v>
       </c>
       <c r="E19" s="14">
         <v>421</v>
       </c>
       <c r="F19" s="14">
         <v>360</v>
       </c>
       <c r="G19" s="14">
         <v>362</v>
       </c>
       <c r="H19" s="14">
         <v>388</v>
       </c>
       <c r="I19" s="14">
@@ -1526,52 +1584,55 @@
       </c>
       <c r="K19" s="14">
         <v>374</v>
       </c>
       <c r="L19" s="16">
         <v>284</v>
       </c>
       <c r="M19" s="14">
         <v>296</v>
       </c>
       <c r="N19" s="14">
         <v>464</v>
       </c>
       <c r="O19" s="16">
         <v>382</v>
       </c>
       <c r="P19" s="14">
         <v>446</v>
       </c>
       <c r="Q19" s="14">
         <v>409</v>
       </c>
       <c r="R19" s="14">
         <v>279</v>
       </c>
-    </row>
-    <row r="20" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S19" s="14">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>44</v>
       </c>
       <c r="C20" s="16">
         <v>46</v>
       </c>
       <c r="D20" s="16">
         <v>36</v>
       </c>
       <c r="E20" s="14">
         <v>29</v>
       </c>
       <c r="F20" s="14">
         <v>36</v>
       </c>
       <c r="G20" s="14">
         <v>22</v>
       </c>
       <c r="H20" s="14">
         <v>35</v>
       </c>
       <c r="I20" s="14">
@@ -1582,610 +1643,640 @@
       </c>
       <c r="K20" s="14">
         <v>57</v>
       </c>
       <c r="L20" s="16">
         <v>36</v>
       </c>
       <c r="M20" s="14">
         <v>17</v>
       </c>
       <c r="N20" s="14">
         <v>27</v>
       </c>
       <c r="O20" s="16">
         <v>42</v>
       </c>
       <c r="P20" s="14">
         <v>39</v>
       </c>
       <c r="Q20" s="14">
         <v>55</v>
       </c>
       <c r="R20" s="14">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="46" t="s">
+      <c r="S20" s="14">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="46"/>
-[...17 lines deleted...]
-    <row r="22" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="51"/>
+      <c r="M21" s="51"/>
+      <c r="N21" s="51"/>
+      <c r="O21" s="51"/>
+      <c r="P21" s="51"/>
+      <c r="Q21" s="51"/>
+      <c r="R21" s="51"/>
+    </row>
+    <row r="22" spans="1:19" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="11">
         <v>2774</v>
       </c>
       <c r="C22" s="11">
         <v>2201</v>
       </c>
       <c r="D22" s="11">
         <v>1537</v>
       </c>
       <c r="E22" s="11">
         <v>2241</v>
       </c>
       <c r="F22" s="11">
         <v>2232</v>
       </c>
       <c r="G22" s="11">
         <v>2254</v>
       </c>
       <c r="H22" s="9">
         <v>2748</v>
       </c>
       <c r="I22" s="11">
         <v>2983</v>
       </c>
       <c r="J22" s="9">
         <v>2768</v>
       </c>
       <c r="K22" s="11">
         <v>2328</v>
       </c>
       <c r="L22" s="11">
         <v>2216</v>
       </c>
       <c r="M22" s="9">
         <v>1961</v>
       </c>
-      <c r="N22" s="31">
+      <c r="N22" s="27">
         <v>2594</v>
       </c>
       <c r="O22" s="11">
         <v>2252</v>
       </c>
       <c r="P22" s="11">
         <v>2371</v>
       </c>
-      <c r="Q22" s="34">
+      <c r="Q22" s="30">
         <v>2560</v>
       </c>
-      <c r="R22" s="34">
+      <c r="R22" s="30">
         <v>1797</v>
       </c>
-    </row>
-    <row r="23" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S22" s="8">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="16">
         <v>91</v>
       </c>
       <c r="C23" s="16">
         <v>44</v>
       </c>
       <c r="D23" s="16">
         <v>44</v>
       </c>
       <c r="E23" s="14">
         <v>67</v>
       </c>
       <c r="F23" s="14">
         <v>49</v>
       </c>
       <c r="G23" s="14">
         <v>57</v>
       </c>
       <c r="H23" s="14">
         <v>88</v>
       </c>
       <c r="I23" s="14">
         <v>77</v>
       </c>
       <c r="J23" s="15">
         <v>84</v>
       </c>
       <c r="K23" s="14">
         <v>53</v>
       </c>
       <c r="L23" s="16">
         <v>36</v>
       </c>
       <c r="M23" s="14">
         <v>59</v>
       </c>
-      <c r="N23" s="32">
+      <c r="N23" s="28">
         <v>79</v>
       </c>
       <c r="O23" s="17">
         <v>62</v>
       </c>
       <c r="P23" s="17">
         <v>75</v>
       </c>
       <c r="Q23" s="14">
         <v>86</v>
       </c>
       <c r="R23" s="14">
         <v>53</v>
       </c>
-    </row>
-    <row r="24" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S23" s="14">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>473</v>
       </c>
       <c r="C24" s="17">
         <v>382</v>
       </c>
       <c r="D24" s="17">
         <v>257</v>
       </c>
       <c r="E24" s="17">
         <v>392</v>
       </c>
       <c r="F24" s="17">
         <v>387</v>
       </c>
       <c r="G24" s="17">
         <v>401</v>
       </c>
       <c r="H24" s="15">
         <v>438</v>
       </c>
       <c r="I24" s="17">
         <v>444</v>
       </c>
       <c r="J24" s="15">
         <v>443</v>
       </c>
       <c r="K24" s="17">
         <v>385</v>
       </c>
       <c r="L24" s="17">
         <v>381</v>
       </c>
       <c r="M24" s="15">
         <v>392</v>
       </c>
-      <c r="N24" s="32">
+      <c r="N24" s="28">
         <v>426</v>
       </c>
       <c r="O24" s="17">
         <v>384</v>
       </c>
       <c r="P24" s="17">
         <v>401</v>
       </c>
-      <c r="Q24" s="35">
+      <c r="Q24" s="31">
         <v>371</v>
       </c>
-      <c r="R24" s="35">
+      <c r="R24" s="31">
         <v>301</v>
       </c>
-    </row>
-    <row r="25" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S24" s="14">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>186</v>
       </c>
       <c r="C25" s="16">
         <v>146</v>
       </c>
       <c r="D25" s="16">
         <v>102</v>
       </c>
       <c r="E25" s="14">
         <v>141</v>
       </c>
       <c r="F25" s="14">
         <v>126</v>
       </c>
       <c r="G25" s="14">
         <v>143</v>
       </c>
       <c r="H25" s="14">
         <v>162</v>
       </c>
       <c r="I25" s="14">
         <v>215</v>
       </c>
       <c r="J25" s="14">
         <v>213</v>
       </c>
       <c r="K25" s="14">
         <v>153</v>
       </c>
       <c r="L25" s="16">
         <v>174</v>
       </c>
       <c r="M25" s="14">
         <v>144</v>
       </c>
-      <c r="N25" s="32">
+      <c r="N25" s="28">
         <v>203</v>
       </c>
       <c r="O25" s="16">
         <v>222</v>
       </c>
       <c r="P25" s="14">
         <v>195</v>
       </c>
       <c r="Q25" s="14">
         <v>167</v>
       </c>
       <c r="R25" s="14">
         <v>136</v>
       </c>
-    </row>
-    <row r="26" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S25" s="14">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>200</v>
       </c>
       <c r="C26" s="16">
         <v>189</v>
       </c>
       <c r="D26" s="16">
         <v>120</v>
       </c>
       <c r="E26" s="14">
         <v>193</v>
       </c>
       <c r="F26" s="14">
         <v>121</v>
       </c>
       <c r="G26" s="14">
         <v>119</v>
       </c>
       <c r="H26" s="14">
         <v>179</v>
       </c>
       <c r="I26" s="14">
         <v>203</v>
       </c>
       <c r="J26" s="14">
         <v>204</v>
       </c>
       <c r="K26" s="14">
         <v>141</v>
       </c>
       <c r="L26" s="16">
         <v>139</v>
       </c>
       <c r="M26" s="14">
         <v>133</v>
       </c>
-      <c r="N26" s="32">
+      <c r="N26" s="28">
         <v>174</v>
       </c>
       <c r="O26" s="16">
         <v>156</v>
       </c>
       <c r="P26" s="14">
         <v>182</v>
       </c>
       <c r="Q26" s="14">
         <v>158</v>
       </c>
       <c r="R26" s="14">
         <v>109</v>
       </c>
-    </row>
-    <row r="27" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S26" s="14">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>157</v>
       </c>
       <c r="C27" s="16">
         <v>145</v>
       </c>
       <c r="D27" s="16">
         <v>113</v>
       </c>
       <c r="E27" s="14">
         <v>111</v>
       </c>
       <c r="F27" s="14">
         <v>84</v>
       </c>
       <c r="G27" s="14">
         <v>92</v>
       </c>
       <c r="H27" s="14">
         <v>121</v>
       </c>
       <c r="I27" s="14">
         <v>142</v>
       </c>
       <c r="J27" s="14">
         <v>169</v>
       </c>
       <c r="K27" s="14">
         <v>122</v>
       </c>
       <c r="L27" s="16">
         <v>105</v>
       </c>
       <c r="M27" s="14">
         <v>97</v>
       </c>
-      <c r="N27" s="32">
+      <c r="N27" s="28">
         <v>160</v>
       </c>
       <c r="O27" s="16">
         <v>152</v>
       </c>
       <c r="P27" s="14">
         <v>136</v>
       </c>
       <c r="Q27" s="14">
         <v>175</v>
       </c>
       <c r="R27" s="14">
         <v>140</v>
       </c>
-    </row>
-    <row r="28" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S27" s="14">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>1262</v>
       </c>
       <c r="C28" s="16">
         <v>974</v>
       </c>
       <c r="D28" s="16">
         <v>736</v>
       </c>
       <c r="E28" s="14">
         <v>1028</v>
       </c>
       <c r="F28" s="14">
         <v>1099</v>
       </c>
       <c r="G28" s="14">
         <v>1128</v>
       </c>
       <c r="H28" s="14">
         <v>1385</v>
       </c>
       <c r="I28" s="14">
         <v>1494</v>
       </c>
       <c r="J28" s="14">
         <v>1345</v>
       </c>
       <c r="K28" s="14">
         <v>1129</v>
       </c>
       <c r="L28" s="16">
         <v>1098</v>
       </c>
       <c r="M28" s="14">
         <v>866</v>
       </c>
-      <c r="N28" s="32">
+      <c r="N28" s="28">
         <v>1187</v>
       </c>
       <c r="O28" s="16">
         <v>976</v>
       </c>
       <c r="P28" s="14">
         <v>1064</v>
       </c>
       <c r="Q28" s="14">
         <v>1251</v>
       </c>
       <c r="R28" s="14">
         <v>767</v>
       </c>
-    </row>
-    <row r="29" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="S28" s="14">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="22">
+      <c r="B29" s="21">
         <v>405</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C29" s="20">
         <v>321</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D29" s="20">
         <v>165</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E29" s="20">
         <v>309</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F29" s="20">
         <v>366</v>
       </c>
-      <c r="G29" s="21">
+      <c r="G29" s="20">
         <v>314</v>
       </c>
-      <c r="H29" s="23">
+      <c r="H29" s="22">
         <v>375</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I29" s="20">
         <v>408</v>
       </c>
-      <c r="J29" s="23">
+      <c r="J29" s="22">
         <v>310</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K29" s="20">
         <v>345</v>
       </c>
-      <c r="L29" s="21">
+      <c r="L29" s="20">
         <v>283</v>
       </c>
-      <c r="M29" s="23">
+      <c r="M29" s="22">
         <v>270</v>
       </c>
-      <c r="N29" s="33">
+      <c r="N29" s="29">
         <v>365</v>
       </c>
-      <c r="O29" s="21">
+      <c r="O29" s="20">
         <v>300</v>
       </c>
-      <c r="P29" s="21">
+      <c r="P29" s="20">
         <v>318</v>
       </c>
-      <c r="Q29" s="36">
+      <c r="Q29" s="32">
         <v>352</v>
       </c>
-      <c r="R29" s="36">
+      <c r="R29" s="32">
         <v>291</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="24" t="s">
+      <c r="S29" s="29">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A30" s="23" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A21:R21"/>
-    <mergeCell ref="N5:R5"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U24" sqref="U24"/>
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:19" ht="17.399999999999999">
+      <c r="A3" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="42"/>
-[...17 lines deleted...]
-    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
       <c r="F4" s="3"/>
-      <c r="R4" s="3" t="s">
+      <c r="R4" s="3"/>
+      <c r="S4" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="40">
+    <row r="5" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56">
         <v>2025</v>
       </c>
-      <c r="C5" s="41"/>
-[...10 lines deleted...]
-      <c r="N5" s="40">
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="57"/>
+      <c r="N5" s="56">
         <v>2026</v>
       </c>
-      <c r="O5" s="41"/>
-[...5 lines deleted...]
-      <c r="A6" s="45"/>
+      <c r="O5" s="57"/>
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57"/>
+      <c r="R5" s="57"/>
+      <c r="S5" s="57"/>
+    </row>
+    <row r="6" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="55"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -2193,1324 +2284,1393 @@
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="S6" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="43"/>
-[...18 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="53"/>
+    </row>
+    <row r="8" spans="1:19" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="25">
         <v>5946</v>
       </c>
       <c r="C8" s="10">
         <v>4865</v>
       </c>
       <c r="D8" s="10">
         <v>3455</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="10">
         <v>4941</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="10">
         <v>4820</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="10">
         <v>5530</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="10">
         <v>6489</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="10">
         <v>7155</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="10">
         <v>6264</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="10">
         <v>5265</v>
       </c>
       <c r="L8" s="10">
         <v>4770</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="10">
         <v>4547</v>
       </c>
-      <c r="N8" s="8">
+      <c r="N8" s="10">
         <v>6123</v>
       </c>
       <c r="O8" s="10">
         <v>5050</v>
       </c>
       <c r="P8" s="10">
         <v>5376</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q8" s="10">
         <v>5870</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R8" s="10">
         <v>4430</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="S8" s="10">
+        <v>5938</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="26">
         <v>1860</v>
       </c>
       <c r="C9" s="16">
         <v>1733</v>
       </c>
       <c r="D9" s="16">
         <v>1221</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="16">
         <v>1627</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="16">
         <v>1671</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="16">
         <v>1920</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="16">
         <v>2185</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="16">
         <v>2353</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J9" s="16">
         <v>2323</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="16">
         <v>1806</v>
       </c>
       <c r="L9" s="16">
         <v>1636</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="16">
         <v>1703</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N9" s="16">
         <v>2216</v>
       </c>
       <c r="O9" s="16">
         <v>1921</v>
       </c>
       <c r="P9" s="16">
         <v>2084</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q9" s="16">
         <v>2333</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="16">
         <v>1689</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="S9" s="16">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="26">
         <v>968</v>
       </c>
       <c r="C10" s="16">
         <v>818</v>
       </c>
       <c r="D10" s="16">
         <v>542</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="16">
         <v>896</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="16">
         <v>842</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="16">
         <v>913</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="16">
         <v>1058</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="16">
         <v>1135</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="16">
         <v>1062</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="16">
         <v>851</v>
       </c>
       <c r="L10" s="16">
         <v>816</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="16">
         <v>786</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="16">
         <v>969</v>
       </c>
       <c r="O10" s="16">
         <v>782</v>
       </c>
       <c r="P10" s="16">
         <v>936</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="16">
         <v>893</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="16">
         <v>732</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="S10" s="16">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A11" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="26">
         <v>381</v>
       </c>
       <c r="C11" s="16">
         <v>283</v>
       </c>
       <c r="D11" s="16">
         <v>243</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="16">
         <v>286</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="16">
         <v>292</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="16">
         <v>371</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="16">
         <v>453</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="16">
         <v>526</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="16">
         <v>427</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="16">
         <v>321</v>
       </c>
       <c r="L11" s="16">
         <v>296</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="16">
         <v>243</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N11" s="16">
         <v>401</v>
       </c>
       <c r="O11" s="16">
         <v>304</v>
       </c>
       <c r="P11" s="16">
         <v>311</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q11" s="16">
         <v>328</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="16">
         <v>244</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="S11" s="16">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A12" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="26">
         <v>274</v>
       </c>
       <c r="C12" s="16">
         <v>179</v>
       </c>
       <c r="D12" s="16">
         <v>157</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="16">
         <v>268</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="16">
         <v>200</v>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="16">
         <v>240</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="16">
         <v>299</v>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="16">
         <v>351</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="16">
         <v>271</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="16">
         <v>224</v>
       </c>
       <c r="L12" s="16">
         <v>220</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="16">
         <v>200</v>
       </c>
-      <c r="N12" s="14">
+      <c r="N12" s="16">
         <v>306</v>
       </c>
       <c r="O12" s="16">
         <v>249</v>
       </c>
       <c r="P12" s="16">
         <v>248</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="Q12" s="16">
         <v>284</v>
       </c>
-      <c r="R12" s="14">
+      <c r="R12" s="16">
         <v>205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="S12" s="16">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A13" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="26">
         <v>298</v>
       </c>
       <c r="C13" s="16">
         <v>223</v>
       </c>
       <c r="D13" s="16">
         <v>98</v>
       </c>
-      <c r="E13" s="14">
+      <c r="E13" s="16">
         <v>242</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="16">
         <v>216</v>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="16">
         <v>240</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="16">
         <v>304</v>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="16">
         <v>409</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="16">
         <v>185</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="16">
         <v>209</v>
       </c>
       <c r="L13" s="16">
         <v>163</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="16">
         <v>210</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N13" s="16">
         <v>288</v>
       </c>
       <c r="O13" s="16">
         <v>205</v>
       </c>
       <c r="P13" s="16">
         <v>203</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q13" s="16">
         <v>249</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="16">
         <v>163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="S13" s="16">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A14" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="26">
         <v>1767</v>
       </c>
       <c r="C14" s="16">
         <v>1364</v>
       </c>
       <c r="D14" s="16">
         <v>910</v>
       </c>
-      <c r="E14" s="14">
+      <c r="E14" s="16">
         <v>1310</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="16">
         <v>1265</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="16">
         <v>1509</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="16">
         <v>1777</v>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="16">
         <v>1918</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="16">
         <v>1590</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="16">
         <v>1455</v>
       </c>
       <c r="L14" s="16">
         <v>1286</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="16">
         <v>1112</v>
       </c>
-      <c r="N14" s="14">
+      <c r="N14" s="16">
         <v>1525</v>
       </c>
       <c r="O14" s="16">
         <v>1265</v>
       </c>
       <c r="P14" s="16">
         <v>1289</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="Q14" s="16">
         <v>1424</v>
       </c>
-      <c r="R14" s="14">
+      <c r="R14" s="16">
         <v>1110</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="S14" s="16">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A15" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="26">
         <v>398</v>
       </c>
       <c r="C15" s="16">
         <v>265</v>
       </c>
       <c r="D15" s="16">
         <v>284</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="16">
         <v>312</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="16">
         <v>334</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="16">
         <v>337</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="16">
         <v>413</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="16">
         <v>463</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="16">
         <v>406</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="16">
         <v>399</v>
       </c>
       <c r="L15" s="16">
         <v>353</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="16">
         <v>293</v>
       </c>
-      <c r="N15" s="14">
+      <c r="N15" s="16">
         <v>418</v>
       </c>
       <c r="O15" s="16">
         <v>324</v>
       </c>
       <c r="P15" s="16">
         <v>305</v>
       </c>
-      <c r="Q15" s="14">
+      <c r="Q15" s="16">
         <v>359</v>
       </c>
-      <c r="R15" s="14">
+      <c r="R15" s="16">
         <v>287</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="46" t="s">
+      <c r="S15" s="16">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="46"/>
-[...18 lines deleted...]
-      <c r="A17" s="7" t="s">
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+      <c r="M16" s="51"/>
+      <c r="N16" s="51"/>
+      <c r="O16" s="51"/>
+      <c r="P16" s="51"/>
+      <c r="Q16" s="51"/>
+      <c r="R16" s="51"/>
+      <c r="S16" s="51"/>
+    </row>
+    <row r="17" spans="1:19" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="A17" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="11">
         <v>2400</v>
       </c>
       <c r="C17" s="11">
         <v>2119</v>
       </c>
       <c r="D17" s="11">
         <v>1484</v>
       </c>
       <c r="E17" s="11">
         <v>2016</v>
       </c>
       <c r="F17" s="11">
         <v>2042</v>
       </c>
       <c r="G17" s="11">
         <v>2370</v>
       </c>
-      <c r="H17" s="28">
+      <c r="H17" s="11">
         <v>2707</v>
       </c>
       <c r="I17" s="11">
         <v>2961</v>
       </c>
-      <c r="J17" s="9">
+      <c r="J17" s="45">
         <v>2805</v>
       </c>
       <c r="K17" s="11">
         <v>2218</v>
       </c>
       <c r="L17" s="11">
         <v>2065</v>
       </c>
-      <c r="M17" s="9">
+      <c r="M17" s="45">
         <v>2096</v>
       </c>
-      <c r="N17" s="8">
+      <c r="N17" s="10">
         <v>2716</v>
       </c>
       <c r="O17" s="11">
         <v>2285</v>
       </c>
-      <c r="P17" s="9">
+      <c r="P17" s="45">
         <v>2530</v>
       </c>
-      <c r="Q17" s="34">
+      <c r="Q17" s="46">
         <v>2778</v>
       </c>
-      <c r="R17" s="34">
+      <c r="R17" s="46">
         <v>2077</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="13" t="s">
+      <c r="S17" s="10">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A18" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>1782</v>
       </c>
       <c r="C18" s="16">
         <v>1674</v>
       </c>
       <c r="D18" s="16">
         <v>1170</v>
       </c>
-      <c r="E18" s="14">
+      <c r="E18" s="16">
         <v>1524</v>
       </c>
-      <c r="F18" s="14">
+      <c r="F18" s="16">
         <v>1577</v>
       </c>
-      <c r="G18" s="14">
+      <c r="G18" s="16">
         <v>1842</v>
       </c>
-      <c r="H18" s="14">
+      <c r="H18" s="16">
         <v>2091</v>
       </c>
-      <c r="I18" s="14">
+      <c r="I18" s="16">
         <v>2245</v>
       </c>
-      <c r="J18" s="14">
+      <c r="J18" s="16">
         <v>2247</v>
       </c>
-      <c r="K18" s="14">
+      <c r="K18" s="16">
         <v>1735</v>
       </c>
       <c r="L18" s="16">
         <v>1563</v>
       </c>
-      <c r="M18" s="14">
+      <c r="M18" s="16">
         <v>1633</v>
       </c>
-      <c r="N18" s="14">
+      <c r="N18" s="16">
         <v>2147</v>
       </c>
       <c r="O18" s="16">
         <v>1847</v>
       </c>
-      <c r="P18" s="14">
+      <c r="P18" s="16">
         <v>2009</v>
       </c>
-      <c r="Q18" s="14">
+      <c r="Q18" s="16">
         <v>2261</v>
       </c>
-      <c r="R18" s="14">
+      <c r="R18" s="16">
         <v>1642</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="13" t="s">
+      <c r="S18" s="16">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A19" s="34" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>541</v>
       </c>
       <c r="C19" s="16">
         <v>406</v>
       </c>
       <c r="D19" s="16">
         <v>265</v>
       </c>
-      <c r="E19" s="14">
+      <c r="E19" s="16">
         <v>431</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="16">
         <v>420</v>
       </c>
-      <c r="G19" s="14">
+      <c r="G19" s="16">
         <v>455</v>
       </c>
-      <c r="H19" s="14">
+      <c r="H19" s="16">
         <v>570</v>
       </c>
-      <c r="I19" s="14">
+      <c r="I19" s="16">
         <v>623</v>
       </c>
-      <c r="J19" s="14">
+      <c r="J19" s="16">
         <v>515</v>
       </c>
-      <c r="K19" s="14">
+      <c r="K19" s="16">
         <v>428</v>
       </c>
       <c r="L19" s="16">
         <v>422</v>
       </c>
-      <c r="M19" s="14">
+      <c r="M19" s="16">
         <v>427</v>
       </c>
-      <c r="N19" s="14">
+      <c r="N19" s="16">
         <v>500</v>
       </c>
       <c r="O19" s="16">
         <v>392</v>
       </c>
-      <c r="P19" s="14">
+      <c r="P19" s="16">
         <v>494</v>
       </c>
-      <c r="Q19" s="14">
+      <c r="Q19" s="16">
         <v>471</v>
       </c>
-      <c r="R19" s="14">
+      <c r="R19" s="16">
         <v>390</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="S19" s="16">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A20" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>77</v>
       </c>
       <c r="C20" s="16">
         <v>39</v>
       </c>
       <c r="D20" s="16">
         <v>49</v>
       </c>
-      <c r="E20" s="14">
+      <c r="E20" s="16">
         <v>61</v>
       </c>
-      <c r="F20" s="14">
+      <c r="F20" s="16">
         <v>45</v>
       </c>
-      <c r="G20" s="14">
+      <c r="G20" s="16">
         <v>73</v>
       </c>
-      <c r="H20" s="14">
+      <c r="H20" s="16">
         <v>46</v>
       </c>
-      <c r="I20" s="14">
+      <c r="I20" s="16">
         <v>93</v>
       </c>
-      <c r="J20" s="14">
+      <c r="J20" s="16">
         <v>43</v>
       </c>
-      <c r="K20" s="14">
+      <c r="K20" s="16">
         <v>55</v>
       </c>
       <c r="L20" s="16">
         <v>80</v>
       </c>
-      <c r="M20" s="14">
+      <c r="M20" s="16">
         <v>36</v>
       </c>
-      <c r="N20" s="14">
+      <c r="N20" s="16">
         <v>69</v>
       </c>
       <c r="O20" s="16">
         <v>46</v>
       </c>
-      <c r="P20" s="14">
+      <c r="P20" s="16">
         <v>27</v>
       </c>
-      <c r="Q20" s="14">
+      <c r="Q20" s="16">
         <v>46</v>
       </c>
-      <c r="R20" s="14">
+      <c r="R20" s="16">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="46" t="s">
+      <c r="S20" s="16">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="46"/>
-[...18 lines deleted...]
-      <c r="A22" s="7" t="s">
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="51"/>
+      <c r="M21" s="51"/>
+      <c r="N21" s="51"/>
+      <c r="O21" s="51"/>
+      <c r="P21" s="51"/>
+      <c r="Q21" s="51"/>
+      <c r="R21" s="51"/>
+      <c r="S21" s="51"/>
+    </row>
+    <row r="22" spans="1:19" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="11">
         <v>3546</v>
       </c>
       <c r="C22" s="11">
         <v>2746</v>
       </c>
       <c r="D22" s="11">
         <v>1971</v>
       </c>
       <c r="E22" s="11">
         <v>2925</v>
       </c>
       <c r="F22" s="11">
         <v>2778</v>
       </c>
       <c r="G22" s="11">
         <v>3160</v>
       </c>
-      <c r="H22" s="28">
+      <c r="H22" s="11">
         <v>3782</v>
       </c>
       <c r="I22" s="11">
         <v>4194</v>
       </c>
-      <c r="J22" s="9">
+      <c r="J22" s="45">
         <v>3459</v>
       </c>
       <c r="K22" s="11">
         <v>3047</v>
       </c>
       <c r="L22" s="11">
         <v>2705</v>
       </c>
-      <c r="M22" s="9">
+      <c r="M22" s="45">
         <v>2451</v>
       </c>
-      <c r="N22" s="31">
+      <c r="N22" s="38">
         <v>3407</v>
       </c>
       <c r="O22" s="11">
         <v>2765</v>
       </c>
-      <c r="P22" s="9">
+      <c r="P22" s="45">
         <v>2846</v>
       </c>
-      <c r="Q22" s="34">
+      <c r="Q22" s="46">
         <v>3092</v>
       </c>
-      <c r="R22" s="34">
+      <c r="R22" s="46">
         <v>2353</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="13" t="s">
+      <c r="S22" s="10">
+        <v>3399</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A23" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="18">
         <v>78</v>
       </c>
       <c r="C23" s="16">
         <v>59</v>
       </c>
       <c r="D23" s="16">
         <v>51</v>
       </c>
-      <c r="E23" s="14">
+      <c r="E23" s="16">
         <v>103</v>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="16">
         <v>94</v>
       </c>
-      <c r="G23" s="14">
+      <c r="G23" s="16">
         <v>78</v>
       </c>
-      <c r="H23" s="14">
+      <c r="H23" s="16">
         <v>94</v>
       </c>
-      <c r="I23" s="14">
+      <c r="I23" s="16">
         <v>108</v>
       </c>
-      <c r="J23" s="14">
+      <c r="J23" s="16">
         <v>76</v>
       </c>
-      <c r="K23" s="14">
+      <c r="K23" s="16">
         <v>71</v>
       </c>
       <c r="L23" s="16">
         <v>73</v>
       </c>
-      <c r="M23" s="14">
+      <c r="M23" s="16">
         <v>70</v>
       </c>
-      <c r="N23" s="32">
+      <c r="N23" s="39">
         <v>69</v>
       </c>
       <c r="O23" s="17">
         <v>74</v>
       </c>
-      <c r="P23" s="14">
+      <c r="P23" s="16">
         <v>75</v>
       </c>
-      <c r="Q23" s="14">
+      <c r="Q23" s="16">
         <v>72</v>
       </c>
-      <c r="R23" s="14">
+      <c r="R23" s="16">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="13" t="s">
+      <c r="S23" s="16">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A24" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>427</v>
       </c>
       <c r="C24" s="17">
         <v>412</v>
       </c>
       <c r="D24" s="17">
         <v>277</v>
       </c>
       <c r="E24" s="17">
         <v>465</v>
       </c>
       <c r="F24" s="17">
         <v>422</v>
       </c>
       <c r="G24" s="17">
         <v>458</v>
       </c>
-      <c r="H24" s="29">
+      <c r="H24" s="17">
         <v>488</v>
       </c>
       <c r="I24" s="17">
         <v>512</v>
       </c>
-      <c r="J24" s="15">
+      <c r="J24" s="47">
         <v>547</v>
       </c>
       <c r="K24" s="17">
         <v>423</v>
       </c>
       <c r="L24" s="17">
         <v>394</v>
       </c>
-      <c r="M24" s="15">
+      <c r="M24" s="47">
         <v>359</v>
       </c>
-      <c r="N24" s="32">
+      <c r="N24" s="39">
         <v>469</v>
       </c>
       <c r="O24" s="17">
         <v>390</v>
       </c>
-      <c r="P24" s="15">
+      <c r="P24" s="47">
         <v>442</v>
       </c>
-      <c r="Q24" s="35">
+      <c r="Q24" s="48">
         <v>422</v>
       </c>
-      <c r="R24" s="35">
+      <c r="R24" s="48">
         <v>342</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="13" t="s">
+      <c r="S24" s="16">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>381</v>
       </c>
       <c r="C25" s="16">
         <v>283</v>
       </c>
       <c r="D25" s="16">
         <v>243</v>
       </c>
-      <c r="E25" s="14">
+      <c r="E25" s="16">
         <v>286</v>
       </c>
-      <c r="F25" s="14">
+      <c r="F25" s="16">
         <v>292</v>
       </c>
-      <c r="G25" s="14">
+      <c r="G25" s="16">
         <v>371</v>
       </c>
-      <c r="H25" s="14">
+      <c r="H25" s="16">
         <v>453</v>
       </c>
-      <c r="I25" s="14">
+      <c r="I25" s="16">
         <v>526</v>
       </c>
-      <c r="J25" s="14">
+      <c r="J25" s="16">
         <v>427</v>
       </c>
-      <c r="K25" s="14">
+      <c r="K25" s="16">
         <v>321</v>
       </c>
       <c r="L25" s="16">
         <v>296</v>
       </c>
-      <c r="M25" s="14">
+      <c r="M25" s="16">
         <v>243</v>
       </c>
-      <c r="N25" s="32">
+      <c r="N25" s="39">
         <v>401</v>
       </c>
       <c r="O25" s="16">
         <v>304</v>
       </c>
-      <c r="P25" s="14">
+      <c r="P25" s="16">
         <v>311</v>
       </c>
-      <c r="Q25" s="14">
+      <c r="Q25" s="16">
         <v>328</v>
       </c>
-      <c r="R25" s="14">
+      <c r="R25" s="16">
         <v>244</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="13" t="s">
+      <c r="S25" s="16">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A26" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>274</v>
       </c>
       <c r="C26" s="16">
         <v>179</v>
       </c>
       <c r="D26" s="16">
         <v>157</v>
       </c>
-      <c r="E26" s="14">
+      <c r="E26" s="16">
         <v>268</v>
       </c>
-      <c r="F26" s="14">
+      <c r="F26" s="16">
         <v>200</v>
       </c>
-      <c r="G26" s="14">
+      <c r="G26" s="16">
         <v>240</v>
       </c>
-      <c r="H26" s="14">
+      <c r="H26" s="16">
         <v>299</v>
       </c>
-      <c r="I26" s="14">
+      <c r="I26" s="16">
         <v>351</v>
       </c>
-      <c r="J26" s="14">
+      <c r="J26" s="16">
         <v>271</v>
       </c>
-      <c r="K26" s="14">
+      <c r="K26" s="16">
         <v>224</v>
       </c>
       <c r="L26" s="16">
         <v>220</v>
       </c>
-      <c r="M26" s="14">
+      <c r="M26" s="16">
         <v>200</v>
       </c>
-      <c r="N26" s="32">
+      <c r="N26" s="39">
         <v>306</v>
       </c>
       <c r="O26" s="16">
         <v>249</v>
       </c>
-      <c r="P26" s="14">
+      <c r="P26" s="16">
         <v>248</v>
       </c>
-      <c r="Q26" s="14">
+      <c r="Q26" s="16">
         <v>284</v>
       </c>
-      <c r="R26" s="14">
+      <c r="R26" s="16">
         <v>205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="13" t="s">
+      <c r="S26" s="16">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A27" s="34" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>298</v>
       </c>
       <c r="C27" s="16">
         <v>223</v>
       </c>
       <c r="D27" s="16">
         <v>98</v>
       </c>
-      <c r="E27" s="14">
+      <c r="E27" s="16">
         <v>242</v>
       </c>
-      <c r="F27" s="14">
+      <c r="F27" s="16">
         <v>216</v>
       </c>
-      <c r="G27" s="14">
+      <c r="G27" s="16">
         <v>240</v>
       </c>
-      <c r="H27" s="14">
+      <c r="H27" s="16">
         <v>304</v>
       </c>
-      <c r="I27" s="14">
+      <c r="I27" s="16">
         <v>409</v>
       </c>
-      <c r="J27" s="14">
+      <c r="J27" s="16">
         <v>185</v>
       </c>
-      <c r="K27" s="14">
+      <c r="K27" s="16">
         <v>209</v>
       </c>
       <c r="L27" s="16">
         <v>163</v>
       </c>
-      <c r="M27" s="14">
+      <c r="M27" s="16">
         <v>210</v>
       </c>
-      <c r="N27" s="32">
+      <c r="N27" s="39">
         <v>288</v>
       </c>
       <c r="O27" s="16">
         <v>205</v>
       </c>
-      <c r="P27" s="14">
+      <c r="P27" s="16">
         <v>203</v>
       </c>
-      <c r="Q27" s="14">
+      <c r="Q27" s="16">
         <v>249</v>
       </c>
-      <c r="R27" s="14">
+      <c r="R27" s="16">
         <v>163</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="13" t="s">
+      <c r="S27" s="16">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A28" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>1767</v>
       </c>
       <c r="C28" s="16">
         <v>1364</v>
       </c>
       <c r="D28" s="16">
         <v>910</v>
       </c>
-      <c r="E28" s="14">
+      <c r="E28" s="16">
         <v>1310</v>
       </c>
-      <c r="F28" s="14">
+      <c r="F28" s="16">
         <v>1265</v>
       </c>
-      <c r="G28" s="14">
+      <c r="G28" s="16">
         <v>1509</v>
       </c>
-      <c r="H28" s="14">
+      <c r="H28" s="16">
         <v>1777</v>
       </c>
-      <c r="I28" s="14">
+      <c r="I28" s="16">
         <v>1918</v>
       </c>
-      <c r="J28" s="14">
+      <c r="J28" s="16">
         <v>1590</v>
       </c>
-      <c r="K28" s="14">
+      <c r="K28" s="16">
         <v>1455</v>
       </c>
       <c r="L28" s="16">
         <v>1286</v>
       </c>
-      <c r="M28" s="14">
+      <c r="M28" s="16">
         <v>1112</v>
       </c>
-      <c r="N28" s="32">
+      <c r="N28" s="39">
         <v>1525</v>
       </c>
       <c r="O28" s="16">
         <v>1265</v>
       </c>
-      <c r="P28" s="14">
+      <c r="P28" s="16">
         <v>1289</v>
       </c>
-      <c r="Q28" s="14">
+      <c r="Q28" s="16">
         <v>1424</v>
       </c>
-      <c r="R28" s="14">
+      <c r="R28" s="16">
         <v>1110</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="19" t="s">
+      <c r="S28" s="16">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A29" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="22">
+      <c r="B29" s="21">
         <v>321</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C29" s="20">
         <v>226</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D29" s="20">
         <v>235</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E29" s="20">
         <v>251</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F29" s="20">
         <v>289</v>
       </c>
-      <c r="G29" s="21">
+      <c r="G29" s="20">
         <v>264</v>
       </c>
-      <c r="H29" s="30">
+      <c r="H29" s="20">
         <v>367</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I29" s="20">
         <v>370</v>
       </c>
-      <c r="J29" s="23">
+      <c r="J29" s="49">
         <v>363</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K29" s="20">
         <v>344</v>
       </c>
-      <c r="L29" s="21">
+      <c r="L29" s="20">
         <v>273</v>
       </c>
-      <c r="M29" s="23">
+      <c r="M29" s="49">
         <v>257</v>
       </c>
-      <c r="N29" s="33">
+      <c r="N29" s="43">
         <v>349</v>
       </c>
-      <c r="O29" s="21">
+      <c r="O29" s="20">
         <v>278</v>
       </c>
-      <c r="P29" s="23">
+      <c r="P29" s="49">
         <v>278</v>
       </c>
-      <c r="Q29" s="36">
+      <c r="Q29" s="50">
         <v>313</v>
       </c>
-      <c r="R29" s="36">
+      <c r="R29" s="50">
         <v>242</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="24" t="s">
+      <c r="S29" s="43">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A30" s="23" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R34"/>
+  <dimension ref="A3:S34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T26" sqref="T26"/>
+      <selection activeCell="A3" sqref="A3:S3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:19" ht="17.399999999999999">
+      <c r="A3" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="42"/>
-[...18 lines deleted...]
-      <c r="R4" s="3" t="s">
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3"/>
+      <c r="S4" s="5" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="5" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="40">
+    <row r="5" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56">
         <v>2025</v>
       </c>
-      <c r="C5" s="41"/>
-[...10 lines deleted...]
-      <c r="N5" s="40">
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="57"/>
+      <c r="N5" s="56">
         <v>2026</v>
       </c>
-      <c r="O5" s="41"/>
-[...5 lines deleted...]
-      <c r="A6" s="45"/>
+      <c r="O5" s="57"/>
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57"/>
+      <c r="R5" s="57"/>
+      <c r="S5" s="57"/>
+    </row>
+    <row r="6" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="55"/>
       <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="6" t="s">
@@ -3518,1263 +3678,1329 @@
       </c>
       <c r="K6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="S6" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="43"/>
-[...18 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="53"/>
+    </row>
+    <row r="8" spans="1:19" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="25">
         <v>-128</v>
       </c>
       <c r="C8" s="10">
         <v>-170</v>
       </c>
       <c r="D8" s="10">
         <v>-108</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="10">
         <v>115</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="10">
         <v>-82</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="10">
         <v>-335</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="10">
         <v>-347</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="10">
         <v>-415</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="10">
         <v>-440</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="10">
         <v>-287</v>
       </c>
       <c r="L8" s="10">
         <v>-201</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="10">
         <v>-274</v>
       </c>
-      <c r="N8" s="8">
+      <c r="N8" s="10">
         <v>-447</v>
       </c>
       <c r="O8" s="10">
         <v>-244</v>
       </c>
       <c r="P8" s="10">
         <v>-123</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q8" s="10">
         <v>-474</v>
       </c>
-      <c r="R8" s="8">
+      <c r="R8" s="10">
         <v>-323</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="S8" s="10">
+        <v>-374</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="26">
         <v>817</v>
       </c>
       <c r="C9" s="16">
         <v>384</v>
       </c>
       <c r="D9" s="16">
         <v>342</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="16">
         <v>805</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="16">
         <v>488</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="16">
         <v>694</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="16">
         <v>874</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="16">
         <v>1112</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J9" s="16">
         <v>337</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="16">
         <v>466</v>
       </c>
       <c r="L9" s="16">
         <v>433</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="16">
         <v>355</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N9" s="16">
         <v>454</v>
       </c>
       <c r="O9" s="16">
         <v>271</v>
       </c>
       <c r="P9" s="16">
         <v>388</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q9" s="16">
         <v>125</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="16">
         <v>365</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="S9" s="16">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="27">
+      <c r="B10" s="26">
         <v>-81</v>
       </c>
       <c r="C10" s="16">
         <v>-61</v>
       </c>
       <c r="D10" s="16">
         <v>-30</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="16">
         <v>-83</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="16">
         <v>-95</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="16">
         <v>-150</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="16">
         <v>-232</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="16">
         <v>-355</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="16">
         <v>-202</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="16">
         <v>-92</v>
       </c>
       <c r="L10" s="16">
         <v>-151</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="16">
         <v>-98</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="16">
         <v>-79</v>
       </c>
       <c r="O10" s="16">
         <v>-16</v>
       </c>
       <c r="P10" s="16">
         <v>-89</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="16">
         <v>-113</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="16">
         <v>-152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="S10" s="16">
+        <v>-135</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A11" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="26">
         <v>-195</v>
       </c>
       <c r="C11" s="16">
         <v>-137</v>
       </c>
       <c r="D11" s="16">
         <v>-141</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="16">
         <v>-145</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="16">
         <v>-166</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="16">
         <v>-228</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="16">
         <v>-291</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="16">
         <v>-311</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="16">
         <v>-214</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="16">
         <v>-168</v>
       </c>
       <c r="L11" s="16">
         <v>-122</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="16">
         <v>-99</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N11" s="16">
         <v>-198</v>
       </c>
       <c r="O11" s="16">
         <v>-82</v>
       </c>
       <c r="P11" s="16">
         <v>-116</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q11" s="16">
         <v>-161</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="16">
         <v>-108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="S11" s="16">
+        <v>-263</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A12" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="26">
         <v>-74</v>
       </c>
       <c r="C12" s="16">
         <v>10</v>
       </c>
       <c r="D12" s="16">
         <v>-37</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="16">
         <v>-75</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="16">
         <v>-79</v>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="16">
         <v>-121</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="16">
         <v>-120</v>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="16">
         <v>-148</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="16">
         <v>-67</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="16">
         <v>-83</v>
       </c>
       <c r="L12" s="16">
         <v>-81</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="16">
         <v>-67</v>
       </c>
-      <c r="N12" s="14">
+      <c r="N12" s="16">
         <v>-132</v>
       </c>
       <c r="O12" s="16">
         <v>-93</v>
       </c>
       <c r="P12" s="16">
         <v>-66</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="Q12" s="16">
         <v>-126</v>
       </c>
-      <c r="R12" s="14">
+      <c r="R12" s="16">
         <v>-96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="S12" s="16">
+        <v>-123</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A13" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="26">
         <v>-141</v>
       </c>
       <c r="C13" s="16">
         <v>-78</v>
       </c>
       <c r="D13" s="16">
         <v>15</v>
       </c>
-      <c r="E13" s="14">
+      <c r="E13" s="16">
         <v>-131</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="16">
         <v>-132</v>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="16">
         <v>-148</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="16">
         <v>-183</v>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="16">
         <v>-267</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="16">
         <v>-16</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="16">
         <v>-87</v>
       </c>
       <c r="L13" s="16">
         <v>-58</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="16">
         <v>-113</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N13" s="16">
         <v>-128</v>
       </c>
       <c r="O13" s="16">
         <v>-53</v>
       </c>
       <c r="P13" s="16">
         <v>-67</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q13" s="16">
         <v>-74</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="16">
         <v>-23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="S13" s="16">
+        <v>-132</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A14" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="27">
+      <c r="B14" s="26">
         <v>-505</v>
       </c>
       <c r="C14" s="16">
         <v>-390</v>
       </c>
       <c r="D14" s="16">
         <v>-174</v>
       </c>
-      <c r="E14" s="14">
+      <c r="E14" s="16">
         <v>-282</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="16">
         <v>-166</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G14" s="16">
         <v>-381</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="16">
         <v>-392</v>
       </c>
-      <c r="I14" s="14">
+      <c r="I14" s="16">
         <v>-424</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J14" s="16">
         <v>-245</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="16">
         <v>-326</v>
       </c>
       <c r="L14" s="16">
         <v>-188</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="16">
         <v>-246</v>
       </c>
-      <c r="N14" s="14">
+      <c r="N14" s="16">
         <v>-338</v>
       </c>
       <c r="O14" s="16">
         <v>-289</v>
       </c>
       <c r="P14" s="16">
         <v>-225</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="Q14" s="16">
         <v>-173</v>
       </c>
-      <c r="R14" s="14">
+      <c r="R14" s="16">
         <v>-343</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="S14" s="16">
+        <v>-622</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A15" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="26">
         <v>51</v>
       </c>
       <c r="C15" s="16">
         <v>102</v>
       </c>
       <c r="D15" s="16">
         <v>-83</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="16">
         <v>26</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="16">
         <v>68</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="16">
         <v>-1</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="16">
         <v>-3</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="16">
         <v>-22</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="16">
         <v>-33</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="16">
         <v>3</v>
       </c>
       <c r="L15" s="16">
         <v>-34</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="16">
         <v>-6</v>
       </c>
-      <c r="N15" s="14">
+      <c r="N15" s="16">
         <v>-26</v>
       </c>
       <c r="O15" s="16">
         <v>18</v>
       </c>
       <c r="P15" s="16">
         <v>52</v>
       </c>
-      <c r="Q15" s="14">
+      <c r="Q15" s="16">
         <v>48</v>
       </c>
-      <c r="R15" s="14">
+      <c r="R15" s="16">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="46" t="s">
+      <c r="S15" s="16">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="46"/>
-[...18 lines deleted...]
-      <c r="A17" s="7" t="s">
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+      <c r="M16" s="51"/>
+      <c r="N16" s="51"/>
+      <c r="O16" s="51"/>
+      <c r="P16" s="51"/>
+      <c r="Q16" s="51"/>
+      <c r="R16" s="51"/>
+      <c r="S16" s="51"/>
+    </row>
+    <row r="17" spans="1:19" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="A17" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="25">
+      <c r="B17" s="24">
         <v>644</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="24">
         <v>375</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="24">
         <v>326</v>
       </c>
-      <c r="E17" s="25">
+      <c r="E17" s="24">
         <v>799</v>
       </c>
-      <c r="F17" s="25">
+      <c r="F17" s="24">
         <v>464</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G17" s="36">
         <v>571</v>
       </c>
-      <c r="H17" s="28">
+      <c r="H17" s="11">
         <v>687</v>
       </c>
       <c r="I17" s="11">
         <v>796</v>
       </c>
-      <c r="J17" s="12">
+      <c r="J17" s="36">
         <v>251</v>
       </c>
-      <c r="K17" s="25">
+      <c r="K17" s="24">
         <v>432</v>
       </c>
-      <c r="L17" s="25">
+      <c r="L17" s="24">
         <v>288</v>
       </c>
-      <c r="M17" s="12">
+      <c r="M17" s="36">
         <v>216</v>
       </c>
-      <c r="N17" s="8">
+      <c r="N17" s="10">
         <v>366</v>
       </c>
-      <c r="O17" s="25">
+      <c r="O17" s="24">
         <v>269</v>
       </c>
-      <c r="P17" s="25">
+      <c r="P17" s="24">
         <v>352</v>
       </c>
       <c r="Q17" s="37">
         <v>58</v>
       </c>
       <c r="R17" s="37">
         <v>233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="13" t="s">
+      <c r="S17" s="10">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A18" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>804</v>
       </c>
       <c r="C18" s="16">
         <v>399</v>
       </c>
       <c r="D18" s="16">
         <v>349</v>
       </c>
-      <c r="E18" s="14">
+      <c r="E18" s="16">
         <v>841</v>
       </c>
-      <c r="F18" s="14">
+      <c r="F18" s="16">
         <v>533</v>
       </c>
-      <c r="G18" s="14">
+      <c r="G18" s="16">
         <v>715</v>
       </c>
-      <c r="H18" s="14">
+      <c r="H18" s="16">
         <v>880</v>
       </c>
-      <c r="I18" s="14">
+      <c r="I18" s="16">
         <v>1143</v>
       </c>
-      <c r="J18" s="14">
+      <c r="J18" s="16">
         <v>329</v>
       </c>
-      <c r="K18" s="14">
+      <c r="K18" s="16">
         <v>484</v>
       </c>
       <c r="L18" s="16">
         <v>470</v>
       </c>
-      <c r="M18" s="14">
+      <c r="M18" s="16">
         <v>366</v>
       </c>
-      <c r="N18" s="14">
+      <c r="N18" s="16">
         <v>444</v>
       </c>
       <c r="O18" s="16">
         <v>283</v>
       </c>
       <c r="P18" s="16">
         <v>388</v>
       </c>
-      <c r="Q18" s="14">
+      <c r="Q18" s="16">
         <v>111</v>
       </c>
-      <c r="R18" s="14">
+      <c r="R18" s="16">
         <v>359</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="13" t="s">
+      <c r="S18" s="16">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A19" s="34" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="16">
         <v>-127</v>
       </c>
       <c r="C19" s="16">
         <v>-31</v>
       </c>
       <c r="D19" s="16">
         <v>-10</v>
       </c>
-      <c r="E19" s="14">
+      <c r="E19" s="16">
         <v>-10</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="16">
         <v>-60</v>
       </c>
-      <c r="G19" s="14">
+      <c r="G19" s="16">
         <v>-93</v>
       </c>
-      <c r="H19" s="14">
+      <c r="H19" s="16">
         <v>-182</v>
       </c>
-      <c r="I19" s="14">
+      <c r="I19" s="16">
         <v>-287</v>
       </c>
-      <c r="J19" s="14">
+      <c r="J19" s="16">
         <v>-98</v>
       </c>
-      <c r="K19" s="14">
+      <c r="K19" s="16">
         <v>-54</v>
       </c>
       <c r="L19" s="16">
         <v>-138</v>
       </c>
-      <c r="M19" s="14">
+      <c r="M19" s="16">
         <v>-131</v>
       </c>
-      <c r="N19" s="14">
+      <c r="N19" s="16">
         <v>-36</v>
       </c>
       <c r="O19" s="16">
         <v>-10</v>
       </c>
       <c r="P19" s="16">
         <v>-48</v>
       </c>
-      <c r="Q19" s="14">
+      <c r="Q19" s="16">
         <v>-62</v>
       </c>
-      <c r="R19" s="14">
+      <c r="R19" s="16">
         <v>-111</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="S19" s="16">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A20" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="16">
         <v>-33</v>
       </c>
       <c r="C20" s="16">
         <v>7</v>
       </c>
       <c r="D20" s="16">
         <v>-13</v>
       </c>
-      <c r="E20" s="14">
+      <c r="E20" s="16">
         <v>-32</v>
       </c>
-      <c r="F20" s="14">
+      <c r="F20" s="16">
         <v>-9</v>
       </c>
-      <c r="G20" s="14">
+      <c r="G20" s="16">
         <v>-51</v>
       </c>
-      <c r="H20" s="14">
+      <c r="H20" s="16">
         <v>-11</v>
       </c>
-      <c r="I20" s="14">
+      <c r="I20" s="16">
         <v>-60</v>
       </c>
-      <c r="J20" s="14">
+      <c r="J20" s="16">
         <v>20</v>
       </c>
-      <c r="K20" s="14">
+      <c r="K20" s="16">
         <v>2</v>
       </c>
       <c r="L20" s="16">
         <v>-44</v>
       </c>
-      <c r="M20" s="14">
+      <c r="M20" s="16">
         <v>-19</v>
       </c>
-      <c r="N20" s="14">
+      <c r="N20" s="16">
         <v>-42</v>
       </c>
       <c r="O20" s="16">
         <v>-4</v>
       </c>
       <c r="P20" s="16">
         <v>12</v>
       </c>
-      <c r="Q20" s="14">
+      <c r="Q20" s="16">
         <v>9</v>
       </c>
-      <c r="R20" s="14">
+      <c r="R20" s="16">
         <v>-15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="46" t="s">
+      <c r="S20" s="16">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="46"/>
-[...18 lines deleted...]
-      <c r="A22" s="7" t="s">
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="51"/>
+      <c r="M21" s="51"/>
+      <c r="N21" s="51"/>
+      <c r="O21" s="51"/>
+      <c r="P21" s="51"/>
+      <c r="Q21" s="51"/>
+      <c r="R21" s="51"/>
+      <c r="S21" s="51"/>
+    </row>
+    <row r="22" spans="1:19" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B22" s="25">
+      <c r="B22" s="24">
         <v>-772</v>
       </c>
-      <c r="C22" s="25">
+      <c r="C22" s="24">
         <v>-545</v>
       </c>
-      <c r="D22" s="25">
+      <c r="D22" s="24">
         <v>-434</v>
       </c>
-      <c r="E22" s="25">
+      <c r="E22" s="24">
         <v>-684</v>
       </c>
-      <c r="F22" s="25">
+      <c r="F22" s="24">
         <v>-546</v>
       </c>
-      <c r="G22" s="12">
+      <c r="G22" s="36">
         <v>-906</v>
       </c>
-      <c r="H22" s="28">
+      <c r="H22" s="11">
         <v>-1034</v>
       </c>
       <c r="I22" s="11">
         <v>-1211</v>
       </c>
-      <c r="J22" s="12">
+      <c r="J22" s="36">
         <v>-691</v>
       </c>
-      <c r="K22" s="25">
+      <c r="K22" s="24">
         <v>-719</v>
       </c>
-      <c r="L22" s="25">
+      <c r="L22" s="24">
         <v>-489</v>
       </c>
-      <c r="M22" s="12">
+      <c r="M22" s="36">
         <v>-490</v>
       </c>
-      <c r="N22" s="31">
+      <c r="N22" s="38">
         <v>-813</v>
       </c>
-      <c r="O22" s="25">
+      <c r="O22" s="24">
         <v>-513</v>
       </c>
-      <c r="P22" s="25">
+      <c r="P22" s="24">
         <v>-475</v>
       </c>
       <c r="Q22" s="37">
         <v>-532</v>
       </c>
       <c r="R22" s="37">
         <v>-556</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="13" t="s">
+      <c r="S22" s="10">
+        <v>-1199</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A23" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="18">
         <v>13</v>
       </c>
       <c r="C23" s="16">
         <v>-15</v>
       </c>
       <c r="D23" s="16">
         <v>-7</v>
       </c>
-      <c r="E23" s="14">
+      <c r="E23" s="16">
         <v>-36</v>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="16">
         <v>-45</v>
       </c>
-      <c r="G23" s="14">
+      <c r="G23" s="16">
         <v>-21</v>
       </c>
-      <c r="H23" s="14">
+      <c r="H23" s="16">
         <v>-6</v>
       </c>
-      <c r="I23" s="14">
+      <c r="I23" s="16">
         <v>-31</v>
       </c>
-      <c r="J23" s="14">
+      <c r="J23" s="16">
         <v>8</v>
       </c>
-      <c r="K23" s="14">
+      <c r="K23" s="16">
         <v>-18</v>
       </c>
       <c r="L23" s="16">
         <v>-37</v>
       </c>
-      <c r="M23" s="14">
+      <c r="M23" s="16">
         <v>-11</v>
       </c>
-      <c r="N23" s="32">
+      <c r="N23" s="39">
         <v>10</v>
       </c>
       <c r="O23" s="18">
         <v>-12</v>
       </c>
       <c r="P23" s="18">
         <v>0</v>
       </c>
-      <c r="Q23" s="14">
+      <c r="Q23" s="16">
         <v>14</v>
       </c>
-      <c r="R23" s="14">
+      <c r="R23" s="16">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="13" t="s">
+      <c r="S23" s="16">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A24" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="18">
         <v>46</v>
       </c>
       <c r="C24" s="18">
         <v>-30</v>
       </c>
       <c r="D24" s="18">
         <v>-20</v>
       </c>
       <c r="E24" s="18">
         <v>-73</v>
       </c>
       <c r="F24" s="18">
         <v>-35</v>
       </c>
-      <c r="G24" s="5">
+      <c r="G24" s="40">
         <v>-57</v>
       </c>
-      <c r="H24" s="29">
+      <c r="H24" s="17">
         <v>-50</v>
       </c>
       <c r="I24" s="17">
         <v>-68</v>
       </c>
-      <c r="J24" s="5">
+      <c r="J24" s="40">
         <v>-104</v>
       </c>
       <c r="K24" s="18">
         <v>-38</v>
       </c>
       <c r="L24" s="18">
         <v>-13</v>
       </c>
-      <c r="M24" s="5">
+      <c r="M24" s="40">
         <v>33</v>
       </c>
-      <c r="N24" s="32">
+      <c r="N24" s="39">
         <v>-43</v>
       </c>
       <c r="O24" s="18">
         <v>-6</v>
       </c>
       <c r="P24" s="18">
         <v>-41</v>
       </c>
-      <c r="Q24" s="38">
+      <c r="Q24" s="41">
         <v>-51</v>
       </c>
-      <c r="R24" s="38">
+      <c r="R24" s="41">
         <v>-41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="13" t="s">
+      <c r="S24" s="16">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="16">
         <v>-195</v>
       </c>
       <c r="C25" s="16">
         <v>-137</v>
       </c>
       <c r="D25" s="16">
         <v>-141</v>
       </c>
-      <c r="E25" s="14">
+      <c r="E25" s="16">
         <v>-145</v>
       </c>
-      <c r="F25" s="14">
+      <c r="F25" s="16">
         <v>-166</v>
       </c>
-      <c r="G25" s="14">
+      <c r="G25" s="16">
         <v>-228</v>
       </c>
-      <c r="H25" s="14">
+      <c r="H25" s="16">
         <v>-291</v>
       </c>
-      <c r="I25" s="14">
+      <c r="I25" s="16">
         <v>-311</v>
       </c>
-      <c r="J25" s="14">
+      <c r="J25" s="16">
         <v>-214</v>
       </c>
-      <c r="K25" s="14">
+      <c r="K25" s="16">
         <v>-168</v>
       </c>
       <c r="L25" s="16">
         <v>-122</v>
       </c>
-      <c r="M25" s="14">
+      <c r="M25" s="16">
         <v>-99</v>
       </c>
-      <c r="N25" s="32">
+      <c r="N25" s="39">
         <v>-198</v>
       </c>
       <c r="O25" s="16">
         <v>-82</v>
       </c>
       <c r="P25" s="16">
         <v>-116</v>
       </c>
-      <c r="Q25" s="14">
+      <c r="Q25" s="16">
         <v>-161</v>
       </c>
-      <c r="R25" s="14">
+      <c r="R25" s="16">
         <v>-108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="13" t="s">
+      <c r="S25" s="16">
+        <v>-263</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A26" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="16">
         <v>-74</v>
       </c>
       <c r="C26" s="16">
         <v>10</v>
       </c>
       <c r="D26" s="16">
         <v>-37</v>
       </c>
-      <c r="E26" s="14">
+      <c r="E26" s="16">
         <v>-75</v>
       </c>
-      <c r="F26" s="14">
+      <c r="F26" s="16">
         <v>-79</v>
       </c>
-      <c r="G26" s="14">
+      <c r="G26" s="16">
         <v>-121</v>
       </c>
-      <c r="H26" s="14">
+      <c r="H26" s="16">
         <v>-120</v>
       </c>
-      <c r="I26" s="14">
+      <c r="I26" s="16">
         <v>-148</v>
       </c>
-      <c r="J26" s="14">
+      <c r="J26" s="16">
         <v>-67</v>
       </c>
-      <c r="K26" s="14">
+      <c r="K26" s="16">
         <v>-83</v>
       </c>
       <c r="L26" s="16">
         <v>-81</v>
       </c>
-      <c r="M26" s="14">
+      <c r="M26" s="16">
         <v>-67</v>
       </c>
-      <c r="N26" s="32">
+      <c r="N26" s="39">
         <v>-132</v>
       </c>
       <c r="O26" s="16">
         <v>-93</v>
       </c>
       <c r="P26" s="16">
         <v>-66</v>
       </c>
-      <c r="Q26" s="14">
+      <c r="Q26" s="16">
         <v>-126</v>
       </c>
-      <c r="R26" s="14">
+      <c r="R26" s="16">
         <v>-96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="13" t="s">
+      <c r="S26" s="16">
+        <v>-123</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A27" s="34" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="16">
         <v>-141</v>
       </c>
       <c r="C27" s="16">
         <v>-78</v>
       </c>
       <c r="D27" s="16">
         <v>15</v>
       </c>
-      <c r="E27" s="14">
+      <c r="E27" s="16">
         <v>-131</v>
       </c>
-      <c r="F27" s="14">
+      <c r="F27" s="16">
         <v>-132</v>
       </c>
-      <c r="G27" s="14">
+      <c r="G27" s="16">
         <v>-148</v>
       </c>
-      <c r="H27" s="14">
+      <c r="H27" s="16">
         <v>-183</v>
       </c>
-      <c r="I27" s="14">
+      <c r="I27" s="16">
         <v>-267</v>
       </c>
-      <c r="J27" s="14">
+      <c r="J27" s="16">
         <v>-16</v>
       </c>
-      <c r="K27" s="14">
+      <c r="K27" s="16">
         <v>-87</v>
       </c>
       <c r="L27" s="16">
         <v>-58</v>
       </c>
-      <c r="M27" s="14">
+      <c r="M27" s="16">
         <v>-113</v>
       </c>
-      <c r="N27" s="32">
+      <c r="N27" s="39">
         <v>-128</v>
       </c>
       <c r="O27" s="16">
         <v>-53</v>
       </c>
       <c r="P27" s="16">
         <v>-67</v>
       </c>
-      <c r="Q27" s="14">
+      <c r="Q27" s="16">
         <v>-74</v>
       </c>
-      <c r="R27" s="14">
+      <c r="R27" s="16">
         <v>-23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="13" t="s">
+      <c r="S27" s="16">
+        <v>-132</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A28" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
         <v>-505</v>
       </c>
       <c r="C28" s="16">
         <v>-390</v>
       </c>
       <c r="D28" s="16">
         <v>-174</v>
       </c>
-      <c r="E28" s="14">
+      <c r="E28" s="16">
         <v>-282</v>
       </c>
-      <c r="F28" s="14">
+      <c r="F28" s="16">
         <v>-166</v>
       </c>
-      <c r="G28" s="14">
+      <c r="G28" s="16">
         <v>-381</v>
       </c>
-      <c r="H28" s="14">
+      <c r="H28" s="16">
         <v>-392</v>
       </c>
-      <c r="I28" s="14">
+      <c r="I28" s="16">
         <v>-424</v>
       </c>
-      <c r="J28" s="14">
+      <c r="J28" s="16">
         <v>-245</v>
       </c>
-      <c r="K28" s="14">
+      <c r="K28" s="16">
         <v>-326</v>
       </c>
       <c r="L28" s="16">
         <v>-188</v>
       </c>
-      <c r="M28" s="14">
+      <c r="M28" s="16">
         <v>-246</v>
       </c>
-      <c r="N28" s="32">
+      <c r="N28" s="39">
         <v>-338</v>
       </c>
       <c r="O28" s="16">
         <v>-289</v>
       </c>
       <c r="P28" s="16">
         <v>-225</v>
       </c>
-      <c r="Q28" s="14">
+      <c r="Q28" s="16">
         <v>-173</v>
       </c>
-      <c r="R28" s="14">
+      <c r="R28" s="16">
         <v>-343</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="19" t="s">
+      <c r="S28" s="16">
+        <v>-622</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A29" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="22">
+      <c r="B29" s="21">
         <v>84</v>
       </c>
-      <c r="C29" s="22">
+      <c r="C29" s="21">
         <v>95</v>
       </c>
-      <c r="D29" s="22">
+      <c r="D29" s="21">
         <v>-70</v>
       </c>
-      <c r="E29" s="22">
+      <c r="E29" s="21">
         <v>58</v>
       </c>
-      <c r="F29" s="22">
+      <c r="F29" s="21">
         <v>77</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="42">
         <v>50</v>
       </c>
-      <c r="H29" s="30">
+      <c r="H29" s="20">
         <v>8</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I29" s="20">
         <v>38</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="42">
         <v>-53</v>
       </c>
-      <c r="K29" s="22">
+      <c r="K29" s="21">
         <v>1</v>
       </c>
-      <c r="L29" s="22">
+      <c r="L29" s="21">
         <v>10</v>
       </c>
-      <c r="M29" s="20">
+      <c r="M29" s="42">
         <v>13</v>
       </c>
-      <c r="N29" s="33">
+      <c r="N29" s="43">
         <v>16</v>
       </c>
-      <c r="O29" s="22">
+      <c r="O29" s="21">
         <v>22</v>
       </c>
-      <c r="P29" s="22">
+      <c r="P29" s="21">
         <v>40</v>
       </c>
-      <c r="Q29" s="39">
+      <c r="Q29" s="44">
         <v>39</v>
       </c>
-      <c r="R29" s="39">
+      <c r="R29" s="44">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="24" t="s">
+      <c r="S29" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A30" s="23" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" s="5"/>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" s="5"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="5"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>The number of departures within</vt:lpstr>