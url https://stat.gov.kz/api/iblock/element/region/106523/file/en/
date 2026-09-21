--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5268" yWindow="0" windowWidth="14340" windowHeight="12768"/>
+    <workbookView xWindow="5265" yWindow="0" windowWidth="14340" windowHeight="12765"/>
   </bookViews>
   <sheets>
-    <sheet name="Total population" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Net external migration" sheetId="3" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="5" r:id="rId2"/>
+    <sheet name="Total population" sheetId="1" r:id="rId3"/>
+    <sheet name="The number of departed from the" sheetId="2" r:id="rId4"/>
+    <sheet name="Net external migration" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="72">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>* according to current accounting</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
@@ -96,73 +100,230 @@
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Aktau c.a.</t>
   </si>
   <si>
     <t>Zhanaozen c.a.</t>
   </si>
   <si>
     <t>Karakiya district</t>
   </si>
   <si>
     <t>Munaily district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Symbols: </t>
+  </si>
+  <si>
+    <t>"-" no phenomenon</t>
+  </si>
+  <si>
+    <t>"0,0" - insignificant number</t>
+  </si>
+  <si>
+    <t>"x" - data is confidential</t>
+  </si>
+  <si>
+    <t>"…" - no data</t>
+  </si>
+  <si>
+    <t>In some cases monor discrepancies between the total and the sum of the terms are due to rounding</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of Agency for Strategic Planning and Reforms of Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Division of social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Оteulina А.М.</t>
+  </si>
+  <si>
+    <t>+7 729 2319050</t>
+  </si>
+  <si>
+    <t>a.oteulina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>External migration for all flows - arrival, departure,balance</t>
+  </si>
+  <si>
+    <t>The number of persons who arrived in the country from abroad for permanent or long-term residence during the reporting period, the number of persons who left the country for abroad for permanent or long-term residence during the reporting period, The arithmetic difference between the number of arrivals and the number of departures abroad during the reporting period</t>
+  </si>
+  <si>
+    <t>613101, 613102, 613103</t>
+  </si>
+  <si>
+    <t>Persons who arrived in the country from abroad for permanent or long-term residence, persons leaving the country abroad for permanent or long-term residence, the difference between the number of persons who arrived in the country from abroad during the reporting period, the number of persons who left the country for abroad during the same period</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/106524/file/en/</t>
   </si>
   <si>
     <r>
       <t>The number of arrivals from outside to the Mangystau of region</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="13">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -197,66 +358,117 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <vertAlign val="superscript"/>
-      <sz val="12"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -295,181 +507,259 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -712,2919 +1002,386 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.oteulina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:S30"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C35" sqref="C35"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="45.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="55.28515625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="17.399999999999999">
-[...220 lines deleted...]
-      <c r="J9" s="10">
+    <row r="1" spans="1:2" ht="15" customHeight="1">
+      <c r="A1" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="K9" s="10">
-[...11 lines deleted...]
-      <c r="O9" s="10">
+      <c r="B1" s="11" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="15" customHeight="1">
+      <c r="A2" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15" customHeight="1">
+      <c r="A3" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="46" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1">
+      <c r="A4" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1">
+      <c r="A5" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="76.5">
+      <c r="A6" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1">
+      <c r="A7" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="77.25" customHeight="1">
+      <c r="A8" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="15" customHeight="1">
+      <c r="A9" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1">
+      <c r="A10" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1">
+      <c r="A11" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1">
+      <c r="A12" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1">
+      <c r="A15" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="16">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1">
+      <c r="A16" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="16">
+        <v>46274</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1">
+      <c r="A17" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="P9" s="10">
-[...432 lines deleted...]
-      <c r="O17" s="7">
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1">
+      <c r="A18" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1">
+      <c r="A19" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="P17" s="6">
-[...240 lines deleted...]
-      <c r="J22" s="18">
+      <c r="B19" s="18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1">
+      <c r="A20" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="K22" s="7">
-[...442 lines deleted...]
-        <v>6</v>
+      <c r="B20" s="19" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...7 lines deleted...]
-  <phoneticPr fontId="3" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:S30"/>
+  <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+      <selection activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="33.140625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="17.399999999999999">
-      <c r="A3" s="40" t="s">
+    <row r="5" spans="2:2">
+      <c r="B5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="40"/>
-[...1357 lines deleted...]
-        <v>6</v>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="47.25" customHeight="1">
+      <c r="B11" s="48" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="49" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...9 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:S30"/>
+  <dimension ref="A3:T30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D40" sqref="D40"/>
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E38" sqref="E38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="22.140625" style="4" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:19" ht="17.399999999999999">
-[...21 lines deleted...]
-    <row r="4" spans="1:19" s="2" customFormat="1" ht="10.199999999999999">
+    <row r="3" spans="1:20" ht="14.25">
+      <c r="A3" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+    </row>
+    <row r="4" spans="1:20" s="2" customFormat="1">
       <c r="R4" s="3"/>
-      <c r="S4" s="4" t="s">
+      <c r="S4" s="4"/>
+      <c r="T4" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:19" s="4" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="33">
+    <row r="5" spans="1:20">
+      <c r="A5" s="8"/>
+      <c r="B5" s="50">
         <v>2025</v>
       </c>
-      <c r="C5" s="34"/>
-[...10 lines deleted...]
-      <c r="N5" s="33">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="50">
         <v>2026</v>
       </c>
-      <c r="O5" s="34"/>
-[...6 lines deleted...]
-      <c r="A6" s="39"/>
+      <c r="O5" s="51"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51"/>
+      <c r="S5" s="51"/>
+      <c r="T5" s="51"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="9"/>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -3635,1333 +1392,4327 @@
       </c>
       <c r="L6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="T6" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="53" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="37"/>
-[...67 lines deleted...]
-      <c r="Q8" s="6">
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="53"/>
+      <c r="T7" s="53"/>
+    </row>
+    <row r="8" spans="1:20" s="6" customFormat="1">
+      <c r="A8" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="27">
+        <v>32</v>
+      </c>
+      <c r="C8" s="24">
+        <v>383</v>
+      </c>
+      <c r="D8" s="24">
+        <v>349</v>
+      </c>
+      <c r="E8" s="24">
+        <v>434</v>
+      </c>
+      <c r="F8" s="24">
+        <v>190</v>
+      </c>
+      <c r="G8" s="24">
+        <v>287</v>
+      </c>
+      <c r="H8" s="24">
+        <v>271</v>
+      </c>
+      <c r="I8" s="24">
+        <v>329</v>
+      </c>
+      <c r="J8" s="24">
+        <v>94</v>
+      </c>
+      <c r="K8" s="24">
+        <v>476</v>
+      </c>
+      <c r="L8" s="24">
+        <v>274</v>
+      </c>
+      <c r="M8" s="38">
+        <v>437</v>
+      </c>
+      <c r="N8" s="24">
+        <v>375</v>
+      </c>
+      <c r="O8" s="24">
+        <v>189</v>
+      </c>
+      <c r="P8" s="24">
+        <v>344</v>
+      </c>
+      <c r="Q8" s="24">
+        <v>156</v>
+      </c>
+      <c r="R8" s="24">
+        <v>18</v>
+      </c>
+      <c r="S8" s="24">
+        <v>16</v>
+      </c>
+      <c r="T8" s="39">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="28">
+        <v>14</v>
+      </c>
+      <c r="C9" s="26">
+        <v>132</v>
+      </c>
+      <c r="D9" s="26">
+        <v>139</v>
+      </c>
+      <c r="E9" s="26">
+        <v>182</v>
+      </c>
+      <c r="F9" s="26">
+        <v>75</v>
+      </c>
+      <c r="G9" s="26">
+        <v>125</v>
+      </c>
+      <c r="H9" s="26">
+        <v>100</v>
+      </c>
+      <c r="I9" s="26">
+        <v>125</v>
+      </c>
+      <c r="J9" s="26">
+        <v>34</v>
+      </c>
+      <c r="K9" s="26">
+        <v>163</v>
+      </c>
+      <c r="L9" s="26">
+        <v>102</v>
+      </c>
+      <c r="M9" s="40">
+        <v>200</v>
+      </c>
+      <c r="N9" s="26">
+        <v>169</v>
+      </c>
+      <c r="O9" s="26">
+        <v>62</v>
+      </c>
+      <c r="P9" s="26">
+        <v>174</v>
+      </c>
+      <c r="Q9" s="26">
+        <v>46</v>
+      </c>
+      <c r="R9" s="26">
+        <v>8</v>
+      </c>
+      <c r="S9" s="26">
+        <v>4</v>
+      </c>
+      <c r="T9" s="47">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="28">
+        <v>0</v>
+      </c>
+      <c r="C10" s="26">
+        <v>0</v>
+      </c>
+      <c r="D10" s="26">
+        <v>0</v>
+      </c>
+      <c r="E10" s="26">
+        <v>0</v>
+      </c>
+      <c r="F10" s="26">
+        <v>0</v>
+      </c>
+      <c r="G10" s="26">
+        <v>0</v>
+      </c>
+      <c r="H10" s="26">
+        <v>3</v>
+      </c>
+      <c r="I10" s="26">
+        <v>1</v>
+      </c>
+      <c r="J10" s="26">
+        <v>0</v>
+      </c>
+      <c r="K10" s="26">
+        <v>0</v>
+      </c>
+      <c r="L10" s="26">
+        <v>1</v>
+      </c>
+      <c r="M10" s="40">
+        <v>0</v>
+      </c>
+      <c r="N10" s="26">
+        <v>0</v>
+      </c>
+      <c r="O10" s="26">
+        <v>1</v>
+      </c>
+      <c r="P10" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="26">
+        <v>0</v>
+      </c>
+      <c r="R10" s="26">
+        <v>0</v>
+      </c>
+      <c r="S10" s="26">
+        <v>0</v>
+      </c>
+      <c r="T10" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="28">
+        <v>2</v>
+      </c>
+      <c r="C11" s="26">
+        <v>6</v>
+      </c>
+      <c r="D11" s="26">
+        <v>9</v>
+      </c>
+      <c r="E11" s="26">
+        <v>20</v>
+      </c>
+      <c r="F11" s="26">
+        <v>12</v>
+      </c>
+      <c r="G11" s="26">
+        <v>15</v>
+      </c>
+      <c r="H11" s="26">
+        <v>10</v>
+      </c>
+      <c r="I11" s="26">
+        <v>17</v>
+      </c>
+      <c r="J11" s="26">
+        <v>4</v>
+      </c>
+      <c r="K11" s="26">
+        <v>9</v>
+      </c>
+      <c r="L11" s="26">
+        <v>10</v>
+      </c>
+      <c r="M11" s="40">
+        <v>15</v>
+      </c>
+      <c r="N11" s="26">
+        <v>17</v>
+      </c>
+      <c r="O11" s="26">
+        <v>10</v>
+      </c>
+      <c r="P11" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="26">
+        <v>6</v>
+      </c>
+      <c r="R11" s="26">
+        <v>0</v>
+      </c>
+      <c r="S11" s="26">
+        <v>0</v>
+      </c>
+      <c r="T11" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="28">
+        <v>0</v>
+      </c>
+      <c r="C12" s="26">
+        <v>6</v>
+      </c>
+      <c r="D12" s="26">
+        <v>1</v>
+      </c>
+      <c r="E12" s="26">
+        <v>0</v>
+      </c>
+      <c r="F12" s="26">
+        <v>0</v>
+      </c>
+      <c r="G12" s="26">
+        <v>8</v>
+      </c>
+      <c r="H12" s="26">
+        <v>0</v>
+      </c>
+      <c r="I12" s="26">
+        <v>0</v>
+      </c>
+      <c r="J12" s="26">
+        <v>1</v>
+      </c>
+      <c r="K12" s="26">
+        <v>7</v>
+      </c>
+      <c r="L12" s="26">
+        <v>4</v>
+      </c>
+      <c r="M12" s="40">
+        <v>8</v>
+      </c>
+      <c r="N12" s="26">
+        <v>6</v>
+      </c>
+      <c r="O12" s="26">
+        <v>12</v>
+      </c>
+      <c r="P12" s="26">
+        <v>21</v>
+      </c>
+      <c r="Q12" s="26">
+        <v>4</v>
+      </c>
+      <c r="R12" s="26">
+        <v>0</v>
+      </c>
+      <c r="S12" s="26">
+        <v>0</v>
+      </c>
+      <c r="T12" s="47">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="28">
+        <v>0</v>
+      </c>
+      <c r="C13" s="26">
+        <v>1</v>
+      </c>
+      <c r="D13" s="26">
+        <v>0</v>
+      </c>
+      <c r="E13" s="26">
+        <v>0</v>
+      </c>
+      <c r="F13" s="26">
+        <v>0</v>
+      </c>
+      <c r="G13" s="26">
+        <v>0</v>
+      </c>
+      <c r="H13" s="26">
+        <v>0</v>
+      </c>
+      <c r="I13" s="26">
+        <v>0</v>
+      </c>
+      <c r="J13" s="26">
+        <v>0</v>
+      </c>
+      <c r="K13" s="26">
+        <v>0</v>
+      </c>
+      <c r="L13" s="26">
+        <v>0</v>
+      </c>
+      <c r="M13" s="40">
+        <v>0</v>
+      </c>
+      <c r="N13" s="26">
+        <v>0</v>
+      </c>
+      <c r="O13" s="26">
+        <v>0</v>
+      </c>
+      <c r="P13" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="26">
+        <v>0</v>
+      </c>
+      <c r="R13" s="26">
+        <v>0</v>
+      </c>
+      <c r="S13" s="26">
+        <v>0</v>
+      </c>
+      <c r="T13" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="28">
+        <v>16</v>
+      </c>
+      <c r="C14" s="26">
+        <v>233</v>
+      </c>
+      <c r="D14" s="26">
+        <v>200</v>
+      </c>
+      <c r="E14" s="26">
+        <v>232</v>
+      </c>
+      <c r="F14" s="26">
+        <v>100</v>
+      </c>
+      <c r="G14" s="26">
+        <v>136</v>
+      </c>
+      <c r="H14" s="26">
+        <v>157</v>
+      </c>
+      <c r="I14" s="26">
+        <v>186</v>
+      </c>
+      <c r="J14" s="26">
+        <v>55</v>
+      </c>
+      <c r="K14" s="26">
+        <v>295</v>
+      </c>
+      <c r="L14" s="26">
+        <v>156</v>
+      </c>
+      <c r="M14" s="40">
+        <v>214</v>
+      </c>
+      <c r="N14" s="26">
+        <v>181</v>
+      </c>
+      <c r="O14" s="26">
+        <v>104</v>
+      </c>
+      <c r="P14" s="26">
         <v>149</v>
       </c>
-      <c r="R8" s="6">
+      <c r="Q14" s="26">
+        <v>100</v>
+      </c>
+      <c r="R14" s="26">
+        <v>10</v>
+      </c>
+      <c r="S14" s="26">
+        <v>12</v>
+      </c>
+      <c r="T14" s="47">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="28">
+        <v>0</v>
+      </c>
+      <c r="C15" s="26">
+        <v>5</v>
+      </c>
+      <c r="D15" s="26">
+        <v>0</v>
+      </c>
+      <c r="E15" s="26">
+        <v>0</v>
+      </c>
+      <c r="F15" s="26">
+        <v>3</v>
+      </c>
+      <c r="G15" s="26">
+        <v>3</v>
+      </c>
+      <c r="H15" s="26">
+        <v>1</v>
+      </c>
+      <c r="I15" s="26">
+        <v>0</v>
+      </c>
+      <c r="J15" s="26">
+        <v>0</v>
+      </c>
+      <c r="K15" s="26">
+        <v>2</v>
+      </c>
+      <c r="L15" s="26">
+        <v>1</v>
+      </c>
+      <c r="M15" s="40">
+        <v>0</v>
+      </c>
+      <c r="N15" s="26">
+        <v>2</v>
+      </c>
+      <c r="O15" s="26">
+        <v>0</v>
+      </c>
+      <c r="P15" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="26">
+        <v>0</v>
+      </c>
+      <c r="R15" s="26">
+        <v>0</v>
+      </c>
+      <c r="S15" s="26">
+        <v>0</v>
+      </c>
+      <c r="T15" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="54"/>
+      <c r="Q16" s="54"/>
+      <c r="R16" s="54"/>
+      <c r="S16" s="54"/>
+      <c r="T16" s="54"/>
+    </row>
+    <row r="17" spans="1:20" s="6" customFormat="1">
+      <c r="A17" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="27">
+        <v>14</v>
+      </c>
+      <c r="C17" s="27">
+        <v>131</v>
+      </c>
+      <c r="D17" s="24">
+        <v>137</v>
+      </c>
+      <c r="E17" s="27">
+        <v>174</v>
+      </c>
+      <c r="F17" s="23">
+        <v>74</v>
+      </c>
+      <c r="G17" s="23">
+        <v>112</v>
+      </c>
+      <c r="H17" s="27">
+        <v>99</v>
+      </c>
+      <c r="I17" s="27">
+        <v>121</v>
+      </c>
+      <c r="J17" s="24">
+        <v>33</v>
+      </c>
+      <c r="K17" s="27">
+        <v>150</v>
+      </c>
+      <c r="L17" s="27">
+        <v>97</v>
+      </c>
+      <c r="M17" s="38">
+        <v>194</v>
+      </c>
+      <c r="N17" s="24">
+        <v>162</v>
+      </c>
+      <c r="O17" s="27">
+        <v>60</v>
+      </c>
+      <c r="P17" s="24">
+        <v>167</v>
+      </c>
+      <c r="Q17" s="24">
+        <v>42</v>
+      </c>
+      <c r="R17" s="24">
+        <v>7</v>
+      </c>
+      <c r="S17" s="24">
+        <v>4</v>
+      </c>
+      <c r="T17" s="23">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="28">
+        <v>14</v>
+      </c>
+      <c r="C18" s="26">
+        <v>129</v>
+      </c>
+      <c r="D18" s="26">
+        <v>137</v>
+      </c>
+      <c r="E18" s="26">
+        <v>174</v>
+      </c>
+      <c r="F18" s="26">
+        <v>73</v>
+      </c>
+      <c r="G18" s="26">
+        <v>112</v>
+      </c>
+      <c r="H18" s="26">
+        <v>97</v>
+      </c>
+      <c r="I18" s="26">
+        <v>121</v>
+      </c>
+      <c r="J18" s="26">
+        <v>33</v>
+      </c>
+      <c r="K18" s="26">
+        <v>150</v>
+      </c>
+      <c r="L18" s="26">
+        <v>97</v>
+      </c>
+      <c r="M18" s="40">
+        <v>194</v>
+      </c>
+      <c r="N18" s="26">
+        <v>161</v>
+      </c>
+      <c r="O18" s="26">
+        <v>60</v>
+      </c>
+      <c r="P18" s="26">
+        <v>167</v>
+      </c>
+      <c r="Q18" s="26">
+        <v>42</v>
+      </c>
+      <c r="R18" s="26">
+        <v>7</v>
+      </c>
+      <c r="S18" s="26">
+        <v>4</v>
+      </c>
+      <c r="T18" s="25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="28">
+        <v>0</v>
+      </c>
+      <c r="C19" s="26">
+        <v>0</v>
+      </c>
+      <c r="D19" s="26">
+        <v>0</v>
+      </c>
+      <c r="E19" s="26">
+        <v>0</v>
+      </c>
+      <c r="F19" s="26">
+        <v>0</v>
+      </c>
+      <c r="G19" s="26">
+        <v>0</v>
+      </c>
+      <c r="H19" s="26">
+        <v>1</v>
+      </c>
+      <c r="I19" s="26">
+        <v>0</v>
+      </c>
+      <c r="J19" s="26">
+        <v>0</v>
+      </c>
+      <c r="K19" s="26">
+        <v>0</v>
+      </c>
+      <c r="L19" s="26">
+        <v>0</v>
+      </c>
+      <c r="M19" s="40">
+        <v>0</v>
+      </c>
+      <c r="N19" s="26">
+        <v>0</v>
+      </c>
+      <c r="O19" s="26">
+        <v>0</v>
+      </c>
+      <c r="P19" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>0</v>
+      </c>
+      <c r="R19" s="26">
+        <v>0</v>
+      </c>
+      <c r="S19" s="26">
+        <v>0</v>
+      </c>
+      <c r="T19" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="25">
+        <v>0</v>
+      </c>
+      <c r="C20" s="26">
+        <v>2</v>
+      </c>
+      <c r="D20" s="26">
+        <v>0</v>
+      </c>
+      <c r="E20" s="26">
+        <v>0</v>
+      </c>
+      <c r="F20" s="26">
+        <v>1</v>
+      </c>
+      <c r="G20" s="26">
+        <v>0</v>
+      </c>
+      <c r="H20" s="26">
+        <v>1</v>
+      </c>
+      <c r="I20" s="26">
+        <v>0</v>
+      </c>
+      <c r="J20" s="26">
+        <v>0</v>
+      </c>
+      <c r="K20" s="26">
+        <v>0</v>
+      </c>
+      <c r="L20" s="26">
+        <v>0</v>
+      </c>
+      <c r="M20" s="40">
+        <v>0</v>
+      </c>
+      <c r="N20" s="26">
+        <v>1</v>
+      </c>
+      <c r="O20" s="28">
+        <v>0</v>
+      </c>
+      <c r="P20" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>0</v>
+      </c>
+      <c r="R20" s="26">
+        <v>0</v>
+      </c>
+      <c r="S20" s="26">
+        <v>0</v>
+      </c>
+      <c r="T20" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="54" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+      <c r="P21" s="54"/>
+      <c r="Q21" s="54"/>
+      <c r="R21" s="54"/>
+      <c r="S21" s="54"/>
+      <c r="T21" s="54"/>
+    </row>
+    <row r="22" spans="1:20" s="6" customFormat="1">
+      <c r="A22" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="27">
+        <v>18</v>
+      </c>
+      <c r="C22" s="27">
+        <v>252</v>
+      </c>
+      <c r="D22" s="27">
+        <v>212</v>
+      </c>
+      <c r="E22" s="27">
+        <v>260</v>
+      </c>
+      <c r="F22" s="23">
+        <v>116</v>
+      </c>
+      <c r="G22" s="23">
+        <v>175</v>
+      </c>
+      <c r="H22" s="27">
+        <v>172</v>
+      </c>
+      <c r="I22" s="27">
+        <v>208</v>
+      </c>
+      <c r="J22" s="23">
+        <v>61</v>
+      </c>
+      <c r="K22" s="27">
+        <v>326</v>
+      </c>
+      <c r="L22" s="27">
+        <v>177</v>
+      </c>
+      <c r="M22" s="23">
+        <v>243</v>
+      </c>
+      <c r="N22" s="31">
+        <v>213</v>
+      </c>
+      <c r="O22" s="27">
+        <v>129</v>
+      </c>
+      <c r="P22" s="23">
+        <v>177</v>
+      </c>
+      <c r="Q22" s="41">
+        <v>114</v>
+      </c>
+      <c r="R22" s="32">
+        <v>11</v>
+      </c>
+      <c r="S22" s="24">
+        <v>12</v>
+      </c>
+      <c r="T22" s="23">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="28">
+        <v>0</v>
+      </c>
+      <c r="C23" s="26">
+        <v>3</v>
+      </c>
+      <c r="D23" s="26">
+        <v>2</v>
+      </c>
+      <c r="E23" s="26">
+        <v>8</v>
+      </c>
+      <c r="F23" s="26">
+        <v>2</v>
+      </c>
+      <c r="G23" s="26">
+        <v>13</v>
+      </c>
+      <c r="H23" s="26">
+        <v>3</v>
+      </c>
+      <c r="I23" s="26">
+        <v>4</v>
+      </c>
+      <c r="J23" s="26">
+        <v>1</v>
+      </c>
+      <c r="K23" s="26">
+        <v>13</v>
+      </c>
+      <c r="L23" s="26">
+        <v>5</v>
+      </c>
+      <c r="M23" s="40">
+        <v>6</v>
+      </c>
+      <c r="N23" s="30">
+        <v>8</v>
+      </c>
+      <c r="O23" s="28">
+        <v>2</v>
+      </c>
+      <c r="P23" s="26">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="42">
+        <v>4</v>
+      </c>
+      <c r="R23" s="26">
+        <v>1</v>
+      </c>
+      <c r="S23" s="26">
+        <v>0</v>
+      </c>
+      <c r="T23" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="28">
+        <v>0</v>
+      </c>
+      <c r="C24" s="28">
+        <v>0</v>
+      </c>
+      <c r="D24" s="26">
+        <v>0</v>
+      </c>
+      <c r="E24" s="28">
+        <v>0</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="28">
+        <v>2</v>
+      </c>
+      <c r="I24" s="28">
+        <v>1</v>
+      </c>
+      <c r="J24" s="26">
+        <v>0</v>
+      </c>
+      <c r="K24" s="28">
+        <v>0</v>
+      </c>
+      <c r="L24" s="26">
+        <v>1</v>
+      </c>
+      <c r="M24" s="40">
+        <v>0</v>
+      </c>
+      <c r="N24" s="30">
+        <v>0</v>
+      </c>
+      <c r="O24" s="28">
+        <v>1</v>
+      </c>
+      <c r="P24" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="26">
+        <v>0</v>
+      </c>
+      <c r="R24" s="26">
+        <v>0</v>
+      </c>
+      <c r="S24" s="26">
+        <v>0</v>
+      </c>
+      <c r="T24" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B25" s="28">
+        <v>2</v>
+      </c>
+      <c r="C25" s="26">
+        <v>6</v>
+      </c>
+      <c r="D25" s="26">
+        <v>9</v>
+      </c>
+      <c r="E25" s="26">
+        <v>20</v>
+      </c>
+      <c r="F25" s="26">
+        <v>12</v>
+      </c>
+      <c r="G25" s="26">
+        <v>15</v>
+      </c>
+      <c r="H25" s="26">
+        <v>10</v>
+      </c>
+      <c r="I25" s="26">
+        <v>17</v>
+      </c>
+      <c r="J25" s="26">
+        <v>4</v>
+      </c>
+      <c r="K25" s="26">
+        <v>9</v>
+      </c>
+      <c r="L25" s="26">
+        <v>10</v>
+      </c>
+      <c r="M25" s="40">
+        <v>15</v>
+      </c>
+      <c r="N25" s="30">
+        <v>17</v>
+      </c>
+      <c r="O25" s="26">
+        <v>10</v>
+      </c>
+      <c r="P25" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="26">
+        <v>6</v>
+      </c>
+      <c r="R25" s="26">
+        <v>0</v>
+      </c>
+      <c r="S25" s="26">
+        <v>0</v>
+      </c>
+      <c r="T25" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="28">
+        <v>0</v>
+      </c>
+      <c r="C26" s="26">
+        <v>6</v>
+      </c>
+      <c r="D26" s="26">
+        <v>1</v>
+      </c>
+      <c r="E26" s="26">
+        <v>0</v>
+      </c>
+      <c r="F26" s="26">
+        <v>0</v>
+      </c>
+      <c r="G26" s="26">
+        <v>8</v>
+      </c>
+      <c r="H26" s="26">
+        <v>0</v>
+      </c>
+      <c r="I26" s="26">
+        <v>0</v>
+      </c>
+      <c r="J26" s="26">
+        <v>1</v>
+      </c>
+      <c r="K26" s="26">
+        <v>7</v>
+      </c>
+      <c r="L26" s="26">
+        <v>4</v>
+      </c>
+      <c r="M26" s="40">
+        <v>8</v>
+      </c>
+      <c r="N26" s="30">
+        <v>6</v>
+      </c>
+      <c r="O26" s="26">
+        <v>12</v>
+      </c>
+      <c r="P26" s="26">
+        <v>21</v>
+      </c>
+      <c r="Q26" s="26">
+        <v>4</v>
+      </c>
+      <c r="R26" s="26">
+        <v>0</v>
+      </c>
+      <c r="S26" s="26">
+        <v>0</v>
+      </c>
+      <c r="T26" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="28">
+        <v>0</v>
+      </c>
+      <c r="C27" s="26">
+        <v>1</v>
+      </c>
+      <c r="D27" s="26">
+        <v>0</v>
+      </c>
+      <c r="E27" s="26">
+        <v>0</v>
+      </c>
+      <c r="F27" s="26">
+        <v>0</v>
+      </c>
+      <c r="G27" s="26">
+        <v>0</v>
+      </c>
+      <c r="H27" s="26">
+        <v>0</v>
+      </c>
+      <c r="I27" s="26">
+        <v>0</v>
+      </c>
+      <c r="J27" s="26">
+        <v>0</v>
+      </c>
+      <c r="K27" s="26">
+        <v>0</v>
+      </c>
+      <c r="L27" s="26">
+        <v>0</v>
+      </c>
+      <c r="M27" s="40">
+        <v>0</v>
+      </c>
+      <c r="N27" s="30">
+        <v>0</v>
+      </c>
+      <c r="O27" s="26">
+        <v>0</v>
+      </c>
+      <c r="P27" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="26">
+        <v>0</v>
+      </c>
+      <c r="R27" s="26">
+        <v>0</v>
+      </c>
+      <c r="S27" s="26">
+        <v>0</v>
+      </c>
+      <c r="T27" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="28">
         <v>16</v>
       </c>
-      <c r="S8" s="6">
+      <c r="C28" s="26">
+        <v>233</v>
+      </c>
+      <c r="D28" s="26">
+        <v>200</v>
+      </c>
+      <c r="E28" s="26">
+        <v>232</v>
+      </c>
+      <c r="F28" s="26">
+        <v>100</v>
+      </c>
+      <c r="G28" s="26">
+        <v>136</v>
+      </c>
+      <c r="H28" s="26">
+        <v>157</v>
+      </c>
+      <c r="I28" s="26">
+        <v>186</v>
+      </c>
+      <c r="J28" s="26">
+        <v>55</v>
+      </c>
+      <c r="K28" s="26">
+        <v>295</v>
+      </c>
+      <c r="L28" s="26">
+        <v>156</v>
+      </c>
+      <c r="M28" s="40">
+        <v>214</v>
+      </c>
+      <c r="N28" s="30">
+        <v>181</v>
+      </c>
+      <c r="O28" s="26">
+        <v>104</v>
+      </c>
+      <c r="P28" s="26">
+        <v>149</v>
+      </c>
+      <c r="Q28" s="26">
+        <v>100</v>
+      </c>
+      <c r="R28" s="26">
+        <v>10</v>
+      </c>
+      <c r="S28" s="26">
+        <v>12</v>
+      </c>
+      <c r="T28" s="25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="34">
+        <v>0</v>
+      </c>
+      <c r="C29" s="34">
+        <v>3</v>
+      </c>
+      <c r="D29" s="35">
+        <v>0</v>
+      </c>
+      <c r="E29" s="34">
+        <v>0</v>
+      </c>
+      <c r="F29" s="33">
+        <v>2</v>
+      </c>
+      <c r="G29" s="33">
+        <v>3</v>
+      </c>
+      <c r="H29" s="34">
+        <v>0</v>
+      </c>
+      <c r="I29" s="34">
+        <v>0</v>
+      </c>
+      <c r="J29" s="35">
+        <v>0</v>
+      </c>
+      <c r="K29" s="34">
+        <v>2</v>
+      </c>
+      <c r="L29" s="35">
+        <v>1</v>
+      </c>
+      <c r="M29" s="43">
+        <v>0</v>
+      </c>
+      <c r="N29" s="35">
+        <v>1</v>
+      </c>
+      <c r="O29" s="35">
+        <v>0</v>
+      </c>
+      <c r="P29" s="35">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="35">
+        <v>0</v>
+      </c>
+      <c r="R29" s="35">
+        <v>0</v>
+      </c>
+      <c r="S29" s="35">
+        <v>0</v>
+      </c>
+      <c r="T29" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="N5:T5"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="A7:T7"/>
+    <mergeCell ref="A16:T16"/>
+    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="B5:M5"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:T30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F38" sqref="F38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" style="4" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:20" ht="14.25">
+      <c r="A3" s="55" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+    </row>
+    <row r="4" spans="1:20" s="2" customFormat="1">
+      <c r="R4" s="3"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="56"/>
+      <c r="B5" s="50">
+        <v>2025</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="50">
+        <v>2026</v>
+      </c>
+      <c r="O5" s="51"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51"/>
+      <c r="S5" s="51"/>
+      <c r="T5" s="51"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="57"/>
+      <c r="B6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="25" t="s">
+      <c r="F6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="53"/>
+      <c r="T7" s="53"/>
+    </row>
+    <row r="8" spans="1:20" s="6" customFormat="1">
+      <c r="A8" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="27">
+        <v>1</v>
+      </c>
+      <c r="C8" s="23">
+        <v>17</v>
+      </c>
+      <c r="D8" s="24">
+        <v>4</v>
+      </c>
+      <c r="E8" s="24">
+        <v>6</v>
+      </c>
+      <c r="F8" s="23">
+        <v>7</v>
+      </c>
+      <c r="G8" s="23">
+        <v>8</v>
+      </c>
+      <c r="H8" s="24">
+        <v>7</v>
+      </c>
+      <c r="I8" s="36">
+        <v>13</v>
+      </c>
+      <c r="J8" s="24">
+        <v>11</v>
+      </c>
+      <c r="K8" s="24">
+        <v>41</v>
+      </c>
+      <c r="L8" s="23">
+        <v>4</v>
+      </c>
+      <c r="M8" s="24">
+        <v>8</v>
+      </c>
+      <c r="N8" s="24">
+        <v>7</v>
+      </c>
+      <c r="O8" s="23">
+        <v>9</v>
+      </c>
+      <c r="P8" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>7</v>
+      </c>
+      <c r="R8" s="24">
+        <v>2</v>
+      </c>
+      <c r="S8" s="24">
+        <v>3</v>
+      </c>
+      <c r="T8" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="14">
-[...47 lines deleted...]
-      <c r="R9" s="10">
+      <c r="B9" s="28">
+        <v>0</v>
+      </c>
+      <c r="C9" s="25">
+        <v>17</v>
+      </c>
+      <c r="D9" s="26">
+        <v>3</v>
+      </c>
+      <c r="E9" s="26">
+        <v>4</v>
+      </c>
+      <c r="F9" s="25">
+        <v>5</v>
+      </c>
+      <c r="G9" s="25">
+        <v>8</v>
+      </c>
+      <c r="H9" s="26">
         <v>6</v>
       </c>
-      <c r="S9" s="10">
+      <c r="I9" s="37">
+        <v>12</v>
+      </c>
+      <c r="J9" s="26">
+        <v>7</v>
+      </c>
+      <c r="K9" s="26">
+        <v>37</v>
+      </c>
+      <c r="L9" s="25">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="25" t="s">
+      <c r="M9" s="26">
+        <v>7</v>
+      </c>
+      <c r="N9" s="26">
+        <v>6</v>
+      </c>
+      <c r="O9" s="25">
+        <v>6</v>
+      </c>
+      <c r="P9" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="25">
+        <v>7</v>
+      </c>
+      <c r="R9" s="26">
+        <v>2</v>
+      </c>
+      <c r="S9" s="26">
+        <v>1</v>
+      </c>
+      <c r="T9" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="14">
-[...17 lines deleted...]
-      <c r="H10" s="10">
+      <c r="B10" s="28">
+        <v>0</v>
+      </c>
+      <c r="C10" s="28">
+        <v>0</v>
+      </c>
+      <c r="D10" s="25">
+        <v>0</v>
+      </c>
+      <c r="E10" s="26">
+        <v>2</v>
+      </c>
+      <c r="F10" s="25">
+        <v>2</v>
+      </c>
+      <c r="G10" s="25">
+        <v>0</v>
+      </c>
+      <c r="H10" s="25">
+        <v>0</v>
+      </c>
+      <c r="I10" s="25">
+        <v>0</v>
+      </c>
+      <c r="J10" s="26">
+        <v>0</v>
+      </c>
+      <c r="K10" s="26">
+        <v>0</v>
+      </c>
+      <c r="L10" s="25">
+        <v>0</v>
+      </c>
+      <c r="M10" s="25">
+        <v>0</v>
+      </c>
+      <c r="N10" s="26">
+        <v>0</v>
+      </c>
+      <c r="O10" s="25">
+        <v>0</v>
+      </c>
+      <c r="P10" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="25">
+        <v>0</v>
+      </c>
+      <c r="R10" s="29">
+        <v>0</v>
+      </c>
+      <c r="S10" s="26">
+        <v>1</v>
+      </c>
+      <c r="T10" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="I10" s="10">
-[...34 lines deleted...]
-      <c r="A11" s="25" t="s">
+      <c r="B11" s="28">
+        <v>0</v>
+      </c>
+      <c r="C11" s="28">
+        <v>0</v>
+      </c>
+      <c r="D11" s="25">
+        <v>0</v>
+      </c>
+      <c r="E11" s="25">
+        <v>0</v>
+      </c>
+      <c r="F11" s="25">
+        <v>0</v>
+      </c>
+      <c r="G11" s="25">
+        <v>0</v>
+      </c>
+      <c r="H11" s="25">
+        <v>0</v>
+      </c>
+      <c r="I11" s="25">
+        <v>0</v>
+      </c>
+      <c r="J11" s="26">
+        <v>0</v>
+      </c>
+      <c r="K11" s="26">
+        <v>0</v>
+      </c>
+      <c r="L11" s="25">
+        <v>0</v>
+      </c>
+      <c r="M11" s="25">
+        <v>0</v>
+      </c>
+      <c r="N11" s="26">
+        <v>0</v>
+      </c>
+      <c r="O11" s="25">
+        <v>0</v>
+      </c>
+      <c r="P11" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="25">
+        <v>0</v>
+      </c>
+      <c r="R11" s="29">
+        <v>0</v>
+      </c>
+      <c r="S11" s="26">
+        <v>0</v>
+      </c>
+      <c r="T11" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="28">
+        <v>0</v>
+      </c>
+      <c r="C12" s="28">
+        <v>0</v>
+      </c>
+      <c r="D12" s="25">
+        <v>0</v>
+      </c>
+      <c r="E12" s="25">
+        <v>0</v>
+      </c>
+      <c r="F12" s="25">
+        <v>0</v>
+      </c>
+      <c r="G12" s="25">
+        <v>0</v>
+      </c>
+      <c r="H12" s="25">
+        <v>0</v>
+      </c>
+      <c r="I12" s="25">
+        <v>0</v>
+      </c>
+      <c r="J12" s="26">
+        <v>4</v>
+      </c>
+      <c r="K12" s="26">
+        <v>0</v>
+      </c>
+      <c r="L12" s="25">
+        <v>0</v>
+      </c>
+      <c r="M12" s="25">
+        <v>0</v>
+      </c>
+      <c r="N12" s="26">
+        <v>0</v>
+      </c>
+      <c r="O12" s="25">
+        <v>0</v>
+      </c>
+      <c r="P12" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="25">
+        <v>0</v>
+      </c>
+      <c r="R12" s="29">
+        <v>0</v>
+      </c>
+      <c r="S12" s="26">
+        <v>0</v>
+      </c>
+      <c r="T12" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="28">
+        <v>0</v>
+      </c>
+      <c r="C13" s="28">
+        <v>0</v>
+      </c>
+      <c r="D13" s="25">
+        <v>0</v>
+      </c>
+      <c r="E13" s="25">
+        <v>0</v>
+      </c>
+      <c r="F13" s="25">
+        <v>0</v>
+      </c>
+      <c r="G13" s="25">
+        <v>0</v>
+      </c>
+      <c r="H13" s="25">
+        <v>0</v>
+      </c>
+      <c r="I13" s="25">
+        <v>0</v>
+      </c>
+      <c r="J13" s="26">
+        <v>0</v>
+      </c>
+      <c r="K13" s="26">
+        <v>0</v>
+      </c>
+      <c r="L13" s="25">
+        <v>0</v>
+      </c>
+      <c r="M13" s="25">
+        <v>0</v>
+      </c>
+      <c r="N13" s="26">
+        <v>0</v>
+      </c>
+      <c r="O13" s="25">
+        <v>0</v>
+      </c>
+      <c r="P13" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="25">
+        <v>0</v>
+      </c>
+      <c r="R13" s="29">
+        <v>0</v>
+      </c>
+      <c r="S13" s="26">
+        <v>0</v>
+      </c>
+      <c r="T13" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="28">
+        <v>1</v>
+      </c>
+      <c r="C14" s="28">
+        <v>0</v>
+      </c>
+      <c r="D14" s="26">
+        <v>1</v>
+      </c>
+      <c r="E14" s="25">
+        <v>0</v>
+      </c>
+      <c r="F14" s="25">
+        <v>0</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0</v>
+      </c>
+      <c r="H14" s="26">
+        <v>1</v>
+      </c>
+      <c r="I14" s="37">
+        <v>1</v>
+      </c>
+      <c r="J14" s="26">
+        <v>0</v>
+      </c>
+      <c r="K14" s="26">
+        <v>4</v>
+      </c>
+      <c r="L14" s="25">
+        <v>1</v>
+      </c>
+      <c r="M14" s="25">
+        <v>1</v>
+      </c>
+      <c r="N14" s="26">
+        <v>1</v>
+      </c>
+      <c r="O14" s="25">
         <v>3</v>
       </c>
-      <c r="B11" s="14">
+      <c r="P14" s="23">
         <v>2</v>
       </c>
-      <c r="C11" s="10">
+      <c r="Q14" s="25">
+        <v>0</v>
+      </c>
+      <c r="R14" s="29">
+        <v>0</v>
+      </c>
+      <c r="S14" s="26">
+        <v>1</v>
+      </c>
+      <c r="T14" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="25">
+        <v>0</v>
+      </c>
+      <c r="C15" s="28">
+        <v>0</v>
+      </c>
+      <c r="D15" s="25">
+        <v>0</v>
+      </c>
+      <c r="E15" s="25">
+        <v>0</v>
+      </c>
+      <c r="F15" s="25">
+        <v>0</v>
+      </c>
+      <c r="G15" s="25">
+        <v>0</v>
+      </c>
+      <c r="H15" s="25">
+        <v>0</v>
+      </c>
+      <c r="I15" s="25">
+        <v>0</v>
+      </c>
+      <c r="J15" s="26">
+        <v>0</v>
+      </c>
+      <c r="K15" s="26">
+        <v>0</v>
+      </c>
+      <c r="L15" s="25">
+        <v>0</v>
+      </c>
+      <c r="M15" s="25">
+        <v>0</v>
+      </c>
+      <c r="N15" s="26">
+        <v>0</v>
+      </c>
+      <c r="O15" s="25">
+        <v>0</v>
+      </c>
+      <c r="P15" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="25">
+        <v>0</v>
+      </c>
+      <c r="R15" s="29">
+        <v>0</v>
+      </c>
+      <c r="S15" s="26">
+        <v>0</v>
+      </c>
+      <c r="T15" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="54"/>
+      <c r="Q16" s="54"/>
+      <c r="R16" s="54"/>
+      <c r="S16" s="54"/>
+      <c r="T16" s="54"/>
+    </row>
+    <row r="17" spans="1:20" s="6" customFormat="1">
+      <c r="A17" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="27">
+        <v>0</v>
+      </c>
+      <c r="C17" s="23">
+        <v>17</v>
+      </c>
+      <c r="D17" s="24">
+        <v>3</v>
+      </c>
+      <c r="E17" s="23">
         <v>6</v>
       </c>
-      <c r="D11" s="10">
+      <c r="F17" s="23">
+        <v>7</v>
+      </c>
+      <c r="G17" s="23">
+        <v>8</v>
+      </c>
+      <c r="H17" s="24">
+        <v>6</v>
+      </c>
+      <c r="I17" s="36">
+        <v>12</v>
+      </c>
+      <c r="J17" s="24">
+        <v>3</v>
+      </c>
+      <c r="K17" s="27">
+        <v>36</v>
+      </c>
+      <c r="L17" s="23">
+        <v>3</v>
+      </c>
+      <c r="M17" s="23">
+        <v>7</v>
+      </c>
+      <c r="N17" s="24">
+        <v>6</v>
+      </c>
+      <c r="O17" s="23">
+        <v>6</v>
+      </c>
+      <c r="P17" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="23">
+        <v>7</v>
+      </c>
+      <c r="R17" s="24">
+        <v>2</v>
+      </c>
+      <c r="S17" s="24">
+        <v>1</v>
+      </c>
+      <c r="T17" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="28">
+        <v>0</v>
+      </c>
+      <c r="C18" s="25">
+        <v>17</v>
+      </c>
+      <c r="D18" s="26">
+        <v>3</v>
+      </c>
+      <c r="E18" s="26">
+        <v>4</v>
+      </c>
+      <c r="F18" s="25">
+        <v>5</v>
+      </c>
+      <c r="G18" s="25">
+        <v>8</v>
+      </c>
+      <c r="H18" s="26">
+        <v>6</v>
+      </c>
+      <c r="I18" s="37">
+        <v>12</v>
+      </c>
+      <c r="J18" s="26">
+        <v>3</v>
+      </c>
+      <c r="K18" s="26">
+        <v>36</v>
+      </c>
+      <c r="L18" s="25">
+        <v>3</v>
+      </c>
+      <c r="M18" s="25">
+        <v>7</v>
+      </c>
+      <c r="N18" s="26">
+        <v>6</v>
+      </c>
+      <c r="O18" s="25">
+        <v>6</v>
+      </c>
+      <c r="P18" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="25">
+        <v>7</v>
+      </c>
+      <c r="R18" s="26">
+        <v>2</v>
+      </c>
+      <c r="S18" s="26">
+        <v>1</v>
+      </c>
+      <c r="T18" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="28">
+        <v>0</v>
+      </c>
+      <c r="C19" s="25">
+        <v>0</v>
+      </c>
+      <c r="D19" s="25">
+        <v>0</v>
+      </c>
+      <c r="E19" s="26">
+        <v>2</v>
+      </c>
+      <c r="F19" s="25">
+        <v>2</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0</v>
+      </c>
+      <c r="H19" s="25">
+        <v>0</v>
+      </c>
+      <c r="I19" s="25">
+        <v>0</v>
+      </c>
+      <c r="J19" s="26">
+        <v>0</v>
+      </c>
+      <c r="K19" s="26">
+        <v>0</v>
+      </c>
+      <c r="L19" s="25">
+        <v>0</v>
+      </c>
+      <c r="M19" s="25">
+        <v>0</v>
+      </c>
+      <c r="N19" s="26">
+        <v>0</v>
+      </c>
+      <c r="O19" s="25">
+        <v>0</v>
+      </c>
+      <c r="P19" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="25">
+        <v>0</v>
+      </c>
+      <c r="R19" s="29">
+        <v>0</v>
+      </c>
+      <c r="S19" s="26">
+        <v>0</v>
+      </c>
+      <c r="T19" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="28">
+        <v>0</v>
+      </c>
+      <c r="C20" s="25">
+        <v>0</v>
+      </c>
+      <c r="D20" s="25">
+        <v>0</v>
+      </c>
+      <c r="E20" s="25">
+        <v>0</v>
+      </c>
+      <c r="F20" s="25">
+        <v>0</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="25">
+        <v>0</v>
+      </c>
+      <c r="I20" s="25">
+        <v>0</v>
+      </c>
+      <c r="J20" s="26">
+        <v>0</v>
+      </c>
+      <c r="K20" s="26">
+        <v>0</v>
+      </c>
+      <c r="L20" s="25">
+        <v>0</v>
+      </c>
+      <c r="M20" s="25">
+        <v>0</v>
+      </c>
+      <c r="N20" s="26">
+        <v>0</v>
+      </c>
+      <c r="O20" s="25">
+        <v>0</v>
+      </c>
+      <c r="P20" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="25">
+        <v>0</v>
+      </c>
+      <c r="R20" s="29">
+        <v>0</v>
+      </c>
+      <c r="S20" s="26">
+        <v>0</v>
+      </c>
+      <c r="T20" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="E11" s="10">
-[...14 lines deleted...]
-      <c r="J11" s="10">
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+      <c r="P21" s="54"/>
+      <c r="Q21" s="54"/>
+      <c r="R21" s="54"/>
+      <c r="S21" s="54"/>
+      <c r="T21" s="54"/>
+    </row>
+    <row r="22" spans="1:20" s="6" customFormat="1">
+      <c r="A22" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="27">
+        <v>1</v>
+      </c>
+      <c r="C22" s="23">
+        <v>0</v>
+      </c>
+      <c r="D22" s="24">
+        <v>1</v>
+      </c>
+      <c r="E22" s="23">
+        <v>0</v>
+      </c>
+      <c r="F22" s="23">
+        <v>0</v>
+      </c>
+      <c r="G22" s="23">
+        <v>0</v>
+      </c>
+      <c r="H22" s="24">
+        <v>1</v>
+      </c>
+      <c r="I22" s="36">
+        <v>1</v>
+      </c>
+      <c r="J22" s="24">
+        <v>8</v>
+      </c>
+      <c r="K22" s="27">
+        <v>5</v>
+      </c>
+      <c r="L22" s="23">
+        <v>1</v>
+      </c>
+      <c r="M22" s="23">
+        <v>1</v>
+      </c>
+      <c r="N22" s="31">
+        <v>1</v>
+      </c>
+      <c r="O22" s="23">
+        <v>3</v>
+      </c>
+      <c r="P22" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q22" s="23">
+        <v>0</v>
+      </c>
+      <c r="R22" s="23">
+        <v>0</v>
+      </c>
+      <c r="S22" s="24">
+        <v>2</v>
+      </c>
+      <c r="T22" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="28">
+        <v>0</v>
+      </c>
+      <c r="C23" s="25">
+        <v>0</v>
+      </c>
+      <c r="D23" s="25">
+        <v>0</v>
+      </c>
+      <c r="E23" s="25">
+        <v>0</v>
+      </c>
+      <c r="F23" s="25">
+        <v>0</v>
+      </c>
+      <c r="G23" s="25">
+        <v>0</v>
+      </c>
+      <c r="H23" s="25">
+        <v>0</v>
+      </c>
+      <c r="I23" s="25">
+        <v>0</v>
+      </c>
+      <c r="J23" s="26">
         <v>4</v>
       </c>
-      <c r="K11" s="10">
-[...28 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="K23" s="28">
+        <v>1</v>
+      </c>
+      <c r="L23" s="25">
+        <v>0</v>
+      </c>
+      <c r="M23" s="25">
+        <v>0</v>
+      </c>
+      <c r="N23" s="30">
+        <v>0</v>
+      </c>
+      <c r="O23" s="25">
+        <v>0</v>
+      </c>
+      <c r="P23" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="25">
+        <v>0</v>
+      </c>
+      <c r="R23" s="25">
+        <v>0</v>
+      </c>
+      <c r="S23" s="26">
+        <v>1</v>
+      </c>
+      <c r="T23" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="28">
+        <v>0</v>
+      </c>
+      <c r="C24" s="25">
+        <v>0</v>
+      </c>
+      <c r="D24" s="25">
+        <v>0</v>
+      </c>
+      <c r="E24" s="25">
+        <v>0</v>
+      </c>
+      <c r="F24" s="25">
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="25">
+        <v>0</v>
+      </c>
+      <c r="I24" s="25">
+        <v>0</v>
+      </c>
+      <c r="J24" s="26">
+        <v>0</v>
+      </c>
+      <c r="K24" s="26">
+        <v>0</v>
+      </c>
+      <c r="L24" s="25">
+        <v>0</v>
+      </c>
+      <c r="M24" s="25">
+        <v>0</v>
+      </c>
+      <c r="N24" s="30">
+        <v>0</v>
+      </c>
+      <c r="O24" s="25">
+        <v>0</v>
+      </c>
+      <c r="P24" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="25">
+        <v>0</v>
+      </c>
+      <c r="R24" s="25">
+        <v>0</v>
+      </c>
+      <c r="S24" s="26">
+        <v>0</v>
+      </c>
+      <c r="T24" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B25" s="28">
+        <v>0</v>
+      </c>
+      <c r="C25" s="25">
+        <v>0</v>
+      </c>
+      <c r="D25" s="25">
+        <v>0</v>
+      </c>
+      <c r="E25" s="25">
+        <v>0</v>
+      </c>
+      <c r="F25" s="25">
+        <v>0</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0</v>
+      </c>
+      <c r="H25" s="25">
+        <v>0</v>
+      </c>
+      <c r="I25" s="25">
+        <v>0</v>
+      </c>
+      <c r="J25" s="26">
+        <v>0</v>
+      </c>
+      <c r="K25" s="26">
+        <v>0</v>
+      </c>
+      <c r="L25" s="25">
+        <v>0</v>
+      </c>
+      <c r="M25" s="25">
+        <v>0</v>
+      </c>
+      <c r="N25" s="30">
+        <v>0</v>
+      </c>
+      <c r="O25" s="25">
+        <v>0</v>
+      </c>
+      <c r="P25" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="25">
+        <v>0</v>
+      </c>
+      <c r="R25" s="25">
+        <v>0</v>
+      </c>
+      <c r="S25" s="26">
+        <v>0</v>
+      </c>
+      <c r="T25" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="14">
-[...29 lines deleted...]
-      <c r="L12" s="10">
+      <c r="B26" s="28">
+        <v>0</v>
+      </c>
+      <c r="C26" s="25">
+        <v>0</v>
+      </c>
+      <c r="D26" s="25">
+        <v>0</v>
+      </c>
+      <c r="E26" s="25">
+        <v>0</v>
+      </c>
+      <c r="F26" s="25">
+        <v>0</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0</v>
+      </c>
+      <c r="H26" s="25">
+        <v>0</v>
+      </c>
+      <c r="I26" s="25">
+        <v>0</v>
+      </c>
+      <c r="J26" s="26">
         <v>4</v>
       </c>
-      <c r="M12" s="10">
-[...11 lines deleted...]
-      <c r="Q12" s="10">
+      <c r="K26" s="26">
+        <v>0</v>
+      </c>
+      <c r="L26" s="25">
+        <v>0</v>
+      </c>
+      <c r="M26" s="25">
+        <v>0</v>
+      </c>
+      <c r="N26" s="30">
+        <v>0</v>
+      </c>
+      <c r="O26" s="25">
+        <v>0</v>
+      </c>
+      <c r="P26" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="25">
+        <v>0</v>
+      </c>
+      <c r="R26" s="25">
+        <v>0</v>
+      </c>
+      <c r="S26" s="26">
+        <v>0</v>
+      </c>
+      <c r="T26" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="R12" s="10">
-[...7 lines deleted...]
-      <c r="A13" s="25" t="s">
+      <c r="B27" s="28">
+        <v>0</v>
+      </c>
+      <c r="C27" s="25">
+        <v>0</v>
+      </c>
+      <c r="D27" s="25">
+        <v>0</v>
+      </c>
+      <c r="E27" s="25">
+        <v>0</v>
+      </c>
+      <c r="F27" s="25">
+        <v>0</v>
+      </c>
+      <c r="G27" s="25">
+        <v>0</v>
+      </c>
+      <c r="H27" s="25">
+        <v>0</v>
+      </c>
+      <c r="I27" s="25">
+        <v>0</v>
+      </c>
+      <c r="J27" s="26">
+        <v>0</v>
+      </c>
+      <c r="K27" s="26">
+        <v>0</v>
+      </c>
+      <c r="L27" s="25">
+        <v>0</v>
+      </c>
+      <c r="M27" s="25">
+        <v>0</v>
+      </c>
+      <c r="N27" s="30">
+        <v>0</v>
+      </c>
+      <c r="O27" s="25">
+        <v>0</v>
+      </c>
+      <c r="P27" s="25">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="25">
+        <v>0</v>
+      </c>
+      <c r="R27" s="25">
+        <v>0</v>
+      </c>
+      <c r="S27" s="26">
+        <v>0</v>
+      </c>
+      <c r="T27" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="28">
+        <v>1</v>
+      </c>
+      <c r="C28" s="25">
+        <v>0</v>
+      </c>
+      <c r="D28" s="26">
+        <v>1</v>
+      </c>
+      <c r="E28" s="25">
+        <v>0</v>
+      </c>
+      <c r="F28" s="25">
+        <v>0</v>
+      </c>
+      <c r="G28" s="25">
+        <v>0</v>
+      </c>
+      <c r="H28" s="26">
+        <v>1</v>
+      </c>
+      <c r="I28" s="37">
+        <v>1</v>
+      </c>
+      <c r="J28" s="26">
+        <v>0</v>
+      </c>
+      <c r="K28" s="26">
         <v>4</v>
       </c>
-      <c r="B13" s="14">
-[...114 lines deleted...]
-      <c r="A15" s="25" t="s">
+      <c r="L28" s="25">
+        <v>1</v>
+      </c>
+      <c r="M28" s="25">
+        <v>1</v>
+      </c>
+      <c r="N28" s="30">
+        <v>1</v>
+      </c>
+      <c r="O28" s="25">
+        <v>3</v>
+      </c>
+      <c r="P28" s="25">
+        <v>2</v>
+      </c>
+      <c r="Q28" s="25">
+        <v>0</v>
+      </c>
+      <c r="R28" s="25">
+        <v>0</v>
+      </c>
+      <c r="S28" s="26">
+        <v>1</v>
+      </c>
+      <c r="T28" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="14">
-[...808 lines deleted...]
-      <c r="A30" s="13" t="s">
+      <c r="B29" s="34">
+        <v>0</v>
+      </c>
+      <c r="C29" s="33">
+        <v>0</v>
+      </c>
+      <c r="D29" s="33">
+        <v>0</v>
+      </c>
+      <c r="E29" s="33">
+        <v>0</v>
+      </c>
+      <c r="F29" s="33">
+        <v>0</v>
+      </c>
+      <c r="G29" s="33">
+        <v>0</v>
+      </c>
+      <c r="H29" s="33">
+        <v>0</v>
+      </c>
+      <c r="I29" s="33">
+        <v>0</v>
+      </c>
+      <c r="J29" s="35">
+        <v>0</v>
+      </c>
+      <c r="K29" s="35">
+        <v>0</v>
+      </c>
+      <c r="L29" s="33">
+        <v>0</v>
+      </c>
+      <c r="M29" s="33">
+        <v>0</v>
+      </c>
+      <c r="N29" s="35">
+        <v>0</v>
+      </c>
+      <c r="O29" s="33">
+        <v>0</v>
+      </c>
+      <c r="P29" s="33">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="33">
+        <v>0</v>
+      </c>
+      <c r="R29" s="33">
+        <v>0</v>
+      </c>
+      <c r="S29" s="35">
+        <v>0</v>
+      </c>
+      <c r="T29" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A21:S21"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="N5:T5"/>
+    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="A16:T16"/>
+    <mergeCell ref="A7:T7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:S5"/>
-    <mergeCell ref="A7:S7"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="43" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:T30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J34" sqref="J34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" style="4" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:20" ht="14.25">
+      <c r="A3" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52"/>
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+    </row>
+    <row r="4" spans="1:20" s="2" customFormat="1">
+      <c r="R4" s="3"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" s="56"/>
+      <c r="B5" s="50">
+        <v>2025</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="50">
+        <v>2026</v>
+      </c>
+      <c r="O5" s="51"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51"/>
+      <c r="S5" s="51"/>
+      <c r="T5" s="51"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="57"/>
+      <c r="B6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="53"/>
+      <c r="N7" s="53"/>
+      <c r="O7" s="53"/>
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="53"/>
+      <c r="T7" s="53"/>
+    </row>
+    <row r="8" spans="1:20" s="6" customFormat="1">
+      <c r="A8" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="23">
+        <v>31</v>
+      </c>
+      <c r="C8" s="24">
+        <v>366</v>
+      </c>
+      <c r="D8" s="24">
+        <v>345</v>
+      </c>
+      <c r="E8" s="24">
+        <v>428</v>
+      </c>
+      <c r="F8" s="24">
+        <v>183</v>
+      </c>
+      <c r="G8" s="24">
+        <v>279</v>
+      </c>
+      <c r="H8" s="24">
+        <v>264</v>
+      </c>
+      <c r="I8" s="24">
+        <v>316</v>
+      </c>
+      <c r="J8" s="24">
+        <v>83</v>
+      </c>
+      <c r="K8" s="24">
+        <v>435</v>
+      </c>
+      <c r="L8" s="24">
+        <v>275</v>
+      </c>
+      <c r="M8" s="24">
+        <v>429</v>
+      </c>
+      <c r="N8" s="24">
+        <v>368</v>
+      </c>
+      <c r="O8" s="24">
+        <v>180</v>
+      </c>
+      <c r="P8" s="24">
+        <v>342</v>
+      </c>
+      <c r="Q8" s="24">
+        <v>149</v>
+      </c>
+      <c r="R8" s="24">
+        <v>16</v>
+      </c>
+      <c r="S8" s="24">
+        <v>13</v>
+      </c>
+      <c r="T8" s="23">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="25">
+        <v>14</v>
+      </c>
+      <c r="C9" s="26">
+        <v>115</v>
+      </c>
+      <c r="D9" s="26">
+        <v>136</v>
+      </c>
+      <c r="E9" s="26">
+        <v>178</v>
+      </c>
+      <c r="F9" s="26">
+        <v>70</v>
+      </c>
+      <c r="G9" s="26">
+        <v>117</v>
+      </c>
+      <c r="H9" s="26">
+        <v>94</v>
+      </c>
+      <c r="I9" s="26">
+        <v>113</v>
+      </c>
+      <c r="J9" s="26">
+        <v>27</v>
+      </c>
+      <c r="K9" s="26">
+        <v>126</v>
+      </c>
+      <c r="L9" s="26">
+        <v>104</v>
+      </c>
+      <c r="M9" s="26">
+        <v>193</v>
+      </c>
+      <c r="N9" s="26">
+        <v>163</v>
+      </c>
+      <c r="O9" s="26">
+        <v>56</v>
+      </c>
+      <c r="P9" s="26">
+        <v>174</v>
+      </c>
+      <c r="Q9" s="26">
+        <v>39</v>
+      </c>
+      <c r="R9" s="26">
+        <v>6</v>
+      </c>
+      <c r="S9" s="26">
+        <v>3</v>
+      </c>
+      <c r="T9" s="25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="25">
+        <v>0</v>
+      </c>
+      <c r="C10" s="26">
+        <v>0</v>
+      </c>
+      <c r="D10" s="26">
+        <v>0</v>
+      </c>
+      <c r="E10" s="26">
+        <v>-2</v>
+      </c>
+      <c r="F10" s="26">
+        <v>-2</v>
+      </c>
+      <c r="G10" s="26">
+        <v>0</v>
+      </c>
+      <c r="H10" s="26">
+        <v>3</v>
+      </c>
+      <c r="I10" s="26">
+        <v>1</v>
+      </c>
+      <c r="J10" s="26">
+        <v>0</v>
+      </c>
+      <c r="K10" s="26">
+        <v>0</v>
+      </c>
+      <c r="L10" s="26">
+        <v>1</v>
+      </c>
+      <c r="M10" s="26">
+        <v>0</v>
+      </c>
+      <c r="N10" s="26">
+        <v>0</v>
+      </c>
+      <c r="O10" s="26">
+        <v>1</v>
+      </c>
+      <c r="P10" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="26">
+        <v>0</v>
+      </c>
+      <c r="R10" s="26">
+        <v>0</v>
+      </c>
+      <c r="S10" s="26">
+        <v>-1</v>
+      </c>
+      <c r="T10" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="25">
+        <v>2</v>
+      </c>
+      <c r="C11" s="26">
+        <v>6</v>
+      </c>
+      <c r="D11" s="26">
+        <v>9</v>
+      </c>
+      <c r="E11" s="26">
+        <v>20</v>
+      </c>
+      <c r="F11" s="26">
+        <v>12</v>
+      </c>
+      <c r="G11" s="26">
+        <v>15</v>
+      </c>
+      <c r="H11" s="26">
+        <v>10</v>
+      </c>
+      <c r="I11" s="26">
+        <v>17</v>
+      </c>
+      <c r="J11" s="26">
+        <v>4</v>
+      </c>
+      <c r="K11" s="26">
+        <v>9</v>
+      </c>
+      <c r="L11" s="26">
+        <v>10</v>
+      </c>
+      <c r="M11" s="26">
+        <v>15</v>
+      </c>
+      <c r="N11" s="26">
+        <v>17</v>
+      </c>
+      <c r="O11" s="26">
+        <v>10</v>
+      </c>
+      <c r="P11" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="26">
+        <v>6</v>
+      </c>
+      <c r="R11" s="26">
+        <v>0</v>
+      </c>
+      <c r="S11" s="26">
+        <v>0</v>
+      </c>
+      <c r="T11" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="25">
+        <v>0</v>
+      </c>
+      <c r="C12" s="26">
+        <v>6</v>
+      </c>
+      <c r="D12" s="26">
+        <v>1</v>
+      </c>
+      <c r="E12" s="26">
+        <v>0</v>
+      </c>
+      <c r="F12" s="26">
+        <v>0</v>
+      </c>
+      <c r="G12" s="26">
+        <v>8</v>
+      </c>
+      <c r="H12" s="26">
+        <v>0</v>
+      </c>
+      <c r="I12" s="26">
+        <v>0</v>
+      </c>
+      <c r="J12" s="26">
+        <v>-3</v>
+      </c>
+      <c r="K12" s="26">
+        <v>7</v>
+      </c>
+      <c r="L12" s="26">
+        <v>4</v>
+      </c>
+      <c r="M12" s="26">
+        <v>8</v>
+      </c>
+      <c r="N12" s="26">
+        <v>6</v>
+      </c>
+      <c r="O12" s="26">
+        <v>12</v>
+      </c>
+      <c r="P12" s="26">
+        <v>21</v>
+      </c>
+      <c r="Q12" s="26">
+        <v>4</v>
+      </c>
+      <c r="R12" s="26">
+        <v>0</v>
+      </c>
+      <c r="S12" s="26">
+        <v>0</v>
+      </c>
+      <c r="T12" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="25">
+        <v>0</v>
+      </c>
+      <c r="C13" s="26">
+        <v>1</v>
+      </c>
+      <c r="D13" s="26">
+        <v>0</v>
+      </c>
+      <c r="E13" s="26">
+        <v>0</v>
+      </c>
+      <c r="F13" s="26">
+        <v>0</v>
+      </c>
+      <c r="G13" s="26">
+        <v>0</v>
+      </c>
+      <c r="H13" s="26">
+        <v>0</v>
+      </c>
+      <c r="I13" s="26">
+        <v>0</v>
+      </c>
+      <c r="J13" s="26">
+        <v>0</v>
+      </c>
+      <c r="K13" s="26">
+        <v>0</v>
+      </c>
+      <c r="L13" s="26">
+        <v>0</v>
+      </c>
+      <c r="M13" s="26">
+        <v>0</v>
+      </c>
+      <c r="N13" s="26">
+        <v>0</v>
+      </c>
+      <c r="O13" s="26">
+        <v>0</v>
+      </c>
+      <c r="P13" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="26">
+        <v>0</v>
+      </c>
+      <c r="R13" s="26">
+        <v>0</v>
+      </c>
+      <c r="S13" s="26">
+        <v>0</v>
+      </c>
+      <c r="T13" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="25">
+        <v>15</v>
+      </c>
+      <c r="C14" s="26">
+        <v>233</v>
+      </c>
+      <c r="D14" s="26">
+        <v>199</v>
+      </c>
+      <c r="E14" s="26">
+        <v>232</v>
+      </c>
+      <c r="F14" s="26">
+        <v>100</v>
+      </c>
+      <c r="G14" s="26">
+        <v>136</v>
+      </c>
+      <c r="H14" s="26">
+        <v>156</v>
+      </c>
+      <c r="I14" s="26">
+        <v>185</v>
+      </c>
+      <c r="J14" s="26">
+        <v>55</v>
+      </c>
+      <c r="K14" s="26">
+        <v>291</v>
+      </c>
+      <c r="L14" s="26">
+        <v>155</v>
+      </c>
+      <c r="M14" s="26">
+        <v>213</v>
+      </c>
+      <c r="N14" s="26">
+        <v>180</v>
+      </c>
+      <c r="O14" s="26">
+        <v>101</v>
+      </c>
+      <c r="P14" s="26">
+        <v>147</v>
+      </c>
+      <c r="Q14" s="26">
+        <v>100</v>
+      </c>
+      <c r="R14" s="26">
+        <v>10</v>
+      </c>
+      <c r="S14" s="26">
+        <v>11</v>
+      </c>
+      <c r="T14" s="25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="25">
+        <v>0</v>
+      </c>
+      <c r="C15" s="26">
+        <v>5</v>
+      </c>
+      <c r="D15" s="26">
+        <v>0</v>
+      </c>
+      <c r="E15" s="26">
+        <v>0</v>
+      </c>
+      <c r="F15" s="26">
+        <v>3</v>
+      </c>
+      <c r="G15" s="26">
+        <v>3</v>
+      </c>
+      <c r="H15" s="26">
+        <v>1</v>
+      </c>
+      <c r="I15" s="26">
+        <v>0</v>
+      </c>
+      <c r="J15" s="26">
+        <v>0</v>
+      </c>
+      <c r="K15" s="26">
+        <v>2</v>
+      </c>
+      <c r="L15" s="26">
+        <v>1</v>
+      </c>
+      <c r="M15" s="26">
+        <v>0</v>
+      </c>
+      <c r="N15" s="26">
+        <v>2</v>
+      </c>
+      <c r="O15" s="26">
+        <v>0</v>
+      </c>
+      <c r="P15" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="26">
+        <v>0</v>
+      </c>
+      <c r="R15" s="26">
+        <v>0</v>
+      </c>
+      <c r="S15" s="26">
+        <v>0</v>
+      </c>
+      <c r="T15" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="54"/>
+      <c r="Q16" s="54"/>
+      <c r="R16" s="54"/>
+      <c r="S16" s="54"/>
+      <c r="T16" s="54"/>
+    </row>
+    <row r="17" spans="1:20" s="6" customFormat="1">
+      <c r="A17" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="23">
+        <v>14</v>
+      </c>
+      <c r="C17" s="27">
+        <v>114</v>
+      </c>
+      <c r="D17" s="24">
+        <v>134</v>
+      </c>
+      <c r="E17" s="27">
+        <v>168</v>
+      </c>
+      <c r="F17" s="27">
+        <v>67</v>
+      </c>
+      <c r="G17" s="24">
+        <v>104</v>
+      </c>
+      <c r="H17" s="27">
+        <v>93</v>
+      </c>
+      <c r="I17" s="24">
+        <v>109</v>
+      </c>
+      <c r="J17" s="24">
+        <v>30</v>
+      </c>
+      <c r="K17" s="24">
+        <v>114</v>
+      </c>
+      <c r="L17" s="27">
+        <v>99</v>
+      </c>
+      <c r="M17" s="24">
+        <v>187</v>
+      </c>
+      <c r="N17" s="24">
+        <v>156</v>
+      </c>
+      <c r="O17" s="27">
+        <v>54</v>
+      </c>
+      <c r="P17" s="24">
+        <v>167</v>
+      </c>
+      <c r="Q17" s="24">
+        <v>35</v>
+      </c>
+      <c r="R17" s="24">
+        <v>5</v>
+      </c>
+      <c r="S17" s="24">
+        <v>3</v>
+      </c>
+      <c r="T17" s="23">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="25">
+        <v>14</v>
+      </c>
+      <c r="C18" s="26">
+        <v>112</v>
+      </c>
+      <c r="D18" s="28">
+        <v>134</v>
+      </c>
+      <c r="E18" s="26">
+        <v>170</v>
+      </c>
+      <c r="F18" s="26">
+        <v>68</v>
+      </c>
+      <c r="G18" s="26">
+        <v>104</v>
+      </c>
+      <c r="H18" s="26">
+        <v>91</v>
+      </c>
+      <c r="I18" s="26">
+        <v>109</v>
+      </c>
+      <c r="J18" s="26">
+        <v>30</v>
+      </c>
+      <c r="K18" s="26">
+        <v>114</v>
+      </c>
+      <c r="L18" s="26">
+        <v>99</v>
+      </c>
+      <c r="M18" s="26">
+        <v>187</v>
+      </c>
+      <c r="N18" s="26">
+        <v>155</v>
+      </c>
+      <c r="O18" s="28">
+        <v>54</v>
+      </c>
+      <c r="P18" s="26">
+        <v>167</v>
+      </c>
+      <c r="Q18" s="26">
+        <v>35</v>
+      </c>
+      <c r="R18" s="29">
+        <v>0</v>
+      </c>
+      <c r="S18" s="26">
+        <v>3</v>
+      </c>
+      <c r="T18" s="25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="25">
+        <v>0</v>
+      </c>
+      <c r="C19" s="26">
+        <v>0</v>
+      </c>
+      <c r="D19" s="28">
+        <v>0</v>
+      </c>
+      <c r="E19" s="26">
+        <v>-2</v>
+      </c>
+      <c r="F19" s="26">
+        <v>-2</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0</v>
+      </c>
+      <c r="H19" s="26">
+        <v>1</v>
+      </c>
+      <c r="I19" s="26">
+        <v>0</v>
+      </c>
+      <c r="J19" s="26">
+        <v>0</v>
+      </c>
+      <c r="K19" s="26">
+        <v>0</v>
+      </c>
+      <c r="L19" s="26">
+        <v>0</v>
+      </c>
+      <c r="M19" s="26">
+        <v>0</v>
+      </c>
+      <c r="N19" s="26">
+        <v>0</v>
+      </c>
+      <c r="O19" s="28">
+        <v>0</v>
+      </c>
+      <c r="P19" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>0</v>
+      </c>
+      <c r="R19" s="29">
+        <v>0</v>
+      </c>
+      <c r="S19" s="26">
+        <v>0</v>
+      </c>
+      <c r="T19" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="25">
+        <v>0</v>
+      </c>
+      <c r="C20" s="26">
+        <v>2</v>
+      </c>
+      <c r="D20" s="28">
+        <v>0</v>
+      </c>
+      <c r="E20" s="26">
+        <v>0</v>
+      </c>
+      <c r="F20" s="26">
+        <v>1</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0</v>
+      </c>
+      <c r="H20" s="26">
+        <v>1</v>
+      </c>
+      <c r="I20" s="26">
+        <v>0</v>
+      </c>
+      <c r="J20" s="26">
+        <v>0</v>
+      </c>
+      <c r="K20" s="26">
+        <v>0</v>
+      </c>
+      <c r="L20" s="26">
+        <v>0</v>
+      </c>
+      <c r="M20" s="26">
+        <v>0</v>
+      </c>
+      <c r="N20" s="26">
+        <v>1</v>
+      </c>
+      <c r="O20" s="28">
+        <v>0</v>
+      </c>
+      <c r="P20" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>0</v>
+      </c>
+      <c r="R20" s="29">
+        <v>0</v>
+      </c>
+      <c r="S20" s="30">
+        <v>0</v>
+      </c>
+      <c r="T20" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="54" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+      <c r="P21" s="54"/>
+      <c r="Q21" s="54"/>
+      <c r="R21" s="54"/>
+      <c r="S21" s="54"/>
+      <c r="T21" s="54"/>
+    </row>
+    <row r="22" spans="1:20" s="6" customFormat="1">
+      <c r="A22" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="23">
+        <v>17</v>
+      </c>
+      <c r="C22" s="27">
+        <v>252</v>
+      </c>
+      <c r="D22" s="27">
+        <v>211</v>
+      </c>
+      <c r="E22" s="27">
+        <v>260</v>
+      </c>
+      <c r="F22" s="27">
+        <v>116</v>
+      </c>
+      <c r="G22" s="23">
+        <v>175</v>
+      </c>
+      <c r="H22" s="27">
+        <v>171</v>
+      </c>
+      <c r="I22" s="27">
+        <v>207</v>
+      </c>
+      <c r="J22" s="23">
+        <v>53</v>
+      </c>
+      <c r="K22" s="27">
+        <v>321</v>
+      </c>
+      <c r="L22" s="27">
+        <v>176</v>
+      </c>
+      <c r="M22" s="27">
+        <v>242</v>
+      </c>
+      <c r="N22" s="31">
+        <v>212</v>
+      </c>
+      <c r="O22" s="27">
+        <v>126</v>
+      </c>
+      <c r="P22" s="23">
+        <v>175</v>
+      </c>
+      <c r="Q22" s="32">
+        <v>114</v>
+      </c>
+      <c r="R22" s="32">
+        <v>11</v>
+      </c>
+      <c r="S22" s="24">
+        <v>10</v>
+      </c>
+      <c r="T22" s="23">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="25">
+        <v>0</v>
+      </c>
+      <c r="C23" s="26">
+        <v>3</v>
+      </c>
+      <c r="D23" s="28">
+        <v>2</v>
+      </c>
+      <c r="E23" s="26">
+        <v>8</v>
+      </c>
+      <c r="F23" s="26">
+        <v>2</v>
+      </c>
+      <c r="G23" s="26">
+        <v>13</v>
+      </c>
+      <c r="H23" s="26">
+        <v>3</v>
+      </c>
+      <c r="I23" s="28">
+        <v>4</v>
+      </c>
+      <c r="J23" s="26">
+        <v>-3</v>
+      </c>
+      <c r="K23" s="26">
+        <v>12</v>
+      </c>
+      <c r="L23" s="28">
+        <v>5</v>
+      </c>
+      <c r="M23" s="28">
+        <v>6</v>
+      </c>
+      <c r="N23" s="30">
+        <v>8</v>
+      </c>
+      <c r="O23" s="28">
+        <v>2</v>
+      </c>
+      <c r="P23" s="26">
+        <v>7</v>
+      </c>
+      <c r="Q23" s="26">
+        <v>4</v>
+      </c>
+      <c r="R23" s="26">
+        <v>1</v>
+      </c>
+      <c r="S23" s="26">
+        <v>0</v>
+      </c>
+      <c r="T23" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="25">
+        <v>0</v>
+      </c>
+      <c r="C24" s="28">
+        <v>0</v>
+      </c>
+      <c r="D24" s="28">
+        <v>0</v>
+      </c>
+      <c r="E24" s="28">
+        <v>0</v>
+      </c>
+      <c r="F24" s="28">
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0</v>
+      </c>
+      <c r="H24" s="28">
+        <v>2</v>
+      </c>
+      <c r="I24" s="28">
+        <v>1</v>
+      </c>
+      <c r="J24" s="26">
+        <v>0</v>
+      </c>
+      <c r="K24" s="26">
+        <v>0</v>
+      </c>
+      <c r="L24" s="28">
+        <v>1</v>
+      </c>
+      <c r="M24" s="26">
+        <v>0</v>
+      </c>
+      <c r="N24" s="30">
+        <v>0</v>
+      </c>
+      <c r="O24" s="28">
+        <v>1</v>
+      </c>
+      <c r="P24" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="26">
+        <v>0</v>
+      </c>
+      <c r="R24" s="26">
+        <v>0</v>
+      </c>
+      <c r="S24" s="24">
+        <v>-1</v>
+      </c>
+      <c r="T24" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B25" s="25">
+        <v>2</v>
+      </c>
+      <c r="C25" s="26">
+        <v>6</v>
+      </c>
+      <c r="D25" s="26">
+        <v>9</v>
+      </c>
+      <c r="E25" s="26">
+        <v>20</v>
+      </c>
+      <c r="F25" s="26">
+        <v>12</v>
+      </c>
+      <c r="G25" s="26">
+        <v>15</v>
+      </c>
+      <c r="H25" s="26">
+        <v>10</v>
+      </c>
+      <c r="I25" s="26">
+        <v>17</v>
+      </c>
+      <c r="J25" s="26">
+        <v>4</v>
+      </c>
+      <c r="K25" s="26">
+        <v>9</v>
+      </c>
+      <c r="L25" s="26">
+        <v>10</v>
+      </c>
+      <c r="M25" s="26">
+        <v>15</v>
+      </c>
+      <c r="N25" s="30">
+        <v>17</v>
+      </c>
+      <c r="O25" s="26">
+        <v>10</v>
+      </c>
+      <c r="P25" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="26">
+        <v>6</v>
+      </c>
+      <c r="R25" s="26">
+        <v>0</v>
+      </c>
+      <c r="S25" s="26">
+        <v>0</v>
+      </c>
+      <c r="T25" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="25">
+        <v>0</v>
+      </c>
+      <c r="C26" s="26">
+        <v>6</v>
+      </c>
+      <c r="D26" s="26">
+        <v>1</v>
+      </c>
+      <c r="E26" s="26">
+        <v>0</v>
+      </c>
+      <c r="F26" s="26">
+        <v>0</v>
+      </c>
+      <c r="G26" s="26">
+        <v>8</v>
+      </c>
+      <c r="H26" s="26">
+        <v>0</v>
+      </c>
+      <c r="I26" s="26">
+        <v>0</v>
+      </c>
+      <c r="J26" s="26">
+        <v>-3</v>
+      </c>
+      <c r="K26" s="26">
+        <v>7</v>
+      </c>
+      <c r="L26" s="26">
+        <v>4</v>
+      </c>
+      <c r="M26" s="26">
+        <v>8</v>
+      </c>
+      <c r="N26" s="30">
+        <v>6</v>
+      </c>
+      <c r="O26" s="26">
+        <v>12</v>
+      </c>
+      <c r="P26" s="26">
+        <v>21</v>
+      </c>
+      <c r="Q26" s="26">
+        <v>4</v>
+      </c>
+      <c r="R26" s="26">
+        <v>0</v>
+      </c>
+      <c r="S26" s="26">
+        <v>0</v>
+      </c>
+      <c r="T26" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" s="25">
+        <v>0</v>
+      </c>
+      <c r="C27" s="26">
+        <v>1</v>
+      </c>
+      <c r="D27" s="26">
+        <v>0</v>
+      </c>
+      <c r="E27" s="26">
+        <v>0</v>
+      </c>
+      <c r="F27" s="26">
+        <v>0</v>
+      </c>
+      <c r="G27" s="26">
+        <v>0</v>
+      </c>
+      <c r="H27" s="26">
+        <v>0</v>
+      </c>
+      <c r="I27" s="26">
+        <v>0</v>
+      </c>
+      <c r="J27" s="26">
+        <v>0</v>
+      </c>
+      <c r="K27" s="26">
+        <v>0</v>
+      </c>
+      <c r="L27" s="26">
+        <v>0</v>
+      </c>
+      <c r="M27" s="26">
+        <v>0</v>
+      </c>
+      <c r="N27" s="30">
+        <v>0</v>
+      </c>
+      <c r="O27" s="26">
+        <v>0</v>
+      </c>
+      <c r="P27" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="26">
+        <v>0</v>
+      </c>
+      <c r="R27" s="26">
+        <v>0</v>
+      </c>
+      <c r="S27" s="26">
+        <v>0</v>
+      </c>
+      <c r="T27" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="25">
+        <v>15</v>
+      </c>
+      <c r="C28" s="26">
+        <v>233</v>
+      </c>
+      <c r="D28" s="26">
+        <v>199</v>
+      </c>
+      <c r="E28" s="26">
+        <v>232</v>
+      </c>
+      <c r="F28" s="26">
+        <v>100</v>
+      </c>
+      <c r="G28" s="26">
+        <v>136</v>
+      </c>
+      <c r="H28" s="26">
+        <v>156</v>
+      </c>
+      <c r="I28" s="26">
+        <v>185</v>
+      </c>
+      <c r="J28" s="26">
+        <v>55</v>
+      </c>
+      <c r="K28" s="26">
+        <v>291</v>
+      </c>
+      <c r="L28" s="26">
+        <v>155</v>
+      </c>
+      <c r="M28" s="26">
+        <v>213</v>
+      </c>
+      <c r="N28" s="30">
+        <v>180</v>
+      </c>
+      <c r="O28" s="26">
+        <v>101</v>
+      </c>
+      <c r="P28" s="26">
+        <v>147</v>
+      </c>
+      <c r="Q28" s="26">
+        <v>100</v>
+      </c>
+      <c r="R28" s="26">
+        <v>10</v>
+      </c>
+      <c r="S28" s="26">
+        <v>11</v>
+      </c>
+      <c r="T28" s="25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="33">
+        <v>0</v>
+      </c>
+      <c r="C29" s="34">
+        <v>3</v>
+      </c>
+      <c r="D29" s="34">
+        <v>0</v>
+      </c>
+      <c r="E29" s="34">
+        <v>0</v>
+      </c>
+      <c r="F29" s="34">
+        <v>2</v>
+      </c>
+      <c r="G29" s="33">
+        <v>3</v>
+      </c>
+      <c r="H29" s="34">
+        <v>0</v>
+      </c>
+      <c r="I29" s="35">
+        <v>0</v>
+      </c>
+      <c r="J29" s="35">
+        <v>0</v>
+      </c>
+      <c r="K29" s="34">
+        <v>2</v>
+      </c>
+      <c r="L29" s="34">
+        <v>1</v>
+      </c>
+      <c r="M29" s="35">
+        <v>0</v>
+      </c>
+      <c r="N29" s="35">
+        <v>1</v>
+      </c>
+      <c r="O29" s="35">
+        <v>0</v>
+      </c>
+      <c r="P29" s="35">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="35">
+        <v>0</v>
+      </c>
+      <c r="R29" s="35">
+        <v>0</v>
+      </c>
+      <c r="S29" s="35">
+        <v>0</v>
+      </c>
+      <c r="T29" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="N5:T5"/>
+    <mergeCell ref="A16:T16"/>
+    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="A7:T7"/>
+    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>The number of departed from the</vt:lpstr>
       <vt:lpstr>Net external migration</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>