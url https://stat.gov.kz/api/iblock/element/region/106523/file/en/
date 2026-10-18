--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="5265" yWindow="0" windowWidth="14340" windowHeight="12765"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="5" r:id="rId2"/>
     <sheet name="Total population" sheetId="1" r:id="rId3"/>
     <sheet name="The number of departed from the" sheetId="2" r:id="rId4"/>
     <sheet name="Net external migration" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="72">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>* according to current accounting</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
@@ -251,79 +251,79 @@
     <t>E-mail:</t>
   </si>
   <si>
     <t>Division of social and demographic statistics</t>
   </si>
   <si>
     <t>Оteulina А.М.</t>
   </si>
   <si>
     <t>+7 729 2319050</t>
   </si>
   <si>
     <t>a.oteulina@aspire.gov.kz</t>
   </si>
   <si>
     <t>External migration for all flows - arrival, departure,balance</t>
   </si>
   <si>
     <t>The number of persons who arrived in the country from abroad for permanent or long-term residence during the reporting period, the number of persons who left the country for abroad for permanent or long-term residence during the reporting period, The arithmetic difference between the number of arrivals and the number of departures abroad during the reporting period</t>
   </si>
   <si>
     <t>613101, 613102, 613103</t>
   </si>
   <si>
     <t>Persons who arrived in the country from abroad for permanent or long-term residence, persons leaving the country abroad for permanent or long-term residence, the difference between the number of persons who arrived in the country from abroad during the reporting period, the number of persons who left the country for abroad during the same period</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://stat.gov.kz/api/iblock/element/region/106524/file/en/</t>
   </si>
   <si>
     <r>
       <t>The number of arrivals from outside to the Mangystau of region</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/106523/file/en/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -415,50 +415,55 @@
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -548,51 +553,51 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -669,73 +674,80 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -1026,51 +1038,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.oteulina@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="55.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>66</v>
       </c>
     </row>
@@ -1137,75 +1149,75 @@
       <c r="B10" s="46" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="44" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="45" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="45" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="16">
-        <v>46244</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="16">
-        <v>46274</v>
+        <v>46335</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>64</v>
       </c>
@@ -1266,121 +1278,124 @@
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="47.25" customHeight="1">
       <c r="B11" s="48" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="49" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:T30"/>
+  <dimension ref="A3:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E38" sqref="E38"/>
+      <selection pane="bottomLeft" activeCell="I45" sqref="I45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="4" customWidth="1"/>
     <col min="2" max="16384" width="8.85546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:20" ht="14.25">
-[...23 lines deleted...]
-    <row r="4" spans="1:20" s="2" customFormat="1">
+    <row r="3" spans="1:21" ht="14.25">
+      <c r="A3" s="56" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+    </row>
+    <row r="4" spans="1:21" s="2" customFormat="1">
       <c r="R4" s="3"/>
       <c r="S4" s="4"/>
-      <c r="T4" s="4" t="s">
+      <c r="T4" s="4"/>
+      <c r="U4" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" s="8"/>
-      <c r="B5" s="50">
+      <c r="B5" s="54">
         <v>2025</v>
       </c>
-      <c r="C5" s="51"/>
-[...10 lines deleted...]
-      <c r="N5" s="50">
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="54">
         <v>2026</v>
       </c>
-      <c r="O5" s="51"/>
-[...6 lines deleted...]
-    <row r="6" spans="1:20">
+      <c r="O5" s="55"/>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="55"/>
+      <c r="S5" s="55"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="55"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" s="9"/>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>17</v>
       </c>
@@ -1395,76 +1410,80 @@
       </c>
       <c r="M6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="53" t="s">
+      <c r="U6" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="53"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:20" s="6" customFormat="1">
+      <c r="B7" s="57"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="57"/>
+      <c r="M7" s="57"/>
+      <c r="N7" s="57"/>
+      <c r="O7" s="57"/>
+      <c r="P7" s="57"/>
+      <c r="Q7" s="57"/>
+      <c r="R7" s="57"/>
+      <c r="S7" s="57"/>
+      <c r="T7" s="57"/>
+      <c r="U7" s="57"/>
+    </row>
+    <row r="8" spans="1:21" s="6" customFormat="1">
       <c r="A8" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="27">
         <v>32</v>
       </c>
       <c r="C8" s="24">
         <v>383</v>
       </c>
       <c r="D8" s="24">
         <v>349</v>
       </c>
       <c r="E8" s="24">
         <v>434</v>
       </c>
       <c r="F8" s="24">
         <v>190</v>
       </c>
       <c r="G8" s="24">
         <v>287</v>
       </c>
       <c r="H8" s="24">
         <v>271</v>
       </c>
       <c r="I8" s="24">
@@ -1481,52 +1500,55 @@
       </c>
       <c r="M8" s="38">
         <v>437</v>
       </c>
       <c r="N8" s="24">
         <v>375</v>
       </c>
       <c r="O8" s="24">
         <v>189</v>
       </c>
       <c r="P8" s="24">
         <v>344</v>
       </c>
       <c r="Q8" s="24">
         <v>156</v>
       </c>
       <c r="R8" s="24">
         <v>18</v>
       </c>
       <c r="S8" s="24">
         <v>16</v>
       </c>
       <c r="T8" s="39">
         <v>33</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="39">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="28">
         <v>14</v>
       </c>
       <c r="C9" s="26">
         <v>132</v>
       </c>
       <c r="D9" s="26">
         <v>139</v>
       </c>
       <c r="E9" s="26">
         <v>182</v>
       </c>
       <c r="F9" s="26">
         <v>75</v>
       </c>
       <c r="G9" s="26">
         <v>125</v>
       </c>
       <c r="H9" s="26">
         <v>100</v>
       </c>
       <c r="I9" s="26">
@@ -1543,52 +1565,55 @@
       </c>
       <c r="M9" s="40">
         <v>200</v>
       </c>
       <c r="N9" s="26">
         <v>169</v>
       </c>
       <c r="O9" s="26">
         <v>62</v>
       </c>
       <c r="P9" s="26">
         <v>174</v>
       </c>
       <c r="Q9" s="26">
         <v>46</v>
       </c>
       <c r="R9" s="26">
         <v>8</v>
       </c>
       <c r="S9" s="26">
         <v>4</v>
       </c>
       <c r="T9" s="47">
         <v>15</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="50">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="28">
         <v>0</v>
       </c>
       <c r="C10" s="26">
         <v>0</v>
       </c>
       <c r="D10" s="26">
         <v>0</v>
       </c>
       <c r="E10" s="26">
         <v>0</v>
       </c>
       <c r="F10" s="26">
         <v>0</v>
       </c>
       <c r="G10" s="26">
         <v>0</v>
       </c>
       <c r="H10" s="26">
         <v>3</v>
       </c>
       <c r="I10" s="26">
@@ -1605,52 +1630,55 @@
       </c>
       <c r="M10" s="40">
         <v>0</v>
       </c>
       <c r="N10" s="26">
         <v>0</v>
       </c>
       <c r="O10" s="26">
         <v>1</v>
       </c>
       <c r="P10" s="26">
         <v>0</v>
       </c>
       <c r="Q10" s="26">
         <v>0</v>
       </c>
       <c r="R10" s="26">
         <v>0</v>
       </c>
       <c r="S10" s="26">
         <v>0</v>
       </c>
       <c r="T10" s="47">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="50">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="28">
         <v>2</v>
       </c>
       <c r="C11" s="26">
         <v>6</v>
       </c>
       <c r="D11" s="26">
         <v>9</v>
       </c>
       <c r="E11" s="26">
         <v>20</v>
       </c>
       <c r="F11" s="26">
         <v>12</v>
       </c>
       <c r="G11" s="26">
         <v>15</v>
       </c>
       <c r="H11" s="26">
         <v>10</v>
       </c>
       <c r="I11" s="26">
@@ -1667,52 +1695,55 @@
       </c>
       <c r="M11" s="40">
         <v>15</v>
       </c>
       <c r="N11" s="26">
         <v>17</v>
       </c>
       <c r="O11" s="26">
         <v>10</v>
       </c>
       <c r="P11" s="26">
         <v>0</v>
       </c>
       <c r="Q11" s="26">
         <v>6</v>
       </c>
       <c r="R11" s="26">
         <v>0</v>
       </c>
       <c r="S11" s="26">
         <v>0</v>
       </c>
       <c r="T11" s="47">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11" s="50">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="28">
         <v>0</v>
       </c>
       <c r="C12" s="26">
         <v>6</v>
       </c>
       <c r="D12" s="26">
         <v>1</v>
       </c>
       <c r="E12" s="26">
         <v>0</v>
       </c>
       <c r="F12" s="26">
         <v>0</v>
       </c>
       <c r="G12" s="26">
         <v>8</v>
       </c>
       <c r="H12" s="26">
         <v>0</v>
       </c>
       <c r="I12" s="26">
@@ -1729,52 +1760,55 @@
       </c>
       <c r="M12" s="40">
         <v>8</v>
       </c>
       <c r="N12" s="26">
         <v>6</v>
       </c>
       <c r="O12" s="26">
         <v>12</v>
       </c>
       <c r="P12" s="26">
         <v>21</v>
       </c>
       <c r="Q12" s="26">
         <v>4</v>
       </c>
       <c r="R12" s="26">
         <v>0</v>
       </c>
       <c r="S12" s="26">
         <v>0</v>
       </c>
       <c r="T12" s="47">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="28">
         <v>0</v>
       </c>
       <c r="C13" s="26">
         <v>1</v>
       </c>
       <c r="D13" s="26">
         <v>0</v>
       </c>
       <c r="E13" s="26">
         <v>0</v>
       </c>
       <c r="F13" s="26">
         <v>0</v>
       </c>
       <c r="G13" s="26">
         <v>0</v>
       </c>
       <c r="H13" s="26">
         <v>0</v>
       </c>
       <c r="I13" s="26">
@@ -1791,52 +1825,55 @@
       </c>
       <c r="M13" s="40">
         <v>0</v>
       </c>
       <c r="N13" s="26">
         <v>0</v>
       </c>
       <c r="O13" s="26">
         <v>0</v>
       </c>
       <c r="P13" s="26">
         <v>0</v>
       </c>
       <c r="Q13" s="26">
         <v>0</v>
       </c>
       <c r="R13" s="26">
         <v>0</v>
       </c>
       <c r="S13" s="26">
         <v>0</v>
       </c>
       <c r="T13" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="28">
         <v>16</v>
       </c>
       <c r="C14" s="26">
         <v>233</v>
       </c>
       <c r="D14" s="26">
         <v>200</v>
       </c>
       <c r="E14" s="26">
         <v>232</v>
       </c>
       <c r="F14" s="26">
         <v>100</v>
       </c>
       <c r="G14" s="26">
         <v>136</v>
       </c>
       <c r="H14" s="26">
         <v>157</v>
       </c>
       <c r="I14" s="26">
@@ -1853,52 +1890,55 @@
       </c>
       <c r="M14" s="40">
         <v>214</v>
       </c>
       <c r="N14" s="26">
         <v>181</v>
       </c>
       <c r="O14" s="26">
         <v>104</v>
       </c>
       <c r="P14" s="26">
         <v>149</v>
       </c>
       <c r="Q14" s="26">
         <v>100</v>
       </c>
       <c r="R14" s="26">
         <v>10</v>
       </c>
       <c r="S14" s="26">
         <v>12</v>
       </c>
       <c r="T14" s="47">
         <v>14</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14" s="50">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="28">
         <v>0</v>
       </c>
       <c r="C15" s="26">
         <v>5</v>
       </c>
       <c r="D15" s="26">
         <v>0</v>
       </c>
       <c r="E15" s="26">
         <v>0</v>
       </c>
       <c r="F15" s="26">
         <v>3</v>
       </c>
       <c r="G15" s="26">
         <v>3</v>
       </c>
       <c r="H15" s="26">
         <v>1</v>
       </c>
       <c r="I15" s="26">
@@ -1915,76 +1955,80 @@
       </c>
       <c r="M15" s="40">
         <v>0</v>
       </c>
       <c r="N15" s="26">
         <v>2</v>
       </c>
       <c r="O15" s="26">
         <v>0</v>
       </c>
       <c r="P15" s="26">
         <v>0</v>
       </c>
       <c r="Q15" s="26">
         <v>0</v>
       </c>
       <c r="R15" s="26">
         <v>0</v>
       </c>
       <c r="S15" s="26">
         <v>0</v>
       </c>
       <c r="T15" s="25">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="U15" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="54"/>
-[...19 lines deleted...]
-    <row r="17" spans="1:20" s="6" customFormat="1">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="53"/>
+      <c r="N16" s="53"/>
+      <c r="O16" s="53"/>
+      <c r="P16" s="53"/>
+      <c r="Q16" s="53"/>
+      <c r="R16" s="53"/>
+      <c r="S16" s="53"/>
+      <c r="T16" s="53"/>
+      <c r="U16" s="53"/>
+    </row>
+    <row r="17" spans="1:21" s="6" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="27">
         <v>14</v>
       </c>
       <c r="C17" s="27">
         <v>131</v>
       </c>
       <c r="D17" s="24">
         <v>137</v>
       </c>
       <c r="E17" s="27">
         <v>174</v>
       </c>
       <c r="F17" s="23">
         <v>74</v>
       </c>
       <c r="G17" s="23">
         <v>112</v>
       </c>
       <c r="H17" s="27">
         <v>99</v>
       </c>
       <c r="I17" s="27">
@@ -2001,52 +2045,55 @@
       </c>
       <c r="M17" s="38">
         <v>194</v>
       </c>
       <c r="N17" s="24">
         <v>162</v>
       </c>
       <c r="O17" s="27">
         <v>60</v>
       </c>
       <c r="P17" s="24">
         <v>167</v>
       </c>
       <c r="Q17" s="24">
         <v>42</v>
       </c>
       <c r="R17" s="24">
         <v>7</v>
       </c>
       <c r="S17" s="24">
         <v>4</v>
       </c>
       <c r="T17" s="23">
         <v>15</v>
       </c>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="28">
         <v>14</v>
       </c>
       <c r="C18" s="26">
         <v>129</v>
       </c>
       <c r="D18" s="26">
         <v>137</v>
       </c>
       <c r="E18" s="26">
         <v>174</v>
       </c>
       <c r="F18" s="26">
         <v>73</v>
       </c>
       <c r="G18" s="26">
         <v>112</v>
       </c>
       <c r="H18" s="26">
         <v>97</v>
       </c>
       <c r="I18" s="26">
@@ -2063,52 +2110,55 @@
       </c>
       <c r="M18" s="40">
         <v>194</v>
       </c>
       <c r="N18" s="26">
         <v>161</v>
       </c>
       <c r="O18" s="26">
         <v>60</v>
       </c>
       <c r="P18" s="26">
         <v>167</v>
       </c>
       <c r="Q18" s="26">
         <v>42</v>
       </c>
       <c r="R18" s="26">
         <v>7</v>
       </c>
       <c r="S18" s="26">
         <v>4</v>
       </c>
       <c r="T18" s="25">
         <v>15</v>
       </c>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18" s="50">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="28">
         <v>0</v>
       </c>
       <c r="C19" s="26">
         <v>0</v>
       </c>
       <c r="D19" s="26">
         <v>0</v>
       </c>
       <c r="E19" s="26">
         <v>0</v>
       </c>
       <c r="F19" s="26">
         <v>0</v>
       </c>
       <c r="G19" s="26">
         <v>0</v>
       </c>
       <c r="H19" s="26">
         <v>1</v>
       </c>
       <c r="I19" s="26">
@@ -2125,52 +2175,55 @@
       </c>
       <c r="M19" s="40">
         <v>0</v>
       </c>
       <c r="N19" s="26">
         <v>0</v>
       </c>
       <c r="O19" s="26">
         <v>0</v>
       </c>
       <c r="P19" s="28">
         <v>0</v>
       </c>
       <c r="Q19" s="29">
         <v>0</v>
       </c>
       <c r="R19" s="26">
         <v>0</v>
       </c>
       <c r="S19" s="26">
         <v>0</v>
       </c>
       <c r="T19" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="25">
         <v>0</v>
       </c>
       <c r="C20" s="26">
         <v>2</v>
       </c>
       <c r="D20" s="26">
         <v>0</v>
       </c>
       <c r="E20" s="26">
         <v>0</v>
       </c>
       <c r="F20" s="26">
         <v>1</v>
       </c>
       <c r="G20" s="26">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>1</v>
       </c>
       <c r="I20" s="26">
@@ -2187,76 +2240,80 @@
       </c>
       <c r="M20" s="40">
         <v>0</v>
       </c>
       <c r="N20" s="26">
         <v>1</v>
       </c>
       <c r="O20" s="28">
         <v>0</v>
       </c>
       <c r="P20" s="28">
         <v>0</v>
       </c>
       <c r="Q20" s="29">
         <v>0</v>
       </c>
       <c r="R20" s="26">
         <v>0</v>
       </c>
       <c r="S20" s="26">
         <v>0</v>
       </c>
       <c r="T20" s="25">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="54" t="s">
+      <c r="U20" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="54"/>
-[...19 lines deleted...]
-    <row r="22" spans="1:20" s="6" customFormat="1">
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="53"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+      <c r="R21" s="53"/>
+      <c r="S21" s="53"/>
+      <c r="T21" s="53"/>
+      <c r="U21" s="53"/>
+    </row>
+    <row r="22" spans="1:21" s="6" customFormat="1">
       <c r="A22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="27">
         <v>18</v>
       </c>
       <c r="C22" s="27">
         <v>252</v>
       </c>
       <c r="D22" s="27">
         <v>212</v>
       </c>
       <c r="E22" s="27">
         <v>260</v>
       </c>
       <c r="F22" s="23">
         <v>116</v>
       </c>
       <c r="G22" s="23">
         <v>175</v>
       </c>
       <c r="H22" s="27">
         <v>172</v>
       </c>
       <c r="I22" s="27">
@@ -2273,52 +2330,55 @@
       </c>
       <c r="M22" s="23">
         <v>243</v>
       </c>
       <c r="N22" s="31">
         <v>213</v>
       </c>
       <c r="O22" s="27">
         <v>129</v>
       </c>
       <c r="P22" s="23">
         <v>177</v>
       </c>
       <c r="Q22" s="41">
         <v>114</v>
       </c>
       <c r="R22" s="32">
         <v>11</v>
       </c>
       <c r="S22" s="24">
         <v>12</v>
       </c>
       <c r="T22" s="23">
         <v>18</v>
       </c>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22" s="6">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="28">
         <v>0</v>
       </c>
       <c r="C23" s="26">
         <v>3</v>
       </c>
       <c r="D23" s="26">
         <v>2</v>
       </c>
       <c r="E23" s="26">
         <v>8</v>
       </c>
       <c r="F23" s="26">
         <v>2</v>
       </c>
       <c r="G23" s="26">
         <v>13</v>
       </c>
       <c r="H23" s="26">
         <v>3</v>
       </c>
       <c r="I23" s="26">
@@ -2335,52 +2395,55 @@
       </c>
       <c r="M23" s="40">
         <v>6</v>
       </c>
       <c r="N23" s="30">
         <v>8</v>
       </c>
       <c r="O23" s="28">
         <v>2</v>
       </c>
       <c r="P23" s="26">
         <v>7</v>
       </c>
       <c r="Q23" s="42">
         <v>4</v>
       </c>
       <c r="R23" s="26">
         <v>1</v>
       </c>
       <c r="S23" s="26">
         <v>0</v>
       </c>
       <c r="T23" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:20">
+      <c r="U23" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="28">
         <v>0</v>
       </c>
       <c r="C24" s="28">
         <v>0</v>
       </c>
       <c r="D24" s="26">
         <v>0</v>
       </c>
       <c r="E24" s="28">
         <v>0</v>
       </c>
       <c r="F24" s="28">
         <v>0</v>
       </c>
       <c r="G24" s="25">
         <v>0</v>
       </c>
       <c r="H24" s="28">
         <v>2</v>
       </c>
       <c r="I24" s="28">
@@ -2397,52 +2460,55 @@
       </c>
       <c r="M24" s="40">
         <v>0</v>
       </c>
       <c r="N24" s="30">
         <v>0</v>
       </c>
       <c r="O24" s="28">
         <v>1</v>
       </c>
       <c r="P24" s="26">
         <v>0</v>
       </c>
       <c r="Q24" s="26">
         <v>0</v>
       </c>
       <c r="R24" s="26">
         <v>0</v>
       </c>
       <c r="S24" s="26">
         <v>0</v>
       </c>
       <c r="T24" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="28">
         <v>2</v>
       </c>
       <c r="C25" s="26">
         <v>6</v>
       </c>
       <c r="D25" s="26">
         <v>9</v>
       </c>
       <c r="E25" s="26">
         <v>20</v>
       </c>
       <c r="F25" s="26">
         <v>12</v>
       </c>
       <c r="G25" s="26">
         <v>15</v>
       </c>
       <c r="H25" s="26">
         <v>10</v>
       </c>
       <c r="I25" s="26">
@@ -2459,52 +2525,55 @@
       </c>
       <c r="M25" s="40">
         <v>15</v>
       </c>
       <c r="N25" s="30">
         <v>17</v>
       </c>
       <c r="O25" s="26">
         <v>10</v>
       </c>
       <c r="P25" s="26">
         <v>0</v>
       </c>
       <c r="Q25" s="26">
         <v>6</v>
       </c>
       <c r="R25" s="26">
         <v>0</v>
       </c>
       <c r="S25" s="26">
         <v>0</v>
       </c>
       <c r="T25" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="28">
         <v>0</v>
       </c>
       <c r="C26" s="26">
         <v>6</v>
       </c>
       <c r="D26" s="26">
         <v>1</v>
       </c>
       <c r="E26" s="26">
         <v>0</v>
       </c>
       <c r="F26" s="26">
         <v>0</v>
       </c>
       <c r="G26" s="26">
         <v>8</v>
       </c>
       <c r="H26" s="26">
         <v>0</v>
       </c>
       <c r="I26" s="26">
@@ -2521,52 +2590,55 @@
       </c>
       <c r="M26" s="40">
         <v>8</v>
       </c>
       <c r="N26" s="30">
         <v>6</v>
       </c>
       <c r="O26" s="26">
         <v>12</v>
       </c>
       <c r="P26" s="26">
         <v>21</v>
       </c>
       <c r="Q26" s="26">
         <v>4</v>
       </c>
       <c r="R26" s="26">
         <v>0</v>
       </c>
       <c r="S26" s="26">
         <v>0</v>
       </c>
       <c r="T26" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="28">
         <v>0</v>
       </c>
       <c r="C27" s="26">
         <v>1</v>
       </c>
       <c r="D27" s="26">
         <v>0</v>
       </c>
       <c r="E27" s="26">
         <v>0</v>
       </c>
       <c r="F27" s="26">
         <v>0</v>
       </c>
       <c r="G27" s="26">
         <v>0</v>
       </c>
       <c r="H27" s="26">
         <v>0</v>
       </c>
       <c r="I27" s="26">
@@ -2583,52 +2655,55 @@
       </c>
       <c r="M27" s="40">
         <v>0</v>
       </c>
       <c r="N27" s="30">
         <v>0</v>
       </c>
       <c r="O27" s="26">
         <v>0</v>
       </c>
       <c r="P27" s="26">
         <v>0</v>
       </c>
       <c r="Q27" s="26">
         <v>0</v>
       </c>
       <c r="R27" s="26">
         <v>0</v>
       </c>
       <c r="S27" s="26">
         <v>0</v>
       </c>
       <c r="T27" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="28">
         <v>16</v>
       </c>
       <c r="C28" s="26">
         <v>233</v>
       </c>
       <c r="D28" s="26">
         <v>200</v>
       </c>
       <c r="E28" s="26">
         <v>232</v>
       </c>
       <c r="F28" s="26">
         <v>100</v>
       </c>
       <c r="G28" s="26">
         <v>136</v>
       </c>
       <c r="H28" s="26">
         <v>157</v>
       </c>
       <c r="I28" s="26">
@@ -2645,52 +2720,55 @@
       </c>
       <c r="M28" s="40">
         <v>214</v>
       </c>
       <c r="N28" s="30">
         <v>181</v>
       </c>
       <c r="O28" s="26">
         <v>104</v>
       </c>
       <c r="P28" s="26">
         <v>149</v>
       </c>
       <c r="Q28" s="26">
         <v>100</v>
       </c>
       <c r="R28" s="26">
         <v>10</v>
       </c>
       <c r="S28" s="26">
         <v>12</v>
       </c>
       <c r="T28" s="25">
         <v>14</v>
       </c>
-    </row>
-    <row r="29" spans="1:20">
+      <c r="U28" s="4">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
       <c r="A29" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="34">
         <v>0</v>
       </c>
       <c r="C29" s="34">
         <v>3</v>
       </c>
       <c r="D29" s="35">
         <v>0</v>
       </c>
       <c r="E29" s="34">
         <v>0</v>
       </c>
       <c r="F29" s="33">
         <v>2</v>
       </c>
       <c r="G29" s="33">
         <v>3</v>
       </c>
       <c r="H29" s="34">
         <v>0</v>
       </c>
       <c r="I29" s="34">
@@ -2707,143 +2785,150 @@
       </c>
       <c r="M29" s="43">
         <v>0</v>
       </c>
       <c r="N29" s="35">
         <v>1</v>
       </c>
       <c r="O29" s="35">
         <v>0</v>
       </c>
       <c r="P29" s="35">
         <v>0</v>
       </c>
       <c r="Q29" s="35">
         <v>0</v>
       </c>
       <c r="R29" s="35">
         <v>0</v>
       </c>
       <c r="S29" s="35">
         <v>0</v>
       </c>
       <c r="T29" s="33">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="N5:T5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="A21:U21"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:U5"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A7:U7"/>
+    <mergeCell ref="A16:U16"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:T30"/>
+  <dimension ref="A3:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F38" sqref="F38"/>
+      <selection activeCell="U36" sqref="U36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="4" customWidth="1"/>
     <col min="2" max="16384" width="8.85546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:20" ht="14.25">
-[...22 lines deleted...]
-    <row r="4" spans="1:20" s="2" customFormat="1">
+    <row r="3" spans="1:21" ht="14.25">
+      <c r="A3" s="60" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+    </row>
+    <row r="4" spans="1:21" s="2" customFormat="1">
       <c r="R4" s="3"/>
       <c r="S4" s="4"/>
-      <c r="T4" s="4" t="s">
+      <c r="T4" s="4"/>
+      <c r="U4" s="52" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:20">
-[...1 lines deleted...]
-      <c r="B5" s="50">
+    <row r="5" spans="1:21">
+      <c r="A5" s="58"/>
+      <c r="B5" s="54">
         <v>2025</v>
       </c>
-      <c r="C5" s="51"/>
-[...10 lines deleted...]
-      <c r="N5" s="50">
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="54">
         <v>2026</v>
       </c>
-      <c r="O5" s="51"/>
-[...7 lines deleted...]
-      <c r="A6" s="57"/>
+      <c r="O5" s="55"/>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="55"/>
+      <c r="S5" s="55"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="55"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" s="59"/>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -2857,76 +2942,80 @@
       </c>
       <c r="M6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="53" t="s">
+      <c r="U6" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="53"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:20" s="6" customFormat="1">
+      <c r="B7" s="57"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="57"/>
+      <c r="M7" s="57"/>
+      <c r="N7" s="57"/>
+      <c r="O7" s="57"/>
+      <c r="P7" s="57"/>
+      <c r="Q7" s="57"/>
+      <c r="R7" s="57"/>
+      <c r="S7" s="57"/>
+      <c r="T7" s="57"/>
+      <c r="U7" s="57"/>
+    </row>
+    <row r="8" spans="1:21" s="6" customFormat="1">
       <c r="A8" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="27">
         <v>1</v>
       </c>
       <c r="C8" s="23">
         <v>17</v>
       </c>
       <c r="D8" s="24">
         <v>4</v>
       </c>
       <c r="E8" s="24">
         <v>6</v>
       </c>
       <c r="F8" s="23">
         <v>7</v>
       </c>
       <c r="G8" s="23">
         <v>8</v>
       </c>
       <c r="H8" s="24">
         <v>7</v>
       </c>
       <c r="I8" s="36">
@@ -2943,52 +3032,55 @@
       </c>
       <c r="M8" s="24">
         <v>8</v>
       </c>
       <c r="N8" s="24">
         <v>7</v>
       </c>
       <c r="O8" s="23">
         <v>9</v>
       </c>
       <c r="P8" s="23">
         <v>2</v>
       </c>
       <c r="Q8" s="23">
         <v>7</v>
       </c>
       <c r="R8" s="24">
         <v>2</v>
       </c>
       <c r="S8" s="24">
         <v>3</v>
       </c>
       <c r="T8" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="39">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="28">
         <v>0</v>
       </c>
       <c r="C9" s="25">
         <v>17</v>
       </c>
       <c r="D9" s="26">
         <v>3</v>
       </c>
       <c r="E9" s="26">
         <v>4</v>
       </c>
       <c r="F9" s="25">
         <v>5</v>
       </c>
       <c r="G9" s="25">
         <v>8</v>
       </c>
       <c r="H9" s="26">
         <v>6</v>
       </c>
       <c r="I9" s="37">
@@ -3005,52 +3097,55 @@
       </c>
       <c r="M9" s="26">
         <v>7</v>
       </c>
       <c r="N9" s="26">
         <v>6</v>
       </c>
       <c r="O9" s="25">
         <v>6</v>
       </c>
       <c r="P9" s="25">
         <v>0</v>
       </c>
       <c r="Q9" s="25">
         <v>7</v>
       </c>
       <c r="R9" s="26">
         <v>2</v>
       </c>
       <c r="S9" s="26">
         <v>1</v>
       </c>
       <c r="T9" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="50">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="28">
         <v>0</v>
       </c>
       <c r="C10" s="28">
         <v>0</v>
       </c>
       <c r="D10" s="25">
         <v>0</v>
       </c>
       <c r="E10" s="26">
         <v>2</v>
       </c>
       <c r="F10" s="25">
         <v>2</v>
       </c>
       <c r="G10" s="25">
         <v>0</v>
       </c>
       <c r="H10" s="25">
         <v>0</v>
       </c>
       <c r="I10" s="25">
@@ -3067,52 +3162,55 @@
       </c>
       <c r="M10" s="25">
         <v>0</v>
       </c>
       <c r="N10" s="26">
         <v>0</v>
       </c>
       <c r="O10" s="25">
         <v>0</v>
       </c>
       <c r="P10" s="25">
         <v>0</v>
       </c>
       <c r="Q10" s="25">
         <v>0</v>
       </c>
       <c r="R10" s="29">
         <v>0</v>
       </c>
       <c r="S10" s="26">
         <v>1</v>
       </c>
       <c r="T10" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="28">
         <v>0</v>
       </c>
       <c r="C11" s="28">
         <v>0</v>
       </c>
       <c r="D11" s="25">
         <v>0</v>
       </c>
       <c r="E11" s="25">
         <v>0</v>
       </c>
       <c r="F11" s="25">
         <v>0</v>
       </c>
       <c r="G11" s="25">
         <v>0</v>
       </c>
       <c r="H11" s="25">
         <v>0</v>
       </c>
       <c r="I11" s="25">
@@ -3129,52 +3227,55 @@
       </c>
       <c r="M11" s="25">
         <v>0</v>
       </c>
       <c r="N11" s="26">
         <v>0</v>
       </c>
       <c r="O11" s="25">
         <v>0</v>
       </c>
       <c r="P11" s="25">
         <v>0</v>
       </c>
       <c r="Q11" s="25">
         <v>0</v>
       </c>
       <c r="R11" s="29">
         <v>0</v>
       </c>
       <c r="S11" s="26">
         <v>0</v>
       </c>
       <c r="T11" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="28">
         <v>0</v>
       </c>
       <c r="C12" s="28">
         <v>0</v>
       </c>
       <c r="D12" s="25">
         <v>0</v>
       </c>
       <c r="E12" s="25">
         <v>0</v>
       </c>
       <c r="F12" s="25">
         <v>0</v>
       </c>
       <c r="G12" s="25">
         <v>0</v>
       </c>
       <c r="H12" s="25">
         <v>0</v>
       </c>
       <c r="I12" s="25">
@@ -3191,52 +3292,55 @@
       </c>
       <c r="M12" s="25">
         <v>0</v>
       </c>
       <c r="N12" s="26">
         <v>0</v>
       </c>
       <c r="O12" s="25">
         <v>0</v>
       </c>
       <c r="P12" s="25">
         <v>0</v>
       </c>
       <c r="Q12" s="25">
         <v>0</v>
       </c>
       <c r="R12" s="29">
         <v>0</v>
       </c>
       <c r="S12" s="26">
         <v>0</v>
       </c>
       <c r="T12" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="28">
         <v>0</v>
       </c>
       <c r="C13" s="28">
         <v>0</v>
       </c>
       <c r="D13" s="25">
         <v>0</v>
       </c>
       <c r="E13" s="25">
         <v>0</v>
       </c>
       <c r="F13" s="25">
         <v>0</v>
       </c>
       <c r="G13" s="25">
         <v>0</v>
       </c>
       <c r="H13" s="25">
         <v>0</v>
       </c>
       <c r="I13" s="25">
@@ -3253,52 +3357,55 @@
       </c>
       <c r="M13" s="25">
         <v>0</v>
       </c>
       <c r="N13" s="26">
         <v>0</v>
       </c>
       <c r="O13" s="25">
         <v>0</v>
       </c>
       <c r="P13" s="25">
         <v>0</v>
       </c>
       <c r="Q13" s="25">
         <v>0</v>
       </c>
       <c r="R13" s="29">
         <v>0</v>
       </c>
       <c r="S13" s="26">
         <v>0</v>
       </c>
       <c r="T13" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="28">
         <v>1</v>
       </c>
       <c r="C14" s="28">
         <v>0</v>
       </c>
       <c r="D14" s="26">
         <v>1</v>
       </c>
       <c r="E14" s="25">
         <v>0</v>
       </c>
       <c r="F14" s="25">
         <v>0</v>
       </c>
       <c r="G14" s="25">
         <v>0</v>
       </c>
       <c r="H14" s="26">
         <v>1</v>
       </c>
       <c r="I14" s="37">
@@ -3315,52 +3422,55 @@
       </c>
       <c r="M14" s="25">
         <v>1</v>
       </c>
       <c r="N14" s="26">
         <v>1</v>
       </c>
       <c r="O14" s="25">
         <v>3</v>
       </c>
       <c r="P14" s="23">
         <v>2</v>
       </c>
       <c r="Q14" s="25">
         <v>0</v>
       </c>
       <c r="R14" s="29">
         <v>0</v>
       </c>
       <c r="S14" s="26">
         <v>1</v>
       </c>
       <c r="T14" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="25">
         <v>0</v>
       </c>
       <c r="C15" s="28">
         <v>0</v>
       </c>
       <c r="D15" s="25">
         <v>0</v>
       </c>
       <c r="E15" s="25">
         <v>0</v>
       </c>
       <c r="F15" s="25">
         <v>0</v>
       </c>
       <c r="G15" s="25">
         <v>0</v>
       </c>
       <c r="H15" s="25">
         <v>0</v>
       </c>
       <c r="I15" s="25">
@@ -3377,76 +3487,80 @@
       </c>
       <c r="M15" s="25">
         <v>0</v>
       </c>
       <c r="N15" s="26">
         <v>0</v>
       </c>
       <c r="O15" s="25">
         <v>0</v>
       </c>
       <c r="P15" s="25">
         <v>0</v>
       </c>
       <c r="Q15" s="25">
         <v>0</v>
       </c>
       <c r="R15" s="29">
         <v>0</v>
       </c>
       <c r="S15" s="26">
         <v>0</v>
       </c>
       <c r="T15" s="25">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="U15" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="54"/>
-[...19 lines deleted...]
-    <row r="17" spans="1:20" s="6" customFormat="1">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="53"/>
+      <c r="N16" s="53"/>
+      <c r="O16" s="53"/>
+      <c r="P16" s="53"/>
+      <c r="Q16" s="53"/>
+      <c r="R16" s="53"/>
+      <c r="S16" s="53"/>
+      <c r="T16" s="53"/>
+      <c r="U16" s="53"/>
+    </row>
+    <row r="17" spans="1:21" s="6" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="27">
         <v>0</v>
       </c>
       <c r="C17" s="23">
         <v>17</v>
       </c>
       <c r="D17" s="24">
         <v>3</v>
       </c>
       <c r="E17" s="23">
         <v>6</v>
       </c>
       <c r="F17" s="23">
         <v>7</v>
       </c>
       <c r="G17" s="23">
         <v>8</v>
       </c>
       <c r="H17" s="24">
         <v>6</v>
       </c>
       <c r="I17" s="36">
@@ -3463,52 +3577,55 @@
       </c>
       <c r="M17" s="23">
         <v>7</v>
       </c>
       <c r="N17" s="24">
         <v>6</v>
       </c>
       <c r="O17" s="23">
         <v>6</v>
       </c>
       <c r="P17" s="23">
         <v>0</v>
       </c>
       <c r="Q17" s="23">
         <v>7</v>
       </c>
       <c r="R17" s="24">
         <v>2</v>
       </c>
       <c r="S17" s="24">
         <v>1</v>
       </c>
       <c r="T17" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="28">
         <v>0</v>
       </c>
       <c r="C18" s="25">
         <v>17</v>
       </c>
       <c r="D18" s="26">
         <v>3</v>
       </c>
       <c r="E18" s="26">
         <v>4</v>
       </c>
       <c r="F18" s="25">
         <v>5</v>
       </c>
       <c r="G18" s="25">
         <v>8</v>
       </c>
       <c r="H18" s="26">
         <v>6</v>
       </c>
       <c r="I18" s="37">
@@ -3525,52 +3642,55 @@
       </c>
       <c r="M18" s="25">
         <v>7</v>
       </c>
       <c r="N18" s="26">
         <v>6</v>
       </c>
       <c r="O18" s="25">
         <v>6</v>
       </c>
       <c r="P18" s="25">
         <v>0</v>
       </c>
       <c r="Q18" s="25">
         <v>7</v>
       </c>
       <c r="R18" s="26">
         <v>2</v>
       </c>
       <c r="S18" s="26">
         <v>1</v>
       </c>
       <c r="T18" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="28">
         <v>0</v>
       </c>
       <c r="C19" s="25">
         <v>0</v>
       </c>
       <c r="D19" s="25">
         <v>0</v>
       </c>
       <c r="E19" s="26">
         <v>2</v>
       </c>
       <c r="F19" s="25">
         <v>2</v>
       </c>
       <c r="G19" s="25">
         <v>0</v>
       </c>
       <c r="H19" s="25">
         <v>0</v>
       </c>
       <c r="I19" s="25">
@@ -3587,52 +3707,55 @@
       </c>
       <c r="M19" s="25">
         <v>0</v>
       </c>
       <c r="N19" s="26">
         <v>0</v>
       </c>
       <c r="O19" s="25">
         <v>0</v>
       </c>
       <c r="P19" s="25">
         <v>0</v>
       </c>
       <c r="Q19" s="25">
         <v>0</v>
       </c>
       <c r="R19" s="29">
         <v>0</v>
       </c>
       <c r="S19" s="26">
         <v>0</v>
       </c>
       <c r="T19" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="28">
         <v>0</v>
       </c>
       <c r="C20" s="25">
         <v>0</v>
       </c>
       <c r="D20" s="25">
         <v>0</v>
       </c>
       <c r="E20" s="25">
         <v>0</v>
       </c>
       <c r="F20" s="25">
         <v>0</v>
       </c>
       <c r="G20" s="25">
         <v>0</v>
       </c>
       <c r="H20" s="25">
         <v>0</v>
       </c>
       <c r="I20" s="25">
@@ -3649,76 +3772,80 @@
       </c>
       <c r="M20" s="25">
         <v>0</v>
       </c>
       <c r="N20" s="26">
         <v>0</v>
       </c>
       <c r="O20" s="25">
         <v>0</v>
       </c>
       <c r="P20" s="25">
         <v>0</v>
       </c>
       <c r="Q20" s="25">
         <v>0</v>
       </c>
       <c r="R20" s="29">
         <v>0</v>
       </c>
       <c r="S20" s="26">
         <v>0</v>
       </c>
       <c r="T20" s="25">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="54" t="s">
+      <c r="U20" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="54"/>
-[...19 lines deleted...]
-    <row r="22" spans="1:20" s="6" customFormat="1">
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="53"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+      <c r="R21" s="53"/>
+      <c r="S21" s="53"/>
+      <c r="T21" s="53"/>
+      <c r="U21" s="53"/>
+    </row>
+    <row r="22" spans="1:21" s="6" customFormat="1">
       <c r="A22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="27">
         <v>1</v>
       </c>
       <c r="C22" s="23">
         <v>0</v>
       </c>
       <c r="D22" s="24">
         <v>1</v>
       </c>
       <c r="E22" s="23">
         <v>0</v>
       </c>
       <c r="F22" s="23">
         <v>0</v>
       </c>
       <c r="G22" s="23">
         <v>0</v>
       </c>
       <c r="H22" s="24">
         <v>1</v>
       </c>
       <c r="I22" s="36">
@@ -3735,52 +3862,55 @@
       </c>
       <c r="M22" s="23">
         <v>1</v>
       </c>
       <c r="N22" s="31">
         <v>1</v>
       </c>
       <c r="O22" s="23">
         <v>3</v>
       </c>
       <c r="P22" s="23">
         <v>2</v>
       </c>
       <c r="Q22" s="23">
         <v>0</v>
       </c>
       <c r="R22" s="23">
         <v>0</v>
       </c>
       <c r="S22" s="24">
         <v>2</v>
       </c>
       <c r="T22" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="28">
         <v>0</v>
       </c>
       <c r="C23" s="25">
         <v>0</v>
       </c>
       <c r="D23" s="25">
         <v>0</v>
       </c>
       <c r="E23" s="25">
         <v>0</v>
       </c>
       <c r="F23" s="25">
         <v>0</v>
       </c>
       <c r="G23" s="25">
         <v>0</v>
       </c>
       <c r="H23" s="25">
         <v>0</v>
       </c>
       <c r="I23" s="25">
@@ -3797,52 +3927,55 @@
       </c>
       <c r="M23" s="25">
         <v>0</v>
       </c>
       <c r="N23" s="30">
         <v>0</v>
       </c>
       <c r="O23" s="25">
         <v>0</v>
       </c>
       <c r="P23" s="25">
         <v>0</v>
       </c>
       <c r="Q23" s="25">
         <v>0</v>
       </c>
       <c r="R23" s="25">
         <v>0</v>
       </c>
       <c r="S23" s="26">
         <v>1</v>
       </c>
       <c r="T23" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:20">
+      <c r="U23" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="28">
         <v>0</v>
       </c>
       <c r="C24" s="25">
         <v>0</v>
       </c>
       <c r="D24" s="25">
         <v>0</v>
       </c>
       <c r="E24" s="25">
         <v>0</v>
       </c>
       <c r="F24" s="25">
         <v>0</v>
       </c>
       <c r="G24" s="25">
         <v>0</v>
       </c>
       <c r="H24" s="25">
         <v>0</v>
       </c>
       <c r="I24" s="25">
@@ -3859,52 +3992,55 @@
       </c>
       <c r="M24" s="25">
         <v>0</v>
       </c>
       <c r="N24" s="30">
         <v>0</v>
       </c>
       <c r="O24" s="25">
         <v>0</v>
       </c>
       <c r="P24" s="25">
         <v>0</v>
       </c>
       <c r="Q24" s="25">
         <v>0</v>
       </c>
       <c r="R24" s="25">
         <v>0</v>
       </c>
       <c r="S24" s="26">
         <v>0</v>
       </c>
       <c r="T24" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="28">
         <v>0</v>
       </c>
       <c r="C25" s="25">
         <v>0</v>
       </c>
       <c r="D25" s="25">
         <v>0</v>
       </c>
       <c r="E25" s="25">
         <v>0</v>
       </c>
       <c r="F25" s="25">
         <v>0</v>
       </c>
       <c r="G25" s="25">
         <v>0</v>
       </c>
       <c r="H25" s="25">
         <v>0</v>
       </c>
       <c r="I25" s="25">
@@ -3921,52 +4057,55 @@
       </c>
       <c r="M25" s="25">
         <v>0</v>
       </c>
       <c r="N25" s="30">
         <v>0</v>
       </c>
       <c r="O25" s="25">
         <v>0</v>
       </c>
       <c r="P25" s="25">
         <v>0</v>
       </c>
       <c r="Q25" s="25">
         <v>0</v>
       </c>
       <c r="R25" s="25">
         <v>0</v>
       </c>
       <c r="S25" s="26">
         <v>0</v>
       </c>
       <c r="T25" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="28">
         <v>0</v>
       </c>
       <c r="C26" s="25">
         <v>0</v>
       </c>
       <c r="D26" s="25">
         <v>0</v>
       </c>
       <c r="E26" s="25">
         <v>0</v>
       </c>
       <c r="F26" s="25">
         <v>0</v>
       </c>
       <c r="G26" s="25">
         <v>0</v>
       </c>
       <c r="H26" s="25">
         <v>0</v>
       </c>
       <c r="I26" s="25">
@@ -3983,52 +4122,55 @@
       </c>
       <c r="M26" s="25">
         <v>0</v>
       </c>
       <c r="N26" s="30">
         <v>0</v>
       </c>
       <c r="O26" s="25">
         <v>0</v>
       </c>
       <c r="P26" s="25">
         <v>0</v>
       </c>
       <c r="Q26" s="25">
         <v>0</v>
       </c>
       <c r="R26" s="25">
         <v>0</v>
       </c>
       <c r="S26" s="26">
         <v>0</v>
       </c>
       <c r="T26" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="28">
         <v>0</v>
       </c>
       <c r="C27" s="25">
         <v>0</v>
       </c>
       <c r="D27" s="25">
         <v>0</v>
       </c>
       <c r="E27" s="25">
         <v>0</v>
       </c>
       <c r="F27" s="25">
         <v>0</v>
       </c>
       <c r="G27" s="25">
         <v>0</v>
       </c>
       <c r="H27" s="25">
         <v>0</v>
       </c>
       <c r="I27" s="25">
@@ -4045,52 +4187,55 @@
       </c>
       <c r="M27" s="25">
         <v>0</v>
       </c>
       <c r="N27" s="30">
         <v>0</v>
       </c>
       <c r="O27" s="25">
         <v>0</v>
       </c>
       <c r="P27" s="25">
         <v>0</v>
       </c>
       <c r="Q27" s="25">
         <v>0</v>
       </c>
       <c r="R27" s="25">
         <v>0</v>
       </c>
       <c r="S27" s="26">
         <v>0</v>
       </c>
       <c r="T27" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="28">
         <v>1</v>
       </c>
       <c r="C28" s="25">
         <v>0</v>
       </c>
       <c r="D28" s="26">
         <v>1</v>
       </c>
       <c r="E28" s="25">
         <v>0</v>
       </c>
       <c r="F28" s="25">
         <v>0</v>
       </c>
       <c r="G28" s="25">
         <v>0</v>
       </c>
       <c r="H28" s="26">
         <v>1</v>
       </c>
       <c r="I28" s="37">
@@ -4107,52 +4252,55 @@
       </c>
       <c r="M28" s="25">
         <v>1</v>
       </c>
       <c r="N28" s="30">
         <v>1</v>
       </c>
       <c r="O28" s="25">
         <v>3</v>
       </c>
       <c r="P28" s="25">
         <v>2</v>
       </c>
       <c r="Q28" s="25">
         <v>0</v>
       </c>
       <c r="R28" s="25">
         <v>0</v>
       </c>
       <c r="S28" s="26">
         <v>1</v>
       </c>
       <c r="T28" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:20">
+      <c r="U28" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
       <c r="A29" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="34">
         <v>0</v>
       </c>
       <c r="C29" s="33">
         <v>0</v>
       </c>
       <c r="D29" s="33">
         <v>0</v>
       </c>
       <c r="E29" s="33">
         <v>0</v>
       </c>
       <c r="F29" s="33">
         <v>0</v>
       </c>
       <c r="G29" s="33">
         <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>0</v>
       </c>
       <c r="I29" s="33">
@@ -4169,144 +4317,150 @@
       </c>
       <c r="M29" s="33">
         <v>0</v>
       </c>
       <c r="N29" s="35">
         <v>0</v>
       </c>
       <c r="O29" s="33">
         <v>0</v>
       </c>
       <c r="P29" s="33">
         <v>0</v>
       </c>
       <c r="Q29" s="33">
         <v>0</v>
       </c>
       <c r="R29" s="33">
         <v>0</v>
       </c>
       <c r="S29" s="35">
         <v>0</v>
       </c>
       <c r="T29" s="33">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A3:S3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:T7"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A16:U16"/>
+    <mergeCell ref="A21:U21"/>
+    <mergeCell ref="A7:U7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:U5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:T30"/>
+  <dimension ref="A3:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J34" sqref="J34"/>
+      <selection activeCell="R37" sqref="R37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="4" customWidth="1"/>
     <col min="2" max="16384" width="8.85546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:20" ht="14.25">
-[...23 lines deleted...]
-    <row r="4" spans="1:20" s="2" customFormat="1">
+    <row r="3" spans="1:21" ht="14.25">
+      <c r="A3" s="56" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+    </row>
+    <row r="4" spans="1:21" s="2" customFormat="1">
       <c r="R4" s="3"/>
       <c r="S4" s="4"/>
-      <c r="T4" s="4" t="s">
+      <c r="T4" s="4"/>
+      <c r="U4" s="52" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:20">
-[...1 lines deleted...]
-      <c r="B5" s="50">
+    <row r="5" spans="1:21">
+      <c r="A5" s="58"/>
+      <c r="B5" s="54">
         <v>2025</v>
       </c>
-      <c r="C5" s="51"/>
-[...10 lines deleted...]
-      <c r="N5" s="50">
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
+      <c r="N5" s="54">
         <v>2026</v>
       </c>
-      <c r="O5" s="51"/>
-[...7 lines deleted...]
-      <c r="A6" s="57"/>
+      <c r="O5" s="55"/>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="55"/>
+      <c r="S5" s="55"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="55"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" s="59"/>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -4320,76 +4474,80 @@
       </c>
       <c r="M6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="53" t="s">
+      <c r="U6" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="53"/>
-[...19 lines deleted...]
-    <row r="8" spans="1:20" s="6" customFormat="1">
+      <c r="B7" s="57"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="57"/>
+      <c r="M7" s="57"/>
+      <c r="N7" s="57"/>
+      <c r="O7" s="57"/>
+      <c r="P7" s="57"/>
+      <c r="Q7" s="57"/>
+      <c r="R7" s="57"/>
+      <c r="S7" s="57"/>
+      <c r="T7" s="57"/>
+      <c r="U7" s="57"/>
+    </row>
+    <row r="8" spans="1:21" s="6" customFormat="1">
       <c r="A8" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="23">
         <v>31</v>
       </c>
       <c r="C8" s="24">
         <v>366</v>
       </c>
       <c r="D8" s="24">
         <v>345</v>
       </c>
       <c r="E8" s="24">
         <v>428</v>
       </c>
       <c r="F8" s="24">
         <v>183</v>
       </c>
       <c r="G8" s="24">
         <v>279</v>
       </c>
       <c r="H8" s="24">
         <v>264</v>
       </c>
       <c r="I8" s="24">
@@ -4406,52 +4564,55 @@
       </c>
       <c r="M8" s="24">
         <v>429</v>
       </c>
       <c r="N8" s="24">
         <v>368</v>
       </c>
       <c r="O8" s="24">
         <v>180</v>
       </c>
       <c r="P8" s="24">
         <v>342</v>
       </c>
       <c r="Q8" s="24">
         <v>149</v>
       </c>
       <c r="R8" s="24">
         <v>16</v>
       </c>
       <c r="S8" s="24">
         <v>13</v>
       </c>
       <c r="T8" s="23">
         <v>33</v>
       </c>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8" s="39">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="25">
         <v>14</v>
       </c>
       <c r="C9" s="26">
         <v>115</v>
       </c>
       <c r="D9" s="26">
         <v>136</v>
       </c>
       <c r="E9" s="26">
         <v>178</v>
       </c>
       <c r="F9" s="26">
         <v>70</v>
       </c>
       <c r="G9" s="26">
         <v>117</v>
       </c>
       <c r="H9" s="26">
         <v>94</v>
       </c>
       <c r="I9" s="26">
@@ -4468,52 +4629,55 @@
       </c>
       <c r="M9" s="26">
         <v>193</v>
       </c>
       <c r="N9" s="26">
         <v>163</v>
       </c>
       <c r="O9" s="26">
         <v>56</v>
       </c>
       <c r="P9" s="26">
         <v>174</v>
       </c>
       <c r="Q9" s="26">
         <v>39</v>
       </c>
       <c r="R9" s="26">
         <v>6</v>
       </c>
       <c r="S9" s="26">
         <v>3</v>
       </c>
       <c r="T9" s="25">
         <v>15</v>
       </c>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9" s="50">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="25">
         <v>0</v>
       </c>
       <c r="C10" s="26">
         <v>0</v>
       </c>
       <c r="D10" s="26">
         <v>0</v>
       </c>
       <c r="E10" s="26">
         <v>-2</v>
       </c>
       <c r="F10" s="26">
         <v>-2</v>
       </c>
       <c r="G10" s="26">
         <v>0</v>
       </c>
       <c r="H10" s="26">
         <v>3</v>
       </c>
       <c r="I10" s="26">
@@ -4530,52 +4694,55 @@
       </c>
       <c r="M10" s="26">
         <v>0</v>
       </c>
       <c r="N10" s="26">
         <v>0</v>
       </c>
       <c r="O10" s="26">
         <v>1</v>
       </c>
       <c r="P10" s="26">
         <v>0</v>
       </c>
       <c r="Q10" s="26">
         <v>0</v>
       </c>
       <c r="R10" s="26">
         <v>0</v>
       </c>
       <c r="S10" s="26">
         <v>-1</v>
       </c>
       <c r="T10" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10" s="50">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="25">
         <v>2</v>
       </c>
       <c r="C11" s="26">
         <v>6</v>
       </c>
       <c r="D11" s="26">
         <v>9</v>
       </c>
       <c r="E11" s="26">
         <v>20</v>
       </c>
       <c r="F11" s="26">
         <v>12</v>
       </c>
       <c r="G11" s="26">
         <v>15</v>
       </c>
       <c r="H11" s="26">
         <v>10</v>
       </c>
       <c r="I11" s="26">
@@ -4592,52 +4759,55 @@
       </c>
       <c r="M11" s="26">
         <v>15</v>
       </c>
       <c r="N11" s="26">
         <v>17</v>
       </c>
       <c r="O11" s="26">
         <v>10</v>
       </c>
       <c r="P11" s="26">
         <v>0</v>
       </c>
       <c r="Q11" s="26">
         <v>6</v>
       </c>
       <c r="R11" s="26">
         <v>0</v>
       </c>
       <c r="S11" s="26">
         <v>0</v>
       </c>
       <c r="T11" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="25">
         <v>0</v>
       </c>
       <c r="C12" s="26">
         <v>6</v>
       </c>
       <c r="D12" s="26">
         <v>1</v>
       </c>
       <c r="E12" s="26">
         <v>0</v>
       </c>
       <c r="F12" s="26">
         <v>0</v>
       </c>
       <c r="G12" s="26">
         <v>8</v>
       </c>
       <c r="H12" s="26">
         <v>0</v>
       </c>
       <c r="I12" s="26">
@@ -4654,52 +4824,55 @@
       </c>
       <c r="M12" s="26">
         <v>8</v>
       </c>
       <c r="N12" s="26">
         <v>6</v>
       </c>
       <c r="O12" s="26">
         <v>12</v>
       </c>
       <c r="P12" s="26">
         <v>21</v>
       </c>
       <c r="Q12" s="26">
         <v>4</v>
       </c>
       <c r="R12" s="26">
         <v>0</v>
       </c>
       <c r="S12" s="26">
         <v>0</v>
       </c>
       <c r="T12" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="25">
         <v>0</v>
       </c>
       <c r="C13" s="26">
         <v>1</v>
       </c>
       <c r="D13" s="26">
         <v>0</v>
       </c>
       <c r="E13" s="26">
         <v>0</v>
       </c>
       <c r="F13" s="26">
         <v>0</v>
       </c>
       <c r="G13" s="26">
         <v>0</v>
       </c>
       <c r="H13" s="26">
         <v>0</v>
       </c>
       <c r="I13" s="26">
@@ -4716,52 +4889,55 @@
       </c>
       <c r="M13" s="26">
         <v>0</v>
       </c>
       <c r="N13" s="26">
         <v>0</v>
       </c>
       <c r="O13" s="26">
         <v>0</v>
       </c>
       <c r="P13" s="26">
         <v>0</v>
       </c>
       <c r="Q13" s="26">
         <v>0</v>
       </c>
       <c r="R13" s="26">
         <v>0</v>
       </c>
       <c r="S13" s="26">
         <v>0</v>
       </c>
       <c r="T13" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="25">
         <v>15</v>
       </c>
       <c r="C14" s="26">
         <v>233</v>
       </c>
       <c r="D14" s="26">
         <v>199</v>
       </c>
       <c r="E14" s="26">
         <v>232</v>
       </c>
       <c r="F14" s="26">
         <v>100</v>
       </c>
       <c r="G14" s="26">
         <v>136</v>
       </c>
       <c r="H14" s="26">
         <v>156</v>
       </c>
       <c r="I14" s="26">
@@ -4778,52 +4954,55 @@
       </c>
       <c r="M14" s="26">
         <v>213</v>
       </c>
       <c r="N14" s="26">
         <v>180</v>
       </c>
       <c r="O14" s="26">
         <v>101</v>
       </c>
       <c r="P14" s="26">
         <v>147</v>
       </c>
       <c r="Q14" s="26">
         <v>100</v>
       </c>
       <c r="R14" s="26">
         <v>10</v>
       </c>
       <c r="S14" s="26">
         <v>11</v>
       </c>
       <c r="T14" s="25">
         <v>14</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14" s="4">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="25">
         <v>0</v>
       </c>
       <c r="C15" s="26">
         <v>5</v>
       </c>
       <c r="D15" s="26">
         <v>0</v>
       </c>
       <c r="E15" s="26">
         <v>0</v>
       </c>
       <c r="F15" s="26">
         <v>3</v>
       </c>
       <c r="G15" s="26">
         <v>3</v>
       </c>
       <c r="H15" s="26">
         <v>1</v>
       </c>
       <c r="I15" s="26">
@@ -4840,76 +5019,80 @@
       </c>
       <c r="M15" s="26">
         <v>0</v>
       </c>
       <c r="N15" s="26">
         <v>2</v>
       </c>
       <c r="O15" s="26">
         <v>0</v>
       </c>
       <c r="P15" s="26">
         <v>0</v>
       </c>
       <c r="Q15" s="26">
         <v>0</v>
       </c>
       <c r="R15" s="26">
         <v>0</v>
       </c>
       <c r="S15" s="26">
         <v>0</v>
       </c>
       <c r="T15" s="25">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="U15" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="54"/>
-[...19 lines deleted...]
-    <row r="17" spans="1:20" s="6" customFormat="1">
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="53"/>
+      <c r="I16" s="53"/>
+      <c r="J16" s="53"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="53"/>
+      <c r="N16" s="53"/>
+      <c r="O16" s="53"/>
+      <c r="P16" s="53"/>
+      <c r="Q16" s="53"/>
+      <c r="R16" s="53"/>
+      <c r="S16" s="53"/>
+      <c r="T16" s="53"/>
+      <c r="U16" s="53"/>
+    </row>
+    <row r="17" spans="1:21" s="6" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="23">
         <v>14</v>
       </c>
       <c r="C17" s="27">
         <v>114</v>
       </c>
       <c r="D17" s="24">
         <v>134</v>
       </c>
       <c r="E17" s="27">
         <v>168</v>
       </c>
       <c r="F17" s="27">
         <v>67</v>
       </c>
       <c r="G17" s="24">
         <v>104</v>
       </c>
       <c r="H17" s="27">
         <v>93</v>
       </c>
       <c r="I17" s="24">
@@ -4926,52 +5109,55 @@
       </c>
       <c r="M17" s="24">
         <v>187</v>
       </c>
       <c r="N17" s="24">
         <v>156</v>
       </c>
       <c r="O17" s="27">
         <v>54</v>
       </c>
       <c r="P17" s="24">
         <v>167</v>
       </c>
       <c r="Q17" s="24">
         <v>35</v>
       </c>
       <c r="R17" s="24">
         <v>5</v>
       </c>
       <c r="S17" s="24">
         <v>3</v>
       </c>
       <c r="T17" s="23">
         <v>15</v>
       </c>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="25">
         <v>14</v>
       </c>
       <c r="C18" s="26">
         <v>112</v>
       </c>
       <c r="D18" s="28">
         <v>134</v>
       </c>
       <c r="E18" s="26">
         <v>170</v>
       </c>
       <c r="F18" s="26">
         <v>68</v>
       </c>
       <c r="G18" s="26">
         <v>104</v>
       </c>
       <c r="H18" s="26">
         <v>91</v>
       </c>
       <c r="I18" s="26">
@@ -4988,52 +5174,55 @@
       </c>
       <c r="M18" s="26">
         <v>187</v>
       </c>
       <c r="N18" s="26">
         <v>155</v>
       </c>
       <c r="O18" s="28">
         <v>54</v>
       </c>
       <c r="P18" s="26">
         <v>167</v>
       </c>
       <c r="Q18" s="26">
         <v>35</v>
       </c>
       <c r="R18" s="29">
         <v>0</v>
       </c>
       <c r="S18" s="26">
         <v>3</v>
       </c>
       <c r="T18" s="25">
         <v>15</v>
       </c>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18" s="4">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="25">
         <v>0</v>
       </c>
       <c r="C19" s="26">
         <v>0</v>
       </c>
       <c r="D19" s="28">
         <v>0</v>
       </c>
       <c r="E19" s="26">
         <v>-2</v>
       </c>
       <c r="F19" s="26">
         <v>-2</v>
       </c>
       <c r="G19" s="25">
         <v>0</v>
       </c>
       <c r="H19" s="26">
         <v>1</v>
       </c>
       <c r="I19" s="26">
@@ -5050,52 +5239,55 @@
       </c>
       <c r="M19" s="26">
         <v>0</v>
       </c>
       <c r="N19" s="26">
         <v>0</v>
       </c>
       <c r="O19" s="28">
         <v>0</v>
       </c>
       <c r="P19" s="28">
         <v>0</v>
       </c>
       <c r="Q19" s="29">
         <v>0</v>
       </c>
       <c r="R19" s="29">
         <v>0</v>
       </c>
       <c r="S19" s="26">
         <v>0</v>
       </c>
       <c r="T19" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="25">
         <v>0</v>
       </c>
       <c r="C20" s="26">
         <v>2</v>
       </c>
       <c r="D20" s="28">
         <v>0</v>
       </c>
       <c r="E20" s="26">
         <v>0</v>
       </c>
       <c r="F20" s="26">
         <v>1</v>
       </c>
       <c r="G20" s="25">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>1</v>
       </c>
       <c r="I20" s="26">
@@ -5112,76 +5304,80 @@
       </c>
       <c r="M20" s="26">
         <v>0</v>
       </c>
       <c r="N20" s="26">
         <v>1</v>
       </c>
       <c r="O20" s="28">
         <v>0</v>
       </c>
       <c r="P20" s="28">
         <v>0</v>
       </c>
       <c r="Q20" s="29">
         <v>0</v>
       </c>
       <c r="R20" s="29">
         <v>0</v>
       </c>
       <c r="S20" s="30">
         <v>0</v>
       </c>
       <c r="T20" s="25">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="54" t="s">
+      <c r="U20" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="54"/>
-[...19 lines deleted...]
-    <row r="22" spans="1:20" s="6" customFormat="1">
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="53"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+      <c r="R21" s="53"/>
+      <c r="S21" s="53"/>
+      <c r="T21" s="53"/>
+      <c r="U21" s="53"/>
+    </row>
+    <row r="22" spans="1:21" s="6" customFormat="1">
       <c r="A22" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="23">
         <v>17</v>
       </c>
       <c r="C22" s="27">
         <v>252</v>
       </c>
       <c r="D22" s="27">
         <v>211</v>
       </c>
       <c r="E22" s="27">
         <v>260</v>
       </c>
       <c r="F22" s="27">
         <v>116</v>
       </c>
       <c r="G22" s="23">
         <v>175</v>
       </c>
       <c r="H22" s="27">
         <v>171</v>
       </c>
       <c r="I22" s="27">
@@ -5198,52 +5394,55 @@
       </c>
       <c r="M22" s="27">
         <v>242</v>
       </c>
       <c r="N22" s="31">
         <v>212</v>
       </c>
       <c r="O22" s="27">
         <v>126</v>
       </c>
       <c r="P22" s="23">
         <v>175</v>
       </c>
       <c r="Q22" s="32">
         <v>114</v>
       </c>
       <c r="R22" s="32">
         <v>11</v>
       </c>
       <c r="S22" s="24">
         <v>10</v>
       </c>
       <c r="T22" s="23">
         <v>18</v>
       </c>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="25">
         <v>0</v>
       </c>
       <c r="C23" s="26">
         <v>3</v>
       </c>
       <c r="D23" s="28">
         <v>2</v>
       </c>
       <c r="E23" s="26">
         <v>8</v>
       </c>
       <c r="F23" s="26">
         <v>2</v>
       </c>
       <c r="G23" s="26">
         <v>13</v>
       </c>
       <c r="H23" s="26">
         <v>3</v>
       </c>
       <c r="I23" s="28">
@@ -5260,52 +5459,55 @@
       </c>
       <c r="M23" s="28">
         <v>6</v>
       </c>
       <c r="N23" s="30">
         <v>8</v>
       </c>
       <c r="O23" s="28">
         <v>2</v>
       </c>
       <c r="P23" s="26">
         <v>7</v>
       </c>
       <c r="Q23" s="26">
         <v>4</v>
       </c>
       <c r="R23" s="26">
         <v>1</v>
       </c>
       <c r="S23" s="26">
         <v>0</v>
       </c>
       <c r="T23" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:20">
+      <c r="U23" s="4">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="25">
         <v>0</v>
       </c>
       <c r="C24" s="28">
         <v>0</v>
       </c>
       <c r="D24" s="28">
         <v>0</v>
       </c>
       <c r="E24" s="28">
         <v>0</v>
       </c>
       <c r="F24" s="28">
         <v>0</v>
       </c>
       <c r="G24" s="25">
         <v>0</v>
       </c>
       <c r="H24" s="28">
         <v>2</v>
       </c>
       <c r="I24" s="28">
@@ -5322,52 +5524,55 @@
       </c>
       <c r="M24" s="26">
         <v>0</v>
       </c>
       <c r="N24" s="30">
         <v>0</v>
       </c>
       <c r="O24" s="28">
         <v>1</v>
       </c>
       <c r="P24" s="26">
         <v>0</v>
       </c>
       <c r="Q24" s="26">
         <v>0</v>
       </c>
       <c r="R24" s="26">
         <v>0</v>
       </c>
       <c r="S24" s="24">
         <v>-1</v>
       </c>
       <c r="T24" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="25">
         <v>2</v>
       </c>
       <c r="C25" s="26">
         <v>6</v>
       </c>
       <c r="D25" s="26">
         <v>9</v>
       </c>
       <c r="E25" s="26">
         <v>20</v>
       </c>
       <c r="F25" s="26">
         <v>12</v>
       </c>
       <c r="G25" s="26">
         <v>15</v>
       </c>
       <c r="H25" s="26">
         <v>10</v>
       </c>
       <c r="I25" s="26">
@@ -5384,52 +5589,55 @@
       </c>
       <c r="M25" s="26">
         <v>15</v>
       </c>
       <c r="N25" s="30">
         <v>17</v>
       </c>
       <c r="O25" s="26">
         <v>10</v>
       </c>
       <c r="P25" s="26">
         <v>0</v>
       </c>
       <c r="Q25" s="26">
         <v>6</v>
       </c>
       <c r="R25" s="26">
         <v>0</v>
       </c>
       <c r="S25" s="26">
         <v>0</v>
       </c>
       <c r="T25" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="25">
         <v>0</v>
       </c>
       <c r="C26" s="26">
         <v>6</v>
       </c>
       <c r="D26" s="26">
         <v>1</v>
       </c>
       <c r="E26" s="26">
         <v>0</v>
       </c>
       <c r="F26" s="26">
         <v>0</v>
       </c>
       <c r="G26" s="26">
         <v>8</v>
       </c>
       <c r="H26" s="26">
         <v>0</v>
       </c>
       <c r="I26" s="26">
@@ -5446,52 +5654,55 @@
       </c>
       <c r="M26" s="26">
         <v>8</v>
       </c>
       <c r="N26" s="30">
         <v>6</v>
       </c>
       <c r="O26" s="26">
         <v>12</v>
       </c>
       <c r="P26" s="26">
         <v>21</v>
       </c>
       <c r="Q26" s="26">
         <v>4</v>
       </c>
       <c r="R26" s="26">
         <v>0</v>
       </c>
       <c r="S26" s="26">
         <v>0</v>
       </c>
       <c r="T26" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="25">
         <v>0</v>
       </c>
       <c r="C27" s="26">
         <v>1</v>
       </c>
       <c r="D27" s="26">
         <v>0</v>
       </c>
       <c r="E27" s="26">
         <v>0</v>
       </c>
       <c r="F27" s="26">
         <v>0</v>
       </c>
       <c r="G27" s="26">
         <v>0</v>
       </c>
       <c r="H27" s="26">
         <v>0</v>
       </c>
       <c r="I27" s="26">
@@ -5508,52 +5719,55 @@
       </c>
       <c r="M27" s="26">
         <v>0</v>
       </c>
       <c r="N27" s="30">
         <v>0</v>
       </c>
       <c r="O27" s="26">
         <v>0</v>
       </c>
       <c r="P27" s="26">
         <v>0</v>
       </c>
       <c r="Q27" s="26">
         <v>0</v>
       </c>
       <c r="R27" s="26">
         <v>0</v>
       </c>
       <c r="S27" s="26">
         <v>0</v>
       </c>
       <c r="T27" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="25">
         <v>15</v>
       </c>
       <c r="C28" s="26">
         <v>233</v>
       </c>
       <c r="D28" s="26">
         <v>199</v>
       </c>
       <c r="E28" s="26">
         <v>232</v>
       </c>
       <c r="F28" s="26">
         <v>100</v>
       </c>
       <c r="G28" s="26">
         <v>136</v>
       </c>
       <c r="H28" s="26">
         <v>156</v>
       </c>
       <c r="I28" s="26">
@@ -5570,52 +5784,55 @@
       </c>
       <c r="M28" s="26">
         <v>213</v>
       </c>
       <c r="N28" s="30">
         <v>180</v>
       </c>
       <c r="O28" s="26">
         <v>101</v>
       </c>
       <c r="P28" s="26">
         <v>147</v>
       </c>
       <c r="Q28" s="26">
         <v>100</v>
       </c>
       <c r="R28" s="26">
         <v>10</v>
       </c>
       <c r="S28" s="26">
         <v>11</v>
       </c>
       <c r="T28" s="25">
         <v>14</v>
       </c>
-    </row>
-    <row r="29" spans="1:20">
+      <c r="U28" s="4">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
       <c r="A29" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="33">
         <v>0</v>
       </c>
       <c r="C29" s="34">
         <v>3</v>
       </c>
       <c r="D29" s="34">
         <v>0</v>
       </c>
       <c r="E29" s="34">
         <v>0</v>
       </c>
       <c r="F29" s="34">
         <v>2</v>
       </c>
       <c r="G29" s="33">
         <v>3</v>
       </c>
       <c r="H29" s="34">
         <v>0</v>
       </c>
       <c r="I29" s="35">
@@ -5632,68 +5849,71 @@
       </c>
       <c r="M29" s="35">
         <v>0</v>
       </c>
       <c r="N29" s="35">
         <v>1</v>
       </c>
       <c r="O29" s="35">
         <v>0</v>
       </c>
       <c r="P29" s="35">
         <v>0</v>
       </c>
       <c r="Q29" s="35">
         <v>0</v>
       </c>
       <c r="R29" s="35">
         <v>0</v>
       </c>
       <c r="S29" s="35">
         <v>0</v>
       </c>
       <c r="T29" s="33">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="N5:T5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:T3"/>
+    <mergeCell ref="A21:U21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:U5"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A16:U16"/>
+    <mergeCell ref="A7:U7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="41" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>The number of departed from the</vt:lpstr>
       <vt:lpstr>Net external migration</vt:lpstr>