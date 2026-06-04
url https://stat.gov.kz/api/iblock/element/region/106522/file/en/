--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="28">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
@@ -375,67 +375,67 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -708,1165 +708,1233 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomLeft" activeCell="R24" sqref="R24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="33" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="33"/>
-[...14 lines deleted...]
-    <row r="4" spans="1:15" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+    </row>
+    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
       <c r="H4" s="2"/>
-      <c r="O4" s="2" t="s">
+      <c r="P4" s="2" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="31">
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="33"/>
+      <c r="B5" s="29">
         <v>2025</v>
       </c>
-      <c r="C5" s="32"/>
-[...10 lines deleted...]
-      <c r="N5" s="31">
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="30"/>
+      <c r="M5" s="30"/>
+      <c r="N5" s="29">
         <v>2026</v>
       </c>
-      <c r="O5" s="32"/>
-[...2 lines deleted...]
-      <c r="A6" s="30"/>
+      <c r="O5" s="30"/>
+      <c r="P5" s="30"/>
+    </row>
+    <row r="6" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="34"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="34" t="s">
+      <c r="P6" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="34"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="32"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="32"/>
+      <c r="P7" s="32"/>
+    </row>
+    <row r="8" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="11">
         <v>-97</v>
       </c>
       <c r="C8" s="10">
         <v>196</v>
       </c>
       <c r="D8" s="11">
         <v>237</v>
       </c>
       <c r="E8" s="10">
         <v>543</v>
       </c>
       <c r="F8" s="10">
         <v>101</v>
       </c>
       <c r="G8" s="10">
         <v>-56</v>
       </c>
       <c r="H8" s="8">
         <v>-83</v>
       </c>
       <c r="I8" s="10">
         <v>-99</v>
       </c>
       <c r="J8" s="10">
         <v>-357</v>
       </c>
       <c r="K8" s="11">
         <v>148</v>
       </c>
       <c r="L8" s="11">
         <v>74</v>
       </c>
       <c r="M8" s="10">
         <v>155</v>
       </c>
       <c r="N8" s="12">
         <v>-79</v>
       </c>
       <c r="O8" s="8">
         <v>-64</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="11">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="17">
         <v>831</v>
       </c>
       <c r="C9" s="16">
         <v>499</v>
       </c>
       <c r="D9" s="17">
         <v>478</v>
       </c>
       <c r="E9" s="16">
         <v>983</v>
       </c>
       <c r="F9" s="16">
         <v>558</v>
       </c>
       <c r="G9" s="16">
         <v>811</v>
       </c>
       <c r="H9" s="14">
         <v>968</v>
       </c>
       <c r="I9" s="16">
         <v>1225</v>
       </c>
       <c r="J9" s="16">
         <v>364</v>
       </c>
       <c r="K9" s="17">
         <v>592</v>
       </c>
       <c r="L9" s="17">
         <v>537</v>
       </c>
       <c r="M9" s="16">
         <v>548</v>
       </c>
       <c r="N9" s="4">
         <v>617</v>
       </c>
       <c r="O9" s="14">
         <v>327</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="17">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="17">
         <v>-81</v>
       </c>
       <c r="C10" s="16">
         <v>-61</v>
       </c>
       <c r="D10" s="17">
         <v>-30</v>
       </c>
       <c r="E10" s="16">
         <v>-85</v>
       </c>
       <c r="F10" s="16">
         <v>-97</v>
       </c>
       <c r="G10" s="16">
         <v>-150</v>
       </c>
       <c r="H10" s="14">
         <v>-229</v>
       </c>
       <c r="I10" s="16">
         <v>-354</v>
       </c>
       <c r="J10" s="16">
         <v>-202</v>
       </c>
       <c r="K10" s="17">
         <v>-92</v>
       </c>
       <c r="L10" s="17">
         <v>-150</v>
       </c>
       <c r="M10" s="16">
         <v>-98</v>
       </c>
       <c r="N10" s="4">
         <v>-79</v>
       </c>
       <c r="O10" s="14">
         <v>-15</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="17">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="17">
         <v>-193</v>
       </c>
       <c r="C11" s="16">
         <v>-131</v>
       </c>
       <c r="D11" s="17">
         <v>-132</v>
       </c>
       <c r="E11" s="16">
         <v>-125</v>
       </c>
       <c r="F11" s="16">
         <v>-154</v>
       </c>
       <c r="G11" s="16">
         <v>-213</v>
       </c>
       <c r="H11" s="14">
         <v>-281</v>
       </c>
       <c r="I11" s="16">
         <v>-294</v>
       </c>
       <c r="J11" s="16">
         <v>-210</v>
       </c>
       <c r="K11" s="17">
         <v>-159</v>
       </c>
       <c r="L11" s="17">
         <v>-112</v>
       </c>
       <c r="M11" s="16">
         <v>-84</v>
       </c>
       <c r="N11" s="4">
         <v>-181</v>
       </c>
       <c r="O11" s="14">
         <v>-72</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="17">
+        <v>-116</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17">
         <v>-74</v>
       </c>
       <c r="C12" s="16">
         <v>16</v>
       </c>
       <c r="D12" s="17">
         <v>-36</v>
       </c>
       <c r="E12" s="16">
         <v>-75</v>
       </c>
       <c r="F12" s="16">
         <v>-79</v>
       </c>
       <c r="G12" s="16">
         <v>-113</v>
       </c>
       <c r="H12" s="14">
         <v>-120</v>
       </c>
       <c r="I12" s="16">
         <v>-148</v>
       </c>
       <c r="J12" s="16">
         <v>-70</v>
       </c>
       <c r="K12" s="17">
         <v>-76</v>
       </c>
       <c r="L12" s="17">
         <v>-77</v>
       </c>
       <c r="M12" s="16">
         <v>-59</v>
       </c>
       <c r="N12" s="4">
         <v>-126</v>
       </c>
       <c r="O12" s="14">
         <v>-81</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="17">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="17">
         <v>-141</v>
       </c>
       <c r="C13" s="16">
         <v>-77</v>
       </c>
       <c r="D13" s="17">
         <v>15</v>
       </c>
       <c r="E13" s="16">
         <v>-131</v>
       </c>
       <c r="F13" s="16">
         <v>-132</v>
       </c>
       <c r="G13" s="16">
         <v>-148</v>
       </c>
       <c r="H13" s="14">
         <v>-183</v>
       </c>
       <c r="I13" s="16">
         <v>-267</v>
       </c>
       <c r="J13" s="16">
         <v>-16</v>
       </c>
       <c r="K13" s="17">
         <v>-87</v>
       </c>
       <c r="L13" s="17">
         <v>-58</v>
       </c>
       <c r="M13" s="16">
         <v>-113</v>
       </c>
       <c r="N13" s="4">
         <v>-128</v>
       </c>
       <c r="O13" s="14">
         <v>-53</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="17">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="17">
         <v>-490</v>
       </c>
       <c r="C14" s="16">
         <v>-157</v>
       </c>
       <c r="D14" s="17">
         <v>25</v>
       </c>
       <c r="E14" s="16">
         <v>-50</v>
       </c>
       <c r="F14" s="16">
         <v>-66</v>
       </c>
       <c r="G14" s="16">
         <v>-245</v>
       </c>
       <c r="H14" s="14">
         <v>-236</v>
       </c>
       <c r="I14" s="16">
         <v>-239</v>
       </c>
       <c r="J14" s="16">
         <v>-190</v>
       </c>
       <c r="K14" s="17">
         <v>-35</v>
       </c>
       <c r="L14" s="17">
         <v>-33</v>
       </c>
       <c r="M14" s="16">
         <v>-33</v>
       </c>
       <c r="N14" s="4">
         <v>-158</v>
       </c>
       <c r="O14" s="14">
         <v>-188</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="17">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="17">
         <v>51</v>
       </c>
       <c r="C15" s="16">
         <v>107</v>
       </c>
       <c r="D15" s="17">
         <v>-83</v>
       </c>
       <c r="E15" s="16">
         <v>26</v>
       </c>
       <c r="F15" s="16">
         <v>71</v>
       </c>
       <c r="G15" s="16">
         <v>2</v>
       </c>
       <c r="H15" s="14">
         <v>-2</v>
       </c>
       <c r="I15" s="16">
         <v>-22</v>
       </c>
       <c r="J15" s="16">
         <v>-33</v>
       </c>
       <c r="K15" s="17">
         <v>5</v>
       </c>
       <c r="L15" s="17">
         <v>-33</v>
       </c>
       <c r="M15" s="16">
         <v>-6</v>
       </c>
       <c r="N15" s="4">
         <v>-24</v>
       </c>
       <c r="O15" s="14">
         <v>18</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P15" s="17">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="35" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="35"/>
       <c r="I16" s="35"/>
       <c r="J16" s="35"/>
       <c r="K16" s="35"/>
       <c r="L16" s="35"/>
       <c r="M16" s="35"/>
       <c r="N16" s="35"/>
       <c r="O16" s="35"/>
-    </row>
-    <row r="17" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="P16" s="35"/>
+    </row>
+    <row r="17" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="9">
         <v>658</v>
       </c>
       <c r="C17" s="9">
         <v>489</v>
       </c>
       <c r="D17" s="9">
         <v>460</v>
       </c>
       <c r="E17" s="12">
         <v>967</v>
       </c>
       <c r="F17" s="9">
         <v>531</v>
       </c>
       <c r="G17" s="12">
         <v>675</v>
       </c>
       <c r="H17" s="9">
         <v>780</v>
       </c>
       <c r="I17" s="22">
         <v>905</v>
       </c>
       <c r="J17" s="12">
         <v>281</v>
       </c>
       <c r="K17" s="9">
         <v>546</v>
       </c>
       <c r="L17" s="9">
         <v>387</v>
       </c>
       <c r="M17" s="12">
         <v>403</v>
       </c>
       <c r="N17" s="12">
         <v>522</v>
       </c>
       <c r="O17" s="9">
         <v>323</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="9">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="14">
         <v>818</v>
       </c>
       <c r="C18" s="16">
         <v>511</v>
       </c>
       <c r="D18" s="17">
         <v>483</v>
       </c>
       <c r="E18" s="16">
         <v>1011</v>
       </c>
       <c r="F18" s="16">
         <v>601</v>
       </c>
       <c r="G18" s="16">
         <v>819</v>
       </c>
       <c r="H18" s="14">
         <v>971</v>
       </c>
       <c r="I18" s="16">
         <v>1252</v>
       </c>
       <c r="J18" s="16">
         <v>359</v>
       </c>
       <c r="K18" s="17">
         <v>598</v>
       </c>
       <c r="L18" s="14">
         <v>569</v>
       </c>
       <c r="M18" s="16">
         <v>553</v>
       </c>
       <c r="N18" s="4">
         <v>599</v>
       </c>
       <c r="O18" s="14">
         <v>337</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="14">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="14">
         <v>-127</v>
       </c>
       <c r="C19" s="16">
         <v>-31</v>
       </c>
       <c r="D19" s="17">
         <v>-10</v>
       </c>
       <c r="E19" s="16">
         <v>-12</v>
       </c>
       <c r="F19" s="16">
         <v>-62</v>
       </c>
       <c r="G19" s="16">
         <v>-93</v>
       </c>
       <c r="H19" s="14">
         <v>-181</v>
       </c>
       <c r="I19" s="16">
         <v>-287</v>
       </c>
       <c r="J19" s="16">
         <v>-98</v>
       </c>
       <c r="K19" s="17">
         <v>-54</v>
       </c>
       <c r="L19" s="14">
         <v>-138</v>
       </c>
       <c r="M19" s="16">
         <v>-131</v>
       </c>
       <c r="N19" s="4">
         <v>-36</v>
       </c>
       <c r="O19" s="14">
         <v>-10</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="14">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="14">
         <v>-33</v>
       </c>
       <c r="C20" s="16">
         <v>9</v>
       </c>
       <c r="D20" s="17">
         <v>-13</v>
       </c>
       <c r="E20" s="16">
         <v>-32</v>
       </c>
       <c r="F20" s="16">
         <v>-8</v>
       </c>
       <c r="G20" s="16">
         <v>-51</v>
       </c>
       <c r="H20" s="14">
         <v>-10</v>
       </c>
       <c r="I20" s="16">
         <v>-60</v>
       </c>
       <c r="J20" s="16">
         <v>20</v>
       </c>
       <c r="K20" s="17">
         <v>2</v>
       </c>
       <c r="L20" s="14">
         <v>-44</v>
       </c>
       <c r="M20" s="16">
         <v>-19</v>
       </c>
       <c r="N20" s="4">
         <v>-41</v>
       </c>
       <c r="O20" s="14">
         <v>-4</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P20" s="14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="35" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="35"/>
       <c r="C21" s="35"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="35"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
       <c r="N21" s="35"/>
       <c r="O21" s="35"/>
-    </row>
-    <row r="22" spans="1:15" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="P21" s="35"/>
+    </row>
+    <row r="22" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="9">
         <v>-755</v>
       </c>
       <c r="C22" s="9">
         <v>-293</v>
       </c>
       <c r="D22" s="9">
         <v>-223</v>
       </c>
       <c r="E22" s="12">
         <v>-424</v>
       </c>
       <c r="F22" s="9">
         <v>-430</v>
       </c>
       <c r="G22" s="12">
         <v>-731</v>
       </c>
       <c r="H22" s="9">
         <v>-863</v>
       </c>
       <c r="I22" s="22">
         <v>-1004</v>
       </c>
       <c r="J22" s="12">
         <v>-638</v>
       </c>
       <c r="K22" s="9">
         <v>-398</v>
       </c>
       <c r="L22" s="9">
         <v>-313</v>
       </c>
       <c r="M22" s="12">
         <v>-248</v>
       </c>
       <c r="N22" s="26">
         <v>-601</v>
       </c>
       <c r="O22" s="9">
         <v>-387</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="9">
+        <v>-300</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="14">
         <v>13</v>
       </c>
       <c r="C23" s="16">
         <v>-12</v>
       </c>
       <c r="D23" s="17">
         <v>-5</v>
       </c>
       <c r="E23" s="16">
         <v>-28</v>
       </c>
       <c r="F23" s="16">
         <v>-43</v>
       </c>
       <c r="G23" s="16">
         <v>-8</v>
       </c>
       <c r="H23" s="14">
         <v>-3</v>
       </c>
       <c r="I23" s="16">
         <v>-27</v>
       </c>
       <c r="J23" s="16">
         <v>5</v>
       </c>
       <c r="K23" s="17">
         <v>-6</v>
       </c>
       <c r="L23" s="17">
         <v>-32</v>
       </c>
       <c r="M23" s="16">
         <v>-5</v>
       </c>
       <c r="N23" s="27">
         <v>18</v>
       </c>
       <c r="O23" s="15">
         <v>-10</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="15">
         <v>46</v>
       </c>
       <c r="C24" s="15">
         <v>-30</v>
       </c>
       <c r="D24" s="15">
         <v>-20</v>
       </c>
       <c r="E24" s="4">
         <v>-73</v>
       </c>
       <c r="F24" s="15">
         <v>-35</v>
       </c>
       <c r="G24" s="4">
         <v>-57</v>
       </c>
       <c r="H24" s="15">
         <v>-48</v>
       </c>
       <c r="I24" s="23">
         <v>-67</v>
       </c>
       <c r="J24" s="4">
         <v>-104</v>
       </c>
       <c r="K24" s="15">
         <v>-38</v>
       </c>
       <c r="L24" s="15">
         <v>-12</v>
       </c>
       <c r="M24" s="4">
         <v>33</v>
       </c>
       <c r="N24" s="27">
         <v>-43</v>
       </c>
       <c r="O24" s="15">
         <v>-5</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="15">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="14">
         <v>-193</v>
       </c>
       <c r="C25" s="16">
         <v>-131</v>
       </c>
       <c r="D25" s="17">
         <v>-132</v>
       </c>
       <c r="E25" s="16">
         <v>-125</v>
       </c>
       <c r="F25" s="16">
         <v>-154</v>
       </c>
       <c r="G25" s="16">
         <v>-213</v>
       </c>
       <c r="H25" s="14">
         <v>-281</v>
       </c>
       <c r="I25" s="16">
         <v>-294</v>
       </c>
       <c r="J25" s="16">
         <v>-210</v>
       </c>
       <c r="K25" s="17">
         <v>-159</v>
       </c>
       <c r="L25" s="17">
         <v>-112</v>
       </c>
       <c r="M25" s="16">
         <v>-84</v>
       </c>
       <c r="N25" s="27">
         <v>-181</v>
       </c>
       <c r="O25" s="14">
         <v>-72</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="14">
+        <v>-116</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="14">
         <v>-74</v>
       </c>
       <c r="C26" s="16">
         <v>16</v>
       </c>
       <c r="D26" s="17">
         <v>-36</v>
       </c>
       <c r="E26" s="16">
         <v>-75</v>
       </c>
       <c r="F26" s="16">
         <v>-79</v>
       </c>
       <c r="G26" s="16">
         <v>-113</v>
       </c>
       <c r="H26" s="14">
         <v>-120</v>
       </c>
       <c r="I26" s="16">
         <v>-148</v>
       </c>
       <c r="J26" s="16">
         <v>-70</v>
       </c>
       <c r="K26" s="17">
         <v>-76</v>
       </c>
       <c r="L26" s="17">
         <v>-77</v>
       </c>
       <c r="M26" s="16">
         <v>-59</v>
       </c>
       <c r="N26" s="27">
         <v>-126</v>
       </c>
       <c r="O26" s="14">
         <v>-81</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="14">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="14">
         <v>-141</v>
       </c>
       <c r="C27" s="16">
         <v>-77</v>
       </c>
       <c r="D27" s="17">
         <v>15</v>
       </c>
       <c r="E27" s="16">
         <v>-131</v>
       </c>
       <c r="F27" s="16">
         <v>-132</v>
       </c>
       <c r="G27" s="16">
         <v>-148</v>
       </c>
       <c r="H27" s="14">
         <v>-183</v>
       </c>
       <c r="I27" s="16">
         <v>-267</v>
       </c>
       <c r="J27" s="16">
         <v>-16</v>
       </c>
       <c r="K27" s="17">
         <v>-87</v>
       </c>
       <c r="L27" s="17">
         <v>-58</v>
       </c>
       <c r="M27" s="16">
         <v>-113</v>
       </c>
       <c r="N27" s="27">
         <v>-128</v>
       </c>
       <c r="O27" s="14">
         <v>-53</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="14">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="14">
         <v>-490</v>
       </c>
       <c r="C28" s="16">
         <v>-157</v>
       </c>
       <c r="D28" s="17">
         <v>25</v>
       </c>
       <c r="E28" s="16">
         <v>-50</v>
       </c>
       <c r="F28" s="16">
         <v>-66</v>
       </c>
       <c r="G28" s="16">
         <v>-245</v>
       </c>
       <c r="H28" s="14">
         <v>-236</v>
       </c>
       <c r="I28" s="16">
         <v>-239</v>
       </c>
       <c r="J28" s="16">
         <v>-190</v>
       </c>
       <c r="K28" s="17">
         <v>-35</v>
       </c>
       <c r="L28" s="17">
         <v>-33</v>
       </c>
       <c r="M28" s="16">
         <v>-33</v>
       </c>
       <c r="N28" s="27">
         <v>-158</v>
       </c>
       <c r="O28" s="14">
         <v>-188</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="14">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="19">
         <v>84</v>
       </c>
       <c r="C29" s="19">
         <v>98</v>
       </c>
       <c r="D29" s="19">
         <v>-70</v>
       </c>
       <c r="E29" s="20">
         <v>58</v>
       </c>
       <c r="F29" s="19">
         <v>79</v>
       </c>
       <c r="G29" s="20">
         <v>53</v>
       </c>
       <c r="H29" s="19">
         <v>8</v>
       </c>
       <c r="I29" s="24">
         <v>38</v>
       </c>
       <c r="J29" s="20">
         <v>-53</v>
       </c>
       <c r="K29" s="25">
         <v>3</v>
       </c>
       <c r="L29" s="19">
         <v>11</v>
       </c>
       <c r="M29" s="20">
         <v>13</v>
       </c>
       <c r="N29" s="28">
         <v>17</v>
       </c>
       <c r="O29" s="19">
         <v>22</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="19">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="21" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:O16"/>
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>