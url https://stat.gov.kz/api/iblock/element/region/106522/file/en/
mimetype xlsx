--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="28">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
@@ -301,51 +301,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -375,70 +375,79 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -708,1233 +717,1301 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R24" sqref="R24"/>
+      <selection pane="bottomLeft" activeCell="S24" sqref="S24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="31" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="31"/>
-[...15 lines deleted...]
-    <row r="4" spans="1:16" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
       <c r="H4" s="2"/>
-      <c r="P4" s="2" t="s">
+      <c r="Q4" s="2" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="29">
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="29"/>
+      <c r="B5" s="31">
         <v>2025</v>
       </c>
-      <c r="C5" s="30"/>
-[...10 lines deleted...]
-      <c r="N5" s="29">
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="32"/>
+      <c r="N5" s="31">
         <v>2026</v>
       </c>
-      <c r="O5" s="30"/>
-[...3 lines deleted...]
-      <c r="A6" s="34"/>
+      <c r="O5" s="32"/>
+      <c r="P5" s="32"/>
+      <c r="Q5" s="32"/>
+    </row>
+    <row r="6" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="30"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="32" t="s">
+      <c r="Q6" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="32"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="34"/>
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="34"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="34"/>
+      <c r="O7" s="34"/>
+      <c r="P7" s="34"/>
+      <c r="Q7" s="34"/>
+    </row>
+    <row r="8" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="11">
         <v>-97</v>
       </c>
       <c r="C8" s="10">
         <v>196</v>
       </c>
       <c r="D8" s="11">
         <v>237</v>
       </c>
       <c r="E8" s="10">
         <v>543</v>
       </c>
       <c r="F8" s="10">
         <v>101</v>
       </c>
       <c r="G8" s="10">
         <v>-56</v>
       </c>
       <c r="H8" s="8">
         <v>-83</v>
       </c>
       <c r="I8" s="10">
         <v>-99</v>
       </c>
       <c r="J8" s="10">
         <v>-357</v>
       </c>
       <c r="K8" s="11">
         <v>148</v>
       </c>
       <c r="L8" s="11">
         <v>74</v>
       </c>
       <c r="M8" s="10">
         <v>155</v>
       </c>
       <c r="N8" s="12">
         <v>-79</v>
       </c>
       <c r="O8" s="8">
         <v>-64</v>
       </c>
       <c r="P8" s="11">
         <v>219</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="10">
+        <v>-325</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="17">
         <v>831</v>
       </c>
       <c r="C9" s="16">
         <v>499</v>
       </c>
       <c r="D9" s="17">
         <v>478</v>
       </c>
       <c r="E9" s="16">
         <v>983</v>
       </c>
       <c r="F9" s="16">
         <v>558</v>
       </c>
       <c r="G9" s="16">
         <v>811</v>
       </c>
       <c r="H9" s="14">
         <v>968</v>
       </c>
       <c r="I9" s="16">
         <v>1225</v>
       </c>
       <c r="J9" s="16">
         <v>364</v>
       </c>
       <c r="K9" s="17">
         <v>592</v>
       </c>
       <c r="L9" s="17">
         <v>537</v>
       </c>
       <c r="M9" s="16">
         <v>548</v>
       </c>
       <c r="N9" s="4">
         <v>617</v>
       </c>
       <c r="O9" s="14">
         <v>327</v>
       </c>
       <c r="P9" s="17">
         <v>562</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="16">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="17">
         <v>-81</v>
       </c>
       <c r="C10" s="16">
         <v>-61</v>
       </c>
       <c r="D10" s="17">
         <v>-30</v>
       </c>
       <c r="E10" s="16">
         <v>-85</v>
       </c>
       <c r="F10" s="16">
         <v>-97</v>
       </c>
       <c r="G10" s="16">
         <v>-150</v>
       </c>
       <c r="H10" s="14">
         <v>-229</v>
       </c>
       <c r="I10" s="16">
         <v>-354</v>
       </c>
       <c r="J10" s="16">
         <v>-202</v>
       </c>
       <c r="K10" s="17">
         <v>-92</v>
       </c>
       <c r="L10" s="17">
         <v>-150</v>
       </c>
       <c r="M10" s="16">
         <v>-98</v>
       </c>
       <c r="N10" s="4">
         <v>-79</v>
       </c>
       <c r="O10" s="14">
         <v>-15</v>
       </c>
       <c r="P10" s="17">
         <v>-89</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="16">
+        <v>-113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="17">
         <v>-193</v>
       </c>
       <c r="C11" s="16">
         <v>-131</v>
       </c>
       <c r="D11" s="17">
         <v>-132</v>
       </c>
       <c r="E11" s="16">
         <v>-125</v>
       </c>
       <c r="F11" s="16">
         <v>-154</v>
       </c>
       <c r="G11" s="16">
         <v>-213</v>
       </c>
       <c r="H11" s="14">
         <v>-281</v>
       </c>
       <c r="I11" s="16">
         <v>-294</v>
       </c>
       <c r="J11" s="16">
         <v>-210</v>
       </c>
       <c r="K11" s="17">
         <v>-159</v>
       </c>
       <c r="L11" s="17">
         <v>-112</v>
       </c>
       <c r="M11" s="16">
         <v>-84</v>
       </c>
       <c r="N11" s="4">
         <v>-181</v>
       </c>
       <c r="O11" s="14">
         <v>-72</v>
       </c>
       <c r="P11" s="17">
         <v>-116</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="16">
+        <v>-155</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17">
         <v>-74</v>
       </c>
       <c r="C12" s="16">
         <v>16</v>
       </c>
       <c r="D12" s="17">
         <v>-36</v>
       </c>
       <c r="E12" s="16">
         <v>-75</v>
       </c>
       <c r="F12" s="16">
         <v>-79</v>
       </c>
       <c r="G12" s="16">
         <v>-113</v>
       </c>
       <c r="H12" s="14">
         <v>-120</v>
       </c>
       <c r="I12" s="16">
         <v>-148</v>
       </c>
       <c r="J12" s="16">
         <v>-70</v>
       </c>
       <c r="K12" s="17">
         <v>-76</v>
       </c>
       <c r="L12" s="17">
         <v>-77</v>
       </c>
       <c r="M12" s="16">
         <v>-59</v>
       </c>
       <c r="N12" s="4">
         <v>-126</v>
       </c>
       <c r="O12" s="14">
         <v>-81</v>
       </c>
       <c r="P12" s="17">
         <v>-45</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="16">
+        <v>-122</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="17">
         <v>-141</v>
       </c>
       <c r="C13" s="16">
         <v>-77</v>
       </c>
       <c r="D13" s="17">
         <v>15</v>
       </c>
       <c r="E13" s="16">
         <v>-131</v>
       </c>
       <c r="F13" s="16">
         <v>-132</v>
       </c>
       <c r="G13" s="16">
         <v>-148</v>
       </c>
       <c r="H13" s="14">
         <v>-183</v>
       </c>
       <c r="I13" s="16">
         <v>-267</v>
       </c>
       <c r="J13" s="16">
         <v>-16</v>
       </c>
       <c r="K13" s="17">
         <v>-87</v>
       </c>
       <c r="L13" s="17">
         <v>-58</v>
       </c>
       <c r="M13" s="16">
         <v>-113</v>
       </c>
       <c r="N13" s="4">
         <v>-128</v>
       </c>
       <c r="O13" s="14">
         <v>-53</v>
       </c>
       <c r="P13" s="17">
         <v>-67</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="16">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="17">
         <v>-490</v>
       </c>
       <c r="C14" s="16">
         <v>-157</v>
       </c>
       <c r="D14" s="17">
         <v>25</v>
       </c>
       <c r="E14" s="16">
         <v>-50</v>
       </c>
       <c r="F14" s="16">
         <v>-66</v>
       </c>
       <c r="G14" s="16">
         <v>-245</v>
       </c>
       <c r="H14" s="14">
         <v>-236</v>
       </c>
       <c r="I14" s="16">
         <v>-239</v>
       </c>
       <c r="J14" s="16">
         <v>-190</v>
       </c>
       <c r="K14" s="17">
         <v>-35</v>
       </c>
       <c r="L14" s="17">
         <v>-33</v>
       </c>
       <c r="M14" s="16">
         <v>-33</v>
       </c>
       <c r="N14" s="4">
         <v>-158</v>
       </c>
       <c r="O14" s="14">
         <v>-188</v>
       </c>
       <c r="P14" s="17">
         <v>-78</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="16">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="17">
         <v>51</v>
       </c>
       <c r="C15" s="16">
         <v>107</v>
       </c>
       <c r="D15" s="17">
         <v>-83</v>
       </c>
       <c r="E15" s="16">
         <v>26</v>
       </c>
       <c r="F15" s="16">
         <v>71</v>
       </c>
       <c r="G15" s="16">
         <v>2</v>
       </c>
       <c r="H15" s="14">
         <v>-2</v>
       </c>
       <c r="I15" s="16">
         <v>-22</v>
       </c>
       <c r="J15" s="16">
         <v>-33</v>
       </c>
       <c r="K15" s="17">
         <v>5</v>
       </c>
       <c r="L15" s="17">
         <v>-33</v>
       </c>
       <c r="M15" s="16">
         <v>-6</v>
       </c>
       <c r="N15" s="4">
         <v>-24</v>
       </c>
       <c r="O15" s="14">
         <v>18</v>
       </c>
       <c r="P15" s="17">
         <v>52</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="16">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="35" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35"/>
       <c r="H16" s="35"/>
       <c r="I16" s="35"/>
       <c r="J16" s="35"/>
       <c r="K16" s="35"/>
       <c r="L16" s="35"/>
       <c r="M16" s="35"/>
       <c r="N16" s="35"/>
       <c r="O16" s="35"/>
       <c r="P16" s="35"/>
-    </row>
-    <row r="17" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="35"/>
+    </row>
+    <row r="17" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="9">
         <v>658</v>
       </c>
       <c r="C17" s="9">
         <v>489</v>
       </c>
       <c r="D17" s="9">
         <v>460</v>
       </c>
       <c r="E17" s="12">
         <v>967</v>
       </c>
       <c r="F17" s="9">
         <v>531</v>
       </c>
       <c r="G17" s="12">
         <v>675</v>
       </c>
       <c r="H17" s="9">
         <v>780</v>
       </c>
       <c r="I17" s="22">
         <v>905</v>
       </c>
       <c r="J17" s="12">
         <v>281</v>
       </c>
       <c r="K17" s="9">
         <v>546</v>
       </c>
       <c r="L17" s="9">
         <v>387</v>
       </c>
       <c r="M17" s="12">
         <v>403</v>
       </c>
       <c r="N17" s="12">
         <v>522</v>
       </c>
       <c r="O17" s="9">
         <v>323</v>
       </c>
       <c r="P17" s="9">
         <v>519</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="36">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="14">
         <v>818</v>
       </c>
       <c r="C18" s="16">
         <v>511</v>
       </c>
       <c r="D18" s="17">
         <v>483</v>
       </c>
       <c r="E18" s="16">
         <v>1011</v>
       </c>
       <c r="F18" s="16">
         <v>601</v>
       </c>
       <c r="G18" s="16">
         <v>819</v>
       </c>
       <c r="H18" s="14">
         <v>971</v>
       </c>
       <c r="I18" s="16">
         <v>1252</v>
       </c>
       <c r="J18" s="16">
         <v>359</v>
       </c>
       <c r="K18" s="17">
         <v>598</v>
       </c>
       <c r="L18" s="14">
         <v>569</v>
       </c>
       <c r="M18" s="16">
         <v>553</v>
       </c>
       <c r="N18" s="4">
         <v>599</v>
       </c>
       <c r="O18" s="14">
         <v>337</v>
       </c>
       <c r="P18" s="14">
         <v>555</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="16">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="14">
         <v>-127</v>
       </c>
       <c r="C19" s="16">
         <v>-31</v>
       </c>
       <c r="D19" s="17">
         <v>-10</v>
       </c>
       <c r="E19" s="16">
         <v>-12</v>
       </c>
       <c r="F19" s="16">
         <v>-62</v>
       </c>
       <c r="G19" s="16">
         <v>-93</v>
       </c>
       <c r="H19" s="14">
         <v>-181</v>
       </c>
       <c r="I19" s="16">
         <v>-287</v>
       </c>
       <c r="J19" s="16">
         <v>-98</v>
       </c>
       <c r="K19" s="17">
         <v>-54</v>
       </c>
       <c r="L19" s="14">
         <v>-138</v>
       </c>
       <c r="M19" s="16">
         <v>-131</v>
       </c>
       <c r="N19" s="4">
         <v>-36</v>
       </c>
       <c r="O19" s="14">
         <v>-10</v>
       </c>
       <c r="P19" s="14">
         <v>-48</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="16">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="14">
         <v>-33</v>
       </c>
       <c r="C20" s="16">
         <v>9</v>
       </c>
       <c r="D20" s="17">
         <v>-13</v>
       </c>
       <c r="E20" s="16">
         <v>-32</v>
       </c>
       <c r="F20" s="16">
         <v>-8</v>
       </c>
       <c r="G20" s="16">
         <v>-51</v>
       </c>
       <c r="H20" s="14">
         <v>-10</v>
       </c>
       <c r="I20" s="16">
         <v>-60</v>
       </c>
       <c r="J20" s="16">
         <v>20</v>
       </c>
       <c r="K20" s="17">
         <v>2</v>
       </c>
       <c r="L20" s="14">
         <v>-44</v>
       </c>
       <c r="M20" s="16">
         <v>-19</v>
       </c>
       <c r="N20" s="4">
         <v>-41</v>
       </c>
       <c r="O20" s="14">
         <v>-4</v>
       </c>
       <c r="P20" s="14">
         <v>12</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="35" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="35"/>
       <c r="C21" s="35"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="35"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
       <c r="N21" s="35"/>
       <c r="O21" s="35"/>
       <c r="P21" s="35"/>
-    </row>
-    <row r="22" spans="1:16" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="35"/>
+    </row>
+    <row r="22" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="9">
         <v>-755</v>
       </c>
       <c r="C22" s="9">
         <v>-293</v>
       </c>
       <c r="D22" s="9">
         <v>-223</v>
       </c>
       <c r="E22" s="12">
         <v>-424</v>
       </c>
       <c r="F22" s="9">
         <v>-430</v>
       </c>
       <c r="G22" s="12">
         <v>-731</v>
       </c>
       <c r="H22" s="9">
         <v>-863</v>
       </c>
       <c r="I22" s="22">
         <v>-1004</v>
       </c>
       <c r="J22" s="12">
         <v>-638</v>
       </c>
       <c r="K22" s="9">
         <v>-398</v>
       </c>
       <c r="L22" s="9">
         <v>-313</v>
       </c>
       <c r="M22" s="12">
         <v>-248</v>
       </c>
       <c r="N22" s="26">
         <v>-601</v>
       </c>
       <c r="O22" s="9">
         <v>-387</v>
       </c>
       <c r="P22" s="9">
         <v>-300</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="36">
+        <v>-418</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="14">
         <v>13</v>
       </c>
       <c r="C23" s="16">
         <v>-12</v>
       </c>
       <c r="D23" s="17">
         <v>-5</v>
       </c>
       <c r="E23" s="16">
         <v>-28</v>
       </c>
       <c r="F23" s="16">
         <v>-43</v>
       </c>
       <c r="G23" s="16">
         <v>-8</v>
       </c>
       <c r="H23" s="14">
         <v>-3</v>
       </c>
       <c r="I23" s="16">
         <v>-27</v>
       </c>
       <c r="J23" s="16">
         <v>5</v>
       </c>
       <c r="K23" s="17">
         <v>-6</v>
       </c>
       <c r="L23" s="17">
         <v>-32</v>
       </c>
       <c r="M23" s="16">
         <v>-5</v>
       </c>
       <c r="N23" s="27">
         <v>18</v>
       </c>
       <c r="O23" s="15">
         <v>-10</v>
       </c>
       <c r="P23" s="15">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="16">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="15">
         <v>46</v>
       </c>
       <c r="C24" s="15">
         <v>-30</v>
       </c>
       <c r="D24" s="15">
         <v>-20</v>
       </c>
       <c r="E24" s="4">
         <v>-73</v>
       </c>
       <c r="F24" s="15">
         <v>-35</v>
       </c>
       <c r="G24" s="4">
         <v>-57</v>
       </c>
       <c r="H24" s="15">
         <v>-48</v>
       </c>
       <c r="I24" s="23">
         <v>-67</v>
       </c>
       <c r="J24" s="4">
         <v>-104</v>
       </c>
       <c r="K24" s="15">
         <v>-38</v>
       </c>
       <c r="L24" s="15">
         <v>-12</v>
       </c>
       <c r="M24" s="4">
         <v>33</v>
       </c>
       <c r="N24" s="27">
         <v>-43</v>
       </c>
       <c r="O24" s="15">
         <v>-5</v>
       </c>
       <c r="P24" s="15">
         <v>-41</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="37">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="14">
         <v>-193</v>
       </c>
       <c r="C25" s="16">
         <v>-131</v>
       </c>
       <c r="D25" s="17">
         <v>-132</v>
       </c>
       <c r="E25" s="16">
         <v>-125</v>
       </c>
       <c r="F25" s="16">
         <v>-154</v>
       </c>
       <c r="G25" s="16">
         <v>-213</v>
       </c>
       <c r="H25" s="14">
         <v>-281</v>
       </c>
       <c r="I25" s="16">
         <v>-294</v>
       </c>
       <c r="J25" s="16">
         <v>-210</v>
       </c>
       <c r="K25" s="17">
         <v>-159</v>
       </c>
       <c r="L25" s="17">
         <v>-112</v>
       </c>
       <c r="M25" s="16">
         <v>-84</v>
       </c>
       <c r="N25" s="27">
         <v>-181</v>
       </c>
       <c r="O25" s="14">
         <v>-72</v>
       </c>
       <c r="P25" s="14">
         <v>-116</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="16">
+        <v>-155</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="14">
         <v>-74</v>
       </c>
       <c r="C26" s="16">
         <v>16</v>
       </c>
       <c r="D26" s="17">
         <v>-36</v>
       </c>
       <c r="E26" s="16">
         <v>-75</v>
       </c>
       <c r="F26" s="16">
         <v>-79</v>
       </c>
       <c r="G26" s="16">
         <v>-113</v>
       </c>
       <c r="H26" s="14">
         <v>-120</v>
       </c>
       <c r="I26" s="16">
         <v>-148</v>
       </c>
       <c r="J26" s="16">
         <v>-70</v>
       </c>
       <c r="K26" s="17">
         <v>-76</v>
       </c>
       <c r="L26" s="17">
         <v>-77</v>
       </c>
       <c r="M26" s="16">
         <v>-59</v>
       </c>
       <c r="N26" s="27">
         <v>-126</v>
       </c>
       <c r="O26" s="14">
         <v>-81</v>
       </c>
       <c r="P26" s="14">
         <v>-45</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="16">
+        <v>-122</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="14">
         <v>-141</v>
       </c>
       <c r="C27" s="16">
         <v>-77</v>
       </c>
       <c r="D27" s="17">
         <v>15</v>
       </c>
       <c r="E27" s="16">
         <v>-131</v>
       </c>
       <c r="F27" s="16">
         <v>-132</v>
       </c>
       <c r="G27" s="16">
         <v>-148</v>
       </c>
       <c r="H27" s="14">
         <v>-183</v>
       </c>
       <c r="I27" s="16">
         <v>-267</v>
       </c>
       <c r="J27" s="16">
         <v>-16</v>
       </c>
       <c r="K27" s="17">
         <v>-87</v>
       </c>
       <c r="L27" s="17">
         <v>-58</v>
       </c>
       <c r="M27" s="16">
         <v>-113</v>
       </c>
       <c r="N27" s="27">
         <v>-128</v>
       </c>
       <c r="O27" s="14">
         <v>-53</v>
       </c>
       <c r="P27" s="14">
         <v>-67</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="16">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="14">
         <v>-490</v>
       </c>
       <c r="C28" s="16">
         <v>-157</v>
       </c>
       <c r="D28" s="17">
         <v>25</v>
       </c>
       <c r="E28" s="16">
         <v>-50</v>
       </c>
       <c r="F28" s="16">
         <v>-66</v>
       </c>
       <c r="G28" s="16">
         <v>-245</v>
       </c>
       <c r="H28" s="14">
         <v>-236</v>
       </c>
       <c r="I28" s="16">
         <v>-239</v>
       </c>
       <c r="J28" s="16">
         <v>-190</v>
       </c>
       <c r="K28" s="17">
         <v>-35</v>
       </c>
       <c r="L28" s="17">
         <v>-33</v>
       </c>
       <c r="M28" s="16">
         <v>-33</v>
       </c>
       <c r="N28" s="27">
         <v>-158</v>
       </c>
       <c r="O28" s="14">
         <v>-188</v>
       </c>
       <c r="P28" s="14">
         <v>-78</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="16">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="19">
         <v>84</v>
       </c>
       <c r="C29" s="19">
         <v>98</v>
       </c>
       <c r="D29" s="19">
         <v>-70</v>
       </c>
       <c r="E29" s="20">
         <v>58</v>
       </c>
       <c r="F29" s="19">
         <v>79</v>
       </c>
       <c r="G29" s="20">
         <v>53</v>
       </c>
       <c r="H29" s="19">
         <v>8</v>
       </c>
       <c r="I29" s="24">
         <v>38</v>
       </c>
       <c r="J29" s="20">
         <v>-53</v>
       </c>
       <c r="K29" s="25">
         <v>3</v>
       </c>
       <c r="L29" s="19">
         <v>11</v>
       </c>
       <c r="M29" s="20">
         <v>13</v>
       </c>
       <c r="N29" s="28">
         <v>17</v>
       </c>
       <c r="O29" s="19">
         <v>22</v>
       </c>
       <c r="P29" s="19">
         <v>40</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="38">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="21" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>