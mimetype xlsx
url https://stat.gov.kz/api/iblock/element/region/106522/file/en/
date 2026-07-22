--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="28">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
@@ -301,51 +301,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -375,79 +375,88 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -717,186 +726,192 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S24" sqref="S24"/>
+      <selection pane="bottomLeft" activeCell="T26" sqref="T26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="33" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="33"/>
-[...16 lines deleted...]
-    <row r="4" spans="1:17" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
+      <c r="R3" s="34"/>
+    </row>
+    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
       <c r="H4" s="2"/>
-      <c r="Q4" s="2" t="s">
+      <c r="R4" s="2" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="31">
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="36"/>
+      <c r="B5" s="32">
         <v>2025</v>
       </c>
-      <c r="C5" s="32"/>
-[...10 lines deleted...]
-      <c r="N5" s="31">
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="33"/>
+      <c r="N5" s="32">
         <v>2026</v>
       </c>
-      <c r="O5" s="32"/>
-[...4 lines deleted...]
-      <c r="A6" s="30"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33"/>
+    </row>
+    <row r="6" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="37"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="34" t="s">
+      <c r="R6" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="6" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="34"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="35"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="35"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="35"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="35"/>
+      <c r="N7" s="35"/>
+      <c r="O7" s="35"/>
+      <c r="P7" s="35"/>
+      <c r="Q7" s="35"/>
+      <c r="R7" s="35"/>
+    </row>
+    <row r="8" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="11">
         <v>-97</v>
       </c>
       <c r="C8" s="10">
         <v>196</v>
       </c>
       <c r="D8" s="11">
         <v>237</v>
       </c>
       <c r="E8" s="10">
         <v>543</v>
       </c>
       <c r="F8" s="10">
         <v>101</v>
       </c>
       <c r="G8" s="10">
         <v>-56</v>
       </c>
       <c r="H8" s="8">
         <v>-83</v>
       </c>
       <c r="I8" s="10">
@@ -904,52 +919,55 @@
       </c>
       <c r="J8" s="10">
         <v>-357</v>
       </c>
       <c r="K8" s="11">
         <v>148</v>
       </c>
       <c r="L8" s="11">
         <v>74</v>
       </c>
       <c r="M8" s="10">
         <v>155</v>
       </c>
       <c r="N8" s="12">
         <v>-79</v>
       </c>
       <c r="O8" s="8">
         <v>-64</v>
       </c>
       <c r="P8" s="11">
         <v>219</v>
       </c>
       <c r="Q8" s="10">
         <v>-325</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="10">
+        <v>-307</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="17">
         <v>831</v>
       </c>
       <c r="C9" s="16">
         <v>499</v>
       </c>
       <c r="D9" s="17">
         <v>478</v>
       </c>
       <c r="E9" s="16">
         <v>983</v>
       </c>
       <c r="F9" s="16">
         <v>558</v>
       </c>
       <c r="G9" s="16">
         <v>811</v>
       </c>
       <c r="H9" s="14">
         <v>968</v>
       </c>
       <c r="I9" s="16">
@@ -957,52 +975,55 @@
       </c>
       <c r="J9" s="16">
         <v>364</v>
       </c>
       <c r="K9" s="17">
         <v>592</v>
       </c>
       <c r="L9" s="17">
         <v>537</v>
       </c>
       <c r="M9" s="16">
         <v>548</v>
       </c>
       <c r="N9" s="4">
         <v>617</v>
       </c>
       <c r="O9" s="14">
         <v>327</v>
       </c>
       <c r="P9" s="17">
         <v>562</v>
       </c>
       <c r="Q9" s="16">
         <v>164</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="16">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="17">
         <v>-81</v>
       </c>
       <c r="C10" s="16">
         <v>-61</v>
       </c>
       <c r="D10" s="17">
         <v>-30</v>
       </c>
       <c r="E10" s="16">
         <v>-85</v>
       </c>
       <c r="F10" s="16">
         <v>-97</v>
       </c>
       <c r="G10" s="16">
         <v>-150</v>
       </c>
       <c r="H10" s="14">
         <v>-229</v>
       </c>
       <c r="I10" s="16">
@@ -1010,52 +1031,55 @@
       </c>
       <c r="J10" s="16">
         <v>-202</v>
       </c>
       <c r="K10" s="17">
         <v>-92</v>
       </c>
       <c r="L10" s="17">
         <v>-150</v>
       </c>
       <c r="M10" s="16">
         <v>-98</v>
       </c>
       <c r="N10" s="4">
         <v>-79</v>
       </c>
       <c r="O10" s="14">
         <v>-15</v>
       </c>
       <c r="P10" s="17">
         <v>-89</v>
       </c>
       <c r="Q10" s="16">
         <v>-113</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="16">
+        <v>-152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="17">
         <v>-193</v>
       </c>
       <c r="C11" s="16">
         <v>-131</v>
       </c>
       <c r="D11" s="17">
         <v>-132</v>
       </c>
       <c r="E11" s="16">
         <v>-125</v>
       </c>
       <c r="F11" s="16">
         <v>-154</v>
       </c>
       <c r="G11" s="16">
         <v>-213</v>
       </c>
       <c r="H11" s="14">
         <v>-281</v>
       </c>
       <c r="I11" s="16">
@@ -1063,52 +1087,55 @@
       </c>
       <c r="J11" s="16">
         <v>-210</v>
       </c>
       <c r="K11" s="17">
         <v>-159</v>
       </c>
       <c r="L11" s="17">
         <v>-112</v>
       </c>
       <c r="M11" s="16">
         <v>-84</v>
       </c>
       <c r="N11" s="4">
         <v>-181</v>
       </c>
       <c r="O11" s="14">
         <v>-72</v>
       </c>
       <c r="P11" s="17">
         <v>-116</v>
       </c>
       <c r="Q11" s="16">
         <v>-155</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="16">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="17">
         <v>-74</v>
       </c>
       <c r="C12" s="16">
         <v>16</v>
       </c>
       <c r="D12" s="17">
         <v>-36</v>
       </c>
       <c r="E12" s="16">
         <v>-75</v>
       </c>
       <c r="F12" s="16">
         <v>-79</v>
       </c>
       <c r="G12" s="16">
         <v>-113</v>
       </c>
       <c r="H12" s="14">
         <v>-120</v>
       </c>
       <c r="I12" s="16">
@@ -1116,52 +1143,55 @@
       </c>
       <c r="J12" s="16">
         <v>-70</v>
       </c>
       <c r="K12" s="17">
         <v>-76</v>
       </c>
       <c r="L12" s="17">
         <v>-77</v>
       </c>
       <c r="M12" s="16">
         <v>-59</v>
       </c>
       <c r="N12" s="4">
         <v>-126</v>
       </c>
       <c r="O12" s="14">
         <v>-81</v>
       </c>
       <c r="P12" s="17">
         <v>-45</v>
       </c>
       <c r="Q12" s="16">
         <v>-122</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="16">
+        <v>-96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="17">
         <v>-141</v>
       </c>
       <c r="C13" s="16">
         <v>-77</v>
       </c>
       <c r="D13" s="17">
         <v>15</v>
       </c>
       <c r="E13" s="16">
         <v>-131</v>
       </c>
       <c r="F13" s="16">
         <v>-132</v>
       </c>
       <c r="G13" s="16">
         <v>-148</v>
       </c>
       <c r="H13" s="14">
         <v>-183</v>
       </c>
       <c r="I13" s="16">
@@ -1169,52 +1199,55 @@
       </c>
       <c r="J13" s="16">
         <v>-16</v>
       </c>
       <c r="K13" s="17">
         <v>-87</v>
       </c>
       <c r="L13" s="17">
         <v>-58</v>
       </c>
       <c r="M13" s="16">
         <v>-113</v>
       </c>
       <c r="N13" s="4">
         <v>-128</v>
       </c>
       <c r="O13" s="14">
         <v>-53</v>
       </c>
       <c r="P13" s="17">
         <v>-67</v>
       </c>
       <c r="Q13" s="16">
         <v>-74</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="16">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="17">
         <v>-490</v>
       </c>
       <c r="C14" s="16">
         <v>-157</v>
       </c>
       <c r="D14" s="17">
         <v>25</v>
       </c>
       <c r="E14" s="16">
         <v>-50</v>
       </c>
       <c r="F14" s="16">
         <v>-66</v>
       </c>
       <c r="G14" s="16">
         <v>-245</v>
       </c>
       <c r="H14" s="14">
         <v>-236</v>
       </c>
       <c r="I14" s="16">
@@ -1222,52 +1255,55 @@
       </c>
       <c r="J14" s="16">
         <v>-190</v>
       </c>
       <c r="K14" s="17">
         <v>-35</v>
       </c>
       <c r="L14" s="17">
         <v>-33</v>
       </c>
       <c r="M14" s="16">
         <v>-33</v>
       </c>
       <c r="N14" s="4">
         <v>-158</v>
       </c>
       <c r="O14" s="14">
         <v>-188</v>
       </c>
       <c r="P14" s="17">
         <v>-78</v>
       </c>
       <c r="Q14" s="16">
         <v>-73</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="16">
+        <v>-333</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="17">
         <v>51</v>
       </c>
       <c r="C15" s="16">
         <v>107</v>
       </c>
       <c r="D15" s="17">
         <v>-83</v>
       </c>
       <c r="E15" s="16">
         <v>26</v>
       </c>
       <c r="F15" s="16">
         <v>71</v>
       </c>
       <c r="G15" s="16">
         <v>2</v>
       </c>
       <c r="H15" s="14">
         <v>-2</v>
       </c>
       <c r="I15" s="16">
@@ -1275,126 +1311,133 @@
       </c>
       <c r="J15" s="16">
         <v>-33</v>
       </c>
       <c r="K15" s="17">
         <v>5</v>
       </c>
       <c r="L15" s="17">
         <v>-33</v>
       </c>
       <c r="M15" s="16">
         <v>-6</v>
       </c>
       <c r="N15" s="4">
         <v>-24</v>
       </c>
       <c r="O15" s="14">
         <v>18</v>
       </c>
       <c r="P15" s="17">
         <v>52</v>
       </c>
       <c r="Q15" s="16">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="35" t="s">
+      <c r="R15" s="16">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="35"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="38"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="38"/>
+      <c r="K16" s="38"/>
+      <c r="L16" s="38"/>
+      <c r="M16" s="38"/>
+      <c r="N16" s="38"/>
+      <c r="O16" s="38"/>
+      <c r="P16" s="38"/>
+      <c r="Q16" s="38"/>
+      <c r="R16" s="38"/>
+    </row>
+    <row r="17" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="9">
         <v>658</v>
       </c>
       <c r="C17" s="9">
         <v>489</v>
       </c>
       <c r="D17" s="9">
         <v>460</v>
       </c>
       <c r="E17" s="12">
         <v>967</v>
       </c>
       <c r="F17" s="9">
         <v>531</v>
       </c>
       <c r="G17" s="12">
         <v>675</v>
       </c>
       <c r="H17" s="9">
         <v>780</v>
       </c>
       <c r="I17" s="22">
         <v>905</v>
       </c>
       <c r="J17" s="12">
         <v>281</v>
       </c>
       <c r="K17" s="9">
         <v>546</v>
       </c>
       <c r="L17" s="9">
         <v>387</v>
       </c>
       <c r="M17" s="12">
         <v>403</v>
       </c>
       <c r="N17" s="12">
         <v>522</v>
       </c>
       <c r="O17" s="9">
         <v>323</v>
       </c>
       <c r="P17" s="9">
         <v>519</v>
       </c>
-      <c r="Q17" s="36">
+      <c r="Q17" s="29">
         <v>93</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="39">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="14">
         <v>818</v>
       </c>
       <c r="C18" s="16">
         <v>511</v>
       </c>
       <c r="D18" s="17">
         <v>483</v>
       </c>
       <c r="E18" s="16">
         <v>1011</v>
       </c>
       <c r="F18" s="16">
         <v>601</v>
       </c>
       <c r="G18" s="16">
         <v>819</v>
       </c>
       <c r="H18" s="14">
         <v>971</v>
       </c>
       <c r="I18" s="16">
@@ -1402,52 +1445,55 @@
       </c>
       <c r="J18" s="16">
         <v>359</v>
       </c>
       <c r="K18" s="17">
         <v>598</v>
       </c>
       <c r="L18" s="14">
         <v>569</v>
       </c>
       <c r="M18" s="16">
         <v>553</v>
       </c>
       <c r="N18" s="4">
         <v>599</v>
       </c>
       <c r="O18" s="14">
         <v>337</v>
       </c>
       <c r="P18" s="14">
         <v>555</v>
       </c>
       <c r="Q18" s="16">
         <v>146</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="16">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="14">
         <v>-127</v>
       </c>
       <c r="C19" s="16">
         <v>-31</v>
       </c>
       <c r="D19" s="17">
         <v>-10</v>
       </c>
       <c r="E19" s="16">
         <v>-12</v>
       </c>
       <c r="F19" s="16">
         <v>-62</v>
       </c>
       <c r="G19" s="16">
         <v>-93</v>
       </c>
       <c r="H19" s="14">
         <v>-181</v>
       </c>
       <c r="I19" s="16">
@@ -1455,52 +1501,55 @@
       </c>
       <c r="J19" s="16">
         <v>-98</v>
       </c>
       <c r="K19" s="17">
         <v>-54</v>
       </c>
       <c r="L19" s="14">
         <v>-138</v>
       </c>
       <c r="M19" s="16">
         <v>-131</v>
       </c>
       <c r="N19" s="4">
         <v>-36</v>
       </c>
       <c r="O19" s="14">
         <v>-10</v>
       </c>
       <c r="P19" s="14">
         <v>-48</v>
       </c>
       <c r="Q19" s="16">
         <v>-62</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="16">
+        <v>-111</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="14">
         <v>-33</v>
       </c>
       <c r="C20" s="16">
         <v>9</v>
       </c>
       <c r="D20" s="17">
         <v>-13</v>
       </c>
       <c r="E20" s="16">
         <v>-32</v>
       </c>
       <c r="F20" s="16">
         <v>-8</v>
       </c>
       <c r="G20" s="16">
         <v>-51</v>
       </c>
       <c r="H20" s="14">
         <v>-10</v>
       </c>
       <c r="I20" s="16">
@@ -1508,126 +1557,133 @@
       </c>
       <c r="J20" s="16">
         <v>20</v>
       </c>
       <c r="K20" s="17">
         <v>2</v>
       </c>
       <c r="L20" s="14">
         <v>-44</v>
       </c>
       <c r="M20" s="16">
         <v>-19</v>
       </c>
       <c r="N20" s="4">
         <v>-41</v>
       </c>
       <c r="O20" s="14">
         <v>-4</v>
       </c>
       <c r="P20" s="14">
         <v>12</v>
       </c>
       <c r="Q20" s="16">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="35" t="s">
+      <c r="R20" s="16">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="35"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:17" s="12" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="38"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="38"/>
+      <c r="N21" s="38"/>
+      <c r="O21" s="38"/>
+      <c r="P21" s="38"/>
+      <c r="Q21" s="38"/>
+      <c r="R21" s="38"/>
+    </row>
+    <row r="22" spans="1:18" s="12" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="9">
         <v>-755</v>
       </c>
       <c r="C22" s="9">
         <v>-293</v>
       </c>
       <c r="D22" s="9">
         <v>-223</v>
       </c>
       <c r="E22" s="12">
         <v>-424</v>
       </c>
       <c r="F22" s="9">
         <v>-430</v>
       </c>
       <c r="G22" s="12">
         <v>-731</v>
       </c>
       <c r="H22" s="9">
         <v>-863</v>
       </c>
       <c r="I22" s="22">
         <v>-1004</v>
       </c>
       <c r="J22" s="12">
         <v>-638</v>
       </c>
       <c r="K22" s="9">
         <v>-398</v>
       </c>
       <c r="L22" s="9">
         <v>-313</v>
       </c>
       <c r="M22" s="12">
         <v>-248</v>
       </c>
       <c r="N22" s="26">
         <v>-601</v>
       </c>
       <c r="O22" s="9">
         <v>-387</v>
       </c>
       <c r="P22" s="9">
         <v>-300</v>
       </c>
-      <c r="Q22" s="36">
+      <c r="Q22" s="29">
         <v>-418</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="39">
+        <v>-545</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="14">
         <v>13</v>
       </c>
       <c r="C23" s="16">
         <v>-12</v>
       </c>
       <c r="D23" s="17">
         <v>-5</v>
       </c>
       <c r="E23" s="16">
         <v>-28</v>
       </c>
       <c r="F23" s="16">
         <v>-43</v>
       </c>
       <c r="G23" s="16">
         <v>-8</v>
       </c>
       <c r="H23" s="14">
         <v>-3</v>
       </c>
       <c r="I23" s="16">
@@ -1635,105 +1691,111 @@
       </c>
       <c r="J23" s="16">
         <v>5</v>
       </c>
       <c r="K23" s="17">
         <v>-6</v>
       </c>
       <c r="L23" s="17">
         <v>-32</v>
       </c>
       <c r="M23" s="16">
         <v>-5</v>
       </c>
       <c r="N23" s="27">
         <v>18</v>
       </c>
       <c r="O23" s="15">
         <v>-10</v>
       </c>
       <c r="P23" s="15">
         <v>7</v>
       </c>
       <c r="Q23" s="16">
         <v>18</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="15">
         <v>46</v>
       </c>
       <c r="C24" s="15">
         <v>-30</v>
       </c>
       <c r="D24" s="15">
         <v>-20</v>
       </c>
       <c r="E24" s="4">
         <v>-73</v>
       </c>
       <c r="F24" s="15">
         <v>-35</v>
       </c>
       <c r="G24" s="4">
         <v>-57</v>
       </c>
       <c r="H24" s="15">
         <v>-48</v>
       </c>
       <c r="I24" s="23">
         <v>-67</v>
       </c>
       <c r="J24" s="4">
         <v>-104</v>
       </c>
       <c r="K24" s="15">
         <v>-38</v>
       </c>
       <c r="L24" s="15">
         <v>-12</v>
       </c>
       <c r="M24" s="4">
         <v>33</v>
       </c>
       <c r="N24" s="27">
         <v>-43</v>
       </c>
       <c r="O24" s="15">
         <v>-5</v>
       </c>
       <c r="P24" s="15">
         <v>-41</v>
       </c>
-      <c r="Q24" s="37">
+      <c r="Q24" s="30">
         <v>-51</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="40">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="14">
         <v>-193</v>
       </c>
       <c r="C25" s="16">
         <v>-131</v>
       </c>
       <c r="D25" s="17">
         <v>-132</v>
       </c>
       <c r="E25" s="16">
         <v>-125</v>
       </c>
       <c r="F25" s="16">
         <v>-154</v>
       </c>
       <c r="G25" s="16">
         <v>-213</v>
       </c>
       <c r="H25" s="14">
         <v>-281</v>
       </c>
       <c r="I25" s="16">
@@ -1741,52 +1803,55 @@
       </c>
       <c r="J25" s="16">
         <v>-210</v>
       </c>
       <c r="K25" s="17">
         <v>-159</v>
       </c>
       <c r="L25" s="17">
         <v>-112</v>
       </c>
       <c r="M25" s="16">
         <v>-84</v>
       </c>
       <c r="N25" s="27">
         <v>-181</v>
       </c>
       <c r="O25" s="14">
         <v>-72</v>
       </c>
       <c r="P25" s="14">
         <v>-116</v>
       </c>
       <c r="Q25" s="16">
         <v>-155</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="16">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="14">
         <v>-74</v>
       </c>
       <c r="C26" s="16">
         <v>16</v>
       </c>
       <c r="D26" s="17">
         <v>-36</v>
       </c>
       <c r="E26" s="16">
         <v>-75</v>
       </c>
       <c r="F26" s="16">
         <v>-79</v>
       </c>
       <c r="G26" s="16">
         <v>-113</v>
       </c>
       <c r="H26" s="14">
         <v>-120</v>
       </c>
       <c r="I26" s="16">
@@ -1794,52 +1859,55 @@
       </c>
       <c r="J26" s="16">
         <v>-70</v>
       </c>
       <c r="K26" s="17">
         <v>-76</v>
       </c>
       <c r="L26" s="17">
         <v>-77</v>
       </c>
       <c r="M26" s="16">
         <v>-59</v>
       </c>
       <c r="N26" s="27">
         <v>-126</v>
       </c>
       <c r="O26" s="14">
         <v>-81</v>
       </c>
       <c r="P26" s="14">
         <v>-45</v>
       </c>
       <c r="Q26" s="16">
         <v>-122</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="16">
+        <v>-96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="14">
         <v>-141</v>
       </c>
       <c r="C27" s="16">
         <v>-77</v>
       </c>
       <c r="D27" s="17">
         <v>15</v>
       </c>
       <c r="E27" s="16">
         <v>-131</v>
       </c>
       <c r="F27" s="16">
         <v>-132</v>
       </c>
       <c r="G27" s="16">
         <v>-148</v>
       </c>
       <c r="H27" s="14">
         <v>-183</v>
       </c>
       <c r="I27" s="16">
@@ -1847,52 +1915,55 @@
       </c>
       <c r="J27" s="16">
         <v>-16</v>
       </c>
       <c r="K27" s="17">
         <v>-87</v>
       </c>
       <c r="L27" s="17">
         <v>-58</v>
       </c>
       <c r="M27" s="16">
         <v>-113</v>
       </c>
       <c r="N27" s="27">
         <v>-128</v>
       </c>
       <c r="O27" s="14">
         <v>-53</v>
       </c>
       <c r="P27" s="14">
         <v>-67</v>
       </c>
       <c r="Q27" s="16">
         <v>-74</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="16">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="14">
         <v>-490</v>
       </c>
       <c r="C28" s="16">
         <v>-157</v>
       </c>
       <c r="D28" s="17">
         <v>25</v>
       </c>
       <c r="E28" s="16">
         <v>-50</v>
       </c>
       <c r="F28" s="16">
         <v>-66</v>
       </c>
       <c r="G28" s="16">
         <v>-245</v>
       </c>
       <c r="H28" s="14">
         <v>-236</v>
       </c>
       <c r="I28" s="16">
@@ -1900,118 +1971,124 @@
       </c>
       <c r="J28" s="16">
         <v>-190</v>
       </c>
       <c r="K28" s="17">
         <v>-35</v>
       </c>
       <c r="L28" s="17">
         <v>-33</v>
       </c>
       <c r="M28" s="16">
         <v>-33</v>
       </c>
       <c r="N28" s="27">
         <v>-158</v>
       </c>
       <c r="O28" s="14">
         <v>-188</v>
       </c>
       <c r="P28" s="14">
         <v>-78</v>
       </c>
       <c r="Q28" s="16">
         <v>-73</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="16">
+        <v>-333</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="19">
         <v>84</v>
       </c>
       <c r="C29" s="19">
         <v>98</v>
       </c>
       <c r="D29" s="19">
         <v>-70</v>
       </c>
       <c r="E29" s="20">
         <v>58</v>
       </c>
       <c r="F29" s="19">
         <v>79</v>
       </c>
       <c r="G29" s="20">
         <v>53</v>
       </c>
       <c r="H29" s="19">
         <v>8</v>
       </c>
       <c r="I29" s="24">
         <v>38</v>
       </c>
       <c r="J29" s="20">
         <v>-53</v>
       </c>
       <c r="K29" s="25">
         <v>3</v>
       </c>
       <c r="L29" s="19">
         <v>11</v>
       </c>
       <c r="M29" s="20">
         <v>13</v>
       </c>
       <c r="N29" s="28">
         <v>17</v>
       </c>
       <c r="O29" s="19">
         <v>22</v>
       </c>
       <c r="P29" s="19">
         <v>40</v>
       </c>
-      <c r="Q29" s="38">
+      <c r="Q29" s="31">
         <v>39</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="41">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="21" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>