--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="14520" windowHeight="12792"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="28">
   <si>
     <t>Mangystau region</t>
   </si>
   <si>
     <t>Aktau c.а.</t>
   </si>
   <si>
     <t>Zhanaozen c.а.</t>
   </si>
   <si>
     <t>Beineu district</t>
   </si>
   <si>
     <t>Mangystau district</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
@@ -301,162 +301,149 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -726,117 +713,120 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T26" sqref="T26"/>
+      <selection pane="bottomLeft" activeCell="D36" sqref="D36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="34" t="s">
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="34"/>
-[...17 lines deleted...]
-    <row r="4" spans="1:18" s="3" customFormat="1" ht="10.199999999999999">
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="21"/>
+      <c r="N3" s="21"/>
+      <c r="O3" s="21"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="R3" s="21"/>
+      <c r="S3" s="21"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="11.25">
       <c r="H4" s="2"/>
-      <c r="R4" s="2" t="s">
+      <c r="R4" s="2"/>
+      <c r="S4" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="4" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="32">
+    <row r="5" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="23"/>
+      <c r="B5" s="25">
         <v>2025</v>
       </c>
-      <c r="C5" s="33"/>
-[...10 lines deleted...]
-      <c r="N5" s="32">
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="25">
         <v>2026</v>
       </c>
-      <c r="O5" s="33"/>
-[...5 lines deleted...]
-      <c r="A6" s="37"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26"/>
+      <c r="S5" s="26"/>
+    </row>
+    <row r="6" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A6" s="24"/>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -844,1251 +834,1317 @@
       </c>
       <c r="K6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="S6" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="35"/>
-[...18 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
+      <c r="R7" s="22"/>
+      <c r="S7" s="22"/>
+    </row>
+    <row r="8" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A8" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="9">
         <v>-97</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="7">
         <v>196</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="9">
         <v>237</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="7">
         <v>543</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="7">
         <v>101</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="7">
         <v>-56</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="7">
         <v>-83</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="7">
         <v>-99</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="7">
         <v>-357</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="9">
         <v>148</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="9">
         <v>74</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="7">
         <v>155</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="30">
         <v>-79</v>
       </c>
-      <c r="O8" s="8">
+      <c r="O8" s="7">
         <v>-64</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="9">
         <v>219</v>
       </c>
-      <c r="Q8" s="10">
+      <c r="Q8" s="7">
         <v>-325</v>
       </c>
-      <c r="R8" s="10">
+      <c r="R8" s="7">
         <v>-307</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="S8" s="7">
+        <v>-361</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A9" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="17">
+      <c r="B9" s="13">
         <v>831</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="11">
         <v>499</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="13">
         <v>478</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="11">
         <v>983</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="11">
         <v>558</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="11">
         <v>811</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="11">
         <v>968</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="11">
         <v>1225</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="11">
         <v>364</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="13">
         <v>592</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="13">
         <v>537</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="11">
         <v>548</v>
       </c>
-      <c r="N9" s="4">
+      <c r="N9" s="31">
         <v>617</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="11">
         <v>327</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P9" s="13">
         <v>562</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="Q9" s="11">
         <v>164</v>
       </c>
-      <c r="R9" s="16">
+      <c r="R9" s="11">
         <v>371</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="S9" s="11">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A10" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="17">
+      <c r="B10" s="13">
         <v>-81</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="11">
         <v>-61</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="13">
         <v>-30</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="11">
         <v>-85</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="11">
         <v>-97</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="11">
         <v>-150</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="11">
         <v>-229</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="11">
         <v>-354</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="11">
         <v>-202</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="13">
         <v>-92</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="13">
         <v>-150</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="11">
         <v>-98</v>
       </c>
-      <c r="N10" s="4">
+      <c r="N10" s="31">
         <v>-79</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="11">
         <v>-15</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="13">
         <v>-89</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="Q10" s="11">
         <v>-113</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R10" s="11">
         <v>-152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="S10" s="11">
+        <v>-136</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A11" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="13">
         <v>-193</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="11">
         <v>-131</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="13">
         <v>-132</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="11">
         <v>-125</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="11">
         <v>-154</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="11">
         <v>-213</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="11">
         <v>-281</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="11">
         <v>-294</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="11">
         <v>-210</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="13">
         <v>-159</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="13">
         <v>-112</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="11">
         <v>-84</v>
       </c>
-      <c r="N11" s="4">
+      <c r="N11" s="31">
         <v>-181</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="11">
         <v>-72</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="13">
         <v>-116</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="Q11" s="11">
         <v>-155</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="11">
         <v>-108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="S11" s="11">
+        <v>-263</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A12" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="13">
         <v>-74</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="11">
         <v>16</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="13">
         <v>-36</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="11">
         <v>-75</v>
       </c>
-      <c r="F12" s="16">
+      <c r="F12" s="11">
         <v>-79</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="11">
         <v>-113</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="11">
         <v>-120</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="11">
         <v>-148</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="11">
         <v>-70</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="13">
         <v>-76</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="13">
         <v>-77</v>
       </c>
-      <c r="M12" s="16">
+      <c r="M12" s="11">
         <v>-59</v>
       </c>
-      <c r="N12" s="4">
+      <c r="N12" s="31">
         <v>-126</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O12" s="11">
         <v>-81</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="13">
         <v>-45</v>
       </c>
-      <c r="Q12" s="16">
+      <c r="Q12" s="11">
         <v>-122</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R12" s="11">
         <v>-96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="S12" s="11">
+        <v>-123</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A13" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="13">
         <v>-141</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="11">
         <v>-77</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="13">
         <v>15</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E13" s="11">
         <v>-131</v>
       </c>
-      <c r="F13" s="16">
+      <c r="F13" s="11">
         <v>-132</v>
       </c>
-      <c r="G13" s="16">
+      <c r="G13" s="11">
         <v>-148</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="11">
         <v>-183</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="11">
         <v>-267</v>
       </c>
-      <c r="J13" s="16">
+      <c r="J13" s="11">
         <v>-16</v>
       </c>
-      <c r="K13" s="17">
+      <c r="K13" s="13">
         <v>-87</v>
       </c>
-      <c r="L13" s="17">
+      <c r="L13" s="13">
         <v>-58</v>
       </c>
-      <c r="M13" s="16">
+      <c r="M13" s="11">
         <v>-113</v>
       </c>
-      <c r="N13" s="4">
+      <c r="N13" s="31">
         <v>-128</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O13" s="11">
         <v>-53</v>
       </c>
-      <c r="P13" s="17">
+      <c r="P13" s="13">
         <v>-67</v>
       </c>
-      <c r="Q13" s="16">
+      <c r="Q13" s="11">
         <v>-74</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R13" s="11">
         <v>-23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="S13" s="11">
+        <v>-132</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A14" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="13">
         <v>-490</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="11">
         <v>-157</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="13">
         <v>25</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="11">
         <v>-50</v>
       </c>
-      <c r="F14" s="16">
+      <c r="F14" s="11">
         <v>-66</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="11">
         <v>-245</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="11">
         <v>-236</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="11">
         <v>-239</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="11">
         <v>-190</v>
       </c>
-      <c r="K14" s="17">
+      <c r="K14" s="13">
         <v>-35</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="13">
         <v>-33</v>
       </c>
-      <c r="M14" s="16">
+      <c r="M14" s="11">
         <v>-33</v>
       </c>
-      <c r="N14" s="4">
+      <c r="N14" s="31">
         <v>-158</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O14" s="11">
         <v>-188</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P14" s="13">
         <v>-78</v>
       </c>
-      <c r="Q14" s="16">
+      <c r="Q14" s="11">
         <v>-73</v>
       </c>
-      <c r="R14" s="16">
+      <c r="R14" s="11">
         <v>-333</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="S14" s="11">
+        <v>-611</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A15" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="13">
         <v>51</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="11">
         <v>107</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="13">
         <v>-83</v>
       </c>
-      <c r="E15" s="16">
+      <c r="E15" s="11">
         <v>26</v>
       </c>
-      <c r="F15" s="16">
+      <c r="F15" s="11">
         <v>71</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="11">
         <v>2</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="11">
         <v>-2</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="11">
         <v>-22</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J15" s="11">
         <v>-33</v>
       </c>
-      <c r="K15" s="17">
+      <c r="K15" s="13">
         <v>5</v>
       </c>
-      <c r="L15" s="17">
+      <c r="L15" s="13">
         <v>-33</v>
       </c>
-      <c r="M15" s="16">
+      <c r="M15" s="11">
         <v>-6</v>
       </c>
-      <c r="N15" s="4">
+      <c r="N15" s="31">
         <v>-24</v>
       </c>
-      <c r="O15" s="14">
+      <c r="O15" s="11">
         <v>18</v>
       </c>
-      <c r="P15" s="17">
+      <c r="P15" s="13">
         <v>52</v>
       </c>
-      <c r="Q15" s="16">
+      <c r="Q15" s="11">
         <v>48</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R15" s="11">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="38" t="s">
+      <c r="S15" s="11">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A16" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="38"/>
-[...18 lines deleted...]
-      <c r="A17" s="7" t="s">
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="20"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="20"/>
+      <c r="N16" s="20"/>
+      <c r="O16" s="20"/>
+      <c r="P16" s="20"/>
+      <c r="Q16" s="20"/>
+      <c r="R16" s="20"/>
+      <c r="S16" s="20"/>
+    </row>
+    <row r="17" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A17" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17" s="8">
         <v>658</v>
       </c>
-      <c r="C17" s="9">
+      <c r="C17" s="8">
         <v>489</v>
       </c>
-      <c r="D17" s="9">
+      <c r="D17" s="8">
         <v>460</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="30">
         <v>967</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F17" s="8">
         <v>531</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G17" s="30">
         <v>675</v>
       </c>
-      <c r="H17" s="9">
+      <c r="H17" s="8">
         <v>780</v>
       </c>
-      <c r="I17" s="22">
+      <c r="I17" s="16">
         <v>905</v>
       </c>
-      <c r="J17" s="12">
+      <c r="J17" s="30">
         <v>281</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K17" s="8">
         <v>546</v>
       </c>
-      <c r="L17" s="9">
+      <c r="L17" s="8">
         <v>387</v>
       </c>
-      <c r="M17" s="12">
+      <c r="M17" s="30">
         <v>403</v>
       </c>
-      <c r="N17" s="12">
+      <c r="N17" s="30">
         <v>522</v>
       </c>
-      <c r="O17" s="9">
+      <c r="O17" s="8">
         <v>323</v>
       </c>
-      <c r="P17" s="9">
+      <c r="P17" s="8">
         <v>519</v>
       </c>
-      <c r="Q17" s="29">
+      <c r="Q17" s="32">
         <v>93</v>
       </c>
-      <c r="R17" s="39">
+      <c r="R17" s="8">
         <v>238</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="13" t="s">
+      <c r="S17" s="7">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A18" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="14">
+      <c r="B18" s="11">
         <v>818</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="11">
         <v>511</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="13">
         <v>483</v>
       </c>
-      <c r="E18" s="16">
+      <c r="E18" s="11">
         <v>1011</v>
       </c>
-      <c r="F18" s="16">
+      <c r="F18" s="11">
         <v>601</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G18" s="11">
         <v>819</v>
       </c>
-      <c r="H18" s="14">
+      <c r="H18" s="11">
         <v>971</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I18" s="11">
         <v>1252</v>
       </c>
-      <c r="J18" s="16">
+      <c r="J18" s="11">
         <v>359</v>
       </c>
-      <c r="K18" s="17">
+      <c r="K18" s="13">
         <v>598</v>
       </c>
-      <c r="L18" s="14">
+      <c r="L18" s="11">
         <v>569</v>
       </c>
-      <c r="M18" s="16">
+      <c r="M18" s="11">
         <v>553</v>
       </c>
-      <c r="N18" s="4">
+      <c r="N18" s="31">
         <v>599</v>
       </c>
-      <c r="O18" s="14">
+      <c r="O18" s="11">
         <v>337</v>
       </c>
-      <c r="P18" s="14">
+      <c r="P18" s="11">
         <v>555</v>
       </c>
-      <c r="Q18" s="16">
+      <c r="Q18" s="11">
         <v>146</v>
       </c>
-      <c r="R18" s="16">
+      <c r="R18" s="11">
         <v>364</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="13" t="s">
+      <c r="S18" s="11">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A19" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="14">
+      <c r="B19" s="11">
         <v>-127</v>
       </c>
-      <c r="C19" s="16">
+      <c r="C19" s="11">
         <v>-31</v>
       </c>
-      <c r="D19" s="17">
+      <c r="D19" s="13">
         <v>-10</v>
       </c>
-      <c r="E19" s="16">
+      <c r="E19" s="11">
         <v>-12</v>
       </c>
-      <c r="F19" s="16">
+      <c r="F19" s="11">
         <v>-62</v>
       </c>
-      <c r="G19" s="16">
+      <c r="G19" s="11">
         <v>-93</v>
       </c>
-      <c r="H19" s="14">
+      <c r="H19" s="11">
         <v>-181</v>
       </c>
-      <c r="I19" s="16">
+      <c r="I19" s="11">
         <v>-287</v>
       </c>
-      <c r="J19" s="16">
+      <c r="J19" s="11">
         <v>-98</v>
       </c>
-      <c r="K19" s="17">
+      <c r="K19" s="13">
         <v>-54</v>
       </c>
-      <c r="L19" s="14">
+      <c r="L19" s="11">
         <v>-138</v>
       </c>
-      <c r="M19" s="16">
+      <c r="M19" s="11">
         <v>-131</v>
       </c>
-      <c r="N19" s="4">
+      <c r="N19" s="31">
         <v>-36</v>
       </c>
-      <c r="O19" s="14">
+      <c r="O19" s="11">
         <v>-10</v>
       </c>
-      <c r="P19" s="14">
+      <c r="P19" s="11">
         <v>-48</v>
       </c>
-      <c r="Q19" s="16">
+      <c r="Q19" s="11">
         <v>-62</v>
       </c>
-      <c r="R19" s="16">
+      <c r="R19" s="11">
         <v>-111</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="S19" s="11">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A20" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="14">
+      <c r="B20" s="11">
         <v>-33</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C20" s="11">
         <v>9</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="13">
         <v>-13</v>
       </c>
-      <c r="E20" s="16">
+      <c r="E20" s="11">
         <v>-32</v>
       </c>
-      <c r="F20" s="16">
+      <c r="F20" s="11">
         <v>-8</v>
       </c>
-      <c r="G20" s="16">
+      <c r="G20" s="11">
         <v>-51</v>
       </c>
-      <c r="H20" s="14">
+      <c r="H20" s="11">
         <v>-10</v>
       </c>
-      <c r="I20" s="16">
+      <c r="I20" s="11">
         <v>-60</v>
       </c>
-      <c r="J20" s="16">
+      <c r="J20" s="11">
         <v>20</v>
       </c>
-      <c r="K20" s="17">
+      <c r="K20" s="13">
         <v>2</v>
       </c>
-      <c r="L20" s="14">
+      <c r="L20" s="11">
         <v>-44</v>
       </c>
-      <c r="M20" s="16">
+      <c r="M20" s="11">
         <v>-19</v>
       </c>
-      <c r="N20" s="4">
+      <c r="N20" s="31">
         <v>-41</v>
       </c>
-      <c r="O20" s="14">
+      <c r="O20" s="11">
         <v>-4</v>
       </c>
-      <c r="P20" s="14">
+      <c r="P20" s="11">
         <v>12</v>
       </c>
-      <c r="Q20" s="16">
+      <c r="Q20" s="11">
         <v>9</v>
       </c>
-      <c r="R20" s="16">
+      <c r="R20" s="11">
         <v>-15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="38" t="s">
+      <c r="S20" s="11">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A21" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="38"/>
-[...18 lines deleted...]
-      <c r="A22" s="7" t="s">
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+      <c r="P21" s="20"/>
+      <c r="Q21" s="20"/>
+      <c r="R21" s="20"/>
+      <c r="S21" s="20"/>
+    </row>
+    <row r="22" spans="1:19" s="10" customFormat="1" ht="11.25">
+      <c r="A22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B22" s="9">
+      <c r="B22" s="8">
         <v>-755</v>
       </c>
-      <c r="C22" s="9">
+      <c r="C22" s="8">
         <v>-293</v>
       </c>
-      <c r="D22" s="9">
+      <c r="D22" s="8">
         <v>-223</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="30">
         <v>-424</v>
       </c>
-      <c r="F22" s="9">
+      <c r="F22" s="8">
         <v>-430</v>
       </c>
-      <c r="G22" s="12">
+      <c r="G22" s="30">
         <v>-731</v>
       </c>
-      <c r="H22" s="9">
+      <c r="H22" s="8">
         <v>-863</v>
       </c>
-      <c r="I22" s="22">
+      <c r="I22" s="16">
         <v>-1004</v>
       </c>
-      <c r="J22" s="12">
+      <c r="J22" s="30">
         <v>-638</v>
       </c>
-      <c r="K22" s="9">
+      <c r="K22" s="8">
         <v>-398</v>
       </c>
-      <c r="L22" s="9">
+      <c r="L22" s="8">
         <v>-313</v>
       </c>
-      <c r="M22" s="12">
+      <c r="M22" s="30">
         <v>-248</v>
       </c>
-      <c r="N22" s="26">
+      <c r="N22" s="33">
         <v>-601</v>
       </c>
-      <c r="O22" s="9">
+      <c r="O22" s="8">
         <v>-387</v>
       </c>
-      <c r="P22" s="9">
+      <c r="P22" s="8">
         <v>-300</v>
       </c>
-      <c r="Q22" s="29">
+      <c r="Q22" s="32">
         <v>-418</v>
       </c>
-      <c r="R22" s="39">
+      <c r="R22" s="8">
         <v>-545</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="13" t="s">
+      <c r="S22" s="7">
+        <v>-1189</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A23" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="14">
+      <c r="B23" s="11">
         <v>13</v>
       </c>
-      <c r="C23" s="16">
+      <c r="C23" s="11">
         <v>-12</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="13">
         <v>-5</v>
       </c>
-      <c r="E23" s="16">
+      <c r="E23" s="11">
         <v>-28</v>
       </c>
-      <c r="F23" s="16">
+      <c r="F23" s="11">
         <v>-43</v>
       </c>
-      <c r="G23" s="16">
+      <c r="G23" s="11">
         <v>-8</v>
       </c>
-      <c r="H23" s="14">
+      <c r="H23" s="11">
         <v>-3</v>
       </c>
-      <c r="I23" s="16">
+      <c r="I23" s="11">
         <v>-27</v>
       </c>
-      <c r="J23" s="16">
+      <c r="J23" s="11">
         <v>5</v>
       </c>
-      <c r="K23" s="17">
+      <c r="K23" s="13">
         <v>-6</v>
       </c>
-      <c r="L23" s="17">
+      <c r="L23" s="13">
         <v>-32</v>
       </c>
-      <c r="M23" s="16">
+      <c r="M23" s="11">
         <v>-5</v>
       </c>
-      <c r="N23" s="27">
+      <c r="N23" s="34">
         <v>18</v>
       </c>
-      <c r="O23" s="15">
+      <c r="O23" s="12">
         <v>-10</v>
       </c>
-      <c r="P23" s="15">
+      <c r="P23" s="12">
         <v>7</v>
       </c>
-      <c r="Q23" s="16">
+      <c r="Q23" s="11">
         <v>18</v>
       </c>
-      <c r="R23" s="16">
+      <c r="R23" s="11">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="13" t="s">
+      <c r="S23" s="11">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A24" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="15">
+      <c r="B24" s="12">
         <v>46</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C24" s="12">
         <v>-30</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="12">
         <v>-20</v>
       </c>
-      <c r="E24" s="4">
+      <c r="E24" s="31">
         <v>-73</v>
       </c>
-      <c r="F24" s="15">
+      <c r="F24" s="12">
         <v>-35</v>
       </c>
-      <c r="G24" s="4">
+      <c r="G24" s="31">
         <v>-57</v>
       </c>
-      <c r="H24" s="15">
+      <c r="H24" s="12">
         <v>-48</v>
       </c>
-      <c r="I24" s="23">
+      <c r="I24" s="17">
         <v>-67</v>
       </c>
-      <c r="J24" s="4">
+      <c r="J24" s="31">
         <v>-104</v>
       </c>
-      <c r="K24" s="15">
+      <c r="K24" s="12">
         <v>-38</v>
       </c>
-      <c r="L24" s="15">
+      <c r="L24" s="12">
         <v>-12</v>
       </c>
-      <c r="M24" s="4">
+      <c r="M24" s="31">
         <v>33</v>
       </c>
-      <c r="N24" s="27">
+      <c r="N24" s="34">
         <v>-43</v>
       </c>
-      <c r="O24" s="15">
+      <c r="O24" s="12">
         <v>-5</v>
       </c>
-      <c r="P24" s="15">
+      <c r="P24" s="12">
         <v>-41</v>
       </c>
-      <c r="Q24" s="30">
+      <c r="Q24" s="35">
         <v>-51</v>
       </c>
-      <c r="R24" s="40">
+      <c r="R24" s="12">
         <v>-41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="13" t="s">
+      <c r="S24" s="11">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A25" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="14">
+      <c r="B25" s="11">
         <v>-193</v>
       </c>
-      <c r="C25" s="16">
+      <c r="C25" s="11">
         <v>-131</v>
       </c>
-      <c r="D25" s="17">
+      <c r="D25" s="13">
         <v>-132</v>
       </c>
-      <c r="E25" s="16">
+      <c r="E25" s="11">
         <v>-125</v>
       </c>
-      <c r="F25" s="16">
+      <c r="F25" s="11">
         <v>-154</v>
       </c>
-      <c r="G25" s="16">
+      <c r="G25" s="11">
         <v>-213</v>
       </c>
-      <c r="H25" s="14">
+      <c r="H25" s="11">
         <v>-281</v>
       </c>
-      <c r="I25" s="16">
+      <c r="I25" s="11">
         <v>-294</v>
       </c>
-      <c r="J25" s="16">
+      <c r="J25" s="11">
         <v>-210</v>
       </c>
-      <c r="K25" s="17">
+      <c r="K25" s="13">
         <v>-159</v>
       </c>
-      <c r="L25" s="17">
+      <c r="L25" s="13">
         <v>-112</v>
       </c>
-      <c r="M25" s="16">
+      <c r="M25" s="11">
         <v>-84</v>
       </c>
-      <c r="N25" s="27">
+      <c r="N25" s="34">
         <v>-181</v>
       </c>
-      <c r="O25" s="14">
+      <c r="O25" s="11">
         <v>-72</v>
       </c>
-      <c r="P25" s="14">
+      <c r="P25" s="11">
         <v>-116</v>
       </c>
-      <c r="Q25" s="16">
+      <c r="Q25" s="11">
         <v>-155</v>
       </c>
-      <c r="R25" s="16">
+      <c r="R25" s="11">
         <v>-108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="13" t="s">
+      <c r="S25" s="11">
+        <v>-263</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A26" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="14">
+      <c r="B26" s="11">
         <v>-74</v>
       </c>
-      <c r="C26" s="16">
+      <c r="C26" s="11">
         <v>16</v>
       </c>
-      <c r="D26" s="17">
+      <c r="D26" s="13">
         <v>-36</v>
       </c>
-      <c r="E26" s="16">
+      <c r="E26" s="11">
         <v>-75</v>
       </c>
-      <c r="F26" s="16">
+      <c r="F26" s="11">
         <v>-79</v>
       </c>
-      <c r="G26" s="16">
+      <c r="G26" s="11">
         <v>-113</v>
       </c>
-      <c r="H26" s="14">
+      <c r="H26" s="11">
         <v>-120</v>
       </c>
-      <c r="I26" s="16">
+      <c r="I26" s="11">
         <v>-148</v>
       </c>
-      <c r="J26" s="16">
+      <c r="J26" s="11">
         <v>-70</v>
       </c>
-      <c r="K26" s="17">
+      <c r="K26" s="13">
         <v>-76</v>
       </c>
-      <c r="L26" s="17">
+      <c r="L26" s="13">
         <v>-77</v>
       </c>
-      <c r="M26" s="16">
+      <c r="M26" s="11">
         <v>-59</v>
       </c>
-      <c r="N26" s="27">
+      <c r="N26" s="34">
         <v>-126</v>
       </c>
-      <c r="O26" s="14">
+      <c r="O26" s="11">
         <v>-81</v>
       </c>
-      <c r="P26" s="14">
+      <c r="P26" s="11">
         <v>-45</v>
       </c>
-      <c r="Q26" s="16">
+      <c r="Q26" s="11">
         <v>-122</v>
       </c>
-      <c r="R26" s="16">
+      <c r="R26" s="11">
         <v>-96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="13" t="s">
+      <c r="S26" s="11">
+        <v>-123</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A27" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="14">
+      <c r="B27" s="11">
         <v>-141</v>
       </c>
-      <c r="C27" s="16">
+      <c r="C27" s="11">
         <v>-77</v>
       </c>
-      <c r="D27" s="17">
+      <c r="D27" s="13">
         <v>15</v>
       </c>
-      <c r="E27" s="16">
+      <c r="E27" s="11">
         <v>-131</v>
       </c>
-      <c r="F27" s="16">
+      <c r="F27" s="11">
         <v>-132</v>
       </c>
-      <c r="G27" s="16">
+      <c r="G27" s="11">
         <v>-148</v>
       </c>
-      <c r="H27" s="14">
+      <c r="H27" s="11">
         <v>-183</v>
       </c>
-      <c r="I27" s="16">
+      <c r="I27" s="11">
         <v>-267</v>
       </c>
-      <c r="J27" s="16">
+      <c r="J27" s="11">
         <v>-16</v>
       </c>
-      <c r="K27" s="17">
+      <c r="K27" s="13">
         <v>-87</v>
       </c>
-      <c r="L27" s="17">
+      <c r="L27" s="13">
         <v>-58</v>
       </c>
-      <c r="M27" s="16">
+      <c r="M27" s="11">
         <v>-113</v>
       </c>
-      <c r="N27" s="27">
+      <c r="N27" s="34">
         <v>-128</v>
       </c>
-      <c r="O27" s="14">
+      <c r="O27" s="11">
         <v>-53</v>
       </c>
-      <c r="P27" s="14">
+      <c r="P27" s="11">
         <v>-67</v>
       </c>
-      <c r="Q27" s="16">
+      <c r="Q27" s="11">
         <v>-74</v>
       </c>
-      <c r="R27" s="16">
+      <c r="R27" s="11">
         <v>-23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="13" t="s">
+      <c r="S27" s="11">
+        <v>-132</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A28" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="14">
+      <c r="B28" s="11">
         <v>-490</v>
       </c>
-      <c r="C28" s="16">
+      <c r="C28" s="11">
         <v>-157</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D28" s="13">
         <v>25</v>
       </c>
-      <c r="E28" s="16">
+      <c r="E28" s="11">
         <v>-50</v>
       </c>
-      <c r="F28" s="16">
+      <c r="F28" s="11">
         <v>-66</v>
       </c>
-      <c r="G28" s="16">
+      <c r="G28" s="11">
         <v>-245</v>
       </c>
-      <c r="H28" s="14">
+      <c r="H28" s="11">
         <v>-236</v>
       </c>
-      <c r="I28" s="16">
+      <c r="I28" s="11">
         <v>-239</v>
       </c>
-      <c r="J28" s="16">
+      <c r="J28" s="11">
         <v>-190</v>
       </c>
-      <c r="K28" s="17">
+      <c r="K28" s="13">
         <v>-35</v>
       </c>
-      <c r="L28" s="17">
+      <c r="L28" s="13">
         <v>-33</v>
       </c>
-      <c r="M28" s="16">
+      <c r="M28" s="11">
         <v>-33</v>
       </c>
-      <c r="N28" s="27">
+      <c r="N28" s="34">
         <v>-158</v>
       </c>
-      <c r="O28" s="14">
+      <c r="O28" s="11">
         <v>-188</v>
       </c>
-      <c r="P28" s="14">
+      <c r="P28" s="11">
         <v>-78</v>
       </c>
-      <c r="Q28" s="16">
+      <c r="Q28" s="11">
         <v>-73</v>
       </c>
-      <c r="R28" s="16">
+      <c r="R28" s="11">
         <v>-333</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="18" t="s">
+      <c r="S28" s="11">
+        <v>-611</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A29" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="19">
+      <c r="B29" s="14">
         <v>84</v>
       </c>
-      <c r="C29" s="19">
+      <c r="C29" s="14">
         <v>98</v>
       </c>
-      <c r="D29" s="19">
+      <c r="D29" s="14">
         <v>-70</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E29" s="36">
         <v>58</v>
       </c>
-      <c r="F29" s="19">
+      <c r="F29" s="14">
         <v>79</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="36">
         <v>53</v>
       </c>
-      <c r="H29" s="19">
+      <c r="H29" s="14">
         <v>8</v>
       </c>
-      <c r="I29" s="24">
+      <c r="I29" s="18">
         <v>38</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="36">
         <v>-53</v>
       </c>
-      <c r="K29" s="25">
+      <c r="K29" s="19">
         <v>3</v>
       </c>
-      <c r="L29" s="19">
+      <c r="L29" s="14">
         <v>11</v>
       </c>
-      <c r="M29" s="20">
+      <c r="M29" s="36">
         <v>13</v>
       </c>
-      <c r="N29" s="28">
+      <c r="N29" s="37">
         <v>17</v>
       </c>
-      <c r="O29" s="19">
+      <c r="O29" s="14">
         <v>22</v>
       </c>
-      <c r="P29" s="19">
+      <c r="P29" s="14">
         <v>40</v>
       </c>
-      <c r="Q29" s="31">
+      <c r="Q29" s="38">
         <v>39</v>
       </c>
-      <c r="R29" s="41">
+      <c r="R29" s="14">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="21" t="s">
+      <c r="S29" s="37">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="4" customFormat="1" ht="11.25">
+      <c r="A30" s="15" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:R7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>