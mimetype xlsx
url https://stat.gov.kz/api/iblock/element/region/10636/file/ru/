--- v3 (2026-06-19)
+++ v4 (2026-10-25)
@@ -1,70 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.shaikhislyamova\Desktop\ДЛЯ РУКОВОДСТВА\ДИНАМИКА 2026г\ИНВЕСТИЦИИ\Инвестиции в основной капитал\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.shaikhislyamova\Desktop\ДЛЯ РУКОВОДСТВА\СЕНТЯБРЬ\Динамика 2026\Инвестиции\Инвестиции в основной капитал рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="450" windowWidth="14115" windowHeight="11370" tabRatio="593"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20790" windowHeight="10110" tabRatio="593"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="По районам" sheetId="2" r:id="rId3"/>
+    <sheet name="Метаданные 161101" sheetId="6" r:id="rId1"/>
+    <sheet name="Метаданные 161201" sheetId="5" r:id="rId2"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId3"/>
+    <sheet name="Показатель_161101,161201" sheetId="1" r:id="rId4"/>
+    <sheet name="Показатель_161101_161201" sheetId="3" r:id="rId5"/>
+    <sheet name="Показатель 161101_161201" sheetId="2" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="87">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -88,115 +94,257 @@
   <si>
     <t>в % к предыдущему месяцу текущего года</t>
   </si>
   <si>
     <t>108,0</t>
   </si>
   <si>
     <t>122,8</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>район Алматы</t>
   </si>
   <si>
     <t>район Есиль</t>
   </si>
   <si>
     <t>район Сарыарка</t>
   </si>
   <si>
-    <t>район Байконыр</t>
-[...7 lines deleted...]
-  <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>(январь-май 2026 г.)</t>
-[...2 lines deleted...]
-    <t>в % к  январю-маю 2025 г.</t>
+    <t>город Астана</t>
+  </si>
+  <si>
+    <t>район Байқоңыр</t>
+  </si>
+  <si>
+    <t>район Нұра</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Индексы физического объема инвестиций в основной капитал</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">в процентах </t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Отражает изменение объема инвестиций в динамике и определяется как отношение объемов инвестиций анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен)</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Статистические информация об инвестициях в основной капитал формируется на основе общегосударственных статистических наблюдений месячной, квартальной и годовой периодичности.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде вложение в основной капитал независимо от численности работающих и вида экономической деятельности, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Вложения средств с целью получения инвесторами экономического, социального или экологического эффекта в случае нового строительства, а также расширения, реконструкции и модернизации объектов (которые приводят к увеличению первоначальной стоимости объекта), приобретения машин, оборудования, транспортных средств, затрат на формирование основного стада, многолетние насаждения и т.д.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики строительства и инвестиций </t>
+  </si>
+  <si>
+    <t>+7 717 2 32 42 10</t>
+  </si>
+  <si>
+    <t>ka.burkitbaev@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>С января 2016 года</t>
+  </si>
+  <si>
+    <t>Буркитбаев К.К.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/19/</t>
+  </si>
+  <si>
+    <t>16.10.2026 г.</t>
+  </si>
+  <si>
+    <t>К соответствующему периоду прошлого года,  в процентах</t>
+  </si>
+  <si>
+    <t>миллион теңге</t>
+  </si>
+  <si>
+    <t>(январь-сентябрь 2026 г.)</t>
+  </si>
+  <si>
+    <t>17.11.2026 г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519591/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -205,64 +353,141 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -390,83 +615,69 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...8 lines deleted...]
-      <bottom style="medium">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -479,148 +690,258 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -865,166 +1186,619 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ka.burkitbaev@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ka.burkitbaev@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F17" sqref="F17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="53.28515625" customWidth="1"/>
+    <col min="2" max="2" width="96.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="57"/>
+      <c r="B1" s="57"/>
+    </row>
+    <row r="2" spans="1:13" s="44" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="45">
+        <v>161101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="44" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A3" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="44" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="46" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="44" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A5" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="44" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A6" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="48" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="44" customFormat="1" ht="69.75" customHeight="1">
+      <c r="A7" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="49" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="44" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A8" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="44" customFormat="1" ht="28.15" customHeight="1">
+      <c r="A9" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="49" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="44" customFormat="1" ht="65.25" customHeight="1">
+      <c r="A10" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="49" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="44" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A11" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="50"/>
+      <c r="M11" s="51"/>
+    </row>
+    <row r="12" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A12" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="51"/>
+    </row>
+    <row r="13" spans="1:13" s="44" customFormat="1" ht="16.899999999999999" customHeight="1">
+      <c r="A13" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>63</v>
+      </c>
+      <c r="M13" s="51"/>
+    </row>
+    <row r="14" spans="1:13" s="44" customFormat="1" ht="18" customHeight="1">
+      <c r="A14" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="54" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="51"/>
+    </row>
+    <row r="15" spans="1:13" s="44" customFormat="1" ht="16.899999999999999" customHeight="1">
+      <c r="A15" s="74" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="M15" s="51"/>
+    </row>
+    <row r="16" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A16" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="58" t="s">
+        <v>81</v>
+      </c>
+      <c r="M16" s="55"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1">
+      <c r="A17" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="M17" s="56"/>
+    </row>
+    <row r="18" spans="1:13" ht="13.9" customHeight="1">
+      <c r="A18" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="M18" s="55"/>
+    </row>
+    <row r="19" spans="1:13" ht="14.45" customHeight="1">
+      <c r="A19" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="56"/>
+    </row>
+    <row r="20" spans="1:13" ht="14.45" customHeight="1">
+      <c r="A20" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="M20" s="55"/>
+    </row>
+    <row r="21" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A21" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>77</v>
+      </c>
+      <c r="M21" s="56"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:M21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="59.42578125" customWidth="1"/>
+    <col min="2" max="2" width="62.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" s="44" customFormat="1">
+      <c r="A2" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="43">
+        <v>161201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="44" customFormat="1">
+      <c r="A3" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="44" customFormat="1">
+      <c r="A4" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="46" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="44" customFormat="1">
+      <c r="A5" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="44" customFormat="1">
+      <c r="A6" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="48" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="44" customFormat="1" ht="51">
+      <c r="A7" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="49" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="44" customFormat="1">
+      <c r="A8" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="44" customFormat="1" ht="38.25">
+      <c r="A9" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="49" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="44" customFormat="1" ht="89.25">
+      <c r="A10" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="49" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="44" customFormat="1">
+      <c r="A11" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="50"/>
+      <c r="M11" s="51"/>
+    </row>
+    <row r="12" spans="1:13" s="44" customFormat="1">
+      <c r="A12" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="51"/>
+    </row>
+    <row r="13" spans="1:13" s="44" customFormat="1">
+      <c r="A13" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>63</v>
+      </c>
+      <c r="M13" s="51"/>
+    </row>
+    <row r="14" spans="1:13" s="44" customFormat="1">
+      <c r="A14" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="54" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="51"/>
+    </row>
+    <row r="15" spans="1:13" s="44" customFormat="1">
+      <c r="A15" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="M15" s="51"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="58" t="s">
+        <v>81</v>
+      </c>
+      <c r="M16" s="55"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="M17" s="56"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="M18" s="55"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>79</v>
+      </c>
+      <c r="M19" s="56"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="M20" s="55"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>77</v>
+      </c>
+      <c r="M21" s="56"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="113.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" s="1" customFormat="1">
+      <c r="B6" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="1" customFormat="1">
+      <c r="B7" s="39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="1" customFormat="1">
+      <c r="B8" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="1" customFormat="1">
+      <c r="B9" s="39" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="1" customFormat="1">
+      <c r="B10" s="39" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" s="1" customFormat="1">
+      <c r="B12" s="40" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="41" t="s">
+        <v>44</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="F41" sqref="F41"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M45" sqref="M45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="97" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="55"/>
-[...10 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="97"/>
+      <c r="M1" s="97"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="49"/>
-      <c r="B2" s="47" t="s">
+      <c r="A2" s="91"/>
+      <c r="B2" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47" t="s">
+      <c r="C2" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="47" t="s">
+      <c r="D2" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="47" t="s">
+      <c r="E2" s="89" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="47" t="s">
+      <c r="F2" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="47" t="s">
+      <c r="G2" s="89" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="47" t="s">
+      <c r="H2" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="47" t="s">
+      <c r="I2" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="47" t="s">
+      <c r="J2" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="47" t="s">
+      <c r="K2" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="47" t="s">
+      <c r="L2" s="89" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="47" t="s">
+      <c r="M2" s="89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="9" customHeight="1" thickBot="1">
-      <c r="A3" s="50"/>
-[...11 lines deleted...]
-      <c r="M3" s="48"/>
+      <c r="A3" s="92"/>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="90"/>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="93" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="52"/>
-[...2 lines deleted...]
-      <c r="E4" s="52"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="94"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="6">
         <v>2016</v>
       </c>
       <c r="B5" s="7">
         <v>16134</v>
       </c>
       <c r="C5" s="8">
         <v>25518</v>
       </c>
       <c r="D5" s="7">
         <v>39197</v>
       </c>
       <c r="E5" s="7">
         <v>59422</v>
       </c>
@@ -1410,92 +2184,100 @@
         <v>195344</v>
       </c>
       <c r="J14" s="9">
         <v>286601.2</v>
       </c>
       <c r="K14" s="9">
         <v>267426</v>
       </c>
       <c r="L14" s="9">
         <v>208955</v>
       </c>
       <c r="M14" s="9">
         <v>355134</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="12">
         <v>2026</v>
       </c>
       <c r="B15" s="9">
         <v>100714</v>
       </c>
       <c r="C15" s="9">
         <v>167146</v>
       </c>
-      <c r="D15" s="39">
-[...2 lines deleted...]
-      <c r="E15" s="39">
+      <c r="D15" s="35">
+        <v>145876</v>
+      </c>
+      <c r="E15" s="35">
         <v>174229</v>
       </c>
       <c r="F15" s="9">
         <v>245582</v>
       </c>
-      <c r="G15" s="9"/>
-[...2 lines deleted...]
-      <c r="J15" s="9"/>
+      <c r="G15" s="9">
+        <v>251471</v>
+      </c>
+      <c r="H15" s="9">
+        <v>209658</v>
+      </c>
+      <c r="I15" s="9">
+        <v>220546</v>
+      </c>
+      <c r="J15" s="9">
+        <v>364168</v>
+      </c>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" s="5" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A16" s="46" t="s">
+      <c r="A16" s="88" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="46"/>
-[...10 lines deleted...]
-      <c r="M16" s="46"/>
+      <c r="B16" s="88"/>
+      <c r="C16" s="88"/>
+      <c r="D16" s="88"/>
+      <c r="E16" s="88"/>
+      <c r="F16" s="88"/>
+      <c r="G16" s="88"/>
+      <c r="H16" s="88"/>
+      <c r="I16" s="88"/>
+      <c r="J16" s="88"/>
+      <c r="K16" s="88"/>
+      <c r="L16" s="88"/>
+      <c r="M16" s="88"/>
     </row>
     <row r="17" spans="1:13" s="5" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A17" s="43" t="s">
+      <c r="A17" s="85" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="44"/>
-[...2 lines deleted...]
-      <c r="E17" s="45"/>
+      <c r="B17" s="86"/>
+      <c r="C17" s="86"/>
+      <c r="D17" s="86"/>
+      <c r="E17" s="87"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="6">
         <v>2016</v>
       </c>
       <c r="B18" s="15">
         <v>14.2</v>
       </c>
       <c r="C18" s="16">
         <v>157.5</v>
       </c>
       <c r="D18" s="15">
         <v>153.5</v>
       </c>
       <c r="E18" s="15">
         <v>150.80000000000001</v>
       </c>
@@ -1890,83 +2672,91 @@
         <v>78.099999999999994</v>
       </c>
       <c r="M27" s="17">
         <v>168.9</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A28" s="12">
         <v>2026</v>
       </c>
       <c r="B28" s="17">
         <v>27.2</v>
       </c>
       <c r="C28" s="17">
         <v>167.8</v>
       </c>
       <c r="D28" s="17">
         <v>87.7</v>
       </c>
       <c r="E28" s="17">
         <v>118.8</v>
       </c>
       <c r="F28" s="17">
         <v>137.80000000000001</v>
       </c>
-      <c r="G28" s="17"/>
-[...2 lines deleted...]
-      <c r="J28" s="17"/>
+      <c r="G28" s="17">
+        <v>101.6</v>
+      </c>
+      <c r="H28" s="17">
+        <v>83.7</v>
+      </c>
+      <c r="I28" s="17">
+        <v>104.2</v>
+      </c>
+      <c r="J28" s="17">
+        <v>164.6</v>
+      </c>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A29" s="53" t="s">
+      <c r="A29" s="95" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="54"/>
-[...10 lines deleted...]
-      <c r="M29" s="54"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="96"/>
+      <c r="D29" s="96"/>
+      <c r="E29" s="96"/>
+      <c r="F29" s="96"/>
+      <c r="G29" s="96"/>
+      <c r="H29" s="96"/>
+      <c r="I29" s="96"/>
+      <c r="J29" s="96"/>
+      <c r="K29" s="96"/>
+      <c r="L29" s="96"/>
+      <c r="M29" s="96"/>
     </row>
     <row r="30" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A30" s="43" t="s">
+      <c r="A30" s="85" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="44"/>
-[...2 lines deleted...]
-      <c r="E30" s="45"/>
+      <c r="B30" s="86"/>
+      <c r="C30" s="86"/>
+      <c r="D30" s="86"/>
+      <c r="E30" s="87"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
     </row>
     <row r="31" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A31" s="12">
         <v>2016</v>
       </c>
       <c r="B31" s="17">
         <v>126.4</v>
       </c>
       <c r="C31" s="17">
         <v>95.9</v>
       </c>
       <c r="D31" s="17">
         <v>101.8</v>
       </c>
       <c r="E31" s="17">
         <v>83.9</v>
       </c>
@@ -2262,279 +3052,287 @@
         <v>130.30000000000001</v>
       </c>
       <c r="G38" s="27">
         <v>76.2</v>
       </c>
       <c r="H38" s="27">
         <v>121.9</v>
       </c>
       <c r="I38" s="27">
         <v>75.599999999999994</v>
       </c>
       <c r="J38" s="27">
         <v>114.7</v>
       </c>
       <c r="K38" s="27">
         <v>91.3</v>
       </c>
       <c r="L38" s="27">
         <v>116.1</v>
       </c>
       <c r="M38" s="27">
         <v>114.5</v>
       </c>
     </row>
     <row r="39" spans="1:14">
-      <c r="A39" s="33">
+      <c r="A39" s="31">
         <v>2024</v>
       </c>
-      <c r="B39" s="27">
+      <c r="B39" s="59">
         <v>129.4</v>
       </c>
-      <c r="C39" s="27">
+      <c r="C39" s="59">
         <v>179.9</v>
       </c>
-      <c r="D39" s="27">
+      <c r="D39" s="59">
         <v>91.1</v>
       </c>
-      <c r="E39" s="27">
+      <c r="E39" s="59">
         <v>97.1</v>
       </c>
-      <c r="F39" s="27">
+      <c r="F39" s="59">
         <v>76.7</v>
       </c>
-      <c r="G39" s="27">
+      <c r="G39" s="59">
         <v>138.4</v>
       </c>
-      <c r="H39" s="28">
+      <c r="H39" s="60">
         <v>121</v>
       </c>
-      <c r="I39" s="27">
+      <c r="I39" s="59">
         <v>148.9</v>
       </c>
-      <c r="J39" s="27">
+      <c r="J39" s="59">
         <v>102.1</v>
       </c>
-      <c r="K39" s="27">
+      <c r="K39" s="59">
         <v>145.5</v>
       </c>
-      <c r="L39" s="27">
+      <c r="L39" s="59">
         <v>124.2</v>
       </c>
-      <c r="M39" s="28">
+      <c r="M39" s="60">
         <v>85</v>
       </c>
     </row>
-    <row r="40" spans="1:14" s="34" customFormat="1">
+    <row r="40" spans="1:14" s="64" customFormat="1">
       <c r="A40" s="12">
         <v>2025</v>
       </c>
       <c r="B40" s="27">
         <v>127.9</v>
       </c>
       <c r="C40" s="27">
         <v>105.9</v>
       </c>
       <c r="D40" s="27">
         <v>194.3</v>
       </c>
       <c r="E40" s="27">
         <v>132.1</v>
       </c>
       <c r="F40" s="27">
         <v>190.1</v>
       </c>
-      <c r="G40" s="36">
+      <c r="G40" s="33">
         <v>144</v>
       </c>
       <c r="H40" s="27">
         <v>124.3</v>
       </c>
       <c r="I40" s="27">
         <v>106.8</v>
       </c>
       <c r="J40" s="27">
         <v>140.19999999999999</v>
       </c>
       <c r="K40" s="27">
         <v>105.3</v>
       </c>
       <c r="L40" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="M40" s="27">
         <v>108.5</v>
       </c>
     </row>
     <row r="41" spans="1:14">
-      <c r="A41" s="12">
+      <c r="A41" s="61">
         <v>2026</v>
       </c>
-      <c r="B41" s="17">
+      <c r="B41" s="62">
         <v>102.4</v>
       </c>
-      <c r="C41" s="17">
+      <c r="C41" s="62">
         <v>114.3</v>
       </c>
-      <c r="D41" s="17">
+      <c r="D41" s="62">
         <v>89.3</v>
       </c>
-      <c r="E41" s="17">
+      <c r="E41" s="62">
         <v>133.69999999999999</v>
       </c>
-      <c r="F41" s="17">
+      <c r="F41" s="62">
         <v>115.6</v>
       </c>
-      <c r="G41" s="17"/>
-[...5 lines deleted...]
-      <c r="M41" s="17"/>
+      <c r="G41" s="62">
+        <v>95.3</v>
+      </c>
+      <c r="H41" s="63">
+        <v>83.5</v>
+      </c>
+      <c r="I41" s="71">
+        <v>104</v>
+      </c>
+      <c r="J41" s="62">
+        <v>116.2</v>
+      </c>
+      <c r="K41" s="62"/>
+      <c r="L41" s="62"/>
+      <c r="M41" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="A30:E30"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H25" sqref="H25"/>
+      <selection activeCell="J29" sqref="J28:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="12"/>
-    <row r="2" spans="1:13" s="2" customFormat="1" thickBot="1">
-      <c r="A2" s="55" t="s">
+    <row r="2" spans="1:13" s="2" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A2" s="97" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
+      <c r="J2" s="97"/>
+      <c r="K2" s="97"/>
+      <c r="L2" s="97"/>
+      <c r="M2" s="97"/>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="12">
-      <c r="A3" s="49"/>
-      <c r="B3" s="47" t="s">
+      <c r="A3" s="91"/>
+      <c r="B3" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="47" t="s">
+      <c r="C3" s="89" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="89" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="89" t="s">
+        <v>24</v>
+      </c>
+      <c r="F3" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="47" t="s">
+      <c r="G3" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="47" t="s">
+      <c r="H3" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="47" t="s">
+      <c r="I3" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="G3" s="47" t="s">
+      <c r="J3" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="H3" s="47" t="s">
+      <c r="K3" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="47" t="s">
+      <c r="L3" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="J3" s="47" t="s">
+      <c r="M3" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="K3" s="47" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1" thickBot="1">
-      <c r="A4" s="50"/>
-[...11 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="A4" s="92"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="90"/>
+      <c r="M4" s="90"/>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="11.25">
-      <c r="A5" s="51" t="s">
+      <c r="A5" s="93" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="52"/>
-[...2 lines deleted...]
-      <c r="E5" s="52"/>
+      <c r="B5" s="94"/>
+      <c r="C5" s="94"/>
+      <c r="D5" s="94"/>
+      <c r="E5" s="94"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="4"/>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A6" s="12">
         <v>2021</v>
       </c>
       <c r="B6" s="7">
         <v>35681</v>
       </c>
       <c r="C6" s="8">
         <v>89381</v>
       </c>
       <c r="D6" s="9">
         <v>140199</v>
       </c>
       <c r="E6" s="9">
         <v>225271</v>
       </c>
@@ -2715,92 +3513,100 @@
         <v>1374441</v>
       </c>
       <c r="J10" s="9">
         <v>1661042</v>
       </c>
       <c r="K10" s="9">
         <v>1928468</v>
       </c>
       <c r="L10" s="9">
         <v>2137423</v>
       </c>
       <c r="M10" s="9">
         <v>2492558</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="12">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>100714</v>
       </c>
       <c r="C11" s="8">
         <v>267860</v>
       </c>
-      <c r="D11" s="39">
+      <c r="D11" s="35">
         <v>413735</v>
       </c>
-      <c r="E11" s="39">
+      <c r="E11" s="35">
         <v>587965</v>
       </c>
       <c r="F11" s="7">
         <v>833547</v>
       </c>
-      <c r="G11" s="9"/>
-[...2 lines deleted...]
-      <c r="J11" s="9"/>
+      <c r="G11" s="36">
+        <v>1085017</v>
+      </c>
+      <c r="H11" s="9">
+        <v>1294676</v>
+      </c>
+      <c r="I11" s="9">
+        <v>1515222</v>
+      </c>
+      <c r="J11" s="9">
+        <v>1879391</v>
+      </c>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="11.25">
-      <c r="A12" s="53" t="s">
-[...13 lines deleted...]
-      <c r="M12" s="54"/>
+      <c r="A12" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="96"/>
+      <c r="C12" s="96"/>
+      <c r="D12" s="96"/>
+      <c r="E12" s="96"/>
+      <c r="F12" s="96"/>
+      <c r="G12" s="96"/>
+      <c r="H12" s="96"/>
+      <c r="I12" s="96"/>
+      <c r="J12" s="96"/>
+      <c r="K12" s="96"/>
+      <c r="L12" s="96"/>
+      <c r="M12" s="96"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="11.25">
-      <c r="A13" s="43" t="s">
+      <c r="A13" s="85" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="44"/>
-[...2 lines deleted...]
-      <c r="E13" s="45"/>
+      <c r="B13" s="86"/>
+      <c r="C13" s="86"/>
+      <c r="D13" s="86"/>
+      <c r="E13" s="87"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A14" s="12">
         <v>2021</v>
       </c>
       <c r="B14" s="23">
         <v>104.5</v>
       </c>
       <c r="C14" s="24">
         <v>116.4</v>
       </c>
       <c r="D14" s="23">
         <v>113.6</v>
       </c>
       <c r="E14" s="23">
         <v>131.69999999999999</v>
       </c>
@@ -2981,229 +3787,288 @@
         <v>135.80000000000001</v>
       </c>
       <c r="J18" s="17">
         <v>136.69999999999999</v>
       </c>
       <c r="K18" s="17">
         <v>131.4</v>
       </c>
       <c r="L18" s="17">
         <v>123.6</v>
       </c>
       <c r="M18" s="17">
         <v>121.3</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="12">
         <v>2026</v>
       </c>
       <c r="B19" s="18">
         <v>102.4</v>
       </c>
       <c r="C19" s="19">
         <v>109.5</v>
       </c>
-      <c r="D19" s="37">
+      <c r="D19" s="34">
         <v>101.2</v>
       </c>
       <c r="E19" s="20">
         <v>109.1</v>
       </c>
       <c r="F19" s="18">
         <v>111.2</v>
       </c>
-      <c r="G19" s="20"/>
-[...2 lines deleted...]
-      <c r="J19" s="20"/>
+      <c r="G19" s="20">
+        <v>107.2</v>
+      </c>
+      <c r="H19" s="20">
+        <v>102.7</v>
+      </c>
+      <c r="I19" s="20">
+        <v>102.7</v>
+      </c>
+      <c r="J19" s="20">
+        <v>105.2</v>
+      </c>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C10"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:C10"/>
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20" style="1" customWidth="1"/>
+    <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
-    <col min="3" max="3" width="21.42578125" style="1" customWidth="1"/>
-    <col min="4" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="3" width="17.7109375" style="1" customWidth="1"/>
+    <col min="4" max="6" width="9.140625" style="1"/>
+    <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="15.42578125" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="2" customFormat="1" ht="12">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:9" s="2" customFormat="1">
+      <c r="A1" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...9 lines deleted...]
-      <c r="B3" s="42" t="s">
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+    </row>
+    <row r="2" spans="1:9" s="2" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A2" s="1"/>
+      <c r="B2" s="72" t="s">
+        <v>84</v>
+      </c>
+      <c r="C2" s="1"/>
+    </row>
+    <row r="3" spans="1:9" s="5" customFormat="1" ht="34.9" customHeight="1" thickBot="1">
+      <c r="A3" s="32"/>
+      <c r="B3" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="58" t="s">
-[...15 lines deleted...]
-      <c r="A5" s="32" t="s">
+      <c r="C3" s="83" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="5" customFormat="1" ht="11.25">
+      <c r="A4" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="73">
+        <v>1879391</v>
+      </c>
+      <c r="C4" s="84">
+        <v>105.2</v>
+      </c>
+      <c r="G4" s="75"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+    </row>
+    <row r="5" spans="1:9" s="5" customFormat="1" ht="11.25">
+      <c r="A5" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="40">
-[...6 lines deleted...]
-    <row r="6" spans="1:3" s="5" customFormat="1" ht="11.25">
+      <c r="B5" s="82">
+        <v>126368</v>
+      </c>
+      <c r="C5" s="84">
+        <v>97.7</v>
+      </c>
+      <c r="G5" s="77"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+    </row>
+    <row r="6" spans="1:9" s="5" customFormat="1" ht="11.25">
       <c r="A6" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="40">
-[...6 lines deleted...]
-    <row r="7" spans="1:3" s="5" customFormat="1" ht="11.25">
+      <c r="B6" s="82">
+        <v>760121</v>
+      </c>
+      <c r="C6" s="84">
+        <v>103.8</v>
+      </c>
+      <c r="G6" s="78"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+    </row>
+    <row r="7" spans="1:9" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="40">
-[...6 lines deleted...]
-    <row r="8" spans="1:3" s="5" customFormat="1" ht="11.25">
+      <c r="B7" s="82">
+        <v>99329</v>
+      </c>
+      <c r="C7" s="84">
+        <v>97.2</v>
+      </c>
+      <c r="G7" s="79"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+    </row>
+    <row r="8" spans="1:9" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
-        <v>22</v>
-[...19 lines deleted...]
-    <row r="10" spans="1:3">
+        <v>36</v>
+      </c>
+      <c r="B8" s="82">
+        <v>220124</v>
+      </c>
+      <c r="C8" s="84">
+        <v>89.3</v>
+      </c>
+      <c r="G8" s="79"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="76"/>
+    </row>
+    <row r="9" spans="1:9" s="5" customFormat="1" ht="11.25">
+      <c r="A9" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="82">
+        <v>475149</v>
+      </c>
+      <c r="C9" s="84">
+        <v>89.9</v>
+      </c>
+      <c r="G9" s="79"/>
+      <c r="H9" s="76"/>
+      <c r="I9" s="76"/>
+    </row>
+    <row r="10" spans="1:9" ht="14.25" customHeight="1">
       <c r="A10" s="17" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B10" s="82">
+        <v>198300</v>
+      </c>
+      <c r="C10" s="84">
+        <v>394.4</v>
+      </c>
+      <c r="G10" s="80"/>
+      <c r="H10" s="81"/>
+      <c r="I10" s="81"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="69"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="70"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="70"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="70"/>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="70"/>
+    </row>
+    <row r="22" spans="2:2">
+      <c r="B22" s="70"/>
+    </row>
+    <row r="23" spans="2:2">
+      <c r="B23" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>По районам</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные 161101</vt:lpstr>
+      <vt:lpstr>Метаданные 161201</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель_161101,161201</vt:lpstr>
+      <vt:lpstr>Показатель_161101_161201</vt:lpstr>
+      <vt:lpstr>Показатель 161101_161201</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>