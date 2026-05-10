--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="555" yWindow="-105" windowWidth="14115" windowHeight="11385" tabRatio="593" activeTab="2"/>
+    <workbookView xWindow="14472" yWindow="456" windowWidth="14112" windowHeight="11376" tabRatio="593" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
     <sheet name="период" sheetId="3" r:id="rId2"/>
     <sheet name="По районам" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="40">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -131,54 +131,54 @@
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>(январь-декабрь 2025г.)</t>
-[...2 lines deleted...]
-    <t>в % к  2024 г.</t>
+    <t>в % к  январю-марту 2025 г.</t>
+  </si>
+  <si>
+    <t>(январь-март 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -195,52 +195,53 @@
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -388,66 +389,63 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -471,113 +469,110 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -846,2182 +841,2294 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N39"/>
+  <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L42" sqref="L42"/>
+      <selection activeCell="O11" sqref="O11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="2" width="9.140625" style="1"/>
-    <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1" max="2" width="9.109375" style="1"/>
+    <col min="3" max="3" width="9.44140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
-    <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
-    <col min="9" max="9" width="9.140625" style="1"/>
-    <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="1"/>
+    <col min="10" max="10" width="9.5546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
-    <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="12" max="12" width="9.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="11.6640625" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...14 lines deleted...]
-      <c r="B2" s="46" t="s">
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+    </row>
+    <row r="2" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A2" s="45"/>
+      <c r="B2" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="46" t="s">
+      <c r="C2" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="46" t="s">
+      <c r="D2" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="46" t="s">
+      <c r="E2" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="46" t="s">
+      <c r="F2" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="46" t="s">
+      <c r="G2" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="46" t="s">
+      <c r="H2" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="46" t="s">
+      <c r="I2" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="46" t="s">
+      <c r="J2" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="46" t="s">
+      <c r="K2" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="46" t="s">
+      <c r="L2" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="46" t="s">
+      <c r="M2" s="43" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" ht="9" customHeight="1" thickBot="1">
-[...15 lines deleted...]
-      <c r="A4" s="50" t="s">
+    <row r="3" spans="1:13" s="2" customFormat="1" ht="9" customHeight="1" thickBot="1">
+      <c r="A3" s="46"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A4" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="51"/>
-[...13 lines deleted...]
-      <c r="A5" s="7">
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="4"/>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="6">
         <v>2016</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="7">
         <v>16134</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="8">
         <v>25518</v>
       </c>
-      <c r="D5" s="8">
+      <c r="D5" s="7">
         <v>39197</v>
       </c>
-      <c r="E5" s="8">
+      <c r="E5" s="7">
         <v>59422</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F5" s="7">
         <v>71665</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="9">
         <v>91894</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="10">
         <v>83338</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="10">
         <v>81016</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="10">
         <v>83975</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="10">
         <v>92698</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="10">
         <v>84662</v>
       </c>
-      <c r="M5" s="12">
+      <c r="M5" s="11">
         <v>129160</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A6" s="13">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="12">
         <v>2017</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="7">
         <v>21973</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="8">
         <v>38677</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="9">
         <v>62093</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="9">
         <v>72655</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="7">
         <v>70034</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="9">
         <v>93154</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="9">
         <v>83056</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="9">
         <v>63410</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="9">
         <v>43515</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="9">
         <v>137059</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="9">
         <v>102765</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="9">
         <v>156257</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A7" s="13">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="12">
         <v>2018</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="7">
         <v>36056</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="8">
         <v>27207</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <v>88420</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <v>70864</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="7">
         <v>112812</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="9">
         <v>107693</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="9">
         <v>78408</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="9">
         <v>79517</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="9">
         <v>94070</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="9">
         <v>78540</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="9">
         <v>88836</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="9">
         <v>205031</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A8" s="13">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="12">
         <v>2019</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="7">
         <v>23298</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="8">
         <v>26651</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="9">
         <v>29487.8</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="9">
         <v>37227.5</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="7">
         <v>72583.199999999997</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="9">
         <v>170079</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="9">
         <v>78385</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="9">
         <v>86296</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="9">
         <v>95284</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="9">
         <v>89030</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="9">
         <v>75282</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="9">
         <v>130095</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A9" s="13">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="12">
         <v>2020</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="7">
         <v>34037</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9" s="8">
         <v>42285</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="9">
         <v>45971</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="9">
         <v>46608</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="7">
         <v>65152</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="9">
         <v>143379</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="9">
         <v>71933</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="9">
         <v>99374</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="9">
         <v>120139</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="9">
         <v>142611</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="9">
         <v>130171</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="9">
         <v>173908</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A10" s="13">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="12">
         <v>2021</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="7">
         <v>35681</v>
       </c>
-      <c r="C10" s="9">
+      <c r="C10" s="8">
         <v>53700</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="9">
         <v>50818</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="9">
         <v>85072</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="7">
         <v>90331</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="9">
         <v>415902</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="9">
         <v>88292</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="9">
         <v>84219</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="9">
         <v>142697</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="9">
         <v>147517</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="9">
         <v>162717</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="9">
         <v>172156</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A11" s="13">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A11" s="12">
         <v>2022</v>
       </c>
-      <c r="B11" s="8">
+      <c r="B11" s="7">
         <v>38024</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11" s="8">
         <v>57529</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="9">
         <v>58914</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="9">
         <v>90884</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="7">
         <v>94726</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="9">
         <v>147050</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="9">
         <v>101905</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="9">
         <v>720214</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="9">
         <v>143336</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="9">
         <v>157391</v>
       </c>
-      <c r="L11" s="10">
+      <c r="L11" s="9">
         <v>150918</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="9">
         <v>274927</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A12" s="13">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A12" s="12">
         <v>2023</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="7">
         <v>52674</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12" s="8">
         <v>68996</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="13">
         <v>204707</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="9">
         <v>92105</v>
       </c>
-      <c r="F12" s="8">
+      <c r="F12" s="7">
         <v>130804</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="9">
         <v>118509</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H12" s="9">
         <v>132373</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="9">
         <v>106081</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="9">
         <v>174625</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K12" s="9">
         <v>151422</v>
       </c>
-      <c r="L12" s="10">
+      <c r="L12" s="9">
         <v>184269</v>
       </c>
-      <c r="M12" s="10">
+      <c r="M12" s="9">
         <v>336169</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A13" s="13">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A13" s="12">
         <v>2024</v>
       </c>
-      <c r="B13" s="18">
+      <c r="B13" s="17">
         <v>70544</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="9">
         <v>128126</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="9">
         <v>78382</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="9">
         <v>91906</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="9">
         <v>100297</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="9">
         <v>163351</v>
       </c>
-      <c r="H13" s="10">
+      <c r="H13" s="9">
         <v>163456</v>
       </c>
-      <c r="I13" s="10">
+      <c r="I13" s="9">
         <v>161824</v>
       </c>
-      <c r="J13" s="10">
+      <c r="J13" s="9">
         <v>181895</v>
       </c>
-      <c r="K13" s="10">
+      <c r="K13" s="9">
         <v>227570</v>
       </c>
-      <c r="L13" s="10">
+      <c r="L13" s="9">
         <v>236055</v>
       </c>
-      <c r="M13" s="10">
+      <c r="M13" s="9">
         <v>295116</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A14" s="13">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A14" s="12">
         <v>2025</v>
       </c>
-      <c r="B14" s="18">
+      <c r="B14" s="17">
         <v>91063</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="9">
         <v>137839</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="9">
         <v>154907</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="9">
         <v>124200</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="9">
         <v>197361</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="9">
         <v>244423.6</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="9">
         <v>229302</v>
       </c>
-      <c r="I14" s="10">
+      <c r="I14" s="9">
         <v>195344</v>
       </c>
-      <c r="J14" s="10">
+      <c r="J14" s="9">
         <v>286601.2</v>
       </c>
-      <c r="K14" s="10">
+      <c r="K14" s="9">
         <v>267426</v>
       </c>
-      <c r="L14" s="10">
+      <c r="L14" s="9">
         <v>208955</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="9">
         <v>355134</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="6" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A15" s="45" t="s">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A15" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="9">
+        <v>100714</v>
+      </c>
+      <c r="C15" s="9">
+        <v>167146</v>
+      </c>
+      <c r="D15" s="58">
+        <v>145875</v>
+      </c>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="5" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A16" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="45"/>
-[...13 lines deleted...]
-      <c r="A16" s="42" t="s">
+      <c r="B16" s="42"/>
+      <c r="C16" s="42"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
+      <c r="G16" s="42"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="42"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="42"/>
+    </row>
+    <row r="17" spans="1:13" s="5" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A17" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="43"/>
-[...13 lines deleted...]
-      <c r="A17" s="7">
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="14"/>
+      <c r="L17" s="14"/>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A18" s="6">
         <v>2016</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B18" s="15">
         <v>14.2</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C18" s="16">
         <v>157.5</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D18" s="15">
         <v>153.5</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E18" s="15">
         <v>150.80000000000001</v>
       </c>
-      <c r="F17" s="15">
+      <c r="F18" s="14">
         <v>120.2</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G18" s="15">
         <v>126</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H18" s="14">
         <v>86.6</v>
       </c>
-      <c r="I17" s="15">
+      <c r="I18" s="14">
         <v>97.3</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J18" s="15">
         <v>103.3</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K18" s="15">
         <v>109.7</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L18" s="15">
         <v>91</v>
       </c>
-      <c r="M17" s="18">
+      <c r="M18" s="17">
         <v>152.9</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A18" s="13">
+    <row r="19" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A19" s="12">
         <v>2017</v>
       </c>
-      <c r="B18" s="16">
+      <c r="B19" s="15">
         <v>17.600000000000001</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C19" s="16">
         <v>174.4</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D19" s="15">
         <v>159.30000000000001</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E19" s="16">
         <v>116.7</v>
       </c>
-      <c r="F18" s="15">
+      <c r="F19" s="14">
         <v>96</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G19" s="15">
         <v>131.80000000000001</v>
       </c>
-      <c r="H18" s="15">
+      <c r="H19" s="14">
         <v>89</v>
       </c>
-      <c r="I18" s="15">
+      <c r="I19" s="14">
         <v>76.2</v>
       </c>
-      <c r="J18" s="16">
+      <c r="J19" s="15">
         <v>68.3</v>
       </c>
-      <c r="K18" s="16">
+      <c r="K19" s="15">
         <v>313.10000000000002</v>
       </c>
-      <c r="L18" s="16">
+      <c r="L19" s="15">
         <v>74.7</v>
       </c>
-      <c r="M18" s="18">
+      <c r="M19" s="17">
         <v>141.9</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A19" s="13">
+    <row r="20" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A20" s="12">
         <v>2018</v>
       </c>
-      <c r="B19" s="16">
+      <c r="B20" s="15">
         <v>23</v>
       </c>
-      <c r="C19" s="17">
+      <c r="C20" s="16">
         <v>75.3</v>
       </c>
-      <c r="D19" s="16">
+      <c r="D20" s="15">
         <v>324.60000000000002</v>
       </c>
-      <c r="E19" s="17">
+      <c r="E20" s="16">
         <v>79.7</v>
       </c>
-      <c r="F19" s="15">
+      <c r="F20" s="14">
         <v>159.1</v>
       </c>
-      <c r="G19" s="16">
+      <c r="G20" s="15">
         <v>95.2</v>
       </c>
-      <c r="H19" s="15">
+      <c r="H20" s="14">
         <v>71.400000000000006</v>
       </c>
-      <c r="I19" s="15">
+      <c r="I20" s="14">
         <v>101.3</v>
       </c>
-      <c r="J19" s="16">
+      <c r="J20" s="15">
         <v>117.7</v>
       </c>
-      <c r="K19" s="16">
+      <c r="K20" s="15">
         <v>83.4</v>
       </c>
-      <c r="L19" s="16">
+      <c r="L20" s="15">
         <v>113</v>
       </c>
-      <c r="M19" s="18">
+      <c r="M20" s="17">
         <v>232.6</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A20" s="13">
+    <row r="21" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="12">
         <v>2019</v>
       </c>
-      <c r="B20" s="16">
+      <c r="B21" s="15">
         <v>11.5</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C21" s="16">
         <v>114.3</v>
       </c>
-      <c r="D20" s="16">
+      <c r="D21" s="15">
         <v>110.8</v>
       </c>
-      <c r="E20" s="17">
+      <c r="E21" s="16">
         <v>127</v>
       </c>
-      <c r="F20" s="15">
+      <c r="F21" s="14">
         <v>195.1</v>
       </c>
-      <c r="G20" s="16">
+      <c r="G21" s="15">
         <v>233.5</v>
       </c>
-      <c r="H20" s="15">
+      <c r="H21" s="14">
         <v>46.2</v>
       </c>
-      <c r="I20" s="15">
+      <c r="I21" s="14">
         <v>109.7</v>
       </c>
-      <c r="J20" s="16">
+      <c r="J21" s="15">
         <v>110.2</v>
       </c>
-      <c r="K20" s="16">
+      <c r="K21" s="15">
         <v>93.4</v>
       </c>
-      <c r="L20" s="16">
+      <c r="L21" s="15">
         <v>84.5</v>
       </c>
-      <c r="M20" s="18">
+      <c r="M21" s="17">
         <v>172.8</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A21" s="13">
+    <row r="22" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="12">
         <v>2020</v>
       </c>
-      <c r="B21" s="16">
+      <c r="B22" s="15">
         <v>26.1</v>
       </c>
-      <c r="C21" s="17">
+      <c r="C22" s="16">
         <v>124.1</v>
       </c>
-      <c r="D21" s="16">
+      <c r="D22" s="15">
         <v>108.7</v>
       </c>
-      <c r="E21" s="17">
+      <c r="E22" s="16">
         <v>102.7</v>
       </c>
-      <c r="F21" s="15">
+      <c r="F22" s="14">
         <v>139.6</v>
       </c>
-      <c r="G21" s="16">
+      <c r="G22" s="15">
         <v>220.1</v>
       </c>
-      <c r="H21" s="15">
+      <c r="H22" s="14">
         <v>50.2</v>
       </c>
-      <c r="I21" s="15">
+      <c r="I22" s="14">
         <v>137.9</v>
       </c>
-      <c r="J21" s="16">
+      <c r="J22" s="15">
         <v>121.1</v>
       </c>
-      <c r="K21" s="16">
+      <c r="K22" s="15">
         <v>118.6</v>
       </c>
-      <c r="L21" s="16">
+      <c r="L22" s="15">
         <v>91.1</v>
       </c>
-      <c r="M21" s="18">
+      <c r="M22" s="17">
         <v>133.30000000000001</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A22" s="13">
+    <row r="23" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A23" s="12">
         <v>2021</v>
       </c>
-      <c r="B22" s="16">
+      <c r="B23" s="15">
         <v>20.5</v>
       </c>
-      <c r="C22" s="17">
+      <c r="C23" s="16">
         <v>149.5</v>
       </c>
-      <c r="D22" s="16">
+      <c r="D23" s="15">
         <v>94</v>
       </c>
-      <c r="E22" s="17">
+      <c r="E23" s="16">
         <v>166.7</v>
       </c>
-      <c r="F22" s="15">
+      <c r="F23" s="14">
         <v>105</v>
       </c>
-      <c r="G22" s="16">
+      <c r="G23" s="15">
         <v>110.5</v>
       </c>
-      <c r="H22" s="15">
+      <c r="H23" s="14">
         <v>87.7</v>
       </c>
-      <c r="I22" s="15">
+      <c r="I23" s="14">
         <v>95.1</v>
       </c>
-      <c r="J22" s="16">
+      <c r="J23" s="15">
         <v>170.8</v>
       </c>
-      <c r="K22" s="16">
+      <c r="K23" s="15">
         <v>102.5</v>
       </c>
-      <c r="L22" s="16">
+      <c r="L23" s="15">
         <v>109.6</v>
       </c>
-      <c r="M22" s="18">
+      <c r="M23" s="17">
         <v>105</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A23" s="13">
+    <row r="24" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A24" s="12">
         <v>2022</v>
       </c>
-      <c r="B23" s="19">
+      <c r="B24" s="18">
         <v>22</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C24" s="19">
         <v>193.7</v>
       </c>
-      <c r="D23" s="21">
+      <c r="D24" s="20">
         <v>102</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E24" s="20">
         <v>155.80000000000001</v>
       </c>
-      <c r="F23" s="19">
+      <c r="F24" s="18">
         <v>102.6</v>
       </c>
-      <c r="G23" s="21">
+      <c r="G24" s="20">
         <v>154.80000000000001</v>
       </c>
-      <c r="H23" s="21">
+      <c r="H24" s="20">
         <v>68.5</v>
       </c>
-      <c r="I23" s="21">
+      <c r="I24" s="20">
         <v>128.6</v>
       </c>
-      <c r="J23" s="21">
+      <c r="J24" s="20">
         <v>109</v>
       </c>
-      <c r="K23" s="21">
+      <c r="K24" s="20">
         <v>109.3</v>
       </c>
-      <c r="L23" s="21">
+      <c r="L24" s="20">
         <v>95.6</v>
       </c>
-      <c r="M23" s="21">
+      <c r="M24" s="20">
         <v>183.5</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A24" s="13">
+    <row r="25" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="12">
         <v>2023</v>
       </c>
-      <c r="B24" s="19">
+      <c r="B25" s="18">
         <v>19.100000000000001</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C25" s="19">
         <v>131.1</v>
       </c>
-      <c r="D24" s="21">
+      <c r="D25" s="20">
         <v>120.5</v>
       </c>
-      <c r="E24" s="21">
+      <c r="E25" s="20">
         <v>110.5</v>
       </c>
-      <c r="F24" s="19">
+      <c r="F25" s="18">
         <v>138.6</v>
       </c>
-      <c r="G24" s="21">
+      <c r="G25" s="20">
         <v>90.4</v>
       </c>
-      <c r="H24" s="21">
+      <c r="H25" s="20">
         <v>111.6</v>
       </c>
-      <c r="I24" s="21">
+      <c r="I25" s="20">
         <v>80.099999999999994</v>
       </c>
-      <c r="J24" s="21">
+      <c r="J25" s="20">
         <v>164.8</v>
       </c>
-      <c r="K24" s="21">
+      <c r="K25" s="20">
         <v>86.7</v>
       </c>
-      <c r="L24" s="21">
+      <c r="L25" s="20">
         <v>121.2</v>
       </c>
-      <c r="M24" s="21">
+      <c r="M25" s="20">
         <v>181.9</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A25" s="13">
+    <row r="26" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A26" s="12">
         <v>2024</v>
       </c>
-      <c r="B25" s="18">
+      <c r="B26" s="17">
         <v>20.9</v>
       </c>
-      <c r="C25" s="17">
+      <c r="C26" s="16">
         <v>182</v>
       </c>
-      <c r="D25" s="18">
+      <c r="D26" s="17">
         <v>61.2</v>
       </c>
-      <c r="E25" s="18">
+      <c r="E26" s="17">
         <v>117.5</v>
       </c>
-      <c r="F25" s="18">
+      <c r="F26" s="17">
         <v>110.8</v>
       </c>
-      <c r="G25" s="18">
+      <c r="G26" s="17">
         <v>162.69999999999999</v>
       </c>
-      <c r="H25" s="18">
+      <c r="H26" s="17">
         <v>100</v>
       </c>
-      <c r="I25" s="18">
+      <c r="I26" s="17">
         <v>99.1</v>
       </c>
-      <c r="J25" s="18">
+      <c r="J26" s="17">
         <v>111.8</v>
       </c>
-      <c r="K25" s="18">
+      <c r="K26" s="17">
         <v>124</v>
       </c>
-      <c r="L25" s="18">
+      <c r="L26" s="17">
         <v>103.3</v>
       </c>
-      <c r="M25" s="21">
+      <c r="M26" s="20">
         <v>124.3</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A26" s="13">
+    <row r="27" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A27" s="12">
         <v>2025</v>
       </c>
-      <c r="B26" s="18">
+      <c r="B27" s="17">
         <v>30.8</v>
       </c>
-      <c r="C26" s="18">
+      <c r="C27" s="17">
         <v>151.19999999999999</v>
       </c>
-      <c r="D26" s="18">
+      <c r="D27" s="17">
         <v>111.7</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E27" s="17">
         <v>79.5</v>
       </c>
-      <c r="F26" s="18">
+      <c r="F27" s="17">
         <v>159.4</v>
       </c>
-      <c r="G26" s="18">
+      <c r="G27" s="17">
         <v>123.5</v>
       </c>
-      <c r="H26" s="18">
+      <c r="H27" s="17">
         <v>93.3</v>
       </c>
-      <c r="I26" s="18">
+      <c r="I27" s="17">
         <v>85.1</v>
       </c>
-      <c r="J26" s="18">
+      <c r="J27" s="17">
         <v>146.6</v>
       </c>
-      <c r="K26" s="18">
+      <c r="K27" s="17">
         <v>92.8</v>
       </c>
-      <c r="L26" s="18">
+      <c r="L27" s="17">
         <v>78.099999999999994</v>
       </c>
-      <c r="M26" s="18">
+      <c r="M27" s="17">
         <v>168.9</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="6" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A27" s="52" t="s">
+    <row r="28" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A28" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B28" s="17">
+        <v>27.2</v>
+      </c>
+      <c r="C28" s="17">
+        <v>167.8</v>
+      </c>
+      <c r="D28" s="17">
+        <v>87.7</v>
+      </c>
+      <c r="E28" s="17"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="17"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
+    </row>
+    <row r="29" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A29" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B27" s="53"/>
-[...13 lines deleted...]
-      <c r="A28" s="42" t="s">
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50"/>
+      <c r="H29" s="50"/>
+      <c r="I29" s="50"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="50"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="50"/>
+    </row>
+    <row r="30" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A30" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="43"/>
-[...13 lines deleted...]
-      <c r="A29" s="13">
+      <c r="B30" s="40"/>
+      <c r="C30" s="40"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="41"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="14"/>
+    </row>
+    <row r="31" spans="1:13" s="21" customFormat="1" ht="10.199999999999999">
+      <c r="A31" s="12">
         <v>2016</v>
       </c>
-      <c r="B29" s="18">
+      <c r="B31" s="17">
         <v>126.4</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C31" s="17">
         <v>95.9</v>
       </c>
-      <c r="D29" s="18">
+      <c r="D31" s="17">
         <v>101.8</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E31" s="17">
         <v>83.9</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F31" s="17">
         <v>150</v>
       </c>
-      <c r="G29" s="18">
+      <c r="G31" s="17">
         <v>103.3</v>
       </c>
-      <c r="H29" s="18">
+      <c r="H31" s="17">
         <v>87.4</v>
       </c>
-      <c r="I29" s="18">
+      <c r="I31" s="17">
         <v>98.9</v>
       </c>
-      <c r="J29" s="18">
+      <c r="J31" s="17">
         <v>91.3</v>
       </c>
-      <c r="K29" s="18">
+      <c r="K31" s="17">
         <v>110.4</v>
       </c>
-      <c r="L29" s="18">
+      <c r="L31" s="17">
         <v>98.5</v>
       </c>
-      <c r="M29" s="18">
+      <c r="M31" s="17">
         <v>102.7</v>
       </c>
     </row>
-    <row r="30" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A30" s="13">
+    <row r="32" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A32" s="12">
         <v>2017</v>
       </c>
-      <c r="B30" s="18">
+      <c r="B32" s="17">
         <v>129.30000000000001</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C32" s="17">
         <v>143.1</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D32" s="17">
         <v>148.69999999999999</v>
       </c>
-      <c r="E30" s="17">
+      <c r="E32" s="16">
         <v>115</v>
       </c>
-      <c r="F30" s="18">
+      <c r="F32" s="17">
         <v>91.8</v>
       </c>
-      <c r="G30" s="17">
+      <c r="G32" s="16">
         <v>96.2</v>
       </c>
-      <c r="H30" s="18">
+      <c r="H32" s="17">
         <v>94.5</v>
       </c>
-      <c r="I30" s="18">
+      <c r="I32" s="17">
         <v>73.599999999999994</v>
       </c>
-      <c r="J30" s="18">
+      <c r="J32" s="17">
         <v>48.4</v>
       </c>
-      <c r="K30" s="18">
+      <c r="K32" s="17">
         <v>139.9</v>
       </c>
-      <c r="L30" s="18">
+      <c r="L32" s="17">
         <v>114.5</v>
       </c>
-      <c r="M30" s="23" t="s">
+      <c r="M32" s="22" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A31" s="13">
+    <row r="33" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A33" s="12">
         <v>2018</v>
       </c>
-      <c r="B31" s="18">
+      <c r="B33" s="17">
         <v>121.5</v>
       </c>
-      <c r="C31" s="18">
+      <c r="C33" s="17">
         <v>61.7</v>
       </c>
-      <c r="D31" s="18">
+      <c r="D33" s="17">
         <v>111.7</v>
       </c>
-      <c r="E31" s="17">
+      <c r="E33" s="16">
         <v>88.3</v>
       </c>
-      <c r="F31" s="17">
+      <c r="F33" s="16">
         <v>137</v>
       </c>
-      <c r="G31" s="17">
+      <c r="G33" s="16">
         <v>105.7</v>
       </c>
-      <c r="H31" s="17">
+      <c r="H33" s="16">
         <v>79</v>
       </c>
-      <c r="I31" s="18">
+      <c r="I33" s="17">
         <v>107.1</v>
       </c>
-      <c r="J31" s="18">
+      <c r="J33" s="17">
         <v>191.9</v>
       </c>
-      <c r="K31" s="18">
+      <c r="K33" s="17">
         <v>49.4</v>
       </c>
-      <c r="L31" s="18">
+      <c r="L33" s="17">
         <v>78.2</v>
       </c>
-      <c r="M31" s="23" t="s">
+      <c r="M33" s="22" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A32" s="13">
+    <row r="34" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A34" s="12">
         <v>2019</v>
       </c>
-      <c r="B32" s="18">
+      <c r="B34" s="17">
         <v>63.8</v>
       </c>
-      <c r="C32" s="18">
+      <c r="C34" s="17">
         <v>96.9</v>
       </c>
-      <c r="D32" s="17">
+      <c r="D34" s="16">
         <v>33</v>
       </c>
-      <c r="E32" s="18">
+      <c r="E34" s="17">
         <v>52.6</v>
       </c>
-      <c r="F32" s="18">
+      <c r="F34" s="17">
         <v>64.5</v>
       </c>
-      <c r="G32" s="18">
+      <c r="G34" s="17">
         <v>158.30000000000001</v>
       </c>
-      <c r="H32" s="17">
+      <c r="H34" s="16">
         <v>100</v>
       </c>
-      <c r="I32" s="18">
+      <c r="I34" s="17">
         <v>108.5</v>
       </c>
-      <c r="J32" s="18">
+      <c r="J34" s="17">
         <v>101.6</v>
       </c>
-      <c r="K32" s="18">
+      <c r="K34" s="17">
         <v>113.5</v>
       </c>
-      <c r="L32" s="18">
+      <c r="L34" s="17">
         <v>84.9</v>
       </c>
-      <c r="M32" s="18">
+      <c r="M34" s="17">
         <v>63.3</v>
       </c>
     </row>
-    <row r="33" spans="1:14" s="6" customFormat="1" ht="11.25">
-      <c r="A33" s="13">
+    <row r="35" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A35" s="12">
         <v>2020</v>
       </c>
-      <c r="B33" s="21">
+      <c r="B35" s="20">
         <v>145.30000000000001</v>
       </c>
-      <c r="C33" s="21">
+      <c r="C35" s="20">
         <v>157.9</v>
       </c>
-      <c r="D33" s="21">
+      <c r="D35" s="20">
         <v>155</v>
       </c>
-      <c r="E33" s="21">
+      <c r="E35" s="20">
         <v>125.1</v>
       </c>
-      <c r="F33" s="21">
+      <c r="F35" s="20">
         <v>89.4</v>
       </c>
-      <c r="G33" s="21">
+      <c r="G35" s="20">
         <v>84.3</v>
       </c>
-      <c r="H33" s="21">
+      <c r="H35" s="20">
         <v>90.8</v>
       </c>
-      <c r="I33" s="21">
+      <c r="I35" s="20">
         <v>114.6</v>
       </c>
-      <c r="J33" s="21">
+      <c r="J35" s="20">
         <v>125.5</v>
       </c>
-      <c r="K33" s="21">
+      <c r="K35" s="20">
         <v>159.6</v>
       </c>
-      <c r="L33" s="21">
+      <c r="L35" s="20">
         <v>172.3</v>
       </c>
-      <c r="M33" s="21">
+      <c r="M35" s="20">
         <v>132.69999999999999</v>
       </c>
     </row>
-    <row r="34" spans="1:14" s="6" customFormat="1" ht="11.25">
-      <c r="A34" s="13">
+    <row r="36" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A36" s="12">
         <v>2021</v>
       </c>
-      <c r="B34" s="24">
+      <c r="B36" s="23">
         <v>104.5</v>
       </c>
-      <c r="C34" s="25">
+      <c r="C36" s="24">
         <v>126</v>
       </c>
-      <c r="D34" s="24">
+      <c r="D36" s="23">
         <v>108.9</v>
       </c>
-      <c r="E34" s="24">
+      <c r="E36" s="23">
         <v>177.6</v>
       </c>
-      <c r="F34" s="24">
+      <c r="F36" s="23">
         <v>132.9</v>
       </c>
-      <c r="G34" s="24">
+      <c r="G36" s="23">
         <v>67</v>
       </c>
-      <c r="H34" s="26">
+      <c r="H36" s="25">
         <v>114.9</v>
       </c>
-      <c r="I34" s="26">
+      <c r="I36" s="25">
         <v>79.400000000000006</v>
       </c>
-      <c r="J34" s="26">
+      <c r="J36" s="25">
         <v>112.3</v>
       </c>
-      <c r="K34" s="26">
+      <c r="K36" s="25">
         <v>97</v>
       </c>
-      <c r="L34" s="26">
+      <c r="L36" s="25">
         <v>116.8</v>
       </c>
-      <c r="M34" s="26">
+      <c r="M36" s="25">
         <v>92.2</v>
       </c>
     </row>
-    <row r="35" spans="1:14" s="6" customFormat="1" ht="11.25">
-      <c r="A35" s="13">
+    <row r="37" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A37" s="12">
         <v>2022</v>
       </c>
-      <c r="B35" s="19">
+      <c r="B37" s="18">
         <v>100.3</v>
       </c>
-      <c r="C35" s="20">
+      <c r="C37" s="19">
         <v>101.5</v>
       </c>
-      <c r="D35" s="21">
+      <c r="D37" s="20">
         <v>110</v>
       </c>
-      <c r="E35" s="21">
+      <c r="E37" s="20">
         <v>102.7</v>
       </c>
-      <c r="F35" s="19">
+      <c r="F37" s="18">
         <v>100.7</v>
       </c>
-      <c r="G35" s="21">
+      <c r="G37" s="20">
         <v>140.4</v>
       </c>
-      <c r="H35" s="21">
+      <c r="H37" s="20">
         <v>108.7</v>
       </c>
-      <c r="I35" s="21">
+      <c r="I37" s="20">
         <v>146.1</v>
       </c>
-      <c r="J35" s="21">
+      <c r="J37" s="20">
         <v>93.9</v>
       </c>
-      <c r="K35" s="21">
+      <c r="K37" s="20">
         <v>100</v>
       </c>
-      <c r="L35" s="21">
+      <c r="L37" s="20">
         <v>87.7</v>
       </c>
-      <c r="M35" s="21">
+      <c r="M37" s="20">
         <v>152.9</v>
       </c>
-      <c r="N35" s="27"/>
-[...2 lines deleted...]
-      <c r="A36" s="13">
+      <c r="N37" s="26"/>
+    </row>
+    <row r="38" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A38" s="12">
         <v>2023</v>
       </c>
-      <c r="B36" s="28">
+      <c r="B38" s="27">
         <v>134.4</v>
       </c>
-      <c r="C36" s="29">
+      <c r="C38" s="28">
         <v>117</v>
       </c>
-      <c r="D36" s="28">
+      <c r="D38" s="27">
         <v>137.6</v>
       </c>
-      <c r="E36" s="28">
+      <c r="E38" s="27">
         <v>97.1</v>
       </c>
-      <c r="F36" s="28">
+      <c r="F38" s="27">
         <v>130.30000000000001</v>
       </c>
-      <c r="G36" s="28">
+      <c r="G38" s="27">
         <v>76.2</v>
       </c>
-      <c r="H36" s="28">
+      <c r="H38" s="27">
         <v>121.9</v>
       </c>
-      <c r="I36" s="28">
+      <c r="I38" s="27">
         <v>75.599999999999994</v>
       </c>
-      <c r="J36" s="28">
+      <c r="J38" s="27">
         <v>114.7</v>
       </c>
-      <c r="K36" s="28">
+      <c r="K38" s="27">
         <v>91.3</v>
       </c>
-      <c r="L36" s="28">
+      <c r="L38" s="27">
         <v>116.1</v>
       </c>
-      <c r="M36" s="28">
+      <c r="M38" s="27">
         <v>114.5</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
-      <c r="A37" s="34">
+    <row r="39" spans="1:14">
+      <c r="A39" s="33">
         <v>2024</v>
       </c>
-      <c r="B37" s="28">
+      <c r="B39" s="27">
         <v>129.4</v>
       </c>
-      <c r="C37" s="28">
+      <c r="C39" s="27">
         <v>179.9</v>
       </c>
-      <c r="D37" s="28">
+      <c r="D39" s="27">
         <v>91.1</v>
       </c>
-      <c r="E37" s="28">
+      <c r="E39" s="27">
         <v>97.1</v>
       </c>
-      <c r="F37" s="28">
+      <c r="F39" s="27">
         <v>76.7</v>
       </c>
-      <c r="G37" s="28">
+      <c r="G39" s="27">
         <v>138.4</v>
       </c>
-      <c r="H37" s="29">
+      <c r="H39" s="28">
         <v>121</v>
       </c>
-      <c r="I37" s="28">
+      <c r="I39" s="27">
         <v>148.9</v>
       </c>
-      <c r="J37" s="28">
+      <c r="J39" s="27">
         <v>102.1</v>
       </c>
-      <c r="K37" s="28">
+      <c r="K39" s="27">
         <v>145.5</v>
       </c>
-      <c r="L37" s="28">
+      <c r="L39" s="27">
         <v>124.2</v>
       </c>
-      <c r="M37" s="29">
+      <c r="M39" s="28">
         <v>85</v>
       </c>
     </row>
-    <row r="38" spans="1:14" s="35" customFormat="1">
-      <c r="A38" s="13">
+    <row r="40" spans="1:14" s="34" customFormat="1">
+      <c r="A40" s="12">
         <v>2025</v>
       </c>
-      <c r="B38" s="28">
+      <c r="B40" s="27">
         <v>127.9</v>
       </c>
-      <c r="C38" s="28">
+      <c r="C40" s="27">
         <v>105.9</v>
       </c>
-      <c r="D38" s="28">
+      <c r="D40" s="27">
         <v>194.3</v>
       </c>
-      <c r="E38" s="28">
+      <c r="E40" s="27">
         <v>132.1</v>
       </c>
-      <c r="F38" s="28">
+      <c r="F40" s="27">
         <v>190.1</v>
       </c>
-      <c r="G38" s="37">
+      <c r="G40" s="36">
         <v>144</v>
       </c>
-      <c r="H38" s="28">
+      <c r="H40" s="27">
         <v>124.3</v>
       </c>
-      <c r="I38" s="28">
+      <c r="I40" s="27">
         <v>106.8</v>
       </c>
-      <c r="J38" s="28">
+      <c r="J40" s="27">
         <v>140.19999999999999</v>
       </c>
-      <c r="K38" s="28">
+      <c r="K40" s="27">
         <v>105.3</v>
       </c>
-      <c r="L38" s="28">
+      <c r="L40" s="27">
         <v>79.900000000000006</v>
       </c>
-      <c r="M38" s="28">
+      <c r="M40" s="27">
         <v>108.5</v>
       </c>
     </row>
-    <row r="39" spans="1:14">
-      <c r="H39" s="2"/>
+    <row r="41" spans="1:14">
+      <c r="A41" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B41" s="17">
+        <v>102.4</v>
+      </c>
+      <c r="C41" s="17">
+        <v>114.3</v>
+      </c>
+      <c r="D41" s="17">
+        <v>89.3</v>
+      </c>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="36"/>
+      <c r="I41" s="17"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="L2:L3"/>
-    <mergeCell ref="A28:E28"/>
-    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A30:E30"/>
+    <mergeCell ref="A16:M16"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
-    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="A17:E17"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A29:M29"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H31" sqref="H31"/>
+      <selection activeCell="O11" sqref="O11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="3" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="A2" s="54" t="s">
+    <row r="1" spans="1:13" s="2" customFormat="1" ht="12"/>
+    <row r="2" spans="1:13" s="2" customFormat="1" ht="12.6" thickBot="1">
+      <c r="A2" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="54"/>
-[...14 lines deleted...]
-      <c r="B3" s="46" t="s">
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+    </row>
+    <row r="3" spans="1:13" s="2" customFormat="1" ht="12">
+      <c r="A3" s="45"/>
+      <c r="B3" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="46" t="s">
+      <c r="C3" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="46" t="s">
+      <c r="D3" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="46" t="s">
+      <c r="E3" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="46" t="s">
+      <c r="F3" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="G3" s="46" t="s">
+      <c r="G3" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="H3" s="46" t="s">
+      <c r="H3" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="46" t="s">
+      <c r="I3" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="J3" s="46" t="s">
+      <c r="J3" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="K3" s="46" t="s">
+      <c r="K3" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="L3" s="46" t="s">
+      <c r="L3" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="M3" s="46" t="s">
+      <c r="M3" s="43" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" thickBot="1">
-[...15 lines deleted...]
-      <c r="A5" s="50" t="s">
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="12.6" thickBot="1">
+      <c r="A4" s="46"/>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="51"/>
-[...13 lines deleted...]
-      <c r="A6" s="13">
+      <c r="B5" s="48"/>
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="4"/>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="12">
         <v>2021</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="7">
         <v>35681</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="8">
         <v>89381</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="9">
         <v>140199</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="9">
         <v>225271</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="7">
         <v>315602</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="9">
         <v>415902</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="9">
         <v>504194</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="9">
         <v>588413</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="9">
         <v>731109</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="9">
         <v>878626</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="9">
         <v>1041343</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="9">
         <v>1213499</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A7" s="13">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="12">
         <v>2022</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="7">
         <v>38024</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="8">
         <v>95653</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <v>154567</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <v>245452</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="7">
         <v>340178</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="9">
         <v>487228</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="9">
         <v>589134</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="9">
         <v>720214</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="9">
         <v>863549</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="9">
         <v>1020941</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="9">
         <v>1171859</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="9">
         <v>1446786</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A8" s="13">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="12">
         <v>2023</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="7">
         <v>52674</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="8">
         <v>121670</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="13">
         <v>204707</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="9">
         <v>296812</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="7">
         <v>427616</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="9">
         <v>546125</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="9">
         <v>678499</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="9">
         <v>784580</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="9">
         <v>959205</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="9">
         <v>1110627.3</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="9">
         <v>1294897</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="9">
         <v>1631065</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A9" s="13">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="12">
         <v>2024</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="7">
         <v>70544</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9" s="8">
         <v>198670</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="13">
         <v>277053</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="9">
         <v>368958</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="7">
         <v>469256</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="9">
         <v>632607</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="9">
         <v>796062.4</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="9">
         <v>957887</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="9">
         <v>1139782</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="9">
         <v>1367352</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="9">
         <v>1603407</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="9">
         <v>1898523</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A10" s="13">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="12">
         <v>2025</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="7">
         <v>91063</v>
       </c>
-      <c r="C10" s="9">
+      <c r="C10" s="8">
         <v>228901</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="13">
         <v>383809</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="9">
         <v>508009</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="7">
         <v>705370</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="9">
         <v>949794</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="9">
         <v>1179096</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="9">
         <v>1374441</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="9">
         <v>1661042</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="9">
         <v>1928468</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="9">
         <v>2137423</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="9">
         <v>2492558</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A11" s="52" t="s">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A11" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="7">
+        <v>100714</v>
+      </c>
+      <c r="C11" s="8">
+        <v>267860</v>
+      </c>
+      <c r="D11" s="58">
+        <v>413735</v>
+      </c>
+      <c r="E11" s="9"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A12" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="53"/>
-[...13 lines deleted...]
-      <c r="A12" s="42" t="s">
+      <c r="B12" s="50"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="50"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="50"/>
+      <c r="K12" s="50"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="50"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A13" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="43"/>
-[...13 lines deleted...]
-      <c r="A13" s="13">
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="14"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="14"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A14" s="12">
         <v>2021</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B14" s="23">
         <v>104.5</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C14" s="24">
         <v>116.4</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D14" s="23">
         <v>113.6</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E14" s="23">
         <v>131.69999999999999</v>
       </c>
-      <c r="F13" s="24">
+      <c r="F14" s="23">
         <v>132.19999999999999</v>
       </c>
-      <c r="G13" s="24">
+      <c r="G14" s="23">
         <v>107.7</v>
       </c>
-      <c r="H13" s="26">
+      <c r="H14" s="25">
         <v>108.8</v>
       </c>
-      <c r="I13" s="26">
+      <c r="I14" s="25">
         <v>103.5</v>
       </c>
-      <c r="J13" s="26">
+      <c r="J14" s="25">
         <v>105.3</v>
       </c>
-      <c r="K13" s="26">
+      <c r="K14" s="25">
         <v>103.9</v>
       </c>
-      <c r="L13" s="26">
+      <c r="L14" s="25">
         <v>105.8</v>
       </c>
-      <c r="M13" s="26">
+      <c r="M14" s="25">
         <v>103.8</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A14" s="13">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A15" s="12">
         <v>2022</v>
       </c>
-      <c r="B14" s="19">
+      <c r="B15" s="18">
         <v>100.3</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C15" s="19">
         <v>101.2</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D15" s="20">
         <v>104.3</v>
       </c>
-      <c r="E14" s="21">
+      <c r="E15" s="20">
         <v>103.4</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F15" s="18">
         <v>102.7</v>
       </c>
-      <c r="G14" s="21">
+      <c r="G15" s="20">
         <v>111.7</v>
       </c>
-      <c r="H14" s="21">
+      <c r="H15" s="20">
         <v>111.2</v>
       </c>
-      <c r="I14" s="21">
+      <c r="I15" s="20">
         <v>116.2</v>
       </c>
-      <c r="J14" s="21">
+      <c r="J15" s="20">
         <v>111.7</v>
       </c>
-      <c r="K14" s="21">
+      <c r="K15" s="20">
         <v>109.9</v>
       </c>
-      <c r="L14" s="21">
+      <c r="L15" s="20">
         <v>106.2</v>
       </c>
-      <c r="M14" s="21">
+      <c r="M15" s="20">
         <v>112.7</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A15" s="13">
+    <row r="16" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="12">
         <v>2023</v>
       </c>
-      <c r="B15" s="28">
+      <c r="B16" s="27">
         <v>134.4</v>
       </c>
-      <c r="C15" s="29">
+      <c r="C16" s="28">
         <v>123.9</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D16" s="27">
         <v>129.1</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E16" s="27">
         <v>117.2</v>
       </c>
-      <c r="F15" s="28">
+      <c r="F16" s="27">
         <v>120.9</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G16" s="27">
         <v>107.3</v>
       </c>
-      <c r="H15" s="28">
+      <c r="H16" s="27">
         <v>109.6</v>
       </c>
-      <c r="I15" s="28">
+      <c r="I16" s="27">
         <v>103.3</v>
       </c>
-      <c r="J15" s="28">
+      <c r="J16" s="27">
         <v>105.3</v>
       </c>
-      <c r="K15" s="28">
+      <c r="K16" s="27">
         <v>103.1</v>
       </c>
-      <c r="L15" s="28">
+      <c r="L16" s="27">
         <v>104.7</v>
       </c>
-      <c r="M15" s="28">
+      <c r="M16" s="27">
         <v>106.6</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A16" s="30">
+    <row r="17" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A17" s="29">
         <v>2024</v>
       </c>
-      <c r="B16" s="18">
+      <c r="B17" s="17">
         <v>129.4</v>
       </c>
-      <c r="C16" s="18">
+      <c r="C17" s="17">
         <v>157.9</v>
       </c>
-      <c r="D16" s="18">
+      <c r="D17" s="17">
         <v>130.80000000000001</v>
       </c>
-      <c r="E16" s="18">
+      <c r="E17" s="17">
         <v>120.3</v>
       </c>
-      <c r="F16" s="18">
+      <c r="F17" s="17">
         <v>106.9</v>
       </c>
-      <c r="G16" s="18">
+      <c r="G17" s="17">
         <v>113.2</v>
       </c>
-      <c r="H16" s="18">
+      <c r="H17" s="17">
         <v>114.7</v>
       </c>
-      <c r="I16" s="18">
+      <c r="I17" s="17">
         <v>119.2</v>
       </c>
-      <c r="J16" s="18">
+      <c r="J17" s="17">
         <v>115.9</v>
       </c>
-      <c r="K16" s="18">
+      <c r="K17" s="17">
         <v>119.8</v>
       </c>
-      <c r="L16" s="18">
+      <c r="L17" s="17">
         <v>120.4</v>
       </c>
-      <c r="M16" s="18">
+      <c r="M17" s="17">
         <v>113.1</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="6" customFormat="1" ht="11.25">
-      <c r="A17" s="13">
+    <row r="18" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A18" s="12">
         <v>2025</v>
       </c>
-      <c r="B17" s="18">
+      <c r="B18" s="17">
         <v>127.9</v>
       </c>
-      <c r="C17" s="18">
+      <c r="C18" s="17">
         <v>113.9</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D18" s="17">
         <v>136.6</v>
       </c>
-      <c r="E17" s="18">
+      <c r="E18" s="17">
         <v>135.5</v>
       </c>
-      <c r="F17" s="18">
+      <c r="F18" s="17">
         <v>147.4</v>
       </c>
-      <c r="G17" s="18">
+      <c r="G18" s="17">
         <v>146.80000000000001</v>
       </c>
-      <c r="H17" s="18">
+      <c r="H18" s="17">
         <v>142.1</v>
       </c>
-      <c r="I17" s="18">
+      <c r="I18" s="17">
         <v>135.80000000000001</v>
       </c>
-      <c r="J17" s="18">
+      <c r="J18" s="17">
         <v>136.69999999999999</v>
       </c>
-      <c r="K17" s="18">
+      <c r="K18" s="17">
         <v>131.4</v>
       </c>
-      <c r="L17" s="18">
+      <c r="L18" s="17">
         <v>123.6</v>
       </c>
-      <c r="M17" s="18">
+      <c r="M18" s="17">
         <v>121.3</v>
       </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B19" s="18">
+        <v>102.4</v>
+      </c>
+      <c r="C19" s="19">
+        <v>109.5</v>
+      </c>
+      <c r="D19" s="38">
+        <v>101.2</v>
+      </c>
+      <c r="E19" s="20"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
-    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A13:E13"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
-    <col min="3" max="3" width="21.42578125" style="1" customWidth="1"/>
-    <col min="4" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="3" width="21.44140625" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="3" customFormat="1" ht="12">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:3" s="2" customFormat="1" ht="12">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...3 lines deleted...]
-      <c r="B2" s="31" t="s">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+    </row>
+    <row r="2" spans="1:3" s="2" customFormat="1" ht="12.6" thickBot="1">
+      <c r="B2" s="30" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" s="5" customFormat="1" ht="10.8" thickBot="1">
+      <c r="A3" s="35"/>
+      <c r="B3" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="37" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="6" customFormat="1" ht="12" thickBot="1">
-[...9 lines deleted...]
-      <c r="A4" s="32" t="s">
+    <row r="4" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A4" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="57">
-[...7 lines deleted...]
-      <c r="A5" s="33" t="s">
+      <c r="B4" s="55">
+        <v>413735.6</v>
+      </c>
+      <c r="C4" s="57">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="58">
-[...7 lines deleted...]
-      <c r="A6" s="18" t="s">
+      <c r="B5" s="56">
+        <v>42779.199999999997</v>
+      </c>
+      <c r="C5" s="57">
+        <v>131.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="58">
-[...7 lines deleted...]
-      <c r="A7" s="18" t="s">
+      <c r="B6" s="56">
+        <v>133526.5</v>
+      </c>
+      <c r="C6" s="57">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="58">
-[...7 lines deleted...]
-      <c r="A8" s="18" t="s">
+      <c r="B7" s="56">
+        <v>8801.2000000000007</v>
+      </c>
+      <c r="C7" s="57">
+        <v>45.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="58">
-[...7 lines deleted...]
-      <c r="A9" s="33" t="s">
+      <c r="B8" s="56">
+        <v>87251.3</v>
+      </c>
+      <c r="C8" s="57">
+        <v>127.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="58">
-[...3 lines deleted...]
-        <v>146.69999999999999</v>
+      <c r="B9" s="56">
+        <v>115071</v>
+      </c>
+      <c r="C9" s="57">
+        <v>90.7</v>
       </c>
     </row>
     <row r="10" spans="1:3">
-      <c r="A10" s="18" t="s">
+      <c r="A10" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="58">
-[...3 lines deleted...]
-        <v>532.4</v>
+      <c r="B10" s="56">
+        <v>26306.400000000001</v>
+      </c>
+      <c r="C10" s="57">
+        <v>391.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
       <vt:lpstr>период</vt:lpstr>
       <vt:lpstr>По районам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>