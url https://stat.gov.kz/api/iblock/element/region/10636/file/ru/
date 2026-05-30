--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -131,54 +131,54 @@
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>в % к  январю-марту 2025 г.</t>
-[...2 lines deleted...]
-    <t>(январь-март 2026г.)</t>
+    <t>в % к  январю-апрелю 2025 г.</t>
+  </si>
+  <si>
+    <t>(январь-апрель 2026 г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -208,51 +208,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -383,67 +383,82 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -469,110 +484,115 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -844,150 +864,150 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O11" sqref="O11"/>
+      <selection activeCell="P8" sqref="P8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="2" width="9.109375" style="1"/>
     <col min="3" max="3" width="9.44140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="9.5546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.88671875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.44140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.6640625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-[...10 lines deleted...]
-      <c r="M1" s="51"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="45"/>
-      <c r="B2" s="43" t="s">
+      <c r="A2" s="47"/>
+      <c r="B2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="43" t="s">
+      <c r="C2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="43" t="s">
+      <c r="D2" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="43" t="s">
+      <c r="E2" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="43" t="s">
+      <c r="F2" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="43" t="s">
+      <c r="G2" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="43" t="s">
+      <c r="H2" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="43" t="s">
+      <c r="I2" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="43" t="s">
+      <c r="J2" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="43" t="s">
+      <c r="K2" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="43" t="s">
+      <c r="L2" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="43" t="s">
+      <c r="M2" s="41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="9" customHeight="1" thickBot="1">
-      <c r="A3" s="46"/>
-[...11 lines deleted...]
-      <c r="M3" s="44"/>
+      <c r="A3" s="48"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A4" s="47" t="s">
+      <c r="A4" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="48"/>
-[...2 lines deleted...]
-      <c r="E4" s="48"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="6">
         <v>2016</v>
       </c>
       <c r="B5" s="7">
         <v>16134</v>
       </c>
       <c r="C5" s="8">
         <v>25518</v>
       </c>
       <c r="D5" s="7">
         <v>39197</v>
       </c>
       <c r="E5" s="7">
         <v>59422</v>
       </c>
@@ -1373,88 +1393,90 @@
         <v>195344</v>
       </c>
       <c r="J14" s="9">
         <v>286601.2</v>
       </c>
       <c r="K14" s="9">
         <v>267426</v>
       </c>
       <c r="L14" s="9">
         <v>208955</v>
       </c>
       <c r="M14" s="9">
         <v>355134</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="12">
         <v>2026</v>
       </c>
       <c r="B15" s="9">
         <v>100714</v>
       </c>
       <c r="C15" s="9">
         <v>167146</v>
       </c>
-      <c r="D15" s="58">
+      <c r="D15" s="39">
         <v>145875</v>
       </c>
-      <c r="E15" s="9"/>
+      <c r="E15" s="39">
+        <v>174229</v>
+      </c>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" s="5" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A16" s="42" t="s">
+      <c r="A16" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="42"/>
-[...10 lines deleted...]
-      <c r="M16" s="42"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
     </row>
     <row r="17" spans="1:13" s="5" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A17" s="39" t="s">
+      <c r="A17" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="40"/>
-[...2 lines deleted...]
-      <c r="E17" s="41"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="45"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="6">
         <v>2016</v>
       </c>
       <c r="B18" s="15">
         <v>14.2</v>
       </c>
       <c r="C18" s="16">
         <v>157.5</v>
       </c>
       <c r="D18" s="15">
         <v>153.5</v>
       </c>
       <c r="E18" s="15">
         <v>150.80000000000001</v>
       </c>
@@ -1843,85 +1865,87 @@
         <v>146.6</v>
       </c>
       <c r="K27" s="17">
         <v>92.8</v>
       </c>
       <c r="L27" s="17">
         <v>78.099999999999994</v>
       </c>
       <c r="M27" s="17">
         <v>168.9</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="12">
         <v>2026</v>
       </c>
       <c r="B28" s="17">
         <v>27.2</v>
       </c>
       <c r="C28" s="17">
         <v>167.8</v>
       </c>
       <c r="D28" s="17">
         <v>87.7</v>
       </c>
-      <c r="E28" s="17"/>
+      <c r="E28" s="17">
+        <v>118.8</v>
+      </c>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A29" s="49" t="s">
+      <c r="A29" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="50"/>
-[...10 lines deleted...]
-      <c r="M29" s="50"/>
+      <c r="B29" s="52"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="52"/>
+      <c r="E29" s="52"/>
+      <c r="F29" s="52"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="52"/>
+      <c r="I29" s="52"/>
+      <c r="J29" s="52"/>
+      <c r="K29" s="52"/>
+      <c r="L29" s="52"/>
+      <c r="M29" s="52"/>
     </row>
     <row r="30" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A30" s="39" t="s">
+      <c r="A30" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="40"/>
-[...2 lines deleted...]
-      <c r="E30" s="41"/>
+      <c r="B30" s="44"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="45"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
     </row>
     <row r="31" spans="1:13" s="21" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="12">
         <v>2016</v>
       </c>
       <c r="B31" s="17">
         <v>126.4</v>
       </c>
       <c r="C31" s="17">
         <v>95.9</v>
       </c>
       <c r="D31" s="17">
         <v>101.8</v>
       </c>
       <c r="E31" s="17">
         <v>83.9</v>
       </c>
@@ -2311,181 +2335,183 @@
         <v>140.19999999999999</v>
       </c>
       <c r="K40" s="27">
         <v>105.3</v>
       </c>
       <c r="L40" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="M40" s="27">
         <v>108.5</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="12">
         <v>2026</v>
       </c>
       <c r="B41" s="17">
         <v>102.4</v>
       </c>
       <c r="C41" s="17">
         <v>114.3</v>
       </c>
       <c r="D41" s="17">
         <v>89.3</v>
       </c>
-      <c r="E41" s="17"/>
+      <c r="E41" s="17">
+        <v>133.69999999999999</v>
+      </c>
       <c r="F41" s="17"/>
       <c r="G41" s="17"/>
       <c r="H41" s="36"/>
       <c r="I41" s="17"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A1:M1"/>
-[...6 lines deleted...]
-    <mergeCell ref="L2:L3"/>
     <mergeCell ref="A30:E30"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="L2:L3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O11" sqref="O11"/>
+      <selection activeCell="O6" sqref="O6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="12"/>
     <row r="2" spans="1:13" s="2" customFormat="1" ht="12.6" thickBot="1">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="51"/>
-[...10 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="12">
-      <c r="A3" s="45"/>
-      <c r="B3" s="43" t="s">
+      <c r="A3" s="47"/>
+      <c r="B3" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="43" t="s">
+      <c r="C3" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="43" t="s">
+      <c r="D3" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="43" t="s">
+      <c r="E3" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="43" t="s">
+      <c r="F3" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="G3" s="43" t="s">
+      <c r="G3" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="H3" s="43" t="s">
+      <c r="H3" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="43" t="s">
+      <c r="I3" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="J3" s="43" t="s">
+      <c r="J3" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="K3" s="43" t="s">
+      <c r="K3" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="L3" s="43" t="s">
+      <c r="L3" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="M3" s="43" t="s">
+      <c r="M3" s="41" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1" ht="12.6" thickBot="1">
-      <c r="A4" s="46"/>
-[...11 lines deleted...]
-      <c r="M4" s="44"/>
+      <c r="A4" s="48"/>
+      <c r="B4" s="42"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="48"/>
-[...2 lines deleted...]
-      <c r="E5" s="48"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="4"/>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="12">
         <v>2021</v>
       </c>
       <c r="B6" s="7">
         <v>35681</v>
       </c>
       <c r="C6" s="8">
         <v>89381</v>
       </c>
       <c r="D6" s="9">
         <v>140199</v>
       </c>
       <c r="E6" s="9">
         <v>225271</v>
       </c>
@@ -2666,88 +2692,90 @@
         <v>1374441</v>
       </c>
       <c r="J10" s="9">
         <v>1661042</v>
       </c>
       <c r="K10" s="9">
         <v>1928468</v>
       </c>
       <c r="L10" s="9">
         <v>2137423</v>
       </c>
       <c r="M10" s="9">
         <v>2492558</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="12">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>100714</v>
       </c>
       <c r="C11" s="8">
         <v>267860</v>
       </c>
-      <c r="D11" s="58">
+      <c r="D11" s="39">
         <v>413735</v>
       </c>
-      <c r="E11" s="9"/>
+      <c r="E11" s="39">
+        <v>587965</v>
+      </c>
       <c r="F11" s="7"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="49" t="s">
+      <c r="A12" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="50"/>
-[...10 lines deleted...]
-      <c r="M12" s="50"/>
+      <c r="B12" s="52"/>
+      <c r="C12" s="52"/>
+      <c r="D12" s="52"/>
+      <c r="E12" s="52"/>
+      <c r="F12" s="52"/>
+      <c r="G12" s="52"/>
+      <c r="H12" s="52"/>
+      <c r="I12" s="52"/>
+      <c r="J12" s="52"/>
+      <c r="K12" s="52"/>
+      <c r="L12" s="52"/>
+      <c r="M12" s="52"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="40"/>
-[...2 lines deleted...]
-      <c r="E13" s="41"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="44"/>
+      <c r="E13" s="45"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="12">
         <v>2021</v>
       </c>
       <c r="B14" s="23">
         <v>104.5</v>
       </c>
       <c r="C14" s="24">
         <v>116.4</v>
       </c>
       <c r="D14" s="23">
         <v>113.6</v>
       </c>
       <c r="E14" s="23">
         <v>131.69999999999999</v>
       </c>
@@ -2928,199 +2956,201 @@
         <v>135.80000000000001</v>
       </c>
       <c r="J18" s="17">
         <v>136.69999999999999</v>
       </c>
       <c r="K18" s="17">
         <v>131.4</v>
       </c>
       <c r="L18" s="17">
         <v>123.6</v>
       </c>
       <c r="M18" s="17">
         <v>121.3</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="12">
         <v>2026</v>
       </c>
       <c r="B19" s="18">
         <v>102.4</v>
       </c>
       <c r="C19" s="19">
         <v>109.5</v>
       </c>
-      <c r="D19" s="38">
+      <c r="D19" s="37">
         <v>101.2</v>
       </c>
-      <c r="E19" s="20"/>
+      <c r="E19" s="20">
+        <v>109.1</v>
+      </c>
       <c r="F19" s="18"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A12:M12"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
-    <mergeCell ref="A13:E13"/>
-[...5 lines deleted...]
-    <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.44140625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="2" customFormat="1" ht="12">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="53"/>
-      <c r="C1" s="53"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
     </row>
     <row r="2" spans="1:3" s="2" customFormat="1" ht="12.6" thickBot="1">
       <c r="B2" s="30" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="5" customFormat="1" ht="10.8" thickBot="1">
       <c r="A3" s="35"/>
-      <c r="B3" s="54" t="s">
+      <c r="B3" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="37" t="s">
+      <c r="C3" s="59" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A4" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="55">
-        <v>413735.6</v>
+      <c r="B4" s="56">
+        <v>587965.19999999995</v>
       </c>
       <c r="C4" s="57">
-        <v>101.2</v>
+        <v>109.1</v>
       </c>
     </row>
     <row r="5" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="56">
-[...3 lines deleted...]
-        <v>131.6</v>
+      <c r="B5" s="55">
+        <v>55732.4</v>
+      </c>
+      <c r="C5" s="38">
+        <v>135.19999999999999</v>
       </c>
     </row>
     <row r="6" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="56">
-[...3 lines deleted...]
-        <v>86</v>
+      <c r="B6" s="55">
+        <v>209816.7</v>
+      </c>
+      <c r="C6" s="38">
+        <v>98.8</v>
       </c>
     </row>
     <row r="7" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="56">
-[...3 lines deleted...]
-        <v>45.7</v>
+      <c r="B7" s="55">
+        <v>17765.599999999999</v>
+      </c>
+      <c r="C7" s="38">
+        <v>62.1</v>
       </c>
     </row>
     <row r="8" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="56">
-[...3 lines deleted...]
-        <v>127.9</v>
+      <c r="B8" s="55">
+        <v>100511.4</v>
+      </c>
+      <c r="C8" s="38">
+        <v>131</v>
       </c>
     </row>
     <row r="9" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="56">
-[...3 lines deleted...]
-        <v>90.7</v>
+      <c r="B9" s="55">
+        <v>164639</v>
+      </c>
+      <c r="C9" s="38">
+        <v>97.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="56">
-[...3 lines deleted...]
-        <v>391.7</v>
+      <c r="B10" s="55">
+        <v>39500.1</v>
+      </c>
+      <c r="C10" s="38">
+        <v>357.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>