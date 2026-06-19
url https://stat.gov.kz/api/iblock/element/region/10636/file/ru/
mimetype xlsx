--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.shaikhislyamova\Desktop\ДЛЯ РУКОВОДСТВА\ДИНАМИКА 2026г\ИНВЕСТИЦИИ\Инвестиции в основной капитал\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14472" yWindow="456" windowWidth="14112" windowHeight="11376" tabRatio="593" activeTab="2"/>
+    <workbookView xWindow="14475" yWindow="450" windowWidth="14115" windowHeight="11370" tabRatio="593"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
     <sheet name="период" sheetId="3" r:id="rId2"/>
     <sheet name="По районам" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="40">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -131,67 +136,67 @@
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>в % к  январю-апрелю 2025 г.</t>
-[...2 lines deleted...]
-    <t>(январь-апрель 2026 г.)</t>
+    <t>(январь-май 2026 г.)</t>
+  </si>
+  <si>
+    <t>в % к  январю-маю 2025 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -199,50 +204,55 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -404,53 +414,51 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -489,120 +497,123 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -611,116 +622,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -855,1395 +868,1403 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="P8" sqref="P8"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="F41" sqref="F41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="2" width="9.109375" style="1"/>
-    <col min="3" max="3" width="9.44140625" style="1" customWidth="1"/>
+    <col min="1" max="2" width="9.140625" style="1"/>
+    <col min="3" max="3" width="9.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
-    <col min="5" max="5" width="11.109375" style="1" customWidth="1"/>
-    <col min="6" max="6" width="9.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="9" style="1" customWidth="1"/>
-    <col min="9" max="9" width="9.109375" style="1"/>
-    <col min="10" max="10" width="9.5546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
-    <col min="12" max="12" width="9.88671875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9.109375" style="1"/>
+    <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14" max="14" width="11.7109375" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...10 lines deleted...]
-      <c r="M1" s="40"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="47"/>
-      <c r="B2" s="41" t="s">
+      <c r="A2" s="49"/>
+      <c r="B2" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="41" t="s">
+      <c r="C2" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="41" t="s">
+      <c r="D2" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="41" t="s">
+      <c r="E2" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="41" t="s">
+      <c r="F2" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="41" t="s">
+      <c r="G2" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="41" t="s">
+      <c r="H2" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="41" t="s">
+      <c r="I2" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="41" t="s">
+      <c r="J2" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="41" t="s">
+      <c r="K2" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="41" t="s">
+      <c r="L2" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="41" t="s">
+      <c r="M2" s="47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="9" customHeight="1" thickBot="1">
-      <c r="A3" s="48"/>
-[...11 lines deleted...]
-      <c r="M3" s="42"/>
+      <c r="A3" s="50"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="50"/>
-[...2 lines deleted...]
-      <c r="E4" s="50"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="6">
         <v>2016</v>
       </c>
       <c r="B5" s="7">
         <v>16134</v>
       </c>
       <c r="C5" s="8">
         <v>25518</v>
       </c>
       <c r="D5" s="7">
         <v>39197</v>
       </c>
       <c r="E5" s="7">
         <v>59422</v>
       </c>
       <c r="F5" s="7">
         <v>71665</v>
       </c>
       <c r="G5" s="9">
         <v>91894</v>
       </c>
       <c r="H5" s="10">
         <v>83338</v>
       </c>
       <c r="I5" s="10">
         <v>81016</v>
       </c>
       <c r="J5" s="10">
         <v>83975</v>
       </c>
       <c r="K5" s="10">
         <v>92698</v>
       </c>
       <c r="L5" s="10">
         <v>84662</v>
       </c>
       <c r="M5" s="11">
         <v>129160</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A6" s="12">
         <v>2017</v>
       </c>
       <c r="B6" s="7">
         <v>21973</v>
       </c>
       <c r="C6" s="8">
         <v>38677</v>
       </c>
       <c r="D6" s="9">
         <v>62093</v>
       </c>
       <c r="E6" s="9">
         <v>72655</v>
       </c>
       <c r="F6" s="7">
         <v>70034</v>
       </c>
       <c r="G6" s="9">
         <v>93154</v>
       </c>
       <c r="H6" s="9">
         <v>83056</v>
       </c>
       <c r="I6" s="9">
         <v>63410</v>
       </c>
       <c r="J6" s="9">
         <v>43515</v>
       </c>
       <c r="K6" s="9">
         <v>137059</v>
       </c>
       <c r="L6" s="9">
         <v>102765</v>
       </c>
       <c r="M6" s="9">
         <v>156257</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="12">
         <v>2018</v>
       </c>
       <c r="B7" s="7">
         <v>36056</v>
       </c>
       <c r="C7" s="8">
         <v>27207</v>
       </c>
       <c r="D7" s="9">
         <v>88420</v>
       </c>
       <c r="E7" s="9">
         <v>70864</v>
       </c>
       <c r="F7" s="7">
         <v>112812</v>
       </c>
       <c r="G7" s="9">
         <v>107693</v>
       </c>
       <c r="H7" s="9">
         <v>78408</v>
       </c>
       <c r="I7" s="9">
         <v>79517</v>
       </c>
       <c r="J7" s="9">
         <v>94070</v>
       </c>
       <c r="K7" s="9">
         <v>78540</v>
       </c>
       <c r="L7" s="9">
         <v>88836</v>
       </c>
       <c r="M7" s="9">
         <v>205031</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="12">
         <v>2019</v>
       </c>
       <c r="B8" s="7">
         <v>23298</v>
       </c>
       <c r="C8" s="8">
         <v>26651</v>
       </c>
       <c r="D8" s="9">
         <v>29487.8</v>
       </c>
       <c r="E8" s="9">
         <v>37227.5</v>
       </c>
       <c r="F8" s="7">
         <v>72583.199999999997</v>
       </c>
       <c r="G8" s="9">
         <v>170079</v>
       </c>
       <c r="H8" s="9">
         <v>78385</v>
       </c>
       <c r="I8" s="9">
         <v>86296</v>
       </c>
       <c r="J8" s="9">
         <v>95284</v>
       </c>
       <c r="K8" s="9">
         <v>89030</v>
       </c>
       <c r="L8" s="9">
         <v>75282</v>
       </c>
       <c r="M8" s="9">
         <v>130095</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="12">
         <v>2020</v>
       </c>
       <c r="B9" s="7">
         <v>34037</v>
       </c>
       <c r="C9" s="8">
         <v>42285</v>
       </c>
       <c r="D9" s="9">
         <v>45971</v>
       </c>
       <c r="E9" s="9">
         <v>46608</v>
       </c>
       <c r="F9" s="7">
         <v>65152</v>
       </c>
       <c r="G9" s="9">
         <v>143379</v>
       </c>
       <c r="H9" s="9">
         <v>71933</v>
       </c>
       <c r="I9" s="9">
         <v>99374</v>
       </c>
       <c r="J9" s="9">
         <v>120139</v>
       </c>
       <c r="K9" s="9">
         <v>142611</v>
       </c>
       <c r="L9" s="9">
         <v>130171</v>
       </c>
       <c r="M9" s="9">
         <v>173908</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="12">
         <v>2021</v>
       </c>
       <c r="B10" s="7">
         <v>35681</v>
       </c>
       <c r="C10" s="8">
         <v>53700</v>
       </c>
       <c r="D10" s="9">
         <v>50818</v>
       </c>
       <c r="E10" s="9">
         <v>85072</v>
       </c>
       <c r="F10" s="7">
         <v>90331</v>
       </c>
       <c r="G10" s="9">
         <v>415902</v>
       </c>
       <c r="H10" s="9">
         <v>88292</v>
       </c>
       <c r="I10" s="9">
         <v>84219</v>
       </c>
       <c r="J10" s="9">
         <v>142697</v>
       </c>
       <c r="K10" s="9">
         <v>147517</v>
       </c>
       <c r="L10" s="9">
         <v>162717</v>
       </c>
       <c r="M10" s="9">
         <v>172156</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="12">
         <v>2022</v>
       </c>
       <c r="B11" s="7">
         <v>38024</v>
       </c>
       <c r="C11" s="8">
         <v>57529</v>
       </c>
       <c r="D11" s="9">
         <v>58914</v>
       </c>
       <c r="E11" s="9">
         <v>90884</v>
       </c>
       <c r="F11" s="7">
         <v>94726</v>
       </c>
       <c r="G11" s="9">
         <v>147050</v>
       </c>
       <c r="H11" s="9">
         <v>101905</v>
       </c>
       <c r="I11" s="9">
         <v>720214</v>
       </c>
       <c r="J11" s="9">
         <v>143336</v>
       </c>
       <c r="K11" s="9">
         <v>157391</v>
       </c>
       <c r="L11" s="9">
         <v>150918</v>
       </c>
       <c r="M11" s="9">
         <v>274927</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A12" s="12">
         <v>2023</v>
       </c>
       <c r="B12" s="7">
         <v>52674</v>
       </c>
       <c r="C12" s="8">
         <v>68996</v>
       </c>
       <c r="D12" s="13">
         <v>204707</v>
       </c>
       <c r="E12" s="9">
         <v>92105</v>
       </c>
       <c r="F12" s="7">
         <v>130804</v>
       </c>
       <c r="G12" s="9">
         <v>118509</v>
       </c>
       <c r="H12" s="9">
         <v>132373</v>
       </c>
       <c r="I12" s="9">
         <v>106081</v>
       </c>
       <c r="J12" s="9">
         <v>174625</v>
       </c>
       <c r="K12" s="9">
         <v>151422</v>
       </c>
       <c r="L12" s="9">
         <v>184269</v>
       </c>
       <c r="M12" s="9">
         <v>336169</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="12">
         <v>2024</v>
       </c>
       <c r="B13" s="17">
         <v>70544</v>
       </c>
       <c r="C13" s="9">
         <v>128126</v>
       </c>
       <c r="D13" s="9">
         <v>78382</v>
       </c>
       <c r="E13" s="9">
         <v>91906</v>
       </c>
       <c r="F13" s="9">
         <v>100297</v>
       </c>
       <c r="G13" s="9">
         <v>163351</v>
       </c>
       <c r="H13" s="9">
         <v>163456</v>
       </c>
       <c r="I13" s="9">
         <v>161824</v>
       </c>
       <c r="J13" s="9">
         <v>181895</v>
       </c>
       <c r="K13" s="9">
         <v>227570</v>
       </c>
       <c r="L13" s="9">
         <v>236055</v>
       </c>
       <c r="M13" s="9">
         <v>295116</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A14" s="12">
         <v>2025</v>
       </c>
       <c r="B14" s="17">
         <v>91063</v>
       </c>
       <c r="C14" s="9">
         <v>137839</v>
       </c>
       <c r="D14" s="9">
         <v>154907</v>
       </c>
       <c r="E14" s="9">
         <v>124200</v>
       </c>
       <c r="F14" s="9">
         <v>197361</v>
       </c>
       <c r="G14" s="9">
         <v>244423.6</v>
       </c>
       <c r="H14" s="9">
         <v>229302</v>
       </c>
       <c r="I14" s="9">
         <v>195344</v>
       </c>
       <c r="J14" s="9">
         <v>286601.2</v>
       </c>
       <c r="K14" s="9">
         <v>267426</v>
       </c>
       <c r="L14" s="9">
         <v>208955</v>
       </c>
       <c r="M14" s="9">
         <v>355134</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="12">
         <v>2026</v>
       </c>
       <c r="B15" s="9">
         <v>100714</v>
       </c>
       <c r="C15" s="9">
         <v>167146</v>
       </c>
       <c r="D15" s="39">
         <v>145875</v>
       </c>
       <c r="E15" s="39">
         <v>174229</v>
       </c>
-      <c r="F15" s="9"/>
+      <c r="F15" s="9">
+        <v>245582</v>
+      </c>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" s="5" customFormat="1" ht="24.75" customHeight="1">
       <c r="A16" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="46"/>
       <c r="D16" s="46"/>
       <c r="E16" s="46"/>
       <c r="F16" s="46"/>
       <c r="G16" s="46"/>
       <c r="H16" s="46"/>
       <c r="I16" s="46"/>
       <c r="J16" s="46"/>
       <c r="K16" s="46"/>
       <c r="L16" s="46"/>
       <c r="M16" s="46"/>
     </row>
     <row r="17" spans="1:13" s="5" customFormat="1" ht="15.75" customHeight="1">
       <c r="A17" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="44"/>
       <c r="C17" s="44"/>
       <c r="D17" s="44"/>
       <c r="E17" s="45"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
     </row>
-    <row r="18" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="6">
         <v>2016</v>
       </c>
       <c r="B18" s="15">
         <v>14.2</v>
       </c>
       <c r="C18" s="16">
         <v>157.5</v>
       </c>
       <c r="D18" s="15">
         <v>153.5</v>
       </c>
       <c r="E18" s="15">
         <v>150.80000000000001</v>
       </c>
       <c r="F18" s="14">
         <v>120.2</v>
       </c>
       <c r="G18" s="15">
         <v>126</v>
       </c>
       <c r="H18" s="14">
         <v>86.6</v>
       </c>
       <c r="I18" s="14">
         <v>97.3</v>
       </c>
       <c r="J18" s="15">
         <v>103.3</v>
       </c>
       <c r="K18" s="15">
         <v>109.7</v>
       </c>
       <c r="L18" s="15">
         <v>91</v>
       </c>
       <c r="M18" s="17">
         <v>152.9</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="19" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A19" s="12">
         <v>2017</v>
       </c>
       <c r="B19" s="15">
         <v>17.600000000000001</v>
       </c>
       <c r="C19" s="16">
         <v>174.4</v>
       </c>
       <c r="D19" s="15">
         <v>159.30000000000001</v>
       </c>
       <c r="E19" s="16">
         <v>116.7</v>
       </c>
       <c r="F19" s="14">
         <v>96</v>
       </c>
       <c r="G19" s="15">
         <v>131.80000000000001</v>
       </c>
       <c r="H19" s="14">
         <v>89</v>
       </c>
       <c r="I19" s="14">
         <v>76.2</v>
       </c>
       <c r="J19" s="15">
         <v>68.3</v>
       </c>
       <c r="K19" s="15">
         <v>313.10000000000002</v>
       </c>
       <c r="L19" s="15">
         <v>74.7</v>
       </c>
       <c r="M19" s="17">
         <v>141.9</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="20" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A20" s="12">
         <v>2018</v>
       </c>
       <c r="B20" s="15">
         <v>23</v>
       </c>
       <c r="C20" s="16">
         <v>75.3</v>
       </c>
       <c r="D20" s="15">
         <v>324.60000000000002</v>
       </c>
       <c r="E20" s="16">
         <v>79.7</v>
       </c>
       <c r="F20" s="14">
         <v>159.1</v>
       </c>
       <c r="G20" s="15">
         <v>95.2</v>
       </c>
       <c r="H20" s="14">
         <v>71.400000000000006</v>
       </c>
       <c r="I20" s="14">
         <v>101.3</v>
       </c>
       <c r="J20" s="15">
         <v>117.7</v>
       </c>
       <c r="K20" s="15">
         <v>83.4</v>
       </c>
       <c r="L20" s="15">
         <v>113</v>
       </c>
       <c r="M20" s="17">
         <v>232.6</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="21" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A21" s="12">
         <v>2019</v>
       </c>
       <c r="B21" s="15">
         <v>11.5</v>
       </c>
       <c r="C21" s="16">
         <v>114.3</v>
       </c>
       <c r="D21" s="15">
         <v>110.8</v>
       </c>
       <c r="E21" s="16">
         <v>127</v>
       </c>
       <c r="F21" s="14">
         <v>195.1</v>
       </c>
       <c r="G21" s="15">
         <v>233.5</v>
       </c>
       <c r="H21" s="14">
         <v>46.2</v>
       </c>
       <c r="I21" s="14">
         <v>109.7</v>
       </c>
       <c r="J21" s="15">
         <v>110.2</v>
       </c>
       <c r="K21" s="15">
         <v>93.4</v>
       </c>
       <c r="L21" s="15">
         <v>84.5</v>
       </c>
       <c r="M21" s="17">
         <v>172.8</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="22" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A22" s="12">
         <v>2020</v>
       </c>
       <c r="B22" s="15">
         <v>26.1</v>
       </c>
       <c r="C22" s="16">
         <v>124.1</v>
       </c>
       <c r="D22" s="15">
         <v>108.7</v>
       </c>
       <c r="E22" s="16">
         <v>102.7</v>
       </c>
       <c r="F22" s="14">
         <v>139.6</v>
       </c>
       <c r="G22" s="15">
         <v>220.1</v>
       </c>
       <c r="H22" s="14">
         <v>50.2</v>
       </c>
       <c r="I22" s="14">
         <v>137.9</v>
       </c>
       <c r="J22" s="15">
         <v>121.1</v>
       </c>
       <c r="K22" s="15">
         <v>118.6</v>
       </c>
       <c r="L22" s="15">
         <v>91.1</v>
       </c>
       <c r="M22" s="17">
         <v>133.30000000000001</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="23" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A23" s="12">
         <v>2021</v>
       </c>
       <c r="B23" s="15">
         <v>20.5</v>
       </c>
       <c r="C23" s="16">
         <v>149.5</v>
       </c>
       <c r="D23" s="15">
         <v>94</v>
       </c>
       <c r="E23" s="16">
         <v>166.7</v>
       </c>
       <c r="F23" s="14">
         <v>105</v>
       </c>
       <c r="G23" s="15">
         <v>110.5</v>
       </c>
       <c r="H23" s="14">
         <v>87.7</v>
       </c>
       <c r="I23" s="14">
         <v>95.1</v>
       </c>
       <c r="J23" s="15">
         <v>170.8</v>
       </c>
       <c r="K23" s="15">
         <v>102.5</v>
       </c>
       <c r="L23" s="15">
         <v>109.6</v>
       </c>
       <c r="M23" s="17">
         <v>105</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="24" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A24" s="12">
         <v>2022</v>
       </c>
       <c r="B24" s="18">
         <v>22</v>
       </c>
       <c r="C24" s="19">
         <v>193.7</v>
       </c>
       <c r="D24" s="20">
         <v>102</v>
       </c>
       <c r="E24" s="20">
         <v>155.80000000000001</v>
       </c>
       <c r="F24" s="18">
         <v>102.6</v>
       </c>
       <c r="G24" s="20">
         <v>154.80000000000001</v>
       </c>
       <c r="H24" s="20">
         <v>68.5</v>
       </c>
       <c r="I24" s="20">
         <v>128.6</v>
       </c>
       <c r="J24" s="20">
         <v>109</v>
       </c>
       <c r="K24" s="20">
         <v>109.3</v>
       </c>
       <c r="L24" s="20">
         <v>95.6</v>
       </c>
       <c r="M24" s="20">
         <v>183.5</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="25" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A25" s="12">
         <v>2023</v>
       </c>
       <c r="B25" s="18">
         <v>19.100000000000001</v>
       </c>
       <c r="C25" s="19">
         <v>131.1</v>
       </c>
       <c r="D25" s="20">
         <v>120.5</v>
       </c>
       <c r="E25" s="20">
         <v>110.5</v>
       </c>
       <c r="F25" s="18">
         <v>138.6</v>
       </c>
       <c r="G25" s="20">
         <v>90.4</v>
       </c>
       <c r="H25" s="20">
         <v>111.6</v>
       </c>
       <c r="I25" s="20">
         <v>80.099999999999994</v>
       </c>
       <c r="J25" s="20">
         <v>164.8</v>
       </c>
       <c r="K25" s="20">
         <v>86.7</v>
       </c>
       <c r="L25" s="20">
         <v>121.2</v>
       </c>
       <c r="M25" s="20">
         <v>181.9</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="26" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A26" s="12">
         <v>2024</v>
       </c>
       <c r="B26" s="17">
         <v>20.9</v>
       </c>
       <c r="C26" s="16">
         <v>182</v>
       </c>
       <c r="D26" s="17">
         <v>61.2</v>
       </c>
       <c r="E26" s="17">
         <v>117.5</v>
       </c>
       <c r="F26" s="17">
         <v>110.8</v>
       </c>
       <c r="G26" s="17">
         <v>162.69999999999999</v>
       </c>
       <c r="H26" s="17">
         <v>100</v>
       </c>
       <c r="I26" s="17">
         <v>99.1</v>
       </c>
       <c r="J26" s="17">
         <v>111.8</v>
       </c>
       <c r="K26" s="17">
         <v>124</v>
       </c>
       <c r="L26" s="17">
         <v>103.3</v>
       </c>
       <c r="M26" s="20">
         <v>124.3</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="27" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A27" s="12">
         <v>2025</v>
       </c>
       <c r="B27" s="17">
         <v>30.8</v>
       </c>
       <c r="C27" s="17">
         <v>151.19999999999999</v>
       </c>
       <c r="D27" s="17">
         <v>111.7</v>
       </c>
       <c r="E27" s="17">
         <v>79.5</v>
       </c>
       <c r="F27" s="17">
         <v>159.4</v>
       </c>
       <c r="G27" s="17">
         <v>123.5</v>
       </c>
       <c r="H27" s="17">
         <v>93.3</v>
       </c>
       <c r="I27" s="17">
         <v>85.1</v>
       </c>
       <c r="J27" s="17">
         <v>146.6</v>
       </c>
       <c r="K27" s="17">
         <v>92.8</v>
       </c>
       <c r="L27" s="17">
         <v>78.099999999999994</v>
       </c>
       <c r="M27" s="17">
         <v>168.9</v>
       </c>
     </row>
-    <row r="28" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="28" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A28" s="12">
         <v>2026</v>
       </c>
       <c r="B28" s="17">
         <v>27.2</v>
       </c>
       <c r="C28" s="17">
         <v>167.8</v>
       </c>
       <c r="D28" s="17">
         <v>87.7</v>
       </c>
       <c r="E28" s="17">
         <v>118.8</v>
       </c>
-      <c r="F28" s="17"/>
+      <c r="F28" s="17">
+        <v>137.80000000000001</v>
+      </c>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A29" s="51" t="s">
+      <c r="A29" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="52"/>
-[...10 lines deleted...]
-      <c r="M29" s="52"/>
+      <c r="B29" s="54"/>
+      <c r="C29" s="54"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="54"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="54"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+      <c r="M29" s="54"/>
     </row>
     <row r="30" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="44"/>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="E30" s="45"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
     </row>
-    <row r="31" spans="1:13" s="21" customFormat="1" ht="10.199999999999999">
+    <row r="31" spans="1:13" s="21" customFormat="1" ht="11.25">
       <c r="A31" s="12">
         <v>2016</v>
       </c>
       <c r="B31" s="17">
         <v>126.4</v>
       </c>
       <c r="C31" s="17">
         <v>95.9</v>
       </c>
       <c r="D31" s="17">
         <v>101.8</v>
       </c>
       <c r="E31" s="17">
         <v>83.9</v>
       </c>
       <c r="F31" s="17">
         <v>150</v>
       </c>
       <c r="G31" s="17">
         <v>103.3</v>
       </c>
       <c r="H31" s="17">
         <v>87.4</v>
       </c>
       <c r="I31" s="17">
         <v>98.9</v>
       </c>
       <c r="J31" s="17">
         <v>91.3</v>
       </c>
       <c r="K31" s="17">
         <v>110.4</v>
       </c>
       <c r="L31" s="17">
         <v>98.5</v>
       </c>
       <c r="M31" s="17">
         <v>102.7</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="32" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A32" s="12">
         <v>2017</v>
       </c>
       <c r="B32" s="17">
         <v>129.30000000000001</v>
       </c>
       <c r="C32" s="17">
         <v>143.1</v>
       </c>
       <c r="D32" s="17">
         <v>148.69999999999999</v>
       </c>
       <c r="E32" s="16">
         <v>115</v>
       </c>
       <c r="F32" s="17">
         <v>91.8</v>
       </c>
       <c r="G32" s="16">
         <v>96.2</v>
       </c>
       <c r="H32" s="17">
         <v>94.5</v>
       </c>
       <c r="I32" s="17">
         <v>73.599999999999994</v>
       </c>
       <c r="J32" s="17">
         <v>48.4</v>
       </c>
       <c r="K32" s="17">
         <v>139.9</v>
       </c>
       <c r="L32" s="17">
         <v>114.5</v>
       </c>
       <c r="M32" s="22" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="33" spans="1:14" s="5" customFormat="1" ht="11.25">
       <c r="A33" s="12">
         <v>2018</v>
       </c>
       <c r="B33" s="17">
         <v>121.5</v>
       </c>
       <c r="C33" s="17">
         <v>61.7</v>
       </c>
       <c r="D33" s="17">
         <v>111.7</v>
       </c>
       <c r="E33" s="16">
         <v>88.3</v>
       </c>
       <c r="F33" s="16">
         <v>137</v>
       </c>
       <c r="G33" s="16">
         <v>105.7</v>
       </c>
       <c r="H33" s="16">
         <v>79</v>
       </c>
       <c r="I33" s="17">
         <v>107.1</v>
       </c>
       <c r="J33" s="17">
         <v>191.9</v>
       </c>
       <c r="K33" s="17">
         <v>49.4</v>
       </c>
       <c r="L33" s="17">
         <v>78.2</v>
       </c>
       <c r="M33" s="22" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="34" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="34" spans="1:14" s="5" customFormat="1" ht="11.25">
       <c r="A34" s="12">
         <v>2019</v>
       </c>
       <c r="B34" s="17">
         <v>63.8</v>
       </c>
       <c r="C34" s="17">
         <v>96.9</v>
       </c>
       <c r="D34" s="16">
         <v>33</v>
       </c>
       <c r="E34" s="17">
         <v>52.6</v>
       </c>
       <c r="F34" s="17">
         <v>64.5</v>
       </c>
       <c r="G34" s="17">
         <v>158.30000000000001</v>
       </c>
       <c r="H34" s="16">
         <v>100</v>
       </c>
       <c r="I34" s="17">
         <v>108.5</v>
       </c>
       <c r="J34" s="17">
         <v>101.6</v>
       </c>
       <c r="K34" s="17">
         <v>113.5</v>
       </c>
       <c r="L34" s="17">
         <v>84.9</v>
       </c>
       <c r="M34" s="17">
         <v>63.3</v>
       </c>
     </row>
-    <row r="35" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="35" spans="1:14" s="5" customFormat="1" ht="11.25">
       <c r="A35" s="12">
         <v>2020</v>
       </c>
       <c r="B35" s="20">
         <v>145.30000000000001</v>
       </c>
       <c r="C35" s="20">
         <v>157.9</v>
       </c>
       <c r="D35" s="20">
         <v>155</v>
       </c>
       <c r="E35" s="20">
         <v>125.1</v>
       </c>
       <c r="F35" s="20">
         <v>89.4</v>
       </c>
       <c r="G35" s="20">
         <v>84.3</v>
       </c>
       <c r="H35" s="20">
         <v>90.8</v>
       </c>
       <c r="I35" s="20">
         <v>114.6</v>
       </c>
       <c r="J35" s="20">
         <v>125.5</v>
       </c>
       <c r="K35" s="20">
         <v>159.6</v>
       </c>
       <c r="L35" s="20">
         <v>172.3</v>
       </c>
       <c r="M35" s="20">
         <v>132.69999999999999</v>
       </c>
     </row>
-    <row r="36" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="36" spans="1:14" s="5" customFormat="1" ht="11.25">
       <c r="A36" s="12">
         <v>2021</v>
       </c>
       <c r="B36" s="23">
         <v>104.5</v>
       </c>
       <c r="C36" s="24">
         <v>126</v>
       </c>
       <c r="D36" s="23">
         <v>108.9</v>
       </c>
       <c r="E36" s="23">
         <v>177.6</v>
       </c>
       <c r="F36" s="23">
         <v>132.9</v>
       </c>
       <c r="G36" s="23">
         <v>67</v>
       </c>
       <c r="H36" s="25">
         <v>114.9</v>
       </c>
       <c r="I36" s="25">
         <v>79.400000000000006</v>
       </c>
       <c r="J36" s="25">
         <v>112.3</v>
       </c>
       <c r="K36" s="25">
         <v>97</v>
       </c>
       <c r="L36" s="25">
         <v>116.8</v>
       </c>
       <c r="M36" s="25">
         <v>92.2</v>
       </c>
     </row>
-    <row r="37" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="37" spans="1:14" s="5" customFormat="1" ht="11.25">
       <c r="A37" s="12">
         <v>2022</v>
       </c>
       <c r="B37" s="18">
         <v>100.3</v>
       </c>
       <c r="C37" s="19">
         <v>101.5</v>
       </c>
       <c r="D37" s="20">
         <v>110</v>
       </c>
       <c r="E37" s="20">
         <v>102.7</v>
       </c>
       <c r="F37" s="18">
         <v>100.7</v>
       </c>
       <c r="G37" s="20">
         <v>140.4</v>
       </c>
       <c r="H37" s="20">
         <v>108.7</v>
       </c>
       <c r="I37" s="20">
         <v>146.1</v>
       </c>
       <c r="J37" s="20">
         <v>93.9</v>
       </c>
       <c r="K37" s="20">
         <v>100</v>
       </c>
       <c r="L37" s="20">
         <v>87.7</v>
       </c>
       <c r="M37" s="20">
         <v>152.9</v>
       </c>
       <c r="N37" s="26"/>
     </row>
-    <row r="38" spans="1:14" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="38" spans="1:14" s="5" customFormat="1" ht="11.25">
       <c r="A38" s="12">
         <v>2023</v>
       </c>
       <c r="B38" s="27">
         <v>134.4</v>
       </c>
       <c r="C38" s="28">
         <v>117</v>
       </c>
       <c r="D38" s="27">
         <v>137.6</v>
       </c>
       <c r="E38" s="27">
         <v>97.1</v>
       </c>
       <c r="F38" s="27">
         <v>130.30000000000001</v>
       </c>
       <c r="G38" s="27">
         <v>76.2</v>
       </c>
       <c r="H38" s="27">
         <v>121.9</v>
       </c>
       <c r="I38" s="27">
@@ -2338,618 +2359,622 @@
         <v>105.3</v>
       </c>
       <c r="L40" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="M40" s="27">
         <v>108.5</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="12">
         <v>2026</v>
       </c>
       <c r="B41" s="17">
         <v>102.4</v>
       </c>
       <c r="C41" s="17">
         <v>114.3</v>
       </c>
       <c r="D41" s="17">
         <v>89.3</v>
       </c>
       <c r="E41" s="17">
         <v>133.69999999999999</v>
       </c>
-      <c r="F41" s="17"/>
+      <c r="F41" s="17">
+        <v>115.6</v>
+      </c>
       <c r="G41" s="17"/>
       <c r="H41" s="36"/>
       <c r="I41" s="17"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="L2:L3"/>
     <mergeCell ref="A30:E30"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A29:M29"/>
-    <mergeCell ref="A1:M1"/>
-[...6 lines deleted...]
-    <mergeCell ref="L2:L3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O6" sqref="O6"/>
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="12"/>
-    <row r="2" spans="1:13" s="2" customFormat="1" ht="12.6" thickBot="1">
-      <c r="A2" s="40" t="s">
+    <row r="2" spans="1:13" s="2" customFormat="1" thickBot="1">
+      <c r="A2" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...10 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="12">
-      <c r="A3" s="47"/>
-      <c r="B3" s="41" t="s">
+      <c r="A3" s="49"/>
+      <c r="B3" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="41" t="s">
+      <c r="C3" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="D3" s="41" t="s">
+      <c r="D3" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="41" t="s">
+      <c r="E3" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="41" t="s">
+      <c r="F3" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="G3" s="41" t="s">
+      <c r="G3" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="H3" s="41" t="s">
+      <c r="H3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="41" t="s">
+      <c r="I3" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="J3" s="41" t="s">
+      <c r="J3" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="K3" s="41" t="s">
+      <c r="K3" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="L3" s="41" t="s">
+      <c r="L3" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="M3" s="41" t="s">
+      <c r="M3" s="47" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" ht="12.6" thickBot="1">
-[...15 lines deleted...]
-      <c r="A5" s="49" t="s">
+    <row r="4" spans="1:13" s="2" customFormat="1" thickBot="1">
+      <c r="A4" s="50"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="11.25">
+      <c r="A5" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="50"/>
-[...2 lines deleted...]
-      <c r="E5" s="50"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="4"/>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A6" s="12">
         <v>2021</v>
       </c>
       <c r="B6" s="7">
         <v>35681</v>
       </c>
       <c r="C6" s="8">
         <v>89381</v>
       </c>
       <c r="D6" s="9">
         <v>140199</v>
       </c>
       <c r="E6" s="9">
         <v>225271</v>
       </c>
       <c r="F6" s="7">
         <v>315602</v>
       </c>
       <c r="G6" s="9">
         <v>415902</v>
       </c>
       <c r="H6" s="9">
         <v>504194</v>
       </c>
       <c r="I6" s="9">
         <v>588413</v>
       </c>
       <c r="J6" s="9">
         <v>731109</v>
       </c>
       <c r="K6" s="9">
         <v>878626</v>
       </c>
       <c r="L6" s="9">
         <v>1041343</v>
       </c>
       <c r="M6" s="9">
         <v>1213499</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="12">
         <v>2022</v>
       </c>
       <c r="B7" s="7">
         <v>38024</v>
       </c>
       <c r="C7" s="8">
         <v>95653</v>
       </c>
       <c r="D7" s="9">
         <v>154567</v>
       </c>
       <c r="E7" s="9">
         <v>245452</v>
       </c>
       <c r="F7" s="7">
         <v>340178</v>
       </c>
       <c r="G7" s="9">
         <v>487228</v>
       </c>
       <c r="H7" s="9">
         <v>589134</v>
       </c>
       <c r="I7" s="9">
         <v>720214</v>
       </c>
       <c r="J7" s="9">
         <v>863549</v>
       </c>
       <c r="K7" s="9">
         <v>1020941</v>
       </c>
       <c r="L7" s="9">
         <v>1171859</v>
       </c>
       <c r="M7" s="9">
         <v>1446786</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="12">
         <v>2023</v>
       </c>
       <c r="B8" s="7">
         <v>52674</v>
       </c>
       <c r="C8" s="8">
         <v>121670</v>
       </c>
       <c r="D8" s="13">
         <v>204707</v>
       </c>
       <c r="E8" s="9">
         <v>296812</v>
       </c>
       <c r="F8" s="7">
         <v>427616</v>
       </c>
       <c r="G8" s="9">
         <v>546125</v>
       </c>
       <c r="H8" s="9">
         <v>678499</v>
       </c>
       <c r="I8" s="9">
         <v>784580</v>
       </c>
       <c r="J8" s="9">
         <v>959205</v>
       </c>
       <c r="K8" s="9">
         <v>1110627.3</v>
       </c>
       <c r="L8" s="9">
         <v>1294897</v>
       </c>
       <c r="M8" s="9">
         <v>1631065</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="12">
         <v>2024</v>
       </c>
       <c r="B9" s="7">
         <v>70544</v>
       </c>
       <c r="C9" s="8">
         <v>198670</v>
       </c>
       <c r="D9" s="13">
         <v>277053</v>
       </c>
       <c r="E9" s="9">
         <v>368958</v>
       </c>
       <c r="F9" s="7">
         <v>469256</v>
       </c>
       <c r="G9" s="9">
         <v>632607</v>
       </c>
       <c r="H9" s="9">
         <v>796062.4</v>
       </c>
       <c r="I9" s="9">
         <v>957887</v>
       </c>
       <c r="J9" s="9">
         <v>1139782</v>
       </c>
       <c r="K9" s="9">
         <v>1367352</v>
       </c>
       <c r="L9" s="9">
         <v>1603407</v>
       </c>
       <c r="M9" s="9">
         <v>1898523</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A10" s="12">
         <v>2025</v>
       </c>
       <c r="B10" s="7">
         <v>91063</v>
       </c>
       <c r="C10" s="8">
         <v>228901</v>
       </c>
       <c r="D10" s="13">
         <v>383809</v>
       </c>
       <c r="E10" s="9">
         <v>508009</v>
       </c>
       <c r="F10" s="7">
         <v>705370</v>
       </c>
       <c r="G10" s="9">
         <v>949794</v>
       </c>
       <c r="H10" s="9">
         <v>1179096</v>
       </c>
       <c r="I10" s="9">
         <v>1374441</v>
       </c>
       <c r="J10" s="9">
         <v>1661042</v>
       </c>
       <c r="K10" s="9">
         <v>1928468</v>
       </c>
       <c r="L10" s="9">
         <v>2137423</v>
       </c>
       <c r="M10" s="9">
         <v>2492558</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="12">
         <v>2026</v>
       </c>
       <c r="B11" s="7">
         <v>100714</v>
       </c>
       <c r="C11" s="8">
         <v>267860</v>
       </c>
       <c r="D11" s="39">
         <v>413735</v>
       </c>
       <c r="E11" s="39">
         <v>587965</v>
       </c>
-      <c r="F11" s="7"/>
+      <c r="F11" s="7">
+        <v>833547</v>
+      </c>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="51" t="s">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="11.25">
+      <c r="A12" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="52"/>
-[...12 lines deleted...]
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B12" s="54"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="54"/>
+      <c r="E12" s="54"/>
+      <c r="F12" s="54"/>
+      <c r="G12" s="54"/>
+      <c r="H12" s="54"/>
+      <c r="I12" s="54"/>
+      <c r="J12" s="54"/>
+      <c r="K12" s="54"/>
+      <c r="L12" s="54"/>
+      <c r="M12" s="54"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="44"/>
       <c r="C13" s="44"/>
       <c r="D13" s="44"/>
       <c r="E13" s="45"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A14" s="12">
         <v>2021</v>
       </c>
       <c r="B14" s="23">
         <v>104.5</v>
       </c>
       <c r="C14" s="24">
         <v>116.4</v>
       </c>
       <c r="D14" s="23">
         <v>113.6</v>
       </c>
       <c r="E14" s="23">
         <v>131.69999999999999</v>
       </c>
       <c r="F14" s="23">
         <v>132.19999999999999</v>
       </c>
       <c r="G14" s="23">
         <v>107.7</v>
       </c>
       <c r="H14" s="25">
         <v>108.8</v>
       </c>
       <c r="I14" s="25">
         <v>103.5</v>
       </c>
       <c r="J14" s="25">
         <v>105.3</v>
       </c>
       <c r="K14" s="25">
         <v>103.9</v>
       </c>
       <c r="L14" s="25">
         <v>105.8</v>
       </c>
       <c r="M14" s="25">
         <v>103.8</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A15" s="12">
         <v>2022</v>
       </c>
       <c r="B15" s="18">
         <v>100.3</v>
       </c>
       <c r="C15" s="19">
         <v>101.2</v>
       </c>
       <c r="D15" s="20">
         <v>104.3</v>
       </c>
       <c r="E15" s="20">
         <v>103.4</v>
       </c>
       <c r="F15" s="18">
         <v>102.7</v>
       </c>
       <c r="G15" s="20">
         <v>111.7</v>
       </c>
       <c r="H15" s="20">
         <v>111.2</v>
       </c>
       <c r="I15" s="20">
         <v>116.2</v>
       </c>
       <c r="J15" s="20">
         <v>111.7</v>
       </c>
       <c r="K15" s="20">
         <v>109.9</v>
       </c>
       <c r="L15" s="20">
         <v>106.2</v>
       </c>
       <c r="M15" s="20">
         <v>112.7</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A16" s="12">
         <v>2023</v>
       </c>
       <c r="B16" s="27">
         <v>134.4</v>
       </c>
       <c r="C16" s="28">
         <v>123.9</v>
       </c>
       <c r="D16" s="27">
         <v>129.1</v>
       </c>
       <c r="E16" s="27">
         <v>117.2</v>
       </c>
       <c r="F16" s="27">
         <v>120.9</v>
       </c>
       <c r="G16" s="27">
         <v>107.3</v>
       </c>
       <c r="H16" s="27">
         <v>109.6</v>
       </c>
       <c r="I16" s="27">
         <v>103.3</v>
       </c>
       <c r="J16" s="27">
         <v>105.3</v>
       </c>
       <c r="K16" s="27">
         <v>103.1</v>
       </c>
       <c r="L16" s="27">
         <v>104.7</v>
       </c>
       <c r="M16" s="27">
         <v>106.6</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A17" s="29">
         <v>2024</v>
       </c>
       <c r="B17" s="17">
         <v>129.4</v>
       </c>
       <c r="C17" s="17">
         <v>157.9</v>
       </c>
       <c r="D17" s="17">
         <v>130.80000000000001</v>
       </c>
       <c r="E17" s="17">
         <v>120.3</v>
       </c>
       <c r="F17" s="17">
         <v>106.9</v>
       </c>
       <c r="G17" s="17">
         <v>113.2</v>
       </c>
       <c r="H17" s="17">
         <v>114.7</v>
       </c>
       <c r="I17" s="17">
         <v>119.2</v>
       </c>
       <c r="J17" s="17">
         <v>115.9</v>
       </c>
       <c r="K17" s="17">
         <v>119.8</v>
       </c>
       <c r="L17" s="17">
         <v>120.4</v>
       </c>
       <c r="M17" s="17">
         <v>113.1</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:13" s="5" customFormat="1" ht="11.25">
       <c r="A18" s="12">
         <v>2025</v>
       </c>
       <c r="B18" s="17">
         <v>127.9</v>
       </c>
       <c r="C18" s="17">
         <v>113.9</v>
       </c>
       <c r="D18" s="17">
         <v>136.6</v>
       </c>
       <c r="E18" s="17">
         <v>135.5</v>
       </c>
       <c r="F18" s="17">
         <v>147.4</v>
       </c>
       <c r="G18" s="17">
         <v>146.80000000000001</v>
       </c>
       <c r="H18" s="17">
         <v>142.1</v>
       </c>
       <c r="I18" s="17">
@@ -2962,195 +2987,198 @@
         <v>131.4</v>
       </c>
       <c r="L18" s="17">
         <v>123.6</v>
       </c>
       <c r="M18" s="17">
         <v>121.3</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="12">
         <v>2026</v>
       </c>
       <c r="B19" s="18">
         <v>102.4</v>
       </c>
       <c r="C19" s="19">
         <v>109.5</v>
       </c>
       <c r="D19" s="37">
         <v>101.2</v>
       </c>
       <c r="E19" s="20">
         <v>109.1</v>
       </c>
-      <c r="F19" s="18"/>
+      <c r="F19" s="18">
+        <v>111.2</v>
+      </c>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A13:E13"/>
-[...5 lines deleted...]
-    <mergeCell ref="A12:M12"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C10"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B4" sqref="B4:C10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
-    <col min="3" max="3" width="21.44140625" style="1" customWidth="1"/>
-    <col min="4" max="16384" width="9.109375" style="1"/>
+    <col min="3" max="3" width="21.42578125" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="2" customFormat="1" ht="12">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" s="2" customFormat="1" ht="12.6" thickBot="1">
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+    </row>
+    <row r="2" spans="1:3" s="2" customFormat="1" thickBot="1">
       <c r="B2" s="30" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" s="5" customFormat="1" ht="23.25" thickBot="1">
+      <c r="A3" s="35"/>
+      <c r="B3" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="58" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="5" customFormat="1" ht="10.8" thickBot="1">
-[...8 lines deleted...]
-    <row r="4" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+    <row r="4" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A4" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="56">
-[...6 lines deleted...]
-    <row r="5" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B4" s="41">
+        <v>833547</v>
+      </c>
+      <c r="C4" s="38">
+        <v>111.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="55">
-[...6 lines deleted...]
-    <row r="6" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B5" s="40">
+        <v>67324.3</v>
+      </c>
+      <c r="C5" s="59">
+        <v>109.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A6" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="55">
-[...6 lines deleted...]
-    <row r="7" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B6" s="40">
+        <v>361755.1</v>
+      </c>
+      <c r="C6" s="59">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="55">
-[...6 lines deleted...]
-    <row r="8" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="40">
+        <v>28894.5</v>
+      </c>
+      <c r="C7" s="59">
+        <v>60.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="55">
-[...6 lines deleted...]
-    <row r="9" spans="1:3" s="5" customFormat="1" ht="10.199999999999999">
+      <c r="B8" s="40">
+        <v>109875.5</v>
+      </c>
+      <c r="C8" s="59">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="5" customFormat="1" ht="11.25">
       <c r="A9" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="55">
-[...3 lines deleted...]
-        <v>97.5</v>
+      <c r="B9" s="40">
+        <v>212790.7</v>
+      </c>
+      <c r="C9" s="59">
+        <v>93.3</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="55">
-[...3 lines deleted...]
-        <v>357.3</v>
+      <c r="B10" s="40">
+        <v>52906.9</v>
+      </c>
+      <c r="C10" s="59">
+        <v>323.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>