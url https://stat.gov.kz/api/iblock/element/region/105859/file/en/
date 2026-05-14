--- v0 (2026-04-16)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="915" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -200,51 +200,51 @@
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -322,86 +322,83 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...7 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -436,103 +433,127 @@
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -804,208 +825,208 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AU6" sqref="AU6"/>
+      <selection pane="topRight" activeCell="AJ30" sqref="AJ30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.42578125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="46"/>
-[...52 lines deleted...]
-      <c r="BC2" s="46"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="45"/>
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
+      <c r="BB2" s="45"/>
+      <c r="BC2" s="45"/>
     </row>
     <row r="3" spans="1:55" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="D3" s="47"/>
-[...2 lines deleted...]
-      <c r="G3" s="47"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
       <c r="AB3" s="14"/>
       <c r="AC3" s="14"/>
       <c r="AD3" s="14"/>
       <c r="AE3" s="14"/>
-      <c r="AZ3" s="47" t="s">
+      <c r="AZ3" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="47"/>
-[...1 lines deleted...]
-      <c r="BC3" s="47"/>
+      <c r="BA3" s="46"/>
+      <c r="BB3" s="46"/>
+      <c r="BC3" s="46"/>
     </row>
     <row r="4" spans="1:55" s="8" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="49" t="s">
+      <c r="B4" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="49"/>
-[...4 lines deleted...]
-      <c r="H4" s="43" t="s">
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="44"/>
-[...10 lines deleted...]
-      <c r="T4" s="43" t="s">
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="44"/>
-[...10 lines deleted...]
-      <c r="AF4" s="43" t="s">
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="43"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="47"/>
+      <c r="AF4" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="44"/>
-[...10 lines deleted...]
-      <c r="AR4" s="43" t="s">
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="43"/>
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="44"/>
+      <c r="AR4" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="AS4" s="44"/>
-[...9 lines deleted...]
-      <c r="BC4" s="45"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="43"/>
+      <c r="AX4" s="43"/>
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
+      <c r="BC4" s="44"/>
     </row>
     <row r="5" spans="1:55" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="52"/>
+      <c r="A5" s="51"/>
       <c r="B5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -1058,114 +1079,114 @@
       </c>
       <c r="Z5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AA5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="AB5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AC5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="AD5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AE5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="36" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="AH5" s="37" t="s">
+      <c r="AH5" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AI5" s="36" t="s">
+      <c r="AI5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AJ5" s="37" t="s">
+      <c r="AJ5" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AK5" s="37" t="s">
+      <c r="AK5" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AL5" s="37" t="s">
+      <c r="AL5" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AM5" s="37" t="s">
+      <c r="AM5" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AN5" s="37" t="s">
+      <c r="AN5" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AO5" s="37" t="s">
+      <c r="AO5" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="AP5" s="38" t="s">
+      <c r="AP5" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="AQ5" s="39" t="s">
+      <c r="AQ5" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="AR5" s="40" t="s">
+      <c r="AR5" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="AS5" s="39" t="s">
+      <c r="AS5" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="AT5" s="41" t="s">
+      <c r="AT5" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="AU5" s="55" t="s">
+      <c r="AU5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AV5" s="37" t="s">
+      <c r="AV5" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AW5" s="37" t="s">
+      <c r="AW5" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AX5" s="37" t="s">
+      <c r="AX5" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AY5" s="37" t="s">
+      <c r="AY5" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AZ5" s="37" t="s">
+      <c r="AZ5" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="BA5" s="37" t="s">
+      <c r="BA5" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="BB5" s="37" t="s">
+      <c r="BB5" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="BC5" s="37" t="s">
+      <c r="BC5" s="59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:55" s="10" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9">
         <v>11559</v>
       </c>
       <c r="C6" s="9">
         <v>11294</v>
       </c>
       <c r="D6" s="9">
         <v>11212</v>
       </c>
       <c r="E6" s="9">
         <v>11302</v>
       </c>
       <c r="F6" s="9">
         <v>11069</v>
       </c>
       <c r="G6" s="9">
         <v>9522</v>
       </c>
@@ -1225,100 +1246,102 @@
       </c>
       <c r="Z6" s="15">
         <v>7711</v>
       </c>
       <c r="AA6" s="15">
         <v>4749</v>
       </c>
       <c r="AB6" s="15">
         <v>4548</v>
       </c>
       <c r="AC6" s="15">
         <v>4452</v>
       </c>
       <c r="AD6" s="9">
         <v>4355</v>
       </c>
       <c r="AE6" s="15">
         <v>3617</v>
       </c>
       <c r="AF6" s="15">
         <v>2312</v>
       </c>
       <c r="AG6" s="15">
         <v>5583</v>
       </c>
-      <c r="AH6" s="15">
+      <c r="AH6" s="57">
         <v>5304</v>
       </c>
-      <c r="AI6" s="15">
+      <c r="AI6" s="57">
         <v>4997</v>
       </c>
-      <c r="AJ6" s="9">
+      <c r="AJ6" s="35">
         <v>5180</v>
       </c>
-      <c r="AK6" s="15">
+      <c r="AK6" s="57">
         <v>4827</v>
       </c>
-      <c r="AL6" s="15">
+      <c r="AL6" s="57">
         <v>4805</v>
       </c>
-      <c r="AM6" s="9">
+      <c r="AM6" s="35">
         <v>4589</v>
       </c>
-      <c r="AN6" s="9">
+      <c r="AN6" s="35">
         <v>4494</v>
       </c>
-      <c r="AO6" s="9">
+      <c r="AO6" s="35">
         <v>4406</v>
       </c>
-      <c r="AP6" s="9">
+      <c r="AP6" s="35">
         <v>4358</v>
       </c>
       <c r="AQ6" s="35">
         <v>3573</v>
       </c>
       <c r="AR6" s="35">
         <v>3963</v>
       </c>
-      <c r="AS6" s="42">
+      <c r="AS6" s="38">
         <v>4616</v>
       </c>
-      <c r="AT6" s="9">
+      <c r="AT6" s="35">
         <v>4509</v>
       </c>
-      <c r="AU6" s="53">
+      <c r="AU6" s="39">
         <v>4406</v>
       </c>
-      <c r="AV6" s="9"/>
-[...6 lines deleted...]
-      <c r="BC6" s="15"/>
+      <c r="AV6" s="58">
+        <v>4536</v>
+      </c>
+      <c r="AW6" s="57"/>
+      <c r="AX6" s="57"/>
+      <c r="AY6" s="35"/>
+      <c r="AZ6" s="35"/>
+      <c r="BA6" s="57"/>
+      <c r="BB6" s="35"/>
+      <c r="BC6" s="57"/>
     </row>
     <row r="7" spans="1:55" s="10" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="9">
         <v>1048</v>
       </c>
       <c r="C7" s="9">
         <v>943</v>
       </c>
       <c r="D7" s="9">
         <v>945</v>
       </c>
       <c r="E7" s="9">
         <v>920</v>
       </c>
       <c r="F7" s="9">
         <v>897</v>
       </c>
       <c r="G7" s="9">
         <v>782</v>
       </c>
       <c r="H7" s="9">
         <v>946</v>
@@ -1415,54 +1438,56 @@
       </c>
       <c r="AM7" s="9">
         <v>248</v>
       </c>
       <c r="AN7" s="9">
         <v>243</v>
       </c>
       <c r="AO7" s="9">
         <v>259</v>
       </c>
       <c r="AP7" s="9">
         <v>275</v>
       </c>
       <c r="AQ7" s="9">
         <v>277</v>
       </c>
       <c r="AR7" s="9">
         <v>132</v>
       </c>
       <c r="AS7" s="9">
         <v>107</v>
       </c>
       <c r="AT7" s="9">
         <v>91</v>
       </c>
-      <c r="AU7" s="54">
+      <c r="AU7" s="40">
         <v>65</v>
       </c>
-      <c r="AV7" s="9"/>
+      <c r="AV7" s="40">
+        <v>33</v>
+      </c>
       <c r="AW7" s="15"/>
       <c r="AX7" s="15"/>
       <c r="AY7" s="9"/>
       <c r="AZ7" s="9"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="9"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="11" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="9">
         <v>77</v>
       </c>
       <c r="C8" s="9">
         <v>62</v>
       </c>
       <c r="D8" s="9">
         <v>62</v>
       </c>
       <c r="E8" s="9">
         <v>62</v>
       </c>
       <c r="F8" s="9">
@@ -1566,54 +1591,56 @@
       </c>
       <c r="AM8" s="9">
         <v>7</v>
       </c>
       <c r="AN8" s="9">
         <v>7</v>
       </c>
       <c r="AO8" s="9">
         <v>7</v>
       </c>
       <c r="AP8" s="9">
         <v>7</v>
       </c>
       <c r="AQ8" s="9">
         <v>6</v>
       </c>
       <c r="AR8" s="9">
         <v>6</v>
       </c>
       <c r="AS8" s="9">
         <v>6</v>
       </c>
       <c r="AT8" s="9">
         <v>6</v>
       </c>
-      <c r="AU8" s="54">
+      <c r="AU8" s="40">
         <v>8</v>
       </c>
-      <c r="AV8" s="9"/>
+      <c r="AV8" s="40">
+        <v>7</v>
+      </c>
       <c r="AW8" s="15"/>
       <c r="AX8" s="15"/>
       <c r="AY8" s="9"/>
       <c r="AZ8" s="9"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="9"/>
       <c r="BC8" s="15"/>
     </row>
     <row r="9" spans="1:55" s="11" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="9" t="s">
@@ -1718,51 +1745,53 @@
       </c>
       <c r="AN9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AO9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AP9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AQ9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU9" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AV9" s="9"/>
+      <c r="AV9" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AW9" s="29"/>
       <c r="AX9" s="29"/>
       <c r="AY9" s="34"/>
       <c r="AZ9" s="34"/>
       <c r="BA9" s="19"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="19"/>
     </row>
     <row r="10" spans="1:55" s="11" customFormat="1">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9" t="s">
@@ -1867,51 +1896,53 @@
       </c>
       <c r="AN10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AO10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AP10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AQ10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU10" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AV10" s="9"/>
+      <c r="AV10" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AW10" s="29"/>
       <c r="AX10" s="29"/>
       <c r="AY10" s="34"/>
       <c r="AZ10" s="34"/>
       <c r="BA10" s="19"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="19"/>
     </row>
     <row r="11" spans="1:55" s="11" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="9" t="s">
@@ -2016,51 +2047,53 @@
       </c>
       <c r="AN11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AO11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AP11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AQ11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU11" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AV11" s="9"/>
+      <c r="AV11" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AW11" s="29"/>
       <c r="AX11" s="29"/>
       <c r="AY11" s="34"/>
       <c r="AZ11" s="34"/>
       <c r="BA11" s="19"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="19"/>
     </row>
     <row r="12" spans="1:55" s="11" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>1002</v>
       </c>
       <c r="C12" s="9">
         <v>917</v>
       </c>
       <c r="D12" s="9">
         <v>917</v>
       </c>
       <c r="E12" s="9">
         <v>713</v>
       </c>
       <c r="F12" s="9">
@@ -2164,54 +2197,56 @@
       </c>
       <c r="AM12" s="9">
         <v>450</v>
       </c>
       <c r="AN12" s="9">
         <v>450</v>
       </c>
       <c r="AO12" s="9">
         <v>411</v>
       </c>
       <c r="AP12" s="9">
         <v>411</v>
       </c>
       <c r="AQ12" s="9">
         <v>411</v>
       </c>
       <c r="AR12" s="9">
         <v>754</v>
       </c>
       <c r="AS12" s="9">
         <v>754</v>
       </c>
       <c r="AT12" s="9">
         <v>882</v>
       </c>
-      <c r="AU12" s="54">
+      <c r="AU12" s="40">
         <v>890</v>
       </c>
-      <c r="AV12" s="9"/>
+      <c r="AV12" s="40">
+        <v>942</v>
+      </c>
       <c r="AW12" s="15"/>
       <c r="AX12" s="15"/>
       <c r="AY12" s="9"/>
       <c r="AZ12" s="9"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="9"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="11" customFormat="1">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>6904</v>
       </c>
       <c r="C13" s="9">
         <v>6844</v>
       </c>
       <c r="D13" s="9">
         <v>6804</v>
       </c>
       <c r="E13" s="9">
         <v>6761</v>
       </c>
       <c r="F13" s="9">
@@ -2315,54 +2350,56 @@
       </c>
       <c r="AM13" s="9">
         <v>2830</v>
       </c>
       <c r="AN13" s="9">
         <v>2753</v>
       </c>
       <c r="AO13" s="9">
         <v>2732</v>
       </c>
       <c r="AP13" s="9">
         <v>2702</v>
       </c>
       <c r="AQ13" s="9">
         <v>2032</v>
       </c>
       <c r="AR13" s="9">
         <v>2229</v>
       </c>
       <c r="AS13" s="9">
         <v>2887</v>
       </c>
       <c r="AT13" s="9">
         <v>2662</v>
       </c>
-      <c r="AU13" s="54">
+      <c r="AU13" s="40">
         <v>2583</v>
       </c>
-      <c r="AV13" s="9"/>
+      <c r="AV13" s="40">
+        <v>2608</v>
+      </c>
       <c r="AW13" s="15"/>
       <c r="AX13" s="15"/>
       <c r="AY13" s="9"/>
       <c r="AZ13" s="9"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="9"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="11" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="21"/>
       <c r="M14" s="20" t="s">
         <v>16</v>
@@ -2444,54 +2481,56 @@
       </c>
       <c r="AM14" s="9">
         <v>124</v>
       </c>
       <c r="AN14" s="9">
         <v>132</v>
       </c>
       <c r="AO14" s="9">
         <v>107</v>
       </c>
       <c r="AP14" s="9">
         <v>85</v>
       </c>
       <c r="AQ14" s="9">
         <v>52</v>
       </c>
       <c r="AR14" s="9">
         <v>33</v>
       </c>
       <c r="AS14" s="9">
         <v>93</v>
       </c>
       <c r="AT14" s="9">
         <v>67</v>
       </c>
-      <c r="AU14" s="54">
+      <c r="AU14" s="40">
         <v>63</v>
       </c>
-      <c r="AV14" s="20"/>
+      <c r="AV14" s="40">
+        <v>53</v>
+      </c>
       <c r="AW14" s="15"/>
       <c r="AX14" s="15"/>
       <c r="AY14" s="9"/>
       <c r="AZ14" s="9"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="9"/>
       <c r="BC14" s="15"/>
     </row>
     <row r="15" spans="1:55" s="11" customFormat="1">
       <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="9">
         <v>305</v>
       </c>
       <c r="C15" s="9">
         <v>305</v>
       </c>
       <c r="D15" s="9">
         <v>305</v>
       </c>
       <c r="E15" s="9">
         <v>305</v>
       </c>
       <c r="F15" s="9">
@@ -2595,54 +2634,56 @@
       </c>
       <c r="AM15" s="9">
         <v>45</v>
       </c>
       <c r="AN15" s="9">
         <v>45</v>
       </c>
       <c r="AO15" s="9">
         <v>45</v>
       </c>
       <c r="AP15" s="9">
         <v>45</v>
       </c>
       <c r="AQ15" s="9">
         <v>45</v>
       </c>
       <c r="AR15" s="9">
         <v>60</v>
       </c>
       <c r="AS15" s="9">
         <v>60</v>
       </c>
       <c r="AT15" s="9">
         <v>60</v>
       </c>
-      <c r="AU15" s="54">
+      <c r="AU15" s="40">
         <v>60</v>
       </c>
-      <c r="AV15" s="9"/>
+      <c r="AV15" s="40">
+        <v>60</v>
+      </c>
       <c r="AW15" s="15"/>
       <c r="AX15" s="15"/>
       <c r="AY15" s="9"/>
       <c r="AZ15" s="9"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="9"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="11" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="9">
         <v>356</v>
       </c>
       <c r="C16" s="9">
         <v>356</v>
       </c>
       <c r="D16" s="9">
         <v>356</v>
       </c>
       <c r="E16" s="9">
         <v>356</v>
       </c>
       <c r="F16" s="9">
@@ -2746,54 +2787,56 @@
       </c>
       <c r="AM16" s="9">
         <v>96</v>
       </c>
       <c r="AN16" s="9">
         <v>96</v>
       </c>
       <c r="AO16" s="9">
         <v>96</v>
       </c>
       <c r="AP16" s="9">
         <v>96</v>
       </c>
       <c r="AQ16" s="9">
         <v>96</v>
       </c>
       <c r="AR16" s="9">
         <v>53</v>
       </c>
       <c r="AS16" s="9">
         <v>53</v>
       </c>
       <c r="AT16" s="9">
         <v>53</v>
       </c>
-      <c r="AU16" s="54">
+      <c r="AU16" s="40">
         <v>53</v>
       </c>
-      <c r="AV16" s="9"/>
+      <c r="AV16" s="40">
+        <v>63</v>
+      </c>
       <c r="AW16" s="15"/>
       <c r="AX16" s="15"/>
       <c r="AY16" s="9"/>
       <c r="AZ16" s="9"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="9"/>
       <c r="BC16" s="15"/>
     </row>
     <row r="17" spans="1:55" s="11" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="27" t="s">
@@ -2897,54 +2940,56 @@
       </c>
       <c r="AM17" s="9">
         <v>35</v>
       </c>
       <c r="AN17" s="9">
         <v>35</v>
       </c>
       <c r="AO17" s="9">
         <v>35</v>
       </c>
       <c r="AP17" s="9">
         <v>35</v>
       </c>
       <c r="AQ17" s="9">
         <v>32</v>
       </c>
       <c r="AR17" s="9">
         <v>36</v>
       </c>
       <c r="AS17" s="9">
         <v>36</v>
       </c>
       <c r="AT17" s="9">
         <v>48</v>
       </c>
-      <c r="AU17" s="54">
+      <c r="AU17" s="40">
         <v>36</v>
       </c>
-      <c r="AV17" s="9"/>
+      <c r="AV17" s="40">
+        <v>42</v>
+      </c>
       <c r="AW17" s="15"/>
       <c r="AX17" s="15"/>
       <c r="AY17" s="9"/>
       <c r="AZ17" s="9"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="9"/>
       <c r="BC17" s="15"/>
     </row>
     <row r="18" spans="1:55" s="3" customFormat="1">
       <c r="A18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
         <v>1867</v>
       </c>
       <c r="C18" s="9">
         <v>1867</v>
       </c>
       <c r="D18" s="9">
         <v>1823</v>
       </c>
       <c r="E18" s="9">
         <v>2185</v>
       </c>
       <c r="F18" s="9">
@@ -3048,108 +3093,305 @@
       </c>
       <c r="AM18" s="9">
         <v>754</v>
       </c>
       <c r="AN18" s="9">
         <v>733</v>
       </c>
       <c r="AO18" s="9">
         <v>714</v>
       </c>
       <c r="AP18" s="9">
         <v>702</v>
       </c>
       <c r="AQ18" s="9">
         <v>622</v>
       </c>
       <c r="AR18" s="9">
         <v>660</v>
       </c>
       <c r="AS18" s="9">
         <v>620</v>
       </c>
       <c r="AT18" s="9">
         <v>640</v>
       </c>
-      <c r="AU18" s="54">
+      <c r="AU18" s="40">
         <v>648</v>
       </c>
-      <c r="AV18" s="9"/>
+      <c r="AV18" s="40">
+        <v>728</v>
+      </c>
       <c r="AW18" s="15"/>
       <c r="AX18" s="15"/>
       <c r="AY18" s="9"/>
       <c r="AZ18" s="9"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="9"/>
       <c r="BC18" s="15"/>
     </row>
     <row r="19" spans="1:55" s="3" customFormat="1">
       <c r="A19" s="4"/>
       <c r="AH19" s="28"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AM19" s="28"/>
       <c r="AO19" s="28"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
+      <c r="AH20" s="52"/>
+      <c r="AI20" s="52"/>
+      <c r="AJ20" s="52"/>
+      <c r="AK20" s="52"/>
+      <c r="AL20" s="52"/>
+      <c r="AM20" s="52"/>
+      <c r="AN20" s="52"/>
+      <c r="AO20" s="52"/>
+      <c r="AP20" s="52"/>
+      <c r="AQ20" s="52"/>
+      <c r="AR20" s="52"/>
+      <c r="AS20" s="52"/>
+      <c r="AT20" s="52"/>
+      <c r="AU20" s="53"/>
+      <c r="AV20" s="53"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
+      <c r="AH21" s="52"/>
+      <c r="AI21" s="52"/>
+      <c r="AJ21" s="52"/>
+      <c r="AK21" s="52"/>
+      <c r="AL21" s="52"/>
+      <c r="AM21" s="52"/>
+      <c r="AN21" s="52"/>
+      <c r="AO21" s="52"/>
+      <c r="AP21" s="52"/>
+      <c r="AQ21" s="52"/>
+      <c r="AR21" s="52"/>
+      <c r="AS21" s="52"/>
+      <c r="AT21" s="52"/>
+      <c r="AU21" s="53"/>
+      <c r="AV21" s="53"/>
     </row>
     <row r="22" spans="1:55" s="3" customFormat="1">
       <c r="A22" s="4"/>
+      <c r="AH22" s="52"/>
+      <c r="AI22" s="52"/>
+      <c r="AJ22" s="52"/>
+      <c r="AK22" s="52"/>
+      <c r="AL22" s="52"/>
+      <c r="AM22" s="52"/>
+      <c r="AN22" s="52"/>
+      <c r="AO22" s="52"/>
+      <c r="AP22" s="52"/>
+      <c r="AQ22" s="52"/>
+      <c r="AR22" s="52"/>
+      <c r="AS22" s="52"/>
+      <c r="AT22" s="52"/>
+      <c r="AU22" s="53"/>
+      <c r="AV22" s="53"/>
     </row>
     <row r="23" spans="1:55" s="3" customFormat="1">
       <c r="A23" s="4"/>
+      <c r="AH23" s="54"/>
+      <c r="AI23" s="54"/>
+      <c r="AJ23" s="52"/>
+      <c r="AK23" s="55"/>
+      <c r="AL23" s="55"/>
+      <c r="AM23" s="55"/>
+      <c r="AN23" s="55"/>
+      <c r="AO23" s="55"/>
+      <c r="AP23" s="55"/>
+      <c r="AQ23" s="55"/>
+      <c r="AR23" s="55"/>
+      <c r="AS23" s="55"/>
+      <c r="AT23" s="55"/>
+      <c r="AU23" s="55"/>
+      <c r="AV23" s="55"/>
     </row>
     <row r="24" spans="1:55" s="3" customFormat="1">
       <c r="A24" s="4"/>
+      <c r="AH24" s="54"/>
+      <c r="AI24" s="54"/>
+      <c r="AJ24" s="52"/>
+      <c r="AK24" s="55"/>
+      <c r="AL24" s="55"/>
+      <c r="AM24" s="55"/>
+      <c r="AN24" s="55"/>
+      <c r="AO24" s="55"/>
+      <c r="AP24" s="55"/>
+      <c r="AQ24" s="55"/>
+      <c r="AR24" s="55"/>
+      <c r="AS24" s="55"/>
+      <c r="AT24" s="55"/>
+      <c r="AU24" s="55"/>
+      <c r="AV24" s="55"/>
     </row>
     <row r="25" spans="1:55" s="3" customFormat="1">
       <c r="A25" s="4"/>
+      <c r="AH25" s="54"/>
+      <c r="AI25" s="54"/>
+      <c r="AJ25" s="52"/>
+      <c r="AK25" s="55"/>
+      <c r="AL25" s="55"/>
+      <c r="AM25" s="55"/>
+      <c r="AN25" s="55"/>
+      <c r="AO25" s="55"/>
+      <c r="AP25" s="55"/>
+      <c r="AQ25" s="55"/>
+      <c r="AR25" s="55"/>
+      <c r="AS25" s="55"/>
+      <c r="AT25" s="55"/>
+      <c r="AU25" s="55"/>
+      <c r="AV25" s="55"/>
     </row>
     <row r="26" spans="1:55" s="3" customFormat="1">
       <c r="A26" s="4"/>
+      <c r="AH26" s="52"/>
+      <c r="AI26" s="52"/>
+      <c r="AJ26" s="52"/>
+      <c r="AK26" s="52"/>
+      <c r="AL26" s="52"/>
+      <c r="AM26" s="52"/>
+      <c r="AN26" s="52"/>
+      <c r="AO26" s="52"/>
+      <c r="AP26" s="52"/>
+      <c r="AQ26" s="52"/>
+      <c r="AR26" s="52"/>
+      <c r="AS26" s="52"/>
+      <c r="AT26" s="52"/>
+      <c r="AU26" s="53"/>
+      <c r="AV26" s="53"/>
     </row>
     <row r="27" spans="1:55" s="3" customFormat="1">
       <c r="A27" s="4"/>
+      <c r="AH27" s="52"/>
+      <c r="AI27" s="52"/>
+      <c r="AJ27" s="52"/>
+      <c r="AK27" s="52"/>
+      <c r="AL27" s="52"/>
+      <c r="AM27" s="52"/>
+      <c r="AN27" s="52"/>
+      <c r="AO27" s="52"/>
+      <c r="AP27" s="52"/>
+      <c r="AQ27" s="52"/>
+      <c r="AR27" s="52"/>
+      <c r="AS27" s="52"/>
+      <c r="AT27" s="52"/>
+      <c r="AU27" s="53"/>
+      <c r="AV27" s="53"/>
     </row>
     <row r="28" spans="1:55" s="3" customFormat="1">
       <c r="A28" s="4"/>
+      <c r="AH28" s="52"/>
+      <c r="AI28" s="52"/>
+      <c r="AJ28" s="56"/>
+      <c r="AK28" s="52"/>
+      <c r="AL28" s="52"/>
+      <c r="AM28" s="52"/>
+      <c r="AN28" s="52"/>
+      <c r="AO28" s="52"/>
+      <c r="AP28" s="52"/>
+      <c r="AQ28" s="52"/>
+      <c r="AR28" s="52"/>
+      <c r="AS28" s="52"/>
+      <c r="AT28" s="52"/>
+      <c r="AU28" s="53"/>
+      <c r="AV28" s="53"/>
     </row>
     <row r="29" spans="1:55" s="3" customFormat="1">
       <c r="A29" s="4"/>
+      <c r="AH29" s="52"/>
+      <c r="AI29" s="52"/>
+      <c r="AJ29" s="52"/>
+      <c r="AK29" s="52"/>
+      <c r="AL29" s="52"/>
+      <c r="AM29" s="52"/>
+      <c r="AN29" s="52"/>
+      <c r="AO29" s="52"/>
+      <c r="AP29" s="52"/>
+      <c r="AQ29" s="52"/>
+      <c r="AR29" s="52"/>
+      <c r="AS29" s="52"/>
+      <c r="AT29" s="52"/>
+      <c r="AU29" s="53"/>
+      <c r="AV29" s="53"/>
     </row>
     <row r="30" spans="1:55" s="3" customFormat="1">
       <c r="A30" s="4"/>
+      <c r="AH30" s="52"/>
+      <c r="AI30" s="52"/>
+      <c r="AJ30" s="52"/>
+      <c r="AK30" s="52"/>
+      <c r="AL30" s="52"/>
+      <c r="AM30" s="52"/>
+      <c r="AN30" s="52"/>
+      <c r="AO30" s="52"/>
+      <c r="AP30" s="52"/>
+      <c r="AQ30" s="52"/>
+      <c r="AR30" s="52"/>
+      <c r="AS30" s="52"/>
+      <c r="AT30" s="52"/>
+      <c r="AU30" s="53"/>
+      <c r="AV30" s="53"/>
     </row>
     <row r="31" spans="1:55" s="3" customFormat="1">
       <c r="A31" s="4"/>
+      <c r="AH31" s="52"/>
+      <c r="AI31" s="52"/>
+      <c r="AJ31" s="52"/>
+      <c r="AK31" s="52"/>
+      <c r="AL31" s="52"/>
+      <c r="AM31" s="52"/>
+      <c r="AN31" s="52"/>
+      <c r="AO31" s="52"/>
+      <c r="AP31" s="52"/>
+      <c r="AQ31" s="52"/>
+      <c r="AR31" s="52"/>
+      <c r="AS31" s="52"/>
+      <c r="AT31" s="52"/>
+      <c r="AU31" s="53"/>
+      <c r="AV31" s="53"/>
     </row>
     <row r="32" spans="1:55" s="3" customFormat="1">
       <c r="A32" s="4"/>
+      <c r="AH32" s="52"/>
+      <c r="AI32" s="52"/>
+      <c r="AJ32" s="52"/>
+      <c r="AK32" s="52"/>
+      <c r="AL32" s="52"/>
+      <c r="AM32" s="52"/>
+      <c r="AN32" s="52"/>
+      <c r="AO32" s="52"/>
+      <c r="AP32" s="52"/>
+      <c r="AQ32" s="52"/>
+      <c r="AR32" s="52"/>
+      <c r="AS32" s="52"/>
+      <c r="AT32" s="52"/>
+      <c r="AU32" s="53"/>
+      <c r="AV32" s="53"/>
     </row>
     <row r="33" spans="1:1" s="3" customFormat="1">
       <c r="A33" s="4"/>
     </row>
     <row r="34" spans="1:1" s="3" customFormat="1">
       <c r="A34" s="4"/>
     </row>
     <row r="35" spans="1:1" s="3" customFormat="1">
       <c r="A35" s="4"/>
     </row>
     <row r="36" spans="1:1" s="3" customFormat="1">
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1" s="3" customFormat="1">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1" s="3" customFormat="1">
       <c r="A38" s="4"/>
     </row>
     <row r="39" spans="1:1" s="3" customFormat="1">
       <c r="A39" s="4"/>
     </row>
     <row r="40" spans="1:1" s="3" customFormat="1">
       <c r="A40" s="4"/>
     </row>