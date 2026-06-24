--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="915" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -445,115 +445,115 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -825,208 +825,208 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AJ30" sqref="AJ30"/>
+      <selection pane="topRight" activeCell="AV34" sqref="AV34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.42578125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="45"/>
-[...52 lines deleted...]
-      <c r="BC2" s="45"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="57"/>
+      <c r="AY2" s="57"/>
+      <c r="AZ2" s="57"/>
+      <c r="BA2" s="57"/>
+      <c r="BB2" s="57"/>
+      <c r="BC2" s="57"/>
     </row>
     <row r="3" spans="1:55" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="D3" s="46"/>
-[...2 lines deleted...]
-      <c r="G3" s="46"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
       <c r="AB3" s="14"/>
       <c r="AC3" s="14"/>
       <c r="AD3" s="14"/>
       <c r="AE3" s="14"/>
-      <c r="AZ3" s="46" t="s">
+      <c r="AZ3" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="46"/>
-[...1 lines deleted...]
-      <c r="BC3" s="46"/>
+      <c r="BA3" s="58"/>
+      <c r="BB3" s="58"/>
+      <c r="BC3" s="58"/>
     </row>
     <row r="4" spans="1:55" s="8" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A4" s="50" t="s">
+      <c r="A4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="48" t="s">
+      <c r="B4" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="48"/>
-[...4 lines deleted...]
-      <c r="H4" s="42" t="s">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="43"/>
-[...10 lines deleted...]
-      <c r="T4" s="42" t="s">
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="55"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="43"/>
-[...10 lines deleted...]
-      <c r="AF4" s="42" t="s">
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="55"/>
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+      <c r="AD4" s="55"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="43"/>
-[...10 lines deleted...]
-      <c r="AR4" s="42" t="s">
+      <c r="AG4" s="55"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="55"/>
+      <c r="AJ4" s="55"/>
+      <c r="AK4" s="55"/>
+      <c r="AL4" s="55"/>
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55"/>
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="AS4" s="43"/>
-[...9 lines deleted...]
-      <c r="BC4" s="44"/>
+      <c r="AS4" s="55"/>
+      <c r="AT4" s="55"/>
+      <c r="AU4" s="55"/>
+      <c r="AV4" s="55"/>
+      <c r="AW4" s="55"/>
+      <c r="AX4" s="55"/>
+      <c r="AY4" s="55"/>
+      <c r="AZ4" s="55"/>
+      <c r="BA4" s="55"/>
+      <c r="BB4" s="55"/>
+      <c r="BC4" s="56"/>
     </row>
     <row r="5" spans="1:55" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="51"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -1079,114 +1079,114 @@
       </c>
       <c r="Z5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="AA5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="AB5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AC5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="AD5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AE5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="AF5" s="36" t="s">
         <v>13</v>
       </c>
       <c r="AG5" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="AH5" s="59" t="s">
+      <c r="AH5" s="49" t="s">
         <v>3</v>
       </c>
       <c r="AI5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AJ5" s="59" t="s">
+      <c r="AJ5" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="AK5" s="59" t="s">
+      <c r="AK5" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="AL5" s="59" t="s">
+      <c r="AL5" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="AM5" s="59" t="s">
+      <c r="AM5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="AN5" s="59" t="s">
+      <c r="AN5" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="AO5" s="59" t="s">
+      <c r="AO5" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="AP5" s="60" t="s">
+      <c r="AP5" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="AQ5" s="61" t="s">
+      <c r="AQ5" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="AR5" s="62" t="s">
+      <c r="AR5" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="AS5" s="61" t="s">
+      <c r="AS5" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="AT5" s="63" t="s">
+      <c r="AT5" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AU5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AV5" s="59" t="s">
+      <c r="AV5" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="AW5" s="59" t="s">
+      <c r="AW5" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="AX5" s="59" t="s">
+      <c r="AX5" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="AY5" s="59" t="s">
+      <c r="AY5" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="AZ5" s="59" t="s">
+      <c r="AZ5" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="BA5" s="59" t="s">
+      <c r="BA5" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="BB5" s="59" t="s">
+      <c r="BB5" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="BC5" s="59" t="s">
+      <c r="BC5" s="49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:55" s="10" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9">
         <v>11559</v>
       </c>
       <c r="C6" s="9">
         <v>11294</v>
       </c>
       <c r="D6" s="9">
         <v>11212</v>
       </c>
       <c r="E6" s="9">
         <v>11302</v>
       </c>
       <c r="F6" s="9">
         <v>11069</v>
       </c>
       <c r="G6" s="9">
         <v>9522</v>
       </c>
@@ -1246,102 +1246,104 @@
       </c>
       <c r="Z6" s="15">
         <v>7711</v>
       </c>
       <c r="AA6" s="15">
         <v>4749</v>
       </c>
       <c r="AB6" s="15">
         <v>4548</v>
       </c>
       <c r="AC6" s="15">
         <v>4452</v>
       </c>
       <c r="AD6" s="9">
         <v>4355</v>
       </c>
       <c r="AE6" s="15">
         <v>3617</v>
       </c>
       <c r="AF6" s="15">
         <v>2312</v>
       </c>
       <c r="AG6" s="15">
         <v>5583</v>
       </c>
-      <c r="AH6" s="57">
+      <c r="AH6" s="47">
         <v>5304</v>
       </c>
-      <c r="AI6" s="57">
+      <c r="AI6" s="47">
         <v>4997</v>
       </c>
       <c r="AJ6" s="35">
         <v>5180</v>
       </c>
-      <c r="AK6" s="57">
+      <c r="AK6" s="47">
         <v>4827</v>
       </c>
-      <c r="AL6" s="57">
+      <c r="AL6" s="47">
         <v>4805</v>
       </c>
       <c r="AM6" s="35">
         <v>4589</v>
       </c>
       <c r="AN6" s="35">
         <v>4494</v>
       </c>
       <c r="AO6" s="35">
         <v>4406</v>
       </c>
       <c r="AP6" s="35">
         <v>4358</v>
       </c>
       <c r="AQ6" s="35">
         <v>3573</v>
       </c>
       <c r="AR6" s="35">
         <v>3963</v>
       </c>
       <c r="AS6" s="38">
         <v>4616</v>
       </c>
       <c r="AT6" s="35">
         <v>4509</v>
       </c>
       <c r="AU6" s="39">
         <v>4406</v>
       </c>
-      <c r="AV6" s="58">
+      <c r="AV6" s="48">
         <v>4536</v>
       </c>
-      <c r="AW6" s="57"/>
-      <c r="AX6" s="57"/>
+      <c r="AW6" s="48">
+        <v>4372</v>
+      </c>
+      <c r="AX6" s="47"/>
       <c r="AY6" s="35"/>
       <c r="AZ6" s="35"/>
-      <c r="BA6" s="57"/>
+      <c r="BA6" s="47"/>
       <c r="BB6" s="35"/>
-      <c r="BC6" s="57"/>
+      <c r="BC6" s="47"/>
     </row>
     <row r="7" spans="1:55" s="10" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="9">
         <v>1048</v>
       </c>
       <c r="C7" s="9">
         <v>943</v>
       </c>
       <c r="D7" s="9">
         <v>945</v>
       </c>
       <c r="E7" s="9">
         <v>920</v>
       </c>
       <c r="F7" s="9">
         <v>897</v>
       </c>
       <c r="G7" s="9">
         <v>782</v>
       </c>
       <c r="H7" s="9">
         <v>946</v>
@@ -1444,51 +1446,53 @@
       </c>
       <c r="AO7" s="9">
         <v>259</v>
       </c>
       <c r="AP7" s="9">
         <v>275</v>
       </c>
       <c r="AQ7" s="9">
         <v>277</v>
       </c>
       <c r="AR7" s="9">
         <v>132</v>
       </c>
       <c r="AS7" s="9">
         <v>107</v>
       </c>
       <c r="AT7" s="9">
         <v>91</v>
       </c>
       <c r="AU7" s="40">
         <v>65</v>
       </c>
       <c r="AV7" s="40">
         <v>33</v>
       </c>
-      <c r="AW7" s="15"/>
+      <c r="AW7" s="40">
+        <v>31</v>
+      </c>
       <c r="AX7" s="15"/>
       <c r="AY7" s="9"/>
       <c r="AZ7" s="9"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="9"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="11" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="9">
         <v>77</v>
       </c>
       <c r="C8" s="9">
         <v>62</v>
       </c>
       <c r="D8" s="9">
         <v>62</v>
       </c>
       <c r="E8" s="9">
         <v>62</v>
       </c>
       <c r="F8" s="9">
         <v>62</v>
@@ -1597,51 +1601,53 @@
       </c>
       <c r="AO8" s="9">
         <v>7</v>
       </c>
       <c r="AP8" s="9">
         <v>7</v>
       </c>
       <c r="AQ8" s="9">
         <v>6</v>
       </c>
       <c r="AR8" s="9">
         <v>6</v>
       </c>
       <c r="AS8" s="9">
         <v>6</v>
       </c>
       <c r="AT8" s="9">
         <v>6</v>
       </c>
       <c r="AU8" s="40">
         <v>8</v>
       </c>
       <c r="AV8" s="40">
         <v>7</v>
       </c>
-      <c r="AW8" s="15"/>
+      <c r="AW8" s="40">
+        <v>7</v>
+      </c>
       <c r="AX8" s="15"/>
       <c r="AY8" s="9"/>
       <c r="AZ8" s="9"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="9"/>
       <c r="BC8" s="15"/>
     </row>
     <row r="9" spans="1:55" s="11" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>16</v>
@@ -1748,51 +1754,53 @@
       </c>
       <c r="AO9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AP9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AQ9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AV9" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AW9" s="29"/>
+      <c r="AW9" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AX9" s="29"/>
       <c r="AY9" s="34"/>
       <c r="AZ9" s="34"/>
       <c r="BA9" s="19"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="19"/>
     </row>
     <row r="10" spans="1:55" s="11" customFormat="1">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>16</v>
@@ -1899,51 +1907,53 @@
       </c>
       <c r="AO10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AP10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AQ10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AV10" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AW10" s="29"/>
+      <c r="AW10" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AX10" s="29"/>
       <c r="AY10" s="34"/>
       <c r="AZ10" s="34"/>
       <c r="BA10" s="19"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="19"/>
     </row>
     <row r="11" spans="1:55" s="11" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>16</v>
@@ -2050,51 +2060,53 @@
       </c>
       <c r="AO11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AP11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AQ11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AV11" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AW11" s="29"/>
+      <c r="AW11" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AX11" s="29"/>
       <c r="AY11" s="34"/>
       <c r="AZ11" s="34"/>
       <c r="BA11" s="19"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="19"/>
     </row>
     <row r="12" spans="1:55" s="11" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>1002</v>
       </c>
       <c r="C12" s="9">
         <v>917</v>
       </c>
       <c r="D12" s="9">
         <v>917</v>
       </c>
       <c r="E12" s="9">
         <v>713</v>
       </c>
       <c r="F12" s="9">
         <v>588</v>
@@ -2203,51 +2215,53 @@
       </c>
       <c r="AO12" s="9">
         <v>411</v>
       </c>
       <c r="AP12" s="9">
         <v>411</v>
       </c>
       <c r="AQ12" s="9">
         <v>411</v>
       </c>
       <c r="AR12" s="9">
         <v>754</v>
       </c>
       <c r="AS12" s="9">
         <v>754</v>
       </c>
       <c r="AT12" s="9">
         <v>882</v>
       </c>
       <c r="AU12" s="40">
         <v>890</v>
       </c>
       <c r="AV12" s="40">
         <v>942</v>
       </c>
-      <c r="AW12" s="15"/>
+      <c r="AW12" s="40">
+        <v>901</v>
+      </c>
       <c r="AX12" s="15"/>
       <c r="AY12" s="9"/>
       <c r="AZ12" s="9"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="9"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="11" customFormat="1">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>6904</v>
       </c>
       <c r="C13" s="9">
         <v>6844</v>
       </c>
       <c r="D13" s="9">
         <v>6804</v>
       </c>
       <c r="E13" s="9">
         <v>6761</v>
       </c>
       <c r="F13" s="9">
         <v>6718</v>
@@ -2356,51 +2370,53 @@
       </c>
       <c r="AO13" s="9">
         <v>2732</v>
       </c>
       <c r="AP13" s="9">
         <v>2702</v>
       </c>
       <c r="AQ13" s="9">
         <v>2032</v>
       </c>
       <c r="AR13" s="9">
         <v>2229</v>
       </c>
       <c r="AS13" s="9">
         <v>2887</v>
       </c>
       <c r="AT13" s="9">
         <v>2662</v>
       </c>
       <c r="AU13" s="40">
         <v>2583</v>
       </c>
       <c r="AV13" s="40">
         <v>2608</v>
       </c>
-      <c r="AW13" s="15"/>
+      <c r="AW13" s="40">
+        <v>2474</v>
+      </c>
       <c r="AX13" s="15"/>
       <c r="AY13" s="9"/>
       <c r="AZ13" s="9"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="9"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="11" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="21"/>
       <c r="M14" s="20" t="s">
         <v>16</v>
       </c>
@@ -2487,51 +2503,53 @@
       </c>
       <c r="AO14" s="9">
         <v>107</v>
       </c>
       <c r="AP14" s="9">
         <v>85</v>
       </c>
       <c r="AQ14" s="9">
         <v>52</v>
       </c>
       <c r="AR14" s="9">
         <v>33</v>
       </c>
       <c r="AS14" s="9">
         <v>93</v>
       </c>
       <c r="AT14" s="9">
         <v>67</v>
       </c>
       <c r="AU14" s="40">
         <v>63</v>
       </c>
       <c r="AV14" s="40">
         <v>53</v>
       </c>
-      <c r="AW14" s="15"/>
+      <c r="AW14" s="40">
+        <v>37</v>
+      </c>
       <c r="AX14" s="15"/>
       <c r="AY14" s="9"/>
       <c r="AZ14" s="9"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="9"/>
       <c r="BC14" s="15"/>
     </row>
     <row r="15" spans="1:55" s="11" customFormat="1">
       <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="9">
         <v>305</v>
       </c>
       <c r="C15" s="9">
         <v>305</v>
       </c>
       <c r="D15" s="9">
         <v>305</v>
       </c>
       <c r="E15" s="9">
         <v>305</v>
       </c>
       <c r="F15" s="9">
         <v>305</v>
@@ -2640,51 +2658,53 @@
       </c>
       <c r="AO15" s="9">
         <v>45</v>
       </c>
       <c r="AP15" s="9">
         <v>45</v>
       </c>
       <c r="AQ15" s="9">
         <v>45</v>
       </c>
       <c r="AR15" s="9">
         <v>60</v>
       </c>
       <c r="AS15" s="9">
         <v>60</v>
       </c>
       <c r="AT15" s="9">
         <v>60</v>
       </c>
       <c r="AU15" s="40">
         <v>60</v>
       </c>
       <c r="AV15" s="40">
         <v>60</v>
       </c>
-      <c r="AW15" s="15"/>
+      <c r="AW15" s="40">
+        <v>60</v>
+      </c>
       <c r="AX15" s="15"/>
       <c r="AY15" s="9"/>
       <c r="AZ15" s="9"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="9"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="11" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="9">
         <v>356</v>
       </c>
       <c r="C16" s="9">
         <v>356</v>
       </c>
       <c r="D16" s="9">
         <v>356</v>
       </c>
       <c r="E16" s="9">
         <v>356</v>
       </c>
       <c r="F16" s="9">
         <v>343</v>
@@ -2793,51 +2813,53 @@
       </c>
       <c r="AO16" s="9">
         <v>96</v>
       </c>
       <c r="AP16" s="9">
         <v>96</v>
       </c>
       <c r="AQ16" s="9">
         <v>96</v>
       </c>
       <c r="AR16" s="9">
         <v>53</v>
       </c>
       <c r="AS16" s="9">
         <v>53</v>
       </c>
       <c r="AT16" s="9">
         <v>53</v>
       </c>
       <c r="AU16" s="40">
         <v>53</v>
       </c>
       <c r="AV16" s="40">
         <v>63</v>
       </c>
-      <c r="AW16" s="15"/>
+      <c r="AW16" s="40">
+        <v>63</v>
+      </c>
       <c r="AX16" s="15"/>
       <c r="AY16" s="9"/>
       <c r="AZ16" s="9"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="9"/>
       <c r="BC16" s="15"/>
     </row>
     <row r="17" spans="1:55" s="11" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>16</v>
@@ -2946,51 +2968,53 @@
       </c>
       <c r="AO17" s="9">
         <v>35</v>
       </c>
       <c r="AP17" s="9">
         <v>35</v>
       </c>
       <c r="AQ17" s="9">
         <v>32</v>
       </c>
       <c r="AR17" s="9">
         <v>36</v>
       </c>
       <c r="AS17" s="9">
         <v>36</v>
       </c>
       <c r="AT17" s="9">
         <v>48</v>
       </c>
       <c r="AU17" s="40">
         <v>36</v>
       </c>
       <c r="AV17" s="40">
         <v>42</v>
       </c>
-      <c r="AW17" s="15"/>
+      <c r="AW17" s="40">
+        <v>69</v>
+      </c>
       <c r="AX17" s="15"/>
       <c r="AY17" s="9"/>
       <c r="AZ17" s="9"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="9"/>
       <c r="BC17" s="15"/>
     </row>
     <row r="18" spans="1:55" s="3" customFormat="1">
       <c r="A18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
         <v>1867</v>
       </c>
       <c r="C18" s="9">
         <v>1867</v>
       </c>
       <c r="D18" s="9">
         <v>1823</v>
       </c>
       <c r="E18" s="9">
         <v>2185</v>
       </c>
       <c r="F18" s="9">
         <v>2156</v>
@@ -3099,299 +3123,301 @@
       </c>
       <c r="AO18" s="9">
         <v>714</v>
       </c>
       <c r="AP18" s="9">
         <v>702</v>
       </c>
       <c r="AQ18" s="9">
         <v>622</v>
       </c>
       <c r="AR18" s="9">
         <v>660</v>
       </c>
       <c r="AS18" s="9">
         <v>620</v>
       </c>
       <c r="AT18" s="9">
         <v>640</v>
       </c>
       <c r="AU18" s="40">
         <v>648</v>
       </c>
       <c r="AV18" s="40">
         <v>728</v>
       </c>
-      <c r="AW18" s="15"/>
+      <c r="AW18" s="40">
+        <v>730</v>
+      </c>
       <c r="AX18" s="15"/>
       <c r="AY18" s="9"/>
       <c r="AZ18" s="9"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="9"/>
       <c r="BC18" s="15"/>
     </row>
     <row r="19" spans="1:55" s="3" customFormat="1">
       <c r="A19" s="4"/>
       <c r="AH19" s="28"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AM19" s="28"/>
       <c r="AO19" s="28"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
-      <c r="AH20" s="52"/>
-[...13 lines deleted...]
-      <c r="AV20" s="53"/>
+      <c r="AH20" s="42"/>
+      <c r="AI20" s="42"/>
+      <c r="AJ20" s="42"/>
+      <c r="AK20" s="42"/>
+      <c r="AL20" s="42"/>
+      <c r="AM20" s="42"/>
+      <c r="AN20" s="42"/>
+      <c r="AO20" s="42"/>
+      <c r="AP20" s="42"/>
+      <c r="AQ20" s="42"/>
+      <c r="AR20" s="42"/>
+      <c r="AS20" s="42"/>
+      <c r="AT20" s="42"/>
+      <c r="AU20" s="43"/>
+      <c r="AV20" s="43"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
-      <c r="AH21" s="52"/>
-[...13 lines deleted...]
-      <c r="AV21" s="53"/>
+      <c r="AH21" s="42"/>
+      <c r="AI21" s="42"/>
+      <c r="AJ21" s="42"/>
+      <c r="AK21" s="42"/>
+      <c r="AL21" s="42"/>
+      <c r="AM21" s="42"/>
+      <c r="AN21" s="42"/>
+      <c r="AO21" s="42"/>
+      <c r="AP21" s="42"/>
+      <c r="AQ21" s="42"/>
+      <c r="AR21" s="42"/>
+      <c r="AS21" s="42"/>
+      <c r="AT21" s="42"/>
+      <c r="AU21" s="43"/>
+      <c r="AV21" s="43"/>
     </row>
     <row r="22" spans="1:55" s="3" customFormat="1">
       <c r="A22" s="4"/>
-      <c r="AH22" s="52"/>
-[...13 lines deleted...]
-      <c r="AV22" s="53"/>
+      <c r="AH22" s="42"/>
+      <c r="AI22" s="42"/>
+      <c r="AJ22" s="42"/>
+      <c r="AK22" s="42"/>
+      <c r="AL22" s="42"/>
+      <c r="AM22" s="42"/>
+      <c r="AN22" s="42"/>
+      <c r="AO22" s="42"/>
+      <c r="AP22" s="42"/>
+      <c r="AQ22" s="42"/>
+      <c r="AR22" s="42"/>
+      <c r="AS22" s="42"/>
+      <c r="AT22" s="42"/>
+      <c r="AU22" s="43"/>
+      <c r="AV22" s="43"/>
     </row>
     <row r="23" spans="1:55" s="3" customFormat="1">
       <c r="A23" s="4"/>
-      <c r="AH23" s="54"/>
-[...13 lines deleted...]
-      <c r="AV23" s="55"/>
+      <c r="AH23" s="44"/>
+      <c r="AI23" s="44"/>
+      <c r="AJ23" s="42"/>
+      <c r="AK23" s="45"/>
+      <c r="AL23" s="45"/>
+      <c r="AM23" s="45"/>
+      <c r="AN23" s="45"/>
+      <c r="AO23" s="45"/>
+      <c r="AP23" s="45"/>
+      <c r="AQ23" s="45"/>
+      <c r="AR23" s="45"/>
+      <c r="AS23" s="45"/>
+      <c r="AT23" s="45"/>
+      <c r="AU23" s="45"/>
+      <c r="AV23" s="45"/>
     </row>
     <row r="24" spans="1:55" s="3" customFormat="1">
       <c r="A24" s="4"/>
-      <c r="AH24" s="54"/>
-[...13 lines deleted...]
-      <c r="AV24" s="55"/>
+      <c r="AH24" s="44"/>
+      <c r="AI24" s="44"/>
+      <c r="AJ24" s="42"/>
+      <c r="AK24" s="45"/>
+      <c r="AL24" s="45"/>
+      <c r="AM24" s="45"/>
+      <c r="AN24" s="45"/>
+      <c r="AO24" s="45"/>
+      <c r="AP24" s="45"/>
+      <c r="AQ24" s="45"/>
+      <c r="AR24" s="45"/>
+      <c r="AS24" s="45"/>
+      <c r="AT24" s="45"/>
+      <c r="AU24" s="45"/>
+      <c r="AV24" s="45"/>
     </row>
     <row r="25" spans="1:55" s="3" customFormat="1">
       <c r="A25" s="4"/>
-      <c r="AH25" s="54"/>
-[...13 lines deleted...]
-      <c r="AV25" s="55"/>
+      <c r="AH25" s="44"/>
+      <c r="AI25" s="44"/>
+      <c r="AJ25" s="42"/>
+      <c r="AK25" s="45"/>
+      <c r="AL25" s="45"/>
+      <c r="AM25" s="45"/>
+      <c r="AN25" s="45"/>
+      <c r="AO25" s="45"/>
+      <c r="AP25" s="45"/>
+      <c r="AQ25" s="45"/>
+      <c r="AR25" s="45"/>
+      <c r="AS25" s="45"/>
+      <c r="AT25" s="45"/>
+      <c r="AU25" s="45"/>
+      <c r="AV25" s="45"/>
     </row>
     <row r="26" spans="1:55" s="3" customFormat="1">
       <c r="A26" s="4"/>
-      <c r="AH26" s="52"/>
-[...13 lines deleted...]
-      <c r="AV26" s="53"/>
+      <c r="AH26" s="42"/>
+      <c r="AI26" s="42"/>
+      <c r="AJ26" s="42"/>
+      <c r="AK26" s="42"/>
+      <c r="AL26" s="42"/>
+      <c r="AM26" s="42"/>
+      <c r="AN26" s="42"/>
+      <c r="AO26" s="42"/>
+      <c r="AP26" s="42"/>
+      <c r="AQ26" s="42"/>
+      <c r="AR26" s="42"/>
+      <c r="AS26" s="42"/>
+      <c r="AT26" s="42"/>
+      <c r="AU26" s="43"/>
+      <c r="AV26" s="43"/>
     </row>
     <row r="27" spans="1:55" s="3" customFormat="1">
       <c r="A27" s="4"/>
-      <c r="AH27" s="52"/>
-[...13 lines deleted...]
-      <c r="AV27" s="53"/>
+      <c r="AH27" s="42"/>
+      <c r="AI27" s="42"/>
+      <c r="AJ27" s="42"/>
+      <c r="AK27" s="42"/>
+      <c r="AL27" s="42"/>
+      <c r="AM27" s="42"/>
+      <c r="AN27" s="42"/>
+      <c r="AO27" s="42"/>
+      <c r="AP27" s="42"/>
+      <c r="AQ27" s="42"/>
+      <c r="AR27" s="42"/>
+      <c r="AS27" s="42"/>
+      <c r="AT27" s="42"/>
+      <c r="AU27" s="43"/>
+      <c r="AV27" s="43"/>
     </row>
     <row r="28" spans="1:55" s="3" customFormat="1">
       <c r="A28" s="4"/>
-      <c r="AH28" s="52"/>
-[...13 lines deleted...]
-      <c r="AV28" s="53"/>
+      <c r="AH28" s="42"/>
+      <c r="AI28" s="42"/>
+      <c r="AJ28" s="46"/>
+      <c r="AK28" s="42"/>
+      <c r="AL28" s="42"/>
+      <c r="AM28" s="42"/>
+      <c r="AN28" s="42"/>
+      <c r="AO28" s="42"/>
+      <c r="AP28" s="42"/>
+      <c r="AQ28" s="42"/>
+      <c r="AR28" s="42"/>
+      <c r="AS28" s="42"/>
+      <c r="AT28" s="42"/>
+      <c r="AU28" s="43"/>
+      <c r="AV28" s="43"/>
     </row>
     <row r="29" spans="1:55" s="3" customFormat="1">
       <c r="A29" s="4"/>
-      <c r="AH29" s="52"/>
-[...13 lines deleted...]
-      <c r="AV29" s="53"/>
+      <c r="AH29" s="42"/>
+      <c r="AI29" s="42"/>
+      <c r="AJ29" s="42"/>
+      <c r="AK29" s="42"/>
+      <c r="AL29" s="42"/>
+      <c r="AM29" s="42"/>
+      <c r="AN29" s="42"/>
+      <c r="AO29" s="42"/>
+      <c r="AP29" s="42"/>
+      <c r="AQ29" s="42"/>
+      <c r="AR29" s="42"/>
+      <c r="AS29" s="42"/>
+      <c r="AT29" s="42"/>
+      <c r="AU29" s="43"/>
+      <c r="AV29" s="43"/>
     </row>
     <row r="30" spans="1:55" s="3" customFormat="1">
       <c r="A30" s="4"/>
-      <c r="AH30" s="52"/>
-[...13 lines deleted...]
-      <c r="AV30" s="53"/>
+      <c r="AH30" s="42"/>
+      <c r="AI30" s="42"/>
+      <c r="AJ30" s="42"/>
+      <c r="AK30" s="42"/>
+      <c r="AL30" s="42"/>
+      <c r="AM30" s="42"/>
+      <c r="AN30" s="42"/>
+      <c r="AO30" s="42"/>
+      <c r="AP30" s="42"/>
+      <c r="AQ30" s="42"/>
+      <c r="AR30" s="42"/>
+      <c r="AS30" s="42"/>
+      <c r="AT30" s="42"/>
+      <c r="AU30" s="43"/>
+      <c r="AV30" s="43"/>
     </row>
     <row r="31" spans="1:55" s="3" customFormat="1">
       <c r="A31" s="4"/>
-      <c r="AH31" s="52"/>
-[...13 lines deleted...]
-      <c r="AV31" s="53"/>
+      <c r="AH31" s="42"/>
+      <c r="AI31" s="42"/>
+      <c r="AJ31" s="42"/>
+      <c r="AK31" s="42"/>
+      <c r="AL31" s="42"/>
+      <c r="AM31" s="42"/>
+      <c r="AN31" s="42"/>
+      <c r="AO31" s="42"/>
+      <c r="AP31" s="42"/>
+      <c r="AQ31" s="42"/>
+      <c r="AR31" s="42"/>
+      <c r="AS31" s="42"/>
+      <c r="AT31" s="42"/>
+      <c r="AU31" s="43"/>
+      <c r="AV31" s="43"/>
     </row>
     <row r="32" spans="1:55" s="3" customFormat="1">
       <c r="A32" s="4"/>
-      <c r="AH32" s="52"/>
-[...13 lines deleted...]
-      <c r="AV32" s="53"/>
+      <c r="AH32" s="42"/>
+      <c r="AI32" s="42"/>
+      <c r="AJ32" s="42"/>
+      <c r="AK32" s="42"/>
+      <c r="AL32" s="42"/>
+      <c r="AM32" s="42"/>
+      <c r="AN32" s="42"/>
+      <c r="AO32" s="42"/>
+      <c r="AP32" s="42"/>
+      <c r="AQ32" s="42"/>
+      <c r="AR32" s="42"/>
+      <c r="AS32" s="42"/>
+      <c r="AT32" s="42"/>
+      <c r="AU32" s="43"/>
+      <c r="AV32" s="43"/>
     </row>
     <row r="33" spans="1:1" s="3" customFormat="1">
       <c r="A33" s="4"/>
     </row>
     <row r="34" spans="1:1" s="3" customFormat="1">
       <c r="A34" s="4"/>
     </row>
     <row r="35" spans="1:1" s="3" customFormat="1">
       <c r="A35" s="4"/>
     </row>
     <row r="36" spans="1:1" s="3" customFormat="1">
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1" s="3" customFormat="1">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1" s="3" customFormat="1">
       <c r="A38" s="4"/>
     </row>
     <row r="39" spans="1:1" s="3" customFormat="1">
       <c r="A39" s="4"/>
     </row>
     <row r="40" spans="1:1" s="3" customFormat="1">
       <c r="A40" s="4"/>
     </row>