--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="915" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -825,51 +825,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AV34" sqref="AV34"/>
+      <selection pane="topRight" activeCell="AY22" sqref="AY22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.42578125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
@@ -1294,51 +1294,53 @@
       </c>
       <c r="AP6" s="35">
         <v>4358</v>
       </c>
       <c r="AQ6" s="35">
         <v>3573</v>
       </c>
       <c r="AR6" s="35">
         <v>3963</v>
       </c>
       <c r="AS6" s="38">
         <v>4616</v>
       </c>
       <c r="AT6" s="35">
         <v>4509</v>
       </c>
       <c r="AU6" s="39">
         <v>4406</v>
       </c>
       <c r="AV6" s="48">
         <v>4536</v>
       </c>
       <c r="AW6" s="48">
         <v>4372</v>
       </c>
-      <c r="AX6" s="47"/>
+      <c r="AX6" s="48">
+        <v>5348</v>
+      </c>
       <c r="AY6" s="35"/>
       <c r="AZ6" s="35"/>
       <c r="BA6" s="47"/>
       <c r="BB6" s="35"/>
       <c r="BC6" s="47"/>
     </row>
     <row r="7" spans="1:55" s="10" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="9">
         <v>1048</v>
       </c>
       <c r="C7" s="9">
         <v>943</v>
       </c>
       <c r="D7" s="9">
         <v>945</v>
       </c>
       <c r="E7" s="9">
         <v>920</v>
       </c>
       <c r="F7" s="9">
         <v>897</v>
       </c>
@@ -1449,51 +1451,53 @@
       </c>
       <c r="AP7" s="9">
         <v>275</v>
       </c>
       <c r="AQ7" s="9">
         <v>277</v>
       </c>
       <c r="AR7" s="9">
         <v>132</v>
       </c>
       <c r="AS7" s="9">
         <v>107</v>
       </c>
       <c r="AT7" s="9">
         <v>91</v>
       </c>
       <c r="AU7" s="40">
         <v>65</v>
       </c>
       <c r="AV7" s="40">
         <v>33</v>
       </c>
       <c r="AW7" s="40">
         <v>31</v>
       </c>
-      <c r="AX7" s="15"/>
+      <c r="AX7" s="40">
+        <v>213</v>
+      </c>
       <c r="AY7" s="9"/>
       <c r="AZ7" s="9"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="9"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="11" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="9">
         <v>77</v>
       </c>
       <c r="C8" s="9">
         <v>62</v>
       </c>
       <c r="D8" s="9">
         <v>62</v>
       </c>
       <c r="E8" s="9">
         <v>62</v>
       </c>
       <c r="F8" s="9">
         <v>62</v>
       </c>
@@ -1604,51 +1608,53 @@
       </c>
       <c r="AP8" s="9">
         <v>7</v>
       </c>
       <c r="AQ8" s="9">
         <v>6</v>
       </c>
       <c r="AR8" s="9">
         <v>6</v>
       </c>
       <c r="AS8" s="9">
         <v>6</v>
       </c>
       <c r="AT8" s="9">
         <v>6</v>
       </c>
       <c r="AU8" s="40">
         <v>8</v>
       </c>
       <c r="AV8" s="40">
         <v>7</v>
       </c>
       <c r="AW8" s="40">
         <v>7</v>
       </c>
-      <c r="AX8" s="15"/>
+      <c r="AX8" s="40">
+        <v>5</v>
+      </c>
       <c r="AY8" s="9"/>
       <c r="AZ8" s="9"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="9"/>
       <c r="BC8" s="15"/>
     </row>
     <row r="9" spans="1:55" s="11" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>16</v>
       </c>
@@ -1757,51 +1763,53 @@
       </c>
       <c r="AP9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AQ9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AV9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AW9" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AX9" s="29"/>
+      <c r="AX9" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AY9" s="34"/>
       <c r="AZ9" s="34"/>
       <c r="BA9" s="19"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="19"/>
     </row>
     <row r="10" spans="1:55" s="11" customFormat="1">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>16</v>
       </c>
@@ -1910,51 +1918,53 @@
       </c>
       <c r="AP10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AQ10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AV10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AW10" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AX10" s="29"/>
+      <c r="AX10" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AY10" s="34"/>
       <c r="AZ10" s="34"/>
       <c r="BA10" s="19"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="19"/>
     </row>
     <row r="11" spans="1:55" s="11" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>16</v>
       </c>
@@ -2063,51 +2073,53 @@
       </c>
       <c r="AP11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AQ11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AV11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AW11" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AX11" s="29"/>
+      <c r="AX11" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AY11" s="34"/>
       <c r="AZ11" s="34"/>
       <c r="BA11" s="19"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="19"/>
     </row>
     <row r="12" spans="1:55" s="11" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>1002</v>
       </c>
       <c r="C12" s="9">
         <v>917</v>
       </c>
       <c r="D12" s="9">
         <v>917</v>
       </c>
       <c r="E12" s="9">
         <v>713</v>
       </c>
       <c r="F12" s="9">
         <v>588</v>
       </c>
@@ -2218,51 +2230,53 @@
       </c>
       <c r="AP12" s="9">
         <v>411</v>
       </c>
       <c r="AQ12" s="9">
         <v>411</v>
       </c>
       <c r="AR12" s="9">
         <v>754</v>
       </c>
       <c r="AS12" s="9">
         <v>754</v>
       </c>
       <c r="AT12" s="9">
         <v>882</v>
       </c>
       <c r="AU12" s="40">
         <v>890</v>
       </c>
       <c r="AV12" s="40">
         <v>942</v>
       </c>
       <c r="AW12" s="40">
         <v>901</v>
       </c>
-      <c r="AX12" s="15"/>
+      <c r="AX12" s="40">
+        <v>535</v>
+      </c>
       <c r="AY12" s="9"/>
       <c r="AZ12" s="9"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="9"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="11" customFormat="1">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>6904</v>
       </c>
       <c r="C13" s="9">
         <v>6844</v>
       </c>
       <c r="D13" s="9">
         <v>6804</v>
       </c>
       <c r="E13" s="9">
         <v>6761</v>
       </c>
       <c r="F13" s="9">
         <v>6718</v>
       </c>
@@ -2373,51 +2387,53 @@
       </c>
       <c r="AP13" s="9">
         <v>2702</v>
       </c>
       <c r="AQ13" s="9">
         <v>2032</v>
       </c>
       <c r="AR13" s="9">
         <v>2229</v>
       </c>
       <c r="AS13" s="9">
         <v>2887</v>
       </c>
       <c r="AT13" s="9">
         <v>2662</v>
       </c>
       <c r="AU13" s="40">
         <v>2583</v>
       </c>
       <c r="AV13" s="40">
         <v>2608</v>
       </c>
       <c r="AW13" s="40">
         <v>2474</v>
       </c>
-      <c r="AX13" s="15"/>
+      <c r="AX13" s="40">
+        <v>3063</v>
+      </c>
       <c r="AY13" s="9"/>
       <c r="AZ13" s="9"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="9"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="11" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="21"/>
       <c r="M14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N14" s="20" t="s">
@@ -2506,51 +2522,53 @@
       </c>
       <c r="AP14" s="9">
         <v>85</v>
       </c>
       <c r="AQ14" s="9">
         <v>52</v>
       </c>
       <c r="AR14" s="9">
         <v>33</v>
       </c>
       <c r="AS14" s="9">
         <v>93</v>
       </c>
       <c r="AT14" s="9">
         <v>67</v>
       </c>
       <c r="AU14" s="40">
         <v>63</v>
       </c>
       <c r="AV14" s="40">
         <v>53</v>
       </c>
       <c r="AW14" s="40">
         <v>37</v>
       </c>
-      <c r="AX14" s="15"/>
+      <c r="AX14" s="40">
+        <v>31</v>
+      </c>
       <c r="AY14" s="9"/>
       <c r="AZ14" s="9"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="9"/>
       <c r="BC14" s="15"/>
     </row>
     <row r="15" spans="1:55" s="11" customFormat="1">
       <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="9">
         <v>305</v>
       </c>
       <c r="C15" s="9">
         <v>305</v>
       </c>
       <c r="D15" s="9">
         <v>305</v>
       </c>
       <c r="E15" s="9">
         <v>305</v>
       </c>
       <c r="F15" s="9">
         <v>305</v>
       </c>
@@ -2661,51 +2679,53 @@
       </c>
       <c r="AP15" s="9">
         <v>45</v>
       </c>
       <c r="AQ15" s="9">
         <v>45</v>
       </c>
       <c r="AR15" s="9">
         <v>60</v>
       </c>
       <c r="AS15" s="9">
         <v>60</v>
       </c>
       <c r="AT15" s="9">
         <v>60</v>
       </c>
       <c r="AU15" s="40">
         <v>60</v>
       </c>
       <c r="AV15" s="40">
         <v>60</v>
       </c>
       <c r="AW15" s="40">
         <v>60</v>
       </c>
-      <c r="AX15" s="15"/>
+      <c r="AX15" s="40">
+        <v>60</v>
+      </c>
       <c r="AY15" s="9"/>
       <c r="AZ15" s="9"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="9"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="11" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="9">
         <v>356</v>
       </c>
       <c r="C16" s="9">
         <v>356</v>
       </c>
       <c r="D16" s="9">
         <v>356</v>
       </c>
       <c r="E16" s="9">
         <v>356</v>
       </c>
       <c r="F16" s="9">
         <v>343</v>
       </c>
@@ -2816,51 +2836,53 @@
       </c>
       <c r="AP16" s="9">
         <v>96</v>
       </c>
       <c r="AQ16" s="9">
         <v>96</v>
       </c>
       <c r="AR16" s="9">
         <v>53</v>
       </c>
       <c r="AS16" s="9">
         <v>53</v>
       </c>
       <c r="AT16" s="9">
         <v>53</v>
       </c>
       <c r="AU16" s="40">
         <v>53</v>
       </c>
       <c r="AV16" s="40">
         <v>63</v>
       </c>
       <c r="AW16" s="40">
         <v>63</v>
       </c>
-      <c r="AX16" s="15"/>
+      <c r="AX16" s="40">
+        <v>103</v>
+      </c>
       <c r="AY16" s="9"/>
       <c r="AZ16" s="9"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="9"/>
       <c r="BC16" s="15"/>
     </row>
     <row r="17" spans="1:55" s="11" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>16</v>
       </c>
@@ -2971,51 +2993,53 @@
       </c>
       <c r="AP17" s="9">
         <v>35</v>
       </c>
       <c r="AQ17" s="9">
         <v>32</v>
       </c>
       <c r="AR17" s="9">
         <v>36</v>
       </c>
       <c r="AS17" s="9">
         <v>36</v>
       </c>
       <c r="AT17" s="9">
         <v>48</v>
       </c>
       <c r="AU17" s="40">
         <v>36</v>
       </c>
       <c r="AV17" s="40">
         <v>42</v>
       </c>
       <c r="AW17" s="40">
         <v>69</v>
       </c>
-      <c r="AX17" s="15"/>
+      <c r="AX17" s="40">
+        <v>30</v>
+      </c>
       <c r="AY17" s="9"/>
       <c r="AZ17" s="9"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="9"/>
       <c r="BC17" s="15"/>
     </row>
     <row r="18" spans="1:55" s="3" customFormat="1">
       <c r="A18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
         <v>1867</v>
       </c>
       <c r="C18" s="9">
         <v>1867</v>
       </c>
       <c r="D18" s="9">
         <v>1823</v>
       </c>
       <c r="E18" s="9">
         <v>2185</v>
       </c>
       <c r="F18" s="9">
         <v>2156</v>
       </c>
@@ -3126,64 +3150,67 @@
       </c>
       <c r="AP18" s="9">
         <v>702</v>
       </c>
       <c r="AQ18" s="9">
         <v>622</v>
       </c>
       <c r="AR18" s="9">
         <v>660</v>
       </c>
       <c r="AS18" s="9">
         <v>620</v>
       </c>
       <c r="AT18" s="9">
         <v>640</v>
       </c>
       <c r="AU18" s="40">
         <v>648</v>
       </c>
       <c r="AV18" s="40">
         <v>728</v>
       </c>
       <c r="AW18" s="40">
         <v>730</v>
       </c>
-      <c r="AX18" s="15"/>
+      <c r="AX18" s="40">
+        <v>1308</v>
+      </c>
       <c r="AY18" s="9"/>
       <c r="AZ18" s="9"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="9"/>
       <c r="BC18" s="15"/>
     </row>
     <row r="19" spans="1:55" s="3" customFormat="1">
       <c r="A19" s="4"/>
       <c r="AH19" s="28"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AM19" s="28"/>
       <c r="AO19" s="28"/>
+      <c r="AX19" s="28"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AH20" s="42"/>
       <c r="AI20" s="42"/>
       <c r="AJ20" s="42"/>
       <c r="AK20" s="42"/>
       <c r="AL20" s="42"/>
       <c r="AM20" s="42"/>
       <c r="AN20" s="42"/>
       <c r="AO20" s="42"/>
       <c r="AP20" s="42"/>
       <c r="AQ20" s="42"/>
       <c r="AR20" s="42"/>
       <c r="AS20" s="42"/>
       <c r="AT20" s="42"/>
       <c r="AU20" s="43"/>
       <c r="AV20" s="43"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
       <c r="AH21" s="42"/>
       <c r="AI21" s="42"/>
       <c r="AJ21" s="42"/>
       <c r="AK21" s="42"/>