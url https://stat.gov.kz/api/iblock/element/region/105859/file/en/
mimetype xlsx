--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="915" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -821,66 +821,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BC54"/>
+  <dimension ref="A2:BF54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AY22" sqref="AY22"/>
+      <selection pane="topRight" activeCell="AY21" sqref="AY21:AY22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.42578125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:55" s="1" customFormat="1" ht="21" customHeight="1">
+    <row r="2" spans="1:58" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
       <c r="M2" s="57"/>
       <c r="N2" s="57"/>
       <c r="O2" s="57"/>
       <c r="P2" s="57"/>
       <c r="Q2" s="57"/>
       <c r="R2" s="57"/>
       <c r="S2" s="57"/>
       <c r="T2" s="57"/>
       <c r="U2" s="57"/>
       <c r="V2" s="57"/>
       <c r="W2" s="57"/>
@@ -895,68 +895,68 @@
       <c r="AF2" s="57"/>
       <c r="AG2" s="57"/>
       <c r="AH2" s="57"/>
       <c r="AI2" s="57"/>
       <c r="AJ2" s="57"/>
       <c r="AK2" s="57"/>
       <c r="AL2" s="57"/>
       <c r="AM2" s="57"/>
       <c r="AN2" s="57"/>
       <c r="AO2" s="57"/>
       <c r="AP2" s="57"/>
       <c r="AQ2" s="57"/>
       <c r="AR2" s="57"/>
       <c r="AS2" s="57"/>
       <c r="AT2" s="57"/>
       <c r="AU2" s="57"/>
       <c r="AV2" s="57"/>
       <c r="AW2" s="57"/>
       <c r="AX2" s="57"/>
       <c r="AY2" s="57"/>
       <c r="AZ2" s="57"/>
       <c r="BA2" s="57"/>
       <c r="BB2" s="57"/>
       <c r="BC2" s="57"/>
     </row>
-    <row r="3" spans="1:55" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:58" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="58"/>
       <c r="G3" s="58"/>
       <c r="AB3" s="14"/>
       <c r="AC3" s="14"/>
       <c r="AD3" s="14"/>
       <c r="AE3" s="14"/>
       <c r="AZ3" s="58" t="s">
         <v>31</v>
       </c>
       <c r="BA3" s="58"/>
       <c r="BB3" s="58"/>
       <c r="BC3" s="58"/>
     </row>
-    <row r="4" spans="1:55" s="8" customFormat="1" ht="13.5" thickBot="1">
+    <row r="4" spans="1:58" s="8" customFormat="1" ht="13.5" thickBot="1">
       <c r="A4" s="62" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="60" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="60"/>
       <c r="D4" s="60"/>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61"/>
       <c r="H4" s="54" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="55"/>
       <c r="J4" s="55"/>
       <c r="K4" s="55"/>
       <c r="L4" s="55"/>
       <c r="M4" s="55"/>
       <c r="N4" s="55"/>
       <c r="O4" s="55"/>
       <c r="P4" s="55"/>
       <c r="Q4" s="55"/>
       <c r="R4" s="55"/>
       <c r="S4" s="59"/>
@@ -981,51 +981,51 @@
       <c r="AH4" s="55"/>
       <c r="AI4" s="55"/>
       <c r="AJ4" s="55"/>
       <c r="AK4" s="55"/>
       <c r="AL4" s="55"/>
       <c r="AM4" s="55"/>
       <c r="AN4" s="55"/>
       <c r="AO4" s="55"/>
       <c r="AP4" s="55"/>
       <c r="AQ4" s="56"/>
       <c r="AR4" s="54" t="s">
         <v>32</v>
       </c>
       <c r="AS4" s="55"/>
       <c r="AT4" s="55"/>
       <c r="AU4" s="55"/>
       <c r="AV4" s="55"/>
       <c r="AW4" s="55"/>
       <c r="AX4" s="55"/>
       <c r="AY4" s="55"/>
       <c r="AZ4" s="55"/>
       <c r="BA4" s="55"/>
       <c r="BB4" s="55"/>
       <c r="BC4" s="56"/>
     </row>
-    <row r="5" spans="1:55" s="8" customFormat="1" ht="12" thickBot="1">
+    <row r="5" spans="1:58" s="8" customFormat="1" ht="12" thickBot="1">
       <c r="A5" s="63"/>
       <c r="B5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>2</v>
       </c>
@@ -1145,52 +1145,54 @@
       </c>
       <c r="AV5" s="49" t="s">
         <v>5</v>
       </c>
       <c r="AW5" s="49" t="s">
         <v>6</v>
       </c>
       <c r="AX5" s="49" t="s">
         <v>7</v>
       </c>
       <c r="AY5" s="49" t="s">
         <v>8</v>
       </c>
       <c r="AZ5" s="49" t="s">
         <v>9</v>
       </c>
       <c r="BA5" s="49" t="s">
         <v>10</v>
       </c>
       <c r="BB5" s="49" t="s">
         <v>11</v>
       </c>
       <c r="BC5" s="49" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="6" spans="1:55" s="10" customFormat="1">
+      <c r="BE5" s="11"/>
+      <c r="BF5" s="11"/>
+    </row>
+    <row r="6" spans="1:58" s="10" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9">
         <v>11559</v>
       </c>
       <c r="C6" s="9">
         <v>11294</v>
       </c>
       <c r="D6" s="9">
         <v>11212</v>
       </c>
       <c r="E6" s="9">
         <v>11302</v>
       </c>
       <c r="F6" s="9">
         <v>11069</v>
       </c>
       <c r="G6" s="9">
         <v>9522</v>
       </c>
       <c r="H6" s="9">
         <v>11049</v>
       </c>
       <c r="I6" s="9">
@@ -1297,57 +1299,60 @@
       </c>
       <c r="AQ6" s="35">
         <v>3573</v>
       </c>
       <c r="AR6" s="35">
         <v>3963</v>
       </c>
       <c r="AS6" s="38">
         <v>4616</v>
       </c>
       <c r="AT6" s="35">
         <v>4509</v>
       </c>
       <c r="AU6" s="39">
         <v>4406</v>
       </c>
       <c r="AV6" s="48">
         <v>4536</v>
       </c>
       <c r="AW6" s="48">
         <v>4372</v>
       </c>
       <c r="AX6" s="48">
         <v>5348</v>
       </c>
-      <c r="AY6" s="35"/>
+      <c r="AY6" s="48">
+        <v>5189</v>
+      </c>
       <c r="AZ6" s="35"/>
       <c r="BA6" s="47"/>
       <c r="BB6" s="35"/>
       <c r="BC6" s="47"/>
-    </row>
-    <row r="7" spans="1:55" s="10" customFormat="1">
+      <c r="BE6" s="43"/>
+    </row>
+    <row r="7" spans="1:58" s="10" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="9">
         <v>1048</v>
       </c>
       <c r="C7" s="9">
         <v>943</v>
       </c>
       <c r="D7" s="9">
         <v>945</v>
       </c>
       <c r="E7" s="9">
         <v>920</v>
       </c>
       <c r="F7" s="9">
         <v>897</v>
       </c>
       <c r="G7" s="9">
         <v>782</v>
       </c>
       <c r="H7" s="9">
         <v>946</v>
       </c>
       <c r="I7" s="9">
@@ -1454,57 +1459,60 @@
       </c>
       <c r="AQ7" s="9">
         <v>277</v>
       </c>
       <c r="AR7" s="9">
         <v>132</v>
       </c>
       <c r="AS7" s="9">
         <v>107</v>
       </c>
       <c r="AT7" s="9">
         <v>91</v>
       </c>
       <c r="AU7" s="40">
         <v>65</v>
       </c>
       <c r="AV7" s="40">
         <v>33</v>
       </c>
       <c r="AW7" s="40">
         <v>31</v>
       </c>
       <c r="AX7" s="40">
         <v>213</v>
       </c>
-      <c r="AY7" s="9"/>
+      <c r="AY7" s="40">
+        <v>166</v>
+      </c>
       <c r="AZ7" s="9"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="9"/>
       <c r="BC7" s="15"/>
-    </row>
-    <row r="8" spans="1:55" s="11" customFormat="1">
+      <c r="BE7" s="43"/>
+    </row>
+    <row r="8" spans="1:58" s="11" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="9">
         <v>77</v>
       </c>
       <c r="C8" s="9">
         <v>62</v>
       </c>
       <c r="D8" s="9">
         <v>62</v>
       </c>
       <c r="E8" s="9">
         <v>62</v>
       </c>
       <c r="F8" s="9">
         <v>62</v>
       </c>
       <c r="G8" s="9">
         <v>62</v>
       </c>
       <c r="H8" s="9">
         <v>57</v>
       </c>
       <c r="I8" s="9">
@@ -1611,57 +1619,60 @@
       </c>
       <c r="AQ8" s="9">
         <v>6</v>
       </c>
       <c r="AR8" s="9">
         <v>6</v>
       </c>
       <c r="AS8" s="9">
         <v>6</v>
       </c>
       <c r="AT8" s="9">
         <v>6</v>
       </c>
       <c r="AU8" s="40">
         <v>8</v>
       </c>
       <c r="AV8" s="40">
         <v>7</v>
       </c>
       <c r="AW8" s="40">
         <v>7</v>
       </c>
       <c r="AX8" s="40">
         <v>5</v>
       </c>
-      <c r="AY8" s="9"/>
+      <c r="AY8" s="40">
+        <v>5</v>
+      </c>
       <c r="AZ8" s="9"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="9"/>
       <c r="BC8" s="15"/>
-    </row>
-    <row r="9" spans="1:55" s="11" customFormat="1">
+      <c r="BE8" s="43"/>
+    </row>
+    <row r="9" spans="1:58" s="11" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -1766,57 +1777,60 @@
       </c>
       <c r="AQ9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AV9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AW9" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AX9" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AY9" s="34"/>
+      <c r="AY9" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AZ9" s="34"/>
       <c r="BA9" s="19"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="19"/>
-    </row>
-    <row r="10" spans="1:55" s="11" customFormat="1">
+      <c r="BE9" s="45"/>
+    </row>
+    <row r="10" spans="1:58" s="11" customFormat="1">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="9" t="s">
@@ -1921,57 +1935,60 @@
       </c>
       <c r="AQ10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AV10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AW10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AX10" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AY10" s="34"/>
+      <c r="AY10" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AZ10" s="34"/>
       <c r="BA10" s="19"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="19"/>
-    </row>
-    <row r="11" spans="1:55" s="11" customFormat="1">
+      <c r="BE10" s="45"/>
+    </row>
+    <row r="11" spans="1:58" s="11" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="9" t="s">
@@ -2076,57 +2093,60 @@
       </c>
       <c r="AQ11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AR11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AS11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AT11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AU11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AV11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AW11" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AX11" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AY11" s="34"/>
+      <c r="AY11" s="34" t="s">
+        <v>16</v>
+      </c>
       <c r="AZ11" s="34"/>
       <c r="BA11" s="19"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="19"/>
-    </row>
-    <row r="12" spans="1:55" s="11" customFormat="1">
+      <c r="BE11" s="45"/>
+    </row>
+    <row r="12" spans="1:58" s="11" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
         <v>1002</v>
       </c>
       <c r="C12" s="9">
         <v>917</v>
       </c>
       <c r="D12" s="9">
         <v>917</v>
       </c>
       <c r="E12" s="9">
         <v>713</v>
       </c>
       <c r="F12" s="9">
         <v>588</v>
       </c>
       <c r="G12" s="9">
         <v>555</v>
       </c>
       <c r="H12" s="9">
         <v>764</v>
       </c>
       <c r="I12" s="9">
@@ -2233,57 +2253,60 @@
       </c>
       <c r="AQ12" s="9">
         <v>411</v>
       </c>
       <c r="AR12" s="9">
         <v>754</v>
       </c>
       <c r="AS12" s="9">
         <v>754</v>
       </c>
       <c r="AT12" s="9">
         <v>882</v>
       </c>
       <c r="AU12" s="40">
         <v>890</v>
       </c>
       <c r="AV12" s="40">
         <v>942</v>
       </c>
       <c r="AW12" s="40">
         <v>901</v>
       </c>
       <c r="AX12" s="40">
         <v>535</v>
       </c>
-      <c r="AY12" s="9"/>
+      <c r="AY12" s="40">
+        <v>510</v>
+      </c>
       <c r="AZ12" s="9"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="9"/>
       <c r="BC12" s="15"/>
-    </row>
-    <row r="13" spans="1:55" s="11" customFormat="1">
+      <c r="BE12" s="43"/>
+    </row>
+    <row r="13" spans="1:58" s="11" customFormat="1">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
         <v>6904</v>
       </c>
       <c r="C13" s="9">
         <v>6844</v>
       </c>
       <c r="D13" s="9">
         <v>6804</v>
       </c>
       <c r="E13" s="9">
         <v>6761</v>
       </c>
       <c r="F13" s="9">
         <v>6718</v>
       </c>
       <c r="G13" s="9">
         <v>5643</v>
       </c>
       <c r="H13" s="9">
         <v>7372</v>
       </c>
       <c r="I13" s="9">
@@ -2390,57 +2413,60 @@
       </c>
       <c r="AQ13" s="9">
         <v>2032</v>
       </c>
       <c r="AR13" s="9">
         <v>2229</v>
       </c>
       <c r="AS13" s="9">
         <v>2887</v>
       </c>
       <c r="AT13" s="9">
         <v>2662</v>
       </c>
       <c r="AU13" s="40">
         <v>2583</v>
       </c>
       <c r="AV13" s="40">
         <v>2608</v>
       </c>
       <c r="AW13" s="40">
         <v>2474</v>
       </c>
       <c r="AX13" s="40">
         <v>3063</v>
       </c>
-      <c r="AY13" s="9"/>
+      <c r="AY13" s="40">
+        <v>3005</v>
+      </c>
       <c r="AZ13" s="9"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="9"/>
       <c r="BC13" s="15"/>
-    </row>
-    <row r="14" spans="1:55" s="11" customFormat="1">
+      <c r="BE13" s="43"/>
+    </row>
+    <row r="14" spans="1:58" s="11" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="21"/>
       <c r="M14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="O14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="P14" s="20" t="s">
         <v>16</v>
@@ -2525,57 +2551,60 @@
       </c>
       <c r="AQ14" s="9">
         <v>52</v>
       </c>
       <c r="AR14" s="9">
         <v>33</v>
       </c>
       <c r="AS14" s="9">
         <v>93</v>
       </c>
       <c r="AT14" s="9">
         <v>67</v>
       </c>
       <c r="AU14" s="40">
         <v>63</v>
       </c>
       <c r="AV14" s="40">
         <v>53</v>
       </c>
       <c r="AW14" s="40">
         <v>37</v>
       </c>
       <c r="AX14" s="40">
         <v>31</v>
       </c>
-      <c r="AY14" s="9"/>
+      <c r="AY14" s="40">
+        <v>31</v>
+      </c>
       <c r="AZ14" s="9"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="9"/>
       <c r="BC14" s="15"/>
-    </row>
-    <row r="15" spans="1:55" s="11" customFormat="1">
+      <c r="BE14" s="43"/>
+    </row>
+    <row r="15" spans="1:58" s="11" customFormat="1">
       <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="9">
         <v>305</v>
       </c>
       <c r="C15" s="9">
         <v>305</v>
       </c>
       <c r="D15" s="9">
         <v>305</v>
       </c>
       <c r="E15" s="9">
         <v>305</v>
       </c>
       <c r="F15" s="9">
         <v>305</v>
       </c>
       <c r="G15" s="9">
         <v>305</v>
       </c>
       <c r="H15" s="9">
         <v>180</v>
       </c>
       <c r="I15" s="9">
@@ -2682,57 +2711,60 @@
       </c>
       <c r="AQ15" s="9">
         <v>45</v>
       </c>
       <c r="AR15" s="9">
         <v>60</v>
       </c>
       <c r="AS15" s="9">
         <v>60</v>
       </c>
       <c r="AT15" s="9">
         <v>60</v>
       </c>
       <c r="AU15" s="40">
         <v>60</v>
       </c>
       <c r="AV15" s="40">
         <v>60</v>
       </c>
       <c r="AW15" s="40">
         <v>60</v>
       </c>
       <c r="AX15" s="40">
         <v>60</v>
       </c>
-      <c r="AY15" s="9"/>
+      <c r="AY15" s="40">
+        <v>60</v>
+      </c>
       <c r="AZ15" s="9"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="9"/>
       <c r="BC15" s="15"/>
-    </row>
-    <row r="16" spans="1:55" s="11" customFormat="1">
+      <c r="BE15" s="43"/>
+    </row>
+    <row r="16" spans="1:58" s="11" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="9">
         <v>356</v>
       </c>
       <c r="C16" s="9">
         <v>356</v>
       </c>
       <c r="D16" s="9">
         <v>356</v>
       </c>
       <c r="E16" s="9">
         <v>356</v>
       </c>
       <c r="F16" s="9">
         <v>343</v>
       </c>
       <c r="G16" s="9">
         <v>198</v>
       </c>
       <c r="H16" s="9">
         <v>358</v>
       </c>
       <c r="I16" s="9">
@@ -2839,57 +2871,60 @@
       </c>
       <c r="AQ16" s="9">
         <v>96</v>
       </c>
       <c r="AR16" s="9">
         <v>53</v>
       </c>
       <c r="AS16" s="9">
         <v>53</v>
       </c>
       <c r="AT16" s="9">
         <v>53</v>
       </c>
       <c r="AU16" s="40">
         <v>53</v>
       </c>
       <c r="AV16" s="40">
         <v>63</v>
       </c>
       <c r="AW16" s="40">
         <v>63</v>
       </c>
       <c r="AX16" s="40">
         <v>103</v>
       </c>
-      <c r="AY16" s="9"/>
+      <c r="AY16" s="40">
+        <v>103</v>
+      </c>
       <c r="AZ16" s="9"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="9"/>
       <c r="BC16" s="15"/>
-    </row>
-    <row r="17" spans="1:55" s="11" customFormat="1">
+      <c r="BE16" s="43"/>
+    </row>
+    <row r="17" spans="1:57" s="11" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="27" t="s">
@@ -2996,57 +3031,60 @@
       </c>
       <c r="AQ17" s="9">
         <v>32</v>
       </c>
       <c r="AR17" s="9">
         <v>36</v>
       </c>
       <c r="AS17" s="9">
         <v>36</v>
       </c>
       <c r="AT17" s="9">
         <v>48</v>
       </c>
       <c r="AU17" s="40">
         <v>36</v>
       </c>
       <c r="AV17" s="40">
         <v>42</v>
       </c>
       <c r="AW17" s="40">
         <v>69</v>
       </c>
       <c r="AX17" s="40">
         <v>30</v>
       </c>
-      <c r="AY17" s="9"/>
+      <c r="AY17" s="40">
+        <v>36</v>
+      </c>
       <c r="AZ17" s="9"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="9"/>
       <c r="BC17" s="15"/>
-    </row>
-    <row r="18" spans="1:55" s="3" customFormat="1">
+      <c r="BE17" s="43"/>
+    </row>
+    <row r="18" spans="1:57" s="3" customFormat="1">
       <c r="A18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
         <v>1867</v>
       </c>
       <c r="C18" s="9">
         <v>1867</v>
       </c>
       <c r="D18" s="9">
         <v>1823</v>
       </c>
       <c r="E18" s="9">
         <v>2185</v>
       </c>
       <c r="F18" s="9">
         <v>2156</v>
       </c>
       <c r="G18" s="9">
         <v>1977</v>
       </c>
       <c r="H18" s="9">
         <v>1372</v>
       </c>
       <c r="I18" s="9">
@@ -3153,282 +3191,285 @@
       </c>
       <c r="AQ18" s="9">
         <v>622</v>
       </c>
       <c r="AR18" s="9">
         <v>660</v>
       </c>
       <c r="AS18" s="9">
         <v>620</v>
       </c>
       <c r="AT18" s="9">
         <v>640</v>
       </c>
       <c r="AU18" s="40">
         <v>648</v>
       </c>
       <c r="AV18" s="40">
         <v>728</v>
       </c>
       <c r="AW18" s="40">
         <v>730</v>
       </c>
       <c r="AX18" s="40">
         <v>1308</v>
       </c>
-      <c r="AY18" s="9"/>
+      <c r="AY18" s="40">
+        <v>1273</v>
+      </c>
       <c r="AZ18" s="9"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="9"/>
       <c r="BC18" s="15"/>
-    </row>
-    <row r="19" spans="1:55" s="3" customFormat="1">
+      <c r="BE18" s="43"/>
+    </row>
+    <row r="19" spans="1:57" s="3" customFormat="1">
       <c r="A19" s="4"/>
       <c r="AH19" s="28"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AM19" s="28"/>
       <c r="AO19" s="28"/>
       <c r="AX19" s="28"/>
     </row>
-    <row r="20" spans="1:55" s="3" customFormat="1">
+    <row r="20" spans="1:57" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AH20" s="42"/>
       <c r="AI20" s="42"/>
       <c r="AJ20" s="42"/>
       <c r="AK20" s="42"/>
       <c r="AL20" s="42"/>
       <c r="AM20" s="42"/>
       <c r="AN20" s="42"/>
       <c r="AO20" s="42"/>
       <c r="AP20" s="42"/>
       <c r="AQ20" s="42"/>
       <c r="AR20" s="42"/>
       <c r="AS20" s="42"/>
       <c r="AT20" s="42"/>
       <c r="AU20" s="43"/>
       <c r="AV20" s="43"/>
     </row>
-    <row r="21" spans="1:55" s="3" customFormat="1">
+    <row r="21" spans="1:57" s="3" customFormat="1">
       <c r="A21" s="4"/>
       <c r="AH21" s="42"/>
       <c r="AI21" s="42"/>
       <c r="AJ21" s="42"/>
       <c r="AK21" s="42"/>
       <c r="AL21" s="42"/>
       <c r="AM21" s="42"/>
       <c r="AN21" s="42"/>
       <c r="AO21" s="42"/>
       <c r="AP21" s="42"/>
       <c r="AQ21" s="42"/>
       <c r="AR21" s="42"/>
       <c r="AS21" s="42"/>
       <c r="AT21" s="42"/>
       <c r="AU21" s="43"/>
       <c r="AV21" s="43"/>
     </row>
-    <row r="22" spans="1:55" s="3" customFormat="1">
+    <row r="22" spans="1:57" s="3" customFormat="1">
       <c r="A22" s="4"/>
       <c r="AH22" s="42"/>
       <c r="AI22" s="42"/>
       <c r="AJ22" s="42"/>
       <c r="AK22" s="42"/>
       <c r="AL22" s="42"/>
       <c r="AM22" s="42"/>
       <c r="AN22" s="42"/>
       <c r="AO22" s="42"/>
       <c r="AP22" s="42"/>
       <c r="AQ22" s="42"/>
       <c r="AR22" s="42"/>
       <c r="AS22" s="42"/>
       <c r="AT22" s="42"/>
       <c r="AU22" s="43"/>
       <c r="AV22" s="43"/>
     </row>
-    <row r="23" spans="1:55" s="3" customFormat="1">
+    <row r="23" spans="1:57" s="3" customFormat="1">
       <c r="A23" s="4"/>
       <c r="AH23" s="44"/>
       <c r="AI23" s="44"/>
       <c r="AJ23" s="42"/>
       <c r="AK23" s="45"/>
       <c r="AL23" s="45"/>
       <c r="AM23" s="45"/>
       <c r="AN23" s="45"/>
       <c r="AO23" s="45"/>
       <c r="AP23" s="45"/>
       <c r="AQ23" s="45"/>
       <c r="AR23" s="45"/>
       <c r="AS23" s="45"/>
       <c r="AT23" s="45"/>
       <c r="AU23" s="45"/>
       <c r="AV23" s="45"/>
     </row>
-    <row r="24" spans="1:55" s="3" customFormat="1">
+    <row r="24" spans="1:57" s="3" customFormat="1">
       <c r="A24" s="4"/>
       <c r="AH24" s="44"/>
       <c r="AI24" s="44"/>
       <c r="AJ24" s="42"/>
       <c r="AK24" s="45"/>
       <c r="AL24" s="45"/>
       <c r="AM24" s="45"/>
       <c r="AN24" s="45"/>
       <c r="AO24" s="45"/>
       <c r="AP24" s="45"/>
       <c r="AQ24" s="45"/>
       <c r="AR24" s="45"/>
       <c r="AS24" s="45"/>
       <c r="AT24" s="45"/>
       <c r="AU24" s="45"/>
       <c r="AV24" s="45"/>
     </row>
-    <row r="25" spans="1:55" s="3" customFormat="1">
+    <row r="25" spans="1:57" s="3" customFormat="1">
       <c r="A25" s="4"/>
       <c r="AH25" s="44"/>
       <c r="AI25" s="44"/>
       <c r="AJ25" s="42"/>
       <c r="AK25" s="45"/>
       <c r="AL25" s="45"/>
       <c r="AM25" s="45"/>
       <c r="AN25" s="45"/>
       <c r="AO25" s="45"/>
       <c r="AP25" s="45"/>
       <c r="AQ25" s="45"/>
       <c r="AR25" s="45"/>
       <c r="AS25" s="45"/>
       <c r="AT25" s="45"/>
       <c r="AU25" s="45"/>
       <c r="AV25" s="45"/>
     </row>
-    <row r="26" spans="1:55" s="3" customFormat="1">
+    <row r="26" spans="1:57" s="3" customFormat="1">
       <c r="A26" s="4"/>
       <c r="AH26" s="42"/>
       <c r="AI26" s="42"/>
       <c r="AJ26" s="42"/>
       <c r="AK26" s="42"/>
       <c r="AL26" s="42"/>
       <c r="AM26" s="42"/>
       <c r="AN26" s="42"/>
       <c r="AO26" s="42"/>
       <c r="AP26" s="42"/>
       <c r="AQ26" s="42"/>
       <c r="AR26" s="42"/>
       <c r="AS26" s="42"/>
       <c r="AT26" s="42"/>
       <c r="AU26" s="43"/>
       <c r="AV26" s="43"/>
     </row>
-    <row r="27" spans="1:55" s="3" customFormat="1">
+    <row r="27" spans="1:57" s="3" customFormat="1">
       <c r="A27" s="4"/>
       <c r="AH27" s="42"/>
       <c r="AI27" s="42"/>
       <c r="AJ27" s="42"/>
       <c r="AK27" s="42"/>
       <c r="AL27" s="42"/>
       <c r="AM27" s="42"/>
       <c r="AN27" s="42"/>
       <c r="AO27" s="42"/>
       <c r="AP27" s="42"/>
       <c r="AQ27" s="42"/>
       <c r="AR27" s="42"/>
       <c r="AS27" s="42"/>
       <c r="AT27" s="42"/>
       <c r="AU27" s="43"/>
       <c r="AV27" s="43"/>
     </row>
-    <row r="28" spans="1:55" s="3" customFormat="1">
+    <row r="28" spans="1:57" s="3" customFormat="1">
       <c r="A28" s="4"/>
       <c r="AH28" s="42"/>
       <c r="AI28" s="42"/>
       <c r="AJ28" s="46"/>
       <c r="AK28" s="42"/>
       <c r="AL28" s="42"/>
       <c r="AM28" s="42"/>
       <c r="AN28" s="42"/>
       <c r="AO28" s="42"/>
       <c r="AP28" s="42"/>
       <c r="AQ28" s="42"/>
       <c r="AR28" s="42"/>
       <c r="AS28" s="42"/>
       <c r="AT28" s="42"/>
       <c r="AU28" s="43"/>
       <c r="AV28" s="43"/>
     </row>
-    <row r="29" spans="1:55" s="3" customFormat="1">
+    <row r="29" spans="1:57" s="3" customFormat="1">
       <c r="A29" s="4"/>
       <c r="AH29" s="42"/>
       <c r="AI29" s="42"/>
       <c r="AJ29" s="42"/>
       <c r="AK29" s="42"/>
       <c r="AL29" s="42"/>
       <c r="AM29" s="42"/>
       <c r="AN29" s="42"/>
       <c r="AO29" s="42"/>
       <c r="AP29" s="42"/>
       <c r="AQ29" s="42"/>
       <c r="AR29" s="42"/>
       <c r="AS29" s="42"/>
       <c r="AT29" s="42"/>
       <c r="AU29" s="43"/>
       <c r="AV29" s="43"/>
     </row>
-    <row r="30" spans="1:55" s="3" customFormat="1">
+    <row r="30" spans="1:57" s="3" customFormat="1">
       <c r="A30" s="4"/>
       <c r="AH30" s="42"/>
       <c r="AI30" s="42"/>
       <c r="AJ30" s="42"/>
       <c r="AK30" s="42"/>
       <c r="AL30" s="42"/>
       <c r="AM30" s="42"/>
       <c r="AN30" s="42"/>
       <c r="AO30" s="42"/>
       <c r="AP30" s="42"/>
       <c r="AQ30" s="42"/>
       <c r="AR30" s="42"/>
       <c r="AS30" s="42"/>
       <c r="AT30" s="42"/>
       <c r="AU30" s="43"/>
       <c r="AV30" s="43"/>
     </row>
-    <row r="31" spans="1:55" s="3" customFormat="1">
+    <row r="31" spans="1:57" s="3" customFormat="1">
       <c r="A31" s="4"/>
       <c r="AH31" s="42"/>
       <c r="AI31" s="42"/>
       <c r="AJ31" s="42"/>
       <c r="AK31" s="42"/>
       <c r="AL31" s="42"/>
       <c r="AM31" s="42"/>
       <c r="AN31" s="42"/>
       <c r="AO31" s="42"/>
       <c r="AP31" s="42"/>
       <c r="AQ31" s="42"/>
       <c r="AR31" s="42"/>
       <c r="AS31" s="42"/>
       <c r="AT31" s="42"/>
       <c r="AU31" s="43"/>
       <c r="AV31" s="43"/>
     </row>
-    <row r="32" spans="1:55" s="3" customFormat="1">
+    <row r="32" spans="1:57" s="3" customFormat="1">
       <c r="A32" s="4"/>
       <c r="AH32" s="42"/>
       <c r="AI32" s="42"/>
       <c r="AJ32" s="42"/>
       <c r="AK32" s="42"/>
       <c r="AL32" s="42"/>
       <c r="AM32" s="42"/>
       <c r="AN32" s="42"/>
       <c r="AO32" s="42"/>
       <c r="AP32" s="42"/>
       <c r="AQ32" s="42"/>
       <c r="AR32" s="42"/>
       <c r="AS32" s="42"/>
       <c r="AT32" s="42"/>
       <c r="AU32" s="43"/>
       <c r="AV32" s="43"/>
     </row>
     <row r="33" spans="1:1" s="3" customFormat="1">
       <c r="A33" s="4"/>
     </row>
     <row r="34" spans="1:1" s="3" customFormat="1">
       <c r="A34" s="4"/>
     </row>
     <row r="35" spans="1:1" s="3" customFormat="1">
       <c r="A35" s="4"/>