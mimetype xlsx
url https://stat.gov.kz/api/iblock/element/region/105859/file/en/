--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="915" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -128,106 +128,78 @@
     <t>Urzhar district</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>First of the month, goals</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                      Livestock of pigs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...21 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="12"/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -352,208 +324,172 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...69 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -825,2667 +761,2693 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BF54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AY21" sqref="AY21:AY22"/>
+      <selection pane="topRight" activeCell="AO19" sqref="AO19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.42578125" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:58" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="57"/>
-[...64 lines deleted...]
-      <c r="AZ3" s="58" t="s">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+      <c r="T2" s="14"/>
+      <c r="U2" s="14"/>
+      <c r="V2" s="14"/>
+      <c r="W2" s="14"/>
+      <c r="X2" s="14"/>
+      <c r="Y2" s="14"/>
+      <c r="Z2" s="14"/>
+      <c r="AA2" s="14"/>
+      <c r="AB2" s="14"/>
+      <c r="AC2" s="14"/>
+      <c r="AD2" s="14"/>
+      <c r="AE2" s="14"/>
+      <c r="AF2" s="14"/>
+      <c r="AG2" s="14"/>
+      <c r="AH2" s="14"/>
+      <c r="AI2" s="14"/>
+      <c r="AJ2" s="14"/>
+      <c r="AK2" s="14"/>
+      <c r="AL2" s="14"/>
+      <c r="AM2" s="14"/>
+      <c r="AN2" s="14"/>
+      <c r="AO2" s="14"/>
+      <c r="AP2" s="14"/>
+      <c r="AQ2" s="14"/>
+      <c r="AR2" s="14"/>
+      <c r="AS2" s="14"/>
+      <c r="AT2" s="14"/>
+      <c r="AU2" s="14"/>
+      <c r="AV2" s="14"/>
+      <c r="AW2" s="14"/>
+      <c r="AX2" s="14"/>
+      <c r="AY2" s="14"/>
+      <c r="AZ2" s="14"/>
+      <c r="BA2" s="14"/>
+      <c r="BB2" s="14"/>
+      <c r="BC2" s="14"/>
+    </row>
+    <row r="3" spans="1:58" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A3" s="15"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="AB3" s="17"/>
+      <c r="AC3" s="17"/>
+      <c r="AD3" s="17"/>
+      <c r="AE3" s="17"/>
+      <c r="AZ3" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="58"/>
-[...4 lines deleted...]
-      <c r="A4" s="62" t="s">
+      <c r="BA3" s="16"/>
+      <c r="BB3" s="16"/>
+      <c r="BC3" s="16"/>
+    </row>
+    <row r="4" spans="1:58" ht="13.5" thickBot="1">
+      <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="60" t="s">
+      <c r="B4" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="60"/>
-[...4 lines deleted...]
-      <c r="H4" s="54" t="s">
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="55"/>
-[...10 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="11"/>
+      <c r="N4" s="11"/>
+      <c r="O4" s="11"/>
+      <c r="P4" s="11"/>
+      <c r="Q4" s="11"/>
+      <c r="R4" s="11"/>
+      <c r="S4" s="13"/>
+      <c r="T4" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="55"/>
-[...10 lines deleted...]
-      <c r="AF4" s="54" t="s">
+      <c r="U4" s="11"/>
+      <c r="V4" s="11"/>
+      <c r="W4" s="11"/>
+      <c r="X4" s="11"/>
+      <c r="Y4" s="11"/>
+      <c r="Z4" s="11"/>
+      <c r="AA4" s="11"/>
+      <c r="AB4" s="11"/>
+      <c r="AC4" s="11"/>
+      <c r="AD4" s="11"/>
+      <c r="AE4" s="13"/>
+      <c r="AF4" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="55"/>
-[...10 lines deleted...]
-      <c r="AR4" s="54" t="s">
+      <c r="AG4" s="11"/>
+      <c r="AH4" s="11"/>
+      <c r="AI4" s="11"/>
+      <c r="AJ4" s="11"/>
+      <c r="AK4" s="11"/>
+      <c r="AL4" s="11"/>
+      <c r="AM4" s="11"/>
+      <c r="AN4" s="11"/>
+      <c r="AO4" s="11"/>
+      <c r="AP4" s="11"/>
+      <c r="AQ4" s="12"/>
+      <c r="AR4" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="AS4" s="55"/>
-[...13 lines deleted...]
-      <c r="B5" s="17" t="s">
+      <c r="AS4" s="11"/>
+      <c r="AT4" s="11"/>
+      <c r="AU4" s="11"/>
+      <c r="AV4" s="11"/>
+      <c r="AW4" s="11"/>
+      <c r="AX4" s="11"/>
+      <c r="AY4" s="11"/>
+      <c r="AZ4" s="11"/>
+      <c r="BA4" s="11"/>
+      <c r="BB4" s="11"/>
+      <c r="BC4" s="12"/>
+    </row>
+    <row r="5" spans="1:58" ht="13.5" thickBot="1">
+      <c r="A5" s="19"/>
+      <c r="B5" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="17" t="s">
+      <c r="C5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="17" t="s">
+      <c r="D5" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="F5" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="17" t="s">
+      <c r="G5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="18" t="s">
+      <c r="H5" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="17" t="s">
+      <c r="I5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="J5" s="17" t="s">
+      <c r="J5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="18" t="s">
+      <c r="K5" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="L5" s="17" t="s">
+      <c r="L5" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="M5" s="17" t="s">
+      <c r="M5" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="N5" s="17" t="s">
+      <c r="N5" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="17" t="s">
+      <c r="O5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="P5" s="17" t="s">
+      <c r="P5" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="17" t="s">
+      <c r="Q5" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17" t="s">
+      <c r="R5" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="S5" s="17" t="s">
+      <c r="S5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="T5" s="18" t="s">
+      <c r="T5" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="U5" s="17" t="s">
+      <c r="U5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="V5" s="17" t="s">
+      <c r="V5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="W5" s="18" t="s">
+      <c r="W5" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="X5" s="17" t="s">
+      <c r="X5" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="Y5" s="17" t="s">
+      <c r="Y5" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="Z5" s="17" t="s">
+      <c r="Z5" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AA5" s="17" t="s">
+      <c r="AA5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="AB5" s="17" t="s">
+      <c r="AB5" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="17" t="s">
+      <c r="AC5" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="AD5" s="17" t="s">
+      <c r="AD5" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="AE5" s="17" t="s">
+      <c r="AE5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AF5" s="36" t="s">
+      <c r="AF5" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AG5" s="37" t="s">
+      <c r="AG5" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="AH5" s="49" t="s">
+      <c r="AH5" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="AI5" s="41" t="s">
+      <c r="AI5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="AJ5" s="49" t="s">
+      <c r="AJ5" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AK5" s="49" t="s">
+      <c r="AK5" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AL5" s="49" t="s">
+      <c r="AL5" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AM5" s="49" t="s">
+      <c r="AM5" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AN5" s="49" t="s">
+      <c r="AN5" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="AO5" s="49" t="s">
+      <c r="AO5" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="AP5" s="50" t="s">
+      <c r="AP5" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="AQ5" s="51" t="s">
+      <c r="AQ5" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="AR5" s="52" t="s">
+      <c r="AR5" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="AS5" s="51" t="s">
+      <c r="AS5" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="AT5" s="53" t="s">
+      <c r="AT5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="AU5" s="41" t="s">
+      <c r="AU5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="AV5" s="49" t="s">
+      <c r="AV5" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AW5" s="49" t="s">
+      <c r="AW5" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AX5" s="49" t="s">
+      <c r="AX5" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AY5" s="49" t="s">
+      <c r="AY5" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AZ5" s="49" t="s">
+      <c r="AZ5" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="BA5" s="49" t="s">
+      <c r="BA5" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="BB5" s="49" t="s">
+      <c r="BB5" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="BC5" s="49" t="s">
+      <c r="BC5" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="BE5" s="11"/>
-[...3 lines deleted...]
-      <c r="A6" s="12" t="s">
+      <c r="BE5" s="3"/>
+      <c r="BF5" s="3"/>
+    </row>
+    <row r="6" spans="1:58" s="37" customFormat="1">
+      <c r="A6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B6" s="30">
         <v>11559</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="30">
         <v>11294</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="30">
         <v>11212</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="30">
         <v>11302</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="30">
         <v>11069</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="30">
         <v>9522</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H6" s="30">
         <v>11049</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="30">
         <v>12754</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J6" s="30">
         <v>13475</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="30">
         <v>16381</v>
       </c>
-      <c r="L6" s="30">
+      <c r="L6" s="31">
         <v>17912</v>
       </c>
-      <c r="M6" s="31">
+      <c r="M6" s="32">
         <v>18730</v>
       </c>
-      <c r="N6" s="9">
+      <c r="N6" s="30">
         <v>10051</v>
       </c>
-      <c r="O6" s="9">
+      <c r="O6" s="30">
         <v>9809</v>
       </c>
-      <c r="P6" s="9">
+      <c r="P6" s="30">
         <v>9752</v>
       </c>
-      <c r="Q6" s="9">
+      <c r="Q6" s="30">
         <v>9883</v>
       </c>
-      <c r="R6" s="9">
+      <c r="R6" s="30">
         <v>9683</v>
       </c>
-      <c r="S6" s="32">
+      <c r="S6" s="33">
         <v>8074</v>
       </c>
-      <c r="T6" s="33">
+      <c r="T6" s="34">
         <v>6123</v>
       </c>
-      <c r="U6" s="33">
+      <c r="U6" s="34">
         <v>6627</v>
       </c>
-      <c r="V6" s="9">
+      <c r="V6" s="30">
         <v>5405</v>
       </c>
-      <c r="W6" s="15">
+      <c r="W6" s="30">
         <v>13825</v>
       </c>
-      <c r="X6" s="15">
+      <c r="X6" s="30">
         <v>13053</v>
       </c>
-      <c r="Y6" s="15">
+      <c r="Y6" s="30">
         <v>12445</v>
       </c>
-      <c r="Z6" s="15">
+      <c r="Z6" s="30">
         <v>7711</v>
       </c>
-      <c r="AA6" s="15">
+      <c r="AA6" s="30">
         <v>4749</v>
       </c>
-      <c r="AB6" s="15">
+      <c r="AB6" s="30">
         <v>4548</v>
       </c>
-      <c r="AC6" s="15">
+      <c r="AC6" s="30">
         <v>4452</v>
       </c>
-      <c r="AD6" s="9">
+      <c r="AD6" s="30">
         <v>4355</v>
       </c>
-      <c r="AE6" s="15">
+      <c r="AE6" s="30">
         <v>3617</v>
       </c>
-      <c r="AF6" s="15">
+      <c r="AF6" s="30">
         <v>2312</v>
       </c>
-      <c r="AG6" s="15">
+      <c r="AG6" s="30">
         <v>5583</v>
       </c>
-      <c r="AH6" s="47">
+      <c r="AH6" s="35">
         <v>5304</v>
       </c>
-      <c r="AI6" s="47">
+      <c r="AI6" s="35">
         <v>4997</v>
       </c>
       <c r="AJ6" s="35">
         <v>5180</v>
       </c>
-      <c r="AK6" s="47">
+      <c r="AK6" s="35">
         <v>4827</v>
       </c>
-      <c r="AL6" s="47">
+      <c r="AL6" s="35">
         <v>4805</v>
       </c>
       <c r="AM6" s="35">
         <v>4589</v>
       </c>
       <c r="AN6" s="35">
         <v>4494</v>
       </c>
       <c r="AO6" s="35">
         <v>4406</v>
       </c>
       <c r="AP6" s="35">
         <v>4358</v>
       </c>
       <c r="AQ6" s="35">
         <v>3573</v>
       </c>
       <c r="AR6" s="35">
         <v>3963</v>
       </c>
-      <c r="AS6" s="38">
+      <c r="AS6" s="36">
         <v>4616</v>
       </c>
       <c r="AT6" s="35">
         <v>4509</v>
       </c>
-      <c r="AU6" s="39">
+      <c r="AU6" s="36">
         <v>4406</v>
       </c>
-      <c r="AV6" s="48">
+      <c r="AV6" s="35">
         <v>4536</v>
       </c>
-      <c r="AW6" s="48">
+      <c r="AW6" s="35">
         <v>4372</v>
       </c>
-      <c r="AX6" s="48">
+      <c r="AX6" s="35">
         <v>5348</v>
       </c>
-      <c r="AY6" s="48">
+      <c r="AY6" s="35">
         <v>5189</v>
       </c>
-      <c r="AZ6" s="35"/>
-      <c r="BA6" s="47"/>
+      <c r="AZ6" s="35">
+        <v>5129</v>
+      </c>
+      <c r="BA6" s="35"/>
       <c r="BB6" s="35"/>
-      <c r="BC6" s="47"/>
-[...3 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="BC6" s="35"/>
+      <c r="BE6" s="38"/>
+    </row>
+    <row r="7" spans="1:58" s="37" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B7" s="30">
         <v>1048</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="30">
         <v>943</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="30">
         <v>945</v>
       </c>
-      <c r="E7" s="9">
+      <c r="E7" s="30">
         <v>920</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="30">
         <v>897</v>
       </c>
-      <c r="G7" s="9">
+      <c r="G7" s="30">
         <v>782</v>
       </c>
-      <c r="H7" s="9">
+      <c r="H7" s="30">
         <v>946</v>
       </c>
-      <c r="I7" s="9">
+      <c r="I7" s="30">
         <v>925</v>
       </c>
-      <c r="J7" s="9">
+      <c r="J7" s="30">
         <v>915</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="30">
         <v>928</v>
       </c>
-      <c r="L7" s="21">
+      <c r="L7" s="39">
         <v>894</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="8">
         <v>794</v>
       </c>
-      <c r="N7" s="9">
+      <c r="N7" s="30">
         <v>477</v>
       </c>
-      <c r="O7" s="9">
+      <c r="O7" s="30">
         <v>370</v>
       </c>
-      <c r="P7" s="9">
+      <c r="P7" s="30">
         <v>407</v>
       </c>
-      <c r="Q7" s="9">
+      <c r="Q7" s="30">
         <v>383</v>
       </c>
-      <c r="R7" s="9">
+      <c r="R7" s="30">
         <v>358</v>
       </c>
-      <c r="S7" s="22">
+      <c r="S7" s="40">
         <v>245</v>
       </c>
-      <c r="T7" s="23">
+      <c r="T7" s="41">
         <v>153</v>
       </c>
-      <c r="U7" s="23">
+      <c r="U7" s="41">
         <v>635</v>
       </c>
-      <c r="V7" s="9">
+      <c r="V7" s="30">
         <v>624</v>
       </c>
-      <c r="W7" s="15">
+      <c r="W7" s="30">
         <v>3321</v>
       </c>
-      <c r="X7" s="15">
+      <c r="X7" s="30">
         <v>3265</v>
       </c>
-      <c r="Y7" s="15">
+      <c r="Y7" s="30">
         <v>2978</v>
       </c>
-      <c r="Z7" s="15">
+      <c r="Z7" s="30">
         <v>375</v>
       </c>
-      <c r="AA7" s="15">
+      <c r="AA7" s="30">
         <v>352</v>
       </c>
-      <c r="AB7" s="15">
+      <c r="AB7" s="30">
         <v>347</v>
       </c>
-      <c r="AC7" s="15">
+      <c r="AC7" s="30">
         <v>271</v>
       </c>
-      <c r="AD7" s="9">
+      <c r="AD7" s="30">
         <v>250</v>
       </c>
-      <c r="AE7" s="15">
+      <c r="AE7" s="30">
         <v>263</v>
       </c>
-      <c r="AF7" s="15">
+      <c r="AF7" s="30">
         <v>125</v>
       </c>
-      <c r="AG7" s="15">
+      <c r="AG7" s="30">
         <v>310</v>
       </c>
-      <c r="AH7" s="15">
+      <c r="AH7" s="30">
         <v>198</v>
       </c>
-      <c r="AI7" s="15">
+      <c r="AI7" s="30">
         <v>174</v>
       </c>
-      <c r="AJ7" s="9">
+      <c r="AJ7" s="30">
         <v>95</v>
       </c>
-      <c r="AK7" s="15">
+      <c r="AK7" s="30">
         <v>31</v>
       </c>
-      <c r="AL7" s="15">
+      <c r="AL7" s="30">
         <v>350</v>
       </c>
-      <c r="AM7" s="9">
+      <c r="AM7" s="30">
         <v>248</v>
       </c>
-      <c r="AN7" s="9">
+      <c r="AN7" s="30">
         <v>243</v>
       </c>
-      <c r="AO7" s="9">
+      <c r="AO7" s="30">
         <v>259</v>
       </c>
-      <c r="AP7" s="9">
+      <c r="AP7" s="30">
         <v>275</v>
       </c>
-      <c r="AQ7" s="9">
+      <c r="AQ7" s="30">
         <v>277</v>
       </c>
-      <c r="AR7" s="9">
+      <c r="AR7" s="30">
         <v>132</v>
       </c>
-      <c r="AS7" s="9">
+      <c r="AS7" s="30">
         <v>107</v>
       </c>
-      <c r="AT7" s="9">
+      <c r="AT7" s="30">
         <v>91</v>
       </c>
-      <c r="AU7" s="40">
+      <c r="AU7" s="30">
         <v>65</v>
       </c>
-      <c r="AV7" s="40">
+      <c r="AV7" s="30">
         <v>33</v>
       </c>
-      <c r="AW7" s="40">
+      <c r="AW7" s="30">
         <v>31</v>
       </c>
-      <c r="AX7" s="40">
+      <c r="AX7" s="30">
         <v>213</v>
       </c>
-      <c r="AY7" s="40">
+      <c r="AY7" s="30">
         <v>166</v>
       </c>
-      <c r="AZ7" s="9"/>
-[...6 lines deleted...]
-      <c r="A8" s="13" t="s">
+      <c r="AZ7" s="30">
+        <v>161</v>
+      </c>
+      <c r="BA7" s="30"/>
+      <c r="BB7" s="30"/>
+      <c r="BC7" s="30"/>
+      <c r="BE7" s="38"/>
+    </row>
+    <row r="8" spans="1:58" s="3" customFormat="1">
+      <c r="A8" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="30">
         <v>77</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="30">
         <v>62</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="30">
         <v>62</v>
       </c>
-      <c r="E8" s="9">
+      <c r="E8" s="30">
         <v>62</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F8" s="30">
         <v>62</v>
       </c>
-      <c r="G8" s="9">
+      <c r="G8" s="30">
         <v>62</v>
       </c>
-      <c r="H8" s="9">
+      <c r="H8" s="30">
         <v>57</v>
       </c>
-      <c r="I8" s="9">
+      <c r="I8" s="30">
         <v>56</v>
       </c>
-      <c r="J8" s="9">
+      <c r="J8" s="30">
         <v>48</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="30">
         <v>52</v>
       </c>
-      <c r="L8" s="21">
+      <c r="L8" s="39">
         <v>58</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="8">
         <v>56</v>
       </c>
-      <c r="N8" s="9">
+      <c r="N8" s="30">
         <v>65</v>
       </c>
-      <c r="O8" s="9">
+      <c r="O8" s="30">
         <v>65</v>
       </c>
-      <c r="P8" s="9">
+      <c r="P8" s="30">
         <v>65</v>
       </c>
-      <c r="Q8" s="9">
+      <c r="Q8" s="30">
         <v>65</v>
       </c>
-      <c r="R8" s="9">
+      <c r="R8" s="30">
         <v>65</v>
       </c>
-      <c r="S8" s="22">
+      <c r="S8" s="40">
         <v>10</v>
       </c>
-      <c r="T8" s="23">
+      <c r="T8" s="41">
         <v>10</v>
       </c>
-      <c r="U8" s="23">
+      <c r="U8" s="41">
         <v>9</v>
       </c>
-      <c r="V8" s="9">
+      <c r="V8" s="30">
         <v>9</v>
       </c>
-      <c r="W8" s="15">
+      <c r="W8" s="30">
         <v>14</v>
       </c>
-      <c r="X8" s="15">
+      <c r="X8" s="30">
         <v>11</v>
       </c>
-      <c r="Y8" s="15">
+      <c r="Y8" s="30">
         <v>9</v>
       </c>
-      <c r="Z8" s="15">
+      <c r="Z8" s="30">
         <v>9</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA8" s="30">
         <v>13</v>
       </c>
-      <c r="AB8" s="15">
+      <c r="AB8" s="30">
         <v>13</v>
       </c>
-      <c r="AC8" s="15">
+      <c r="AC8" s="30">
         <v>13</v>
       </c>
-      <c r="AD8" s="9">
+      <c r="AD8" s="30">
         <v>13</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AE8" s="30">
         <v>10</v>
       </c>
-      <c r="AF8" s="15">
+      <c r="AF8" s="30">
         <v>10</v>
       </c>
-      <c r="AG8" s="15">
+      <c r="AG8" s="30">
         <v>12</v>
       </c>
-      <c r="AH8" s="15">
+      <c r="AH8" s="30">
         <v>12</v>
       </c>
-      <c r="AI8" s="15">
+      <c r="AI8" s="30">
         <v>13</v>
       </c>
-      <c r="AJ8" s="9">
+      <c r="AJ8" s="30">
         <v>12</v>
       </c>
-      <c r="AK8" s="15">
+      <c r="AK8" s="30">
         <v>12</v>
       </c>
-      <c r="AL8" s="15">
+      <c r="AL8" s="30">
         <v>7</v>
       </c>
-      <c r="AM8" s="9">
+      <c r="AM8" s="30">
         <v>7</v>
       </c>
-      <c r="AN8" s="9">
+      <c r="AN8" s="30">
         <v>7</v>
       </c>
-      <c r="AO8" s="9">
+      <c r="AO8" s="30">
         <v>7</v>
       </c>
-      <c r="AP8" s="9">
+      <c r="AP8" s="30">
         <v>7</v>
       </c>
-      <c r="AQ8" s="9">
+      <c r="AQ8" s="30">
         <v>6</v>
       </c>
-      <c r="AR8" s="9">
+      <c r="AR8" s="30">
         <v>6</v>
       </c>
-      <c r="AS8" s="9">
+      <c r="AS8" s="30">
         <v>6</v>
       </c>
-      <c r="AT8" s="9">
+      <c r="AT8" s="30">
         <v>6</v>
       </c>
-      <c r="AU8" s="40">
+      <c r="AU8" s="30">
         <v>8</v>
       </c>
-      <c r="AV8" s="40">
+      <c r="AV8" s="30">
         <v>7</v>
       </c>
-      <c r="AW8" s="40">
+      <c r="AW8" s="30">
         <v>7</v>
       </c>
-      <c r="AX8" s="40">
+      <c r="AX8" s="30">
         <v>5</v>
       </c>
-      <c r="AY8" s="40">
+      <c r="AY8" s="30">
         <v>5</v>
       </c>
-      <c r="AZ8" s="9"/>
-[...6 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="AZ8" s="30">
+        <v>5</v>
+      </c>
+      <c r="BA8" s="30"/>
+      <c r="BB8" s="30"/>
+      <c r="BC8" s="30"/>
+      <c r="BE8" s="38"/>
+    </row>
+    <row r="9" spans="1:58" s="3" customFormat="1">
+      <c r="A9" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="9" t="s">
-[...154 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="B9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="K9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="M9" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N9" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="O9" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="P9" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q9" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="R9" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="S9" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="T9" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="U9" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="V9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="W9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="X9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y9" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z9" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA9" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB9" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC9" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD9" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE9" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF9" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG9" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH9" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AI9" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ9" s="30"/>
+      <c r="AK9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AL9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AM9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AN9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AO9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AP9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AQ9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AR9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AS9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AT9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AU9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AV9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AW9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AX9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AY9" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AZ9" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="BA9" s="45"/>
+      <c r="BB9" s="45"/>
+      <c r="BC9" s="45"/>
+      <c r="BE9" s="47"/>
+    </row>
+    <row r="10" spans="1:58" s="3" customFormat="1">
+      <c r="A10" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="9" t="s">
-[...154 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="B10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="J10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="M10" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N10" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="O10" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="P10" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="R10" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="S10" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="T10" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="U10" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="V10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="W10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="X10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z10" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA10" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD10" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE10" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF10" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG10" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH10" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AI10" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ10" s="30"/>
+      <c r="AK10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AL10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AM10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AN10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AO10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AP10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AQ10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AR10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AS10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AT10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AU10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AV10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AW10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AX10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AY10" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AZ10" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="BA10" s="45"/>
+      <c r="BB10" s="45"/>
+      <c r="BC10" s="45"/>
+      <c r="BE10" s="47"/>
+    </row>
+    <row r="11" spans="1:58" s="3" customFormat="1">
+      <c r="A11" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="9" t="s">
-[...154 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="B11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="M11" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N11" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="O11" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="P11" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q11" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="R11" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="S11" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="U11" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="V11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="W11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="X11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y11" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z11" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA11" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC11" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD11" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE11" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF11" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG11" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH11" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AI11" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ11" s="30"/>
+      <c r="AK11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AL11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AM11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AN11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AO11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AP11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AQ11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AR11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AS11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AT11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AU11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AV11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AW11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AX11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AY11" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="AZ11" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="BA11" s="45"/>
+      <c r="BB11" s="45"/>
+      <c r="BC11" s="45"/>
+      <c r="BE11" s="47"/>
+    </row>
+    <row r="12" spans="1:58" s="3" customFormat="1">
+      <c r="A12" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B12" s="30">
         <v>1002</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12" s="30">
         <v>917</v>
       </c>
-      <c r="D12" s="9">
+      <c r="D12" s="30">
         <v>917</v>
       </c>
-      <c r="E12" s="9">
+      <c r="E12" s="30">
         <v>713</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F12" s="30">
         <v>588</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G12" s="30">
         <v>555</v>
       </c>
-      <c r="H12" s="9">
+      <c r="H12" s="30">
         <v>764</v>
       </c>
-      <c r="I12" s="9">
+      <c r="I12" s="30">
         <v>764</v>
       </c>
-      <c r="J12" s="9">
+      <c r="J12" s="30">
         <v>865</v>
       </c>
-      <c r="K12" s="9">
+      <c r="K12" s="30">
         <v>870</v>
       </c>
-      <c r="L12" s="21">
+      <c r="L12" s="39">
         <v>980</v>
       </c>
-      <c r="M12" s="20">
+      <c r="M12" s="8">
         <v>947</v>
       </c>
-      <c r="N12" s="30">
+      <c r="N12" s="31">
         <v>1022</v>
       </c>
-      <c r="O12" s="21">
+      <c r="O12" s="39">
         <v>941</v>
       </c>
-      <c r="P12" s="9">
+      <c r="P12" s="30">
         <v>941</v>
       </c>
-      <c r="Q12" s="9">
+      <c r="Q12" s="30">
         <v>793</v>
       </c>
-      <c r="R12" s="9">
+      <c r="R12" s="30">
         <v>682</v>
       </c>
-      <c r="S12" s="22">
+      <c r="S12" s="40">
         <v>650</v>
       </c>
-      <c r="T12" s="23">
+      <c r="T12" s="41">
         <v>432</v>
       </c>
-      <c r="U12" s="23">
+      <c r="U12" s="41">
         <v>130</v>
       </c>
-      <c r="V12" s="9">
+      <c r="V12" s="30">
         <v>130</v>
       </c>
-      <c r="W12" s="15">
+      <c r="W12" s="30">
         <v>527</v>
       </c>
-      <c r="X12" s="15">
+      <c r="X12" s="30">
         <v>637</v>
       </c>
-      <c r="Y12" s="15">
+      <c r="Y12" s="30">
         <v>597</v>
       </c>
-      <c r="Z12" s="15">
+      <c r="Z12" s="30">
         <v>819</v>
       </c>
-      <c r="AA12" s="15">
+      <c r="AA12" s="30">
         <v>636</v>
       </c>
-      <c r="AB12" s="15">
+      <c r="AB12" s="30">
         <v>636</v>
       </c>
-      <c r="AC12" s="15">
+      <c r="AC12" s="30">
         <v>600</v>
       </c>
-      <c r="AD12" s="9">
+      <c r="AD12" s="30">
         <v>600</v>
       </c>
-      <c r="AE12" s="15">
+      <c r="AE12" s="30">
         <v>600</v>
       </c>
-      <c r="AF12" s="15">
+      <c r="AF12" s="30">
         <v>600</v>
       </c>
-      <c r="AG12" s="15">
+      <c r="AG12" s="30">
         <v>639</v>
       </c>
-      <c r="AH12" s="15">
+      <c r="AH12" s="30">
         <v>755</v>
       </c>
-      <c r="AI12" s="15">
+      <c r="AI12" s="30">
         <v>756</v>
       </c>
-      <c r="AJ12" s="9">
+      <c r="AJ12" s="30">
         <v>796</v>
       </c>
-      <c r="AK12" s="15">
+      <c r="AK12" s="30">
         <v>756</v>
       </c>
-      <c r="AL12" s="15">
+      <c r="AL12" s="30">
         <v>475</v>
       </c>
-      <c r="AM12" s="9">
+      <c r="AM12" s="30">
         <v>450</v>
       </c>
-      <c r="AN12" s="9">
+      <c r="AN12" s="30">
         <v>450</v>
       </c>
-      <c r="AO12" s="9">
+      <c r="AO12" s="30">
         <v>411</v>
       </c>
-      <c r="AP12" s="9">
+      <c r="AP12" s="30">
         <v>411</v>
       </c>
-      <c r="AQ12" s="9">
+      <c r="AQ12" s="30">
         <v>411</v>
       </c>
-      <c r="AR12" s="9">
+      <c r="AR12" s="30">
         <v>754</v>
       </c>
-      <c r="AS12" s="9">
+      <c r="AS12" s="30">
         <v>754</v>
       </c>
-      <c r="AT12" s="9">
+      <c r="AT12" s="30">
         <v>882</v>
       </c>
-      <c r="AU12" s="40">
+      <c r="AU12" s="30">
         <v>890</v>
       </c>
-      <c r="AV12" s="40">
+      <c r="AV12" s="30">
         <v>942</v>
       </c>
-      <c r="AW12" s="40">
+      <c r="AW12" s="30">
         <v>901</v>
       </c>
-      <c r="AX12" s="40">
+      <c r="AX12" s="30">
         <v>535</v>
       </c>
-      <c r="AY12" s="40">
+      <c r="AY12" s="30">
         <v>510</v>
       </c>
-      <c r="AZ12" s="9"/>
-[...6 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="AZ12" s="30">
+        <v>510</v>
+      </c>
+      <c r="BA12" s="30"/>
+      <c r="BB12" s="30"/>
+      <c r="BC12" s="30"/>
+      <c r="BE12" s="38"/>
+    </row>
+    <row r="13" spans="1:58" s="3" customFormat="1">
+      <c r="A13" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="9">
+      <c r="B13" s="30">
         <v>6904</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C13" s="30">
         <v>6844</v>
       </c>
-      <c r="D13" s="9">
+      <c r="D13" s="30">
         <v>6804</v>
       </c>
-      <c r="E13" s="9">
+      <c r="E13" s="30">
         <v>6761</v>
       </c>
-      <c r="F13" s="9">
+      <c r="F13" s="30">
         <v>6718</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G13" s="30">
         <v>5643</v>
       </c>
-      <c r="H13" s="9">
+      <c r="H13" s="30">
         <v>7372</v>
       </c>
-      <c r="I13" s="9">
+      <c r="I13" s="30">
         <v>8997</v>
       </c>
-      <c r="J13" s="9">
+      <c r="J13" s="30">
         <v>9376</v>
       </c>
-      <c r="K13" s="9">
+      <c r="K13" s="30">
         <v>12176</v>
       </c>
-      <c r="L13" s="30">
+      <c r="L13" s="31">
         <v>13187</v>
       </c>
-      <c r="M13" s="31">
+      <c r="M13" s="32">
         <v>14196</v>
       </c>
-      <c r="N13" s="30">
+      <c r="N13" s="31">
         <v>5953</v>
       </c>
-      <c r="O13" s="30">
+      <c r="O13" s="31">
         <v>5899</v>
       </c>
-      <c r="P13" s="9">
+      <c r="P13" s="30">
         <v>5850</v>
       </c>
-      <c r="Q13" s="9">
+      <c r="Q13" s="30">
         <v>5807</v>
       </c>
-      <c r="R13" s="9">
+      <c r="R13" s="30">
         <v>5764</v>
       </c>
-      <c r="S13" s="32">
+      <c r="S13" s="33">
         <v>4679</v>
       </c>
-      <c r="T13" s="33">
+      <c r="T13" s="34">
         <v>3666</v>
       </c>
-      <c r="U13" s="33">
+      <c r="U13" s="34">
         <v>5151</v>
       </c>
-      <c r="V13" s="9">
+      <c r="V13" s="30">
         <v>3834</v>
       </c>
-      <c r="W13" s="15">
+      <c r="W13" s="30">
         <v>9052</v>
       </c>
-      <c r="X13" s="15">
+      <c r="X13" s="30">
         <v>8221</v>
       </c>
-      <c r="Y13" s="15">
+      <c r="Y13" s="30">
         <v>7846</v>
       </c>
-      <c r="Z13" s="15">
+      <c r="Z13" s="30">
         <v>5423</v>
       </c>
-      <c r="AA13" s="15">
+      <c r="AA13" s="30">
         <v>2694</v>
       </c>
-      <c r="AB13" s="15">
+      <c r="AB13" s="30">
         <v>2615</v>
       </c>
-      <c r="AC13" s="15">
+      <c r="AC13" s="30">
         <v>2538</v>
       </c>
-      <c r="AD13" s="9">
+      <c r="AD13" s="30">
         <v>2473</v>
       </c>
-      <c r="AE13" s="15">
+      <c r="AE13" s="30">
         <v>1814</v>
       </c>
-      <c r="AF13" s="15">
+      <c r="AF13" s="30">
         <v>814</v>
       </c>
-      <c r="AG13" s="15">
+      <c r="AG13" s="30">
         <v>3782</v>
       </c>
-      <c r="AH13" s="15">
+      <c r="AH13" s="30">
         <v>3455</v>
       </c>
-      <c r="AI13" s="15">
+      <c r="AI13" s="30">
         <v>3178</v>
       </c>
-      <c r="AJ13" s="9">
+      <c r="AJ13" s="30">
         <v>3316</v>
       </c>
-      <c r="AK13" s="15">
+      <c r="AK13" s="30">
         <v>3198</v>
       </c>
-      <c r="AL13" s="15">
+      <c r="AL13" s="30">
         <v>2889</v>
       </c>
-      <c r="AM13" s="9">
+      <c r="AM13" s="30">
         <v>2830</v>
       </c>
-      <c r="AN13" s="9">
+      <c r="AN13" s="30">
         <v>2753</v>
       </c>
-      <c r="AO13" s="9">
+      <c r="AO13" s="30">
         <v>2732</v>
       </c>
-      <c r="AP13" s="9">
+      <c r="AP13" s="30">
         <v>2702</v>
       </c>
-      <c r="AQ13" s="9">
+      <c r="AQ13" s="30">
         <v>2032</v>
       </c>
-      <c r="AR13" s="9">
+      <c r="AR13" s="30">
         <v>2229</v>
       </c>
-      <c r="AS13" s="9">
+      <c r="AS13" s="30">
         <v>2887</v>
       </c>
-      <c r="AT13" s="9">
+      <c r="AT13" s="30">
         <v>2662</v>
       </c>
-      <c r="AU13" s="40">
+      <c r="AU13" s="30">
         <v>2583</v>
       </c>
-      <c r="AV13" s="40">
+      <c r="AV13" s="30">
         <v>2608</v>
       </c>
-      <c r="AW13" s="40">
+      <c r="AW13" s="30">
         <v>2474</v>
       </c>
-      <c r="AX13" s="40">
+      <c r="AX13" s="30">
         <v>3063</v>
       </c>
-      <c r="AY13" s="40">
+      <c r="AY13" s="30">
         <v>3005</v>
       </c>
-      <c r="AZ13" s="9"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:58" s="11" customFormat="1">
+      <c r="AZ13" s="30">
+        <v>2980</v>
+      </c>
+      <c r="BA13" s="30"/>
+      <c r="BB13" s="30"/>
+      <c r="BC13" s="30"/>
+      <c r="BE13" s="38"/>
+    </row>
+    <row r="14" spans="1:58" s="3" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="9"/>
-[...46 lines deleted...]
-      <c r="Y14" s="15">
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="30"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="39"/>
+      <c r="M14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="P14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="S14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="T14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="U14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="V14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="W14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="X14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y14" s="30">
         <v>88</v>
       </c>
-      <c r="Z14" s="15">
+      <c r="Z14" s="30">
         <v>216</v>
       </c>
-      <c r="AA14" s="15">
+      <c r="AA14" s="30">
         <v>177</v>
       </c>
-      <c r="AB14" s="15">
+      <c r="AB14" s="30">
         <v>81</v>
       </c>
-      <c r="AC14" s="15">
+      <c r="AC14" s="30">
         <v>64</v>
       </c>
-      <c r="AD14" s="9">
+      <c r="AD14" s="30">
         <v>63</v>
       </c>
-      <c r="AE14" s="15">
+      <c r="AE14" s="30">
         <v>53</v>
       </c>
-      <c r="AF14" s="15">
+      <c r="AF14" s="30">
         <v>52</v>
       </c>
-      <c r="AG14" s="15">
+      <c r="AG14" s="30">
         <v>119</v>
       </c>
-      <c r="AH14" s="15">
+      <c r="AH14" s="30">
         <v>101</v>
       </c>
-      <c r="AI14" s="15">
+      <c r="AI14" s="30">
         <v>90</v>
       </c>
-      <c r="AJ14" s="20">
+      <c r="AJ14" s="8">
         <v>71</v>
       </c>
-      <c r="AK14" s="15">
+      <c r="AK14" s="30">
         <v>68</v>
       </c>
-      <c r="AL14" s="15">
+      <c r="AL14" s="30">
         <v>124</v>
       </c>
-      <c r="AM14" s="9">
+      <c r="AM14" s="30">
         <v>124</v>
       </c>
-      <c r="AN14" s="9">
+      <c r="AN14" s="30">
         <v>132</v>
       </c>
-      <c r="AO14" s="9">
+      <c r="AO14" s="30">
         <v>107</v>
       </c>
-      <c r="AP14" s="9">
+      <c r="AP14" s="30">
         <v>85</v>
       </c>
-      <c r="AQ14" s="9">
+      <c r="AQ14" s="30">
         <v>52</v>
       </c>
-      <c r="AR14" s="9">
+      <c r="AR14" s="30">
         <v>33</v>
       </c>
-      <c r="AS14" s="9">
+      <c r="AS14" s="30">
         <v>93</v>
       </c>
-      <c r="AT14" s="9">
+      <c r="AT14" s="30">
         <v>67</v>
       </c>
-      <c r="AU14" s="40">
+      <c r="AU14" s="30">
         <v>63</v>
       </c>
-      <c r="AV14" s="40">
+      <c r="AV14" s="30">
         <v>53</v>
       </c>
-      <c r="AW14" s="40">
+      <c r="AW14" s="30">
         <v>37</v>
       </c>
-      <c r="AX14" s="40">
+      <c r="AX14" s="30">
         <v>31</v>
       </c>
-      <c r="AY14" s="40">
+      <c r="AY14" s="30">
         <v>31</v>
       </c>
-      <c r="AZ14" s="9"/>
-[...6 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="AZ14" s="30">
         <v>26</v>
       </c>
-      <c r="B15" s="9">
+      <c r="BA14" s="30"/>
+      <c r="BB14" s="30"/>
+      <c r="BC14" s="30"/>
+      <c r="BE14" s="38"/>
+    </row>
+    <row r="15" spans="1:58" s="3" customFormat="1">
+      <c r="A15" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="30">
         <v>305</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="30">
         <v>305</v>
       </c>
-      <c r="D15" s="9">
+      <c r="D15" s="30">
         <v>305</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="30">
         <v>305</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="30">
         <v>305</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="30">
         <v>305</v>
       </c>
-      <c r="H15" s="9">
+      <c r="H15" s="30">
         <v>180</v>
       </c>
-      <c r="I15" s="9">
+      <c r="I15" s="30">
         <v>180</v>
       </c>
-      <c r="J15" s="9">
+      <c r="J15" s="30">
         <v>180</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K15" s="30">
         <v>230</v>
       </c>
-      <c r="L15" s="21">
+      <c r="L15" s="39">
         <v>250</v>
       </c>
-      <c r="M15" s="20">
+      <c r="M15" s="8">
         <v>250</v>
       </c>
-      <c r="N15" s="21">
+      <c r="N15" s="39">
         <v>312</v>
       </c>
-      <c r="O15" s="21">
+      <c r="O15" s="39">
         <v>312</v>
       </c>
-      <c r="P15" s="9">
+      <c r="P15" s="30">
         <v>312</v>
       </c>
-      <c r="Q15" s="9">
+      <c r="Q15" s="30">
         <v>312</v>
       </c>
-      <c r="R15" s="9">
+      <c r="R15" s="30">
         <v>312</v>
       </c>
-      <c r="S15" s="22">
+      <c r="S15" s="40">
         <v>312</v>
       </c>
-      <c r="T15" s="23">
+      <c r="T15" s="41">
         <v>312</v>
       </c>
-      <c r="U15" s="23">
+      <c r="U15" s="41">
         <v>44</v>
       </c>
-      <c r="V15" s="9">
+      <c r="V15" s="30">
         <v>44</v>
       </c>
-      <c r="W15" s="15">
+      <c r="W15" s="30">
         <v>82</v>
       </c>
-      <c r="X15" s="15">
+      <c r="X15" s="30">
         <v>46</v>
       </c>
-      <c r="Y15" s="15">
+      <c r="Y15" s="30">
         <v>46</v>
       </c>
-      <c r="Z15" s="15">
+      <c r="Z15" s="30">
         <v>63</v>
       </c>
-      <c r="AA15" s="15">
+      <c r="AA15" s="30">
         <v>66</v>
       </c>
-      <c r="AB15" s="15">
+      <c r="AB15" s="30">
         <v>66</v>
       </c>
-      <c r="AC15" s="15">
+      <c r="AC15" s="30">
         <v>66</v>
       </c>
-      <c r="AD15" s="9">
+      <c r="AD15" s="30">
         <v>66</v>
       </c>
-      <c r="AE15" s="15">
+      <c r="AE15" s="30">
         <v>66</v>
       </c>
-      <c r="AF15" s="15">
+      <c r="AF15" s="30">
         <v>66</v>
       </c>
-      <c r="AG15" s="15">
+      <c r="AG15" s="30">
         <v>66</v>
       </c>
-      <c r="AH15" s="15">
+      <c r="AH15" s="30">
         <v>66</v>
       </c>
-      <c r="AI15" s="15">
+      <c r="AI15" s="30">
         <v>66</v>
       </c>
-      <c r="AJ15" s="9">
+      <c r="AJ15" s="30">
         <v>66</v>
       </c>
-      <c r="AK15" s="15">
+      <c r="AK15" s="30">
         <v>66</v>
       </c>
-      <c r="AL15" s="15">
+      <c r="AL15" s="30">
         <v>45</v>
       </c>
-      <c r="AM15" s="9">
+      <c r="AM15" s="30">
         <v>45</v>
       </c>
-      <c r="AN15" s="9">
+      <c r="AN15" s="30">
         <v>45</v>
       </c>
-      <c r="AO15" s="9">
+      <c r="AO15" s="30">
         <v>45</v>
       </c>
-      <c r="AP15" s="9">
+      <c r="AP15" s="30">
         <v>45</v>
       </c>
-      <c r="AQ15" s="9">
+      <c r="AQ15" s="30">
         <v>45</v>
       </c>
-      <c r="AR15" s="9">
+      <c r="AR15" s="30">
         <v>60</v>
       </c>
-      <c r="AS15" s="9">
+      <c r="AS15" s="30">
         <v>60</v>
       </c>
-      <c r="AT15" s="9">
+      <c r="AT15" s="30">
         <v>60</v>
       </c>
-      <c r="AU15" s="40">
+      <c r="AU15" s="30">
         <v>60</v>
       </c>
-      <c r="AV15" s="40">
+      <c r="AV15" s="30">
         <v>60</v>
       </c>
-      <c r="AW15" s="40">
+      <c r="AW15" s="30">
         <v>60</v>
       </c>
-      <c r="AX15" s="40">
+      <c r="AX15" s="30">
         <v>60</v>
       </c>
-      <c r="AY15" s="40">
+      <c r="AY15" s="30">
         <v>60</v>
       </c>
-      <c r="AZ15" s="9"/>
-[...6 lines deleted...]
-      <c r="A16" s="13" t="s">
+      <c r="AZ15" s="30">
+        <v>60</v>
+      </c>
+      <c r="BA15" s="30"/>
+      <c r="BB15" s="30"/>
+      <c r="BC15" s="30"/>
+      <c r="BE15" s="38"/>
+    </row>
+    <row r="16" spans="1:58" s="3" customFormat="1">
+      <c r="A16" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16" s="30">
         <v>356</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16" s="30">
         <v>356</v>
       </c>
-      <c r="D16" s="9">
+      <c r="D16" s="30">
         <v>356</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E16" s="30">
         <v>356</v>
       </c>
-      <c r="F16" s="9">
+      <c r="F16" s="30">
         <v>343</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G16" s="30">
         <v>198</v>
       </c>
-      <c r="H16" s="9">
+      <c r="H16" s="30">
         <v>358</v>
       </c>
-      <c r="I16" s="9">
+      <c r="I16" s="30">
         <v>477</v>
       </c>
-      <c r="J16" s="9">
+      <c r="J16" s="30">
         <v>477</v>
       </c>
-      <c r="K16" s="9">
+      <c r="K16" s="30">
         <v>477</v>
       </c>
-      <c r="L16" s="21">
+      <c r="L16" s="39">
         <v>570</v>
       </c>
-      <c r="M16" s="20">
+      <c r="M16" s="8">
         <v>654</v>
       </c>
-      <c r="N16" s="21">
+      <c r="N16" s="39">
         <v>338</v>
       </c>
-      <c r="O16" s="21">
+      <c r="O16" s="39">
         <v>338</v>
       </c>
-      <c r="P16" s="9">
+      <c r="P16" s="30">
         <v>338</v>
       </c>
-      <c r="Q16" s="9">
+      <c r="Q16" s="30">
         <v>338</v>
       </c>
-      <c r="R16" s="9">
+      <c r="R16" s="30">
         <v>338</v>
       </c>
-      <c r="S16" s="22">
+      <c r="S16" s="40">
         <v>192</v>
       </c>
-      <c r="T16" s="23">
+      <c r="T16" s="41">
         <v>149</v>
       </c>
-      <c r="U16" s="23">
+      <c r="U16" s="41">
         <v>30</v>
       </c>
-      <c r="V16" s="9">
+      <c r="V16" s="30">
         <v>30</v>
       </c>
-      <c r="W16" s="15">
+      <c r="W16" s="30">
         <v>96</v>
       </c>
-      <c r="X16" s="15">
+      <c r="X16" s="30">
         <v>109</v>
       </c>
-      <c r="Y16" s="15">
+      <c r="Y16" s="30">
         <v>121</v>
       </c>
-      <c r="Z16" s="15">
+      <c r="Z16" s="30">
         <v>93</v>
       </c>
-      <c r="AA16" s="15">
+      <c r="AA16" s="30">
         <v>43</v>
       </c>
-      <c r="AB16" s="15">
+      <c r="AB16" s="30">
         <v>43</v>
       </c>
-      <c r="AC16" s="15">
+      <c r="AC16" s="30">
         <v>43</v>
       </c>
-      <c r="AD16" s="9">
+      <c r="AD16" s="30">
         <v>43</v>
       </c>
-      <c r="AE16" s="15">
+      <c r="AE16" s="30">
         <v>43</v>
       </c>
-      <c r="AF16" s="15">
+      <c r="AF16" s="30">
         <v>34</v>
       </c>
-      <c r="AG16" s="15">
+      <c r="AG16" s="30">
         <v>44</v>
       </c>
-      <c r="AH16" s="15">
+      <c r="AH16" s="30">
         <v>44</v>
       </c>
-      <c r="AI16" s="15">
+      <c r="AI16" s="30">
         <v>44</v>
       </c>
-      <c r="AJ16" s="9">
+      <c r="AJ16" s="30">
         <v>57</v>
       </c>
-      <c r="AK16" s="15">
+      <c r="AK16" s="30">
         <v>57</v>
       </c>
-      <c r="AL16" s="15">
+      <c r="AL16" s="30">
         <v>96</v>
       </c>
-      <c r="AM16" s="9">
+      <c r="AM16" s="30">
         <v>96</v>
       </c>
-      <c r="AN16" s="9">
+      <c r="AN16" s="30">
         <v>96</v>
       </c>
-      <c r="AO16" s="9">
+      <c r="AO16" s="30">
         <v>96</v>
       </c>
-      <c r="AP16" s="9">
+      <c r="AP16" s="30">
         <v>96</v>
       </c>
-      <c r="AQ16" s="9">
+      <c r="AQ16" s="30">
         <v>96</v>
       </c>
-      <c r="AR16" s="9">
+      <c r="AR16" s="30">
         <v>53</v>
       </c>
-      <c r="AS16" s="9">
+      <c r="AS16" s="30">
         <v>53</v>
       </c>
-      <c r="AT16" s="9">
+      <c r="AT16" s="30">
         <v>53</v>
       </c>
-      <c r="AU16" s="40">
+      <c r="AU16" s="30">
         <v>53</v>
       </c>
-      <c r="AV16" s="40">
+      <c r="AV16" s="30">
         <v>63</v>
       </c>
-      <c r="AW16" s="40">
+      <c r="AW16" s="30">
         <v>63</v>
       </c>
-      <c r="AX16" s="40">
+      <c r="AX16" s="30">
         <v>103</v>
       </c>
-      <c r="AY16" s="40">
+      <c r="AY16" s="30">
         <v>103</v>
       </c>
-      <c r="AZ16" s="9"/>
-[...6 lines deleted...]
-      <c r="A17" s="13" t="s">
+      <c r="AZ16" s="30">
+        <v>103</v>
+      </c>
+      <c r="BA16" s="30"/>
+      <c r="BB16" s="30"/>
+      <c r="BC16" s="30"/>
+      <c r="BE16" s="38"/>
+    </row>
+    <row r="17" spans="1:57" s="3" customFormat="1">
+      <c r="A17" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="27" t="s">
-[...59 lines deleted...]
-      <c r="V17" s="9">
+      <c r="B17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="P17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="R17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="S17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="T17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="V17" s="30">
         <v>49</v>
       </c>
-      <c r="W17" s="15">
+      <c r="W17" s="30">
         <v>32</v>
       </c>
-      <c r="X17" s="15">
+      <c r="X17" s="30">
         <v>40</v>
       </c>
-      <c r="Y17" s="15">
+      <c r="Y17" s="30">
         <v>47</v>
       </c>
-      <c r="Z17" s="15">
+      <c r="Z17" s="30">
         <v>30</v>
       </c>
-      <c r="AA17" s="15">
+      <c r="AA17" s="30">
         <v>30</v>
       </c>
-      <c r="AB17" s="15">
+      <c r="AB17" s="30">
         <v>28</v>
       </c>
-      <c r="AC17" s="15">
+      <c r="AC17" s="30">
         <v>28</v>
       </c>
-      <c r="AD17" s="9">
+      <c r="AD17" s="30">
         <v>24</v>
       </c>
-      <c r="AE17" s="15">
+      <c r="AE17" s="30">
         <v>21</v>
       </c>
-      <c r="AF17" s="15">
+      <c r="AF17" s="30">
         <v>23</v>
       </c>
-      <c r="AG17" s="15">
+      <c r="AG17" s="30">
         <v>30</v>
       </c>
-      <c r="AH17" s="15">
+      <c r="AH17" s="30">
         <v>44</v>
       </c>
-      <c r="AI17" s="15">
+      <c r="AI17" s="30">
         <v>34</v>
       </c>
-      <c r="AJ17" s="9">
+      <c r="AJ17" s="30">
         <v>40</v>
       </c>
-      <c r="AK17" s="15">
+      <c r="AK17" s="30">
         <v>68</v>
       </c>
-      <c r="AL17" s="15">
+      <c r="AL17" s="30">
         <v>30</v>
       </c>
-      <c r="AM17" s="9">
+      <c r="AM17" s="30">
         <v>35</v>
       </c>
-      <c r="AN17" s="9">
+      <c r="AN17" s="30">
         <v>35</v>
       </c>
-      <c r="AO17" s="9">
+      <c r="AO17" s="30">
         <v>35</v>
       </c>
-      <c r="AP17" s="9">
+      <c r="AP17" s="30">
         <v>35</v>
       </c>
-      <c r="AQ17" s="9">
+      <c r="AQ17" s="30">
         <v>32</v>
       </c>
-      <c r="AR17" s="9">
+      <c r="AR17" s="30">
         <v>36</v>
       </c>
-      <c r="AS17" s="9">
+      <c r="AS17" s="30">
         <v>36</v>
       </c>
-      <c r="AT17" s="9">
+      <c r="AT17" s="30">
         <v>48</v>
       </c>
-      <c r="AU17" s="40">
+      <c r="AU17" s="30">
         <v>36</v>
       </c>
-      <c r="AV17" s="40">
+      <c r="AV17" s="30">
         <v>42</v>
       </c>
-      <c r="AW17" s="40">
+      <c r="AW17" s="30">
         <v>69</v>
       </c>
-      <c r="AX17" s="40">
+      <c r="AX17" s="30">
         <v>30</v>
       </c>
-      <c r="AY17" s="40">
+      <c r="AY17" s="30">
         <v>36</v>
       </c>
-      <c r="AZ17" s="9"/>
-[...3 lines deleted...]
-      <c r="BE17" s="43"/>
+      <c r="AZ17" s="30">
+        <v>36</v>
+      </c>
+      <c r="BA17" s="30"/>
+      <c r="BB17" s="30"/>
+      <c r="BC17" s="30"/>
+      <c r="BE17" s="38"/>
     </row>
     <row r="18" spans="1:57" s="3" customFormat="1">
-      <c r="A18" s="13" t="s">
+      <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="9">
+      <c r="B18" s="30">
         <v>1867</v>
       </c>
-      <c r="C18" s="9">
+      <c r="C18" s="30">
         <v>1867</v>
       </c>
-      <c r="D18" s="9">
+      <c r="D18" s="30">
         <v>1823</v>
       </c>
-      <c r="E18" s="9">
+      <c r="E18" s="30">
         <v>2185</v>
       </c>
-      <c r="F18" s="9">
+      <c r="F18" s="30">
         <v>2156</v>
       </c>
-      <c r="G18" s="9">
+      <c r="G18" s="30">
         <v>1977</v>
       </c>
-      <c r="H18" s="9">
+      <c r="H18" s="30">
         <v>1372</v>
       </c>
-      <c r="I18" s="9">
+      <c r="I18" s="30">
         <v>1355</v>
       </c>
-      <c r="J18" s="9">
+      <c r="J18" s="30">
         <v>1614</v>
       </c>
-      <c r="K18" s="9">
+      <c r="K18" s="30">
         <v>1648</v>
       </c>
-      <c r="L18" s="30">
+      <c r="L18" s="31">
         <v>1973</v>
       </c>
-      <c r="M18" s="31">
+      <c r="M18" s="32">
         <v>1833</v>
       </c>
-      <c r="N18" s="30">
+      <c r="N18" s="31">
         <v>1884</v>
       </c>
-      <c r="O18" s="30">
+      <c r="O18" s="31">
         <v>1884</v>
       </c>
-      <c r="P18" s="9">
+      <c r="P18" s="30">
         <v>1839</v>
       </c>
-      <c r="Q18" s="9">
+      <c r="Q18" s="30">
         <v>2185</v>
       </c>
-      <c r="R18" s="9">
+      <c r="R18" s="30">
         <v>2164</v>
       </c>
-      <c r="S18" s="32">
+      <c r="S18" s="33">
         <v>1986</v>
       </c>
-      <c r="T18" s="33">
+      <c r="T18" s="34">
         <v>1401</v>
       </c>
-      <c r="U18" s="23">
+      <c r="U18" s="41">
         <v>628</v>
       </c>
-      <c r="V18" s="9">
+      <c r="V18" s="30">
         <v>685</v>
       </c>
-      <c r="W18" s="15">
+      <c r="W18" s="30">
         <v>701</v>
       </c>
-      <c r="X18" s="15">
+      <c r="X18" s="30">
         <v>724</v>
       </c>
-      <c r="Y18" s="15">
+      <c r="Y18" s="30">
         <v>713</v>
       </c>
-      <c r="Z18" s="15">
+      <c r="Z18" s="30">
         <v>983</v>
       </c>
-      <c r="AA18" s="15">
+      <c r="AA18" s="30">
         <v>738</v>
       </c>
-      <c r="AB18" s="15">
+      <c r="AB18" s="30">
         <v>719</v>
       </c>
-      <c r="AC18" s="15">
+      <c r="AC18" s="30">
         <v>829</v>
       </c>
-      <c r="AD18" s="9">
+      <c r="AD18" s="30">
         <v>823</v>
       </c>
-      <c r="AE18" s="15">
+      <c r="AE18" s="30">
         <v>747</v>
       </c>
-      <c r="AF18" s="15">
+      <c r="AF18" s="30">
         <v>588</v>
       </c>
-      <c r="AG18" s="15">
+      <c r="AG18" s="30">
         <v>581</v>
       </c>
-      <c r="AH18" s="15">
+      <c r="AH18" s="30">
         <v>629</v>
       </c>
-      <c r="AI18" s="15">
+      <c r="AI18" s="30">
         <v>642</v>
       </c>
-      <c r="AJ18" s="9">
+      <c r="AJ18" s="30">
         <v>727</v>
       </c>
-      <c r="AK18" s="15">
+      <c r="AK18" s="30">
         <v>571</v>
       </c>
-      <c r="AL18" s="15">
+      <c r="AL18" s="30">
         <v>789</v>
       </c>
-      <c r="AM18" s="9">
+      <c r="AM18" s="30">
         <v>754</v>
       </c>
-      <c r="AN18" s="9">
+      <c r="AN18" s="30">
         <v>733</v>
       </c>
-      <c r="AO18" s="9">
+      <c r="AO18" s="30">
         <v>714</v>
       </c>
-      <c r="AP18" s="9">
+      <c r="AP18" s="30">
         <v>702</v>
       </c>
-      <c r="AQ18" s="9">
+      <c r="AQ18" s="30">
         <v>622</v>
       </c>
-      <c r="AR18" s="9">
+      <c r="AR18" s="30">
         <v>660</v>
       </c>
-      <c r="AS18" s="9">
+      <c r="AS18" s="30">
         <v>620</v>
       </c>
-      <c r="AT18" s="9">
+      <c r="AT18" s="30">
         <v>640</v>
       </c>
-      <c r="AU18" s="40">
+      <c r="AU18" s="30">
         <v>648</v>
       </c>
-      <c r="AV18" s="40">
+      <c r="AV18" s="30">
         <v>728</v>
       </c>
-      <c r="AW18" s="40">
+      <c r="AW18" s="30">
         <v>730</v>
       </c>
-      <c r="AX18" s="40">
+      <c r="AX18" s="30">
         <v>1308</v>
       </c>
-      <c r="AY18" s="40">
+      <c r="AY18" s="30">
         <v>1273</v>
       </c>
-      <c r="AZ18" s="9"/>
-[...3 lines deleted...]
-      <c r="BE18" s="43"/>
+      <c r="AZ18" s="30">
+        <v>1248</v>
+      </c>
+      <c r="BA18" s="30"/>
+      <c r="BB18" s="30"/>
+      <c r="BC18" s="30"/>
+      <c r="BE18" s="38"/>
     </row>
     <row r="19" spans="1:57" s="3" customFormat="1">
       <c r="A19" s="4"/>
-      <c r="AH19" s="28"/>
-[...4 lines deleted...]
-      <c r="AX19" s="28"/>
+      <c r="AH19" s="9"/>
+      <c r="AI19" s="9"/>
+      <c r="AJ19" s="9"/>
+      <c r="AM19" s="9"/>
+      <c r="AO19" s="9"/>
+      <c r="AX19" s="9"/>
     </row>
     <row r="20" spans="1:57" s="3" customFormat="1">
       <c r="A20" s="4"/>
-      <c r="AH20" s="42"/>
-[...13 lines deleted...]
-      <c r="AV20" s="43"/>
+      <c r="AH20" s="38"/>
+      <c r="AI20" s="38"/>
+      <c r="AJ20" s="38"/>
+      <c r="AK20" s="38"/>
+      <c r="AL20" s="38"/>
+      <c r="AM20" s="38"/>
+      <c r="AN20" s="38"/>
+      <c r="AO20" s="38"/>
+      <c r="AP20" s="38"/>
+      <c r="AQ20" s="38"/>
+      <c r="AR20" s="38"/>
+      <c r="AS20" s="38"/>
+      <c r="AT20" s="38"/>
+      <c r="AU20" s="38"/>
+      <c r="AV20" s="38"/>
     </row>
     <row r="21" spans="1:57" s="3" customFormat="1">
       <c r="A21" s="4"/>
-      <c r="AH21" s="42"/>
-[...13 lines deleted...]
-      <c r="AV21" s="43"/>
+      <c r="AH21" s="38"/>
+      <c r="AI21" s="38"/>
+      <c r="AJ21" s="38"/>
+      <c r="AK21" s="38"/>
+      <c r="AL21" s="38"/>
+      <c r="AM21" s="38"/>
+      <c r="AN21" s="38"/>
+      <c r="AO21" s="38"/>
+      <c r="AP21" s="38"/>
+      <c r="AQ21" s="38"/>
+      <c r="AR21" s="38"/>
+      <c r="AS21" s="38"/>
+      <c r="AT21" s="38"/>
+      <c r="AU21" s="38"/>
+      <c r="AV21" s="38"/>
     </row>
     <row r="22" spans="1:57" s="3" customFormat="1">
       <c r="A22" s="4"/>
-      <c r="AH22" s="42"/>
-[...13 lines deleted...]
-      <c r="AV22" s="43"/>
+      <c r="AH22" s="38"/>
+      <c r="AI22" s="38"/>
+      <c r="AJ22" s="38"/>
+      <c r="AK22" s="38"/>
+      <c r="AL22" s="38"/>
+      <c r="AM22" s="38"/>
+      <c r="AN22" s="38"/>
+      <c r="AO22" s="38"/>
+      <c r="AP22" s="38"/>
+      <c r="AQ22" s="38"/>
+      <c r="AR22" s="38"/>
+      <c r="AS22" s="38"/>
+      <c r="AT22" s="38"/>
+      <c r="AU22" s="38"/>
+      <c r="AV22" s="38"/>
     </row>
     <row r="23" spans="1:57" s="3" customFormat="1">
       <c r="A23" s="4"/>
-      <c r="AH23" s="44"/>
-[...13 lines deleted...]
-      <c r="AV23" s="45"/>
+      <c r="AH23" s="48"/>
+      <c r="AI23" s="48"/>
+      <c r="AJ23" s="38"/>
+      <c r="AK23" s="47"/>
+      <c r="AL23" s="47"/>
+      <c r="AM23" s="47"/>
+      <c r="AN23" s="47"/>
+      <c r="AO23" s="47"/>
+      <c r="AP23" s="47"/>
+      <c r="AQ23" s="47"/>
+      <c r="AR23" s="47"/>
+      <c r="AS23" s="47"/>
+      <c r="AT23" s="47"/>
+      <c r="AU23" s="47"/>
+      <c r="AV23" s="47"/>
     </row>
     <row r="24" spans="1:57" s="3" customFormat="1">
       <c r="A24" s="4"/>
-      <c r="AH24" s="44"/>
-[...13 lines deleted...]
-      <c r="AV24" s="45"/>
+      <c r="AH24" s="48"/>
+      <c r="AI24" s="48"/>
+      <c r="AJ24" s="38"/>
+      <c r="AK24" s="47"/>
+      <c r="AL24" s="47"/>
+      <c r="AM24" s="47"/>
+      <c r="AN24" s="47"/>
+      <c r="AO24" s="47"/>
+      <c r="AP24" s="47"/>
+      <c r="AQ24" s="47"/>
+      <c r="AR24" s="47"/>
+      <c r="AS24" s="47"/>
+      <c r="AT24" s="47"/>
+      <c r="AU24" s="47"/>
+      <c r="AV24" s="47"/>
     </row>
     <row r="25" spans="1:57" s="3" customFormat="1">
       <c r="A25" s="4"/>
-      <c r="AH25" s="44"/>
-[...13 lines deleted...]
-      <c r="AV25" s="45"/>
+      <c r="AH25" s="48"/>
+      <c r="AI25" s="48"/>
+      <c r="AJ25" s="38"/>
+      <c r="AK25" s="47"/>
+      <c r="AL25" s="47"/>
+      <c r="AM25" s="47"/>
+      <c r="AN25" s="47"/>
+      <c r="AO25" s="47"/>
+      <c r="AP25" s="47"/>
+      <c r="AQ25" s="47"/>
+      <c r="AR25" s="47"/>
+      <c r="AS25" s="47"/>
+      <c r="AT25" s="47"/>
+      <c r="AU25" s="47"/>
+      <c r="AV25" s="47"/>
     </row>
     <row r="26" spans="1:57" s="3" customFormat="1">
       <c r="A26" s="4"/>
-      <c r="AH26" s="42"/>
-[...13 lines deleted...]
-      <c r="AV26" s="43"/>
+      <c r="AH26" s="38"/>
+      <c r="AI26" s="38"/>
+      <c r="AJ26" s="38"/>
+      <c r="AK26" s="38"/>
+      <c r="AL26" s="38"/>
+      <c r="AM26" s="38"/>
+      <c r="AN26" s="38"/>
+      <c r="AO26" s="38"/>
+      <c r="AP26" s="38"/>
+      <c r="AQ26" s="38"/>
+      <c r="AR26" s="38"/>
+      <c r="AS26" s="38"/>
+      <c r="AT26" s="38"/>
+      <c r="AU26" s="38"/>
+      <c r="AV26" s="38"/>
     </row>
     <row r="27" spans="1:57" s="3" customFormat="1">
       <c r="A27" s="4"/>
-      <c r="AH27" s="42"/>
-[...13 lines deleted...]
-      <c r="AV27" s="43"/>
+      <c r="AH27" s="38"/>
+      <c r="AI27" s="38"/>
+      <c r="AJ27" s="38"/>
+      <c r="AK27" s="38"/>
+      <c r="AL27" s="38"/>
+      <c r="AM27" s="38"/>
+      <c r="AN27" s="38"/>
+      <c r="AO27" s="38"/>
+      <c r="AP27" s="38"/>
+      <c r="AQ27" s="38"/>
+      <c r="AR27" s="38"/>
+      <c r="AS27" s="38"/>
+      <c r="AT27" s="38"/>
+      <c r="AU27" s="38"/>
+      <c r="AV27" s="38"/>
     </row>
     <row r="28" spans="1:57" s="3" customFormat="1">
       <c r="A28" s="4"/>
-      <c r="AH28" s="42"/>
-[...13 lines deleted...]
-      <c r="AV28" s="43"/>
+      <c r="AH28" s="38"/>
+      <c r="AI28" s="38"/>
+      <c r="AJ28" s="49"/>
+      <c r="AK28" s="38"/>
+      <c r="AL28" s="38"/>
+      <c r="AM28" s="38"/>
+      <c r="AN28" s="38"/>
+      <c r="AO28" s="38"/>
+      <c r="AP28" s="38"/>
+      <c r="AQ28" s="38"/>
+      <c r="AR28" s="38"/>
+      <c r="AS28" s="38"/>
+      <c r="AT28" s="38"/>
+      <c r="AU28" s="38"/>
+      <c r="AV28" s="38"/>
     </row>
     <row r="29" spans="1:57" s="3" customFormat="1">
       <c r="A29" s="4"/>
-      <c r="AH29" s="42"/>
-[...13 lines deleted...]
-      <c r="AV29" s="43"/>
+      <c r="AH29" s="38"/>
+      <c r="AI29" s="38"/>
+      <c r="AJ29" s="38"/>
+      <c r="AK29" s="38"/>
+      <c r="AL29" s="38"/>
+      <c r="AM29" s="38"/>
+      <c r="AN29" s="38"/>
+      <c r="AO29" s="38"/>
+      <c r="AP29" s="38"/>
+      <c r="AQ29" s="38"/>
+      <c r="AR29" s="38"/>
+      <c r="AS29" s="38"/>
+      <c r="AT29" s="38"/>
+      <c r="AU29" s="38"/>
+      <c r="AV29" s="38"/>
     </row>
     <row r="30" spans="1:57" s="3" customFormat="1">
       <c r="A30" s="4"/>
-      <c r="AH30" s="42"/>
-[...13 lines deleted...]
-      <c r="AV30" s="43"/>
+      <c r="AH30" s="38"/>
+      <c r="AI30" s="38"/>
+      <c r="AJ30" s="38"/>
+      <c r="AK30" s="38"/>
+      <c r="AL30" s="38"/>
+      <c r="AM30" s="38"/>
+      <c r="AN30" s="38"/>
+      <c r="AO30" s="38"/>
+      <c r="AP30" s="38"/>
+      <c r="AQ30" s="38"/>
+      <c r="AR30" s="38"/>
+      <c r="AS30" s="38"/>
+      <c r="AT30" s="38"/>
+      <c r="AU30" s="38"/>
+      <c r="AV30" s="38"/>
     </row>
     <row r="31" spans="1:57" s="3" customFormat="1">
       <c r="A31" s="4"/>
-      <c r="AH31" s="42"/>
-[...13 lines deleted...]
-      <c r="AV31" s="43"/>
+      <c r="AH31" s="38"/>
+      <c r="AI31" s="38"/>
+      <c r="AJ31" s="38"/>
+      <c r="AK31" s="38"/>
+      <c r="AL31" s="38"/>
+      <c r="AM31" s="38"/>
+      <c r="AN31" s="38"/>
+      <c r="AO31" s="38"/>
+      <c r="AP31" s="38"/>
+      <c r="AQ31" s="38"/>
+      <c r="AR31" s="38"/>
+      <c r="AS31" s="38"/>
+      <c r="AT31" s="38"/>
+      <c r="AU31" s="38"/>
+      <c r="AV31" s="38"/>
     </row>
     <row r="32" spans="1:57" s="3" customFormat="1">
       <c r="A32" s="4"/>
-      <c r="AH32" s="42"/>
-[...13 lines deleted...]
-      <c r="AV32" s="43"/>
+      <c r="AH32" s="38"/>
+      <c r="AI32" s="38"/>
+      <c r="AJ32" s="38"/>
+      <c r="AK32" s="38"/>
+      <c r="AL32" s="38"/>
+      <c r="AM32" s="38"/>
+      <c r="AN32" s="38"/>
+      <c r="AO32" s="38"/>
+      <c r="AP32" s="38"/>
+      <c r="AQ32" s="38"/>
+      <c r="AR32" s="38"/>
+      <c r="AS32" s="38"/>
+      <c r="AT32" s="38"/>
+      <c r="AU32" s="38"/>
+      <c r="AV32" s="38"/>
     </row>
     <row r="33" spans="1:1" s="3" customFormat="1">
       <c r="A33" s="4"/>
     </row>
     <row r="34" spans="1:1" s="3" customFormat="1">
       <c r="A34" s="4"/>
     </row>
     <row r="35" spans="1:1" s="3" customFormat="1">
       <c r="A35" s="4"/>
     </row>
     <row r="36" spans="1:1" s="3" customFormat="1">
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1" s="3" customFormat="1">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1" s="3" customFormat="1">
       <c r="A38" s="4"/>
     </row>
     <row r="39" spans="1:1" s="3" customFormat="1">
       <c r="A39" s="4"/>
     </row>
     <row r="40" spans="1:1" s="3" customFormat="1">
       <c r="A40" s="4"/>
     </row>