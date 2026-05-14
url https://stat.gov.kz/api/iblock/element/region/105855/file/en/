--- v0 (2026-04-16)
+++ v1 (2026-05-14)
@@ -303,51 +303,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -376,50 +376,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -690,51 +693,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX27" sqref="AX27"/>
+      <selection pane="topRight" activeCell="AY30" sqref="AY30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.140625" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
@@ -1153,51 +1156,53 @@
       </c>
       <c r="AN6" s="11">
         <v>1595238</v>
       </c>
       <c r="AO6" s="22">
         <v>1666858</v>
       </c>
       <c r="AP6" s="22">
         <v>1145133</v>
       </c>
       <c r="AQ6" s="22">
         <v>1587824</v>
       </c>
       <c r="AR6" s="22">
         <v>1656802</v>
       </c>
       <c r="AS6" s="27">
         <v>1637710</v>
       </c>
       <c r="AT6" s="22">
         <v>1627939</v>
       </c>
       <c r="AU6" s="28">
         <v>1696453</v>
       </c>
-      <c r="AV6" s="11"/>
+      <c r="AV6" s="37">
+        <v>1728460</v>
+      </c>
       <c r="AW6" s="15"/>
       <c r="AX6" s="15"/>
       <c r="AY6" s="22"/>
       <c r="AZ6" s="11"/>
       <c r="BA6" s="15"/>
       <c r="BB6" s="11"/>
       <c r="BC6" s="15"/>
     </row>
     <row r="7" spans="1:55" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>1019184</v>
       </c>
       <c r="C7" s="11">
         <v>1161850</v>
       </c>
       <c r="D7" s="11">
         <v>1027776</v>
       </c>
       <c r="E7" s="11">
         <v>1025883</v>
       </c>
       <c r="F7" s="11">
@@ -1304,51 +1309,53 @@
       </c>
       <c r="AN7" s="11">
         <v>517422</v>
       </c>
       <c r="AO7" s="11">
         <v>587392</v>
       </c>
       <c r="AP7" s="11">
         <v>135187</v>
       </c>
       <c r="AQ7" s="11">
         <v>572217</v>
       </c>
       <c r="AR7" s="11">
         <v>619319</v>
       </c>
       <c r="AS7" s="11">
         <v>608018</v>
       </c>
       <c r="AT7" s="11">
         <v>628615</v>
       </c>
       <c r="AU7" s="29">
         <v>644168</v>
       </c>
-      <c r="AV7" s="11"/>
+      <c r="AV7" s="29">
+        <v>623665</v>
+      </c>
       <c r="AW7" s="15"/>
       <c r="AX7" s="15"/>
       <c r="AY7" s="11"/>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="11"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>1800</v>
       </c>
       <c r="C8" s="11">
         <v>1800</v>
       </c>
       <c r="D8" s="11">
         <v>1800</v>
       </c>
       <c r="E8" s="11">
         <v>1800</v>
       </c>
       <c r="F8" s="11">
@@ -1455,51 +1462,53 @@
       </c>
       <c r="AN8" s="11">
         <v>1015</v>
       </c>
       <c r="AO8" s="11">
         <v>1015</v>
       </c>
       <c r="AP8" s="11">
         <v>915</v>
       </c>
       <c r="AQ8" s="11">
         <v>555</v>
       </c>
       <c r="AR8" s="11">
         <v>555</v>
       </c>
       <c r="AS8" s="11">
         <v>555</v>
       </c>
       <c r="AT8" s="11">
         <v>555</v>
       </c>
       <c r="AU8" s="29">
         <v>555</v>
       </c>
-      <c r="AV8" s="11"/>
+      <c r="AV8" s="29">
+        <v>555</v>
+      </c>
       <c r="AW8" s="15"/>
       <c r="AX8" s="15"/>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="15"/>
     </row>
     <row r="9" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A9" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>8397</v>
       </c>
       <c r="C9" s="11">
         <v>8397</v>
       </c>
       <c r="D9" s="11">
         <v>8397</v>
       </c>
       <c r="E9" s="11">
         <v>8397</v>
       </c>
       <c r="F9" s="11">
@@ -1606,51 +1615,53 @@
       </c>
       <c r="AN9" s="11">
         <v>8867</v>
       </c>
       <c r="AO9" s="11">
         <v>8867</v>
       </c>
       <c r="AP9" s="11">
         <v>8867</v>
       </c>
       <c r="AQ9" s="11">
         <v>8909</v>
       </c>
       <c r="AR9" s="11">
         <v>9349</v>
       </c>
       <c r="AS9" s="11">
         <v>9349</v>
       </c>
       <c r="AT9" s="11">
         <v>9349</v>
       </c>
       <c r="AU9" s="29">
         <v>9349</v>
       </c>
-      <c r="AV9" s="11"/>
+      <c r="AV9" s="29">
+        <v>9349</v>
+      </c>
       <c r="AW9" s="15"/>
       <c r="AX9" s="15"/>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="15"/>
     </row>
     <row r="10" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>14689</v>
       </c>
       <c r="C10" s="11">
         <v>14689</v>
       </c>
       <c r="D10" s="11">
         <v>14689</v>
       </c>
       <c r="E10" s="11">
         <v>14689</v>
       </c>
       <c r="F10" s="11">
@@ -1757,51 +1768,53 @@
       </c>
       <c r="AN10" s="11">
         <v>15112</v>
       </c>
       <c r="AO10" s="11">
         <v>15112</v>
       </c>
       <c r="AP10" s="11">
         <v>15125</v>
       </c>
       <c r="AQ10" s="11">
         <v>15125</v>
       </c>
       <c r="AR10" s="11">
         <v>15999</v>
       </c>
       <c r="AS10" s="11">
         <v>15999</v>
       </c>
       <c r="AT10" s="11">
         <v>15999</v>
       </c>
       <c r="AU10" s="29">
         <v>15999</v>
       </c>
-      <c r="AV10" s="11"/>
+      <c r="AV10" s="29">
+        <v>15999</v>
+      </c>
       <c r="AW10" s="15"/>
       <c r="AX10" s="15"/>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="15"/>
     </row>
     <row r="11" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>34626</v>
       </c>
       <c r="C11" s="11">
         <v>34626</v>
       </c>
       <c r="D11" s="11">
         <v>34626</v>
       </c>
       <c r="E11" s="11">
         <v>34626</v>
       </c>
       <c r="F11" s="11">
@@ -1908,51 +1921,53 @@
       </c>
       <c r="AN11" s="11">
         <v>25656</v>
       </c>
       <c r="AO11" s="11">
         <v>25656</v>
       </c>
       <c r="AP11" s="11">
         <v>25656</v>
       </c>
       <c r="AQ11" s="11">
         <v>25656</v>
       </c>
       <c r="AR11" s="11">
         <v>25389</v>
       </c>
       <c r="AS11" s="11">
         <v>25389</v>
       </c>
       <c r="AT11" s="11">
         <v>25389</v>
       </c>
       <c r="AU11" s="29">
         <v>25389</v>
       </c>
-      <c r="AV11" s="11"/>
+      <c r="AV11" s="29">
+        <v>25389</v>
+      </c>
       <c r="AW11" s="15"/>
       <c r="AX11" s="15"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>58855</v>
       </c>
       <c r="C12" s="11">
         <v>58793</v>
       </c>
       <c r="D12" s="11">
         <v>58793</v>
       </c>
       <c r="E12" s="11">
         <v>58793</v>
       </c>
       <c r="F12" s="11">
@@ -2059,51 +2074,53 @@
       </c>
       <c r="AN12" s="11">
         <v>35244</v>
       </c>
       <c r="AO12" s="11">
         <v>35094</v>
       </c>
       <c r="AP12" s="11">
         <v>34034</v>
       </c>
       <c r="AQ12" s="11">
         <v>34034</v>
       </c>
       <c r="AR12" s="11">
         <v>35663</v>
       </c>
       <c r="AS12" s="11">
         <v>35663</v>
       </c>
       <c r="AT12" s="11">
         <v>35663</v>
       </c>
       <c r="AU12" s="29">
         <v>35663</v>
       </c>
-      <c r="AV12" s="11"/>
+      <c r="AV12" s="29">
+        <v>35663</v>
+      </c>
       <c r="AW12" s="15"/>
       <c r="AX12" s="15"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>86595</v>
       </c>
       <c r="C13" s="11">
         <v>80357</v>
       </c>
       <c r="D13" s="11">
         <v>77367</v>
       </c>
       <c r="E13" s="11">
         <v>74372</v>
       </c>
       <c r="F13" s="11">
@@ -2210,51 +2227,53 @@
       </c>
       <c r="AN13" s="11">
         <v>64388</v>
       </c>
       <c r="AO13" s="11">
         <v>62788</v>
       </c>
       <c r="AP13" s="11">
         <v>61088</v>
       </c>
       <c r="AQ13" s="11">
         <v>59438</v>
       </c>
       <c r="AR13" s="11">
         <v>70502</v>
       </c>
       <c r="AS13" s="11">
         <v>70502</v>
       </c>
       <c r="AT13" s="11">
         <v>70502</v>
       </c>
       <c r="AU13" s="29">
         <v>70502</v>
       </c>
-      <c r="AV13" s="11"/>
+      <c r="AV13" s="29">
+        <v>70502</v>
+      </c>
       <c r="AW13" s="15"/>
       <c r="AX13" s="15"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="11" t="s">
@@ -2361,51 +2380,53 @@
       </c>
       <c r="AN14" s="11">
         <v>716906</v>
       </c>
       <c r="AO14" s="11">
         <v>720306</v>
       </c>
       <c r="AP14" s="11">
         <v>653633</v>
       </c>
       <c r="AQ14" s="11">
         <v>661262</v>
       </c>
       <c r="AR14" s="11">
         <v>684878</v>
       </c>
       <c r="AS14" s="11">
         <v>677087</v>
       </c>
       <c r="AT14" s="11">
         <v>646719</v>
       </c>
       <c r="AU14" s="29">
         <v>699680</v>
       </c>
-      <c r="AV14" s="11"/>
+      <c r="AV14" s="29">
+        <v>752190</v>
+      </c>
       <c r="AW14" s="15"/>
       <c r="AX14" s="15"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="15"/>
     </row>
     <row r="15" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="11">
         <v>143559</v>
       </c>
       <c r="C15" s="11">
         <v>143559</v>
       </c>
       <c r="D15" s="11">
         <v>143559</v>
       </c>
       <c r="E15" s="11">
         <v>143559</v>
       </c>
       <c r="F15" s="11">
@@ -2512,51 +2533,53 @@
       </c>
       <c r="AN15" s="11">
         <v>32593</v>
       </c>
       <c r="AO15" s="11">
         <v>32593</v>
       </c>
       <c r="AP15" s="11">
         <v>32593</v>
       </c>
       <c r="AQ15" s="11">
         <v>32593</v>
       </c>
       <c r="AR15" s="11">
         <v>27550</v>
       </c>
       <c r="AS15" s="11">
         <v>27550</v>
       </c>
       <c r="AT15" s="11">
         <v>27550</v>
       </c>
       <c r="AU15" s="29">
         <v>27550</v>
       </c>
-      <c r="AV15" s="11"/>
+      <c r="AV15" s="29">
+        <v>27550</v>
+      </c>
       <c r="AW15" s="15"/>
       <c r="AX15" s="15"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11">
         <v>34044</v>
       </c>
       <c r="C16" s="11">
         <v>34044</v>
       </c>
       <c r="D16" s="11">
         <v>34044</v>
       </c>
       <c r="E16" s="11">
         <v>34044</v>
       </c>
       <c r="F16" s="11">
@@ -2663,51 +2686,53 @@
       </c>
       <c r="AN16" s="11">
         <v>38374</v>
       </c>
       <c r="AO16" s="11">
         <v>38374</v>
       </c>
       <c r="AP16" s="11">
         <v>38374</v>
       </c>
       <c r="AQ16" s="11">
         <v>38374</v>
       </c>
       <c r="AR16" s="11">
         <v>39710</v>
       </c>
       <c r="AS16" s="11">
         <v>39710</v>
       </c>
       <c r="AT16" s="11">
         <v>39710</v>
       </c>
       <c r="AU16" s="29">
         <v>39710</v>
       </c>
-      <c r="AV16" s="11"/>
+      <c r="AV16" s="29">
+        <v>39710</v>
+      </c>
       <c r="AW16" s="15"/>
       <c r="AX16" s="15"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="15"/>
     </row>
     <row r="17" spans="1:55" s="13" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="18" t="s">
@@ -2814,51 +2839,53 @@
       </c>
       <c r="AN17" s="11">
         <v>43130</v>
       </c>
       <c r="AO17" s="11">
         <v>43130</v>
       </c>
       <c r="AP17" s="11">
         <v>43130</v>
       </c>
       <c r="AQ17" s="11">
         <v>43130</v>
       </c>
       <c r="AR17" s="11">
         <v>34976</v>
       </c>
       <c r="AS17" s="11">
         <v>34976</v>
       </c>
       <c r="AT17" s="11">
         <v>34976</v>
       </c>
       <c r="AU17" s="29">
         <v>34976</v>
       </c>
-      <c r="AV17" s="11"/>
+      <c r="AV17" s="29">
+        <v>34976</v>
+      </c>
       <c r="AW17" s="15"/>
       <c r="AX17" s="15"/>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="15"/>
     </row>
     <row r="18" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A18" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="11">
         <v>308866</v>
       </c>
       <c r="C18" s="11">
         <v>308866</v>
       </c>
       <c r="D18" s="11">
         <v>308866</v>
       </c>
       <c r="E18" s="11">
         <v>308866</v>
       </c>
       <c r="F18" s="11">
@@ -2965,67 +2992,70 @@
       </c>
       <c r="AN18" s="11">
         <v>96531</v>
       </c>
       <c r="AO18" s="11">
         <v>96531</v>
       </c>
       <c r="AP18" s="11">
         <v>96531</v>
       </c>
       <c r="AQ18" s="11">
         <v>96531</v>
       </c>
       <c r="AR18" s="11">
         <v>92912</v>
       </c>
       <c r="AS18" s="11">
         <v>92912</v>
       </c>
       <c r="AT18" s="11">
         <v>92912</v>
       </c>
       <c r="AU18" s="29">
         <v>92912</v>
       </c>
-      <c r="AV18" s="11"/>
+      <c r="AV18" s="29">
+        <v>92912</v>
+      </c>
       <c r="AW18" s="15"/>
       <c r="AX18" s="15"/>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="15"/>
     </row>
     <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="AI19" s="21"/>
       <c r="AJ19" s="21"/>
       <c r="AO19" s="21"/>
       <c r="AP19" s="21"/>
       <c r="AS19" s="21"/>
       <c r="AU19" s="21"/>
+      <c r="AV19" s="21"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AH20" s="20"/>
       <c r="AN20" s="20"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:55" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:55" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:55" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:55" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
     <row r="26" spans="1:55" s="3" customFormat="1">
       <c r="A26" s="4"/>
     </row>
     <row r="27" spans="1:55" s="3" customFormat="1">