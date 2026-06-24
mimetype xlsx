--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -356,73 +356,73 @@
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -693,208 +693,208 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AY30" sqref="AY30"/>
+      <selection pane="topRight" activeCell="BB26" sqref="BB26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.140625" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A2" s="34" t="s">
+      <c r="A2" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="34"/>
-[...52 lines deleted...]
-      <c r="BC2" s="34"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="35"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="35"/>
+      <c r="AE2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
+      <c r="AL2" s="35"/>
+      <c r="AM2" s="35"/>
+      <c r="AN2" s="35"/>
+      <c r="AO2" s="35"/>
+      <c r="AP2" s="35"/>
+      <c r="AQ2" s="35"/>
+      <c r="AR2" s="35"/>
+      <c r="AS2" s="35"/>
+      <c r="AT2" s="35"/>
+      <c r="AU2" s="35"/>
+      <c r="AV2" s="35"/>
+      <c r="AW2" s="35"/>
+      <c r="AX2" s="35"/>
+      <c r="AY2" s="35"/>
+      <c r="AZ2" s="35"/>
+      <c r="BA2" s="35"/>
+      <c r="BB2" s="35"/>
+      <c r="BC2" s="35"/>
     </row>
     <row r="3" spans="1:55" s="7" customFormat="1" ht="11.25" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="D3" s="33"/>
-[...7 lines deleted...]
-      <c r="AZ3" s="33" t="s">
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="AN3" s="34"/>
+      <c r="AO3" s="34"/>
+      <c r="AP3" s="34"/>
+      <c r="AQ3" s="34"/>
+      <c r="AZ3" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="33"/>
-[...1 lines deleted...]
-      <c r="BC3" s="33"/>
+      <c r="BA3" s="34"/>
+      <c r="BB3" s="34"/>
+      <c r="BC3" s="34"/>
     </row>
     <row r="4" spans="1:55" s="8" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="31" t="s">
+      <c r="B4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="31"/>
-[...4 lines deleted...]
-      <c r="H4" s="30" t="s">
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="31"/>
-[...10 lines deleted...]
-      <c r="T4" s="30" t="s">
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32"/>
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
+      <c r="R4" s="32"/>
+      <c r="S4" s="33"/>
+      <c r="T4" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="31"/>
-[...10 lines deleted...]
-      <c r="AF4" s="30" t="s">
+      <c r="U4" s="32"/>
+      <c r="V4" s="32"/>
+      <c r="W4" s="32"/>
+      <c r="X4" s="32"/>
+      <c r="Y4" s="32"/>
+      <c r="Z4" s="32"/>
+      <c r="AA4" s="32"/>
+      <c r="AB4" s="32"/>
+      <c r="AC4" s="32"/>
+      <c r="AD4" s="32"/>
+      <c r="AE4" s="33"/>
+      <c r="AF4" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="31"/>
-[...10 lines deleted...]
-      <c r="AR4" s="30" t="s">
+      <c r="AG4" s="32"/>
+      <c r="AH4" s="32"/>
+      <c r="AI4" s="32"/>
+      <c r="AJ4" s="32"/>
+      <c r="AK4" s="32"/>
+      <c r="AL4" s="32"/>
+      <c r="AM4" s="32"/>
+      <c r="AN4" s="32"/>
+      <c r="AO4" s="32"/>
+      <c r="AP4" s="32"/>
+      <c r="AQ4" s="33"/>
+      <c r="AR4" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="AS4" s="31"/>
-[...9 lines deleted...]
-      <c r="BC4" s="32"/>
+      <c r="AS4" s="32"/>
+      <c r="AT4" s="32"/>
+      <c r="AU4" s="32"/>
+      <c r="AV4" s="32"/>
+      <c r="AW4" s="32"/>
+      <c r="AX4" s="32"/>
+      <c r="AY4" s="32"/>
+      <c r="AZ4" s="32"/>
+      <c r="BA4" s="32"/>
+      <c r="BB4" s="32"/>
+      <c r="BC4" s="33"/>
     </row>
     <row r="5" spans="1:55" s="8" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A5" s="36"/>
+      <c r="A5" s="37"/>
       <c r="B5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1156,54 +1156,56 @@
       </c>
       <c r="AN6" s="11">
         <v>1595238</v>
       </c>
       <c r="AO6" s="22">
         <v>1666858</v>
       </c>
       <c r="AP6" s="22">
         <v>1145133</v>
       </c>
       <c r="AQ6" s="22">
         <v>1587824</v>
       </c>
       <c r="AR6" s="22">
         <v>1656802</v>
       </c>
       <c r="AS6" s="27">
         <v>1637710</v>
       </c>
       <c r="AT6" s="22">
         <v>1627939</v>
       </c>
       <c r="AU6" s="28">
         <v>1696453</v>
       </c>
-      <c r="AV6" s="37">
+      <c r="AV6" s="30">
         <v>1728460</v>
       </c>
-      <c r="AW6" s="15"/>
+      <c r="AW6" s="30">
+        <v>1746887</v>
+      </c>
       <c r="AX6" s="15"/>
       <c r="AY6" s="22"/>
       <c r="AZ6" s="11"/>
       <c r="BA6" s="15"/>
       <c r="BB6" s="11"/>
       <c r="BC6" s="15"/>
     </row>
     <row r="7" spans="1:55" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>1019184</v>
       </c>
       <c r="C7" s="11">
         <v>1161850</v>
       </c>
       <c r="D7" s="11">
         <v>1027776</v>
       </c>
       <c r="E7" s="11">
         <v>1025883</v>
       </c>
       <c r="F7" s="11">
         <v>996493</v>
@@ -1312,51 +1314,53 @@
       </c>
       <c r="AO7" s="11">
         <v>587392</v>
       </c>
       <c r="AP7" s="11">
         <v>135187</v>
       </c>
       <c r="AQ7" s="11">
         <v>572217</v>
       </c>
       <c r="AR7" s="11">
         <v>619319</v>
       </c>
       <c r="AS7" s="11">
         <v>608018</v>
       </c>
       <c r="AT7" s="11">
         <v>628615</v>
       </c>
       <c r="AU7" s="29">
         <v>644168</v>
       </c>
       <c r="AV7" s="29">
         <v>623665</v>
       </c>
-      <c r="AW7" s="15"/>
+      <c r="AW7" s="29">
+        <v>656165</v>
+      </c>
       <c r="AX7" s="15"/>
       <c r="AY7" s="11"/>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="11"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>1800</v>
       </c>
       <c r="C8" s="11">
         <v>1800</v>
       </c>
       <c r="D8" s="11">
         <v>1800</v>
       </c>
       <c r="E8" s="11">
         <v>1800</v>
       </c>
       <c r="F8" s="11">
         <v>1800</v>
@@ -1465,51 +1469,53 @@
       </c>
       <c r="AO8" s="11">
         <v>1015</v>
       </c>
       <c r="AP8" s="11">
         <v>915</v>
       </c>
       <c r="AQ8" s="11">
         <v>555</v>
       </c>
       <c r="AR8" s="11">
         <v>555</v>
       </c>
       <c r="AS8" s="11">
         <v>555</v>
       </c>
       <c r="AT8" s="11">
         <v>555</v>
       </c>
       <c r="AU8" s="29">
         <v>555</v>
       </c>
       <c r="AV8" s="29">
         <v>555</v>
       </c>
-      <c r="AW8" s="15"/>
+      <c r="AW8" s="29">
+        <v>555</v>
+      </c>
       <c r="AX8" s="15"/>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="15"/>
     </row>
     <row r="9" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A9" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>8397</v>
       </c>
       <c r="C9" s="11">
         <v>8397</v>
       </c>
       <c r="D9" s="11">
         <v>8397</v>
       </c>
       <c r="E9" s="11">
         <v>8397</v>
       </c>
       <c r="F9" s="11">
         <v>8397</v>
@@ -1618,51 +1624,53 @@
       </c>
       <c r="AO9" s="11">
         <v>8867</v>
       </c>
       <c r="AP9" s="11">
         <v>8867</v>
       </c>
       <c r="AQ9" s="11">
         <v>8909</v>
       </c>
       <c r="AR9" s="11">
         <v>9349</v>
       </c>
       <c r="AS9" s="11">
         <v>9349</v>
       </c>
       <c r="AT9" s="11">
         <v>9349</v>
       </c>
       <c r="AU9" s="29">
         <v>9349</v>
       </c>
       <c r="AV9" s="29">
         <v>9349</v>
       </c>
-      <c r="AW9" s="15"/>
+      <c r="AW9" s="29">
+        <v>9699</v>
+      </c>
       <c r="AX9" s="15"/>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="15"/>
     </row>
     <row r="10" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>14689</v>
       </c>
       <c r="C10" s="11">
         <v>14689</v>
       </c>
       <c r="D10" s="11">
         <v>14689</v>
       </c>
       <c r="E10" s="11">
         <v>14689</v>
       </c>
       <c r="F10" s="11">
         <v>14689</v>
@@ -1771,51 +1779,53 @@
       </c>
       <c r="AO10" s="11">
         <v>15112</v>
       </c>
       <c r="AP10" s="11">
         <v>15125</v>
       </c>
       <c r="AQ10" s="11">
         <v>15125</v>
       </c>
       <c r="AR10" s="11">
         <v>15999</v>
       </c>
       <c r="AS10" s="11">
         <v>15999</v>
       </c>
       <c r="AT10" s="11">
         <v>15999</v>
       </c>
       <c r="AU10" s="29">
         <v>15999</v>
       </c>
       <c r="AV10" s="29">
         <v>15999</v>
       </c>
-      <c r="AW10" s="15"/>
+      <c r="AW10" s="29">
+        <v>15999</v>
+      </c>
       <c r="AX10" s="15"/>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="15"/>
     </row>
     <row r="11" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>34626</v>
       </c>
       <c r="C11" s="11">
         <v>34626</v>
       </c>
       <c r="D11" s="11">
         <v>34626</v>
       </c>
       <c r="E11" s="11">
         <v>34626</v>
       </c>
       <c r="F11" s="11">
         <v>34626</v>
@@ -1924,51 +1934,53 @@
       </c>
       <c r="AO11" s="11">
         <v>25656</v>
       </c>
       <c r="AP11" s="11">
         <v>25656</v>
       </c>
       <c r="AQ11" s="11">
         <v>25656</v>
       </c>
       <c r="AR11" s="11">
         <v>25389</v>
       </c>
       <c r="AS11" s="11">
         <v>25389</v>
       </c>
       <c r="AT11" s="11">
         <v>25389</v>
       </c>
       <c r="AU11" s="29">
         <v>25389</v>
       </c>
       <c r="AV11" s="29">
         <v>25389</v>
       </c>
-      <c r="AW11" s="15"/>
+      <c r="AW11" s="29">
+        <v>25389</v>
+      </c>
       <c r="AX11" s="15"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>58855</v>
       </c>
       <c r="C12" s="11">
         <v>58793</v>
       </c>
       <c r="D12" s="11">
         <v>58793</v>
       </c>
       <c r="E12" s="11">
         <v>58793</v>
       </c>
       <c r="F12" s="11">
         <v>57703</v>
@@ -2077,51 +2089,53 @@
       </c>
       <c r="AO12" s="11">
         <v>35094</v>
       </c>
       <c r="AP12" s="11">
         <v>34034</v>
       </c>
       <c r="AQ12" s="11">
         <v>34034</v>
       </c>
       <c r="AR12" s="11">
         <v>35663</v>
       </c>
       <c r="AS12" s="11">
         <v>35663</v>
       </c>
       <c r="AT12" s="11">
         <v>35663</v>
       </c>
       <c r="AU12" s="29">
         <v>35663</v>
       </c>
       <c r="AV12" s="29">
         <v>35663</v>
       </c>
-      <c r="AW12" s="15"/>
+      <c r="AW12" s="29">
+        <v>37533</v>
+      </c>
       <c r="AX12" s="15"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>86595</v>
       </c>
       <c r="C13" s="11">
         <v>80357</v>
       </c>
       <c r="D13" s="11">
         <v>77367</v>
       </c>
       <c r="E13" s="11">
         <v>74372</v>
       </c>
       <c r="F13" s="11">
         <v>70872</v>
@@ -2230,51 +2244,53 @@
       </c>
       <c r="AO13" s="11">
         <v>62788</v>
       </c>
       <c r="AP13" s="11">
         <v>61088</v>
       </c>
       <c r="AQ13" s="11">
         <v>59438</v>
       </c>
       <c r="AR13" s="11">
         <v>70502</v>
       </c>
       <c r="AS13" s="11">
         <v>70502</v>
       </c>
       <c r="AT13" s="11">
         <v>70502</v>
       </c>
       <c r="AU13" s="29">
         <v>70502</v>
       </c>
       <c r="AV13" s="29">
         <v>70502</v>
       </c>
-      <c r="AW13" s="15"/>
+      <c r="AW13" s="29">
+        <v>72302</v>
+      </c>
       <c r="AX13" s="15"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>16</v>
@@ -2383,51 +2399,53 @@
       </c>
       <c r="AO14" s="11">
         <v>720306</v>
       </c>
       <c r="AP14" s="11">
         <v>653633</v>
       </c>
       <c r="AQ14" s="11">
         <v>661262</v>
       </c>
       <c r="AR14" s="11">
         <v>684878</v>
       </c>
       <c r="AS14" s="11">
         <v>677087</v>
       </c>
       <c r="AT14" s="11">
         <v>646719</v>
       </c>
       <c r="AU14" s="29">
         <v>699680</v>
       </c>
       <c r="AV14" s="29">
         <v>752190</v>
       </c>
-      <c r="AW14" s="15"/>
+      <c r="AW14" s="29">
+        <v>732447</v>
+      </c>
       <c r="AX14" s="15"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="15"/>
     </row>
     <row r="15" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="11">
         <v>143559</v>
       </c>
       <c r="C15" s="11">
         <v>143559</v>
       </c>
       <c r="D15" s="11">
         <v>143559</v>
       </c>
       <c r="E15" s="11">
         <v>143559</v>
       </c>
       <c r="F15" s="11">
         <v>143559</v>
@@ -2536,51 +2554,53 @@
       </c>
       <c r="AO15" s="11">
         <v>32593</v>
       </c>
       <c r="AP15" s="11">
         <v>32593</v>
       </c>
       <c r="AQ15" s="11">
         <v>32593</v>
       </c>
       <c r="AR15" s="11">
         <v>27550</v>
       </c>
       <c r="AS15" s="11">
         <v>27550</v>
       </c>
       <c r="AT15" s="11">
         <v>27550</v>
       </c>
       <c r="AU15" s="29">
         <v>27550</v>
       </c>
       <c r="AV15" s="29">
         <v>27550</v>
       </c>
-      <c r="AW15" s="15"/>
+      <c r="AW15" s="29">
+        <v>28740</v>
+      </c>
       <c r="AX15" s="15"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11">
         <v>34044</v>
       </c>
       <c r="C16" s="11">
         <v>34044</v>
       </c>
       <c r="D16" s="11">
         <v>34044</v>
       </c>
       <c r="E16" s="11">
         <v>34044</v>
       </c>
       <c r="F16" s="11">
         <v>34044</v>
@@ -2689,51 +2709,53 @@
       </c>
       <c r="AO16" s="11">
         <v>38374</v>
       </c>
       <c r="AP16" s="11">
         <v>38374</v>
       </c>
       <c r="AQ16" s="11">
         <v>38374</v>
       </c>
       <c r="AR16" s="11">
         <v>39710</v>
       </c>
       <c r="AS16" s="11">
         <v>39710</v>
       </c>
       <c r="AT16" s="11">
         <v>39710</v>
       </c>
       <c r="AU16" s="29">
         <v>39710</v>
       </c>
       <c r="AV16" s="29">
         <v>39710</v>
       </c>
-      <c r="AW16" s="15"/>
+      <c r="AW16" s="29">
+        <v>40170</v>
+      </c>
       <c r="AX16" s="15"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="15"/>
     </row>
     <row r="17" spans="1:55" s="13" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="18" t="s">
         <v>16</v>
@@ -2842,51 +2864,53 @@
       </c>
       <c r="AO17" s="11">
         <v>43130</v>
       </c>
       <c r="AP17" s="11">
         <v>43130</v>
       </c>
       <c r="AQ17" s="11">
         <v>43130</v>
       </c>
       <c r="AR17" s="11">
         <v>34976</v>
       </c>
       <c r="AS17" s="11">
         <v>34976</v>
       </c>
       <c r="AT17" s="11">
         <v>34976</v>
       </c>
       <c r="AU17" s="29">
         <v>34976</v>
       </c>
       <c r="AV17" s="29">
         <v>34976</v>
       </c>
-      <c r="AW17" s="15"/>
+      <c r="AW17" s="29">
+        <v>34976</v>
+      </c>
       <c r="AX17" s="15"/>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="15"/>
     </row>
     <row r="18" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A18" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="11">
         <v>308866</v>
       </c>
       <c r="C18" s="11">
         <v>308866</v>
       </c>
       <c r="D18" s="11">
         <v>308866</v>
       </c>
       <c r="E18" s="11">
         <v>308866</v>
       </c>
       <c r="F18" s="11">
         <v>308866</v>
@@ -2995,51 +3019,53 @@
       </c>
       <c r="AO18" s="11">
         <v>96531</v>
       </c>
       <c r="AP18" s="11">
         <v>96531</v>
       </c>
       <c r="AQ18" s="11">
         <v>96531</v>
       </c>
       <c r="AR18" s="11">
         <v>92912</v>
       </c>
       <c r="AS18" s="11">
         <v>92912</v>
       </c>
       <c r="AT18" s="11">
         <v>92912</v>
       </c>
       <c r="AU18" s="29">
         <v>92912</v>
       </c>
       <c r="AV18" s="29">
         <v>92912</v>
       </c>
-      <c r="AW18" s="15"/>
+      <c r="AW18" s="29">
+        <v>92912</v>
+      </c>
       <c r="AX18" s="15"/>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="15"/>
     </row>
     <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="AI19" s="21"/>
       <c r="AJ19" s="21"/>
       <c r="AO19" s="21"/>
       <c r="AP19" s="21"/>
       <c r="AS19" s="21"/>
       <c r="AU19" s="21"/>
       <c r="AV19" s="21"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AH20" s="20"/>
       <c r="AN20" s="20"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>