--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -693,51 +693,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BB26" sqref="BB26"/>
+      <selection pane="topRight" activeCell="AY34" sqref="AY33:AY34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.140625" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
@@ -1162,51 +1162,53 @@
       </c>
       <c r="AP6" s="22">
         <v>1145133</v>
       </c>
       <c r="AQ6" s="22">
         <v>1587824</v>
       </c>
       <c r="AR6" s="22">
         <v>1656802</v>
       </c>
       <c r="AS6" s="27">
         <v>1637710</v>
       </c>
       <c r="AT6" s="22">
         <v>1627939</v>
       </c>
       <c r="AU6" s="28">
         <v>1696453</v>
       </c>
       <c r="AV6" s="30">
         <v>1728460</v>
       </c>
       <c r="AW6" s="30">
         <v>1746887</v>
       </c>
-      <c r="AX6" s="15"/>
+      <c r="AX6" s="30">
+        <v>1690776</v>
+      </c>
       <c r="AY6" s="22"/>
       <c r="AZ6" s="11"/>
       <c r="BA6" s="15"/>
       <c r="BB6" s="11"/>
       <c r="BC6" s="15"/>
     </row>
     <row r="7" spans="1:55" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>1019184</v>
       </c>
       <c r="C7" s="11">
         <v>1161850</v>
       </c>
       <c r="D7" s="11">
         <v>1027776</v>
       </c>
       <c r="E7" s="11">
         <v>1025883</v>
       </c>
       <c r="F7" s="11">
         <v>996493</v>
       </c>
@@ -1317,51 +1319,53 @@
       </c>
       <c r="AP7" s="11">
         <v>135187</v>
       </c>
       <c r="AQ7" s="11">
         <v>572217</v>
       </c>
       <c r="AR7" s="11">
         <v>619319</v>
       </c>
       <c r="AS7" s="11">
         <v>608018</v>
       </c>
       <c r="AT7" s="11">
         <v>628615</v>
       </c>
       <c r="AU7" s="29">
         <v>644168</v>
       </c>
       <c r="AV7" s="29">
         <v>623665</v>
       </c>
       <c r="AW7" s="29">
         <v>656165</v>
       </c>
-      <c r="AX7" s="15"/>
+      <c r="AX7" s="29">
+        <v>586064</v>
+      </c>
       <c r="AY7" s="11"/>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="11"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>1800</v>
       </c>
       <c r="C8" s="11">
         <v>1800</v>
       </c>
       <c r="D8" s="11">
         <v>1800</v>
       </c>
       <c r="E8" s="11">
         <v>1800</v>
       </c>
       <c r="F8" s="11">
         <v>1800</v>
       </c>
@@ -1472,51 +1476,53 @@
       </c>
       <c r="AP8" s="11">
         <v>915</v>
       </c>
       <c r="AQ8" s="11">
         <v>555</v>
       </c>
       <c r="AR8" s="11">
         <v>555</v>
       </c>
       <c r="AS8" s="11">
         <v>555</v>
       </c>
       <c r="AT8" s="11">
         <v>555</v>
       </c>
       <c r="AU8" s="29">
         <v>555</v>
       </c>
       <c r="AV8" s="29">
         <v>555</v>
       </c>
       <c r="AW8" s="29">
         <v>555</v>
       </c>
-      <c r="AX8" s="15"/>
+      <c r="AX8" s="29">
+        <v>560</v>
+      </c>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="15"/>
     </row>
     <row r="9" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A9" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>8397</v>
       </c>
       <c r="C9" s="11">
         <v>8397</v>
       </c>
       <c r="D9" s="11">
         <v>8397</v>
       </c>
       <c r="E9" s="11">
         <v>8397</v>
       </c>
       <c r="F9" s="11">
         <v>8397</v>
       </c>
@@ -1627,51 +1633,53 @@
       </c>
       <c r="AP9" s="11">
         <v>8867</v>
       </c>
       <c r="AQ9" s="11">
         <v>8909</v>
       </c>
       <c r="AR9" s="11">
         <v>9349</v>
       </c>
       <c r="AS9" s="11">
         <v>9349</v>
       </c>
       <c r="AT9" s="11">
         <v>9349</v>
       </c>
       <c r="AU9" s="29">
         <v>9349</v>
       </c>
       <c r="AV9" s="29">
         <v>9349</v>
       </c>
       <c r="AW9" s="29">
         <v>9699</v>
       </c>
-      <c r="AX9" s="15"/>
+      <c r="AX9" s="29">
+        <v>10197</v>
+      </c>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="15"/>
     </row>
     <row r="10" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>14689</v>
       </c>
       <c r="C10" s="11">
         <v>14689</v>
       </c>
       <c r="D10" s="11">
         <v>14689</v>
       </c>
       <c r="E10" s="11">
         <v>14689</v>
       </c>
       <c r="F10" s="11">
         <v>14689</v>
       </c>
@@ -1782,51 +1790,53 @@
       </c>
       <c r="AP10" s="11">
         <v>15125</v>
       </c>
       <c r="AQ10" s="11">
         <v>15125</v>
       </c>
       <c r="AR10" s="11">
         <v>15999</v>
       </c>
       <c r="AS10" s="11">
         <v>15999</v>
       </c>
       <c r="AT10" s="11">
         <v>15999</v>
       </c>
       <c r="AU10" s="29">
         <v>15999</v>
       </c>
       <c r="AV10" s="29">
         <v>15999</v>
       </c>
       <c r="AW10" s="29">
         <v>15999</v>
       </c>
-      <c r="AX10" s="15"/>
+      <c r="AX10" s="29">
+        <v>17391</v>
+      </c>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="15"/>
     </row>
     <row r="11" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>34626</v>
       </c>
       <c r="C11" s="11">
         <v>34626</v>
       </c>
       <c r="D11" s="11">
         <v>34626</v>
       </c>
       <c r="E11" s="11">
         <v>34626</v>
       </c>
       <c r="F11" s="11">
         <v>34626</v>
       </c>
@@ -1937,51 +1947,53 @@
       </c>
       <c r="AP11" s="11">
         <v>25656</v>
       </c>
       <c r="AQ11" s="11">
         <v>25656</v>
       </c>
       <c r="AR11" s="11">
         <v>25389</v>
       </c>
       <c r="AS11" s="11">
         <v>25389</v>
       </c>
       <c r="AT11" s="11">
         <v>25389</v>
       </c>
       <c r="AU11" s="29">
         <v>25389</v>
       </c>
       <c r="AV11" s="29">
         <v>25389</v>
       </c>
       <c r="AW11" s="29">
         <v>25389</v>
       </c>
-      <c r="AX11" s="15"/>
+      <c r="AX11" s="29">
+        <v>29619</v>
+      </c>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>58855</v>
       </c>
       <c r="C12" s="11">
         <v>58793</v>
       </c>
       <c r="D12" s="11">
         <v>58793</v>
       </c>
       <c r="E12" s="11">
         <v>58793</v>
       </c>
       <c r="F12" s="11">
         <v>57703</v>
       </c>
@@ -2092,51 +2104,53 @@
       </c>
       <c r="AP12" s="11">
         <v>34034</v>
       </c>
       <c r="AQ12" s="11">
         <v>34034</v>
       </c>
       <c r="AR12" s="11">
         <v>35663</v>
       </c>
       <c r="AS12" s="11">
         <v>35663</v>
       </c>
       <c r="AT12" s="11">
         <v>35663</v>
       </c>
       <c r="AU12" s="29">
         <v>35663</v>
       </c>
       <c r="AV12" s="29">
         <v>35663</v>
       </c>
       <c r="AW12" s="29">
         <v>37533</v>
       </c>
-      <c r="AX12" s="15"/>
+      <c r="AX12" s="29">
+        <v>41389</v>
+      </c>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>86595</v>
       </c>
       <c r="C13" s="11">
         <v>80357</v>
       </c>
       <c r="D13" s="11">
         <v>77367</v>
       </c>
       <c r="E13" s="11">
         <v>74372</v>
       </c>
       <c r="F13" s="11">
         <v>70872</v>
       </c>
@@ -2247,51 +2261,53 @@
       </c>
       <c r="AP13" s="11">
         <v>61088</v>
       </c>
       <c r="AQ13" s="11">
         <v>59438</v>
       </c>
       <c r="AR13" s="11">
         <v>70502</v>
       </c>
       <c r="AS13" s="11">
         <v>70502</v>
       </c>
       <c r="AT13" s="11">
         <v>70502</v>
       </c>
       <c r="AU13" s="29">
         <v>70502</v>
       </c>
       <c r="AV13" s="29">
         <v>70502</v>
       </c>
       <c r="AW13" s="29">
         <v>72302</v>
       </c>
-      <c r="AX13" s="15"/>
+      <c r="AX13" s="29">
+        <v>80302</v>
+      </c>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>16</v>
       </c>
@@ -2402,51 +2418,53 @@
       </c>
       <c r="AP14" s="11">
         <v>653633</v>
       </c>
       <c r="AQ14" s="11">
         <v>661262</v>
       </c>
       <c r="AR14" s="11">
         <v>684878</v>
       </c>
       <c r="AS14" s="11">
         <v>677087</v>
       </c>
       <c r="AT14" s="11">
         <v>646719</v>
       </c>
       <c r="AU14" s="29">
         <v>699680</v>
       </c>
       <c r="AV14" s="29">
         <v>752190</v>
       </c>
       <c r="AW14" s="29">
         <v>732447</v>
       </c>
-      <c r="AX14" s="15"/>
+      <c r="AX14" s="29">
+        <v>705271</v>
+      </c>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="15"/>
     </row>
     <row r="15" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="11">
         <v>143559</v>
       </c>
       <c r="C15" s="11">
         <v>143559</v>
       </c>
       <c r="D15" s="11">
         <v>143559</v>
       </c>
       <c r="E15" s="11">
         <v>143559</v>
       </c>
       <c r="F15" s="11">
         <v>143559</v>
       </c>
@@ -2557,51 +2575,53 @@
       </c>
       <c r="AP15" s="11">
         <v>32593</v>
       </c>
       <c r="AQ15" s="11">
         <v>32593</v>
       </c>
       <c r="AR15" s="11">
         <v>27550</v>
       </c>
       <c r="AS15" s="11">
         <v>27550</v>
       </c>
       <c r="AT15" s="11">
         <v>27550</v>
       </c>
       <c r="AU15" s="29">
         <v>27550</v>
       </c>
       <c r="AV15" s="29">
         <v>27550</v>
       </c>
       <c r="AW15" s="29">
         <v>28740</v>
       </c>
-      <c r="AX15" s="15"/>
+      <c r="AX15" s="29">
+        <v>37834</v>
+      </c>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11">
         <v>34044</v>
       </c>
       <c r="C16" s="11">
         <v>34044</v>
       </c>
       <c r="D16" s="11">
         <v>34044</v>
       </c>
       <c r="E16" s="11">
         <v>34044</v>
       </c>
       <c r="F16" s="11">
         <v>34044</v>
       </c>
@@ -2712,51 +2732,53 @@
       </c>
       <c r="AP16" s="11">
         <v>38374</v>
       </c>
       <c r="AQ16" s="11">
         <v>38374</v>
       </c>
       <c r="AR16" s="11">
         <v>39710</v>
       </c>
       <c r="AS16" s="11">
         <v>39710</v>
       </c>
       <c r="AT16" s="11">
         <v>39710</v>
       </c>
       <c r="AU16" s="29">
         <v>39710</v>
       </c>
       <c r="AV16" s="29">
         <v>39710</v>
       </c>
       <c r="AW16" s="29">
         <v>40170</v>
       </c>
-      <c r="AX16" s="15"/>
+      <c r="AX16" s="29">
+        <v>40425</v>
+      </c>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="15"/>
     </row>
     <row r="17" spans="1:55" s="13" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="18" t="s">
         <v>16</v>
       </c>
@@ -2867,51 +2889,53 @@
       </c>
       <c r="AP17" s="11">
         <v>43130</v>
       </c>
       <c r="AQ17" s="11">
         <v>43130</v>
       </c>
       <c r="AR17" s="11">
         <v>34976</v>
       </c>
       <c r="AS17" s="11">
         <v>34976</v>
       </c>
       <c r="AT17" s="11">
         <v>34976</v>
       </c>
       <c r="AU17" s="29">
         <v>34976</v>
       </c>
       <c r="AV17" s="29">
         <v>34976</v>
       </c>
       <c r="AW17" s="29">
         <v>34976</v>
       </c>
-      <c r="AX17" s="15"/>
+      <c r="AX17" s="29">
+        <v>43276</v>
+      </c>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="15"/>
     </row>
     <row r="18" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A18" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="11">
         <v>308866</v>
       </c>
       <c r="C18" s="11">
         <v>308866</v>
       </c>
       <c r="D18" s="11">
         <v>308866</v>
       </c>
       <c r="E18" s="11">
         <v>308866</v>
       </c>
       <c r="F18" s="11">
         <v>308866</v>
       </c>
@@ -3022,66 +3046,69 @@
       </c>
       <c r="AP18" s="11">
         <v>96531</v>
       </c>
       <c r="AQ18" s="11">
         <v>96531</v>
       </c>
       <c r="AR18" s="11">
         <v>92912</v>
       </c>
       <c r="AS18" s="11">
         <v>92912</v>
       </c>
       <c r="AT18" s="11">
         <v>92912</v>
       </c>
       <c r="AU18" s="29">
         <v>92912</v>
       </c>
       <c r="AV18" s="29">
         <v>92912</v>
       </c>
       <c r="AW18" s="29">
         <v>92912</v>
       </c>
-      <c r="AX18" s="15"/>
+      <c r="AX18" s="29">
+        <v>98448</v>
+      </c>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="15"/>
     </row>
     <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="AI19" s="21"/>
       <c r="AJ19" s="21"/>
       <c r="AO19" s="21"/>
       <c r="AP19" s="21"/>
       <c r="AS19" s="21"/>
       <c r="AU19" s="21"/>
       <c r="AV19" s="21"/>
+      <c r="AX19" s="21"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AH20" s="20"/>
       <c r="AN20" s="20"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:55" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:55" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:55" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:55" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
     <row r="26" spans="1:55" s="3" customFormat="1">
       <c r="A26" s="4"/>
     </row>
     <row r="27" spans="1:55" s="3" customFormat="1">