--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -193,51 +193,51 @@
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -299,55 +299,70 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -379,50 +394,56 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -689,66 +710,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BC95"/>
+  <dimension ref="A2:BE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AY34" sqref="AY33:AY34"/>
+      <selection pane="topRight" activeCell="AU18" sqref="AU18:AU19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.140625" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:55" s="1" customFormat="1" ht="21" customHeight="1">
+    <row r="2" spans="1:57" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
       <c r="N2" s="35"/>
       <c r="O2" s="35"/>
       <c r="P2" s="35"/>
       <c r="Q2" s="35"/>
       <c r="R2" s="35"/>
       <c r="S2" s="35"/>
       <c r="T2" s="35"/>
       <c r="U2" s="35"/>
       <c r="V2" s="35"/>
       <c r="W2" s="35"/>
@@ -763,68 +784,68 @@
       <c r="AF2" s="35"/>
       <c r="AG2" s="35"/>
       <c r="AH2" s="35"/>
       <c r="AI2" s="35"/>
       <c r="AJ2" s="35"/>
       <c r="AK2" s="35"/>
       <c r="AL2" s="35"/>
       <c r="AM2" s="35"/>
       <c r="AN2" s="35"/>
       <c r="AO2" s="35"/>
       <c r="AP2" s="35"/>
       <c r="AQ2" s="35"/>
       <c r="AR2" s="35"/>
       <c r="AS2" s="35"/>
       <c r="AT2" s="35"/>
       <c r="AU2" s="35"/>
       <c r="AV2" s="35"/>
       <c r="AW2" s="35"/>
       <c r="AX2" s="35"/>
       <c r="AY2" s="35"/>
       <c r="AZ2" s="35"/>
       <c r="BA2" s="35"/>
       <c r="BB2" s="35"/>
       <c r="BC2" s="35"/>
     </row>
-    <row r="3" spans="1:55" s="7" customFormat="1" ht="11.25" customHeight="1" thickBot="1">
+    <row r="3" spans="1:57" s="7" customFormat="1" ht="11.25" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="AN3" s="34"/>
       <c r="AO3" s="34"/>
       <c r="AP3" s="34"/>
       <c r="AQ3" s="34"/>
       <c r="AZ3" s="34" t="s">
         <v>31</v>
       </c>
       <c r="BA3" s="34"/>
       <c r="BB3" s="34"/>
       <c r="BC3" s="34"/>
     </row>
-    <row r="4" spans="1:55" s="8" customFormat="1" ht="13.5" thickBot="1">
+    <row r="4" spans="1:57" s="8" customFormat="1" ht="13.5" thickBot="1">
       <c r="A4" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32"/>
       <c r="G4" s="33"/>
       <c r="H4" s="31" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="32"/>
       <c r="J4" s="32"/>
       <c r="K4" s="32"/>
       <c r="L4" s="32"/>
       <c r="M4" s="32"/>
       <c r="N4" s="32"/>
       <c r="O4" s="32"/>
       <c r="P4" s="32"/>
       <c r="Q4" s="32"/>
       <c r="R4" s="32"/>
       <c r="S4" s="33"/>
@@ -849,51 +870,51 @@
       <c r="AH4" s="32"/>
       <c r="AI4" s="32"/>
       <c r="AJ4" s="32"/>
       <c r="AK4" s="32"/>
       <c r="AL4" s="32"/>
       <c r="AM4" s="32"/>
       <c r="AN4" s="32"/>
       <c r="AO4" s="32"/>
       <c r="AP4" s="32"/>
       <c r="AQ4" s="33"/>
       <c r="AR4" s="31" t="s">
         <v>33</v>
       </c>
       <c r="AS4" s="32"/>
       <c r="AT4" s="32"/>
       <c r="AU4" s="32"/>
       <c r="AV4" s="32"/>
       <c r="AW4" s="32"/>
       <c r="AX4" s="32"/>
       <c r="AY4" s="32"/>
       <c r="AZ4" s="32"/>
       <c r="BA4" s="32"/>
       <c r="BB4" s="32"/>
       <c r="BC4" s="33"/>
     </row>
-    <row r="5" spans="1:55" s="8" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
+    <row r="5" spans="1:57" s="8" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
       <c r="A5" s="37"/>
       <c r="B5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>2</v>
       </c>
@@ -1010,55 +1031,57 @@
       </c>
       <c r="AU5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="AV5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AX5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AY5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AZ5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="BA5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BB5" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="BC5" s="9" t="s">
+      <c r="BC5" s="39" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="6" spans="1:55" s="12" customFormat="1" ht="11.25">
+      <c r="BD5" s="13"/>
+      <c r="BE5" s="13"/>
+    </row>
+    <row r="6" spans="1:57" s="12" customFormat="1" ht="11.25">
       <c r="A6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="22">
         <v>1710615</v>
       </c>
       <c r="C6" s="22">
         <v>1846981</v>
       </c>
       <c r="D6" s="22">
         <v>1709917</v>
       </c>
       <c r="E6" s="22">
         <v>1705029</v>
       </c>
       <c r="F6" s="22">
         <v>1671049</v>
       </c>
       <c r="G6" s="22">
         <v>1553196</v>
       </c>
       <c r="H6" s="22">
         <v>1335302</v>
       </c>
       <c r="I6" s="22">
@@ -1165,57 +1188,60 @@
       </c>
       <c r="AQ6" s="22">
         <v>1587824</v>
       </c>
       <c r="AR6" s="22">
         <v>1656802</v>
       </c>
       <c r="AS6" s="27">
         <v>1637710</v>
       </c>
       <c r="AT6" s="22">
         <v>1627939</v>
       </c>
       <c r="AU6" s="28">
         <v>1696453</v>
       </c>
       <c r="AV6" s="30">
         <v>1728460</v>
       </c>
       <c r="AW6" s="30">
         <v>1746887</v>
       </c>
       <c r="AX6" s="30">
         <v>1690776</v>
       </c>
-      <c r="AY6" s="22"/>
+      <c r="AY6" s="30">
+        <v>1791124</v>
+      </c>
       <c r="AZ6" s="11"/>
       <c r="BA6" s="15"/>
       <c r="BB6" s="11"/>
       <c r="BC6" s="15"/>
-    </row>
-    <row r="7" spans="1:55" s="12" customFormat="1" ht="11.25">
+      <c r="BD6" s="38"/>
+    </row>
+    <row r="7" spans="1:57" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>1019184</v>
       </c>
       <c r="C7" s="11">
         <v>1161850</v>
       </c>
       <c r="D7" s="11">
         <v>1027776</v>
       </c>
       <c r="E7" s="11">
         <v>1025883</v>
       </c>
       <c r="F7" s="11">
         <v>996493</v>
       </c>
       <c r="G7" s="11">
         <v>936552</v>
       </c>
       <c r="H7" s="11">
         <v>926707</v>
       </c>
       <c r="I7" s="11">
@@ -1322,57 +1348,60 @@
       </c>
       <c r="AQ7" s="11">
         <v>572217</v>
       </c>
       <c r="AR7" s="11">
         <v>619319</v>
       </c>
       <c r="AS7" s="11">
         <v>608018</v>
       </c>
       <c r="AT7" s="11">
         <v>628615</v>
       </c>
       <c r="AU7" s="29">
         <v>644168</v>
       </c>
       <c r="AV7" s="29">
         <v>623665</v>
       </c>
       <c r="AW7" s="29">
         <v>656165</v>
       </c>
       <c r="AX7" s="29">
         <v>586064</v>
       </c>
-      <c r="AY7" s="11"/>
+      <c r="AY7" s="29">
+        <v>649747</v>
+      </c>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="11"/>
       <c r="BC7" s="15"/>
-    </row>
-    <row r="8" spans="1:55" s="13" customFormat="1" ht="11.25">
+      <c r="BD7" s="38"/>
+    </row>
+    <row r="8" spans="1:57" s="13" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>1800</v>
       </c>
       <c r="C8" s="11">
         <v>1800</v>
       </c>
       <c r="D8" s="11">
         <v>1800</v>
       </c>
       <c r="E8" s="11">
         <v>1800</v>
       </c>
       <c r="F8" s="11">
         <v>1800</v>
       </c>
       <c r="G8" s="11">
         <v>1800</v>
       </c>
       <c r="H8" s="11">
         <v>1800</v>
       </c>
       <c r="I8" s="11">
@@ -1479,57 +1508,60 @@
       </c>
       <c r="AQ8" s="11">
         <v>555</v>
       </c>
       <c r="AR8" s="11">
         <v>555</v>
       </c>
       <c r="AS8" s="11">
         <v>555</v>
       </c>
       <c r="AT8" s="11">
         <v>555</v>
       </c>
       <c r="AU8" s="29">
         <v>555</v>
       </c>
       <c r="AV8" s="29">
         <v>555</v>
       </c>
       <c r="AW8" s="29">
         <v>555</v>
       </c>
       <c r="AX8" s="29">
         <v>560</v>
       </c>
-      <c r="AY8" s="11"/>
+      <c r="AY8" s="29">
+        <v>560</v>
+      </c>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="15"/>
-    </row>
-    <row r="9" spans="1:55" s="13" customFormat="1" ht="11.25">
+      <c r="BD8" s="38"/>
+    </row>
+    <row r="9" spans="1:57" s="13" customFormat="1" ht="11.25">
       <c r="A9" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>8397</v>
       </c>
       <c r="C9" s="11">
         <v>8397</v>
       </c>
       <c r="D9" s="11">
         <v>8397</v>
       </c>
       <c r="E9" s="11">
         <v>8397</v>
       </c>
       <c r="F9" s="11">
         <v>8397</v>
       </c>
       <c r="G9" s="11">
         <v>8397</v>
       </c>
       <c r="H9" s="11">
         <v>8397</v>
       </c>
       <c r="I9" s="11">
@@ -1636,57 +1668,60 @@
       </c>
       <c r="AQ9" s="11">
         <v>8909</v>
       </c>
       <c r="AR9" s="11">
         <v>9349</v>
       </c>
       <c r="AS9" s="11">
         <v>9349</v>
       </c>
       <c r="AT9" s="11">
         <v>9349</v>
       </c>
       <c r="AU9" s="29">
         <v>9349</v>
       </c>
       <c r="AV9" s="29">
         <v>9349</v>
       </c>
       <c r="AW9" s="29">
         <v>9699</v>
       </c>
       <c r="AX9" s="29">
         <v>10197</v>
       </c>
-      <c r="AY9" s="11"/>
+      <c r="AY9" s="29">
+        <v>10347</v>
+      </c>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="15"/>
-    </row>
-    <row r="10" spans="1:55" s="13" customFormat="1" ht="11.25">
+      <c r="BD9" s="38"/>
+    </row>
+    <row r="10" spans="1:57" s="13" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>14689</v>
       </c>
       <c r="C10" s="11">
         <v>14689</v>
       </c>
       <c r="D10" s="11">
         <v>14689</v>
       </c>
       <c r="E10" s="11">
         <v>14689</v>
       </c>
       <c r="F10" s="11">
         <v>14689</v>
       </c>
       <c r="G10" s="11">
         <v>14689</v>
       </c>
       <c r="H10" s="11">
         <v>14689</v>
       </c>
       <c r="I10" s="11">
@@ -1793,57 +1828,60 @@
       </c>
       <c r="AQ10" s="11">
         <v>15125</v>
       </c>
       <c r="AR10" s="11">
         <v>15999</v>
       </c>
       <c r="AS10" s="11">
         <v>15999</v>
       </c>
       <c r="AT10" s="11">
         <v>15999</v>
       </c>
       <c r="AU10" s="29">
         <v>15999</v>
       </c>
       <c r="AV10" s="29">
         <v>15999</v>
       </c>
       <c r="AW10" s="29">
         <v>15999</v>
       </c>
       <c r="AX10" s="29">
         <v>17391</v>
       </c>
-      <c r="AY10" s="11"/>
+      <c r="AY10" s="29">
+        <v>17391</v>
+      </c>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="15"/>
-    </row>
-    <row r="11" spans="1:55" s="13" customFormat="1" ht="11.25">
+      <c r="BD10" s="38"/>
+    </row>
+    <row r="11" spans="1:57" s="13" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>34626</v>
       </c>
       <c r="C11" s="11">
         <v>34626</v>
       </c>
       <c r="D11" s="11">
         <v>34626</v>
       </c>
       <c r="E11" s="11">
         <v>34626</v>
       </c>
       <c r="F11" s="11">
         <v>34626</v>
       </c>
       <c r="G11" s="11">
         <v>34626</v>
       </c>
       <c r="H11" s="11">
         <v>31880</v>
       </c>
       <c r="I11" s="11">
@@ -1950,57 +1988,60 @@
       </c>
       <c r="AQ11" s="11">
         <v>25656</v>
       </c>
       <c r="AR11" s="11">
         <v>25389</v>
       </c>
       <c r="AS11" s="11">
         <v>25389</v>
       </c>
       <c r="AT11" s="11">
         <v>25389</v>
       </c>
       <c r="AU11" s="29">
         <v>25389</v>
       </c>
       <c r="AV11" s="29">
         <v>25389</v>
       </c>
       <c r="AW11" s="29">
         <v>25389</v>
       </c>
       <c r="AX11" s="29">
         <v>29619</v>
       </c>
-      <c r="AY11" s="11"/>
+      <c r="AY11" s="29">
+        <v>29619</v>
+      </c>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="15"/>
-    </row>
-    <row r="12" spans="1:55" s="13" customFormat="1" ht="11.25">
+      <c r="BD11" s="38"/>
+    </row>
+    <row r="12" spans="1:57" s="13" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>58855</v>
       </c>
       <c r="C12" s="11">
         <v>58793</v>
       </c>
       <c r="D12" s="11">
         <v>58793</v>
       </c>
       <c r="E12" s="11">
         <v>58793</v>
       </c>
       <c r="F12" s="11">
         <v>57703</v>
       </c>
       <c r="G12" s="11">
         <v>57703</v>
       </c>
       <c r="H12" s="11">
         <v>47251</v>
       </c>
       <c r="I12" s="11">
@@ -2107,57 +2148,60 @@
       </c>
       <c r="AQ12" s="11">
         <v>34034</v>
       </c>
       <c r="AR12" s="11">
         <v>35663</v>
       </c>
       <c r="AS12" s="11">
         <v>35663</v>
       </c>
       <c r="AT12" s="11">
         <v>35663</v>
       </c>
       <c r="AU12" s="29">
         <v>35663</v>
       </c>
       <c r="AV12" s="29">
         <v>35663</v>
       </c>
       <c r="AW12" s="29">
         <v>37533</v>
       </c>
       <c r="AX12" s="29">
         <v>41389</v>
       </c>
-      <c r="AY12" s="11"/>
+      <c r="AY12" s="29">
+        <v>42113</v>
+      </c>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="15"/>
-    </row>
-    <row r="13" spans="1:55" s="13" customFormat="1" ht="11.25">
+      <c r="BD12" s="38"/>
+    </row>
+    <row r="13" spans="1:57" s="13" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>86595</v>
       </c>
       <c r="C13" s="11">
         <v>80357</v>
       </c>
       <c r="D13" s="11">
         <v>77367</v>
       </c>
       <c r="E13" s="11">
         <v>74372</v>
       </c>
       <c r="F13" s="11">
         <v>70872</v>
       </c>
       <c r="G13" s="11">
         <v>64522</v>
       </c>
       <c r="H13" s="11">
         <v>72835</v>
       </c>
       <c r="I13" s="11">
@@ -2264,57 +2308,60 @@
       </c>
       <c r="AQ13" s="11">
         <v>59438</v>
       </c>
       <c r="AR13" s="11">
         <v>70502</v>
       </c>
       <c r="AS13" s="11">
         <v>70502</v>
       </c>
       <c r="AT13" s="11">
         <v>70502</v>
       </c>
       <c r="AU13" s="29">
         <v>70502</v>
       </c>
       <c r="AV13" s="29">
         <v>70502</v>
       </c>
       <c r="AW13" s="29">
         <v>72302</v>
       </c>
       <c r="AX13" s="29">
         <v>80302</v>
       </c>
-      <c r="AY13" s="11"/>
+      <c r="AY13" s="29">
+        <v>76912</v>
+      </c>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="15"/>
-    </row>
-    <row r="14" spans="1:55" s="13" customFormat="1" ht="11.25">
+      <c r="BD13" s="38"/>
+    </row>
+    <row r="14" spans="1:57" s="13" customFormat="1" ht="11.25">
       <c r="A14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I14" s="11" t="s">
@@ -2421,57 +2468,60 @@
       </c>
       <c r="AQ14" s="11">
         <v>661262</v>
       </c>
       <c r="AR14" s="11">
         <v>684878</v>
       </c>
       <c r="AS14" s="11">
         <v>677087</v>
       </c>
       <c r="AT14" s="11">
         <v>646719</v>
       </c>
       <c r="AU14" s="29">
         <v>699680</v>
       </c>
       <c r="AV14" s="29">
         <v>752190</v>
       </c>
       <c r="AW14" s="29">
         <v>732447</v>
       </c>
       <c r="AX14" s="29">
         <v>705271</v>
       </c>
-      <c r="AY14" s="11"/>
+      <c r="AY14" s="29">
+        <v>743922</v>
+      </c>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="15"/>
-    </row>
-    <row r="15" spans="1:55" s="13" customFormat="1" ht="11.25">
+      <c r="BD14" s="38"/>
+    </row>
+    <row r="15" spans="1:57" s="13" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="11">
         <v>143559</v>
       </c>
       <c r="C15" s="11">
         <v>143559</v>
       </c>
       <c r="D15" s="11">
         <v>143559</v>
       </c>
       <c r="E15" s="11">
         <v>143559</v>
       </c>
       <c r="F15" s="11">
         <v>143559</v>
       </c>
       <c r="G15" s="11">
         <v>143559</v>
       </c>
       <c r="H15" s="11">
         <v>64471</v>
       </c>
       <c r="I15" s="11">
@@ -2578,57 +2628,60 @@
       </c>
       <c r="AQ15" s="11">
         <v>32593</v>
       </c>
       <c r="AR15" s="11">
         <v>27550</v>
       </c>
       <c r="AS15" s="11">
         <v>27550</v>
       </c>
       <c r="AT15" s="11">
         <v>27550</v>
       </c>
       <c r="AU15" s="29">
         <v>27550</v>
       </c>
       <c r="AV15" s="29">
         <v>27550</v>
       </c>
       <c r="AW15" s="29">
         <v>28740</v>
       </c>
       <c r="AX15" s="29">
         <v>37834</v>
       </c>
-      <c r="AY15" s="11"/>
+      <c r="AY15" s="29">
+        <v>38364</v>
+      </c>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="15"/>
-    </row>
-    <row r="16" spans="1:55" s="13" customFormat="1" ht="11.25">
+      <c r="BD15" s="38"/>
+    </row>
+    <row r="16" spans="1:57" s="13" customFormat="1" ht="11.25">
       <c r="A16" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11">
         <v>34044</v>
       </c>
       <c r="C16" s="11">
         <v>34044</v>
       </c>
       <c r="D16" s="11">
         <v>34044</v>
       </c>
       <c r="E16" s="11">
         <v>34044</v>
       </c>
       <c r="F16" s="11">
         <v>34044</v>
       </c>
       <c r="G16" s="11">
         <v>34044</v>
       </c>
       <c r="H16" s="11">
         <v>34132</v>
       </c>
       <c r="I16" s="11">
@@ -2735,57 +2788,60 @@
       </c>
       <c r="AQ16" s="11">
         <v>38374</v>
       </c>
       <c r="AR16" s="11">
         <v>39710</v>
       </c>
       <c r="AS16" s="11">
         <v>39710</v>
       </c>
       <c r="AT16" s="11">
         <v>39710</v>
       </c>
       <c r="AU16" s="29">
         <v>39710</v>
       </c>
       <c r="AV16" s="29">
         <v>39710</v>
       </c>
       <c r="AW16" s="29">
         <v>40170</v>
       </c>
       <c r="AX16" s="29">
         <v>40425</v>
       </c>
-      <c r="AY16" s="11"/>
+      <c r="AY16" s="29">
+        <v>40425</v>
+      </c>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="15"/>
-    </row>
-    <row r="17" spans="1:55" s="13" customFormat="1">
+      <c r="BD16" s="38"/>
+    </row>
+    <row r="17" spans="1:56" s="13" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="18" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="18" t="s">
@@ -2892,57 +2948,60 @@
       </c>
       <c r="AQ17" s="11">
         <v>43130</v>
       </c>
       <c r="AR17" s="11">
         <v>34976</v>
       </c>
       <c r="AS17" s="11">
         <v>34976</v>
       </c>
       <c r="AT17" s="11">
         <v>34976</v>
       </c>
       <c r="AU17" s="29">
         <v>34976</v>
       </c>
       <c r="AV17" s="29">
         <v>34976</v>
       </c>
       <c r="AW17" s="29">
         <v>34976</v>
       </c>
       <c r="AX17" s="29">
         <v>43276</v>
       </c>
-      <c r="AY17" s="11"/>
+      <c r="AY17" s="29">
+        <v>43276</v>
+      </c>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="15"/>
-    </row>
-    <row r="18" spans="1:55" s="13" customFormat="1" ht="11.25">
+      <c r="BD17" s="38"/>
+    </row>
+    <row r="18" spans="1:56" s="13" customFormat="1" ht="11.25">
       <c r="A18" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="11">
         <v>308866</v>
       </c>
       <c r="C18" s="11">
         <v>308866</v>
       </c>
       <c r="D18" s="11">
         <v>308866</v>
       </c>
       <c r="E18" s="11">
         <v>308866</v>
       </c>
       <c r="F18" s="11">
         <v>308866</v>
       </c>
       <c r="G18" s="11">
         <v>257304</v>
       </c>
       <c r="H18" s="11">
         <v>133140</v>
       </c>
       <c r="I18" s="11">
@@ -3049,106 +3108,109 @@
       </c>
       <c r="AQ18" s="11">
         <v>96531</v>
       </c>
       <c r="AR18" s="11">
         <v>92912</v>
       </c>
       <c r="AS18" s="11">
         <v>92912</v>
       </c>
       <c r="AT18" s="11">
         <v>92912</v>
       </c>
       <c r="AU18" s="29">
         <v>92912</v>
       </c>
       <c r="AV18" s="29">
         <v>92912</v>
       </c>
       <c r="AW18" s="29">
         <v>92912</v>
       </c>
       <c r="AX18" s="29">
         <v>98448</v>
       </c>
-      <c r="AY18" s="11"/>
+      <c r="AY18" s="29">
+        <v>98448</v>
+      </c>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="15"/>
-    </row>
-    <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
+      <c r="BD18" s="38"/>
+    </row>
+    <row r="19" spans="1:56" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="AI19" s="21"/>
       <c r="AJ19" s="21"/>
       <c r="AO19" s="21"/>
       <c r="AP19" s="21"/>
       <c r="AS19" s="21"/>
       <c r="AU19" s="21"/>
       <c r="AV19" s="21"/>
       <c r="AX19" s="21"/>
     </row>
-    <row r="20" spans="1:55" s="3" customFormat="1">
+    <row r="20" spans="1:56" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AH20" s="20"/>
       <c r="AN20" s="20"/>
     </row>
-    <row r="21" spans="1:55" s="3" customFormat="1">
+    <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
-    <row r="22" spans="1:55" s="3" customFormat="1">
+    <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
-    <row r="23" spans="1:55" s="3" customFormat="1">
+    <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
-    <row r="24" spans="1:55" s="3" customFormat="1">
+    <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
-    <row r="25" spans="1:55" s="3" customFormat="1">
+    <row r="25" spans="1:56" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
-    <row r="26" spans="1:55" s="3" customFormat="1">
+    <row r="26" spans="1:56" s="3" customFormat="1">
       <c r="A26" s="4"/>
     </row>
-    <row r="27" spans="1:55" s="3" customFormat="1">
+    <row r="27" spans="1:56" s="3" customFormat="1">
       <c r="A27" s="4"/>
     </row>
-    <row r="28" spans="1:55" s="3" customFormat="1">
+    <row r="28" spans="1:56" s="3" customFormat="1">
       <c r="A28" s="4"/>
     </row>
-    <row r="29" spans="1:55" s="3" customFormat="1">
+    <row r="29" spans="1:56" s="3" customFormat="1">
       <c r="A29" s="4"/>
     </row>
-    <row r="30" spans="1:55" s="3" customFormat="1">
+    <row r="30" spans="1:56" s="3" customFormat="1">
       <c r="A30" s="4"/>
     </row>
-    <row r="31" spans="1:55" s="3" customFormat="1">
+    <row r="31" spans="1:56" s="3" customFormat="1">
       <c r="A31" s="4"/>
     </row>
-    <row r="32" spans="1:55" s="3" customFormat="1">
+    <row r="32" spans="1:56" s="3" customFormat="1">
       <c r="A32" s="4"/>
     </row>
     <row r="33" spans="1:1" s="3" customFormat="1">
       <c r="A33" s="4"/>
     </row>
     <row r="34" spans="1:1" s="3" customFormat="1">
       <c r="A34" s="4"/>
     </row>
     <row r="35" spans="1:1" s="3" customFormat="1">
       <c r="A35" s="4"/>
     </row>
     <row r="36" spans="1:1" s="3" customFormat="1">
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1" s="3" customFormat="1">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1" s="3" customFormat="1">
       <c r="A38" s="4"/>
     </row>
     <row r="39" spans="1:1" s="3" customFormat="1">
       <c r="A39" s="4"/>
     </row>
     <row r="40" spans="1:1" s="3" customFormat="1">
       <c r="A40" s="4"/>