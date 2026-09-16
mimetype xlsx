--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -127,100 +127,72 @@
   <si>
     <t>Urzhar district</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>first of the month, goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                       Livestock of a bird</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="4">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...10 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...15 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -318,133 +290,113 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -714,2468 +666,2501 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BE95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AU18" sqref="AU18:AU19"/>
+      <selection pane="topRight" activeCell="AU28" sqref="AU28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
-    <col min="2" max="3" width="9.140625" style="2"/>
+    <col min="2" max="3" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="2" customWidth="1"/>
-    <col min="5" max="16384" width="9.140625" style="2"/>
+    <col min="5" max="11" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="15" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="52" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="53" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:57" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="35"/>
-[...64 lines deleted...]
-      <c r="AZ3" s="34" t="s">
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
+      <c r="N2" s="11"/>
+      <c r="O2" s="11"/>
+      <c r="P2" s="11"/>
+      <c r="Q2" s="11"/>
+      <c r="R2" s="11"/>
+      <c r="S2" s="11"/>
+      <c r="T2" s="11"/>
+      <c r="U2" s="11"/>
+      <c r="V2" s="11"/>
+      <c r="W2" s="11"/>
+      <c r="X2" s="11"/>
+      <c r="Y2" s="11"/>
+      <c r="Z2" s="11"/>
+      <c r="AA2" s="11"/>
+      <c r="AB2" s="11"/>
+      <c r="AC2" s="11"/>
+      <c r="AD2" s="11"/>
+      <c r="AE2" s="11"/>
+      <c r="AF2" s="11"/>
+      <c r="AG2" s="11"/>
+      <c r="AH2" s="11"/>
+      <c r="AI2" s="11"/>
+      <c r="AJ2" s="11"/>
+      <c r="AK2" s="11"/>
+      <c r="AL2" s="11"/>
+      <c r="AM2" s="11"/>
+      <c r="AN2" s="11"/>
+      <c r="AO2" s="11"/>
+      <c r="AP2" s="11"/>
+      <c r="AQ2" s="11"/>
+      <c r="AR2" s="11"/>
+      <c r="AS2" s="11"/>
+      <c r="AT2" s="11"/>
+      <c r="AU2" s="11"/>
+      <c r="AV2" s="11"/>
+      <c r="AW2" s="11"/>
+      <c r="AX2" s="11"/>
+      <c r="AY2" s="11"/>
+      <c r="AZ2" s="11"/>
+      <c r="BA2" s="11"/>
+      <c r="BB2" s="11"/>
+      <c r="BC2" s="11"/>
+    </row>
+    <row r="3" spans="1:57" s="1" customFormat="1" ht="11.25" customHeight="1" thickBot="1">
+      <c r="A3" s="12"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="AN3" s="13"/>
+      <c r="AO3" s="13"/>
+      <c r="AP3" s="13"/>
+      <c r="AQ3" s="13"/>
+      <c r="AZ3" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="34"/>
-[...4 lines deleted...]
-      <c r="A4" s="36" t="s">
+      <c r="BA3" s="13"/>
+      <c r="BB3" s="13"/>
+      <c r="BC3" s="13"/>
+    </row>
+    <row r="4" spans="1:57" ht="13.5" thickBot="1">
+      <c r="A4" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="32" t="s">
+      <c r="B4" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="32"/>
-[...4 lines deleted...]
-      <c r="H4" s="31" t="s">
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="32"/>
-[...10 lines deleted...]
-      <c r="T4" s="31" t="s">
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="9"/>
+      <c r="P4" s="9"/>
+      <c r="Q4" s="9"/>
+      <c r="R4" s="9"/>
+      <c r="S4" s="10"/>
+      <c r="T4" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="32"/>
-[...10 lines deleted...]
-      <c r="AF4" s="31" t="s">
+      <c r="U4" s="9"/>
+      <c r="V4" s="9"/>
+      <c r="W4" s="9"/>
+      <c r="X4" s="9"/>
+      <c r="Y4" s="9"/>
+      <c r="Z4" s="9"/>
+      <c r="AA4" s="9"/>
+      <c r="AB4" s="9"/>
+      <c r="AC4" s="9"/>
+      <c r="AD4" s="9"/>
+      <c r="AE4" s="10"/>
+      <c r="AF4" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="32"/>
-[...10 lines deleted...]
-      <c r="AR4" s="31" t="s">
+      <c r="AG4" s="9"/>
+      <c r="AH4" s="9"/>
+      <c r="AI4" s="9"/>
+      <c r="AJ4" s="9"/>
+      <c r="AK4" s="9"/>
+      <c r="AL4" s="9"/>
+      <c r="AM4" s="9"/>
+      <c r="AN4" s="9"/>
+      <c r="AO4" s="9"/>
+      <c r="AP4" s="9"/>
+      <c r="AQ4" s="10"/>
+      <c r="AR4" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="AS4" s="32"/>
-[...13 lines deleted...]
-      <c r="B5" s="9" t="s">
+      <c r="AS4" s="9"/>
+      <c r="AT4" s="9"/>
+      <c r="AU4" s="9"/>
+      <c r="AV4" s="9"/>
+      <c r="AW4" s="9"/>
+      <c r="AX4" s="9"/>
+      <c r="AY4" s="9"/>
+      <c r="AZ4" s="9"/>
+      <c r="BA4" s="9"/>
+      <c r="BB4" s="9"/>
+      <c r="BC4" s="10"/>
+    </row>
+    <row r="5" spans="1:57" ht="18.75" customHeight="1" thickBot="1">
+      <c r="A5" s="15"/>
+      <c r="B5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="9" t="s">
+      <c r="C5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="9" t="s">
+      <c r="D5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="9" t="s">
+      <c r="E5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="F5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="9" t="s">
+      <c r="G5" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="H5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="9" t="s">
+      <c r="I5" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="J5" s="9" t="s">
+      <c r="J5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="10" t="s">
+      <c r="K5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="L5" s="9" t="s">
+      <c r="L5" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="M5" s="9" t="s">
+      <c r="M5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="N5" s="9" t="s">
+      <c r="N5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="9" t="s">
+      <c r="O5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="P5" s="9" t="s">
+      <c r="P5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="9" t="s">
+      <c r="Q5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="9" t="s">
+      <c r="R5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="S5" s="9" t="s">
+      <c r="S5" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="T5" s="10" t="s">
+      <c r="T5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="U5" s="9" t="s">
+      <c r="U5" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="V5" s="9" t="s">
+      <c r="V5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="W5" s="10" t="s">
+      <c r="W5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="X5" s="9" t="s">
+      <c r="X5" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="Y5" s="9" t="s">
+      <c r="Y5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="Z5" s="9" t="s">
+      <c r="Z5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="AA5" s="9" t="s">
+      <c r="AA5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="AB5" s="9" t="s">
+      <c r="AB5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="9" t="s">
+      <c r="AC5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="AD5" s="9" t="s">
+      <c r="AD5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="AE5" s="9" t="s">
+      <c r="AE5" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="AF5" s="10" t="s">
+      <c r="AF5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="AG5" s="9" t="s">
+      <c r="AG5" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="AH5" s="9" t="s">
+      <c r="AH5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="AI5" s="10" t="s">
+      <c r="AI5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AJ5" s="9" t="s">
+      <c r="AJ5" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="AK5" s="9" t="s">
+      <c r="AK5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="AL5" s="9" t="s">
+      <c r="AL5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="AM5" s="9" t="s">
+      <c r="AM5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="AN5" s="9" t="s">
+      <c r="AN5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="AO5" s="9" t="s">
+      <c r="AO5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="AP5" s="9" t="s">
+      <c r="AP5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="AQ5" s="9" t="s">
+      <c r="AQ5" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="AR5" s="10" t="s">
+      <c r="AR5" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="AS5" s="9" t="s">
+      <c r="AS5" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="AT5" s="9" t="s">
+      <c r="AT5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="AU5" s="10" t="s">
+      <c r="AU5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="AV5" s="9" t="s">
+      <c r="AV5" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="AW5" s="9" t="s">
+      <c r="AW5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="AX5" s="9" t="s">
+      <c r="AX5" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="AY5" s="9" t="s">
+      <c r="AY5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="AZ5" s="9" t="s">
+      <c r="AZ5" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="BA5" s="9" t="s">
+      <c r="BA5" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="BB5" s="9" t="s">
+      <c r="BB5" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="BC5" s="39" t="s">
+      <c r="BC5" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="BD5" s="13"/>
-[...3 lines deleted...]
-      <c r="A6" s="16" t="s">
+      <c r="BD5" s="3"/>
+      <c r="BE5" s="3"/>
+    </row>
+    <row r="6" spans="1:57" s="26" customFormat="1">
+      <c r="A6" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="22">
+      <c r="B6" s="20">
         <v>1710615</v>
       </c>
-      <c r="C6" s="22">
+      <c r="C6" s="20">
         <v>1846981</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="20">
         <v>1709917</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E6" s="20">
         <v>1705029</v>
       </c>
-      <c r="F6" s="22">
+      <c r="F6" s="20">
         <v>1671049</v>
       </c>
-      <c r="G6" s="22">
+      <c r="G6" s="20">
         <v>1553196</v>
       </c>
-      <c r="H6" s="22">
+      <c r="H6" s="20">
         <v>1335302</v>
       </c>
-      <c r="I6" s="22">
+      <c r="I6" s="20">
         <v>1414444</v>
       </c>
-      <c r="J6" s="22">
+      <c r="J6" s="20">
         <v>1341641</v>
       </c>
-      <c r="K6" s="22">
+      <c r="K6" s="20">
         <v>1241093</v>
       </c>
-      <c r="L6" s="23">
+      <c r="L6" s="21">
         <v>1293394</v>
       </c>
-      <c r="M6" s="23">
+      <c r="M6" s="21">
         <v>1211237</v>
       </c>
-      <c r="N6" s="23">
+      <c r="N6" s="21">
         <v>1477940</v>
       </c>
-      <c r="O6" s="23">
+      <c r="O6" s="21">
         <v>1520835</v>
       </c>
-      <c r="P6" s="22">
+      <c r="P6" s="20">
         <v>1493077</v>
       </c>
-      <c r="Q6" s="22">
+      <c r="Q6" s="20">
         <v>1409503</v>
       </c>
-      <c r="R6" s="23">
+      <c r="R6" s="21">
         <v>1373872</v>
       </c>
-      <c r="S6" s="22">
+      <c r="S6" s="20">
         <v>1314041</v>
       </c>
-      <c r="T6" s="25">
+      <c r="T6" s="22">
         <v>1115245</v>
       </c>
-      <c r="U6" s="25">
+      <c r="U6" s="22">
         <v>1065668</v>
       </c>
-      <c r="V6" s="22">
+      <c r="V6" s="20">
         <v>1170111</v>
       </c>
-      <c r="W6" s="22">
+      <c r="W6" s="20">
         <v>1135712</v>
       </c>
-      <c r="X6" s="22">
+      <c r="X6" s="20">
         <v>1005354</v>
       </c>
-      <c r="Y6" s="22">
+      <c r="Y6" s="20">
         <v>1093280</v>
       </c>
-      <c r="Z6" s="22">
+      <c r="Z6" s="20">
         <v>1040315</v>
       </c>
-      <c r="AA6" s="22">
+      <c r="AA6" s="20">
         <v>1215108</v>
       </c>
-      <c r="AB6" s="22">
+      <c r="AB6" s="20">
         <v>1243648</v>
       </c>
-      <c r="AC6" s="19">
+      <c r="AC6" s="20">
         <v>1241466</v>
       </c>
-      <c r="AD6" s="22">
+      <c r="AD6" s="20">
         <v>1347780</v>
       </c>
-      <c r="AE6" s="19">
+      <c r="AE6" s="20">
         <v>1242747</v>
       </c>
-      <c r="AF6" s="19">
+      <c r="AF6" s="20">
         <v>1586613</v>
       </c>
-      <c r="AG6" s="15">
+      <c r="AG6" s="23">
         <v>1597970</v>
       </c>
-      <c r="AH6" s="15">
+      <c r="AH6" s="23">
         <v>2026394</v>
       </c>
-      <c r="AI6" s="19">
+      <c r="AI6" s="20">
         <v>1580413</v>
       </c>
-      <c r="AJ6" s="11">
+      <c r="AJ6" s="23">
         <v>1521580</v>
       </c>
-      <c r="AK6" s="15">
+      <c r="AK6" s="23">
         <v>1431335</v>
       </c>
-      <c r="AL6" s="15">
+      <c r="AL6" s="23">
         <v>1545615</v>
       </c>
-      <c r="AM6" s="22">
+      <c r="AM6" s="20">
         <v>1553294</v>
       </c>
-      <c r="AN6" s="11">
+      <c r="AN6" s="23">
         <v>1595238</v>
       </c>
-      <c r="AO6" s="22">
+      <c r="AO6" s="20">
         <v>1666858</v>
       </c>
-      <c r="AP6" s="22">
+      <c r="AP6" s="20">
         <v>1145133</v>
       </c>
-      <c r="AQ6" s="22">
+      <c r="AQ6" s="20">
         <v>1587824</v>
       </c>
-      <c r="AR6" s="22">
+      <c r="AR6" s="20">
         <v>1656802</v>
       </c>
-      <c r="AS6" s="27">
+      <c r="AS6" s="24">
         <v>1637710</v>
       </c>
-      <c r="AT6" s="22">
+      <c r="AT6" s="20">
         <v>1627939</v>
       </c>
-      <c r="AU6" s="28">
+      <c r="AU6" s="24">
         <v>1696453</v>
       </c>
-      <c r="AV6" s="30">
+      <c r="AV6" s="20">
         <v>1728460</v>
       </c>
-      <c r="AW6" s="30">
+      <c r="AW6" s="20">
         <v>1746887</v>
       </c>
-      <c r="AX6" s="30">
+      <c r="AX6" s="20">
         <v>1690776</v>
       </c>
-      <c r="AY6" s="30">
+      <c r="AY6" s="20">
         <v>1791124</v>
       </c>
-      <c r="AZ6" s="11"/>
-[...6 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="AZ6" s="23">
+        <v>1685521</v>
+      </c>
+      <c r="BA6" s="23"/>
+      <c r="BB6" s="23"/>
+      <c r="BC6" s="23"/>
+      <c r="BD6" s="25"/>
+    </row>
+    <row r="7" spans="1:57" s="26" customFormat="1">
+      <c r="A7" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="23">
         <v>1019184</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="23">
         <v>1161850</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="23">
         <v>1027776</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="23">
         <v>1025883</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="23">
         <v>996493</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="23">
         <v>936552</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="23">
         <v>926707</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="23">
         <v>1006063</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="23">
         <v>933260</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="23">
         <v>832712</v>
       </c>
-      <c r="L7" s="24">
+      <c r="L7" s="28">
         <v>885013</v>
       </c>
-      <c r="M7" s="24">
+      <c r="M7" s="28">
         <v>795556</v>
       </c>
-      <c r="N7" s="24">
+      <c r="N7" s="28">
         <v>807263</v>
       </c>
-      <c r="O7" s="24">
+      <c r="O7" s="28">
         <v>834714</v>
       </c>
-      <c r="P7" s="11">
+      <c r="P7" s="23">
         <v>795346</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q7" s="23">
         <v>714774</v>
       </c>
-      <c r="R7" s="24">
+      <c r="R7" s="28">
         <v>684010</v>
       </c>
-      <c r="S7" s="11">
+      <c r="S7" s="23">
         <v>682802</v>
       </c>
-      <c r="T7" s="26">
+      <c r="T7" s="29">
         <v>738158</v>
       </c>
-      <c r="U7" s="26">
+      <c r="U7" s="29">
         <v>718085</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V7" s="23">
         <v>822528</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="23">
         <v>774014</v>
       </c>
-      <c r="X7" s="11">
+      <c r="X7" s="23">
         <v>643686</v>
       </c>
-      <c r="Y7" s="11">
+      <c r="Y7" s="23">
         <v>168475</v>
       </c>
-      <c r="Z7" s="11">
+      <c r="Z7" s="23">
         <v>172701</v>
       </c>
-      <c r="AA7" s="11">
+      <c r="AA7" s="23">
         <v>115450</v>
       </c>
-      <c r="AB7" s="11">
+      <c r="AB7" s="23">
         <v>169709</v>
       </c>
-      <c r="AC7" s="15">
+      <c r="AC7" s="23">
         <v>179493</v>
       </c>
-      <c r="AD7" s="11">
+      <c r="AD7" s="23">
         <v>188862</v>
       </c>
-      <c r="AE7" s="15">
+      <c r="AE7" s="23">
         <v>199776</v>
       </c>
-      <c r="AF7" s="15">
+      <c r="AF7" s="23">
         <v>678460</v>
       </c>
-      <c r="AG7" s="15">
+      <c r="AG7" s="23">
         <v>658764</v>
       </c>
-      <c r="AH7" s="15">
+      <c r="AH7" s="23">
         <v>1046881</v>
       </c>
-      <c r="AI7" s="15">
+      <c r="AI7" s="23">
         <v>517681</v>
       </c>
-      <c r="AJ7" s="11">
+      <c r="AJ7" s="23">
         <v>532431</v>
       </c>
-      <c r="AK7" s="15">
+      <c r="AK7" s="23">
         <v>534300</v>
       </c>
-      <c r="AL7" s="15">
+      <c r="AL7" s="23">
         <v>493909</v>
       </c>
-      <c r="AM7" s="11">
+      <c r="AM7" s="23">
         <v>486119</v>
       </c>
-      <c r="AN7" s="11">
+      <c r="AN7" s="23">
         <v>517422</v>
       </c>
-      <c r="AO7" s="11">
+      <c r="AO7" s="23">
         <v>587392</v>
       </c>
-      <c r="AP7" s="11">
+      <c r="AP7" s="23">
         <v>135187</v>
       </c>
-      <c r="AQ7" s="11">
+      <c r="AQ7" s="23">
         <v>572217</v>
       </c>
-      <c r="AR7" s="11">
+      <c r="AR7" s="23">
         <v>619319</v>
       </c>
-      <c r="AS7" s="11">
+      <c r="AS7" s="23">
         <v>608018</v>
       </c>
-      <c r="AT7" s="11">
+      <c r="AT7" s="23">
         <v>628615</v>
       </c>
-      <c r="AU7" s="29">
+      <c r="AU7" s="23">
         <v>644168</v>
       </c>
-      <c r="AV7" s="29">
+      <c r="AV7" s="23">
         <v>623665</v>
       </c>
-      <c r="AW7" s="29">
+      <c r="AW7" s="23">
         <v>656165</v>
       </c>
-      <c r="AX7" s="29">
+      <c r="AX7" s="23">
         <v>586064</v>
       </c>
-      <c r="AY7" s="29">
+      <c r="AY7" s="23">
         <v>649747</v>
       </c>
-      <c r="AZ7" s="11"/>
-[...6 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="AZ7" s="23">
+        <v>622308</v>
+      </c>
+      <c r="BA7" s="23"/>
+      <c r="BB7" s="23"/>
+      <c r="BC7" s="23"/>
+      <c r="BD7" s="25"/>
+    </row>
+    <row r="8" spans="1:57" s="3" customFormat="1">
+      <c r="A8" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="23">
         <v>1800</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="23">
         <v>1800</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="23">
         <v>1800</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="23">
         <v>1800</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="23">
         <v>1800</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="23">
         <v>1800</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="23">
         <v>1800</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="23">
         <v>1800</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="23">
         <v>1800</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="23">
         <v>1800</v>
       </c>
-      <c r="L8" s="24">
+      <c r="L8" s="28">
         <v>1800</v>
       </c>
-      <c r="M8" s="24">
+      <c r="M8" s="28">
         <v>1800</v>
       </c>
-      <c r="N8" s="24">
+      <c r="N8" s="28">
         <v>1800</v>
       </c>
-      <c r="O8" s="24">
+      <c r="O8" s="28">
         <v>1800</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="23">
         <v>1800</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="23">
         <v>1800</v>
       </c>
-      <c r="R8" s="24">
+      <c r="R8" s="28">
         <v>1500</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S8" s="23">
         <v>1000</v>
       </c>
-      <c r="T8" s="26">
+      <c r="T8" s="29">
         <v>1000</v>
       </c>
-      <c r="U8" s="26">
+      <c r="U8" s="29">
         <v>1000</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="23">
         <v>1000</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="23">
         <v>1000</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="23">
         <v>1000</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Y8" s="23">
         <v>1000</v>
       </c>
-      <c r="Z8" s="11">
+      <c r="Z8" s="23">
         <v>1000</v>
       </c>
-      <c r="AA8" s="11">
+      <c r="AA8" s="23">
         <v>1020</v>
       </c>
-      <c r="AB8" s="11">
+      <c r="AB8" s="23">
         <v>1020</v>
       </c>
-      <c r="AC8" s="15">
+      <c r="AC8" s="23">
         <v>1020</v>
       </c>
-      <c r="AD8" s="11">
+      <c r="AD8" s="23">
         <v>713</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AE8" s="23">
         <v>400</v>
       </c>
-      <c r="AF8" s="15">
+      <c r="AF8" s="23">
         <v>400</v>
       </c>
-      <c r="AG8" s="15">
+      <c r="AG8" s="23">
         <v>380</v>
       </c>
-      <c r="AH8" s="15">
+      <c r="AH8" s="23">
         <v>380</v>
       </c>
-      <c r="AI8" s="15">
+      <c r="AI8" s="23">
         <v>380</v>
       </c>
-      <c r="AJ8" s="11">
+      <c r="AJ8" s="23">
         <v>380</v>
       </c>
-      <c r="AK8" s="15">
+      <c r="AK8" s="23">
         <v>380</v>
       </c>
-      <c r="AL8" s="15">
+      <c r="AL8" s="23">
         <v>1015</v>
       </c>
-      <c r="AM8" s="11">
+      <c r="AM8" s="23">
         <v>1015</v>
       </c>
-      <c r="AN8" s="11">
+      <c r="AN8" s="23">
         <v>1015</v>
       </c>
-      <c r="AO8" s="11">
+      <c r="AO8" s="23">
         <v>1015</v>
       </c>
-      <c r="AP8" s="11">
+      <c r="AP8" s="23">
         <v>915</v>
       </c>
-      <c r="AQ8" s="11">
+      <c r="AQ8" s="23">
         <v>555</v>
       </c>
-      <c r="AR8" s="11">
+      <c r="AR8" s="23">
         <v>555</v>
       </c>
-      <c r="AS8" s="11">
+      <c r="AS8" s="23">
         <v>555</v>
       </c>
-      <c r="AT8" s="11">
+      <c r="AT8" s="23">
         <v>555</v>
       </c>
-      <c r="AU8" s="29">
+      <c r="AU8" s="23">
         <v>555</v>
       </c>
-      <c r="AV8" s="29">
+      <c r="AV8" s="23">
         <v>555</v>
       </c>
-      <c r="AW8" s="29">
+      <c r="AW8" s="23">
         <v>555</v>
       </c>
-      <c r="AX8" s="29">
+      <c r="AX8" s="23">
         <v>560</v>
       </c>
-      <c r="AY8" s="29">
+      <c r="AY8" s="23">
         <v>560</v>
       </c>
-      <c r="AZ8" s="11"/>
-[...6 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="AZ8" s="23">
+        <v>560</v>
+      </c>
+      <c r="BA8" s="23"/>
+      <c r="BB8" s="23"/>
+      <c r="BC8" s="23"/>
+      <c r="BD8" s="25"/>
+    </row>
+    <row r="9" spans="1:57" s="3" customFormat="1">
+      <c r="A9" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="23">
         <v>8397</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="23">
         <v>8397</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="23">
         <v>8397</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="23">
         <v>8397</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="23">
         <v>8397</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="23">
         <v>8397</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="23">
         <v>8397</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="23">
         <v>8397</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="23">
         <v>8397</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="23">
         <v>8397</v>
       </c>
-      <c r="L9" s="24">
+      <c r="L9" s="28">
         <v>8397</v>
       </c>
-      <c r="M9" s="24">
+      <c r="M9" s="28">
         <v>9227</v>
       </c>
-      <c r="N9" s="24">
+      <c r="N9" s="28">
         <v>8430</v>
       </c>
-      <c r="O9" s="24">
+      <c r="O9" s="28">
         <v>8820</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="23">
         <v>8820</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="23">
         <v>8820</v>
       </c>
-      <c r="R9" s="24">
+      <c r="R9" s="28">
         <v>8820</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="23">
         <v>8820</v>
       </c>
-      <c r="T9" s="26">
+      <c r="T9" s="29">
         <v>8430</v>
       </c>
-      <c r="U9" s="26">
+      <c r="U9" s="29">
         <v>8430</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="23">
         <v>8430</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="23">
         <v>8957</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X9" s="23">
         <v>8957</v>
       </c>
-      <c r="Y9" s="11">
+      <c r="Y9" s="23">
         <v>8957</v>
       </c>
-      <c r="Z9" s="11">
+      <c r="Z9" s="23">
         <v>8840</v>
       </c>
-      <c r="AA9" s="11">
+      <c r="AA9" s="23">
         <v>8831</v>
       </c>
-      <c r="AB9" s="11">
+      <c r="AB9" s="23">
         <v>8909</v>
       </c>
-      <c r="AC9" s="15">
+      <c r="AC9" s="23">
         <v>8909</v>
       </c>
-      <c r="AD9" s="11">
+      <c r="AD9" s="23">
         <v>8909</v>
       </c>
-      <c r="AE9" s="15">
+      <c r="AE9" s="23">
         <v>8909</v>
       </c>
-      <c r="AF9" s="15">
+      <c r="AF9" s="23">
         <v>8909</v>
       </c>
-      <c r="AG9" s="15">
+      <c r="AG9" s="23">
         <v>8499</v>
       </c>
-      <c r="AH9" s="15">
+      <c r="AH9" s="23">
         <v>8499</v>
       </c>
-      <c r="AI9" s="15">
+      <c r="AI9" s="23">
         <v>8499</v>
       </c>
-      <c r="AJ9" s="11">
+      <c r="AJ9" s="23">
         <v>8499</v>
       </c>
-      <c r="AK9" s="15">
+      <c r="AK9" s="23">
         <v>8499</v>
       </c>
-      <c r="AL9" s="15">
+      <c r="AL9" s="23">
         <v>8867</v>
       </c>
-      <c r="AM9" s="11">
+      <c r="AM9" s="23">
         <v>8867</v>
       </c>
-      <c r="AN9" s="11">
+      <c r="AN9" s="23">
         <v>8867</v>
       </c>
-      <c r="AO9" s="11">
+      <c r="AO9" s="23">
         <v>8867</v>
       </c>
-      <c r="AP9" s="11">
+      <c r="AP9" s="23">
         <v>8867</v>
       </c>
-      <c r="AQ9" s="11">
+      <c r="AQ9" s="23">
         <v>8909</v>
       </c>
-      <c r="AR9" s="11">
+      <c r="AR9" s="23">
         <v>9349</v>
       </c>
-      <c r="AS9" s="11">
+      <c r="AS9" s="23">
         <v>9349</v>
       </c>
-      <c r="AT9" s="11">
+      <c r="AT9" s="23">
         <v>9349</v>
       </c>
-      <c r="AU9" s="29">
+      <c r="AU9" s="23">
         <v>9349</v>
       </c>
-      <c r="AV9" s="29">
+      <c r="AV9" s="23">
         <v>9349</v>
       </c>
-      <c r="AW9" s="29">
+      <c r="AW9" s="23">
         <v>9699</v>
       </c>
-      <c r="AX9" s="29">
+      <c r="AX9" s="23">
         <v>10197</v>
       </c>
-      <c r="AY9" s="29">
+      <c r="AY9" s="23">
         <v>10347</v>
       </c>
-      <c r="AZ9" s="11"/>
-[...6 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="AZ9" s="23">
+        <v>10347</v>
+      </c>
+      <c r="BA9" s="23"/>
+      <c r="BB9" s="23"/>
+      <c r="BC9" s="23"/>
+      <c r="BD9" s="25"/>
+    </row>
+    <row r="10" spans="1:57" s="3" customFormat="1">
+      <c r="A10" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="23">
         <v>14689</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="23">
         <v>14689</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="23">
         <v>14689</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="23">
         <v>14689</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="23">
         <v>14689</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="23">
         <v>14689</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="23">
         <v>14689</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="23">
         <v>14689</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="23">
         <v>14689</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="23">
         <v>14689</v>
       </c>
-      <c r="L10" s="24">
+      <c r="L10" s="28">
         <v>14689</v>
       </c>
-      <c r="M10" s="24">
+      <c r="M10" s="28">
         <v>14689</v>
       </c>
-      <c r="N10" s="24">
+      <c r="N10" s="28">
         <v>14699</v>
       </c>
-      <c r="O10" s="24">
+      <c r="O10" s="28">
         <v>14699</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="23">
         <v>14699</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="23">
         <v>14699</v>
       </c>
-      <c r="R10" s="24">
+      <c r="R10" s="28">
         <v>14699</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="23">
         <v>14699</v>
       </c>
-      <c r="T10" s="26">
+      <c r="T10" s="29">
         <v>14699</v>
       </c>
-      <c r="U10" s="26">
+      <c r="U10" s="29">
         <v>14699</v>
       </c>
-      <c r="V10" s="11">
+      <c r="V10" s="23">
         <v>14699</v>
       </c>
-      <c r="W10" s="11">
+      <c r="W10" s="23">
         <v>14699</v>
       </c>
-      <c r="X10" s="11">
+      <c r="X10" s="23">
         <v>14699</v>
       </c>
-      <c r="Y10" s="11">
+      <c r="Y10" s="23">
         <v>14699</v>
       </c>
-      <c r="Z10" s="11">
+      <c r="Z10" s="23">
         <v>14699</v>
       </c>
-      <c r="AA10" s="11">
+      <c r="AA10" s="23">
         <v>15006</v>
       </c>
-      <c r="AB10" s="11">
+      <c r="AB10" s="23">
         <v>15006</v>
       </c>
-      <c r="AC10" s="15">
+      <c r="AC10" s="23">
         <v>15006</v>
       </c>
-      <c r="AD10" s="11">
+      <c r="AD10" s="23">
         <v>15006</v>
       </c>
-      <c r="AE10" s="15">
+      <c r="AE10" s="23">
         <v>15006</v>
       </c>
-      <c r="AF10" s="15">
+      <c r="AF10" s="23">
         <v>15006</v>
       </c>
-      <c r="AG10" s="15">
+      <c r="AG10" s="23">
         <v>14568</v>
       </c>
-      <c r="AH10" s="15">
+      <c r="AH10" s="23">
         <v>14568</v>
       </c>
-      <c r="AI10" s="15">
+      <c r="AI10" s="23">
         <v>14568</v>
       </c>
-      <c r="AJ10" s="11">
+      <c r="AJ10" s="23">
         <v>14568</v>
       </c>
-      <c r="AK10" s="15">
+      <c r="AK10" s="23">
         <v>14568</v>
       </c>
-      <c r="AL10" s="15">
+      <c r="AL10" s="23">
         <v>15112</v>
       </c>
-      <c r="AM10" s="11">
+      <c r="AM10" s="23">
         <v>15112</v>
       </c>
-      <c r="AN10" s="11">
+      <c r="AN10" s="23">
         <v>15112</v>
       </c>
-      <c r="AO10" s="11">
+      <c r="AO10" s="23">
         <v>15112</v>
       </c>
-      <c r="AP10" s="11">
+      <c r="AP10" s="23">
         <v>15125</v>
       </c>
-      <c r="AQ10" s="11">
+      <c r="AQ10" s="23">
         <v>15125</v>
       </c>
-      <c r="AR10" s="11">
+      <c r="AR10" s="23">
         <v>15999</v>
       </c>
-      <c r="AS10" s="11">
+      <c r="AS10" s="23">
         <v>15999</v>
       </c>
-      <c r="AT10" s="11">
+      <c r="AT10" s="23">
         <v>15999</v>
       </c>
-      <c r="AU10" s="29">
+      <c r="AU10" s="23">
         <v>15999</v>
       </c>
-      <c r="AV10" s="29">
+      <c r="AV10" s="23">
         <v>15999</v>
       </c>
-      <c r="AW10" s="29">
+      <c r="AW10" s="23">
         <v>15999</v>
       </c>
-      <c r="AX10" s="29">
+      <c r="AX10" s="23">
         <v>17391</v>
       </c>
-      <c r="AY10" s="29">
+      <c r="AY10" s="23">
         <v>17391</v>
       </c>
-      <c r="AZ10" s="11"/>
-[...6 lines deleted...]
-      <c r="A11" s="17" t="s">
+      <c r="AZ10" s="23">
+        <v>17391</v>
+      </c>
+      <c r="BA10" s="23"/>
+      <c r="BB10" s="23"/>
+      <c r="BC10" s="23"/>
+      <c r="BD10" s="25"/>
+    </row>
+    <row r="11" spans="1:57" s="3" customFormat="1">
+      <c r="A11" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="23">
         <v>34626</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="23">
         <v>34626</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="23">
         <v>34626</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="23">
         <v>34626</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="23">
         <v>34626</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="23">
         <v>34626</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="23">
         <v>31880</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="23">
         <v>31880</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="23">
         <v>31880</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="23">
         <v>31880</v>
       </c>
-      <c r="L11" s="24">
+      <c r="L11" s="28">
         <v>31880</v>
       </c>
-      <c r="M11" s="24">
+      <c r="M11" s="28">
         <v>31880</v>
       </c>
-      <c r="N11" s="24">
+      <c r="N11" s="28">
         <v>33606</v>
       </c>
-      <c r="O11" s="24">
+      <c r="O11" s="28">
         <v>33606</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="23">
         <v>33606</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="23">
         <v>33606</v>
       </c>
-      <c r="R11" s="24">
+      <c r="R11" s="28">
         <v>33606</v>
       </c>
-      <c r="S11" s="11">
+      <c r="S11" s="23">
         <v>33606</v>
       </c>
-      <c r="T11" s="26">
+      <c r="T11" s="29">
         <v>30824</v>
       </c>
-      <c r="U11" s="26">
+      <c r="U11" s="29">
         <v>30824</v>
       </c>
-      <c r="V11" s="11">
+      <c r="V11" s="23">
         <v>30824</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="23">
         <v>31873</v>
       </c>
-      <c r="X11" s="11">
+      <c r="X11" s="23">
         <v>31873</v>
       </c>
-      <c r="Y11" s="11">
+      <c r="Y11" s="23">
         <v>31873</v>
       </c>
-      <c r="Z11" s="11">
+      <c r="Z11" s="23">
         <v>29331</v>
       </c>
-      <c r="AA11" s="11">
+      <c r="AA11" s="23">
         <v>27988</v>
       </c>
-      <c r="AB11" s="11">
+      <c r="AB11" s="23">
         <v>27988</v>
       </c>
-      <c r="AC11" s="15">
+      <c r="AC11" s="23">
         <v>26878</v>
       </c>
-      <c r="AD11" s="11">
+      <c r="AD11" s="23">
         <v>26878</v>
       </c>
-      <c r="AE11" s="15">
+      <c r="AE11" s="23">
         <v>26878</v>
       </c>
-      <c r="AF11" s="15">
+      <c r="AF11" s="23">
         <v>24278</v>
       </c>
-      <c r="AG11" s="15">
+      <c r="AG11" s="23">
         <v>24561</v>
       </c>
-      <c r="AH11" s="15">
+      <c r="AH11" s="23">
         <v>24561</v>
       </c>
-      <c r="AI11" s="15">
+      <c r="AI11" s="23">
         <v>24561</v>
       </c>
-      <c r="AJ11" s="11">
+      <c r="AJ11" s="23">
         <v>24561</v>
       </c>
-      <c r="AK11" s="15">
+      <c r="AK11" s="23">
         <v>24561</v>
       </c>
-      <c r="AL11" s="15">
+      <c r="AL11" s="23">
         <v>25656</v>
       </c>
-      <c r="AM11" s="11">
+      <c r="AM11" s="23">
         <v>25656</v>
       </c>
-      <c r="AN11" s="11">
+      <c r="AN11" s="23">
         <v>25656</v>
       </c>
-      <c r="AO11" s="11">
+      <c r="AO11" s="23">
         <v>25656</v>
       </c>
-      <c r="AP11" s="11">
+      <c r="AP11" s="23">
         <v>25656</v>
       </c>
-      <c r="AQ11" s="11">
+      <c r="AQ11" s="23">
         <v>25656</v>
       </c>
-      <c r="AR11" s="11">
+      <c r="AR11" s="23">
         <v>25389</v>
       </c>
-      <c r="AS11" s="11">
+      <c r="AS11" s="23">
         <v>25389</v>
       </c>
-      <c r="AT11" s="11">
+      <c r="AT11" s="23">
         <v>25389</v>
       </c>
-      <c r="AU11" s="29">
+      <c r="AU11" s="23">
         <v>25389</v>
       </c>
-      <c r="AV11" s="29">
+      <c r="AV11" s="23">
         <v>25389</v>
       </c>
-      <c r="AW11" s="29">
+      <c r="AW11" s="23">
         <v>25389</v>
       </c>
-      <c r="AX11" s="29">
+      <c r="AX11" s="23">
         <v>29619</v>
       </c>
-      <c r="AY11" s="29">
+      <c r="AY11" s="23">
         <v>29619</v>
       </c>
-      <c r="AZ11" s="11"/>
-[...6 lines deleted...]
-      <c r="A12" s="17" t="s">
+      <c r="AZ11" s="23">
+        <v>29619</v>
+      </c>
+      <c r="BA11" s="23"/>
+      <c r="BB11" s="23"/>
+      <c r="BC11" s="23"/>
+      <c r="BD11" s="25"/>
+    </row>
+    <row r="12" spans="1:57" s="3" customFormat="1">
+      <c r="A12" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="23">
         <v>58855</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="23">
         <v>58793</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="23">
         <v>58793</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="23">
         <v>58793</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="23">
         <v>57703</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="23">
         <v>57703</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="23">
         <v>47251</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="23">
         <v>47251</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="23">
         <v>47251</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="23">
         <v>47251</v>
       </c>
-      <c r="L12" s="24">
+      <c r="L12" s="28">
         <v>47251</v>
       </c>
-      <c r="M12" s="24">
+      <c r="M12" s="28">
         <v>49051</v>
       </c>
-      <c r="N12" s="24">
+      <c r="N12" s="28">
         <v>64539</v>
       </c>
-      <c r="O12" s="24">
+      <c r="O12" s="28">
         <v>65757</v>
       </c>
-      <c r="P12" s="11">
+      <c r="P12" s="23">
         <v>65907</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="Q12" s="23">
         <v>65907</v>
       </c>
-      <c r="R12" s="24">
+      <c r="R12" s="28">
         <v>64940</v>
       </c>
-      <c r="S12" s="11">
+      <c r="S12" s="23">
         <v>64940</v>
       </c>
-      <c r="T12" s="26">
+      <c r="T12" s="29">
         <v>43294</v>
       </c>
-      <c r="U12" s="26">
+      <c r="U12" s="29">
         <v>45701</v>
       </c>
-      <c r="V12" s="11">
+      <c r="V12" s="23">
         <v>45701</v>
       </c>
-      <c r="W12" s="11">
+      <c r="W12" s="23">
         <v>49885</v>
       </c>
-      <c r="X12" s="11">
+      <c r="X12" s="23">
         <v>49885</v>
       </c>
-      <c r="Y12" s="11">
+      <c r="Y12" s="23">
         <v>49885</v>
       </c>
-      <c r="Z12" s="11">
+      <c r="Z12" s="23">
         <v>50785</v>
       </c>
-      <c r="AA12" s="11">
+      <c r="AA12" s="23">
         <v>34402</v>
       </c>
-      <c r="AB12" s="11">
+      <c r="AB12" s="23">
         <v>34402</v>
       </c>
-      <c r="AC12" s="15">
+      <c r="AC12" s="23">
         <v>34402</v>
       </c>
-      <c r="AD12" s="11">
+      <c r="AD12" s="23">
         <v>33382</v>
       </c>
-      <c r="AE12" s="15">
+      <c r="AE12" s="23">
         <v>33382</v>
       </c>
-      <c r="AF12" s="15">
+      <c r="AF12" s="23">
         <v>36234</v>
       </c>
-      <c r="AG12" s="15">
+      <c r="AG12" s="23">
         <v>35180</v>
       </c>
-      <c r="AH12" s="15">
+      <c r="AH12" s="23">
         <v>35180</v>
       </c>
-      <c r="AI12" s="15">
+      <c r="AI12" s="23">
         <v>35180</v>
       </c>
-      <c r="AJ12" s="11">
+      <c r="AJ12" s="23">
         <v>35180</v>
       </c>
-      <c r="AK12" s="15">
+      <c r="AK12" s="23">
         <v>36010</v>
       </c>
-      <c r="AL12" s="15">
+      <c r="AL12" s="23">
         <v>35035</v>
       </c>
-      <c r="AM12" s="11">
+      <c r="AM12" s="23">
         <v>34784</v>
       </c>
-      <c r="AN12" s="11">
+      <c r="AN12" s="23">
         <v>35244</v>
       </c>
-      <c r="AO12" s="11">
+      <c r="AO12" s="23">
         <v>35094</v>
       </c>
-      <c r="AP12" s="11">
+      <c r="AP12" s="23">
         <v>34034</v>
       </c>
-      <c r="AQ12" s="11">
+      <c r="AQ12" s="23">
         <v>34034</v>
       </c>
-      <c r="AR12" s="11">
+      <c r="AR12" s="23">
         <v>35663</v>
       </c>
-      <c r="AS12" s="11">
+      <c r="AS12" s="23">
         <v>35663</v>
       </c>
-      <c r="AT12" s="11">
+      <c r="AT12" s="23">
         <v>35663</v>
       </c>
-      <c r="AU12" s="29">
+      <c r="AU12" s="23">
         <v>35663</v>
       </c>
-      <c r="AV12" s="29">
+      <c r="AV12" s="23">
         <v>35663</v>
       </c>
-      <c r="AW12" s="29">
+      <c r="AW12" s="23">
         <v>37533</v>
       </c>
-      <c r="AX12" s="29">
+      <c r="AX12" s="23">
         <v>41389</v>
       </c>
-      <c r="AY12" s="29">
+      <c r="AY12" s="23">
         <v>42113</v>
       </c>
-      <c r="AZ12" s="11"/>
-[...6 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="AZ12" s="23">
+        <v>42113</v>
+      </c>
+      <c r="BA12" s="23"/>
+      <c r="BB12" s="23"/>
+      <c r="BC12" s="23"/>
+      <c r="BD12" s="25"/>
+    </row>
+    <row r="13" spans="1:57" s="3" customFormat="1">
+      <c r="A13" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="23">
         <v>86595</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="23">
         <v>80357</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="23">
         <v>77367</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="23">
         <v>74372</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="23">
         <v>70872</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="23">
         <v>64522</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="23">
         <v>72835</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="23">
         <v>72675</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="23">
         <v>72675</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="23">
         <v>72675</v>
       </c>
-      <c r="L13" s="24">
+      <c r="L13" s="28">
         <v>72675</v>
       </c>
-      <c r="M13" s="24">
+      <c r="M13" s="28">
         <v>75645</v>
       </c>
-      <c r="N13" s="24">
+      <c r="N13" s="28">
         <v>89811</v>
       </c>
-      <c r="O13" s="24">
+      <c r="O13" s="28">
         <v>84933</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P13" s="23">
         <v>81913</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="23">
         <v>78911</v>
       </c>
-      <c r="R13" s="24">
+      <c r="R13" s="28">
         <v>75311</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="23">
         <v>68911</v>
       </c>
-      <c r="T13" s="26">
+      <c r="T13" s="29">
         <v>64849</v>
       </c>
-      <c r="U13" s="26">
+      <c r="U13" s="29">
         <v>69686</v>
       </c>
-      <c r="V13" s="11">
+      <c r="V13" s="23">
         <v>69686</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W13" s="23">
         <v>78041</v>
       </c>
-      <c r="X13" s="11">
+      <c r="X13" s="23">
         <v>78041</v>
       </c>
-      <c r="Y13" s="11">
+      <c r="Y13" s="23">
         <v>78041</v>
       </c>
-      <c r="Z13" s="11">
+      <c r="Z13" s="23">
         <v>78981</v>
       </c>
-      <c r="AA13" s="11">
+      <c r="AA13" s="23">
         <v>55639</v>
       </c>
-      <c r="AB13" s="11">
+      <c r="AB13" s="23">
         <v>77994</v>
       </c>
-      <c r="AC13" s="15">
+      <c r="AC13" s="23">
         <v>74769</v>
       </c>
-      <c r="AD13" s="11">
+      <c r="AD13" s="23">
         <v>70869</v>
       </c>
-      <c r="AE13" s="15">
+      <c r="AE13" s="23">
         <v>64009</v>
       </c>
-      <c r="AF13" s="15">
+      <c r="AF13" s="23">
         <v>59809</v>
       </c>
-      <c r="AG13" s="15">
+      <c r="AG13" s="23">
         <v>72778</v>
       </c>
-      <c r="AH13" s="15">
+      <c r="AH13" s="23">
         <v>72778</v>
       </c>
-      <c r="AI13" s="15">
+      <c r="AI13" s="23">
         <v>72778</v>
       </c>
-      <c r="AJ13" s="11">
+      <c r="AJ13" s="23">
         <v>78041</v>
       </c>
-      <c r="AK13" s="15">
+      <c r="AK13" s="23">
         <v>78961</v>
       </c>
-      <c r="AL13" s="15">
+      <c r="AL13" s="23">
         <v>69828</v>
       </c>
-      <c r="AM13" s="11">
+      <c r="AM13" s="23">
         <v>65428</v>
       </c>
-      <c r="AN13" s="11">
+      <c r="AN13" s="23">
         <v>64388</v>
       </c>
-      <c r="AO13" s="11">
+      <c r="AO13" s="23">
         <v>62788</v>
       </c>
-      <c r="AP13" s="11">
+      <c r="AP13" s="23">
         <v>61088</v>
       </c>
-      <c r="AQ13" s="11">
+      <c r="AQ13" s="23">
         <v>59438</v>
       </c>
-      <c r="AR13" s="11">
+      <c r="AR13" s="23">
         <v>70502</v>
       </c>
-      <c r="AS13" s="11">
+      <c r="AS13" s="23">
         <v>70502</v>
       </c>
-      <c r="AT13" s="11">
+      <c r="AT13" s="23">
         <v>70502</v>
       </c>
-      <c r="AU13" s="29">
+      <c r="AU13" s="23">
         <v>70502</v>
       </c>
-      <c r="AV13" s="29">
+      <c r="AV13" s="23">
         <v>70502</v>
       </c>
-      <c r="AW13" s="29">
+      <c r="AW13" s="23">
         <v>72302</v>
       </c>
-      <c r="AX13" s="29">
+      <c r="AX13" s="23">
         <v>80302</v>
       </c>
-      <c r="AY13" s="29">
+      <c r="AY13" s="23">
         <v>76912</v>
       </c>
-      <c r="AZ13" s="11"/>
-[...6 lines deleted...]
-      <c r="A14" s="8" t="s">
+      <c r="AZ13" s="23">
+        <v>75652</v>
+      </c>
+      <c r="BA13" s="23"/>
+      <c r="BB13" s="23"/>
+      <c r="BC13" s="23"/>
+      <c r="BD13" s="25"/>
+    </row>
+    <row r="14" spans="1:57" s="3" customFormat="1">
+      <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...68 lines deleted...]
-      <c r="Y14" s="11">
+      <c r="B14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y14" s="23">
         <v>563107</v>
       </c>
-      <c r="Z14" s="11">
+      <c r="Z14" s="23">
         <v>550283</v>
       </c>
-      <c r="AA14" s="11">
+      <c r="AA14" s="23">
         <v>665047</v>
       </c>
-      <c r="AB14" s="11">
+      <c r="AB14" s="23">
         <v>616895</v>
       </c>
-      <c r="AC14" s="15">
+      <c r="AC14" s="23">
         <v>609264</v>
       </c>
-      <c r="AD14" s="11">
+      <c r="AD14" s="23">
         <v>711436</v>
       </c>
-      <c r="AE14" s="15">
+      <c r="AE14" s="23">
         <v>654576</v>
       </c>
-      <c r="AF14" s="15">
+      <c r="AF14" s="23">
         <v>572816</v>
       </c>
-      <c r="AG14" s="15">
+      <c r="AG14" s="23">
         <v>599590</v>
       </c>
-      <c r="AH14" s="15">
+      <c r="AH14" s="23">
         <v>639897</v>
       </c>
-      <c r="AI14" s="15">
+      <c r="AI14" s="23">
         <v>723116</v>
       </c>
-      <c r="AJ14" s="11">
+      <c r="AJ14" s="23">
         <v>644270</v>
       </c>
-      <c r="AK14" s="15">
+      <c r="AK14" s="23">
         <v>549666</v>
       </c>
-      <c r="AL14" s="15">
+      <c r="AL14" s="23">
         <v>685565</v>
       </c>
-      <c r="AM14" s="11">
+      <c r="AM14" s="23">
         <v>705685</v>
       </c>
-      <c r="AN14" s="11">
+      <c r="AN14" s="23">
         <v>716906</v>
       </c>
-      <c r="AO14" s="11">
+      <c r="AO14" s="23">
         <v>720306</v>
       </c>
-      <c r="AP14" s="11">
+      <c r="AP14" s="23">
         <v>653633</v>
       </c>
-      <c r="AQ14" s="11">
+      <c r="AQ14" s="23">
         <v>661262</v>
       </c>
-      <c r="AR14" s="11">
+      <c r="AR14" s="23">
         <v>684878</v>
       </c>
-      <c r="AS14" s="11">
+      <c r="AS14" s="23">
         <v>677087</v>
       </c>
-      <c r="AT14" s="11">
+      <c r="AT14" s="23">
         <v>646719</v>
       </c>
-      <c r="AU14" s="29">
+      <c r="AU14" s="23">
         <v>699680</v>
       </c>
-      <c r="AV14" s="29">
+      <c r="AV14" s="23">
         <v>752190</v>
       </c>
-      <c r="AW14" s="29">
+      <c r="AW14" s="23">
         <v>732447</v>
       </c>
-      <c r="AX14" s="29">
+      <c r="AX14" s="23">
         <v>705271</v>
       </c>
-      <c r="AY14" s="29">
+      <c r="AY14" s="23">
         <v>743922</v>
       </c>
-      <c r="AZ14" s="11"/>
-[...6 lines deleted...]
-      <c r="A15" s="17" t="s">
+      <c r="AZ14" s="23">
+        <v>667018</v>
+      </c>
+      <c r="BA14" s="23"/>
+      <c r="BB14" s="23"/>
+      <c r="BC14" s="23"/>
+      <c r="BD14" s="25"/>
+    </row>
+    <row r="15" spans="1:57" s="3" customFormat="1">
+      <c r="A15" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="23">
         <v>143559</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="23">
         <v>143559</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="23">
         <v>143559</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="23">
         <v>143559</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="23">
         <v>143559</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="23">
         <v>143559</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="23">
         <v>64471</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="23">
         <v>64471</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="23">
         <v>64471</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="23">
         <v>64471</v>
       </c>
-      <c r="L15" s="24">
+      <c r="L15" s="28">
         <v>64471</v>
       </c>
-      <c r="M15" s="24">
+      <c r="M15" s="28">
         <v>65661</v>
       </c>
-      <c r="N15" s="24">
+      <c r="N15" s="28">
         <v>114020</v>
       </c>
-      <c r="O15" s="24">
+      <c r="O15" s="28">
         <v>132734</v>
       </c>
-      <c r="P15" s="11">
+      <c r="P15" s="23">
         <v>147214</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="23">
         <v>147214</v>
       </c>
-      <c r="R15" s="24">
+      <c r="R15" s="28">
         <v>147214</v>
       </c>
-      <c r="S15" s="11">
+      <c r="S15" s="23">
         <v>147214</v>
       </c>
-      <c r="T15" s="26">
+      <c r="T15" s="29">
         <v>47866</v>
       </c>
-      <c r="U15" s="26">
+      <c r="U15" s="29">
         <v>11118</v>
       </c>
-      <c r="V15" s="11">
+      <c r="V15" s="23">
         <v>11118</v>
       </c>
-      <c r="W15" s="11">
+      <c r="W15" s="23">
         <v>11118</v>
       </c>
-      <c r="X15" s="11">
+      <c r="X15" s="23">
         <v>11118</v>
       </c>
-      <c r="Y15" s="11">
+      <c r="Y15" s="23">
         <v>11118</v>
       </c>
-      <c r="Z15" s="11">
+      <c r="Z15" s="23">
         <v>11558</v>
       </c>
-      <c r="AA15" s="11">
+      <c r="AA15" s="23">
         <v>41474</v>
       </c>
-      <c r="AB15" s="11">
+      <c r="AB15" s="23">
         <v>41474</v>
       </c>
-      <c r="AC15" s="15">
+      <c r="AC15" s="23">
         <v>41474</v>
       </c>
-      <c r="AD15" s="11">
+      <c r="AD15" s="23">
         <v>41474</v>
       </c>
-      <c r="AE15" s="15">
+      <c r="AE15" s="23">
         <v>41474</v>
       </c>
-      <c r="AF15" s="15">
+      <c r="AF15" s="23">
         <v>31094</v>
       </c>
-      <c r="AG15" s="15">
+      <c r="AG15" s="23">
         <v>27051</v>
       </c>
-      <c r="AH15" s="15">
+      <c r="AH15" s="23">
         <v>27051</v>
       </c>
-      <c r="AI15" s="15">
+      <c r="AI15" s="23">
         <v>27051</v>
       </c>
-      <c r="AJ15" s="11">
+      <c r="AJ15" s="23">
         <v>27051</v>
       </c>
-      <c r="AK15" s="15">
+      <c r="AK15" s="23">
         <v>27791</v>
       </c>
-      <c r="AL15" s="15">
+      <c r="AL15" s="23">
         <v>32593</v>
       </c>
-      <c r="AM15" s="11">
+      <c r="AM15" s="23">
         <v>32593</v>
       </c>
-      <c r="AN15" s="11">
+      <c r="AN15" s="23">
         <v>32593</v>
       </c>
-      <c r="AO15" s="11">
+      <c r="AO15" s="23">
         <v>32593</v>
       </c>
-      <c r="AP15" s="11">
+      <c r="AP15" s="23">
         <v>32593</v>
       </c>
-      <c r="AQ15" s="11">
+      <c r="AQ15" s="23">
         <v>32593</v>
       </c>
-      <c r="AR15" s="11">
+      <c r="AR15" s="23">
         <v>27550</v>
       </c>
-      <c r="AS15" s="11">
+      <c r="AS15" s="23">
         <v>27550</v>
       </c>
-      <c r="AT15" s="11">
+      <c r="AT15" s="23">
         <v>27550</v>
       </c>
-      <c r="AU15" s="29">
+      <c r="AU15" s="23">
         <v>27550</v>
       </c>
-      <c r="AV15" s="29">
+      <c r="AV15" s="23">
         <v>27550</v>
       </c>
-      <c r="AW15" s="29">
+      <c r="AW15" s="23">
         <v>28740</v>
       </c>
-      <c r="AX15" s="29">
+      <c r="AX15" s="23">
         <v>37834</v>
       </c>
-      <c r="AY15" s="29">
+      <c r="AY15" s="23">
         <v>38364</v>
       </c>
-      <c r="AZ15" s="11"/>
-[...6 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="AZ15" s="23">
+        <v>38364</v>
+      </c>
+      <c r="BA15" s="23"/>
+      <c r="BB15" s="23"/>
+      <c r="BC15" s="23"/>
+      <c r="BD15" s="25"/>
+    </row>
+    <row r="16" spans="1:57" s="3" customFormat="1">
+      <c r="A16" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="23">
         <v>34044</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="23">
         <v>34044</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="23">
         <v>34044</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="23">
         <v>34044</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="23">
         <v>34044</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="23">
         <v>34044</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="23">
         <v>34132</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I16" s="23">
         <v>34132</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="23">
         <v>34132</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="23">
         <v>34132</v>
       </c>
-      <c r="L16" s="24">
+      <c r="L16" s="28">
         <v>34132</v>
       </c>
-      <c r="M16" s="24">
+      <c r="M16" s="28">
         <v>34642</v>
       </c>
-      <c r="N16" s="24">
+      <c r="N16" s="28">
         <v>34779</v>
       </c>
-      <c r="O16" s="24">
+      <c r="O16" s="28">
         <v>34779</v>
       </c>
-      <c r="P16" s="11">
+      <c r="P16" s="23">
         <v>34779</v>
       </c>
-      <c r="Q16" s="11">
+      <c r="Q16" s="23">
         <v>34779</v>
       </c>
-      <c r="R16" s="24">
+      <c r="R16" s="28">
         <v>34779</v>
       </c>
-      <c r="S16" s="11">
+      <c r="S16" s="23">
         <v>34779</v>
       </c>
-      <c r="T16" s="26">
+      <c r="T16" s="29">
         <v>31059</v>
       </c>
-      <c r="U16" s="26">
+      <c r="U16" s="29">
         <v>31059</v>
       </c>
-      <c r="V16" s="11">
+      <c r="V16" s="23">
         <v>31059</v>
       </c>
-      <c r="W16" s="11">
+      <c r="W16" s="23">
         <v>31059</v>
       </c>
-      <c r="X16" s="11">
+      <c r="X16" s="23">
         <v>31059</v>
       </c>
-      <c r="Y16" s="11">
+      <c r="Y16" s="23">
         <v>31059</v>
       </c>
-      <c r="Z16" s="11">
+      <c r="Z16" s="23">
         <v>30149</v>
       </c>
-      <c r="AA16" s="11">
+      <c r="AA16" s="23">
         <v>35508</v>
       </c>
-      <c r="AB16" s="11">
+      <c r="AB16" s="23">
         <v>35508</v>
       </c>
-      <c r="AC16" s="15">
+      <c r="AC16" s="23">
         <v>35508</v>
       </c>
-      <c r="AD16" s="11">
+      <c r="AD16" s="23">
         <v>35508</v>
       </c>
-      <c r="AE16" s="15">
+      <c r="AE16" s="23">
         <v>35508</v>
       </c>
-      <c r="AF16" s="15">
+      <c r="AF16" s="23">
         <v>34258</v>
       </c>
-      <c r="AG16" s="15">
+      <c r="AG16" s="23">
         <v>39074</v>
       </c>
-      <c r="AH16" s="15">
+      <c r="AH16" s="23">
         <v>39074</v>
       </c>
-      <c r="AI16" s="15">
+      <c r="AI16" s="23">
         <v>39074</v>
       </c>
-      <c r="AJ16" s="11">
+      <c r="AJ16" s="23">
         <v>39074</v>
       </c>
-      <c r="AK16" s="15">
+      <c r="AK16" s="23">
         <v>39074</v>
       </c>
-      <c r="AL16" s="15">
+      <c r="AL16" s="23">
         <v>38374</v>
       </c>
-      <c r="AM16" s="11">
+      <c r="AM16" s="23">
         <v>38374</v>
       </c>
-      <c r="AN16" s="11">
+      <c r="AN16" s="23">
         <v>38374</v>
       </c>
-      <c r="AO16" s="11">
+      <c r="AO16" s="23">
         <v>38374</v>
       </c>
-      <c r="AP16" s="11">
+      <c r="AP16" s="23">
         <v>38374</v>
       </c>
-      <c r="AQ16" s="11">
+      <c r="AQ16" s="23">
         <v>38374</v>
       </c>
-      <c r="AR16" s="11">
+      <c r="AR16" s="23">
         <v>39710</v>
       </c>
-      <c r="AS16" s="11">
+      <c r="AS16" s="23">
         <v>39710</v>
       </c>
-      <c r="AT16" s="11">
+      <c r="AT16" s="23">
         <v>39710</v>
       </c>
-      <c r="AU16" s="29">
+      <c r="AU16" s="23">
         <v>39710</v>
       </c>
-      <c r="AV16" s="29">
+      <c r="AV16" s="23">
         <v>39710</v>
       </c>
-      <c r="AW16" s="29">
+      <c r="AW16" s="23">
         <v>40170</v>
       </c>
-      <c r="AX16" s="29">
+      <c r="AX16" s="23">
         <v>40425</v>
       </c>
-      <c r="AY16" s="29">
+      <c r="AY16" s="23">
         <v>40425</v>
       </c>
-      <c r="AZ16" s="11"/>
-[...6 lines deleted...]
-      <c r="A17" s="17" t="s">
+      <c r="AZ16" s="23">
+        <v>40425</v>
+      </c>
+      <c r="BA16" s="23"/>
+      <c r="BB16" s="23"/>
+      <c r="BC16" s="23"/>
+      <c r="BD16" s="25"/>
+    </row>
+    <row r="17" spans="1:56" s="3" customFormat="1">
+      <c r="A17" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="18" t="s">
-[...59 lines deleted...]
-      <c r="V17" s="11">
+      <c r="B17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="T17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="V17" s="23">
         <v>43078</v>
       </c>
-      <c r="W17" s="11">
+      <c r="W17" s="23">
         <v>43078</v>
       </c>
-      <c r="X17" s="11">
+      <c r="X17" s="23">
         <v>43078</v>
       </c>
-      <c r="Y17" s="11">
+      <c r="Y17" s="23">
         <v>43078</v>
       </c>
-      <c r="Z17" s="11">
+      <c r="Z17" s="23">
         <v>43105</v>
       </c>
-      <c r="AA17" s="11">
+      <c r="AA17" s="23">
         <v>45352</v>
       </c>
-      <c r="AB17" s="11">
+      <c r="AB17" s="23">
         <v>45352</v>
       </c>
-      <c r="AC17" s="15">
+      <c r="AC17" s="23">
         <v>45352</v>
       </c>
-      <c r="AD17" s="11">
+      <c r="AD17" s="23">
         <v>45352</v>
       </c>
-      <c r="AE17" s="15">
+      <c r="AE17" s="23">
         <v>33331</v>
       </c>
-      <c r="AF17" s="15">
+      <c r="AF17" s="23">
         <v>33331</v>
       </c>
-      <c r="AG17" s="15">
+      <c r="AG17" s="23">
         <v>34645</v>
       </c>
-      <c r="AH17" s="15">
+      <c r="AH17" s="23">
         <v>34645</v>
       </c>
-      <c r="AI17" s="15">
+      <c r="AI17" s="23">
         <v>34645</v>
       </c>
-      <c r="AJ17" s="11">
+      <c r="AJ17" s="23">
         <v>34645</v>
       </c>
-      <c r="AK17" s="15">
+      <c r="AK17" s="23">
         <v>34645</v>
       </c>
-      <c r="AL17" s="15">
+      <c r="AL17" s="23">
         <v>43130</v>
       </c>
-      <c r="AM17" s="11">
+      <c r="AM17" s="23">
         <v>43130</v>
       </c>
-      <c r="AN17" s="11">
+      <c r="AN17" s="23">
         <v>43130</v>
       </c>
-      <c r="AO17" s="11">
+      <c r="AO17" s="23">
         <v>43130</v>
       </c>
-      <c r="AP17" s="11">
+      <c r="AP17" s="23">
         <v>43130</v>
       </c>
-      <c r="AQ17" s="11">
+      <c r="AQ17" s="23">
         <v>43130</v>
       </c>
-      <c r="AR17" s="11">
+      <c r="AR17" s="23">
         <v>34976</v>
       </c>
-      <c r="AS17" s="11">
+      <c r="AS17" s="23">
         <v>34976</v>
       </c>
-      <c r="AT17" s="11">
+      <c r="AT17" s="23">
         <v>34976</v>
       </c>
-      <c r="AU17" s="29">
+      <c r="AU17" s="23">
         <v>34976</v>
       </c>
-      <c r="AV17" s="29">
+      <c r="AV17" s="23">
         <v>34976</v>
       </c>
-      <c r="AW17" s="29">
+      <c r="AW17" s="23">
         <v>34976</v>
       </c>
-      <c r="AX17" s="29">
+      <c r="AX17" s="23">
         <v>43276</v>
       </c>
-      <c r="AY17" s="29">
+      <c r="AY17" s="23">
         <v>43276</v>
       </c>
-      <c r="AZ17" s="11"/>
-[...6 lines deleted...]
-      <c r="A18" s="17" t="s">
+      <c r="AZ17" s="23">
+        <v>43276</v>
+      </c>
+      <c r="BA17" s="23"/>
+      <c r="BB17" s="23"/>
+      <c r="BC17" s="23"/>
+      <c r="BD17" s="25"/>
+    </row>
+    <row r="18" spans="1:56" s="3" customFormat="1">
+      <c r="A18" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="23">
         <v>308866</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="23">
         <v>308866</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="23">
         <v>308866</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="23">
         <v>308866</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="23">
         <v>308866</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="23">
         <v>257304</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="23">
         <v>133140</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="23">
         <v>133086</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="23">
         <v>133086</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="23">
         <v>133086</v>
       </c>
-      <c r="L18" s="24">
+      <c r="L18" s="28">
         <v>133086</v>
       </c>
-      <c r="M18" s="24">
+      <c r="M18" s="28">
         <v>133086</v>
       </c>
-      <c r="N18" s="24">
+      <c r="N18" s="28">
         <v>308993</v>
       </c>
-      <c r="O18" s="24">
+      <c r="O18" s="28">
         <v>308993</v>
       </c>
-      <c r="P18" s="11">
+      <c r="P18" s="23">
         <v>308993</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="Q18" s="23">
         <v>308993</v>
       </c>
-      <c r="R18" s="24">
+      <c r="R18" s="28">
         <v>308993</v>
       </c>
-      <c r="S18" s="11">
+      <c r="S18" s="23">
         <v>257270</v>
       </c>
-      <c r="T18" s="26">
+      <c r="T18" s="29">
         <v>135066</v>
       </c>
-      <c r="U18" s="26">
+      <c r="U18" s="29">
         <v>135066</v>
       </c>
-      <c r="V18" s="11">
+      <c r="V18" s="23">
         <v>91988</v>
       </c>
-      <c r="W18" s="11">
+      <c r="W18" s="23">
         <v>91988</v>
       </c>
-      <c r="X18" s="11">
+      <c r="X18" s="23">
         <v>91958</v>
       </c>
-      <c r="Y18" s="11">
+      <c r="Y18" s="23">
         <v>91988</v>
       </c>
-      <c r="Z18" s="11">
+      <c r="Z18" s="23">
         <v>91988</v>
       </c>
-      <c r="AA18" s="11">
+      <c r="AA18" s="23">
         <v>169391</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AB18" s="23">
         <v>169391</v>
       </c>
-      <c r="AC18" s="15">
+      <c r="AC18" s="23">
         <v>169391</v>
       </c>
-      <c r="AD18" s="11">
+      <c r="AD18" s="23">
         <v>169391</v>
       </c>
-      <c r="AE18" s="15">
+      <c r="AE18" s="23">
         <v>129498</v>
       </c>
-      <c r="AF18" s="15">
+      <c r="AF18" s="23">
         <v>92018</v>
       </c>
-      <c r="AG18" s="15">
+      <c r="AG18" s="23">
         <v>82880</v>
       </c>
-      <c r="AH18" s="15">
+      <c r="AH18" s="23">
         <v>82880</v>
       </c>
-      <c r="AI18" s="15">
+      <c r="AI18" s="23">
         <v>82880</v>
       </c>
-      <c r="AJ18" s="11">
+      <c r="AJ18" s="23">
         <v>82880</v>
       </c>
-      <c r="AK18" s="15">
+      <c r="AK18" s="23">
         <v>82880</v>
       </c>
-      <c r="AL18" s="15">
+      <c r="AL18" s="23">
         <v>96531</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AM18" s="23">
         <v>96531</v>
       </c>
-      <c r="AN18" s="11">
+      <c r="AN18" s="23">
         <v>96531</v>
       </c>
-      <c r="AO18" s="11">
+      <c r="AO18" s="23">
         <v>96531</v>
       </c>
-      <c r="AP18" s="11">
+      <c r="AP18" s="23">
         <v>96531</v>
       </c>
-      <c r="AQ18" s="11">
+      <c r="AQ18" s="23">
         <v>96531</v>
       </c>
-      <c r="AR18" s="11">
+      <c r="AR18" s="23">
         <v>92912</v>
       </c>
-      <c r="AS18" s="11">
+      <c r="AS18" s="23">
         <v>92912</v>
       </c>
-      <c r="AT18" s="11">
+      <c r="AT18" s="23">
         <v>92912</v>
       </c>
-      <c r="AU18" s="29">
+      <c r="AU18" s="23">
         <v>92912</v>
       </c>
-      <c r="AV18" s="29">
+      <c r="AV18" s="23">
         <v>92912</v>
       </c>
-      <c r="AW18" s="29">
+      <c r="AW18" s="23">
         <v>92912</v>
       </c>
-      <c r="AX18" s="29">
+      <c r="AX18" s="23">
         <v>98448</v>
       </c>
-      <c r="AY18" s="29">
+      <c r="AY18" s="23">
         <v>98448</v>
       </c>
-      <c r="AZ18" s="11"/>
-[...14 lines deleted...]
-      <c r="AX19" s="21"/>
+      <c r="AZ18" s="23">
+        <v>98448</v>
+      </c>
+      <c r="BA18" s="23"/>
+      <c r="BB18" s="23"/>
+      <c r="BC18" s="23"/>
+      <c r="BD18" s="25"/>
+    </row>
+    <row r="19" spans="1:56" s="3" customFormat="1">
+      <c r="A19" s="4"/>
+      <c r="AI19" s="7"/>
+      <c r="AJ19" s="7"/>
+      <c r="AO19" s="7"/>
+      <c r="AP19" s="7"/>
+      <c r="AS19" s="7"/>
+      <c r="AU19" s="7"/>
+      <c r="AV19" s="7"/>
+      <c r="AX19" s="7"/>
     </row>
     <row r="20" spans="1:56" s="3" customFormat="1">
       <c r="A20" s="4"/>
-      <c r="AH20" s="20"/>
-      <c r="AN20" s="20"/>
+      <c r="AH20" s="7"/>
+      <c r="AN20" s="7"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
     <row r="26" spans="1:56" s="3" customFormat="1">
       <c r="A26" s="4"/>
     </row>
     <row r="27" spans="1:56" s="3" customFormat="1">
       <c r="A27" s="4"/>
     </row>
     <row r="28" spans="1:56" s="3" customFormat="1">
       <c r="A28" s="4"/>
     </row>