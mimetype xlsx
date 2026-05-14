--- v0 (2026-04-16)
+++ v1 (2026-05-14)
@@ -337,51 +337,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -420,73 +420,76 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv12" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -760,206 +763,206 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AO19" sqref="AO19"/>
+      <selection pane="topRight" activeCell="AZ10" sqref="AZ10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.28515625" style="2" customWidth="1"/>
     <col min="5" max="46" width="9.140625" style="2"/>
     <col min="47" max="47" width="10.5703125" style="2" customWidth="1"/>
     <col min="48" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="55"/>
-[...52 lines deleted...]
-      <c r="BC2" s="55"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="57"/>
+      <c r="AY2" s="57"/>
+      <c r="AZ2" s="57"/>
+      <c r="BA2" s="57"/>
+      <c r="BB2" s="57"/>
+      <c r="BC2" s="57"/>
     </row>
     <row r="3" spans="1:55" s="7" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="D3" s="56"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="56" t="s">
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="AZ3" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="56"/>
-[...1 lines deleted...]
-      <c r="BC3" s="56"/>
+      <c r="BA3" s="58"/>
+      <c r="BB3" s="58"/>
+      <c r="BC3" s="58"/>
     </row>
     <row r="4" spans="1:55" s="8" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="53" t="s">
+      <c r="B4" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="53"/>
-[...4 lines deleted...]
-      <c r="H4" s="52" t="s">
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="53"/>
-[...10 lines deleted...]
-      <c r="T4" s="52" t="s">
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="55"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="53"/>
-[...10 lines deleted...]
-      <c r="AF4" s="52" t="s">
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="55"/>
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+      <c r="AD4" s="55"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="53"/>
-[...10 lines deleted...]
-      <c r="AR4" s="52" t="s">
+      <c r="AG4" s="55"/>
+      <c r="AH4" s="55"/>
+      <c r="AI4" s="55"/>
+      <c r="AJ4" s="55"/>
+      <c r="AK4" s="55"/>
+      <c r="AL4" s="55"/>
+      <c r="AM4" s="55"/>
+      <c r="AN4" s="55"/>
+      <c r="AO4" s="55"/>
+      <c r="AP4" s="55"/>
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="AS4" s="53"/>
-[...9 lines deleted...]
-      <c r="BC4" s="54"/>
+      <c r="AS4" s="55"/>
+      <c r="AT4" s="55"/>
+      <c r="AU4" s="55"/>
+      <c r="AV4" s="55"/>
+      <c r="AW4" s="55"/>
+      <c r="AX4" s="55"/>
+      <c r="AY4" s="55"/>
+      <c r="AZ4" s="55"/>
+      <c r="BA4" s="55"/>
+      <c r="BB4" s="55"/>
+      <c r="BC4" s="56"/>
     </row>
     <row r="5" spans="1:55" s="10" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="58"/>
+      <c r="A5" s="60"/>
       <c r="B5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -1218,54 +1221,56 @@
       </c>
       <c r="AM6" s="28">
         <v>1369831</v>
       </c>
       <c r="AN6" s="46">
         <v>1345835</v>
       </c>
       <c r="AO6" s="46">
         <v>1308578</v>
       </c>
       <c r="AP6" s="46">
         <v>1279475</v>
       </c>
       <c r="AQ6" s="46">
         <v>1235789</v>
       </c>
       <c r="AR6" s="46">
         <v>1163587</v>
       </c>
       <c r="AS6" s="47">
         <v>1176922</v>
       </c>
       <c r="AT6" s="49">
         <v>1244523</v>
       </c>
-      <c r="AU6" s="59">
+      <c r="AU6" s="52">
         <v>1356798</v>
       </c>
-      <c r="AV6" s="23"/>
+      <c r="AV6" s="61">
+        <v>1619487</v>
+      </c>
       <c r="AW6" s="20"/>
       <c r="AX6" s="28"/>
       <c r="AY6" s="28"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="24"/>
       <c r="BB6" s="24"/>
       <c r="BC6" s="24"/>
     </row>
     <row r="7" spans="1:55" s="11" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="35">
         <v>111779</v>
       </c>
       <c r="C7" s="35">
         <v>101818</v>
       </c>
       <c r="D7" s="36">
         <v>93356</v>
       </c>
       <c r="E7" s="35">
         <v>89828</v>
       </c>
       <c r="F7" s="35">
@@ -1369,54 +1374,56 @@
       </c>
       <c r="AM7" s="28">
         <v>8213</v>
       </c>
       <c r="AN7" s="28">
         <v>7666</v>
       </c>
       <c r="AO7" s="28">
         <v>7441</v>
       </c>
       <c r="AP7" s="28">
         <v>7160</v>
       </c>
       <c r="AQ7" s="28">
         <v>7072</v>
       </c>
       <c r="AR7" s="28">
         <v>4731</v>
       </c>
       <c r="AS7" s="21">
         <v>4623</v>
       </c>
       <c r="AT7" s="50">
         <v>4846</v>
       </c>
-      <c r="AU7" s="60">
+      <c r="AU7" s="53">
         <v>4784</v>
       </c>
-      <c r="AV7" s="14"/>
+      <c r="AV7" s="62">
+        <v>5091</v>
+      </c>
       <c r="AW7" s="20"/>
       <c r="AX7" s="28"/>
       <c r="AY7" s="28"/>
       <c r="AZ7" s="28"/>
       <c r="BA7" s="21"/>
       <c r="BB7" s="21"/>
       <c r="BC7" s="21"/>
     </row>
     <row r="8" spans="1:55" s="12" customFormat="1">
       <c r="A8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="35">
         <v>1417</v>
       </c>
       <c r="C8" s="35">
         <v>1371</v>
       </c>
       <c r="D8" s="36">
         <v>1356</v>
       </c>
       <c r="E8" s="35">
         <v>1278</v>
       </c>
       <c r="F8" s="35">
@@ -1520,54 +1527,56 @@
       </c>
       <c r="AM8" s="28">
         <v>935</v>
       </c>
       <c r="AN8" s="28">
         <v>799</v>
       </c>
       <c r="AO8" s="28">
         <v>702</v>
       </c>
       <c r="AP8" s="28">
         <v>682</v>
       </c>
       <c r="AQ8" s="28">
         <v>668</v>
       </c>
       <c r="AR8" s="28">
         <v>533</v>
       </c>
       <c r="AS8" s="21">
         <v>517</v>
       </c>
       <c r="AT8" s="50">
         <v>422</v>
       </c>
-      <c r="AU8" s="60">
+      <c r="AU8" s="53">
         <v>523</v>
       </c>
-      <c r="AV8" s="19"/>
+      <c r="AV8" s="62">
+        <v>550</v>
+      </c>
       <c r="AW8" s="20"/>
       <c r="AX8" s="28"/>
       <c r="AY8" s="28"/>
       <c r="AZ8" s="28"/>
       <c r="BA8" s="21"/>
       <c r="BB8" s="21"/>
       <c r="BC8" s="21"/>
     </row>
     <row r="9" spans="1:55" s="12" customFormat="1">
       <c r="A9" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="35">
         <v>169249</v>
       </c>
       <c r="C9" s="35">
         <v>153804</v>
       </c>
       <c r="D9" s="36">
         <v>140496</v>
       </c>
       <c r="E9" s="35">
         <v>131796</v>
       </c>
       <c r="F9" s="35">
@@ -1671,54 +1680,56 @@
       </c>
       <c r="AM9" s="28">
         <v>165316</v>
       </c>
       <c r="AN9" s="28">
         <v>155250</v>
       </c>
       <c r="AO9" s="28">
         <v>150120</v>
       </c>
       <c r="AP9" s="28">
         <v>144120</v>
       </c>
       <c r="AQ9" s="28">
         <v>143396</v>
       </c>
       <c r="AR9" s="28">
         <v>133510</v>
       </c>
       <c r="AS9" s="21">
         <v>131118</v>
       </c>
       <c r="AT9" s="50">
         <v>127762</v>
       </c>
-      <c r="AU9" s="60">
+      <c r="AU9" s="53">
         <v>128680</v>
       </c>
-      <c r="AV9" s="14"/>
+      <c r="AV9" s="62">
+        <v>186342</v>
+      </c>
       <c r="AW9" s="20"/>
       <c r="AX9" s="28"/>
       <c r="AY9" s="28"/>
       <c r="AZ9" s="28"/>
       <c r="BA9" s="21"/>
       <c r="BB9" s="21"/>
       <c r="BC9" s="21"/>
     </row>
     <row r="10" spans="1:55" s="12" customFormat="1">
       <c r="A10" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="35">
         <v>246707</v>
       </c>
       <c r="C10" s="35">
         <v>242532</v>
       </c>
       <c r="D10" s="36">
         <v>236526</v>
       </c>
       <c r="E10" s="35">
         <v>225434</v>
       </c>
       <c r="F10" s="35">
@@ -1822,54 +1833,56 @@
       </c>
       <c r="AM10" s="28">
         <v>263559</v>
       </c>
       <c r="AN10" s="28">
         <v>259361</v>
       </c>
       <c r="AO10" s="28">
         <v>250636</v>
       </c>
       <c r="AP10" s="28">
         <v>245805</v>
       </c>
       <c r="AQ10" s="28">
         <v>238392</v>
       </c>
       <c r="AR10" s="28">
         <v>206605</v>
       </c>
       <c r="AS10" s="21">
         <v>206309</v>
       </c>
       <c r="AT10" s="50">
         <v>216589</v>
       </c>
-      <c r="AU10" s="60">
+      <c r="AU10" s="53">
         <v>223298</v>
       </c>
-      <c r="AV10" s="14"/>
+      <c r="AV10" s="62">
+        <v>249611</v>
+      </c>
       <c r="AW10" s="20"/>
       <c r="AX10" s="28"/>
       <c r="AY10" s="28"/>
       <c r="AZ10" s="28"/>
       <c r="BA10" s="21"/>
       <c r="BB10" s="21"/>
       <c r="BC10" s="21"/>
     </row>
     <row r="11" spans="1:55" s="12" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="35">
         <v>260514</v>
       </c>
       <c r="C11" s="35">
         <v>259080</v>
       </c>
       <c r="D11" s="36">
         <v>251781</v>
       </c>
       <c r="E11" s="35">
         <v>247968</v>
       </c>
       <c r="F11" s="35">
@@ -1973,54 +1986,56 @@
       </c>
       <c r="AM11" s="28">
         <v>235740</v>
       </c>
       <c r="AN11" s="28">
         <v>238956</v>
       </c>
       <c r="AO11" s="28">
         <v>236016</v>
       </c>
       <c r="AP11" s="28">
         <v>232311</v>
       </c>
       <c r="AQ11" s="28">
         <v>221251</v>
       </c>
       <c r="AR11" s="28">
         <v>195578</v>
       </c>
       <c r="AS11" s="21">
         <v>195079</v>
       </c>
       <c r="AT11" s="50">
         <v>207698</v>
       </c>
-      <c r="AU11" s="60">
+      <c r="AU11" s="53">
         <v>220570</v>
       </c>
-      <c r="AV11" s="14"/>
+      <c r="AV11" s="62">
+        <v>281619</v>
+      </c>
       <c r="AW11" s="20"/>
       <c r="AX11" s="28"/>
       <c r="AY11" s="28"/>
       <c r="AZ11" s="28"/>
       <c r="BA11" s="21"/>
       <c r="BB11" s="21"/>
       <c r="BC11" s="21"/>
     </row>
     <row r="12" spans="1:55" s="12" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="35">
         <v>51218</v>
       </c>
       <c r="C12" s="35">
         <v>49298</v>
       </c>
       <c r="D12" s="36">
         <v>49298</v>
       </c>
       <c r="E12" s="35">
         <v>48153</v>
       </c>
       <c r="F12" s="35">
@@ -2124,54 +2139,56 @@
       </c>
       <c r="AM12" s="28">
         <v>49551</v>
       </c>
       <c r="AN12" s="28">
         <v>49895</v>
       </c>
       <c r="AO12" s="28">
         <v>49005</v>
       </c>
       <c r="AP12" s="28">
         <v>47584</v>
       </c>
       <c r="AQ12" s="28">
         <v>47542</v>
       </c>
       <c r="AR12" s="28">
         <v>47779</v>
       </c>
       <c r="AS12" s="21">
         <v>54741</v>
       </c>
       <c r="AT12" s="50">
         <v>60027</v>
       </c>
-      <c r="AU12" s="60">
+      <c r="AU12" s="53">
         <v>69858</v>
       </c>
-      <c r="AV12" s="14"/>
+      <c r="AV12" s="62">
+        <v>76587</v>
+      </c>
       <c r="AW12" s="20"/>
       <c r="AX12" s="28"/>
       <c r="AY12" s="28"/>
       <c r="AZ12" s="28"/>
       <c r="BA12" s="21"/>
       <c r="BB12" s="21"/>
       <c r="BC12" s="21"/>
     </row>
     <row r="13" spans="1:55" s="12" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="35">
         <v>39287</v>
       </c>
       <c r="C13" s="35">
         <v>39200</v>
       </c>
       <c r="D13" s="36">
         <v>38619</v>
       </c>
       <c r="E13" s="35">
         <v>34086</v>
       </c>
       <c r="F13" s="35">
@@ -2275,54 +2292,56 @@
       </c>
       <c r="AM13" s="28">
         <v>39950</v>
       </c>
       <c r="AN13" s="28">
         <v>39484</v>
       </c>
       <c r="AO13" s="28">
         <v>36514</v>
       </c>
       <c r="AP13" s="28">
         <v>34694</v>
       </c>
       <c r="AQ13" s="28">
         <v>32894</v>
       </c>
       <c r="AR13" s="28">
         <v>36489</v>
       </c>
       <c r="AS13" s="21">
         <v>41157</v>
       </c>
       <c r="AT13" s="50">
         <v>45029</v>
       </c>
-      <c r="AU13" s="60">
+      <c r="AU13" s="53">
         <v>46858</v>
       </c>
-      <c r="AV13" s="14"/>
+      <c r="AV13" s="62">
+        <v>48121</v>
+      </c>
       <c r="AW13" s="20"/>
       <c r="AX13" s="28"/>
       <c r="AY13" s="28"/>
       <c r="AZ13" s="28"/>
       <c r="BA13" s="21"/>
       <c r="BB13" s="21"/>
       <c r="BC13" s="21"/>
     </row>
     <row r="14" spans="1:55" s="12" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="37" t="s">
@@ -2426,54 +2445,56 @@
       </c>
       <c r="AM14" s="28">
         <v>96919</v>
       </c>
       <c r="AN14" s="28">
         <v>92969</v>
       </c>
       <c r="AO14" s="28">
         <v>89773</v>
       </c>
       <c r="AP14" s="28">
         <v>92313</v>
       </c>
       <c r="AQ14" s="28">
         <v>91175</v>
       </c>
       <c r="AR14" s="28">
         <v>85891</v>
       </c>
       <c r="AS14" s="21">
         <v>84809</v>
       </c>
       <c r="AT14" s="50">
         <v>86069</v>
       </c>
-      <c r="AU14" s="60">
+      <c r="AU14" s="53">
         <v>91167</v>
       </c>
-      <c r="AV14" s="33"/>
+      <c r="AV14" s="62">
+        <v>118592</v>
+      </c>
       <c r="AW14" s="20"/>
       <c r="AX14" s="28"/>
       <c r="AY14" s="28"/>
       <c r="AZ14" s="28"/>
       <c r="BA14" s="21"/>
       <c r="BB14" s="21"/>
       <c r="BC14" s="21"/>
     </row>
     <row r="15" spans="1:55" s="12" customFormat="1">
       <c r="A15" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="35">
         <v>259540</v>
       </c>
       <c r="C15" s="35">
         <v>251865</v>
       </c>
       <c r="D15" s="36">
         <v>239065</v>
       </c>
       <c r="E15" s="35">
         <v>229053</v>
       </c>
       <c r="F15" s="35">
@@ -2577,54 +2598,56 @@
       </c>
       <c r="AM15" s="28">
         <v>222181</v>
       </c>
       <c r="AN15" s="28">
         <v>216203</v>
       </c>
       <c r="AO15" s="28">
         <v>206534</v>
       </c>
       <c r="AP15" s="28">
         <v>196668</v>
       </c>
       <c r="AQ15" s="28">
         <v>178621</v>
       </c>
       <c r="AR15" s="28">
         <v>184238</v>
       </c>
       <c r="AS15" s="21">
         <v>179680</v>
       </c>
       <c r="AT15" s="50">
         <v>181685</v>
       </c>
-      <c r="AU15" s="60">
+      <c r="AU15" s="53">
         <v>208844</v>
       </c>
-      <c r="AV15" s="14"/>
+      <c r="AV15" s="62">
+        <v>264201</v>
+      </c>
       <c r="AW15" s="20"/>
       <c r="AX15" s="28"/>
       <c r="AY15" s="28"/>
       <c r="AZ15" s="28"/>
       <c r="BA15" s="21"/>
       <c r="BB15" s="21"/>
       <c r="BC15" s="21"/>
     </row>
     <row r="16" spans="1:55" s="12" customFormat="1">
       <c r="A16" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="35">
         <v>49751</v>
       </c>
       <c r="C16" s="35">
         <v>49253</v>
       </c>
       <c r="D16" s="36">
         <v>48974</v>
       </c>
       <c r="E16" s="35">
         <v>48942</v>
       </c>
       <c r="F16" s="35">
@@ -2728,54 +2751,56 @@
       </c>
       <c r="AM16" s="28">
         <v>60913</v>
       </c>
       <c r="AN16" s="28">
         <v>60756</v>
       </c>
       <c r="AO16" s="28">
         <v>60709</v>
       </c>
       <c r="AP16" s="28">
         <v>60655</v>
       </c>
       <c r="AQ16" s="28">
         <v>60593</v>
       </c>
       <c r="AR16" s="28">
         <v>60782</v>
       </c>
       <c r="AS16" s="21">
         <v>62790</v>
       </c>
       <c r="AT16" s="50">
         <v>81229</v>
       </c>
-      <c r="AU16" s="60">
+      <c r="AU16" s="53">
         <v>87776</v>
       </c>
-      <c r="AV16" s="14"/>
+      <c r="AV16" s="62">
+        <v>88869</v>
+      </c>
       <c r="AW16" s="20"/>
       <c r="AX16" s="28"/>
       <c r="AY16" s="28"/>
       <c r="AZ16" s="28"/>
       <c r="BA16" s="21"/>
       <c r="BB16" s="21"/>
       <c r="BC16" s="21"/>
     </row>
     <row r="17" spans="1:55" s="12" customFormat="1">
       <c r="A17" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="38" t="s">
@@ -2879,54 +2904,56 @@
       </c>
       <c r="AM17" s="28">
         <v>133989</v>
       </c>
       <c r="AN17" s="28">
         <v>133034</v>
       </c>
       <c r="AO17" s="28">
         <v>131004</v>
       </c>
       <c r="AP17" s="28">
         <v>128947</v>
       </c>
       <c r="AQ17" s="28">
         <v>129144</v>
       </c>
       <c r="AR17" s="28">
         <v>116031</v>
       </c>
       <c r="AS17" s="21">
         <v>120526</v>
       </c>
       <c r="AT17" s="50">
         <v>128125</v>
       </c>
-      <c r="AU17" s="60">
+      <c r="AU17" s="53">
         <v>147002</v>
       </c>
-      <c r="AV17" s="14"/>
+      <c r="AV17" s="62">
+        <v>164383</v>
+      </c>
       <c r="AW17" s="20"/>
       <c r="AX17" s="28"/>
       <c r="AY17" s="28"/>
       <c r="AZ17" s="28"/>
       <c r="BA17" s="21"/>
       <c r="BB17" s="21"/>
       <c r="BC17" s="21"/>
     </row>
     <row r="18" spans="1:55" s="12" customFormat="1">
       <c r="A18" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="35">
         <v>254690</v>
       </c>
       <c r="C18" s="35">
         <v>252029</v>
       </c>
       <c r="D18" s="36">
         <v>249800</v>
       </c>
       <c r="E18" s="35">
         <v>246147</v>
       </c>
       <c r="F18" s="35">
@@ -3030,68 +3057,71 @@
       </c>
       <c r="AM18" s="28">
         <v>92565</v>
       </c>
       <c r="AN18" s="28">
         <v>91462</v>
       </c>
       <c r="AO18" s="28">
         <v>90124</v>
       </c>
       <c r="AP18" s="28">
         <v>88536</v>
       </c>
       <c r="AQ18" s="28">
         <v>85041</v>
       </c>
       <c r="AR18" s="28">
         <v>91420</v>
       </c>
       <c r="AS18" s="21">
         <v>95573</v>
       </c>
       <c r="AT18" s="50">
         <v>105042</v>
       </c>
-      <c r="AU18" s="60">
+      <c r="AU18" s="53">
         <v>127438</v>
       </c>
-      <c r="AV18" s="14"/>
+      <c r="AV18" s="62">
+        <v>135521</v>
+      </c>
       <c r="AW18" s="20"/>
       <c r="AX18" s="28"/>
       <c r="AY18" s="28"/>
       <c r="AZ18" s="28"/>
       <c r="BA18" s="21"/>
       <c r="BB18" s="21"/>
       <c r="BC18" s="21"/>
     </row>
     <row r="19" spans="1:55" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="13"/>
       <c r="AJ19" s="32"/>
       <c r="AS19" s="48"/>
       <c r="AT19" s="48"/>
       <c r="AU19" s="51"/>
+      <c r="AV19" s="63"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AI20" s="31"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:55" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:55" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:55" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:55" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
     <row r="26" spans="1:55" s="3" customFormat="1">
       <c r="A26" s="4"/>
     </row>
     <row r="27" spans="1:55" s="3" customFormat="1">
       <c r="A27" s="4"/>