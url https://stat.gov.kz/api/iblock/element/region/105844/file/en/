--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -422,74 +422,74 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv12" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -763,206 +763,206 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ10" sqref="AZ10"/>
+      <selection pane="topRight" activeCell="AW27" sqref="AW27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.28515625" style="2" customWidth="1"/>
     <col min="5" max="46" width="9.140625" style="2"/>
     <col min="47" max="47" width="10.5703125" style="2" customWidth="1"/>
     <col min="48" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="57"/>
-[...52 lines deleted...]
-      <c r="BC2" s="57"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="60"/>
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="60"/>
+      <c r="AA2" s="60"/>
+      <c r="AB2" s="60"/>
+      <c r="AC2" s="60"/>
+      <c r="AD2" s="60"/>
+      <c r="AE2" s="60"/>
+      <c r="AF2" s="60"/>
+      <c r="AG2" s="60"/>
+      <c r="AH2" s="60"/>
+      <c r="AI2" s="60"/>
+      <c r="AJ2" s="60"/>
+      <c r="AK2" s="60"/>
+      <c r="AL2" s="60"/>
+      <c r="AM2" s="60"/>
+      <c r="AN2" s="60"/>
+      <c r="AO2" s="60"/>
+      <c r="AP2" s="60"/>
+      <c r="AQ2" s="60"/>
+      <c r="AR2" s="60"/>
+      <c r="AS2" s="60"/>
+      <c r="AT2" s="60"/>
+      <c r="AU2" s="60"/>
+      <c r="AV2" s="60"/>
+      <c r="AW2" s="60"/>
+      <c r="AX2" s="60"/>
+      <c r="AY2" s="60"/>
+      <c r="AZ2" s="60"/>
+      <c r="BA2" s="60"/>
+      <c r="BB2" s="60"/>
+      <c r="BC2" s="60"/>
     </row>
     <row r="3" spans="1:55" s="7" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="D3" s="58"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="58" t="s">
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="AZ3" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="58"/>
-[...1 lines deleted...]
-      <c r="BC3" s="58"/>
+      <c r="BA3" s="61"/>
+      <c r="BB3" s="61"/>
+      <c r="BC3" s="61"/>
     </row>
     <row r="4" spans="1:55" s="8" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A4" s="59" t="s">
+      <c r="A4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="55" t="s">
+      <c r="B4" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="55"/>
-[...4 lines deleted...]
-      <c r="H4" s="54" t="s">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="55"/>
-[...10 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="58"/>
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="55"/>
-[...10 lines deleted...]
-      <c r="AF4" s="54" t="s">
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="58"/>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="57" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="55"/>
-[...10 lines deleted...]
-      <c r="AR4" s="54" t="s">
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="58"/>
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="59"/>
+      <c r="AR4" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="AS4" s="55"/>
-[...9 lines deleted...]
-      <c r="BC4" s="56"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="58"/>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
+      <c r="BB4" s="58"/>
+      <c r="BC4" s="59"/>
     </row>
     <row r="5" spans="1:55" s="10" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="60"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -1224,54 +1224,56 @@
       </c>
       <c r="AN6" s="46">
         <v>1345835</v>
       </c>
       <c r="AO6" s="46">
         <v>1308578</v>
       </c>
       <c r="AP6" s="46">
         <v>1279475</v>
       </c>
       <c r="AQ6" s="46">
         <v>1235789</v>
       </c>
       <c r="AR6" s="46">
         <v>1163587</v>
       </c>
       <c r="AS6" s="47">
         <v>1176922</v>
       </c>
       <c r="AT6" s="49">
         <v>1244523</v>
       </c>
       <c r="AU6" s="52">
         <v>1356798</v>
       </c>
-      <c r="AV6" s="61">
+      <c r="AV6" s="54">
         <v>1619487</v>
       </c>
-      <c r="AW6" s="20"/>
+      <c r="AW6" s="22">
+        <v>1622884</v>
+      </c>
       <c r="AX6" s="28"/>
       <c r="AY6" s="28"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="24"/>
       <c r="BB6" s="24"/>
       <c r="BC6" s="24"/>
     </row>
     <row r="7" spans="1:55" s="11" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="35">
         <v>111779</v>
       </c>
       <c r="C7" s="35">
         <v>101818</v>
       </c>
       <c r="D7" s="36">
         <v>93356</v>
       </c>
       <c r="E7" s="35">
         <v>89828</v>
       </c>
       <c r="F7" s="35">
         <v>87212</v>
@@ -1377,54 +1379,56 @@
       </c>
       <c r="AN7" s="28">
         <v>7666</v>
       </c>
       <c r="AO7" s="28">
         <v>7441</v>
       </c>
       <c r="AP7" s="28">
         <v>7160</v>
       </c>
       <c r="AQ7" s="28">
         <v>7072</v>
       </c>
       <c r="AR7" s="28">
         <v>4731</v>
       </c>
       <c r="AS7" s="21">
         <v>4623</v>
       </c>
       <c r="AT7" s="50">
         <v>4846</v>
       </c>
       <c r="AU7" s="53">
         <v>4784</v>
       </c>
-      <c r="AV7" s="62">
+      <c r="AV7" s="55">
         <v>5091</v>
       </c>
-      <c r="AW7" s="20"/>
+      <c r="AW7" s="20">
+        <v>5376</v>
+      </c>
       <c r="AX7" s="28"/>
       <c r="AY7" s="28"/>
       <c r="AZ7" s="28"/>
       <c r="BA7" s="21"/>
       <c r="BB7" s="21"/>
       <c r="BC7" s="21"/>
     </row>
     <row r="8" spans="1:55" s="12" customFormat="1">
       <c r="A8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="35">
         <v>1417</v>
       </c>
       <c r="C8" s="35">
         <v>1371</v>
       </c>
       <c r="D8" s="36">
         <v>1356</v>
       </c>
       <c r="E8" s="35">
         <v>1278</v>
       </c>
       <c r="F8" s="35">
         <v>1251</v>
@@ -1530,54 +1534,56 @@
       </c>
       <c r="AN8" s="28">
         <v>799</v>
       </c>
       <c r="AO8" s="28">
         <v>702</v>
       </c>
       <c r="AP8" s="28">
         <v>682</v>
       </c>
       <c r="AQ8" s="28">
         <v>668</v>
       </c>
       <c r="AR8" s="28">
         <v>533</v>
       </c>
       <c r="AS8" s="21">
         <v>517</v>
       </c>
       <c r="AT8" s="50">
         <v>422</v>
       </c>
       <c r="AU8" s="53">
         <v>523</v>
       </c>
-      <c r="AV8" s="62">
+      <c r="AV8" s="55">
         <v>550</v>
       </c>
-      <c r="AW8" s="20"/>
+      <c r="AW8" s="20">
+        <v>582</v>
+      </c>
       <c r="AX8" s="28"/>
       <c r="AY8" s="28"/>
       <c r="AZ8" s="28"/>
       <c r="BA8" s="21"/>
       <c r="BB8" s="21"/>
       <c r="BC8" s="21"/>
     </row>
     <row r="9" spans="1:55" s="12" customFormat="1">
       <c r="A9" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="35">
         <v>169249</v>
       </c>
       <c r="C9" s="35">
         <v>153804</v>
       </c>
       <c r="D9" s="36">
         <v>140496</v>
       </c>
       <c r="E9" s="35">
         <v>131796</v>
       </c>
       <c r="F9" s="35">
         <v>126131</v>
@@ -1683,54 +1689,56 @@
       </c>
       <c r="AN9" s="28">
         <v>155250</v>
       </c>
       <c r="AO9" s="28">
         <v>150120</v>
       </c>
       <c r="AP9" s="28">
         <v>144120</v>
       </c>
       <c r="AQ9" s="28">
         <v>143396</v>
       </c>
       <c r="AR9" s="28">
         <v>133510</v>
       </c>
       <c r="AS9" s="21">
         <v>131118</v>
       </c>
       <c r="AT9" s="50">
         <v>127762</v>
       </c>
       <c r="AU9" s="53">
         <v>128680</v>
       </c>
-      <c r="AV9" s="62">
+      <c r="AV9" s="55">
         <v>186342</v>
       </c>
-      <c r="AW9" s="20"/>
+      <c r="AW9" s="20">
+        <v>188702</v>
+      </c>
       <c r="AX9" s="28"/>
       <c r="AY9" s="28"/>
       <c r="AZ9" s="28"/>
       <c r="BA9" s="21"/>
       <c r="BB9" s="21"/>
       <c r="BC9" s="21"/>
     </row>
     <row r="10" spans="1:55" s="12" customFormat="1">
       <c r="A10" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="35">
         <v>246707</v>
       </c>
       <c r="C10" s="35">
         <v>242532</v>
       </c>
       <c r="D10" s="36">
         <v>236526</v>
       </c>
       <c r="E10" s="35">
         <v>225434</v>
       </c>
       <c r="F10" s="35">
         <v>218658</v>
@@ -1836,54 +1844,56 @@
       </c>
       <c r="AN10" s="28">
         <v>259361</v>
       </c>
       <c r="AO10" s="28">
         <v>250636</v>
       </c>
       <c r="AP10" s="28">
         <v>245805</v>
       </c>
       <c r="AQ10" s="28">
         <v>238392</v>
       </c>
       <c r="AR10" s="28">
         <v>206605</v>
       </c>
       <c r="AS10" s="21">
         <v>206309</v>
       </c>
       <c r="AT10" s="50">
         <v>216589</v>
       </c>
       <c r="AU10" s="53">
         <v>223298</v>
       </c>
-      <c r="AV10" s="62">
+      <c r="AV10" s="55">
         <v>249611</v>
       </c>
-      <c r="AW10" s="20"/>
+      <c r="AW10" s="20">
+        <v>258688</v>
+      </c>
       <c r="AX10" s="28"/>
       <c r="AY10" s="28"/>
       <c r="AZ10" s="28"/>
       <c r="BA10" s="21"/>
       <c r="BB10" s="21"/>
       <c r="BC10" s="21"/>
     </row>
     <row r="11" spans="1:55" s="12" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="35">
         <v>260514</v>
       </c>
       <c r="C11" s="35">
         <v>259080</v>
       </c>
       <c r="D11" s="36">
         <v>251781</v>
       </c>
       <c r="E11" s="35">
         <v>247968</v>
       </c>
       <c r="F11" s="35">
         <v>241298</v>
@@ -1989,54 +1999,56 @@
       </c>
       <c r="AN11" s="28">
         <v>238956</v>
       </c>
       <c r="AO11" s="28">
         <v>236016</v>
       </c>
       <c r="AP11" s="28">
         <v>232311</v>
       </c>
       <c r="AQ11" s="28">
         <v>221251</v>
       </c>
       <c r="AR11" s="28">
         <v>195578</v>
       </c>
       <c r="AS11" s="21">
         <v>195079</v>
       </c>
       <c r="AT11" s="50">
         <v>207698</v>
       </c>
       <c r="AU11" s="53">
         <v>220570</v>
       </c>
-      <c r="AV11" s="62">
+      <c r="AV11" s="55">
         <v>281619</v>
       </c>
-      <c r="AW11" s="20"/>
+      <c r="AW11" s="20">
+        <v>284339</v>
+      </c>
       <c r="AX11" s="28"/>
       <c r="AY11" s="28"/>
       <c r="AZ11" s="28"/>
       <c r="BA11" s="21"/>
       <c r="BB11" s="21"/>
       <c r="BC11" s="21"/>
     </row>
     <row r="12" spans="1:55" s="12" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="35">
         <v>51218</v>
       </c>
       <c r="C12" s="35">
         <v>49298</v>
       </c>
       <c r="D12" s="36">
         <v>49298</v>
       </c>
       <c r="E12" s="35">
         <v>48153</v>
       </c>
       <c r="F12" s="35">
         <v>46278</v>
@@ -2142,54 +2154,56 @@
       </c>
       <c r="AN12" s="28">
         <v>49895</v>
       </c>
       <c r="AO12" s="28">
         <v>49005</v>
       </c>
       <c r="AP12" s="28">
         <v>47584</v>
       </c>
       <c r="AQ12" s="28">
         <v>47542</v>
       </c>
       <c r="AR12" s="28">
         <v>47779</v>
       </c>
       <c r="AS12" s="21">
         <v>54741</v>
       </c>
       <c r="AT12" s="50">
         <v>60027</v>
       </c>
       <c r="AU12" s="53">
         <v>69858</v>
       </c>
-      <c r="AV12" s="62">
+      <c r="AV12" s="55">
         <v>76587</v>
       </c>
-      <c r="AW12" s="20"/>
+      <c r="AW12" s="20">
+        <v>76979</v>
+      </c>
       <c r="AX12" s="28"/>
       <c r="AY12" s="28"/>
       <c r="AZ12" s="28"/>
       <c r="BA12" s="21"/>
       <c r="BB12" s="21"/>
       <c r="BC12" s="21"/>
     </row>
     <row r="13" spans="1:55" s="12" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="35">
         <v>39287</v>
       </c>
       <c r="C13" s="35">
         <v>39200</v>
       </c>
       <c r="D13" s="36">
         <v>38619</v>
       </c>
       <c r="E13" s="35">
         <v>34086</v>
       </c>
       <c r="F13" s="35">
         <v>31848</v>
@@ -2295,54 +2309,56 @@
       </c>
       <c r="AN13" s="28">
         <v>39484</v>
       </c>
       <c r="AO13" s="28">
         <v>36514</v>
       </c>
       <c r="AP13" s="28">
         <v>34694</v>
       </c>
       <c r="AQ13" s="28">
         <v>32894</v>
       </c>
       <c r="AR13" s="28">
         <v>36489</v>
       </c>
       <c r="AS13" s="21">
         <v>41157</v>
       </c>
       <c r="AT13" s="50">
         <v>45029</v>
       </c>
       <c r="AU13" s="53">
         <v>46858</v>
       </c>
-      <c r="AV13" s="62">
+      <c r="AV13" s="55">
         <v>48121</v>
       </c>
-      <c r="AW13" s="20"/>
+      <c r="AW13" s="20">
+        <v>46230</v>
+      </c>
       <c r="AX13" s="28"/>
       <c r="AY13" s="28"/>
       <c r="AZ13" s="28"/>
       <c r="BA13" s="21"/>
       <c r="BB13" s="21"/>
       <c r="BC13" s="21"/>
     </row>
     <row r="14" spans="1:55" s="12" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="37" t="s">
         <v>16</v>
@@ -2448,54 +2464,56 @@
       </c>
       <c r="AN14" s="28">
         <v>92969</v>
       </c>
       <c r="AO14" s="28">
         <v>89773</v>
       </c>
       <c r="AP14" s="28">
         <v>92313</v>
       </c>
       <c r="AQ14" s="28">
         <v>91175</v>
       </c>
       <c r="AR14" s="28">
         <v>85891</v>
       </c>
       <c r="AS14" s="21">
         <v>84809</v>
       </c>
       <c r="AT14" s="50">
         <v>86069</v>
       </c>
       <c r="AU14" s="53">
         <v>91167</v>
       </c>
-      <c r="AV14" s="62">
+      <c r="AV14" s="55">
         <v>118592</v>
       </c>
-      <c r="AW14" s="20"/>
+      <c r="AW14" s="20">
+        <v>113652</v>
+      </c>
       <c r="AX14" s="28"/>
       <c r="AY14" s="28"/>
       <c r="AZ14" s="28"/>
       <c r="BA14" s="21"/>
       <c r="BB14" s="21"/>
       <c r="BC14" s="21"/>
     </row>
     <row r="15" spans="1:55" s="12" customFormat="1">
       <c r="A15" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="35">
         <v>259540</v>
       </c>
       <c r="C15" s="35">
         <v>251865</v>
       </c>
       <c r="D15" s="36">
         <v>239065</v>
       </c>
       <c r="E15" s="35">
         <v>229053</v>
       </c>
       <c r="F15" s="35">
         <v>217338</v>
@@ -2601,54 +2619,56 @@
       </c>
       <c r="AN15" s="28">
         <v>216203</v>
       </c>
       <c r="AO15" s="28">
         <v>206534</v>
       </c>
       <c r="AP15" s="28">
         <v>196668</v>
       </c>
       <c r="AQ15" s="28">
         <v>178621</v>
       </c>
       <c r="AR15" s="28">
         <v>184238</v>
       </c>
       <c r="AS15" s="21">
         <v>179680</v>
       </c>
       <c r="AT15" s="50">
         <v>181685</v>
       </c>
       <c r="AU15" s="53">
         <v>208844</v>
       </c>
-      <c r="AV15" s="62">
+      <c r="AV15" s="55">
         <v>264201</v>
       </c>
-      <c r="AW15" s="20"/>
+      <c r="AW15" s="20">
+        <v>267909</v>
+      </c>
       <c r="AX15" s="28"/>
       <c r="AY15" s="28"/>
       <c r="AZ15" s="28"/>
       <c r="BA15" s="21"/>
       <c r="BB15" s="21"/>
       <c r="BC15" s="21"/>
     </row>
     <row r="16" spans="1:55" s="12" customFormat="1">
       <c r="A16" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="35">
         <v>49751</v>
       </c>
       <c r="C16" s="35">
         <v>49253</v>
       </c>
       <c r="D16" s="36">
         <v>48974</v>
       </c>
       <c r="E16" s="35">
         <v>48942</v>
       </c>
       <c r="F16" s="35">
         <v>48910</v>
@@ -2754,54 +2774,56 @@
       </c>
       <c r="AN16" s="28">
         <v>60756</v>
       </c>
       <c r="AO16" s="28">
         <v>60709</v>
       </c>
       <c r="AP16" s="28">
         <v>60655</v>
       </c>
       <c r="AQ16" s="28">
         <v>60593</v>
       </c>
       <c r="AR16" s="28">
         <v>60782</v>
       </c>
       <c r="AS16" s="21">
         <v>62790</v>
       </c>
       <c r="AT16" s="50">
         <v>81229</v>
       </c>
       <c r="AU16" s="53">
         <v>87776</v>
       </c>
-      <c r="AV16" s="62">
+      <c r="AV16" s="55">
         <v>88869</v>
       </c>
-      <c r="AW16" s="20"/>
+      <c r="AW16" s="20">
+        <v>88597</v>
+      </c>
       <c r="AX16" s="28"/>
       <c r="AY16" s="28"/>
       <c r="AZ16" s="28"/>
       <c r="BA16" s="21"/>
       <c r="BB16" s="21"/>
       <c r="BC16" s="21"/>
     </row>
     <row r="17" spans="1:55" s="12" customFormat="1">
       <c r="A17" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>16</v>
@@ -2907,54 +2929,56 @@
       </c>
       <c r="AN17" s="28">
         <v>133034</v>
       </c>
       <c r="AO17" s="28">
         <v>131004</v>
       </c>
       <c r="AP17" s="28">
         <v>128947</v>
       </c>
       <c r="AQ17" s="28">
         <v>129144</v>
       </c>
       <c r="AR17" s="28">
         <v>116031</v>
       </c>
       <c r="AS17" s="21">
         <v>120526</v>
       </c>
       <c r="AT17" s="50">
         <v>128125</v>
       </c>
       <c r="AU17" s="53">
         <v>147002</v>
       </c>
-      <c r="AV17" s="62">
+      <c r="AV17" s="55">
         <v>164383</v>
       </c>
-      <c r="AW17" s="20"/>
+      <c r="AW17" s="20">
+        <v>159933</v>
+      </c>
       <c r="AX17" s="28"/>
       <c r="AY17" s="28"/>
       <c r="AZ17" s="28"/>
       <c r="BA17" s="21"/>
       <c r="BB17" s="21"/>
       <c r="BC17" s="21"/>
     </row>
     <row r="18" spans="1:55" s="12" customFormat="1">
       <c r="A18" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="35">
         <v>254690</v>
       </c>
       <c r="C18" s="35">
         <v>252029</v>
       </c>
       <c r="D18" s="36">
         <v>249800</v>
       </c>
       <c r="E18" s="35">
         <v>246147</v>
       </c>
       <c r="F18" s="35">
         <v>242091</v>
@@ -3060,68 +3084,70 @@
       </c>
       <c r="AN18" s="28">
         <v>91462</v>
       </c>
       <c r="AO18" s="28">
         <v>90124</v>
       </c>
       <c r="AP18" s="28">
         <v>88536</v>
       </c>
       <c r="AQ18" s="28">
         <v>85041</v>
       </c>
       <c r="AR18" s="28">
         <v>91420</v>
       </c>
       <c r="AS18" s="21">
         <v>95573</v>
       </c>
       <c r="AT18" s="50">
         <v>105042</v>
       </c>
       <c r="AU18" s="53">
         <v>127438</v>
       </c>
-      <c r="AV18" s="62">
+      <c r="AV18" s="55">
         <v>135521</v>
       </c>
-      <c r="AW18" s="20"/>
+      <c r="AW18" s="20">
+        <v>131897</v>
+      </c>
       <c r="AX18" s="28"/>
       <c r="AY18" s="28"/>
       <c r="AZ18" s="28"/>
       <c r="BA18" s="21"/>
       <c r="BB18" s="21"/>
       <c r="BC18" s="21"/>
     </row>
     <row r="19" spans="1:55" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="13"/>
       <c r="AJ19" s="32"/>
       <c r="AS19" s="48"/>
       <c r="AT19" s="48"/>
       <c r="AU19" s="51"/>
-      <c r="AV19" s="63"/>
+      <c r="AV19" s="56"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AI20" s="31"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:55" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:55" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:55" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:55" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
     <row r="26" spans="1:55" s="3" customFormat="1">
       <c r="A26" s="4"/>
     </row>
     <row r="27" spans="1:55" s="3" customFormat="1">
       <c r="A27" s="4"/>