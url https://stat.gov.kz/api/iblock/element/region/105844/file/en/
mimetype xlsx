--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -129,51 +129,51 @@
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>first of the month, goals</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                          Livestock of sheep and goats</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0;[Red]#,##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -197,50 +197,55 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Robot"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
@@ -337,51 +342,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -445,50 +450,56 @@
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv12" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -763,51 +774,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW27" sqref="AW27"/>
+      <selection pane="topRight" activeCell="AV27" sqref="AV27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.28515625" style="2" customWidth="1"/>
     <col min="5" max="46" width="9.140625" style="2"/>
     <col min="47" max="47" width="10.5703125" style="2" customWidth="1"/>
     <col min="48" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="35.25" customHeight="1">
       <c r="A2" s="60" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="60"/>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
@@ -1230,51 +1241,53 @@
       </c>
       <c r="AP6" s="46">
         <v>1279475</v>
       </c>
       <c r="AQ6" s="46">
         <v>1235789</v>
       </c>
       <c r="AR6" s="46">
         <v>1163587</v>
       </c>
       <c r="AS6" s="47">
         <v>1176922</v>
       </c>
       <c r="AT6" s="49">
         <v>1244523</v>
       </c>
       <c r="AU6" s="52">
         <v>1356798</v>
       </c>
       <c r="AV6" s="54">
         <v>1619487</v>
       </c>
       <c r="AW6" s="22">
         <v>1622884</v>
       </c>
-      <c r="AX6" s="28"/>
+      <c r="AX6" s="64">
+        <v>1534618</v>
+      </c>
       <c r="AY6" s="28"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="24"/>
       <c r="BB6" s="24"/>
       <c r="BC6" s="24"/>
     </row>
     <row r="7" spans="1:55" s="11" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="35">
         <v>111779</v>
       </c>
       <c r="C7" s="35">
         <v>101818</v>
       </c>
       <c r="D7" s="36">
         <v>93356</v>
       </c>
       <c r="E7" s="35">
         <v>89828</v>
       </c>
       <c r="F7" s="35">
         <v>87212</v>
       </c>
@@ -1385,51 +1398,53 @@
       </c>
       <c r="AP7" s="28">
         <v>7160</v>
       </c>
       <c r="AQ7" s="28">
         <v>7072</v>
       </c>
       <c r="AR7" s="28">
         <v>4731</v>
       </c>
       <c r="AS7" s="21">
         <v>4623</v>
       </c>
       <c r="AT7" s="50">
         <v>4846</v>
       </c>
       <c r="AU7" s="53">
         <v>4784</v>
       </c>
       <c r="AV7" s="55">
         <v>5091</v>
       </c>
       <c r="AW7" s="20">
         <v>5376</v>
       </c>
-      <c r="AX7" s="28"/>
+      <c r="AX7" s="65">
+        <v>5971</v>
+      </c>
       <c r="AY7" s="28"/>
       <c r="AZ7" s="28"/>
       <c r="BA7" s="21"/>
       <c r="BB7" s="21"/>
       <c r="BC7" s="21"/>
     </row>
     <row r="8" spans="1:55" s="12" customFormat="1">
       <c r="A8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="35">
         <v>1417</v>
       </c>
       <c r="C8" s="35">
         <v>1371</v>
       </c>
       <c r="D8" s="36">
         <v>1356</v>
       </c>
       <c r="E8" s="35">
         <v>1278</v>
       </c>
       <c r="F8" s="35">
         <v>1251</v>
       </c>
@@ -1540,51 +1555,53 @@
       </c>
       <c r="AP8" s="28">
         <v>682</v>
       </c>
       <c r="AQ8" s="28">
         <v>668</v>
       </c>
       <c r="AR8" s="28">
         <v>533</v>
       </c>
       <c r="AS8" s="21">
         <v>517</v>
       </c>
       <c r="AT8" s="50">
         <v>422</v>
       </c>
       <c r="AU8" s="53">
         <v>523</v>
       </c>
       <c r="AV8" s="55">
         <v>550</v>
       </c>
       <c r="AW8" s="20">
         <v>582</v>
       </c>
-      <c r="AX8" s="28"/>
+      <c r="AX8" s="65">
+        <v>1082</v>
+      </c>
       <c r="AY8" s="28"/>
       <c r="AZ8" s="28"/>
       <c r="BA8" s="21"/>
       <c r="BB8" s="21"/>
       <c r="BC8" s="21"/>
     </row>
     <row r="9" spans="1:55" s="12" customFormat="1">
       <c r="A9" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="35">
         <v>169249</v>
       </c>
       <c r="C9" s="35">
         <v>153804</v>
       </c>
       <c r="D9" s="36">
         <v>140496</v>
       </c>
       <c r="E9" s="35">
         <v>131796</v>
       </c>
       <c r="F9" s="35">
         <v>126131</v>
       </c>
@@ -1695,51 +1712,53 @@
       </c>
       <c r="AP9" s="28">
         <v>144120</v>
       </c>
       <c r="AQ9" s="28">
         <v>143396</v>
       </c>
       <c r="AR9" s="28">
         <v>133510</v>
       </c>
       <c r="AS9" s="21">
         <v>131118</v>
       </c>
       <c r="AT9" s="50">
         <v>127762</v>
       </c>
       <c r="AU9" s="53">
         <v>128680</v>
       </c>
       <c r="AV9" s="55">
         <v>186342</v>
       </c>
       <c r="AW9" s="20">
         <v>188702</v>
       </c>
-      <c r="AX9" s="28"/>
+      <c r="AX9" s="65">
+        <v>180022</v>
+      </c>
       <c r="AY9" s="28"/>
       <c r="AZ9" s="28"/>
       <c r="BA9" s="21"/>
       <c r="BB9" s="21"/>
       <c r="BC9" s="21"/>
     </row>
     <row r="10" spans="1:55" s="12" customFormat="1">
       <c r="A10" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="35">
         <v>246707</v>
       </c>
       <c r="C10" s="35">
         <v>242532</v>
       </c>
       <c r="D10" s="36">
         <v>236526</v>
       </c>
       <c r="E10" s="35">
         <v>225434</v>
       </c>
       <c r="F10" s="35">
         <v>218658</v>
       </c>
@@ -1850,51 +1869,53 @@
       </c>
       <c r="AP10" s="28">
         <v>245805</v>
       </c>
       <c r="AQ10" s="28">
         <v>238392</v>
       </c>
       <c r="AR10" s="28">
         <v>206605</v>
       </c>
       <c r="AS10" s="21">
         <v>206309</v>
       </c>
       <c r="AT10" s="50">
         <v>216589</v>
       </c>
       <c r="AU10" s="53">
         <v>223298</v>
       </c>
       <c r="AV10" s="55">
         <v>249611</v>
       </c>
       <c r="AW10" s="20">
         <v>258688</v>
       </c>
-      <c r="AX10" s="28"/>
+      <c r="AX10" s="65">
+        <v>306082</v>
+      </c>
       <c r="AY10" s="28"/>
       <c r="AZ10" s="28"/>
       <c r="BA10" s="21"/>
       <c r="BB10" s="21"/>
       <c r="BC10" s="21"/>
     </row>
     <row r="11" spans="1:55" s="12" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="35">
         <v>260514</v>
       </c>
       <c r="C11" s="35">
         <v>259080</v>
       </c>
       <c r="D11" s="36">
         <v>251781</v>
       </c>
       <c r="E11" s="35">
         <v>247968</v>
       </c>
       <c r="F11" s="35">
         <v>241298</v>
       </c>
@@ -2005,51 +2026,53 @@
       </c>
       <c r="AP11" s="28">
         <v>232311</v>
       </c>
       <c r="AQ11" s="28">
         <v>221251</v>
       </c>
       <c r="AR11" s="28">
         <v>195578</v>
       </c>
       <c r="AS11" s="21">
         <v>195079</v>
       </c>
       <c r="AT11" s="50">
         <v>207698</v>
       </c>
       <c r="AU11" s="53">
         <v>220570</v>
       </c>
       <c r="AV11" s="55">
         <v>281619</v>
       </c>
       <c r="AW11" s="20">
         <v>284339</v>
       </c>
-      <c r="AX11" s="28"/>
+      <c r="AX11" s="65">
+        <v>256447</v>
+      </c>
       <c r="AY11" s="28"/>
       <c r="AZ11" s="28"/>
       <c r="BA11" s="21"/>
       <c r="BB11" s="21"/>
       <c r="BC11" s="21"/>
     </row>
     <row r="12" spans="1:55" s="12" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="35">
         <v>51218</v>
       </c>
       <c r="C12" s="35">
         <v>49298</v>
       </c>
       <c r="D12" s="36">
         <v>49298</v>
       </c>
       <c r="E12" s="35">
         <v>48153</v>
       </c>
       <c r="F12" s="35">
         <v>46278</v>
       </c>
@@ -2160,51 +2183,53 @@
       </c>
       <c r="AP12" s="28">
         <v>47584</v>
       </c>
       <c r="AQ12" s="28">
         <v>47542</v>
       </c>
       <c r="AR12" s="28">
         <v>47779</v>
       </c>
       <c r="AS12" s="21">
         <v>54741</v>
       </c>
       <c r="AT12" s="50">
         <v>60027</v>
       </c>
       <c r="AU12" s="53">
         <v>69858</v>
       </c>
       <c r="AV12" s="55">
         <v>76587</v>
       </c>
       <c r="AW12" s="20">
         <v>76979</v>
       </c>
-      <c r="AX12" s="28"/>
+      <c r="AX12" s="65">
+        <v>53252</v>
+      </c>
       <c r="AY12" s="28"/>
       <c r="AZ12" s="28"/>
       <c r="BA12" s="21"/>
       <c r="BB12" s="21"/>
       <c r="BC12" s="21"/>
     </row>
     <row r="13" spans="1:55" s="12" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="35">
         <v>39287</v>
       </c>
       <c r="C13" s="35">
         <v>39200</v>
       </c>
       <c r="D13" s="36">
         <v>38619</v>
       </c>
       <c r="E13" s="35">
         <v>34086</v>
       </c>
       <c r="F13" s="35">
         <v>31848</v>
       </c>
@@ -2315,51 +2340,53 @@
       </c>
       <c r="AP13" s="28">
         <v>34694</v>
       </c>
       <c r="AQ13" s="28">
         <v>32894</v>
       </c>
       <c r="AR13" s="28">
         <v>36489</v>
       </c>
       <c r="AS13" s="21">
         <v>41157</v>
       </c>
       <c r="AT13" s="50">
         <v>45029</v>
       </c>
       <c r="AU13" s="53">
         <v>46858</v>
       </c>
       <c r="AV13" s="55">
         <v>48121</v>
       </c>
       <c r="AW13" s="20">
         <v>46230</v>
       </c>
-      <c r="AX13" s="28"/>
+      <c r="AX13" s="65">
+        <v>43193</v>
+      </c>
       <c r="AY13" s="28"/>
       <c r="AZ13" s="28"/>
       <c r="BA13" s="21"/>
       <c r="BB13" s="21"/>
       <c r="BC13" s="21"/>
     </row>
     <row r="14" spans="1:55" s="12" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="37" t="s">
         <v>16</v>
       </c>
@@ -2470,51 +2497,53 @@
       </c>
       <c r="AP14" s="28">
         <v>92313</v>
       </c>
       <c r="AQ14" s="28">
         <v>91175</v>
       </c>
       <c r="AR14" s="28">
         <v>85891</v>
       </c>
       <c r="AS14" s="21">
         <v>84809</v>
       </c>
       <c r="AT14" s="50">
         <v>86069</v>
       </c>
       <c r="AU14" s="53">
         <v>91167</v>
       </c>
       <c r="AV14" s="55">
         <v>118592</v>
       </c>
       <c r="AW14" s="20">
         <v>113652</v>
       </c>
-      <c r="AX14" s="28"/>
+      <c r="AX14" s="65">
+        <v>121107</v>
+      </c>
       <c r="AY14" s="28"/>
       <c r="AZ14" s="28"/>
       <c r="BA14" s="21"/>
       <c r="BB14" s="21"/>
       <c r="BC14" s="21"/>
     </row>
     <row r="15" spans="1:55" s="12" customFormat="1">
       <c r="A15" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="35">
         <v>259540</v>
       </c>
       <c r="C15" s="35">
         <v>251865</v>
       </c>
       <c r="D15" s="36">
         <v>239065</v>
       </c>
       <c r="E15" s="35">
         <v>229053</v>
       </c>
       <c r="F15" s="35">
         <v>217338</v>
       </c>
@@ -2625,51 +2654,53 @@
       </c>
       <c r="AP15" s="28">
         <v>196668</v>
       </c>
       <c r="AQ15" s="28">
         <v>178621</v>
       </c>
       <c r="AR15" s="28">
         <v>184238</v>
       </c>
       <c r="AS15" s="21">
         <v>179680</v>
       </c>
       <c r="AT15" s="50">
         <v>181685</v>
       </c>
       <c r="AU15" s="53">
         <v>208844</v>
       </c>
       <c r="AV15" s="55">
         <v>264201</v>
       </c>
       <c r="AW15" s="20">
         <v>267909</v>
       </c>
-      <c r="AX15" s="28"/>
+      <c r="AX15" s="65">
+        <v>265579</v>
+      </c>
       <c r="AY15" s="28"/>
       <c r="AZ15" s="28"/>
       <c r="BA15" s="21"/>
       <c r="BB15" s="21"/>
       <c r="BC15" s="21"/>
     </row>
     <row r="16" spans="1:55" s="12" customFormat="1">
       <c r="A16" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="35">
         <v>49751</v>
       </c>
       <c r="C16" s="35">
         <v>49253</v>
       </c>
       <c r="D16" s="36">
         <v>48974</v>
       </c>
       <c r="E16" s="35">
         <v>48942</v>
       </c>
       <c r="F16" s="35">
         <v>48910</v>
       </c>
@@ -2780,51 +2811,53 @@
       </c>
       <c r="AP16" s="28">
         <v>60655</v>
       </c>
       <c r="AQ16" s="28">
         <v>60593</v>
       </c>
       <c r="AR16" s="28">
         <v>60782</v>
       </c>
       <c r="AS16" s="21">
         <v>62790</v>
       </c>
       <c r="AT16" s="50">
         <v>81229</v>
       </c>
       <c r="AU16" s="53">
         <v>87776</v>
       </c>
       <c r="AV16" s="55">
         <v>88869</v>
       </c>
       <c r="AW16" s="20">
         <v>88597</v>
       </c>
-      <c r="AX16" s="28"/>
+      <c r="AX16" s="65">
+        <v>62116</v>
+      </c>
       <c r="AY16" s="28"/>
       <c r="AZ16" s="28"/>
       <c r="BA16" s="21"/>
       <c r="BB16" s="21"/>
       <c r="BC16" s="21"/>
     </row>
     <row r="17" spans="1:55" s="12" customFormat="1">
       <c r="A17" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>16</v>
       </c>
@@ -2935,51 +2968,53 @@
       </c>
       <c r="AP17" s="28">
         <v>128947</v>
       </c>
       <c r="AQ17" s="28">
         <v>129144</v>
       </c>
       <c r="AR17" s="28">
         <v>116031</v>
       </c>
       <c r="AS17" s="21">
         <v>120526</v>
       </c>
       <c r="AT17" s="50">
         <v>128125</v>
       </c>
       <c r="AU17" s="53">
         <v>147002</v>
       </c>
       <c r="AV17" s="55">
         <v>164383</v>
       </c>
       <c r="AW17" s="20">
         <v>159933</v>
       </c>
-      <c r="AX17" s="28"/>
+      <c r="AX17" s="65">
+        <v>137524</v>
+      </c>
       <c r="AY17" s="28"/>
       <c r="AZ17" s="28"/>
       <c r="BA17" s="21"/>
       <c r="BB17" s="21"/>
       <c r="BC17" s="21"/>
     </row>
     <row r="18" spans="1:55" s="12" customFormat="1">
       <c r="A18" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="35">
         <v>254690</v>
       </c>
       <c r="C18" s="35">
         <v>252029</v>
       </c>
       <c r="D18" s="36">
         <v>249800</v>
       </c>
       <c r="E18" s="35">
         <v>246147</v>
       </c>
       <c r="F18" s="35">
         <v>242091</v>
       </c>
@@ -3090,51 +3125,53 @@
       </c>
       <c r="AP18" s="28">
         <v>88536</v>
       </c>
       <c r="AQ18" s="28">
         <v>85041</v>
       </c>
       <c r="AR18" s="28">
         <v>91420</v>
       </c>
       <c r="AS18" s="21">
         <v>95573</v>
       </c>
       <c r="AT18" s="50">
         <v>105042</v>
       </c>
       <c r="AU18" s="53">
         <v>127438</v>
       </c>
       <c r="AV18" s="55">
         <v>135521</v>
       </c>
       <c r="AW18" s="20">
         <v>131897</v>
       </c>
-      <c r="AX18" s="28"/>
+      <c r="AX18" s="65">
+        <v>102243</v>
+      </c>
       <c r="AY18" s="28"/>
       <c r="AZ18" s="28"/>
       <c r="BA18" s="21"/>
       <c r="BB18" s="21"/>
       <c r="BC18" s="21"/>
     </row>
     <row r="19" spans="1:55" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="13"/>
       <c r="AJ19" s="32"/>
       <c r="AS19" s="48"/>
       <c r="AT19" s="48"/>
       <c r="AU19" s="51"/>
       <c r="AV19" s="56"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AI20" s="31"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:55" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:55" s="3" customFormat="1">