--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -342,51 +342,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -430,75 +430,78 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv12" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -770,210 +773,210 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BC42"/>
+  <dimension ref="A2:BE42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AV27" sqref="AV27"/>
+      <selection pane="topRight" activeCell="BA17" sqref="BA17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10.28515625" style="2" customWidth="1"/>
     <col min="5" max="46" width="9.140625" style="2"/>
     <col min="47" max="47" width="10.5703125" style="2" customWidth="1"/>
     <col min="48" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:55" s="1" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="60" t="s">
+    <row r="2" spans="1:57" s="1" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A2" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="60"/>
-[...54 lines deleted...]
-    <row r="3" spans="1:55" s="7" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="62"/>
+      <c r="V2" s="62"/>
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="62"/>
+      <c r="AA2" s="62"/>
+      <c r="AB2" s="62"/>
+      <c r="AC2" s="62"/>
+      <c r="AD2" s="62"/>
+      <c r="AE2" s="62"/>
+      <c r="AF2" s="62"/>
+      <c r="AG2" s="62"/>
+      <c r="AH2" s="62"/>
+      <c r="AI2" s="62"/>
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62"/>
+      <c r="AL2" s="62"/>
+      <c r="AM2" s="62"/>
+      <c r="AN2" s="62"/>
+      <c r="AO2" s="62"/>
+      <c r="AP2" s="62"/>
+      <c r="AQ2" s="62"/>
+      <c r="AR2" s="62"/>
+      <c r="AS2" s="62"/>
+      <c r="AT2" s="62"/>
+      <c r="AU2" s="62"/>
+      <c r="AV2" s="62"/>
+      <c r="AW2" s="62"/>
+      <c r="AX2" s="62"/>
+      <c r="AY2" s="62"/>
+      <c r="AZ2" s="62"/>
+      <c r="BA2" s="62"/>
+      <c r="BB2" s="62"/>
+      <c r="BC2" s="62"/>
+    </row>
+    <row r="3" spans="1:57" s="7" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="D3" s="61"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="61" t="s">
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="AZ3" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="61"/>
-[...4 lines deleted...]
-      <c r="A4" s="62" t="s">
+      <c r="BA3" s="63"/>
+      <c r="BB3" s="63"/>
+      <c r="BC3" s="63"/>
+    </row>
+    <row r="4" spans="1:57" s="8" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A4" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="58" t="s">
+      <c r="B4" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="58"/>
-[...4 lines deleted...]
-      <c r="H4" s="57" t="s">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="58"/>
-[...10 lines deleted...]
-      <c r="T4" s="57" t="s">
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="58"/>
-[...10 lines deleted...]
-      <c r="AF4" s="57" t="s">
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="60"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="58"/>
-[...10 lines deleted...]
-      <c r="AR4" s="57" t="s">
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="60"/>
+      <c r="AM4" s="60"/>
+      <c r="AN4" s="60"/>
+      <c r="AO4" s="60"/>
+      <c r="AP4" s="60"/>
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="59" t="s">
         <v>32</v>
       </c>
-      <c r="AS4" s="58"/>
-[...12 lines deleted...]
-      <c r="A5" s="63"/>
+      <c r="AS4" s="60"/>
+      <c r="AT4" s="60"/>
+      <c r="AU4" s="60"/>
+      <c r="AV4" s="60"/>
+      <c r="AW4" s="60"/>
+      <c r="AX4" s="60"/>
+      <c r="AY4" s="60"/>
+      <c r="AZ4" s="60"/>
+      <c r="BA4" s="60"/>
+      <c r="BB4" s="60"/>
+      <c r="BC4" s="61"/>
+    </row>
+    <row r="5" spans="1:57" s="10" customFormat="1" ht="12" thickBot="1">
+      <c r="A5" s="65"/>
       <c r="B5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -1093,51 +1096,51 @@
       <c r="AV5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AX5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AY5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="AZ5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="BA5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BB5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="BC5" s="9" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:55" s="11" customFormat="1">
+    <row r="6" spans="1:57" s="11" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="34">
         <v>1444152</v>
       </c>
       <c r="C6" s="34">
         <v>1400250</v>
       </c>
       <c r="D6" s="34">
         <v>1349271</v>
       </c>
       <c r="E6" s="34">
         <v>1302685</v>
       </c>
       <c r="F6" s="34">
         <v>1261015</v>
       </c>
       <c r="G6" s="34">
         <v>1206471</v>
       </c>
       <c r="H6" s="39">
         <v>1131524</v>
       </c>
       <c r="I6" s="22">
@@ -1241,60 +1244,63 @@
       </c>
       <c r="AP6" s="46">
         <v>1279475</v>
       </c>
       <c r="AQ6" s="46">
         <v>1235789</v>
       </c>
       <c r="AR6" s="46">
         <v>1163587</v>
       </c>
       <c r="AS6" s="47">
         <v>1176922</v>
       </c>
       <c r="AT6" s="49">
         <v>1244523</v>
       </c>
       <c r="AU6" s="52">
         <v>1356798</v>
       </c>
       <c r="AV6" s="54">
         <v>1619487</v>
       </c>
       <c r="AW6" s="22">
         <v>1622884</v>
       </c>
-      <c r="AX6" s="64">
+      <c r="AX6" s="57">
         <v>1534618</v>
       </c>
-      <c r="AY6" s="28"/>
+      <c r="AY6" s="57">
+        <v>1505844</v>
+      </c>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="24"/>
       <c r="BB6" s="24"/>
       <c r="BC6" s="24"/>
-    </row>
-    <row r="7" spans="1:55" s="11" customFormat="1">
+      <c r="BE6" s="66"/>
+    </row>
+    <row r="7" spans="1:57" s="11" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="35">
         <v>111779</v>
       </c>
       <c r="C7" s="35">
         <v>101818</v>
       </c>
       <c r="D7" s="36">
         <v>93356</v>
       </c>
       <c r="E7" s="35">
         <v>89828</v>
       </c>
       <c r="F7" s="35">
         <v>87212</v>
       </c>
       <c r="G7" s="35">
         <v>85921</v>
       </c>
       <c r="H7" s="42">
         <v>83799</v>
       </c>
       <c r="I7" s="20">
@@ -1398,60 +1404,63 @@
       </c>
       <c r="AP7" s="28">
         <v>7160</v>
       </c>
       <c r="AQ7" s="28">
         <v>7072</v>
       </c>
       <c r="AR7" s="28">
         <v>4731</v>
       </c>
       <c r="AS7" s="21">
         <v>4623</v>
       </c>
       <c r="AT7" s="50">
         <v>4846</v>
       </c>
       <c r="AU7" s="53">
         <v>4784</v>
       </c>
       <c r="AV7" s="55">
         <v>5091</v>
       </c>
       <c r="AW7" s="20">
         <v>5376</v>
       </c>
-      <c r="AX7" s="65">
+      <c r="AX7" s="58">
         <v>5971</v>
       </c>
-      <c r="AY7" s="28"/>
+      <c r="AY7" s="58">
+        <v>5584</v>
+      </c>
       <c r="AZ7" s="28"/>
       <c r="BA7" s="21"/>
       <c r="BB7" s="21"/>
       <c r="BC7" s="21"/>
-    </row>
-    <row r="8" spans="1:55" s="12" customFormat="1">
+      <c r="BE7" s="66"/>
+    </row>
+    <row r="8" spans="1:57" s="12" customFormat="1">
       <c r="A8" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="35">
         <v>1417</v>
       </c>
       <c r="C8" s="35">
         <v>1371</v>
       </c>
       <c r="D8" s="36">
         <v>1356</v>
       </c>
       <c r="E8" s="35">
         <v>1278</v>
       </c>
       <c r="F8" s="35">
         <v>1251</v>
       </c>
       <c r="G8" s="35">
         <v>1165</v>
       </c>
       <c r="H8" s="42">
         <v>1165</v>
       </c>
       <c r="I8" s="20">
@@ -1555,60 +1564,63 @@
       </c>
       <c r="AP8" s="28">
         <v>682</v>
       </c>
       <c r="AQ8" s="28">
         <v>668</v>
       </c>
       <c r="AR8" s="28">
         <v>533</v>
       </c>
       <c r="AS8" s="21">
         <v>517</v>
       </c>
       <c r="AT8" s="50">
         <v>422</v>
       </c>
       <c r="AU8" s="53">
         <v>523</v>
       </c>
       <c r="AV8" s="55">
         <v>550</v>
       </c>
       <c r="AW8" s="20">
         <v>582</v>
       </c>
-      <c r="AX8" s="65">
+      <c r="AX8" s="58">
         <v>1082</v>
       </c>
-      <c r="AY8" s="28"/>
+      <c r="AY8" s="58">
+        <v>1038</v>
+      </c>
       <c r="AZ8" s="28"/>
       <c r="BA8" s="21"/>
       <c r="BB8" s="21"/>
       <c r="BC8" s="21"/>
-    </row>
-    <row r="9" spans="1:55" s="12" customFormat="1">
+      <c r="BE8" s="66"/>
+    </row>
+    <row r="9" spans="1:57" s="12" customFormat="1">
       <c r="A9" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="35">
         <v>169249</v>
       </c>
       <c r="C9" s="35">
         <v>153804</v>
       </c>
       <c r="D9" s="36">
         <v>140496</v>
       </c>
       <c r="E9" s="35">
         <v>131796</v>
       </c>
       <c r="F9" s="35">
         <v>126131</v>
       </c>
       <c r="G9" s="35">
         <v>123363</v>
       </c>
       <c r="H9" s="42">
         <v>125033</v>
       </c>
       <c r="I9" s="20">
@@ -1712,60 +1724,63 @@
       </c>
       <c r="AP9" s="28">
         <v>144120</v>
       </c>
       <c r="AQ9" s="28">
         <v>143396</v>
       </c>
       <c r="AR9" s="28">
         <v>133510</v>
       </c>
       <c r="AS9" s="21">
         <v>131118</v>
       </c>
       <c r="AT9" s="50">
         <v>127762</v>
       </c>
       <c r="AU9" s="53">
         <v>128680</v>
       </c>
       <c r="AV9" s="55">
         <v>186342</v>
       </c>
       <c r="AW9" s="20">
         <v>188702</v>
       </c>
-      <c r="AX9" s="65">
+      <c r="AX9" s="58">
         <v>180022</v>
       </c>
-      <c r="AY9" s="28"/>
+      <c r="AY9" s="58">
+        <v>178495</v>
+      </c>
       <c r="AZ9" s="28"/>
       <c r="BA9" s="21"/>
       <c r="BB9" s="21"/>
       <c r="BC9" s="21"/>
-    </row>
-    <row r="10" spans="1:55" s="12" customFormat="1">
+      <c r="BE9" s="66"/>
+    </row>
+    <row r="10" spans="1:57" s="12" customFormat="1">
       <c r="A10" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="35">
         <v>246707</v>
       </c>
       <c r="C10" s="35">
         <v>242532</v>
       </c>
       <c r="D10" s="36">
         <v>236526</v>
       </c>
       <c r="E10" s="35">
         <v>225434</v>
       </c>
       <c r="F10" s="35">
         <v>218658</v>
       </c>
       <c r="G10" s="35">
         <v>208853</v>
       </c>
       <c r="H10" s="42">
         <v>181601</v>
       </c>
       <c r="I10" s="20">
@@ -1869,60 +1884,63 @@
       </c>
       <c r="AP10" s="28">
         <v>245805</v>
       </c>
       <c r="AQ10" s="28">
         <v>238392</v>
       </c>
       <c r="AR10" s="28">
         <v>206605</v>
       </c>
       <c r="AS10" s="21">
         <v>206309</v>
       </c>
       <c r="AT10" s="50">
         <v>216589</v>
       </c>
       <c r="AU10" s="53">
         <v>223298</v>
       </c>
       <c r="AV10" s="55">
         <v>249611</v>
       </c>
       <c r="AW10" s="20">
         <v>258688</v>
       </c>
-      <c r="AX10" s="65">
+      <c r="AX10" s="58">
         <v>306082</v>
       </c>
-      <c r="AY10" s="28"/>
+      <c r="AY10" s="58">
+        <v>302797</v>
+      </c>
       <c r="AZ10" s="28"/>
       <c r="BA10" s="21"/>
       <c r="BB10" s="21"/>
       <c r="BC10" s="21"/>
-    </row>
-    <row r="11" spans="1:55" s="12" customFormat="1">
+      <c r="BE10" s="66"/>
+    </row>
+    <row r="11" spans="1:57" s="12" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="35">
         <v>260514</v>
       </c>
       <c r="C11" s="35">
         <v>259080</v>
       </c>
       <c r="D11" s="36">
         <v>251781</v>
       </c>
       <c r="E11" s="35">
         <v>247968</v>
       </c>
       <c r="F11" s="35">
         <v>241298</v>
       </c>
       <c r="G11" s="35">
         <v>229510</v>
       </c>
       <c r="H11" s="42">
         <v>216160</v>
       </c>
       <c r="I11" s="20">
@@ -2026,60 +2044,63 @@
       </c>
       <c r="AP11" s="28">
         <v>232311</v>
       </c>
       <c r="AQ11" s="28">
         <v>221251</v>
       </c>
       <c r="AR11" s="28">
         <v>195578</v>
       </c>
       <c r="AS11" s="21">
         <v>195079</v>
       </c>
       <c r="AT11" s="50">
         <v>207698</v>
       </c>
       <c r="AU11" s="53">
         <v>220570</v>
       </c>
       <c r="AV11" s="55">
         <v>281619</v>
       </c>
       <c r="AW11" s="20">
         <v>284339</v>
       </c>
-      <c r="AX11" s="65">
+      <c r="AX11" s="58">
         <v>256447</v>
       </c>
-      <c r="AY11" s="28"/>
+      <c r="AY11" s="58">
+        <v>252294</v>
+      </c>
       <c r="AZ11" s="28"/>
       <c r="BA11" s="21"/>
       <c r="BB11" s="21"/>
       <c r="BC11" s="21"/>
-    </row>
-    <row r="12" spans="1:55" s="12" customFormat="1">
+      <c r="BE11" s="66"/>
+    </row>
+    <row r="12" spans="1:57" s="12" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="35">
         <v>51218</v>
       </c>
       <c r="C12" s="35">
         <v>49298</v>
       </c>
       <c r="D12" s="36">
         <v>49298</v>
       </c>
       <c r="E12" s="35">
         <v>48153</v>
       </c>
       <c r="F12" s="35">
         <v>46278</v>
       </c>
       <c r="G12" s="35">
         <v>46211</v>
       </c>
       <c r="H12" s="42">
         <v>46505</v>
       </c>
       <c r="I12" s="20">
@@ -2183,60 +2204,63 @@
       </c>
       <c r="AP12" s="28">
         <v>47584</v>
       </c>
       <c r="AQ12" s="28">
         <v>47542</v>
       </c>
       <c r="AR12" s="28">
         <v>47779</v>
       </c>
       <c r="AS12" s="21">
         <v>54741</v>
       </c>
       <c r="AT12" s="50">
         <v>60027</v>
       </c>
       <c r="AU12" s="53">
         <v>69858</v>
       </c>
       <c r="AV12" s="55">
         <v>76587</v>
       </c>
       <c r="AW12" s="20">
         <v>76979</v>
       </c>
-      <c r="AX12" s="65">
+      <c r="AX12" s="58">
         <v>53252</v>
       </c>
-      <c r="AY12" s="28"/>
+      <c r="AY12" s="58">
+        <v>51794</v>
+      </c>
       <c r="AZ12" s="28"/>
       <c r="BA12" s="21"/>
       <c r="BB12" s="21"/>
       <c r="BC12" s="21"/>
-    </row>
-    <row r="13" spans="1:55" s="12" customFormat="1">
+      <c r="BE12" s="66"/>
+    </row>
+    <row r="13" spans="1:57" s="12" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="35">
         <v>39287</v>
       </c>
       <c r="C13" s="35">
         <v>39200</v>
       </c>
       <c r="D13" s="36">
         <v>38619</v>
       </c>
       <c r="E13" s="35">
         <v>34086</v>
       </c>
       <c r="F13" s="35">
         <v>31848</v>
       </c>
       <c r="G13" s="35">
         <v>29848</v>
       </c>
       <c r="H13" s="42">
         <v>38506</v>
       </c>
       <c r="I13" s="20">
@@ -2340,60 +2364,63 @@
       </c>
       <c r="AP13" s="28">
         <v>34694</v>
       </c>
       <c r="AQ13" s="28">
         <v>32894</v>
       </c>
       <c r="AR13" s="28">
         <v>36489</v>
       </c>
       <c r="AS13" s="21">
         <v>41157</v>
       </c>
       <c r="AT13" s="50">
         <v>45029</v>
       </c>
       <c r="AU13" s="53">
         <v>46858</v>
       </c>
       <c r="AV13" s="55">
         <v>48121</v>
       </c>
       <c r="AW13" s="20">
         <v>46230</v>
       </c>
-      <c r="AX13" s="65">
+      <c r="AX13" s="58">
         <v>43193</v>
       </c>
-      <c r="AY13" s="28"/>
+      <c r="AY13" s="58">
+        <v>43028</v>
+      </c>
       <c r="AZ13" s="28"/>
       <c r="BA13" s="21"/>
       <c r="BB13" s="21"/>
       <c r="BC13" s="21"/>
-    </row>
-    <row r="14" spans="1:55" s="12" customFormat="1">
+      <c r="BE13" s="66"/>
+    </row>
+    <row r="14" spans="1:57" s="12" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="I14" s="37" t="s">
@@ -2497,60 +2524,63 @@
       </c>
       <c r="AP14" s="28">
         <v>92313</v>
       </c>
       <c r="AQ14" s="28">
         <v>91175</v>
       </c>
       <c r="AR14" s="28">
         <v>85891</v>
       </c>
       <c r="AS14" s="21">
         <v>84809</v>
       </c>
       <c r="AT14" s="50">
         <v>86069</v>
       </c>
       <c r="AU14" s="53">
         <v>91167</v>
       </c>
       <c r="AV14" s="55">
         <v>118592</v>
       </c>
       <c r="AW14" s="20">
         <v>113652</v>
       </c>
-      <c r="AX14" s="65">
+      <c r="AX14" s="58">
         <v>121107</v>
       </c>
-      <c r="AY14" s="28"/>
+      <c r="AY14" s="58">
+        <v>113544</v>
+      </c>
       <c r="AZ14" s="28"/>
       <c r="BA14" s="21"/>
       <c r="BB14" s="21"/>
       <c r="BC14" s="21"/>
-    </row>
-    <row r="15" spans="1:55" s="12" customFormat="1">
+      <c r="BE14" s="66"/>
+    </row>
+    <row r="15" spans="1:57" s="12" customFormat="1">
       <c r="A15" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="35">
         <v>259540</v>
       </c>
       <c r="C15" s="35">
         <v>251865</v>
       </c>
       <c r="D15" s="36">
         <v>239065</v>
       </c>
       <c r="E15" s="35">
         <v>229053</v>
       </c>
       <c r="F15" s="35">
         <v>217338</v>
       </c>
       <c r="G15" s="35">
         <v>198485</v>
       </c>
       <c r="H15" s="42">
         <v>183204</v>
       </c>
       <c r="I15" s="20">
@@ -2654,60 +2684,63 @@
       </c>
       <c r="AP15" s="28">
         <v>196668</v>
       </c>
       <c r="AQ15" s="28">
         <v>178621</v>
       </c>
       <c r="AR15" s="28">
         <v>184238</v>
       </c>
       <c r="AS15" s="21">
         <v>179680</v>
       </c>
       <c r="AT15" s="50">
         <v>181685</v>
       </c>
       <c r="AU15" s="53">
         <v>208844</v>
       </c>
       <c r="AV15" s="55">
         <v>264201</v>
       </c>
       <c r="AW15" s="20">
         <v>267909</v>
       </c>
-      <c r="AX15" s="65">
+      <c r="AX15" s="58">
         <v>265579</v>
       </c>
-      <c r="AY15" s="28"/>
+      <c r="AY15" s="58">
+        <v>257968</v>
+      </c>
       <c r="AZ15" s="28"/>
       <c r="BA15" s="21"/>
       <c r="BB15" s="21"/>
       <c r="BC15" s="21"/>
-    </row>
-    <row r="16" spans="1:55" s="12" customFormat="1">
+      <c r="BE15" s="66"/>
+    </row>
+    <row r="16" spans="1:57" s="12" customFormat="1">
       <c r="A16" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="35">
         <v>49751</v>
       </c>
       <c r="C16" s="35">
         <v>49253</v>
       </c>
       <c r="D16" s="36">
         <v>48974</v>
       </c>
       <c r="E16" s="35">
         <v>48942</v>
       </c>
       <c r="F16" s="35">
         <v>48910</v>
       </c>
       <c r="G16" s="35">
         <v>48848</v>
       </c>
       <c r="H16" s="42">
         <v>47228</v>
       </c>
       <c r="I16" s="20">
@@ -2811,60 +2844,63 @@
       </c>
       <c r="AP16" s="28">
         <v>60655</v>
       </c>
       <c r="AQ16" s="28">
         <v>60593</v>
       </c>
       <c r="AR16" s="28">
         <v>60782</v>
       </c>
       <c r="AS16" s="21">
         <v>62790</v>
       </c>
       <c r="AT16" s="50">
         <v>81229</v>
       </c>
       <c r="AU16" s="53">
         <v>87776</v>
       </c>
       <c r="AV16" s="55">
         <v>88869</v>
       </c>
       <c r="AW16" s="20">
         <v>88597</v>
       </c>
-      <c r="AX16" s="65">
+      <c r="AX16" s="58">
         <v>62116</v>
       </c>
-      <c r="AY16" s="28"/>
+      <c r="AY16" s="58">
+        <v>61644</v>
+      </c>
       <c r="AZ16" s="28"/>
       <c r="BA16" s="21"/>
       <c r="BB16" s="21"/>
       <c r="BC16" s="21"/>
-    </row>
-    <row r="17" spans="1:55" s="12" customFormat="1">
+      <c r="BE16" s="66"/>
+    </row>
+    <row r="17" spans="1:57" s="12" customFormat="1">
       <c r="A17" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="38" t="s">
@@ -2968,60 +3004,63 @@
       </c>
       <c r="AP17" s="28">
         <v>128947</v>
       </c>
       <c r="AQ17" s="28">
         <v>129144</v>
       </c>
       <c r="AR17" s="28">
         <v>116031</v>
       </c>
       <c r="AS17" s="21">
         <v>120526</v>
       </c>
       <c r="AT17" s="50">
         <v>128125</v>
       </c>
       <c r="AU17" s="53">
         <v>147002</v>
       </c>
       <c r="AV17" s="55">
         <v>164383</v>
       </c>
       <c r="AW17" s="20">
         <v>159933</v>
       </c>
-      <c r="AX17" s="65">
+      <c r="AX17" s="58">
         <v>137524</v>
       </c>
-      <c r="AY17" s="28"/>
+      <c r="AY17" s="58">
+        <v>135861</v>
+      </c>
       <c r="AZ17" s="28"/>
       <c r="BA17" s="21"/>
       <c r="BB17" s="21"/>
       <c r="BC17" s="21"/>
-    </row>
-    <row r="18" spans="1:55" s="12" customFormat="1">
+      <c r="BE17" s="66"/>
+    </row>
+    <row r="18" spans="1:57" s="12" customFormat="1">
       <c r="A18" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="35">
         <v>254690</v>
       </c>
       <c r="C18" s="35">
         <v>252029</v>
       </c>
       <c r="D18" s="36">
         <v>249800</v>
       </c>
       <c r="E18" s="35">
         <v>246147</v>
       </c>
       <c r="F18" s="35">
         <v>242091</v>
       </c>
       <c r="G18" s="35">
         <v>234294</v>
       </c>
       <c r="H18" s="42">
         <v>200626</v>
       </c>
       <c r="I18" s="20">
@@ -3125,105 +3164,109 @@
       </c>
       <c r="AP18" s="28">
         <v>88536</v>
       </c>
       <c r="AQ18" s="28">
         <v>85041</v>
       </c>
       <c r="AR18" s="28">
         <v>91420</v>
       </c>
       <c r="AS18" s="21">
         <v>95573</v>
       </c>
       <c r="AT18" s="50">
         <v>105042</v>
       </c>
       <c r="AU18" s="53">
         <v>127438</v>
       </c>
       <c r="AV18" s="55">
         <v>135521</v>
       </c>
       <c r="AW18" s="20">
         <v>131897</v>
       </c>
-      <c r="AX18" s="65">
+      <c r="AX18" s="58">
         <v>102243</v>
       </c>
-      <c r="AY18" s="28"/>
+      <c r="AY18" s="58">
+        <v>101797</v>
+      </c>
       <c r="AZ18" s="28"/>
       <c r="BA18" s="21"/>
       <c r="BB18" s="21"/>
       <c r="BC18" s="21"/>
-    </row>
-    <row r="19" spans="1:55" s="12" customFormat="1" ht="11.25">
+      <c r="BE18" s="66"/>
+    </row>
+    <row r="19" spans="1:57" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="13"/>
       <c r="AJ19" s="32"/>
       <c r="AS19" s="48"/>
       <c r="AT19" s="48"/>
       <c r="AU19" s="51"/>
       <c r="AV19" s="56"/>
-    </row>
-    <row r="20" spans="1:55" s="3" customFormat="1">
+      <c r="AY19" s="48"/>
+    </row>
+    <row r="20" spans="1:57" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AI20" s="31"/>
     </row>
-    <row r="21" spans="1:55" s="3" customFormat="1">
+    <row r="21" spans="1:57" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
-    <row r="22" spans="1:55" s="3" customFormat="1">
+    <row r="22" spans="1:57" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
-    <row r="23" spans="1:55" s="3" customFormat="1">
+    <row r="23" spans="1:57" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
-    <row r="24" spans="1:55" s="3" customFormat="1">
+    <row r="24" spans="1:57" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
-    <row r="25" spans="1:55" s="3" customFormat="1">
+    <row r="25" spans="1:57" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
-    <row r="26" spans="1:55" s="3" customFormat="1">
+    <row r="26" spans="1:57" s="3" customFormat="1">
       <c r="A26" s="4"/>
     </row>
-    <row r="27" spans="1:55" s="3" customFormat="1">
+    <row r="27" spans="1:57" s="3" customFormat="1">
       <c r="A27" s="4"/>
     </row>
-    <row r="28" spans="1:55" s="3" customFormat="1">
+    <row r="28" spans="1:57" s="3" customFormat="1">
       <c r="A28" s="4"/>
     </row>
-    <row r="29" spans="1:55" s="3" customFormat="1">
+    <row r="29" spans="1:57" s="3" customFormat="1">
       <c r="A29" s="4"/>
     </row>
-    <row r="30" spans="1:55" s="3" customFormat="1">
+    <row r="30" spans="1:57" s="3" customFormat="1">
       <c r="A30" s="4"/>
     </row>
-    <row r="31" spans="1:55" s="3" customFormat="1">
+    <row r="31" spans="1:57" s="3" customFormat="1">
       <c r="A31" s="4"/>
     </row>
-    <row r="32" spans="1:55" s="3" customFormat="1">
+    <row r="32" spans="1:57" s="3" customFormat="1">
       <c r="A32" s="4"/>
     </row>
     <row r="33" spans="1:1" s="3" customFormat="1">
       <c r="A33" s="4"/>
     </row>
     <row r="34" spans="1:1" s="3" customFormat="1">
       <c r="A34" s="4"/>
     </row>
     <row r="35" spans="1:1" s="3" customFormat="1">
       <c r="A35" s="4"/>
     </row>
     <row r="36" spans="1:1" s="3" customFormat="1">
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1" s="3" customFormat="1">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1" s="3" customFormat="1">
       <c r="A38" s="4"/>
     </row>
     <row r="39" spans="1:1" s="3" customFormat="1">
       <c r="A39" s="4"/>
     </row>
     <row r="40" spans="1:1" s="3" customFormat="1">
       <c r="A40" s="4"/>