--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -129,123 +129,83 @@
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>first of the month, goals</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                          Livestock of sheep and goats</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0;[Red]#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+      <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...27 lines deleted...]
-      <name val="Robot"/>
       <charset val="1"/>
     </font>
     <font>
-      <sz val="8"/>
-[...11 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
@@ -342,168 +302,148 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...92 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv12" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -777,2527 +717,2561 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BE42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BA17" sqref="BA17"/>
+      <selection pane="topRight" activeCell="AI36" sqref="AI36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="48" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="18.7109375" style="12" customWidth="1"/>
+    <col min="2" max="3" width="9.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.28515625" style="7" customWidth="1"/>
+    <col min="5" max="11" width="9.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="15" width="9.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="9.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="18" max="24" width="9.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="25" max="34" width="9.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="35" max="36" width="9.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="37" max="46" width="9.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="10.5703125" style="7" customWidth="1"/>
+    <col min="48" max="48" width="9.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="49" max="52" width="9.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="53" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:57" s="1" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+    <row r="2" spans="1:57" s="1" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A2" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="62"/>
-[...60 lines deleted...]
-      <c r="AZ3" s="63" t="s">
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
+      <c r="O2" s="13"/>
+      <c r="P2" s="13"/>
+      <c r="Q2" s="13"/>
+      <c r="R2" s="13"/>
+      <c r="S2" s="13"/>
+      <c r="T2" s="13"/>
+      <c r="U2" s="13"/>
+      <c r="V2" s="13"/>
+      <c r="W2" s="13"/>
+      <c r="X2" s="13"/>
+      <c r="Y2" s="13"/>
+      <c r="Z2" s="13"/>
+      <c r="AA2" s="13"/>
+      <c r="AB2" s="13"/>
+      <c r="AC2" s="13"/>
+      <c r="AD2" s="13"/>
+      <c r="AE2" s="13"/>
+      <c r="AF2" s="13"/>
+      <c r="AG2" s="13"/>
+      <c r="AH2" s="13"/>
+      <c r="AI2" s="13"/>
+      <c r="AJ2" s="13"/>
+      <c r="AK2" s="13"/>
+      <c r="AL2" s="13"/>
+      <c r="AM2" s="13"/>
+      <c r="AN2" s="13"/>
+      <c r="AO2" s="13"/>
+      <c r="AP2" s="13"/>
+      <c r="AQ2" s="13"/>
+      <c r="AR2" s="13"/>
+      <c r="AS2" s="13"/>
+      <c r="AT2" s="13"/>
+      <c r="AU2" s="13"/>
+      <c r="AV2" s="13"/>
+      <c r="AW2" s="13"/>
+      <c r="AX2" s="13"/>
+      <c r="AY2" s="13"/>
+      <c r="AZ2" s="13"/>
+      <c r="BA2" s="13"/>
+      <c r="BB2" s="13"/>
+      <c r="BC2" s="13"/>
+    </row>
+    <row r="3" spans="1:57" s="1" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="A3" s="14"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="AZ3" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="63"/>
-[...4 lines deleted...]
-      <c r="A4" s="64" t="s">
+      <c r="BA3" s="15"/>
+      <c r="BB3" s="15"/>
+      <c r="BC3" s="15"/>
+    </row>
+    <row r="4" spans="1:57" ht="13.5" thickBot="1">
+      <c r="A4" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="60" t="s">
+      <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="60"/>
-[...4 lines deleted...]
-      <c r="H4" s="59" t="s">
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="60"/>
-[...10 lines deleted...]
-      <c r="T4" s="59" t="s">
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="60"/>
-[...10 lines deleted...]
-      <c r="AF4" s="59" t="s">
+      <c r="U4" s="2"/>
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+      <c r="AC4" s="2"/>
+      <c r="AD4" s="2"/>
+      <c r="AE4" s="3"/>
+      <c r="AF4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="60"/>
-[...10 lines deleted...]
-      <c r="AR4" s="59" t="s">
+      <c r="AG4" s="2"/>
+      <c r="AH4" s="2"/>
+      <c r="AI4" s="2"/>
+      <c r="AJ4" s="2"/>
+      <c r="AK4" s="2"/>
+      <c r="AL4" s="2"/>
+      <c r="AM4" s="2"/>
+      <c r="AN4" s="2"/>
+      <c r="AO4" s="2"/>
+      <c r="AP4" s="2"/>
+      <c r="AQ4" s="3"/>
+      <c r="AR4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="AS4" s="60"/>
-[...13 lines deleted...]
-      <c r="B5" s="17" t="s">
+      <c r="AS4" s="2"/>
+      <c r="AT4" s="2"/>
+      <c r="AU4" s="2"/>
+      <c r="AV4" s="2"/>
+      <c r="AW4" s="2"/>
+      <c r="AX4" s="2"/>
+      <c r="AY4" s="2"/>
+      <c r="AZ4" s="2"/>
+      <c r="BA4" s="2"/>
+      <c r="BB4" s="2"/>
+      <c r="BC4" s="3"/>
+    </row>
+    <row r="5" spans="1:57" s="22" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A5" s="17"/>
+      <c r="B5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="17" t="s">
+      <c r="C5" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="17" t="s">
+      <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="F5" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="17" t="s">
+      <c r="G5" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="18" t="s">
+      <c r="H5" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I5" s="17" t="s">
+      <c r="I5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="J5" s="17" t="s">
+      <c r="J5" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="18" t="s">
+      <c r="K5" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="L5" s="17" t="s">
+      <c r="L5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="M5" s="17" t="s">
+      <c r="M5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="N5" s="17" t="s">
+      <c r="N5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="17" t="s">
+      <c r="O5" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="P5" s="17" t="s">
+      <c r="P5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="17" t="s">
+      <c r="Q5" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="17" t="s">
+      <c r="R5" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="S5" s="17" t="s">
+      <c r="S5" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="T5" s="18" t="s">
+      <c r="T5" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="U5" s="17" t="s">
+      <c r="U5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="V5" s="17" t="s">
+      <c r="V5" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="W5" s="18" t="s">
+      <c r="W5" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="X5" s="17" t="s">
+      <c r="X5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="Y5" s="17" t="s">
+      <c r="Y5" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="Z5" s="17" t="s">
+      <c r="Z5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AA5" s="17" t="s">
+      <c r="AA5" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="AB5" s="17" t="s">
+      <c r="AB5" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="17" t="s">
+      <c r="AC5" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="AD5" s="17" t="s">
+      <c r="AD5" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="AE5" s="9" t="s">
+      <c r="AE5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AF5" s="25" t="s">
+      <c r="AF5" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AG5" s="9" t="s">
+      <c r="AG5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AH5" s="9" t="s">
+      <c r="AH5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AI5" s="25" t="s">
+      <c r="AI5" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AJ5" s="9" t="s">
+      <c r="AJ5" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AK5" s="9" t="s">
+      <c r="AK5" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AL5" s="9" t="s">
+      <c r="AL5" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AM5" s="9" t="s">
+      <c r="AM5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="AN5" s="9" t="s">
+      <c r="AN5" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="AO5" s="9" t="s">
+      <c r="AO5" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="AP5" s="9" t="s">
+      <c r="AP5" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="AQ5" s="9" t="s">
+      <c r="AQ5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AR5" s="25" t="s">
+      <c r="AR5" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="AS5" s="9" t="s">
+      <c r="AS5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AT5" s="9" t="s">
+      <c r="AT5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AU5" s="25" t="s">
+      <c r="AU5" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AV5" s="9" t="s">
+      <c r="AV5" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="AW5" s="9" t="s">
+      <c r="AW5" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AX5" s="9" t="s">
+      <c r="AX5" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AY5" s="9" t="s">
+      <c r="AY5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="AZ5" s="9" t="s">
+      <c r="AZ5" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="BA5" s="9" t="s">
+      <c r="BA5" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="BB5" s="9" t="s">
+      <c r="BB5" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="BC5" s="9" t="s">
+      <c r="BC5" s="20" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:57" s="11" customFormat="1">
-      <c r="A6" s="15" t="s">
+    <row r="6" spans="1:57" s="38" customFormat="1">
+      <c r="A6" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="34">
+      <c r="B6" s="23">
         <v>1444152</v>
       </c>
-      <c r="C6" s="34">
+      <c r="C6" s="23">
         <v>1400250</v>
       </c>
-      <c r="D6" s="34">
+      <c r="D6" s="23">
         <v>1349271</v>
       </c>
-      <c r="E6" s="34">
+      <c r="E6" s="23">
         <v>1302685</v>
       </c>
-      <c r="F6" s="34">
+      <c r="F6" s="23">
         <v>1261015</v>
       </c>
-      <c r="G6" s="34">
+      <c r="G6" s="23">
         <v>1206471</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H6" s="24">
         <v>1131524</v>
       </c>
-      <c r="I6" s="22">
+      <c r="I6" s="25">
         <v>1144007</v>
       </c>
-      <c r="J6" s="40">
+      <c r="J6" s="26">
         <v>1193867</v>
       </c>
-      <c r="K6" s="40">
+      <c r="K6" s="26">
         <v>1302617</v>
       </c>
-      <c r="L6" s="23">
+      <c r="L6" s="27">
         <v>1561675</v>
       </c>
-      <c r="M6" s="23">
+      <c r="M6" s="27">
         <v>1625972</v>
       </c>
-      <c r="N6" s="23">
+      <c r="N6" s="27">
         <v>1471295</v>
       </c>
-      <c r="O6" s="23">
+      <c r="O6" s="27">
         <v>1431341</v>
       </c>
-      <c r="P6" s="22">
+      <c r="P6" s="25">
         <v>1099452</v>
       </c>
-      <c r="Q6" s="22">
+      <c r="Q6" s="25">
         <v>1147684</v>
       </c>
-      <c r="R6" s="23">
+      <c r="R6" s="27">
         <v>1294212</v>
       </c>
-      <c r="S6" s="41">
+      <c r="S6" s="28">
         <v>1239562</v>
       </c>
-      <c r="T6" s="41">
+      <c r="T6" s="28">
         <v>1086370</v>
       </c>
-      <c r="U6" s="44">
+      <c r="U6" s="29">
         <v>901774</v>
       </c>
-      <c r="V6" s="22">
+      <c r="V6" s="25">
         <v>900853</v>
       </c>
-      <c r="W6" s="23">
+      <c r="W6" s="27">
         <v>1080977</v>
       </c>
-      <c r="X6" s="23">
+      <c r="X6" s="27">
         <v>1266335</v>
       </c>
-      <c r="Y6" s="22">
+      <c r="Y6" s="25">
         <v>1342075</v>
       </c>
-      <c r="Z6" s="22">
+      <c r="Z6" s="25">
         <v>1265877</v>
       </c>
-      <c r="AA6" s="22">
+      <c r="AA6" s="25">
         <v>1407584</v>
       </c>
-      <c r="AB6" s="22">
+      <c r="AB6" s="25">
         <v>1360781</v>
       </c>
-      <c r="AC6" s="24">
+      <c r="AC6" s="30">
         <v>1312735</v>
       </c>
-      <c r="AD6" s="24">
+      <c r="AD6" s="30">
         <v>1276598</v>
       </c>
-      <c r="AE6" s="24">
+      <c r="AE6" s="30">
         <v>1225261</v>
       </c>
-      <c r="AF6" s="26">
+      <c r="AF6" s="31">
         <v>1084259</v>
       </c>
-      <c r="AG6" s="27">
+      <c r="AG6" s="32">
         <v>1138674</v>
       </c>
-      <c r="AH6" s="28">
+      <c r="AH6" s="32">
         <v>1220705</v>
       </c>
-      <c r="AI6" s="29">
+      <c r="AI6" s="33">
         <v>1340338</v>
       </c>
-      <c r="AJ6" s="23">
+      <c r="AJ6" s="27">
         <v>1571765</v>
       </c>
-      <c r="AK6" s="20">
+      <c r="AK6" s="31">
         <v>1598142</v>
       </c>
-      <c r="AL6" s="28">
+      <c r="AL6" s="32">
         <v>1369487</v>
       </c>
-      <c r="AM6" s="28">
+      <c r="AM6" s="32">
         <v>1369831</v>
       </c>
-      <c r="AN6" s="46">
+      <c r="AN6" s="34">
         <v>1345835</v>
       </c>
-      <c r="AO6" s="46">
+      <c r="AO6" s="34">
         <v>1308578</v>
       </c>
-      <c r="AP6" s="46">
+      <c r="AP6" s="34">
         <v>1279475</v>
       </c>
-      <c r="AQ6" s="46">
+      <c r="AQ6" s="34">
         <v>1235789</v>
       </c>
-      <c r="AR6" s="46">
+      <c r="AR6" s="34">
         <v>1163587</v>
       </c>
-      <c r="AS6" s="47">
+      <c r="AS6" s="35">
         <v>1176922</v>
       </c>
-      <c r="AT6" s="49">
+      <c r="AT6" s="36">
         <v>1244523</v>
       </c>
-      <c r="AU6" s="52">
+      <c r="AU6" s="37">
         <v>1356798</v>
       </c>
-      <c r="AV6" s="54">
+      <c r="AV6" s="33">
         <v>1619487</v>
       </c>
-      <c r="AW6" s="22">
+      <c r="AW6" s="25">
         <v>1622884</v>
       </c>
-      <c r="AX6" s="57">
+      <c r="AX6" s="25">
         <v>1534618</v>
       </c>
-      <c r="AY6" s="57">
+      <c r="AY6" s="25">
         <v>1505844</v>
       </c>
-      <c r="AZ6" s="46"/>
-[...6 lines deleted...]
-      <c r="A7" s="16" t="s">
+      <c r="AZ6" s="34">
+        <v>1451239</v>
+      </c>
+      <c r="BA6" s="30"/>
+      <c r="BB6" s="30"/>
+      <c r="BC6" s="30"/>
+      <c r="BE6" s="39"/>
+    </row>
+    <row r="7" spans="1:57" s="38" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="35">
+      <c r="B7" s="40">
         <v>111779</v>
       </c>
-      <c r="C7" s="35">
+      <c r="C7" s="40">
         <v>101818</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="41">
         <v>93356</v>
       </c>
-      <c r="E7" s="35">
+      <c r="E7" s="40">
         <v>89828</v>
       </c>
-      <c r="F7" s="35">
+      <c r="F7" s="40">
         <v>87212</v>
       </c>
-      <c r="G7" s="35">
+      <c r="G7" s="40">
         <v>85921</v>
       </c>
       <c r="H7" s="42">
         <v>83799</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="31">
         <v>90316</v>
       </c>
       <c r="J7" s="42">
         <v>92218</v>
       </c>
       <c r="K7" s="42">
         <v>97663</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="43">
         <v>118731</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="43">
         <v>127191</v>
       </c>
-      <c r="N7" s="14">
+      <c r="N7" s="43">
         <v>116498</v>
       </c>
-      <c r="O7" s="14">
+      <c r="O7" s="43">
         <v>106336</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="31">
         <v>83714</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="Q7" s="31">
         <v>85379</v>
       </c>
-      <c r="R7" s="14">
+      <c r="R7" s="43">
         <v>91113</v>
       </c>
-      <c r="S7" s="43">
+      <c r="S7" s="44">
         <v>90203</v>
       </c>
-      <c r="T7" s="43">
+      <c r="T7" s="44">
         <v>82068</v>
       </c>
-      <c r="U7" s="20">
+      <c r="U7" s="31">
         <v>68406</v>
       </c>
-      <c r="V7" s="20">
+      <c r="V7" s="31">
         <v>69963</v>
       </c>
-      <c r="W7" s="14">
+      <c r="W7" s="43">
         <v>82728</v>
       </c>
-      <c r="X7" s="14">
+      <c r="X7" s="43">
         <v>101113</v>
       </c>
-      <c r="Y7" s="20">
+      <c r="Y7" s="31">
         <v>10395</v>
       </c>
-      <c r="Z7" s="20">
+      <c r="Z7" s="31">
         <v>7706</v>
       </c>
-      <c r="AA7" s="20">
+      <c r="AA7" s="31">
         <v>6136</v>
       </c>
-      <c r="AB7" s="20">
+      <c r="AB7" s="31">
         <v>5541</v>
       </c>
-      <c r="AC7" s="21">
+      <c r="AC7" s="45">
         <v>5286</v>
       </c>
-      <c r="AD7" s="21">
+      <c r="AD7" s="45">
         <v>4918</v>
       </c>
-      <c r="AE7" s="21">
+      <c r="AE7" s="45">
         <v>4824</v>
       </c>
-      <c r="AF7" s="26">
+      <c r="AF7" s="31">
         <v>4527</v>
       </c>
-      <c r="AG7" s="27">
+      <c r="AG7" s="32">
         <v>6236</v>
       </c>
-      <c r="AH7" s="28">
+      <c r="AH7" s="32">
         <v>6295</v>
       </c>
-      <c r="AI7" s="30">
+      <c r="AI7" s="46">
         <v>6260</v>
       </c>
-      <c r="AJ7" s="14">
+      <c r="AJ7" s="43">
         <v>6625</v>
       </c>
-      <c r="AK7" s="20">
+      <c r="AK7" s="31">
         <v>7101</v>
       </c>
-      <c r="AL7" s="28">
+      <c r="AL7" s="32">
         <v>8456</v>
       </c>
-      <c r="AM7" s="28">
+      <c r="AM7" s="32">
         <v>8213</v>
       </c>
-      <c r="AN7" s="28">
+      <c r="AN7" s="32">
         <v>7666</v>
       </c>
-      <c r="AO7" s="28">
+      <c r="AO7" s="32">
         <v>7441</v>
       </c>
-      <c r="AP7" s="28">
+      <c r="AP7" s="32">
         <v>7160</v>
       </c>
-      <c r="AQ7" s="28">
+      <c r="AQ7" s="32">
         <v>7072</v>
       </c>
-      <c r="AR7" s="28">
+      <c r="AR7" s="32">
         <v>4731</v>
       </c>
-      <c r="AS7" s="21">
+      <c r="AS7" s="45">
         <v>4623</v>
       </c>
-      <c r="AT7" s="50">
+      <c r="AT7" s="47">
         <v>4846</v>
       </c>
-      <c r="AU7" s="53">
+      <c r="AU7" s="48">
         <v>4784</v>
       </c>
-      <c r="AV7" s="55">
+      <c r="AV7" s="46">
         <v>5091</v>
       </c>
-      <c r="AW7" s="20">
+      <c r="AW7" s="31">
         <v>5376</v>
       </c>
-      <c r="AX7" s="58">
+      <c r="AX7" s="31">
         <v>5971</v>
       </c>
-      <c r="AY7" s="58">
+      <c r="AY7" s="31">
         <v>5584</v>
       </c>
-      <c r="AZ7" s="28"/>
-[...6 lines deleted...]
-      <c r="A8" s="16" t="s">
+      <c r="AZ7" s="32">
+        <v>4976</v>
+      </c>
+      <c r="BA7" s="45"/>
+      <c r="BB7" s="45"/>
+      <c r="BC7" s="45"/>
+      <c r="BE7" s="39"/>
+    </row>
+    <row r="8" spans="1:57" s="10" customFormat="1">
+      <c r="A8" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="35">
+      <c r="B8" s="40">
         <v>1417</v>
       </c>
-      <c r="C8" s="35">
+      <c r="C8" s="40">
         <v>1371</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="41">
         <v>1356</v>
       </c>
-      <c r="E8" s="35">
+      <c r="E8" s="40">
         <v>1278</v>
       </c>
-      <c r="F8" s="35">
+      <c r="F8" s="40">
         <v>1251</v>
       </c>
-      <c r="G8" s="35">
+      <c r="G8" s="40">
         <v>1165</v>
       </c>
       <c r="H8" s="42">
         <v>1165</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="31">
         <v>1149</v>
       </c>
       <c r="J8" s="42">
         <v>1035</v>
       </c>
       <c r="K8" s="42">
         <v>1304</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="43">
         <v>1331</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="43">
         <v>1308</v>
       </c>
-      <c r="N8" s="14">
+      <c r="N8" s="43">
         <v>1481</v>
       </c>
-      <c r="O8" s="14">
+      <c r="O8" s="43">
         <v>1405</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="31">
         <v>1466</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q8" s="31">
         <v>1352</v>
       </c>
-      <c r="R8" s="14">
+      <c r="R8" s="43">
         <v>1100</v>
       </c>
-      <c r="S8" s="43">
+      <c r="S8" s="44">
         <v>1016</v>
       </c>
-      <c r="T8" s="45">
+      <c r="T8" s="49">
         <v>868</v>
       </c>
-      <c r="U8" s="20">
+      <c r="U8" s="31">
         <v>717</v>
       </c>
-      <c r="V8" s="20">
+      <c r="V8" s="31">
         <v>634</v>
       </c>
-      <c r="W8" s="19">
+      <c r="W8" s="50">
         <v>877</v>
       </c>
-      <c r="X8" s="19">
+      <c r="X8" s="50">
         <v>881</v>
       </c>
-      <c r="Y8" s="20">
+      <c r="Y8" s="31">
         <v>906</v>
       </c>
-      <c r="Z8" s="20">
+      <c r="Z8" s="31">
         <v>828</v>
       </c>
-      <c r="AA8" s="20">
+      <c r="AA8" s="31">
         <v>1207</v>
       </c>
-      <c r="AB8" s="20">
+      <c r="AB8" s="31">
         <v>1071</v>
       </c>
-      <c r="AC8" s="21">
+      <c r="AC8" s="45">
         <v>959</v>
       </c>
-      <c r="AD8" s="21">
+      <c r="AD8" s="45">
         <v>939</v>
       </c>
-      <c r="AE8" s="21">
+      <c r="AE8" s="45">
         <v>737</v>
       </c>
-      <c r="AF8" s="26">
+      <c r="AF8" s="31">
         <v>587</v>
       </c>
-      <c r="AG8" s="27">
+      <c r="AG8" s="32">
         <v>749</v>
       </c>
-      <c r="AH8" s="28">
+      <c r="AH8" s="32">
         <v>634</v>
       </c>
-      <c r="AI8" s="30">
+      <c r="AI8" s="46">
         <v>887</v>
       </c>
-      <c r="AJ8" s="19">
+      <c r="AJ8" s="50">
         <v>964</v>
       </c>
-      <c r="AK8" s="20">
+      <c r="AK8" s="31">
         <v>993</v>
       </c>
-      <c r="AL8" s="28">
+      <c r="AL8" s="32">
         <v>993</v>
       </c>
-      <c r="AM8" s="28">
+      <c r="AM8" s="32">
         <v>935</v>
       </c>
-      <c r="AN8" s="28">
+      <c r="AN8" s="32">
         <v>799</v>
       </c>
-      <c r="AO8" s="28">
+      <c r="AO8" s="32">
         <v>702</v>
       </c>
-      <c r="AP8" s="28">
+      <c r="AP8" s="32">
         <v>682</v>
       </c>
-      <c r="AQ8" s="28">
+      <c r="AQ8" s="32">
         <v>668</v>
       </c>
-      <c r="AR8" s="28">
+      <c r="AR8" s="32">
         <v>533</v>
       </c>
-      <c r="AS8" s="21">
+      <c r="AS8" s="45">
         <v>517</v>
       </c>
-      <c r="AT8" s="50">
+      <c r="AT8" s="47">
         <v>422</v>
       </c>
-      <c r="AU8" s="53">
+      <c r="AU8" s="48">
         <v>523</v>
       </c>
-      <c r="AV8" s="55">
+      <c r="AV8" s="46">
         <v>550</v>
       </c>
-      <c r="AW8" s="20">
+      <c r="AW8" s="31">
         <v>582</v>
       </c>
-      <c r="AX8" s="58">
+      <c r="AX8" s="31">
         <v>1082</v>
       </c>
-      <c r="AY8" s="58">
+      <c r="AY8" s="31">
         <v>1038</v>
       </c>
-      <c r="AZ8" s="28"/>
-[...6 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="AZ8" s="32">
+        <v>955</v>
+      </c>
+      <c r="BA8" s="45"/>
+      <c r="BB8" s="45"/>
+      <c r="BC8" s="45"/>
+      <c r="BE8" s="39"/>
+    </row>
+    <row r="9" spans="1:57" s="10" customFormat="1">
+      <c r="A9" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="35">
+      <c r="B9" s="40">
         <v>169249</v>
       </c>
-      <c r="C9" s="35">
+      <c r="C9" s="40">
         <v>153804</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="41">
         <v>140496</v>
       </c>
-      <c r="E9" s="35">
+      <c r="E9" s="40">
         <v>131796</v>
       </c>
-      <c r="F9" s="35">
+      <c r="F9" s="40">
         <v>126131</v>
       </c>
-      <c r="G9" s="35">
+      <c r="G9" s="40">
         <v>123363</v>
       </c>
       <c r="H9" s="42">
         <v>125033</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="31">
         <v>123109</v>
       </c>
       <c r="J9" s="42">
         <v>120620</v>
       </c>
       <c r="K9" s="42">
         <v>121877</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="43">
         <v>182368</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="43">
         <v>187196</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N9" s="43">
         <v>170140</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="43">
         <v>156217</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="31">
         <v>116037</v>
       </c>
-      <c r="Q9" s="20">
+      <c r="Q9" s="31">
         <v>113557</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="43">
         <v>129888</v>
       </c>
-      <c r="S9" s="43">
+      <c r="S9" s="44">
         <v>125528</v>
       </c>
-      <c r="T9" s="43">
+      <c r="T9" s="44">
         <v>114561</v>
       </c>
-      <c r="U9" s="20">
+      <c r="U9" s="31">
         <v>91494</v>
       </c>
-      <c r="V9" s="20">
+      <c r="V9" s="31">
         <v>89438</v>
       </c>
-      <c r="W9" s="14">
+      <c r="W9" s="43">
         <v>102268</v>
       </c>
-      <c r="X9" s="14">
+      <c r="X9" s="43">
         <v>150339</v>
       </c>
-      <c r="Y9" s="20">
+      <c r="Y9" s="31">
         <v>155436</v>
       </c>
-      <c r="Z9" s="20">
+      <c r="Z9" s="31">
         <v>157355</v>
       </c>
-      <c r="AA9" s="20">
+      <c r="AA9" s="31">
         <v>172420</v>
       </c>
-      <c r="AB9" s="20">
+      <c r="AB9" s="31">
         <v>159013</v>
       </c>
-      <c r="AC9" s="21">
+      <c r="AC9" s="45">
         <v>151292</v>
       </c>
-      <c r="AD9" s="21">
+      <c r="AD9" s="45">
         <v>144595</v>
       </c>
-      <c r="AE9" s="21">
+      <c r="AE9" s="45">
         <v>140093</v>
       </c>
-      <c r="AF9" s="26">
+      <c r="AF9" s="31">
         <v>127586</v>
       </c>
-      <c r="AG9" s="27">
+      <c r="AG9" s="32">
         <v>119940</v>
       </c>
-      <c r="AH9" s="28">
+      <c r="AH9" s="32">
         <v>117576</v>
       </c>
-      <c r="AI9" s="30">
+      <c r="AI9" s="46">
         <v>118592</v>
       </c>
-      <c r="AJ9" s="14">
+      <c r="AJ9" s="43">
         <v>178148</v>
       </c>
-      <c r="AK9" s="20">
+      <c r="AK9" s="31">
         <v>185022</v>
       </c>
-      <c r="AL9" s="28">
+      <c r="AL9" s="32">
         <v>165316</v>
       </c>
-      <c r="AM9" s="28">
+      <c r="AM9" s="32">
         <v>165316</v>
       </c>
-      <c r="AN9" s="28">
+      <c r="AN9" s="32">
         <v>155250</v>
       </c>
-      <c r="AO9" s="28">
+      <c r="AO9" s="32">
         <v>150120</v>
       </c>
-      <c r="AP9" s="28">
+      <c r="AP9" s="32">
         <v>144120</v>
       </c>
-      <c r="AQ9" s="28">
+      <c r="AQ9" s="32">
         <v>143396</v>
       </c>
-      <c r="AR9" s="28">
+      <c r="AR9" s="32">
         <v>133510</v>
       </c>
-      <c r="AS9" s="21">
+      <c r="AS9" s="45">
         <v>131118</v>
       </c>
-      <c r="AT9" s="50">
+      <c r="AT9" s="47">
         <v>127762</v>
       </c>
-      <c r="AU9" s="53">
+      <c r="AU9" s="48">
         <v>128680</v>
       </c>
-      <c r="AV9" s="55">
+      <c r="AV9" s="46">
         <v>186342</v>
       </c>
-      <c r="AW9" s="20">
+      <c r="AW9" s="31">
         <v>188702</v>
       </c>
-      <c r="AX9" s="58">
+      <c r="AX9" s="31">
         <v>180022</v>
       </c>
-      <c r="AY9" s="58">
+      <c r="AY9" s="31">
         <v>178495</v>
       </c>
-      <c r="AZ9" s="28"/>
-[...6 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="AZ9" s="32">
+        <v>162255</v>
+      </c>
+      <c r="BA9" s="45"/>
+      <c r="BB9" s="45"/>
+      <c r="BC9" s="45"/>
+      <c r="BE9" s="39"/>
+    </row>
+    <row r="10" spans="1:57" s="10" customFormat="1">
+      <c r="A10" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="35">
+      <c r="B10" s="40">
         <v>246707</v>
       </c>
-      <c r="C10" s="35">
+      <c r="C10" s="40">
         <v>242532</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="41">
         <v>236526</v>
       </c>
-      <c r="E10" s="35">
+      <c r="E10" s="40">
         <v>225434</v>
       </c>
-      <c r="F10" s="35">
+      <c r="F10" s="40">
         <v>218658</v>
       </c>
-      <c r="G10" s="35">
+      <c r="G10" s="40">
         <v>208853</v>
       </c>
       <c r="H10" s="42">
         <v>181601</v>
       </c>
-      <c r="I10" s="20">
+      <c r="I10" s="31">
         <v>181378</v>
       </c>
       <c r="J10" s="42">
         <v>191226</v>
       </c>
       <c r="K10" s="42">
         <v>201709</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="43">
         <v>227020</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="43">
         <v>247142</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="43">
         <v>251759</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="43">
         <v>247569</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="31">
         <v>176838</v>
       </c>
-      <c r="Q10" s="20">
+      <c r="Q10" s="31">
         <v>186535</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="43">
         <v>223010</v>
       </c>
-      <c r="S10" s="43">
+      <c r="S10" s="44">
         <v>213794</v>
       </c>
-      <c r="T10" s="43">
+      <c r="T10" s="44">
         <v>196707</v>
       </c>
-      <c r="U10" s="20">
+      <c r="U10" s="31">
         <v>158715</v>
       </c>
-      <c r="V10" s="20">
+      <c r="V10" s="31">
         <v>169044</v>
       </c>
-      <c r="W10" s="14">
+      <c r="W10" s="43">
         <v>177789</v>
       </c>
-      <c r="X10" s="14">
+      <c r="X10" s="43">
         <v>185494</v>
       </c>
-      <c r="Y10" s="20">
+      <c r="Y10" s="31">
         <v>201145</v>
       </c>
-      <c r="Z10" s="20">
+      <c r="Z10" s="31">
         <v>204900</v>
       </c>
-      <c r="AA10" s="20">
+      <c r="AA10" s="31">
         <v>220398</v>
       </c>
-      <c r="AB10" s="20">
+      <c r="AB10" s="31">
         <v>215000</v>
       </c>
-      <c r="AC10" s="21">
+      <c r="AC10" s="45">
         <v>206044</v>
       </c>
-      <c r="AD10" s="21">
+      <c r="AD10" s="45">
         <v>201531</v>
       </c>
-      <c r="AE10" s="21">
+      <c r="AE10" s="45">
         <v>194064</v>
       </c>
-      <c r="AF10" s="26">
+      <c r="AF10" s="31">
         <v>185233</v>
       </c>
-      <c r="AG10" s="27">
+      <c r="AG10" s="32">
         <v>196943</v>
       </c>
-      <c r="AH10" s="28">
+      <c r="AH10" s="32">
         <v>220981</v>
       </c>
-      <c r="AI10" s="30">
+      <c r="AI10" s="46">
         <v>227951</v>
       </c>
-      <c r="AJ10" s="14">
+      <c r="AJ10" s="43">
         <v>240413</v>
       </c>
-      <c r="AK10" s="20">
+      <c r="AK10" s="31">
         <v>256045</v>
       </c>
-      <c r="AL10" s="28">
+      <c r="AL10" s="32">
         <v>254519</v>
       </c>
-      <c r="AM10" s="28">
+      <c r="AM10" s="32">
         <v>263559</v>
       </c>
-      <c r="AN10" s="28">
+      <c r="AN10" s="32">
         <v>259361</v>
       </c>
-      <c r="AO10" s="28">
+      <c r="AO10" s="32">
         <v>250636</v>
       </c>
-      <c r="AP10" s="28">
+      <c r="AP10" s="32">
         <v>245805</v>
       </c>
-      <c r="AQ10" s="28">
+      <c r="AQ10" s="32">
         <v>238392</v>
       </c>
-      <c r="AR10" s="28">
+      <c r="AR10" s="32">
         <v>206605</v>
       </c>
-      <c r="AS10" s="21">
+      <c r="AS10" s="45">
         <v>206309</v>
       </c>
-      <c r="AT10" s="50">
+      <c r="AT10" s="47">
         <v>216589</v>
       </c>
-      <c r="AU10" s="53">
+      <c r="AU10" s="48">
         <v>223298</v>
       </c>
-      <c r="AV10" s="55">
+      <c r="AV10" s="46">
         <v>249611</v>
       </c>
-      <c r="AW10" s="20">
+      <c r="AW10" s="31">
         <v>258688</v>
       </c>
-      <c r="AX10" s="58">
+      <c r="AX10" s="31">
         <v>306082</v>
       </c>
-      <c r="AY10" s="58">
+      <c r="AY10" s="31">
         <v>302797</v>
       </c>
-      <c r="AZ10" s="28"/>
-[...6 lines deleted...]
-      <c r="A11" s="16" t="s">
+      <c r="AZ10" s="32">
+        <v>295734</v>
+      </c>
+      <c r="BA10" s="45"/>
+      <c r="BB10" s="45"/>
+      <c r="BC10" s="45"/>
+      <c r="BE10" s="39"/>
+    </row>
+    <row r="11" spans="1:57" s="10" customFormat="1">
+      <c r="A11" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="35">
+      <c r="B11" s="40">
         <v>260514</v>
       </c>
-      <c r="C11" s="35">
+      <c r="C11" s="40">
         <v>259080</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="41">
         <v>251781</v>
       </c>
-      <c r="E11" s="35">
+      <c r="E11" s="40">
         <v>247968</v>
       </c>
-      <c r="F11" s="35">
+      <c r="F11" s="40">
         <v>241298</v>
       </c>
-      <c r="G11" s="35">
+      <c r="G11" s="40">
         <v>229510</v>
       </c>
       <c r="H11" s="42">
         <v>216160</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I11" s="31">
         <v>217672</v>
       </c>
       <c r="J11" s="42">
         <v>223394</v>
       </c>
       <c r="K11" s="42">
         <v>239249</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="43">
         <v>308513</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="43">
         <v>316500</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N11" s="43">
         <v>272816</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="43">
         <v>269752</v>
       </c>
-      <c r="P11" s="20">
+      <c r="P11" s="31">
         <v>201152</v>
       </c>
-      <c r="Q11" s="20">
+      <c r="Q11" s="31">
         <v>206250</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="43">
         <v>252809</v>
       </c>
-      <c r="S11" s="43">
+      <c r="S11" s="44">
         <v>240423</v>
       </c>
-      <c r="T11" s="43">
+      <c r="T11" s="44">
         <v>208463</v>
       </c>
-      <c r="U11" s="20">
+      <c r="U11" s="31">
         <v>169432</v>
       </c>
-      <c r="V11" s="20">
+      <c r="V11" s="31">
         <v>167915</v>
       </c>
-      <c r="W11" s="14">
+      <c r="W11" s="43">
         <v>196471</v>
       </c>
-      <c r="X11" s="14">
+      <c r="X11" s="43">
         <v>251042</v>
       </c>
-      <c r="Y11" s="20">
+      <c r="Y11" s="31">
         <v>256301</v>
       </c>
-      <c r="Z11" s="20">
+      <c r="Z11" s="31">
         <v>232803</v>
       </c>
-      <c r="AA11" s="20">
+      <c r="AA11" s="31">
         <v>251290</v>
       </c>
-      <c r="AB11" s="20">
+      <c r="AB11" s="31">
         <v>244846</v>
       </c>
-      <c r="AC11" s="21">
+      <c r="AC11" s="45">
         <v>236220</v>
       </c>
-      <c r="AD11" s="21">
+      <c r="AD11" s="45">
         <v>232596</v>
       </c>
-      <c r="AE11" s="21">
+      <c r="AE11" s="45">
         <v>220416</v>
       </c>
-      <c r="AF11" s="26">
+      <c r="AF11" s="31">
         <v>194557</v>
       </c>
-      <c r="AG11" s="27">
+      <c r="AG11" s="32">
         <v>192540</v>
       </c>
-      <c r="AH11" s="28">
+      <c r="AH11" s="32">
         <v>205018</v>
       </c>
-      <c r="AI11" s="30">
+      <c r="AI11" s="46">
         <v>224317</v>
       </c>
-      <c r="AJ11" s="14">
+      <c r="AJ11" s="43">
         <v>279778</v>
       </c>
-      <c r="AK11" s="20">
+      <c r="AK11" s="31">
         <v>281883</v>
       </c>
-      <c r="AL11" s="28">
+      <c r="AL11" s="32">
         <v>223789</v>
       </c>
-      <c r="AM11" s="28">
+      <c r="AM11" s="32">
         <v>235740</v>
       </c>
-      <c r="AN11" s="28">
+      <c r="AN11" s="32">
         <v>238956</v>
       </c>
-      <c r="AO11" s="28">
+      <c r="AO11" s="32">
         <v>236016</v>
       </c>
-      <c r="AP11" s="28">
+      <c r="AP11" s="32">
         <v>232311</v>
       </c>
-      <c r="AQ11" s="28">
+      <c r="AQ11" s="32">
         <v>221251</v>
       </c>
-      <c r="AR11" s="28">
+      <c r="AR11" s="32">
         <v>195578</v>
       </c>
-      <c r="AS11" s="21">
+      <c r="AS11" s="45">
         <v>195079</v>
       </c>
-      <c r="AT11" s="50">
+      <c r="AT11" s="47">
         <v>207698</v>
       </c>
-      <c r="AU11" s="53">
+      <c r="AU11" s="48">
         <v>220570</v>
       </c>
-      <c r="AV11" s="55">
+      <c r="AV11" s="46">
         <v>281619</v>
       </c>
-      <c r="AW11" s="20">
+      <c r="AW11" s="31">
         <v>284339</v>
       </c>
-      <c r="AX11" s="58">
+      <c r="AX11" s="31">
         <v>256447</v>
       </c>
-      <c r="AY11" s="58">
+      <c r="AY11" s="31">
         <v>252294</v>
       </c>
-      <c r="AZ11" s="28"/>
-[...6 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="AZ11" s="32">
+        <v>245407</v>
+      </c>
+      <c r="BA11" s="45"/>
+      <c r="BB11" s="45"/>
+      <c r="BC11" s="45"/>
+      <c r="BE11" s="39"/>
+    </row>
+    <row r="12" spans="1:57" s="10" customFormat="1">
+      <c r="A12" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="35">
+      <c r="B12" s="40">
         <v>51218</v>
       </c>
-      <c r="C12" s="35">
+      <c r="C12" s="40">
         <v>49298</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="41">
         <v>49298</v>
       </c>
-      <c r="E12" s="35">
+      <c r="E12" s="40">
         <v>48153</v>
       </c>
-      <c r="F12" s="35">
+      <c r="F12" s="40">
         <v>46278</v>
       </c>
-      <c r="G12" s="35">
+      <c r="G12" s="40">
         <v>46211</v>
       </c>
       <c r="H12" s="42">
         <v>46505</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="31">
         <v>54457</v>
       </c>
       <c r="J12" s="42">
         <v>59980</v>
       </c>
       <c r="K12" s="42">
         <v>66333</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="43">
         <v>72596</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="43">
         <v>74401</v>
       </c>
-      <c r="N12" s="14">
+      <c r="N12" s="43">
         <v>54022</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O12" s="43">
         <v>52191</v>
       </c>
-      <c r="P12" s="20">
+      <c r="P12" s="31">
         <v>50511</v>
       </c>
-      <c r="Q12" s="20">
+      <c r="Q12" s="31">
         <v>55932</v>
       </c>
-      <c r="R12" s="14">
+      <c r="R12" s="43">
         <v>49422</v>
       </c>
-      <c r="S12" s="43">
+      <c r="S12" s="44">
         <v>49363</v>
       </c>
-      <c r="T12" s="43">
+      <c r="T12" s="44">
         <v>40604</v>
       </c>
-      <c r="U12" s="20">
+      <c r="U12" s="31">
         <v>38811</v>
       </c>
-      <c r="V12" s="20">
+      <c r="V12" s="31">
         <v>34220</v>
       </c>
-      <c r="W12" s="14">
+      <c r="W12" s="43">
         <v>50862</v>
       </c>
-      <c r="X12" s="14">
+      <c r="X12" s="43">
         <v>56390</v>
       </c>
-      <c r="Y12" s="20">
+      <c r="Y12" s="31">
         <v>60425</v>
       </c>
-      <c r="Z12" s="20">
+      <c r="Z12" s="31">
         <v>52088</v>
       </c>
-      <c r="AA12" s="20">
+      <c r="AA12" s="31">
         <v>49346</v>
       </c>
-      <c r="AB12" s="20">
+      <c r="AB12" s="31">
         <v>49180</v>
       </c>
-      <c r="AC12" s="21">
+      <c r="AC12" s="45">
         <v>48290</v>
       </c>
-      <c r="AD12" s="21">
+      <c r="AD12" s="45">
         <v>46952</v>
       </c>
-      <c r="AE12" s="21">
+      <c r="AE12" s="45">
         <v>46906</v>
       </c>
-      <c r="AF12" s="26">
+      <c r="AF12" s="31">
         <v>38794</v>
       </c>
-      <c r="AG12" s="27">
+      <c r="AG12" s="32">
         <v>51484</v>
       </c>
-      <c r="AH12" s="28">
+      <c r="AH12" s="32">
         <v>57151</v>
       </c>
-      <c r="AI12" s="30">
+      <c r="AI12" s="46">
         <v>66482</v>
       </c>
-      <c r="AJ12" s="14">
+      <c r="AJ12" s="43">
         <v>72487</v>
       </c>
-      <c r="AK12" s="20">
+      <c r="AK12" s="31">
         <v>72595</v>
       </c>
-      <c r="AL12" s="28">
+      <c r="AL12" s="32">
         <v>51192</v>
       </c>
-      <c r="AM12" s="28">
+      <c r="AM12" s="32">
         <v>49551</v>
       </c>
-      <c r="AN12" s="28">
+      <c r="AN12" s="32">
         <v>49895</v>
       </c>
-      <c r="AO12" s="28">
+      <c r="AO12" s="32">
         <v>49005</v>
       </c>
-      <c r="AP12" s="28">
+      <c r="AP12" s="32">
         <v>47584</v>
       </c>
-      <c r="AQ12" s="28">
+      <c r="AQ12" s="32">
         <v>47542</v>
       </c>
-      <c r="AR12" s="28">
+      <c r="AR12" s="32">
         <v>47779</v>
       </c>
-      <c r="AS12" s="21">
+      <c r="AS12" s="45">
         <v>54741</v>
       </c>
-      <c r="AT12" s="50">
+      <c r="AT12" s="47">
         <v>60027</v>
       </c>
-      <c r="AU12" s="53">
+      <c r="AU12" s="48">
         <v>69858</v>
       </c>
-      <c r="AV12" s="55">
+      <c r="AV12" s="46">
         <v>76587</v>
       </c>
-      <c r="AW12" s="20">
+      <c r="AW12" s="31">
         <v>76979</v>
       </c>
-      <c r="AX12" s="58">
+      <c r="AX12" s="31">
         <v>53252</v>
       </c>
-      <c r="AY12" s="58">
+      <c r="AY12" s="31">
         <v>51794</v>
       </c>
-      <c r="AZ12" s="28"/>
-[...6 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="AZ12" s="32">
+        <v>51694</v>
+      </c>
+      <c r="BA12" s="45"/>
+      <c r="BB12" s="45"/>
+      <c r="BC12" s="45"/>
+      <c r="BE12" s="39"/>
+    </row>
+    <row r="13" spans="1:57" s="10" customFormat="1">
+      <c r="A13" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="35">
+      <c r="B13" s="40">
         <v>39287</v>
       </c>
-      <c r="C13" s="35">
+      <c r="C13" s="40">
         <v>39200</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="41">
         <v>38619</v>
       </c>
-      <c r="E13" s="35">
+      <c r="E13" s="40">
         <v>34086</v>
       </c>
-      <c r="F13" s="35">
+      <c r="F13" s="40">
         <v>31848</v>
       </c>
-      <c r="G13" s="35">
+      <c r="G13" s="40">
         <v>29848</v>
       </c>
       <c r="H13" s="42">
         <v>38506</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I13" s="31">
         <v>44929</v>
       </c>
       <c r="J13" s="42">
         <v>47912</v>
       </c>
       <c r="K13" s="42">
         <v>47909</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="43">
         <v>48700</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="43">
         <v>47490</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N13" s="43">
         <v>39736</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O13" s="43">
         <v>39578</v>
       </c>
-      <c r="P13" s="20">
+      <c r="P13" s="31">
         <v>43136</v>
       </c>
-      <c r="Q13" s="20">
+      <c r="Q13" s="31">
         <v>45363</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="43">
         <v>32105</v>
       </c>
-      <c r="S13" s="43">
+      <c r="S13" s="44">
         <v>30053</v>
       </c>
-      <c r="T13" s="43">
+      <c r="T13" s="44">
         <v>25881</v>
       </c>
-      <c r="U13" s="20">
+      <c r="U13" s="31">
         <v>25606</v>
       </c>
-      <c r="V13" s="20">
+      <c r="V13" s="31">
         <v>20000</v>
       </c>
-      <c r="W13" s="14">
+      <c r="W13" s="43">
         <v>37906</v>
       </c>
-      <c r="X13" s="14">
+      <c r="X13" s="43">
         <v>36055</v>
       </c>
-      <c r="Y13" s="20">
+      <c r="Y13" s="31">
         <v>38494</v>
       </c>
-      <c r="Z13" s="20">
+      <c r="Z13" s="31">
         <v>35187</v>
       </c>
-      <c r="AA13" s="20">
+      <c r="AA13" s="31">
         <v>38963</v>
       </c>
-      <c r="AB13" s="20">
+      <c r="AB13" s="31">
         <v>38860</v>
       </c>
-      <c r="AC13" s="21">
+      <c r="AC13" s="45">
         <v>35177</v>
       </c>
-      <c r="AD13" s="21">
+      <c r="AD13" s="45">
         <v>33374</v>
       </c>
-      <c r="AE13" s="21">
+      <c r="AE13" s="45">
         <v>31556</v>
       </c>
-      <c r="AF13" s="26">
+      <c r="AF13" s="31">
         <v>27356</v>
       </c>
-      <c r="AG13" s="27">
+      <c r="AG13" s="32">
         <v>41802</v>
       </c>
-      <c r="AH13" s="28">
+      <c r="AH13" s="32">
         <v>46033</v>
       </c>
-      <c r="AI13" s="30">
+      <c r="AI13" s="46">
         <v>48286</v>
       </c>
-      <c r="AJ13" s="14">
+      <c r="AJ13" s="43">
         <v>49654</v>
       </c>
-      <c r="AK13" s="20">
+      <c r="AK13" s="31">
         <v>47758</v>
       </c>
-      <c r="AL13" s="28">
+      <c r="AL13" s="32">
         <v>40109</v>
       </c>
-      <c r="AM13" s="28">
+      <c r="AM13" s="32">
         <v>39950</v>
       </c>
-      <c r="AN13" s="28">
+      <c r="AN13" s="32">
         <v>39484</v>
       </c>
-      <c r="AO13" s="28">
+      <c r="AO13" s="32">
         <v>36514</v>
       </c>
-      <c r="AP13" s="28">
+      <c r="AP13" s="32">
         <v>34694</v>
       </c>
-      <c r="AQ13" s="28">
+      <c r="AQ13" s="32">
         <v>32894</v>
       </c>
-      <c r="AR13" s="28">
+      <c r="AR13" s="32">
         <v>36489</v>
       </c>
-      <c r="AS13" s="21">
+      <c r="AS13" s="45">
         <v>41157</v>
       </c>
-      <c r="AT13" s="50">
+      <c r="AT13" s="47">
         <v>45029</v>
       </c>
-      <c r="AU13" s="53">
+      <c r="AU13" s="48">
         <v>46858</v>
       </c>
-      <c r="AV13" s="55">
+      <c r="AV13" s="46">
         <v>48121</v>
       </c>
-      <c r="AW13" s="20">
+      <c r="AW13" s="31">
         <v>46230</v>
       </c>
-      <c r="AX13" s="58">
+      <c r="AX13" s="31">
         <v>43193</v>
       </c>
-      <c r="AY13" s="58">
+      <c r="AY13" s="31">
         <v>43028</v>
       </c>
-      <c r="AZ13" s="28"/>
-[...6 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="AZ13" s="32">
+        <v>40318</v>
+      </c>
+      <c r="BA13" s="45"/>
+      <c r="BB13" s="45"/>
+      <c r="BC13" s="45"/>
+      <c r="BE13" s="39"/>
+    </row>
+    <row r="14" spans="1:57" s="10" customFormat="1">
+      <c r="A14" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="37" t="s">
-[...68 lines deleted...]
-      <c r="Y14" s="20">
+      <c r="B14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="P14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="S14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="T14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="U14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="V14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="W14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="X14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y14" s="31">
         <v>120016</v>
       </c>
-      <c r="Z14" s="20">
+      <c r="Z14" s="31">
         <v>114192</v>
       </c>
-      <c r="AA14" s="20">
+      <c r="AA14" s="31">
         <v>103235</v>
       </c>
-      <c r="AB14" s="20">
+      <c r="AB14" s="31">
         <v>96827</v>
       </c>
-      <c r="AC14" s="21">
+      <c r="AC14" s="45">
         <v>93545</v>
       </c>
-      <c r="AD14" s="21">
+      <c r="AD14" s="45">
         <v>91287</v>
       </c>
-      <c r="AE14" s="21">
+      <c r="AE14" s="45">
         <v>90161</v>
       </c>
-      <c r="AF14" s="26">
+      <c r="AF14" s="31">
         <v>78445</v>
       </c>
-      <c r="AG14" s="27">
+      <c r="AG14" s="32">
         <v>79547</v>
       </c>
-      <c r="AH14" s="28">
+      <c r="AH14" s="32">
         <v>81236</v>
       </c>
-      <c r="AI14" s="30">
+      <c r="AI14" s="46">
         <v>86622</v>
       </c>
-      <c r="AJ14" s="33">
+      <c r="AJ14" s="51">
         <v>107120</v>
       </c>
-      <c r="AK14" s="20">
+      <c r="AK14" s="31">
         <v>118662</v>
       </c>
-      <c r="AL14" s="28">
+      <c r="AL14" s="32">
         <v>104906</v>
       </c>
-      <c r="AM14" s="28">
+      <c r="AM14" s="32">
         <v>96919</v>
       </c>
-      <c r="AN14" s="28">
+      <c r="AN14" s="32">
         <v>92969</v>
       </c>
-      <c r="AO14" s="28">
+      <c r="AO14" s="32">
         <v>89773</v>
       </c>
-      <c r="AP14" s="28">
+      <c r="AP14" s="32">
         <v>92313</v>
       </c>
-      <c r="AQ14" s="28">
+      <c r="AQ14" s="32">
         <v>91175</v>
       </c>
-      <c r="AR14" s="28">
+      <c r="AR14" s="32">
         <v>85891</v>
       </c>
-      <c r="AS14" s="21">
+      <c r="AS14" s="45">
         <v>84809</v>
       </c>
-      <c r="AT14" s="50">
+      <c r="AT14" s="47">
         <v>86069</v>
       </c>
-      <c r="AU14" s="53">
+      <c r="AU14" s="48">
         <v>91167</v>
       </c>
-      <c r="AV14" s="55">
+      <c r="AV14" s="46">
         <v>118592</v>
       </c>
-      <c r="AW14" s="20">
+      <c r="AW14" s="31">
         <v>113652</v>
       </c>
-      <c r="AX14" s="58">
+      <c r="AX14" s="31">
         <v>121107</v>
       </c>
-      <c r="AY14" s="58">
+      <c r="AY14" s="31">
         <v>113544</v>
       </c>
-      <c r="AZ14" s="28"/>
-[...6 lines deleted...]
-      <c r="A15" s="16" t="s">
+      <c r="AZ14" s="32">
+        <v>106576</v>
+      </c>
+      <c r="BA14" s="45"/>
+      <c r="BB14" s="45"/>
+      <c r="BC14" s="45"/>
+      <c r="BE14" s="39"/>
+    </row>
+    <row r="15" spans="1:57" s="10" customFormat="1">
+      <c r="A15" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="35">
+      <c r="B15" s="40">
         <v>259540</v>
       </c>
-      <c r="C15" s="35">
+      <c r="C15" s="40">
         <v>251865</v>
       </c>
-      <c r="D15" s="36">
+      <c r="D15" s="41">
         <v>239065</v>
       </c>
-      <c r="E15" s="35">
+      <c r="E15" s="40">
         <v>229053</v>
       </c>
-      <c r="F15" s="35">
+      <c r="F15" s="40">
         <v>217338</v>
       </c>
-      <c r="G15" s="35">
+      <c r="G15" s="40">
         <v>198485</v>
       </c>
       <c r="H15" s="42">
         <v>183204</v>
       </c>
-      <c r="I15" s="20">
+      <c r="I15" s="31">
         <v>178010</v>
       </c>
       <c r="J15" s="42">
         <v>179344</v>
       </c>
       <c r="K15" s="42">
         <v>208095</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="43">
         <v>255685</v>
       </c>
-      <c r="M15" s="14">
+      <c r="M15" s="43">
         <v>263945</v>
       </c>
-      <c r="N15" s="14">
+      <c r="N15" s="43">
         <v>253150</v>
       </c>
-      <c r="O15" s="14">
+      <c r="O15" s="43">
         <v>249832</v>
       </c>
-      <c r="P15" s="20">
+      <c r="P15" s="31">
         <v>176442</v>
       </c>
-      <c r="Q15" s="20">
+      <c r="Q15" s="31">
         <v>177910</v>
       </c>
-      <c r="R15" s="14">
+      <c r="R15" s="43">
         <v>216775</v>
       </c>
-      <c r="S15" s="43">
+      <c r="S15" s="44">
         <v>199172</v>
       </c>
-      <c r="T15" s="43">
+      <c r="T15" s="44">
         <v>173128</v>
       </c>
-      <c r="U15" s="20">
+      <c r="U15" s="31">
         <v>137492</v>
       </c>
-      <c r="V15" s="20">
+      <c r="V15" s="31">
         <v>137177</v>
       </c>
-      <c r="W15" s="14">
+      <c r="W15" s="43">
         <v>170922</v>
       </c>
-      <c r="X15" s="14">
+      <c r="X15" s="43">
         <v>208704</v>
       </c>
-      <c r="Y15" s="20">
+      <c r="Y15" s="31">
         <v>217546</v>
       </c>
-      <c r="Z15" s="20">
+      <c r="Z15" s="31">
         <v>196287</v>
       </c>
-      <c r="AA15" s="20">
+      <c r="AA15" s="31">
         <v>235891</v>
       </c>
-      <c r="AB15" s="20">
+      <c r="AB15" s="31">
         <v>224027</v>
       </c>
-      <c r="AC15" s="21">
+      <c r="AC15" s="45">
         <v>213196</v>
       </c>
-      <c r="AD15" s="21">
+      <c r="AD15" s="45">
         <v>201619</v>
       </c>
-      <c r="AE15" s="21">
+      <c r="AE15" s="45">
         <v>185197</v>
       </c>
-      <c r="AF15" s="26">
+      <c r="AF15" s="31">
         <v>156124</v>
       </c>
-      <c r="AG15" s="27">
+      <c r="AG15" s="32">
         <v>183569</v>
       </c>
-      <c r="AH15" s="28">
+      <c r="AH15" s="32">
         <v>184665</v>
       </c>
-      <c r="AI15" s="30">
+      <c r="AI15" s="46">
         <v>212607</v>
       </c>
-      <c r="AJ15" s="14">
+      <c r="AJ15" s="43">
         <v>261413</v>
       </c>
-      <c r="AK15" s="20">
+      <c r="AK15" s="31">
         <v>262826</v>
       </c>
-      <c r="AL15" s="28">
+      <c r="AL15" s="32">
         <v>230374</v>
       </c>
-      <c r="AM15" s="28">
+      <c r="AM15" s="32">
         <v>222181</v>
       </c>
-      <c r="AN15" s="28">
+      <c r="AN15" s="32">
         <v>216203</v>
       </c>
-      <c r="AO15" s="28">
+      <c r="AO15" s="32">
         <v>206534</v>
       </c>
-      <c r="AP15" s="28">
+      <c r="AP15" s="32">
         <v>196668</v>
       </c>
-      <c r="AQ15" s="28">
+      <c r="AQ15" s="32">
         <v>178621</v>
       </c>
-      <c r="AR15" s="28">
+      <c r="AR15" s="32">
         <v>184238</v>
       </c>
-      <c r="AS15" s="21">
+      <c r="AS15" s="45">
         <v>179680</v>
       </c>
-      <c r="AT15" s="50">
+      <c r="AT15" s="47">
         <v>181685</v>
       </c>
-      <c r="AU15" s="53">
+      <c r="AU15" s="48">
         <v>208844</v>
       </c>
-      <c r="AV15" s="55">
+      <c r="AV15" s="46">
         <v>264201</v>
       </c>
-      <c r="AW15" s="20">
+      <c r="AW15" s="31">
         <v>267909</v>
       </c>
-      <c r="AX15" s="58">
+      <c r="AX15" s="31">
         <v>265579</v>
       </c>
-      <c r="AY15" s="58">
+      <c r="AY15" s="31">
         <v>257968</v>
       </c>
-      <c r="AZ15" s="28"/>
-[...6 lines deleted...]
-      <c r="A16" s="16" t="s">
+      <c r="AZ15" s="32">
+        <v>246436</v>
+      </c>
+      <c r="BA15" s="45"/>
+      <c r="BB15" s="45"/>
+      <c r="BC15" s="45"/>
+      <c r="BE15" s="39"/>
+    </row>
+    <row r="16" spans="1:57" s="10" customFormat="1">
+      <c r="A16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="35">
+      <c r="B16" s="40">
         <v>49751</v>
       </c>
-      <c r="C16" s="35">
+      <c r="C16" s="40">
         <v>49253</v>
       </c>
-      <c r="D16" s="36">
+      <c r="D16" s="41">
         <v>48974</v>
       </c>
-      <c r="E16" s="35">
+      <c r="E16" s="40">
         <v>48942</v>
       </c>
-      <c r="F16" s="35">
+      <c r="F16" s="40">
         <v>48910</v>
       </c>
-      <c r="G16" s="35">
+      <c r="G16" s="40">
         <v>48848</v>
       </c>
       <c r="H16" s="42">
         <v>47228</v>
       </c>
-      <c r="I16" s="20">
+      <c r="I16" s="31">
         <v>49692</v>
       </c>
       <c r="J16" s="42">
         <v>60596</v>
       </c>
       <c r="K16" s="42">
         <v>71393</v>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="43">
         <v>72459</v>
       </c>
-      <c r="M16" s="14">
+      <c r="M16" s="43">
         <v>71999</v>
       </c>
-      <c r="N16" s="14">
+      <c r="N16" s="43">
         <v>53302</v>
       </c>
-      <c r="O16" s="14">
+      <c r="O16" s="43">
         <v>52783</v>
       </c>
-      <c r="P16" s="20">
+      <c r="P16" s="31">
         <v>47239</v>
       </c>
-      <c r="Q16" s="20">
+      <c r="Q16" s="31">
         <v>58263</v>
       </c>
-      <c r="R16" s="14">
+      <c r="R16" s="43">
         <v>52395</v>
       </c>
-      <c r="S16" s="43">
+      <c r="S16" s="44">
         <v>52314</v>
       </c>
-      <c r="T16" s="43">
+      <c r="T16" s="44">
         <v>46065</v>
       </c>
-      <c r="U16" s="20">
+      <c r="U16" s="31">
         <v>38526</v>
       </c>
-      <c r="V16" s="20">
+      <c r="V16" s="31">
         <v>38486</v>
       </c>
-      <c r="W16" s="14">
+      <c r="W16" s="43">
         <v>50873</v>
       </c>
-      <c r="X16" s="14">
+      <c r="X16" s="43">
         <v>50283</v>
       </c>
-      <c r="Y16" s="20">
+      <c r="Y16" s="31">
         <v>57819</v>
       </c>
-      <c r="Z16" s="20">
+      <c r="Z16" s="31">
         <v>56398</v>
       </c>
-      <c r="AA16" s="20">
+      <c r="AA16" s="31">
         <v>57448</v>
       </c>
-      <c r="AB16" s="20">
+      <c r="AB16" s="31">
         <v>57180</v>
       </c>
-      <c r="AC16" s="21">
+      <c r="AC16" s="45">
         <v>57146</v>
       </c>
-      <c r="AD16" s="21">
+      <c r="AD16" s="45">
         <v>57091</v>
       </c>
-      <c r="AE16" s="21">
+      <c r="AE16" s="45">
         <v>57024</v>
       </c>
-      <c r="AF16" s="26">
+      <c r="AF16" s="31">
         <v>51923</v>
       </c>
-      <c r="AG16" s="27">
+      <c r="AG16" s="32">
         <v>56376</v>
       </c>
-      <c r="AH16" s="28">
+      <c r="AH16" s="32">
         <v>74433</v>
       </c>
-      <c r="AI16" s="30">
+      <c r="AI16" s="46">
         <v>81007</v>
       </c>
-      <c r="AJ16" s="14">
+      <c r="AJ16" s="43">
         <v>82169</v>
       </c>
-      <c r="AK16" s="20">
+      <c r="AK16" s="31">
         <v>81982</v>
       </c>
-      <c r="AL16" s="28">
+      <c r="AL16" s="32">
         <v>61387</v>
       </c>
-      <c r="AM16" s="28">
+      <c r="AM16" s="32">
         <v>60913</v>
       </c>
-      <c r="AN16" s="28">
+      <c r="AN16" s="32">
         <v>60756</v>
       </c>
-      <c r="AO16" s="28">
+      <c r="AO16" s="32">
         <v>60709</v>
       </c>
-      <c r="AP16" s="28">
+      <c r="AP16" s="32">
         <v>60655</v>
       </c>
-      <c r="AQ16" s="28">
+      <c r="AQ16" s="32">
         <v>60593</v>
       </c>
-      <c r="AR16" s="28">
+      <c r="AR16" s="32">
         <v>60782</v>
       </c>
-      <c r="AS16" s="21">
+      <c r="AS16" s="45">
         <v>62790</v>
       </c>
-      <c r="AT16" s="50">
+      <c r="AT16" s="47">
         <v>81229</v>
       </c>
-      <c r="AU16" s="53">
+      <c r="AU16" s="48">
         <v>87776</v>
       </c>
-      <c r="AV16" s="55">
+      <c r="AV16" s="46">
         <v>88869</v>
       </c>
-      <c r="AW16" s="20">
+      <c r="AW16" s="31">
         <v>88597</v>
       </c>
-      <c r="AX16" s="58">
+      <c r="AX16" s="31">
         <v>62116</v>
       </c>
-      <c r="AY16" s="58">
+      <c r="AY16" s="31">
         <v>61644</v>
       </c>
-      <c r="AZ16" s="28"/>
-[...6 lines deleted...]
-      <c r="A17" s="16" t="s">
+      <c r="AZ16" s="32">
+        <v>61485</v>
+      </c>
+      <c r="BA16" s="45"/>
+      <c r="BB16" s="45"/>
+      <c r="BC16" s="45"/>
+      <c r="BE16" s="39"/>
+    </row>
+    <row r="17" spans="1:57" s="10" customFormat="1">
+      <c r="A17" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="38" t="s">
-[...59 lines deleted...]
-      <c r="V17" s="20">
+      <c r="B17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="P17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="R17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="S17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="T17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="V17" s="31">
         <v>118549</v>
       </c>
-      <c r="W17" s="14">
+      <c r="W17" s="43">
         <v>139437</v>
       </c>
-      <c r="X17" s="14">
+      <c r="X17" s="43">
         <v>141914</v>
       </c>
-      <c r="Y17" s="20">
+      <c r="Y17" s="31">
         <v>140177</v>
       </c>
-      <c r="Z17" s="20">
+      <c r="Z17" s="31">
         <v>131822</v>
       </c>
-      <c r="AA17" s="20">
+      <c r="AA17" s="31">
         <v>158738</v>
       </c>
-      <c r="AB17" s="20">
+      <c r="AB17" s="31">
         <v>157633</v>
       </c>
-      <c r="AC17" s="21">
+      <c r="AC17" s="45">
         <v>155097</v>
       </c>
-      <c r="AD17" s="21">
+      <c r="AD17" s="45">
         <v>152956</v>
       </c>
-      <c r="AE17" s="21">
+      <c r="AE17" s="45">
         <v>148936</v>
       </c>
-      <c r="AF17" s="26">
+      <c r="AF17" s="31">
         <v>134109</v>
       </c>
-      <c r="AG17" s="27">
+      <c r="AG17" s="32">
         <v>118831</v>
       </c>
-      <c r="AH17" s="28">
+      <c r="AH17" s="32">
         <v>126219</v>
       </c>
-      <c r="AI17" s="30">
+      <c r="AI17" s="46">
         <v>144982</v>
       </c>
-      <c r="AJ17" s="14">
+      <c r="AJ17" s="43">
         <v>162376</v>
       </c>
-      <c r="AK17" s="20">
+      <c r="AK17" s="31">
         <v>156705</v>
       </c>
-      <c r="AL17" s="28">
+      <c r="AL17" s="32">
         <v>135454</v>
       </c>
-      <c r="AM17" s="28">
+      <c r="AM17" s="32">
         <v>133989</v>
       </c>
-      <c r="AN17" s="28">
+      <c r="AN17" s="32">
         <v>133034</v>
       </c>
-      <c r="AO17" s="28">
+      <c r="AO17" s="32">
         <v>131004</v>
       </c>
-      <c r="AP17" s="28">
+      <c r="AP17" s="32">
         <v>128947</v>
       </c>
-      <c r="AQ17" s="28">
+      <c r="AQ17" s="32">
         <v>129144</v>
       </c>
-      <c r="AR17" s="28">
+      <c r="AR17" s="32">
         <v>116031</v>
       </c>
-      <c r="AS17" s="21">
+      <c r="AS17" s="45">
         <v>120526</v>
       </c>
-      <c r="AT17" s="50">
+      <c r="AT17" s="47">
         <v>128125</v>
       </c>
-      <c r="AU17" s="53">
+      <c r="AU17" s="48">
         <v>147002</v>
       </c>
-      <c r="AV17" s="55">
+      <c r="AV17" s="46">
         <v>164383</v>
       </c>
-      <c r="AW17" s="20">
+      <c r="AW17" s="31">
         <v>159933</v>
       </c>
-      <c r="AX17" s="58">
+      <c r="AX17" s="31">
         <v>137524</v>
       </c>
-      <c r="AY17" s="58">
+      <c r="AY17" s="31">
         <v>135861</v>
       </c>
-      <c r="AZ17" s="28"/>
-[...6 lines deleted...]
-      <c r="A18" s="16" t="s">
+      <c r="AZ17" s="32">
+        <v>134735</v>
+      </c>
+      <c r="BA17" s="45"/>
+      <c r="BB17" s="45"/>
+      <c r="BC17" s="45"/>
+      <c r="BE17" s="39"/>
+    </row>
+    <row r="18" spans="1:57" s="10" customFormat="1">
+      <c r="A18" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="35">
+      <c r="B18" s="40">
         <v>254690</v>
       </c>
-      <c r="C18" s="35">
+      <c r="C18" s="40">
         <v>252029</v>
       </c>
-      <c r="D18" s="36">
+      <c r="D18" s="41">
         <v>249800</v>
       </c>
-      <c r="E18" s="35">
+      <c r="E18" s="40">
         <v>246147</v>
       </c>
-      <c r="F18" s="35">
+      <c r="F18" s="40">
         <v>242091</v>
       </c>
-      <c r="G18" s="35">
+      <c r="G18" s="40">
         <v>234294</v>
       </c>
       <c r="H18" s="42">
         <v>200626</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="31">
         <v>203285</v>
       </c>
       <c r="J18" s="42">
         <v>217542</v>
       </c>
       <c r="K18" s="42">
         <v>247085</v>
       </c>
-      <c r="L18" s="14">
+      <c r="L18" s="43">
         <v>274272</v>
       </c>
-      <c r="M18" s="14">
+      <c r="M18" s="43">
         <v>288800</v>
       </c>
-      <c r="N18" s="14">
+      <c r="N18" s="43">
         <v>258391</v>
       </c>
-      <c r="O18" s="14">
+      <c r="O18" s="43">
         <v>255678</v>
       </c>
-      <c r="P18" s="20">
+      <c r="P18" s="31">
         <v>202917</v>
       </c>
-      <c r="Q18" s="20">
+      <c r="Q18" s="31">
         <v>217143</v>
       </c>
-      <c r="R18" s="14">
+      <c r="R18" s="43">
         <v>245595</v>
       </c>
-      <c r="S18" s="43">
+      <c r="S18" s="44">
         <v>237696</v>
       </c>
-      <c r="T18" s="43">
+      <c r="T18" s="44">
         <v>198025</v>
       </c>
-      <c r="U18" s="20">
+      <c r="U18" s="31">
         <v>172575</v>
       </c>
-      <c r="V18" s="20">
+      <c r="V18" s="31">
         <v>55427</v>
       </c>
-      <c r="W18" s="14">
+      <c r="W18" s="43">
         <v>70844</v>
       </c>
-      <c r="X18" s="14">
+      <c r="X18" s="43">
         <v>84120</v>
       </c>
-      <c r="Y18" s="20">
+      <c r="Y18" s="31">
         <v>83415</v>
       </c>
-      <c r="Z18" s="20">
+      <c r="Z18" s="31">
         <v>76311</v>
       </c>
-      <c r="AA18" s="20">
+      <c r="AA18" s="31">
         <v>112512</v>
       </c>
-      <c r="AB18" s="20">
+      <c r="AB18" s="31">
         <v>111603</v>
       </c>
-      <c r="AC18" s="21">
+      <c r="AC18" s="45">
         <v>110483</v>
       </c>
-      <c r="AD18" s="21">
+      <c r="AD18" s="45">
         <v>108740</v>
       </c>
-      <c r="AE18" s="21">
+      <c r="AE18" s="45">
         <v>105347</v>
       </c>
-      <c r="AF18" s="26">
+      <c r="AF18" s="31">
         <v>87018</v>
       </c>
-      <c r="AG18" s="27">
+      <c r="AG18" s="32">
         <v>90657</v>
       </c>
-      <c r="AH18" s="28">
+      <c r="AH18" s="32">
         <v>100464</v>
       </c>
-      <c r="AI18" s="30">
+      <c r="AI18" s="46">
         <v>122345</v>
       </c>
-      <c r="AJ18" s="14">
+      <c r="AJ18" s="43">
         <v>130618</v>
       </c>
-      <c r="AK18" s="20">
+      <c r="AK18" s="31">
         <v>126570</v>
       </c>
-      <c r="AL18" s="28">
+      <c r="AL18" s="32">
         <v>92992</v>
       </c>
-      <c r="AM18" s="28">
+      <c r="AM18" s="32">
         <v>92565</v>
       </c>
-      <c r="AN18" s="28">
+      <c r="AN18" s="32">
         <v>91462</v>
       </c>
-      <c r="AO18" s="28">
+      <c r="AO18" s="32">
         <v>90124</v>
       </c>
-      <c r="AP18" s="28">
+      <c r="AP18" s="32">
         <v>88536</v>
       </c>
-      <c r="AQ18" s="28">
+      <c r="AQ18" s="32">
         <v>85041</v>
       </c>
-      <c r="AR18" s="28">
+      <c r="AR18" s="32">
         <v>91420</v>
       </c>
-      <c r="AS18" s="21">
+      <c r="AS18" s="45">
         <v>95573</v>
       </c>
-      <c r="AT18" s="50">
+      <c r="AT18" s="47">
         <v>105042</v>
       </c>
-      <c r="AU18" s="53">
+      <c r="AU18" s="48">
         <v>127438</v>
       </c>
-      <c r="AV18" s="55">
+      <c r="AV18" s="46">
         <v>135521</v>
       </c>
-      <c r="AW18" s="20">
+      <c r="AW18" s="31">
         <v>131897</v>
       </c>
-      <c r="AX18" s="58">
+      <c r="AX18" s="31">
         <v>102243</v>
       </c>
-      <c r="AY18" s="58">
+      <c r="AY18" s="31">
         <v>101797</v>
       </c>
-      <c r="AZ18" s="28"/>
-[...82 lines deleted...]
-      <c r="A42" s="4"/>
+      <c r="AZ18" s="32">
+        <v>100668</v>
+      </c>
+      <c r="BA18" s="45"/>
+      <c r="BB18" s="45"/>
+      <c r="BC18" s="45"/>
+      <c r="BE18" s="39"/>
+    </row>
+    <row r="19" spans="1:57" s="10" customFormat="1">
+      <c r="A19" s="9"/>
+      <c r="AJ19" s="52"/>
+      <c r="AS19" s="53"/>
+      <c r="AT19" s="53"/>
+      <c r="AU19" s="54"/>
+      <c r="AV19" s="11"/>
+      <c r="AY19" s="53"/>
+    </row>
+    <row r="20" spans="1:57" s="10" customFormat="1">
+      <c r="A20" s="9"/>
+      <c r="AI20" s="11"/>
+    </row>
+    <row r="21" spans="1:57" s="10" customFormat="1">
+      <c r="A21" s="9"/>
+    </row>
+    <row r="22" spans="1:57" s="10" customFormat="1">
+      <c r="A22" s="9"/>
+    </row>
+    <row r="23" spans="1:57" s="10" customFormat="1">
+      <c r="A23" s="9"/>
+    </row>
+    <row r="24" spans="1:57" s="10" customFormat="1">
+      <c r="A24" s="9"/>
+    </row>
+    <row r="25" spans="1:57" s="10" customFormat="1">
+      <c r="A25" s="9"/>
+    </row>
+    <row r="26" spans="1:57" s="10" customFormat="1">
+      <c r="A26" s="9"/>
+    </row>
+    <row r="27" spans="1:57" s="10" customFormat="1">
+      <c r="A27" s="9"/>
+    </row>
+    <row r="28" spans="1:57" s="10" customFormat="1">
+      <c r="A28" s="9"/>
+    </row>
+    <row r="29" spans="1:57" s="10" customFormat="1">
+      <c r="A29" s="9"/>
+    </row>
+    <row r="30" spans="1:57" s="10" customFormat="1">
+      <c r="A30" s="9"/>
+    </row>
+    <row r="31" spans="1:57" s="10" customFormat="1">
+      <c r="A31" s="9"/>
+    </row>
+    <row r="32" spans="1:57" s="10" customFormat="1">
+      <c r="A32" s="9"/>
+    </row>
+    <row r="33" spans="1:1" s="10" customFormat="1">
+      <c r="A33" s="9"/>
+    </row>
+    <row r="34" spans="1:1" s="10" customFormat="1">
+      <c r="A34" s="9"/>
+    </row>
+    <row r="35" spans="1:1" s="10" customFormat="1">
+      <c r="A35" s="9"/>
+    </row>
+    <row r="36" spans="1:1" s="10" customFormat="1">
+      <c r="A36" s="9"/>
+    </row>
+    <row r="37" spans="1:1" s="10" customFormat="1">
+      <c r="A37" s="9"/>
+    </row>
+    <row r="38" spans="1:1" s="10" customFormat="1">
+      <c r="A38" s="9"/>
+    </row>
+    <row r="39" spans="1:1" s="10" customFormat="1">
+      <c r="A39" s="9"/>
+    </row>
+    <row r="40" spans="1:1" s="10" customFormat="1">
+      <c r="A40" s="9"/>
+    </row>
+    <row r="41" spans="1:1" s="10" customFormat="1">
+      <c r="A41" s="9"/>
+    </row>
+    <row r="42" spans="1:1" s="10" customFormat="1">
+      <c r="A42" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="A2:BC2"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="AZ3:BC3"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="D3:G3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>