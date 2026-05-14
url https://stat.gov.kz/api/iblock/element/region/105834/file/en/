--- v0 (2026-04-16)
+++ v1 (2026-05-14)
@@ -306,51 +306,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -361,75 +361,78 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -701,208 +704,208 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AU24" sqref="AU24"/>
+      <selection pane="topRight" activeCell="AW23" sqref="AW23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="36"/>
-[...52 lines deleted...]
-      <c r="BC2" s="36"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="38"/>
+      <c r="AE2" s="38"/>
+      <c r="AF2" s="38"/>
+      <c r="AG2" s="38"/>
+      <c r="AH2" s="38"/>
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
+      <c r="AL2" s="38"/>
+      <c r="AM2" s="38"/>
+      <c r="AN2" s="38"/>
+      <c r="AO2" s="38"/>
+      <c r="AP2" s="38"/>
+      <c r="AQ2" s="38"/>
+      <c r="AR2" s="38"/>
+      <c r="AS2" s="38"/>
+      <c r="AT2" s="38"/>
+      <c r="AU2" s="38"/>
+      <c r="AV2" s="38"/>
+      <c r="AW2" s="38"/>
+      <c r="AX2" s="38"/>
+      <c r="AY2" s="38"/>
+      <c r="AZ2" s="38"/>
+      <c r="BA2" s="38"/>
+      <c r="BB2" s="38"/>
+      <c r="BC2" s="38"/>
     </row>
     <row r="3" spans="1:55" s="7" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="D3" s="35"/>
-[...7 lines deleted...]
-      <c r="AZ3" s="35" t="s">
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="AN3" s="37"/>
+      <c r="AO3" s="37"/>
+      <c r="AP3" s="37"/>
+      <c r="AQ3" s="37"/>
+      <c r="AZ3" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="BA3" s="35"/>
-[...1 lines deleted...]
-      <c r="BC3" s="35"/>
+      <c r="BA3" s="37"/>
+      <c r="BB3" s="37"/>
+      <c r="BC3" s="37"/>
     </row>
     <row r="4" spans="1:55" s="8" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="33"/>
-[...4 lines deleted...]
-      <c r="H4" s="32" t="s">
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="33"/>
-[...10 lines deleted...]
-      <c r="T4" s="32" t="s">
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="35"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="33"/>
-[...10 lines deleted...]
-      <c r="AF4" s="32" t="s">
+      <c r="U4" s="35"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="35"/>
+      <c r="Y4" s="35"/>
+      <c r="Z4" s="35"/>
+      <c r="AA4" s="35"/>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="35"/>
+      <c r="AE4" s="36"/>
+      <c r="AF4" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="AG4" s="33"/>
-[...10 lines deleted...]
-      <c r="AR4" s="32" t="s">
+      <c r="AG4" s="35"/>
+      <c r="AH4" s="35"/>
+      <c r="AI4" s="35"/>
+      <c r="AJ4" s="35"/>
+      <c r="AK4" s="35"/>
+      <c r="AL4" s="35"/>
+      <c r="AM4" s="35"/>
+      <c r="AN4" s="35"/>
+      <c r="AO4" s="35"/>
+      <c r="AP4" s="35"/>
+      <c r="AQ4" s="36"/>
+      <c r="AR4" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="AS4" s="33"/>
-[...9 lines deleted...]
-      <c r="BC4" s="34"/>
+      <c r="AS4" s="35"/>
+      <c r="AT4" s="35"/>
+      <c r="AU4" s="35"/>
+      <c r="AV4" s="35"/>
+      <c r="AW4" s="35"/>
+      <c r="AX4" s="35"/>
+      <c r="AY4" s="35"/>
+      <c r="AZ4" s="35"/>
+      <c r="BA4" s="35"/>
+      <c r="BB4" s="35"/>
+      <c r="BC4" s="36"/>
     </row>
     <row r="5" spans="1:55" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="38"/>
+      <c r="A5" s="40"/>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1161,54 +1164,56 @@
       </c>
       <c r="AM6" s="23">
         <v>431726</v>
       </c>
       <c r="AN6" s="23">
         <v>416247</v>
       </c>
       <c r="AO6" s="23">
         <v>398572</v>
       </c>
       <c r="AP6" s="23">
         <v>389992</v>
       </c>
       <c r="AQ6" s="23">
         <v>378620</v>
       </c>
       <c r="AR6" s="23">
         <v>409295</v>
       </c>
       <c r="AS6" s="31">
         <v>405993</v>
       </c>
       <c r="AT6" s="23">
         <v>403999</v>
       </c>
-      <c r="AU6" s="39">
+      <c r="AU6" s="32">
         <v>412449</v>
       </c>
-      <c r="AV6" s="23"/>
+      <c r="AV6" s="41">
+        <v>493949</v>
+      </c>
       <c r="AW6" s="15"/>
       <c r="AX6" s="24"/>
       <c r="AY6" s="23"/>
       <c r="AZ6" s="23"/>
       <c r="BA6" s="24"/>
       <c r="BB6" s="23"/>
       <c r="BC6" s="24"/>
     </row>
     <row r="7" spans="1:55" s="12" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>55146</v>
       </c>
       <c r="C7" s="11">
         <v>54698</v>
       </c>
       <c r="D7" s="11">
         <v>54428</v>
       </c>
       <c r="E7" s="11">
         <v>54172</v>
       </c>
       <c r="F7" s="11">
@@ -1312,54 +1317,56 @@
       </c>
       <c r="AM7" s="11">
         <v>2247</v>
       </c>
       <c r="AN7" s="11">
         <v>2233</v>
       </c>
       <c r="AO7" s="11">
         <v>2195</v>
       </c>
       <c r="AP7" s="11">
         <v>2184</v>
       </c>
       <c r="AQ7" s="11">
         <v>2157</v>
       </c>
       <c r="AR7" s="11">
         <v>2224</v>
       </c>
       <c r="AS7" s="11">
         <v>2197</v>
       </c>
       <c r="AT7" s="11">
         <v>2221</v>
       </c>
-      <c r="AU7" s="40">
+      <c r="AU7" s="33">
         <v>2229</v>
       </c>
-      <c r="AV7" s="11"/>
+      <c r="AV7" s="33">
+        <v>2452</v>
+      </c>
       <c r="AW7" s="15"/>
       <c r="AX7" s="15"/>
       <c r="AY7" s="11"/>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="11"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="13" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>239</v>
       </c>
       <c r="C8" s="11">
         <v>239</v>
       </c>
       <c r="D8" s="11">
         <v>235</v>
       </c>
       <c r="E8" s="11">
         <v>229</v>
       </c>
       <c r="F8" s="11">
@@ -1463,54 +1470,56 @@
       </c>
       <c r="AM8" s="11">
         <v>502</v>
       </c>
       <c r="AN8" s="11">
         <v>496</v>
       </c>
       <c r="AO8" s="11">
         <v>486</v>
       </c>
       <c r="AP8" s="11">
         <v>485</v>
       </c>
       <c r="AQ8" s="11">
         <v>482</v>
       </c>
       <c r="AR8" s="11">
         <v>482</v>
       </c>
       <c r="AS8" s="11">
         <v>482</v>
       </c>
       <c r="AT8" s="11">
         <v>476</v>
       </c>
-      <c r="AU8" s="40">
+      <c r="AU8" s="33">
         <v>492</v>
       </c>
-      <c r="AV8" s="11"/>
+      <c r="AV8" s="33">
+        <v>584</v>
+      </c>
       <c r="AW8" s="15"/>
       <c r="AX8" s="15"/>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="15"/>
     </row>
     <row r="9" spans="1:55" s="13" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11">
         <v>68762</v>
       </c>
       <c r="C9" s="11">
         <v>65900</v>
       </c>
       <c r="D9" s="11">
         <v>59927</v>
       </c>
       <c r="E9" s="11">
         <v>52006</v>
       </c>
       <c r="F9" s="11">
@@ -1614,54 +1623,56 @@
       </c>
       <c r="AM9" s="11">
         <v>89637</v>
       </c>
       <c r="AN9" s="11">
         <v>78625</v>
       </c>
       <c r="AO9" s="11">
         <v>69174</v>
       </c>
       <c r="AP9" s="11">
         <v>68149</v>
       </c>
       <c r="AQ9" s="11">
         <v>66071</v>
       </c>
       <c r="AR9" s="11">
         <v>76704</v>
       </c>
       <c r="AS9" s="11">
         <v>75836</v>
       </c>
       <c r="AT9" s="11">
         <v>74956</v>
       </c>
-      <c r="AU9" s="40">
+      <c r="AU9" s="33">
         <v>74193</v>
       </c>
-      <c r="AV9" s="11"/>
+      <c r="AV9" s="33">
+        <v>100955</v>
+      </c>
       <c r="AW9" s="15"/>
       <c r="AX9" s="15"/>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="15"/>
     </row>
     <row r="10" spans="1:55" s="13" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11">
         <v>29322</v>
       </c>
       <c r="C10" s="11">
         <v>29016</v>
       </c>
       <c r="D10" s="11">
         <v>28461</v>
       </c>
       <c r="E10" s="11">
         <v>27772</v>
       </c>
       <c r="F10" s="11">
@@ -1765,54 +1776,56 @@
       </c>
       <c r="AM10" s="11">
         <v>32371</v>
       </c>
       <c r="AN10" s="11">
         <v>31824</v>
       </c>
       <c r="AO10" s="11">
         <v>30970</v>
       </c>
       <c r="AP10" s="11">
         <v>30237</v>
       </c>
       <c r="AQ10" s="11">
         <v>29593</v>
       </c>
       <c r="AR10" s="11">
         <v>31129</v>
       </c>
       <c r="AS10" s="11">
         <v>30627</v>
       </c>
       <c r="AT10" s="11">
         <v>30011</v>
       </c>
-      <c r="AU10" s="40">
+      <c r="AU10" s="33">
         <v>31061</v>
       </c>
-      <c r="AV10" s="11"/>
+      <c r="AV10" s="33">
+        <v>33008</v>
+      </c>
       <c r="AW10" s="15"/>
       <c r="AX10" s="15"/>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="15"/>
     </row>
     <row r="11" spans="1:55" s="13" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11">
         <v>72384</v>
       </c>
       <c r="C11" s="11">
         <v>71590</v>
       </c>
       <c r="D11" s="11">
         <v>70767</v>
       </c>
       <c r="E11" s="11">
         <v>68958</v>
       </c>
       <c r="F11" s="11">
@@ -1916,54 +1929,56 @@
       </c>
       <c r="AM11" s="11">
         <v>88973</v>
       </c>
       <c r="AN11" s="11">
         <v>88519</v>
       </c>
       <c r="AO11" s="11">
         <v>86465</v>
       </c>
       <c r="AP11" s="11">
         <v>84036</v>
       </c>
       <c r="AQ11" s="11">
         <v>81493</v>
       </c>
       <c r="AR11" s="11">
         <v>81604</v>
       </c>
       <c r="AS11" s="11">
         <v>80810</v>
       </c>
       <c r="AT11" s="11">
         <v>79840</v>
       </c>
-      <c r="AU11" s="40">
+      <c r="AU11" s="33">
         <v>79791</v>
       </c>
-      <c r="AV11" s="11"/>
+      <c r="AV11" s="33">
+        <v>92584</v>
+      </c>
       <c r="AW11" s="15"/>
       <c r="AX11" s="15"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="13" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11">
         <v>20282</v>
       </c>
       <c r="C12" s="11">
         <v>19579</v>
       </c>
       <c r="D12" s="11">
         <v>18861</v>
       </c>
       <c r="E12" s="11">
         <v>18494</v>
       </c>
       <c r="F12" s="11">
@@ -2067,54 +2082,56 @@
       </c>
       <c r="AM12" s="11">
         <v>23887</v>
       </c>
       <c r="AN12" s="11">
         <v>23121</v>
       </c>
       <c r="AO12" s="11">
         <v>22840</v>
       </c>
       <c r="AP12" s="11">
         <v>22671</v>
       </c>
       <c r="AQ12" s="11">
         <v>22207</v>
       </c>
       <c r="AR12" s="11">
         <v>25352</v>
       </c>
       <c r="AS12" s="11">
         <v>25661</v>
       </c>
       <c r="AT12" s="11">
         <v>26000</v>
       </c>
-      <c r="AU12" s="40">
+      <c r="AU12" s="33">
         <v>27251</v>
       </c>
-      <c r="AV12" s="11"/>
+      <c r="AV12" s="33">
+        <v>29041</v>
+      </c>
       <c r="AW12" s="15"/>
       <c r="AX12" s="15"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="13" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="11">
         <v>6937</v>
       </c>
       <c r="C13" s="11">
         <v>6893</v>
       </c>
       <c r="D13" s="11">
         <v>6783</v>
       </c>
       <c r="E13" s="11">
         <v>6673</v>
       </c>
       <c r="F13" s="11">
@@ -2218,54 +2235,56 @@
       </c>
       <c r="AM13" s="11">
         <v>8372</v>
       </c>
       <c r="AN13" s="11">
         <v>8209</v>
       </c>
       <c r="AO13" s="11">
         <v>8066</v>
       </c>
       <c r="AP13" s="11">
         <v>7542</v>
       </c>
       <c r="AQ13" s="11">
         <v>6576</v>
       </c>
       <c r="AR13" s="11">
         <v>8814</v>
       </c>
       <c r="AS13" s="11">
         <v>8691</v>
       </c>
       <c r="AT13" s="11">
         <v>8753</v>
       </c>
-      <c r="AU13" s="40">
+      <c r="AU13" s="33">
         <v>8729</v>
       </c>
-      <c r="AV13" s="11"/>
+      <c r="AV13" s="33">
+        <v>11149</v>
+      </c>
       <c r="AW13" s="15"/>
       <c r="AX13" s="15"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="13" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="11" t="s">
@@ -2369,54 +2388,56 @@
       </c>
       <c r="AM14" s="11">
         <v>74525</v>
       </c>
       <c r="AN14" s="11">
         <v>74126</v>
       </c>
       <c r="AO14" s="11">
         <v>73885</v>
       </c>
       <c r="AP14" s="11">
         <v>73483</v>
       </c>
       <c r="AQ14" s="11">
         <v>72807</v>
       </c>
       <c r="AR14" s="11">
         <v>67016</v>
       </c>
       <c r="AS14" s="11">
         <v>66781</v>
       </c>
       <c r="AT14" s="11">
         <v>67540</v>
       </c>
-      <c r="AU14" s="40">
+      <c r="AU14" s="33">
         <v>69371</v>
       </c>
-      <c r="AV14" s="11"/>
+      <c r="AV14" s="33">
+        <v>100882</v>
+      </c>
       <c r="AW14" s="15"/>
       <c r="AX14" s="15"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="15"/>
     </row>
     <row r="15" spans="1:55" s="13" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11">
         <v>49871</v>
       </c>
       <c r="C15" s="11">
         <v>49640</v>
       </c>
       <c r="D15" s="11">
         <v>49041</v>
       </c>
       <c r="E15" s="11">
         <v>48224</v>
       </c>
       <c r="F15" s="11">
@@ -2520,54 +2541,56 @@
       </c>
       <c r="AM15" s="11">
         <v>50420</v>
       </c>
       <c r="AN15" s="11">
         <v>49728</v>
       </c>
       <c r="AO15" s="11">
         <v>46081</v>
       </c>
       <c r="AP15" s="11">
         <v>45317</v>
       </c>
       <c r="AQ15" s="11">
         <v>44033</v>
       </c>
       <c r="AR15" s="11">
         <v>53843</v>
       </c>
       <c r="AS15" s="11">
         <v>53505</v>
       </c>
       <c r="AT15" s="11">
         <v>52795</v>
       </c>
-      <c r="AU15" s="40">
+      <c r="AU15" s="33">
         <v>54417</v>
       </c>
-      <c r="AV15" s="11"/>
+      <c r="AV15" s="33">
+        <v>52516</v>
+      </c>
       <c r="AW15" s="15"/>
       <c r="AX15" s="15"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="13" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>19240</v>
       </c>
       <c r="C16" s="11">
         <v>17929</v>
       </c>
       <c r="D16" s="11">
         <v>17460</v>
       </c>
       <c r="E16" s="11">
         <v>17323</v>
       </c>
       <c r="F16" s="11">
@@ -2671,54 +2694,56 @@
       </c>
       <c r="AM16" s="11">
         <v>18611</v>
       </c>
       <c r="AN16" s="11">
         <v>18094</v>
       </c>
       <c r="AO16" s="11">
         <v>17871</v>
       </c>
       <c r="AP16" s="11">
         <v>16250</v>
       </c>
       <c r="AQ16" s="11">
         <v>15686</v>
       </c>
       <c r="AR16" s="11">
         <v>20901</v>
       </c>
       <c r="AS16" s="11">
         <v>20631</v>
       </c>
       <c r="AT16" s="11">
         <v>20464</v>
       </c>
-      <c r="AU16" s="40">
+      <c r="AU16" s="33">
         <v>21216</v>
       </c>
-      <c r="AV16" s="11"/>
+      <c r="AV16" s="33">
+        <v>21503</v>
+      </c>
       <c r="AW16" s="15"/>
       <c r="AX16" s="15"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="15"/>
     </row>
     <row r="17" spans="1:55" s="13" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="20" t="s">
@@ -2822,54 +2847,56 @@
       </c>
       <c r="AM17" s="11">
         <v>24442</v>
       </c>
       <c r="AN17" s="11">
         <v>23917</v>
       </c>
       <c r="AO17" s="11">
         <v>23450</v>
       </c>
       <c r="AP17" s="11">
         <v>22897</v>
       </c>
       <c r="AQ17" s="11">
         <v>21857</v>
       </c>
       <c r="AR17" s="11">
         <v>23468</v>
       </c>
       <c r="AS17" s="11">
         <v>23220</v>
       </c>
       <c r="AT17" s="11">
         <v>22830</v>
       </c>
-      <c r="AU17" s="40">
+      <c r="AU17" s="33">
         <v>24559</v>
       </c>
-      <c r="AV17" s="11"/>
+      <c r="AV17" s="33">
+        <v>26846</v>
+      </c>
       <c r="AW17" s="15"/>
       <c r="AX17" s="15"/>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="15"/>
     </row>
     <row r="18" spans="1:55" s="13" customFormat="1">
       <c r="A18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="11">
         <v>39336</v>
       </c>
       <c r="C18" s="11">
         <v>38854</v>
       </c>
       <c r="D18" s="11">
         <v>38146</v>
       </c>
       <c r="E18" s="11">
         <v>37539</v>
       </c>
       <c r="F18" s="11">
@@ -2973,54 +3000,56 @@
       </c>
       <c r="AM18" s="11">
         <v>17739</v>
       </c>
       <c r="AN18" s="11">
         <v>17355</v>
       </c>
       <c r="AO18" s="11">
         <v>17089</v>
       </c>
       <c r="AP18" s="11">
         <v>16741</v>
       </c>
       <c r="AQ18" s="11">
         <v>15658</v>
       </c>
       <c r="AR18" s="11">
         <v>17758</v>
       </c>
       <c r="AS18" s="11">
         <v>17552</v>
       </c>
       <c r="AT18" s="11">
         <v>18113</v>
       </c>
-      <c r="AU18" s="40">
+      <c r="AU18" s="33">
         <v>19140</v>
       </c>
-      <c r="AV18" s="11"/>
+      <c r="AV18" s="33">
+        <v>22429</v>
+      </c>
       <c r="AW18" s="15"/>
       <c r="AX18" s="15"/>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="15"/>
     </row>
     <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="AE19" s="22"/>
       <c r="AH19" s="22"/>
       <c r="AJ19" s="22"/>
       <c r="AN19" s="22"/>
       <c r="AO19" s="22"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AP20" s="30"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:55">
       <c r="A22" s="2"/>