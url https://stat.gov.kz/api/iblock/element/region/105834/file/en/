--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -367,73 +367,73 @@
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -704,208 +704,208 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW23" sqref="AW23"/>
+      <selection pane="topRight" activeCell="BA37" sqref="AZ36:BA37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="38"/>
-[...52 lines deleted...]
-      <c r="BC2" s="38"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
+      <c r="Z2" s="39"/>
+      <c r="AA2" s="39"/>
+      <c r="AB2" s="39"/>
+      <c r="AC2" s="39"/>
+      <c r="AD2" s="39"/>
+      <c r="AE2" s="39"/>
+      <c r="AF2" s="39"/>
+      <c r="AG2" s="39"/>
+      <c r="AH2" s="39"/>
+      <c r="AI2" s="39"/>
+      <c r="AJ2" s="39"/>
+      <c r="AK2" s="39"/>
+      <c r="AL2" s="39"/>
+      <c r="AM2" s="39"/>
+      <c r="AN2" s="39"/>
+      <c r="AO2" s="39"/>
+      <c r="AP2" s="39"/>
+      <c r="AQ2" s="39"/>
+      <c r="AR2" s="39"/>
+      <c r="AS2" s="39"/>
+      <c r="AT2" s="39"/>
+      <c r="AU2" s="39"/>
+      <c r="AV2" s="39"/>
+      <c r="AW2" s="39"/>
+      <c r="AX2" s="39"/>
+      <c r="AY2" s="39"/>
+      <c r="AZ2" s="39"/>
+      <c r="BA2" s="39"/>
+      <c r="BB2" s="39"/>
+      <c r="BC2" s="39"/>
     </row>
     <row r="3" spans="1:55" s="7" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="D3" s="37"/>
-[...7 lines deleted...]
-      <c r="AZ3" s="37" t="s">
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="AN3" s="38"/>
+      <c r="AO3" s="38"/>
+      <c r="AP3" s="38"/>
+      <c r="AQ3" s="38"/>
+      <c r="AZ3" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="BA3" s="37"/>
-[...1 lines deleted...]
-      <c r="BC3" s="37"/>
+      <c r="BA3" s="38"/>
+      <c r="BB3" s="38"/>
+      <c r="BC3" s="38"/>
     </row>
     <row r="4" spans="1:55" s="8" customFormat="1" ht="13.5" thickBot="1">
-      <c r="A4" s="39" t="s">
+      <c r="A4" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="35" t="s">
+      <c r="B4" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="35"/>
-[...4 lines deleted...]
-      <c r="H4" s="34" t="s">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="35"/>
-[...10 lines deleted...]
-      <c r="T4" s="34" t="s">
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="36"/>
+      <c r="O4" s="36"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="36"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="35"/>
-[...10 lines deleted...]
-      <c r="AF4" s="34" t="s">
+      <c r="U4" s="36"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36"/>
+      <c r="Z4" s="36"/>
+      <c r="AA4" s="36"/>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
+      <c r="AD4" s="36"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="AG4" s="35"/>
-[...10 lines deleted...]
-      <c r="AR4" s="34" t="s">
+      <c r="AG4" s="36"/>
+      <c r="AH4" s="36"/>
+      <c r="AI4" s="36"/>
+      <c r="AJ4" s="36"/>
+      <c r="AK4" s="36"/>
+      <c r="AL4" s="36"/>
+      <c r="AM4" s="36"/>
+      <c r="AN4" s="36"/>
+      <c r="AO4" s="36"/>
+      <c r="AP4" s="36"/>
+      <c r="AQ4" s="37"/>
+      <c r="AR4" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="AS4" s="35"/>
-[...9 lines deleted...]
-      <c r="BC4" s="36"/>
+      <c r="AS4" s="36"/>
+      <c r="AT4" s="36"/>
+      <c r="AU4" s="36"/>
+      <c r="AV4" s="36"/>
+      <c r="AW4" s="36"/>
+      <c r="AX4" s="36"/>
+      <c r="AY4" s="36"/>
+      <c r="AZ4" s="36"/>
+      <c r="BA4" s="36"/>
+      <c r="BB4" s="36"/>
+      <c r="BC4" s="37"/>
     </row>
     <row r="5" spans="1:55" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="40"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1167,54 +1167,56 @@
       </c>
       <c r="AN6" s="23">
         <v>416247</v>
       </c>
       <c r="AO6" s="23">
         <v>398572</v>
       </c>
       <c r="AP6" s="23">
         <v>389992</v>
       </c>
       <c r="AQ6" s="23">
         <v>378620</v>
       </c>
       <c r="AR6" s="23">
         <v>409295</v>
       </c>
       <c r="AS6" s="31">
         <v>405993</v>
       </c>
       <c r="AT6" s="23">
         <v>403999</v>
       </c>
       <c r="AU6" s="32">
         <v>412449</v>
       </c>
-      <c r="AV6" s="41">
+      <c r="AV6" s="34">
         <v>493949</v>
       </c>
-      <c r="AW6" s="15"/>
+      <c r="AW6" s="34">
+        <v>518961</v>
+      </c>
       <c r="AX6" s="24"/>
       <c r="AY6" s="23"/>
       <c r="AZ6" s="23"/>
       <c r="BA6" s="24"/>
       <c r="BB6" s="23"/>
       <c r="BC6" s="24"/>
     </row>
     <row r="7" spans="1:55" s="12" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>55146</v>
       </c>
       <c r="C7" s="11">
         <v>54698</v>
       </c>
       <c r="D7" s="11">
         <v>54428</v>
       </c>
       <c r="E7" s="11">
         <v>54172</v>
       </c>
       <c r="F7" s="11">
         <v>53848</v>
@@ -1323,51 +1325,53 @@
       </c>
       <c r="AO7" s="11">
         <v>2195</v>
       </c>
       <c r="AP7" s="11">
         <v>2184</v>
       </c>
       <c r="AQ7" s="11">
         <v>2157</v>
       </c>
       <c r="AR7" s="11">
         <v>2224</v>
       </c>
       <c r="AS7" s="11">
         <v>2197</v>
       </c>
       <c r="AT7" s="11">
         <v>2221</v>
       </c>
       <c r="AU7" s="33">
         <v>2229</v>
       </c>
       <c r="AV7" s="33">
         <v>2452</v>
       </c>
-      <c r="AW7" s="15"/>
+      <c r="AW7" s="33">
+        <v>2730</v>
+      </c>
       <c r="AX7" s="15"/>
       <c r="AY7" s="11"/>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="11"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="13" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>239</v>
       </c>
       <c r="C8" s="11">
         <v>239</v>
       </c>
       <c r="D8" s="11">
         <v>235</v>
       </c>
       <c r="E8" s="11">
         <v>229</v>
       </c>
       <c r="F8" s="11">
         <v>228</v>
@@ -1476,51 +1480,53 @@
       </c>
       <c r="AO8" s="11">
         <v>486</v>
       </c>
       <c r="AP8" s="11">
         <v>485</v>
       </c>
       <c r="AQ8" s="11">
         <v>482</v>
       </c>
       <c r="AR8" s="11">
         <v>482</v>
       </c>
       <c r="AS8" s="11">
         <v>482</v>
       </c>
       <c r="AT8" s="11">
         <v>476</v>
       </c>
       <c r="AU8" s="33">
         <v>492</v>
       </c>
       <c r="AV8" s="33">
         <v>584</v>
       </c>
-      <c r="AW8" s="15"/>
+      <c r="AW8" s="33">
+        <v>581</v>
+      </c>
       <c r="AX8" s="15"/>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="15"/>
     </row>
     <row r="9" spans="1:55" s="13" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11">
         <v>68762</v>
       </c>
       <c r="C9" s="11">
         <v>65900</v>
       </c>
       <c r="D9" s="11">
         <v>59927</v>
       </c>
       <c r="E9" s="11">
         <v>52006</v>
       </c>
       <c r="F9" s="11">
         <v>49757</v>
@@ -1629,51 +1635,53 @@
       </c>
       <c r="AO9" s="11">
         <v>69174</v>
       </c>
       <c r="AP9" s="11">
         <v>68149</v>
       </c>
       <c r="AQ9" s="11">
         <v>66071</v>
       </c>
       <c r="AR9" s="11">
         <v>76704</v>
       </c>
       <c r="AS9" s="11">
         <v>75836</v>
       </c>
       <c r="AT9" s="11">
         <v>74956</v>
       </c>
       <c r="AU9" s="33">
         <v>74193</v>
       </c>
       <c r="AV9" s="33">
         <v>100955</v>
       </c>
-      <c r="AW9" s="15"/>
+      <c r="AW9" s="33">
+        <v>108893</v>
+      </c>
       <c r="AX9" s="15"/>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="15"/>
     </row>
     <row r="10" spans="1:55" s="13" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11">
         <v>29322</v>
       </c>
       <c r="C10" s="11">
         <v>29016</v>
       </c>
       <c r="D10" s="11">
         <v>28461</v>
       </c>
       <c r="E10" s="11">
         <v>27772</v>
       </c>
       <c r="F10" s="11">
         <v>27049</v>
@@ -1782,51 +1790,53 @@
       </c>
       <c r="AO10" s="11">
         <v>30970</v>
       </c>
       <c r="AP10" s="11">
         <v>30237</v>
       </c>
       <c r="AQ10" s="11">
         <v>29593</v>
       </c>
       <c r="AR10" s="11">
         <v>31129</v>
       </c>
       <c r="AS10" s="11">
         <v>30627</v>
       </c>
       <c r="AT10" s="11">
         <v>30011</v>
       </c>
       <c r="AU10" s="33">
         <v>31061</v>
       </c>
       <c r="AV10" s="33">
         <v>33008</v>
       </c>
-      <c r="AW10" s="15"/>
+      <c r="AW10" s="33">
+        <v>38309</v>
+      </c>
       <c r="AX10" s="15"/>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="15"/>
     </row>
     <row r="11" spans="1:55" s="13" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11">
         <v>72384</v>
       </c>
       <c r="C11" s="11">
         <v>71590</v>
       </c>
       <c r="D11" s="11">
         <v>70767</v>
       </c>
       <c r="E11" s="11">
         <v>68958</v>
       </c>
       <c r="F11" s="11">
         <v>67684</v>
@@ -1935,51 +1945,53 @@
       </c>
       <c r="AO11" s="11">
         <v>86465</v>
       </c>
       <c r="AP11" s="11">
         <v>84036</v>
       </c>
       <c r="AQ11" s="11">
         <v>81493</v>
       </c>
       <c r="AR11" s="11">
         <v>81604</v>
       </c>
       <c r="AS11" s="11">
         <v>80810</v>
       </c>
       <c r="AT11" s="11">
         <v>79840</v>
       </c>
       <c r="AU11" s="33">
         <v>79791</v>
       </c>
       <c r="AV11" s="33">
         <v>92584</v>
       </c>
-      <c r="AW11" s="15"/>
+      <c r="AW11" s="33">
+        <v>95341</v>
+      </c>
       <c r="AX11" s="15"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="13" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11">
         <v>20282</v>
       </c>
       <c r="C12" s="11">
         <v>19579</v>
       </c>
       <c r="D12" s="11">
         <v>18861</v>
       </c>
       <c r="E12" s="11">
         <v>18494</v>
       </c>
       <c r="F12" s="11">
         <v>18400</v>
@@ -2088,51 +2100,53 @@
       </c>
       <c r="AO12" s="11">
         <v>22840</v>
       </c>
       <c r="AP12" s="11">
         <v>22671</v>
       </c>
       <c r="AQ12" s="11">
         <v>22207</v>
       </c>
       <c r="AR12" s="11">
         <v>25352</v>
       </c>
       <c r="AS12" s="11">
         <v>25661</v>
       </c>
       <c r="AT12" s="11">
         <v>26000</v>
       </c>
       <c r="AU12" s="33">
         <v>27251</v>
       </c>
       <c r="AV12" s="33">
         <v>29041</v>
       </c>
-      <c r="AW12" s="15"/>
+      <c r="AW12" s="33">
+        <v>31200</v>
+      </c>
       <c r="AX12" s="15"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="13" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="11">
         <v>6937</v>
       </c>
       <c r="C13" s="11">
         <v>6893</v>
       </c>
       <c r="D13" s="11">
         <v>6783</v>
       </c>
       <c r="E13" s="11">
         <v>6673</v>
       </c>
       <c r="F13" s="11">
         <v>6200</v>
@@ -2241,51 +2255,53 @@
       </c>
       <c r="AO13" s="11">
         <v>8066</v>
       </c>
       <c r="AP13" s="11">
         <v>7542</v>
       </c>
       <c r="AQ13" s="11">
         <v>6576</v>
       </c>
       <c r="AR13" s="11">
         <v>8814</v>
       </c>
       <c r="AS13" s="11">
         <v>8691</v>
       </c>
       <c r="AT13" s="11">
         <v>8753</v>
       </c>
       <c r="AU13" s="33">
         <v>8729</v>
       </c>
       <c r="AV13" s="33">
         <v>11149</v>
       </c>
-      <c r="AW13" s="15"/>
+      <c r="AW13" s="33">
+        <v>13478</v>
+      </c>
       <c r="AX13" s="15"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="13" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>15</v>
@@ -2394,51 +2410,53 @@
       </c>
       <c r="AO14" s="11">
         <v>73885</v>
       </c>
       <c r="AP14" s="11">
         <v>73483</v>
       </c>
       <c r="AQ14" s="11">
         <v>72807</v>
       </c>
       <c r="AR14" s="11">
         <v>67016</v>
       </c>
       <c r="AS14" s="11">
         <v>66781</v>
       </c>
       <c r="AT14" s="11">
         <v>67540</v>
       </c>
       <c r="AU14" s="33">
         <v>69371</v>
       </c>
       <c r="AV14" s="33">
         <v>100882</v>
       </c>
-      <c r="AW14" s="15"/>
+      <c r="AW14" s="33">
+        <v>100038</v>
+      </c>
       <c r="AX14" s="15"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="15"/>
     </row>
     <row r="15" spans="1:55" s="13" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11">
         <v>49871</v>
       </c>
       <c r="C15" s="11">
         <v>49640</v>
       </c>
       <c r="D15" s="11">
         <v>49041</v>
       </c>
       <c r="E15" s="11">
         <v>48224</v>
       </c>
       <c r="F15" s="11">
         <v>47502</v>
@@ -2547,51 +2565,53 @@
       </c>
       <c r="AO15" s="11">
         <v>46081</v>
       </c>
       <c r="AP15" s="11">
         <v>45317</v>
       </c>
       <c r="AQ15" s="11">
         <v>44033</v>
       </c>
       <c r="AR15" s="11">
         <v>53843</v>
       </c>
       <c r="AS15" s="11">
         <v>53505</v>
       </c>
       <c r="AT15" s="11">
         <v>52795</v>
       </c>
       <c r="AU15" s="33">
         <v>54417</v>
       </c>
       <c r="AV15" s="33">
         <v>52516</v>
       </c>
-      <c r="AW15" s="15"/>
+      <c r="AW15" s="33">
+        <v>57265</v>
+      </c>
       <c r="AX15" s="15"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="13" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>19240</v>
       </c>
       <c r="C16" s="11">
         <v>17929</v>
       </c>
       <c r="D16" s="11">
         <v>17460</v>
       </c>
       <c r="E16" s="11">
         <v>17323</v>
       </c>
       <c r="F16" s="11">
         <v>16568</v>
@@ -2700,51 +2720,53 @@
       </c>
       <c r="AO16" s="11">
         <v>17871</v>
       </c>
       <c r="AP16" s="11">
         <v>16250</v>
       </c>
       <c r="AQ16" s="11">
         <v>15686</v>
       </c>
       <c r="AR16" s="11">
         <v>20901</v>
       </c>
       <c r="AS16" s="11">
         <v>20631</v>
       </c>
       <c r="AT16" s="11">
         <v>20464</v>
       </c>
       <c r="AU16" s="33">
         <v>21216</v>
       </c>
       <c r="AV16" s="33">
         <v>21503</v>
       </c>
-      <c r="AW16" s="15"/>
+      <c r="AW16" s="33">
+        <v>23830</v>
+      </c>
       <c r="AX16" s="15"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="15"/>
     </row>
     <row r="17" spans="1:55" s="13" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="20" t="s">
         <v>15</v>
@@ -2853,51 +2875,53 @@
       </c>
       <c r="AO17" s="11">
         <v>23450</v>
       </c>
       <c r="AP17" s="11">
         <v>22897</v>
       </c>
       <c r="AQ17" s="11">
         <v>21857</v>
       </c>
       <c r="AR17" s="11">
         <v>23468</v>
       </c>
       <c r="AS17" s="11">
         <v>23220</v>
       </c>
       <c r="AT17" s="11">
         <v>22830</v>
       </c>
       <c r="AU17" s="33">
         <v>24559</v>
       </c>
       <c r="AV17" s="33">
         <v>26846</v>
       </c>
-      <c r="AW17" s="15"/>
+      <c r="AW17" s="33">
+        <v>25714</v>
+      </c>
       <c r="AX17" s="15"/>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="15"/>
     </row>
     <row r="18" spans="1:55" s="13" customFormat="1">
       <c r="A18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="11">
         <v>39336</v>
       </c>
       <c r="C18" s="11">
         <v>38854</v>
       </c>
       <c r="D18" s="11">
         <v>38146</v>
       </c>
       <c r="E18" s="11">
         <v>37539</v>
       </c>
       <c r="F18" s="11">
         <v>36837</v>
@@ -3006,51 +3030,53 @@
       </c>
       <c r="AO18" s="11">
         <v>17089</v>
       </c>
       <c r="AP18" s="11">
         <v>16741</v>
       </c>
       <c r="AQ18" s="11">
         <v>15658</v>
       </c>
       <c r="AR18" s="11">
         <v>17758</v>
       </c>
       <c r="AS18" s="11">
         <v>17552</v>
       </c>
       <c r="AT18" s="11">
         <v>18113</v>
       </c>
       <c r="AU18" s="33">
         <v>19140</v>
       </c>
       <c r="AV18" s="33">
         <v>22429</v>
       </c>
-      <c r="AW18" s="15"/>
+      <c r="AW18" s="33">
+        <v>21582</v>
+      </c>
       <c r="AX18" s="15"/>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="15"/>
     </row>
     <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="AE19" s="22"/>
       <c r="AH19" s="22"/>
       <c r="AJ19" s="22"/>
       <c r="AN19" s="22"/>
       <c r="AO19" s="22"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AP20" s="30"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:55">
       <c r="A22" s="2"/>
     </row>