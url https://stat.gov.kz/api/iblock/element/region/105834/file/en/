--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -704,51 +704,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BA37" sqref="AZ36:BA37"/>
+      <selection pane="topRight" activeCell="AW23" sqref="AW23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="38.25" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
@@ -1173,51 +1173,53 @@
       </c>
       <c r="AP6" s="23">
         <v>389992</v>
       </c>
       <c r="AQ6" s="23">
         <v>378620</v>
       </c>
       <c r="AR6" s="23">
         <v>409295</v>
       </c>
       <c r="AS6" s="31">
         <v>405993</v>
       </c>
       <c r="AT6" s="23">
         <v>403999</v>
       </c>
       <c r="AU6" s="32">
         <v>412449</v>
       </c>
       <c r="AV6" s="34">
         <v>493949</v>
       </c>
       <c r="AW6" s="34">
         <v>518961</v>
       </c>
-      <c r="AX6" s="24"/>
+      <c r="AX6" s="34">
+        <v>502015</v>
+      </c>
       <c r="AY6" s="23"/>
       <c r="AZ6" s="23"/>
       <c r="BA6" s="24"/>
       <c r="BB6" s="23"/>
       <c r="BC6" s="24"/>
     </row>
     <row r="7" spans="1:55" s="12" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>55146</v>
       </c>
       <c r="C7" s="11">
         <v>54698</v>
       </c>
       <c r="D7" s="11">
         <v>54428</v>
       </c>
       <c r="E7" s="11">
         <v>54172</v>
       </c>
       <c r="F7" s="11">
         <v>53848</v>
       </c>
@@ -1328,51 +1330,53 @@
       </c>
       <c r="AP7" s="11">
         <v>2184</v>
       </c>
       <c r="AQ7" s="11">
         <v>2157</v>
       </c>
       <c r="AR7" s="11">
         <v>2224</v>
       </c>
       <c r="AS7" s="11">
         <v>2197</v>
       </c>
       <c r="AT7" s="11">
         <v>2221</v>
       </c>
       <c r="AU7" s="33">
         <v>2229</v>
       </c>
       <c r="AV7" s="33">
         <v>2452</v>
       </c>
       <c r="AW7" s="33">
         <v>2730</v>
       </c>
-      <c r="AX7" s="15"/>
+      <c r="AX7" s="33">
+        <v>1544</v>
+      </c>
       <c r="AY7" s="11"/>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="11"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="13" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>239</v>
       </c>
       <c r="C8" s="11">
         <v>239</v>
       </c>
       <c r="D8" s="11">
         <v>235</v>
       </c>
       <c r="E8" s="11">
         <v>229</v>
       </c>
       <c r="F8" s="11">
         <v>228</v>
       </c>
@@ -1483,51 +1487,53 @@
       </c>
       <c r="AP8" s="11">
         <v>485</v>
       </c>
       <c r="AQ8" s="11">
         <v>482</v>
       </c>
       <c r="AR8" s="11">
         <v>482</v>
       </c>
       <c r="AS8" s="11">
         <v>482</v>
       </c>
       <c r="AT8" s="11">
         <v>476</v>
       </c>
       <c r="AU8" s="33">
         <v>492</v>
       </c>
       <c r="AV8" s="33">
         <v>584</v>
       </c>
       <c r="AW8" s="33">
         <v>581</v>
       </c>
-      <c r="AX8" s="15"/>
+      <c r="AX8" s="33">
+        <v>605</v>
+      </c>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="15"/>
     </row>
     <row r="9" spans="1:55" s="13" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11">
         <v>68762</v>
       </c>
       <c r="C9" s="11">
         <v>65900</v>
       </c>
       <c r="D9" s="11">
         <v>59927</v>
       </c>
       <c r="E9" s="11">
         <v>52006</v>
       </c>
       <c r="F9" s="11">
         <v>49757</v>
       </c>
@@ -1638,51 +1644,53 @@
       </c>
       <c r="AP9" s="11">
         <v>68149</v>
       </c>
       <c r="AQ9" s="11">
         <v>66071</v>
       </c>
       <c r="AR9" s="11">
         <v>76704</v>
       </c>
       <c r="AS9" s="11">
         <v>75836</v>
       </c>
       <c r="AT9" s="11">
         <v>74956</v>
       </c>
       <c r="AU9" s="33">
         <v>74193</v>
       </c>
       <c r="AV9" s="33">
         <v>100955</v>
       </c>
       <c r="AW9" s="33">
         <v>108893</v>
       </c>
-      <c r="AX9" s="15"/>
+      <c r="AX9" s="33">
+        <v>111567</v>
+      </c>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="15"/>
     </row>
     <row r="10" spans="1:55" s="13" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11">
         <v>29322</v>
       </c>
       <c r="C10" s="11">
         <v>29016</v>
       </c>
       <c r="D10" s="11">
         <v>28461</v>
       </c>
       <c r="E10" s="11">
         <v>27772</v>
       </c>
       <c r="F10" s="11">
         <v>27049</v>
       </c>
@@ -1793,51 +1801,53 @@
       </c>
       <c r="AP10" s="11">
         <v>30237</v>
       </c>
       <c r="AQ10" s="11">
         <v>29593</v>
       </c>
       <c r="AR10" s="11">
         <v>31129</v>
       </c>
       <c r="AS10" s="11">
         <v>30627</v>
       </c>
       <c r="AT10" s="11">
         <v>30011</v>
       </c>
       <c r="AU10" s="33">
         <v>31061</v>
       </c>
       <c r="AV10" s="33">
         <v>33008</v>
       </c>
       <c r="AW10" s="33">
         <v>38309</v>
       </c>
-      <c r="AX10" s="15"/>
+      <c r="AX10" s="33">
+        <v>37455</v>
+      </c>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="15"/>
     </row>
     <row r="11" spans="1:55" s="13" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11">
         <v>72384</v>
       </c>
       <c r="C11" s="11">
         <v>71590</v>
       </c>
       <c r="D11" s="11">
         <v>70767</v>
       </c>
       <c r="E11" s="11">
         <v>68958</v>
       </c>
       <c r="F11" s="11">
         <v>67684</v>
       </c>
@@ -1948,51 +1958,53 @@
       </c>
       <c r="AP11" s="11">
         <v>84036</v>
       </c>
       <c r="AQ11" s="11">
         <v>81493</v>
       </c>
       <c r="AR11" s="11">
         <v>81604</v>
       </c>
       <c r="AS11" s="11">
         <v>80810</v>
       </c>
       <c r="AT11" s="11">
         <v>79840</v>
       </c>
       <c r="AU11" s="33">
         <v>79791</v>
       </c>
       <c r="AV11" s="33">
         <v>92584</v>
       </c>
       <c r="AW11" s="33">
         <v>95341</v>
       </c>
-      <c r="AX11" s="15"/>
+      <c r="AX11" s="33">
+        <v>99365</v>
+      </c>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="13" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11">
         <v>20282</v>
       </c>
       <c r="C12" s="11">
         <v>19579</v>
       </c>
       <c r="D12" s="11">
         <v>18861</v>
       </c>
       <c r="E12" s="11">
         <v>18494</v>
       </c>
       <c r="F12" s="11">
         <v>18400</v>
       </c>
@@ -2103,51 +2115,53 @@
       </c>
       <c r="AP12" s="11">
         <v>22671</v>
       </c>
       <c r="AQ12" s="11">
         <v>22207</v>
       </c>
       <c r="AR12" s="11">
         <v>25352</v>
       </c>
       <c r="AS12" s="11">
         <v>25661</v>
       </c>
       <c r="AT12" s="11">
         <v>26000</v>
       </c>
       <c r="AU12" s="33">
         <v>27251</v>
       </c>
       <c r="AV12" s="33">
         <v>29041</v>
       </c>
       <c r="AW12" s="33">
         <v>31200</v>
       </c>
-      <c r="AX12" s="15"/>
+      <c r="AX12" s="33">
+        <v>27057</v>
+      </c>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="13" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="11">
         <v>6937</v>
       </c>
       <c r="C13" s="11">
         <v>6893</v>
       </c>
       <c r="D13" s="11">
         <v>6783</v>
       </c>
       <c r="E13" s="11">
         <v>6673</v>
       </c>
       <c r="F13" s="11">
         <v>6200</v>
       </c>
@@ -2258,51 +2272,53 @@
       </c>
       <c r="AP13" s="11">
         <v>7542</v>
       </c>
       <c r="AQ13" s="11">
         <v>6576</v>
       </c>
       <c r="AR13" s="11">
         <v>8814</v>
       </c>
       <c r="AS13" s="11">
         <v>8691</v>
       </c>
       <c r="AT13" s="11">
         <v>8753</v>
       </c>
       <c r="AU13" s="33">
         <v>8729</v>
       </c>
       <c r="AV13" s="33">
         <v>11149</v>
       </c>
       <c r="AW13" s="33">
         <v>13478</v>
       </c>
-      <c r="AX13" s="15"/>
+      <c r="AX13" s="33">
+        <v>9623</v>
+      </c>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="13" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>15</v>
       </c>
@@ -2413,51 +2429,53 @@
       </c>
       <c r="AP14" s="11">
         <v>73483</v>
       </c>
       <c r="AQ14" s="11">
         <v>72807</v>
       </c>
       <c r="AR14" s="11">
         <v>67016</v>
       </c>
       <c r="AS14" s="11">
         <v>66781</v>
       </c>
       <c r="AT14" s="11">
         <v>67540</v>
       </c>
       <c r="AU14" s="33">
         <v>69371</v>
       </c>
       <c r="AV14" s="33">
         <v>100882</v>
       </c>
       <c r="AW14" s="33">
         <v>100038</v>
       </c>
-      <c r="AX14" s="15"/>
+      <c r="AX14" s="33">
+        <v>85884</v>
+      </c>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="15"/>
     </row>
     <row r="15" spans="1:55" s="13" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11">
         <v>49871</v>
       </c>
       <c r="C15" s="11">
         <v>49640</v>
       </c>
       <c r="D15" s="11">
         <v>49041</v>
       </c>
       <c r="E15" s="11">
         <v>48224</v>
       </c>
       <c r="F15" s="11">
         <v>47502</v>
       </c>
@@ -2568,51 +2586,53 @@
       </c>
       <c r="AP15" s="11">
         <v>45317</v>
       </c>
       <c r="AQ15" s="11">
         <v>44033</v>
       </c>
       <c r="AR15" s="11">
         <v>53843</v>
       </c>
       <c r="AS15" s="11">
         <v>53505</v>
       </c>
       <c r="AT15" s="11">
         <v>52795</v>
       </c>
       <c r="AU15" s="33">
         <v>54417</v>
       </c>
       <c r="AV15" s="33">
         <v>52516</v>
       </c>
       <c r="AW15" s="33">
         <v>57265</v>
       </c>
-      <c r="AX15" s="15"/>
+      <c r="AX15" s="33">
+        <v>60881</v>
+      </c>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="13" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>19240</v>
       </c>
       <c r="C16" s="11">
         <v>17929</v>
       </c>
       <c r="D16" s="11">
         <v>17460</v>
       </c>
       <c r="E16" s="11">
         <v>17323</v>
       </c>
       <c r="F16" s="11">
         <v>16568</v>
       </c>
@@ -2723,51 +2743,53 @@
       </c>
       <c r="AP16" s="11">
         <v>16250</v>
       </c>
       <c r="AQ16" s="11">
         <v>15686</v>
       </c>
       <c r="AR16" s="11">
         <v>20901</v>
       </c>
       <c r="AS16" s="11">
         <v>20631</v>
       </c>
       <c r="AT16" s="11">
         <v>20464</v>
       </c>
       <c r="AU16" s="33">
         <v>21216</v>
       </c>
       <c r="AV16" s="33">
         <v>21503</v>
       </c>
       <c r="AW16" s="33">
         <v>23830</v>
       </c>
-      <c r="AX16" s="15"/>
+      <c r="AX16" s="33">
+        <v>22026</v>
+      </c>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="15"/>
     </row>
     <row r="17" spans="1:55" s="13" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="20" t="s">
         <v>15</v>
       </c>
@@ -2878,51 +2900,53 @@
       </c>
       <c r="AP17" s="11">
         <v>22897</v>
       </c>
       <c r="AQ17" s="11">
         <v>21857</v>
       </c>
       <c r="AR17" s="11">
         <v>23468</v>
       </c>
       <c r="AS17" s="11">
         <v>23220</v>
       </c>
       <c r="AT17" s="11">
         <v>22830</v>
       </c>
       <c r="AU17" s="33">
         <v>24559</v>
       </c>
       <c r="AV17" s="33">
         <v>26846</v>
       </c>
       <c r="AW17" s="33">
         <v>25714</v>
       </c>
-      <c r="AX17" s="15"/>
+      <c r="AX17" s="33">
+        <v>24817</v>
+      </c>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="15"/>
     </row>
     <row r="18" spans="1:55" s="13" customFormat="1">
       <c r="A18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="11">
         <v>39336</v>
       </c>
       <c r="C18" s="11">
         <v>38854</v>
       </c>
       <c r="D18" s="11">
         <v>38146</v>
       </c>
       <c r="E18" s="11">
         <v>37539</v>
       </c>
       <c r="F18" s="11">
         <v>36837</v>
       </c>
@@ -3033,51 +3057,53 @@
       </c>
       <c r="AP18" s="11">
         <v>16741</v>
       </c>
       <c r="AQ18" s="11">
         <v>15658</v>
       </c>
       <c r="AR18" s="11">
         <v>17758</v>
       </c>
       <c r="AS18" s="11">
         <v>17552</v>
       </c>
       <c r="AT18" s="11">
         <v>18113</v>
       </c>
       <c r="AU18" s="33">
         <v>19140</v>
       </c>
       <c r="AV18" s="33">
         <v>22429</v>
       </c>
       <c r="AW18" s="33">
         <v>21582</v>
       </c>
-      <c r="AX18" s="15"/>
+      <c r="AX18" s="33">
+        <v>21191</v>
+      </c>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="15"/>
     </row>
     <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="AE19" s="22"/>
       <c r="AH19" s="22"/>
       <c r="AJ19" s="22"/>
       <c r="AN19" s="22"/>
       <c r="AO19" s="22"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AP20" s="30"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:55">
       <c r="A22" s="2"/>
     </row>
     <row r="23" spans="1:55" s="3" customFormat="1">