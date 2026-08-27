--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -704,51 +704,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW23" sqref="AW23"/>
+      <selection pane="topRight" activeCell="AW8" sqref="AW8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="5" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="10" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="38.25" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
@@ -1176,51 +1176,53 @@
       </c>
       <c r="AQ6" s="23">
         <v>378620</v>
       </c>
       <c r="AR6" s="23">
         <v>409295</v>
       </c>
       <c r="AS6" s="31">
         <v>405993</v>
       </c>
       <c r="AT6" s="23">
         <v>403999</v>
       </c>
       <c r="AU6" s="32">
         <v>412449</v>
       </c>
       <c r="AV6" s="34">
         <v>493949</v>
       </c>
       <c r="AW6" s="34">
         <v>518961</v>
       </c>
       <c r="AX6" s="34">
         <v>502015</v>
       </c>
-      <c r="AY6" s="23"/>
+      <c r="AY6" s="34">
+        <v>482463</v>
+      </c>
       <c r="AZ6" s="23"/>
       <c r="BA6" s="24"/>
       <c r="BB6" s="23"/>
       <c r="BC6" s="24"/>
     </row>
     <row r="7" spans="1:55" s="12" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>55146</v>
       </c>
       <c r="C7" s="11">
         <v>54698</v>
       </c>
       <c r="D7" s="11">
         <v>54428</v>
       </c>
       <c r="E7" s="11">
         <v>54172</v>
       </c>
       <c r="F7" s="11">
         <v>53848</v>
       </c>
       <c r="G7" s="11">
@@ -1333,51 +1335,53 @@
       </c>
       <c r="AQ7" s="11">
         <v>2157</v>
       </c>
       <c r="AR7" s="11">
         <v>2224</v>
       </c>
       <c r="AS7" s="11">
         <v>2197</v>
       </c>
       <c r="AT7" s="11">
         <v>2221</v>
       </c>
       <c r="AU7" s="33">
         <v>2229</v>
       </c>
       <c r="AV7" s="33">
         <v>2452</v>
       </c>
       <c r="AW7" s="33">
         <v>2730</v>
       </c>
       <c r="AX7" s="33">
         <v>1544</v>
       </c>
-      <c r="AY7" s="11"/>
+      <c r="AY7" s="33">
+        <v>1526</v>
+      </c>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="11"/>
       <c r="BC7" s="15"/>
     </row>
     <row r="8" spans="1:55" s="13" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>239</v>
       </c>
       <c r="C8" s="11">
         <v>239</v>
       </c>
       <c r="D8" s="11">
         <v>235</v>
       </c>
       <c r="E8" s="11">
         <v>229</v>
       </c>
       <c r="F8" s="11">
         <v>228</v>
       </c>
       <c r="G8" s="11">
@@ -1490,51 +1494,53 @@
       </c>
       <c r="AQ8" s="11">
         <v>482</v>
       </c>
       <c r="AR8" s="11">
         <v>482</v>
       </c>
       <c r="AS8" s="11">
         <v>482</v>
       </c>
       <c r="AT8" s="11">
         <v>476</v>
       </c>
       <c r="AU8" s="33">
         <v>492</v>
       </c>
       <c r="AV8" s="33">
         <v>584</v>
       </c>
       <c r="AW8" s="33">
         <v>581</v>
       </c>
       <c r="AX8" s="33">
         <v>605</v>
       </c>
-      <c r="AY8" s="11"/>
+      <c r="AY8" s="33">
+        <v>591</v>
+      </c>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="15"/>
     </row>
     <row r="9" spans="1:55" s="13" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11">
         <v>68762</v>
       </c>
       <c r="C9" s="11">
         <v>65900</v>
       </c>
       <c r="D9" s="11">
         <v>59927</v>
       </c>
       <c r="E9" s="11">
         <v>52006</v>
       </c>
       <c r="F9" s="11">
         <v>49757</v>
       </c>
       <c r="G9" s="11">
@@ -1647,51 +1653,53 @@
       </c>
       <c r="AQ9" s="11">
         <v>66071</v>
       </c>
       <c r="AR9" s="11">
         <v>76704</v>
       </c>
       <c r="AS9" s="11">
         <v>75836</v>
       </c>
       <c r="AT9" s="11">
         <v>74956</v>
       </c>
       <c r="AU9" s="33">
         <v>74193</v>
       </c>
       <c r="AV9" s="33">
         <v>100955</v>
       </c>
       <c r="AW9" s="33">
         <v>108893</v>
       </c>
       <c r="AX9" s="33">
         <v>111567</v>
       </c>
-      <c r="AY9" s="11"/>
+      <c r="AY9" s="33">
+        <v>98771</v>
+      </c>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="15"/>
     </row>
     <row r="10" spans="1:55" s="13" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11">
         <v>29322</v>
       </c>
       <c r="C10" s="11">
         <v>29016</v>
       </c>
       <c r="D10" s="11">
         <v>28461</v>
       </c>
       <c r="E10" s="11">
         <v>27772</v>
       </c>
       <c r="F10" s="11">
         <v>27049</v>
       </c>
       <c r="G10" s="11">
@@ -1804,51 +1812,53 @@
       </c>
       <c r="AQ10" s="11">
         <v>29593</v>
       </c>
       <c r="AR10" s="11">
         <v>31129</v>
       </c>
       <c r="AS10" s="11">
         <v>30627</v>
       </c>
       <c r="AT10" s="11">
         <v>30011</v>
       </c>
       <c r="AU10" s="33">
         <v>31061</v>
       </c>
       <c r="AV10" s="33">
         <v>33008</v>
       </c>
       <c r="AW10" s="33">
         <v>38309</v>
       </c>
       <c r="AX10" s="33">
         <v>37455</v>
       </c>
-      <c r="AY10" s="11"/>
+      <c r="AY10" s="33">
+        <v>36844</v>
+      </c>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="15"/>
     </row>
     <row r="11" spans="1:55" s="13" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11">
         <v>72384</v>
       </c>
       <c r="C11" s="11">
         <v>71590</v>
       </c>
       <c r="D11" s="11">
         <v>70767</v>
       </c>
       <c r="E11" s="11">
         <v>68958</v>
       </c>
       <c r="F11" s="11">
         <v>67684</v>
       </c>
       <c r="G11" s="11">
@@ -1961,51 +1971,53 @@
       </c>
       <c r="AQ11" s="11">
         <v>81493</v>
       </c>
       <c r="AR11" s="11">
         <v>81604</v>
       </c>
       <c r="AS11" s="11">
         <v>80810</v>
       </c>
       <c r="AT11" s="11">
         <v>79840</v>
       </c>
       <c r="AU11" s="33">
         <v>79791</v>
       </c>
       <c r="AV11" s="33">
         <v>92584</v>
       </c>
       <c r="AW11" s="33">
         <v>95341</v>
       </c>
       <c r="AX11" s="33">
         <v>99365</v>
       </c>
-      <c r="AY11" s="11"/>
+      <c r="AY11" s="33">
+        <v>98302</v>
+      </c>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="15"/>
     </row>
     <row r="12" spans="1:55" s="13" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11">
         <v>20282</v>
       </c>
       <c r="C12" s="11">
         <v>19579</v>
       </c>
       <c r="D12" s="11">
         <v>18861</v>
       </c>
       <c r="E12" s="11">
         <v>18494</v>
       </c>
       <c r="F12" s="11">
         <v>18400</v>
       </c>
       <c r="G12" s="11">
@@ -2118,51 +2130,53 @@
       </c>
       <c r="AQ12" s="11">
         <v>22207</v>
       </c>
       <c r="AR12" s="11">
         <v>25352</v>
       </c>
       <c r="AS12" s="11">
         <v>25661</v>
       </c>
       <c r="AT12" s="11">
         <v>26000</v>
       </c>
       <c r="AU12" s="33">
         <v>27251</v>
       </c>
       <c r="AV12" s="33">
         <v>29041</v>
       </c>
       <c r="AW12" s="33">
         <v>31200</v>
       </c>
       <c r="AX12" s="33">
         <v>27057</v>
       </c>
-      <c r="AY12" s="11"/>
+      <c r="AY12" s="33">
+        <v>26219</v>
+      </c>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="15"/>
     </row>
     <row r="13" spans="1:55" s="13" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="11">
         <v>6937</v>
       </c>
       <c r="C13" s="11">
         <v>6893</v>
       </c>
       <c r="D13" s="11">
         <v>6783</v>
       </c>
       <c r="E13" s="11">
         <v>6673</v>
       </c>
       <c r="F13" s="11">
         <v>6200</v>
       </c>
       <c r="G13" s="11">
@@ -2275,51 +2289,53 @@
       </c>
       <c r="AQ13" s="11">
         <v>6576</v>
       </c>
       <c r="AR13" s="11">
         <v>8814</v>
       </c>
       <c r="AS13" s="11">
         <v>8691</v>
       </c>
       <c r="AT13" s="11">
         <v>8753</v>
       </c>
       <c r="AU13" s="33">
         <v>8729</v>
       </c>
       <c r="AV13" s="33">
         <v>11149</v>
       </c>
       <c r="AW13" s="33">
         <v>13478</v>
       </c>
       <c r="AX13" s="33">
         <v>9623</v>
       </c>
-      <c r="AY13" s="11"/>
+      <c r="AY13" s="33">
+        <v>9523</v>
+      </c>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="15"/>
     </row>
     <row r="14" spans="1:55" s="13" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="11" t="s">
@@ -2432,51 +2448,53 @@
       </c>
       <c r="AQ14" s="11">
         <v>72807</v>
       </c>
       <c r="AR14" s="11">
         <v>67016</v>
       </c>
       <c r="AS14" s="11">
         <v>66781</v>
       </c>
       <c r="AT14" s="11">
         <v>67540</v>
       </c>
       <c r="AU14" s="33">
         <v>69371</v>
       </c>
       <c r="AV14" s="33">
         <v>100882</v>
       </c>
       <c r="AW14" s="33">
         <v>100038</v>
       </c>
       <c r="AX14" s="33">
         <v>85884</v>
       </c>
-      <c r="AY14" s="11"/>
+      <c r="AY14" s="33">
+        <v>85385</v>
+      </c>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="15"/>
     </row>
     <row r="15" spans="1:55" s="13" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11">
         <v>49871</v>
       </c>
       <c r="C15" s="11">
         <v>49640</v>
       </c>
       <c r="D15" s="11">
         <v>49041</v>
       </c>
       <c r="E15" s="11">
         <v>48224</v>
       </c>
       <c r="F15" s="11">
         <v>47502</v>
       </c>
       <c r="G15" s="11">
@@ -2589,51 +2607,53 @@
       </c>
       <c r="AQ15" s="11">
         <v>44033</v>
       </c>
       <c r="AR15" s="11">
         <v>53843</v>
       </c>
       <c r="AS15" s="11">
         <v>53505</v>
       </c>
       <c r="AT15" s="11">
         <v>52795</v>
       </c>
       <c r="AU15" s="33">
         <v>54417</v>
       </c>
       <c r="AV15" s="33">
         <v>52516</v>
       </c>
       <c r="AW15" s="33">
         <v>57265</v>
       </c>
       <c r="AX15" s="33">
         <v>60881</v>
       </c>
-      <c r="AY15" s="11"/>
+      <c r="AY15" s="33">
+        <v>60573</v>
+      </c>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="15"/>
     </row>
     <row r="16" spans="1:55" s="13" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>19240</v>
       </c>
       <c r="C16" s="11">
         <v>17929</v>
       </c>
       <c r="D16" s="11">
         <v>17460</v>
       </c>
       <c r="E16" s="11">
         <v>17323</v>
       </c>
       <c r="F16" s="11">
         <v>16568</v>
       </c>
       <c r="G16" s="11">
@@ -2746,51 +2766,53 @@
       </c>
       <c r="AQ16" s="11">
         <v>15686</v>
       </c>
       <c r="AR16" s="11">
         <v>20901</v>
       </c>
       <c r="AS16" s="11">
         <v>20631</v>
       </c>
       <c r="AT16" s="11">
         <v>20464</v>
       </c>
       <c r="AU16" s="33">
         <v>21216</v>
       </c>
       <c r="AV16" s="33">
         <v>21503</v>
       </c>
       <c r="AW16" s="33">
         <v>23830</v>
       </c>
       <c r="AX16" s="33">
         <v>22026</v>
       </c>
-      <c r="AY16" s="11"/>
+      <c r="AY16" s="33">
+        <v>19521</v>
+      </c>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="15"/>
     </row>
     <row r="17" spans="1:55" s="13" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="20" t="s">
@@ -2903,51 +2925,53 @@
       </c>
       <c r="AQ17" s="11">
         <v>21857</v>
       </c>
       <c r="AR17" s="11">
         <v>23468</v>
       </c>
       <c r="AS17" s="11">
         <v>23220</v>
       </c>
       <c r="AT17" s="11">
         <v>22830</v>
       </c>
       <c r="AU17" s="33">
         <v>24559</v>
       </c>
       <c r="AV17" s="33">
         <v>26846</v>
       </c>
       <c r="AW17" s="33">
         <v>25714</v>
       </c>
       <c r="AX17" s="33">
         <v>24817</v>
       </c>
-      <c r="AY17" s="11"/>
+      <c r="AY17" s="33">
+        <v>24520</v>
+      </c>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="15"/>
     </row>
     <row r="18" spans="1:55" s="13" customFormat="1">
       <c r="A18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="11">
         <v>39336</v>
       </c>
       <c r="C18" s="11">
         <v>38854</v>
       </c>
       <c r="D18" s="11">
         <v>38146</v>
       </c>
       <c r="E18" s="11">
         <v>37539</v>
       </c>
       <c r="F18" s="11">
         <v>36837</v>
       </c>
       <c r="G18" s="11">
@@ -3060,51 +3084,53 @@
       </c>
       <c r="AQ18" s="11">
         <v>15658</v>
       </c>
       <c r="AR18" s="11">
         <v>17758</v>
       </c>
       <c r="AS18" s="11">
         <v>17552</v>
       </c>
       <c r="AT18" s="11">
         <v>18113</v>
       </c>
       <c r="AU18" s="33">
         <v>19140</v>
       </c>
       <c r="AV18" s="33">
         <v>22429</v>
       </c>
       <c r="AW18" s="33">
         <v>21582</v>
       </c>
       <c r="AX18" s="33">
         <v>21191</v>
       </c>
-      <c r="AY18" s="11"/>
+      <c r="AY18" s="33">
+        <v>20688</v>
+      </c>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="15"/>
     </row>
     <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="AE19" s="22"/>
       <c r="AH19" s="22"/>
       <c r="AJ19" s="22"/>
       <c r="AN19" s="22"/>
       <c r="AO19" s="22"/>
     </row>
     <row r="20" spans="1:55" s="3" customFormat="1">
       <c r="A20" s="4"/>
       <c r="AP20" s="30"/>
     </row>
     <row r="21" spans="1:55" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:55">
       <c r="A22" s="2"/>
     </row>
     <row r="23" spans="1:55" s="3" customFormat="1">
       <c r="A23" s="4"/>