--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -124,106 +124,72 @@
   <si>
     <t>Urzhar district</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>first of the month, goals</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                              Livestock of horses</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="4">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+      <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...22 lines deleted...]
-      <charset val="204"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...10 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -306,135 +272,115 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...62 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -704,2674 +650,2700 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC95"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW8" sqref="AW8"/>
+      <selection pane="topRight" activeCell="AI20" sqref="AI20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.85546875" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="18.85546875" style="13" customWidth="1"/>
+    <col min="2" max="3" width="9.140625" style="7"/>
+    <col min="4" max="4" width="10" style="7" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:55" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A2" s="39" t="s">
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A2" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="39"/>
-[...64 lines deleted...]
-      <c r="AZ3" s="38" t="s">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+      <c r="T2" s="14"/>
+      <c r="U2" s="14"/>
+      <c r="V2" s="14"/>
+      <c r="W2" s="14"/>
+      <c r="X2" s="14"/>
+      <c r="Y2" s="14"/>
+      <c r="Z2" s="14"/>
+      <c r="AA2" s="14"/>
+      <c r="AB2" s="14"/>
+      <c r="AC2" s="14"/>
+      <c r="AD2" s="14"/>
+      <c r="AE2" s="14"/>
+      <c r="AF2" s="14"/>
+      <c r="AG2" s="14"/>
+      <c r="AH2" s="14"/>
+      <c r="AI2" s="14"/>
+      <c r="AJ2" s="14"/>
+      <c r="AK2" s="14"/>
+      <c r="AL2" s="14"/>
+      <c r="AM2" s="14"/>
+      <c r="AN2" s="14"/>
+      <c r="AO2" s="14"/>
+      <c r="AP2" s="14"/>
+      <c r="AQ2" s="14"/>
+      <c r="AR2" s="14"/>
+      <c r="AS2" s="14"/>
+      <c r="AT2" s="14"/>
+      <c r="AU2" s="14"/>
+      <c r="AV2" s="14"/>
+      <c r="AW2" s="14"/>
+      <c r="AX2" s="14"/>
+      <c r="AY2" s="14"/>
+      <c r="AZ2" s="14"/>
+      <c r="BA2" s="14"/>
+      <c r="BB2" s="14"/>
+      <c r="BC2" s="14"/>
+    </row>
+    <row r="3" spans="1:55" s="1" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A3" s="15"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="AN3" s="16"/>
+      <c r="AO3" s="16"/>
+      <c r="AP3" s="16"/>
+      <c r="AQ3" s="16"/>
+      <c r="AZ3" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="BA3" s="38"/>
-[...4 lines deleted...]
-      <c r="A4" s="40" t="s">
+      <c r="BA3" s="16"/>
+      <c r="BB3" s="16"/>
+      <c r="BC3" s="16"/>
+    </row>
+    <row r="4" spans="1:55" ht="13.5" thickBot="1">
+      <c r="A4" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="36"/>
-[...4 lines deleted...]
-      <c r="H4" s="35" t="s">
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="36"/>
-[...10 lines deleted...]
-      <c r="T4" s="35" t="s">
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="36"/>
-[...10 lines deleted...]
-      <c r="AF4" s="35" t="s">
+      <c r="U4" s="2"/>
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+      <c r="AC4" s="2"/>
+      <c r="AD4" s="2"/>
+      <c r="AE4" s="3"/>
+      <c r="AF4" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="AG4" s="36"/>
-[...10 lines deleted...]
-      <c r="AR4" s="35" t="s">
+      <c r="AG4" s="2"/>
+      <c r="AH4" s="2"/>
+      <c r="AI4" s="2"/>
+      <c r="AJ4" s="2"/>
+      <c r="AK4" s="2"/>
+      <c r="AL4" s="2"/>
+      <c r="AM4" s="2"/>
+      <c r="AN4" s="2"/>
+      <c r="AO4" s="2"/>
+      <c r="AP4" s="2"/>
+      <c r="AQ4" s="3"/>
+      <c r="AR4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="AS4" s="36"/>
-[...13 lines deleted...]
-      <c r="B5" s="9" t="s">
+      <c r="AS4" s="2"/>
+      <c r="AT4" s="2"/>
+      <c r="AU4" s="2"/>
+      <c r="AV4" s="2"/>
+      <c r="AW4" s="2"/>
+      <c r="AX4" s="2"/>
+      <c r="AY4" s="2"/>
+      <c r="AZ4" s="2"/>
+      <c r="BA4" s="2"/>
+      <c r="BB4" s="2"/>
+      <c r="BC4" s="3"/>
+    </row>
+    <row r="5" spans="1:55" ht="13.5" thickBot="1">
+      <c r="A5" s="18"/>
+      <c r="B5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="9" t="s">
+      <c r="C5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="9" t="s">
+      <c r="D5" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="9" t="s">
+      <c r="E5" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="F5" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="9" t="s">
+      <c r="G5" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="H5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="9" t="s">
+      <c r="I5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="9" t="s">
+      <c r="J5" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="10" t="s">
+      <c r="K5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="L5" s="9" t="s">
+      <c r="L5" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="M5" s="9" t="s">
+      <c r="M5" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="N5" s="9" t="s">
+      <c r="N5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="O5" s="9" t="s">
+      <c r="O5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="P5" s="9" t="s">
+      <c r="P5" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="9" t="s">
+      <c r="Q5" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="R5" s="9" t="s">
+      <c r="R5" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="9" t="s">
+      <c r="S5" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="T5" s="10" t="s">
+      <c r="T5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="U5" s="9" t="s">
+      <c r="U5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="9" t="s">
+      <c r="V5" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="10" t="s">
+      <c r="W5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="X5" s="9" t="s">
+      <c r="X5" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="Y5" s="9" t="s">
+      <c r="Y5" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="Z5" s="9" t="s">
+      <c r="Z5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="AA5" s="9" t="s">
+      <c r="AA5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AB5" s="9" t="s">
+      <c r="AB5" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AC5" s="9" t="s">
+      <c r="AC5" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="AD5" s="9" t="s">
+      <c r="AD5" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="AE5" s="9" t="s">
+      <c r="AE5" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="AF5" s="10" t="s">
+      <c r="AF5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AG5" s="9" t="s">
+      <c r="AG5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="9" t="s">
+      <c r="AH5" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="10" t="s">
+      <c r="AI5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AJ5" s="9" t="s">
+      <c r="AJ5" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AK5" s="9" t="s">
+      <c r="AK5" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AL5" s="9" t="s">
+      <c r="AL5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="AM5" s="9" t="s">
+      <c r="AM5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AN5" s="9" t="s">
+      <c r="AN5" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AO5" s="9" t="s">
+      <c r="AO5" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="AP5" s="9" t="s">
+      <c r="AP5" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="AQ5" s="9" t="s">
+      <c r="AQ5" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="AR5" s="10" t="s">
+      <c r="AR5" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AS5" s="9" t="s">
+      <c r="AS5" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="9" t="s">
+      <c r="AT5" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="10" t="s">
+      <c r="AU5" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AV5" s="9" t="s">
+      <c r="AV5" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="AW5" s="9" t="s">
+      <c r="AW5" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AX5" s="9" t="s">
+      <c r="AX5" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="AY5" s="9" t="s">
+      <c r="AY5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AZ5" s="9" t="s">
+      <c r="AZ5" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="BA5" s="9" t="s">
+      <c r="BA5" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="BB5" s="9" t="s">
+      <c r="BB5" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="BC5" s="9" t="s">
+      <c r="BC5" s="19" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:55" s="12" customFormat="1">
-      <c r="A6" s="16" t="s">
+    <row r="6" spans="1:55" s="28" customFormat="1">
+      <c r="A6" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="23">
+      <c r="B6" s="21">
         <v>361519</v>
       </c>
-      <c r="C6" s="23">
+      <c r="C6" s="21">
         <v>354338</v>
       </c>
-      <c r="D6" s="23">
+      <c r="D6" s="21">
         <v>344109</v>
       </c>
-      <c r="E6" s="23">
+      <c r="E6" s="21">
         <v>331390</v>
       </c>
-      <c r="F6" s="23">
+      <c r="F6" s="21">
         <v>324073</v>
       </c>
-      <c r="G6" s="23">
+      <c r="G6" s="21">
         <v>313576</v>
       </c>
-      <c r="H6" s="23">
+      <c r="H6" s="21">
         <v>325787</v>
       </c>
-      <c r="I6" s="23">
+      <c r="I6" s="21">
         <v>323046</v>
       </c>
-      <c r="J6" s="23">
+      <c r="J6" s="21">
         <v>320807</v>
       </c>
-      <c r="K6" s="23">
+      <c r="K6" s="21">
         <v>324499</v>
       </c>
-      <c r="L6" s="25">
+      <c r="L6" s="22">
         <v>377617</v>
       </c>
-      <c r="M6" s="25">
+      <c r="M6" s="22">
         <v>408957</v>
       </c>
-      <c r="N6" s="25">
+      <c r="N6" s="22">
         <v>385533</v>
       </c>
-      <c r="O6" s="25">
+      <c r="O6" s="22">
         <v>378091</v>
       </c>
-      <c r="P6" s="25">
+      <c r="P6" s="22">
         <v>367455</v>
       </c>
-      <c r="Q6" s="23">
+      <c r="Q6" s="21">
         <v>354854</v>
       </c>
-      <c r="R6" s="23">
+      <c r="R6" s="21">
         <v>347397</v>
       </c>
-      <c r="S6" s="26">
+      <c r="S6" s="23">
         <v>337993</v>
       </c>
-      <c r="T6" s="28">
+      <c r="T6" s="24">
         <v>321668</v>
       </c>
-      <c r="U6" s="23">
+      <c r="U6" s="21">
         <v>366762</v>
       </c>
-      <c r="V6" s="23">
+      <c r="V6" s="21">
         <v>364970</v>
       </c>
-      <c r="W6" s="23">
+      <c r="W6" s="21">
         <v>402444</v>
       </c>
-      <c r="X6" s="23">
+      <c r="X6" s="21">
         <v>442303</v>
       </c>
-      <c r="Y6" s="24">
+      <c r="Y6" s="21">
         <v>485859</v>
       </c>
-      <c r="Z6" s="24">
+      <c r="Z6" s="21">
         <v>476613</v>
       </c>
-      <c r="AA6" s="24">
+      <c r="AA6" s="21">
         <v>401005</v>
       </c>
-      <c r="AB6" s="24">
+      <c r="AB6" s="21">
         <v>385348</v>
       </c>
-      <c r="AC6" s="24">
+      <c r="AC6" s="21">
         <v>369076</v>
       </c>
-      <c r="AD6" s="23">
+      <c r="AD6" s="21">
         <v>357586</v>
       </c>
-      <c r="AE6" s="24">
+      <c r="AE6" s="21">
         <v>366803</v>
       </c>
-      <c r="AF6" s="24">
+      <c r="AF6" s="21">
         <v>349410</v>
       </c>
-      <c r="AG6" s="24">
+      <c r="AG6" s="21">
         <v>388550</v>
       </c>
-      <c r="AH6" s="24">
+      <c r="AH6" s="21">
         <v>386683</v>
       </c>
-      <c r="AI6" s="24">
+      <c r="AI6" s="21">
         <v>392175</v>
       </c>
-      <c r="AJ6" s="23">
+      <c r="AJ6" s="21">
         <v>456492</v>
       </c>
-      <c r="AK6" s="15">
+      <c r="AK6" s="25">
         <v>492915</v>
       </c>
-      <c r="AL6" s="24">
+      <c r="AL6" s="21">
         <v>443836</v>
       </c>
-      <c r="AM6" s="23">
+      <c r="AM6" s="21">
         <v>431726</v>
       </c>
-      <c r="AN6" s="23">
+      <c r="AN6" s="21">
         <v>416247</v>
       </c>
-      <c r="AO6" s="23">
+      <c r="AO6" s="21">
         <v>398572</v>
       </c>
-      <c r="AP6" s="23">
+      <c r="AP6" s="21">
         <v>389992</v>
       </c>
-      <c r="AQ6" s="23">
+      <c r="AQ6" s="21">
         <v>378620</v>
       </c>
-      <c r="AR6" s="23">
+      <c r="AR6" s="21">
         <v>409295</v>
       </c>
-      <c r="AS6" s="31">
+      <c r="AS6" s="26">
         <v>405993</v>
       </c>
-      <c r="AT6" s="23">
+      <c r="AT6" s="21">
         <v>403999</v>
       </c>
-      <c r="AU6" s="32">
+      <c r="AU6" s="27">
         <v>412449</v>
       </c>
-      <c r="AV6" s="34">
+      <c r="AV6" s="21">
         <v>493949</v>
       </c>
-      <c r="AW6" s="34">
+      <c r="AW6" s="21">
         <v>518961</v>
       </c>
-      <c r="AX6" s="34">
+      <c r="AX6" s="21">
         <v>502015</v>
       </c>
-      <c r="AY6" s="34">
+      <c r="AY6" s="21">
         <v>482463</v>
       </c>
-      <c r="AZ6" s="23"/>
-[...5 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="AZ6" s="25">
+        <v>463907</v>
+      </c>
+      <c r="BA6" s="21"/>
+      <c r="BB6" s="21"/>
+      <c r="BC6" s="21"/>
+    </row>
+    <row r="7" spans="1:55" s="28" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="25">
         <v>55146</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="25">
         <v>54698</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="25">
         <v>54428</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="25">
         <v>54172</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="25">
         <v>53848</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="25">
         <v>53172</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="25">
         <v>52181</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="25">
         <v>52036</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="25">
         <v>52787</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="25">
         <v>54541</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="29">
         <v>63801</v>
       </c>
-      <c r="M7" s="18">
+      <c r="M7" s="29">
         <v>70496</v>
       </c>
-      <c r="N7" s="18">
+      <c r="N7" s="29">
         <v>61555</v>
       </c>
-      <c r="O7" s="18">
+      <c r="O7" s="29">
         <v>61098</v>
       </c>
-      <c r="P7" s="18">
+      <c r="P7" s="29">
         <v>60817</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q7" s="25">
         <v>60496</v>
       </c>
-      <c r="R7" s="11">
+      <c r="R7" s="25">
         <v>60188</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="30">
         <v>59553</v>
       </c>
-      <c r="T7" s="29">
+      <c r="T7" s="31">
         <v>54129</v>
       </c>
-      <c r="U7" s="11">
+      <c r="U7" s="25">
         <v>58870</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V7" s="25">
         <v>60209</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="25">
         <v>62799</v>
       </c>
-      <c r="X7" s="11">
+      <c r="X7" s="25">
         <v>69800</v>
       </c>
-      <c r="Y7" s="15">
+      <c r="Y7" s="25">
         <v>880</v>
       </c>
-      <c r="Z7" s="15">
+      <c r="Z7" s="25">
         <v>1443</v>
       </c>
-      <c r="AA7" s="15">
+      <c r="AA7" s="25">
         <v>1484</v>
       </c>
-      <c r="AB7" s="15">
+      <c r="AB7" s="25">
         <v>1491</v>
       </c>
-      <c r="AC7" s="15">
+      <c r="AC7" s="25">
         <v>2246</v>
       </c>
-      <c r="AD7" s="11">
+      <c r="AD7" s="25">
         <v>2255</v>
       </c>
-      <c r="AE7" s="15">
+      <c r="AE7" s="25">
         <v>2230</v>
       </c>
-      <c r="AF7" s="15">
+      <c r="AF7" s="25">
         <v>2041</v>
       </c>
-      <c r="AG7" s="15">
+      <c r="AG7" s="25">
         <v>2352</v>
       </c>
-      <c r="AH7" s="15">
+      <c r="AH7" s="25">
         <v>2347</v>
       </c>
-      <c r="AI7" s="15">
+      <c r="AI7" s="25">
         <v>2349</v>
       </c>
-      <c r="AJ7" s="11">
+      <c r="AJ7" s="25">
         <v>2421</v>
       </c>
-      <c r="AK7" s="15">
+      <c r="AK7" s="25">
         <v>1878</v>
       </c>
-      <c r="AL7" s="15">
+      <c r="AL7" s="25">
         <v>2265</v>
       </c>
-      <c r="AM7" s="11">
+      <c r="AM7" s="25">
         <v>2247</v>
       </c>
-      <c r="AN7" s="11">
+      <c r="AN7" s="25">
         <v>2233</v>
       </c>
-      <c r="AO7" s="11">
+      <c r="AO7" s="25">
         <v>2195</v>
       </c>
-      <c r="AP7" s="11">
+      <c r="AP7" s="25">
         <v>2184</v>
       </c>
-      <c r="AQ7" s="11">
+      <c r="AQ7" s="25">
         <v>2157</v>
       </c>
-      <c r="AR7" s="11">
+      <c r="AR7" s="25">
         <v>2224</v>
       </c>
-      <c r="AS7" s="11">
+      <c r="AS7" s="25">
         <v>2197</v>
       </c>
-      <c r="AT7" s="11">
+      <c r="AT7" s="25">
         <v>2221</v>
       </c>
-      <c r="AU7" s="33">
+      <c r="AU7" s="25">
         <v>2229</v>
       </c>
-      <c r="AV7" s="33">
+      <c r="AV7" s="25">
         <v>2452</v>
       </c>
-      <c r="AW7" s="33">
+      <c r="AW7" s="25">
         <v>2730</v>
       </c>
-      <c r="AX7" s="33">
+      <c r="AX7" s="25">
         <v>1544</v>
       </c>
-      <c r="AY7" s="33">
+      <c r="AY7" s="25">
         <v>1526</v>
       </c>
-      <c r="AZ7" s="11"/>
-[...5 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="AZ7" s="25">
+        <v>1528</v>
+      </c>
+      <c r="BA7" s="25"/>
+      <c r="BB7" s="25"/>
+      <c r="BC7" s="25"/>
+    </row>
+    <row r="8" spans="1:55" s="11" customFormat="1">
+      <c r="A8" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="25">
         <v>239</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="25">
         <v>239</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="25">
         <v>235</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="25">
         <v>229</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="25">
         <v>228</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="25">
         <v>205</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="25">
         <v>206</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="25">
         <v>203</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="25">
         <v>198</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="25">
         <v>218</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L8" s="29">
         <v>239</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M8" s="29">
         <v>237</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N8" s="29">
         <v>305</v>
       </c>
-      <c r="O8" s="18">
+      <c r="O8" s="29">
         <v>295</v>
       </c>
-      <c r="P8" s="18">
+      <c r="P8" s="29">
         <v>291</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="25">
         <v>285</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="25">
         <v>284</v>
       </c>
-      <c r="S8" s="19">
+      <c r="S8" s="30">
         <v>291</v>
       </c>
-      <c r="T8" s="19">
+      <c r="T8" s="30">
         <v>279</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="25">
         <v>331</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="25">
         <v>326</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="25">
         <v>347</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="25">
         <v>378</v>
       </c>
-      <c r="Y8" s="15">
+      <c r="Y8" s="25">
         <v>376</v>
       </c>
-      <c r="Z8" s="15">
+      <c r="Z8" s="25">
         <v>376</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA8" s="25">
         <v>438</v>
       </c>
-      <c r="AB8" s="15">
+      <c r="AB8" s="25">
         <v>432</v>
       </c>
-      <c r="AC8" s="15">
+      <c r="AC8" s="25">
         <v>424</v>
       </c>
-      <c r="AD8" s="11">
+      <c r="AD8" s="25">
         <v>423</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AE8" s="25">
         <v>423</v>
       </c>
-      <c r="AF8" s="15">
+      <c r="AF8" s="25">
         <v>408</v>
       </c>
-      <c r="AG8" s="15">
+      <c r="AG8" s="25">
         <v>491</v>
       </c>
-      <c r="AH8" s="15">
+      <c r="AH8" s="25">
         <v>486</v>
       </c>
-      <c r="AI8" s="15">
+      <c r="AI8" s="25">
         <v>482</v>
       </c>
-      <c r="AJ8" s="11">
+      <c r="AJ8" s="25">
         <v>582</v>
       </c>
-      <c r="AK8" s="15">
+      <c r="AK8" s="25">
         <v>579</v>
       </c>
-      <c r="AL8" s="15">
+      <c r="AL8" s="25">
         <v>514</v>
       </c>
-      <c r="AM8" s="11">
+      <c r="AM8" s="25">
         <v>502</v>
       </c>
-      <c r="AN8" s="11">
+      <c r="AN8" s="25">
         <v>496</v>
       </c>
-      <c r="AO8" s="11">
+      <c r="AO8" s="25">
         <v>486</v>
       </c>
-      <c r="AP8" s="11">
+      <c r="AP8" s="25">
         <v>485</v>
       </c>
-      <c r="AQ8" s="11">
+      <c r="AQ8" s="25">
         <v>482</v>
       </c>
-      <c r="AR8" s="11">
+      <c r="AR8" s="25">
         <v>482</v>
       </c>
-      <c r="AS8" s="11">
+      <c r="AS8" s="25">
         <v>482</v>
       </c>
-      <c r="AT8" s="11">
+      <c r="AT8" s="25">
         <v>476</v>
       </c>
-      <c r="AU8" s="33">
+      <c r="AU8" s="25">
         <v>492</v>
       </c>
-      <c r="AV8" s="33">
+      <c r="AV8" s="25">
         <v>584</v>
       </c>
-      <c r="AW8" s="33">
+      <c r="AW8" s="25">
         <v>581</v>
       </c>
-      <c r="AX8" s="33">
+      <c r="AX8" s="25">
         <v>605</v>
       </c>
-      <c r="AY8" s="33">
+      <c r="AY8" s="25">
         <v>591</v>
       </c>
-      <c r="AZ8" s="11"/>
-[...5 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="AZ8" s="25">
+        <v>584</v>
+      </c>
+      <c r="BA8" s="25"/>
+      <c r="BB8" s="25"/>
+      <c r="BC8" s="25"/>
+    </row>
+    <row r="9" spans="1:55" s="11" customFormat="1">
+      <c r="A9" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="25">
         <v>68762</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="25">
         <v>65900</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="25">
         <v>59927</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="25">
         <v>52006</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="25">
         <v>49757</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="25">
         <v>49430</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="25">
         <v>55125</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="25">
         <v>54500</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="25">
         <v>53734</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="25">
         <v>51962</v>
       </c>
-      <c r="L9" s="18">
+      <c r="L9" s="29">
         <v>70017</v>
       </c>
-      <c r="M9" s="18">
+      <c r="M9" s="29">
         <v>74488</v>
       </c>
-      <c r="N9" s="18">
+      <c r="N9" s="29">
         <v>71845</v>
       </c>
-      <c r="O9" s="18">
+      <c r="O9" s="29">
         <v>68763</v>
       </c>
-      <c r="P9" s="18">
+      <c r="P9" s="29">
         <v>62552</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="25">
         <v>54547</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="25">
         <v>51692</v>
       </c>
-      <c r="S9" s="19">
+      <c r="S9" s="30">
         <v>51435</v>
       </c>
-      <c r="T9" s="29">
+      <c r="T9" s="31">
         <v>50515</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="25">
         <v>64314</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="25">
         <v>63458</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="25">
         <v>70912</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X9" s="25">
         <v>90108</v>
       </c>
-      <c r="Y9" s="15">
+      <c r="Y9" s="25">
         <v>98266</v>
       </c>
-      <c r="Z9" s="15">
+      <c r="Z9" s="25">
         <v>94147</v>
       </c>
-      <c r="AA9" s="15">
+      <c r="AA9" s="25">
         <v>71041</v>
       </c>
-      <c r="AB9" s="15">
+      <c r="AB9" s="25">
         <v>60094</v>
       </c>
-      <c r="AC9" s="15">
+      <c r="AC9" s="25">
         <v>50839</v>
       </c>
-      <c r="AD9" s="11">
+      <c r="AD9" s="25">
         <v>46775</v>
       </c>
-      <c r="AE9" s="15">
+      <c r="AE9" s="25">
         <v>64419</v>
       </c>
-      <c r="AF9" s="15">
+      <c r="AF9" s="25">
         <v>62839</v>
       </c>
-      <c r="AG9" s="15">
+      <c r="AG9" s="25">
         <v>72720</v>
       </c>
-      <c r="AH9" s="15">
+      <c r="AH9" s="25">
         <v>71825</v>
       </c>
-      <c r="AI9" s="15">
+      <c r="AI9" s="25">
         <v>71344</v>
       </c>
-      <c r="AJ9" s="11">
+      <c r="AJ9" s="25">
         <v>97205</v>
       </c>
-      <c r="AK9" s="15">
+      <c r="AK9" s="25">
         <v>104484</v>
       </c>
-      <c r="AL9" s="15">
+      <c r="AL9" s="25">
         <v>100119</v>
       </c>
-      <c r="AM9" s="11">
+      <c r="AM9" s="25">
         <v>89637</v>
       </c>
-      <c r="AN9" s="11">
+      <c r="AN9" s="25">
         <v>78625</v>
       </c>
-      <c r="AO9" s="11">
+      <c r="AO9" s="25">
         <v>69174</v>
       </c>
-      <c r="AP9" s="11">
+      <c r="AP9" s="25">
         <v>68149</v>
       </c>
-      <c r="AQ9" s="11">
+      <c r="AQ9" s="25">
         <v>66071</v>
       </c>
-      <c r="AR9" s="11">
+      <c r="AR9" s="25">
         <v>76704</v>
       </c>
-      <c r="AS9" s="11">
+      <c r="AS9" s="25">
         <v>75836</v>
       </c>
-      <c r="AT9" s="11">
+      <c r="AT9" s="25">
         <v>74956</v>
       </c>
-      <c r="AU9" s="33">
+      <c r="AU9" s="25">
         <v>74193</v>
       </c>
-      <c r="AV9" s="33">
+      <c r="AV9" s="25">
         <v>100955</v>
       </c>
-      <c r="AW9" s="33">
+      <c r="AW9" s="25">
         <v>108893</v>
       </c>
-      <c r="AX9" s="33">
+      <c r="AX9" s="25">
         <v>111567</v>
       </c>
-      <c r="AY9" s="33">
+      <c r="AY9" s="25">
         <v>98771</v>
       </c>
-      <c r="AZ9" s="11"/>
-[...5 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="AZ9" s="25">
+        <v>85972</v>
+      </c>
+      <c r="BA9" s="25"/>
+      <c r="BB9" s="25"/>
+      <c r="BC9" s="25"/>
+    </row>
+    <row r="10" spans="1:55" s="11" customFormat="1">
+      <c r="A10" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="25">
         <v>29322</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="25">
         <v>29016</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="25">
         <v>28461</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="25">
         <v>27772</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="25">
         <v>27049</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="25">
         <v>26432</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="25">
         <v>26530</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="25">
         <v>26299</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="25">
         <v>25985</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="25">
         <v>27245</v>
       </c>
-      <c r="L10" s="18">
+      <c r="L10" s="29">
         <v>29129</v>
       </c>
-      <c r="M10" s="18">
+      <c r="M10" s="29">
         <v>32991</v>
       </c>
-      <c r="N10" s="18">
+      <c r="N10" s="29">
         <v>32460</v>
       </c>
-      <c r="O10" s="18">
+      <c r="O10" s="29">
         <v>32048</v>
       </c>
-      <c r="P10" s="18">
+      <c r="P10" s="29">
         <v>31444</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="25">
         <v>30633</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="25">
         <v>29887</v>
       </c>
-      <c r="S10" s="19">
+      <c r="S10" s="30">
         <v>29267</v>
       </c>
-      <c r="T10" s="29">
+      <c r="T10" s="31">
         <v>28007</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="25">
         <v>28027</v>
       </c>
-      <c r="V10" s="11">
+      <c r="V10" s="25">
         <v>27728</v>
       </c>
-      <c r="W10" s="11">
+      <c r="W10" s="25">
         <v>29033</v>
       </c>
-      <c r="X10" s="11">
+      <c r="X10" s="25">
         <v>30896</v>
       </c>
-      <c r="Y10" s="15">
+      <c r="Y10" s="25">
         <v>35437</v>
       </c>
-      <c r="Z10" s="15">
+      <c r="Z10" s="25">
         <v>33743</v>
       </c>
-      <c r="AA10" s="15">
+      <c r="AA10" s="25">
         <v>28755</v>
       </c>
-      <c r="AB10" s="15">
+      <c r="AB10" s="25">
         <v>28186</v>
       </c>
-      <c r="AC10" s="15">
+      <c r="AC10" s="25">
         <v>27770</v>
       </c>
-      <c r="AD10" s="11">
+      <c r="AD10" s="25">
         <v>27070</v>
       </c>
-      <c r="AE10" s="15">
+      <c r="AE10" s="25">
         <v>26444</v>
       </c>
-      <c r="AF10" s="15">
+      <c r="AF10" s="25">
         <v>25971</v>
       </c>
-      <c r="AG10" s="15">
+      <c r="AG10" s="25">
         <v>29751</v>
       </c>
-      <c r="AH10" s="15">
+      <c r="AH10" s="25">
         <v>29029</v>
       </c>
-      <c r="AI10" s="15">
+      <c r="AI10" s="25">
         <v>29622</v>
       </c>
-      <c r="AJ10" s="11">
+      <c r="AJ10" s="25">
         <v>31568</v>
       </c>
-      <c r="AK10" s="15">
+      <c r="AK10" s="25">
         <v>35819</v>
       </c>
-      <c r="AL10" s="15">
+      <c r="AL10" s="25">
         <v>32287</v>
       </c>
-      <c r="AM10" s="11">
+      <c r="AM10" s="25">
         <v>32371</v>
       </c>
-      <c r="AN10" s="11">
+      <c r="AN10" s="25">
         <v>31824</v>
       </c>
-      <c r="AO10" s="11">
+      <c r="AO10" s="25">
         <v>30970</v>
       </c>
-      <c r="AP10" s="11">
+      <c r="AP10" s="25">
         <v>30237</v>
       </c>
-      <c r="AQ10" s="11">
+      <c r="AQ10" s="25">
         <v>29593</v>
       </c>
-      <c r="AR10" s="11">
+      <c r="AR10" s="25">
         <v>31129</v>
       </c>
-      <c r="AS10" s="11">
+      <c r="AS10" s="25">
         <v>30627</v>
       </c>
-      <c r="AT10" s="11">
+      <c r="AT10" s="25">
         <v>30011</v>
       </c>
-      <c r="AU10" s="33">
+      <c r="AU10" s="25">
         <v>31061</v>
       </c>
-      <c r="AV10" s="33">
+      <c r="AV10" s="25">
         <v>33008</v>
       </c>
-      <c r="AW10" s="33">
+      <c r="AW10" s="25">
         <v>38309</v>
       </c>
-      <c r="AX10" s="33">
+      <c r="AX10" s="25">
         <v>37455</v>
       </c>
-      <c r="AY10" s="33">
+      <c r="AY10" s="25">
         <v>36844</v>
       </c>
-      <c r="AZ10" s="11"/>
-[...5 lines deleted...]
-      <c r="A11" s="17" t="s">
+      <c r="AZ10" s="25">
+        <v>36489</v>
+      </c>
+      <c r="BA10" s="25"/>
+      <c r="BB10" s="25"/>
+      <c r="BC10" s="25"/>
+    </row>
+    <row r="11" spans="1:55" s="11" customFormat="1">
+      <c r="A11" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="25">
         <v>72384</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="25">
         <v>71590</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="25">
         <v>70767</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="25">
         <v>68958</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="25">
         <v>67684</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="25">
         <v>65533</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="25">
         <v>68622</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="25">
         <v>67986</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="25">
         <v>67000</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="25">
         <v>65432</v>
       </c>
-      <c r="L11" s="18">
+      <c r="L11" s="29">
         <v>78644</v>
       </c>
-      <c r="M11" s="18">
+      <c r="M11" s="29">
         <v>82718</v>
       </c>
-      <c r="N11" s="18">
+      <c r="N11" s="29">
         <v>79205</v>
       </c>
-      <c r="O11" s="18">
+      <c r="O11" s="29">
         <v>78299</v>
       </c>
-      <c r="P11" s="18">
+      <c r="P11" s="29">
         <v>77476</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="25">
         <v>75716</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="25">
         <v>73697</v>
       </c>
-      <c r="S11" s="19">
+      <c r="S11" s="30">
         <v>71508</v>
       </c>
-      <c r="T11" s="29">
+      <c r="T11" s="31">
         <v>68997</v>
       </c>
-      <c r="U11" s="11">
+      <c r="U11" s="25">
         <v>76277</v>
       </c>
-      <c r="V11" s="11">
+      <c r="V11" s="25">
         <v>75313</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="25">
         <v>73812</v>
       </c>
-      <c r="X11" s="11">
+      <c r="X11" s="25">
         <v>87540</v>
       </c>
-      <c r="Y11" s="15">
+      <c r="Y11" s="25">
         <v>92740</v>
       </c>
-      <c r="Z11" s="15">
+      <c r="Z11" s="25">
         <v>89813</v>
       </c>
-      <c r="AA11" s="15">
+      <c r="AA11" s="25">
         <v>84890</v>
       </c>
-      <c r="AB11" s="15">
+      <c r="AB11" s="25">
         <v>83988</v>
       </c>
-      <c r="AC11" s="15">
+      <c r="AC11" s="25">
         <v>81582</v>
       </c>
-      <c r="AD11" s="11">
+      <c r="AD11" s="25">
         <v>79200</v>
       </c>
-      <c r="AE11" s="15">
+      <c r="AE11" s="25">
         <v>76740</v>
       </c>
-      <c r="AF11" s="15">
+      <c r="AF11" s="25">
         <v>72876</v>
       </c>
-      <c r="AG11" s="15">
+      <c r="AG11" s="25">
         <v>77982</v>
       </c>
-      <c r="AH11" s="15">
+      <c r="AH11" s="25">
         <v>77031</v>
       </c>
-      <c r="AI11" s="15">
+      <c r="AI11" s="25">
         <v>75699</v>
       </c>
-      <c r="AJ11" s="11">
+      <c r="AJ11" s="25">
         <v>88230</v>
       </c>
-      <c r="AK11" s="15">
+      <c r="AK11" s="25">
         <v>92669</v>
       </c>
-      <c r="AL11" s="15">
+      <c r="AL11" s="25">
         <v>85910</v>
       </c>
-      <c r="AM11" s="11">
+      <c r="AM11" s="25">
         <v>88973</v>
       </c>
-      <c r="AN11" s="11">
+      <c r="AN11" s="25">
         <v>88519</v>
       </c>
-      <c r="AO11" s="11">
+      <c r="AO11" s="25">
         <v>86465</v>
       </c>
-      <c r="AP11" s="11">
+      <c r="AP11" s="25">
         <v>84036</v>
       </c>
-      <c r="AQ11" s="11">
+      <c r="AQ11" s="25">
         <v>81493</v>
       </c>
-      <c r="AR11" s="11">
+      <c r="AR11" s="25">
         <v>81604</v>
       </c>
-      <c r="AS11" s="11">
+      <c r="AS11" s="25">
         <v>80810</v>
       </c>
-      <c r="AT11" s="11">
+      <c r="AT11" s="25">
         <v>79840</v>
       </c>
-      <c r="AU11" s="33">
+      <c r="AU11" s="25">
         <v>79791</v>
       </c>
-      <c r="AV11" s="33">
+      <c r="AV11" s="25">
         <v>92584</v>
       </c>
-      <c r="AW11" s="33">
+      <c r="AW11" s="25">
         <v>95341</v>
       </c>
-      <c r="AX11" s="33">
+      <c r="AX11" s="25">
         <v>99365</v>
       </c>
-      <c r="AY11" s="33">
+      <c r="AY11" s="25">
         <v>98302</v>
       </c>
-      <c r="AZ11" s="11"/>
-[...5 lines deleted...]
-      <c r="A12" s="17" t="s">
+      <c r="AZ11" s="25">
+        <v>97254</v>
+      </c>
+      <c r="BA11" s="25"/>
+      <c r="BB11" s="25"/>
+      <c r="BC11" s="25"/>
+    </row>
+    <row r="12" spans="1:55" s="11" customFormat="1">
+      <c r="A12" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="25">
         <v>20282</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="25">
         <v>19579</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="25">
         <v>18861</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="25">
         <v>18494</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="25">
         <v>18400</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="25">
         <v>17943</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="25">
         <v>18928</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="25">
         <v>18933</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="25">
         <v>18886</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="25">
         <v>19873</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L12" s="29">
         <v>21412</v>
       </c>
-      <c r="M12" s="18">
+      <c r="M12" s="29">
         <v>22898</v>
       </c>
-      <c r="N12" s="18">
+      <c r="N12" s="29">
         <v>22693</v>
       </c>
-      <c r="O12" s="18">
+      <c r="O12" s="29">
         <v>22000</v>
       </c>
-      <c r="P12" s="18">
+      <c r="P12" s="29">
         <v>21294</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="Q12" s="25">
         <v>21121</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R12" s="25">
         <v>20964</v>
       </c>
-      <c r="S12" s="19">
+      <c r="S12" s="30">
         <v>20522</v>
       </c>
-      <c r="T12" s="29">
+      <c r="T12" s="31">
         <v>19380</v>
       </c>
-      <c r="U12" s="11">
+      <c r="U12" s="25">
         <v>22128</v>
       </c>
-      <c r="V12" s="11">
+      <c r="V12" s="25">
         <v>22182</v>
       </c>
-      <c r="W12" s="11">
+      <c r="W12" s="25">
         <v>24597</v>
       </c>
-      <c r="X12" s="11">
+      <c r="X12" s="25">
         <v>25450</v>
       </c>
-      <c r="Y12" s="15">
+      <c r="Y12" s="25">
         <v>27409</v>
       </c>
-      <c r="Z12" s="15">
+      <c r="Z12" s="25">
         <v>26914</v>
       </c>
-      <c r="AA12" s="15">
+      <c r="AA12" s="25">
         <v>25506</v>
       </c>
-      <c r="AB12" s="15">
+      <c r="AB12" s="25">
         <v>24872</v>
       </c>
-      <c r="AC12" s="15">
+      <c r="AC12" s="25">
         <v>24739</v>
       </c>
-      <c r="AD12" s="11">
+      <c r="AD12" s="25">
         <v>24567</v>
       </c>
-      <c r="AE12" s="15">
+      <c r="AE12" s="25">
         <v>24209</v>
       </c>
-      <c r="AF12" s="15">
+      <c r="AF12" s="25">
         <v>22757</v>
       </c>
-      <c r="AG12" s="15">
+      <c r="AG12" s="25">
         <v>23623</v>
       </c>
-      <c r="AH12" s="15">
+      <c r="AH12" s="25">
         <v>23978</v>
       </c>
-      <c r="AI12" s="15">
+      <c r="AI12" s="25">
         <v>25112</v>
       </c>
-      <c r="AJ12" s="11">
+      <c r="AJ12" s="25">
         <v>26613</v>
       </c>
-      <c r="AK12" s="15">
+      <c r="AK12" s="25">
         <v>28590</v>
       </c>
-      <c r="AL12" s="15">
+      <c r="AL12" s="25">
         <v>24599</v>
       </c>
-      <c r="AM12" s="11">
+      <c r="AM12" s="25">
         <v>23887</v>
       </c>
-      <c r="AN12" s="11">
+      <c r="AN12" s="25">
         <v>23121</v>
       </c>
-      <c r="AO12" s="11">
+      <c r="AO12" s="25">
         <v>22840</v>
       </c>
-      <c r="AP12" s="11">
+      <c r="AP12" s="25">
         <v>22671</v>
       </c>
-      <c r="AQ12" s="11">
+      <c r="AQ12" s="25">
         <v>22207</v>
       </c>
-      <c r="AR12" s="11">
+      <c r="AR12" s="25">
         <v>25352</v>
       </c>
-      <c r="AS12" s="11">
+      <c r="AS12" s="25">
         <v>25661</v>
       </c>
-      <c r="AT12" s="11">
+      <c r="AT12" s="25">
         <v>26000</v>
       </c>
-      <c r="AU12" s="33">
+      <c r="AU12" s="25">
         <v>27251</v>
       </c>
-      <c r="AV12" s="33">
+      <c r="AV12" s="25">
         <v>29041</v>
       </c>
-      <c r="AW12" s="33">
+      <c r="AW12" s="25">
         <v>31200</v>
       </c>
-      <c r="AX12" s="33">
+      <c r="AX12" s="25">
         <v>27057</v>
       </c>
-      <c r="AY12" s="33">
+      <c r="AY12" s="25">
         <v>26219</v>
       </c>
-      <c r="AZ12" s="11"/>
-[...5 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="AZ12" s="25">
+        <v>25386</v>
+      </c>
+      <c r="BA12" s="25"/>
+      <c r="BB12" s="25"/>
+      <c r="BC12" s="25"/>
+    </row>
+    <row r="13" spans="1:55" s="11" customFormat="1">
+      <c r="A13" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="25">
         <v>6937</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="25">
         <v>6893</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="25">
         <v>6783</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="25">
         <v>6673</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="25">
         <v>6200</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="25">
         <v>5519</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="25">
         <v>7666</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="25">
         <v>7643</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="25">
         <v>7648</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="25">
         <v>7693</v>
       </c>
-      <c r="L13" s="18">
+      <c r="L13" s="29">
         <v>8143</v>
       </c>
-      <c r="M13" s="18">
+      <c r="M13" s="29">
         <v>9080</v>
       </c>
-      <c r="N13" s="18">
+      <c r="N13" s="29">
         <v>7437</v>
       </c>
-      <c r="O13" s="18">
+      <c r="O13" s="29">
         <v>7365</v>
       </c>
-      <c r="P13" s="18">
+      <c r="P13" s="29">
         <v>7249</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="25">
         <v>7138</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R13" s="25">
         <v>6665</v>
       </c>
-      <c r="S13" s="19">
+      <c r="S13" s="30">
         <v>5982</v>
       </c>
-      <c r="T13" s="29">
+      <c r="T13" s="31">
         <v>5249</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U13" s="25">
         <v>7126</v>
       </c>
-      <c r="V13" s="11">
+      <c r="V13" s="25">
         <v>7108</v>
       </c>
-      <c r="W13" s="11">
+      <c r="W13" s="25">
         <v>11473</v>
       </c>
-      <c r="X13" s="11">
+      <c r="X13" s="25">
         <v>11876</v>
       </c>
-      <c r="Y13" s="15">
+      <c r="Y13" s="25">
         <v>13296</v>
       </c>
-      <c r="Z13" s="15">
+      <c r="Z13" s="25">
         <v>11389</v>
       </c>
-      <c r="AA13" s="15">
+      <c r="AA13" s="25">
         <v>7335</v>
       </c>
-      <c r="AB13" s="15">
+      <c r="AB13" s="25">
         <v>7243</v>
       </c>
-      <c r="AC13" s="15">
+      <c r="AC13" s="25">
         <v>7089</v>
       </c>
-      <c r="AD13" s="11">
+      <c r="AD13" s="25">
         <v>6441</v>
       </c>
-      <c r="AE13" s="15">
+      <c r="AE13" s="25">
         <v>5451</v>
       </c>
-      <c r="AF13" s="15">
+      <c r="AF13" s="25">
         <v>4821</v>
       </c>
-      <c r="AG13" s="15">
+      <c r="AG13" s="25">
         <v>7992</v>
       </c>
-      <c r="AH13" s="15">
+      <c r="AH13" s="25">
         <v>8257</v>
       </c>
-      <c r="AI13" s="15">
+      <c r="AI13" s="25">
         <v>8253</v>
       </c>
-      <c r="AJ13" s="11">
+      <c r="AJ13" s="25">
         <v>10690</v>
       </c>
-      <c r="AK13" s="15">
+      <c r="AK13" s="25">
         <v>13216</v>
       </c>
-      <c r="AL13" s="15">
+      <c r="AL13" s="25">
         <v>8509</v>
       </c>
-      <c r="AM13" s="11">
+      <c r="AM13" s="25">
         <v>8372</v>
       </c>
-      <c r="AN13" s="11">
+      <c r="AN13" s="25">
         <v>8209</v>
       </c>
-      <c r="AO13" s="11">
+      <c r="AO13" s="25">
         <v>8066</v>
       </c>
-      <c r="AP13" s="11">
+      <c r="AP13" s="25">
         <v>7542</v>
       </c>
-      <c r="AQ13" s="11">
+      <c r="AQ13" s="25">
         <v>6576</v>
       </c>
-      <c r="AR13" s="11">
+      <c r="AR13" s="25">
         <v>8814</v>
       </c>
-      <c r="AS13" s="11">
+      <c r="AS13" s="25">
         <v>8691</v>
       </c>
-      <c r="AT13" s="11">
+      <c r="AT13" s="25">
         <v>8753</v>
       </c>
-      <c r="AU13" s="33">
+      <c r="AU13" s="25">
         <v>8729</v>
       </c>
-      <c r="AV13" s="33">
+      <c r="AV13" s="25">
         <v>11149</v>
       </c>
-      <c r="AW13" s="33">
+      <c r="AW13" s="25">
         <v>13478</v>
       </c>
-      <c r="AX13" s="33">
+      <c r="AX13" s="25">
         <v>9623</v>
       </c>
-      <c r="AY13" s="33">
+      <c r="AY13" s="25">
         <v>9523</v>
       </c>
-      <c r="AZ13" s="11"/>
-[...5 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="AZ13" s="25">
+        <v>9323</v>
+      </c>
+      <c r="BA13" s="25"/>
+      <c r="BB13" s="25"/>
+      <c r="BC13" s="25"/>
+    </row>
+    <row r="14" spans="1:55" s="11" customFormat="1">
+      <c r="A14" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...68 lines deleted...]
-      <c r="Y14" s="15">
+      <c r="B14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="K14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="L14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="M14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="N14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="O14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="R14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="S14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="T14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="U14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="V14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="W14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="X14" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y14" s="25">
         <v>78929</v>
       </c>
-      <c r="Z14" s="15">
+      <c r="Z14" s="25">
         <v>77534</v>
       </c>
-      <c r="AA14" s="15">
+      <c r="AA14" s="25">
         <v>67116</v>
       </c>
-      <c r="AB14" s="15">
+      <c r="AB14" s="25">
         <v>66997</v>
       </c>
-      <c r="AC14" s="15">
+      <c r="AC14" s="25">
         <v>66728</v>
       </c>
-      <c r="AD14" s="11">
+      <c r="AD14" s="25">
         <v>66320</v>
       </c>
-      <c r="AE14" s="15">
+      <c r="AE14" s="25">
         <v>65643</v>
       </c>
-      <c r="AF14" s="15">
+      <c r="AF14" s="25">
         <v>59899</v>
       </c>
-      <c r="AG14" s="15">
+      <c r="AG14" s="25">
         <v>64324</v>
       </c>
-      <c r="AH14" s="15">
+      <c r="AH14" s="25">
         <v>65050</v>
       </c>
-      <c r="AI14" s="15">
+      <c r="AI14" s="25">
         <v>66778</v>
       </c>
-      <c r="AJ14" s="11">
+      <c r="AJ14" s="25">
         <v>78355</v>
       </c>
-      <c r="AK14" s="15">
+      <c r="AK14" s="25">
         <v>89674</v>
       </c>
-      <c r="AL14" s="15">
+      <c r="AL14" s="25">
         <v>74910</v>
       </c>
-      <c r="AM14" s="11">
+      <c r="AM14" s="25">
         <v>74525</v>
       </c>
-      <c r="AN14" s="11">
+      <c r="AN14" s="25">
         <v>74126</v>
       </c>
-      <c r="AO14" s="11">
+      <c r="AO14" s="25">
         <v>73885</v>
       </c>
-      <c r="AP14" s="11">
+      <c r="AP14" s="25">
         <v>73483</v>
       </c>
-      <c r="AQ14" s="11">
+      <c r="AQ14" s="25">
         <v>72807</v>
       </c>
-      <c r="AR14" s="11">
+      <c r="AR14" s="25">
         <v>67016</v>
       </c>
-      <c r="AS14" s="11">
+      <c r="AS14" s="25">
         <v>66781</v>
       </c>
-      <c r="AT14" s="11">
+      <c r="AT14" s="25">
         <v>67540</v>
       </c>
-      <c r="AU14" s="33">
+      <c r="AU14" s="25">
         <v>69371</v>
       </c>
-      <c r="AV14" s="33">
+      <c r="AV14" s="25">
         <v>100882</v>
       </c>
-      <c r="AW14" s="33">
+      <c r="AW14" s="25">
         <v>100038</v>
       </c>
-      <c r="AX14" s="33">
+      <c r="AX14" s="25">
         <v>85884</v>
       </c>
-      <c r="AY14" s="33">
+      <c r="AY14" s="25">
         <v>85385</v>
       </c>
-      <c r="AZ14" s="11"/>
-[...5 lines deleted...]
-      <c r="A15" s="17" t="s">
+      <c r="AZ14" s="25">
+        <v>84771</v>
+      </c>
+      <c r="BA14" s="25"/>
+      <c r="BB14" s="25"/>
+      <c r="BC14" s="25"/>
+    </row>
+    <row r="15" spans="1:55" s="11" customFormat="1">
+      <c r="A15" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="25">
         <v>49871</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="25">
         <v>49640</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="25">
         <v>49041</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="25">
         <v>48224</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="25">
         <v>47502</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="25">
         <v>45264</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="25">
         <v>41625</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="25">
         <v>41379</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="25">
         <v>40998</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="25">
         <v>41617</v>
       </c>
-      <c r="L15" s="18">
+      <c r="L15" s="29">
         <v>45961</v>
       </c>
-      <c r="M15" s="18">
+      <c r="M15" s="29">
         <v>50340</v>
       </c>
-      <c r="N15" s="18">
+      <c r="N15" s="29">
         <v>49513</v>
       </c>
-      <c r="O15" s="18">
+      <c r="O15" s="29">
         <v>49567</v>
       </c>
-      <c r="P15" s="18">
+      <c r="P15" s="29">
         <v>48902</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="25">
         <v>48242</v>
       </c>
-      <c r="R15" s="11">
+      <c r="R15" s="25">
         <v>47828</v>
       </c>
-      <c r="S15" s="19">
+      <c r="S15" s="30">
         <v>46695</v>
       </c>
-      <c r="T15" s="29">
+      <c r="T15" s="31">
         <v>44918</v>
       </c>
-      <c r="U15" s="11">
+      <c r="U15" s="25">
         <v>48122</v>
       </c>
-      <c r="V15" s="11">
+      <c r="V15" s="25">
         <v>47562</v>
       </c>
-      <c r="W15" s="11">
+      <c r="W15" s="25">
         <v>48779</v>
       </c>
-      <c r="X15" s="11">
+      <c r="X15" s="25">
         <v>51498</v>
       </c>
-      <c r="Y15" s="15">
+      <c r="Y15" s="25">
         <v>55939</v>
       </c>
-      <c r="Z15" s="15">
+      <c r="Z15" s="25">
         <v>57083</v>
       </c>
-      <c r="AA15" s="15">
+      <c r="AA15" s="25">
         <v>54943</v>
       </c>
-      <c r="AB15" s="15">
+      <c r="AB15" s="25">
         <v>53844</v>
       </c>
-      <c r="AC15" s="15">
+      <c r="AC15" s="25">
         <v>50463</v>
       </c>
-      <c r="AD15" s="11">
+      <c r="AD15" s="25">
         <v>49671</v>
       </c>
-      <c r="AE15" s="15">
+      <c r="AE15" s="25">
         <v>48583</v>
       </c>
-      <c r="AF15" s="15">
+      <c r="AF15" s="25">
         <v>46299</v>
       </c>
-      <c r="AG15" s="15">
+      <c r="AG15" s="25">
         <v>50062</v>
       </c>
-      <c r="AH15" s="15">
+      <c r="AH15" s="25">
         <v>49479</v>
       </c>
-      <c r="AI15" s="15">
+      <c r="AI15" s="25">
         <v>50836</v>
       </c>
-      <c r="AJ15" s="11">
+      <c r="AJ15" s="25">
         <v>53081</v>
       </c>
-      <c r="AK15" s="15">
+      <c r="AK15" s="25">
         <v>57852</v>
       </c>
-      <c r="AL15" s="15">
+      <c r="AL15" s="25">
         <v>50620</v>
       </c>
-      <c r="AM15" s="11">
+      <c r="AM15" s="25">
         <v>50420</v>
       </c>
-      <c r="AN15" s="11">
+      <c r="AN15" s="25">
         <v>49728</v>
       </c>
-      <c r="AO15" s="11">
+      <c r="AO15" s="25">
         <v>46081</v>
       </c>
-      <c r="AP15" s="11">
+      <c r="AP15" s="25">
         <v>45317</v>
       </c>
-      <c r="AQ15" s="11">
+      <c r="AQ15" s="25">
         <v>44033</v>
       </c>
-      <c r="AR15" s="11">
+      <c r="AR15" s="25">
         <v>53843</v>
       </c>
-      <c r="AS15" s="11">
+      <c r="AS15" s="25">
         <v>53505</v>
       </c>
-      <c r="AT15" s="11">
+      <c r="AT15" s="25">
         <v>52795</v>
       </c>
-      <c r="AU15" s="33">
+      <c r="AU15" s="25">
         <v>54417</v>
       </c>
-      <c r="AV15" s="33">
+      <c r="AV15" s="25">
         <v>52516</v>
       </c>
-      <c r="AW15" s="33">
+      <c r="AW15" s="25">
         <v>57265</v>
       </c>
-      <c r="AX15" s="33">
+      <c r="AX15" s="25">
         <v>60881</v>
       </c>
-      <c r="AY15" s="33">
+      <c r="AY15" s="25">
         <v>60573</v>
       </c>
-      <c r="AZ15" s="11"/>
-[...5 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="AZ15" s="25">
+        <v>59713</v>
+      </c>
+      <c r="BA15" s="25"/>
+      <c r="BB15" s="25"/>
+      <c r="BC15" s="25"/>
+    </row>
+    <row r="16" spans="1:55" s="11" customFormat="1">
+      <c r="A16" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="25">
         <v>19240</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="25">
         <v>17929</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="25">
         <v>17460</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="25">
         <v>17323</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="25">
         <v>16568</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="25">
         <v>14688</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="25">
         <v>19019</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I16" s="25">
         <v>18761</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="25">
         <v>18563</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="25">
         <v>19338</v>
       </c>
-      <c r="L16" s="18">
+      <c r="L16" s="29">
         <v>19411</v>
       </c>
-      <c r="M16" s="18">
+      <c r="M16" s="29">
         <v>22722</v>
       </c>
-      <c r="N16" s="18">
+      <c r="N16" s="29">
         <v>19500</v>
       </c>
-      <c r="O16" s="18">
+      <c r="O16" s="29">
         <v>18136</v>
       </c>
-      <c r="P16" s="18">
+      <c r="P16" s="29">
         <v>17656</v>
       </c>
-      <c r="Q16" s="11">
+      <c r="Q16" s="25">
         <v>17516</v>
       </c>
-      <c r="R16" s="11">
+      <c r="R16" s="25">
         <v>17742</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="30">
         <v>15858</v>
       </c>
-      <c r="T16" s="29">
+      <c r="T16" s="31">
         <v>14560</v>
       </c>
-      <c r="U16" s="11">
+      <c r="U16" s="25">
         <v>23260</v>
       </c>
-      <c r="V16" s="11">
+      <c r="V16" s="25">
         <v>23562</v>
       </c>
-      <c r="W16" s="11">
+      <c r="W16" s="25">
         <v>41163</v>
       </c>
-      <c r="X16" s="11">
+      <c r="X16" s="25">
         <v>32714</v>
       </c>
-      <c r="Y16" s="15">
+      <c r="Y16" s="25">
         <v>37062</v>
       </c>
-      <c r="Z16" s="15">
+      <c r="Z16" s="25">
         <v>35675</v>
       </c>
-      <c r="AA16" s="15">
+      <c r="AA16" s="25">
         <v>20208</v>
       </c>
-      <c r="AB16" s="15">
+      <c r="AB16" s="25">
         <v>19239</v>
       </c>
-      <c r="AC16" s="15">
+      <c r="AC16" s="25">
         <v>18943</v>
       </c>
-      <c r="AD16" s="11">
+      <c r="AD16" s="25">
         <v>17398</v>
       </c>
-      <c r="AE16" s="15">
+      <c r="AE16" s="25">
         <v>16837</v>
       </c>
-      <c r="AF16" s="15">
+      <c r="AF16" s="25">
         <v>14909</v>
       </c>
-      <c r="AG16" s="15">
+      <c r="AG16" s="25">
         <v>19372</v>
       </c>
-      <c r="AH16" s="15">
+      <c r="AH16" s="25">
         <v>19202</v>
       </c>
-      <c r="AI16" s="15">
+      <c r="AI16" s="25">
         <v>19952</v>
       </c>
-      <c r="AJ16" s="11">
+      <c r="AJ16" s="25">
         <v>20238</v>
       </c>
-      <c r="AK16" s="15">
+      <c r="AK16" s="25">
         <v>22369</v>
       </c>
-      <c r="AL16" s="15">
+      <c r="AL16" s="25">
         <v>21144</v>
       </c>
-      <c r="AM16" s="11">
+      <c r="AM16" s="25">
         <v>18611</v>
       </c>
-      <c r="AN16" s="11">
+      <c r="AN16" s="25">
         <v>18094</v>
       </c>
-      <c r="AO16" s="11">
+      <c r="AO16" s="25">
         <v>17871</v>
       </c>
-      <c r="AP16" s="11">
+      <c r="AP16" s="25">
         <v>16250</v>
       </c>
-      <c r="AQ16" s="11">
+      <c r="AQ16" s="25">
         <v>15686</v>
       </c>
-      <c r="AR16" s="11">
+      <c r="AR16" s="25">
         <v>20901</v>
       </c>
-      <c r="AS16" s="11">
+      <c r="AS16" s="25">
         <v>20631</v>
       </c>
-      <c r="AT16" s="11">
+      <c r="AT16" s="25">
         <v>20464</v>
       </c>
-      <c r="AU16" s="33">
+      <c r="AU16" s="25">
         <v>21216</v>
       </c>
-      <c r="AV16" s="33">
+      <c r="AV16" s="25">
         <v>21503</v>
       </c>
-      <c r="AW16" s="33">
+      <c r="AW16" s="25">
         <v>23830</v>
       </c>
-      <c r="AX16" s="33">
+      <c r="AX16" s="25">
         <v>22026</v>
       </c>
-      <c r="AY16" s="33">
+      <c r="AY16" s="25">
         <v>19521</v>
       </c>
-      <c r="AZ16" s="11"/>
-[...5 lines deleted...]
-      <c r="A17" s="17" t="s">
+      <c r="AZ16" s="25">
+        <v>18516</v>
+      </c>
+      <c r="BA16" s="25"/>
+      <c r="BB16" s="25"/>
+      <c r="BC16" s="25"/>
+    </row>
+    <row r="17" spans="1:55" s="11" customFormat="1">
+      <c r="A17" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="20" t="s">
-[...59 lines deleted...]
-      <c r="V17" s="11">
+      <c r="B17" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="L17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="N17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="P17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="R17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="T17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U17" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="V17" s="25">
         <v>21670</v>
       </c>
-      <c r="W17" s="11">
+      <c r="W17" s="25">
         <v>22565</v>
       </c>
-      <c r="X17" s="11">
+      <c r="X17" s="25">
         <v>21644</v>
       </c>
-      <c r="Y17" s="15">
+      <c r="Y17" s="25">
         <v>23232</v>
       </c>
-      <c r="Z17" s="15">
+      <c r="Z17" s="25">
         <v>28036</v>
       </c>
-      <c r="AA17" s="15">
+      <c r="AA17" s="25">
         <v>23040</v>
       </c>
-      <c r="AB17" s="15">
+      <c r="AB17" s="25">
         <v>22555</v>
       </c>
-      <c r="AC17" s="15">
+      <c r="AC17" s="25">
         <v>22135</v>
       </c>
-      <c r="AD17" s="11">
+      <c r="AD17" s="25">
         <v>21683</v>
       </c>
-      <c r="AE17" s="15">
+      <c r="AE17" s="25">
         <v>20775</v>
       </c>
-      <c r="AF17" s="15">
+      <c r="AF17" s="25">
         <v>21282</v>
       </c>
-      <c r="AG17" s="15">
+      <c r="AG17" s="25">
         <v>23083</v>
       </c>
-      <c r="AH17" s="15">
+      <c r="AH17" s="25">
         <v>22702</v>
       </c>
-      <c r="AI17" s="15">
+      <c r="AI17" s="25">
         <v>23415</v>
       </c>
-      <c r="AJ17" s="11">
+      <c r="AJ17" s="25">
         <v>25870</v>
       </c>
-      <c r="AK17" s="15">
+      <c r="AK17" s="25">
         <v>24768</v>
       </c>
-      <c r="AL17" s="15">
+      <c r="AL17" s="25">
         <v>24730</v>
       </c>
-      <c r="AM17" s="11">
+      <c r="AM17" s="25">
         <v>24442</v>
       </c>
-      <c r="AN17" s="11">
+      <c r="AN17" s="25">
         <v>23917</v>
       </c>
-      <c r="AO17" s="11">
+      <c r="AO17" s="25">
         <v>23450</v>
       </c>
-      <c r="AP17" s="11">
+      <c r="AP17" s="25">
         <v>22897</v>
       </c>
-      <c r="AQ17" s="11">
+      <c r="AQ17" s="25">
         <v>21857</v>
       </c>
-      <c r="AR17" s="11">
+      <c r="AR17" s="25">
         <v>23468</v>
       </c>
-      <c r="AS17" s="11">
+      <c r="AS17" s="25">
         <v>23220</v>
       </c>
-      <c r="AT17" s="11">
+      <c r="AT17" s="25">
         <v>22830</v>
       </c>
-      <c r="AU17" s="33">
+      <c r="AU17" s="25">
         <v>24559</v>
       </c>
-      <c r="AV17" s="33">
+      <c r="AV17" s="25">
         <v>26846</v>
       </c>
-      <c r="AW17" s="33">
+      <c r="AW17" s="25">
         <v>25714</v>
       </c>
-      <c r="AX17" s="33">
+      <c r="AX17" s="25">
         <v>24817</v>
       </c>
-      <c r="AY17" s="33">
+      <c r="AY17" s="25">
         <v>24520</v>
       </c>
-      <c r="AZ17" s="11"/>
-[...5 lines deleted...]
-      <c r="A18" s="17" t="s">
+      <c r="AZ17" s="25">
+        <v>24077</v>
+      </c>
+      <c r="BA17" s="25"/>
+      <c r="BB17" s="25"/>
+      <c r="BC17" s="25"/>
+    </row>
+    <row r="18" spans="1:55" s="11" customFormat="1">
+      <c r="A18" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="25">
         <v>39336</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="25">
         <v>38854</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="25">
         <v>38146</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="25">
         <v>37539</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="25">
         <v>36837</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="25">
         <v>35390</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="25">
         <v>35885</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="25">
         <v>35307</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="25">
         <v>35008</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="25">
         <v>36580</v>
       </c>
-      <c r="L18" s="18">
+      <c r="L18" s="29">
         <v>40860</v>
       </c>
-      <c r="M18" s="18">
+      <c r="M18" s="29">
         <v>42987</v>
       </c>
-      <c r="N18" s="18">
+      <c r="N18" s="29">
         <v>41020</v>
       </c>
-      <c r="O18" s="18">
+      <c r="O18" s="29">
         <v>40520</v>
       </c>
-      <c r="P18" s="18">
+      <c r="P18" s="29">
         <v>39774</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="Q18" s="25">
         <v>39160</v>
       </c>
-      <c r="R18" s="11">
+      <c r="R18" s="25">
         <v>38450</v>
       </c>
-      <c r="S18" s="19">
+      <c r="S18" s="30">
         <v>36882</v>
       </c>
-      <c r="T18" s="29">
+      <c r="T18" s="31">
         <v>35634</v>
       </c>
-      <c r="U18" s="11">
+      <c r="U18" s="25">
         <v>38307</v>
       </c>
-      <c r="V18" s="11">
+      <c r="V18" s="25">
         <v>16316</v>
       </c>
-      <c r="W18" s="11">
+      <c r="W18" s="25">
         <v>16964</v>
       </c>
-      <c r="X18" s="11">
+      <c r="X18" s="25">
         <v>20399</v>
       </c>
-      <c r="Y18" s="15">
+      <c r="Y18" s="25">
         <v>22293</v>
       </c>
-      <c r="Z18" s="15">
+      <c r="Z18" s="25">
         <v>20460</v>
       </c>
-      <c r="AA18" s="15">
+      <c r="AA18" s="25">
         <v>16249</v>
       </c>
-      <c r="AB18" s="15">
+      <c r="AB18" s="25">
         <v>16407</v>
       </c>
-      <c r="AC18" s="15">
+      <c r="AC18" s="25">
         <v>16118</v>
       </c>
-      <c r="AD18" s="11">
+      <c r="AD18" s="25">
         <v>15783</v>
       </c>
-      <c r="AE18" s="15">
+      <c r="AE18" s="25">
         <v>15049</v>
       </c>
-      <c r="AF18" s="15">
+      <c r="AF18" s="25">
         <v>15308</v>
       </c>
-      <c r="AG18" s="15">
+      <c r="AG18" s="25">
         <v>16798</v>
       </c>
-      <c r="AH18" s="15">
+      <c r="AH18" s="25">
         <v>17297</v>
       </c>
-      <c r="AI18" s="15">
+      <c r="AI18" s="25">
         <v>18333</v>
       </c>
-      <c r="AJ18" s="11">
+      <c r="AJ18" s="25">
         <v>21639</v>
       </c>
-      <c r="AK18" s="15">
+      <c r="AK18" s="25">
         <v>21017</v>
       </c>
-      <c r="AL18" s="15">
+      <c r="AL18" s="25">
         <v>18229</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AM18" s="25">
         <v>17739</v>
       </c>
-      <c r="AN18" s="11">
+      <c r="AN18" s="25">
         <v>17355</v>
       </c>
-      <c r="AO18" s="11">
+      <c r="AO18" s="25">
         <v>17089</v>
       </c>
-      <c r="AP18" s="11">
+      <c r="AP18" s="25">
         <v>16741</v>
       </c>
-      <c r="AQ18" s="11">
+      <c r="AQ18" s="25">
         <v>15658</v>
       </c>
-      <c r="AR18" s="11">
+      <c r="AR18" s="25">
         <v>17758</v>
       </c>
-      <c r="AS18" s="11">
+      <c r="AS18" s="25">
         <v>17552</v>
       </c>
-      <c r="AT18" s="11">
+      <c r="AT18" s="25">
         <v>18113</v>
       </c>
-      <c r="AU18" s="33">
+      <c r="AU18" s="25">
         <v>19140</v>
       </c>
-      <c r="AV18" s="33">
+      <c r="AV18" s="25">
         <v>22429</v>
       </c>
-      <c r="AW18" s="33">
+      <c r="AW18" s="25">
         <v>21582</v>
       </c>
-      <c r="AX18" s="33">
+      <c r="AX18" s="25">
         <v>21191</v>
       </c>
-      <c r="AY18" s="33">
+      <c r="AY18" s="25">
         <v>20688</v>
       </c>
-      <c r="AZ18" s="11"/>
-[...17 lines deleted...]
-      <c r="A21" s="4"/>
+      <c r="AZ18" s="25">
+        <v>20294</v>
+      </c>
+      <c r="BA18" s="25"/>
+      <c r="BB18" s="25"/>
+      <c r="BC18" s="25"/>
+    </row>
+    <row r="19" spans="1:55" s="11" customFormat="1">
+      <c r="A19" s="10"/>
+      <c r="AE19" s="12"/>
+      <c r="AH19" s="12"/>
+      <c r="AJ19" s="12"/>
+      <c r="AN19" s="12"/>
+      <c r="AO19" s="12"/>
+    </row>
+    <row r="20" spans="1:55" s="11" customFormat="1">
+      <c r="A20" s="10"/>
+      <c r="AP20" s="12"/>
+    </row>
+    <row r="21" spans="1:55" s="11" customFormat="1">
+      <c r="A21" s="10"/>
     </row>
     <row r="22" spans="1:55">
-      <c r="A22" s="2"/>
-[...218 lines deleted...]
-      <c r="A95" s="4"/>
+      <c r="A22" s="7"/>
+    </row>
+    <row r="23" spans="1:55" s="11" customFormat="1">
+      <c r="A23" s="10"/>
+    </row>
+    <row r="24" spans="1:55" s="11" customFormat="1">
+      <c r="A24" s="10"/>
+    </row>
+    <row r="25" spans="1:55" s="11" customFormat="1">
+      <c r="A25" s="10"/>
+    </row>
+    <row r="26" spans="1:55" s="11" customFormat="1">
+      <c r="A26" s="10"/>
+    </row>
+    <row r="27" spans="1:55" s="11" customFormat="1">
+      <c r="A27" s="10"/>
+    </row>
+    <row r="28" spans="1:55" s="11" customFormat="1">
+      <c r="A28" s="10"/>
+    </row>
+    <row r="29" spans="1:55" s="11" customFormat="1">
+      <c r="A29" s="10"/>
+    </row>
+    <row r="30" spans="1:55" s="11" customFormat="1">
+      <c r="A30" s="10"/>
+    </row>
+    <row r="31" spans="1:55" s="11" customFormat="1">
+      <c r="A31" s="10"/>
+    </row>
+    <row r="32" spans="1:55" s="11" customFormat="1">
+      <c r="A32" s="10"/>
+    </row>
+    <row r="33" spans="1:1" s="11" customFormat="1">
+      <c r="A33" s="10"/>
+    </row>
+    <row r="34" spans="1:1" s="11" customFormat="1">
+      <c r="A34" s="10"/>
+    </row>
+    <row r="35" spans="1:1" s="11" customFormat="1">
+      <c r="A35" s="10"/>
+    </row>
+    <row r="36" spans="1:1" s="11" customFormat="1">
+      <c r="A36" s="10"/>
+    </row>
+    <row r="37" spans="1:1" s="11" customFormat="1">
+      <c r="A37" s="10"/>
+    </row>
+    <row r="38" spans="1:1" s="11" customFormat="1">
+      <c r="A38" s="10"/>
+    </row>
+    <row r="39" spans="1:1" s="11" customFormat="1">
+      <c r="A39" s="10"/>
+    </row>
+    <row r="40" spans="1:1" s="11" customFormat="1">
+      <c r="A40" s="10"/>
+    </row>
+    <row r="41" spans="1:1" s="11" customFormat="1">
+      <c r="A41" s="10"/>
+    </row>
+    <row r="42" spans="1:1" s="11" customFormat="1">
+      <c r="A42" s="10"/>
+    </row>
+    <row r="43" spans="1:1" s="11" customFormat="1">
+      <c r="A43" s="10"/>
+    </row>
+    <row r="44" spans="1:1" s="11" customFormat="1">
+      <c r="A44" s="10"/>
+    </row>
+    <row r="45" spans="1:1" s="11" customFormat="1">
+      <c r="A45" s="10"/>
+    </row>
+    <row r="46" spans="1:1" s="11" customFormat="1">
+      <c r="A46" s="10"/>
+    </row>
+    <row r="47" spans="1:1" s="11" customFormat="1">
+      <c r="A47" s="10"/>
+    </row>
+    <row r="48" spans="1:1" s="11" customFormat="1">
+      <c r="A48" s="10"/>
+    </row>
+    <row r="49" spans="1:1" s="11" customFormat="1">
+      <c r="A49" s="10"/>
+    </row>
+    <row r="50" spans="1:1" s="11" customFormat="1">
+      <c r="A50" s="10"/>
+    </row>
+    <row r="51" spans="1:1" s="11" customFormat="1">
+      <c r="A51" s="10"/>
+    </row>
+    <row r="52" spans="1:1" s="11" customFormat="1">
+      <c r="A52" s="10"/>
+    </row>
+    <row r="53" spans="1:1" s="11" customFormat="1">
+      <c r="A53" s="10"/>
+    </row>
+    <row r="54" spans="1:1" s="11" customFormat="1">
+      <c r="A54" s="10"/>
+    </row>
+    <row r="55" spans="1:1" s="11" customFormat="1">
+      <c r="A55" s="10"/>
+    </row>
+    <row r="56" spans="1:1" s="11" customFormat="1">
+      <c r="A56" s="10"/>
+    </row>
+    <row r="57" spans="1:1" s="11" customFormat="1">
+      <c r="A57" s="10"/>
+    </row>
+    <row r="58" spans="1:1" s="11" customFormat="1">
+      <c r="A58" s="10"/>
+    </row>
+    <row r="59" spans="1:1" s="11" customFormat="1">
+      <c r="A59" s="10"/>
+    </row>
+    <row r="60" spans="1:1" s="11" customFormat="1">
+      <c r="A60" s="10"/>
+    </row>
+    <row r="61" spans="1:1" s="11" customFormat="1">
+      <c r="A61" s="10"/>
+    </row>
+    <row r="62" spans="1:1" s="11" customFormat="1">
+      <c r="A62" s="10"/>
+    </row>
+    <row r="63" spans="1:1" s="11" customFormat="1">
+      <c r="A63" s="10"/>
+    </row>
+    <row r="64" spans="1:1" s="11" customFormat="1">
+      <c r="A64" s="10"/>
+    </row>
+    <row r="65" spans="1:1" s="11" customFormat="1">
+      <c r="A65" s="10"/>
+    </row>
+    <row r="66" spans="1:1" s="11" customFormat="1">
+      <c r="A66" s="10"/>
+    </row>
+    <row r="67" spans="1:1" s="11" customFormat="1">
+      <c r="A67" s="10"/>
+    </row>
+    <row r="68" spans="1:1" s="11" customFormat="1">
+      <c r="A68" s="10"/>
+    </row>
+    <row r="69" spans="1:1" s="11" customFormat="1">
+      <c r="A69" s="10"/>
+    </row>
+    <row r="70" spans="1:1" s="11" customFormat="1">
+      <c r="A70" s="10"/>
+    </row>
+    <row r="71" spans="1:1" s="11" customFormat="1">
+      <c r="A71" s="10"/>
+    </row>
+    <row r="72" spans="1:1" s="11" customFormat="1">
+      <c r="A72" s="10"/>
+    </row>
+    <row r="73" spans="1:1" s="11" customFormat="1">
+      <c r="A73" s="10"/>
+    </row>
+    <row r="74" spans="1:1" s="11" customFormat="1">
+      <c r="A74" s="10"/>
+    </row>
+    <row r="75" spans="1:1" s="11" customFormat="1">
+      <c r="A75" s="10"/>
+    </row>
+    <row r="76" spans="1:1" s="11" customFormat="1">
+      <c r="A76" s="10"/>
+    </row>
+    <row r="77" spans="1:1" s="11" customFormat="1">
+      <c r="A77" s="10"/>
+    </row>
+    <row r="78" spans="1:1" s="11" customFormat="1">
+      <c r="A78" s="10"/>
+    </row>
+    <row r="79" spans="1:1" s="11" customFormat="1">
+      <c r="A79" s="10"/>
+    </row>
+    <row r="80" spans="1:1" s="11" customFormat="1">
+      <c r="A80" s="10"/>
+    </row>
+    <row r="81" spans="1:1" s="11" customFormat="1">
+      <c r="A81" s="10"/>
+    </row>
+    <row r="82" spans="1:1" s="11" customFormat="1">
+      <c r="A82" s="10"/>
+    </row>
+    <row r="83" spans="1:1" s="11" customFormat="1">
+      <c r="A83" s="10"/>
+    </row>
+    <row r="84" spans="1:1" s="11" customFormat="1">
+      <c r="A84" s="10"/>
+    </row>
+    <row r="85" spans="1:1" s="11" customFormat="1">
+      <c r="A85" s="10"/>
+    </row>
+    <row r="86" spans="1:1" s="11" customFormat="1">
+      <c r="A86" s="10"/>
+    </row>
+    <row r="87" spans="1:1" s="11" customFormat="1">
+      <c r="A87" s="10"/>
+    </row>
+    <row r="88" spans="1:1" s="11" customFormat="1">
+      <c r="A88" s="10"/>
+    </row>
+    <row r="89" spans="1:1" s="11" customFormat="1">
+      <c r="A89" s="10"/>
+    </row>
+    <row r="90" spans="1:1" s="11" customFormat="1">
+      <c r="A90" s="10"/>
+    </row>
+    <row r="91" spans="1:1" s="11" customFormat="1">
+      <c r="A91" s="10"/>
+    </row>
+    <row r="92" spans="1:1" s="11" customFormat="1">
+      <c r="A92" s="10"/>
+    </row>
+    <row r="93" spans="1:1" s="11" customFormat="1">
+      <c r="A93" s="10"/>
+    </row>
+    <row r="94" spans="1:1" s="11" customFormat="1">
+      <c r="A94" s="10"/>
+    </row>
+    <row r="95" spans="1:1" s="11" customFormat="1">
+      <c r="A95" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AZ3:BC3"/>
     <mergeCell ref="A2:BC2"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="AN3:AQ3"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="B4:G4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>