--- v0 (2026-04-16)
+++ v1 (2026-05-14)
@@ -303,51 +303,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -377,76 +377,79 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -717,210 +720,210 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AV25" sqref="AV25"/>
+      <selection pane="topRight" activeCell="AU30" sqref="AU30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="5"/>
     <col min="4" max="4" width="10" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="33" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="41"/>
-[...52 lines deleted...]
-      <c r="BC2" s="41"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
     </row>
     <row r="3" spans="1:55" s="7" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="16"/>
-      <c r="D3" s="40"/>
-[...7 lines deleted...]
-      <c r="AZ3" s="40" t="s">
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="AN3" s="43"/>
+      <c r="AO3" s="43"/>
+      <c r="AP3" s="43"/>
+      <c r="AQ3" s="43"/>
+      <c r="AZ3" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="40"/>
-[...1 lines deleted...]
-      <c r="BC3" s="40"/>
+      <c r="BA3" s="43"/>
+      <c r="BB3" s="43"/>
+      <c r="BC3" s="43"/>
     </row>
     <row r="4" spans="1:55" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15"/>
-      <c r="C4" s="38" t="s">
+      <c r="C4" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="38"/>
-[...3 lines deleted...]
-      <c r="H4" s="37" t="s">
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="38"/>
-[...10 lines deleted...]
-      <c r="T4" s="37" t="s">
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="38"/>
-[...10 lines deleted...]
-      <c r="AF4" s="37" t="s">
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="41"/>
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="38"/>
-[...10 lines deleted...]
-      <c r="AR4" s="37" t="s">
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="41"/>
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="41"/>
+      <c r="AQ4" s="42"/>
+      <c r="AR4" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="AS4" s="38"/>
-[...9 lines deleted...]
-      <c r="BC4" s="39"/>
+      <c r="AS4" s="41"/>
+      <c r="AT4" s="41"/>
+      <c r="AU4" s="41"/>
+      <c r="AV4" s="41"/>
+      <c r="AW4" s="41"/>
+      <c r="AX4" s="41"/>
+      <c r="AY4" s="41"/>
+      <c r="AZ4" s="41"/>
+      <c r="BA4" s="41"/>
+      <c r="BB4" s="41"/>
+      <c r="BC4" s="42"/>
     </row>
     <row r="5" spans="1:55" s="10" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A5" s="43"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1179,54 +1182,56 @@
       </c>
       <c r="AM6" s="24">
         <v>810679</v>
       </c>
       <c r="AN6" s="24">
         <v>814349</v>
       </c>
       <c r="AO6" s="24">
         <v>796574</v>
       </c>
       <c r="AP6" s="24">
         <v>784270</v>
       </c>
       <c r="AQ6" s="24">
         <v>772016</v>
       </c>
       <c r="AR6" s="24">
         <v>743945</v>
       </c>
       <c r="AS6" s="36">
         <v>752508</v>
       </c>
       <c r="AT6" s="24">
         <v>794793</v>
       </c>
-      <c r="AU6" s="44">
+      <c r="AU6" s="37">
         <v>882213</v>
       </c>
-      <c r="AV6" s="27"/>
+      <c r="AV6" s="39">
+        <v>979821</v>
+      </c>
       <c r="AW6" s="23"/>
       <c r="AX6" s="23"/>
       <c r="AY6" s="24"/>
       <c r="AZ6" s="24"/>
       <c r="BA6" s="23"/>
       <c r="BB6" s="24"/>
       <c r="BC6" s="23"/>
     </row>
     <row r="7" spans="1:55" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>83453</v>
       </c>
       <c r="C7" s="11">
         <v>82539</v>
       </c>
       <c r="D7" s="11">
         <v>81677</v>
       </c>
       <c r="E7" s="11">
         <v>80893</v>
       </c>
       <c r="F7" s="11">
@@ -1330,54 +1335,56 @@
       </c>
       <c r="AM7" s="11">
         <v>8933</v>
       </c>
       <c r="AN7" s="11">
         <v>8933</v>
       </c>
       <c r="AO7" s="11">
         <v>8862</v>
       </c>
       <c r="AP7" s="11">
         <v>8750</v>
       </c>
       <c r="AQ7" s="11">
         <v>8555</v>
       </c>
       <c r="AR7" s="11">
         <v>5454</v>
       </c>
       <c r="AS7" s="11">
         <v>5337</v>
       </c>
       <c r="AT7" s="11">
         <v>5279</v>
       </c>
-      <c r="AU7" s="45">
+      <c r="AU7" s="38">
         <v>5214</v>
       </c>
-      <c r="AV7" s="28"/>
+      <c r="AV7" s="38">
+        <v>5116</v>
+      </c>
       <c r="AW7" s="17"/>
       <c r="AX7" s="17"/>
       <c r="AY7" s="11"/>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="11"/>
       <c r="BC7" s="17"/>
     </row>
     <row r="8" spans="1:55" s="13" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>1107</v>
       </c>
       <c r="C8" s="11">
         <v>1070</v>
       </c>
       <c r="D8" s="11">
         <v>1045</v>
       </c>
       <c r="E8" s="11">
         <v>1033</v>
       </c>
       <c r="F8" s="11">
@@ -1481,54 +1488,56 @@
       </c>
       <c r="AM8" s="11">
         <v>1147</v>
       </c>
       <c r="AN8" s="11">
         <v>1147</v>
       </c>
       <c r="AO8" s="11">
         <v>1006</v>
       </c>
       <c r="AP8" s="11">
         <v>1003</v>
       </c>
       <c r="AQ8" s="11">
         <v>973</v>
       </c>
       <c r="AR8" s="11">
         <v>844</v>
       </c>
       <c r="AS8" s="11">
         <v>843</v>
       </c>
       <c r="AT8" s="11">
         <v>818</v>
       </c>
-      <c r="AU8" s="45">
+      <c r="AU8" s="38">
         <v>934</v>
       </c>
-      <c r="AV8" s="28"/>
+      <c r="AV8" s="38">
+        <v>1029</v>
+      </c>
       <c r="AW8" s="17"/>
       <c r="AX8" s="17"/>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="17"/>
     </row>
     <row r="9" spans="1:55" s="13" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>99242</v>
       </c>
       <c r="C9" s="11">
         <v>94358</v>
       </c>
       <c r="D9" s="11">
         <v>91018</v>
       </c>
       <c r="E9" s="11">
         <v>81238</v>
       </c>
       <c r="F9" s="11">
@@ -1632,54 +1641,56 @@
       </c>
       <c r="AM9" s="11">
         <v>103874</v>
       </c>
       <c r="AN9" s="11">
         <v>100441</v>
       </c>
       <c r="AO9" s="11">
         <v>90608</v>
       </c>
       <c r="AP9" s="11">
         <v>85592</v>
       </c>
       <c r="AQ9" s="11">
         <v>83405</v>
       </c>
       <c r="AR9" s="11">
         <v>87080</v>
       </c>
       <c r="AS9" s="11">
         <v>86233</v>
       </c>
       <c r="AT9" s="11">
         <v>85104</v>
       </c>
-      <c r="AU9" s="45">
+      <c r="AU9" s="38">
         <v>90605</v>
       </c>
-      <c r="AV9" s="28"/>
+      <c r="AV9" s="38">
+        <v>118552</v>
+      </c>
       <c r="AW9" s="17"/>
       <c r="AX9" s="17"/>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="17"/>
     </row>
     <row r="10" spans="1:55" s="13" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>143648</v>
       </c>
       <c r="C10" s="11">
         <v>142843</v>
       </c>
       <c r="D10" s="11">
         <v>141875</v>
       </c>
       <c r="E10" s="11">
         <v>139361</v>
       </c>
       <c r="F10" s="11">
@@ -1783,54 +1794,56 @@
       </c>
       <c r="AM10" s="11">
         <v>143414</v>
       </c>
       <c r="AN10" s="11">
         <v>143055</v>
       </c>
       <c r="AO10" s="11">
         <v>141849</v>
       </c>
       <c r="AP10" s="11">
         <v>140301</v>
       </c>
       <c r="AQ10" s="11">
         <v>138358</v>
       </c>
       <c r="AR10" s="11">
         <v>129057</v>
       </c>
       <c r="AS10" s="11">
         <v>131200</v>
       </c>
       <c r="AT10" s="11">
         <v>141369</v>
       </c>
-      <c r="AU10" s="45">
+      <c r="AU10" s="38">
         <v>157549</v>
       </c>
-      <c r="AV10" s="28"/>
+      <c r="AV10" s="38">
+        <v>171294</v>
+      </c>
       <c r="AW10" s="17"/>
       <c r="AX10" s="17"/>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="17"/>
     </row>
     <row r="11" spans="1:55" s="13" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>131890</v>
       </c>
       <c r="C11" s="11">
         <v>130345</v>
       </c>
       <c r="D11" s="11">
         <v>127716</v>
       </c>
       <c r="E11" s="11">
         <v>125043</v>
       </c>
       <c r="F11" s="11">
@@ -1934,54 +1947,56 @@
       </c>
       <c r="AM11" s="11">
         <v>129866</v>
       </c>
       <c r="AN11" s="11">
         <v>129308</v>
       </c>
       <c r="AO11" s="11">
         <v>128831</v>
       </c>
       <c r="AP11" s="11">
         <v>128212</v>
       </c>
       <c r="AQ11" s="11">
         <v>127477</v>
       </c>
       <c r="AR11" s="11">
         <v>109076</v>
       </c>
       <c r="AS11" s="11">
         <v>110688</v>
       </c>
       <c r="AT11" s="11">
         <v>115281</v>
       </c>
-      <c r="AU11" s="45">
+      <c r="AU11" s="38">
         <v>131667</v>
       </c>
-      <c r="AV11" s="28"/>
+      <c r="AV11" s="38">
+        <v>140064</v>
+      </c>
       <c r="AW11" s="17"/>
       <c r="AX11" s="17"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="17"/>
     </row>
     <row r="12" spans="1:55" s="13" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>57361</v>
       </c>
       <c r="C12" s="11">
         <v>57295</v>
       </c>
       <c r="D12" s="11">
         <v>56975</v>
       </c>
       <c r="E12" s="11">
         <v>55910</v>
       </c>
       <c r="F12" s="11">
@@ -2085,54 +2100,56 @@
       </c>
       <c r="AM12" s="11">
         <v>46443</v>
       </c>
       <c r="AN12" s="11">
         <v>46249</v>
       </c>
       <c r="AO12" s="11">
         <v>45668</v>
       </c>
       <c r="AP12" s="11">
         <v>44503</v>
       </c>
       <c r="AQ12" s="11">
         <v>43712</v>
       </c>
       <c r="AR12" s="11">
         <v>48012</v>
       </c>
       <c r="AS12" s="11">
         <v>50780</v>
       </c>
       <c r="AT12" s="11">
         <v>56213</v>
       </c>
-      <c r="AU12" s="45">
+      <c r="AU12" s="38">
         <v>65755</v>
       </c>
-      <c r="AV12" s="28"/>
+      <c r="AV12" s="38">
+        <v>69406</v>
+      </c>
       <c r="AW12" s="17"/>
       <c r="AX12" s="17"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="17"/>
     </row>
     <row r="13" spans="1:55" s="13" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>33420</v>
       </c>
       <c r="C13" s="11">
         <v>29915</v>
       </c>
       <c r="D13" s="11">
         <v>29832</v>
       </c>
       <c r="E13" s="11">
         <v>28916</v>
       </c>
       <c r="F13" s="11">
@@ -2236,54 +2253,56 @@
       </c>
       <c r="AM13" s="11">
         <v>26713</v>
       </c>
       <c r="AN13" s="11">
         <v>26593</v>
       </c>
       <c r="AO13" s="11">
         <v>26459</v>
       </c>
       <c r="AP13" s="11">
         <v>26293</v>
       </c>
       <c r="AQ13" s="11">
         <v>26241</v>
       </c>
       <c r="AR13" s="11">
         <v>27556</v>
       </c>
       <c r="AS13" s="11">
         <v>27701</v>
       </c>
       <c r="AT13" s="11">
         <v>30543</v>
       </c>
-      <c r="AU13" s="45">
+      <c r="AU13" s="38">
         <v>30790</v>
       </c>
-      <c r="AV13" s="28"/>
+      <c r="AV13" s="38">
+        <v>36593</v>
+      </c>
       <c r="AW13" s="17"/>
       <c r="AX13" s="17"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="17"/>
     </row>
     <row r="14" spans="1:55" s="13" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="21" t="s">
@@ -2387,54 +2406,56 @@
       </c>
       <c r="AM14" s="11">
         <v>75340</v>
       </c>
       <c r="AN14" s="11">
         <v>76853</v>
       </c>
       <c r="AO14" s="11">
         <v>76197</v>
       </c>
       <c r="AP14" s="11">
         <v>77727</v>
       </c>
       <c r="AQ14" s="11">
         <v>77196</v>
       </c>
       <c r="AR14" s="11">
         <v>65748</v>
       </c>
       <c r="AS14" s="11">
         <v>66220</v>
       </c>
       <c r="AT14" s="11">
         <v>68205</v>
       </c>
-      <c r="AU14" s="45">
+      <c r="AU14" s="38">
         <v>71492</v>
       </c>
-      <c r="AV14" s="29"/>
+      <c r="AV14" s="38">
+        <v>93434</v>
+      </c>
       <c r="AW14" s="17"/>
       <c r="AX14" s="17"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="17"/>
     </row>
     <row r="15" spans="1:55" s="13" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="11">
         <v>110992</v>
       </c>
       <c r="C15" s="11">
         <v>109185</v>
       </c>
       <c r="D15" s="11">
         <v>106821</v>
       </c>
       <c r="E15" s="11">
         <v>103655</v>
       </c>
       <c r="F15" s="11">
@@ -2538,54 +2559,56 @@
       </c>
       <c r="AM15" s="11">
         <v>84398</v>
       </c>
       <c r="AN15" s="11">
         <v>93216</v>
       </c>
       <c r="AO15" s="11">
         <v>90564</v>
       </c>
       <c r="AP15" s="11">
         <v>87225</v>
       </c>
       <c r="AQ15" s="11">
         <v>83234</v>
       </c>
       <c r="AR15" s="11">
         <v>85364</v>
       </c>
       <c r="AS15" s="11">
         <v>84802</v>
       </c>
       <c r="AT15" s="11">
         <v>94566</v>
       </c>
-      <c r="AU15" s="45">
+      <c r="AU15" s="38">
         <v>108690</v>
       </c>
-      <c r="AV15" s="28"/>
+      <c r="AV15" s="38">
+        <v>114709</v>
+      </c>
       <c r="AW15" s="17"/>
       <c r="AX15" s="17"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="17"/>
     </row>
     <row r="16" spans="1:55" s="13" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11">
         <v>60378</v>
       </c>
       <c r="C16" s="11">
         <v>59583</v>
       </c>
       <c r="D16" s="11">
         <v>57141</v>
       </c>
       <c r="E16" s="11">
         <v>57100</v>
       </c>
       <c r="F16" s="11">
@@ -2689,54 +2712,56 @@
       </c>
       <c r="AM16" s="11">
         <v>61760</v>
       </c>
       <c r="AN16" s="11">
         <v>60915</v>
       </c>
       <c r="AO16" s="11">
         <v>60912</v>
       </c>
       <c r="AP16" s="11">
         <v>60890</v>
       </c>
       <c r="AQ16" s="11">
         <v>59755</v>
       </c>
       <c r="AR16" s="11">
         <v>62718</v>
       </c>
       <c r="AS16" s="11">
         <v>63598</v>
       </c>
       <c r="AT16" s="11">
         <v>68141</v>
       </c>
-      <c r="AU16" s="45">
+      <c r="AU16" s="38">
         <v>71883</v>
       </c>
-      <c r="AV16" s="28"/>
+      <c r="AV16" s="38">
+        <v>72957</v>
+      </c>
       <c r="AW16" s="17"/>
       <c r="AX16" s="17"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="17"/>
     </row>
     <row r="17" spans="1:55" s="13" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="11" t="s">
@@ -2840,54 +2865,56 @@
       </c>
       <c r="AM17" s="11">
         <v>65300</v>
       </c>
       <c r="AN17" s="11">
         <v>64827</v>
       </c>
       <c r="AO17" s="11">
         <v>63903</v>
       </c>
       <c r="AP17" s="11">
         <v>62942</v>
       </c>
       <c r="AQ17" s="11">
         <v>64530</v>
       </c>
       <c r="AR17" s="11">
         <v>57944</v>
       </c>
       <c r="AS17" s="11">
         <v>58845</v>
       </c>
       <c r="AT17" s="11">
         <v>60004</v>
       </c>
-      <c r="AU17" s="45">
+      <c r="AU17" s="38">
         <v>66116</v>
       </c>
-      <c r="AV17" s="28"/>
+      <c r="AV17" s="38">
+        <v>69877</v>
+      </c>
       <c r="AW17" s="17"/>
       <c r="AX17" s="17"/>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="17"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="17"/>
     </row>
     <row r="18" spans="1:55" s="13" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="11">
         <v>139802</v>
       </c>
       <c r="C18" s="11">
         <v>137909</v>
       </c>
       <c r="D18" s="11">
         <v>135995</v>
       </c>
       <c r="E18" s="11">
         <v>133095</v>
       </c>
       <c r="F18" s="11">
@@ -2991,71 +3018,74 @@
       </c>
       <c r="AM18" s="11">
         <v>63491</v>
       </c>
       <c r="AN18" s="11">
         <v>62812</v>
       </c>
       <c r="AO18" s="11">
         <v>61715</v>
       </c>
       <c r="AP18" s="11">
         <v>60832</v>
       </c>
       <c r="AQ18" s="11">
         <v>58580</v>
       </c>
       <c r="AR18" s="11">
         <v>65092</v>
       </c>
       <c r="AS18" s="11">
         <v>66261</v>
       </c>
       <c r="AT18" s="11">
         <v>69270</v>
       </c>
-      <c r="AU18" s="45">
+      <c r="AU18" s="38">
         <v>81518</v>
       </c>
-      <c r="AV18" s="28"/>
+      <c r="AV18" s="38">
+        <v>86790</v>
+      </c>
       <c r="AW18" s="17"/>
       <c r="AX18" s="17"/>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="17"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="17"/>
     </row>
     <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
       <c r="AH19" s="26"/>
       <c r="AJ19" s="30"/>
       <c r="AN19" s="26"/>
       <c r="AQ19" s="26"/>
       <c r="AS19" s="26"/>
       <c r="AU19" s="26"/>
+      <c r="AV19" s="26"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1">
       <c r="A20" s="3"/>
       <c r="B20" s="3"/>
       <c r="AE20" s="22"/>
     </row>
     <row r="21" spans="1:55" s="2" customFormat="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
     </row>
     <row r="22" spans="1:55" s="2" customFormat="1">
       <c r="A22" s="3"/>
       <c r="B22" s="3"/>
     </row>
     <row r="23" spans="1:55" s="2" customFormat="1">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
     </row>
     <row r="24" spans="1:55" s="2" customFormat="1">
       <c r="A24" s="3"/>
       <c r="B24" s="3"/>
     </row>
     <row r="25" spans="1:55" s="2" customFormat="1">
       <c r="A25" s="3"/>
       <c r="B25" s="3"/>