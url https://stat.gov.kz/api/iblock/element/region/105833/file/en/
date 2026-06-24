--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -720,51 +720,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AU30" sqref="AU30"/>
+      <selection pane="topRight" activeCell="AL27" sqref="AL27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="5"/>
     <col min="4" max="4" width="10" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="33" customHeight="1">
       <c r="A2" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
@@ -1188,51 +1188,53 @@
       </c>
       <c r="AO6" s="24">
         <v>796574</v>
       </c>
       <c r="AP6" s="24">
         <v>784270</v>
       </c>
       <c r="AQ6" s="24">
         <v>772016</v>
       </c>
       <c r="AR6" s="24">
         <v>743945</v>
       </c>
       <c r="AS6" s="36">
         <v>752508</v>
       </c>
       <c r="AT6" s="24">
         <v>794793</v>
       </c>
       <c r="AU6" s="37">
         <v>882213</v>
       </c>
       <c r="AV6" s="39">
         <v>979821</v>
       </c>
-      <c r="AW6" s="23"/>
+      <c r="AW6" s="39">
+        <v>1020159</v>
+      </c>
       <c r="AX6" s="23"/>
       <c r="AY6" s="24"/>
       <c r="AZ6" s="24"/>
       <c r="BA6" s="23"/>
       <c r="BB6" s="24"/>
       <c r="BC6" s="23"/>
     </row>
     <row r="7" spans="1:55" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>83453</v>
       </c>
       <c r="C7" s="11">
         <v>82539</v>
       </c>
       <c r="D7" s="11">
         <v>81677</v>
       </c>
       <c r="E7" s="11">
         <v>80893</v>
       </c>
       <c r="F7" s="11">
         <v>79745</v>
@@ -1341,51 +1343,53 @@
       </c>
       <c r="AO7" s="11">
         <v>8862</v>
       </c>
       <c r="AP7" s="11">
         <v>8750</v>
       </c>
       <c r="AQ7" s="11">
         <v>8555</v>
       </c>
       <c r="AR7" s="11">
         <v>5454</v>
       </c>
       <c r="AS7" s="11">
         <v>5337</v>
       </c>
       <c r="AT7" s="11">
         <v>5279</v>
       </c>
       <c r="AU7" s="38">
         <v>5214</v>
       </c>
       <c r="AV7" s="38">
         <v>5116</v>
       </c>
-      <c r="AW7" s="17"/>
+      <c r="AW7" s="38">
+        <v>5215</v>
+      </c>
       <c r="AX7" s="17"/>
       <c r="AY7" s="11"/>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="11"/>
       <c r="BC7" s="17"/>
     </row>
     <row r="8" spans="1:55" s="13" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>1107</v>
       </c>
       <c r="C8" s="11">
         <v>1070</v>
       </c>
       <c r="D8" s="11">
         <v>1045</v>
       </c>
       <c r="E8" s="11">
         <v>1033</v>
       </c>
       <c r="F8" s="11">
         <v>1025</v>
@@ -1494,51 +1498,53 @@
       </c>
       <c r="AO8" s="11">
         <v>1006</v>
       </c>
       <c r="AP8" s="11">
         <v>1003</v>
       </c>
       <c r="AQ8" s="11">
         <v>973</v>
       </c>
       <c r="AR8" s="11">
         <v>844</v>
       </c>
       <c r="AS8" s="11">
         <v>843</v>
       </c>
       <c r="AT8" s="11">
         <v>818</v>
       </c>
       <c r="AU8" s="38">
         <v>934</v>
       </c>
       <c r="AV8" s="38">
         <v>1029</v>
       </c>
-      <c r="AW8" s="17"/>
+      <c r="AW8" s="38">
+        <v>1022</v>
+      </c>
       <c r="AX8" s="17"/>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="17"/>
     </row>
     <row r="9" spans="1:55" s="13" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>99242</v>
       </c>
       <c r="C9" s="11">
         <v>94358</v>
       </c>
       <c r="D9" s="11">
         <v>91018</v>
       </c>
       <c r="E9" s="11">
         <v>81238</v>
       </c>
       <c r="F9" s="11">
         <v>79103</v>
@@ -1647,51 +1653,53 @@
       </c>
       <c r="AO9" s="11">
         <v>90608</v>
       </c>
       <c r="AP9" s="11">
         <v>85592</v>
       </c>
       <c r="AQ9" s="11">
         <v>83405</v>
       </c>
       <c r="AR9" s="11">
         <v>87080</v>
       </c>
       <c r="AS9" s="11">
         <v>86233</v>
       </c>
       <c r="AT9" s="11">
         <v>85104</v>
       </c>
       <c r="AU9" s="38">
         <v>90605</v>
       </c>
       <c r="AV9" s="38">
         <v>118552</v>
       </c>
-      <c r="AW9" s="17"/>
+      <c r="AW9" s="38">
+        <v>126559</v>
+      </c>
       <c r="AX9" s="17"/>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="17"/>
     </row>
     <row r="10" spans="1:55" s="13" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>143648</v>
       </c>
       <c r="C10" s="11">
         <v>142843</v>
       </c>
       <c r="D10" s="11">
         <v>141875</v>
       </c>
       <c r="E10" s="11">
         <v>139361</v>
       </c>
       <c r="F10" s="11">
         <v>136457</v>
@@ -1800,51 +1808,53 @@
       </c>
       <c r="AO10" s="11">
         <v>141849</v>
       </c>
       <c r="AP10" s="11">
         <v>140301</v>
       </c>
       <c r="AQ10" s="11">
         <v>138358</v>
       </c>
       <c r="AR10" s="11">
         <v>129057</v>
       </c>
       <c r="AS10" s="11">
         <v>131200</v>
       </c>
       <c r="AT10" s="11">
         <v>141369</v>
       </c>
       <c r="AU10" s="38">
         <v>157549</v>
       </c>
       <c r="AV10" s="38">
         <v>171294</v>
       </c>
-      <c r="AW10" s="17"/>
+      <c r="AW10" s="38">
+        <v>189815</v>
+      </c>
       <c r="AX10" s="17"/>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="17"/>
     </row>
     <row r="11" spans="1:55" s="13" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>131890</v>
       </c>
       <c r="C11" s="11">
         <v>130345</v>
       </c>
       <c r="D11" s="11">
         <v>127716</v>
       </c>
       <c r="E11" s="11">
         <v>125043</v>
       </c>
       <c r="F11" s="11">
         <v>122290</v>
@@ -1953,51 +1963,53 @@
       </c>
       <c r="AO11" s="11">
         <v>128831</v>
       </c>
       <c r="AP11" s="11">
         <v>128212</v>
       </c>
       <c r="AQ11" s="11">
         <v>127477</v>
       </c>
       <c r="AR11" s="11">
         <v>109076</v>
       </c>
       <c r="AS11" s="11">
         <v>110688</v>
       </c>
       <c r="AT11" s="11">
         <v>115281</v>
       </c>
       <c r="AU11" s="38">
         <v>131667</v>
       </c>
       <c r="AV11" s="38">
         <v>140064</v>
       </c>
-      <c r="AW11" s="17"/>
+      <c r="AW11" s="38">
+        <v>144586</v>
+      </c>
       <c r="AX11" s="17"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="17"/>
     </row>
     <row r="12" spans="1:55" s="13" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>57361</v>
       </c>
       <c r="C12" s="11">
         <v>57295</v>
       </c>
       <c r="D12" s="11">
         <v>56975</v>
       </c>
       <c r="E12" s="11">
         <v>55910</v>
       </c>
       <c r="F12" s="11">
         <v>54087</v>
@@ -2106,51 +2118,53 @@
       </c>
       <c r="AO12" s="11">
         <v>45668</v>
       </c>
       <c r="AP12" s="11">
         <v>44503</v>
       </c>
       <c r="AQ12" s="11">
         <v>43712</v>
       </c>
       <c r="AR12" s="11">
         <v>48012</v>
       </c>
       <c r="AS12" s="11">
         <v>50780</v>
       </c>
       <c r="AT12" s="11">
         <v>56213</v>
       </c>
       <c r="AU12" s="38">
         <v>65755</v>
       </c>
       <c r="AV12" s="38">
         <v>69406</v>
       </c>
-      <c r="AW12" s="17"/>
+      <c r="AW12" s="38">
+        <v>70986</v>
+      </c>
       <c r="AX12" s="17"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="17"/>
     </row>
     <row r="13" spans="1:55" s="13" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>33420</v>
       </c>
       <c r="C13" s="11">
         <v>29915</v>
       </c>
       <c r="D13" s="11">
         <v>29832</v>
       </c>
       <c r="E13" s="11">
         <v>28916</v>
       </c>
       <c r="F13" s="11">
         <v>28336</v>
@@ -2259,51 +2273,53 @@
       </c>
       <c r="AO13" s="11">
         <v>26459</v>
       </c>
       <c r="AP13" s="11">
         <v>26293</v>
       </c>
       <c r="AQ13" s="11">
         <v>26241</v>
       </c>
       <c r="AR13" s="11">
         <v>27556</v>
       </c>
       <c r="AS13" s="11">
         <v>27701</v>
       </c>
       <c r="AT13" s="11">
         <v>30543</v>
       </c>
       <c r="AU13" s="38">
         <v>30790</v>
       </c>
       <c r="AV13" s="38">
         <v>36593</v>
       </c>
-      <c r="AW13" s="17"/>
+      <c r="AW13" s="38">
+        <v>38752</v>
+      </c>
       <c r="AX13" s="17"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="17"/>
     </row>
     <row r="14" spans="1:55" s="13" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="21" t="s">
         <v>16</v>
@@ -2412,51 +2428,53 @@
       </c>
       <c r="AO14" s="11">
         <v>76197</v>
       </c>
       <c r="AP14" s="11">
         <v>77727</v>
       </c>
       <c r="AQ14" s="11">
         <v>77196</v>
       </c>
       <c r="AR14" s="11">
         <v>65748</v>
       </c>
       <c r="AS14" s="11">
         <v>66220</v>
       </c>
       <c r="AT14" s="11">
         <v>68205</v>
       </c>
       <c r="AU14" s="38">
         <v>71492</v>
       </c>
       <c r="AV14" s="38">
         <v>93434</v>
       </c>
-      <c r="AW14" s="17"/>
+      <c r="AW14" s="38">
+        <v>92856</v>
+      </c>
       <c r="AX14" s="17"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="17"/>
     </row>
     <row r="15" spans="1:55" s="13" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="11">
         <v>110992</v>
       </c>
       <c r="C15" s="11">
         <v>109185</v>
       </c>
       <c r="D15" s="11">
         <v>106821</v>
       </c>
       <c r="E15" s="11">
         <v>103655</v>
       </c>
       <c r="F15" s="11">
         <v>100030</v>
@@ -2565,51 +2583,53 @@
       </c>
       <c r="AO15" s="11">
         <v>90564</v>
       </c>
       <c r="AP15" s="11">
         <v>87225</v>
       </c>
       <c r="AQ15" s="11">
         <v>83234</v>
       </c>
       <c r="AR15" s="11">
         <v>85364</v>
       </c>
       <c r="AS15" s="11">
         <v>84802</v>
       </c>
       <c r="AT15" s="11">
         <v>94566</v>
       </c>
       <c r="AU15" s="38">
         <v>108690</v>
       </c>
       <c r="AV15" s="38">
         <v>114709</v>
       </c>
-      <c r="AW15" s="17"/>
+      <c r="AW15" s="38">
+        <v>118920</v>
+      </c>
       <c r="AX15" s="17"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="17"/>
     </row>
     <row r="16" spans="1:55" s="13" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11">
         <v>60378</v>
       </c>
       <c r="C16" s="11">
         <v>59583</v>
       </c>
       <c r="D16" s="11">
         <v>57141</v>
       </c>
       <c r="E16" s="11">
         <v>57100</v>
       </c>
       <c r="F16" s="11">
         <v>56700</v>
@@ -2718,51 +2738,53 @@
       </c>
       <c r="AO16" s="11">
         <v>60912</v>
       </c>
       <c r="AP16" s="11">
         <v>60890</v>
       </c>
       <c r="AQ16" s="11">
         <v>59755</v>
       </c>
       <c r="AR16" s="11">
         <v>62718</v>
       </c>
       <c r="AS16" s="11">
         <v>63598</v>
       </c>
       <c r="AT16" s="11">
         <v>68141</v>
       </c>
       <c r="AU16" s="38">
         <v>71883</v>
       </c>
       <c r="AV16" s="38">
         <v>72957</v>
       </c>
-      <c r="AW16" s="17"/>
+      <c r="AW16" s="38">
+        <v>76001</v>
+      </c>
       <c r="AX16" s="17"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="17"/>
     </row>
     <row r="17" spans="1:55" s="13" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>16</v>
@@ -2871,51 +2893,53 @@
       </c>
       <c r="AO17" s="11">
         <v>63903</v>
       </c>
       <c r="AP17" s="11">
         <v>62942</v>
       </c>
       <c r="AQ17" s="11">
         <v>64530</v>
       </c>
       <c r="AR17" s="11">
         <v>57944</v>
       </c>
       <c r="AS17" s="11">
         <v>58845</v>
       </c>
       <c r="AT17" s="11">
         <v>60004</v>
       </c>
       <c r="AU17" s="38">
         <v>66116</v>
       </c>
       <c r="AV17" s="38">
         <v>69877</v>
       </c>
-      <c r="AW17" s="17"/>
+      <c r="AW17" s="38">
+        <v>69212</v>
+      </c>
       <c r="AX17" s="17"/>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="17"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="17"/>
     </row>
     <row r="18" spans="1:55" s="13" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="11">
         <v>139802</v>
       </c>
       <c r="C18" s="11">
         <v>137909</v>
       </c>
       <c r="D18" s="11">
         <v>135995</v>
       </c>
       <c r="E18" s="11">
         <v>133095</v>
       </c>
       <c r="F18" s="11">
         <v>130427</v>
@@ -3024,51 +3048,53 @@
       </c>
       <c r="AO18" s="11">
         <v>61715</v>
       </c>
       <c r="AP18" s="11">
         <v>60832</v>
       </c>
       <c r="AQ18" s="11">
         <v>58580</v>
       </c>
       <c r="AR18" s="11">
         <v>65092</v>
       </c>
       <c r="AS18" s="11">
         <v>66261</v>
       </c>
       <c r="AT18" s="11">
         <v>69270</v>
       </c>
       <c r="AU18" s="38">
         <v>81518</v>
       </c>
       <c r="AV18" s="38">
         <v>86790</v>
       </c>
-      <c r="AW18" s="17"/>
+      <c r="AW18" s="38">
+        <v>86235</v>
+      </c>
       <c r="AX18" s="17"/>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="17"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="17"/>
     </row>
     <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
       <c r="AH19" s="26"/>
       <c r="AJ19" s="30"/>
       <c r="AN19" s="26"/>
       <c r="AQ19" s="26"/>
       <c r="AS19" s="26"/>
       <c r="AU19" s="26"/>
       <c r="AV19" s="26"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1">
       <c r="A20" s="3"/>
       <c r="B20" s="3"/>
       <c r="AE20" s="22"/>
     </row>
     <row r="21" spans="1:55" s="2" customFormat="1">
       <c r="A21" s="3"/>