--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -720,51 +720,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BC25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AL27" sqref="AL27"/>
+      <selection pane="topRight" activeCell="AY20" sqref="AY20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="5"/>
     <col min="4" max="4" width="10" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="33" customHeight="1">
       <c r="A2" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
@@ -1191,51 +1191,53 @@
       </c>
       <c r="AP6" s="24">
         <v>784270</v>
       </c>
       <c r="AQ6" s="24">
         <v>772016</v>
       </c>
       <c r="AR6" s="24">
         <v>743945</v>
       </c>
       <c r="AS6" s="36">
         <v>752508</v>
       </c>
       <c r="AT6" s="24">
         <v>794793</v>
       </c>
       <c r="AU6" s="37">
         <v>882213</v>
       </c>
       <c r="AV6" s="39">
         <v>979821</v>
       </c>
       <c r="AW6" s="39">
         <v>1020159</v>
       </c>
-      <c r="AX6" s="23"/>
+      <c r="AX6" s="39">
+        <v>907336</v>
+      </c>
       <c r="AY6" s="24"/>
       <c r="AZ6" s="24"/>
       <c r="BA6" s="23"/>
       <c r="BB6" s="24"/>
       <c r="BC6" s="23"/>
     </row>
     <row r="7" spans="1:55" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>83453</v>
       </c>
       <c r="C7" s="11">
         <v>82539</v>
       </c>
       <c r="D7" s="11">
         <v>81677</v>
       </c>
       <c r="E7" s="11">
         <v>80893</v>
       </c>
       <c r="F7" s="11">
         <v>79745</v>
       </c>
@@ -1346,51 +1348,53 @@
       </c>
       <c r="AP7" s="11">
         <v>8750</v>
       </c>
       <c r="AQ7" s="11">
         <v>8555</v>
       </c>
       <c r="AR7" s="11">
         <v>5454</v>
       </c>
       <c r="AS7" s="11">
         <v>5337</v>
       </c>
       <c r="AT7" s="11">
         <v>5279</v>
       </c>
       <c r="AU7" s="38">
         <v>5214</v>
       </c>
       <c r="AV7" s="38">
         <v>5116</v>
       </c>
       <c r="AW7" s="38">
         <v>5215</v>
       </c>
-      <c r="AX7" s="17"/>
+      <c r="AX7" s="38">
+        <v>3997</v>
+      </c>
       <c r="AY7" s="11"/>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="11"/>
       <c r="BC7" s="17"/>
     </row>
     <row r="8" spans="1:55" s="13" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>1107</v>
       </c>
       <c r="C8" s="11">
         <v>1070</v>
       </c>
       <c r="D8" s="11">
         <v>1045</v>
       </c>
       <c r="E8" s="11">
         <v>1033</v>
       </c>
       <c r="F8" s="11">
         <v>1025</v>
       </c>
@@ -1501,51 +1505,53 @@
       </c>
       <c r="AP8" s="11">
         <v>1003</v>
       </c>
       <c r="AQ8" s="11">
         <v>973</v>
       </c>
       <c r="AR8" s="11">
         <v>844</v>
       </c>
       <c r="AS8" s="11">
         <v>843</v>
       </c>
       <c r="AT8" s="11">
         <v>818</v>
       </c>
       <c r="AU8" s="38">
         <v>934</v>
       </c>
       <c r="AV8" s="38">
         <v>1029</v>
       </c>
       <c r="AW8" s="38">
         <v>1022</v>
       </c>
-      <c r="AX8" s="17"/>
+      <c r="AX8" s="38">
+        <v>995</v>
+      </c>
       <c r="AY8" s="11"/>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="11"/>
       <c r="BC8" s="17"/>
     </row>
     <row r="9" spans="1:55" s="13" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>99242</v>
       </c>
       <c r="C9" s="11">
         <v>94358</v>
       </c>
       <c r="D9" s="11">
         <v>91018</v>
       </c>
       <c r="E9" s="11">
         <v>81238</v>
       </c>
       <c r="F9" s="11">
         <v>79103</v>
       </c>
@@ -1656,51 +1662,53 @@
       </c>
       <c r="AP9" s="11">
         <v>85592</v>
       </c>
       <c r="AQ9" s="11">
         <v>83405</v>
       </c>
       <c r="AR9" s="11">
         <v>87080</v>
       </c>
       <c r="AS9" s="11">
         <v>86233</v>
       </c>
       <c r="AT9" s="11">
         <v>85104</v>
       </c>
       <c r="AU9" s="38">
         <v>90605</v>
       </c>
       <c r="AV9" s="38">
         <v>118552</v>
       </c>
       <c r="AW9" s="38">
         <v>126559</v>
       </c>
-      <c r="AX9" s="17"/>
+      <c r="AX9" s="38">
+        <v>119918</v>
+      </c>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="17"/>
     </row>
     <row r="10" spans="1:55" s="13" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>143648</v>
       </c>
       <c r="C10" s="11">
         <v>142843</v>
       </c>
       <c r="D10" s="11">
         <v>141875</v>
       </c>
       <c r="E10" s="11">
         <v>139361</v>
       </c>
       <c r="F10" s="11">
         <v>136457</v>
       </c>
@@ -1811,51 +1819,53 @@
       </c>
       <c r="AP10" s="11">
         <v>140301</v>
       </c>
       <c r="AQ10" s="11">
         <v>138358</v>
       </c>
       <c r="AR10" s="11">
         <v>129057</v>
       </c>
       <c r="AS10" s="11">
         <v>131200</v>
       </c>
       <c r="AT10" s="11">
         <v>141369</v>
       </c>
       <c r="AU10" s="38">
         <v>157549</v>
       </c>
       <c r="AV10" s="38">
         <v>171294</v>
       </c>
       <c r="AW10" s="38">
         <v>189815</v>
       </c>
-      <c r="AX10" s="17"/>
+      <c r="AX10" s="38">
+        <v>157996</v>
+      </c>
       <c r="AY10" s="11"/>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="11"/>
       <c r="BC10" s="17"/>
     </row>
     <row r="11" spans="1:55" s="13" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>131890</v>
       </c>
       <c r="C11" s="11">
         <v>130345</v>
       </c>
       <c r="D11" s="11">
         <v>127716</v>
       </c>
       <c r="E11" s="11">
         <v>125043</v>
       </c>
       <c r="F11" s="11">
         <v>122290</v>
       </c>
@@ -1966,51 +1976,53 @@
       </c>
       <c r="AP11" s="11">
         <v>128212</v>
       </c>
       <c r="AQ11" s="11">
         <v>127477</v>
       </c>
       <c r="AR11" s="11">
         <v>109076</v>
       </c>
       <c r="AS11" s="11">
         <v>110688</v>
       </c>
       <c r="AT11" s="11">
         <v>115281</v>
       </c>
       <c r="AU11" s="38">
         <v>131667</v>
       </c>
       <c r="AV11" s="38">
         <v>140064</v>
       </c>
       <c r="AW11" s="38">
         <v>144586</v>
       </c>
-      <c r="AX11" s="17"/>
+      <c r="AX11" s="38">
+        <v>142764</v>
+      </c>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="17"/>
     </row>
     <row r="12" spans="1:55" s="13" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>57361</v>
       </c>
       <c r="C12" s="11">
         <v>57295</v>
       </c>
       <c r="D12" s="11">
         <v>56975</v>
       </c>
       <c r="E12" s="11">
         <v>55910</v>
       </c>
       <c r="F12" s="11">
         <v>54087</v>
       </c>
@@ -2121,51 +2133,53 @@
       </c>
       <c r="AP12" s="11">
         <v>44503</v>
       </c>
       <c r="AQ12" s="11">
         <v>43712</v>
       </c>
       <c r="AR12" s="11">
         <v>48012</v>
       </c>
       <c r="AS12" s="11">
         <v>50780</v>
       </c>
       <c r="AT12" s="11">
         <v>56213</v>
       </c>
       <c r="AU12" s="38">
         <v>65755</v>
       </c>
       <c r="AV12" s="38">
         <v>69406</v>
       </c>
       <c r="AW12" s="38">
         <v>70986</v>
       </c>
-      <c r="AX12" s="17"/>
+      <c r="AX12" s="38">
+        <v>50105</v>
+      </c>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="17"/>
     </row>
     <row r="13" spans="1:55" s="13" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>33420</v>
       </c>
       <c r="C13" s="11">
         <v>29915</v>
       </c>
       <c r="D13" s="11">
         <v>29832</v>
       </c>
       <c r="E13" s="11">
         <v>28916</v>
       </c>
       <c r="F13" s="11">
         <v>28336</v>
       </c>
@@ -2276,51 +2290,53 @@
       </c>
       <c r="AP13" s="11">
         <v>26293</v>
       </c>
       <c r="AQ13" s="11">
         <v>26241</v>
       </c>
       <c r="AR13" s="11">
         <v>27556</v>
       </c>
       <c r="AS13" s="11">
         <v>27701</v>
       </c>
       <c r="AT13" s="11">
         <v>30543</v>
       </c>
       <c r="AU13" s="38">
         <v>30790</v>
       </c>
       <c r="AV13" s="38">
         <v>36593</v>
       </c>
       <c r="AW13" s="38">
         <v>38752</v>
       </c>
-      <c r="AX13" s="17"/>
+      <c r="AX13" s="38">
+        <v>31497</v>
+      </c>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="17"/>
     </row>
     <row r="14" spans="1:55" s="13" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="21" t="s">
         <v>16</v>
       </c>
@@ -2431,51 +2447,53 @@
       </c>
       <c r="AP14" s="11">
         <v>77727</v>
       </c>
       <c r="AQ14" s="11">
         <v>77196</v>
       </c>
       <c r="AR14" s="11">
         <v>65748</v>
       </c>
       <c r="AS14" s="11">
         <v>66220</v>
       </c>
       <c r="AT14" s="11">
         <v>68205</v>
       </c>
       <c r="AU14" s="38">
         <v>71492</v>
       </c>
       <c r="AV14" s="38">
         <v>93434</v>
       </c>
       <c r="AW14" s="38">
         <v>92856</v>
       </c>
-      <c r="AX14" s="17"/>
+      <c r="AX14" s="38">
+        <v>86858</v>
+      </c>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="17"/>
     </row>
     <row r="15" spans="1:55" s="13" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="11">
         <v>110992</v>
       </c>
       <c r="C15" s="11">
         <v>109185</v>
       </c>
       <c r="D15" s="11">
         <v>106821</v>
       </c>
       <c r="E15" s="11">
         <v>103655</v>
       </c>
       <c r="F15" s="11">
         <v>100030</v>
       </c>
@@ -2586,51 +2604,53 @@
       </c>
       <c r="AP15" s="11">
         <v>87225</v>
       </c>
       <c r="AQ15" s="11">
         <v>83234</v>
       </c>
       <c r="AR15" s="11">
         <v>85364</v>
       </c>
       <c r="AS15" s="11">
         <v>84802</v>
       </c>
       <c r="AT15" s="11">
         <v>94566</v>
       </c>
       <c r="AU15" s="38">
         <v>108690</v>
       </c>
       <c r="AV15" s="38">
         <v>114709</v>
       </c>
       <c r="AW15" s="38">
         <v>118920</v>
       </c>
-      <c r="AX15" s="17"/>
+      <c r="AX15" s="38">
+        <v>105899</v>
+      </c>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="17"/>
     </row>
     <row r="16" spans="1:55" s="13" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11">
         <v>60378</v>
       </c>
       <c r="C16" s="11">
         <v>59583</v>
       </c>
       <c r="D16" s="11">
         <v>57141</v>
       </c>
       <c r="E16" s="11">
         <v>57100</v>
       </c>
       <c r="F16" s="11">
         <v>56700</v>
       </c>
@@ -2741,51 +2761,53 @@
       </c>
       <c r="AP16" s="11">
         <v>60890</v>
       </c>
       <c r="AQ16" s="11">
         <v>59755</v>
       </c>
       <c r="AR16" s="11">
         <v>62718</v>
       </c>
       <c r="AS16" s="11">
         <v>63598</v>
       </c>
       <c r="AT16" s="11">
         <v>68141</v>
       </c>
       <c r="AU16" s="38">
         <v>71883</v>
       </c>
       <c r="AV16" s="38">
         <v>72957</v>
       </c>
       <c r="AW16" s="38">
         <v>76001</v>
       </c>
-      <c r="AX16" s="17"/>
+      <c r="AX16" s="38">
+        <v>64639</v>
+      </c>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="17"/>
     </row>
     <row r="17" spans="1:55" s="13" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>16</v>
       </c>
@@ -2896,51 +2918,53 @@
       </c>
       <c r="AP17" s="11">
         <v>62942</v>
       </c>
       <c r="AQ17" s="11">
         <v>64530</v>
       </c>
       <c r="AR17" s="11">
         <v>57944</v>
       </c>
       <c r="AS17" s="11">
         <v>58845</v>
       </c>
       <c r="AT17" s="11">
         <v>60004</v>
       </c>
       <c r="AU17" s="38">
         <v>66116</v>
       </c>
       <c r="AV17" s="38">
         <v>69877</v>
       </c>
       <c r="AW17" s="38">
         <v>69212</v>
       </c>
-      <c r="AX17" s="17"/>
+      <c r="AX17" s="38">
+        <v>68624</v>
+      </c>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="17"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="17"/>
     </row>
     <row r="18" spans="1:55" s="13" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="11">
         <v>139802</v>
       </c>
       <c r="C18" s="11">
         <v>137909</v>
       </c>
       <c r="D18" s="11">
         <v>135995</v>
       </c>
       <c r="E18" s="11">
         <v>133095</v>
       </c>
       <c r="F18" s="11">
         <v>130427</v>
       </c>
@@ -3051,67 +3075,70 @@
       </c>
       <c r="AP18" s="11">
         <v>60832</v>
       </c>
       <c r="AQ18" s="11">
         <v>58580</v>
       </c>
       <c r="AR18" s="11">
         <v>65092</v>
       </c>
       <c r="AS18" s="11">
         <v>66261</v>
       </c>
       <c r="AT18" s="11">
         <v>69270</v>
       </c>
       <c r="AU18" s="38">
         <v>81518</v>
       </c>
       <c r="AV18" s="38">
         <v>86790</v>
       </c>
       <c r="AW18" s="38">
         <v>86235</v>
       </c>
-      <c r="AX18" s="17"/>
+      <c r="AX18" s="38">
+        <v>74044</v>
+      </c>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="17"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="17"/>
     </row>
     <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
       <c r="AH19" s="26"/>
       <c r="AJ19" s="30"/>
       <c r="AN19" s="26"/>
       <c r="AQ19" s="26"/>
       <c r="AS19" s="26"/>
       <c r="AU19" s="26"/>
       <c r="AV19" s="26"/>
+      <c r="AX19" s="26"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1">
       <c r="A20" s="3"/>
       <c r="B20" s="3"/>
       <c r="AE20" s="22"/>
     </row>
     <row r="21" spans="1:55" s="2" customFormat="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
     </row>
     <row r="22" spans="1:55" s="2" customFormat="1">
       <c r="A22" s="3"/>
       <c r="B22" s="3"/>
     </row>
     <row r="23" spans="1:55" s="2" customFormat="1">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
     </row>
     <row r="24" spans="1:55" s="2" customFormat="1">
       <c r="A24" s="3"/>
       <c r="B24" s="3"/>
     </row>
     <row r="25" spans="1:55" s="2" customFormat="1">
       <c r="A25" s="3"/>
       <c r="B25" s="3"/>