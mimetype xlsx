--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -193,51 +193,51 @@
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -299,55 +299,110 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -386,70 +441,88 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -716,214 +789,214 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BC25"/>
+  <dimension ref="A2:BD25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AY20" sqref="AY20"/>
+      <selection pane="topRight" activeCell="AU23" sqref="AU23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="5"/>
     <col min="4" max="4" width="10" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:55" s="1" customFormat="1" ht="33" customHeight="1">
-      <c r="A2" s="44" t="s">
+    <row r="2" spans="1:56" s="1" customFormat="1" ht="33" customHeight="1">
+      <c r="A2" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="44"/>
-[...52 lines deleted...]
-      <c r="BC2" s="44"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
     </row>
-    <row r="3" spans="1:55" s="7" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+    <row r="3" spans="1:56" s="7" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="16"/>
-      <c r="D3" s="43"/>
-[...7 lines deleted...]
-      <c r="AZ3" s="43" t="s">
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="AN3" s="46"/>
+      <c r="AO3" s="46"/>
+      <c r="AP3" s="46"/>
+      <c r="AQ3" s="46"/>
+      <c r="AZ3" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="43"/>
-[...1 lines deleted...]
-      <c r="BC3" s="43"/>
+      <c r="BA3" s="46"/>
+      <c r="BB3" s="46"/>
+      <c r="BC3" s="46"/>
     </row>
-    <row r="4" spans="1:55" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A4" s="45" t="s">
+    <row r="4" spans="1:56" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A4" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15"/>
-      <c r="C4" s="41" t="s">
+      <c r="C4" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="41"/>
-[...3 lines deleted...]
-      <c r="H4" s="40" t="s">
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="41"/>
-[...10 lines deleted...]
-      <c r="T4" s="40" t="s">
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="41"/>
-[...10 lines deleted...]
-      <c r="AF4" s="40" t="s">
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="43"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="41"/>
-[...10 lines deleted...]
-      <c r="AR4" s="40" t="s">
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="43"/>
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="AS4" s="41"/>
-[...9 lines deleted...]
-      <c r="BC4" s="42"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="43"/>
+      <c r="AX4" s="43"/>
+      <c r="AY4" s="44"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
+      <c r="BC4" s="45"/>
     </row>
-    <row r="5" spans="1:55" s="10" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A5" s="46"/>
+    <row r="5" spans="1:56" s="10" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A5" s="49"/>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1024,70 +1097,70 @@
       </c>
       <c r="AP5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="AQ5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="AR5" s="25" t="s">
         <v>12</v>
       </c>
       <c r="AS5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="AT5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AU5" s="25" t="s">
         <v>3</v>
       </c>
       <c r="AV5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AX5" s="9" t="s">
+      <c r="AX5" s="40" t="s">
         <v>6</v>
       </c>
       <c r="AY5" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="AZ5" s="9" t="s">
+      <c r="AZ5" s="41" t="s">
         <v>8</v>
       </c>
       <c r="BA5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="BB5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="BC5" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:55" s="12" customFormat="1" ht="12.75" customHeight="1">
+    <row r="6" spans="1:56" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="24">
         <v>861293</v>
       </c>
       <c r="C6" s="24">
         <v>845042</v>
       </c>
       <c r="D6" s="24">
         <v>830095</v>
       </c>
       <c r="E6" s="24">
         <v>806244</v>
       </c>
       <c r="F6" s="24">
         <v>788200</v>
       </c>
       <c r="G6" s="24">
         <v>757296</v>
       </c>
       <c r="H6" s="24">
         <v>716842</v>
       </c>
       <c r="I6" s="24">
@@ -1194,57 +1267,60 @@
       </c>
       <c r="AQ6" s="24">
         <v>772016</v>
       </c>
       <c r="AR6" s="24">
         <v>743945</v>
       </c>
       <c r="AS6" s="36">
         <v>752508</v>
       </c>
       <c r="AT6" s="24">
         <v>794793</v>
       </c>
       <c r="AU6" s="37">
         <v>882213</v>
       </c>
       <c r="AV6" s="39">
         <v>979821</v>
       </c>
       <c r="AW6" s="39">
         <v>1020159</v>
       </c>
       <c r="AX6" s="39">
         <v>907336</v>
       </c>
-      <c r="AY6" s="24"/>
+      <c r="AY6" s="39">
+        <v>898790</v>
+      </c>
       <c r="AZ6" s="24"/>
       <c r="BA6" s="23"/>
       <c r="BB6" s="24"/>
-      <c r="BC6" s="23"/>
+      <c r="BC6" s="50"/>
+      <c r="BD6" s="52"/>
     </row>
-    <row r="7" spans="1:55" s="12" customFormat="1" ht="12.75" customHeight="1">
+    <row r="7" spans="1:56" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>83453</v>
       </c>
       <c r="C7" s="11">
         <v>82539</v>
       </c>
       <c r="D7" s="11">
         <v>81677</v>
       </c>
       <c r="E7" s="11">
         <v>80893</v>
       </c>
       <c r="F7" s="11">
         <v>79745</v>
       </c>
       <c r="G7" s="11">
         <v>77406</v>
       </c>
       <c r="H7" s="11">
         <v>71135</v>
       </c>
       <c r="I7" s="11">
@@ -1351,57 +1427,60 @@
       </c>
       <c r="AQ7" s="11">
         <v>8555</v>
       </c>
       <c r="AR7" s="11">
         <v>5454</v>
       </c>
       <c r="AS7" s="11">
         <v>5337</v>
       </c>
       <c r="AT7" s="11">
         <v>5279</v>
       </c>
       <c r="AU7" s="38">
         <v>5214</v>
       </c>
       <c r="AV7" s="38">
         <v>5116</v>
       </c>
       <c r="AW7" s="38">
         <v>5215</v>
       </c>
       <c r="AX7" s="38">
         <v>3997</v>
       </c>
-      <c r="AY7" s="11"/>
+      <c r="AY7" s="38">
+        <v>3981</v>
+      </c>
       <c r="AZ7" s="11"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="11"/>
-      <c r="BC7" s="17"/>
+      <c r="BC7" s="51"/>
+      <c r="BD7" s="52"/>
     </row>
-    <row r="8" spans="1:55" s="13" customFormat="1">
+    <row r="8" spans="1:56" s="13" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>1107</v>
       </c>
       <c r="C8" s="11">
         <v>1070</v>
       </c>
       <c r="D8" s="11">
         <v>1045</v>
       </c>
       <c r="E8" s="11">
         <v>1033</v>
       </c>
       <c r="F8" s="11">
         <v>1025</v>
       </c>
       <c r="G8" s="11">
         <v>969</v>
       </c>
       <c r="H8" s="11">
         <v>969</v>
       </c>
       <c r="I8" s="11">
@@ -1508,57 +1587,60 @@
       </c>
       <c r="AQ8" s="11">
         <v>973</v>
       </c>
       <c r="AR8" s="11">
         <v>844</v>
       </c>
       <c r="AS8" s="11">
         <v>843</v>
       </c>
       <c r="AT8" s="11">
         <v>818</v>
       </c>
       <c r="AU8" s="38">
         <v>934</v>
       </c>
       <c r="AV8" s="38">
         <v>1029</v>
       </c>
       <c r="AW8" s="38">
         <v>1022</v>
       </c>
       <c r="AX8" s="38">
         <v>995</v>
       </c>
-      <c r="AY8" s="11"/>
+      <c r="AY8" s="38">
+        <v>990</v>
+      </c>
       <c r="AZ8" s="11"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="11"/>
-      <c r="BC8" s="17"/>
+      <c r="BC8" s="51"/>
+      <c r="BD8" s="52"/>
     </row>
-    <row r="9" spans="1:55" s="13" customFormat="1">
+    <row r="9" spans="1:56" s="13" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>99242</v>
       </c>
       <c r="C9" s="11">
         <v>94358</v>
       </c>
       <c r="D9" s="11">
         <v>91018</v>
       </c>
       <c r="E9" s="11">
         <v>81238</v>
       </c>
       <c r="F9" s="11">
         <v>79103</v>
       </c>
       <c r="G9" s="11">
         <v>73399</v>
       </c>
       <c r="H9" s="11">
         <v>76027</v>
       </c>
       <c r="I9" s="11">
@@ -1665,57 +1747,60 @@
       </c>
       <c r="AQ9" s="11">
         <v>83405</v>
       </c>
       <c r="AR9" s="11">
         <v>87080</v>
       </c>
       <c r="AS9" s="11">
         <v>86233</v>
       </c>
       <c r="AT9" s="11">
         <v>85104</v>
       </c>
       <c r="AU9" s="38">
         <v>90605</v>
       </c>
       <c r="AV9" s="38">
         <v>118552</v>
       </c>
       <c r="AW9" s="38">
         <v>126559</v>
       </c>
       <c r="AX9" s="38">
         <v>119918</v>
       </c>
-      <c r="AY9" s="11"/>
+      <c r="AY9" s="38">
+        <v>117916</v>
+      </c>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="11"/>
-      <c r="BC9" s="17"/>
+      <c r="BC9" s="51"/>
+      <c r="BD9" s="52"/>
     </row>
-    <row r="10" spans="1:55" s="13" customFormat="1">
+    <row r="10" spans="1:56" s="13" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>143648</v>
       </c>
       <c r="C10" s="11">
         <v>142843</v>
       </c>
       <c r="D10" s="11">
         <v>141875</v>
       </c>
       <c r="E10" s="11">
         <v>139361</v>
       </c>
       <c r="F10" s="11">
         <v>136457</v>
       </c>
       <c r="G10" s="11">
         <v>132675</v>
       </c>
       <c r="H10" s="11">
         <v>108088</v>
       </c>
       <c r="I10" s="11">
@@ -1822,57 +1907,60 @@
       </c>
       <c r="AQ10" s="11">
         <v>138358</v>
       </c>
       <c r="AR10" s="11">
         <v>129057</v>
       </c>
       <c r="AS10" s="11">
         <v>131200</v>
       </c>
       <c r="AT10" s="11">
         <v>141369</v>
       </c>
       <c r="AU10" s="38">
         <v>157549</v>
       </c>
       <c r="AV10" s="38">
         <v>171294</v>
       </c>
       <c r="AW10" s="38">
         <v>189815</v>
       </c>
       <c r="AX10" s="38">
         <v>157996</v>
       </c>
-      <c r="AY10" s="11"/>
+      <c r="AY10" s="38">
+        <v>157613</v>
+      </c>
       <c r="AZ10" s="11"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="11"/>
-      <c r="BC10" s="17"/>
+      <c r="BC10" s="51"/>
+      <c r="BD10" s="52"/>
     </row>
-    <row r="11" spans="1:55" s="13" customFormat="1">
+    <row r="11" spans="1:56" s="13" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>131890</v>
       </c>
       <c r="C11" s="11">
         <v>130345</v>
       </c>
       <c r="D11" s="11">
         <v>127716</v>
       </c>
       <c r="E11" s="11">
         <v>125043</v>
       </c>
       <c r="F11" s="11">
         <v>122290</v>
       </c>
       <c r="G11" s="11">
         <v>119243</v>
       </c>
       <c r="H11" s="11">
         <v>114708</v>
       </c>
       <c r="I11" s="11">
@@ -1979,57 +2067,60 @@
       </c>
       <c r="AQ11" s="11">
         <v>127477</v>
       </c>
       <c r="AR11" s="11">
         <v>109076</v>
       </c>
       <c r="AS11" s="11">
         <v>110688</v>
       </c>
       <c r="AT11" s="11">
         <v>115281</v>
       </c>
       <c r="AU11" s="38">
         <v>131667</v>
       </c>
       <c r="AV11" s="38">
         <v>140064</v>
       </c>
       <c r="AW11" s="38">
         <v>144586</v>
       </c>
       <c r="AX11" s="38">
         <v>142764</v>
       </c>
-      <c r="AY11" s="11"/>
+      <c r="AY11" s="38">
+        <v>142417</v>
+      </c>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="11"/>
-      <c r="BC11" s="17"/>
+      <c r="BC11" s="51"/>
+      <c r="BD11" s="52"/>
     </row>
-    <row r="12" spans="1:55" s="13" customFormat="1">
+    <row r="12" spans="1:56" s="13" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>57361</v>
       </c>
       <c r="C12" s="11">
         <v>57295</v>
       </c>
       <c r="D12" s="11">
         <v>56975</v>
       </c>
       <c r="E12" s="11">
         <v>55910</v>
       </c>
       <c r="F12" s="11">
         <v>54087</v>
       </c>
       <c r="G12" s="11">
         <v>52952</v>
       </c>
       <c r="H12" s="11">
         <v>50663</v>
       </c>
       <c r="I12" s="11">
@@ -2136,57 +2227,60 @@
       </c>
       <c r="AQ12" s="11">
         <v>43712</v>
       </c>
       <c r="AR12" s="11">
         <v>48012</v>
       </c>
       <c r="AS12" s="11">
         <v>50780</v>
       </c>
       <c r="AT12" s="11">
         <v>56213</v>
       </c>
       <c r="AU12" s="38">
         <v>65755</v>
       </c>
       <c r="AV12" s="38">
         <v>69406</v>
       </c>
       <c r="AW12" s="38">
         <v>70986</v>
       </c>
       <c r="AX12" s="38">
         <v>50105</v>
       </c>
-      <c r="AY12" s="11"/>
+      <c r="AY12" s="38">
+        <v>49916</v>
+      </c>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="11"/>
-      <c r="BC12" s="17"/>
+      <c r="BC12" s="51"/>
+      <c r="BD12" s="52"/>
     </row>
-    <row r="13" spans="1:55" s="13" customFormat="1">
+    <row r="13" spans="1:56" s="13" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>33420</v>
       </c>
       <c r="C13" s="11">
         <v>29915</v>
       </c>
       <c r="D13" s="11">
         <v>29832</v>
       </c>
       <c r="E13" s="11">
         <v>28916</v>
       </c>
       <c r="F13" s="11">
         <v>28336</v>
       </c>
       <c r="G13" s="11">
         <v>27583</v>
       </c>
       <c r="H13" s="11">
         <v>33579</v>
       </c>
       <c r="I13" s="11">
@@ -2293,57 +2387,60 @@
       </c>
       <c r="AQ13" s="11">
         <v>26241</v>
       </c>
       <c r="AR13" s="11">
         <v>27556</v>
       </c>
       <c r="AS13" s="11">
         <v>27701</v>
       </c>
       <c r="AT13" s="11">
         <v>30543</v>
       </c>
       <c r="AU13" s="38">
         <v>30790</v>
       </c>
       <c r="AV13" s="38">
         <v>36593</v>
       </c>
       <c r="AW13" s="38">
         <v>38752</v>
       </c>
       <c r="AX13" s="38">
         <v>31497</v>
       </c>
-      <c r="AY13" s="11"/>
+      <c r="AY13" s="38">
+        <v>31218</v>
+      </c>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="11"/>
-      <c r="BC13" s="17"/>
+      <c r="BC13" s="51"/>
+      <c r="BD13" s="52"/>
     </row>
-    <row r="14" spans="1:55" s="13" customFormat="1">
+    <row r="14" spans="1:56" s="13" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="I14" s="21" t="s">
@@ -2450,57 +2547,60 @@
       </c>
       <c r="AQ14" s="11">
         <v>77196</v>
       </c>
       <c r="AR14" s="11">
         <v>65748</v>
       </c>
       <c r="AS14" s="11">
         <v>66220</v>
       </c>
       <c r="AT14" s="11">
         <v>68205</v>
       </c>
       <c r="AU14" s="38">
         <v>71492</v>
       </c>
       <c r="AV14" s="38">
         <v>93434</v>
       </c>
       <c r="AW14" s="38">
         <v>92856</v>
       </c>
       <c r="AX14" s="38">
         <v>86858</v>
       </c>
-      <c r="AY14" s="11"/>
+      <c r="AY14" s="38">
+        <v>86378</v>
+      </c>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="11"/>
-      <c r="BC14" s="17"/>
+      <c r="BC14" s="51"/>
+      <c r="BD14" s="52"/>
     </row>
-    <row r="15" spans="1:55" s="13" customFormat="1">
+    <row r="15" spans="1:56" s="13" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="11">
         <v>110992</v>
       </c>
       <c r="C15" s="11">
         <v>109185</v>
       </c>
       <c r="D15" s="11">
         <v>106821</v>
       </c>
       <c r="E15" s="11">
         <v>103655</v>
       </c>
       <c r="F15" s="11">
         <v>100030</v>
       </c>
       <c r="G15" s="11">
         <v>94998</v>
       </c>
       <c r="H15" s="11">
         <v>89888</v>
       </c>
       <c r="I15" s="11">
@@ -2607,57 +2707,60 @@
       </c>
       <c r="AQ15" s="11">
         <v>83234</v>
       </c>
       <c r="AR15" s="11">
         <v>85364</v>
       </c>
       <c r="AS15" s="11">
         <v>84802</v>
       </c>
       <c r="AT15" s="11">
         <v>94566</v>
       </c>
       <c r="AU15" s="38">
         <v>108690</v>
       </c>
       <c r="AV15" s="38">
         <v>114709</v>
       </c>
       <c r="AW15" s="38">
         <v>118920</v>
       </c>
       <c r="AX15" s="38">
         <v>105899</v>
       </c>
-      <c r="AY15" s="11"/>
+      <c r="AY15" s="38">
+        <v>104156</v>
+      </c>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="11"/>
-      <c r="BC15" s="17"/>
+      <c r="BC15" s="51"/>
+      <c r="BD15" s="52"/>
     </row>
-    <row r="16" spans="1:55" s="13" customFormat="1">
+    <row r="16" spans="1:56" s="13" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="11">
         <v>60378</v>
       </c>
       <c r="C16" s="11">
         <v>59583</v>
       </c>
       <c r="D16" s="11">
         <v>57141</v>
       </c>
       <c r="E16" s="11">
         <v>57100</v>
       </c>
       <c r="F16" s="11">
         <v>56700</v>
       </c>
       <c r="G16" s="11">
         <v>54050</v>
       </c>
       <c r="H16" s="11">
         <v>55516</v>
       </c>
       <c r="I16" s="11">
@@ -2764,57 +2867,60 @@
       </c>
       <c r="AQ16" s="11">
         <v>59755</v>
       </c>
       <c r="AR16" s="11">
         <v>62718</v>
       </c>
       <c r="AS16" s="11">
         <v>63598</v>
       </c>
       <c r="AT16" s="11">
         <v>68141</v>
       </c>
       <c r="AU16" s="38">
         <v>71883</v>
       </c>
       <c r="AV16" s="38">
         <v>72957</v>
       </c>
       <c r="AW16" s="38">
         <v>76001</v>
       </c>
       <c r="AX16" s="38">
         <v>64639</v>
       </c>
-      <c r="AY16" s="11"/>
+      <c r="AY16" s="38">
+        <v>63133</v>
+      </c>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="11"/>
-      <c r="BC16" s="17"/>
+      <c r="BC16" s="51"/>
+      <c r="BD16" s="52"/>
     </row>
-    <row r="17" spans="1:55" s="13" customFormat="1">
+    <row r="17" spans="1:56" s="13" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="11" t="s">
@@ -2921,57 +3027,60 @@
       </c>
       <c r="AQ17" s="11">
         <v>64530</v>
       </c>
       <c r="AR17" s="11">
         <v>57944</v>
       </c>
       <c r="AS17" s="11">
         <v>58845</v>
       </c>
       <c r="AT17" s="11">
         <v>60004</v>
       </c>
       <c r="AU17" s="38">
         <v>66116</v>
       </c>
       <c r="AV17" s="38">
         <v>69877</v>
       </c>
       <c r="AW17" s="38">
         <v>69212</v>
       </c>
       <c r="AX17" s="38">
         <v>68624</v>
       </c>
-      <c r="AY17" s="11"/>
+      <c r="AY17" s="38">
+        <v>67479</v>
+      </c>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="17"/>
       <c r="BB17" s="11"/>
-      <c r="BC17" s="17"/>
+      <c r="BC17" s="51"/>
+      <c r="BD17" s="52"/>
     </row>
-    <row r="18" spans="1:55" s="13" customFormat="1">
+    <row r="18" spans="1:56" s="13" customFormat="1">
       <c r="A18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="11">
         <v>139802</v>
       </c>
       <c r="C18" s="11">
         <v>137909</v>
       </c>
       <c r="D18" s="11">
         <v>135995</v>
       </c>
       <c r="E18" s="11">
         <v>133095</v>
       </c>
       <c r="F18" s="11">
         <v>130427</v>
       </c>
       <c r="G18" s="11">
         <v>124021</v>
       </c>
       <c r="H18" s="11">
         <v>116269</v>
       </c>
       <c r="I18" s="11">
@@ -3078,90 +3187,93 @@
       </c>
       <c r="AQ18" s="11">
         <v>58580</v>
       </c>
       <c r="AR18" s="11">
         <v>65092</v>
       </c>
       <c r="AS18" s="11">
         <v>66261</v>
       </c>
       <c r="AT18" s="11">
         <v>69270</v>
       </c>
       <c r="AU18" s="38">
         <v>81518</v>
       </c>
       <c r="AV18" s="38">
         <v>86790</v>
       </c>
       <c r="AW18" s="38">
         <v>86235</v>
       </c>
       <c r="AX18" s="38">
         <v>74044</v>
       </c>
-      <c r="AY18" s="11"/>
+      <c r="AY18" s="38">
+        <v>73593</v>
+      </c>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="17"/>
       <c r="BB18" s="11"/>
-      <c r="BC18" s="17"/>
+      <c r="BC18" s="51"/>
+      <c r="BD18" s="52"/>
     </row>
-    <row r="19" spans="1:55" s="13" customFormat="1" ht="11.25">
+    <row r="19" spans="1:56" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
       <c r="AH19" s="26"/>
       <c r="AJ19" s="30"/>
       <c r="AN19" s="26"/>
       <c r="AQ19" s="26"/>
       <c r="AS19" s="26"/>
       <c r="AU19" s="26"/>
       <c r="AV19" s="26"/>
       <c r="AX19" s="26"/>
     </row>
-    <row r="20" spans="1:55" s="2" customFormat="1">
+    <row r="20" spans="1:56" s="2" customFormat="1">
       <c r="A20" s="3"/>
       <c r="B20" s="3"/>
       <c r="AE20" s="22"/>
     </row>
-    <row r="21" spans="1:55" s="2" customFormat="1">
+    <row r="21" spans="1:56" s="2" customFormat="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
     </row>
-    <row r="22" spans="1:55" s="2" customFormat="1">
+    <row r="22" spans="1:56" s="2" customFormat="1">
       <c r="A22" s="3"/>
       <c r="B22" s="3"/>
     </row>
-    <row r="23" spans="1:55" s="2" customFormat="1">
+    <row r="23" spans="1:56" s="2" customFormat="1">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
     </row>
-    <row r="24" spans="1:55" s="2" customFormat="1">
+    <row r="24" spans="1:56" s="2" customFormat="1">
       <c r="A24" s="3"/>
       <c r="B24" s="3"/>
     </row>
-    <row r="25" spans="1:55" s="2" customFormat="1">
+    <row r="25" spans="1:56" s="2" customFormat="1">
       <c r="A25" s="3"/>
       <c r="B25" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AZ3:BC3"/>
     <mergeCell ref="A2:BC2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="AN3:AQ3"/>
     <mergeCell ref="H4:S4"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="C4:G4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">