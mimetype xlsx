--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -127,100 +127,72 @@
   <si>
     <t>Urzhar district</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>first of the month, goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                    Large horned livestock</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="4">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...10 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...15 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -358,172 +330,153 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -793,2469 +746,2498 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BD25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AU23" sqref="AU23"/>
+      <selection pane="topRight" activeCell="AM24" sqref="AM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="4" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" style="5"/>
+    <col min="3" max="3" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="5" customWidth="1"/>
-    <col min="5" max="16384" width="9.140625" style="5"/>
+    <col min="5" max="48" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="49" max="49" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="50" max="52" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="53" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:56" s="1" customFormat="1" ht="33" customHeight="1">
-      <c r="A2" s="47" t="s">
+    <row r="2" spans="1:56" s="1" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A2" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="47"/>
-[...52 lines deleted...]
-      <c r="BC2" s="47"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+      <c r="P2" s="15"/>
+      <c r="Q2" s="15"/>
+      <c r="R2" s="15"/>
+      <c r="S2" s="15"/>
+      <c r="T2" s="15"/>
+      <c r="U2" s="15"/>
+      <c r="V2" s="15"/>
+      <c r="W2" s="15"/>
+      <c r="X2" s="15"/>
+      <c r="Y2" s="15"/>
+      <c r="Z2" s="15"/>
+      <c r="AA2" s="15"/>
+      <c r="AB2" s="15"/>
+      <c r="AC2" s="15"/>
+      <c r="AD2" s="15"/>
+      <c r="AE2" s="15"/>
+      <c r="AF2" s="15"/>
+      <c r="AG2" s="15"/>
+      <c r="AH2" s="15"/>
+      <c r="AI2" s="15"/>
+      <c r="AJ2" s="15"/>
+      <c r="AK2" s="15"/>
+      <c r="AL2" s="15"/>
+      <c r="AM2" s="15"/>
+      <c r="AN2" s="15"/>
+      <c r="AO2" s="15"/>
+      <c r="AP2" s="15"/>
+      <c r="AQ2" s="15"/>
+      <c r="AR2" s="15"/>
+      <c r="AS2" s="15"/>
+      <c r="AT2" s="15"/>
+      <c r="AU2" s="15"/>
+      <c r="AV2" s="15"/>
+      <c r="AW2" s="15"/>
+      <c r="AX2" s="15"/>
+      <c r="AY2" s="15"/>
+      <c r="AZ2" s="15"/>
+      <c r="BA2" s="15"/>
+      <c r="BB2" s="15"/>
+      <c r="BC2" s="15"/>
     </row>
-    <row r="3" spans="1:56" s="7" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-[...10 lines deleted...]
-      <c r="AZ3" s="46" t="s">
+    <row r="3" spans="1:56" s="1" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="16"/>
+      <c r="B3" s="17"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="AN3" s="18"/>
+      <c r="AO3" s="18"/>
+      <c r="AP3" s="18"/>
+      <c r="AQ3" s="18"/>
+      <c r="AZ3" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="BA3" s="46"/>
-[...1 lines deleted...]
-      <c r="BC3" s="46"/>
+      <c r="BA3" s="18"/>
+      <c r="BB3" s="18"/>
+      <c r="BC3" s="18"/>
     </row>
-    <row r="4" spans="1:56" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A4" s="48" t="s">
+    <row r="4" spans="1:56" s="20" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A4" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="15"/>
-      <c r="C4" s="43" t="s">
+      <c r="B4" s="10"/>
+      <c r="C4" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="43"/>
-[...3 lines deleted...]
-      <c r="H4" s="42" t="s">
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="43"/>
-[...10 lines deleted...]
-      <c r="T4" s="42" t="s">
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="12"/>
+      <c r="Q4" s="12"/>
+      <c r="R4" s="12"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="U4" s="43"/>
-[...10 lines deleted...]
-      <c r="AF4" s="42" t="s">
+      <c r="U4" s="12"/>
+      <c r="V4" s="12"/>
+      <c r="W4" s="12"/>
+      <c r="X4" s="12"/>
+      <c r="Y4" s="12"/>
+      <c r="Z4" s="12"/>
+      <c r="AA4" s="12"/>
+      <c r="AB4" s="12"/>
+      <c r="AC4" s="12"/>
+      <c r="AD4" s="12"/>
+      <c r="AE4" s="14"/>
+      <c r="AF4" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="AG4" s="43"/>
-[...10 lines deleted...]
-      <c r="AR4" s="42" t="s">
+      <c r="AG4" s="12"/>
+      <c r="AH4" s="12"/>
+      <c r="AI4" s="12"/>
+      <c r="AJ4" s="12"/>
+      <c r="AK4" s="12"/>
+      <c r="AL4" s="12"/>
+      <c r="AM4" s="12"/>
+      <c r="AN4" s="12"/>
+      <c r="AO4" s="12"/>
+      <c r="AP4" s="12"/>
+      <c r="AQ4" s="14"/>
+      <c r="AR4" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="AS4" s="43"/>
-[...9 lines deleted...]
-      <c r="BC4" s="45"/>
+      <c r="AS4" s="12"/>
+      <c r="AT4" s="12"/>
+      <c r="AU4" s="12"/>
+      <c r="AV4" s="12"/>
+      <c r="AW4" s="12"/>
+      <c r="AX4" s="12"/>
+      <c r="AY4" s="13"/>
+      <c r="AZ4" s="12"/>
+      <c r="BA4" s="12"/>
+      <c r="BB4" s="12"/>
+      <c r="BC4" s="14"/>
     </row>
-    <row r="5" spans="1:56" s="10" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B5" s="9" t="s">
+    <row r="5" spans="1:56" s="26" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A5" s="21"/>
+      <c r="B5" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="9" t="s">
+      <c r="C5" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="9" t="s">
+      <c r="D5" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="9" t="s">
+      <c r="E5" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="F5" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="9" t="s">
+      <c r="G5" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="25" t="s">
+      <c r="H5" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="9" t="s">
+      <c r="I5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="9" t="s">
+      <c r="J5" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="25" t="s">
+      <c r="K5" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="L5" s="9" t="s">
+      <c r="L5" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="M5" s="9" t="s">
+      <c r="M5" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="N5" s="9" t="s">
+      <c r="N5" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="O5" s="9" t="s">
+      <c r="O5" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="P5" s="9" t="s">
+      <c r="P5" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="9" t="s">
+      <c r="Q5" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="R5" s="9" t="s">
+      <c r="R5" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="S5" s="9" t="s">
+      <c r="S5" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="T5" s="25" t="s">
+      <c r="T5" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="U5" s="9" t="s">
+      <c r="U5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="9" t="s">
+      <c r="V5" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="25" t="s">
+      <c r="W5" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="X5" s="9" t="s">
+      <c r="X5" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="Y5" s="9" t="s">
+      <c r="Y5" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="Z5" s="9" t="s">
+      <c r="Z5" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="AA5" s="9" t="s">
+      <c r="AA5" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AB5" s="9" t="s">
+      <c r="AB5" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AC5" s="9" t="s">
+      <c r="AC5" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="AD5" s="9" t="s">
+      <c r="AD5" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="AE5" s="9" t="s">
+      <c r="AE5" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AF5" s="25" t="s">
+      <c r="AF5" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="AG5" s="9" t="s">
+      <c r="AG5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="9" t="s">
+      <c r="AH5" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="25" t="s">
+      <c r="AI5" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="AJ5" s="9" t="s">
+      <c r="AJ5" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AK5" s="9" t="s">
+      <c r="AK5" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AL5" s="9" t="s">
+      <c r="AL5" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="AM5" s="9" t="s">
+      <c r="AM5" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AN5" s="9" t="s">
+      <c r="AN5" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AO5" s="9" t="s">
+      <c r="AO5" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="AP5" s="9" t="s">
+      <c r="AP5" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="AQ5" s="9" t="s">
+      <c r="AQ5" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AR5" s="25" t="s">
+      <c r="AR5" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="AS5" s="9" t="s">
+      <c r="AS5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="9" t="s">
+      <c r="AT5" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="25" t="s">
+      <c r="AU5" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="AV5" s="9" t="s">
+      <c r="AV5" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AW5" s="9" t="s">
+      <c r="AW5" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AX5" s="40" t="s">
+      <c r="AX5" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AY5" s="9" t="s">
+      <c r="AY5" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AZ5" s="41" t="s">
+      <c r="AZ5" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="BA5" s="9" t="s">
+      <c r="BA5" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="BB5" s="9" t="s">
+      <c r="BB5" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="BC5" s="9" t="s">
+      <c r="BC5" s="22" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:56" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A6" s="18" t="s">
+    <row r="6" spans="1:56" s="34" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="27">
         <v>861293</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="27">
         <v>845042</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="27">
         <v>830095</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="27">
         <v>806244</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F6" s="27">
         <v>788200</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G6" s="27">
         <v>757296</v>
       </c>
-      <c r="H6" s="24">
+      <c r="H6" s="27">
         <v>716842</v>
       </c>
-      <c r="I6" s="24">
+      <c r="I6" s="27">
         <v>728337</v>
       </c>
-      <c r="J6" s="24">
+      <c r="J6" s="27">
         <v>760795</v>
       </c>
-      <c r="K6" s="24">
+      <c r="K6" s="27">
         <v>831789</v>
       </c>
-      <c r="L6" s="27">
+      <c r="L6" s="28">
         <v>938599</v>
       </c>
-      <c r="M6" s="27">
+      <c r="M6" s="28">
         <v>976939</v>
       </c>
-      <c r="N6" s="27">
+      <c r="N6" s="28">
         <v>863751</v>
       </c>
-      <c r="O6" s="24">
+      <c r="O6" s="27">
         <v>849969</v>
       </c>
-      <c r="P6" s="24">
+      <c r="P6" s="27">
         <v>834730</v>
       </c>
-      <c r="Q6" s="24">
+      <c r="Q6" s="27">
         <v>811355</v>
       </c>
-      <c r="R6" s="24">
+      <c r="R6" s="27">
         <v>795310</v>
       </c>
-      <c r="S6" s="27">
+      <c r="S6" s="28">
         <v>758278</v>
       </c>
-      <c r="T6" s="27">
+      <c r="T6" s="28">
         <v>696618</v>
       </c>
-      <c r="U6" s="31">
+      <c r="U6" s="29">
         <v>435892</v>
       </c>
-      <c r="V6" s="31">
+      <c r="V6" s="29">
         <v>392478</v>
       </c>
-      <c r="W6" s="31">
+      <c r="W6" s="29">
         <v>526254</v>
       </c>
-      <c r="X6" s="27">
+      <c r="X6" s="28">
         <v>564500</v>
       </c>
-      <c r="Y6" s="31">
+      <c r="Y6" s="29">
         <v>610790</v>
       </c>
-      <c r="Z6" s="31">
+      <c r="Z6" s="29">
         <v>609884</v>
       </c>
-      <c r="AA6" s="31">
+      <c r="AA6" s="29">
         <v>830896</v>
       </c>
-      <c r="AB6" s="24">
+      <c r="AB6" s="27">
         <v>822491</v>
       </c>
-      <c r="AC6" s="24">
+      <c r="AC6" s="27">
         <v>804406</v>
       </c>
-      <c r="AD6" s="24">
+      <c r="AD6" s="27">
         <v>792211</v>
       </c>
-      <c r="AE6" s="23">
+      <c r="AE6" s="27">
         <v>774276</v>
       </c>
-      <c r="AF6" s="23">
+      <c r="AF6" s="27">
         <v>725734</v>
       </c>
-      <c r="AG6" s="17">
+      <c r="AG6" s="30">
         <v>708126</v>
       </c>
-      <c r="AH6" s="23">
+      <c r="AH6" s="27">
         <v>752565</v>
       </c>
-      <c r="AI6" s="17">
+      <c r="AI6" s="30">
         <v>838905</v>
       </c>
-      <c r="AJ6" s="27">
+      <c r="AJ6" s="28">
         <v>921850</v>
       </c>
-      <c r="AK6" s="23">
+      <c r="AK6" s="27">
         <v>970115</v>
       </c>
-      <c r="AL6" s="23">
+      <c r="AL6" s="27">
         <v>804580</v>
       </c>
-      <c r="AM6" s="24">
+      <c r="AM6" s="27">
         <v>810679</v>
       </c>
-      <c r="AN6" s="24">
+      <c r="AN6" s="27">
         <v>814349</v>
       </c>
-      <c r="AO6" s="24">
+      <c r="AO6" s="27">
         <v>796574</v>
       </c>
-      <c r="AP6" s="24">
+      <c r="AP6" s="27">
         <v>784270</v>
       </c>
-      <c r="AQ6" s="24">
+      <c r="AQ6" s="27">
         <v>772016</v>
       </c>
-      <c r="AR6" s="24">
+      <c r="AR6" s="27">
         <v>743945</v>
       </c>
-      <c r="AS6" s="36">
+      <c r="AS6" s="31">
         <v>752508</v>
       </c>
-      <c r="AT6" s="24">
+      <c r="AT6" s="27">
         <v>794793</v>
       </c>
-      <c r="AU6" s="37">
+      <c r="AU6" s="31">
         <v>882213</v>
       </c>
-      <c r="AV6" s="39">
+      <c r="AV6" s="27">
         <v>979821</v>
       </c>
-      <c r="AW6" s="39">
+      <c r="AW6" s="27">
         <v>1020159</v>
       </c>
-      <c r="AX6" s="39">
+      <c r="AX6" s="27">
         <v>907336</v>
       </c>
-      <c r="AY6" s="39">
+      <c r="AY6" s="27">
         <v>898790</v>
       </c>
-      <c r="AZ6" s="24"/>
-[...3 lines deleted...]
-      <c r="BD6" s="52"/>
+      <c r="AZ6" s="30">
+        <v>887968</v>
+      </c>
+      <c r="BA6" s="27"/>
+      <c r="BB6" s="27"/>
+      <c r="BC6" s="32"/>
+      <c r="BD6" s="33"/>
     </row>
-    <row r="7" spans="1:56" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A7" s="19" t="s">
+    <row r="7" spans="1:56" s="34" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A7" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="30">
         <v>83453</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="30">
         <v>82539</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="30">
         <v>81677</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="30">
         <v>80893</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="30">
         <v>79745</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="30">
         <v>77406</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="30">
         <v>71135</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="30">
         <v>71239</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="30">
         <v>74495</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="30">
         <v>77534</v>
       </c>
-      <c r="L7" s="28">
+      <c r="L7" s="35">
         <v>87717</v>
       </c>
-      <c r="M7" s="28">
+      <c r="M7" s="35">
         <v>93395</v>
       </c>
-      <c r="N7" s="28">
+      <c r="N7" s="35">
         <v>83679</v>
       </c>
-      <c r="O7" s="11">
+      <c r="O7" s="30">
         <v>80717</v>
       </c>
-      <c r="P7" s="11">
+      <c r="P7" s="30">
         <v>79830</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q7" s="30">
         <v>78568</v>
       </c>
-      <c r="R7" s="11">
+      <c r="R7" s="30">
         <v>79567</v>
       </c>
-      <c r="S7" s="28">
+      <c r="S7" s="35">
         <v>77347</v>
       </c>
-      <c r="T7" s="28">
+      <c r="T7" s="35">
         <v>66589</v>
       </c>
-      <c r="U7" s="32">
+      <c r="U7" s="36">
         <v>49631</v>
       </c>
-      <c r="V7" s="32">
+      <c r="V7" s="36">
         <v>47182</v>
       </c>
-      <c r="W7" s="32">
+      <c r="W7" s="36">
         <v>52837</v>
       </c>
-      <c r="X7" s="28">
+      <c r="X7" s="35">
         <v>57554</v>
       </c>
-      <c r="Y7" s="32">
+      <c r="Y7" s="36">
         <v>16290</v>
       </c>
-      <c r="Z7" s="32">
+      <c r="Z7" s="36">
         <v>10305</v>
       </c>
-      <c r="AA7" s="32">
+      <c r="AA7" s="36">
         <v>6231</v>
       </c>
-      <c r="AB7" s="11">
+      <c r="AB7" s="30">
         <v>6270</v>
       </c>
-      <c r="AC7" s="11">
+      <c r="AC7" s="30">
         <v>6318</v>
       </c>
-      <c r="AD7" s="11">
+      <c r="AD7" s="30">
         <v>6348</v>
       </c>
-      <c r="AE7" s="17">
+      <c r="AE7" s="30">
         <v>6197</v>
       </c>
-      <c r="AF7" s="17">
+      <c r="AF7" s="30">
         <v>4936</v>
       </c>
-      <c r="AG7" s="17">
+      <c r="AG7" s="30">
         <v>5906</v>
       </c>
-      <c r="AH7" s="17">
+      <c r="AH7" s="30">
         <v>5847</v>
       </c>
-      <c r="AI7" s="17">
+      <c r="AI7" s="30">
         <v>5757</v>
       </c>
-      <c r="AJ7" s="28">
+      <c r="AJ7" s="35">
         <v>5644</v>
       </c>
-      <c r="AK7" s="17">
+      <c r="AK7" s="30">
         <v>6073</v>
       </c>
-      <c r="AL7" s="17">
+      <c r="AL7" s="30">
         <v>8933</v>
       </c>
-      <c r="AM7" s="11">
+      <c r="AM7" s="30">
         <v>8933</v>
       </c>
-      <c r="AN7" s="11">
+      <c r="AN7" s="30">
         <v>8933</v>
       </c>
-      <c r="AO7" s="11">
+      <c r="AO7" s="30">
         <v>8862</v>
       </c>
-      <c r="AP7" s="11">
+      <c r="AP7" s="30">
         <v>8750</v>
       </c>
-      <c r="AQ7" s="11">
+      <c r="AQ7" s="30">
         <v>8555</v>
       </c>
-      <c r="AR7" s="11">
+      <c r="AR7" s="30">
         <v>5454</v>
       </c>
-      <c r="AS7" s="11">
+      <c r="AS7" s="30">
         <v>5337</v>
       </c>
-      <c r="AT7" s="11">
+      <c r="AT7" s="30">
         <v>5279</v>
       </c>
-      <c r="AU7" s="38">
+      <c r="AU7" s="30">
         <v>5214</v>
       </c>
-      <c r="AV7" s="38">
+      <c r="AV7" s="30">
         <v>5116</v>
       </c>
-      <c r="AW7" s="38">
+      <c r="AW7" s="30">
         <v>5215</v>
       </c>
-      <c r="AX7" s="38">
+      <c r="AX7" s="30">
         <v>3997</v>
       </c>
-      <c r="AY7" s="38">
+      <c r="AY7" s="30">
         <v>3981</v>
       </c>
-      <c r="AZ7" s="11"/>
-[...3 lines deleted...]
-      <c r="BD7" s="52"/>
+      <c r="AZ7" s="30">
+        <v>3822</v>
+      </c>
+      <c r="BA7" s="30"/>
+      <c r="BB7" s="30"/>
+      <c r="BC7" s="37"/>
+      <c r="BD7" s="33"/>
     </row>
-    <row r="8" spans="1:56" s="13" customFormat="1">
-      <c r="A8" s="19" t="s">
+    <row r="8" spans="1:56" s="2" customFormat="1">
+      <c r="A8" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="30">
         <v>1107</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="30">
         <v>1070</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="30">
         <v>1045</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="30">
         <v>1033</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="30">
         <v>1025</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="30">
         <v>969</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="30">
         <v>969</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="30">
         <v>952</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="30">
         <v>912</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="30">
         <v>946</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="35">
         <v>1017</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="35">
         <v>1002</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="35">
         <v>1268</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="30">
         <v>1241</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="30">
         <v>1236</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="30">
         <v>1230</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="30">
         <v>1223</v>
       </c>
-      <c r="S8" s="28">
+      <c r="S8" s="35">
         <v>1121</v>
       </c>
-      <c r="T8" s="33">
+      <c r="T8" s="38">
         <v>828</v>
       </c>
-      <c r="U8" s="34">
+      <c r="U8" s="39">
         <v>622</v>
       </c>
-      <c r="V8" s="34">
+      <c r="V8" s="39">
         <v>604</v>
       </c>
-      <c r="W8" s="34">
+      <c r="W8" s="39">
         <v>574</v>
       </c>
-      <c r="X8" s="33">
+      <c r="X8" s="38">
         <v>540</v>
       </c>
-      <c r="Y8" s="34">
+      <c r="Y8" s="39">
         <v>523</v>
       </c>
-      <c r="Z8" s="34">
+      <c r="Z8" s="39">
         <v>499</v>
       </c>
-      <c r="AA8" s="32">
+      <c r="AA8" s="36">
         <v>1055</v>
       </c>
-      <c r="AB8" s="11">
+      <c r="AB8" s="30">
         <v>1055</v>
       </c>
-      <c r="AC8" s="11">
+      <c r="AC8" s="30">
         <v>1055</v>
       </c>
-      <c r="AD8" s="11">
+      <c r="AD8" s="30">
         <v>1055</v>
       </c>
-      <c r="AE8" s="17">
+      <c r="AE8" s="30">
         <v>1055</v>
       </c>
-      <c r="AF8" s="17">
+      <c r="AF8" s="30">
         <v>860</v>
       </c>
-      <c r="AG8" s="17">
+      <c r="AG8" s="30">
         <v>950</v>
       </c>
-      <c r="AH8" s="17">
+      <c r="AH8" s="30">
         <v>928</v>
       </c>
-      <c r="AI8" s="17">
+      <c r="AI8" s="30">
         <v>1042</v>
       </c>
-      <c r="AJ8" s="28">
+      <c r="AJ8" s="35">
         <v>1130</v>
       </c>
-      <c r="AK8" s="17">
+      <c r="AK8" s="30">
         <v>1132</v>
       </c>
-      <c r="AL8" s="17">
+      <c r="AL8" s="30">
         <v>1150</v>
       </c>
-      <c r="AM8" s="11">
+      <c r="AM8" s="30">
         <v>1147</v>
       </c>
-      <c r="AN8" s="11">
+      <c r="AN8" s="30">
         <v>1147</v>
       </c>
-      <c r="AO8" s="11">
+      <c r="AO8" s="30">
         <v>1006</v>
       </c>
-      <c r="AP8" s="11">
+      <c r="AP8" s="30">
         <v>1003</v>
       </c>
-      <c r="AQ8" s="11">
+      <c r="AQ8" s="30">
         <v>973</v>
       </c>
-      <c r="AR8" s="11">
+      <c r="AR8" s="30">
         <v>844</v>
       </c>
-      <c r="AS8" s="11">
+      <c r="AS8" s="30">
         <v>843</v>
       </c>
-      <c r="AT8" s="11">
+      <c r="AT8" s="30">
         <v>818</v>
       </c>
-      <c r="AU8" s="38">
+      <c r="AU8" s="30">
         <v>934</v>
       </c>
-      <c r="AV8" s="38">
+      <c r="AV8" s="30">
         <v>1029</v>
       </c>
-      <c r="AW8" s="38">
+      <c r="AW8" s="30">
         <v>1022</v>
       </c>
-      <c r="AX8" s="38">
+      <c r="AX8" s="30">
         <v>995</v>
       </c>
-      <c r="AY8" s="38">
+      <c r="AY8" s="30">
         <v>990</v>
       </c>
-      <c r="AZ8" s="11"/>
-[...3 lines deleted...]
-      <c r="BD8" s="52"/>
+      <c r="AZ8" s="30">
+        <v>987</v>
+      </c>
+      <c r="BA8" s="30"/>
+      <c r="BB8" s="30"/>
+      <c r="BC8" s="37"/>
+      <c r="BD8" s="33"/>
     </row>
-    <row r="9" spans="1:56" s="13" customFormat="1">
-      <c r="A9" s="19" t="s">
+    <row r="9" spans="1:56" s="2" customFormat="1">
+      <c r="A9" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="30">
         <v>99242</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="30">
         <v>94358</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="30">
         <v>91018</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="30">
         <v>81238</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="30">
         <v>79103</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="30">
         <v>73399</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="30">
         <v>76027</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="30">
         <v>74713</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="30">
         <v>73666</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="30">
         <v>76919</v>
       </c>
-      <c r="L9" s="28">
+      <c r="L9" s="35">
         <v>99244</v>
       </c>
-      <c r="M9" s="28">
+      <c r="M9" s="35">
         <v>104651</v>
       </c>
-      <c r="N9" s="28">
+      <c r="N9" s="35">
         <v>102165</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O9" s="30">
         <v>97009</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="30">
         <v>93673</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="30">
         <v>83704</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="30">
         <v>81161</v>
       </c>
-      <c r="S9" s="28">
+      <c r="S9" s="35">
         <v>75736</v>
       </c>
-      <c r="T9" s="28">
+      <c r="T9" s="35">
         <v>73241</v>
       </c>
-      <c r="U9" s="32">
+      <c r="U9" s="36">
         <v>49392</v>
       </c>
-      <c r="V9" s="32">
+      <c r="V9" s="36">
         <v>48193</v>
       </c>
-      <c r="W9" s="32">
+      <c r="W9" s="36">
         <v>57299</v>
       </c>
-      <c r="X9" s="28">
+      <c r="X9" s="35">
         <v>74371</v>
       </c>
-      <c r="Y9" s="32">
+      <c r="Y9" s="36">
         <v>78899</v>
       </c>
-      <c r="Z9" s="32">
+      <c r="Z9" s="36">
         <v>81296</v>
       </c>
-      <c r="AA9" s="32">
+      <c r="AA9" s="36">
         <v>103567</v>
       </c>
-      <c r="AB9" s="11">
+      <c r="AB9" s="30">
         <v>100061</v>
       </c>
-      <c r="AC9" s="11">
+      <c r="AC9" s="30">
         <v>90592</v>
       </c>
-      <c r="AD9" s="11">
+      <c r="AD9" s="30">
         <v>87409</v>
       </c>
-      <c r="AE9" s="17">
+      <c r="AE9" s="30">
         <v>83348</v>
       </c>
-      <c r="AF9" s="17">
+      <c r="AF9" s="30">
         <v>81811</v>
       </c>
-      <c r="AG9" s="17">
+      <c r="AG9" s="30">
         <v>70884</v>
       </c>
-      <c r="AH9" s="17">
+      <c r="AH9" s="30">
         <v>69769</v>
       </c>
-      <c r="AI9" s="17">
+      <c r="AI9" s="30">
         <v>75020</v>
       </c>
-      <c r="AJ9" s="28">
+      <c r="AJ9" s="35">
         <v>102777</v>
       </c>
-      <c r="AK9" s="17">
+      <c r="AK9" s="30">
         <v>109488</v>
       </c>
-      <c r="AL9" s="17">
+      <c r="AL9" s="30">
         <v>105518</v>
       </c>
-      <c r="AM9" s="11">
+      <c r="AM9" s="30">
         <v>103874</v>
       </c>
-      <c r="AN9" s="11">
+      <c r="AN9" s="30">
         <v>100441</v>
       </c>
-      <c r="AO9" s="11">
+      <c r="AO9" s="30">
         <v>90608</v>
       </c>
-      <c r="AP9" s="11">
+      <c r="AP9" s="30">
         <v>85592</v>
       </c>
-      <c r="AQ9" s="11">
+      <c r="AQ9" s="30">
         <v>83405</v>
       </c>
-      <c r="AR9" s="11">
+      <c r="AR9" s="30">
         <v>87080</v>
       </c>
-      <c r="AS9" s="11">
+      <c r="AS9" s="30">
         <v>86233</v>
       </c>
-      <c r="AT9" s="11">
+      <c r="AT9" s="30">
         <v>85104</v>
       </c>
-      <c r="AU9" s="38">
+      <c r="AU9" s="30">
         <v>90605</v>
       </c>
-      <c r="AV9" s="38">
+      <c r="AV9" s="30">
         <v>118552</v>
       </c>
-      <c r="AW9" s="38">
+      <c r="AW9" s="30">
         <v>126559</v>
       </c>
-      <c r="AX9" s="38">
+      <c r="AX9" s="30">
         <v>119918</v>
       </c>
-      <c r="AY9" s="38">
+      <c r="AY9" s="30">
         <v>117916</v>
       </c>
-      <c r="AZ9" s="11"/>
-[...3 lines deleted...]
-      <c r="BD9" s="52"/>
+      <c r="AZ9" s="30">
+        <v>114006</v>
+      </c>
+      <c r="BA9" s="30"/>
+      <c r="BB9" s="30"/>
+      <c r="BC9" s="37"/>
+      <c r="BD9" s="33"/>
     </row>
-    <row r="10" spans="1:56" s="13" customFormat="1">
-      <c r="A10" s="19" t="s">
+    <row r="10" spans="1:56" s="2" customFormat="1">
+      <c r="A10" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="30">
         <v>143648</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="30">
         <v>142843</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="30">
         <v>141875</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="30">
         <v>139361</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="30">
         <v>136457</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="30">
         <v>132675</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="30">
         <v>108088</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="30">
         <v>109089</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="30">
         <v>116506</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="30">
         <v>136083</v>
       </c>
-      <c r="L10" s="28">
+      <c r="L10" s="35">
         <v>170701</v>
       </c>
-      <c r="M10" s="28">
+      <c r="M10" s="35">
         <v>178592</v>
       </c>
-      <c r="N10" s="28">
+      <c r="N10" s="35">
         <v>147668</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O10" s="30">
         <v>146820</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="30">
         <v>145803</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="30">
         <v>143125</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="30">
         <v>140088</v>
       </c>
-      <c r="S10" s="28">
+      <c r="S10" s="35">
         <v>136230</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="35">
         <v>114159</v>
       </c>
-      <c r="U10" s="32">
+      <c r="U10" s="36">
         <v>74374</v>
       </c>
-      <c r="V10" s="32">
+      <c r="V10" s="36">
         <v>51930</v>
       </c>
-      <c r="W10" s="32">
+      <c r="W10" s="36">
         <v>76614</v>
       </c>
-      <c r="X10" s="28">
+      <c r="X10" s="35">
         <v>99474</v>
       </c>
-      <c r="Y10" s="32">
+      <c r="Y10" s="36">
         <v>102758</v>
       </c>
-      <c r="Z10" s="32">
+      <c r="Z10" s="36">
         <v>105703</v>
       </c>
-      <c r="AA10" s="32">
+      <c r="AA10" s="36">
         <v>132896</v>
       </c>
-      <c r="AB10" s="11">
+      <c r="AB10" s="30">
         <v>132440</v>
       </c>
-      <c r="AC10" s="11">
+      <c r="AC10" s="30">
         <v>131022</v>
       </c>
-      <c r="AD10" s="11">
+      <c r="AD10" s="30">
         <v>129572</v>
       </c>
-      <c r="AE10" s="17">
+      <c r="AE10" s="30">
         <v>127803</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AF10" s="30">
         <v>122894</v>
       </c>
-      <c r="AG10" s="17">
+      <c r="AG10" s="30">
         <v>114422</v>
       </c>
-      <c r="AH10" s="17">
+      <c r="AH10" s="30">
         <v>127015</v>
       </c>
-      <c r="AI10" s="17">
+      <c r="AI10" s="30">
         <v>142518</v>
       </c>
-      <c r="AJ10" s="28">
+      <c r="AJ10" s="35">
         <v>156461</v>
       </c>
-      <c r="AK10" s="17">
+      <c r="AK10" s="30">
         <v>172557</v>
       </c>
-      <c r="AL10" s="17">
+      <c r="AL10" s="30">
         <v>137507</v>
       </c>
-      <c r="AM10" s="11">
+      <c r="AM10" s="30">
         <v>143414</v>
       </c>
-      <c r="AN10" s="11">
+      <c r="AN10" s="30">
         <v>143055</v>
       </c>
-      <c r="AO10" s="11">
+      <c r="AO10" s="30">
         <v>141849</v>
       </c>
-      <c r="AP10" s="11">
+      <c r="AP10" s="30">
         <v>140301</v>
       </c>
-      <c r="AQ10" s="11">
+      <c r="AQ10" s="30">
         <v>138358</v>
       </c>
-      <c r="AR10" s="11">
+      <c r="AR10" s="30">
         <v>129057</v>
       </c>
-      <c r="AS10" s="11">
+      <c r="AS10" s="30">
         <v>131200</v>
       </c>
-      <c r="AT10" s="11">
+      <c r="AT10" s="30">
         <v>141369</v>
       </c>
-      <c r="AU10" s="38">
+      <c r="AU10" s="30">
         <v>157549</v>
       </c>
-      <c r="AV10" s="38">
+      <c r="AV10" s="30">
         <v>171294</v>
       </c>
-      <c r="AW10" s="38">
+      <c r="AW10" s="30">
         <v>189815</v>
       </c>
-      <c r="AX10" s="38">
+      <c r="AX10" s="30">
         <v>157996</v>
       </c>
-      <c r="AY10" s="38">
+      <c r="AY10" s="30">
         <v>157613</v>
       </c>
-      <c r="AZ10" s="11"/>
-[...3 lines deleted...]
-      <c r="BD10" s="52"/>
+      <c r="AZ10" s="30">
+        <v>156912</v>
+      </c>
+      <c r="BA10" s="30"/>
+      <c r="BB10" s="30"/>
+      <c r="BC10" s="37"/>
+      <c r="BD10" s="33"/>
     </row>
-    <row r="11" spans="1:56" s="13" customFormat="1">
-      <c r="A11" s="19" t="s">
+    <row r="11" spans="1:56" s="2" customFormat="1">
+      <c r="A11" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="30">
         <v>131890</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="30">
         <v>130345</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="30">
         <v>127716</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="30">
         <v>125043</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="30">
         <v>122290</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="30">
         <v>119243</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="30">
         <v>114708</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="30">
         <v>114389</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="30">
         <v>116109</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="30">
         <v>119767</v>
       </c>
-      <c r="L11" s="28">
+      <c r="L11" s="35">
         <v>137619</v>
       </c>
-      <c r="M11" s="28">
+      <c r="M11" s="35">
         <v>142737</v>
       </c>
-      <c r="N11" s="28">
+      <c r="N11" s="35">
         <v>134970</v>
       </c>
-      <c r="O11" s="11">
+      <c r="O11" s="30">
         <v>133189</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="30">
         <v>130123</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="30">
         <v>127738</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="30">
         <v>126943</v>
       </c>
-      <c r="S11" s="28">
+      <c r="S11" s="35">
         <v>123848</v>
       </c>
-      <c r="T11" s="28">
+      <c r="T11" s="35">
         <v>115602</v>
       </c>
-      <c r="U11" s="32">
+      <c r="U11" s="36">
         <v>45791</v>
       </c>
-      <c r="V11" s="32">
+      <c r="V11" s="36">
         <v>48036</v>
       </c>
-      <c r="W11" s="32">
+      <c r="W11" s="36">
         <v>53397</v>
       </c>
-      <c r="X11" s="28">
+      <c r="X11" s="35">
         <v>34346</v>
       </c>
-      <c r="Y11" s="32">
+      <c r="Y11" s="36">
         <v>39622</v>
       </c>
-      <c r="Z11" s="32">
+      <c r="Z11" s="36">
         <v>36444</v>
       </c>
-      <c r="AA11" s="32">
+      <c r="AA11" s="36">
         <v>126123</v>
       </c>
-      <c r="AB11" s="11">
+      <c r="AB11" s="30">
         <v>125551</v>
       </c>
-      <c r="AC11" s="11">
+      <c r="AC11" s="30">
         <v>123320</v>
       </c>
-      <c r="AD11" s="11">
+      <c r="AD11" s="30">
         <v>122727</v>
       </c>
-      <c r="AE11" s="17">
+      <c r="AE11" s="30">
         <v>122209</v>
       </c>
-      <c r="AF11" s="17">
+      <c r="AF11" s="30">
         <v>120014</v>
       </c>
-      <c r="AG11" s="17">
+      <c r="AG11" s="30">
         <v>109918</v>
       </c>
-      <c r="AH11" s="17">
+      <c r="AH11" s="30">
         <v>114430</v>
       </c>
-      <c r="AI11" s="17">
+      <c r="AI11" s="30">
         <v>130263</v>
       </c>
-      <c r="AJ11" s="28">
+      <c r="AJ11" s="35">
         <v>138173</v>
       </c>
-      <c r="AK11" s="17">
+      <c r="AK11" s="30">
         <v>142930</v>
       </c>
-      <c r="AL11" s="17">
+      <c r="AL11" s="30">
         <v>123763</v>
       </c>
-      <c r="AM11" s="11">
+      <c r="AM11" s="30">
         <v>129866</v>
       </c>
-      <c r="AN11" s="11">
+      <c r="AN11" s="30">
         <v>129308</v>
       </c>
-      <c r="AO11" s="11">
+      <c r="AO11" s="30">
         <v>128831</v>
       </c>
-      <c r="AP11" s="11">
+      <c r="AP11" s="30">
         <v>128212</v>
       </c>
-      <c r="AQ11" s="11">
+      <c r="AQ11" s="30">
         <v>127477</v>
       </c>
-      <c r="AR11" s="11">
+      <c r="AR11" s="30">
         <v>109076</v>
       </c>
-      <c r="AS11" s="11">
+      <c r="AS11" s="30">
         <v>110688</v>
       </c>
-      <c r="AT11" s="11">
+      <c r="AT11" s="30">
         <v>115281</v>
       </c>
-      <c r="AU11" s="38">
+      <c r="AU11" s="30">
         <v>131667</v>
       </c>
-      <c r="AV11" s="38">
+      <c r="AV11" s="30">
         <v>140064</v>
       </c>
-      <c r="AW11" s="38">
+      <c r="AW11" s="30">
         <v>144586</v>
       </c>
-      <c r="AX11" s="38">
+      <c r="AX11" s="30">
         <v>142764</v>
       </c>
-      <c r="AY11" s="38">
+      <c r="AY11" s="30">
         <v>142417</v>
       </c>
-      <c r="AZ11" s="11"/>
-[...3 lines deleted...]
-      <c r="BD11" s="52"/>
+      <c r="AZ11" s="30">
+        <v>141825</v>
+      </c>
+      <c r="BA11" s="30"/>
+      <c r="BB11" s="30"/>
+      <c r="BC11" s="37"/>
+      <c r="BD11" s="33"/>
     </row>
-    <row r="12" spans="1:56" s="13" customFormat="1">
-      <c r="A12" s="19" t="s">
+    <row r="12" spans="1:56" s="2" customFormat="1">
+      <c r="A12" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="30">
         <v>57361</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="30">
         <v>57295</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="30">
         <v>56975</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="30">
         <v>55910</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="30">
         <v>54087</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="30">
         <v>52952</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="30">
         <v>50663</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="30">
         <v>53666</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="30">
         <v>59241</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="30">
         <v>64444</v>
       </c>
-      <c r="L12" s="28">
+      <c r="L12" s="35">
         <v>67651</v>
       </c>
-      <c r="M12" s="28">
+      <c r="M12" s="35">
         <v>69116</v>
       </c>
-      <c r="N12" s="28">
+      <c r="N12" s="35">
         <v>59037</v>
       </c>
-      <c r="O12" s="11">
+      <c r="O12" s="30">
         <v>58933</v>
       </c>
-      <c r="P12" s="11">
+      <c r="P12" s="30">
         <v>58559</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="Q12" s="30">
         <v>57745</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R12" s="30">
         <v>54201</v>
       </c>
-      <c r="S12" s="28">
+      <c r="S12" s="35">
         <v>53072</v>
       </c>
-      <c r="T12" s="28">
+      <c r="T12" s="35">
         <v>42869</v>
       </c>
-      <c r="U12" s="32">
+      <c r="U12" s="36">
         <v>32372</v>
       </c>
-      <c r="V12" s="32">
+      <c r="V12" s="36">
         <v>28369</v>
       </c>
-      <c r="W12" s="32">
+      <c r="W12" s="36">
         <v>37492</v>
       </c>
-      <c r="X12" s="28">
+      <c r="X12" s="35">
         <v>40385</v>
       </c>
-      <c r="Y12" s="32">
+      <c r="Y12" s="36">
         <v>41132</v>
       </c>
-      <c r="Z12" s="32">
+      <c r="Z12" s="36">
         <v>40176</v>
       </c>
-      <c r="AA12" s="32">
+      <c r="AA12" s="36">
         <v>49513</v>
       </c>
-      <c r="AB12" s="11">
+      <c r="AB12" s="30">
         <v>49574</v>
       </c>
-      <c r="AC12" s="11">
+      <c r="AC12" s="30">
         <v>49004</v>
       </c>
-      <c r="AD12" s="11">
+      <c r="AD12" s="30">
         <v>47747</v>
       </c>
-      <c r="AE12" s="17">
+      <c r="AE12" s="30">
         <v>46760</v>
       </c>
-      <c r="AF12" s="17">
+      <c r="AF12" s="30">
         <v>38142</v>
       </c>
-      <c r="AG12" s="17">
+      <c r="AG12" s="30">
         <v>48858</v>
       </c>
-      <c r="AH12" s="17">
+      <c r="AH12" s="30">
         <v>53294</v>
       </c>
-      <c r="AI12" s="17">
+      <c r="AI12" s="30">
         <v>61667</v>
       </c>
-      <c r="AJ12" s="28">
+      <c r="AJ12" s="35">
         <v>65035</v>
       </c>
-      <c r="AK12" s="17">
+      <c r="AK12" s="30">
         <v>66770</v>
       </c>
-      <c r="AL12" s="17">
+      <c r="AL12" s="30">
         <v>46608</v>
       </c>
-      <c r="AM12" s="11">
+      <c r="AM12" s="30">
         <v>46443</v>
       </c>
-      <c r="AN12" s="11">
+      <c r="AN12" s="30">
         <v>46249</v>
       </c>
-      <c r="AO12" s="11">
+      <c r="AO12" s="30">
         <v>45668</v>
       </c>
-      <c r="AP12" s="11">
+      <c r="AP12" s="30">
         <v>44503</v>
       </c>
-      <c r="AQ12" s="11">
+      <c r="AQ12" s="30">
         <v>43712</v>
       </c>
-      <c r="AR12" s="11">
+      <c r="AR12" s="30">
         <v>48012</v>
       </c>
-      <c r="AS12" s="11">
+      <c r="AS12" s="30">
         <v>50780</v>
       </c>
-      <c r="AT12" s="11">
+      <c r="AT12" s="30">
         <v>56213</v>
       </c>
-      <c r="AU12" s="38">
+      <c r="AU12" s="30">
         <v>65755</v>
       </c>
-      <c r="AV12" s="38">
+      <c r="AV12" s="30">
         <v>69406</v>
       </c>
-      <c r="AW12" s="38">
+      <c r="AW12" s="30">
         <v>70986</v>
       </c>
-      <c r="AX12" s="38">
+      <c r="AX12" s="30">
         <v>50105</v>
       </c>
-      <c r="AY12" s="38">
+      <c r="AY12" s="30">
         <v>49916</v>
       </c>
-      <c r="AZ12" s="11"/>
-[...3 lines deleted...]
-      <c r="BD12" s="52"/>
+      <c r="AZ12" s="30">
+        <v>49605</v>
+      </c>
+      <c r="BA12" s="30"/>
+      <c r="BB12" s="30"/>
+      <c r="BC12" s="37"/>
+      <c r="BD12" s="33"/>
     </row>
-    <row r="13" spans="1:56" s="13" customFormat="1">
-      <c r="A13" s="19" t="s">
+    <row r="13" spans="1:56" s="2" customFormat="1">
+      <c r="A13" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="30">
         <v>33420</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="30">
         <v>29915</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="30">
         <v>29832</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="30">
         <v>28916</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="30">
         <v>28336</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="30">
         <v>27583</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="30">
         <v>33579</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="30">
         <v>39334</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="30">
         <v>43965</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="30">
         <v>45137</v>
       </c>
-      <c r="L13" s="28">
+      <c r="L13" s="35">
         <v>46029</v>
       </c>
-      <c r="M13" s="28">
+      <c r="M13" s="35">
         <v>47486</v>
       </c>
-      <c r="N13" s="28">
+      <c r="N13" s="35">
         <v>32806</v>
       </c>
-      <c r="O13" s="11">
+      <c r="O13" s="30">
         <v>29297</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P13" s="30">
         <v>29196</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="30">
         <v>28602</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R13" s="30">
         <v>27908</v>
       </c>
-      <c r="S13" s="28">
+      <c r="S13" s="35">
         <v>27163</v>
       </c>
-      <c r="T13" s="28">
+      <c r="T13" s="35">
         <v>30357</v>
       </c>
-      <c r="U13" s="32">
+      <c r="U13" s="36">
         <v>22375</v>
       </c>
-      <c r="V13" s="32">
+      <c r="V13" s="36">
         <v>20843</v>
       </c>
-      <c r="W13" s="32">
+      <c r="W13" s="36">
         <v>34319</v>
       </c>
-      <c r="X13" s="28">
+      <c r="X13" s="35">
         <v>35915</v>
       </c>
-      <c r="Y13" s="32">
+      <c r="Y13" s="36">
         <v>37943</v>
       </c>
-      <c r="Z13" s="32">
+      <c r="Z13" s="36">
         <v>35956</v>
       </c>
-      <c r="AA13" s="32">
+      <c r="AA13" s="36">
         <v>29529</v>
       </c>
-      <c r="AB13" s="11">
+      <c r="AB13" s="30">
         <v>29381</v>
       </c>
-      <c r="AC13" s="11">
+      <c r="AC13" s="30">
         <v>29354</v>
       </c>
-      <c r="AD13" s="11">
+      <c r="AD13" s="30">
         <v>29321</v>
       </c>
-      <c r="AE13" s="17">
+      <c r="AE13" s="30">
         <v>29247</v>
       </c>
-      <c r="AF13" s="17">
+      <c r="AF13" s="30">
         <v>28505</v>
       </c>
-      <c r="AG13" s="17">
+      <c r="AG13" s="30">
         <v>27307</v>
       </c>
-      <c r="AH13" s="17">
+      <c r="AH13" s="30">
         <v>30125</v>
       </c>
-      <c r="AI13" s="17">
+      <c r="AI13" s="30">
         <v>30095</v>
       </c>
-      <c r="AJ13" s="28">
+      <c r="AJ13" s="35">
         <v>36280</v>
       </c>
-      <c r="AK13" s="17">
+      <c r="AK13" s="30">
         <v>38367</v>
       </c>
-      <c r="AL13" s="17">
+      <c r="AL13" s="30">
         <v>26843</v>
       </c>
-      <c r="AM13" s="11">
+      <c r="AM13" s="30">
         <v>26713</v>
       </c>
-      <c r="AN13" s="11">
+      <c r="AN13" s="30">
         <v>26593</v>
       </c>
-      <c r="AO13" s="11">
+      <c r="AO13" s="30">
         <v>26459</v>
       </c>
-      <c r="AP13" s="11">
+      <c r="AP13" s="30">
         <v>26293</v>
       </c>
-      <c r="AQ13" s="11">
+      <c r="AQ13" s="30">
         <v>26241</v>
       </c>
-      <c r="AR13" s="11">
+      <c r="AR13" s="30">
         <v>27556</v>
       </c>
-      <c r="AS13" s="11">
+      <c r="AS13" s="30">
         <v>27701</v>
       </c>
-      <c r="AT13" s="11">
+      <c r="AT13" s="30">
         <v>30543</v>
       </c>
-      <c r="AU13" s="38">
+      <c r="AU13" s="30">
         <v>30790</v>
       </c>
-      <c r="AV13" s="38">
+      <c r="AV13" s="30">
         <v>36593</v>
       </c>
-      <c r="AW13" s="38">
+      <c r="AW13" s="30">
         <v>38752</v>
       </c>
-      <c r="AX13" s="38">
+      <c r="AX13" s="30">
         <v>31497</v>
       </c>
-      <c r="AY13" s="38">
+      <c r="AY13" s="30">
         <v>31218</v>
       </c>
-      <c r="AZ13" s="11"/>
-[...3 lines deleted...]
-      <c r="BD13" s="52"/>
+      <c r="AZ13" s="30">
+        <v>30982</v>
+      </c>
+      <c r="BA13" s="30"/>
+      <c r="BB13" s="30"/>
+      <c r="BC13" s="37"/>
+      <c r="BD13" s="33"/>
     </row>
-    <row r="14" spans="1:56" s="13" customFormat="1">
+    <row r="14" spans="1:56" s="2" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="21" t="s">
-[...68 lines deleted...]
-      <c r="Y14" s="32">
+      <c r="B14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="P14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="S14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="T14" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="U14" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="V14" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="W14" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="X14" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y14" s="36">
         <v>67738</v>
       </c>
-      <c r="Z14" s="32">
+      <c r="Z14" s="36">
         <v>83310</v>
       </c>
-      <c r="AA14" s="32">
+      <c r="AA14" s="36">
         <v>77478</v>
       </c>
-      <c r="AB14" s="11">
+      <c r="AB14" s="30">
         <v>77777</v>
       </c>
-      <c r="AC14" s="11">
+      <c r="AC14" s="30">
         <v>77150</v>
       </c>
-      <c r="AD14" s="11">
+      <c r="AD14" s="30">
         <v>76711</v>
       </c>
-      <c r="AE14" s="17">
+      <c r="AE14" s="30">
         <v>76186</v>
       </c>
-      <c r="AF14" s="17">
+      <c r="AF14" s="30">
         <v>61123</v>
       </c>
-      <c r="AG14" s="17">
+      <c r="AG14" s="30">
         <v>61635</v>
       </c>
-      <c r="AH14" s="17">
+      <c r="AH14" s="30">
         <v>63577</v>
       </c>
-      <c r="AI14" s="17">
+      <c r="AI14" s="30">
         <v>66752</v>
       </c>
-      <c r="AJ14" s="29">
+      <c r="AJ14" s="42">
         <v>75405</v>
       </c>
-      <c r="AK14" s="17">
+      <c r="AK14" s="30">
         <v>85974</v>
       </c>
-      <c r="AL14" s="17">
+      <c r="AL14" s="30">
         <v>75829</v>
       </c>
-      <c r="AM14" s="11">
+      <c r="AM14" s="30">
         <v>75340</v>
       </c>
-      <c r="AN14" s="11">
+      <c r="AN14" s="30">
         <v>76853</v>
       </c>
-      <c r="AO14" s="11">
+      <c r="AO14" s="30">
         <v>76197</v>
       </c>
-      <c r="AP14" s="11">
+      <c r="AP14" s="30">
         <v>77727</v>
       </c>
-      <c r="AQ14" s="11">
+      <c r="AQ14" s="30">
         <v>77196</v>
       </c>
-      <c r="AR14" s="11">
+      <c r="AR14" s="30">
         <v>65748</v>
       </c>
-      <c r="AS14" s="11">
+      <c r="AS14" s="30">
         <v>66220</v>
       </c>
-      <c r="AT14" s="11">
+      <c r="AT14" s="30">
         <v>68205</v>
       </c>
-      <c r="AU14" s="38">
+      <c r="AU14" s="30">
         <v>71492</v>
       </c>
-      <c r="AV14" s="38">
+      <c r="AV14" s="30">
         <v>93434</v>
       </c>
-      <c r="AW14" s="38">
+      <c r="AW14" s="30">
         <v>92856</v>
       </c>
-      <c r="AX14" s="38">
+      <c r="AX14" s="30">
         <v>86858</v>
       </c>
-      <c r="AY14" s="38">
+      <c r="AY14" s="30">
         <v>86378</v>
       </c>
-      <c r="AZ14" s="11"/>
-[...3 lines deleted...]
-      <c r="BD14" s="52"/>
+      <c r="AZ14" s="30">
+        <v>85688</v>
+      </c>
+      <c r="BA14" s="30"/>
+      <c r="BB14" s="30"/>
+      <c r="BC14" s="37"/>
+      <c r="BD14" s="33"/>
     </row>
-    <row r="15" spans="1:56" s="13" customFormat="1">
-      <c r="A15" s="19" t="s">
+    <row r="15" spans="1:56" s="2" customFormat="1">
+      <c r="A15" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="30">
         <v>110992</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="30">
         <v>109185</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="30">
         <v>106821</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="30">
         <v>103655</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="30">
         <v>100030</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="30">
         <v>94998</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="30">
         <v>89888</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="30">
         <v>92049</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="30">
         <v>98250</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="30">
         <v>110769</v>
       </c>
-      <c r="L15" s="28">
+      <c r="L15" s="35">
         <v>114441</v>
       </c>
-      <c r="M15" s="28">
+      <c r="M15" s="35">
         <v>116517</v>
       </c>
-      <c r="N15" s="28">
+      <c r="N15" s="35">
         <v>101097</v>
       </c>
-      <c r="O15" s="11">
+      <c r="O15" s="30">
         <v>104406</v>
       </c>
-      <c r="P15" s="11">
+      <c r="P15" s="30">
         <v>102241</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="30">
         <v>99491</v>
       </c>
-      <c r="R15" s="11">
+      <c r="R15" s="30">
         <v>95915</v>
       </c>
-      <c r="S15" s="28">
+      <c r="S15" s="35">
         <v>84557</v>
       </c>
-      <c r="T15" s="28">
+      <c r="T15" s="35">
         <v>86787</v>
       </c>
-      <c r="U15" s="32">
+      <c r="U15" s="36">
         <v>60307</v>
       </c>
-      <c r="V15" s="32">
+      <c r="V15" s="36">
         <v>66335</v>
       </c>
-      <c r="W15" s="32">
+      <c r="W15" s="36">
         <v>83986</v>
       </c>
-      <c r="X15" s="28">
+      <c r="X15" s="35">
         <v>86818</v>
       </c>
-      <c r="Y15" s="32">
+      <c r="Y15" s="36">
         <v>89798</v>
       </c>
-      <c r="Z15" s="32">
+      <c r="Z15" s="36">
         <v>88638</v>
       </c>
-      <c r="AA15" s="32">
+      <c r="AA15" s="36">
         <v>96245</v>
       </c>
-      <c r="AB15" s="11">
+      <c r="AB15" s="30">
         <v>94223</v>
       </c>
-      <c r="AC15" s="11">
+      <c r="AC15" s="30">
         <v>92875</v>
       </c>
-      <c r="AD15" s="11">
+      <c r="AD15" s="30">
         <v>89564</v>
       </c>
-      <c r="AE15" s="17">
+      <c r="AE15" s="30">
         <v>85629</v>
       </c>
-      <c r="AF15" s="17">
+      <c r="AF15" s="30">
         <v>78925</v>
       </c>
-      <c r="AG15" s="17">
+      <c r="AG15" s="30">
         <v>86175</v>
       </c>
-      <c r="AH15" s="17">
+      <c r="AH15" s="30">
         <v>95728</v>
       </c>
-      <c r="AI15" s="17">
+      <c r="AI15" s="30">
         <v>109869</v>
       </c>
-      <c r="AJ15" s="28">
+      <c r="AJ15" s="35">
         <v>115030</v>
       </c>
-      <c r="AK15" s="17">
+      <c r="AK15" s="30">
         <v>119424</v>
       </c>
-      <c r="AL15" s="17">
+      <c r="AL15" s="30">
         <v>86298</v>
       </c>
-      <c r="AM15" s="11">
+      <c r="AM15" s="30">
         <v>84398</v>
       </c>
-      <c r="AN15" s="11">
+      <c r="AN15" s="30">
         <v>93216</v>
       </c>
-      <c r="AO15" s="11">
+      <c r="AO15" s="30">
         <v>90564</v>
       </c>
-      <c r="AP15" s="11">
+      <c r="AP15" s="30">
         <v>87225</v>
       </c>
-      <c r="AQ15" s="11">
+      <c r="AQ15" s="30">
         <v>83234</v>
       </c>
-      <c r="AR15" s="11">
+      <c r="AR15" s="30">
         <v>85364</v>
       </c>
-      <c r="AS15" s="11">
+      <c r="AS15" s="30">
         <v>84802</v>
       </c>
-      <c r="AT15" s="11">
+      <c r="AT15" s="30">
         <v>94566</v>
       </c>
-      <c r="AU15" s="38">
+      <c r="AU15" s="30">
         <v>108690</v>
       </c>
-      <c r="AV15" s="38">
+      <c r="AV15" s="30">
         <v>114709</v>
       </c>
-      <c r="AW15" s="38">
+      <c r="AW15" s="30">
         <v>118920</v>
       </c>
-      <c r="AX15" s="38">
+      <c r="AX15" s="30">
         <v>105899</v>
       </c>
-      <c r="AY15" s="38">
+      <c r="AY15" s="30">
         <v>104156</v>
       </c>
-      <c r="AZ15" s="11"/>
-[...3 lines deleted...]
-      <c r="BD15" s="52"/>
+      <c r="AZ15" s="30">
+        <v>102308</v>
+      </c>
+      <c r="BA15" s="30"/>
+      <c r="BB15" s="30"/>
+      <c r="BC15" s="37"/>
+      <c r="BD15" s="33"/>
     </row>
-    <row r="16" spans="1:56" s="13" customFormat="1">
-      <c r="A16" s="19" t="s">
+    <row r="16" spans="1:56" s="2" customFormat="1">
+      <c r="A16" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="30">
         <v>60378</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="30">
         <v>59583</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="30">
         <v>57141</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="30">
         <v>57100</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="30">
         <v>56700</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="30">
         <v>54050</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="30">
         <v>55516</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I16" s="30">
         <v>56302</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="30">
         <v>57593</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="30">
         <v>61949</v>
       </c>
-      <c r="L16" s="28">
+      <c r="L16" s="35">
         <v>66594</v>
       </c>
-      <c r="M16" s="28">
+      <c r="M16" s="35">
         <v>71458</v>
       </c>
-      <c r="N16" s="28">
+      <c r="N16" s="35">
         <v>60538</v>
       </c>
-      <c r="O16" s="11">
+      <c r="O16" s="30">
         <v>59760</v>
       </c>
-      <c r="P16" s="11">
+      <c r="P16" s="30">
         <v>57488</v>
       </c>
-      <c r="Q16" s="11">
+      <c r="Q16" s="30">
         <v>57491</v>
       </c>
-      <c r="R16" s="11">
+      <c r="R16" s="30">
         <v>57351</v>
       </c>
-      <c r="S16" s="28">
+      <c r="S16" s="35">
         <v>54733</v>
       </c>
-      <c r="T16" s="28">
+      <c r="T16" s="35">
         <v>48736</v>
       </c>
-      <c r="U16" s="32">
+      <c r="U16" s="36">
         <v>38146</v>
       </c>
-      <c r="V16" s="32">
+      <c r="V16" s="36">
         <v>30112</v>
       </c>
-      <c r="W16" s="32">
+      <c r="W16" s="36">
         <v>36371</v>
       </c>
-      <c r="X16" s="28">
+      <c r="X16" s="35">
         <v>33199</v>
       </c>
-      <c r="Y16" s="32">
+      <c r="Y16" s="36">
         <v>37644</v>
       </c>
-      <c r="Z16" s="32">
+      <c r="Z16" s="36">
         <v>36812</v>
       </c>
-      <c r="AA16" s="32">
+      <c r="AA16" s="36">
         <v>63585</v>
       </c>
-      <c r="AB16" s="11">
+      <c r="AB16" s="30">
         <v>62988</v>
       </c>
-      <c r="AC16" s="11">
+      <c r="AC16" s="30">
         <v>63043</v>
       </c>
-      <c r="AD16" s="11">
+      <c r="AD16" s="30">
         <v>63163</v>
       </c>
-      <c r="AE16" s="17">
+      <c r="AE16" s="30">
         <v>62148</v>
       </c>
-      <c r="AF16" s="17">
+      <c r="AF16" s="30">
         <v>54489</v>
       </c>
-      <c r="AG16" s="17">
+      <c r="AG16" s="30">
         <v>63297</v>
       </c>
-      <c r="AH16" s="17">
+      <c r="AH16" s="30">
         <v>67770</v>
       </c>
-      <c r="AI16" s="17">
+      <c r="AI16" s="30">
         <v>70591</v>
       </c>
-      <c r="AJ16" s="28">
+      <c r="AJ16" s="35">
         <v>71648</v>
       </c>
-      <c r="AK16" s="17">
+      <c r="AK16" s="30">
         <v>74201</v>
       </c>
-      <c r="AL16" s="17">
+      <c r="AL16" s="30">
         <v>62075</v>
       </c>
-      <c r="AM16" s="11">
+      <c r="AM16" s="30">
         <v>61760</v>
       </c>
-      <c r="AN16" s="11">
+      <c r="AN16" s="30">
         <v>60915</v>
       </c>
-      <c r="AO16" s="11">
+      <c r="AO16" s="30">
         <v>60912</v>
       </c>
-      <c r="AP16" s="11">
+      <c r="AP16" s="30">
         <v>60890</v>
       </c>
-      <c r="AQ16" s="11">
+      <c r="AQ16" s="30">
         <v>59755</v>
       </c>
-      <c r="AR16" s="11">
+      <c r="AR16" s="30">
         <v>62718</v>
       </c>
-      <c r="AS16" s="11">
+      <c r="AS16" s="30">
         <v>63598</v>
       </c>
-      <c r="AT16" s="11">
+      <c r="AT16" s="30">
         <v>68141</v>
       </c>
-      <c r="AU16" s="38">
+      <c r="AU16" s="30">
         <v>71883</v>
       </c>
-      <c r="AV16" s="38">
+      <c r="AV16" s="30">
         <v>72957</v>
       </c>
-      <c r="AW16" s="38">
+      <c r="AW16" s="30">
         <v>76001</v>
       </c>
-      <c r="AX16" s="38">
+      <c r="AX16" s="30">
         <v>64639</v>
       </c>
-      <c r="AY16" s="38">
+      <c r="AY16" s="30">
         <v>63133</v>
       </c>
-      <c r="AZ16" s="11"/>
-[...3 lines deleted...]
-      <c r="BD16" s="52"/>
+      <c r="AZ16" s="30">
+        <v>62075</v>
+      </c>
+      <c r="BA16" s="30"/>
+      <c r="BB16" s="30"/>
+      <c r="BC16" s="37"/>
+      <c r="BD16" s="33"/>
     </row>
-    <row r="17" spans="1:56" s="13" customFormat="1">
-      <c r="A17" s="20" t="s">
+    <row r="17" spans="1:56" s="2" customFormat="1">
+      <c r="A17" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="11" t="s">
-[...59 lines deleted...]
-      <c r="V17" s="32">
+      <c r="B17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="P17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="R17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="S17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="T17" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="V17" s="36">
         <v>33664</v>
       </c>
-      <c r="W17" s="32">
+      <c r="W17" s="36">
         <v>52844</v>
       </c>
-      <c r="X17" s="28">
+      <c r="X17" s="35">
         <v>56622</v>
       </c>
-      <c r="Y17" s="32">
+      <c r="Y17" s="36">
         <v>54756</v>
       </c>
-      <c r="Z17" s="32">
+      <c r="Z17" s="36">
         <v>48353</v>
       </c>
-      <c r="AA17" s="32">
+      <c r="AA17" s="36">
         <v>76247</v>
       </c>
-      <c r="AB17" s="11">
+      <c r="AB17" s="30">
         <v>75417</v>
       </c>
-      <c r="AC17" s="11">
+      <c r="AC17" s="30">
         <v>74239</v>
       </c>
-      <c r="AD17" s="11">
+      <c r="AD17" s="30">
         <v>73051</v>
       </c>
-      <c r="AE17" s="17">
+      <c r="AE17" s="30">
         <v>70461</v>
       </c>
-      <c r="AF17" s="17">
+      <c r="AF17" s="30">
         <v>70469</v>
       </c>
-      <c r="AG17" s="17">
+      <c r="AG17" s="30">
         <v>58254</v>
       </c>
-      <c r="AH17" s="17">
+      <c r="AH17" s="30">
         <v>59786</v>
       </c>
-      <c r="AI17" s="17">
+      <c r="AI17" s="30">
         <v>65437</v>
       </c>
-      <c r="AJ17" s="28">
+      <c r="AJ17" s="35">
         <v>69069</v>
       </c>
-      <c r="AK17" s="17">
+      <c r="AK17" s="30">
         <v>68453</v>
       </c>
-      <c r="AL17" s="17">
+      <c r="AL17" s="30">
         <v>66185</v>
       </c>
-      <c r="AM17" s="11">
+      <c r="AM17" s="30">
         <v>65300</v>
       </c>
-      <c r="AN17" s="11">
+      <c r="AN17" s="30">
         <v>64827</v>
       </c>
-      <c r="AO17" s="11">
+      <c r="AO17" s="30">
         <v>63903</v>
       </c>
-      <c r="AP17" s="11">
+      <c r="AP17" s="30">
         <v>62942</v>
       </c>
-      <c r="AQ17" s="11">
+      <c r="AQ17" s="30">
         <v>64530</v>
       </c>
-      <c r="AR17" s="11">
+      <c r="AR17" s="30">
         <v>57944</v>
       </c>
-      <c r="AS17" s="11">
+      <c r="AS17" s="30">
         <v>58845</v>
       </c>
-      <c r="AT17" s="11">
+      <c r="AT17" s="30">
         <v>60004</v>
       </c>
-      <c r="AU17" s="38">
+      <c r="AU17" s="30">
         <v>66116</v>
       </c>
-      <c r="AV17" s="38">
+      <c r="AV17" s="30">
         <v>69877</v>
       </c>
-      <c r="AW17" s="38">
+      <c r="AW17" s="30">
         <v>69212</v>
       </c>
-      <c r="AX17" s="38">
+      <c r="AX17" s="30">
         <v>68624</v>
       </c>
-      <c r="AY17" s="38">
+      <c r="AY17" s="30">
         <v>67479</v>
       </c>
-      <c r="AZ17" s="11"/>
-[...3 lines deleted...]
-      <c r="BD17" s="52"/>
+      <c r="AZ17" s="30">
+        <v>66876</v>
+      </c>
+      <c r="BA17" s="30"/>
+      <c r="BB17" s="30"/>
+      <c r="BC17" s="37"/>
+      <c r="BD17" s="33"/>
     </row>
-    <row r="18" spans="1:56" s="13" customFormat="1">
-      <c r="A18" s="19" t="s">
+    <row r="18" spans="1:56" s="2" customFormat="1">
+      <c r="A18" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="30">
         <v>139802</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="30">
         <v>137909</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="30">
         <v>135995</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="30">
         <v>133095</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="30">
         <v>130427</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="30">
         <v>124021</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="30">
         <v>116269</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="30">
         <v>116604</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="30">
         <v>120058</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="30">
         <v>138241</v>
       </c>
-      <c r="L18" s="28">
+      <c r="L18" s="35">
         <v>147586</v>
       </c>
-      <c r="M18" s="28">
+      <c r="M18" s="35">
         <v>151985</v>
       </c>
-      <c r="N18" s="28">
+      <c r="N18" s="35">
         <v>140523</v>
       </c>
-      <c r="O18" s="11">
+      <c r="O18" s="30">
         <v>138597</v>
       </c>
-      <c r="P18" s="11">
+      <c r="P18" s="30">
         <v>136581</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="Q18" s="30">
         <v>133661</v>
       </c>
-      <c r="R18" s="11">
+      <c r="R18" s="30">
         <v>130953</v>
       </c>
-      <c r="S18" s="28">
+      <c r="S18" s="35">
         <v>124471</v>
       </c>
-      <c r="T18" s="28">
+      <c r="T18" s="35">
         <v>117450</v>
       </c>
-      <c r="U18" s="32">
+      <c r="U18" s="36">
         <v>62882</v>
       </c>
-      <c r="V18" s="32">
+      <c r="V18" s="36">
         <v>17210</v>
       </c>
-      <c r="W18" s="32">
+      <c r="W18" s="36">
         <v>40221</v>
       </c>
-      <c r="X18" s="28">
+      <c r="X18" s="35">
         <v>45376</v>
       </c>
-      <c r="Y18" s="32">
+      <c r="Y18" s="36">
         <v>43687</v>
       </c>
-      <c r="Z18" s="32">
+      <c r="Z18" s="36">
         <v>42392</v>
       </c>
-      <c r="AA18" s="32">
+      <c r="AA18" s="36">
         <v>68427</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AB18" s="30">
         <v>67754</v>
       </c>
-      <c r="AC18" s="11">
+      <c r="AC18" s="30">
         <v>66434</v>
       </c>
-      <c r="AD18" s="11">
+      <c r="AD18" s="30">
         <v>65543</v>
       </c>
-      <c r="AE18" s="17">
+      <c r="AE18" s="30">
         <v>63233</v>
       </c>
-      <c r="AF18" s="17">
+      <c r="AF18" s="30">
         <v>63566</v>
       </c>
-      <c r="AG18" s="17">
+      <c r="AG18" s="30">
         <v>60520</v>
       </c>
-      <c r="AH18" s="17">
+      <c r="AH18" s="30">
         <v>64296</v>
       </c>
-      <c r="AI18" s="17">
+      <c r="AI18" s="30">
         <v>79894</v>
       </c>
-      <c r="AJ18" s="28">
+      <c r="AJ18" s="35">
         <v>85198</v>
       </c>
-      <c r="AK18" s="17">
+      <c r="AK18" s="30">
         <v>84746</v>
       </c>
-      <c r="AL18" s="17">
+      <c r="AL18" s="30">
         <v>63871</v>
       </c>
-      <c r="AM18" s="11">
+      <c r="AM18" s="30">
         <v>63491</v>
       </c>
-      <c r="AN18" s="11">
+      <c r="AN18" s="30">
         <v>62812</v>
       </c>
-      <c r="AO18" s="11">
+      <c r="AO18" s="30">
         <v>61715</v>
       </c>
-      <c r="AP18" s="11">
+      <c r="AP18" s="30">
         <v>60832</v>
       </c>
-      <c r="AQ18" s="11">
+      <c r="AQ18" s="30">
         <v>58580</v>
       </c>
-      <c r="AR18" s="11">
+      <c r="AR18" s="30">
         <v>65092</v>
       </c>
-      <c r="AS18" s="11">
+      <c r="AS18" s="30">
         <v>66261</v>
       </c>
-      <c r="AT18" s="11">
+      <c r="AT18" s="30">
         <v>69270</v>
       </c>
-      <c r="AU18" s="38">
+      <c r="AU18" s="30">
         <v>81518</v>
       </c>
-      <c r="AV18" s="38">
+      <c r="AV18" s="30">
         <v>86790</v>
       </c>
-      <c r="AW18" s="38">
+      <c r="AW18" s="30">
         <v>86235</v>
       </c>
-      <c r="AX18" s="38">
+      <c r="AX18" s="30">
         <v>74044</v>
       </c>
-      <c r="AY18" s="38">
+      <c r="AY18" s="30">
         <v>73593</v>
       </c>
-      <c r="AZ18" s="11"/>
-[...3 lines deleted...]
-      <c r="BD18" s="52"/>
+      <c r="AZ18" s="30">
+        <v>72882</v>
+      </c>
+      <c r="BA18" s="30"/>
+      <c r="BB18" s="30"/>
+      <c r="BC18" s="37"/>
+      <c r="BD18" s="33"/>
     </row>
-    <row r="19" spans="1:56" s="13" customFormat="1" ht="11.25">
-[...9 lines deleted...]
-      <c r="AX19" s="26"/>
+    <row r="19" spans="1:56" s="2" customFormat="1">
+      <c r="A19" s="3"/>
+      <c r="B19" s="3"/>
+      <c r="AH19" s="9"/>
+      <c r="AJ19" s="43"/>
+      <c r="AN19" s="9"/>
+      <c r="AQ19" s="9"/>
+      <c r="AS19" s="9"/>
+      <c r="AU19" s="9"/>
+      <c r="AV19" s="9"/>
+      <c r="AX19" s="9"/>
     </row>
     <row r="20" spans="1:56" s="2" customFormat="1">
       <c r="A20" s="3"/>
       <c r="B20" s="3"/>
-      <c r="AE20" s="22"/>
+      <c r="AE20" s="9"/>
     </row>
     <row r="21" spans="1:56" s="2" customFormat="1">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
     </row>
     <row r="22" spans="1:56" s="2" customFormat="1">
       <c r="A22" s="3"/>
       <c r="B22" s="3"/>
     </row>
     <row r="23" spans="1:56" s="2" customFormat="1">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
     </row>
     <row r="24" spans="1:56" s="2" customFormat="1">
       <c r="A24" s="3"/>
       <c r="B24" s="3"/>
     </row>
     <row r="25" spans="1:56" s="2" customFormat="1">
       <c r="A25" s="3"/>
       <c r="B25" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AZ3:BC3"/>