--- v0 (2026-04-24)
+++ v1 (2026-06-04)
@@ -669,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="36" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="15"/>
       <c r="B2" s="40" t="s">
         <v>26</v>
       </c>
       <c r="C2" s="40"/>
@@ -779,212 +779,228 @@
         <v>1</v>
       </c>
       <c r="B5" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="32">
         <v>501651.5</v>
       </c>
       <c r="C6" s="32">
         <v>1009657.4</v>
       </c>
       <c r="D6" s="32">
         <v>1492362.2</v>
       </c>
-      <c r="E6" s="20"/>
+      <c r="E6" s="32">
+        <v>1984654.6</v>
+      </c>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="23"/>
       <c r="I6" s="27"/>
       <c r="J6" s="27"/>
       <c r="K6" s="32"/>
       <c r="L6" s="27"/>
       <c r="M6" s="27"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="32">
         <v>429567.8</v>
       </c>
       <c r="C7" s="32">
         <v>852818.9</v>
       </c>
       <c r="D7" s="32">
         <v>1243393.5</v>
       </c>
-      <c r="E7" s="20"/>
+      <c r="E7" s="32">
+        <v>1649429.9</v>
+      </c>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="23"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="32"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="32">
         <v>6.4</v>
       </c>
       <c r="C8" s="32">
         <v>4428</v>
       </c>
       <c r="D8" s="32">
         <v>16749.400000000001</v>
       </c>
-      <c r="E8" s="20"/>
+      <c r="E8" s="32">
+        <v>26779.7</v>
+      </c>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="23"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="32"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="32">
         <v>1972.6</v>
       </c>
       <c r="C9" s="32">
         <v>3737.6</v>
       </c>
       <c r="D9" s="32">
         <v>5769.1</v>
       </c>
-      <c r="E9" s="20"/>
+      <c r="E9" s="32">
+        <v>7453.2</v>
+      </c>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="23"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="32"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="32">
         <v>3640.1</v>
       </c>
       <c r="C10" s="32">
         <v>23330.799999999999</v>
       </c>
       <c r="D10" s="32">
         <v>43021.5</v>
       </c>
-      <c r="E10" s="20"/>
+      <c r="E10" s="32">
+        <v>62712.3</v>
+      </c>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="23"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="32"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="32">
         <v>40460.6</v>
       </c>
       <c r="C11" s="32">
         <v>77464.800000000003</v>
       </c>
       <c r="D11" s="32">
         <v>115081.7</v>
       </c>
-      <c r="E11" s="20"/>
+      <c r="E11" s="32">
+        <v>151950.5</v>
+      </c>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="23"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="32"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="32">
         <v>164</v>
       </c>
       <c r="C12" s="32">
         <v>328.3</v>
       </c>
       <c r="D12" s="32">
         <v>492.7</v>
       </c>
-      <c r="E12" s="20"/>
+      <c r="E12" s="32">
+        <v>657</v>
+      </c>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="23"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="32"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="32">
         <v>25840</v>
       </c>
       <c r="C13" s="32">
         <v>47549</v>
       </c>
       <c r="D13" s="32">
         <v>67854.3</v>
       </c>
-      <c r="E13" s="20"/>
+      <c r="E13" s="32">
+        <v>85672</v>
+      </c>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="23"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="32"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
@@ -995,212 +1011,228 @@
       <c r="C15" s="33"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="20">
         <v>600</v>
       </c>
       <c r="C16" s="20">
         <v>1230.3</v>
       </c>
       <c r="D16" s="20">
         <v>1782.5</v>
       </c>
-      <c r="E16" s="20"/>
+      <c r="E16" s="20">
+        <v>2322.9</v>
+      </c>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="23"/>
       <c r="I16" s="28"/>
       <c r="J16" s="29"/>
       <c r="K16" s="20"/>
       <c r="L16" s="29"/>
       <c r="M16" s="27"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="20">
         <v>509.2</v>
       </c>
       <c r="C17" s="20">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>1524.4</v>
       </c>
-      <c r="E17" s="20"/>
+      <c r="E17" s="20">
+        <v>1991.7</v>
+      </c>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="23"/>
       <c r="I17" s="28"/>
       <c r="J17" s="29"/>
       <c r="K17" s="20"/>
       <c r="L17" s="29"/>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="20">
         <v>70.8</v>
       </c>
       <c r="C18" s="20">
         <v>139.6</v>
       </c>
       <c r="D18" s="20">
         <v>207.6</v>
       </c>
-      <c r="E18" s="20"/>
+      <c r="E18" s="20">
+        <v>272.10000000000002</v>
+      </c>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="23"/>
       <c r="I18" s="28"/>
       <c r="J18" s="29"/>
       <c r="K18" s="20"/>
       <c r="L18" s="29"/>
       <c r="M18" s="27"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20">
         <v>0.6</v>
       </c>
       <c r="C19" s="20">
         <v>1.4</v>
       </c>
       <c r="D19" s="20">
         <v>1.9</v>
       </c>
-      <c r="E19" s="20"/>
+      <c r="E19" s="20">
+        <v>2.1</v>
+      </c>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="23"/>
       <c r="I19" s="28"/>
       <c r="J19" s="29"/>
       <c r="K19" s="20"/>
       <c r="L19" s="29"/>
       <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="20">
         <v>7.3</v>
       </c>
       <c r="D20" s="20">
         <v>9.8000000000000007</v>
       </c>
-      <c r="E20" s="20"/>
+      <c r="E20" s="20">
+        <v>11.2</v>
+      </c>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="23"/>
       <c r="I20" s="28"/>
       <c r="J20" s="29"/>
       <c r="K20" s="20"/>
       <c r="L20" s="29"/>
       <c r="M20" s="27"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="20">
         <v>4.5</v>
       </c>
       <c r="C21" s="20">
         <v>8.5</v>
       </c>
       <c r="D21" s="20">
         <v>12.9</v>
       </c>
-      <c r="E21" s="20"/>
+      <c r="E21" s="20">
+        <v>15.1</v>
+      </c>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="23"/>
       <c r="I21" s="28"/>
       <c r="J21" s="29"/>
       <c r="K21" s="20"/>
       <c r="L21" s="29"/>
       <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="20">
         <v>4.3</v>
       </c>
       <c r="C22" s="20">
         <v>7.4</v>
       </c>
       <c r="D22" s="20">
         <v>9.4</v>
       </c>
-      <c r="E22" s="20"/>
+      <c r="E22" s="20">
+        <v>10.7</v>
+      </c>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="23"/>
       <c r="I22" s="28"/>
       <c r="J22" s="29"/>
       <c r="K22" s="20"/>
       <c r="L22" s="29"/>
       <c r="M22" s="27"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22">
         <v>6.5</v>
       </c>
       <c r="C23" s="22">
         <v>12</v>
       </c>
       <c r="D23" s="22">
         <v>16.5</v>
       </c>
-      <c r="E23" s="22"/>
+      <c r="E23" s="22">
+        <v>20</v>
+      </c>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="24"/>
       <c r="I23" s="30"/>
       <c r="J23" s="31"/>
       <c r="K23" s="22"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" s="13" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="37"/>
       <c r="I24" s="37"/>
       <c r="J24" s="17"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>