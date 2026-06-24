--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="990" yWindow="405" windowWidth="13290" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="27">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Electric power, thsd. kWh </t>
   </si>
   <si>
     <t>Thermal energy, thsd. Gcal</t>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
@@ -262,51 +262,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -352,50 +352,53 @@
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -669,86 +672,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="36" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="15"/>
-      <c r="B2" s="40" t="s">
+      <c r="B2" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="40"/>
-[...9 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="34"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:14" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="7" t="s">
@@ -765,243 +768,262 @@
       </c>
       <c r="K4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="M4" s="25" t="s">
         <v>15</v>
       </c>
       <c r="N4" s="26"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>0</v>
       </c>
+      <c r="F5" s="37" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="32">
         <v>501651.5</v>
       </c>
       <c r="C6" s="32">
         <v>1009657.4</v>
       </c>
       <c r="D6" s="32">
         <v>1492362.2</v>
       </c>
       <c r="E6" s="32">
         <v>1984654.6</v>
       </c>
-      <c r="F6" s="20"/>
+      <c r="F6" s="32">
+        <v>2441157.2999999998</v>
+      </c>
       <c r="G6" s="20"/>
       <c r="H6" s="23"/>
       <c r="I6" s="27"/>
       <c r="J6" s="27"/>
       <c r="K6" s="32"/>
       <c r="L6" s="27"/>
       <c r="M6" s="27"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="32">
         <v>429567.8</v>
       </c>
       <c r="C7" s="32">
         <v>852818.9</v>
       </c>
       <c r="D7" s="32">
         <v>1243393.5</v>
       </c>
       <c r="E7" s="32">
         <v>1649429.9</v>
       </c>
-      <c r="F7" s="20"/>
+      <c r="F7" s="32">
+        <v>2014438.3</v>
+      </c>
       <c r="G7" s="20"/>
       <c r="H7" s="23"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="32"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="32">
         <v>6.4</v>
       </c>
       <c r="C8" s="32">
         <v>4428</v>
       </c>
       <c r="D8" s="32">
         <v>16749.400000000001</v>
       </c>
       <c r="E8" s="32">
         <v>26779.7</v>
       </c>
-      <c r="F8" s="20"/>
+      <c r="F8" s="32">
+        <v>39652.400000000001</v>
+      </c>
       <c r="G8" s="20"/>
       <c r="H8" s="23"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="32"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="32">
         <v>1972.6</v>
       </c>
       <c r="C9" s="32">
         <v>3737.6</v>
       </c>
       <c r="D9" s="32">
         <v>5769.1</v>
       </c>
       <c r="E9" s="32">
         <v>7453.2</v>
       </c>
-      <c r="F9" s="20"/>
+      <c r="F9" s="32">
+        <v>9216.7999999999993</v>
+      </c>
       <c r="G9" s="20"/>
       <c r="H9" s="23"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="32"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="32">
         <v>3640.1</v>
       </c>
       <c r="C10" s="32">
         <v>23330.799999999999</v>
       </c>
       <c r="D10" s="32">
         <v>43021.5</v>
       </c>
       <c r="E10" s="32">
         <v>62712.3</v>
       </c>
-      <c r="F10" s="20"/>
+      <c r="F10" s="32">
+        <v>86623.2</v>
+      </c>
       <c r="G10" s="20"/>
       <c r="H10" s="23"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="32"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="32">
         <v>40460.6</v>
       </c>
       <c r="C11" s="32">
         <v>77464.800000000003</v>
       </c>
       <c r="D11" s="32">
         <v>115081.7</v>
       </c>
       <c r="E11" s="32">
         <v>151950.5</v>
       </c>
-      <c r="F11" s="20"/>
+      <c r="F11" s="32">
+        <v>188288.7</v>
+      </c>
       <c r="G11" s="20"/>
       <c r="H11" s="23"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="32"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="32">
         <v>164</v>
       </c>
       <c r="C12" s="32">
         <v>328.3</v>
       </c>
       <c r="D12" s="32">
         <v>492.7</v>
       </c>
       <c r="E12" s="32">
         <v>657</v>
       </c>
-      <c r="F12" s="20"/>
+      <c r="F12" s="32">
+        <v>818.7</v>
+      </c>
       <c r="G12" s="20"/>
       <c r="H12" s="23"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="32"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="32">
         <v>25840</v>
       </c>
       <c r="C13" s="32">
         <v>47549</v>
       </c>
       <c r="D13" s="32">
         <v>67854.3</v>
       </c>
       <c r="E13" s="32">
         <v>85672</v>
       </c>
-      <c r="F13" s="20"/>
+      <c r="F13" s="32">
+        <v>102119.2</v>
+      </c>
       <c r="G13" s="20"/>
       <c r="H13" s="23"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="32"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="8" t="s">
@@ -1014,267 +1036,283 @@
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="20">
         <v>600</v>
       </c>
       <c r="C16" s="20">
         <v>1230.3</v>
       </c>
       <c r="D16" s="20">
         <v>1782.5</v>
       </c>
       <c r="E16" s="20">
         <v>2322.9</v>
       </c>
-      <c r="F16" s="20"/>
+      <c r="F16" s="20">
+        <v>2667.9</v>
+      </c>
       <c r="G16" s="20"/>
       <c r="H16" s="23"/>
       <c r="I16" s="28"/>
       <c r="J16" s="29"/>
       <c r="K16" s="20"/>
       <c r="L16" s="29"/>
       <c r="M16" s="27"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="20">
         <v>509.2</v>
       </c>
       <c r="C17" s="20">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>1524.4</v>
       </c>
       <c r="E17" s="20">
         <v>1991.7</v>
       </c>
-      <c r="F17" s="20"/>
+      <c r="F17" s="20">
+        <v>2297.3000000000002</v>
+      </c>
       <c r="G17" s="20"/>
       <c r="H17" s="23"/>
       <c r="I17" s="28"/>
       <c r="J17" s="29"/>
       <c r="K17" s="20"/>
       <c r="L17" s="29"/>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="20">
         <v>70.8</v>
       </c>
       <c r="C18" s="20">
         <v>139.6</v>
       </c>
       <c r="D18" s="20">
         <v>207.6</v>
       </c>
       <c r="E18" s="20">
         <v>272.10000000000002</v>
       </c>
-      <c r="F18" s="20"/>
+      <c r="F18" s="20">
+        <v>307.60000000000002</v>
+      </c>
       <c r="G18" s="20"/>
       <c r="H18" s="23"/>
       <c r="I18" s="28"/>
       <c r="J18" s="29"/>
       <c r="K18" s="20"/>
       <c r="L18" s="29"/>
       <c r="M18" s="27"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20">
         <v>0.6</v>
       </c>
       <c r="C19" s="20">
         <v>1.4</v>
       </c>
       <c r="D19" s="20">
         <v>1.9</v>
       </c>
       <c r="E19" s="20">
         <v>2.1</v>
       </c>
-      <c r="F19" s="20"/>
+      <c r="F19" s="20">
+        <v>2.1</v>
+      </c>
       <c r="G19" s="20"/>
       <c r="H19" s="23"/>
       <c r="I19" s="28"/>
       <c r="J19" s="29"/>
       <c r="K19" s="20"/>
       <c r="L19" s="29"/>
       <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="20">
         <v>7.3</v>
       </c>
       <c r="D20" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="E20" s="20">
         <v>11.2</v>
       </c>
-      <c r="F20" s="20"/>
+      <c r="F20" s="20">
+        <v>11.2</v>
+      </c>
       <c r="G20" s="20"/>
       <c r="H20" s="23"/>
       <c r="I20" s="28"/>
       <c r="J20" s="29"/>
       <c r="K20" s="20"/>
       <c r="L20" s="29"/>
       <c r="M20" s="27"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="20">
         <v>4.5</v>
       </c>
       <c r="C21" s="20">
         <v>8.5</v>
       </c>
       <c r="D21" s="20">
         <v>12.9</v>
       </c>
       <c r="E21" s="20">
         <v>15.1</v>
       </c>
-      <c r="F21" s="20"/>
+      <c r="F21" s="20">
+        <v>17</v>
+      </c>
       <c r="G21" s="20"/>
       <c r="H21" s="23"/>
       <c r="I21" s="28"/>
       <c r="J21" s="29"/>
       <c r="K21" s="20"/>
       <c r="L21" s="29"/>
       <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="20">
         <v>4.3</v>
       </c>
       <c r="C22" s="20">
         <v>7.4</v>
       </c>
       <c r="D22" s="20">
         <v>9.4</v>
       </c>
       <c r="E22" s="20">
         <v>10.7</v>
       </c>
-      <c r="F22" s="20"/>
+      <c r="F22" s="20">
+        <v>10.7</v>
+      </c>
       <c r="G22" s="20"/>
       <c r="H22" s="23"/>
       <c r="I22" s="28"/>
       <c r="J22" s="29"/>
       <c r="K22" s="20"/>
       <c r="L22" s="29"/>
       <c r="M22" s="27"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22">
         <v>6.5</v>
       </c>
       <c r="C23" s="22">
         <v>12</v>
       </c>
       <c r="D23" s="22">
         <v>16.5</v>
       </c>
       <c r="E23" s="22">
         <v>20</v>
       </c>
-      <c r="F23" s="22"/>
+      <c r="F23" s="22">
+        <v>22</v>
+      </c>
       <c r="G23" s="22"/>
       <c r="H23" s="24"/>
       <c r="I23" s="30"/>
       <c r="J23" s="31"/>
       <c r="K23" s="22"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" s="13" customFormat="1" ht="15" customHeight="1">
-      <c r="A24" s="37" t="s">
+      <c r="A24" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="37"/>
-[...6 lines deleted...]
-      <c r="I24" s="37"/>
+      <c r="B24" s="38"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="38"/>
       <c r="J24" s="17"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
     </row>
     <row r="25" spans="1:13" s="14" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A25" s="38" t="s">
+      <c r="A25" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="38"/>
-[...10 lines deleted...]
-      <c r="M25" s="39"/>
+      <c r="B25" s="39"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40"/>
     </row>
     <row r="26" spans="1:13" s="14" customFormat="1">
       <c r="A26" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A24:I24"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>