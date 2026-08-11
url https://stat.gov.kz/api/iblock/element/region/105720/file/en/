--- v2 (2026-06-24)
+++ v3 (2026-08-11)
@@ -672,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="36" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="15"/>
       <c r="B2" s="41" t="s">
         <v>26</v>
       </c>
       <c r="C2" s="41"/>
@@ -791,240 +791,256 @@
         <v>0</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="32">
         <v>501651.5</v>
       </c>
       <c r="C6" s="32">
         <v>1009657.4</v>
       </c>
       <c r="D6" s="32">
         <v>1492362.2</v>
       </c>
       <c r="E6" s="32">
         <v>1984654.6</v>
       </c>
       <c r="F6" s="32">
         <v>2441157.2999999998</v>
       </c>
-      <c r="G6" s="20"/>
+      <c r="G6" s="32">
+        <v>2890009.8</v>
+      </c>
       <c r="H6" s="23"/>
       <c r="I6" s="27"/>
       <c r="J6" s="27"/>
       <c r="K6" s="32"/>
       <c r="L6" s="27"/>
       <c r="M6" s="27"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="32">
         <v>429567.8</v>
       </c>
       <c r="C7" s="32">
         <v>852818.9</v>
       </c>
       <c r="D7" s="32">
         <v>1243393.5</v>
       </c>
       <c r="E7" s="32">
         <v>1649429.9</v>
       </c>
       <c r="F7" s="32">
         <v>2014438.3</v>
       </c>
-      <c r="G7" s="20"/>
+      <c r="G7" s="32">
+        <v>2376776.5</v>
+      </c>
       <c r="H7" s="23"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="32"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="32">
         <v>6.4</v>
       </c>
       <c r="C8" s="32">
         <v>4428</v>
       </c>
       <c r="D8" s="32">
         <v>16749.400000000001</v>
       </c>
       <c r="E8" s="32">
         <v>26779.7</v>
       </c>
       <c r="F8" s="32">
         <v>39652.400000000001</v>
       </c>
-      <c r="G8" s="20"/>
+      <c r="G8" s="32">
+        <v>52617</v>
+      </c>
       <c r="H8" s="23"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="32"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="32">
         <v>1972.6</v>
       </c>
       <c r="C9" s="32">
         <v>3737.6</v>
       </c>
       <c r="D9" s="32">
         <v>5769.1</v>
       </c>
       <c r="E9" s="32">
         <v>7453.2</v>
       </c>
       <c r="F9" s="32">
         <v>9216.7999999999993</v>
       </c>
-      <c r="G9" s="20"/>
+      <c r="G9" s="32">
+        <v>11465.7</v>
+      </c>
       <c r="H9" s="23"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="32"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="32">
         <v>3640.1</v>
       </c>
       <c r="C10" s="32">
         <v>23330.799999999999</v>
       </c>
       <c r="D10" s="32">
         <v>43021.5</v>
       </c>
       <c r="E10" s="32">
         <v>62712.3</v>
       </c>
       <c r="F10" s="32">
         <v>86623.2</v>
       </c>
-      <c r="G10" s="20"/>
+      <c r="G10" s="32">
+        <v>110534.2</v>
+      </c>
       <c r="H10" s="23"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="32"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="32">
         <v>40460.6</v>
       </c>
       <c r="C11" s="32">
         <v>77464.800000000003</v>
       </c>
       <c r="D11" s="32">
         <v>115081.7</v>
       </c>
       <c r="E11" s="32">
         <v>151950.5</v>
       </c>
       <c r="F11" s="32">
         <v>188288.7</v>
       </c>
-      <c r="G11" s="20"/>
+      <c r="G11" s="32">
+        <v>222456.4</v>
+      </c>
       <c r="H11" s="23"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="32"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="32">
         <v>164</v>
       </c>
       <c r="C12" s="32">
         <v>328.3</v>
       </c>
       <c r="D12" s="32">
         <v>492.7</v>
       </c>
       <c r="E12" s="32">
         <v>657</v>
       </c>
       <c r="F12" s="32">
         <v>818.7</v>
       </c>
-      <c r="G12" s="20"/>
+      <c r="G12" s="32">
+        <v>980.3</v>
+      </c>
       <c r="H12" s="23"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="32"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="32">
         <v>25840</v>
       </c>
       <c r="C13" s="32">
         <v>47549</v>
       </c>
       <c r="D13" s="32">
         <v>67854.3</v>
       </c>
       <c r="E13" s="32">
         <v>85672</v>
       </c>
       <c r="F13" s="32">
         <v>102119.2</v>
       </c>
-      <c r="G13" s="20"/>
+      <c r="G13" s="32">
+        <v>115179.6</v>
+      </c>
       <c r="H13" s="23"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="32"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="8" t="s">
         <v>2</v>
@@ -1039,240 +1055,256 @@
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="20">
         <v>600</v>
       </c>
       <c r="C16" s="20">
         <v>1230.3</v>
       </c>
       <c r="D16" s="20">
         <v>1782.5</v>
       </c>
       <c r="E16" s="20">
         <v>2322.9</v>
       </c>
       <c r="F16" s="20">
         <v>2667.9</v>
       </c>
-      <c r="G16" s="20"/>
+      <c r="G16" s="20">
+        <v>2916.8</v>
+      </c>
       <c r="H16" s="23"/>
       <c r="I16" s="28"/>
       <c r="J16" s="29"/>
       <c r="K16" s="20"/>
       <c r="L16" s="29"/>
       <c r="M16" s="27"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="20">
         <v>509.2</v>
       </c>
       <c r="C17" s="20">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>1524.4</v>
       </c>
       <c r="E17" s="20">
         <v>1991.7</v>
       </c>
       <c r="F17" s="20">
         <v>2297.3000000000002</v>
       </c>
-      <c r="G17" s="20"/>
+      <c r="G17" s="20">
+        <v>2539.9</v>
+      </c>
       <c r="H17" s="23"/>
       <c r="I17" s="28"/>
       <c r="J17" s="29"/>
       <c r="K17" s="20"/>
       <c r="L17" s="29"/>
       <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="20">
         <v>70.8</v>
       </c>
       <c r="C18" s="20">
         <v>139.6</v>
       </c>
       <c r="D18" s="20">
         <v>207.6</v>
       </c>
       <c r="E18" s="20">
         <v>272.10000000000002</v>
       </c>
       <c r="F18" s="20">
         <v>307.60000000000002</v>
       </c>
-      <c r="G18" s="20"/>
+      <c r="G18" s="20">
+        <v>310.8</v>
+      </c>
       <c r="H18" s="23"/>
       <c r="I18" s="28"/>
       <c r="J18" s="29"/>
       <c r="K18" s="20"/>
       <c r="L18" s="29"/>
       <c r="M18" s="27"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20">
         <v>0.6</v>
       </c>
       <c r="C19" s="20">
         <v>1.4</v>
       </c>
       <c r="D19" s="20">
         <v>1.9</v>
       </c>
       <c r="E19" s="20">
         <v>2.1</v>
       </c>
       <c r="F19" s="20">
         <v>2.1</v>
       </c>
-      <c r="G19" s="20"/>
+      <c r="G19" s="20">
+        <v>2.1</v>
+      </c>
       <c r="H19" s="23"/>
       <c r="I19" s="28"/>
       <c r="J19" s="29"/>
       <c r="K19" s="20"/>
       <c r="L19" s="29"/>
       <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="20">
         <v>7.3</v>
       </c>
       <c r="D20" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="E20" s="20">
         <v>11.2</v>
       </c>
       <c r="F20" s="20">
         <v>11.2</v>
       </c>
-      <c r="G20" s="20"/>
+      <c r="G20" s="20">
+        <v>11.2</v>
+      </c>
       <c r="H20" s="23"/>
       <c r="I20" s="28"/>
       <c r="J20" s="29"/>
       <c r="K20" s="20"/>
       <c r="L20" s="29"/>
       <c r="M20" s="27"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="20">
         <v>4.5</v>
       </c>
       <c r="C21" s="20">
         <v>8.5</v>
       </c>
       <c r="D21" s="20">
         <v>12.9</v>
       </c>
       <c r="E21" s="20">
         <v>15.1</v>
       </c>
       <c r="F21" s="20">
         <v>17</v>
       </c>
-      <c r="G21" s="20"/>
+      <c r="G21" s="20">
+        <v>18.8</v>
+      </c>
       <c r="H21" s="23"/>
       <c r="I21" s="28"/>
       <c r="J21" s="29"/>
       <c r="K21" s="20"/>
       <c r="L21" s="29"/>
       <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="20">
         <v>4.3</v>
       </c>
       <c r="C22" s="20">
         <v>7.4</v>
       </c>
       <c r="D22" s="20">
         <v>9.4</v>
       </c>
       <c r="E22" s="20">
         <v>10.7</v>
       </c>
       <c r="F22" s="20">
         <v>10.7</v>
       </c>
-      <c r="G22" s="20"/>
+      <c r="G22" s="20">
+        <v>10.7</v>
+      </c>
       <c r="H22" s="23"/>
       <c r="I22" s="28"/>
       <c r="J22" s="29"/>
       <c r="K22" s="20"/>
       <c r="L22" s="29"/>
       <c r="M22" s="27"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22">
         <v>6.5</v>
       </c>
       <c r="C23" s="22">
         <v>12</v>
       </c>
       <c r="D23" s="22">
         <v>16.5</v>
       </c>
       <c r="E23" s="22">
         <v>20</v>
       </c>
       <c r="F23" s="22">
         <v>22</v>
       </c>
-      <c r="G23" s="22"/>
+      <c r="G23" s="22">
+        <v>23.3</v>
+      </c>
       <c r="H23" s="24"/>
       <c r="I23" s="30"/>
       <c r="J23" s="31"/>
       <c r="K23" s="22"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" s="13" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="38" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="38"/>
       <c r="C24" s="38"/>
       <c r="D24" s="38"/>
       <c r="E24" s="38"/>
       <c r="F24" s="38"/>
       <c r="G24" s="38"/>
       <c r="H24" s="38"/>
       <c r="I24" s="38"/>
       <c r="J24" s="17"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
     </row>
     <row r="25" spans="1:13" s="14" customFormat="1" ht="25.5" customHeight="1">