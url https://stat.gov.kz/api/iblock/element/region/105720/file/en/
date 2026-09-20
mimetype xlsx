--- v3 (2026-08-11)
+++ v4 (2026-09-20)
@@ -104,51 +104,51 @@
     <t>Beyneu district</t>
   </si>
   <si>
     <t>Karakiya district</t>
   </si>
   <si>
     <t>Mangistau district</t>
   </si>
   <si>
     <t>Munailydistrict</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Mangystau region 2026 year*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -198,56 +198,50 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -262,51 +256,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -314,73 +308,67 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -672,685 +660,717 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
-    <col min="2" max="2" width="13.7109375" style="36" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" style="34" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="15"/>
-      <c r="B2" s="41" t="s">
+      <c r="B2" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="41"/>
-[...9 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="5"/>
-      <c r="B3" s="34"/>
+      <c r="B3" s="32"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:14" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="M4" s="25" t="s">
+      <c r="M4" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="N4" s="26"/>
+      <c r="N4" s="24"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="35" t="s">
+      <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="37" t="s">
+      <c r="F5" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="32">
+      <c r="B6" s="30">
         <v>501651.5</v>
       </c>
-      <c r="C6" s="32">
+      <c r="C6" s="30">
         <v>1009657.4</v>
       </c>
-      <c r="D6" s="32">
+      <c r="D6" s="30">
         <v>1492362.2</v>
       </c>
-      <c r="E6" s="32">
+      <c r="E6" s="30">
         <v>1984654.6</v>
       </c>
-      <c r="F6" s="32">
+      <c r="F6" s="30">
         <v>2441157.2999999998</v>
       </c>
-      <c r="G6" s="32">
+      <c r="G6" s="30">
         <v>2890009.8</v>
       </c>
-      <c r="H6" s="23"/>
-[...4 lines deleted...]
-      <c r="M6" s="27"/>
+      <c r="H6" s="30">
+        <v>3308378.2</v>
+      </c>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="32">
+      <c r="B7" s="30">
         <v>429567.8</v>
       </c>
-      <c r="C7" s="32">
+      <c r="C7" s="30">
         <v>852818.9</v>
       </c>
-      <c r="D7" s="32">
+      <c r="D7" s="30">
         <v>1243393.5</v>
       </c>
-      <c r="E7" s="32">
+      <c r="E7" s="30">
         <v>1649429.9</v>
       </c>
-      <c r="F7" s="32">
+      <c r="F7" s="30">
         <v>2014438.3</v>
       </c>
-      <c r="G7" s="32">
+      <c r="G7" s="30">
         <v>2376776.5</v>
       </c>
-      <c r="H7" s="23"/>
-[...4 lines deleted...]
-      <c r="M7" s="27"/>
+      <c r="H7" s="30">
+        <v>2708931.5</v>
+      </c>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="25"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="32">
+      <c r="B8" s="30">
         <v>6.4</v>
       </c>
-      <c r="C8" s="32">
+      <c r="C8" s="30">
         <v>4428</v>
       </c>
-      <c r="D8" s="32">
+      <c r="D8" s="30">
         <v>16749.400000000001</v>
       </c>
-      <c r="E8" s="32">
+      <c r="E8" s="30">
         <v>26779.7</v>
       </c>
-      <c r="F8" s="32">
+      <c r="F8" s="30">
         <v>39652.400000000001</v>
       </c>
-      <c r="G8" s="32">
+      <c r="G8" s="30">
         <v>52617</v>
       </c>
-      <c r="H8" s="23"/>
-[...4 lines deleted...]
-      <c r="M8" s="27"/>
+      <c r="H8" s="30">
+        <v>65361.7</v>
+      </c>
+      <c r="I8" s="25"/>
+      <c r="J8" s="25"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="25"/>
+      <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="32">
+      <c r="B9" s="30">
         <v>1972.6</v>
       </c>
-      <c r="C9" s="32">
+      <c r="C9" s="30">
         <v>3737.6</v>
       </c>
-      <c r="D9" s="32">
+      <c r="D9" s="30">
         <v>5769.1</v>
       </c>
-      <c r="E9" s="32">
+      <c r="E9" s="30">
         <v>7453.2</v>
       </c>
-      <c r="F9" s="32">
+      <c r="F9" s="30">
         <v>9216.7999999999993</v>
       </c>
-      <c r="G9" s="32">
+      <c r="G9" s="30">
         <v>11465.7</v>
       </c>
-      <c r="H9" s="23"/>
-[...4 lines deleted...]
-      <c r="M9" s="27"/>
+      <c r="H9" s="30">
+        <v>13271.4</v>
+      </c>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="32">
+      <c r="B10" s="30">
         <v>3640.1</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="30">
         <v>23330.799999999999</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="30">
         <v>43021.5</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="30">
         <v>62712.3</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="30">
         <v>86623.2</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="30">
         <v>110534.2</v>
       </c>
-      <c r="H10" s="23"/>
-[...4 lines deleted...]
-      <c r="M10" s="27"/>
+      <c r="H10" s="30">
+        <v>134445.20000000001</v>
+      </c>
+      <c r="I10" s="25"/>
+      <c r="J10" s="25"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="25"/>
+      <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="32">
+      <c r="B11" s="30">
         <v>40460.6</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="30">
         <v>77464.800000000003</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="30">
         <v>115081.7</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="30">
         <v>151950.5</v>
       </c>
-      <c r="F11" s="32">
+      <c r="F11" s="30">
         <v>188288.7</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="30">
         <v>222456.4</v>
       </c>
-      <c r="H11" s="23"/>
-[...4 lines deleted...]
-      <c r="M11" s="27"/>
+      <c r="H11" s="30">
+        <v>254290.7</v>
+      </c>
+      <c r="I11" s="25"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="25"/>
+      <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="32">
+      <c r="B12" s="30">
         <v>164</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="30">
         <v>328.3</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="30">
         <v>492.7</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="30">
         <v>657</v>
       </c>
-      <c r="F12" s="32">
+      <c r="F12" s="30">
         <v>818.7</v>
       </c>
-      <c r="G12" s="32">
+      <c r="G12" s="30">
         <v>980.3</v>
       </c>
-      <c r="H12" s="23"/>
-[...4 lines deleted...]
-      <c r="M12" s="27"/>
+      <c r="H12" s="30">
+        <v>1142</v>
+      </c>
+      <c r="I12" s="25"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="25"/>
+      <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="32">
+      <c r="B13" s="30">
         <v>25840</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="30">
         <v>47549</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="30">
         <v>67854.3</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="30">
         <v>85672</v>
       </c>
-      <c r="F13" s="32">
+      <c r="F13" s="30">
         <v>102119.2</v>
       </c>
-      <c r="G13" s="32">
+      <c r="G13" s="30">
         <v>115179.6</v>
       </c>
-      <c r="H13" s="23"/>
-[...4 lines deleted...]
-      <c r="M13" s="27"/>
+      <c r="H13" s="30">
+        <v>130935.7</v>
+      </c>
+      <c r="I13" s="25"/>
+      <c r="J13" s="25"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="25"/>
+      <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
-      <c r="B14" s="33"/>
-      <c r="C14" s="33"/>
+      <c r="B14" s="31"/>
+      <c r="C14" s="31"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="33"/>
-      <c r="C15" s="33"/>
+      <c r="B15" s="31"/>
+      <c r="C15" s="31"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="20">
         <v>600</v>
       </c>
       <c r="C16" s="20">
         <v>1230.3</v>
       </c>
       <c r="D16" s="20">
         <v>1782.5</v>
       </c>
       <c r="E16" s="20">
         <v>2322.9</v>
       </c>
       <c r="F16" s="20">
         <v>2667.9</v>
       </c>
       <c r="G16" s="20">
         <v>2916.8</v>
       </c>
-      <c r="H16" s="23"/>
-[...1 lines deleted...]
-      <c r="J16" s="29"/>
+      <c r="H16" s="30">
+        <v>3167.9</v>
+      </c>
+      <c r="I16" s="26"/>
+      <c r="J16" s="27"/>
       <c r="K16" s="20"/>
-      <c r="L16" s="29"/>
-      <c r="M16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="20">
         <v>509.2</v>
       </c>
       <c r="C17" s="20">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>1524.4</v>
       </c>
       <c r="E17" s="20">
         <v>1991.7</v>
       </c>
       <c r="F17" s="20">
         <v>2297.3000000000002</v>
       </c>
       <c r="G17" s="20">
         <v>2539.9</v>
       </c>
-      <c r="H17" s="23"/>
-[...1 lines deleted...]
-      <c r="J17" s="29"/>
+      <c r="H17" s="30">
+        <v>2784.9</v>
+      </c>
+      <c r="I17" s="26"/>
+      <c r="J17" s="27"/>
       <c r="K17" s="20"/>
-      <c r="L17" s="29"/>
-      <c r="M17" s="27"/>
+      <c r="L17" s="27"/>
+      <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="20">
         <v>70.8</v>
       </c>
       <c r="C18" s="20">
         <v>139.6</v>
       </c>
       <c r="D18" s="20">
         <v>207.6</v>
       </c>
       <c r="E18" s="20">
         <v>272.10000000000002</v>
       </c>
       <c r="F18" s="20">
         <v>307.60000000000002</v>
       </c>
       <c r="G18" s="20">
         <v>310.8</v>
       </c>
-      <c r="H18" s="23"/>
-[...1 lines deleted...]
-      <c r="J18" s="29"/>
+      <c r="H18" s="30">
+        <v>313.7</v>
+      </c>
+      <c r="I18" s="26"/>
+      <c r="J18" s="27"/>
       <c r="K18" s="20"/>
-      <c r="L18" s="29"/>
-      <c r="M18" s="27"/>
+      <c r="L18" s="27"/>
+      <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20">
         <v>0.6</v>
       </c>
       <c r="C19" s="20">
         <v>1.4</v>
       </c>
       <c r="D19" s="20">
         <v>1.9</v>
       </c>
       <c r="E19" s="20">
         <v>2.1</v>
       </c>
       <c r="F19" s="20">
         <v>2.1</v>
       </c>
       <c r="G19" s="20">
         <v>2.1</v>
       </c>
-      <c r="H19" s="23"/>
-[...1 lines deleted...]
-      <c r="J19" s="29"/>
+      <c r="H19" s="30">
+        <v>2.1</v>
+      </c>
+      <c r="I19" s="26"/>
+      <c r="J19" s="27"/>
       <c r="K19" s="20"/>
-      <c r="L19" s="29"/>
-      <c r="M19" s="27"/>
+      <c r="L19" s="27"/>
+      <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="20">
         <v>7.3</v>
       </c>
       <c r="D20" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="E20" s="20">
         <v>11.2</v>
       </c>
       <c r="F20" s="20">
         <v>11.2</v>
       </c>
       <c r="G20" s="20">
         <v>11.2</v>
       </c>
-      <c r="H20" s="23"/>
-[...1 lines deleted...]
-      <c r="J20" s="29"/>
+      <c r="H20" s="30">
+        <v>11.2</v>
+      </c>
+      <c r="I20" s="26"/>
+      <c r="J20" s="27"/>
       <c r="K20" s="20"/>
-      <c r="L20" s="29"/>
-      <c r="M20" s="27"/>
+      <c r="L20" s="27"/>
+      <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="20">
         <v>4.5</v>
       </c>
       <c r="C21" s="20">
         <v>8.5</v>
       </c>
       <c r="D21" s="20">
         <v>12.9</v>
       </c>
       <c r="E21" s="20">
         <v>15.1</v>
       </c>
       <c r="F21" s="20">
         <v>17</v>
       </c>
       <c r="G21" s="20">
         <v>18.8</v>
       </c>
-      <c r="H21" s="23"/>
-[...1 lines deleted...]
-      <c r="J21" s="29"/>
+      <c r="H21" s="30">
+        <v>20.7</v>
+      </c>
+      <c r="I21" s="26"/>
+      <c r="J21" s="27"/>
       <c r="K21" s="20"/>
-      <c r="L21" s="29"/>
-      <c r="M21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="20">
         <v>4.3</v>
       </c>
       <c r="C22" s="20">
         <v>7.4</v>
       </c>
       <c r="D22" s="20">
         <v>9.4</v>
       </c>
       <c r="E22" s="20">
         <v>10.7</v>
       </c>
       <c r="F22" s="20">
         <v>10.7</v>
       </c>
       <c r="G22" s="20">
         <v>10.7</v>
       </c>
-      <c r="H22" s="23"/>
-[...1 lines deleted...]
-      <c r="J22" s="29"/>
+      <c r="H22" s="30">
+        <v>10.7</v>
+      </c>
+      <c r="I22" s="26"/>
+      <c r="J22" s="27"/>
       <c r="K22" s="20"/>
-      <c r="L22" s="29"/>
-      <c r="M22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="25"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22">
         <v>6.5</v>
       </c>
       <c r="C23" s="22">
         <v>12</v>
       </c>
       <c r="D23" s="22">
         <v>16.5</v>
       </c>
       <c r="E23" s="22">
         <v>20</v>
       </c>
       <c r="F23" s="22">
         <v>22</v>
       </c>
       <c r="G23" s="22">
         <v>23.3</v>
       </c>
-      <c r="H23" s="24"/>
-[...1 lines deleted...]
-      <c r="J23" s="31"/>
+      <c r="H23" s="22">
+        <v>24.6</v>
+      </c>
+      <c r="I23" s="28"/>
+      <c r="J23" s="29"/>
       <c r="K23" s="22"/>
-      <c r="L23" s="31"/>
-      <c r="M23" s="31"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="29"/>
     </row>
     <row r="24" spans="1:13" s="13" customFormat="1" ht="15" customHeight="1">
-      <c r="A24" s="38" t="s">
+      <c r="A24" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="38"/>
-[...6 lines deleted...]
-      <c r="I24" s="38"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
       <c r="J24" s="17"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
     </row>
     <row r="25" spans="1:13" s="14" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A25" s="39" t="s">
+      <c r="A25" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="39"/>
-[...10 lines deleted...]
-      <c r="M25" s="40"/>
+      <c r="B25" s="37"/>
+      <c r="C25" s="37"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="37"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="38"/>
+      <c r="K25" s="38"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="38"/>
     </row>
     <row r="26" spans="1:13" s="14" customFormat="1">
       <c r="A26" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="36"/>
+      <c r="B26" s="34"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A24:I24"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>