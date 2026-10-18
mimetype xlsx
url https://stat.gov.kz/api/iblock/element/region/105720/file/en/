--- v4 (2026-09-20)
+++ v5 (2026-10-18)
@@ -1,64 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="990" yWindow="405" windowWidth="13290" windowHeight="12345"/>
+    <workbookView xWindow="990" yWindow="405" windowWidth="14745" windowHeight="12345"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="1" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="2" r:id="rId2"/>
+    <sheet name="2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Metadata!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">Symbols!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="68">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Electric power, thsd. kWh </t>
   </si>
   <si>
     <t>Thermal energy, thsd. Gcal</t>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
@@ -95,60 +101,183 @@
     <t>Мangystau region</t>
   </si>
   <si>
     <t>Aktau city administration</t>
   </si>
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beyneu district</t>
   </si>
   <si>
     <t>Karakiya district</t>
   </si>
   <si>
     <t>Mangistau district</t>
   </si>
   <si>
     <t>Munailydistrict</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Mangystau region 2026 year*</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">thsd. kWh </t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Industrial production, environment and agriculture statistics</t>
+  </si>
+  <si>
+    <t>Balimmetova Ainur Masharipovna</t>
+  </si>
+  <si>
+    <t>+7 7292 319061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.balimmetova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the Mangystau region D</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/mangystau/dynamic-tables/28252/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -198,50 +327,81 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -253,54 +413,56 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -315,101 +477,132 @@
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -652,759 +845,1074 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.balimmetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:N26"/>
+  <dimension ref="A2:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
-    <col min="2" max="2" width="13.7109375" style="34" customWidth="1"/>
+    <col min="2" max="2" width="98.140625" style="32" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" customWidth="1"/>
+    <col min="6" max="6" width="11.85546875" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+    <col min="9" max="9" width="12.5703125" customWidth="1"/>
+    <col min="10" max="10" width="13.85546875" customWidth="1"/>
+    <col min="11" max="11" width="13" customWidth="1"/>
+    <col min="12" max="12" width="14.7109375" customWidth="1"/>
+    <col min="13" max="13" width="13.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:4">
+      <c r="A2" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="34">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="34">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="25.5">
+      <c r="A7" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="38.25">
+      <c r="A9" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="1:4" ht="30">
+      <c r="A12" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="46" customFormat="1">
+      <c r="A14" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="32"/>
+      <c r="D14" s="32"/>
+    </row>
+    <row r="15" spans="1:4" s="46" customFormat="1">
+      <c r="A15" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46286</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46311</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A6:D15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="7" style="3" customWidth="1"/>
+    <col min="2" max="2" width="100" style="32" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.42578125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" customWidth="1"/>
+    <col min="6" max="6" width="11.85546875" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+    <col min="9" max="9" width="12.5703125" customWidth="1"/>
+    <col min="10" max="10" width="13.85546875" customWidth="1"/>
+    <col min="11" max="11" width="13" customWidth="1"/>
+    <col min="12" max="12" width="14.7109375" customWidth="1"/>
+    <col min="13" max="13" width="13.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="42" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="42" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="42" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="42" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="42"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="42" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="42"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="42"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="42"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="43" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:N26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C32" sqref="C32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25" style="3" customWidth="1"/>
+    <col min="2" max="2" width="13.7109375" style="32" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="15"/>
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="39"/>
-[...9 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="5"/>
-      <c r="B3" s="32"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:14" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="M4" s="23" t="s">
         <v>15</v>
       </c>
       <c r="N4" s="24"/>
     </row>
     <row r="5" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="33" t="s">
+      <c r="B5" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="35" t="s">
+      <c r="F5" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="1" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="30">
+      <c r="B6" s="28">
         <v>501651.5</v>
       </c>
-      <c r="C6" s="30">
+      <c r="C6" s="28">
         <v>1009657.4</v>
       </c>
-      <c r="D6" s="30">
+      <c r="D6" s="28">
         <v>1492362.2</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="28">
         <v>1984654.6</v>
       </c>
-      <c r="F6" s="30">
+      <c r="F6" s="28">
         <v>2441157.2999999998</v>
       </c>
-      <c r="G6" s="30">
+      <c r="G6" s="28">
         <v>2890009.8</v>
       </c>
-      <c r="H6" s="30">
+      <c r="H6" s="28">
         <v>3308378.2</v>
       </c>
-      <c r="I6" s="25"/>
+      <c r="I6" s="28">
+        <v>3726761.8</v>
+      </c>
       <c r="J6" s="25"/>
-      <c r="K6" s="30"/>
+      <c r="K6" s="28"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="30">
+      <c r="B7" s="28">
         <v>429567.8</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="28">
         <v>852818.9</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="28">
         <v>1243393.5</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="28">
         <v>1649429.9</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="28">
         <v>2014438.3</v>
       </c>
-      <c r="G7" s="30">
+      <c r="G7" s="28">
         <v>2376776.5</v>
       </c>
-      <c r="H7" s="30">
+      <c r="H7" s="28">
         <v>2708931.5</v>
       </c>
-      <c r="I7" s="25"/>
+      <c r="I7" s="28">
+        <v>3041551.5</v>
+      </c>
       <c r="J7" s="25"/>
-      <c r="K7" s="30"/>
+      <c r="K7" s="28"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="30">
+      <c r="B8" s="28">
         <v>6.4</v>
       </c>
-      <c r="C8" s="30">
+      <c r="C8" s="28">
         <v>4428</v>
       </c>
-      <c r="D8" s="30">
+      <c r="D8" s="28">
         <v>16749.400000000001</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="28">
         <v>26779.7</v>
       </c>
-      <c r="F8" s="30">
+      <c r="F8" s="28">
         <v>39652.400000000001</v>
       </c>
-      <c r="G8" s="30">
+      <c r="G8" s="28">
         <v>52617</v>
       </c>
-      <c r="H8" s="30">
+      <c r="H8" s="28">
         <v>65361.7</v>
       </c>
-      <c r="I8" s="25"/>
+      <c r="I8" s="28">
+        <v>84927</v>
+      </c>
       <c r="J8" s="25"/>
-      <c r="K8" s="30"/>
+      <c r="K8" s="28"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="28">
         <v>1972.6</v>
       </c>
-      <c r="C9" s="30">
+      <c r="C9" s="28">
         <v>3737.6</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="28">
         <v>5769.1</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="28">
         <v>7453.2</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="28">
         <v>9216.7999999999993</v>
       </c>
-      <c r="G9" s="30">
+      <c r="G9" s="28">
         <v>11465.7</v>
       </c>
-      <c r="H9" s="30">
+      <c r="H9" s="28">
         <v>13271.4</v>
       </c>
-      <c r="I9" s="25"/>
+      <c r="I9" s="28">
+        <v>15054.8</v>
+      </c>
       <c r="J9" s="25"/>
-      <c r="K9" s="30"/>
+      <c r="K9" s="28"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="28">
         <v>3640.1</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="28">
         <v>23330.799999999999</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="28">
         <v>43021.5</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="28">
         <v>62712.3</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="28">
         <v>86623.2</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="28">
         <v>110534.2</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H10" s="28">
         <v>134445.20000000001</v>
       </c>
-      <c r="I10" s="25"/>
+      <c r="I10" s="28">
+        <v>149591.70000000001</v>
+      </c>
       <c r="J10" s="25"/>
-      <c r="K10" s="30"/>
+      <c r="K10" s="28"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="28">
         <v>40460.6</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="28">
         <v>77464.800000000003</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="28">
         <v>115081.7</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="28">
         <v>151950.5</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="28">
         <v>188288.7</v>
       </c>
-      <c r="G11" s="30">
+      <c r="G11" s="28">
         <v>222456.4</v>
       </c>
-      <c r="H11" s="30">
+      <c r="H11" s="28">
         <v>254290.7</v>
       </c>
-      <c r="I11" s="25"/>
+      <c r="I11" s="28">
+        <v>287013.5</v>
+      </c>
       <c r="J11" s="25"/>
-      <c r="K11" s="30"/>
+      <c r="K11" s="28"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="30">
+      <c r="B12" s="28">
         <v>164</v>
       </c>
-      <c r="C12" s="30">
+      <c r="C12" s="28">
         <v>328.3</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="28">
         <v>492.7</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="28">
         <v>657</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="28">
         <v>818.7</v>
       </c>
-      <c r="G12" s="30">
+      <c r="G12" s="28">
         <v>980.3</v>
       </c>
-      <c r="H12" s="30">
+      <c r="H12" s="28">
         <v>1142</v>
       </c>
-      <c r="I12" s="25"/>
+      <c r="I12" s="28">
+        <v>1442</v>
+      </c>
       <c r="J12" s="25"/>
-      <c r="K12" s="30"/>
+      <c r="K12" s="28"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="30">
+      <c r="B13" s="28">
         <v>25840</v>
       </c>
-      <c r="C13" s="30">
+      <c r="C13" s="28">
         <v>47549</v>
       </c>
-      <c r="D13" s="30">
+      <c r="D13" s="28">
         <v>67854.3</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="28">
         <v>85672</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="28">
         <v>102119.2</v>
       </c>
-      <c r="G13" s="30">
+      <c r="G13" s="28">
         <v>115179.6</v>
       </c>
-      <c r="H13" s="30">
+      <c r="H13" s="28">
         <v>130935.7</v>
       </c>
-      <c r="I13" s="25"/>
+      <c r="I13" s="28">
+        <v>147181.20000000001</v>
+      </c>
       <c r="J13" s="25"/>
-      <c r="K13" s="30"/>
+      <c r="K13" s="28"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
-      <c r="B14" s="31"/>
-      <c r="C14" s="31"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="31"/>
-      <c r="C15" s="31"/>
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1">
       <c r="A16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="20">
         <v>600</v>
       </c>
       <c r="C16" s="20">
         <v>1230.3</v>
       </c>
       <c r="D16" s="20">
         <v>1782.5</v>
       </c>
       <c r="E16" s="20">
         <v>2322.9</v>
       </c>
       <c r="F16" s="20">
         <v>2667.9</v>
       </c>
       <c r="G16" s="20">
         <v>2916.8</v>
       </c>
-      <c r="H16" s="30">
+      <c r="H16" s="28">
         <v>3167.9</v>
       </c>
-      <c r="I16" s="26"/>
-      <c r="J16" s="27"/>
+      <c r="I16" s="20">
+        <v>3412.5</v>
+      </c>
+      <c r="J16" s="26"/>
       <c r="K16" s="20"/>
-      <c r="L16" s="27"/>
+      <c r="L16" s="26"/>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="20">
         <v>509.2</v>
       </c>
       <c r="C17" s="20">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>1524.4</v>
       </c>
       <c r="E17" s="20">
         <v>1991.7</v>
       </c>
       <c r="F17" s="20">
         <v>2297.3000000000002</v>
       </c>
       <c r="G17" s="20">
         <v>2539.9</v>
       </c>
-      <c r="H17" s="30">
+      <c r="H17" s="28">
         <v>2784.9</v>
       </c>
-      <c r="I17" s="26"/>
-      <c r="J17" s="27"/>
+      <c r="I17" s="20">
+        <v>3024.1</v>
+      </c>
+      <c r="J17" s="26"/>
       <c r="K17" s="20"/>
-      <c r="L17" s="27"/>
+      <c r="L17" s="26"/>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="20">
         <v>70.8</v>
       </c>
       <c r="C18" s="20">
         <v>139.6</v>
       </c>
       <c r="D18" s="20">
         <v>207.6</v>
       </c>
       <c r="E18" s="20">
         <v>272.10000000000002</v>
       </c>
       <c r="F18" s="20">
         <v>307.60000000000002</v>
       </c>
       <c r="G18" s="20">
         <v>310.8</v>
       </c>
-      <c r="H18" s="30">
+      <c r="H18" s="28">
         <v>313.7</v>
       </c>
-      <c r="I18" s="26"/>
-      <c r="J18" s="27"/>
+      <c r="I18" s="20">
+        <v>316.39999999999998</v>
+      </c>
+      <c r="J18" s="26"/>
       <c r="K18" s="20"/>
-      <c r="L18" s="27"/>
+      <c r="L18" s="26"/>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20">
         <v>0.6</v>
       </c>
       <c r="C19" s="20">
         <v>1.4</v>
       </c>
       <c r="D19" s="20">
         <v>1.9</v>
       </c>
       <c r="E19" s="20">
         <v>2.1</v>
       </c>
       <c r="F19" s="20">
         <v>2.1</v>
       </c>
       <c r="G19" s="20">
         <v>2.1</v>
       </c>
-      <c r="H19" s="30">
+      <c r="H19" s="28">
         <v>2.1</v>
       </c>
-      <c r="I19" s="26"/>
-      <c r="J19" s="27"/>
+      <c r="I19" s="20">
+        <v>2.1</v>
+      </c>
+      <c r="J19" s="26"/>
       <c r="K19" s="20"/>
-      <c r="L19" s="27"/>
+      <c r="L19" s="26"/>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="20">
         <v>7.3</v>
       </c>
       <c r="D20" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="E20" s="20">
         <v>11.2</v>
       </c>
       <c r="F20" s="20">
         <v>11.2</v>
       </c>
       <c r="G20" s="20">
         <v>11.2</v>
       </c>
-      <c r="H20" s="30">
+      <c r="H20" s="28">
         <v>11.2</v>
       </c>
-      <c r="I20" s="26"/>
-      <c r="J20" s="27"/>
+      <c r="I20" s="20">
+        <v>11.2</v>
+      </c>
+      <c r="J20" s="26"/>
       <c r="K20" s="20"/>
-      <c r="L20" s="27"/>
+      <c r="L20" s="26"/>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="20">
         <v>4.5</v>
       </c>
       <c r="C21" s="20">
         <v>8.5</v>
       </c>
       <c r="D21" s="20">
         <v>12.9</v>
       </c>
       <c r="E21" s="20">
         <v>15.1</v>
       </c>
       <c r="F21" s="20">
         <v>17</v>
       </c>
       <c r="G21" s="20">
         <v>18.8</v>
       </c>
-      <c r="H21" s="30">
+      <c r="H21" s="28">
         <v>20.7</v>
       </c>
-      <c r="I21" s="26"/>
-      <c r="J21" s="27"/>
+      <c r="I21" s="20">
+        <v>22</v>
+      </c>
+      <c r="J21" s="26"/>
       <c r="K21" s="20"/>
-      <c r="L21" s="27"/>
+      <c r="L21" s="26"/>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="20">
         <v>4.3</v>
       </c>
       <c r="C22" s="20">
         <v>7.4</v>
       </c>
       <c r="D22" s="20">
         <v>9.4</v>
       </c>
       <c r="E22" s="20">
         <v>10.7</v>
       </c>
       <c r="F22" s="20">
         <v>10.7</v>
       </c>
       <c r="G22" s="20">
         <v>10.7</v>
       </c>
-      <c r="H22" s="30">
+      <c r="H22" s="28">
         <v>10.7</v>
       </c>
-      <c r="I22" s="26"/>
-      <c r="J22" s="27"/>
+      <c r="I22" s="20">
+        <v>10.7</v>
+      </c>
+      <c r="J22" s="26"/>
       <c r="K22" s="20"/>
-      <c r="L22" s="27"/>
+      <c r="L22" s="26"/>
       <c r="M22" s="25"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22">
         <v>6.5</v>
       </c>
       <c r="C23" s="22">
         <v>12</v>
       </c>
       <c r="D23" s="22">
         <v>16.5</v>
       </c>
       <c r="E23" s="22">
         <v>20</v>
       </c>
       <c r="F23" s="22">
         <v>22</v>
       </c>
       <c r="G23" s="22">
         <v>23.3</v>
       </c>
       <c r="H23" s="22">
         <v>24.6</v>
       </c>
-      <c r="I23" s="28"/>
-      <c r="J23" s="29"/>
+      <c r="I23" s="22">
+        <v>26</v>
+      </c>
+      <c r="J23" s="27"/>
       <c r="K23" s="22"/>
-      <c r="L23" s="29"/>
-      <c r="M23" s="29"/>
+      <c r="L23" s="27"/>
+      <c r="M23" s="27"/>
     </row>
     <row r="24" spans="1:13" s="13" customFormat="1" ht="15" customHeight="1">
-      <c r="A24" s="36" t="s">
+      <c r="A24" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="36"/>
-[...6 lines deleted...]
-      <c r="I24" s="36"/>
+      <c r="B24" s="48"/>
+      <c r="C24" s="48"/>
+      <c r="D24" s="48"/>
+      <c r="E24" s="48"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="48"/>
+      <c r="H24" s="48"/>
+      <c r="I24" s="48"/>
       <c r="J24" s="17"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
     </row>
     <row r="25" spans="1:13" s="14" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A25" s="37" t="s">
+      <c r="A25" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="37"/>
-[...10 lines deleted...]
-      <c r="M25" s="38"/>
+      <c r="B25" s="49"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="49"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="50"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="50"/>
     </row>
     <row r="26" spans="1:13" s="14" customFormat="1">
       <c r="A26" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="34"/>
+      <c r="B26" s="32"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
+    <mergeCell ref="B2:M2"/>
     <mergeCell ref="A24:I24"/>
     <mergeCell ref="A25:M25"/>
-    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>