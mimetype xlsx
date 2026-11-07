--- v5 (2026-10-18)
+++ v6 (2026-11-07)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="990" yWindow="405" windowWidth="14745" windowHeight="12345"/>
+    <workbookView xWindow="990" yWindow="405" windowWidth="16920" windowHeight="12345" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Symbols" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Metadata!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Symbols!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="68">
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">Electric power, thsd. kWh </t>
   </si>
   <si>
     <t>Thermal energy, thsd. Gcal</t>
@@ -233,51 +233,51 @@
     <t>"*" - Operational data</t>
   </si>
   <si>
     <t>«х» – Data is confidential</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Mangystau region D</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/mangystau/dynamic-tables/28252/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -358,50 +358,55 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -418,51 +423,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -545,50 +550,56 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -860,51 +871,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.balimmetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:D21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="98.140625" style="32" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:4">
       <c r="A2" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="34">
@@ -1133,52 +1144,52 @@
     <row r="12" spans="2:2">
       <c r="B12" s="42"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="42"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="42"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="43" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C32" sqref="C32"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K33" sqref="K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="32" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
     <col min="9" max="9" width="12.5703125" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" customWidth="1"/>
     <col min="11" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="15"/>
       <c r="B2" s="47" t="s">
         <v>26</v>
       </c>
       <c r="C2" s="47"/>
@@ -1262,282 +1273,298 @@
       </c>
       <c r="B6" s="28">
         <v>501651.5</v>
       </c>
       <c r="C6" s="28">
         <v>1009657.4</v>
       </c>
       <c r="D6" s="28">
         <v>1492362.2</v>
       </c>
       <c r="E6" s="28">
         <v>1984654.6</v>
       </c>
       <c r="F6" s="28">
         <v>2441157.2999999998</v>
       </c>
       <c r="G6" s="28">
         <v>2890009.8</v>
       </c>
       <c r="H6" s="28">
         <v>3308378.2</v>
       </c>
       <c r="I6" s="28">
         <v>3726761.8</v>
       </c>
-      <c r="J6" s="25"/>
+      <c r="J6" s="51">
+        <v>4184234.6</v>
+      </c>
       <c r="K6" s="28"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
     </row>
     <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="28">
         <v>429567.8</v>
       </c>
       <c r="C7" s="28">
         <v>852818.9</v>
       </c>
       <c r="D7" s="28">
         <v>1243393.5</v>
       </c>
       <c r="E7" s="28">
         <v>1649429.9</v>
       </c>
       <c r="F7" s="28">
         <v>2014438.3</v>
       </c>
       <c r="G7" s="28">
         <v>2376776.5</v>
       </c>
       <c r="H7" s="28">
         <v>2708931.5</v>
       </c>
       <c r="I7" s="28">
         <v>3041551.5</v>
       </c>
-      <c r="J7" s="25"/>
+      <c r="J7" s="51">
+        <v>3406304.7</v>
+      </c>
       <c r="K7" s="28"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
     </row>
     <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="28">
         <v>6.4</v>
       </c>
       <c r="C8" s="28">
         <v>4428</v>
       </c>
       <c r="D8" s="28">
         <v>16749.400000000001</v>
       </c>
       <c r="E8" s="28">
         <v>26779.7</v>
       </c>
       <c r="F8" s="28">
         <v>39652.400000000001</v>
       </c>
       <c r="G8" s="28">
         <v>52617</v>
       </c>
       <c r="H8" s="28">
         <v>65361.7</v>
       </c>
       <c r="I8" s="28">
         <v>84927</v>
       </c>
-      <c r="J8" s="25"/>
+      <c r="J8" s="51">
+        <v>97025.4</v>
+      </c>
       <c r="K8" s="28"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="28">
         <v>1972.6</v>
       </c>
       <c r="C9" s="28">
         <v>3737.6</v>
       </c>
       <c r="D9" s="28">
         <v>5769.1</v>
       </c>
       <c r="E9" s="28">
         <v>7453.2</v>
       </c>
       <c r="F9" s="28">
         <v>9216.7999999999993</v>
       </c>
       <c r="G9" s="28">
         <v>11465.7</v>
       </c>
       <c r="H9" s="28">
         <v>13271.4</v>
       </c>
       <c r="I9" s="28">
         <v>15054.8</v>
       </c>
-      <c r="J9" s="25"/>
+      <c r="J9" s="51">
+        <v>16950.599999999999</v>
+      </c>
       <c r="K9" s="28"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:14" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="28">
         <v>3640.1</v>
       </c>
       <c r="C10" s="28">
         <v>23330.799999999999</v>
       </c>
       <c r="D10" s="28">
         <v>43021.5</v>
       </c>
       <c r="E10" s="28">
         <v>62712.3</v>
       </c>
       <c r="F10" s="28">
         <v>86623.2</v>
       </c>
       <c r="G10" s="28">
         <v>110534.2</v>
       </c>
       <c r="H10" s="28">
         <v>134445.20000000001</v>
       </c>
       <c r="I10" s="28">
         <v>149591.70000000001</v>
       </c>
-      <c r="J10" s="25"/>
+      <c r="J10" s="51">
+        <v>164738.20000000001</v>
+      </c>
       <c r="K10" s="28"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:14" s="1" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="28">
         <v>40460.6</v>
       </c>
       <c r="C11" s="28">
         <v>77464.800000000003</v>
       </c>
       <c r="D11" s="28">
         <v>115081.7</v>
       </c>
       <c r="E11" s="28">
         <v>151950.5</v>
       </c>
       <c r="F11" s="28">
         <v>188288.7</v>
       </c>
       <c r="G11" s="28">
         <v>222456.4</v>
       </c>
       <c r="H11" s="28">
         <v>254290.7</v>
       </c>
       <c r="I11" s="28">
         <v>287013.5</v>
       </c>
-      <c r="J11" s="25"/>
+      <c r="J11" s="51">
+        <v>333843.59999999998</v>
+      </c>
       <c r="K11" s="28"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="28">
         <v>164</v>
       </c>
       <c r="C12" s="28">
         <v>328.3</v>
       </c>
       <c r="D12" s="28">
         <v>492.7</v>
       </c>
       <c r="E12" s="28">
         <v>657</v>
       </c>
       <c r="F12" s="28">
         <v>818.7</v>
       </c>
       <c r="G12" s="28">
         <v>980.3</v>
       </c>
       <c r="H12" s="28">
         <v>1142</v>
       </c>
       <c r="I12" s="28">
         <v>1442</v>
       </c>
-      <c r="J12" s="25"/>
+      <c r="J12" s="51">
+        <v>1742</v>
+      </c>
       <c r="K12" s="28"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:14" s="1" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="28">
         <v>25840</v>
       </c>
       <c r="C13" s="28">
         <v>47549</v>
       </c>
       <c r="D13" s="28">
         <v>67854.3</v>
       </c>
       <c r="E13" s="28">
         <v>85672</v>
       </c>
       <c r="F13" s="28">
         <v>102119.2</v>
       </c>
       <c r="G13" s="28">
         <v>115179.6</v>
       </c>
       <c r="H13" s="28">
         <v>130935.7</v>
       </c>
       <c r="I13" s="28">
         <v>147181.20000000001</v>
       </c>
-      <c r="J13" s="25"/>
+      <c r="J13" s="51">
+        <v>163630.20000000001</v>
+      </c>
       <c r="K13" s="28"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:14" s="1" customFormat="1">
       <c r="A14" s="11"/>
       <c r="B14" s="29"/>
       <c r="C14" s="29"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:14" s="1" customFormat="1">
       <c r="A15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
@@ -1558,282 +1585,298 @@
       </c>
       <c r="B16" s="20">
         <v>600</v>
       </c>
       <c r="C16" s="20">
         <v>1230.3</v>
       </c>
       <c r="D16" s="20">
         <v>1782.5</v>
       </c>
       <c r="E16" s="20">
         <v>2322.9</v>
       </c>
       <c r="F16" s="20">
         <v>2667.9</v>
       </c>
       <c r="G16" s="20">
         <v>2916.8</v>
       </c>
       <c r="H16" s="28">
         <v>3167.9</v>
       </c>
       <c r="I16" s="20">
         <v>3412.5</v>
       </c>
-      <c r="J16" s="26"/>
+      <c r="J16" s="51">
+        <v>3658.5</v>
+      </c>
       <c r="K16" s="20"/>
       <c r="L16" s="26"/>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="20">
         <v>509.2</v>
       </c>
       <c r="C17" s="20">
         <v>1054.0999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>1524.4</v>
       </c>
       <c r="E17" s="20">
         <v>1991.7</v>
       </c>
       <c r="F17" s="20">
         <v>2297.3000000000002</v>
       </c>
       <c r="G17" s="20">
         <v>2539.9</v>
       </c>
       <c r="H17" s="28">
         <v>2784.9</v>
       </c>
       <c r="I17" s="20">
         <v>3024.1</v>
       </c>
-      <c r="J17" s="26"/>
+      <c r="J17" s="51">
+        <v>3264.5</v>
+      </c>
       <c r="K17" s="20"/>
       <c r="L17" s="26"/>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="20">
         <v>70.8</v>
       </c>
       <c r="C18" s="20">
         <v>139.6</v>
       </c>
       <c r="D18" s="20">
         <v>207.6</v>
       </c>
       <c r="E18" s="20">
         <v>272.10000000000002</v>
       </c>
       <c r="F18" s="20">
         <v>307.60000000000002</v>
       </c>
       <c r="G18" s="20">
         <v>310.8</v>
       </c>
       <c r="H18" s="28">
         <v>313.7</v>
       </c>
       <c r="I18" s="20">
         <v>316.39999999999998</v>
       </c>
-      <c r="J18" s="26"/>
+      <c r="J18" s="51">
+        <v>319.2</v>
+      </c>
       <c r="K18" s="20"/>
       <c r="L18" s="26"/>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="20">
         <v>0.6</v>
       </c>
       <c r="C19" s="20">
         <v>1.4</v>
       </c>
       <c r="D19" s="20">
         <v>1.9</v>
       </c>
       <c r="E19" s="20">
         <v>2.1</v>
       </c>
       <c r="F19" s="20">
         <v>2.1</v>
       </c>
       <c r="G19" s="20">
         <v>2.1</v>
       </c>
       <c r="H19" s="28">
         <v>2.1</v>
       </c>
       <c r="I19" s="20">
         <v>2.1</v>
       </c>
-      <c r="J19" s="26"/>
+      <c r="J19" s="51">
+        <v>2.1</v>
+      </c>
       <c r="K19" s="20"/>
       <c r="L19" s="26"/>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="C20" s="20">
         <v>7.3</v>
       </c>
       <c r="D20" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="E20" s="20">
         <v>11.2</v>
       </c>
       <c r="F20" s="20">
         <v>11.2</v>
       </c>
       <c r="G20" s="20">
         <v>11.2</v>
       </c>
       <c r="H20" s="28">
         <v>11.2</v>
       </c>
       <c r="I20" s="20">
         <v>11.2</v>
       </c>
-      <c r="J20" s="26"/>
+      <c r="J20" s="51">
+        <v>11.2</v>
+      </c>
       <c r="K20" s="20"/>
       <c r="L20" s="26"/>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="20">
         <v>4.5</v>
       </c>
       <c r="C21" s="20">
         <v>8.5</v>
       </c>
       <c r="D21" s="20">
         <v>12.9</v>
       </c>
       <c r="E21" s="20">
         <v>15.1</v>
       </c>
       <c r="F21" s="20">
         <v>17</v>
       </c>
       <c r="G21" s="20">
         <v>18.8</v>
       </c>
       <c r="H21" s="28">
         <v>20.7</v>
       </c>
       <c r="I21" s="20">
         <v>22</v>
       </c>
-      <c r="J21" s="26"/>
+      <c r="J21" s="51">
+        <v>23.3</v>
+      </c>
       <c r="K21" s="20"/>
       <c r="L21" s="26"/>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="20">
         <v>4.3</v>
       </c>
       <c r="C22" s="20">
         <v>7.4</v>
       </c>
       <c r="D22" s="20">
         <v>9.4</v>
       </c>
       <c r="E22" s="20">
         <v>10.7</v>
       </c>
       <c r="F22" s="20">
         <v>10.7</v>
       </c>
       <c r="G22" s="20">
         <v>10.7</v>
       </c>
       <c r="H22" s="28">
         <v>10.7</v>
       </c>
       <c r="I22" s="20">
         <v>10.7</v>
       </c>
-      <c r="J22" s="26"/>
+      <c r="J22" s="51">
+        <v>10.7</v>
+      </c>
       <c r="K22" s="20"/>
       <c r="L22" s="26"/>
       <c r="M22" s="25"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22">
         <v>6.5</v>
       </c>
       <c r="C23" s="22">
         <v>12</v>
       </c>
       <c r="D23" s="22">
         <v>16.5</v>
       </c>
       <c r="E23" s="22">
         <v>20</v>
       </c>
       <c r="F23" s="22">
         <v>22</v>
       </c>
       <c r="G23" s="22">
         <v>23.3</v>
       </c>
       <c r="H23" s="22">
         <v>24.6</v>
       </c>
       <c r="I23" s="22">
         <v>26</v>
       </c>
-      <c r="J23" s="27"/>
+      <c r="J23" s="52">
+        <v>27.5</v>
+      </c>
       <c r="K23" s="22"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
     </row>
     <row r="24" spans="1:13" s="13" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
       <c r="D24" s="48"/>
       <c r="E24" s="48"/>
       <c r="F24" s="48"/>
       <c r="G24" s="48"/>
       <c r="H24" s="48"/>
       <c r="I24" s="48"/>
       <c r="J24" s="17"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
     </row>
     <row r="25" spans="1:13" s="14" customFormat="1" ht="25.5" customHeight="1">
       <c r="A25" s="49" t="s">
         <v>16</v>
       </c>