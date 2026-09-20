--- v3 (2026-08-11)
+++ v4 (2026-09-20)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3435" yWindow="450" windowWidth="16965" windowHeight="12810"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t xml:space="preserve">Non-drinking water,  thousand cubic meters m  </t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
@@ -214,100 +214,99 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -332,83 +331,80 @@
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -673,91 +669,91 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:XER37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16"/>
+      <selection activeCell="K27" sqref="K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
-    <col min="2" max="2" width="13.5703125" style="32" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" style="30" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16372" s="7" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="21"/>
-      <c r="B2" s="34" t="s">
+      <c r="B2" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="34"/>
-[...10 lines deleted...]
-      <c r="N2" s="34"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
     </row>
     <row r="3" spans="1:16372" s="1" customFormat="1">
       <c r="A3" s="8"/>
-      <c r="B3" s="30"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
     </row>
     <row r="4" spans="1:16372" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="9"/>
       <c r="B4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>11</v>
@@ -769,51 +765,51 @@
         <v>13</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>15</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>17</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:16372" s="1" customFormat="1" ht="23.25">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="31" t="s">
+      <c r="B5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>0</v>
@@ -828,170 +824,180 @@
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16372" s="1" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="18">
         <v>106580.7</v>
       </c>
       <c r="C6" s="18">
         <v>206565.1</v>
       </c>
       <c r="D6" s="18">
         <v>227734.5</v>
       </c>
       <c r="E6" s="18">
         <v>335229.3</v>
       </c>
       <c r="F6" s="18">
         <v>433276.8</v>
       </c>
       <c r="G6" s="18">
         <v>552106.4</v>
       </c>
-      <c r="H6" s="24"/>
+      <c r="H6" s="36">
+        <v>658280.69999999995</v>
+      </c>
       <c r="I6" s="18"/>
-      <c r="J6" s="26"/>
+      <c r="J6" s="24"/>
       <c r="K6" s="18"/>
-      <c r="L6" s="26"/>
-      <c r="M6" s="26"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:16372" s="1" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="18">
         <v>105988.5</v>
       </c>
       <c r="C7" s="18">
         <v>205338.1</v>
       </c>
       <c r="D7" s="18">
         <v>225858.4</v>
       </c>
       <c r="E7" s="18">
         <v>332665.59999999998</v>
       </c>
       <c r="F7" s="18">
         <v>429925.8</v>
       </c>
       <c r="G7" s="18">
         <v>547816.4</v>
       </c>
-      <c r="H7" s="24"/>
+      <c r="H7" s="36">
+        <v>653156.6</v>
+      </c>
       <c r="I7" s="18"/>
-      <c r="J7" s="26"/>
+      <c r="J7" s="24"/>
       <c r="K7" s="18"/>
-      <c r="L7" s="26"/>
-      <c r="M7" s="26"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:16372" s="1" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="18">
         <v>248</v>
       </c>
       <c r="C8" s="18">
         <v>474</v>
       </c>
       <c r="D8" s="18">
         <v>713</v>
       </c>
       <c r="E8" s="18">
         <v>961</v>
       </c>
       <c r="F8" s="18">
         <v>1223</v>
       </c>
       <c r="G8" s="18">
         <v>1550</v>
       </c>
-      <c r="H8" s="24"/>
+      <c r="H8" s="36">
+        <v>1823</v>
+      </c>
       <c r="I8" s="18"/>
-      <c r="J8" s="26"/>
+      <c r="J8" s="24"/>
       <c r="K8" s="18"/>
-      <c r="L8" s="26"/>
-      <c r="M8" s="26"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:16372" s="1" customFormat="1">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="18"/>
       <c r="G9" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="H9" s="24"/>
+      <c r="H9" s="18" t="s">
+        <v>2</v>
+      </c>
       <c r="I9" s="18"/>
-      <c r="J9" s="26"/>
+      <c r="J9" s="24"/>
       <c r="K9" s="18"/>
-      <c r="L9" s="26"/>
-      <c r="M9" s="26"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:16372" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="18">
         <v>153</v>
       </c>
       <c r="C10" s="18">
         <v>295</v>
       </c>
       <c r="D10" s="18">
         <v>447</v>
       </c>
       <c r="E10" s="18">
         <v>594</v>
       </c>
       <c r="F10" s="18">
         <v>755</v>
       </c>
       <c r="G10" s="18">
         <v>976</v>
       </c>
-      <c r="H10" s="24"/>
+      <c r="H10" s="36">
+        <v>1155</v>
+      </c>
       <c r="I10" s="18"/>
-      <c r="J10" s="26"/>
+      <c r="J10" s="24"/>
       <c r="K10" s="18"/>
-      <c r="L10" s="26"/>
-      <c r="M10" s="26"/>
+      <c r="L10" s="24"/>
+      <c r="M10" s="24"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="6"/>
       <c r="U10" s="6"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="6"/>
       <c r="Z10" s="6"/>
       <c r="AA10" s="6"/>
       <c r="AB10" s="6"/>
       <c r="AC10" s="6"/>
       <c r="AD10" s="6"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="6"/>
       <c r="AG10" s="6"/>
       <c r="AH10" s="6"/>
       <c r="AI10" s="6"/>
       <c r="AJ10" s="6"/>
       <c r="AK10" s="6"/>
       <c r="AL10" s="6"/>
@@ -17330,112 +17336,118 @@
       <c r="XEQ10" s="6"/>
       <c r="XER10" s="6"/>
     </row>
     <row r="11" spans="1:16372" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="18">
         <v>187.2</v>
       </c>
       <c r="C11" s="18">
         <v>368.5</v>
       </c>
       <c r="D11" s="18">
         <v>541.20000000000005</v>
       </c>
       <c r="E11" s="18">
         <v>742.8</v>
       </c>
       <c r="F11" s="18">
         <v>954.1</v>
       </c>
       <c r="G11" s="18">
         <v>1170.0999999999999</v>
       </c>
-      <c r="H11" s="24"/>
+      <c r="H11" s="36">
+        <v>1374.2</v>
+      </c>
       <c r="I11" s="18"/>
-      <c r="J11" s="26"/>
+      <c r="J11" s="24"/>
       <c r="K11" s="18"/>
-      <c r="L11" s="26"/>
-      <c r="M11" s="26"/>
+      <c r="L11" s="24"/>
+      <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:16372" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="20"/>
       <c r="G12" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="H12" s="20"/>
+      <c r="H12" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
-      <c r="M12" s="28"/>
+      <c r="M12" s="26"/>
     </row>
     <row r="13" spans="1:16372" s="1" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="18">
         <v>4</v>
       </c>
       <c r="C13" s="18">
         <v>89.5</v>
       </c>
       <c r="D13" s="18">
         <v>174.9</v>
       </c>
       <c r="E13" s="18">
         <v>265.89999999999998</v>
       </c>
       <c r="F13" s="18">
         <v>418.9</v>
       </c>
       <c r="G13" s="18">
         <v>593.9</v>
       </c>
-      <c r="H13" s="24"/>
+      <c r="H13" s="36">
+        <v>771.9</v>
+      </c>
       <c r="I13" s="18"/>
-      <c r="J13" s="26"/>
+      <c r="J13" s="24"/>
       <c r="K13" s="18"/>
-      <c r="L13" s="26"/>
-      <c r="M13" s="26"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:16372" s="1" customFormat="1">
       <c r="A14" s="12"/>
       <c r="B14" s="17"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="20"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:16372" s="1" customFormat="1" ht="23.25">
       <c r="A15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="22"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
@@ -17447,553 +17459,585 @@
       <c r="L15" s="23"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:16372" s="1" customFormat="1">
       <c r="A16" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="18">
         <v>2408.5</v>
       </c>
       <c r="C16" s="18">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="18">
         <v>7325.3</v>
       </c>
       <c r="E16" s="18">
         <v>9895</v>
       </c>
       <c r="F16" s="18">
         <v>12533.6</v>
       </c>
       <c r="G16" s="18">
         <v>15471.2</v>
       </c>
-      <c r="H16" s="24"/>
+      <c r="H16" s="36">
+        <v>18655.5</v>
+      </c>
       <c r="I16" s="18"/>
-      <c r="J16" s="26"/>
+      <c r="J16" s="24"/>
       <c r="K16" s="18"/>
-      <c r="L16" s="26"/>
-      <c r="M16" s="26"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="18">
         <v>1816.3</v>
       </c>
       <c r="C17" s="18">
         <v>3638.9</v>
       </c>
       <c r="D17" s="18">
         <v>5449.2</v>
       </c>
       <c r="E17" s="18">
         <v>7331.3</v>
       </c>
       <c r="F17" s="18">
         <v>9182.6</v>
       </c>
       <c r="G17" s="18">
         <v>11181.2</v>
       </c>
-      <c r="H17" s="24"/>
+      <c r="H17" s="36">
+        <v>13531.4</v>
+      </c>
       <c r="I17" s="18"/>
-      <c r="J17" s="26"/>
+      <c r="J17" s="24"/>
       <c r="K17" s="18"/>
-      <c r="L17" s="26"/>
-      <c r="M17" s="26"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="18">
         <v>248</v>
       </c>
       <c r="C18" s="18">
         <v>474</v>
       </c>
       <c r="D18" s="18">
         <v>713</v>
       </c>
       <c r="E18" s="18">
         <v>961</v>
       </c>
       <c r="F18" s="18">
         <v>1223</v>
       </c>
       <c r="G18" s="18">
         <v>1550</v>
       </c>
-      <c r="H18" s="24"/>
+      <c r="H18" s="36">
+        <v>1823</v>
+      </c>
       <c r="I18" s="18"/>
-      <c r="J18" s="26"/>
+      <c r="J18" s="24"/>
       <c r="K18" s="18"/>
-      <c r="L18" s="26"/>
-      <c r="M18" s="26"/>
+      <c r="L18" s="24"/>
+      <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="18"/>
       <c r="G19" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="H19" s="24"/>
+      <c r="H19" s="18" t="s">
+        <v>2</v>
+      </c>
       <c r="I19" s="18"/>
-      <c r="J19" s="26"/>
+      <c r="J19" s="24"/>
       <c r="K19" s="18"/>
-      <c r="L19" s="26"/>
-      <c r="M19" s="26"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="18">
         <v>153</v>
       </c>
       <c r="C20" s="18">
         <v>295</v>
       </c>
       <c r="D20" s="18">
         <v>447</v>
       </c>
       <c r="E20" s="18">
         <v>594</v>
       </c>
       <c r="F20" s="18">
         <v>755</v>
       </c>
       <c r="G20" s="18">
         <v>976</v>
       </c>
-      <c r="H20" s="24"/>
+      <c r="H20" s="36">
+        <v>1155</v>
+      </c>
       <c r="I20" s="18"/>
-      <c r="J20" s="26"/>
+      <c r="J20" s="24"/>
       <c r="K20" s="18"/>
-      <c r="L20" s="26"/>
-      <c r="M20" s="26"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="18">
         <v>187.2</v>
       </c>
       <c r="C21" s="18">
         <v>368.5</v>
       </c>
       <c r="D21" s="18">
         <v>541.20000000000005</v>
       </c>
       <c r="E21" s="18">
         <v>742.8</v>
       </c>
       <c r="F21" s="18">
         <v>954.1</v>
       </c>
       <c r="G21" s="18">
         <v>1170.0999999999999</v>
       </c>
-      <c r="H21" s="24"/>
+      <c r="H21" s="36">
+        <v>1374.2</v>
+      </c>
       <c r="I21" s="18"/>
-      <c r="J21" s="26"/>
+      <c r="J21" s="24"/>
       <c r="K21" s="18"/>
-      <c r="L21" s="26"/>
-      <c r="M21" s="26"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="20"/>
       <c r="G22" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="H22" s="20"/>
+      <c r="H22" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
-      <c r="M22" s="28"/>
+      <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="18">
         <v>4</v>
       </c>
       <c r="C23" s="18">
         <v>89.5</v>
       </c>
       <c r="D23" s="18">
         <v>174.9</v>
       </c>
       <c r="E23" s="18">
         <v>594</v>
       </c>
       <c r="F23" s="18">
         <v>418.9</v>
       </c>
       <c r="G23" s="18">
         <v>593.9</v>
       </c>
-      <c r="H23" s="24"/>
+      <c r="H23" s="36">
+        <v>771.9</v>
+      </c>
       <c r="I23" s="18"/>
-      <c r="J23" s="26"/>
+      <c r="J23" s="24"/>
       <c r="K23" s="18"/>
-      <c r="L23" s="26"/>
-      <c r="M23" s="26"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="12"/>
-      <c r="B24" s="29"/>
+      <c r="B24" s="27"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="20"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="29"/>
+      <c r="B25" s="27"/>
       <c r="C25" s="22"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="23"/>
       <c r="I25" s="23"/>
       <c r="J25" s="20"/>
       <c r="K25" s="23"/>
       <c r="L25" s="23"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="18">
         <v>104172.2</v>
       </c>
       <c r="C26" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="18">
         <v>220409.2</v>
       </c>
       <c r="E26" s="18">
         <v>325334.3</v>
       </c>
       <c r="F26" s="18">
         <v>420743.2</v>
       </c>
       <c r="G26" s="18">
         <v>536635.19999999995</v>
       </c>
-      <c r="H26" s="24"/>
+      <c r="H26" s="36">
+        <v>639625.19999999995</v>
+      </c>
       <c r="I26" s="18"/>
-      <c r="J26" s="26"/>
+      <c r="J26" s="24"/>
       <c r="K26" s="18"/>
-      <c r="L26" s="26"/>
-      <c r="M26" s="26"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="18">
         <v>104172.2</v>
       </c>
       <c r="C27" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="18">
         <v>220409.2</v>
       </c>
       <c r="E27" s="18">
         <v>325334.3</v>
       </c>
       <c r="F27" s="18">
         <v>420743.2</v>
       </c>
       <c r="G27" s="18">
         <v>536635.19999999995</v>
       </c>
-      <c r="H27" s="24"/>
+      <c r="H27" s="36">
+        <v>639625.19999999995</v>
+      </c>
       <c r="I27" s="18"/>
-      <c r="J27" s="26"/>
+      <c r="J27" s="24"/>
       <c r="K27" s="18"/>
-      <c r="L27" s="26"/>
-      <c r="M27" s="26"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="H28" s="20"/>
+      <c r="H28" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
-      <c r="M28" s="28"/>
+      <c r="M28" s="26"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="H29" s="20"/>
+      <c r="H29" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="H30" s="20"/>
+      <c r="H30" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="H31" s="20"/>
+      <c r="H31" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="H32" s="20"/>
+      <c r="H32" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="33" t="s">
+      <c r="B33" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C33" s="33" t="s">
+      <c r="C33" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="D33" s="33" t="s">
+      <c r="D33" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="E33" s="33" t="s">
+      <c r="E33" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="F33" s="33" t="s">
+      <c r="F33" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="G33" s="33" t="s">
+      <c r="G33" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="H33" s="25"/>
+      <c r="H33" s="31" t="s">
+        <v>2</v>
+      </c>
       <c r="I33" s="19"/>
-      <c r="J33" s="27"/>
+      <c r="J33" s="25"/>
       <c r="K33" s="19"/>
-      <c r="L33" s="27"/>
-      <c r="M33" s="27"/>
+      <c r="L33" s="25"/>
+      <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A34" s="35" t="s">
+      <c r="A34" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B34" s="35"/>
-[...6 lines deleted...]
-      <c r="I34" s="35"/>
+      <c r="B34" s="33"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="33"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="33"/>
       <c r="J34" s="5"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
     </row>
     <row r="35" spans="1:13" s="7" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A35" s="36" t="s">
+      <c r="A35" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B35" s="36"/>
-[...10 lines deleted...]
-      <c r="M35" s="37"/>
+      <c r="B35" s="34"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="34"/>
+      <c r="F35" s="34"/>
+      <c r="G35" s="34"/>
+      <c r="H35" s="35"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="35"/>
+      <c r="K35" s="35"/>
+      <c r="L35" s="35"/>
+      <c r="M35" s="35"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1">
       <c r="A36" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="A34:I34"/>
     <mergeCell ref="A35:M35"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>