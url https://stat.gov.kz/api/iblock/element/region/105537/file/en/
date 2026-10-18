--- v4 (2026-09-20)
+++ v5 (2026-10-18)
@@ -1,64 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3435" yWindow="450" windowWidth="16965" windowHeight="12810"/>
+    <workbookView xWindow="150" yWindow="-45" windowWidth="16965" windowHeight="12810"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="1" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="2" r:id="rId2"/>
+    <sheet name="2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Metadata!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">Symbols!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="70">
   <si>
     <t/>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t xml:space="preserve">Non-drinking water,  thousand cubic meters m  </t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
@@ -102,60 +108,183 @@
   </si>
   <si>
     <t>Aktau city administration</t>
   </si>
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beyneu district</t>
   </si>
   <si>
     <t>Karakiya district</t>
   </si>
   <si>
     <t>Mangistau district</t>
   </si>
   <si>
     <t>Munailydistrict</t>
   </si>
   <si>
     <t>Tupkaragan district</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Mangystau region 2026 year*</t>
   </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>thousand cubic meters m</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Industrial production, environment and agriculture statistics</t>
+  </si>
+  <si>
+    <t>Balimmetova Ainur Masharipovna</t>
+  </si>
+  <si>
+    <t>+7 7292 319061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.balimmetova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the Mangystau region Е</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/mangystau/dynamic-tables/28252/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -214,99 +343,128 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -347,78 +505,115 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -661,95 +856,397 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.balimmetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:M21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25" style="3" customWidth="1"/>
+    <col min="2" max="2" width="115.42578125" style="30" customWidth="1"/>
+    <col min="3" max="3" width="14" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="16.140625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="11.5703125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="13.7109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13">
+      <c r="A2" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="33">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="33">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="25.5">
+      <c r="A7" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="38.25">
+      <c r="A9" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="35"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="45" customFormat="1">
+      <c r="A14" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="30"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="30"/>
+    </row>
+    <row r="15" spans="1:13" s="45" customFormat="1">
+      <c r="A15" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="30"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="30"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="38">
+        <v>46286</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="38">
+        <v>46311</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A6:M16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="6.7109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="102.42578125" style="30" customWidth="1"/>
+    <col min="3" max="3" width="14" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="16.140625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="11.5703125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="13.7109375" style="3" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="41" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="41" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="41" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="41" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="41"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="41" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="41"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="41"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="41"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="42" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:XER37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K27" sqref="K27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="30" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16372" s="7" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="21"/>
-      <c r="B2" s="32" t="s">
+      <c r="B2" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="32"/>
-[...10 lines deleted...]
-      <c r="N2" s="32"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
     </row>
     <row r="3" spans="1:16372" s="1" customFormat="1">
       <c r="A3" s="8"/>
       <c r="B3" s="28"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
     </row>
     <row r="4" spans="1:16372" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="9"/>
       <c r="B4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="10" t="s">
@@ -824,176 +1321,186 @@
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16372" s="1" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="18">
         <v>106580.7</v>
       </c>
       <c r="C6" s="18">
         <v>206565.1</v>
       </c>
       <c r="D6" s="18">
         <v>227734.5</v>
       </c>
       <c r="E6" s="18">
         <v>335229.3</v>
       </c>
       <c r="F6" s="18">
         <v>433276.8</v>
       </c>
       <c r="G6" s="18">
         <v>552106.4</v>
       </c>
-      <c r="H6" s="36">
+      <c r="H6" s="32">
         <v>658280.69999999995</v>
       </c>
-      <c r="I6" s="18"/>
+      <c r="I6" s="18">
+        <v>773554.7</v>
+      </c>
       <c r="J6" s="24"/>
       <c r="K6" s="18"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:16372" s="1" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="18">
         <v>105988.5</v>
       </c>
       <c r="C7" s="18">
         <v>205338.1</v>
       </c>
       <c r="D7" s="18">
         <v>225858.4</v>
       </c>
       <c r="E7" s="18">
         <v>332665.59999999998</v>
       </c>
       <c r="F7" s="18">
         <v>429925.8</v>
       </c>
       <c r="G7" s="18">
         <v>547816.4</v>
       </c>
-      <c r="H7" s="36">
+      <c r="H7" s="32">
         <v>653156.6</v>
       </c>
-      <c r="I7" s="18"/>
+      <c r="I7" s="18">
+        <v>767244.1</v>
+      </c>
       <c r="J7" s="24"/>
       <c r="K7" s="18"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:16372" s="1" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="18">
         <v>248</v>
       </c>
       <c r="C8" s="18">
         <v>474</v>
       </c>
       <c r="D8" s="18">
         <v>713</v>
       </c>
       <c r="E8" s="18">
         <v>961</v>
       </c>
       <c r="F8" s="18">
         <v>1223</v>
       </c>
       <c r="G8" s="18">
         <v>1550</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="32">
         <v>1823</v>
       </c>
-      <c r="I8" s="18"/>
+      <c r="I8" s="18">
+        <v>2157</v>
+      </c>
       <c r="J8" s="24"/>
       <c r="K8" s="18"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:16372" s="1" customFormat="1">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="18"/>
       <c r="G9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="I9" s="18"/>
+      <c r="I9" s="18" t="s">
+        <v>2</v>
+      </c>
       <c r="J9" s="24"/>
       <c r="K9" s="18"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:16372" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="18">
         <v>153</v>
       </c>
       <c r="C10" s="18">
         <v>295</v>
       </c>
       <c r="D10" s="18">
         <v>447</v>
       </c>
       <c r="E10" s="18">
         <v>594</v>
       </c>
       <c r="F10" s="18">
         <v>755</v>
       </c>
       <c r="G10" s="18">
         <v>976</v>
       </c>
-      <c r="H10" s="36">
+      <c r="H10" s="32">
         <v>1155</v>
       </c>
-      <c r="I10" s="18"/>
+      <c r="I10" s="18">
+        <v>1655.4</v>
+      </c>
       <c r="J10" s="24"/>
       <c r="K10" s="18"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="6"/>
       <c r="U10" s="6"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="6"/>
       <c r="Z10" s="6"/>
       <c r="AA10" s="6"/>
       <c r="AB10" s="6"/>
       <c r="AC10" s="6"/>
       <c r="AD10" s="6"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="6"/>
       <c r="AG10" s="6"/>
       <c r="AH10" s="6"/>
@@ -17336,114 +17843,120 @@
       <c r="XEQ10" s="6"/>
       <c r="XER10" s="6"/>
     </row>
     <row r="11" spans="1:16372" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="18">
         <v>187.2</v>
       </c>
       <c r="C11" s="18">
         <v>368.5</v>
       </c>
       <c r="D11" s="18">
         <v>541.20000000000005</v>
       </c>
       <c r="E11" s="18">
         <v>742.8</v>
       </c>
       <c r="F11" s="18">
         <v>954.1</v>
       </c>
       <c r="G11" s="18">
         <v>1170.0999999999999</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="32">
         <v>1374.2</v>
       </c>
-      <c r="I11" s="18"/>
+      <c r="I11" s="18">
+        <v>1594.9</v>
+      </c>
       <c r="J11" s="24"/>
       <c r="K11" s="18"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:16372" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="20"/>
       <c r="G12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H12" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="I12" s="20"/>
+      <c r="I12" s="18">
+        <v>40</v>
+      </c>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="26"/>
     </row>
     <row r="13" spans="1:16372" s="1" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="18">
         <v>4</v>
       </c>
       <c r="C13" s="18">
         <v>89.5</v>
       </c>
       <c r="D13" s="18">
         <v>174.9</v>
       </c>
       <c r="E13" s="18">
         <v>265.89999999999998</v>
       </c>
       <c r="F13" s="18">
         <v>418.9</v>
       </c>
       <c r="G13" s="18">
         <v>593.9</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="32">
         <v>771.9</v>
       </c>
-      <c r="I13" s="18"/>
+      <c r="I13" s="18">
+        <v>863.3</v>
+      </c>
       <c r="J13" s="24"/>
       <c r="K13" s="18"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:16372" s="1" customFormat="1">
       <c r="A14" s="12"/>
       <c r="B14" s="17"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="20"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:16372" s="1" customFormat="1" ht="23.25">
       <c r="A15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="20"/>
@@ -17459,267 +17972,283 @@
       <c r="L15" s="23"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:16372" s="1" customFormat="1">
       <c r="A16" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="18">
         <v>2408.5</v>
       </c>
       <c r="C16" s="18">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="18">
         <v>7325.3</v>
       </c>
       <c r="E16" s="18">
         <v>9895</v>
       </c>
       <c r="F16" s="18">
         <v>12533.6</v>
       </c>
       <c r="G16" s="18">
         <v>15471.2</v>
       </c>
-      <c r="H16" s="36">
+      <c r="H16" s="32">
         <v>18655.5</v>
       </c>
-      <c r="I16" s="18"/>
+      <c r="I16" s="18">
+        <v>22297.4</v>
+      </c>
       <c r="J16" s="24"/>
       <c r="K16" s="18"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="18">
         <v>1816.3</v>
       </c>
       <c r="C17" s="18">
         <v>3638.9</v>
       </c>
       <c r="D17" s="18">
         <v>5449.2</v>
       </c>
       <c r="E17" s="18">
         <v>7331.3</v>
       </c>
       <c r="F17" s="18">
         <v>9182.6</v>
       </c>
       <c r="G17" s="18">
         <v>11181.2</v>
       </c>
-      <c r="H17" s="36">
+      <c r="H17" s="32">
         <v>13531.4</v>
       </c>
-      <c r="I17" s="18"/>
+      <c r="I17" s="18">
+        <v>15986.9</v>
+      </c>
       <c r="J17" s="24"/>
       <c r="K17" s="18"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="18">
         <v>248</v>
       </c>
       <c r="C18" s="18">
         <v>474</v>
       </c>
       <c r="D18" s="18">
         <v>713</v>
       </c>
       <c r="E18" s="18">
         <v>961</v>
       </c>
       <c r="F18" s="18">
         <v>1223</v>
       </c>
       <c r="G18" s="18">
         <v>1550</v>
       </c>
-      <c r="H18" s="36">
+      <c r="H18" s="32">
         <v>1823</v>
       </c>
-      <c r="I18" s="18"/>
+      <c r="I18" s="18">
+        <v>2157</v>
+      </c>
       <c r="J18" s="24"/>
       <c r="K18" s="18"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="18"/>
       <c r="G19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H19" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="I19" s="18"/>
+      <c r="I19" s="18" t="s">
+        <v>2</v>
+      </c>
       <c r="J19" s="24"/>
       <c r="K19" s="18"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="18">
         <v>153</v>
       </c>
       <c r="C20" s="18">
         <v>295</v>
       </c>
       <c r="D20" s="18">
         <v>447</v>
       </c>
       <c r="E20" s="18">
         <v>594</v>
       </c>
       <c r="F20" s="18">
         <v>755</v>
       </c>
       <c r="G20" s="18">
         <v>976</v>
       </c>
-      <c r="H20" s="36">
+      <c r="H20" s="32">
         <v>1155</v>
       </c>
-      <c r="I20" s="18"/>
+      <c r="I20" s="18">
+        <v>1655.4</v>
+      </c>
       <c r="J20" s="24"/>
       <c r="K20" s="18"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="18">
         <v>187.2</v>
       </c>
       <c r="C21" s="18">
         <v>368.5</v>
       </c>
       <c r="D21" s="18">
         <v>541.20000000000005</v>
       </c>
       <c r="E21" s="18">
         <v>742.8</v>
       </c>
       <c r="F21" s="18">
         <v>954.1</v>
       </c>
       <c r="G21" s="18">
         <v>1170.0999999999999</v>
       </c>
-      <c r="H21" s="36">
+      <c r="H21" s="32">
         <v>1374.2</v>
       </c>
-      <c r="I21" s="18"/>
+      <c r="I21" s="18">
+        <v>1594.9</v>
+      </c>
       <c r="J21" s="24"/>
       <c r="K21" s="18"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="20"/>
       <c r="G22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H22" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="I22" s="20"/>
+      <c r="I22" s="18">
+        <v>40</v>
+      </c>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="18">
         <v>4</v>
       </c>
       <c r="C23" s="18">
         <v>89.5</v>
       </c>
       <c r="D23" s="18">
         <v>174.9</v>
       </c>
       <c r="E23" s="18">
         <v>594</v>
       </c>
       <c r="F23" s="18">
         <v>418.9</v>
       </c>
       <c r="G23" s="18">
         <v>593.9</v>
       </c>
-      <c r="H23" s="36">
+      <c r="H23" s="32">
         <v>771.9</v>
       </c>
-      <c r="I23" s="18"/>
+      <c r="I23" s="18">
+        <v>863.2</v>
+      </c>
       <c r="J23" s="24"/>
       <c r="K23" s="18"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="12"/>
       <c r="B24" s="27"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="20"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="27"/>
@@ -17735,340 +18264,358 @@
       <c r="L25" s="23"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="18">
         <v>104172.2</v>
       </c>
       <c r="C26" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="18">
         <v>220409.2</v>
       </c>
       <c r="E26" s="18">
         <v>325334.3</v>
       </c>
       <c r="F26" s="18">
         <v>420743.2</v>
       </c>
       <c r="G26" s="18">
         <v>536635.19999999995</v>
       </c>
-      <c r="H26" s="36">
+      <c r="H26" s="32">
         <v>639625.19999999995</v>
       </c>
-      <c r="I26" s="18"/>
+      <c r="I26" s="18">
+        <v>751257.3</v>
+      </c>
       <c r="J26" s="24"/>
       <c r="K26" s="18"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="18">
         <v>104172.2</v>
       </c>
       <c r="C27" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="18">
         <v>220409.2</v>
       </c>
       <c r="E27" s="18">
         <v>325334.3</v>
       </c>
       <c r="F27" s="18">
         <v>420743.2</v>
       </c>
       <c r="G27" s="18">
         <v>536635.19999999995</v>
       </c>
-      <c r="H27" s="36">
+      <c r="H27" s="32">
         <v>639625.19999999995</v>
       </c>
-      <c r="I27" s="18"/>
+      <c r="I27" s="18">
+        <v>751257.2</v>
+      </c>
       <c r="J27" s="24"/>
       <c r="K27" s="18"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H28" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="I28" s="20"/>
+      <c r="I28" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="26"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="I29" s="20"/>
+      <c r="I29" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="I30" s="20"/>
+      <c r="I30" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H31" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="I31" s="20"/>
+      <c r="I31" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H32" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="I32" s="20"/>
+      <c r="I32" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="I33" s="19"/>
+      <c r="I33" s="31" t="s">
+        <v>2</v>
+      </c>
       <c r="J33" s="25"/>
       <c r="K33" s="19"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A34" s="33" t="s">
+      <c r="A34" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B34" s="33"/>
-[...6 lines deleted...]
-      <c r="I34" s="33"/>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
       <c r="J34" s="5"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
     </row>
     <row r="35" spans="1:13" s="7" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A35" s="34" t="s">
+      <c r="A35" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="B35" s="34"/>
-[...10 lines deleted...]
-      <c r="M35" s="35"/>
+      <c r="B35" s="48"/>
+      <c r="C35" s="48"/>
+      <c r="D35" s="48"/>
+      <c r="E35" s="48"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="48"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="49"/>
+      <c r="K35" s="49"/>
+      <c r="L35" s="49"/>
+      <c r="M35" s="49"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1">
       <c r="A36" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="A34:I34"/>
     <mergeCell ref="A35:M35"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>