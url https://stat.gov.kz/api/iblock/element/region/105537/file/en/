--- v5 (2026-10-18)
+++ v6 (2026-11-07)
@@ -3,68 +3,68 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="150" yWindow="-45" windowWidth="16965" windowHeight="12810"/>
+    <workbookView xWindow="150" yWindow="-45" windowWidth="16965" windowHeight="12810" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Symbols" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Metadata!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Symbols!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="70">
   <si>
     <t/>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t xml:space="preserve">Non-drinking water,  thousand cubic meters m  </t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
@@ -240,51 +240,51 @@
   </si>
   <si>
     <t>«х» – Data is confidential</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Mangystau region Е</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/mangystau/dynamic-tables/28252/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -371,100 +371,105 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -554,50 +559,53 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -871,51 +879,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.balimmetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="115.42578125" style="30" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
       <c r="A2" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="33">
@@ -1165,52 +1173,52 @@
     <row r="13" spans="2:2">
       <c r="B13" s="41"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="41"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="42" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="2:2">
       <c r="B16"/>
     </row>
   </sheetData>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:XER37"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K15" sqref="K15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A34" sqref="A34:I34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="30" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16372" s="7" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="21"/>
       <c r="B2" s="46" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="46"/>
@@ -1327,181 +1335,191 @@
       </c>
       <c r="B6" s="18">
         <v>106580.7</v>
       </c>
       <c r="C6" s="18">
         <v>206565.1</v>
       </c>
       <c r="D6" s="18">
         <v>227734.5</v>
       </c>
       <c r="E6" s="18">
         <v>335229.3</v>
       </c>
       <c r="F6" s="18">
         <v>433276.8</v>
       </c>
       <c r="G6" s="18">
         <v>552106.4</v>
       </c>
       <c r="H6" s="32">
         <v>658280.69999999995</v>
       </c>
       <c r="I6" s="18">
         <v>773554.7</v>
       </c>
-      <c r="J6" s="24"/>
+      <c r="J6" s="50">
+        <v>884523.9</v>
+      </c>
       <c r="K6" s="18"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:16372" s="1" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="18">
         <v>105988.5</v>
       </c>
       <c r="C7" s="18">
         <v>205338.1</v>
       </c>
       <c r="D7" s="18">
         <v>225858.4</v>
       </c>
       <c r="E7" s="18">
         <v>332665.59999999998</v>
       </c>
       <c r="F7" s="18">
         <v>429925.8</v>
       </c>
       <c r="G7" s="18">
         <v>547816.4</v>
       </c>
       <c r="H7" s="32">
         <v>653156.6</v>
       </c>
       <c r="I7" s="18">
         <v>767244.1</v>
       </c>
-      <c r="J7" s="24"/>
+      <c r="J7" s="50">
+        <v>877158</v>
+      </c>
       <c r="K7" s="18"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:16372" s="1" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="18">
         <v>248</v>
       </c>
       <c r="C8" s="18">
         <v>474</v>
       </c>
       <c r="D8" s="18">
         <v>713</v>
       </c>
       <c r="E8" s="18">
         <v>961</v>
       </c>
       <c r="F8" s="18">
         <v>1223</v>
       </c>
       <c r="G8" s="18">
         <v>1550</v>
       </c>
       <c r="H8" s="32">
         <v>1823</v>
       </c>
       <c r="I8" s="18">
         <v>2157</v>
       </c>
-      <c r="J8" s="24"/>
+      <c r="J8" s="50">
+        <v>2451</v>
+      </c>
       <c r="K8" s="18"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:16372" s="1" customFormat="1">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="18"/>
       <c r="G9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="J9" s="24"/>
+      <c r="J9" s="18" t="s">
+        <v>2</v>
+      </c>
       <c r="K9" s="18"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:16372" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="18">
         <v>153</v>
       </c>
       <c r="C10" s="18">
         <v>295</v>
       </c>
       <c r="D10" s="18">
         <v>447</v>
       </c>
       <c r="E10" s="18">
         <v>594</v>
       </c>
       <c r="F10" s="18">
         <v>755</v>
       </c>
       <c r="G10" s="18">
         <v>976</v>
       </c>
       <c r="H10" s="32">
         <v>1155</v>
       </c>
       <c r="I10" s="18">
         <v>1655.4</v>
       </c>
-      <c r="J10" s="24"/>
+      <c r="J10" s="50">
+        <v>2082.6999999999998</v>
+      </c>
       <c r="K10" s="18"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="6"/>
       <c r="U10" s="6"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="6"/>
       <c r="Z10" s="6"/>
       <c r="AA10" s="6"/>
       <c r="AB10" s="6"/>
       <c r="AC10" s="6"/>
       <c r="AD10" s="6"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="6"/>
       <c r="AG10" s="6"/>
       <c r="AH10" s="6"/>
       <c r="AI10" s="6"/>
@@ -17849,115 +17867,121 @@
       </c>
       <c r="B11" s="18">
         <v>187.2</v>
       </c>
       <c r="C11" s="18">
         <v>368.5</v>
       </c>
       <c r="D11" s="18">
         <v>541.20000000000005</v>
       </c>
       <c r="E11" s="18">
         <v>742.8</v>
       </c>
       <c r="F11" s="18">
         <v>954.1</v>
       </c>
       <c r="G11" s="18">
         <v>1170.0999999999999</v>
       </c>
       <c r="H11" s="32">
         <v>1374.2</v>
       </c>
       <c r="I11" s="18">
         <v>1594.9</v>
       </c>
-      <c r="J11" s="24"/>
+      <c r="J11" s="50">
+        <v>1810.3</v>
+      </c>
       <c r="K11" s="18"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:16372" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="20"/>
       <c r="G12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H12" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I12" s="18">
         <v>40</v>
       </c>
-      <c r="J12" s="20"/>
+      <c r="J12" s="50">
+        <v>80</v>
+      </c>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="26"/>
     </row>
     <row r="13" spans="1:16372" s="1" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="18">
         <v>4</v>
       </c>
       <c r="C13" s="18">
         <v>89.5</v>
       </c>
       <c r="D13" s="18">
         <v>174.9</v>
       </c>
       <c r="E13" s="18">
         <v>265.89999999999998</v>
       </c>
       <c r="F13" s="18">
         <v>418.9</v>
       </c>
       <c r="G13" s="18">
         <v>593.9</v>
       </c>
       <c r="H13" s="32">
         <v>771.9</v>
       </c>
       <c r="I13" s="18">
         <v>863.3</v>
       </c>
-      <c r="J13" s="24"/>
+      <c r="J13" s="50">
+        <v>941.8</v>
+      </c>
       <c r="K13" s="18"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:16372" s="1" customFormat="1">
       <c r="A14" s="12"/>
       <c r="B14" s="17"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="20"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:16372" s="1" customFormat="1" ht="23.25">
       <c r="A15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="22"/>
@@ -17978,278 +18002,294 @@
       </c>
       <c r="B16" s="18">
         <v>2408.5</v>
       </c>
       <c r="C16" s="18">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="18">
         <v>7325.3</v>
       </c>
       <c r="E16" s="18">
         <v>9895</v>
       </c>
       <c r="F16" s="18">
         <v>12533.6</v>
       </c>
       <c r="G16" s="18">
         <v>15471.2</v>
       </c>
       <c r="H16" s="32">
         <v>18655.5</v>
       </c>
       <c r="I16" s="18">
         <v>22297.4</v>
       </c>
-      <c r="J16" s="24"/>
+      <c r="J16" s="50">
+        <v>25781.5</v>
+      </c>
       <c r="K16" s="18"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="18">
         <v>1816.3</v>
       </c>
       <c r="C17" s="18">
         <v>3638.9</v>
       </c>
       <c r="D17" s="18">
         <v>5449.2</v>
       </c>
       <c r="E17" s="18">
         <v>7331.3</v>
       </c>
       <c r="F17" s="18">
         <v>9182.6</v>
       </c>
       <c r="G17" s="18">
         <v>11181.2</v>
       </c>
       <c r="H17" s="32">
         <v>13531.4</v>
       </c>
       <c r="I17" s="18">
         <v>15986.9</v>
       </c>
-      <c r="J17" s="24"/>
+      <c r="J17" s="50">
+        <v>18415.8</v>
+      </c>
       <c r="K17" s="18"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="18">
         <v>248</v>
       </c>
       <c r="C18" s="18">
         <v>474</v>
       </c>
       <c r="D18" s="18">
         <v>713</v>
       </c>
       <c r="E18" s="18">
         <v>961</v>
       </c>
       <c r="F18" s="18">
         <v>1223</v>
       </c>
       <c r="G18" s="18">
         <v>1550</v>
       </c>
       <c r="H18" s="32">
         <v>1823</v>
       </c>
       <c r="I18" s="18">
         <v>2157</v>
       </c>
-      <c r="J18" s="24"/>
+      <c r="J18" s="50">
+        <v>2451</v>
+      </c>
       <c r="K18" s="18"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="18"/>
       <c r="G19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H19" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I19" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="J19" s="24"/>
+      <c r="J19" s="18" t="s">
+        <v>2</v>
+      </c>
       <c r="K19" s="18"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="18">
         <v>153</v>
       </c>
       <c r="C20" s="18">
         <v>295</v>
       </c>
       <c r="D20" s="18">
         <v>447</v>
       </c>
       <c r="E20" s="18">
         <v>594</v>
       </c>
       <c r="F20" s="18">
         <v>755</v>
       </c>
       <c r="G20" s="18">
         <v>976</v>
       </c>
       <c r="H20" s="32">
         <v>1155</v>
       </c>
       <c r="I20" s="18">
         <v>1655.4</v>
       </c>
-      <c r="J20" s="24"/>
+      <c r="J20" s="50">
+        <v>2082.6999999999998</v>
+      </c>
       <c r="K20" s="18"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="18">
         <v>187.2</v>
       </c>
       <c r="C21" s="18">
         <v>368.5</v>
       </c>
       <c r="D21" s="18">
         <v>541.20000000000005</v>
       </c>
       <c r="E21" s="18">
         <v>742.8</v>
       </c>
       <c r="F21" s="18">
         <v>954.1</v>
       </c>
       <c r="G21" s="18">
         <v>1170.0999999999999</v>
       </c>
       <c r="H21" s="32">
         <v>1374.2</v>
       </c>
       <c r="I21" s="18">
         <v>1594.9</v>
       </c>
-      <c r="J21" s="24"/>
+      <c r="J21" s="50">
+        <v>1810.3</v>
+      </c>
       <c r="K21" s="18"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="20"/>
       <c r="G22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H22" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I22" s="18">
         <v>40</v>
       </c>
-      <c r="J22" s="20"/>
+      <c r="J22" s="50">
+        <v>80</v>
+      </c>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="18">
         <v>4</v>
       </c>
       <c r="C23" s="18">
         <v>89.5</v>
       </c>
       <c r="D23" s="18">
         <v>174.9</v>
       </c>
       <c r="E23" s="18">
         <v>594</v>
       </c>
       <c r="F23" s="18">
         <v>418.9</v>
       </c>
       <c r="G23" s="18">
         <v>593.9</v>
       </c>
       <c r="H23" s="32">
         <v>771.9</v>
       </c>
       <c r="I23" s="18">
         <v>863.2</v>
       </c>
-      <c r="J23" s="24"/>
+      <c r="J23" s="50">
+        <v>941.6</v>
+      </c>
       <c r="K23" s="18"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="12"/>
       <c r="B24" s="27"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="20"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="22"/>
@@ -18270,282 +18310,298 @@
       </c>
       <c r="B26" s="18">
         <v>104172.2</v>
       </c>
       <c r="C26" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="18">
         <v>220409.2</v>
       </c>
       <c r="E26" s="18">
         <v>325334.3</v>
       </c>
       <c r="F26" s="18">
         <v>420743.2</v>
       </c>
       <c r="G26" s="18">
         <v>536635.19999999995</v>
       </c>
       <c r="H26" s="32">
         <v>639625.19999999995</v>
       </c>
       <c r="I26" s="18">
         <v>751257.3</v>
       </c>
-      <c r="J26" s="24"/>
+      <c r="J26" s="50">
+        <v>858742.4</v>
+      </c>
       <c r="K26" s="18"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="18">
         <v>104172.2</v>
       </c>
       <c r="C27" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="18">
         <v>220409.2</v>
       </c>
       <c r="E27" s="18">
         <v>325334.3</v>
       </c>
       <c r="F27" s="18">
         <v>420743.2</v>
       </c>
       <c r="G27" s="18">
         <v>536635.19999999995</v>
       </c>
       <c r="H27" s="32">
         <v>639625.19999999995</v>
       </c>
       <c r="I27" s="18">
         <v>751257.2</v>
       </c>
-      <c r="J27" s="24"/>
+      <c r="J27" s="50">
+        <v>858742.2</v>
+      </c>
       <c r="K27" s="18"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I28" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="J28" s="20"/>
+      <c r="J28" s="18" t="s">
+        <v>2</v>
+      </c>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="26"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I29" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="J29" s="20"/>
+      <c r="J29" s="18" t="s">
+        <v>2</v>
+      </c>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I30" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="J30" s="20"/>
+      <c r="J30" s="18" t="s">
+        <v>2</v>
+      </c>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I31" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="J31" s="20"/>
+      <c r="J31" s="18" t="s">
+        <v>2</v>
+      </c>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I32" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="J32" s="20"/>
+      <c r="J32" s="18" t="s">
+        <v>2</v>
+      </c>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="31" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="I33" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="25"/>
+      <c r="I33" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="J33" s="19">
+        <v>0.2</v>
+      </c>
       <c r="K33" s="19"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="47" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="5"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
     </row>
     <row r="35" spans="1:13" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="48" t="s">
         <v>6</v>
       </c>