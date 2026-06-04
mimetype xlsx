--- v0 (2026-04-24)
+++ v1 (2026-06-04)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10830" yWindow="105" windowWidth="16965" windowHeight="12810"/>
+    <workbookView xWindow="3435" yWindow="450" windowWidth="16965" windowHeight="12810"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t xml:space="preserve">Non-drinking water,  thousand cubic meters m  </t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
@@ -673,51 +673,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:XER37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G19" sqref="G19"/>
+      <selection activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="32" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16372" s="7" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="21"/>
       <c r="B2" s="34" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="34"/>
@@ -819,143 +819,153 @@
         <v>0</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16372" s="1" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="18">
         <v>106580.7</v>
       </c>
       <c r="C6" s="18">
         <v>206565.1</v>
       </c>
       <c r="D6" s="18">
         <v>227734.5</v>
       </c>
-      <c r="E6" s="18"/>
+      <c r="E6" s="18">
+        <v>335229.3</v>
+      </c>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="24"/>
       <c r="I6" s="18"/>
       <c r="J6" s="26"/>
       <c r="K6" s="18"/>
       <c r="L6" s="26"/>
       <c r="M6" s="26"/>
     </row>
     <row r="7" spans="1:16372" s="1" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="18">
         <v>105988.5</v>
       </c>
       <c r="C7" s="18">
         <v>205338.1</v>
       </c>
       <c r="D7" s="18">
         <v>225858.4</v>
       </c>
-      <c r="E7" s="18"/>
+      <c r="E7" s="18">
+        <v>332665.59999999998</v>
+      </c>
       <c r="F7" s="18"/>
       <c r="G7" s="18"/>
       <c r="H7" s="24"/>
       <c r="I7" s="18"/>
       <c r="J7" s="26"/>
       <c r="K7" s="18"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
     </row>
     <row r="8" spans="1:16372" s="1" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="18">
         <v>248</v>
       </c>
       <c r="C8" s="18">
         <v>474</v>
       </c>
       <c r="D8" s="18">
         <v>713</v>
       </c>
-      <c r="E8" s="18"/>
+      <c r="E8" s="18">
+        <v>961</v>
+      </c>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="24"/>
       <c r="I8" s="18"/>
       <c r="J8" s="26"/>
       <c r="K8" s="18"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:16372" s="1" customFormat="1">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="E9" s="18"/>
+      <c r="E9" s="23" t="s">
+        <v>2</v>
+      </c>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="24"/>
       <c r="I9" s="18"/>
       <c r="J9" s="26"/>
       <c r="K9" s="18"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
     </row>
     <row r="10" spans="1:16372" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="18">
         <v>153</v>
       </c>
       <c r="C10" s="18">
         <v>295</v>
       </c>
       <c r="D10" s="18">
         <v>447</v>
       </c>
-      <c r="E10" s="18"/>
+      <c r="E10" s="18">
+        <v>594</v>
+      </c>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="24"/>
       <c r="I10" s="18"/>
       <c r="J10" s="26"/>
       <c r="K10" s="18"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="6"/>
       <c r="U10" s="6"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="6"/>
       <c r="Z10" s="6"/>
       <c r="AA10" s="6"/>
       <c r="AB10" s="6"/>
       <c r="AC10" s="6"/>
       <c r="AD10" s="6"/>
@@ -17293,97 +17303,103 @@
       <c r="XEH10" s="6"/>
       <c r="XEI10" s="6"/>
       <c r="XEJ10" s="6"/>
       <c r="XEK10" s="6"/>
       <c r="XEL10" s="6"/>
       <c r="XEM10" s="6"/>
       <c r="XEN10" s="6"/>
       <c r="XEO10" s="6"/>
       <c r="XEP10" s="6"/>
       <c r="XEQ10" s="6"/>
       <c r="XER10" s="6"/>
     </row>
     <row r="11" spans="1:16372" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="18">
         <v>187.2</v>
       </c>
       <c r="C11" s="18">
         <v>368.5</v>
       </c>
       <c r="D11" s="18">
         <v>541.20000000000005</v>
       </c>
-      <c r="E11" s="18"/>
+      <c r="E11" s="18">
+        <v>742.8</v>
+      </c>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="24"/>
       <c r="I11" s="18"/>
       <c r="J11" s="26"/>
       <c r="K11" s="18"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:16372" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="E12" s="20"/>
+      <c r="E12" s="23" t="s">
+        <v>2</v>
+      </c>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="28"/>
     </row>
     <row r="13" spans="1:16372" s="1" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="18">
         <v>4</v>
       </c>
       <c r="C13" s="18">
         <v>89.5</v>
       </c>
       <c r="D13" s="18">
         <v>174.9</v>
       </c>
-      <c r="E13" s="18"/>
+      <c r="E13" s="18">
+        <v>265.89999999999998</v>
+      </c>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="24"/>
       <c r="I13" s="18"/>
       <c r="J13" s="26"/>
       <c r="K13" s="18"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:16372" s="1" customFormat="1">
       <c r="A14" s="12"/>
       <c r="B14" s="17"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="20"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:16372" s="1" customFormat="1" ht="23.25">
@@ -17394,212 +17410,228 @@
       <c r="C15" s="22"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="20"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:16372" s="1" customFormat="1">
       <c r="A16" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="18">
         <v>2408.5</v>
       </c>
       <c r="C16" s="18">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="18">
         <v>7325.3</v>
       </c>
-      <c r="E16" s="18"/>
+      <c r="E16" s="18">
+        <v>9895</v>
+      </c>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="24"/>
       <c r="I16" s="18"/>
       <c r="J16" s="26"/>
       <c r="K16" s="18"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="18">
         <v>1816.3</v>
       </c>
       <c r="C17" s="18">
         <v>3638.9</v>
       </c>
       <c r="D17" s="18">
         <v>5449.2</v>
       </c>
-      <c r="E17" s="18"/>
+      <c r="E17" s="18">
+        <v>7331.3</v>
+      </c>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="24"/>
       <c r="I17" s="18"/>
       <c r="J17" s="26"/>
       <c r="K17" s="18"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="18">
         <v>248</v>
       </c>
       <c r="C18" s="18">
         <v>474</v>
       </c>
       <c r="D18" s="18">
         <v>713</v>
       </c>
-      <c r="E18" s="18"/>
+      <c r="E18" s="18">
+        <v>961</v>
+      </c>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="24"/>
       <c r="I18" s="18"/>
       <c r="J18" s="26"/>
       <c r="K18" s="18"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="E19" s="18"/>
+      <c r="E19" s="23" t="s">
+        <v>2</v>
+      </c>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="24"/>
       <c r="I19" s="18"/>
       <c r="J19" s="26"/>
       <c r="K19" s="18"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="18">
         <v>153</v>
       </c>
       <c r="C20" s="18">
         <v>295</v>
       </c>
       <c r="D20" s="18">
         <v>447</v>
       </c>
-      <c r="E20" s="18"/>
+      <c r="E20" s="18">
+        <v>594</v>
+      </c>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="24"/>
       <c r="I20" s="18"/>
       <c r="J20" s="26"/>
       <c r="K20" s="18"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="18">
         <v>187.2</v>
       </c>
       <c r="C21" s="18">
         <v>368.5</v>
       </c>
       <c r="D21" s="18">
         <v>541.20000000000005</v>
       </c>
-      <c r="E21" s="18"/>
+      <c r="E21" s="18">
+        <v>742.8</v>
+      </c>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="24"/>
       <c r="I21" s="18"/>
       <c r="J21" s="26"/>
       <c r="K21" s="18"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="E22" s="20"/>
+      <c r="E22" s="23" t="s">
+        <v>2</v>
+      </c>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="28"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="18">
         <v>4</v>
       </c>
       <c r="C23" s="18">
         <v>89.5</v>
       </c>
       <c r="D23" s="18">
         <v>174.9</v>
       </c>
-      <c r="E23" s="18"/>
+      <c r="E23" s="18">
+        <v>594</v>
+      </c>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="24"/>
       <c r="I23" s="18"/>
       <c r="J23" s="26"/>
       <c r="K23" s="18"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="12"/>
       <c r="B24" s="29"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="20"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
@@ -17610,212 +17642,228 @@
       <c r="C25" s="22"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="23"/>
       <c r="I25" s="23"/>
       <c r="J25" s="20"/>
       <c r="K25" s="23"/>
       <c r="L25" s="23"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="18">
         <v>104172.2</v>
       </c>
       <c r="C26" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="18">
         <v>220409.2</v>
       </c>
-      <c r="E26" s="18"/>
+      <c r="E26" s="18">
+        <v>325334.3</v>
+      </c>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="24"/>
       <c r="I26" s="18"/>
       <c r="J26" s="26"/>
       <c r="K26" s="18"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="18">
         <v>104172.2</v>
       </c>
       <c r="C27" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="18">
         <v>220409.2</v>
       </c>
-      <c r="E27" s="18"/>
+      <c r="E27" s="18">
+        <v>325334.3</v>
+      </c>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="24"/>
       <c r="I27" s="18"/>
       <c r="J27" s="26"/>
       <c r="K27" s="18"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E28" s="20"/>
+      <c r="E28" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="28"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E29" s="20"/>
+      <c r="E29" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E30" s="20"/>
+      <c r="E30" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E31" s="20"/>
+      <c r="E31" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E32" s="20"/>
+      <c r="E32" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="33" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="E33" s="19"/>
+      <c r="E33" s="33" t="s">
+        <v>2</v>
+      </c>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="25"/>
       <c r="I33" s="19"/>
       <c r="J33" s="27"/>
       <c r="K33" s="19"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="5"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>