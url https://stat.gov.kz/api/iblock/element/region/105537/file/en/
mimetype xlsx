--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3435" yWindow="450" windowWidth="16965" windowHeight="12810"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t xml:space="preserve">Non-drinking water,  thousand cubic meters m  </t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
@@ -673,51 +673,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:XER37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K19" sqref="K19"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="32" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16372" s="7" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="21"/>
       <c r="B2" s="34" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="34"/>
@@ -822,151 +822,159 @@
         <v>0</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16372" s="1" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="18">
         <v>106580.7</v>
       </c>
       <c r="C6" s="18">
         <v>206565.1</v>
       </c>
       <c r="D6" s="18">
         <v>227734.5</v>
       </c>
       <c r="E6" s="18">
         <v>335229.3</v>
       </c>
-      <c r="F6" s="18"/>
+      <c r="F6" s="18">
+        <v>433276.8</v>
+      </c>
       <c r="G6" s="18"/>
       <c r="H6" s="24"/>
       <c r="I6" s="18"/>
       <c r="J6" s="26"/>
       <c r="K6" s="18"/>
       <c r="L6" s="26"/>
       <c r="M6" s="26"/>
     </row>
     <row r="7" spans="1:16372" s="1" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="18">
         <v>105988.5</v>
       </c>
       <c r="C7" s="18">
         <v>205338.1</v>
       </c>
       <c r="D7" s="18">
         <v>225858.4</v>
       </c>
       <c r="E7" s="18">
         <v>332665.59999999998</v>
       </c>
-      <c r="F7" s="18"/>
+      <c r="F7" s="18">
+        <v>429925.8</v>
+      </c>
       <c r="G7" s="18"/>
       <c r="H7" s="24"/>
       <c r="I7" s="18"/>
       <c r="J7" s="26"/>
       <c r="K7" s="18"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
     </row>
     <row r="8" spans="1:16372" s="1" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="18">
         <v>248</v>
       </c>
       <c r="C8" s="18">
         <v>474</v>
       </c>
       <c r="D8" s="18">
         <v>713</v>
       </c>
       <c r="E8" s="18">
         <v>961</v>
       </c>
-      <c r="F8" s="18"/>
+      <c r="F8" s="18">
+        <v>1223</v>
+      </c>
       <c r="G8" s="18"/>
       <c r="H8" s="24"/>
       <c r="I8" s="18"/>
       <c r="J8" s="26"/>
       <c r="K8" s="18"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:16372" s="1" customFormat="1">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="24"/>
       <c r="I9" s="18"/>
       <c r="J9" s="26"/>
       <c r="K9" s="18"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
     </row>
     <row r="10" spans="1:16372" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="18">
         <v>153</v>
       </c>
       <c r="C10" s="18">
         <v>295</v>
       </c>
       <c r="D10" s="18">
         <v>447</v>
       </c>
       <c r="E10" s="18">
         <v>594</v>
       </c>
-      <c r="F10" s="18"/>
+      <c r="F10" s="18">
+        <v>755</v>
+      </c>
       <c r="G10" s="18"/>
       <c r="H10" s="24"/>
       <c r="I10" s="18"/>
       <c r="J10" s="26"/>
       <c r="K10" s="18"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="6"/>
       <c r="U10" s="6"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="6"/>
       <c r="Z10" s="6"/>
       <c r="AA10" s="6"/>
       <c r="AB10" s="6"/>
       <c r="AC10" s="6"/>
       <c r="AD10" s="6"/>
       <c r="AE10" s="6"/>
@@ -17306,101 +17314,105 @@
       <c r="XEK10" s="6"/>
       <c r="XEL10" s="6"/>
       <c r="XEM10" s="6"/>
       <c r="XEN10" s="6"/>
       <c r="XEO10" s="6"/>
       <c r="XEP10" s="6"/>
       <c r="XEQ10" s="6"/>
       <c r="XER10" s="6"/>
     </row>
     <row r="11" spans="1:16372" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="18">
         <v>187.2</v>
       </c>
       <c r="C11" s="18">
         <v>368.5</v>
       </c>
       <c r="D11" s="18">
         <v>541.20000000000005</v>
       </c>
       <c r="E11" s="18">
         <v>742.8</v>
       </c>
-      <c r="F11" s="18"/>
+      <c r="F11" s="18">
+        <v>954.1</v>
+      </c>
       <c r="G11" s="18"/>
       <c r="H11" s="24"/>
       <c r="I11" s="18"/>
       <c r="J11" s="26"/>
       <c r="K11" s="18"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:16372" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="28"/>
     </row>
     <row r="13" spans="1:16372" s="1" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="18">
         <v>4</v>
       </c>
       <c r="C13" s="18">
         <v>89.5</v>
       </c>
       <c r="D13" s="18">
         <v>174.9</v>
       </c>
       <c r="E13" s="18">
         <v>265.89999999999998</v>
       </c>
-      <c r="F13" s="18"/>
+      <c r="F13" s="18">
+        <v>418.9</v>
+      </c>
       <c r="G13" s="18"/>
       <c r="H13" s="24"/>
       <c r="I13" s="18"/>
       <c r="J13" s="26"/>
       <c r="K13" s="18"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:16372" s="1" customFormat="1">
       <c r="A14" s="12"/>
       <c r="B14" s="17"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="20"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:16372" s="1" customFormat="1" ht="23.25">
       <c r="A15" s="4" t="s">
@@ -17413,226 +17425,238 @@
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="20"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:16372" s="1" customFormat="1">
       <c r="A16" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="18">
         <v>2408.5</v>
       </c>
       <c r="C16" s="18">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="18">
         <v>7325.3</v>
       </c>
       <c r="E16" s="18">
         <v>9895</v>
       </c>
-      <c r="F16" s="18"/>
+      <c r="F16" s="18">
+        <v>12533.6</v>
+      </c>
       <c r="G16" s="18"/>
       <c r="H16" s="24"/>
       <c r="I16" s="18"/>
       <c r="J16" s="26"/>
       <c r="K16" s="18"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="18">
         <v>1816.3</v>
       </c>
       <c r="C17" s="18">
         <v>3638.9</v>
       </c>
       <c r="D17" s="18">
         <v>5449.2</v>
       </c>
       <c r="E17" s="18">
         <v>7331.3</v>
       </c>
-      <c r="F17" s="18"/>
+      <c r="F17" s="18">
+        <v>9182.6</v>
+      </c>
       <c r="G17" s="18"/>
       <c r="H17" s="24"/>
       <c r="I17" s="18"/>
       <c r="J17" s="26"/>
       <c r="K17" s="18"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="18">
         <v>248</v>
       </c>
       <c r="C18" s="18">
         <v>474</v>
       </c>
       <c r="D18" s="18">
         <v>713</v>
       </c>
       <c r="E18" s="18">
         <v>961</v>
       </c>
-      <c r="F18" s="18"/>
+      <c r="F18" s="18">
+        <v>1223</v>
+      </c>
       <c r="G18" s="18"/>
       <c r="H18" s="24"/>
       <c r="I18" s="18"/>
       <c r="J18" s="26"/>
       <c r="K18" s="18"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="24"/>
       <c r="I19" s="18"/>
       <c r="J19" s="26"/>
       <c r="K19" s="18"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="18">
         <v>153</v>
       </c>
       <c r="C20" s="18">
         <v>295</v>
       </c>
       <c r="D20" s="18">
         <v>447</v>
       </c>
       <c r="E20" s="18">
         <v>594</v>
       </c>
-      <c r="F20" s="18"/>
+      <c r="F20" s="18">
+        <v>755</v>
+      </c>
       <c r="G20" s="18"/>
       <c r="H20" s="24"/>
       <c r="I20" s="18"/>
       <c r="J20" s="26"/>
       <c r="K20" s="18"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="18">
         <v>187.2</v>
       </c>
       <c r="C21" s="18">
         <v>368.5</v>
       </c>
       <c r="D21" s="18">
         <v>541.20000000000005</v>
       </c>
       <c r="E21" s="18">
         <v>742.8</v>
       </c>
-      <c r="F21" s="18"/>
+      <c r="F21" s="18">
+        <v>954.1</v>
+      </c>
       <c r="G21" s="18"/>
       <c r="H21" s="24"/>
       <c r="I21" s="18"/>
       <c r="J21" s="26"/>
       <c r="K21" s="18"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="28"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="18">
         <v>4</v>
       </c>
       <c r="C23" s="18">
         <v>89.5</v>
       </c>
       <c r="D23" s="18">
         <v>174.9</v>
       </c>
       <c r="E23" s="18">
         <v>594</v>
       </c>
-      <c r="F23" s="18"/>
+      <c r="F23" s="18">
+        <v>418.9</v>
+      </c>
       <c r="G23" s="18"/>
       <c r="H23" s="24"/>
       <c r="I23" s="18"/>
       <c r="J23" s="26"/>
       <c r="K23" s="18"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="12"/>
       <c r="B24" s="29"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="20"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="4" t="s">
@@ -17645,226 +17669,242 @@
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="23"/>
       <c r="I25" s="23"/>
       <c r="J25" s="20"/>
       <c r="K25" s="23"/>
       <c r="L25" s="23"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="18">
         <v>104172.2</v>
       </c>
       <c r="C26" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="18">
         <v>220409.2</v>
       </c>
       <c r="E26" s="18">
         <v>325334.3</v>
       </c>
-      <c r="F26" s="18"/>
+      <c r="F26" s="18">
+        <v>420743.2</v>
+      </c>
       <c r="G26" s="18"/>
       <c r="H26" s="24"/>
       <c r="I26" s="18"/>
       <c r="J26" s="26"/>
       <c r="K26" s="18"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="18">
         <v>104172.2</v>
       </c>
       <c r="C27" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="18">
         <v>220409.2</v>
       </c>
       <c r="E27" s="18">
         <v>325334.3</v>
       </c>
-      <c r="F27" s="18"/>
+      <c r="F27" s="18">
+        <v>420743.2</v>
+      </c>
       <c r="G27" s="18"/>
       <c r="H27" s="24"/>
       <c r="I27" s="18"/>
       <c r="J27" s="26"/>
       <c r="K27" s="18"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="F28" s="20"/>
+      <c r="F28" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="28"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="F29" s="20"/>
+      <c r="F29" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="F30" s="20"/>
+      <c r="F30" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="F31" s="20"/>
+      <c r="F31" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="F32" s="20"/>
+      <c r="F32" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="33" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="F33" s="19"/>
+      <c r="F33" s="33" t="s">
+        <v>2</v>
+      </c>
       <c r="G33" s="19"/>
       <c r="H33" s="25"/>
       <c r="I33" s="19"/>
       <c r="J33" s="27"/>
       <c r="K33" s="19"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="5"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
     </row>