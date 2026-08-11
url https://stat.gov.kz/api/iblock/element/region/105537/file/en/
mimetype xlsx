--- v2 (2026-06-24)
+++ v3 (2026-08-11)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3435" yWindow="450" windowWidth="16965" windowHeight="12810"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t xml:space="preserve">Non-drinking water,  thousand cubic meters m  </t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
@@ -673,51 +673,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:XER37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="32" customWidth="1"/>
     <col min="3" max="3" width="14" style="3" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="3" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16372" s="7" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="21"/>
       <c r="B2" s="34" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="34"/>
@@ -825,157 +825,167 @@
         <v>0</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16372" s="1" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="18">
         <v>106580.7</v>
       </c>
       <c r="C6" s="18">
         <v>206565.1</v>
       </c>
       <c r="D6" s="18">
         <v>227734.5</v>
       </c>
       <c r="E6" s="18">
         <v>335229.3</v>
       </c>
       <c r="F6" s="18">
         <v>433276.8</v>
       </c>
-      <c r="G6" s="18"/>
+      <c r="G6" s="18">
+        <v>552106.4</v>
+      </c>
       <c r="H6" s="24"/>
       <c r="I6" s="18"/>
       <c r="J6" s="26"/>
       <c r="K6" s="18"/>
       <c r="L6" s="26"/>
       <c r="M6" s="26"/>
     </row>
     <row r="7" spans="1:16372" s="1" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="18">
         <v>105988.5</v>
       </c>
       <c r="C7" s="18">
         <v>205338.1</v>
       </c>
       <c r="D7" s="18">
         <v>225858.4</v>
       </c>
       <c r="E7" s="18">
         <v>332665.59999999998</v>
       </c>
       <c r="F7" s="18">
         <v>429925.8</v>
       </c>
-      <c r="G7" s="18"/>
+      <c r="G7" s="18">
+        <v>547816.4</v>
+      </c>
       <c r="H7" s="24"/>
       <c r="I7" s="18"/>
       <c r="J7" s="26"/>
       <c r="K7" s="18"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
     </row>
     <row r="8" spans="1:16372" s="1" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="18">
         <v>248</v>
       </c>
       <c r="C8" s="18">
         <v>474</v>
       </c>
       <c r="D8" s="18">
         <v>713</v>
       </c>
       <c r="E8" s="18">
         <v>961</v>
       </c>
       <c r="F8" s="18">
         <v>1223</v>
       </c>
-      <c r="G8" s="18"/>
+      <c r="G8" s="18">
+        <v>1550</v>
+      </c>
       <c r="H8" s="24"/>
       <c r="I8" s="18"/>
       <c r="J8" s="26"/>
       <c r="K8" s="18"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:16372" s="1" customFormat="1">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="18"/>
-      <c r="G9" s="18"/>
+      <c r="G9" s="23" t="s">
+        <v>2</v>
+      </c>
       <c r="H9" s="24"/>
       <c r="I9" s="18"/>
       <c r="J9" s="26"/>
       <c r="K9" s="18"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
     </row>
     <row r="10" spans="1:16372" s="1" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="18">
         <v>153</v>
       </c>
       <c r="C10" s="18">
         <v>295</v>
       </c>
       <c r="D10" s="18">
         <v>447</v>
       </c>
       <c r="E10" s="18">
         <v>594</v>
       </c>
       <c r="F10" s="18">
         <v>755</v>
       </c>
-      <c r="G10" s="18"/>
+      <c r="G10" s="18">
+        <v>976</v>
+      </c>
       <c r="H10" s="24"/>
       <c r="I10" s="18"/>
       <c r="J10" s="26"/>
       <c r="K10" s="18"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="6"/>
       <c r="U10" s="6"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="6"/>
       <c r="Z10" s="6"/>
       <c r="AA10" s="6"/>
       <c r="AB10" s="6"/>
       <c r="AC10" s="6"/>
       <c r="AD10" s="6"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="6"/>
@@ -17317,103 +17327,109 @@
       <c r="XEN10" s="6"/>
       <c r="XEO10" s="6"/>
       <c r="XEP10" s="6"/>
       <c r="XEQ10" s="6"/>
       <c r="XER10" s="6"/>
     </row>
     <row r="11" spans="1:16372" s="1" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="18">
         <v>187.2</v>
       </c>
       <c r="C11" s="18">
         <v>368.5</v>
       </c>
       <c r="D11" s="18">
         <v>541.20000000000005</v>
       </c>
       <c r="E11" s="18">
         <v>742.8</v>
       </c>
       <c r="F11" s="18">
         <v>954.1</v>
       </c>
-      <c r="G11" s="18"/>
+      <c r="G11" s="18">
+        <v>1170.0999999999999</v>
+      </c>
       <c r="H11" s="24"/>
       <c r="I11" s="18"/>
       <c r="J11" s="26"/>
       <c r="K11" s="18"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
     </row>
     <row r="12" spans="1:16372" s="1" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="20"/>
-      <c r="G12" s="20"/>
+      <c r="G12" s="23" t="s">
+        <v>2</v>
+      </c>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="28"/>
     </row>
     <row r="13" spans="1:16372" s="1" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="18">
         <v>4</v>
       </c>
       <c r="C13" s="18">
         <v>89.5</v>
       </c>
       <c r="D13" s="18">
         <v>174.9</v>
       </c>
       <c r="E13" s="18">
         <v>265.89999999999998</v>
       </c>
       <c r="F13" s="18">
         <v>418.9</v>
       </c>
-      <c r="G13" s="18"/>
+      <c r="G13" s="18">
+        <v>593.9</v>
+      </c>
       <c r="H13" s="24"/>
       <c r="I13" s="18"/>
       <c r="J13" s="26"/>
       <c r="K13" s="18"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:16372" s="1" customFormat="1">
       <c r="A14" s="12"/>
       <c r="B14" s="17"/>
       <c r="C14" s="22"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="20"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:16372" s="1" customFormat="1" ht="23.25">
       <c r="A15" s="4" t="s">
         <v>4</v>
@@ -17428,236 +17444,252 @@
       <c r="I15" s="23"/>
       <c r="J15" s="20"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:16372" s="1" customFormat="1">
       <c r="A16" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="18">
         <v>2408.5</v>
       </c>
       <c r="C16" s="18">
         <v>4865.8999999999996</v>
       </c>
       <c r="D16" s="18">
         <v>7325.3</v>
       </c>
       <c r="E16" s="18">
         <v>9895</v>
       </c>
       <c r="F16" s="18">
         <v>12533.6</v>
       </c>
-      <c r="G16" s="18"/>
+      <c r="G16" s="18">
+        <v>15471.2</v>
+      </c>
       <c r="H16" s="24"/>
       <c r="I16" s="18"/>
       <c r="J16" s="26"/>
       <c r="K16" s="18"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="18">
         <v>1816.3</v>
       </c>
       <c r="C17" s="18">
         <v>3638.9</v>
       </c>
       <c r="D17" s="18">
         <v>5449.2</v>
       </c>
       <c r="E17" s="18">
         <v>7331.3</v>
       </c>
       <c r="F17" s="18">
         <v>9182.6</v>
       </c>
-      <c r="G17" s="18"/>
+      <c r="G17" s="18">
+        <v>11181.2</v>
+      </c>
       <c r="H17" s="24"/>
       <c r="I17" s="18"/>
       <c r="J17" s="26"/>
       <c r="K17" s="18"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="18">
         <v>248</v>
       </c>
       <c r="C18" s="18">
         <v>474</v>
       </c>
       <c r="D18" s="18">
         <v>713</v>
       </c>
       <c r="E18" s="18">
         <v>961</v>
       </c>
       <c r="F18" s="18">
         <v>1223</v>
       </c>
-      <c r="G18" s="18"/>
+      <c r="G18" s="18">
+        <v>1550</v>
+      </c>
       <c r="H18" s="24"/>
       <c r="I18" s="18"/>
       <c r="J18" s="26"/>
       <c r="K18" s="18"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="18"/>
-      <c r="G19" s="18"/>
+      <c r="G19" s="23" t="s">
+        <v>2</v>
+      </c>
       <c r="H19" s="24"/>
       <c r="I19" s="18"/>
       <c r="J19" s="26"/>
       <c r="K19" s="18"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="18">
         <v>153</v>
       </c>
       <c r="C20" s="18">
         <v>295</v>
       </c>
       <c r="D20" s="18">
         <v>447</v>
       </c>
       <c r="E20" s="18">
         <v>594</v>
       </c>
       <c r="F20" s="18">
         <v>755</v>
       </c>
-      <c r="G20" s="18"/>
+      <c r="G20" s="18">
+        <v>976</v>
+      </c>
       <c r="H20" s="24"/>
       <c r="I20" s="18"/>
       <c r="J20" s="26"/>
       <c r="K20" s="18"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="18">
         <v>187.2</v>
       </c>
       <c r="C21" s="18">
         <v>368.5</v>
       </c>
       <c r="D21" s="18">
         <v>541.20000000000005</v>
       </c>
       <c r="E21" s="18">
         <v>742.8</v>
       </c>
       <c r="F21" s="18">
         <v>954.1</v>
       </c>
-      <c r="G21" s="18"/>
+      <c r="G21" s="18">
+        <v>1170.0999999999999</v>
+      </c>
       <c r="H21" s="24"/>
       <c r="I21" s="18"/>
       <c r="J21" s="26"/>
       <c r="K21" s="18"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="20"/>
-      <c r="G22" s="20"/>
+      <c r="G22" s="23" t="s">
+        <v>2</v>
+      </c>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="20"/>
       <c r="K22" s="20"/>
       <c r="L22" s="20"/>
       <c r="M22" s="28"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="18">
         <v>4</v>
       </c>
       <c r="C23" s="18">
         <v>89.5</v>
       </c>
       <c r="D23" s="18">
         <v>174.9</v>
       </c>
       <c r="E23" s="18">
         <v>594</v>
       </c>
       <c r="F23" s="18">
         <v>418.9</v>
       </c>
-      <c r="G23" s="18"/>
+      <c r="G23" s="18">
+        <v>593.9</v>
+      </c>
       <c r="H23" s="24"/>
       <c r="I23" s="18"/>
       <c r="J23" s="26"/>
       <c r="K23" s="18"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="12"/>
       <c r="B24" s="29"/>
       <c r="C24" s="22"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="20"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="4" t="s">
         <v>5</v>
@@ -17672,240 +17704,256 @@
       <c r="I25" s="23"/>
       <c r="J25" s="20"/>
       <c r="K25" s="23"/>
       <c r="L25" s="23"/>
       <c r="M25" s="20"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="18">
         <v>104172.2</v>
       </c>
       <c r="C26" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D26" s="18">
         <v>220409.2</v>
       </c>
       <c r="E26" s="18">
         <v>325334.3</v>
       </c>
       <c r="F26" s="18">
         <v>420743.2</v>
       </c>
-      <c r="G26" s="18"/>
+      <c r="G26" s="18">
+        <v>536635.19999999995</v>
+      </c>
       <c r="H26" s="24"/>
       <c r="I26" s="18"/>
       <c r="J26" s="26"/>
       <c r="K26" s="18"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="18">
         <v>104172.2</v>
       </c>
       <c r="C27" s="18">
         <v>201699.20000000001</v>
       </c>
       <c r="D27" s="18">
         <v>220409.2</v>
       </c>
       <c r="E27" s="18">
         <v>325334.3</v>
       </c>
       <c r="F27" s="18">
         <v>420743.2</v>
       </c>
-      <c r="G27" s="18"/>
+      <c r="G27" s="18">
+        <v>536635.19999999995</v>
+      </c>
       <c r="H27" s="24"/>
       <c r="I27" s="18"/>
       <c r="J27" s="26"/>
       <c r="K27" s="18"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="G28" s="20"/>
+      <c r="G28" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="28"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="G29" s="20"/>
+      <c r="G29" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="H29" s="20"/>
       <c r="I29" s="20"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="G30" s="20"/>
+      <c r="G30" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E31" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="G31" s="20"/>
+      <c r="G31" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="H31" s="20"/>
       <c r="I31" s="20"/>
       <c r="J31" s="20"/>
       <c r="K31" s="20"/>
       <c r="L31" s="20"/>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1">
       <c r="A32" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E32" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F32" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="G32" s="20"/>
+      <c r="G32" s="20" t="s">
+        <v>2</v>
+      </c>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="33" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="33" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="G33" s="19"/>
+      <c r="G33" s="33" t="s">
+        <v>2</v>
+      </c>
       <c r="H33" s="25"/>
       <c r="I33" s="19"/>
       <c r="J33" s="27"/>
       <c r="K33" s="19"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="5"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
     </row>
     <row r="35" spans="1:13" s="7" customFormat="1" ht="14.25" customHeight="1">