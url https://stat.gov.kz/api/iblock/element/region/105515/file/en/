--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-195" windowWidth="9840" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="30">
   <si>
     <t>Oil, including gas condensat, thsd. Tons</t>
   </si>
   <si>
     <t>crude oil (a natural mix of hydrocarbons), including the oil received from bituminous minerals, thsd. Tons</t>
   </si>
   <si>
     <t>Natural gas in liquid or gaseous form, million cubic meters</t>
   </si>
   <si>
     <t>Natural gas in gaseous state ,  mln. cub.m</t>
   </si>
   <si>
     <t>Sea water, salt and pure sodium chloride, tons</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
@@ -374,73 +374,73 @@
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -704,99 +704,99 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="9" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="14" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="9" customWidth="1"/>
     <col min="4" max="6" width="13.28515625" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="9" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="9" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="9" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="9" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="9" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="41"/>
-[...11 lines deleted...]
-      <c r="M1" s="42"/>
+      <c r="A1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="24"/>
-      <c r="B2" s="41" t="s">
+      <c r="B2" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="41"/>
-[...9 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="8"/>
       <c r="B3" s="35"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
     </row>
     <row r="4" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="10"/>
       <c r="B4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
@@ -832,1044 +832,1124 @@
     </row>
     <row r="5" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="36"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="21">
         <v>1446</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C6" s="38">
         <v>2741.1</v>
       </c>
-      <c r="D6" s="21"/>
+      <c r="D6" s="21">
+        <v>4166.8</v>
+      </c>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="29"/>
       <c r="I6" s="21"/>
       <c r="J6" s="31"/>
       <c r="K6" s="21"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="25"/>
+      <c r="D7" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="33"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="21">
         <v>56.5</v>
       </c>
-      <c r="C8" s="43">
+      <c r="C8" s="38">
         <v>101.9</v>
       </c>
-      <c r="D8" s="21"/>
+      <c r="D8" s="21">
+        <v>155.4</v>
+      </c>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="29"/>
       <c r="I8" s="21"/>
       <c r="J8" s="31"/>
       <c r="K8" s="21"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="21">
         <v>31.2</v>
       </c>
-      <c r="C9" s="43">
+      <c r="C9" s="38">
         <v>60.8</v>
       </c>
-      <c r="D9" s="21"/>
+      <c r="D9" s="21">
+        <v>92.3</v>
+      </c>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="29"/>
       <c r="I9" s="21"/>
       <c r="J9" s="31"/>
       <c r="K9" s="21"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="21">
         <v>618.6</v>
       </c>
-      <c r="C10" s="43">
+      <c r="C10" s="38">
         <v>1178.7</v>
       </c>
-      <c r="D10" s="21"/>
+      <c r="D10" s="21">
+        <v>1797.9</v>
+      </c>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="29"/>
       <c r="I10" s="21"/>
       <c r="J10" s="31"/>
       <c r="K10" s="21"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="21">
         <v>401.5</v>
       </c>
-      <c r="C11" s="43">
+      <c r="C11" s="38">
         <v>753.4</v>
       </c>
-      <c r="D11" s="21"/>
+      <c r="D11" s="21">
+        <v>1143.2</v>
+      </c>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="29"/>
       <c r="I11" s="21"/>
       <c r="J11" s="31"/>
       <c r="K11" s="21"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="21">
         <v>11.6</v>
       </c>
-      <c r="C12" s="43">
+      <c r="C12" s="38">
         <v>21.1</v>
       </c>
-      <c r="D12" s="21"/>
+      <c r="D12" s="21">
+        <v>30.6</v>
+      </c>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="29"/>
       <c r="I12" s="21"/>
       <c r="J12" s="31"/>
       <c r="K12" s="21"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="21">
         <v>326.60000000000002</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C13" s="38">
         <v>625.20000000000005</v>
       </c>
-      <c r="D13" s="21"/>
+      <c r="D13" s="21">
+        <v>947.3</v>
+      </c>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="29"/>
       <c r="I13" s="21"/>
       <c r="J13" s="31"/>
       <c r="K13" s="21"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="20"/>
       <c r="B14" s="28"/>
-      <c r="C14" s="44"/>
+      <c r="C14" s="39"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="55.5" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="28"/>
-      <c r="C15" s="44"/>
+      <c r="C15" s="39"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="21">
         <v>1445.3</v>
       </c>
-      <c r="C16" s="43">
+      <c r="C16" s="38">
         <v>2739.7</v>
       </c>
-      <c r="D16" s="21"/>
+      <c r="D16" s="21">
+        <v>4164.8</v>
+      </c>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="29"/>
       <c r="I16" s="21"/>
       <c r="J16" s="31"/>
       <c r="K16" s="21"/>
       <c r="L16" s="31"/>
       <c r="M16" s="31"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D17" s="25"/>
+      <c r="D17" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="33"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="21">
         <v>56.5</v>
       </c>
-      <c r="C18" s="43">
+      <c r="C18" s="38">
         <v>101.9</v>
       </c>
-      <c r="D18" s="21"/>
+      <c r="D18" s="21">
+        <v>155.4</v>
+      </c>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
       <c r="H18" s="29"/>
       <c r="I18" s="21"/>
       <c r="J18" s="31"/>
       <c r="K18" s="21"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="21">
         <v>31</v>
       </c>
-      <c r="C19" s="43">
+      <c r="C19" s="38">
         <v>60.4</v>
       </c>
-      <c r="D19" s="21"/>
+      <c r="D19" s="21">
+        <v>91.8</v>
+      </c>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="29"/>
       <c r="I19" s="21"/>
       <c r="J19" s="31"/>
       <c r="K19" s="21"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="21">
         <v>618.20000000000005</v>
       </c>
-      <c r="C20" s="43">
+      <c r="C20" s="38">
         <v>1177.9000000000001</v>
       </c>
-      <c r="D20" s="21"/>
+      <c r="D20" s="21">
+        <v>1796.7</v>
+      </c>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="29"/>
       <c r="I20" s="21"/>
       <c r="J20" s="31"/>
       <c r="K20" s="21"/>
       <c r="L20" s="31"/>
       <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="21">
         <v>401.5</v>
       </c>
-      <c r="C21" s="43">
+      <c r="C21" s="38">
         <v>753.4</v>
       </c>
-      <c r="D21" s="21"/>
+      <c r="D21" s="21">
+        <v>1143.2</v>
+      </c>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="29"/>
       <c r="I21" s="21"/>
       <c r="J21" s="31"/>
       <c r="K21" s="21"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="21">
         <v>11.5</v>
       </c>
-      <c r="C22" s="43">
+      <c r="C22" s="38">
         <v>20.9</v>
       </c>
-      <c r="D22" s="21"/>
+      <c r="D22" s="21">
+        <v>30.3</v>
+      </c>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="29"/>
       <c r="I22" s="21"/>
       <c r="J22" s="31"/>
       <c r="K22" s="21"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>326.60000000000002</v>
       </c>
-      <c r="C23" s="43">
+      <c r="C23" s="38">
         <v>625.20000000000005</v>
       </c>
-      <c r="D23" s="21"/>
+      <c r="D23" s="21">
+        <v>947.3</v>
+      </c>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="29"/>
       <c r="I23" s="21"/>
       <c r="J23" s="31"/>
       <c r="K23" s="21"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="11"/>
       <c r="B24" s="28"/>
-      <c r="C24" s="44"/>
+      <c r="C24" s="39"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="28"/>
-      <c r="C25" s="44"/>
+      <c r="C25" s="39"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="21">
         <v>222.4</v>
       </c>
-      <c r="C26" s="43">
+      <c r="C26" s="38">
         <v>419.2</v>
       </c>
-      <c r="D26" s="21"/>
+      <c r="D26" s="21">
+        <v>635.5</v>
+      </c>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="29"/>
       <c r="I26" s="21"/>
       <c r="J26" s="31"/>
       <c r="K26" s="21"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D27" s="25"/>
+      <c r="D27" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="34"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="21">
         <v>6.1</v>
       </c>
-      <c r="C28" s="43">
+      <c r="C28" s="38">
         <v>12.2</v>
       </c>
-      <c r="D28" s="21"/>
+      <c r="D28" s="21">
+        <v>19.5</v>
+      </c>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="29"/>
       <c r="I28" s="21"/>
       <c r="J28" s="31"/>
       <c r="K28" s="21"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="21">
         <v>51.8</v>
       </c>
-      <c r="C29" s="43">
+      <c r="C29" s="38">
         <v>97.5</v>
       </c>
-      <c r="D29" s="21"/>
+      <c r="D29" s="21">
+        <v>147.1</v>
+      </c>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="29"/>
       <c r="I29" s="21"/>
       <c r="J29" s="31"/>
       <c r="K29" s="21"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="21">
         <v>77</v>
       </c>
-      <c r="C30" s="43">
+      <c r="C30" s="38">
         <v>145.19999999999999</v>
       </c>
-      <c r="D30" s="21"/>
+      <c r="D30" s="21">
+        <v>221.1</v>
+      </c>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="29"/>
       <c r="I30" s="21"/>
       <c r="J30" s="31"/>
       <c r="K30" s="21"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="21">
         <v>70.099999999999994</v>
       </c>
-      <c r="C31" s="43">
+      <c r="C31" s="38">
         <v>131.6</v>
       </c>
-      <c r="D31" s="21"/>
+      <c r="D31" s="21">
+        <v>198</v>
+      </c>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="29"/>
       <c r="I31" s="21"/>
       <c r="J31" s="31"/>
       <c r="K31" s="21"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="21">
         <v>3.5</v>
       </c>
-      <c r="C32" s="43">
+      <c r="C32" s="38">
         <v>6.4</v>
       </c>
-      <c r="D32" s="21"/>
+      <c r="D32" s="21">
+        <v>9.5</v>
+      </c>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="29"/>
       <c r="I32" s="21"/>
       <c r="J32" s="31"/>
       <c r="K32" s="21"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="21">
         <v>13.9</v>
       </c>
-      <c r="C33" s="43">
+      <c r="C33" s="38">
         <v>26.3</v>
       </c>
-      <c r="D33" s="21"/>
+      <c r="D33" s="21">
+        <v>40.299999999999997</v>
+      </c>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="29"/>
       <c r="I33" s="21"/>
       <c r="J33" s="31"/>
       <c r="K33" s="21"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="7"/>
       <c r="B34" s="28"/>
-      <c r="C34" s="44"/>
+      <c r="C34" s="39"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A35" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="28"/>
-      <c r="C35" s="44"/>
+      <c r="C35" s="39"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="21">
         <v>104.4</v>
       </c>
-      <c r="C36" s="43">
+      <c r="C36" s="38">
         <v>198.8</v>
       </c>
-      <c r="D36" s="21"/>
+      <c r="D36" s="21">
+        <v>300.39999999999998</v>
+      </c>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="29"/>
       <c r="I36" s="21"/>
       <c r="J36" s="31"/>
       <c r="K36" s="21"/>
       <c r="L36" s="31"/>
       <c r="M36" s="31"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D37" s="25"/>
+      <c r="D37" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="25"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="33"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="21">
         <v>0.7</v>
       </c>
-      <c r="C38" s="43">
+      <c r="C38" s="38">
         <v>1.9</v>
       </c>
-      <c r="D38" s="21"/>
+      <c r="D38" s="21">
+        <v>3.8</v>
+      </c>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="29"/>
       <c r="I38" s="21"/>
       <c r="J38" s="31"/>
       <c r="K38" s="21"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>46</v>
       </c>
-      <c r="C39" s="43">
+      <c r="C39" s="38">
         <v>86.5</v>
       </c>
-      <c r="D39" s="21"/>
+      <c r="D39" s="21">
+        <v>130.19999999999999</v>
+      </c>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="29"/>
       <c r="I39" s="21"/>
       <c r="J39" s="31"/>
       <c r="K39" s="21"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="21">
         <v>8.3000000000000007</v>
       </c>
-      <c r="C40" s="43">
+      <c r="C40" s="38">
         <v>16.5</v>
       </c>
-      <c r="D40" s="21"/>
+      <c r="D40" s="21">
+        <v>24.8</v>
+      </c>
       <c r="E40" s="21"/>
       <c r="F40" s="21"/>
       <c r="G40" s="21"/>
       <c r="H40" s="29"/>
       <c r="I40" s="21"/>
       <c r="J40" s="31"/>
       <c r="K40" s="21"/>
       <c r="L40" s="31"/>
       <c r="M40" s="31"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="21">
         <v>49.3</v>
       </c>
-      <c r="C41" s="43">
+      <c r="C41" s="38">
         <v>93.7</v>
       </c>
-      <c r="D41" s="21"/>
+      <c r="D41" s="21">
+        <v>141.19999999999999</v>
+      </c>
       <c r="E41" s="21"/>
       <c r="F41" s="21"/>
       <c r="G41" s="21"/>
       <c r="H41" s="29"/>
       <c r="I41" s="21"/>
       <c r="J41" s="31"/>
       <c r="K41" s="21"/>
       <c r="L41" s="31"/>
       <c r="M41" s="31"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="21">
         <v>0.1</v>
       </c>
-      <c r="C42" s="43">
+      <c r="C42" s="38">
         <v>0.2</v>
       </c>
-      <c r="D42" s="21"/>
+      <c r="D42" s="21">
+        <v>0.4</v>
+      </c>
       <c r="E42" s="21"/>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="29"/>
       <c r="I42" s="21"/>
       <c r="J42" s="31"/>
       <c r="K42" s="21"/>
       <c r="L42" s="31"/>
       <c r="M42" s="31"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D43" s="25"/>
+      <c r="D43" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="21"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="20"/>
       <c r="B44" s="28"/>
-      <c r="C44" s="44"/>
+      <c r="C44" s="39"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="25"/>
       <c r="I44" s="25"/>
       <c r="J44" s="25"/>
       <c r="K44" s="25"/>
       <c r="L44" s="25"/>
       <c r="M44" s="25"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A45" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="28"/>
-      <c r="C45" s="44"/>
+      <c r="C45" s="39"/>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="22">
         <v>33</v>
       </c>
-      <c r="C46" s="45">
+      <c r="C46" s="40">
         <v>61</v>
       </c>
-      <c r="D46" s="22"/>
+      <c r="D46" s="22">
+        <v>89</v>
+      </c>
       <c r="E46" s="22"/>
       <c r="F46" s="22"/>
       <c r="G46" s="22"/>
       <c r="H46" s="30"/>
       <c r="I46" s="22"/>
       <c r="J46" s="32"/>
       <c r="K46" s="22"/>
       <c r="L46" s="32"/>
       <c r="M46" s="32"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D47" s="26"/>
+      <c r="D47" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="E47" s="26"/>
       <c r="F47" s="26"/>
       <c r="G47" s="26"/>
       <c r="H47" s="26"/>
       <c r="I47" s="26"/>
       <c r="J47" s="26"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D48" s="26"/>
+      <c r="D48" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="E48" s="26"/>
       <c r="F48" s="26"/>
       <c r="G48" s="26"/>
       <c r="H48" s="26"/>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="25"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1">
       <c r="A49" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D49" s="26"/>
+      <c r="D49" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="E49" s="26"/>
       <c r="F49" s="26"/>
       <c r="G49" s="26"/>
       <c r="H49" s="26"/>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
       <c r="M49" s="25"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D50" s="26"/>
+      <c r="D50" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
       <c r="M50" s="25"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D51" s="26"/>
+      <c r="D51" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="E51" s="26"/>
       <c r="F51" s="26"/>
       <c r="G51" s="26"/>
       <c r="H51" s="26"/>
       <c r="I51" s="26"/>
       <c r="J51" s="26"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="22">
         <v>33</v>
       </c>
-      <c r="C52" s="45">
+      <c r="C52" s="40">
         <v>61</v>
       </c>
-      <c r="D52" s="22"/>
+      <c r="D52" s="22">
+        <v>89</v>
+      </c>
       <c r="E52" s="22"/>
       <c r="F52" s="22"/>
       <c r="G52" s="22"/>
       <c r="H52" s="30"/>
       <c r="I52" s="22"/>
       <c r="J52" s="32"/>
       <c r="K52" s="22"/>
       <c r="L52" s="32"/>
       <c r="M52" s="32"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="D53" s="27"/>
+      <c r="D53" s="27" t="s">
+        <v>5</v>
+      </c>
       <c r="E53" s="27"/>
       <c r="F53" s="27"/>
       <c r="G53" s="27"/>
       <c r="H53" s="27"/>
       <c r="I53" s="27"/>
       <c r="J53" s="27"/>
       <c r="K53" s="27"/>
       <c r="L53" s="27"/>
       <c r="M53" s="23"/>
     </row>
     <row r="54" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A54" s="38" t="s">
+      <c r="A54" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B54" s="38"/>
-[...6 lines deleted...]
-      <c r="I54" s="38"/>
+      <c r="B54" s="41"/>
+      <c r="C54" s="41"/>
+      <c r="D54" s="41"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="41"/>
+      <c r="G54" s="41"/>
+      <c r="H54" s="41"/>
+      <c r="I54" s="41"/>
       <c r="J54" s="15"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
     </row>
     <row r="55" spans="1:13" ht="24" customHeight="1">
-      <c r="A55" s="39" t="s">
+      <c r="A55" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B55" s="39"/>
-[...10 lines deleted...]
-      <c r="M55" s="40"/>
+      <c r="B55" s="42"/>
+      <c r="C55" s="42"/>
+      <c r="D55" s="42"/>
+      <c r="E55" s="42"/>
+      <c r="F55" s="42"/>
+      <c r="G55" s="42"/>
+      <c r="H55" s="43"/>
+      <c r="I55" s="43"/>
+      <c r="J55" s="43"/>
+      <c r="K55" s="43"/>
+      <c r="L55" s="43"/>
+      <c r="M55" s="43"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B56" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A54:I54"/>
     <mergeCell ref="A55:M55"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>