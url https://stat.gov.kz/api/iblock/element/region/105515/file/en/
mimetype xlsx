--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-195" windowWidth="9840" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="30">
   <si>
     <t>Oil, including gas condensat, thsd. Tons</t>
   </si>
   <si>
     <t>crude oil (a natural mix of hydrocarbons), including the oil received from bituminous minerals, thsd. Tons</t>
   </si>
   <si>
     <t>Natural gas in liquid or gaseous form, million cubic meters</t>
   </si>
   <si>
     <t>Natural gas in gaseous state ,  mln. cub.m</t>
   </si>
   <si>
     <t>Sea water, salt and pure sodium chloride, tons</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
@@ -704,51 +704,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="D60" sqref="D60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="9" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="14" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="9" customWidth="1"/>
     <col min="4" max="6" width="13.28515625" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="9" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="9" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="9" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="9" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="9" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A1" s="44"/>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
@@ -838,212 +838,228 @@
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="21">
         <v>1446</v>
       </c>
       <c r="C6" s="38">
         <v>2741.1</v>
       </c>
       <c r="D6" s="21">
         <v>4166.8</v>
       </c>
-      <c r="E6" s="21"/>
+      <c r="E6" s="21">
+        <v>5545.3</v>
+      </c>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="29"/>
       <c r="I6" s="21"/>
       <c r="J6" s="31"/>
       <c r="K6" s="21"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="25"/>
+      <c r="E7" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="33"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="21">
         <v>56.5</v>
       </c>
       <c r="C8" s="38">
         <v>101.9</v>
       </c>
       <c r="D8" s="21">
         <v>155.4</v>
       </c>
-      <c r="E8" s="21"/>
+      <c r="E8" s="21">
+        <v>204.2</v>
+      </c>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="29"/>
       <c r="I8" s="21"/>
       <c r="J8" s="31"/>
       <c r="K8" s="21"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="21">
         <v>31.2</v>
       </c>
       <c r="C9" s="38">
         <v>60.8</v>
       </c>
       <c r="D9" s="21">
         <v>92.3</v>
       </c>
-      <c r="E9" s="21"/>
+      <c r="E9" s="21">
+        <v>124.7</v>
+      </c>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="29"/>
       <c r="I9" s="21"/>
       <c r="J9" s="31"/>
       <c r="K9" s="21"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="21">
         <v>618.6</v>
       </c>
       <c r="C10" s="38">
         <v>1178.7</v>
       </c>
       <c r="D10" s="21">
         <v>1797.9</v>
       </c>
-      <c r="E10" s="21"/>
+      <c r="E10" s="21">
+        <v>2398</v>
+      </c>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="29"/>
       <c r="I10" s="21"/>
       <c r="J10" s="31"/>
       <c r="K10" s="21"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="21">
         <v>401.5</v>
       </c>
       <c r="C11" s="38">
         <v>753.4</v>
       </c>
       <c r="D11" s="21">
         <v>1143.2</v>
       </c>
-      <c r="E11" s="21"/>
+      <c r="E11" s="21">
+        <v>1514.5</v>
+      </c>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="29"/>
       <c r="I11" s="21"/>
       <c r="J11" s="31"/>
       <c r="K11" s="21"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="21">
         <v>11.6</v>
       </c>
       <c r="C12" s="38">
         <v>21.1</v>
       </c>
       <c r="D12" s="21">
         <v>30.6</v>
       </c>
-      <c r="E12" s="21"/>
+      <c r="E12" s="21">
+        <v>41.3</v>
+      </c>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="29"/>
       <c r="I12" s="21"/>
       <c r="J12" s="31"/>
       <c r="K12" s="21"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="21">
         <v>326.60000000000002</v>
       </c>
       <c r="C13" s="38">
         <v>625.20000000000005</v>
       </c>
       <c r="D13" s="21">
         <v>947.3</v>
       </c>
-      <c r="E13" s="21"/>
+      <c r="E13" s="21">
+        <v>1262.5999999999999</v>
+      </c>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="29"/>
       <c r="I13" s="21"/>
       <c r="J13" s="31"/>
       <c r="K13" s="21"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="20"/>
       <c r="B14" s="28"/>
       <c r="C14" s="39"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="55.5" customHeight="1">
@@ -1054,212 +1070,228 @@
       <c r="C15" s="39"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="21">
         <v>1445.3</v>
       </c>
       <c r="C16" s="38">
         <v>2739.7</v>
       </c>
       <c r="D16" s="21">
         <v>4164.8</v>
       </c>
-      <c r="E16" s="21"/>
+      <c r="E16" s="21">
+        <v>5542.8</v>
+      </c>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="29"/>
       <c r="I16" s="21"/>
       <c r="J16" s="31"/>
       <c r="K16" s="21"/>
       <c r="L16" s="31"/>
       <c r="M16" s="31"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="25"/>
+      <c r="E17" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="33"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="21">
         <v>56.5</v>
       </c>
       <c r="C18" s="38">
         <v>101.9</v>
       </c>
       <c r="D18" s="21">
         <v>155.4</v>
       </c>
-      <c r="E18" s="21"/>
+      <c r="E18" s="21">
+        <v>204.2</v>
+      </c>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
       <c r="H18" s="29"/>
       <c r="I18" s="21"/>
       <c r="J18" s="31"/>
       <c r="K18" s="21"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="21">
         <v>31</v>
       </c>
       <c r="C19" s="38">
         <v>60.4</v>
       </c>
       <c r="D19" s="21">
         <v>91.8</v>
       </c>
-      <c r="E19" s="21"/>
+      <c r="E19" s="21">
+        <v>124.1</v>
+      </c>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="29"/>
       <c r="I19" s="21"/>
       <c r="J19" s="31"/>
       <c r="K19" s="21"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="21">
         <v>618.20000000000005</v>
       </c>
       <c r="C20" s="38">
         <v>1177.9000000000001</v>
       </c>
       <c r="D20" s="21">
         <v>1796.7</v>
       </c>
-      <c r="E20" s="21"/>
+      <c r="E20" s="21">
+        <v>2396.5</v>
+      </c>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="29"/>
       <c r="I20" s="21"/>
       <c r="J20" s="31"/>
       <c r="K20" s="21"/>
       <c r="L20" s="31"/>
       <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="21">
         <v>401.5</v>
       </c>
       <c r="C21" s="38">
         <v>753.4</v>
       </c>
       <c r="D21" s="21">
         <v>1143.2</v>
       </c>
-      <c r="E21" s="21"/>
+      <c r="E21" s="21">
+        <v>1514.5</v>
+      </c>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="29"/>
       <c r="I21" s="21"/>
       <c r="J21" s="31"/>
       <c r="K21" s="21"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="21">
         <v>11.5</v>
       </c>
       <c r="C22" s="38">
         <v>20.9</v>
       </c>
       <c r="D22" s="21">
         <v>30.3</v>
       </c>
-      <c r="E22" s="21"/>
+      <c r="E22" s="21">
+        <v>40.9</v>
+      </c>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="29"/>
       <c r="I22" s="21"/>
       <c r="J22" s="31"/>
       <c r="K22" s="21"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>326.60000000000002</v>
       </c>
       <c r="C23" s="38">
         <v>625.20000000000005</v>
       </c>
       <c r="D23" s="21">
         <v>947.3</v>
       </c>
-      <c r="E23" s="21"/>
+      <c r="E23" s="21">
+        <v>1262.5999999999999</v>
+      </c>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="29"/>
       <c r="I23" s="21"/>
       <c r="J23" s="31"/>
       <c r="K23" s="21"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="11"/>
       <c r="B24" s="28"/>
       <c r="C24" s="39"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
@@ -1270,212 +1302,228 @@
       <c r="C25" s="39"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="21">
         <v>222.4</v>
       </c>
       <c r="C26" s="38">
         <v>419.2</v>
       </c>
       <c r="D26" s="21">
         <v>635.5</v>
       </c>
-      <c r="E26" s="21"/>
+      <c r="E26" s="21">
+        <v>841</v>
+      </c>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="29"/>
       <c r="I26" s="21"/>
       <c r="J26" s="31"/>
       <c r="K26" s="21"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="E27" s="25"/>
+      <c r="E27" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="34"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="21">
         <v>6.1</v>
       </c>
       <c r="C28" s="38">
         <v>12.2</v>
       </c>
       <c r="D28" s="21">
         <v>19.5</v>
       </c>
-      <c r="E28" s="21"/>
+      <c r="E28" s="21">
+        <v>27.3</v>
+      </c>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="29"/>
       <c r="I28" s="21"/>
       <c r="J28" s="31"/>
       <c r="K28" s="21"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="21">
         <v>51.8</v>
       </c>
       <c r="C29" s="38">
         <v>97.5</v>
       </c>
       <c r="D29" s="21">
         <v>147.1</v>
       </c>
-      <c r="E29" s="21"/>
+      <c r="E29" s="21">
+        <v>198.7</v>
+      </c>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="29"/>
       <c r="I29" s="21"/>
       <c r="J29" s="31"/>
       <c r="K29" s="21"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="21">
         <v>77</v>
       </c>
       <c r="C30" s="38">
         <v>145.19999999999999</v>
       </c>
       <c r="D30" s="21">
         <v>221.1</v>
       </c>
-      <c r="E30" s="21"/>
+      <c r="E30" s="21">
+        <v>292.89999999999998</v>
+      </c>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="29"/>
       <c r="I30" s="21"/>
       <c r="J30" s="31"/>
       <c r="K30" s="21"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="21">
         <v>70.099999999999994</v>
       </c>
       <c r="C31" s="38">
         <v>131.6</v>
       </c>
       <c r="D31" s="21">
         <v>198</v>
       </c>
-      <c r="E31" s="21"/>
+      <c r="E31" s="21">
+        <v>255.2</v>
+      </c>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="29"/>
       <c r="I31" s="21"/>
       <c r="J31" s="31"/>
       <c r="K31" s="21"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="21">
         <v>3.5</v>
       </c>
       <c r="C32" s="38">
         <v>6.4</v>
       </c>
       <c r="D32" s="21">
         <v>9.5</v>
       </c>
-      <c r="E32" s="21"/>
+      <c r="E32" s="21">
+        <v>13</v>
+      </c>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="29"/>
       <c r="I32" s="21"/>
       <c r="J32" s="31"/>
       <c r="K32" s="21"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="21">
         <v>13.9</v>
       </c>
       <c r="C33" s="38">
         <v>26.3</v>
       </c>
       <c r="D33" s="21">
         <v>40.299999999999997</v>
       </c>
-      <c r="E33" s="21"/>
+      <c r="E33" s="21">
+        <v>53.9</v>
+      </c>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="29"/>
       <c r="I33" s="21"/>
       <c r="J33" s="31"/>
       <c r="K33" s="21"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="7"/>
       <c r="B34" s="28"/>
       <c r="C34" s="39"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1" ht="23.25">
@@ -1486,212 +1534,226 @@
       <c r="C35" s="39"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="21">
         <v>104.4</v>
       </c>
       <c r="C36" s="38">
         <v>198.8</v>
       </c>
       <c r="D36" s="21">
         <v>300.39999999999998</v>
       </c>
-      <c r="E36" s="21"/>
+      <c r="E36" s="21">
+        <v>391.2</v>
+      </c>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="29"/>
       <c r="I36" s="21"/>
       <c r="J36" s="31"/>
       <c r="K36" s="21"/>
       <c r="L36" s="31"/>
       <c r="M36" s="31"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="25"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="33"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="21">
         <v>0.7</v>
       </c>
       <c r="C38" s="38">
         <v>1.9</v>
       </c>
       <c r="D38" s="21">
         <v>3.8</v>
       </c>
-      <c r="E38" s="21"/>
+      <c r="E38" s="21">
+        <v>6.6</v>
+      </c>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="29"/>
       <c r="I38" s="21"/>
       <c r="J38" s="31"/>
       <c r="K38" s="21"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>46</v>
       </c>
       <c r="C39" s="38">
         <v>86.5</v>
       </c>
       <c r="D39" s="21">
         <v>130.19999999999999</v>
       </c>
-      <c r="E39" s="21"/>
+      <c r="E39" s="21">
+        <v>171.6</v>
+      </c>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="29"/>
       <c r="I39" s="21"/>
       <c r="J39" s="31"/>
       <c r="K39" s="21"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="21">
         <v>8.3000000000000007</v>
       </c>
       <c r="C40" s="38">
         <v>16.5</v>
       </c>
       <c r="D40" s="21">
         <v>24.8</v>
       </c>
-      <c r="E40" s="21"/>
+      <c r="E40" s="21">
+        <v>32.4</v>
+      </c>
       <c r="F40" s="21"/>
       <c r="G40" s="21"/>
       <c r="H40" s="29"/>
       <c r="I40" s="21"/>
       <c r="J40" s="31"/>
       <c r="K40" s="21"/>
       <c r="L40" s="31"/>
       <c r="M40" s="31"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="21">
         <v>49.3</v>
       </c>
       <c r="C41" s="38">
         <v>93.7</v>
       </c>
       <c r="D41" s="21">
         <v>141.19999999999999</v>
       </c>
-      <c r="E41" s="21"/>
+      <c r="E41" s="21">
+        <v>180.1</v>
+      </c>
       <c r="F41" s="21"/>
       <c r="G41" s="21"/>
       <c r="H41" s="29"/>
       <c r="I41" s="21"/>
       <c r="J41" s="31"/>
       <c r="K41" s="21"/>
       <c r="L41" s="31"/>
       <c r="M41" s="31"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="21">
         <v>0.1</v>
       </c>
       <c r="C42" s="38">
         <v>0.2</v>
       </c>
       <c r="D42" s="21">
         <v>0.4</v>
       </c>
-      <c r="E42" s="21"/>
+      <c r="E42" s="21">
+        <v>0.5</v>
+      </c>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="29"/>
       <c r="I42" s="21"/>
       <c r="J42" s="31"/>
       <c r="K42" s="21"/>
       <c r="L42" s="31"/>
       <c r="M42" s="31"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="E43" s="25"/>
+      <c r="E43" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="21"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="20"/>
       <c r="B44" s="28"/>
       <c r="C44" s="39"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="25"/>
       <c r="I44" s="25"/>
       <c r="J44" s="25"/>
       <c r="K44" s="25"/>
       <c r="L44" s="25"/>
       <c r="M44" s="25"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" ht="23.25">
@@ -1702,212 +1764,228 @@
       <c r="C45" s="39"/>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="22">
         <v>33</v>
       </c>
       <c r="C46" s="40">
         <v>61</v>
       </c>
       <c r="D46" s="22">
         <v>89</v>
       </c>
-      <c r="E46" s="22"/>
+      <c r="E46" s="22">
+        <v>117</v>
+      </c>
       <c r="F46" s="22"/>
       <c r="G46" s="22"/>
       <c r="H46" s="30"/>
       <c r="I46" s="22"/>
       <c r="J46" s="32"/>
       <c r="K46" s="22"/>
       <c r="L46" s="32"/>
       <c r="M46" s="32"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="E47" s="26"/>
+      <c r="E47" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="F47" s="26"/>
       <c r="G47" s="26"/>
       <c r="H47" s="26"/>
       <c r="I47" s="26"/>
       <c r="J47" s="26"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="E48" s="26"/>
+      <c r="E48" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="F48" s="26"/>
       <c r="G48" s="26"/>
       <c r="H48" s="26"/>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="25"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1">
       <c r="A49" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="E49" s="26"/>
+      <c r="E49" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="F49" s="26"/>
       <c r="G49" s="26"/>
       <c r="H49" s="26"/>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
       <c r="M49" s="25"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="E50" s="26"/>
+      <c r="E50" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
       <c r="M50" s="25"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="E51" s="26"/>
+      <c r="E51" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="F51" s="26"/>
       <c r="G51" s="26"/>
       <c r="H51" s="26"/>
       <c r="I51" s="26"/>
       <c r="J51" s="26"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="22">
         <v>33</v>
       </c>
       <c r="C52" s="40">
         <v>61</v>
       </c>
       <c r="D52" s="22">
         <v>89</v>
       </c>
-      <c r="E52" s="22"/>
+      <c r="E52" s="22">
+        <v>117</v>
+      </c>
       <c r="F52" s="22"/>
       <c r="G52" s="22"/>
       <c r="H52" s="30"/>
       <c r="I52" s="22"/>
       <c r="J52" s="32"/>
       <c r="K52" s="22"/>
       <c r="L52" s="32"/>
       <c r="M52" s="32"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="E53" s="27"/>
+      <c r="E53" s="27" t="s">
+        <v>5</v>
+      </c>
       <c r="F53" s="27"/>
       <c r="G53" s="27"/>
       <c r="H53" s="27"/>
       <c r="I53" s="27"/>
       <c r="J53" s="27"/>
       <c r="K53" s="27"/>
       <c r="L53" s="27"/>
       <c r="M53" s="23"/>
     </row>
     <row r="54" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A54" s="41" t="s">
         <v>18</v>
       </c>
       <c r="B54" s="41"/>
       <c r="C54" s="41"/>
       <c r="D54" s="41"/>
       <c r="E54" s="41"/>
       <c r="F54" s="41"/>
       <c r="G54" s="41"/>
       <c r="H54" s="41"/>
       <c r="I54" s="41"/>
       <c r="J54" s="15"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>