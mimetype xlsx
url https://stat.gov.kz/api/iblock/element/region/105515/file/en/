--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-195" windowWidth="9840" windowHeight="12795"/>
+    <workbookView xWindow="-105" yWindow="-195" windowWidth="12195" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="30">
   <si>
     <t>Oil, including gas condensat, thsd. Tons</t>
   </si>
   <si>
     <t>crude oil (a natural mix of hydrocarbons), including the oil received from bituminous minerals, thsd. Tons</t>
   </si>
   <si>
     <t>Natural gas in liquid or gaseous form, million cubic meters</t>
   </si>
   <si>
     <t>Natural gas in gaseous state ,  mln. cub.m</t>
   </si>
   <si>
     <t>Sea water, salt and pure sodium chloride, tons</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
@@ -704,51 +704,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D60" sqref="D60"/>
+      <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="9" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="14" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="9" customWidth="1"/>
     <col min="4" max="6" width="13.28515625" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="9" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="9" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="9" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="9" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="9" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A1" s="44"/>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
@@ -841,226 +841,242 @@
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="21">
         <v>1446</v>
       </c>
       <c r="C6" s="38">
         <v>2741.1</v>
       </c>
       <c r="D6" s="21">
         <v>4166.8</v>
       </c>
       <c r="E6" s="21">
         <v>5545.3</v>
       </c>
-      <c r="F6" s="21"/>
+      <c r="F6" s="21">
+        <v>6997.4</v>
+      </c>
       <c r="G6" s="21"/>
       <c r="H6" s="29"/>
       <c r="I6" s="21"/>
       <c r="J6" s="31"/>
       <c r="K6" s="21"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="25"/>
+      <c r="F7" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="33"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="21">
         <v>56.5</v>
       </c>
       <c r="C8" s="38">
         <v>101.9</v>
       </c>
       <c r="D8" s="21">
         <v>155.4</v>
       </c>
       <c r="E8" s="21">
         <v>204.2</v>
       </c>
-      <c r="F8" s="21"/>
+      <c r="F8" s="21">
+        <v>255.4</v>
+      </c>
       <c r="G8" s="21"/>
       <c r="H8" s="29"/>
       <c r="I8" s="21"/>
       <c r="J8" s="31"/>
       <c r="K8" s="21"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="21">
         <v>31.2</v>
       </c>
       <c r="C9" s="38">
         <v>60.8</v>
       </c>
       <c r="D9" s="21">
         <v>92.3</v>
       </c>
       <c r="E9" s="21">
         <v>124.7</v>
       </c>
-      <c r="F9" s="21"/>
+      <c r="F9" s="21">
+        <v>156.30000000000001</v>
+      </c>
       <c r="G9" s="21"/>
       <c r="H9" s="29"/>
       <c r="I9" s="21"/>
       <c r="J9" s="31"/>
       <c r="K9" s="21"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="21">
         <v>618.6</v>
       </c>
       <c r="C10" s="38">
         <v>1178.7</v>
       </c>
       <c r="D10" s="21">
         <v>1797.9</v>
       </c>
       <c r="E10" s="21">
         <v>2398</v>
       </c>
-      <c r="F10" s="21"/>
+      <c r="F10" s="21">
+        <v>3034.2</v>
+      </c>
       <c r="G10" s="21"/>
       <c r="H10" s="29"/>
       <c r="I10" s="21"/>
       <c r="J10" s="31"/>
       <c r="K10" s="21"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="21">
         <v>401.5</v>
       </c>
       <c r="C11" s="38">
         <v>753.4</v>
       </c>
       <c r="D11" s="21">
         <v>1143.2</v>
       </c>
       <c r="E11" s="21">
         <v>1514.5</v>
       </c>
-      <c r="F11" s="21"/>
+      <c r="F11" s="21">
+        <v>1909</v>
+      </c>
       <c r="G11" s="21"/>
       <c r="H11" s="29"/>
       <c r="I11" s="21"/>
       <c r="J11" s="31"/>
       <c r="K11" s="21"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="21">
         <v>11.6</v>
       </c>
       <c r="C12" s="38">
         <v>21.1</v>
       </c>
       <c r="D12" s="21">
         <v>30.6</v>
       </c>
       <c r="E12" s="21">
         <v>41.3</v>
       </c>
-      <c r="F12" s="21"/>
+      <c r="F12" s="21">
+        <v>51.5</v>
+      </c>
       <c r="G12" s="21"/>
       <c r="H12" s="29"/>
       <c r="I12" s="21"/>
       <c r="J12" s="31"/>
       <c r="K12" s="21"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="21">
         <v>326.60000000000002</v>
       </c>
       <c r="C13" s="38">
         <v>625.20000000000005</v>
       </c>
       <c r="D13" s="21">
         <v>947.3</v>
       </c>
       <c r="E13" s="21">
         <v>1262.5999999999999</v>
       </c>
-      <c r="F13" s="21"/>
+      <c r="F13" s="21">
+        <v>1591</v>
+      </c>
       <c r="G13" s="21"/>
       <c r="H13" s="29"/>
       <c r="I13" s="21"/>
       <c r="J13" s="31"/>
       <c r="K13" s="21"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="20"/>
       <c r="B14" s="28"/>
       <c r="C14" s="39"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="55.5" customHeight="1">
       <c r="A15" s="12" t="s">
@@ -1073,226 +1089,242 @@
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="21">
         <v>1445.3</v>
       </c>
       <c r="C16" s="38">
         <v>2739.7</v>
       </c>
       <c r="D16" s="21">
         <v>4164.8</v>
       </c>
       <c r="E16" s="21">
         <v>5542.8</v>
       </c>
-      <c r="F16" s="21"/>
+      <c r="F16" s="21">
+        <v>6994.2</v>
+      </c>
       <c r="G16" s="21"/>
       <c r="H16" s="29"/>
       <c r="I16" s="21"/>
       <c r="J16" s="31"/>
       <c r="K16" s="21"/>
       <c r="L16" s="31"/>
       <c r="M16" s="31"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E17" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="F17" s="25"/>
+      <c r="F17" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="33"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="21">
         <v>56.5</v>
       </c>
       <c r="C18" s="38">
         <v>101.9</v>
       </c>
       <c r="D18" s="21">
         <v>155.4</v>
       </c>
       <c r="E18" s="21">
         <v>204.2</v>
       </c>
-      <c r="F18" s="21"/>
+      <c r="F18" s="21">
+        <v>255.4</v>
+      </c>
       <c r="G18" s="21"/>
       <c r="H18" s="29"/>
       <c r="I18" s="21"/>
       <c r="J18" s="31"/>
       <c r="K18" s="21"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="21">
         <v>31</v>
       </c>
       <c r="C19" s="38">
         <v>60.4</v>
       </c>
       <c r="D19" s="21">
         <v>91.8</v>
       </c>
       <c r="E19" s="21">
         <v>124.1</v>
       </c>
-      <c r="F19" s="21"/>
+      <c r="F19" s="21">
+        <v>155.4</v>
+      </c>
       <c r="G19" s="21"/>
       <c r="H19" s="29"/>
       <c r="I19" s="21"/>
       <c r="J19" s="31"/>
       <c r="K19" s="21"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="21">
         <v>618.20000000000005</v>
       </c>
       <c r="C20" s="38">
         <v>1177.9000000000001</v>
       </c>
       <c r="D20" s="21">
         <v>1796.7</v>
       </c>
       <c r="E20" s="21">
         <v>2396.5</v>
       </c>
-      <c r="F20" s="21"/>
+      <c r="F20" s="21">
+        <v>3032.4</v>
+      </c>
       <c r="G20" s="21"/>
       <c r="H20" s="29"/>
       <c r="I20" s="21"/>
       <c r="J20" s="31"/>
       <c r="K20" s="21"/>
       <c r="L20" s="31"/>
       <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="21">
         <v>401.5</v>
       </c>
       <c r="C21" s="38">
         <v>753.4</v>
       </c>
       <c r="D21" s="21">
         <v>1143.2</v>
       </c>
       <c r="E21" s="21">
         <v>1514.5</v>
       </c>
-      <c r="F21" s="21"/>
+      <c r="F21" s="21">
+        <v>1909</v>
+      </c>
       <c r="G21" s="21"/>
       <c r="H21" s="29"/>
       <c r="I21" s="21"/>
       <c r="J21" s="31"/>
       <c r="K21" s="21"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="21">
         <v>11.5</v>
       </c>
       <c r="C22" s="38">
         <v>20.9</v>
       </c>
       <c r="D22" s="21">
         <v>30.3</v>
       </c>
       <c r="E22" s="21">
         <v>40.9</v>
       </c>
-      <c r="F22" s="21"/>
+      <c r="F22" s="21">
+        <v>51</v>
+      </c>
       <c r="G22" s="21"/>
       <c r="H22" s="29"/>
       <c r="I22" s="21"/>
       <c r="J22" s="31"/>
       <c r="K22" s="21"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>326.60000000000002</v>
       </c>
       <c r="C23" s="38">
         <v>625.20000000000005</v>
       </c>
       <c r="D23" s="21">
         <v>947.3</v>
       </c>
       <c r="E23" s="21">
         <v>1262.5999999999999</v>
       </c>
-      <c r="F23" s="21"/>
+      <c r="F23" s="21">
+        <v>1591</v>
+      </c>
       <c r="G23" s="21"/>
       <c r="H23" s="29"/>
       <c r="I23" s="21"/>
       <c r="J23" s="31"/>
       <c r="K23" s="21"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="11"/>
       <c r="B24" s="28"/>
       <c r="C24" s="39"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="5" t="s">
@@ -1305,226 +1337,242 @@
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="21">
         <v>222.4</v>
       </c>
       <c r="C26" s="38">
         <v>419.2</v>
       </c>
       <c r="D26" s="21">
         <v>635.5</v>
       </c>
       <c r="E26" s="21">
         <v>841</v>
       </c>
-      <c r="F26" s="21"/>
+      <c r="F26" s="21">
+        <v>1052.8</v>
+      </c>
       <c r="G26" s="21"/>
       <c r="H26" s="29"/>
       <c r="I26" s="21"/>
       <c r="J26" s="31"/>
       <c r="K26" s="21"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="F27" s="25"/>
+      <c r="F27" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="34"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="21">
         <v>6.1</v>
       </c>
       <c r="C28" s="38">
         <v>12.2</v>
       </c>
       <c r="D28" s="21">
         <v>19.5</v>
       </c>
       <c r="E28" s="21">
         <v>27.3</v>
       </c>
-      <c r="F28" s="21"/>
+      <c r="F28" s="21">
+        <v>34.9</v>
+      </c>
       <c r="G28" s="21"/>
       <c r="H28" s="29"/>
       <c r="I28" s="21"/>
       <c r="J28" s="31"/>
       <c r="K28" s="21"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="21">
         <v>51.8</v>
       </c>
       <c r="C29" s="38">
         <v>97.5</v>
       </c>
       <c r="D29" s="21">
         <v>147.1</v>
       </c>
       <c r="E29" s="21">
         <v>198.7</v>
       </c>
-      <c r="F29" s="21"/>
+      <c r="F29" s="21">
+        <v>251.6</v>
+      </c>
       <c r="G29" s="21"/>
       <c r="H29" s="29"/>
       <c r="I29" s="21"/>
       <c r="J29" s="31"/>
       <c r="K29" s="21"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="21">
         <v>77</v>
       </c>
       <c r="C30" s="38">
         <v>145.19999999999999</v>
       </c>
       <c r="D30" s="21">
         <v>221.1</v>
       </c>
       <c r="E30" s="21">
         <v>292.89999999999998</v>
       </c>
-      <c r="F30" s="21"/>
+      <c r="F30" s="21">
+        <v>367</v>
+      </c>
       <c r="G30" s="21"/>
       <c r="H30" s="29"/>
       <c r="I30" s="21"/>
       <c r="J30" s="31"/>
       <c r="K30" s="21"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="21">
         <v>70.099999999999994</v>
       </c>
       <c r="C31" s="38">
         <v>131.6</v>
       </c>
       <c r="D31" s="21">
         <v>198</v>
       </c>
       <c r="E31" s="21">
         <v>255.2</v>
       </c>
-      <c r="F31" s="21"/>
+      <c r="F31" s="21">
+        <v>314.5</v>
+      </c>
       <c r="G31" s="21"/>
       <c r="H31" s="29"/>
       <c r="I31" s="21"/>
       <c r="J31" s="31"/>
       <c r="K31" s="21"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="21">
         <v>3.5</v>
       </c>
       <c r="C32" s="38">
         <v>6.4</v>
       </c>
       <c r="D32" s="21">
         <v>9.5</v>
       </c>
       <c r="E32" s="21">
         <v>13</v>
       </c>
-      <c r="F32" s="21"/>
+      <c r="F32" s="21">
+        <v>16.8</v>
+      </c>
       <c r="G32" s="21"/>
       <c r="H32" s="29"/>
       <c r="I32" s="21"/>
       <c r="J32" s="31"/>
       <c r="K32" s="21"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="21">
         <v>13.9</v>
       </c>
       <c r="C33" s="38">
         <v>26.3</v>
       </c>
       <c r="D33" s="21">
         <v>40.299999999999997</v>
       </c>
       <c r="E33" s="21">
         <v>53.9</v>
       </c>
-      <c r="F33" s="21"/>
+      <c r="F33" s="21">
+        <v>68</v>
+      </c>
       <c r="G33" s="21"/>
       <c r="H33" s="29"/>
       <c r="I33" s="21"/>
       <c r="J33" s="31"/>
       <c r="K33" s="21"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="7"/>
       <c r="B34" s="28"/>
       <c r="C34" s="39"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A35" s="5" t="s">
@@ -1537,224 +1585,240 @@
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="21">
         <v>104.4</v>
       </c>
       <c r="C36" s="38">
         <v>198.8</v>
       </c>
       <c r="D36" s="21">
         <v>300.39999999999998</v>
       </c>
       <c r="E36" s="21">
         <v>391.2</v>
       </c>
-      <c r="F36" s="21"/>
+      <c r="F36" s="21">
+        <v>485</v>
+      </c>
       <c r="G36" s="21"/>
       <c r="H36" s="29"/>
       <c r="I36" s="21"/>
       <c r="J36" s="31"/>
       <c r="K36" s="21"/>
       <c r="L36" s="31"/>
       <c r="M36" s="31"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E37" s="25"/>
-      <c r="F37" s="25"/>
+      <c r="F37" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="G37" s="25"/>
       <c r="H37" s="25"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="33"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="21">
         <v>0.7</v>
       </c>
       <c r="C38" s="38">
         <v>1.9</v>
       </c>
       <c r="D38" s="21">
         <v>3.8</v>
       </c>
       <c r="E38" s="21">
         <v>6.6</v>
       </c>
-      <c r="F38" s="21"/>
+      <c r="F38" s="21">
+        <v>8.9</v>
+      </c>
       <c r="G38" s="21"/>
       <c r="H38" s="29"/>
       <c r="I38" s="21"/>
       <c r="J38" s="31"/>
       <c r="K38" s="21"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>46</v>
       </c>
       <c r="C39" s="38">
         <v>86.5</v>
       </c>
       <c r="D39" s="21">
         <v>130.19999999999999</v>
       </c>
       <c r="E39" s="21">
         <v>171.6</v>
       </c>
-      <c r="F39" s="21"/>
+      <c r="F39" s="21">
+        <v>214.8</v>
+      </c>
       <c r="G39" s="21"/>
       <c r="H39" s="29"/>
       <c r="I39" s="21"/>
       <c r="J39" s="31"/>
       <c r="K39" s="21"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="21">
         <v>8.3000000000000007</v>
       </c>
       <c r="C40" s="38">
         <v>16.5</v>
       </c>
       <c r="D40" s="21">
         <v>24.8</v>
       </c>
       <c r="E40" s="21">
         <v>32.4</v>
       </c>
-      <c r="F40" s="21"/>
+      <c r="F40" s="21">
+        <v>40.5</v>
+      </c>
       <c r="G40" s="21"/>
       <c r="H40" s="29"/>
       <c r="I40" s="21"/>
       <c r="J40" s="31"/>
       <c r="K40" s="21"/>
       <c r="L40" s="31"/>
       <c r="M40" s="31"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="21">
         <v>49.3</v>
       </c>
       <c r="C41" s="38">
         <v>93.7</v>
       </c>
       <c r="D41" s="21">
         <v>141.19999999999999</v>
       </c>
       <c r="E41" s="21">
         <v>180.1</v>
       </c>
-      <c r="F41" s="21"/>
+      <c r="F41" s="21">
+        <v>220.2</v>
+      </c>
       <c r="G41" s="21"/>
       <c r="H41" s="29"/>
       <c r="I41" s="21"/>
       <c r="J41" s="31"/>
       <c r="K41" s="21"/>
       <c r="L41" s="31"/>
       <c r="M41" s="31"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="21">
         <v>0.1</v>
       </c>
       <c r="C42" s="38">
         <v>0.2</v>
       </c>
       <c r="D42" s="21">
         <v>0.4</v>
       </c>
       <c r="E42" s="21">
         <v>0.5</v>
       </c>
-      <c r="F42" s="21"/>
+      <c r="F42" s="21">
+        <v>0.6</v>
+      </c>
       <c r="G42" s="21"/>
       <c r="H42" s="29"/>
       <c r="I42" s="21"/>
       <c r="J42" s="31"/>
       <c r="K42" s="21"/>
       <c r="L42" s="31"/>
       <c r="M42" s="31"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E43" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="F43" s="25"/>
+      <c r="F43" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="G43" s="25"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="21"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="20"/>
       <c r="B44" s="28"/>
       <c r="C44" s="39"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="25"/>
       <c r="I44" s="25"/>
       <c r="J44" s="25"/>
       <c r="K44" s="25"/>
       <c r="L44" s="25"/>
       <c r="M44" s="25"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A45" s="5" t="s">
@@ -1767,226 +1831,242 @@
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="22">
         <v>33</v>
       </c>
       <c r="C46" s="40">
         <v>61</v>
       </c>
       <c r="D46" s="22">
         <v>89</v>
       </c>
       <c r="E46" s="22">
         <v>117</v>
       </c>
-      <c r="F46" s="22"/>
+      <c r="F46" s="22">
+        <v>124</v>
+      </c>
       <c r="G46" s="22"/>
       <c r="H46" s="30"/>
       <c r="I46" s="22"/>
       <c r="J46" s="32"/>
       <c r="K46" s="22"/>
       <c r="L46" s="32"/>
       <c r="M46" s="32"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E47" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="F47" s="26"/>
+      <c r="F47" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="G47" s="26"/>
       <c r="H47" s="26"/>
       <c r="I47" s="26"/>
       <c r="J47" s="26"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="F48" s="26"/>
+      <c r="F48" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="G48" s="26"/>
       <c r="H48" s="26"/>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="25"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1">
       <c r="A49" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E49" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="F49" s="26"/>
+      <c r="F49" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="G49" s="26"/>
       <c r="H49" s="26"/>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
       <c r="M49" s="25"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="F50" s="26"/>
+      <c r="F50" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="G50" s="26"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
       <c r="M50" s="25"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="F51" s="26"/>
+      <c r="F51" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="G51" s="26"/>
       <c r="H51" s="26"/>
       <c r="I51" s="26"/>
       <c r="J51" s="26"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="22">
         <v>33</v>
       </c>
       <c r="C52" s="40">
         <v>61</v>
       </c>
       <c r="D52" s="22">
         <v>89</v>
       </c>
       <c r="E52" s="22">
         <v>117</v>
       </c>
-      <c r="F52" s="22"/>
+      <c r="F52" s="22">
+        <v>124</v>
+      </c>
       <c r="G52" s="22"/>
       <c r="H52" s="30"/>
       <c r="I52" s="22"/>
       <c r="J52" s="32"/>
       <c r="K52" s="22"/>
       <c r="L52" s="32"/>
       <c r="M52" s="32"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="F53" s="27"/>
+      <c r="F53" s="27" t="s">
+        <v>5</v>
+      </c>
       <c r="G53" s="27"/>
       <c r="H53" s="27"/>
       <c r="I53" s="27"/>
       <c r="J53" s="27"/>
       <c r="K53" s="27"/>
       <c r="L53" s="27"/>
       <c r="M53" s="23"/>
     </row>
     <row r="54" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A54" s="41" t="s">
         <v>18</v>
       </c>
       <c r="B54" s="41"/>
       <c r="C54" s="41"/>
       <c r="D54" s="41"/>
       <c r="E54" s="41"/>
       <c r="F54" s="41"/>
       <c r="G54" s="41"/>
       <c r="H54" s="41"/>
       <c r="I54" s="41"/>
       <c r="J54" s="15"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
     </row>