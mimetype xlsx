--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-195" windowWidth="12195" windowHeight="12795"/>
+    <workbookView xWindow="-105" yWindow="-195" windowWidth="15945" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="30">
   <si>
     <t>Oil, including gas condensat, thsd. Tons</t>
   </si>
   <si>
     <t>crude oil (a natural mix of hydrocarbons), including the oil received from bituminous minerals, thsd. Tons</t>
   </si>
   <si>
     <t>Natural gas in liquid or gaseous form, million cubic meters</t>
   </si>
   <si>
     <t>Natural gas in gaseous state ,  mln. cub.m</t>
   </si>
   <si>
     <t>Sea water, salt and pure sodium chloride, tons</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
@@ -704,51 +704,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+      <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" style="9" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" style="14" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="9" customWidth="1"/>
     <col min="4" max="6" width="13.28515625" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="9" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="9" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="9" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="9" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="9" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A1" s="44"/>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
@@ -844,240 +844,256 @@
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="21">
         <v>1446</v>
       </c>
       <c r="C6" s="38">
         <v>2741.1</v>
       </c>
       <c r="D6" s="21">
         <v>4166.8</v>
       </c>
       <c r="E6" s="21">
         <v>5545.3</v>
       </c>
       <c r="F6" s="21">
         <v>6997.4</v>
       </c>
-      <c r="G6" s="21"/>
+      <c r="G6" s="21">
+        <v>8412.6</v>
+      </c>
       <c r="H6" s="29"/>
       <c r="I6" s="21"/>
       <c r="J6" s="31"/>
       <c r="K6" s="21"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1">
       <c r="A7" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="25"/>
+      <c r="G7" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="33"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="21">
         <v>56.5</v>
       </c>
       <c r="C8" s="38">
         <v>101.9</v>
       </c>
       <c r="D8" s="21">
         <v>155.4</v>
       </c>
       <c r="E8" s="21">
         <v>204.2</v>
       </c>
       <c r="F8" s="21">
         <v>255.4</v>
       </c>
-      <c r="G8" s="21"/>
+      <c r="G8" s="21">
+        <v>308</v>
+      </c>
       <c r="H8" s="29"/>
       <c r="I8" s="21"/>
       <c r="J8" s="31"/>
       <c r="K8" s="21"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="21">
         <v>31.2</v>
       </c>
       <c r="C9" s="38">
         <v>60.8</v>
       </c>
       <c r="D9" s="21">
         <v>92.3</v>
       </c>
       <c r="E9" s="21">
         <v>124.7</v>
       </c>
       <c r="F9" s="21">
         <v>156.30000000000001</v>
       </c>
-      <c r="G9" s="21"/>
+      <c r="G9" s="21">
+        <v>185.8</v>
+      </c>
       <c r="H9" s="29"/>
       <c r="I9" s="21"/>
       <c r="J9" s="31"/>
       <c r="K9" s="21"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="21">
         <v>618.6</v>
       </c>
       <c r="C10" s="38">
         <v>1178.7</v>
       </c>
       <c r="D10" s="21">
         <v>1797.9</v>
       </c>
       <c r="E10" s="21">
         <v>2398</v>
       </c>
       <c r="F10" s="21">
         <v>3034.2</v>
       </c>
-      <c r="G10" s="21"/>
+      <c r="G10" s="21">
+        <v>3653</v>
+      </c>
       <c r="H10" s="29"/>
       <c r="I10" s="21"/>
       <c r="J10" s="31"/>
       <c r="K10" s="21"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="21">
         <v>401.5</v>
       </c>
       <c r="C11" s="38">
         <v>753.4</v>
       </c>
       <c r="D11" s="21">
         <v>1143.2</v>
       </c>
       <c r="E11" s="21">
         <v>1514.5</v>
       </c>
       <c r="F11" s="21">
         <v>1909</v>
       </c>
-      <c r="G11" s="21"/>
+      <c r="G11" s="21">
+        <v>2291.6</v>
+      </c>
       <c r="H11" s="29"/>
       <c r="I11" s="21"/>
       <c r="J11" s="31"/>
       <c r="K11" s="21"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="21">
         <v>11.6</v>
       </c>
       <c r="C12" s="38">
         <v>21.1</v>
       </c>
       <c r="D12" s="21">
         <v>30.6</v>
       </c>
       <c r="E12" s="21">
         <v>41.3</v>
       </c>
       <c r="F12" s="21">
         <v>51.5</v>
       </c>
-      <c r="G12" s="21"/>
+      <c r="G12" s="21">
+        <v>60.2</v>
+      </c>
       <c r="H12" s="29"/>
       <c r="I12" s="21"/>
       <c r="J12" s="31"/>
       <c r="K12" s="21"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1">
       <c r="A13" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="21">
         <v>326.60000000000002</v>
       </c>
       <c r="C13" s="38">
         <v>625.20000000000005</v>
       </c>
       <c r="D13" s="21">
         <v>947.3</v>
       </c>
       <c r="E13" s="21">
         <v>1262.5999999999999</v>
       </c>
       <c r="F13" s="21">
         <v>1591</v>
       </c>
-      <c r="G13" s="21"/>
+      <c r="G13" s="21">
+        <v>1914</v>
+      </c>
       <c r="H13" s="29"/>
       <c r="I13" s="21"/>
       <c r="J13" s="31"/>
       <c r="K13" s="21"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1">
       <c r="A14" s="20"/>
       <c r="B14" s="28"/>
       <c r="C14" s="39"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="55.5" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>1</v>
@@ -1092,240 +1108,256 @@
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="21">
         <v>1445.3</v>
       </c>
       <c r="C16" s="38">
         <v>2739.7</v>
       </c>
       <c r="D16" s="21">
         <v>4164.8</v>
       </c>
       <c r="E16" s="21">
         <v>5542.8</v>
       </c>
       <c r="F16" s="21">
         <v>6994.2</v>
       </c>
-      <c r="G16" s="21"/>
+      <c r="G16" s="21">
+        <v>8408.9</v>
+      </c>
       <c r="H16" s="29"/>
       <c r="I16" s="21"/>
       <c r="J16" s="31"/>
       <c r="K16" s="21"/>
       <c r="L16" s="31"/>
       <c r="M16" s="31"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1">
       <c r="A17" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E17" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F17" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G17" s="25"/>
+      <c r="G17" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="33"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1">
       <c r="A18" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="21">
         <v>56.5</v>
       </c>
       <c r="C18" s="38">
         <v>101.9</v>
       </c>
       <c r="D18" s="21">
         <v>155.4</v>
       </c>
       <c r="E18" s="21">
         <v>204.2</v>
       </c>
       <c r="F18" s="21">
         <v>255.4</v>
       </c>
-      <c r="G18" s="21"/>
+      <c r="G18" s="21">
+        <v>308</v>
+      </c>
       <c r="H18" s="29"/>
       <c r="I18" s="21"/>
       <c r="J18" s="31"/>
       <c r="K18" s="21"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1">
       <c r="A19" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="21">
         <v>31</v>
       </c>
       <c r="C19" s="38">
         <v>60.4</v>
       </c>
       <c r="D19" s="21">
         <v>91.8</v>
       </c>
       <c r="E19" s="21">
         <v>124.1</v>
       </c>
       <c r="F19" s="21">
         <v>155.4</v>
       </c>
-      <c r="G19" s="21"/>
+      <c r="G19" s="21">
+        <v>184.8</v>
+      </c>
       <c r="H19" s="29"/>
       <c r="I19" s="21"/>
       <c r="J19" s="31"/>
       <c r="K19" s="21"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1">
       <c r="A20" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="21">
         <v>618.20000000000005</v>
       </c>
       <c r="C20" s="38">
         <v>1177.9000000000001</v>
       </c>
       <c r="D20" s="21">
         <v>1796.7</v>
       </c>
       <c r="E20" s="21">
         <v>2396.5</v>
       </c>
       <c r="F20" s="21">
         <v>3032.4</v>
       </c>
-      <c r="G20" s="21"/>
+      <c r="G20" s="21">
+        <v>3650.9</v>
+      </c>
       <c r="H20" s="29"/>
       <c r="I20" s="21"/>
       <c r="J20" s="31"/>
       <c r="K20" s="21"/>
       <c r="L20" s="31"/>
       <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="21">
         <v>401.5</v>
       </c>
       <c r="C21" s="38">
         <v>753.4</v>
       </c>
       <c r="D21" s="21">
         <v>1143.2</v>
       </c>
       <c r="E21" s="21">
         <v>1514.5</v>
       </c>
       <c r="F21" s="21">
         <v>1909</v>
       </c>
-      <c r="G21" s="21"/>
+      <c r="G21" s="21">
+        <v>2291.6</v>
+      </c>
       <c r="H21" s="29"/>
       <c r="I21" s="21"/>
       <c r="J21" s="31"/>
       <c r="K21" s="21"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1">
       <c r="A22" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="21">
         <v>11.5</v>
       </c>
       <c r="C22" s="38">
         <v>20.9</v>
       </c>
       <c r="D22" s="21">
         <v>30.3</v>
       </c>
       <c r="E22" s="21">
         <v>40.9</v>
       </c>
       <c r="F22" s="21">
         <v>51</v>
       </c>
-      <c r="G22" s="21"/>
+      <c r="G22" s="21">
+        <v>59.6</v>
+      </c>
       <c r="H22" s="29"/>
       <c r="I22" s="21"/>
       <c r="J22" s="31"/>
       <c r="K22" s="21"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1">
       <c r="A23" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="21">
         <v>326.60000000000002</v>
       </c>
       <c r="C23" s="38">
         <v>625.20000000000005</v>
       </c>
       <c r="D23" s="21">
         <v>947.3</v>
       </c>
       <c r="E23" s="21">
         <v>1262.5999999999999</v>
       </c>
       <c r="F23" s="21">
         <v>1591</v>
       </c>
-      <c r="G23" s="21"/>
+      <c r="G23" s="21">
+        <v>1914</v>
+      </c>
       <c r="H23" s="29"/>
       <c r="I23" s="21"/>
       <c r="J23" s="31"/>
       <c r="K23" s="21"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1">
       <c r="A24" s="11"/>
       <c r="B24" s="28"/>
       <c r="C24" s="39"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A25" s="5" t="s">
         <v>2</v>
@@ -1340,240 +1372,256 @@
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1">
       <c r="A26" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="21">
         <v>222.4</v>
       </c>
       <c r="C26" s="38">
         <v>419.2</v>
       </c>
       <c r="D26" s="21">
         <v>635.5</v>
       </c>
       <c r="E26" s="21">
         <v>841</v>
       </c>
       <c r="F26" s="21">
         <v>1052.8</v>
       </c>
-      <c r="G26" s="21"/>
+      <c r="G26" s="21">
+        <v>1261</v>
+      </c>
       <c r="H26" s="29"/>
       <c r="I26" s="21"/>
       <c r="J26" s="31"/>
       <c r="K26" s="21"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1">
       <c r="A27" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G27" s="25"/>
+      <c r="G27" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="34"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1">
       <c r="A28" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="21">
         <v>6.1</v>
       </c>
       <c r="C28" s="38">
         <v>12.2</v>
       </c>
       <c r="D28" s="21">
         <v>19.5</v>
       </c>
       <c r="E28" s="21">
         <v>27.3</v>
       </c>
       <c r="F28" s="21">
         <v>34.9</v>
       </c>
-      <c r="G28" s="21"/>
+      <c r="G28" s="21">
+        <v>42.2</v>
+      </c>
       <c r="H28" s="29"/>
       <c r="I28" s="21"/>
       <c r="J28" s="31"/>
       <c r="K28" s="21"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1">
       <c r="A29" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="21">
         <v>51.8</v>
       </c>
       <c r="C29" s="38">
         <v>97.5</v>
       </c>
       <c r="D29" s="21">
         <v>147.1</v>
       </c>
       <c r="E29" s="21">
         <v>198.7</v>
       </c>
       <c r="F29" s="21">
         <v>251.6</v>
       </c>
-      <c r="G29" s="21"/>
+      <c r="G29" s="21">
+        <v>303.8</v>
+      </c>
       <c r="H29" s="29"/>
       <c r="I29" s="21"/>
       <c r="J29" s="31"/>
       <c r="K29" s="21"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
     </row>
     <row r="30" spans="1:13" s="1" customFormat="1">
       <c r="A30" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="21">
         <v>77</v>
       </c>
       <c r="C30" s="38">
         <v>145.19999999999999</v>
       </c>
       <c r="D30" s="21">
         <v>221.1</v>
       </c>
       <c r="E30" s="21">
         <v>292.89999999999998</v>
       </c>
       <c r="F30" s="21">
         <v>367</v>
       </c>
-      <c r="G30" s="21"/>
+      <c r="G30" s="21">
+        <v>443.7</v>
+      </c>
       <c r="H30" s="29"/>
       <c r="I30" s="21"/>
       <c r="J30" s="31"/>
       <c r="K30" s="21"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
     </row>
     <row r="31" spans="1:13" s="1" customFormat="1">
       <c r="A31" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="21">
         <v>70.099999999999994</v>
       </c>
       <c r="C31" s="38">
         <v>131.6</v>
       </c>
       <c r="D31" s="21">
         <v>198</v>
       </c>
       <c r="E31" s="21">
         <v>255.2</v>
       </c>
       <c r="F31" s="21">
         <v>314.5</v>
       </c>
-      <c r="G31" s="21"/>
+      <c r="G31" s="21">
+        <v>369</v>
+      </c>
       <c r="H31" s="29"/>
       <c r="I31" s="21"/>
       <c r="J31" s="31"/>
       <c r="K31" s="21"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="21">
         <v>3.5</v>
       </c>
       <c r="C32" s="38">
         <v>6.4</v>
       </c>
       <c r="D32" s="21">
         <v>9.5</v>
       </c>
       <c r="E32" s="21">
         <v>13</v>
       </c>
       <c r="F32" s="21">
         <v>16.8</v>
       </c>
-      <c r="G32" s="21"/>
+      <c r="G32" s="21">
+        <v>20.5</v>
+      </c>
       <c r="H32" s="29"/>
       <c r="I32" s="21"/>
       <c r="J32" s="31"/>
       <c r="K32" s="21"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1">
       <c r="A33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="21">
         <v>13.9</v>
       </c>
       <c r="C33" s="38">
         <v>26.3</v>
       </c>
       <c r="D33" s="21">
         <v>40.299999999999997</v>
       </c>
       <c r="E33" s="21">
         <v>53.9</v>
       </c>
       <c r="F33" s="21">
         <v>68</v>
       </c>
-      <c r="G33" s="21"/>
+      <c r="G33" s="21">
+        <v>81.8</v>
+      </c>
       <c r="H33" s="29"/>
       <c r="I33" s="21"/>
       <c r="J33" s="31"/>
       <c r="K33" s="21"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
     </row>
     <row r="34" spans="1:13" s="1" customFormat="1">
       <c r="A34" s="7"/>
       <c r="B34" s="28"/>
       <c r="C34" s="39"/>
       <c r="D34" s="25"/>
       <c r="E34" s="25"/>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A35" s="5" t="s">
         <v>3</v>
@@ -1588,238 +1636,254 @@
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1">
       <c r="A36" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="21">
         <v>104.4</v>
       </c>
       <c r="C36" s="38">
         <v>198.8</v>
       </c>
       <c r="D36" s="21">
         <v>300.39999999999998</v>
       </c>
       <c r="E36" s="21">
         <v>391.2</v>
       </c>
       <c r="F36" s="21">
         <v>485</v>
       </c>
-      <c r="G36" s="21"/>
+      <c r="G36" s="21">
+        <v>571.9</v>
+      </c>
       <c r="H36" s="29"/>
       <c r="I36" s="21"/>
       <c r="J36" s="31"/>
       <c r="K36" s="21"/>
       <c r="L36" s="31"/>
       <c r="M36" s="31"/>
     </row>
     <row r="37" spans="1:13" s="1" customFormat="1">
       <c r="A37" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E37" s="25"/>
       <c r="F37" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G37" s="25"/>
+      <c r="G37" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="H37" s="25"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="33"/>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1">
       <c r="A38" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="21">
         <v>0.7</v>
       </c>
       <c r="C38" s="38">
         <v>1.9</v>
       </c>
       <c r="D38" s="21">
         <v>3.8</v>
       </c>
       <c r="E38" s="21">
         <v>6.6</v>
       </c>
       <c r="F38" s="21">
         <v>8.9</v>
       </c>
-      <c r="G38" s="21"/>
+      <c r="G38" s="21">
+        <v>10.8</v>
+      </c>
       <c r="H38" s="29"/>
       <c r="I38" s="21"/>
       <c r="J38" s="31"/>
       <c r="K38" s="21"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1">
       <c r="A39" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="21">
         <v>46</v>
       </c>
       <c r="C39" s="38">
         <v>86.5</v>
       </c>
       <c r="D39" s="21">
         <v>130.19999999999999</v>
       </c>
       <c r="E39" s="21">
         <v>171.6</v>
       </c>
       <c r="F39" s="21">
         <v>214.8</v>
       </c>
-      <c r="G39" s="21"/>
+      <c r="G39" s="21">
+        <v>256.3</v>
+      </c>
       <c r="H39" s="29"/>
       <c r="I39" s="21"/>
       <c r="J39" s="31"/>
       <c r="K39" s="21"/>
       <c r="L39" s="31"/>
       <c r="M39" s="31"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1">
       <c r="A40" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="21">
         <v>8.3000000000000007</v>
       </c>
       <c r="C40" s="38">
         <v>16.5</v>
       </c>
       <c r="D40" s="21">
         <v>24.8</v>
       </c>
       <c r="E40" s="21">
         <v>32.4</v>
       </c>
       <c r="F40" s="21">
         <v>40.5</v>
       </c>
-      <c r="G40" s="21"/>
+      <c r="G40" s="21">
+        <v>47.8</v>
+      </c>
       <c r="H40" s="29"/>
       <c r="I40" s="21"/>
       <c r="J40" s="31"/>
       <c r="K40" s="21"/>
       <c r="L40" s="31"/>
       <c r="M40" s="31"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="21">
         <v>49.3</v>
       </c>
       <c r="C41" s="38">
         <v>93.7</v>
       </c>
       <c r="D41" s="21">
         <v>141.19999999999999</v>
       </c>
       <c r="E41" s="21">
         <v>180.1</v>
       </c>
       <c r="F41" s="21">
         <v>220.2</v>
       </c>
-      <c r="G41" s="21"/>
+      <c r="G41" s="21">
+        <v>256.2</v>
+      </c>
       <c r="H41" s="29"/>
       <c r="I41" s="21"/>
       <c r="J41" s="31"/>
       <c r="K41" s="21"/>
       <c r="L41" s="31"/>
       <c r="M41" s="31"/>
     </row>
     <row r="42" spans="1:13" s="1" customFormat="1">
       <c r="A42" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="21">
         <v>0.1</v>
       </c>
       <c r="C42" s="38">
         <v>0.2</v>
       </c>
       <c r="D42" s="21">
         <v>0.4</v>
       </c>
       <c r="E42" s="21">
         <v>0.5</v>
       </c>
       <c r="F42" s="21">
         <v>0.6</v>
       </c>
-      <c r="G42" s="21"/>
+      <c r="G42" s="21">
+        <v>0.8</v>
+      </c>
       <c r="H42" s="29"/>
       <c r="I42" s="21"/>
       <c r="J42" s="31"/>
       <c r="K42" s="21"/>
       <c r="L42" s="31"/>
       <c r="M42" s="31"/>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1">
       <c r="A43" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E43" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F43" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G43" s="25"/>
+      <c r="G43" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="21"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1">
       <c r="A44" s="20"/>
       <c r="B44" s="28"/>
       <c r="C44" s="39"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="25"/>
       <c r="I44" s="25"/>
       <c r="J44" s="25"/>
       <c r="K44" s="25"/>
       <c r="L44" s="25"/>
       <c r="M44" s="25"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" ht="23.25">
       <c r="A45" s="5" t="s">
         <v>4</v>
@@ -1834,240 +1898,256 @@
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1">
       <c r="A46" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="22">
         <v>33</v>
       </c>
       <c r="C46" s="40">
         <v>61</v>
       </c>
       <c r="D46" s="22">
         <v>89</v>
       </c>
       <c r="E46" s="22">
         <v>117</v>
       </c>
       <c r="F46" s="22">
         <v>124</v>
       </c>
-      <c r="G46" s="22"/>
+      <c r="G46" s="22">
+        <v>131</v>
+      </c>
       <c r="H46" s="30"/>
       <c r="I46" s="22"/>
       <c r="J46" s="32"/>
       <c r="K46" s="22"/>
       <c r="L46" s="32"/>
       <c r="M46" s="32"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1">
       <c r="A47" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E47" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G47" s="26"/>
+      <c r="G47" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="H47" s="26"/>
       <c r="I47" s="26"/>
       <c r="J47" s="26"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
     </row>
     <row r="48" spans="1:13" s="1" customFormat="1">
       <c r="A48" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F48" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G48" s="26"/>
+      <c r="G48" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="H48" s="26"/>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="25"/>
     </row>
     <row r="49" spans="1:13" s="1" customFormat="1">
       <c r="A49" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E49" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G49" s="26"/>
+      <c r="G49" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="H49" s="26"/>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
       <c r="M49" s="25"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1">
       <c r="A50" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G50" s="26"/>
+      <c r="G50" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
       <c r="M50" s="25"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1">
       <c r="A51" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="26" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F51" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="G51" s="26"/>
+      <c r="G51" s="26" t="s">
+        <v>5</v>
+      </c>
       <c r="H51" s="26"/>
       <c r="I51" s="26"/>
       <c r="J51" s="26"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1">
       <c r="A52" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="22">
         <v>33</v>
       </c>
       <c r="C52" s="40">
         <v>61</v>
       </c>
       <c r="D52" s="22">
         <v>89</v>
       </c>
       <c r="E52" s="22">
         <v>117</v>
       </c>
       <c r="F52" s="22">
         <v>124</v>
       </c>
-      <c r="G52" s="22"/>
+      <c r="G52" s="22">
+        <v>131</v>
+      </c>
       <c r="H52" s="30"/>
       <c r="I52" s="22"/>
       <c r="J52" s="32"/>
       <c r="K52" s="22"/>
       <c r="L52" s="32"/>
       <c r="M52" s="32"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1">
       <c r="A53" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="F53" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="G53" s="27"/>
+      <c r="G53" s="27" t="s">
+        <v>5</v>
+      </c>
       <c r="H53" s="27"/>
       <c r="I53" s="27"/>
       <c r="J53" s="27"/>
       <c r="K53" s="27"/>
       <c r="L53" s="27"/>
       <c r="M53" s="23"/>
     </row>
     <row r="54" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A54" s="41" t="s">
         <v>18</v>
       </c>
       <c r="B54" s="41"/>
       <c r="C54" s="41"/>
       <c r="D54" s="41"/>
       <c r="E54" s="41"/>
       <c r="F54" s="41"/>
       <c r="G54" s="41"/>
       <c r="H54" s="41"/>
       <c r="I54" s="41"/>
       <c r="J54" s="15"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
     </row>
     <row r="55" spans="1:13" ht="24" customHeight="1">