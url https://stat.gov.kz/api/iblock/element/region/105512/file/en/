--- v4 (2026-07-22)
+++ v5 (2026-09-20)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1035" yWindow="-180" windowWidth="15000" windowHeight="12585" activeTab="5"/>
+    <workbookView xWindow="10875" yWindow="-285" windowWidth="15000" windowHeight="12585" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="01 " sheetId="13" r:id="rId1"/>
     <sheet name="02" sheetId="14" r:id="rId2"/>
     <sheet name="03" sheetId="15" r:id="rId3"/>
     <sheet name="04" sheetId="16" r:id="rId4"/>
     <sheet name="05" sheetId="17" r:id="rId5"/>
     <sheet name="06" sheetId="18" r:id="rId6"/>
+    <sheet name="07" sheetId="19" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="25">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>Mangistau region</t>
   </si>
   <si>
     <t>Aktau city administration</t>
   </si>
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beyneu district</t>
   </si>
   <si>
@@ -99,60 +101,64 @@
 January 2025, %</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
   <si>
     <t>January-April 2026 compared to
 January-April 2025, %</t>
   </si>
   <si>
     <t>January-Mayl 2026 compared to
 January-May 2025, %</t>
   </si>
   <si>
     <t>January-June 2026 compared to
 January-June 2025, %</t>
   </si>
+  <si>
+    <t>January-Jule 2026 compared to
+January-Jule 2025, %</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -193,50 +199,63 @@
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -270,54 +289,55 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -343,87 +363,153 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -686,96 +772,96 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="33" t="s">
+      <c r="C5" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="34"/>
-[...1 lines deleted...]
-      <c r="F5" s="34"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="31"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="19">
         <v>104.3</v>
       </c>
       <c r="C7" s="17">
         <v>103.6</v>
       </c>
       <c r="D7" s="19">
         <v>100.8</v>
@@ -1194,96 +1280,96 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>19</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="33" t="s">
+      <c r="C5" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="34"/>
-[...1 lines deleted...]
-      <c r="F5" s="34"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="31"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>100</v>
       </c>
       <c r="C7" s="22">
         <v>97.5</v>
       </c>
       <c r="D7" s="22">
         <v>100.5</v>
@@ -1702,96 +1788,96 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="33" t="s">
+      <c r="C5" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="34"/>
-[...1 lines deleted...]
-      <c r="F5" s="34"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="31"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>102.2</v>
       </c>
       <c r="C7" s="22">
         <v>98.1</v>
       </c>
       <c r="D7" s="22">
         <v>118.8</v>
@@ -2210,96 +2296,96 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="33" t="s">
+      <c r="C5" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="34"/>
-[...1 lines deleted...]
-      <c r="F5" s="34"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="31"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="24">
         <v>103</v>
       </c>
       <c r="C7" s="24">
         <v>97.3</v>
       </c>
       <c r="D7" s="27">
         <v>136.19999999999999</v>
@@ -2718,96 +2804,96 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="33" t="s">
+      <c r="C5" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="34"/>
-[...1 lines deleted...]
-      <c r="F5" s="34"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="31"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>103.7</v>
       </c>
       <c r="C7" s="22">
         <v>97.2</v>
       </c>
       <c r="D7" s="22">
         <v>143.9</v>
@@ -3209,159 +3295,159 @@
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="33" t="s">
+      <c r="C5" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="34"/>
-[...1 lines deleted...]
-      <c r="F5" s="34"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="31"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="50"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>103.6</v>
       </c>
       <c r="C7" s="22">
         <v>97.7</v>
       </c>
       <c r="D7" s="22">
         <v>138.9</v>
       </c>
       <c r="E7" s="22">
         <v>114.2</v>
       </c>
       <c r="F7" s="22">
         <v>113.1</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="22">
         <v>107.4</v>
       </c>
-      <c r="C8" s="35" t="s">
+      <c r="C8" s="29" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="22">
         <v>107.7</v>
       </c>
       <c r="E8" s="22">
         <v>107.7</v>
       </c>
       <c r="F8" s="22">
         <v>102.1</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="22">
         <v>102.7</v>
       </c>
       <c r="C9" s="22">
@@ -3701,78 +3787,587 @@
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="6"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="6"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P40"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D27" sqref="D27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.42578125" style="32" customWidth="1"/>
+    <col min="2" max="2" width="18" style="32" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="32" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="32" customWidth="1"/>
+    <col min="5" max="5" width="20.85546875" style="32" customWidth="1"/>
+    <col min="6" max="6" width="30.85546875" style="32" customWidth="1"/>
+    <col min="7" max="7" width="24.85546875" style="31" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="33" customHeight="1">
+      <c r="A2" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+    </row>
+    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+      <c r="A3" s="46"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+    </row>
+    <row r="4" spans="1:16" ht="23.25">
+      <c r="A4" s="34"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+    </row>
+    <row r="6" spans="1:16" ht="42" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="56"/>
+      <c r="C6" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="42" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="59">
+        <v>103.3</v>
+      </c>
+      <c r="C7" s="59">
+        <v>98.6</v>
+      </c>
+      <c r="D7" s="59">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="E7" s="59">
+        <v>108.5</v>
+      </c>
+      <c r="F7" s="59">
+        <v>111.7</v>
+      </c>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="59">
+        <v>104.2</v>
+      </c>
+      <c r="C8" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="59">
+        <v>107.8</v>
+      </c>
+      <c r="E8" s="59">
+        <v>102.3</v>
+      </c>
+      <c r="F8" s="59">
+        <v>104.9</v>
+      </c>
+      <c r="L8" s="37"/>
+      <c r="M8" s="37"/>
+      <c r="N8" s="37"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="59">
+        <v>108.5</v>
+      </c>
+      <c r="C9" s="59">
+        <v>110.2</v>
+      </c>
+      <c r="D9" s="59">
+        <v>100</v>
+      </c>
+      <c r="E9" s="59">
+        <v>111.4</v>
+      </c>
+      <c r="F9" s="59">
+        <v>91.2</v>
+      </c>
+      <c r="L9" s="37"/>
+      <c r="M9" s="37"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="37"/>
+      <c r="P9" s="37"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="59">
+        <v>95.5</v>
+      </c>
+      <c r="C10" s="59">
+        <v>93.4</v>
+      </c>
+      <c r="D10" s="59">
+        <v>101.7</v>
+      </c>
+      <c r="E10" s="59">
+        <v>166.6</v>
+      </c>
+      <c r="F10" s="59">
+        <v>90.8</v>
+      </c>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="59">
+        <v>100.7</v>
+      </c>
+      <c r="C11" s="59">
+        <v>100.1</v>
+      </c>
+      <c r="D11" s="59">
+        <v>134.6</v>
+      </c>
+      <c r="E11" s="59">
+        <v>135.1</v>
+      </c>
+      <c r="F11" s="59">
+        <v>100</v>
+      </c>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="59">
+        <v>102.5</v>
+      </c>
+      <c r="C12" s="59">
+        <v>100.4</v>
+      </c>
+      <c r="D12" s="59">
+        <v>121.8</v>
+      </c>
+      <c r="E12" s="59">
+        <v>108.9</v>
+      </c>
+      <c r="F12" s="59">
+        <v>181.3</v>
+      </c>
+      <c r="L12" s="37"/>
+      <c r="M12" s="37"/>
+      <c r="N12" s="37"/>
+      <c r="O12" s="37"/>
+      <c r="P12" s="40"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="61">
+        <v>84.5</v>
+      </c>
+      <c r="C13" s="61">
+        <v>87.2</v>
+      </c>
+      <c r="D13" s="61">
+        <v>73.7</v>
+      </c>
+      <c r="E13" s="61">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="F13" s="61">
+        <v>107.5</v>
+      </c>
+      <c r="L13" s="37"/>
+      <c r="M13" s="37"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="37"/>
+      <c r="P13" s="37"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="62">
+        <v>110.5</v>
+      </c>
+      <c r="C14" s="62">
+        <v>95.5</v>
+      </c>
+      <c r="D14" s="62">
+        <v>119.1</v>
+      </c>
+      <c r="E14" s="62">
+        <v>132.9</v>
+      </c>
+      <c r="F14" s="62">
+        <v>135</v>
+      </c>
+      <c r="L14" s="37"/>
+      <c r="M14" s="37"/>
+      <c r="N14" s="37"/>
+      <c r="O14" s="37"/>
+      <c r="P14" s="37"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="35"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+    </row>
+    <row r="16" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A16" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="30"/>
+      <c r="B20" s="30"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="30"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="30"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="30"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="30"/>
+      <c r="B23" s="30"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="30"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="30"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="30"/>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="30"/>
+      <c r="G24" s="30"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="30"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="30"/>
+      <c r="G25" s="30"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="30"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="30"/>
+      <c r="B27" s="30"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="30"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="30"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="30"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="30"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="30"/>
+      <c r="G29" s="30"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="30"/>
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="30"/>
+      <c r="G30" s="30"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="30"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="30"/>
+      <c r="G31" s="30"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="30"/>
+      <c r="B32" s="30"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="30"/>
+      <c r="G32" s="30"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="30"/>
+      <c r="B33" s="30"/>
+      <c r="C33" s="30"/>
+      <c r="D33" s="30"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="30"/>
+      <c r="G33" s="30"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="30"/>
+      <c r="B34" s="30"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="30"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="30"/>
+      <c r="G34" s="30"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="30"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="30"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="30"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="30"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="30"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="30"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>01 </vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>