--- v5 (2026-09-20)
+++ v6 (2026-10-18)
@@ -1,72 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10875" yWindow="-285" windowWidth="15000" windowHeight="12585" activeTab="6"/>
+    <workbookView xWindow="60" yWindow="60" windowWidth="15000" windowHeight="12585"/>
   </bookViews>
   <sheets>
-    <sheet name="01 " sheetId="13" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="07" sheetId="19" r:id="rId7"/>
+    <sheet name="Metadata" sheetId="22" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="23" r:id="rId2"/>
+    <sheet name="01" sheetId="24" r:id="rId3"/>
+    <sheet name="02" sheetId="14" r:id="rId4"/>
+    <sheet name="03" sheetId="15" r:id="rId5"/>
+    <sheet name="04" sheetId="16" r:id="rId6"/>
+    <sheet name="05" sheetId="17" r:id="rId7"/>
+    <sheet name="06" sheetId="18" r:id="rId8"/>
+    <sheet name="07" sheetId="19" r:id="rId9"/>
+    <sheet name="08" sheetId="20" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="68">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>Mangistau region</t>
   </si>
   <si>
     <t>Aktau city administration</t>
   </si>
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beyneu district</t>
   </si>
   <si>
@@ -104,61 +111,191 @@
     <t>-</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
   <si>
     <t>January-April 2026 compared to
 January-April 2025, %</t>
   </si>
   <si>
     <t>January-Mayl 2026 compared to
 January-May 2025, %</t>
   </si>
   <si>
     <t>January-June 2026 compared to
 January-June 2025, %</t>
   </si>
   <si>
     <t>January-Jule 2026 compared to
 January-Jule 2025, %</t>
+  </si>
+  <si>
+    <t>January-August 2026 compared to
+January-August 2025, %</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Industrial production indices by industrial output</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>A relative indicator that characterizes the change in the volume of industrial production in the compared periods.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for calculating the index of industrial production Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan October 11, 2016 no. 235</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information about a country's production index are data and primary statistics.</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Turkestan Region and the city of Shymkent (a city of national importance) were established in 2018; the regions of Abai, Zhetysu, and Ulytau were established in 2022</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/413412/file/en/</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Index of industrial production by TEA by regions of the Mangystau region</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Industrial production, environment and agriculture statistics</t>
+  </si>
+  <si>
+    <t>Balimmetova Ainur Masharipovna</t>
+  </si>
+  <si>
+    <t>+7 7292 319061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.balimmetova@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -211,50 +348,81 @@
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -289,55 +457,60 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -401,115 +574,154 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -751,117 +963,1142 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:G21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="27.28515625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="101.140625" style="5" customWidth="1"/>
+    <col min="3" max="6" width="12.42578125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7">
+      <c r="A2" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="52">
+        <v>151301</v>
+      </c>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="52" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="52">
+        <v>1991</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="61" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="61" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+    </row>
+    <row r="9" spans="1:7" ht="25.5">
+      <c r="A9" s="61" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+    </row>
+    <row r="11" spans="1:7" ht="25.5">
+      <c r="A11" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="61" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+    </row>
+    <row r="13" spans="1:7" ht="25.5">
+      <c r="A13" s="61" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="61" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="58">
+        <v>46286</v>
+      </c>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="61" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="58">
+        <v>46311</v>
+      </c>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="61" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D24" sqref="D24"/>
+      <selection activeCell="E20" sqref="E20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.42578125" style="32" customWidth="1"/>
+    <col min="2" max="2" width="18" style="32" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="32" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="32" customWidth="1"/>
+    <col min="5" max="5" width="20.85546875" style="32" customWidth="1"/>
+    <col min="6" max="6" width="30.85546875" style="32" customWidth="1"/>
+    <col min="7" max="7" width="24.85546875" style="31" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="33" customHeight="1">
+      <c r="A2" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+    </row>
+    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+      <c r="A3" s="46"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+    </row>
+    <row r="4" spans="1:16" ht="23.25">
+      <c r="A4" s="34"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A5" s="71"/>
+      <c r="B5" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+    </row>
+    <row r="6" spans="1:16" ht="42" customHeight="1">
+      <c r="A6" s="72"/>
+      <c r="B6" s="73"/>
+      <c r="C6" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="42" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="27">
+        <v>102.2</v>
+      </c>
+      <c r="C7" s="27">
+        <v>98.7</v>
+      </c>
+      <c r="D7" s="27">
+        <v>126.7</v>
+      </c>
+      <c r="E7" s="27">
+        <v>104</v>
+      </c>
+      <c r="F7" s="27">
+        <v>110.1</v>
+      </c>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="27">
+        <v>99.2</v>
+      </c>
+      <c r="C8" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="27">
+        <v>101.5</v>
+      </c>
+      <c r="E8" s="27">
+        <v>97.9</v>
+      </c>
+      <c r="F8" s="27">
+        <v>100.7</v>
+      </c>
+      <c r="L8" s="37"/>
+      <c r="M8" s="37"/>
+      <c r="N8" s="37"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="27">
+        <v>109.6</v>
+      </c>
+      <c r="C9" s="27">
+        <v>112</v>
+      </c>
+      <c r="D9" s="27">
+        <v>94.5</v>
+      </c>
+      <c r="E9" s="27">
+        <v>126.4</v>
+      </c>
+      <c r="F9" s="27">
+        <v>91.9</v>
+      </c>
+      <c r="L9" s="37"/>
+      <c r="M9" s="37"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="37"/>
+      <c r="P9" s="37"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="27">
+        <v>96.8</v>
+      </c>
+      <c r="C10" s="27">
+        <v>94.9</v>
+      </c>
+      <c r="D10" s="27">
+        <v>101.9</v>
+      </c>
+      <c r="E10" s="27">
+        <v>160.69999999999999</v>
+      </c>
+      <c r="F10" s="27">
+        <v>91.3</v>
+      </c>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="27">
+        <v>100.4</v>
+      </c>
+      <c r="C11" s="27">
+        <v>99.7</v>
+      </c>
+      <c r="D11" s="27">
+        <v>139.5</v>
+      </c>
+      <c r="E11" s="27">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="F11" s="27">
+        <v>104.7</v>
+      </c>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="27">
+        <v>102.7</v>
+      </c>
+      <c r="C12" s="27">
+        <v>100.3</v>
+      </c>
+      <c r="D12" s="27">
+        <v>125.1</v>
+      </c>
+      <c r="E12" s="27">
+        <v>106.6</v>
+      </c>
+      <c r="F12" s="27">
+        <v>177.3</v>
+      </c>
+      <c r="L12" s="37"/>
+      <c r="M12" s="37"/>
+      <c r="N12" s="37"/>
+      <c r="O12" s="37"/>
+      <c r="P12" s="40"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="27">
+        <v>85.4</v>
+      </c>
+      <c r="C13" s="27">
+        <v>87.1</v>
+      </c>
+      <c r="D13" s="27">
+        <v>75.3</v>
+      </c>
+      <c r="E13" s="27">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="F13" s="27">
+        <v>109.2</v>
+      </c>
+      <c r="L13" s="37"/>
+      <c r="M13" s="37"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="37"/>
+      <c r="P13" s="37"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="28">
+        <v>108.9</v>
+      </c>
+      <c r="C14" s="28">
+        <v>95.8</v>
+      </c>
+      <c r="D14" s="28">
+        <v>110.9</v>
+      </c>
+      <c r="E14" s="28">
+        <v>139</v>
+      </c>
+      <c r="F14" s="28">
+        <v>127.8</v>
+      </c>
+      <c r="L14" s="37"/>
+      <c r="M14" s="37"/>
+      <c r="N14" s="37"/>
+      <c r="O14" s="37"/>
+      <c r="P14" s="37"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="35"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+    </row>
+    <row r="16" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A16" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="30"/>
+      <c r="B20" s="30"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="30"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="30"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="30"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="30"/>
+      <c r="B23" s="30"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="30"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="30"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="30"/>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="30"/>
+      <c r="G24" s="30"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="30"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="30"/>
+      <c r="G25" s="30"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="30"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="30"/>
+      <c r="B27" s="30"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="30"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="30"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="30"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="30"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="30"/>
+      <c r="G29" s="30"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="30"/>
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="30"/>
+      <c r="G30" s="30"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="30"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="30"/>
+      <c r="G31" s="30"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="30"/>
+      <c r="B32" s="30"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="30"/>
+      <c r="G32" s="30"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="30"/>
+      <c r="B33" s="30"/>
+      <c r="C33" s="30"/>
+      <c r="D33" s="30"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="30"/>
+      <c r="G33" s="30"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="30"/>
+      <c r="B34" s="30"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="30"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="30"/>
+      <c r="G34" s="30"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="30"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="30"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="30"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="30"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="30"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="30"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A7:G27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="102.85546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="7" spans="1:7">
+      <c r="A7" s="2"/>
+      <c r="B7" s="62" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="2"/>
+      <c r="B8" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="2"/>
+      <c r="B9" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="2"/>
+      <c r="B10" s="62" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="2"/>
+      <c r="B11" s="62"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="2"/>
+      <c r="B12" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="2"/>
+      <c r="B13" s="62"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="2"/>
+      <c r="B14" s="62"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="2"/>
+      <c r="B15" s="62"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="2"/>
+      <c r="B16" s="63" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="2"/>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="2"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="2"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="47"/>
-[...3 lines deleted...]
-      <c r="F2" s="47"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="65"/>
+      <c r="B5" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="51" t="s">
+      <c r="C5" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="52"/>
-[...1 lines deleted...]
-      <c r="F5" s="52"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="49"/>
-      <c r="B6" s="50"/>
+      <c r="A6" s="66"/>
+      <c r="B6" s="67"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="19">
         <v>104.3</v>
       </c>
       <c r="C7" s="17">
         <v>103.6</v>
       </c>
       <c r="D7" s="19">
         <v>100.8</v>
@@ -1259,117 +2496,117 @@
       <c r="D39" s="2"/>
       <c r="E39" s="6"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="47"/>
-[...3 lines deleted...]
-      <c r="F2" s="47"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>19</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="65"/>
+      <c r="B5" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="51" t="s">
+      <c r="C5" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="52"/>
-[...1 lines deleted...]
-      <c r="F5" s="52"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="49"/>
-      <c r="B6" s="50"/>
+      <c r="A6" s="66"/>
+      <c r="B6" s="67"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>100</v>
       </c>
       <c r="C7" s="22">
         <v>97.5</v>
       </c>
       <c r="D7" s="22">
         <v>100.5</v>
@@ -1767,117 +3004,117 @@
       <c r="D39" s="2"/>
       <c r="E39" s="6"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="47"/>
-[...3 lines deleted...]
-      <c r="F2" s="47"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="65"/>
+      <c r="B5" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="51" t="s">
+      <c r="C5" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="52"/>
-[...1 lines deleted...]
-      <c r="F5" s="52"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="49"/>
-      <c r="B6" s="50"/>
+      <c r="A6" s="66"/>
+      <c r="B6" s="67"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>102.2</v>
       </c>
       <c r="C7" s="22">
         <v>98.1</v>
       </c>
       <c r="D7" s="22">
         <v>118.8</v>
@@ -2275,117 +3512,117 @@
       <c r="D39" s="2"/>
       <c r="E39" s="6"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="47"/>
-[...3 lines deleted...]
-      <c r="F2" s="47"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="65"/>
+      <c r="B5" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="51" t="s">
+      <c r="C5" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="52"/>
-[...1 lines deleted...]
-      <c r="F5" s="52"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="49"/>
-      <c r="B6" s="50"/>
+      <c r="A6" s="66"/>
+      <c r="B6" s="67"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="24">
         <v>103</v>
       </c>
       <c r="C7" s="24">
         <v>97.3</v>
       </c>
       <c r="D7" s="27">
         <v>136.19999999999999</v>
@@ -2783,117 +4020,117 @@
       <c r="D39" s="2"/>
       <c r="E39" s="6"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="47"/>
-[...3 lines deleted...]
-      <c r="F2" s="47"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="65"/>
+      <c r="B5" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="51" t="s">
+      <c r="C5" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="52"/>
-[...1 lines deleted...]
-      <c r="F5" s="52"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="49"/>
-      <c r="B6" s="50"/>
+      <c r="A6" s="66"/>
+      <c r="B6" s="67"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>103.7</v>
       </c>
       <c r="C7" s="22">
         <v>97.2</v>
       </c>
       <c r="D7" s="22">
         <v>143.9</v>
@@ -3291,117 +4528,117 @@
       <c r="D39" s="2"/>
       <c r="E39" s="6"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="47"/>
-[...3 lines deleted...]
-      <c r="F2" s="47"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50" t="s">
+      <c r="A5" s="65"/>
+      <c r="B5" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="51" t="s">
+      <c r="C5" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="52"/>
-[...1 lines deleted...]
-      <c r="F5" s="52"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="49"/>
-      <c r="B6" s="50"/>
+      <c r="A6" s="66"/>
+      <c r="B6" s="67"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>103.6</v>
       </c>
       <c r="C7" s="22">
         <v>97.7</v>
       </c>
       <c r="D7" s="22">
         <v>138.9</v>
@@ -3799,322 +5036,322 @@
       <c r="D39" s="2"/>
       <c r="E39" s="6"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="32" customWidth="1"/>
     <col min="2" max="2" width="18" style="32" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="32" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="32" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="32" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="32" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="31" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="53"/>
-[...3 lines deleted...]
-      <c r="F2" s="53"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="46"/>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="34"/>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="44" t="s">
         <v>24</v>
       </c>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
       <c r="K4" s="31"/>
       <c r="L4" s="31"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="54"/>
-      <c r="B5" s="56" t="s">
+      <c r="A5" s="71"/>
+      <c r="B5" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="57" t="s">
+      <c r="C5" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="58"/>
-[...1 lines deleted...]
-      <c r="F5" s="58"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="55"/>
-      <c r="B6" s="56"/>
+      <c r="A6" s="72"/>
+      <c r="B6" s="73"/>
       <c r="C6" s="43" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="59">
+      <c r="B7" s="47">
         <v>103.3</v>
       </c>
-      <c r="C7" s="59">
+      <c r="C7" s="47">
         <v>98.6</v>
       </c>
-      <c r="D7" s="59">
+      <c r="D7" s="47">
         <v>133.80000000000001</v>
       </c>
-      <c r="E7" s="59">
+      <c r="E7" s="47">
         <v>108.5</v>
       </c>
-      <c r="F7" s="59">
+      <c r="F7" s="47">
         <v>111.7</v>
       </c>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="59">
+      <c r="B8" s="47">
         <v>104.2</v>
       </c>
-      <c r="C8" s="60" t="s">
+      <c r="C8" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="59">
+      <c r="D8" s="47">
         <v>107.8</v>
       </c>
-      <c r="E8" s="59">
+      <c r="E8" s="47">
         <v>102.3</v>
       </c>
-      <c r="F8" s="59">
+      <c r="F8" s="47">
         <v>104.9</v>
       </c>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
       <c r="N8" s="37"/>
       <c r="O8" s="37"/>
       <c r="P8" s="37"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="59">
+      <c r="B9" s="47">
         <v>108.5</v>
       </c>
-      <c r="C9" s="59">
+      <c r="C9" s="47">
         <v>110.2</v>
       </c>
-      <c r="D9" s="59">
+      <c r="D9" s="47">
         <v>100</v>
       </c>
-      <c r="E9" s="59">
+      <c r="E9" s="47">
         <v>111.4</v>
       </c>
-      <c r="F9" s="59">
+      <c r="F9" s="47">
         <v>91.2</v>
       </c>
       <c r="L9" s="37"/>
       <c r="M9" s="37"/>
       <c r="N9" s="40"/>
       <c r="O9" s="37"/>
       <c r="P9" s="37"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="59">
+      <c r="B10" s="47">
         <v>95.5</v>
       </c>
-      <c r="C10" s="59">
+      <c r="C10" s="47">
         <v>93.4</v>
       </c>
-      <c r="D10" s="59">
+      <c r="D10" s="47">
         <v>101.7</v>
       </c>
-      <c r="E10" s="59">
+      <c r="E10" s="47">
         <v>166.6</v>
       </c>
-      <c r="F10" s="59">
+      <c r="F10" s="47">
         <v>90.8</v>
       </c>
       <c r="L10" s="40"/>
       <c r="M10" s="40"/>
       <c r="N10" s="40"/>
       <c r="O10" s="40"/>
       <c r="P10" s="40"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="59">
+      <c r="B11" s="47">
         <v>100.7</v>
       </c>
-      <c r="C11" s="59">
+      <c r="C11" s="47">
         <v>100.1</v>
       </c>
-      <c r="D11" s="59">
+      <c r="D11" s="47">
         <v>134.6</v>
       </c>
-      <c r="E11" s="59">
+      <c r="E11" s="47">
         <v>135.1</v>
       </c>
-      <c r="F11" s="59">
+      <c r="F11" s="47">
         <v>100</v>
       </c>
       <c r="L11" s="40"/>
       <c r="M11" s="40"/>
       <c r="N11" s="40"/>
       <c r="O11" s="40"/>
       <c r="P11" s="40"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="59">
+      <c r="B12" s="47">
         <v>102.5</v>
       </c>
-      <c r="C12" s="59">
+      <c r="C12" s="47">
         <v>100.4</v>
       </c>
-      <c r="D12" s="59">
+      <c r="D12" s="47">
         <v>121.8</v>
       </c>
-      <c r="E12" s="59">
+      <c r="E12" s="47">
         <v>108.9</v>
       </c>
-      <c r="F12" s="59">
+      <c r="F12" s="47">
         <v>181.3</v>
       </c>
       <c r="L12" s="37"/>
       <c r="M12" s="37"/>
       <c r="N12" s="37"/>
       <c r="O12" s="37"/>
       <c r="P12" s="40"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="61">
+      <c r="B13" s="49">
         <v>84.5</v>
       </c>
-      <c r="C13" s="61">
+      <c r="C13" s="49">
         <v>87.2</v>
       </c>
-      <c r="D13" s="61">
+      <c r="D13" s="49">
         <v>73.7</v>
       </c>
-      <c r="E13" s="61">
+      <c r="E13" s="49">
         <v>130.19999999999999</v>
       </c>
-      <c r="F13" s="61">
+      <c r="F13" s="49">
         <v>107.5</v>
       </c>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
       <c r="N13" s="37"/>
       <c r="O13" s="37"/>
       <c r="P13" s="37"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="62">
+      <c r="B14" s="50">
         <v>110.5</v>
       </c>
-      <c r="C14" s="62">
+      <c r="C14" s="50">
         <v>95.5</v>
       </c>
-      <c r="D14" s="62">
+      <c r="D14" s="50">
         <v>119.1</v>
       </c>
-      <c r="E14" s="62">
+      <c r="E14" s="50">
         <v>132.9</v>
       </c>
-      <c r="F14" s="62">
+      <c r="F14" s="50">
         <v>135</v>
       </c>
       <c r="L14" s="37"/>
       <c r="M14" s="37"/>
       <c r="N14" s="37"/>
       <c r="O14" s="37"/>
       <c r="P14" s="37"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="35"/>
       <c r="B15" s="34"/>
       <c r="C15" s="34"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="34"/>
     </row>
     <row r="16" spans="1:16" ht="14.25" customHeight="1">
       <c r="A16" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="34"/>
       <c r="D16" s="36"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
@@ -4318,56 +5555,59 @@
       <c r="F40" s="30"/>
       <c r="G40" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
-      <vt:lpstr>01 </vt:lpstr>
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
+      <vt:lpstr>08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>