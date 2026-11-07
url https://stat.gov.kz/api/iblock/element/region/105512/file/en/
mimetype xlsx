--- v6 (2026-10-18)
+++ v7 (2026-11-07)
@@ -1,79 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="60" yWindow="60" windowWidth="15000" windowHeight="12585"/>
+    <workbookView xWindow="60" yWindow="60" windowWidth="15000" windowHeight="12585" activeTab="10"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="22" r:id="rId1"/>
     <sheet name="Symbols" sheetId="23" r:id="rId2"/>
     <sheet name="01" sheetId="24" r:id="rId3"/>
     <sheet name="02" sheetId="14" r:id="rId4"/>
     <sheet name="03" sheetId="15" r:id="rId5"/>
     <sheet name="04" sheetId="16" r:id="rId6"/>
     <sheet name="05" sheetId="17" r:id="rId7"/>
     <sheet name="06" sheetId="18" r:id="rId8"/>
     <sheet name="07" sheetId="19" r:id="rId9"/>
     <sheet name="08" sheetId="20" r:id="rId10"/>
+    <sheet name="09" sheetId="25" r:id="rId11"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="69">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>Mangistau region</t>
   </si>
   <si>
     <t>Aktau city administration</t>
   </si>
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beyneu district</t>
   </si>
   <si>
@@ -241,50 +243,54 @@
     <t>"*" - Operational data</t>
   </si>
   <si>
     <t>«х» – Data is confidential</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Index of industrial production by TEA by regions of the Mangystau region</t>
   </si>
   <si>
     <t xml:space="preserve"> Industrial production, environment and agriculture statistics</t>
   </si>
   <si>
     <t>Balimmetova Ainur Masharipovna</t>
   </si>
   <si>
     <t>+7 7292 319061</t>
   </si>
   <si>
     <t xml:space="preserve">a.balimmetova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>January-September 2026 compared to
+January-September 2025, %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -466,51 +472,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -659,69 +665,72 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -971,51 +980,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="101.140625" style="5" customWidth="1"/>
     <col min="3" max="6" width="12.42578125" style="5" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7">
       <c r="A2" s="61" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="52">
         <v>151301</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="6"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
     </row>
@@ -1258,52 +1267,52 @@
         <v>56</v>
       </c>
       <c r="B21" s="60" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="6"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="32" customWidth="1"/>
     <col min="2" max="2" width="18" style="32" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="32" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="32" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="32" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="32" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="31" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
       <c r="A2" s="70" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
       <c r="E2" s="70"/>
       <c r="F2" s="70"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
@@ -1527,50 +1536,558 @@
       </c>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
       <c r="N13" s="37"/>
       <c r="O13" s="37"/>
       <c r="P13" s="37"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="28">
         <v>108.9</v>
       </c>
       <c r="C14" s="28">
         <v>95.8</v>
       </c>
       <c r="D14" s="28">
         <v>110.9</v>
       </c>
       <c r="E14" s="28">
         <v>139</v>
       </c>
       <c r="F14" s="28">
         <v>127.8</v>
+      </c>
+      <c r="L14" s="37"/>
+      <c r="M14" s="37"/>
+      <c r="N14" s="37"/>
+      <c r="O14" s="37"/>
+      <c r="P14" s="37"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="35"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+    </row>
+    <row r="16" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A16" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="30"/>
+      <c r="B20" s="30"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="30"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="30"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="30"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="30"/>
+      <c r="B23" s="30"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="30"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="30"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="30"/>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="30"/>
+      <c r="G24" s="30"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="30"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="30"/>
+      <c r="G25" s="30"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="30"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="30"/>
+      <c r="B27" s="30"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="30"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="30"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="30"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="30"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="30"/>
+      <c r="G29" s="30"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="30"/>
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="30"/>
+      <c r="G30" s="30"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="30"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="33"/>
+      <c r="F31" s="30"/>
+      <c r="G31" s="30"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="30"/>
+      <c r="B32" s="30"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="33"/>
+      <c r="F32" s="30"/>
+      <c r="G32" s="30"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="30"/>
+      <c r="B33" s="30"/>
+      <c r="C33" s="30"/>
+      <c r="D33" s="30"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="30"/>
+      <c r="G33" s="30"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="30"/>
+      <c r="B34" s="30"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="30"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="30"/>
+      <c r="G34" s="30"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="30"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="30"/>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="30"/>
+      <c r="G36" s="30"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="30"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="30"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="30"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="30"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="30"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="30"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="30"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P40"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E25" sqref="E25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.42578125" style="32" customWidth="1"/>
+    <col min="2" max="2" width="18" style="32" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="32" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="32" customWidth="1"/>
+    <col min="5" max="5" width="20.85546875" style="32" customWidth="1"/>
+    <col min="6" max="6" width="30.85546875" style="32" customWidth="1"/>
+    <col min="7" max="7" width="24.85546875" style="31" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="33" customHeight="1">
+      <c r="A2" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+    </row>
+    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+      <c r="A3" s="46"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+    </row>
+    <row r="4" spans="1:16" ht="23.25">
+      <c r="A4" s="34"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A5" s="71"/>
+      <c r="B5" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+    </row>
+    <row r="6" spans="1:16" ht="42" customHeight="1">
+      <c r="A6" s="72"/>
+      <c r="B6" s="73"/>
+      <c r="C6" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="42" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="27">
+        <v>105.7</v>
+      </c>
+      <c r="C7" s="27">
+        <v>98.8</v>
+      </c>
+      <c r="D7" s="27">
+        <v>133.5</v>
+      </c>
+      <c r="E7" s="27">
+        <v>100.8</v>
+      </c>
+      <c r="F7" s="27">
+        <v>109.3</v>
+      </c>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="27">
+        <v>97.1</v>
+      </c>
+      <c r="C8" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="27">
+        <v>102.1</v>
+      </c>
+      <c r="E8" s="27">
+        <v>94.5</v>
+      </c>
+      <c r="F8" s="27">
+        <v>97.1</v>
+      </c>
+      <c r="L8" s="37"/>
+      <c r="M8" s="37"/>
+      <c r="N8" s="37"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="27">
+        <v>114.1</v>
+      </c>
+      <c r="C9" s="27">
+        <v>114.2</v>
+      </c>
+      <c r="D9" s="27">
+        <v>115.9</v>
+      </c>
+      <c r="E9" s="27">
+        <v>124.8</v>
+      </c>
+      <c r="F9" s="27">
+        <v>90.6</v>
+      </c>
+      <c r="L9" s="37"/>
+      <c r="M9" s="37"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="37"/>
+      <c r="P9" s="37"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="27">
+        <v>97.5</v>
+      </c>
+      <c r="C10" s="27">
+        <v>95.4</v>
+      </c>
+      <c r="D10" s="27">
+        <v>102</v>
+      </c>
+      <c r="E10" s="27">
+        <v>166</v>
+      </c>
+      <c r="F10" s="27">
+        <v>100.9</v>
+      </c>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="40"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="27">
+        <v>100.3</v>
+      </c>
+      <c r="C11" s="27">
+        <v>99.4</v>
+      </c>
+      <c r="D11" s="27">
+        <v>150.1</v>
+      </c>
+      <c r="E11" s="27">
+        <v>127.7</v>
+      </c>
+      <c r="F11" s="27">
+        <v>108.3</v>
+      </c>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="27">
+        <v>102.3</v>
+      </c>
+      <c r="C12" s="27">
+        <v>99.9</v>
+      </c>
+      <c r="D12" s="27">
+        <v>124.3</v>
+      </c>
+      <c r="E12" s="27">
+        <v>109.5</v>
+      </c>
+      <c r="F12" s="27">
+        <v>179.6</v>
+      </c>
+      <c r="L12" s="37"/>
+      <c r="M12" s="37"/>
+      <c r="N12" s="37"/>
+      <c r="O12" s="37"/>
+      <c r="P12" s="40"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="27">
+        <v>97.4</v>
+      </c>
+      <c r="C13" s="27">
+        <v>99.5</v>
+      </c>
+      <c r="D13" s="27">
+        <v>88.3</v>
+      </c>
+      <c r="E13" s="27">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="F13" s="27">
+        <v>115.2</v>
+      </c>
+      <c r="L13" s="37"/>
+      <c r="M13" s="37"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="37"/>
+      <c r="P13" s="37"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="28">
+        <v>107.7</v>
+      </c>
+      <c r="C14" s="28">
+        <v>95.9</v>
+      </c>
+      <c r="D14" s="28">
+        <v>109</v>
+      </c>
+      <c r="E14" s="28">
+        <v>144.9</v>
+      </c>
+      <c r="F14" s="28">
+        <v>117.2</v>
       </c>
       <c r="L14" s="37"/>
       <c r="M14" s="37"/>
       <c r="N14" s="37"/>
       <c r="O14" s="37"/>
       <c r="P14" s="37"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="35"/>
       <c r="B15" s="34"/>
       <c r="C15" s="34"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="34"/>
     </row>
     <row r="16" spans="1:16" ht="14.25" customHeight="1">
       <c r="A16" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="34"/>
       <c r="D16" s="36"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
     </row>
@@ -5555,59 +6072,60 @@
       <c r="F40" s="30"/>
       <c r="G40" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>09</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>