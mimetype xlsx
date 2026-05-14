--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,62 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1035" yWindow="-180" windowWidth="15000" windowHeight="12585" activeTab="1"/>
+    <workbookView xWindow="1035" yWindow="-180" windowWidth="15000" windowHeight="12585" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01 " sheetId="13" r:id="rId1"/>
     <sheet name="02" sheetId="14" r:id="rId2"/>
+    <sheet name="03" sheetId="15" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="21">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>Mangistau region</t>
   </si>
   <si>
     <t>Aktau city administration</t>
   </si>
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beyneu district</t>
   </si>
   <si>
@@ -74,50 +76,54 @@
   <si>
     <t>Including</t>
   </si>
   <si>
     <t>mіnіng and mine workings</t>
   </si>
   <si>
     <t>manufacturіng</t>
   </si>
   <si>
     <t>electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>water supply; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
+  </si>
+  <si>
+    <t>January-March 2026 compared to
+January-March 2025, %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -292,96 +298,96 @@
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -644,106 +650,106 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="20"/>
-[...3 lines deleted...]
-      <c r="F2" s="20"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="21"/>
-      <c r="B5" s="23" t="s">
+      <c r="A5" s="25"/>
+      <c r="B5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="24" t="s">
+      <c r="C5" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="25"/>
-[...1 lines deleted...]
-      <c r="F5" s="25"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="22"/>
-[...1 lines deleted...]
-      <c r="C6" s="26" t="s">
+      <c r="A6" s="26"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="19">
         <v>104.3</v>
       </c>
       <c r="C7" s="17">
         <v>103.6</v>
       </c>
       <c r="D7" s="19">
         <v>100.8</v>
       </c>
       <c r="E7" s="19">
         <v>113.6</v>
       </c>
       <c r="F7" s="19">
         <v>114.5</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
@@ -1135,319 +1141,827 @@
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="20"/>
-[...3 lines deleted...]
-      <c r="F2" s="20"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>19</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="21"/>
-      <c r="B5" s="23" t="s">
+      <c r="A5" s="25"/>
+      <c r="B5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="24" t="s">
+      <c r="C5" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="25"/>
-[...1 lines deleted...]
-      <c r="F5" s="25"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="22"/>
-[...1 lines deleted...]
-      <c r="C6" s="26" t="s">
+      <c r="A6" s="26"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="28">
+      <c r="B7" s="22">
         <v>100</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="22">
         <v>97.5</v>
       </c>
-      <c r="D7" s="28">
+      <c r="D7" s="22">
         <v>100.5</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="22">
         <v>122.6</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F7" s="22">
         <v>102.7</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="22">
         <v>109.4</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="22">
         <v>87.3</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="22">
         <v>121.4</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="22">
         <v>114.7</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="28">
+      <c r="B9" s="22">
         <v>97.5</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="22">
         <v>82.8</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="22">
         <v>150</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="22">
         <v>267.10000000000002</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="22">
         <v>63.9</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="3"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="28">
+      <c r="B10" s="22">
         <v>117.4</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="22">
         <v>94.4</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="22">
         <v>109.1</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="22">
         <v>165.6</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="22">
         <v>96.4</v>
       </c>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="28">
+      <c r="B11" s="22">
         <v>101.8</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="22">
         <v>100.9</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="22">
         <v>94.8</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="22">
         <v>163.80000000000001</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="22">
         <v>89.6</v>
       </c>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="28">
+      <c r="B12" s="22">
         <v>108.2</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="22">
         <v>110.3</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="22">
         <v>93.8</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="22">
         <v>266.10000000000002</v>
       </c>
-      <c r="F12" s="28">
+      <c r="F12" s="22">
         <v>61.2</v>
       </c>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="3"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="28">
+      <c r="B13" s="22">
         <v>121.1</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="22">
         <v>71.599999999999994</v>
       </c>
-      <c r="D13" s="28">
+      <c r="D13" s="22">
         <v>188.3</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="22">
         <v>133.19999999999999</v>
       </c>
-      <c r="F13" s="28">
+      <c r="F13" s="22">
         <v>71.400000000000006</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="29">
+      <c r="B14" s="23">
         <v>100.5</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="23">
         <v>95.8</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="23">
         <v>224.8</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="23">
         <v>136.6</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="23">
         <v>101.1</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="10"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+    </row>
+    <row r="16" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="10"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P40"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G2" sqref="G2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="18" style="5" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="33" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+    </row>
+    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+      <c r="A3" s="7"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:16" ht="23.25">
+      <c r="A4" s="8"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A5" s="25"/>
+      <c r="B5" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+    </row>
+    <row r="6" spans="1:16" ht="42" customHeight="1">
+      <c r="A6" s="26"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="22">
+        <v>102.2</v>
+      </c>
+      <c r="C7" s="22">
+        <v>98.1</v>
+      </c>
+      <c r="D7" s="22">
+        <v>118.8</v>
+      </c>
+      <c r="E7" s="22">
+        <v>121.8</v>
+      </c>
+      <c r="F7" s="22">
+        <v>97.1</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="22">
+        <v>106.8</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="22">
+        <v>99.7</v>
+      </c>
+      <c r="E8" s="22">
+        <v>111.3</v>
+      </c>
+      <c r="F8" s="22">
+        <v>97.5</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="22">
+        <v>97.4</v>
+      </c>
+      <c r="C9" s="22">
+        <v>96.7</v>
+      </c>
+      <c r="D9" s="22">
+        <v>100.5</v>
+      </c>
+      <c r="E9" s="22">
+        <v>121.1</v>
+      </c>
+      <c r="F9" s="22">
+        <v>87.4</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="4"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="22">
+        <v>96.7</v>
+      </c>
+      <c r="C10" s="22">
+        <v>95.8</v>
+      </c>
+      <c r="D10" s="22">
+        <v>111.4</v>
+      </c>
+      <c r="E10" s="22">
+        <v>127.8</v>
+      </c>
+      <c r="F10" s="22">
+        <v>102.4</v>
+      </c>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="22">
+        <v>100.4</v>
+      </c>
+      <c r="C11" s="22">
+        <v>100.3</v>
+      </c>
+      <c r="D11" s="22">
+        <v>94.6</v>
+      </c>
+      <c r="E11" s="22">
+        <v>120.5</v>
+      </c>
+      <c r="F11" s="22">
+        <v>86.4</v>
+      </c>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="22">
+        <v>102</v>
+      </c>
+      <c r="C12" s="22">
+        <v>102.9</v>
+      </c>
+      <c r="D12" s="22">
+        <v>92.5</v>
+      </c>
+      <c r="E12" s="22">
+        <v>110</v>
+      </c>
+      <c r="F12" s="22">
+        <v>63.8</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4"/>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
+      <c r="P12" s="3"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="22">
+        <v>71.2</v>
+      </c>
+      <c r="C13" s="22">
+        <v>62.4</v>
+      </c>
+      <c r="D13" s="22">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="E13" s="22">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="F13" s="22">
+        <v>94.6</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4"/>
+      <c r="N13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="23">
+        <v>111.7</v>
+      </c>
+      <c r="C14" s="23">
+        <v>95.6</v>
+      </c>
+      <c r="D14" s="23">
+        <v>165.3</v>
+      </c>
+      <c r="E14" s="23">
+        <v>124.3</v>
+      </c>
+      <c r="F14" s="23">
+        <v>126.9</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="10"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
     </row>
     <row r="16" spans="1:16" ht="14.25" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="8"/>
       <c r="D16" s="12"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
     </row>
@@ -1650,51 +2164,52 @@
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>01 </vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
+      <vt:lpstr>03</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>