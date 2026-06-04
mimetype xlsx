--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,64 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1035" yWindow="-180" windowWidth="15000" windowHeight="12585" activeTab="2"/>
+    <workbookView xWindow="1035" yWindow="-180" windowWidth="15000" windowHeight="12585" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01 " sheetId="13" r:id="rId1"/>
     <sheet name="02" sheetId="14" r:id="rId2"/>
     <sheet name="03" sheetId="15" r:id="rId3"/>
+    <sheet name="04" sheetId="16" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="22">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>Mangistau region</t>
   </si>
   <si>
     <t>Aktau city administration</t>
   </si>
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beyneu district</t>
   </si>
   <si>
@@ -80,50 +82,54 @@
     <t>mіnіng and mine workings</t>
   </si>
   <si>
     <t>manufacturіng</t>
   </si>
   <si>
     <t>electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>water supply; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
+  </si>
+  <si>
+    <t>January-April 2026 compared to
+January-April 2025, %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -255,51 +261,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -328,66 +334,75 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1649,51 +1664,51 @@
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
     </row>
@@ -1918,50 +1933,558 @@
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="23">
         <v>111.7</v>
       </c>
       <c r="C14" s="23">
         <v>95.6</v>
       </c>
       <c r="D14" s="23">
         <v>165.3</v>
       </c>
       <c r="E14" s="23">
         <v>124.3</v>
       </c>
       <c r="F14" s="23">
         <v>126.9</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="10"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+    </row>
+    <row r="16" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="10"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P40"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E28" sqref="E28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="18" style="5" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="33" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+    </row>
+    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+      <c r="A3" s="7"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:16" ht="23.25">
+      <c r="A4" s="8"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A5" s="25"/>
+      <c r="B5" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+    </row>
+    <row r="6" spans="1:16" ht="42" customHeight="1">
+      <c r="A6" s="26"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="30">
+        <v>103</v>
+      </c>
+      <c r="C7" s="30">
+        <v>97.3</v>
+      </c>
+      <c r="D7" s="30">
+        <v>94</v>
+      </c>
+      <c r="E7" s="30">
+        <v>116.4</v>
+      </c>
+      <c r="F7" s="30">
+        <v>105.8</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="30">
+        <v>104.9</v>
+      </c>
+      <c r="C8" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="30">
+        <v>99</v>
+      </c>
+      <c r="E8" s="30">
+        <v>108.1</v>
+      </c>
+      <c r="F8" s="30">
+        <v>101.2</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="30">
+        <v>96.3</v>
+      </c>
+      <c r="C9" s="30">
+        <v>94</v>
+      </c>
+      <c r="D9" s="30">
+        <v>75.8</v>
+      </c>
+      <c r="E9" s="30">
+        <v>108.9</v>
+      </c>
+      <c r="F9" s="30">
+        <v>90.1</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="4"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="30">
+        <v>101.2</v>
+      </c>
+      <c r="C10" s="30">
+        <v>99.1</v>
+      </c>
+      <c r="D10" s="30">
+        <v>101.8</v>
+      </c>
+      <c r="E10" s="30">
+        <v>173</v>
+      </c>
+      <c r="F10" s="30">
+        <v>97.5</v>
+      </c>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="30">
+        <v>99.4</v>
+      </c>
+      <c r="C11" s="30">
+        <v>99.4</v>
+      </c>
+      <c r="D11" s="30">
+        <v>99.1</v>
+      </c>
+      <c r="E11" s="30">
+        <v>123.3</v>
+      </c>
+      <c r="F11" s="30">
+        <v>91.9</v>
+      </c>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="30">
+        <v>99.9</v>
+      </c>
+      <c r="C12" s="30">
+        <v>100.5</v>
+      </c>
+      <c r="D12" s="30">
+        <v>100</v>
+      </c>
+      <c r="E12" s="30">
+        <v>107.5</v>
+      </c>
+      <c r="F12" s="30">
+        <v>75.3</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4"/>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
+      <c r="P12" s="3"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="31">
+        <v>70.2</v>
+      </c>
+      <c r="C13" s="31">
+        <v>62.5</v>
+      </c>
+      <c r="D13" s="31">
+        <v>113.1</v>
+      </c>
+      <c r="E13" s="31">
+        <v>143</v>
+      </c>
+      <c r="F13" s="31">
+        <v>101.3</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4"/>
+      <c r="N13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="32">
+        <v>113.8</v>
+      </c>
+      <c r="C14" s="32">
+        <v>95</v>
+      </c>
+      <c r="D14" s="32">
+        <v>349.8</v>
+      </c>
+      <c r="E14" s="32">
+        <v>121.2</v>
+      </c>
+      <c r="F14" s="32">
+        <v>142.6</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="10"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
     </row>
     <row r="16" spans="1:16" ht="14.25" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="8"/>
       <c r="D16" s="12"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
     </row>
@@ -2164,52 +2687,53 @@
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01 </vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>