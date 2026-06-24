--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,66 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1035" yWindow="-180" windowWidth="15000" windowHeight="12585" activeTab="3"/>
+    <workbookView xWindow="1035" yWindow="-180" windowWidth="15000" windowHeight="12585" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01 " sheetId="13" r:id="rId1"/>
     <sheet name="02" sheetId="14" r:id="rId2"/>
     <sheet name="03" sheetId="15" r:id="rId3"/>
     <sheet name="04" sheetId="16" r:id="rId4"/>
+    <sheet name="05" sheetId="17" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="23">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>Mangistau region</t>
   </si>
   <si>
     <t>Aktau city administration</t>
   </si>
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beyneu district</t>
   </si>
   <si>
@@ -86,50 +88,54 @@
   </si>
   <si>
     <t>electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>water supply; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
   <si>
     <t>January-April 2026 compared to
 January-April 2025, %</t>
+  </si>
+  <si>
+    <t>January-Mayl 2026 compared to
+January-May 2025, %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -261,51 +267,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -316,93 +322,99 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -665,96 +677,96 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27" t="s">
+      <c r="A5" s="28"/>
+      <c r="B5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="29"/>
-[...1 lines deleted...]
-      <c r="F5" s="29"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="26"/>
-      <c r="B6" s="27"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="30"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="19">
         <v>104.3</v>
       </c>
       <c r="C7" s="17">
         <v>103.6</v>
       </c>
       <c r="D7" s="19">
         <v>100.8</v>
@@ -1173,96 +1185,96 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>19</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27" t="s">
+      <c r="A5" s="28"/>
+      <c r="B5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="29"/>
-[...1 lines deleted...]
-      <c r="F5" s="29"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="26"/>
-      <c r="B6" s="27"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="30"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>100</v>
       </c>
       <c r="C7" s="22">
         <v>97.5</v>
       </c>
       <c r="D7" s="22">
         <v>100.5</v>
@@ -1681,96 +1693,96 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27" t="s">
+      <c r="A5" s="28"/>
+      <c r="B5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="29"/>
-[...1 lines deleted...]
-      <c r="F5" s="29"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="26"/>
-      <c r="B6" s="27"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="30"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>102.2</v>
       </c>
       <c r="C7" s="22">
         <v>98.1</v>
       </c>
       <c r="D7" s="22">
         <v>118.8</v>
@@ -2172,319 +2184,827 @@
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E28" sqref="E28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27" t="s">
+      <c r="A5" s="28"/>
+      <c r="B5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="29"/>
-[...1 lines deleted...]
-      <c r="F5" s="29"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="26"/>
-      <c r="B6" s="27"/>
+      <c r="A6" s="29"/>
+      <c r="B6" s="30"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="30">
+      <c r="B7" s="24">
         <v>103</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="24">
         <v>97.3</v>
       </c>
-      <c r="D7" s="30">
-[...2 lines deleted...]
-      <c r="E7" s="30">
+      <c r="D7" s="33">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="E7" s="24">
         <v>116.4</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="24">
         <v>105.8</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="30">
+      <c r="B8" s="24">
         <v>104.9</v>
       </c>
-      <c r="C8" s="31" t="s">
+      <c r="C8" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="30">
-[...2 lines deleted...]
-      <c r="E8" s="30">
+      <c r="D8" s="33">
+        <v>99.5</v>
+      </c>
+      <c r="E8" s="24">
         <v>108.1</v>
       </c>
-      <c r="F8" s="30">
+      <c r="F8" s="24">
         <v>101.2</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="24">
         <v>96.3</v>
       </c>
-      <c r="C9" s="30">
+      <c r="C9" s="24">
         <v>94</v>
       </c>
-      <c r="D9" s="30">
-[...2 lines deleted...]
-      <c r="E9" s="30">
+      <c r="D9" s="33">
+        <v>109.2</v>
+      </c>
+      <c r="E9" s="24">
         <v>108.9</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="24">
         <v>90.1</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="3"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="24">
         <v>101.2</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="24">
         <v>99.1</v>
       </c>
-      <c r="D10" s="30">
-[...2 lines deleted...]
-      <c r="E10" s="30">
+      <c r="D10" s="33">
+        <v>107.3</v>
+      </c>
+      <c r="E10" s="24">
         <v>173</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="24">
         <v>97.5</v>
       </c>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="24">
         <v>99.4</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="24">
         <v>99.4</v>
       </c>
-      <c r="D11" s="30">
-[...2 lines deleted...]
-      <c r="E11" s="30">
+      <c r="D11" s="33">
+        <v>92.1</v>
+      </c>
+      <c r="E11" s="24">
         <v>123.3</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="24">
         <v>91.9</v>
       </c>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="30">
+      <c r="B12" s="24">
         <v>99.9</v>
       </c>
-      <c r="C12" s="30">
+      <c r="C12" s="24">
         <v>100.5</v>
       </c>
-      <c r="D12" s="30">
-[...2 lines deleted...]
-      <c r="E12" s="30">
+      <c r="D12" s="33">
+        <v>92.9</v>
+      </c>
+      <c r="E12" s="24">
         <v>107.5</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="24">
         <v>75.3</v>
       </c>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="3"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="31">
+      <c r="B13" s="25">
         <v>70.2</v>
       </c>
-      <c r="C13" s="31">
+      <c r="C13" s="25">
         <v>62.5</v>
       </c>
-      <c r="D13" s="31">
-[...2 lines deleted...]
-      <c r="E13" s="31">
+      <c r="D13" s="33">
+        <v>70.7</v>
+      </c>
+      <c r="E13" s="25">
         <v>143</v>
       </c>
-      <c r="F13" s="31">
+      <c r="F13" s="25">
         <v>101.3</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="32">
+      <c r="B14" s="26">
         <v>113.8</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="26">
         <v>95</v>
       </c>
-      <c r="D14" s="32">
-[...2 lines deleted...]
-      <c r="E14" s="32">
+      <c r="D14" s="34">
+        <v>103.6</v>
+      </c>
+      <c r="E14" s="26">
         <v>121.2</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="26">
         <v>142.6</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="10"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+    </row>
+    <row r="16" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="10"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P40"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F28" sqref="F28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="18" style="5" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="33" customHeight="1">
+      <c r="A2" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+    </row>
+    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+      <c r="A3" s="7"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:16" ht="23.25">
+      <c r="A4" s="8"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A5" s="28"/>
+      <c r="B5" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+    </row>
+    <row r="6" spans="1:16" ht="42" customHeight="1">
+      <c r="A6" s="29"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="22">
+        <v>103.7</v>
+      </c>
+      <c r="C7" s="22">
+        <v>97.2</v>
+      </c>
+      <c r="D7" s="22">
+        <v>143.9</v>
+      </c>
+      <c r="E7" s="22">
+        <v>115</v>
+      </c>
+      <c r="F7" s="22">
+        <v>110.5</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="22">
+        <v>104.5</v>
+      </c>
+      <c r="C8" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="22">
+        <v>98</v>
+      </c>
+      <c r="E8" s="22">
+        <v>108.1</v>
+      </c>
+      <c r="F8" s="22">
+        <v>101.6</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="22">
+        <v>96.7</v>
+      </c>
+      <c r="C9" s="22">
+        <v>94.9</v>
+      </c>
+      <c r="D9" s="22">
+        <v>106.6</v>
+      </c>
+      <c r="E9" s="22">
+        <v>108.2</v>
+      </c>
+      <c r="F9" s="22">
+        <v>91.5</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="4"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="22">
+        <v>99.3</v>
+      </c>
+      <c r="C10" s="22">
+        <v>96.7</v>
+      </c>
+      <c r="D10" s="22">
+        <v>104.8</v>
+      </c>
+      <c r="E10" s="22">
+        <v>186.8</v>
+      </c>
+      <c r="F10" s="22">
+        <v>95.8</v>
+      </c>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="22">
+        <v>99.7</v>
+      </c>
+      <c r="C11" s="22">
+        <v>99.4</v>
+      </c>
+      <c r="D11" s="22">
+        <v>113.1</v>
+      </c>
+      <c r="E11" s="22">
+        <v>131.5</v>
+      </c>
+      <c r="F11" s="22">
+        <v>95</v>
+      </c>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="22">
+        <v>100.7</v>
+      </c>
+      <c r="C12" s="22">
+        <v>99.8</v>
+      </c>
+      <c r="D12" s="22">
+        <v>108.5</v>
+      </c>
+      <c r="E12" s="22">
+        <v>111.2</v>
+      </c>
+      <c r="F12" s="22">
+        <v>131</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4"/>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
+      <c r="P12" s="3"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="22">
+        <v>74.2</v>
+      </c>
+      <c r="C13" s="22">
+        <v>64.7</v>
+      </c>
+      <c r="D13" s="22">
+        <v>78.8</v>
+      </c>
+      <c r="E13" s="22">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="F13" s="22">
+        <v>101.9</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4"/>
+      <c r="N13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="23">
+        <v>115.5</v>
+      </c>
+      <c r="C14" s="23">
+        <v>94.9</v>
+      </c>
+      <c r="D14" s="23">
+        <v>136.5</v>
+      </c>
+      <c r="E14" s="23">
+        <v>122.9</v>
+      </c>
+      <c r="F14" s="23">
+        <v>132.5</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="10"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
     </row>
     <row r="16" spans="1:16" ht="14.25" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="8"/>
       <c r="D16" s="12"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
     </row>
@@ -2687,53 +3207,54 @@
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01 </vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>