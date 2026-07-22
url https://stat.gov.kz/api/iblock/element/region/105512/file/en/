--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,68 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1035" yWindow="-180" windowWidth="15000" windowHeight="12585" activeTab="4"/>
+    <workbookView xWindow="1035" yWindow="-180" windowWidth="15000" windowHeight="12585" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01 " sheetId="13" r:id="rId1"/>
     <sheet name="02" sheetId="14" r:id="rId2"/>
     <sheet name="03" sheetId="15" r:id="rId3"/>
     <sheet name="04" sheetId="16" r:id="rId4"/>
     <sheet name="05" sheetId="17" r:id="rId5"/>
+    <sheet name="06" sheetId="18" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="24">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>Mangistau region</t>
   </si>
   <si>
     <t>Aktau city administration</t>
   </si>
   <si>
     <t>Zhanaozen city administration</t>
   </si>
   <si>
     <t>Beyneu district</t>
   </si>
   <si>
@@ -92,50 +94,54 @@
   <si>
     <t>water supply; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
   <si>
     <t>January-April 2026 compared to
 January-April 2025, %</t>
   </si>
   <si>
     <t>January-Mayl 2026 compared to
 January-May 2025, %</t>
+  </si>
+  <si>
+    <t>January-June 2026 compared to
+January-June 2025, %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -267,51 +273,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -331,90 +337,93 @@
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -677,96 +686,96 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30" t="s">
+      <c r="A5" s="30"/>
+      <c r="B5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="31" t="s">
+      <c r="C5" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="32"/>
-[...1 lines deleted...]
-      <c r="F5" s="32"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="29"/>
-      <c r="B6" s="30"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="19">
         <v>104.3</v>
       </c>
       <c r="C7" s="17">
         <v>103.6</v>
       </c>
       <c r="D7" s="19">
         <v>100.8</v>
@@ -1185,96 +1194,96 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>19</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30" t="s">
+      <c r="A5" s="30"/>
+      <c r="B5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="31" t="s">
+      <c r="C5" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="32"/>
-[...1 lines deleted...]
-      <c r="F5" s="32"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="29"/>
-      <c r="B6" s="30"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>100</v>
       </c>
       <c r="C7" s="22">
         <v>97.5</v>
       </c>
       <c r="D7" s="22">
         <v>100.5</v>
@@ -1693,96 +1702,96 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>20</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30" t="s">
+      <c r="A5" s="30"/>
+      <c r="B5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="31" t="s">
+      <c r="C5" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="32"/>
-[...1 lines deleted...]
-      <c r="F5" s="32"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="29"/>
-      <c r="B6" s="30"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>102.2</v>
       </c>
       <c r="C7" s="22">
         <v>98.1</v>
       </c>
       <c r="D7" s="22">
         <v>118.8</v>
@@ -2201,295 +2210,295 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30" t="s">
+      <c r="A5" s="30"/>
+      <c r="B5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="31" t="s">
+      <c r="C5" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="32"/>
-[...1 lines deleted...]
-      <c r="F5" s="32"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="29"/>
-      <c r="B6" s="30"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="24">
         <v>103</v>
       </c>
       <c r="C7" s="24">
         <v>97.3</v>
       </c>
-      <c r="D7" s="33">
+      <c r="D7" s="27">
         <v>136.19999999999999</v>
       </c>
       <c r="E7" s="24">
         <v>116.4</v>
       </c>
       <c r="F7" s="24">
         <v>105.8</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="24">
         <v>104.9</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="33">
+      <c r="D8" s="27">
         <v>99.5</v>
       </c>
       <c r="E8" s="24">
         <v>108.1</v>
       </c>
       <c r="F8" s="24">
         <v>101.2</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="24">
         <v>96.3</v>
       </c>
       <c r="C9" s="24">
         <v>94</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="27">
         <v>109.2</v>
       </c>
       <c r="E9" s="24">
         <v>108.9</v>
       </c>
       <c r="F9" s="24">
         <v>90.1</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="3"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="24">
         <v>101.2</v>
       </c>
       <c r="C10" s="24">
         <v>99.1</v>
       </c>
-      <c r="D10" s="33">
+      <c r="D10" s="27">
         <v>107.3</v>
       </c>
       <c r="E10" s="24">
         <v>173</v>
       </c>
       <c r="F10" s="24">
         <v>97.5</v>
       </c>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="24">
         <v>99.4</v>
       </c>
       <c r="C11" s="24">
         <v>99.4</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="27">
         <v>92.1</v>
       </c>
       <c r="E11" s="24">
         <v>123.3</v>
       </c>
       <c r="F11" s="24">
         <v>91.9</v>
       </c>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="24">
         <v>99.9</v>
       </c>
       <c r="C12" s="24">
         <v>100.5</v>
       </c>
-      <c r="D12" s="33">
+      <c r="D12" s="27">
         <v>92.9</v>
       </c>
       <c r="E12" s="24">
         <v>107.5</v>
       </c>
       <c r="F12" s="24">
         <v>75.3</v>
       </c>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
       <c r="P12" s="3"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="25">
         <v>70.2</v>
       </c>
       <c r="C13" s="25">
         <v>62.5</v>
       </c>
-      <c r="D13" s="33">
+      <c r="D13" s="27">
         <v>70.7</v>
       </c>
       <c r="E13" s="25">
         <v>143</v>
       </c>
       <c r="F13" s="25">
         <v>101.3</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="26">
         <v>113.8</v>
       </c>
       <c r="C14" s="26">
         <v>95</v>
       </c>
-      <c r="D14" s="34">
+      <c r="D14" s="28">
         <v>103.6</v>
       </c>
       <c r="E14" s="26">
         <v>121.2</v>
       </c>
       <c r="F14" s="26">
         <v>142.6</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="10"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
     </row>
     <row r="16" spans="1:16" ht="14.25" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>2</v>
@@ -2692,113 +2701,113 @@
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="6"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:16" ht="23.25">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30" t="s">
+      <c r="A5" s="30"/>
+      <c r="B5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="31" t="s">
+      <c r="C5" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="32"/>
-[...1 lines deleted...]
-      <c r="F5" s="32"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
     </row>
     <row r="6" spans="1:16" ht="42" customHeight="1">
-      <c r="A6" s="29"/>
-      <c r="B6" s="30"/>
+      <c r="A6" s="31"/>
+      <c r="B6" s="32"/>
       <c r="C6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>103.7</v>
       </c>
       <c r="C7" s="22">
         <v>97.2</v>
       </c>
       <c r="D7" s="22">
         <v>143.9</v>
@@ -2961,50 +2970,558 @@
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="23">
         <v>115.5</v>
       </c>
       <c r="C14" s="23">
         <v>94.9</v>
       </c>
       <c r="D14" s="23">
         <v>136.5</v>
       </c>
       <c r="E14" s="23">
         <v>122.9</v>
       </c>
       <c r="F14" s="23">
         <v>132.5</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="10"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+    </row>
+    <row r="16" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="10"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P40"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D27" sqref="D27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="25.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="18" style="5" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="20.85546875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="30.85546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="33" customHeight="1">
+      <c r="A2" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+    </row>
+    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+      <c r="A3" s="7"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:16" ht="23.25">
+      <c r="A4" s="8"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A5" s="30"/>
+      <c r="B5" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
+    </row>
+    <row r="6" spans="1:16" ht="42" customHeight="1">
+      <c r="A6" s="31"/>
+      <c r="B6" s="32"/>
+      <c r="C6" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="22">
+        <v>103.6</v>
+      </c>
+      <c r="C7" s="22">
+        <v>97.7</v>
+      </c>
+      <c r="D7" s="22">
+        <v>138.9</v>
+      </c>
+      <c r="E7" s="22">
+        <v>114.2</v>
+      </c>
+      <c r="F7" s="22">
+        <v>113.1</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="22">
+        <v>107.4</v>
+      </c>
+      <c r="C8" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="22">
+        <v>107.7</v>
+      </c>
+      <c r="E8" s="22">
+        <v>107.7</v>
+      </c>
+      <c r="F8" s="22">
+        <v>102.1</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="22">
+        <v>102.7</v>
+      </c>
+      <c r="C9" s="22">
+        <v>102.4</v>
+      </c>
+      <c r="D9" s="22">
+        <v>106</v>
+      </c>
+      <c r="E9" s="22">
+        <v>107.5</v>
+      </c>
+      <c r="F9" s="22">
+        <v>89</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="4"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="22">
+        <v>96.6</v>
+      </c>
+      <c r="C10" s="22">
+        <v>94.2</v>
+      </c>
+      <c r="D10" s="22">
+        <v>103.2</v>
+      </c>
+      <c r="E10" s="22">
+        <v>174.9</v>
+      </c>
+      <c r="F10" s="22">
+        <v>95.3</v>
+      </c>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="22">
+        <v>100.3</v>
+      </c>
+      <c r="C11" s="22">
+        <v>99.8</v>
+      </c>
+      <c r="D11" s="22">
+        <v>126.3</v>
+      </c>
+      <c r="E11" s="22">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="F11" s="22">
+        <v>99.2</v>
+      </c>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="22">
+        <v>101.3</v>
+      </c>
+      <c r="C12" s="22">
+        <v>99.6</v>
+      </c>
+      <c r="D12" s="22">
+        <v>116.7</v>
+      </c>
+      <c r="E12" s="22">
+        <v>112.8</v>
+      </c>
+      <c r="F12" s="22">
+        <v>162.30000000000001</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4"/>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
+      <c r="P12" s="3"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="22">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="C13" s="22">
+        <v>71.2</v>
+      </c>
+      <c r="D13" s="22">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="E13" s="22">
+        <v>128.4</v>
+      </c>
+      <c r="F13" s="22">
+        <v>104.1</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4"/>
+      <c r="N13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="23">
+        <v>112</v>
+      </c>
+      <c r="C14" s="23">
+        <v>94.9</v>
+      </c>
+      <c r="D14" s="23">
+        <v>123.2</v>
+      </c>
+      <c r="E14" s="23">
+        <v>124.2</v>
+      </c>
+      <c r="F14" s="23">
+        <v>130.1</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="10"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
     </row>
     <row r="16" spans="1:16" ht="14.25" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="8"/>
       <c r="D16" s="12"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
     </row>
@@ -3207,54 +3724,55 @@
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01 </vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>