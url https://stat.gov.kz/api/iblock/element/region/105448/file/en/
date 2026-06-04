--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -74,67 +74,67 @@
   <si>
     <t>thousand tons</t>
   </si>
   <si>
     <t>Cargo turnover*</t>
   </si>
   <si>
     <t>Passengers transported*</t>
   </si>
   <si>
     <t>Passenger turnover*</t>
   </si>
   <si>
     <t>thousand people</t>
   </si>
   <si>
     <t>mln tons-km</t>
   </si>
   <si>
     <t>mln p-km</t>
   </si>
   <si>
     <t>Karaganda region</t>
   </si>
   <si>
-    <t>Date of publication: 30.05.2025</t>
+    <t>Date of publication: 01.06.2026</t>
   </si>
   <si>
-    <t>Date of next publication: 29.05.2026</t>
+    <t>Date of next publication: 31.05.2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -185,50 +185,56 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -272,57 +278,54 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
@@ -341,72 +344,76 @@
     <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="9"/>
     <cellStyle name="Обычный 4" xfId="8"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
     <cellStyle name="Финансовый 2 2" xfId="7"/>
     <cellStyle name="Финансовый 3" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -687,61 +694,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H2" sqref="H2"/>
+      <selection activeCell="A3" sqref="A3:O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22" style="1" customWidth="1"/>
     <col min="2" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
-    <col min="16" max="16" width="11.85546875" style="21" customWidth="1"/>
-    <col min="17" max="24" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="11.85546875" style="20" customWidth="1"/>
+    <col min="17" max="17" width="11" style="1" customWidth="1"/>
+    <col min="18" max="24" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="28" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="258" max="266" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="267" max="267" width="10.28515625" style="1" customWidth="1"/>
     <col min="268" max="268" width="9.42578125" style="1" customWidth="1"/>
     <col min="269" max="271" width="9.28515625" style="1" customWidth="1"/>
     <col min="272" max="280" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="281" max="284" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="285" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="514" max="522" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="523" max="523" width="10.28515625" style="1" customWidth="1"/>
     <col min="524" max="524" width="9.42578125" style="1" customWidth="1"/>
     <col min="525" max="527" width="9.28515625" style="1" customWidth="1"/>
     <col min="528" max="536" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="537" max="540" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="541" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="770" max="778" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="779" max="779" width="10.28515625" style="1" customWidth="1"/>
     <col min="780" max="780" width="9.42578125" style="1" customWidth="1"/>
     <col min="781" max="783" width="9.28515625" style="1" customWidth="1"/>
     <col min="784" max="792" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="793" max="796" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
@@ -1206,870 +1214,904 @@
     <col min="15618" max="15626" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15627" max="15627" width="10.28515625" style="1" customWidth="1"/>
     <col min="15628" max="15628" width="9.42578125" style="1" customWidth="1"/>
     <col min="15629" max="15631" width="9.28515625" style="1" customWidth="1"/>
     <col min="15632" max="15640" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15641" max="15644" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15645" max="15872" width="9.140625" style="1"/>
     <col min="15873" max="15873" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15874" max="15882" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15883" max="15883" width="10.28515625" style="1" customWidth="1"/>
     <col min="15884" max="15884" width="9.42578125" style="1" customWidth="1"/>
     <col min="15885" max="15887" width="9.28515625" style="1" customWidth="1"/>
     <col min="15888" max="15896" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15897" max="15900" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15901" max="16128" width="9.140625" style="1"/>
     <col min="16129" max="16129" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16130" max="16138" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16139" max="16139" width="10.28515625" style="1" customWidth="1"/>
     <col min="16140" max="16140" width="9.42578125" style="1" customWidth="1"/>
     <col min="16141" max="16143" width="9.28515625" style="1" customWidth="1"/>
     <col min="16144" max="16152" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16153" max="16156" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16157" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:28" ht="15">
       <c r="L1" s="2"/>
-      <c r="M1" s="2"/>
-[...1 lines deleted...]
-      <c r="O1" s="3" t="s">
+      <c r="M1" s="37"/>
+      <c r="N1" s="38" t="s">
         <v>11</v>
       </c>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
     </row>
     <row r="2" spans="1:28">
       <c r="L2" s="2"/>
-      <c r="M2" s="2"/>
-[...1 lines deleted...]
-      <c r="O2" s="3" t="s">
+      <c r="M2" s="38" t="s">
         <v>12</v>
       </c>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
     </row>
     <row r="3" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="32"/>
-[...25 lines deleted...]
-      <c r="AB3" s="4"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="3"/>
+      <c r="AB3" s="3"/>
     </row>
     <row r="4" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A4" s="5"/>
-[...26 lines deleted...]
-      <c r="AB4" s="5"/>
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="4"/>
+      <c r="V4" s="4"/>
+      <c r="W4" s="4"/>
+      <c r="X4" s="4"/>
+      <c r="Y4" s="4"/>
+      <c r="Z4" s="4"/>
+      <c r="AA4" s="4"/>
+      <c r="AB4" s="4"/>
     </row>
     <row r="5" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A5" s="33" t="s">
+      <c r="A5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="33"/>
-[...25 lines deleted...]
-      <c r="AB5" s="4"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="34"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
+      <c r="G5" s="34"/>
+      <c r="H5" s="34"/>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="34"/>
+      <c r="L5" s="34"/>
+      <c r="M5" s="34"/>
+      <c r="N5" s="34"/>
+      <c r="O5" s="34"/>
+      <c r="P5" s="21"/>
+      <c r="Q5" s="3"/>
+      <c r="R5" s="3"/>
+      <c r="S5" s="3"/>
+      <c r="T5" s="3"/>
+      <c r="U5" s="3"/>
+      <c r="V5" s="3"/>
+      <c r="W5" s="3"/>
+      <c r="X5" s="3"/>
+      <c r="Y5" s="3"/>
+      <c r="Z5" s="3"/>
+      <c r="AA5" s="3"/>
+      <c r="AB5" s="3"/>
     </row>
     <row r="6" spans="1:28" ht="15" customHeight="1">
-      <c r="A6" s="5"/>
-[...10 lines deleted...]
-      <c r="P6" s="36" t="s">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="31"/>
+      <c r="Q6" s="31" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:28">
-      <c r="A7" s="6"/>
-      <c r="B7" s="7">
+      <c r="A7" s="5"/>
+      <c r="B7" s="6">
         <v>2010</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="6">
         <v>2011</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="6">
         <v>2012</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="6">
         <v>2013</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F7" s="6">
         <v>2014</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="6">
         <v>2015</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H7" s="6">
         <v>2016</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="6">
         <v>2017</v>
       </c>
-      <c r="J7" s="7">
+      <c r="J7" s="6">
         <v>2018</v>
       </c>
-      <c r="K7" s="7">
+      <c r="K7" s="6">
         <v>2019</v>
       </c>
-      <c r="L7" s="7">
+      <c r="L7" s="6">
         <v>2020</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M7" s="6">
         <v>2021</v>
       </c>
-      <c r="N7" s="7">
+      <c r="N7" s="6">
         <v>2022</v>
       </c>
-      <c r="O7" s="8">
+      <c r="O7" s="7">
         <v>2023</v>
       </c>
-      <c r="P7" s="8">
+      <c r="P7" s="7">
         <v>2024</v>
       </c>
+      <c r="Q7" s="7">
+        <v>2025</v>
+      </c>
     </row>
     <row r="8" spans="1:28">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="10">
+      <c r="B8" s="9">
         <v>22510.914729446256</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="9">
         <v>23446.064002841969</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="9">
         <v>25091.234290363202</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="9">
         <v>25327.363828979327</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="9">
         <v>33684.586553034213</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="9">
         <v>29517.097336206494</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="9">
         <v>35252.891903021235</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="9">
         <v>39504.957116506572</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="9">
         <v>40550.955524953541</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="9">
         <v>40990.320564920679</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="9">
         <v>40293.643016847811</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="9">
         <v>33905.14247709982</v>
       </c>
-      <c r="N8" s="10">
+      <c r="N8" s="9">
         <v>33929.476385648901</v>
       </c>
-      <c r="O8" s="9">
+      <c r="O8" s="8">
         <v>35430.800000000003</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="29">
         <v>42562.6</v>
       </c>
+      <c r="Q8" s="29">
+        <v>39425.4</v>
+      </c>
     </row>
     <row r="9" spans="1:28" ht="24" customHeight="1">
-      <c r="A9" s="30" t="s">
+      <c r="A9" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="30"/>
-[...12 lines deleted...]
-      <c r="O9" s="30"/>
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="36"/>
+      <c r="O9" s="36"/>
       <c r="P9" s="1"/>
     </row>
-    <row r="10" spans="1:28" s="12" customFormat="1">
-[...15 lines deleted...]
-      <c r="P10" s="24"/>
+    <row r="10" spans="1:28" s="11" customFormat="1">
+      <c r="A10" s="10"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="17"/>
+      <c r="M10" s="17"/>
+      <c r="N10" s="17"/>
+      <c r="O10" s="17"/>
+      <c r="P10" s="23"/>
     </row>
     <row r="11" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A11" s="31" t="s">
+      <c r="A11" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="31"/>
-[...25 lines deleted...]
-      <c r="AB11" s="13"/>
+      <c r="B11" s="35"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="35"/>
+      <c r="F11" s="35"/>
+      <c r="G11" s="35"/>
+      <c r="H11" s="35"/>
+      <c r="I11" s="35"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="35"/>
+      <c r="L11" s="35"/>
+      <c r="M11" s="35"/>
+      <c r="N11" s="35"/>
+      <c r="O11" s="35"/>
+      <c r="P11" s="24"/>
+      <c r="Q11" s="12"/>
+      <c r="R11" s="12"/>
+      <c r="S11" s="12"/>
+      <c r="T11" s="12"/>
+      <c r="U11" s="12"/>
+      <c r="V11" s="12"/>
+      <c r="W11" s="12"/>
+      <c r="X11" s="12"/>
+      <c r="Y11" s="12"/>
+      <c r="Z11" s="12"/>
+      <c r="AA11" s="12"/>
+      <c r="AB11" s="12"/>
     </row>
     <row r="12" spans="1:28" ht="15" customHeight="1">
-      <c r="A12" s="5"/>
-[...10 lines deleted...]
-      <c r="P12" s="36" t="s">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+      <c r="O12" s="30"/>
+      <c r="P12" s="31"/>
+      <c r="Q12" s="31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:28">
-      <c r="A13" s="6"/>
-      <c r="B13" s="7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="6">
         <v>2010</v>
       </c>
-      <c r="C13" s="7">
+      <c r="C13" s="6">
         <v>2011</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="6">
         <v>2012</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="6">
         <v>2013</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="6">
         <v>2014</v>
       </c>
-      <c r="G13" s="7">
+      <c r="G13" s="6">
         <v>2015</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
         <v>2016</v>
       </c>
-      <c r="I13" s="7">
+      <c r="I13" s="6">
         <v>2017</v>
       </c>
-      <c r="J13" s="7">
+      <c r="J13" s="6">
         <v>2018</v>
       </c>
-      <c r="K13" s="7">
+      <c r="K13" s="6">
         <v>2019</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="6">
         <v>2020</v>
       </c>
-      <c r="M13" s="7">
+      <c r="M13" s="6">
         <v>2021</v>
       </c>
-      <c r="N13" s="7">
+      <c r="N13" s="6">
         <v>2022</v>
       </c>
-      <c r="O13" s="8">
+      <c r="O13" s="7">
         <v>2023</v>
       </c>
-      <c r="P13" s="8">
+      <c r="P13" s="7">
         <v>2024</v>
       </c>
+      <c r="Q13" s="7">
+        <v>2025</v>
+      </c>
     </row>
     <row r="14" spans="1:28">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="10">
+      <c r="B14" s="9">
         <v>17923.437602554026</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="9">
         <v>18750.385967043607</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="9">
         <v>20080.709554541045</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="9">
         <v>19950.323461528362</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="9">
         <v>24194.26156547965</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="9">
         <v>23117.401434005595</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="9">
         <v>24856.158507270171</v>
       </c>
-      <c r="I14" s="10">
+      <c r="I14" s="9">
         <v>27199.102175535842</v>
       </c>
-      <c r="J14" s="10">
+      <c r="J14" s="9">
         <v>28877.493272552842</v>
       </c>
-      <c r="K14" s="10">
+      <c r="K14" s="9">
         <v>29592.967654265998</v>
       </c>
-      <c r="L14" s="10">
+      <c r="L14" s="9">
         <v>29964.704814309367</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="9">
         <v>24577.446025722606</v>
       </c>
-      <c r="N14" s="10">
+      <c r="N14" s="9">
         <v>27476.6123106372</v>
       </c>
-      <c r="O14" s="9">
+      <c r="O14" s="8">
         <v>30119</v>
       </c>
-      <c r="P14" s="34">
+      <c r="P14" s="29">
         <v>31901</v>
       </c>
+      <c r="Q14" s="29">
+        <v>28048.2</v>
+      </c>
     </row>
     <row r="15" spans="1:28" ht="24.75" customHeight="1">
-      <c r="A15" s="30" t="s">
+      <c r="A15" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="30"/>
-[...12 lines deleted...]
-      <c r="O15" s="30"/>
+      <c r="B15" s="36"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="36"/>
+      <c r="O15" s="36"/>
       <c r="P15" s="1"/>
     </row>
     <row r="16" spans="1:28" ht="11.25" customHeight="1">
-      <c r="A16" s="14"/>
-[...13 lines deleted...]
-      <c r="O16" s="18"/>
+      <c r="A16" s="13"/>
+      <c r="B16" s="17"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="17"/>
+      <c r="O16" s="17"/>
     </row>
     <row r="17" spans="1:28" ht="12.75">
-      <c r="A17" s="31" t="s">
+      <c r="A17" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="31"/>
-[...25 lines deleted...]
-      <c r="AB17" s="13"/>
+      <c r="B17" s="35"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="35"/>
+      <c r="E17" s="35"/>
+      <c r="F17" s="35"/>
+      <c r="G17" s="35"/>
+      <c r="H17" s="35"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="35"/>
+      <c r="L17" s="35"/>
+      <c r="M17" s="35"/>
+      <c r="N17" s="35"/>
+      <c r="O17" s="35"/>
+      <c r="P17" s="24"/>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="12"/>
+      <c r="S17" s="12"/>
+      <c r="T17" s="12"/>
+      <c r="U17" s="12"/>
+      <c r="V17" s="12"/>
+      <c r="W17" s="12"/>
+      <c r="X17" s="12"/>
+      <c r="Y17" s="12"/>
+      <c r="Z17" s="12"/>
+      <c r="AA17" s="12"/>
+      <c r="AB17" s="12"/>
     </row>
     <row r="18" spans="1:28">
-      <c r="A18" s="5"/>
-[...10 lines deleted...]
-      <c r="P18" s="28" t="s">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="O18" s="26"/>
+      <c r="P18" s="27"/>
+      <c r="Q18" s="27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:28">
-      <c r="A19" s="6"/>
-      <c r="B19" s="7">
+      <c r="A19" s="5"/>
+      <c r="B19" s="6">
         <v>2010</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="6">
         <v>2011</v>
       </c>
-      <c r="D19" s="7">
+      <c r="D19" s="6">
         <v>2012</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="6">
         <v>2013</v>
       </c>
-      <c r="F19" s="7">
+      <c r="F19" s="6">
         <v>2014</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="6">
         <v>2015</v>
       </c>
-      <c r="H19" s="7">
+      <c r="H19" s="6">
         <v>2016</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="6">
         <v>2017</v>
       </c>
-      <c r="J19" s="7">
+      <c r="J19" s="6">
         <v>2018</v>
       </c>
-      <c r="K19" s="7">
+      <c r="K19" s="6">
         <v>2019</v>
       </c>
-      <c r="L19" s="7">
+      <c r="L19" s="6">
         <v>2020</v>
       </c>
-      <c r="M19" s="7">
+      <c r="M19" s="6">
         <v>2021</v>
       </c>
-      <c r="N19" s="7">
+      <c r="N19" s="6">
         <v>2022</v>
       </c>
-      <c r="O19" s="8">
+      <c r="O19" s="7">
         <v>2023</v>
       </c>
-      <c r="P19" s="8">
+      <c r="P19" s="7">
         <v>2024</v>
       </c>
+      <c r="Q19" s="7">
+        <v>2025</v>
+      </c>
     </row>
     <row r="20" spans="1:28">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="10">
+      <c r="B20" s="9">
         <v>1574.6520874698656</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="9">
         <v>1632.4718117130578</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="9">
         <v>2030.6701574425613</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="9">
         <v>2422.1183847359366</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="9">
         <v>1960.7854146075254</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="9">
         <v>1922.9085989109615</v>
       </c>
-      <c r="H20" s="10">
+      <c r="H20" s="9">
         <v>2366.9718208232912</v>
       </c>
-      <c r="I20" s="10">
+      <c r="I20" s="9">
         <v>2305.5792879803339</v>
       </c>
-      <c r="J20" s="10">
+      <c r="J20" s="9">
         <v>2161.0951314590066</v>
       </c>
-      <c r="K20" s="10">
+      <c r="K20" s="9">
         <v>1435.3174825036945</v>
       </c>
-      <c r="L20" s="10">
+      <c r="L20" s="9">
         <v>816.24005115107002</v>
       </c>
-      <c r="M20" s="10">
+      <c r="M20" s="9">
         <v>958.36363826191689</v>
       </c>
-      <c r="N20" s="10">
+      <c r="N20" s="9">
         <v>1290.222387865</v>
       </c>
-      <c r="O20" s="10">
+      <c r="O20" s="9">
         <v>1247.24</v>
       </c>
-      <c r="P20" s="37">
+      <c r="P20" s="32">
         <v>1433.75</v>
       </c>
+      <c r="Q20" s="32">
+        <v>1689.93</v>
+      </c>
     </row>
     <row r="21" spans="1:28" ht="24" customHeight="1">
-      <c r="A21" s="30" t="s">
+      <c r="A21" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="30"/>
-[...12 lines deleted...]
-      <c r="O21" s="30"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="36"/>
+      <c r="I21" s="36"/>
+      <c r="J21" s="36"/>
+      <c r="K21" s="36"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="36"/>
+      <c r="N21" s="36"/>
+      <c r="O21" s="36"/>
       <c r="P21" s="1"/>
     </row>
     <row r="22" spans="1:28">
-      <c r="A22" s="17"/>
-[...13 lines deleted...]
-      <c r="O22" s="19"/>
+      <c r="A22" s="16"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="18"/>
+      <c r="G22" s="18"/>
+      <c r="H22" s="18"/>
+      <c r="I22" s="18"/>
+      <c r="J22" s="18"/>
+      <c r="K22" s="18"/>
+      <c r="L22" s="18"/>
+      <c r="M22" s="18"/>
+      <c r="N22" s="18"/>
+      <c r="O22" s="18"/>
     </row>
     <row r="23" spans="1:28" ht="12.75">
-      <c r="A23" s="31" t="s">
+      <c r="A23" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="B23" s="31"/>
-[...25 lines deleted...]
-      <c r="AB23" s="13"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="35"/>
+      <c r="G23" s="35"/>
+      <c r="H23" s="35"/>
+      <c r="I23" s="35"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="35"/>
+      <c r="L23" s="35"/>
+      <c r="M23" s="35"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="35"/>
+      <c r="P23" s="24"/>
+      <c r="Q23" s="12"/>
+      <c r="R23" s="12"/>
+      <c r="S23" s="12"/>
+      <c r="T23" s="12"/>
+      <c r="U23" s="12"/>
+      <c r="V23" s="12"/>
+      <c r="W23" s="12"/>
+      <c r="X23" s="12"/>
+      <c r="Y23" s="12"/>
+      <c r="Z23" s="12"/>
+      <c r="AA23" s="12"/>
+      <c r="AB23" s="12"/>
     </row>
     <row r="24" spans="1:28" ht="11.25" customHeight="1">
-      <c r="A24" s="5"/>
-[...9 lines deleted...]
-      <c r="P24" s="28" t="s">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="4"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="4"/>
+      <c r="J24" s="4"/>
+      <c r="P24" s="27"/>
+      <c r="Q24" s="27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:28">
-      <c r="A25" s="6"/>
-      <c r="B25" s="7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="6">
         <v>2010</v>
       </c>
-      <c r="C25" s="7">
+      <c r="C25" s="6">
         <v>2011</v>
       </c>
-      <c r="D25" s="7">
+      <c r="D25" s="6">
         <v>2012</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="6">
         <v>2013</v>
       </c>
-      <c r="F25" s="7">
+      <c r="F25" s="6">
         <v>2014</v>
       </c>
-      <c r="G25" s="7">
+      <c r="G25" s="6">
         <v>2015</v>
       </c>
-      <c r="H25" s="7">
+      <c r="H25" s="6">
         <v>2016</v>
       </c>
-      <c r="I25" s="7">
+      <c r="I25" s="6">
         <v>2017</v>
       </c>
-      <c r="J25" s="7">
+      <c r="J25" s="6">
         <v>2018</v>
       </c>
-      <c r="K25" s="7">
+      <c r="K25" s="6">
         <v>2019</v>
       </c>
-      <c r="L25" s="7">
+      <c r="L25" s="6">
         <v>2020</v>
       </c>
-      <c r="M25" s="7">
+      <c r="M25" s="6">
         <v>2021</v>
       </c>
-      <c r="N25" s="7">
+      <c r="N25" s="6">
         <v>2022</v>
       </c>
-      <c r="O25" s="8">
+      <c r="O25" s="7">
         <v>2023</v>
       </c>
-      <c r="P25" s="8">
+      <c r="P25" s="7">
         <v>2024</v>
       </c>
+      <c r="Q25" s="7">
+        <v>2025</v>
+      </c>
     </row>
     <row r="26" spans="1:28">
-      <c r="A26" s="29" t="s">
+      <c r="A26" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="10">
+      <c r="B26" s="9">
         <v>1301.7190822012317</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="9">
         <v>1319.198656515342</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="9">
         <v>1597.9309196180709</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="9">
         <v>1739.6020654287925</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="9">
         <v>1602.6056700359979</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="9">
         <v>1458.4762212509779</v>
       </c>
-      <c r="H26" s="10">
+      <c r="H26" s="9">
         <v>1848.4249798964281</v>
       </c>
-      <c r="I26" s="10">
+      <c r="I26" s="9">
         <v>1844.1688368076477</v>
       </c>
-      <c r="J26" s="10">
+      <c r="J26" s="9">
         <v>1730.2731128174289</v>
       </c>
-      <c r="K26" s="10">
+      <c r="K26" s="9">
         <v>1384.4157133048582</v>
       </c>
-      <c r="L26" s="10">
+      <c r="L26" s="9">
         <v>636.37293942819952</v>
       </c>
-      <c r="M26" s="10">
+      <c r="M26" s="9">
         <v>786.20784741239856</v>
       </c>
-      <c r="N26" s="10">
+      <c r="N26" s="9">
         <v>1121.9236311862699</v>
       </c>
-      <c r="O26" s="9">
+      <c r="O26" s="8">
         <v>1057.8</v>
       </c>
-      <c r="P26" s="34">
+      <c r="P26" s="29">
         <v>1133.7</v>
       </c>
+      <c r="Q26" s="29">
+        <v>893.2</v>
+      </c>
     </row>
     <row r="27" spans="1:28" ht="24.75" customHeight="1">
-      <c r="A27" s="30" t="s">
+      <c r="A27" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="30"/>
-[...12 lines deleted...]
-      <c r="O27" s="30"/>
+      <c r="B27" s="36"/>
+      <c r="C27" s="36"/>
+      <c r="D27" s="36"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="36"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
+      <c r="K27" s="36"/>
+      <c r="L27" s="36"/>
+      <c r="M27" s="36"/>
+      <c r="N27" s="36"/>
+      <c r="O27" s="36"/>
       <c r="P27" s="1"/>
     </row>
-    <row r="28" spans="1:28" s="16" customFormat="1">
-[...15 lines deleted...]
-      <c r="P28" s="26"/>
+    <row r="28" spans="1:28" s="15" customFormat="1">
+      <c r="A28" s="14"/>
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="19"/>
+      <c r="N28" s="19"/>
+      <c r="O28" s="19"/>
+      <c r="P28" s="25"/>
     </row>
     <row r="29" spans="1:28">
-      <c r="A29" s="14"/>
+      <c r="A29" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="11">
+    <mergeCell ref="N1:Q1"/>
+    <mergeCell ref="M2:Q2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A11:O11"/>
     <mergeCell ref="A17:O17"/>
     <mergeCell ref="A27:O27"/>
     <mergeCell ref="A21:O21"/>
     <mergeCell ref="A15:O15"/>
     <mergeCell ref="A9:O9"/>
     <mergeCell ref="A23:O23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>