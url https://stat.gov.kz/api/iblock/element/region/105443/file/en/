--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -11,95 +11,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20340" windowHeight="7920"/>
   </bookViews>
   <sheets>
     <sheet name="Main indicators by region" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="14">
   <si>
     <t>Air transport</t>
   </si>
   <si>
     <t>Passengers were transported by public air transport*</t>
   </si>
   <si>
     <t>The value "х" means confidential data.</t>
   </si>
   <si>
     <t>thousand people</t>
   </si>
   <si>
     <t>*For 2010-2020, the data were recalculated taking into account the distribution of passenger air transport volumes by region.
 From 2021 onwards, the data are formed taking into account the distribution of passenger air transport volumes by region.</t>
   </si>
   <si>
     <t>Passenger turnover of public air transport*</t>
   </si>
   <si>
     <t>mln p-km</t>
   </si>
   <si>
     <t>Karaganda region</t>
   </si>
   <si>
-    <t>Date of publication: 30.05.2025</t>
+    <t>Transported (transported ) cargo, luggage, cargo lugage</t>
   </si>
   <si>
-    <t>Date of next publication: 29.05.2026</t>
+    <t>Freidht turnover</t>
+  </si>
+  <si>
+    <t>Date of publication: 01.06.2026</t>
+  </si>
+  <si>
+    <t>Date of next publication: 31.05.2027</t>
+  </si>
+  <si>
+    <t>thousand tons</t>
+  </si>
+  <si>
+    <t>thousand tkm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0000"/>
     <numFmt numFmtId="168" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -144,50 +156,56 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -230,119 +248,123 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 2 3 2" xfId="9"/>
     <cellStyle name="Обычный 2 4" xfId="10"/>
     <cellStyle name="Обычный 2 5" xfId="11"/>
     <cellStyle name="Обычный 2 6" xfId="12"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный 3 2 2" xfId="13"/>
     <cellStyle name="Обычный 3 3" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="14"/>
     <cellStyle name="Обычный 5" xfId="15"/>
     <cellStyle name="Обычный 6" xfId="16"/>
     <cellStyle name="Обычный 7" xfId="17"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -627,1272 +649,1367 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I2" sqref="I2"/>
+      <selection activeCell="A3" sqref="A3:O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" style="6" customWidth="1"/>
-[...763 lines deleted...]
-    <col min="16064" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="20.5703125" style="5" customWidth="1"/>
+    <col min="2" max="5" width="6" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="11" width="6.85546875" style="5" customWidth="1"/>
+    <col min="12" max="12" width="6" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.85546875" style="5" customWidth="1"/>
+    <col min="14" max="14" width="6.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.28515625" style="8" customWidth="1"/>
+    <col min="16" max="16" width="8" style="8" customWidth="1"/>
+    <col min="17" max="17" width="8" style="5" customWidth="1"/>
+    <col min="18" max="173" width="9.140625" style="5"/>
+    <col min="174" max="174" width="20.5703125" style="5" customWidth="1"/>
+    <col min="175" max="175" width="7.85546875" style="5" customWidth="1"/>
+    <col min="176" max="176" width="8.5703125" style="5" customWidth="1"/>
+    <col min="177" max="179" width="8.28515625" style="5" customWidth="1"/>
+    <col min="180" max="180" width="8" style="5" customWidth="1"/>
+    <col min="181" max="181" width="7.85546875" style="5" customWidth="1"/>
+    <col min="182" max="182" width="8.140625" style="5" customWidth="1"/>
+    <col min="183" max="185" width="7.85546875" style="5" customWidth="1"/>
+    <col min="186" max="187" width="8" style="5" customWidth="1"/>
+    <col min="188" max="188" width="8.140625" style="5" customWidth="1"/>
+    <col min="189" max="191" width="7.85546875" style="5" customWidth="1"/>
+    <col min="192" max="429" width="9.140625" style="5"/>
+    <col min="430" max="430" width="20.5703125" style="5" customWidth="1"/>
+    <col min="431" max="431" width="7.85546875" style="5" customWidth="1"/>
+    <col min="432" max="432" width="8.5703125" style="5" customWidth="1"/>
+    <col min="433" max="435" width="8.28515625" style="5" customWidth="1"/>
+    <col min="436" max="436" width="8" style="5" customWidth="1"/>
+    <col min="437" max="437" width="7.85546875" style="5" customWidth="1"/>
+    <col min="438" max="438" width="8.140625" style="5" customWidth="1"/>
+    <col min="439" max="441" width="7.85546875" style="5" customWidth="1"/>
+    <col min="442" max="443" width="8" style="5" customWidth="1"/>
+    <col min="444" max="444" width="8.140625" style="5" customWidth="1"/>
+    <col min="445" max="447" width="7.85546875" style="5" customWidth="1"/>
+    <col min="448" max="685" width="9.140625" style="5"/>
+    <col min="686" max="686" width="20.5703125" style="5" customWidth="1"/>
+    <col min="687" max="687" width="7.85546875" style="5" customWidth="1"/>
+    <col min="688" max="688" width="8.5703125" style="5" customWidth="1"/>
+    <col min="689" max="691" width="8.28515625" style="5" customWidth="1"/>
+    <col min="692" max="692" width="8" style="5" customWidth="1"/>
+    <col min="693" max="693" width="7.85546875" style="5" customWidth="1"/>
+    <col min="694" max="694" width="8.140625" style="5" customWidth="1"/>
+    <col min="695" max="697" width="7.85546875" style="5" customWidth="1"/>
+    <col min="698" max="699" width="8" style="5" customWidth="1"/>
+    <col min="700" max="700" width="8.140625" style="5" customWidth="1"/>
+    <col min="701" max="703" width="7.85546875" style="5" customWidth="1"/>
+    <col min="704" max="941" width="9.140625" style="5"/>
+    <col min="942" max="942" width="20.5703125" style="5" customWidth="1"/>
+    <col min="943" max="943" width="7.85546875" style="5" customWidth="1"/>
+    <col min="944" max="944" width="8.5703125" style="5" customWidth="1"/>
+    <col min="945" max="947" width="8.28515625" style="5" customWidth="1"/>
+    <col min="948" max="948" width="8" style="5" customWidth="1"/>
+    <col min="949" max="949" width="7.85546875" style="5" customWidth="1"/>
+    <col min="950" max="950" width="8.140625" style="5" customWidth="1"/>
+    <col min="951" max="953" width="7.85546875" style="5" customWidth="1"/>
+    <col min="954" max="955" width="8" style="5" customWidth="1"/>
+    <col min="956" max="956" width="8.140625" style="5" customWidth="1"/>
+    <col min="957" max="959" width="7.85546875" style="5" customWidth="1"/>
+    <col min="960" max="1197" width="9.140625" style="5"/>
+    <col min="1198" max="1198" width="20.5703125" style="5" customWidth="1"/>
+    <col min="1199" max="1199" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1200" max="1200" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1201" max="1203" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1204" max="1204" width="8" style="5" customWidth="1"/>
+    <col min="1205" max="1205" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1206" max="1206" width="8.140625" style="5" customWidth="1"/>
+    <col min="1207" max="1209" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1210" max="1211" width="8" style="5" customWidth="1"/>
+    <col min="1212" max="1212" width="8.140625" style="5" customWidth="1"/>
+    <col min="1213" max="1215" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1216" max="1453" width="9.140625" style="5"/>
+    <col min="1454" max="1454" width="20.5703125" style="5" customWidth="1"/>
+    <col min="1455" max="1455" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1456" max="1456" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1457" max="1459" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1460" max="1460" width="8" style="5" customWidth="1"/>
+    <col min="1461" max="1461" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1462" max="1462" width="8.140625" style="5" customWidth="1"/>
+    <col min="1463" max="1465" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1466" max="1467" width="8" style="5" customWidth="1"/>
+    <col min="1468" max="1468" width="8.140625" style="5" customWidth="1"/>
+    <col min="1469" max="1471" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1472" max="1709" width="9.140625" style="5"/>
+    <col min="1710" max="1710" width="20.5703125" style="5" customWidth="1"/>
+    <col min="1711" max="1711" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1712" max="1712" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1713" max="1715" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1716" max="1716" width="8" style="5" customWidth="1"/>
+    <col min="1717" max="1717" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1718" max="1718" width="8.140625" style="5" customWidth="1"/>
+    <col min="1719" max="1721" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1722" max="1723" width="8" style="5" customWidth="1"/>
+    <col min="1724" max="1724" width="8.140625" style="5" customWidth="1"/>
+    <col min="1725" max="1727" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1728" max="1965" width="9.140625" style="5"/>
+    <col min="1966" max="1966" width="20.5703125" style="5" customWidth="1"/>
+    <col min="1967" max="1967" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1968" max="1968" width="8.5703125" style="5" customWidth="1"/>
+    <col min="1969" max="1971" width="8.28515625" style="5" customWidth="1"/>
+    <col min="1972" max="1972" width="8" style="5" customWidth="1"/>
+    <col min="1973" max="1973" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1974" max="1974" width="8.140625" style="5" customWidth="1"/>
+    <col min="1975" max="1977" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1978" max="1979" width="8" style="5" customWidth="1"/>
+    <col min="1980" max="1980" width="8.140625" style="5" customWidth="1"/>
+    <col min="1981" max="1983" width="7.85546875" style="5" customWidth="1"/>
+    <col min="1984" max="2221" width="9.140625" style="5"/>
+    <col min="2222" max="2222" width="20.5703125" style="5" customWidth="1"/>
+    <col min="2223" max="2223" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2224" max="2224" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2225" max="2227" width="8.28515625" style="5" customWidth="1"/>
+    <col min="2228" max="2228" width="8" style="5" customWidth="1"/>
+    <col min="2229" max="2229" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2230" max="2230" width="8.140625" style="5" customWidth="1"/>
+    <col min="2231" max="2233" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2234" max="2235" width="8" style="5" customWidth="1"/>
+    <col min="2236" max="2236" width="8.140625" style="5" customWidth="1"/>
+    <col min="2237" max="2239" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2240" max="2477" width="9.140625" style="5"/>
+    <col min="2478" max="2478" width="20.5703125" style="5" customWidth="1"/>
+    <col min="2479" max="2479" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2480" max="2480" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2481" max="2483" width="8.28515625" style="5" customWidth="1"/>
+    <col min="2484" max="2484" width="8" style="5" customWidth="1"/>
+    <col min="2485" max="2485" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2486" max="2486" width="8.140625" style="5" customWidth="1"/>
+    <col min="2487" max="2489" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2490" max="2491" width="8" style="5" customWidth="1"/>
+    <col min="2492" max="2492" width="8.140625" style="5" customWidth="1"/>
+    <col min="2493" max="2495" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2496" max="2733" width="9.140625" style="5"/>
+    <col min="2734" max="2734" width="20.5703125" style="5" customWidth="1"/>
+    <col min="2735" max="2735" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2736" max="2736" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2737" max="2739" width="8.28515625" style="5" customWidth="1"/>
+    <col min="2740" max="2740" width="8" style="5" customWidth="1"/>
+    <col min="2741" max="2741" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2742" max="2742" width="8.140625" style="5" customWidth="1"/>
+    <col min="2743" max="2745" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2746" max="2747" width="8" style="5" customWidth="1"/>
+    <col min="2748" max="2748" width="8.140625" style="5" customWidth="1"/>
+    <col min="2749" max="2751" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2752" max="2989" width="9.140625" style="5"/>
+    <col min="2990" max="2990" width="20.5703125" style="5" customWidth="1"/>
+    <col min="2991" max="2991" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2992" max="2992" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2993" max="2995" width="8.28515625" style="5" customWidth="1"/>
+    <col min="2996" max="2996" width="8" style="5" customWidth="1"/>
+    <col min="2997" max="2997" width="7.85546875" style="5" customWidth="1"/>
+    <col min="2998" max="2998" width="8.140625" style="5" customWidth="1"/>
+    <col min="2999" max="3001" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3002" max="3003" width="8" style="5" customWidth="1"/>
+    <col min="3004" max="3004" width="8.140625" style="5" customWidth="1"/>
+    <col min="3005" max="3007" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3008" max="3245" width="9.140625" style="5"/>
+    <col min="3246" max="3246" width="20.5703125" style="5" customWidth="1"/>
+    <col min="3247" max="3247" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3248" max="3248" width="8.5703125" style="5" customWidth="1"/>
+    <col min="3249" max="3251" width="8.28515625" style="5" customWidth="1"/>
+    <col min="3252" max="3252" width="8" style="5" customWidth="1"/>
+    <col min="3253" max="3253" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3254" max="3254" width="8.140625" style="5" customWidth="1"/>
+    <col min="3255" max="3257" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3258" max="3259" width="8" style="5" customWidth="1"/>
+    <col min="3260" max="3260" width="8.140625" style="5" customWidth="1"/>
+    <col min="3261" max="3263" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3264" max="3501" width="9.140625" style="5"/>
+    <col min="3502" max="3502" width="20.5703125" style="5" customWidth="1"/>
+    <col min="3503" max="3503" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3504" max="3504" width="8.5703125" style="5" customWidth="1"/>
+    <col min="3505" max="3507" width="8.28515625" style="5" customWidth="1"/>
+    <col min="3508" max="3508" width="8" style="5" customWidth="1"/>
+    <col min="3509" max="3509" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3510" max="3510" width="8.140625" style="5" customWidth="1"/>
+    <col min="3511" max="3513" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3514" max="3515" width="8" style="5" customWidth="1"/>
+    <col min="3516" max="3516" width="8.140625" style="5" customWidth="1"/>
+    <col min="3517" max="3519" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3520" max="3757" width="9.140625" style="5"/>
+    <col min="3758" max="3758" width="20.5703125" style="5" customWidth="1"/>
+    <col min="3759" max="3759" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3760" max="3760" width="8.5703125" style="5" customWidth="1"/>
+    <col min="3761" max="3763" width="8.28515625" style="5" customWidth="1"/>
+    <col min="3764" max="3764" width="8" style="5" customWidth="1"/>
+    <col min="3765" max="3765" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3766" max="3766" width="8.140625" style="5" customWidth="1"/>
+    <col min="3767" max="3769" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3770" max="3771" width="8" style="5" customWidth="1"/>
+    <col min="3772" max="3772" width="8.140625" style="5" customWidth="1"/>
+    <col min="3773" max="3775" width="7.85546875" style="5" customWidth="1"/>
+    <col min="3776" max="4013" width="9.140625" style="5"/>
+    <col min="4014" max="4014" width="20.5703125" style="5" customWidth="1"/>
+    <col min="4015" max="4015" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4016" max="4016" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4017" max="4019" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4020" max="4020" width="8" style="5" customWidth="1"/>
+    <col min="4021" max="4021" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4022" max="4022" width="8.140625" style="5" customWidth="1"/>
+    <col min="4023" max="4025" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4026" max="4027" width="8" style="5" customWidth="1"/>
+    <col min="4028" max="4028" width="8.140625" style="5" customWidth="1"/>
+    <col min="4029" max="4031" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4032" max="4269" width="9.140625" style="5"/>
+    <col min="4270" max="4270" width="20.5703125" style="5" customWidth="1"/>
+    <col min="4271" max="4271" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4272" max="4272" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4273" max="4275" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4276" max="4276" width="8" style="5" customWidth="1"/>
+    <col min="4277" max="4277" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4278" max="4278" width="8.140625" style="5" customWidth="1"/>
+    <col min="4279" max="4281" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4282" max="4283" width="8" style="5" customWidth="1"/>
+    <col min="4284" max="4284" width="8.140625" style="5" customWidth="1"/>
+    <col min="4285" max="4287" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4288" max="4525" width="9.140625" style="5"/>
+    <col min="4526" max="4526" width="20.5703125" style="5" customWidth="1"/>
+    <col min="4527" max="4527" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4528" max="4528" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4529" max="4531" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4532" max="4532" width="8" style="5" customWidth="1"/>
+    <col min="4533" max="4533" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4534" max="4534" width="8.140625" style="5" customWidth="1"/>
+    <col min="4535" max="4537" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4538" max="4539" width="8" style="5" customWidth="1"/>
+    <col min="4540" max="4540" width="8.140625" style="5" customWidth="1"/>
+    <col min="4541" max="4543" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4544" max="4781" width="9.140625" style="5"/>
+    <col min="4782" max="4782" width="20.5703125" style="5" customWidth="1"/>
+    <col min="4783" max="4783" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4784" max="4784" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4785" max="4787" width="8.28515625" style="5" customWidth="1"/>
+    <col min="4788" max="4788" width="8" style="5" customWidth="1"/>
+    <col min="4789" max="4789" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4790" max="4790" width="8.140625" style="5" customWidth="1"/>
+    <col min="4791" max="4793" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4794" max="4795" width="8" style="5" customWidth="1"/>
+    <col min="4796" max="4796" width="8.140625" style="5" customWidth="1"/>
+    <col min="4797" max="4799" width="7.85546875" style="5" customWidth="1"/>
+    <col min="4800" max="5037" width="9.140625" style="5"/>
+    <col min="5038" max="5038" width="20.5703125" style="5" customWidth="1"/>
+    <col min="5039" max="5039" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5040" max="5040" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5041" max="5043" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5044" max="5044" width="8" style="5" customWidth="1"/>
+    <col min="5045" max="5045" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5046" max="5046" width="8.140625" style="5" customWidth="1"/>
+    <col min="5047" max="5049" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5050" max="5051" width="8" style="5" customWidth="1"/>
+    <col min="5052" max="5052" width="8.140625" style="5" customWidth="1"/>
+    <col min="5053" max="5055" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5056" max="5293" width="9.140625" style="5"/>
+    <col min="5294" max="5294" width="20.5703125" style="5" customWidth="1"/>
+    <col min="5295" max="5295" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5296" max="5296" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5297" max="5299" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5300" max="5300" width="8" style="5" customWidth="1"/>
+    <col min="5301" max="5301" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5302" max="5302" width="8.140625" style="5" customWidth="1"/>
+    <col min="5303" max="5305" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5306" max="5307" width="8" style="5" customWidth="1"/>
+    <col min="5308" max="5308" width="8.140625" style="5" customWidth="1"/>
+    <col min="5309" max="5311" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5312" max="5549" width="9.140625" style="5"/>
+    <col min="5550" max="5550" width="20.5703125" style="5" customWidth="1"/>
+    <col min="5551" max="5551" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5552" max="5552" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5553" max="5555" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5556" max="5556" width="8" style="5" customWidth="1"/>
+    <col min="5557" max="5557" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5558" max="5558" width="8.140625" style="5" customWidth="1"/>
+    <col min="5559" max="5561" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5562" max="5563" width="8" style="5" customWidth="1"/>
+    <col min="5564" max="5564" width="8.140625" style="5" customWidth="1"/>
+    <col min="5565" max="5567" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5568" max="5805" width="9.140625" style="5"/>
+    <col min="5806" max="5806" width="20.5703125" style="5" customWidth="1"/>
+    <col min="5807" max="5807" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5808" max="5808" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5809" max="5811" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5812" max="5812" width="8" style="5" customWidth="1"/>
+    <col min="5813" max="5813" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5814" max="5814" width="8.140625" style="5" customWidth="1"/>
+    <col min="5815" max="5817" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5818" max="5819" width="8" style="5" customWidth="1"/>
+    <col min="5820" max="5820" width="8.140625" style="5" customWidth="1"/>
+    <col min="5821" max="5823" width="7.85546875" style="5" customWidth="1"/>
+    <col min="5824" max="6061" width="9.140625" style="5"/>
+    <col min="6062" max="6062" width="20.5703125" style="5" customWidth="1"/>
+    <col min="6063" max="6063" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6064" max="6064" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6065" max="6067" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6068" max="6068" width="8" style="5" customWidth="1"/>
+    <col min="6069" max="6069" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6070" max="6070" width="8.140625" style="5" customWidth="1"/>
+    <col min="6071" max="6073" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6074" max="6075" width="8" style="5" customWidth="1"/>
+    <col min="6076" max="6076" width="8.140625" style="5" customWidth="1"/>
+    <col min="6077" max="6079" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6080" max="6317" width="9.140625" style="5"/>
+    <col min="6318" max="6318" width="20.5703125" style="5" customWidth="1"/>
+    <col min="6319" max="6319" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6320" max="6320" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6321" max="6323" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6324" max="6324" width="8" style="5" customWidth="1"/>
+    <col min="6325" max="6325" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6326" max="6326" width="8.140625" style="5" customWidth="1"/>
+    <col min="6327" max="6329" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6330" max="6331" width="8" style="5" customWidth="1"/>
+    <col min="6332" max="6332" width="8.140625" style="5" customWidth="1"/>
+    <col min="6333" max="6335" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6336" max="6573" width="9.140625" style="5"/>
+    <col min="6574" max="6574" width="20.5703125" style="5" customWidth="1"/>
+    <col min="6575" max="6575" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6576" max="6576" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6577" max="6579" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6580" max="6580" width="8" style="5" customWidth="1"/>
+    <col min="6581" max="6581" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6582" max="6582" width="8.140625" style="5" customWidth="1"/>
+    <col min="6583" max="6585" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6586" max="6587" width="8" style="5" customWidth="1"/>
+    <col min="6588" max="6588" width="8.140625" style="5" customWidth="1"/>
+    <col min="6589" max="6591" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6592" max="6829" width="9.140625" style="5"/>
+    <col min="6830" max="6830" width="20.5703125" style="5" customWidth="1"/>
+    <col min="6831" max="6831" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6832" max="6832" width="8.5703125" style="5" customWidth="1"/>
+    <col min="6833" max="6835" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6836" max="6836" width="8" style="5" customWidth="1"/>
+    <col min="6837" max="6837" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6838" max="6838" width="8.140625" style="5" customWidth="1"/>
+    <col min="6839" max="6841" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6842" max="6843" width="8" style="5" customWidth="1"/>
+    <col min="6844" max="6844" width="8.140625" style="5" customWidth="1"/>
+    <col min="6845" max="6847" width="7.85546875" style="5" customWidth="1"/>
+    <col min="6848" max="7085" width="9.140625" style="5"/>
+    <col min="7086" max="7086" width="20.5703125" style="5" customWidth="1"/>
+    <col min="7087" max="7087" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7088" max="7088" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7089" max="7091" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7092" max="7092" width="8" style="5" customWidth="1"/>
+    <col min="7093" max="7093" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7094" max="7094" width="8.140625" style="5" customWidth="1"/>
+    <col min="7095" max="7097" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7098" max="7099" width="8" style="5" customWidth="1"/>
+    <col min="7100" max="7100" width="8.140625" style="5" customWidth="1"/>
+    <col min="7101" max="7103" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7104" max="7341" width="9.140625" style="5"/>
+    <col min="7342" max="7342" width="20.5703125" style="5" customWidth="1"/>
+    <col min="7343" max="7343" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7344" max="7344" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7345" max="7347" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7348" max="7348" width="8" style="5" customWidth="1"/>
+    <col min="7349" max="7349" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7350" max="7350" width="8.140625" style="5" customWidth="1"/>
+    <col min="7351" max="7353" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7354" max="7355" width="8" style="5" customWidth="1"/>
+    <col min="7356" max="7356" width="8.140625" style="5" customWidth="1"/>
+    <col min="7357" max="7359" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7360" max="7597" width="9.140625" style="5"/>
+    <col min="7598" max="7598" width="20.5703125" style="5" customWidth="1"/>
+    <col min="7599" max="7599" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7600" max="7600" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7601" max="7603" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7604" max="7604" width="8" style="5" customWidth="1"/>
+    <col min="7605" max="7605" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7606" max="7606" width="8.140625" style="5" customWidth="1"/>
+    <col min="7607" max="7609" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7610" max="7611" width="8" style="5" customWidth="1"/>
+    <col min="7612" max="7612" width="8.140625" style="5" customWidth="1"/>
+    <col min="7613" max="7615" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7616" max="7853" width="9.140625" style="5"/>
+    <col min="7854" max="7854" width="20.5703125" style="5" customWidth="1"/>
+    <col min="7855" max="7855" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7856" max="7856" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7857" max="7859" width="8.28515625" style="5" customWidth="1"/>
+    <col min="7860" max="7860" width="8" style="5" customWidth="1"/>
+    <col min="7861" max="7861" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7862" max="7862" width="8.140625" style="5" customWidth="1"/>
+    <col min="7863" max="7865" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7866" max="7867" width="8" style="5" customWidth="1"/>
+    <col min="7868" max="7868" width="8.140625" style="5" customWidth="1"/>
+    <col min="7869" max="7871" width="7.85546875" style="5" customWidth="1"/>
+    <col min="7872" max="8109" width="9.140625" style="5"/>
+    <col min="8110" max="8110" width="20.5703125" style="5" customWidth="1"/>
+    <col min="8111" max="8111" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8112" max="8112" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8113" max="8115" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8116" max="8116" width="8" style="5" customWidth="1"/>
+    <col min="8117" max="8117" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8118" max="8118" width="8.140625" style="5" customWidth="1"/>
+    <col min="8119" max="8121" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8122" max="8123" width="8" style="5" customWidth="1"/>
+    <col min="8124" max="8124" width="8.140625" style="5" customWidth="1"/>
+    <col min="8125" max="8127" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8128" max="8365" width="9.140625" style="5"/>
+    <col min="8366" max="8366" width="20.5703125" style="5" customWidth="1"/>
+    <col min="8367" max="8367" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8368" max="8368" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8369" max="8371" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8372" max="8372" width="8" style="5" customWidth="1"/>
+    <col min="8373" max="8373" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8374" max="8374" width="8.140625" style="5" customWidth="1"/>
+    <col min="8375" max="8377" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8378" max="8379" width="8" style="5" customWidth="1"/>
+    <col min="8380" max="8380" width="8.140625" style="5" customWidth="1"/>
+    <col min="8381" max="8383" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8384" max="8621" width="9.140625" style="5"/>
+    <col min="8622" max="8622" width="20.5703125" style="5" customWidth="1"/>
+    <col min="8623" max="8623" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8624" max="8624" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8625" max="8627" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8628" max="8628" width="8" style="5" customWidth="1"/>
+    <col min="8629" max="8629" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8630" max="8630" width="8.140625" style="5" customWidth="1"/>
+    <col min="8631" max="8633" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8634" max="8635" width="8" style="5" customWidth="1"/>
+    <col min="8636" max="8636" width="8.140625" style="5" customWidth="1"/>
+    <col min="8637" max="8639" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8640" max="8877" width="9.140625" style="5"/>
+    <col min="8878" max="8878" width="20.5703125" style="5" customWidth="1"/>
+    <col min="8879" max="8879" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8880" max="8880" width="8.5703125" style="5" customWidth="1"/>
+    <col min="8881" max="8883" width="8.28515625" style="5" customWidth="1"/>
+    <col min="8884" max="8884" width="8" style="5" customWidth="1"/>
+    <col min="8885" max="8885" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8886" max="8886" width="8.140625" style="5" customWidth="1"/>
+    <col min="8887" max="8889" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8890" max="8891" width="8" style="5" customWidth="1"/>
+    <col min="8892" max="8892" width="8.140625" style="5" customWidth="1"/>
+    <col min="8893" max="8895" width="7.85546875" style="5" customWidth="1"/>
+    <col min="8896" max="9133" width="9.140625" style="5"/>
+    <col min="9134" max="9134" width="20.5703125" style="5" customWidth="1"/>
+    <col min="9135" max="9135" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9136" max="9136" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9137" max="9139" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9140" max="9140" width="8" style="5" customWidth="1"/>
+    <col min="9141" max="9141" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9142" max="9142" width="8.140625" style="5" customWidth="1"/>
+    <col min="9143" max="9145" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9146" max="9147" width="8" style="5" customWidth="1"/>
+    <col min="9148" max="9148" width="8.140625" style="5" customWidth="1"/>
+    <col min="9149" max="9151" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9152" max="9389" width="9.140625" style="5"/>
+    <col min="9390" max="9390" width="20.5703125" style="5" customWidth="1"/>
+    <col min="9391" max="9391" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9392" max="9392" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9393" max="9395" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9396" max="9396" width="8" style="5" customWidth="1"/>
+    <col min="9397" max="9397" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9398" max="9398" width="8.140625" style="5" customWidth="1"/>
+    <col min="9399" max="9401" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9402" max="9403" width="8" style="5" customWidth="1"/>
+    <col min="9404" max="9404" width="8.140625" style="5" customWidth="1"/>
+    <col min="9405" max="9407" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9408" max="9645" width="9.140625" style="5"/>
+    <col min="9646" max="9646" width="20.5703125" style="5" customWidth="1"/>
+    <col min="9647" max="9647" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9648" max="9648" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9649" max="9651" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9652" max="9652" width="8" style="5" customWidth="1"/>
+    <col min="9653" max="9653" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9654" max="9654" width="8.140625" style="5" customWidth="1"/>
+    <col min="9655" max="9657" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9658" max="9659" width="8" style="5" customWidth="1"/>
+    <col min="9660" max="9660" width="8.140625" style="5" customWidth="1"/>
+    <col min="9661" max="9663" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9664" max="9901" width="9.140625" style="5"/>
+    <col min="9902" max="9902" width="20.5703125" style="5" customWidth="1"/>
+    <col min="9903" max="9903" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9904" max="9904" width="8.5703125" style="5" customWidth="1"/>
+    <col min="9905" max="9907" width="8.28515625" style="5" customWidth="1"/>
+    <col min="9908" max="9908" width="8" style="5" customWidth="1"/>
+    <col min="9909" max="9909" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9910" max="9910" width="8.140625" style="5" customWidth="1"/>
+    <col min="9911" max="9913" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9914" max="9915" width="8" style="5" customWidth="1"/>
+    <col min="9916" max="9916" width="8.140625" style="5" customWidth="1"/>
+    <col min="9917" max="9919" width="7.85546875" style="5" customWidth="1"/>
+    <col min="9920" max="10157" width="9.140625" style="5"/>
+    <col min="10158" max="10158" width="20.5703125" style="5" customWidth="1"/>
+    <col min="10159" max="10159" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10160" max="10160" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10161" max="10163" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10164" max="10164" width="8" style="5" customWidth="1"/>
+    <col min="10165" max="10165" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10166" max="10166" width="8.140625" style="5" customWidth="1"/>
+    <col min="10167" max="10169" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10170" max="10171" width="8" style="5" customWidth="1"/>
+    <col min="10172" max="10172" width="8.140625" style="5" customWidth="1"/>
+    <col min="10173" max="10175" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10176" max="10413" width="9.140625" style="5"/>
+    <col min="10414" max="10414" width="20.5703125" style="5" customWidth="1"/>
+    <col min="10415" max="10415" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10416" max="10416" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10417" max="10419" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10420" max="10420" width="8" style="5" customWidth="1"/>
+    <col min="10421" max="10421" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10422" max="10422" width="8.140625" style="5" customWidth="1"/>
+    <col min="10423" max="10425" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10426" max="10427" width="8" style="5" customWidth="1"/>
+    <col min="10428" max="10428" width="8.140625" style="5" customWidth="1"/>
+    <col min="10429" max="10431" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10432" max="10669" width="9.140625" style="5"/>
+    <col min="10670" max="10670" width="20.5703125" style="5" customWidth="1"/>
+    <col min="10671" max="10671" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10672" max="10672" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10673" max="10675" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10676" max="10676" width="8" style="5" customWidth="1"/>
+    <col min="10677" max="10677" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10678" max="10678" width="8.140625" style="5" customWidth="1"/>
+    <col min="10679" max="10681" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10682" max="10683" width="8" style="5" customWidth="1"/>
+    <col min="10684" max="10684" width="8.140625" style="5" customWidth="1"/>
+    <col min="10685" max="10687" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10688" max="10925" width="9.140625" style="5"/>
+    <col min="10926" max="10926" width="20.5703125" style="5" customWidth="1"/>
+    <col min="10927" max="10927" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10928" max="10928" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10929" max="10931" width="8.28515625" style="5" customWidth="1"/>
+    <col min="10932" max="10932" width="8" style="5" customWidth="1"/>
+    <col min="10933" max="10933" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10934" max="10934" width="8.140625" style="5" customWidth="1"/>
+    <col min="10935" max="10937" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10938" max="10939" width="8" style="5" customWidth="1"/>
+    <col min="10940" max="10940" width="8.140625" style="5" customWidth="1"/>
+    <col min="10941" max="10943" width="7.85546875" style="5" customWidth="1"/>
+    <col min="10944" max="11181" width="9.140625" style="5"/>
+    <col min="11182" max="11182" width="20.5703125" style="5" customWidth="1"/>
+    <col min="11183" max="11183" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11184" max="11184" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11185" max="11187" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11188" max="11188" width="8" style="5" customWidth="1"/>
+    <col min="11189" max="11189" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11190" max="11190" width="8.140625" style="5" customWidth="1"/>
+    <col min="11191" max="11193" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11194" max="11195" width="8" style="5" customWidth="1"/>
+    <col min="11196" max="11196" width="8.140625" style="5" customWidth="1"/>
+    <col min="11197" max="11199" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11200" max="11437" width="9.140625" style="5"/>
+    <col min="11438" max="11438" width="20.5703125" style="5" customWidth="1"/>
+    <col min="11439" max="11439" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11440" max="11440" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11441" max="11443" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11444" max="11444" width="8" style="5" customWidth="1"/>
+    <col min="11445" max="11445" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11446" max="11446" width="8.140625" style="5" customWidth="1"/>
+    <col min="11447" max="11449" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11450" max="11451" width="8" style="5" customWidth="1"/>
+    <col min="11452" max="11452" width="8.140625" style="5" customWidth="1"/>
+    <col min="11453" max="11455" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11456" max="11693" width="9.140625" style="5"/>
+    <col min="11694" max="11694" width="20.5703125" style="5" customWidth="1"/>
+    <col min="11695" max="11695" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11696" max="11696" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11697" max="11699" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11700" max="11700" width="8" style="5" customWidth="1"/>
+    <col min="11701" max="11701" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11702" max="11702" width="8.140625" style="5" customWidth="1"/>
+    <col min="11703" max="11705" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11706" max="11707" width="8" style="5" customWidth="1"/>
+    <col min="11708" max="11708" width="8.140625" style="5" customWidth="1"/>
+    <col min="11709" max="11711" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11712" max="11949" width="9.140625" style="5"/>
+    <col min="11950" max="11950" width="20.5703125" style="5" customWidth="1"/>
+    <col min="11951" max="11951" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11952" max="11952" width="8.5703125" style="5" customWidth="1"/>
+    <col min="11953" max="11955" width="8.28515625" style="5" customWidth="1"/>
+    <col min="11956" max="11956" width="8" style="5" customWidth="1"/>
+    <col min="11957" max="11957" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11958" max="11958" width="8.140625" style="5" customWidth="1"/>
+    <col min="11959" max="11961" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11962" max="11963" width="8" style="5" customWidth="1"/>
+    <col min="11964" max="11964" width="8.140625" style="5" customWidth="1"/>
+    <col min="11965" max="11967" width="7.85546875" style="5" customWidth="1"/>
+    <col min="11968" max="12205" width="9.140625" style="5"/>
+    <col min="12206" max="12206" width="20.5703125" style="5" customWidth="1"/>
+    <col min="12207" max="12207" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12208" max="12208" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12209" max="12211" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12212" max="12212" width="8" style="5" customWidth="1"/>
+    <col min="12213" max="12213" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12214" max="12214" width="8.140625" style="5" customWidth="1"/>
+    <col min="12215" max="12217" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12218" max="12219" width="8" style="5" customWidth="1"/>
+    <col min="12220" max="12220" width="8.140625" style="5" customWidth="1"/>
+    <col min="12221" max="12223" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12224" max="12461" width="9.140625" style="5"/>
+    <col min="12462" max="12462" width="20.5703125" style="5" customWidth="1"/>
+    <col min="12463" max="12463" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12464" max="12464" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12465" max="12467" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12468" max="12468" width="8" style="5" customWidth="1"/>
+    <col min="12469" max="12469" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12470" max="12470" width="8.140625" style="5" customWidth="1"/>
+    <col min="12471" max="12473" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12474" max="12475" width="8" style="5" customWidth="1"/>
+    <col min="12476" max="12476" width="8.140625" style="5" customWidth="1"/>
+    <col min="12477" max="12479" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12480" max="12717" width="9.140625" style="5"/>
+    <col min="12718" max="12718" width="20.5703125" style="5" customWidth="1"/>
+    <col min="12719" max="12719" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12720" max="12720" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12721" max="12723" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12724" max="12724" width="8" style="5" customWidth="1"/>
+    <col min="12725" max="12725" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12726" max="12726" width="8.140625" style="5" customWidth="1"/>
+    <col min="12727" max="12729" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12730" max="12731" width="8" style="5" customWidth="1"/>
+    <col min="12732" max="12732" width="8.140625" style="5" customWidth="1"/>
+    <col min="12733" max="12735" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12736" max="12973" width="9.140625" style="5"/>
+    <col min="12974" max="12974" width="20.5703125" style="5" customWidth="1"/>
+    <col min="12975" max="12975" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12976" max="12976" width="8.5703125" style="5" customWidth="1"/>
+    <col min="12977" max="12979" width="8.28515625" style="5" customWidth="1"/>
+    <col min="12980" max="12980" width="8" style="5" customWidth="1"/>
+    <col min="12981" max="12981" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12982" max="12982" width="8.140625" style="5" customWidth="1"/>
+    <col min="12983" max="12985" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12986" max="12987" width="8" style="5" customWidth="1"/>
+    <col min="12988" max="12988" width="8.140625" style="5" customWidth="1"/>
+    <col min="12989" max="12991" width="7.85546875" style="5" customWidth="1"/>
+    <col min="12992" max="13229" width="9.140625" style="5"/>
+    <col min="13230" max="13230" width="20.5703125" style="5" customWidth="1"/>
+    <col min="13231" max="13231" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13232" max="13232" width="8.5703125" style="5" customWidth="1"/>
+    <col min="13233" max="13235" width="8.28515625" style="5" customWidth="1"/>
+    <col min="13236" max="13236" width="8" style="5" customWidth="1"/>
+    <col min="13237" max="13237" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13238" max="13238" width="8.140625" style="5" customWidth="1"/>
+    <col min="13239" max="13241" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13242" max="13243" width="8" style="5" customWidth="1"/>
+    <col min="13244" max="13244" width="8.140625" style="5" customWidth="1"/>
+    <col min="13245" max="13247" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13248" max="13485" width="9.140625" style="5"/>
+    <col min="13486" max="13486" width="20.5703125" style="5" customWidth="1"/>
+    <col min="13487" max="13487" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13488" max="13488" width="8.5703125" style="5" customWidth="1"/>
+    <col min="13489" max="13491" width="8.28515625" style="5" customWidth="1"/>
+    <col min="13492" max="13492" width="8" style="5" customWidth="1"/>
+    <col min="13493" max="13493" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13494" max="13494" width="8.140625" style="5" customWidth="1"/>
+    <col min="13495" max="13497" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13498" max="13499" width="8" style="5" customWidth="1"/>
+    <col min="13500" max="13500" width="8.140625" style="5" customWidth="1"/>
+    <col min="13501" max="13503" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13504" max="13741" width="9.140625" style="5"/>
+    <col min="13742" max="13742" width="20.5703125" style="5" customWidth="1"/>
+    <col min="13743" max="13743" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13744" max="13744" width="8.5703125" style="5" customWidth="1"/>
+    <col min="13745" max="13747" width="8.28515625" style="5" customWidth="1"/>
+    <col min="13748" max="13748" width="8" style="5" customWidth="1"/>
+    <col min="13749" max="13749" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13750" max="13750" width="8.140625" style="5" customWidth="1"/>
+    <col min="13751" max="13753" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13754" max="13755" width="8" style="5" customWidth="1"/>
+    <col min="13756" max="13756" width="8.140625" style="5" customWidth="1"/>
+    <col min="13757" max="13759" width="7.85546875" style="5" customWidth="1"/>
+    <col min="13760" max="13997" width="9.140625" style="5"/>
+    <col min="13998" max="13998" width="20.5703125" style="5" customWidth="1"/>
+    <col min="13999" max="13999" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14000" max="14000" width="8.5703125" style="5" customWidth="1"/>
+    <col min="14001" max="14003" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14004" max="14004" width="8" style="5" customWidth="1"/>
+    <col min="14005" max="14005" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14006" max="14006" width="8.140625" style="5" customWidth="1"/>
+    <col min="14007" max="14009" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14010" max="14011" width="8" style="5" customWidth="1"/>
+    <col min="14012" max="14012" width="8.140625" style="5" customWidth="1"/>
+    <col min="14013" max="14015" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14016" max="14253" width="9.140625" style="5"/>
+    <col min="14254" max="14254" width="20.5703125" style="5" customWidth="1"/>
+    <col min="14255" max="14255" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14256" max="14256" width="8.5703125" style="5" customWidth="1"/>
+    <col min="14257" max="14259" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14260" max="14260" width="8" style="5" customWidth="1"/>
+    <col min="14261" max="14261" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14262" max="14262" width="8.140625" style="5" customWidth="1"/>
+    <col min="14263" max="14265" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14266" max="14267" width="8" style="5" customWidth="1"/>
+    <col min="14268" max="14268" width="8.140625" style="5" customWidth="1"/>
+    <col min="14269" max="14271" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14272" max="14509" width="9.140625" style="5"/>
+    <col min="14510" max="14510" width="20.5703125" style="5" customWidth="1"/>
+    <col min="14511" max="14511" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14512" max="14512" width="8.5703125" style="5" customWidth="1"/>
+    <col min="14513" max="14515" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14516" max="14516" width="8" style="5" customWidth="1"/>
+    <col min="14517" max="14517" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14518" max="14518" width="8.140625" style="5" customWidth="1"/>
+    <col min="14519" max="14521" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14522" max="14523" width="8" style="5" customWidth="1"/>
+    <col min="14524" max="14524" width="8.140625" style="5" customWidth="1"/>
+    <col min="14525" max="14527" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14528" max="14765" width="9.140625" style="5"/>
+    <col min="14766" max="14766" width="20.5703125" style="5" customWidth="1"/>
+    <col min="14767" max="14767" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14768" max="14768" width="8.5703125" style="5" customWidth="1"/>
+    <col min="14769" max="14771" width="8.28515625" style="5" customWidth="1"/>
+    <col min="14772" max="14772" width="8" style="5" customWidth="1"/>
+    <col min="14773" max="14773" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14774" max="14774" width="8.140625" style="5" customWidth="1"/>
+    <col min="14775" max="14777" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14778" max="14779" width="8" style="5" customWidth="1"/>
+    <col min="14780" max="14780" width="8.140625" style="5" customWidth="1"/>
+    <col min="14781" max="14783" width="7.85546875" style="5" customWidth="1"/>
+    <col min="14784" max="15021" width="9.140625" style="5"/>
+    <col min="15022" max="15022" width="20.5703125" style="5" customWidth="1"/>
+    <col min="15023" max="15023" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15024" max="15024" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15025" max="15027" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15028" max="15028" width="8" style="5" customWidth="1"/>
+    <col min="15029" max="15029" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15030" max="15030" width="8.140625" style="5" customWidth="1"/>
+    <col min="15031" max="15033" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15034" max="15035" width="8" style="5" customWidth="1"/>
+    <col min="15036" max="15036" width="8.140625" style="5" customWidth="1"/>
+    <col min="15037" max="15039" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15040" max="15277" width="9.140625" style="5"/>
+    <col min="15278" max="15278" width="20.5703125" style="5" customWidth="1"/>
+    <col min="15279" max="15279" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15280" max="15280" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15281" max="15283" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15284" max="15284" width="8" style="5" customWidth="1"/>
+    <col min="15285" max="15285" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15286" max="15286" width="8.140625" style="5" customWidth="1"/>
+    <col min="15287" max="15289" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15290" max="15291" width="8" style="5" customWidth="1"/>
+    <col min="15292" max="15292" width="8.140625" style="5" customWidth="1"/>
+    <col min="15293" max="15295" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15296" max="15533" width="9.140625" style="5"/>
+    <col min="15534" max="15534" width="20.5703125" style="5" customWidth="1"/>
+    <col min="15535" max="15535" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15536" max="15536" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15537" max="15539" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15540" max="15540" width="8" style="5" customWidth="1"/>
+    <col min="15541" max="15541" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15542" max="15542" width="8.140625" style="5" customWidth="1"/>
+    <col min="15543" max="15545" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15546" max="15547" width="8" style="5" customWidth="1"/>
+    <col min="15548" max="15548" width="8.140625" style="5" customWidth="1"/>
+    <col min="15549" max="15551" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15552" max="15789" width="9.140625" style="5"/>
+    <col min="15790" max="15790" width="20.5703125" style="5" customWidth="1"/>
+    <col min="15791" max="15791" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15792" max="15792" width="8.5703125" style="5" customWidth="1"/>
+    <col min="15793" max="15795" width="8.28515625" style="5" customWidth="1"/>
+    <col min="15796" max="15796" width="8" style="5" customWidth="1"/>
+    <col min="15797" max="15797" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15798" max="15798" width="8.140625" style="5" customWidth="1"/>
+    <col min="15799" max="15801" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15802" max="15803" width="8" style="5" customWidth="1"/>
+    <col min="15804" max="15804" width="8.140625" style="5" customWidth="1"/>
+    <col min="15805" max="15807" width="7.85546875" style="5" customWidth="1"/>
+    <col min="15808" max="16045" width="9.140625" style="5"/>
+    <col min="16046" max="16046" width="20.5703125" style="5" customWidth="1"/>
+    <col min="16047" max="16047" width="7.85546875" style="5" customWidth="1"/>
+    <col min="16048" max="16048" width="8.5703125" style="5" customWidth="1"/>
+    <col min="16049" max="16051" width="8.28515625" style="5" customWidth="1"/>
+    <col min="16052" max="16052" width="8" style="5" customWidth="1"/>
+    <col min="16053" max="16053" width="7.85546875" style="5" customWidth="1"/>
+    <col min="16054" max="16054" width="8.140625" style="5" customWidth="1"/>
+    <col min="16055" max="16057" width="7.85546875" style="5" customWidth="1"/>
+    <col min="16058" max="16059" width="8" style="5" customWidth="1"/>
+    <col min="16060" max="16060" width="8.140625" style="5" customWidth="1"/>
+    <col min="16061" max="16063" width="7.85546875" style="5" customWidth="1"/>
+    <col min="16064" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17" ht="15">
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
-      <c r="L1" s="3"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:16">
+      <c r="L1" s="23"/>
+      <c r="M1" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+    </row>
+    <row r="2" spans="1:17">
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
-      <c r="L2" s="3"/>
-[...7 lines deleted...]
-      <c r="A3" s="23" t="s">
+      <c r="L2" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+    </row>
+    <row r="3" spans="1:17" ht="12.75">
+      <c r="A3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="23"/>
-[...32 lines deleted...]
-      <c r="A6" s="24" t="s">
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="N3" s="27"/>
+      <c r="O3" s="27"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="12"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
+      <c r="M5" s="13"/>
+      <c r="N5" s="13"/>
+      <c r="O5" s="13"/>
+    </row>
+    <row r="6" spans="1:17" ht="12.75">
+      <c r="A6" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="24"/>
-[...25 lines deleted...]
-      <c r="L7" s="8"/>
+      <c r="B6" s="28"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+    </row>
+    <row r="7" spans="1:17" ht="15" customHeight="1">
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
       <c r="N7" s="2"/>
-      <c r="O7" s="28" t="s">
+      <c r="P7" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="28"/>
-[...2 lines deleted...]
-      <c r="A8" s="11"/>
+      <c r="Q7" s="24"/>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="10"/>
       <c r="B8" s="1">
         <v>2010</v>
       </c>
       <c r="C8" s="1">
         <v>2011</v>
       </c>
       <c r="D8" s="1">
         <v>2012</v>
       </c>
       <c r="E8" s="1">
         <v>2013</v>
       </c>
       <c r="F8" s="1">
         <v>2014</v>
       </c>
       <c r="G8" s="1">
         <v>2015</v>
       </c>
       <c r="H8" s="1">
         <v>2016</v>
       </c>
       <c r="I8" s="1">
         <v>2017</v>
       </c>
       <c r="J8" s="1">
         <v>2018</v>
       </c>
       <c r="K8" s="1">
         <v>2019</v>
       </c>
       <c r="L8" s="1">
         <v>2020</v>
       </c>
       <c r="M8" s="1">
         <v>2021</v>
       </c>
       <c r="N8" s="1">
         <v>2022</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="6">
         <v>2023</v>
       </c>
-      <c r="P8" s="7">
+      <c r="P8" s="6">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="Q8" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="17.25" customHeight="1">
+      <c r="A9" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="19">
+      <c r="B9" s="18">
         <v>23.006409701653087</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="18">
         <v>17.445736041826077</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="19">
         <v>17.735010921771451</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="19">
         <v>19.708909706229942</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="19">
         <v>20.300609020230297</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="19">
         <v>23.182060227412141</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>22.577788482235647</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="20">
         <v>25.528367749609597</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="20">
         <v>23.955030044394437</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="20">
         <v>43.794450498908148</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="20">
         <v>37.936662761666128</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="20">
         <v>146.84200000000001</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="20">
         <v>116.309</v>
       </c>
-      <c r="O9" s="21">
+      <c r="O9" s="20">
         <v>96.16</v>
       </c>
-      <c r="P9" s="22">
+      <c r="P9" s="21">
         <v>134.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="27" t="s">
+      <c r="Q9" s="22">
+        <v>165.69</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="16" customFormat="1" ht="24" customHeight="1">
+      <c r="A10" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="27"/>
-[...15 lines deleted...]
-      <c r="A11" s="25" t="s">
+      <c r="B10" s="30"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="30"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
+      <c r="N10" s="30"/>
+      <c r="O10" s="30"/>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="25"/>
-[...33 lines deleted...]
-    <row r="13" spans="1:16" ht="12.75">
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="5"/>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="11"/>
+      <c r="B12" s="14"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
+      <c r="N12" s="14"/>
+      <c r="O12" s="14"/>
+      <c r="P12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" ht="12.75">
       <c r="A13" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="26"/>
       <c r="O13" s="26"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
-      <c r="P14" s="5" t="s">
+      <c r="Q14" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
-      <c r="A15" s="10"/>
+    <row r="15" spans="1:17">
+      <c r="A15" s="9"/>
       <c r="B15" s="1">
         <v>2010</v>
       </c>
       <c r="C15" s="1">
         <v>2011</v>
       </c>
       <c r="D15" s="1">
         <v>2012</v>
       </c>
       <c r="E15" s="1">
         <v>2013</v>
       </c>
       <c r="F15" s="1">
         <v>2014</v>
       </c>
       <c r="G15" s="1">
         <v>2015</v>
       </c>
       <c r="H15" s="1">
         <v>2016</v>
       </c>
       <c r="I15" s="1">
         <v>2017</v>
       </c>
       <c r="J15" s="1">
         <v>2018</v>
       </c>
       <c r="K15" s="1">
         <v>2019</v>
       </c>
       <c r="L15" s="1">
         <v>2020</v>
       </c>
       <c r="M15" s="1">
         <v>2021</v>
       </c>
       <c r="N15" s="1">
         <v>2022</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="6">
         <v>2023</v>
       </c>
-      <c r="P15" s="7">
+      <c r="P15" s="6">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="18" t="s">
+      <c r="Q15" s="6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A16" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="20">
+      <c r="B16" s="19">
         <v>34.427479635495729</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="19">
         <v>32.504561018695426</v>
       </c>
-      <c r="D16" s="20">
+      <c r="D16" s="19">
         <v>34.797951793505057</v>
       </c>
-      <c r="E16" s="20">
+      <c r="E16" s="19">
         <v>39.602352899572821</v>
       </c>
-      <c r="F16" s="20">
+      <c r="F16" s="19">
         <v>40.537062851525128</v>
       </c>
-      <c r="G16" s="20">
+      <c r="G16" s="19">
         <v>44.698952816140782</v>
       </c>
-      <c r="H16" s="21">
+      <c r="H16" s="20">
         <v>47.268399707576677</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="20">
         <v>54.847313809578786</v>
       </c>
-      <c r="J16" s="21">
+      <c r="J16" s="20">
         <v>52.080903222761592</v>
       </c>
-      <c r="K16" s="21">
+      <c r="K16" s="20">
         <v>68.863649584519663</v>
       </c>
-      <c r="L16" s="21">
+      <c r="L16" s="20">
         <v>54.601607800500574</v>
       </c>
-      <c r="M16" s="21">
+      <c r="M16" s="20">
         <v>179.51689999999999</v>
       </c>
-      <c r="N16" s="21">
+      <c r="N16" s="20">
         <v>119.1553</v>
       </c>
-      <c r="O16" s="22">
+      <c r="O16" s="21">
         <v>109.4</v>
       </c>
-      <c r="P16" s="22">
+      <c r="P16" s="21">
         <v>147.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="27" t="s">
+      <c r="Q16" s="21">
+        <v>229.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="16" customFormat="1" ht="24" customHeight="1">
+      <c r="A17" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="27"/>
-[...12 lines deleted...]
-      <c r="O17" s="27"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="30"/>
+      <c r="J17" s="30"/>
+      <c r="K17" s="30"/>
+      <c r="L17" s="30"/>
+      <c r="M17" s="30"/>
+      <c r="N17" s="30"/>
+      <c r="O17" s="30"/>
     </row>
     <row r="18" spans="1:16" ht="11.25" customHeight="1">
-      <c r="A18" s="25" t="s">
+      <c r="A18" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="25"/>
-[...13 lines deleted...]
-      <c r="P18" s="6"/>
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="29"/>
+      <c r="N18" s="29"/>
+      <c r="O18" s="29"/>
+      <c r="P18" s="5"/>
     </row>
     <row r="19" spans="1:16">
-      <c r="B19" s="16"/>
-[...12 lines deleted...]
-      <c r="O19" s="16"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="15"/>
+    </row>
+    <row r="21" spans="1:16" ht="12.75">
+      <c r="A21" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
+      <c r="N21" s="26"/>
+      <c r="O21" s="26"/>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="B22" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" s="10"/>
+      <c r="B23" s="1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" ht="12.75">
+      <c r="A27" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="26"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="26"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="26"/>
+      <c r="N27" s="26"/>
+      <c r="O27" s="26"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="B28" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" s="10"/>
+      <c r="B29" s="1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="18">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="12">
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="M1:P1"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A27:O27"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A11:O11"/>
     <mergeCell ref="A18:O18"/>
     <mergeCell ref="A13:O13"/>
     <mergeCell ref="A10:O10"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="O7:P7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Main indicators by region</vt:lpstr>
     </vt:vector>