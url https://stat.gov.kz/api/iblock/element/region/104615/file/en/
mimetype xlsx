--- v0 (2026-08-23)
+++ v1 (2026-10-05)
@@ -5,68 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="71">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
   </si>
   <si>
@@ -159,74 +159,56 @@
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>as a percentage of the corresponding period last year</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>18.08.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.09.2026 y.</t>
   </si>
   <si>
-    <t xml:space="preserve">18.08.2026 y. </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Division construction and investment </t>
   </si>
   <si>
-    <t>Rakhmonova Malika Aslidinovna</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Turkistan </t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Arys C.A.</t>
   </si>
   <si>
     <t>Kentau C.A.</t>
   </si>
   <si>
     <t xml:space="preserve">Baidybek </t>
   </si>
   <si>
     <t>Zhetysai</t>
   </si>
   <si>
     <t xml:space="preserve">Keles </t>
   </si>
   <si>
     <t xml:space="preserve">Kazygurt </t>
   </si>
   <si>
     <t xml:space="preserve">Maktaaral </t>
@@ -238,62 +220,77 @@
     <t xml:space="preserve">Otyrar </t>
   </si>
   <si>
     <t xml:space="preserve">Sairam </t>
   </si>
   <si>
     <t xml:space="preserve">Saryagash </t>
   </si>
   <si>
     <t xml:space="preserve">Sauran </t>
   </si>
   <si>
     <t xml:space="preserve">Sozaq </t>
   </si>
   <si>
     <t xml:space="preserve">Tolebi </t>
   </si>
   <si>
     <t xml:space="preserve">Tulkubas </t>
   </si>
   <si>
     <t xml:space="preserve">Shardara </t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/turkestan/spreadsheets/?industry=28263&amp;year=2024&amp;name=85302&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Zhanzakova Aigerim Zhenisqyzy</t>
+  </si>
+  <si>
+    <t>+7 7172 39-01-78</t>
+  </si>
+  <si>
+    <t>A.Zhanzakova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>(January-August 2026)</t>
+  </si>
+  <si>
+    <t>16.10.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -327,56 +324,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -399,50 +390,62 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -457,196 +460,212 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-    </xf>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="10">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 4 2 2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -908,1113 +927,1111 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.5" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="30" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="45" t="s">
-        <v>71</v>
+      <c r="B14" s="34" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="17.25" customHeight="1">
+    <row r="16" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="13" t="s">
+      <c r="B16" s="52" t="s">
         <v>45</v>
       </c>
-      <c r="M16" s="14"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:13" ht="17.25" customHeight="1">
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:13" ht="17.25" customHeight="1">
+      <c r="B17" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:13" ht="17.25" customHeight="1">
+      <c r="B18" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="M18" s="13"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...4 lines deleted...]
-    <row r="20" spans="1:13" ht="17.25" customHeight="1">
+      <c r="B19" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="16" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:13" ht="17.25" customHeight="1">
+      <c r="B20" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...18 lines deleted...]
-      <c r="M26" s="14"/>
+      <c r="B21" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4" display="zh.uskenbayeva@stat.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="41.25" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="42" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="29.25" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="45" t="s">
-        <v>71</v>
+      <c r="B14" s="34" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="18" customHeight="1">
+    <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:13" ht="18" customHeight="1">
+      <c r="B16" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="M16" s="13"/>
+    </row>
+    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:13" ht="18" customHeight="1">
+      <c r="B17" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="M17" s="14"/>
+    </row>
+    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:13" ht="18" customHeight="1">
+      <c r="B18" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="M18" s="13"/>
+    </row>
+    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...4 lines deleted...]
-    <row r="20" spans="1:13" ht="18" customHeight="1">
+      <c r="B19" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="M19" s="14"/>
+    </row>
+    <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="16" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:13" ht="18" customHeight="1">
+      <c r="B20" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="M20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...18 lines deleted...]
-      <c r="M26" s="14"/>
+      <c r="B21" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="14"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="13"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4" display="zh.uskenbayeva@stat.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="4.42578125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="20" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:3">
-[...1 lines deleted...]
-      <c r="B3" s="28" t="s">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="18"/>
+      <c r="B3" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="22"/>
-[...3 lines deleted...]
-      <c r="B4" s="28" t="s">
+      <c r="C3" s="19"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="18"/>
+      <c r="B4" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="22"/>
-[...3 lines deleted...]
-      <c r="B5" s="28" t="s">
+      <c r="C4" s="19"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="18"/>
+      <c r="B5" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="22"/>
-[...3 lines deleted...]
-      <c r="B6" s="28" t="s">
+      <c r="C5" s="19"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="18"/>
+      <c r="B6" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="C6" s="22"/>
-[...3 lines deleted...]
-      <c r="B7" s="28" t="s">
+      <c r="C6" s="19"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="18"/>
+      <c r="B7" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="C7" s="22"/>
-[...3 lines deleted...]
-      <c r="B8" s="29" t="s">
+      <c r="C7" s="19"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="18"/>
+      <c r="B8" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="C8" s="22"/>
-[...22 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="C8" s="19"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="18"/>
+      <c r="B9" s="21"/>
+      <c r="C9" s="19"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A10" s="18"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="19"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="18"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="19"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="18"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+    </row>
+    <row r="13" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="42"/>
-[...12 lines deleted...]
-      <c r="B20" s="27"/>
+      <c r="B13" s="49"/>
+      <c r="C13" s="49"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="22"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B15" s="23"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B16" s="23"/>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B20" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...2 lines deleted...]
-      <c r="A2" s="44" t="s">
+      <c r="B1" s="50"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B2" s="51"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="27"/>
+      <c r="B3" s="27"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="28"/>
+      <c r="B4" s="32" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="36">
+        <v>403837.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="44"/>
-[...12 lines deleted...]
-      <c r="A5" s="32" t="s">
+      <c r="B6" s="37">
+        <v>175879.364</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="37">
+        <v>5034.6610000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="37">
+        <v>9040.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="37">
+        <v>16570</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="37">
+        <v>8832.8410000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="39">
-[...4 lines deleted...]
-      <c r="A6" s="33" t="s">
+      <c r="B11" s="37">
+        <v>15806.453</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="39">
-[...4 lines deleted...]
-      <c r="A7" s="33" t="s">
+      <c r="B12" s="37">
+        <v>8077.4279999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="39">
-[...4 lines deleted...]
-      <c r="A8" s="33" t="s">
+      <c r="B13" s="37">
+        <v>8600.2420000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="39">
-[...4 lines deleted...]
-      <c r="A9" s="33" t="s">
+      <c r="B14" s="37">
+        <v>13958</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="39">
-[...4 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="B15" s="37">
+        <v>9894.9150000000009</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="39">
-[...4 lines deleted...]
-      <c r="A11" s="33" t="s">
+      <c r="B16" s="37">
+        <v>25512.462</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="B11" s="39">
-[...4 lines deleted...]
-      <c r="A12" s="33" t="s">
+      <c r="B17" s="37">
+        <v>30631.864000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="B12" s="39">
-[...4 lines deleted...]
-      <c r="A13" s="33" t="s">
+      <c r="B18" s="38">
+        <v>9647.6540000000005</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="B13" s="39">
-[...4 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="B19" s="39">
+        <v>29091.81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="B14" s="39">
-[...4 lines deleted...]
-      <c r="A15" s="33" t="s">
+      <c r="B20" s="40">
+        <v>9139.4159999999993</v>
+      </c>
+      <c r="E20" s="33"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B15" s="39">
-[...4 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="B21" s="40">
+        <v>8665.5480000000007</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="39">
-[...49 lines deleted...]
-        <v>18129.656999999999</v>
+      <c r="B22" s="41">
+        <v>19453.642</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F24"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:B2"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.85546875" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:5">
-      <c r="A2" s="43" t="s">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A2" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="43"/>
-[...2 lines deleted...]
-      <c r="A3" s="44" t="s">
+      <c r="B2" s="50"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A3" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3" s="51"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="27"/>
+    </row>
+    <row r="5" spans="1:5" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="28"/>
+      <c r="B5" s="32" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A6" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="42">
+        <v>123.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B3" s="44"/>
-[...12 lines deleted...]
-      <c r="A6" s="32" t="s">
+      <c r="B7" s="43">
+        <v>125.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A8" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="43">
+        <v>165.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="43">
+        <v>138.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="43">
+        <v>140.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="43">
+        <v>110.9</v>
+      </c>
+      <c r="E11" s="33"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="37">
-[...4 lines deleted...]
-      <c r="A7" s="33" t="s">
+      <c r="B12" s="43">
+        <v>115.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="37">
-[...4 lines deleted...]
-      <c r="A8" s="33" t="s">
+      <c r="B13" s="43">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="37">
-[...4 lines deleted...]
-      <c r="A9" s="33" t="s">
+      <c r="B14" s="43">
+        <v>126.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="37">
-[...4 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="B15" s="43">
+        <v>118.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A16" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="37">
-[...4 lines deleted...]
-      <c r="A11" s="33" t="s">
+      <c r="B16" s="43">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="37">
-[...5 lines deleted...]
-      <c r="A12" s="33" t="s">
+      <c r="B17" s="43">
+        <v>177.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="37">
-[...4 lines deleted...]
-      <c r="A13" s="33" t="s">
+      <c r="B18" s="43">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A19" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="37">
-[...4 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="B19" s="44">
+        <v>110.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A20" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="37">
-[...4 lines deleted...]
-      <c r="A15" s="33" t="s">
+      <c r="B20" s="45">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="B15" s="37">
-[...4 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="B21" s="46">
+        <v>119.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A22" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="37">
-[...4 lines deleted...]
-      <c r="A17" s="33" t="s">
+      <c r="B22" s="46">
+        <v>123.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="37">
-[...53 lines deleted...]
-      <c r="B24" s="36"/>
+      <c r="B23" s="47">
+        <v>114.2</v>
+      </c>
+      <c r="F23" s="33"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B24" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indicator 162101</vt:lpstr>