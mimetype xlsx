--- v1 (2026-10-05)
+++ v2 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="71">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
@@ -159,53 +159,50 @@
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>as a percentage of the corresponding period last year</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>17.09.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Division construction and investment </t>
   </si>
   <si>
     <t xml:space="preserve">Turkistan </t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Arys C.A.</t>
   </si>
   <si>
     <t>Kentau C.A.</t>
   </si>
   <si>
     <t xml:space="preserve">Baidybek </t>
   </si>
   <si>
     <t>Zhetysai</t>
   </si>
   <si>
     <t xml:space="preserve">Keles </t>
   </si>
   <si>
     <t xml:space="preserve">Kazygurt </t>
@@ -231,64 +228,66 @@
   <si>
     <t xml:space="preserve">Sozaq </t>
   </si>
   <si>
     <t xml:space="preserve">Tolebi </t>
   </si>
   <si>
     <t xml:space="preserve">Tulkubas </t>
   </si>
   <si>
     <t xml:space="preserve">Shardara </t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/turkestan/spreadsheets/?industry=28263&amp;year=2024&amp;name=85302&amp;period=year&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Zhanzakova Aigerim Zhenisqyzy</t>
   </si>
   <si>
     <t>+7 7172 39-01-78</t>
   </si>
   <si>
     <t>A.Zhanzakova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>(January-August 2026)</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026 y.</t>
+  </si>
+  <si>
+    <t>18.11.2026 y.</t>
+  </si>
+  <si>
+    <t>(January-September 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -414,112 +413,121 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -570,94 +578,94 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 4 2 2" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
@@ -1067,114 +1075,114 @@
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="34" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="52" t="s">
-        <v>45</v>
+      <c r="B16" s="36" t="s">
+        <v>68</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="52" t="s">
-        <v>70</v>
+      <c r="B17" s="36" t="s">
+        <v>69</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="53" t="s">
-        <v>46</v>
+      <c r="B18" s="37" t="s">
+        <v>45</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="35" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="54" t="s">
-        <v>67</v>
+      <c r="B20" s="38" t="s">
+        <v>66</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="55" t="s">
-        <v>68</v>
+      <c r="B21" s="39" t="s">
+        <v>67</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -1281,114 +1289,114 @@
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="34" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="52" t="s">
-        <v>45</v>
+      <c r="B16" s="36" t="s">
+        <v>68</v>
       </c>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="52" t="s">
-        <v>70</v>
+      <c r="B17" s="36" t="s">
+        <v>69</v>
       </c>
       <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="53" t="s">
-        <v>46</v>
+      <c r="B18" s="37" t="s">
+        <v>45</v>
       </c>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="35" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="54" t="s">
-        <v>67</v>
+      <c r="B20" s="38" t="s">
+        <v>66</v>
       </c>
       <c r="M20" s="13"/>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="55" t="s">
-        <v>68</v>
+      <c r="B21" s="39" t="s">
+        <v>67</v>
       </c>
       <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="14"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="14"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -1453,585 +1461,585 @@
         <v>35</v>
       </c>
       <c r="C8" s="19"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="18"/>
       <c r="B9" s="21"/>
       <c r="C9" s="19"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="18"/>
       <c r="B10" s="18"/>
       <c r="C10" s="19"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="18"/>
       <c r="B11" s="18"/>
       <c r="C11" s="19"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="18"/>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
     </row>
     <row r="13" spans="1:3" ht="15" x14ac:dyDescent="0.25">
-      <c r="A13" s="48" t="s">
+      <c r="A13" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="49"/>
-      <c r="C13" s="49"/>
+      <c r="B13" s="41"/>
+      <c r="C13" s="41"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="22"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="23"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="23"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E22"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
+      <c r="B1" s="42"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="51"/>
+      <c r="A2" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="43"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="32" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>403837.2</v>
+        <v>46</v>
+      </c>
+      <c r="B5" s="44">
+        <v>516900.114</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="30" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>175879.364</v>
+        <v>47</v>
+      </c>
+      <c r="B6" s="45">
+        <v>182861.71400000001</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>5034.6610000000001</v>
+        <v>48</v>
+      </c>
+      <c r="B7" s="45">
+        <v>6234.6610000000001</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="30" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>9040.9</v>
+        <v>49</v>
+      </c>
+      <c r="B8" s="45">
+        <v>10040.9</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="30" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>16570</v>
+        <v>50</v>
+      </c>
+      <c r="B9" s="45">
+        <v>17370</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="30" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>8832.8410000000003</v>
+        <v>51</v>
+      </c>
+      <c r="B10" s="45">
+        <v>19345.288</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="30" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15806.453</v>
+        <v>52</v>
+      </c>
+      <c r="B11" s="45">
+        <v>27940.014999999999</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>8077.4279999999999</v>
+        <v>53</v>
+      </c>
+      <c r="B12" s="45">
+        <v>13249.841</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>8600.2420000000002</v>
+        <v>54</v>
+      </c>
+      <c r="B13" s="45">
+        <v>10663.102000000001</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>13958</v>
+        <v>55</v>
+      </c>
+      <c r="B14" s="45">
+        <v>21458</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="30" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>9894.9150000000009</v>
+        <v>56</v>
+      </c>
+      <c r="B15" s="45">
+        <v>12314.503000000001</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>25512.462</v>
+        <v>57</v>
+      </c>
+      <c r="B16" s="45">
+        <v>37164.084999999999</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="30" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>30631.864000000001</v>
+        <v>58</v>
+      </c>
+      <c r="B17" s="45">
+        <v>38428.417999999998</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>9647.6540000000005</v>
+        <v>59</v>
+      </c>
+      <c r="B18" s="45">
+        <v>18747.653999999999</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>29091.81</v>
+        <v>60</v>
+      </c>
+      <c r="B19" s="46">
+        <v>51156.243999999999</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>9139.4159999999993</v>
+        <v>61</v>
+      </c>
+      <c r="B20" s="46">
+        <v>15091.779</v>
       </c>
       <c r="E20" s="33"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>8665.5480000000007</v>
+        <v>62</v>
+      </c>
+      <c r="B21" s="46">
+        <v>10249.054</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>19453.642</v>
+        <v>63</v>
+      </c>
+      <c r="B22" s="47">
+        <v>24584.856</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.85546875" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="50"/>
+      <c r="B2" s="42"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A3" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="51"/>
+      <c r="A3" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="43"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="27"/>
     </row>
     <row r="5" spans="1:5" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A5" s="28"/>
       <c r="B5" s="32" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>123.5</v>
+        <v>46</v>
+      </c>
+      <c r="B6" s="48">
+        <v>117</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>125.4</v>
+        <v>47</v>
+      </c>
+      <c r="B7" s="49">
+        <v>120.1</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="30" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>165.5</v>
+        <v>48</v>
+      </c>
+      <c r="B8" s="49">
+        <v>112.4</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="30" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>138.5</v>
+        <v>49</v>
+      </c>
+      <c r="B9" s="49">
+        <v>139.80000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="30" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>140.6</v>
+        <v>50</v>
+      </c>
+      <c r="B10" s="49">
+        <v>126.2</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="30" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>110.9</v>
+        <v>51</v>
+      </c>
+      <c r="B11" s="49">
+        <v>108.2</v>
       </c>
       <c r="E11" s="33"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>115.8</v>
+        <v>52</v>
+      </c>
+      <c r="B12" s="49">
+        <v>100.6</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>104.8</v>
+        <v>53</v>
+      </c>
+      <c r="B13" s="49">
+        <v>105.5</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>126.9</v>
+        <v>54</v>
+      </c>
+      <c r="B14" s="49">
+        <v>107.9</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="30" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>118.5</v>
+        <v>55</v>
+      </c>
+      <c r="B15" s="49">
+        <v>113.9</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>56</v>
+      </c>
+      <c r="B16" s="49">
+        <v>118</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="30" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>177.4</v>
+        <v>57</v>
+      </c>
+      <c r="B17" s="49">
+        <v>148.69999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>104.5</v>
+        <v>58</v>
+      </c>
+      <c r="B18" s="49">
+        <v>101.1</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>110.6</v>
+        <v>59</v>
+      </c>
+      <c r="B19" s="49">
+        <v>116.8</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>105.1</v>
+        <v>60</v>
+      </c>
+      <c r="B20" s="50">
+        <v>118.4</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>119.4</v>
+        <v>61</v>
+      </c>
+      <c r="B21" s="50">
+        <v>112.6</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="30" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>123.4</v>
+        <v>62</v>
+      </c>
+      <c r="B22" s="50">
+        <v>109.8</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>114.2</v>
+        <v>63</v>
+      </c>
+      <c r="B23" s="51">
+        <v>119</v>
       </c>
       <c r="F23" s="33"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B24" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indicator 162101</vt:lpstr>