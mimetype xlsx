--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="68">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t xml:space="preserve">The volume of contraction works, mln.tenge       </t>
   </si>
   <si>
     <t>percentage to former month of current year</t>
   </si>
   <si>
     <t>January</t>
@@ -207,69 +207,69 @@
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Since January 2024</t>
   </si>
   <si>
-    <t>17.09.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Division construction and investment </t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/region/turkestan/spreadsheets/?industry=28263&amp;year=2024&amp;name=85302&amp;period=year&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Zhanzakova Aigerim Zhenisqyzy</t>
   </si>
   <si>
     <t>+7 7172 39-01-78</t>
   </si>
   <si>
     <t>A.Zhanzakova@aspire.gov.kz</t>
   </si>
   <si>
     <t>16.10.2026 y.</t>
+  </si>
+  <si>
+    <t>18.11.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -637,88 +637,88 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный 4 2 2" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
@@ -1011,52 +1011,52 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="27" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="13">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="13" t="s">
@@ -1127,114 +1127,114 @@
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>35</v>
       </c>
       <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>37</v>
       </c>
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" s="14" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="40" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="53" t="s">
-        <v>61</v>
+      <c r="B16" s="43" t="s">
+        <v>66</v>
       </c>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="53" t="s">
+      <c r="B17" s="43" t="s">
         <v>67</v>
       </c>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="54" t="s">
-        <v>62</v>
+      <c r="B18" s="44" t="s">
+        <v>61</v>
       </c>
       <c r="M18" s="23"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="55" t="s">
-        <v>65</v>
+      <c r="B20" s="45" t="s">
+        <v>64</v>
       </c>
       <c r="M20" s="23"/>
     </row>
     <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="56" t="s">
-        <v>66</v>
+      <c r="B21" s="46" t="s">
+        <v>65</v>
       </c>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="25"/>
       <c r="B22" s="26"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="23"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -1341,114 +1341,114 @@
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>35</v>
       </c>
       <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>37</v>
       </c>
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" s="14" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="40" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="53" t="s">
-        <v>61</v>
+      <c r="B16" s="43" t="s">
+        <v>66</v>
       </c>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="53" t="s">
+      <c r="B17" s="43" t="s">
         <v>67</v>
       </c>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="54" t="s">
-        <v>62</v>
+      <c r="B18" s="44" t="s">
+        <v>61</v>
       </c>
       <c r="M18" s="23"/>
     </row>
     <row r="19" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="55" t="s">
-        <v>65</v>
+      <c r="B20" s="45" t="s">
+        <v>64</v>
       </c>
       <c r="M20" s="23"/>
     </row>
     <row r="21" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="56" t="s">
-        <v>66</v>
+      <c r="B21" s="46" t="s">
+        <v>65</v>
       </c>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="25"/>
       <c r="B22" s="26"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="23"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
@@ -1513,115 +1513,115 @@
         <v>52</v>
       </c>
       <c r="C8" s="29"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="28"/>
       <c r="B9" s="31"/>
       <c r="C9" s="29"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="28"/>
       <c r="B10" s="28"/>
       <c r="C10" s="29"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="28"/>
       <c r="B11" s="28"/>
       <c r="C11" s="29"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="28"/>
       <c r="B12" s="28"/>
       <c r="C12" s="28"/>
     </row>
     <row r="13" spans="1:3" ht="15" x14ac:dyDescent="0.25">
-      <c r="A13" s="43" t="s">
+      <c r="A13" s="47" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="44"/>
-      <c r="C13" s="44"/>
+      <c r="B13" s="48"/>
+      <c r="C13" s="48"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B14" s="32"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B15" s="33"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="33"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M7"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...10 lines deleted...]
-      <c r="M1" s="45"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
@@ -1634,65 +1634,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="47"/>
-[...10 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="52"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="5">
         <v>2713</v>
       </c>
       <c r="C5" s="5">
         <v>13446</v>
       </c>
       <c r="D5" s="5">
         <v>20508</v>
       </c>
       <c r="E5" s="5">
         <v>17003</v>
       </c>
       <c r="F5" s="5">
         <v>25073</v>
       </c>
       <c r="G5" s="5">
         <v>102310</v>
       </c>
       <c r="H5" s="5">
         <v>17453.5</v>
@@ -1760,105 +1760,107 @@
       </c>
       <c r="B7" s="5">
         <v>3840</v>
       </c>
       <c r="C7" s="5">
         <v>23186.6</v>
       </c>
       <c r="D7" s="5">
         <v>45080</v>
       </c>
       <c r="E7" s="5">
         <v>23730</v>
       </c>
       <c r="F7" s="5">
         <v>38371.4</v>
       </c>
       <c r="G7" s="5">
         <v>172530.7</v>
       </c>
       <c r="H7" s="8">
         <v>55118</v>
       </c>
       <c r="I7" s="42">
         <v>41980</v>
       </c>
-      <c r="J7" s="39"/>
+      <c r="J7" s="42">
+        <v>113062.9</v>
+      </c>
       <c r="K7" s="39"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="45"/>
-[...10 lines deleted...]
-      <c r="M1" s="45"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
@@ -1871,82 +1873,82 @@
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="49"/>
-[...10 lines deleted...]
-      <c r="M4" s="49"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
     </row>
     <row r="5" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="50" t="s">
+      <c r="A5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="51"/>
-[...10 lines deleted...]
-      <c r="M5" s="52"/>
+      <c r="B5" s="55"/>
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="56"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="4">
         <v>2.1</v>
       </c>
       <c r="C6" s="4">
         <v>497.1</v>
       </c>
       <c r="D6" s="4">
         <v>152.4</v>
       </c>
       <c r="E6" s="4">
         <v>82.8</v>
       </c>
       <c r="F6" s="4">
         <v>147.19999999999999</v>
       </c>
       <c r="G6" s="4">
         <v>407.6</v>
       </c>
       <c r="H6" s="4">
         <v>17</v>
@@ -2014,88 +2016,90 @@
       </c>
       <c r="B8" s="4">
         <v>2.4</v>
       </c>
       <c r="C8" s="4">
         <v>133.9</v>
       </c>
       <c r="D8" s="39">
         <v>194</v>
       </c>
       <c r="E8" s="9">
         <v>52</v>
       </c>
       <c r="F8" s="4">
         <v>157</v>
       </c>
       <c r="G8" s="4">
         <v>443.9</v>
       </c>
       <c r="H8" s="4">
         <v>32.1</v>
       </c>
       <c r="I8" s="9">
         <v>74.900000000000006</v>
       </c>
-      <c r="J8" s="9"/>
+      <c r="J8" s="9">
+        <v>268.5</v>
+      </c>
       <c r="K8" s="10"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="49"/>
-[...10 lines deleted...]
-      <c r="M9" s="49"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="53"/>
     </row>
     <row r="10" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="50" t="s">
+      <c r="A10" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="51"/>
-[...10 lines deleted...]
-      <c r="M10" s="52"/>
+      <c r="B10" s="55"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="55"/>
+      <c r="E10" s="55"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="55"/>
+      <c r="H10" s="55"/>
+      <c r="I10" s="55"/>
+      <c r="J10" s="55"/>
+      <c r="K10" s="55"/>
+      <c r="L10" s="55"/>
+      <c r="M10" s="56"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>87</v>
       </c>
       <c r="C11" s="4">
         <v>104.3</v>
       </c>
       <c r="D11" s="4">
         <v>116</v>
       </c>
       <c r="E11" s="4">
         <v>103.3</v>
       </c>
       <c r="F11" s="4">
         <v>125.9</v>
       </c>
       <c r="G11" s="4">
         <v>137.5</v>
       </c>
       <c r="H11" s="4">
         <v>84.2</v>
@@ -2163,176 +2167,178 @@
       </c>
       <c r="B13" s="4">
         <v>136.69999999999999</v>
       </c>
       <c r="C13" s="4">
         <v>617.4</v>
       </c>
       <c r="D13" s="39">
         <v>110.2</v>
       </c>
       <c r="E13" s="4">
         <v>93.3</v>
       </c>
       <c r="F13" s="10">
         <v>102.6</v>
       </c>
       <c r="G13" s="4">
         <v>140.1</v>
       </c>
       <c r="H13" s="4">
         <v>126.6</v>
       </c>
       <c r="I13" s="4">
         <v>108.1</v>
       </c>
-      <c r="J13" s="4"/>
+      <c r="J13" s="4">
+        <v>96.6</v>
+      </c>
       <c r="K13" s="4"/>
       <c r="L13" s="10"/>
       <c r="M13" s="4"/>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C20" s="37"/>
       <c r="D20" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAE27EF2-2A64-4BA7-8F5F-90880100A6D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indicator 162101</vt:lpstr>